--- v0 (2026-03-01)
+++ v1 (2026-06-19)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="229">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="231">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
@@ -289,50 +292,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1076,62 +1082,62 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AB62"/>
+  <dimension ref="A1:AC62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:28">
+    <row r="1" spans="1:29">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -1172,4497 +1178,4643 @@
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
+      <c r="AC1" t="s">
+        <v>28</v>
+      </c>
     </row>
-    <row r="2" spans="1:28">
+    <row r="2" spans="1:29">
       <c r="A2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B2">
+        <v>22515949.0</v>
+      </c>
+      <c r="C2">
         <v>13553000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>13458000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>12570000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>13939000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>13023000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>11794000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>19883000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>12118000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>18829000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>10664000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>14798000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>20416000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>20898000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>8345000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>133243000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>5397000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>1396000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>1021000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>396000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>1761000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>2496000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>4328.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>38489.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>42590.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>64982.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>67002.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>63694.0</v>
       </c>
     </row>
-    <row r="3" spans="1:28">
+    <row r="3" spans="1:29">
       <c r="A3" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
+      <c r="AC3"/>
     </row>
-    <row r="4" spans="1:28">
+    <row r="4" spans="1:29">
       <c r="A4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
+      <c r="AC4"/>
     </row>
-    <row r="5" spans="1:28">
+    <row r="5" spans="1:29">
       <c r="A5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B5">
+        <v>176589048.0</v>
+      </c>
+      <c r="C5">
         <v>-63503000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-40091000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>66547000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>47036000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>126881999.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>160701000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>7893000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>77007000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>55301000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-23197000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-28841000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-25618000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-1710000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>25422000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>178671000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>46900000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>1000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>33512000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>43615000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>43846000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>33625000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-127490.0</v>
       </c>
-      <c r="X5">
-[...2 lines deleted...]
-      <c r="Y5"/>
+      <c r="Y5">
+        <v>0.0</v>
+      </c>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
+      <c r="AC5"/>
     </row>
-    <row r="6" spans="1:28">
+    <row r="6" spans="1:29">
       <c r="A6" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
-      <c r="V6">
-[...1 lines deleted...]
-      </c>
+      <c r="V6"/>
       <c r="W6">
         <v>0.0</v>
       </c>
       <c r="X6">
         <v>0.0</v>
       </c>
-      <c r="Y6"/>
+      <c r="Y6">
+        <v>0.0</v>
+      </c>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
+      <c r="AC6"/>
     </row>
-    <row r="7" spans="1:28">
+    <row r="7" spans="1:29">
       <c r="A7" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B7">
+        <v>7905000.0</v>
+      </c>
+      <c r="C7">
         <v>5171000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>6229000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>1970000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>2873000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>3637000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>4252000.0</v>
       </c>
-      <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
+      <c r="AC7"/>
     </row>
-    <row r="8" spans="1:28">
+    <row r="8" spans="1:29">
       <c r="A8" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B8">
+        <v>3814910000.0</v>
+      </c>
+      <c r="C8">
         <v>3798108000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>3777323000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>3752662000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>3698998000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>3646291000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>3599203000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>3516437000.0</v>
       </c>
-      <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
+      <c r="AC8"/>
     </row>
-    <row r="9" spans="1:28">
+    <row r="9" spans="1:29">
       <c r="A9" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
+      <c r="AC9"/>
     </row>
-    <row r="10" spans="1:28">
+    <row r="10" spans="1:29">
       <c r="A10" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B10">
+        <v>1151493633.0</v>
+      </c>
+      <c r="C10">
         <v>818166000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>546527000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>696089000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>226045000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>192683000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>103986000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>75767000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>98521000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>124295000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>103297000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>308098000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>95823000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>778216000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>840201000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>428636000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>227566000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>7110000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>9965000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>59994000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>117741000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>19989000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>87998.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>74411.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>82237.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>79714.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>268007.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>254777.0</v>
       </c>
     </row>
-    <row r="11" spans="1:28">
+    <row r="11" spans="1:29">
       <c r="A11" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B11">
+        <v>154282000.0</v>
+      </c>
+      <c r="C11">
         <v>49484000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>335097000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>696089000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>226045000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>192683000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>103986000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>75767000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>98521000.0</v>
       </c>
-      <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
+      <c r="AC11"/>
     </row>
-    <row r="12" spans="1:28">
+    <row r="12" spans="1:29">
       <c r="A12" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B12">
+        <v>1151493633.0</v>
+      </c>
+      <c r="C12">
         <v>818166000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>546527000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>696089000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>226045000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>192683000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>103986000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>75767000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>98521000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>124295000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>103297000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>308098000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>95823000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>778216000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>840201000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>428636000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>227566000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>7110000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>9965000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>59994000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>117741000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>19989000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>87998.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>74411.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>82237.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>79714.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>268007.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>254777.0</v>
       </c>
     </row>
-    <row r="13" spans="1:28">
+    <row r="13" spans="1:29">
       <c r="A13" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B13">
+        <v>3807967436.0</v>
+      </c>
+      <c r="C13">
         <v>3798108000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>3777323000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>3752662000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>3698998000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>3646291000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>3599203000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>3516437000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>3472029000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>3445914000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>2815569000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>2037923000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>1879475000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>1811577000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>1793772000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>1430100000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>1302300000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>630842000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>495695000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>486100000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>193700000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>50748190.48</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>685478.02</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>606663.67</v>
       </c>
-      <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
+      <c r="AC13"/>
     </row>
-    <row r="14" spans="1:28">
+    <row r="14" spans="1:29">
       <c r="A14" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B14">
+        <v>454685000.0</v>
+      </c>
+      <c r="C14">
         <v>454119000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>453463000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>452344000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>451170000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>450070000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>446930000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>443862000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>442442000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>430845000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>395938000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>359804000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>356595000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>356008000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>355904000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>350429000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>309500000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>249244000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>246728000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>232566000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>168606667.0</v>
       </c>
       <c r="V14">
         <v>168606667.0</v>
       </c>
       <c r="W14">
-        <v>1720000.0</v>
+        <v>168606667.0</v>
       </c>
       <c r="X14">
         <v>1720000.0</v>
       </c>
       <c r="Y14">
         <v>1720000.0</v>
       </c>
       <c r="Z14">
         <v>1720000.0</v>
       </c>
       <c r="AA14">
         <v>1720000.0</v>
       </c>
       <c r="AB14">
         <v>1720000.0</v>
       </c>
+      <c r="AC14">
+        <v>1720000.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:28">
+    <row r="15" spans="1:29">
       <c r="A15" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
-      <c r="F15">
+      <c r="F15"/>
+      <c r="G15">
         <v>3646291000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>3599203000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>3516437000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>3472029000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>3445900000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>2815569000.0</v>
       </c>
-      <c r="L15"/>
-      <c r="M15">
+      <c r="M15"/>
+      <c r="N15">
         <v>2037923000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>1811600000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>1793800000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>1430100000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>1302300000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>630800000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>495700000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>486100000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>193700000.0</v>
       </c>
-      <c r="V15">
-[...1 lines deleted...]
-      </c>
       <c r="W15">
         <v>0.0</v>
       </c>
       <c r="X15">
         <v>0.0</v>
       </c>
-      <c r="Y15"/>
+      <c r="Y15">
+        <v>0.0</v>
+      </c>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
+      <c r="AC15"/>
     </row>
-    <row r="16" spans="1:28">
+    <row r="16" spans="1:29">
       <c r="A16" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>2.0</v>
       </c>
-      <c r="D16"/>
-      <c r="E16">
+      <c r="E16"/>
+      <c r="F16">
         <v>14807000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>17297000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>10668000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>111000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>76000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>-228000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>-1904000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>-1373000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-718000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-29660000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>1592000.0</v>
       </c>
-      <c r="P16"/>
-      <c r="Q16">
+      <c r="Q16"/>
+      <c r="R16">
         <v>-130788000.0</v>
       </c>
-      <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
+      <c r="AC16"/>
     </row>
-    <row r="17" spans="1:28">
+    <row r="17" spans="1:29">
       <c r="A17" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
+      <c r="AC17"/>
     </row>
-    <row r="18" spans="1:28">
+    <row r="18" spans="1:29">
       <c r="A18" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
-      <c r="D18">
+      <c r="D18"/>
+      <c r="E18">
         <v>5757000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>5620000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>5202000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>5154000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>5507000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>76000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>262000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>176000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>942000.0</v>
       </c>
-      <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
-      <c r="V18">
-[...1 lines deleted...]
-      </c>
+      <c r="V18"/>
       <c r="W18">
         <v>0.0</v>
       </c>
       <c r="X18">
         <v>0.0</v>
       </c>
-      <c r="Y18"/>
+      <c r="Y18">
+        <v>0.0</v>
+      </c>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
+      <c r="AC18"/>
     </row>
-    <row r="19" spans="1:28">
+    <row r="19" spans="1:29">
       <c r="A19" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
+      <c r="AC19"/>
     </row>
-    <row r="20" spans="1:28">
+    <row r="20" spans="1:29">
       <c r="A20" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
-      <c r="V20">
-[...1 lines deleted...]
-      </c>
+      <c r="V20"/>
       <c r="W20">
         <v>0.0</v>
       </c>
       <c r="X20">
+        <v>0.0</v>
+      </c>
+      <c r="Y20">
         <v>127752.46</v>
       </c>
-      <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
+      <c r="AC20"/>
     </row>
-    <row r="21" spans="1:28">
+    <row r="21" spans="1:29">
       <c r="A21" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B21">
+        <v>1117961.0</v>
+      </c>
+      <c r="C21">
         <v>4617000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>6396000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>2270000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>2652000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>3036000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>3419000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>3291000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
-      <c r="V21">
-[...1 lines deleted...]
-      </c>
+      <c r="V21"/>
       <c r="W21">
         <v>0.0</v>
       </c>
       <c r="X21">
+        <v>0.0</v>
+      </c>
+      <c r="Y21">
         <v>128296.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>138507.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>156059.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>134003.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>191083.0</v>
       </c>
     </row>
-    <row r="22" spans="1:28">
+    <row r="22" spans="1:29">
       <c r="A22" t="s">
-        <v>48</v>
-[...1 lines deleted...]
-      <c r="B22">
+        <v>49</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22">
         <v>3698.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>1372000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>10530000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>8712000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>2388000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>41500000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>1.0</v>
       </c>
-      <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
-      <c r="L22">
+      <c r="L22"/>
+      <c r="M22">
         <v>1.0</v>
       </c>
-      <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
-      <c r="U22">
+      <c r="U22"/>
+      <c r="V22">
         <v>383000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>478000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>195278.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>140484.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>122932.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>163769.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>134003.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>127389.0</v>
       </c>
     </row>
-    <row r="23" spans="1:28">
+    <row r="23" spans="1:29">
       <c r="A23" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B23">
+        <v>9153488653.0</v>
+      </c>
+      <c r="C23">
         <v>7424457000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>7031185000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>6759906000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>6296151000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>5957272000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>6278007000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>6470046000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>5683313000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>6153319000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>5632211000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>4647763000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>4389844000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>3189337000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>2872335000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>2635383000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>2237224000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1270646000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>1208474000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>662893000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>266151000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>156988000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>515724.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>494580.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>625589.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>686220.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>670017.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>636942.0</v>
       </c>
     </row>
-    <row r="24" spans="1:28">
+    <row r="24" spans="1:29">
       <c r="A24" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
-      <c r="E24">
-[...1 lines deleted...]
-      </c>
+      <c r="E24"/>
       <c r="F24">
+        <v>0.0</v>
+      </c>
+      <c r="G24">
         <v>195000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>874500000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>1264000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>770000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>1193000000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>1466000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>998518000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>998136000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>21500000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>50060000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>200966000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>343976000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>349240000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>391300000.0</v>
       </c>
-      <c r="T24"/>
       <c r="U24"/>
-      <c r="V24">
-[...1 lines deleted...]
-      </c>
+      <c r="V24"/>
       <c r="W24">
+        <v>0.0</v>
+      </c>
+      <c r="X24">
         <v>28289.57</v>
       </c>
-      <c r="X24">
-[...2 lines deleted...]
-      <c r="Y24"/>
+      <c r="Y24">
+        <v>0.0</v>
+      </c>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
+      <c r="AC24"/>
     </row>
-    <row r="25" spans="1:28">
+    <row r="25" spans="1:29">
       <c r="A25" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B25">
+        <v>7330000.0</v>
+      </c>
+      <c r="C25">
         <v>4909000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>5625000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>1152000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>2060000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>197864000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>878028000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>1264000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>770000000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>1193000000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>1466000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>998518000.0</v>
       </c>
-      <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
+      <c r="AC25"/>
     </row>
-    <row r="26" spans="1:28">
+    <row r="26" spans="1:29">
       <c r="A26" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B26">
+        <v>410495000.0</v>
+      </c>
+      <c r="C26">
         <v>98975000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>246678000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>255535000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>61477000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>199878000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>310639000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>167315000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>98726000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>64621000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>28883000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>41979000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>40801000.0</v>
       </c>
-      <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
-      <c r="V26">
-[...1 lines deleted...]
-      </c>
+      <c r="V26"/>
       <c r="W26">
         <v>0.0</v>
       </c>
       <c r="X26">
         <v>0.0</v>
       </c>
-      <c r="Y26"/>
+      <c r="Y26">
+        <v>0.0</v>
+      </c>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
+      <c r="AC26"/>
     </row>
-    <row r="27" spans="1:28">
+    <row r="27" spans="1:29">
       <c r="A27" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
+      <c r="AC27"/>
     </row>
-    <row r="28" spans="1:28">
+    <row r="28" spans="1:29">
       <c r="A28" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B28">
+        <v>-1143603020.0</v>
+      </c>
+      <c r="C28">
         <v>-812995000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-540298000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-694119000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-223172000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>5954000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>774766000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>1188233000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>671479000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>1068705000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>1362703000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>690420000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>902313000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-728156000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-761581000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-321456000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-91826000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>370690000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>409895000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-39994000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-117741000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-19989000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-60179.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-74411.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-82237.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-79714.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-201005.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-254777.0</v>
       </c>
     </row>
-    <row r="29" spans="1:28">
+    <row r="29" spans="1:29">
       <c r="A29" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B29">
+        <v>8690508000.0</v>
+      </c>
+      <c r="C29">
         <v>7259379000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>6985516000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>6717675000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>6250117000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>5909571000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>6200420000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>6435916000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>5669664000.0</v>
       </c>
-      <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
+      <c r="AC29"/>
     </row>
-    <row r="30" spans="1:28">
+    <row r="30" spans="1:29">
       <c r="A30" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B30">
+        <v>46637971.0</v>
+      </c>
+      <c r="C30">
         <v>6217000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>9335000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>9158000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>11204000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>5429000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>4350000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>2396000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>3194000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>2316000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>1124000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>4132000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>2457000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>5909000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>3890000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>7088000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>4881000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>772000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>1428000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>1220000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>2491000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>163000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>140914.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>107127.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>83134.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>76132.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>67000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>63694.0</v>
       </c>
     </row>
-    <row r="31" spans="1:28">
+    <row r="31" spans="1:29">
       <c r="A31" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>6715405000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>6247465000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>5711535000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>5322501000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>5168625000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>4899664000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>4939988000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>4150735000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>3628736000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>3366546000.0</v>
       </c>
-      <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
-      <c r="V31">
-[...1 lines deleted...]
-      </c>
+      <c r="V31"/>
       <c r="W31">
         <v>0.0</v>
       </c>
       <c r="X31">
         <v>0.0</v>
       </c>
-      <c r="Y31"/>
+      <c r="Y31">
+        <v>0.0</v>
+      </c>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
+      <c r="AC31"/>
     </row>
-    <row r="32" spans="1:28">
+    <row r="32" spans="1:29">
       <c r="A32" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B32">
+        <v>1049482000.0</v>
+      </c>
+      <c r="C32">
         <v>798576000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>541336000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>689376000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>220033000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>170662000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>90052000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>50863000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>91272000.0</v>
       </c>
-      <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
+      <c r="AC32"/>
     </row>
-    <row r="33" spans="1:28">
+    <row r="33" spans="1:29">
       <c r="A33" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B33">
+        <v>7951511060.0</v>
+      </c>
+      <c r="C33">
         <v>6596377000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>6463774000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>6039813000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>6046427000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>5755441000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>6123255000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>6390342000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>5579898000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>6025227000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>5526335000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>4309270000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>4288557000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>2403958000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>2027023000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>2198932000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>2003750000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>1261948000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>1196778000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>601546000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>145492000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>136309000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>427726.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>168067.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>322438.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>343915.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>201005.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>191083.0</v>
       </c>
     </row>
-    <row r="34" spans="1:28">
+    <row r="34" spans="1:29">
       <c r="A34" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
-      <c r="I34">
+      <c r="I34"/>
+      <c r="J34">
         <v>1430000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>1012000.0</v>
       </c>
-      <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
+      <c r="AC34"/>
     </row>
-    <row r="35" spans="1:28">
+    <row r="35" spans="1:29">
       <c r="A35" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B35">
+        <v>324390581.0</v>
+      </c>
+      <c r="C35">
         <v>135574000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>19594000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>11514000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>16343000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>211532000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>887387000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>1269289000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>771506000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>1194274000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>1468908000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>1002856000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>1002164000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>32805000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>50424000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>201788000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>343976000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>349240000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>391300000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>20396000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>1761000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>2496000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>27819.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>38640.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>42590.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>64982.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>134004.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>63694.0</v>
       </c>
     </row>
-    <row r="36" spans="1:28">
+    <row r="36" spans="1:29">
       <c r="A36" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B36">
+        <v>15378964.0</v>
+      </c>
+      <c r="C36">
         <v>64093000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>67167000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>63613000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>64386000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>54800000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>65626000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>19339000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>21230000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>7593000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>7574000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>5427000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>19272000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>-2402611000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>1375000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>1607000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>1527000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>1740000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>2346000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>601546000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>145492000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>136309000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>341402.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>4490.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>141972.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>152895.0</v>
       </c>
-      <c r="AA36"/>
-      <c r="AB36">
+      <c r="AB36"/>
+      <c r="AC36">
         <v>-63694.0</v>
       </c>
     </row>
-    <row r="37" spans="1:28">
+    <row r="37" spans="1:29">
       <c r="A37" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
-      <c r="V37">
-[...1 lines deleted...]
-      </c>
+      <c r="V37"/>
       <c r="W37">
         <v>0.0</v>
       </c>
       <c r="X37">
         <v>0.0</v>
       </c>
-      <c r="Y37"/>
+      <c r="Y37">
+        <v>0.0</v>
+      </c>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
+      <c r="AC37"/>
     </row>
-    <row r="38" spans="1:28">
+    <row r="38" spans="1:29">
       <c r="A38" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B38">
+        <v>102922000.0</v>
+      </c>
+      <c r="C38">
         <v>104514000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>27199799.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>72489000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>64386000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>54800000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>65626000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>50164000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>48788000.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>32227000.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>37147000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>19026000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>19272000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>1347000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>3676000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>1293000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>1527000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>1740000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>2346000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>871000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>169000.0</v>
       </c>
-      <c r="V38">
-[...1 lines deleted...]
-      </c>
       <c r="W38">
         <v>0.0</v>
       </c>
       <c r="X38">
+        <v>0.0</v>
+      </c>
+      <c r="Y38">
         <v>-1.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>1.0</v>
       </c>
-      <c r="Z38"/>
       <c r="AA38"/>
       <c r="AB38"/>
+      <c r="AC38"/>
     </row>
-    <row r="39" spans="1:28">
+    <row r="39" spans="1:29">
       <c r="A39" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B39">
+        <v>3845989.0</v>
+      </c>
+      <c r="C39">
         <v>3697000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>10177000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>4316000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>3763000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>3719000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>46416000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>1541000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>1700000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>1481000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>1455000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>26263000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>3007000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>1254000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>1221000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>727000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>1027000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>816000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>303000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>133000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>44000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>49000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>-336192.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>4490.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>14847.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>22690.0</v>
       </c>
-      <c r="AA39"/>
       <c r="AB39"/>
+      <c r="AC39"/>
     </row>
-    <row r="40" spans="1:28">
+    <row r="40" spans="1:29">
       <c r="A40" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B40">
+        <v>131315590.0</v>
+      </c>
+      <c r="C40">
         <v>13562000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>12013000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>14566000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>14807000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>17373000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>52182000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>3380000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>25000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>228000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>1904000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>1373000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>718000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>8762000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>130789000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>9843000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>135366000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>3425000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>5362000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>958000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>200000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>61000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>87997.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>151.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>2582.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>2718.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>-67002.0</v>
       </c>
-      <c r="AB40"/>
+      <c r="AC40"/>
     </row>
-    <row r="41" spans="1:28">
+    <row r="41" spans="1:29">
       <c r="A41" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>10362000.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>14283000.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>13668000.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>9359000.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>5289000.0</v>
       </c>
-      <c r="I41">
+      <c r="J41">
         <v>1506000.0</v>
       </c>
-      <c r="J41">
+      <c r="K41">
         <v>1274000.0</v>
       </c>
-      <c r="K41">
+      <c r="L41">
         <v>2908000.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>3396000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>1837000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>2055000.0</v>
       </c>
-      <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
-      <c r="V41">
-[...1 lines deleted...]
-      </c>
+      <c r="V41"/>
       <c r="W41">
         <v>0.0</v>
       </c>
       <c r="X41">
         <v>0.0</v>
       </c>
-      <c r="Y41"/>
+      <c r="Y41">
+        <v>0.0</v>
+      </c>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
+      <c r="AC41"/>
     </row>
-    <row r="42" spans="1:28">
+    <row r="42" spans="1:29">
       <c r="A42" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B42">
+        <v>3984556485.0</v>
+      </c>
+      <c r="C42">
         <v>32220000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>8006000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>8142000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>47036000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>126882000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>-107087000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>-114079000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>-111876000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>-109113000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>-82003000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>3657577000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>1879475000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>1809867000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>2437930000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>1739203000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>1333191000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>662115000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>44366000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>486071000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>193711000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>119464000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>681621.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>606197.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>609835.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>642158.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>603015.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>573248.0</v>
       </c>
     </row>
-    <row r="43" spans="1:28">
+    <row r="43" spans="1:29">
       <c r="A43" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
+      <c r="AC43"/>
     </row>
-    <row r="44" spans="1:28">
+    <row r="44" spans="1:29">
       <c r="A44" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
-      <c r="V44">
-[...1 lines deleted...]
-      </c>
+      <c r="V44"/>
       <c r="W44">
         <v>0.0</v>
       </c>
       <c r="X44">
         <v>0.0</v>
       </c>
-      <c r="Y44"/>
+      <c r="Y44">
+        <v>0.0</v>
+      </c>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
+      <c r="AC44"/>
     </row>
-    <row r="45" spans="1:28">
+    <row r="45" spans="1:29">
       <c r="A45" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B45">
+        <v>10894591000.0</v>
+      </c>
+      <c r="C45">
         <v>9571898000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>8932060000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>8308069000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>8924325000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>5497727000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>5741417000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>6156839000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>5423277000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>5919300000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>5469412000.0</v>
       </c>
-      <c r="L45"/>
-      <c r="M45">
+      <c r="M45"/>
+      <c r="N45">
         <v>4248265000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>2281200000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>1871700000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>1912900000.0</v>
       </c>
-      <c r="Q45">
+      <c r="R45">
         <v>1928500000.0</v>
       </c>
-      <c r="R45">
+      <c r="S45">
         <v>1238400000.0</v>
       </c>
-      <c r="S45">
+      <c r="T45">
         <v>1075000000.0</v>
       </c>
-      <c r="T45">
+      <c r="U45">
         <v>534700000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>130300000.0</v>
       </c>
-      <c r="V45"/>
-      <c r="W45">
+      <c r="W45"/>
+      <c r="X45">
         <v>86324.0</v>
       </c>
-      <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
+      <c r="AC45"/>
     </row>
-    <row r="46" spans="1:28">
+    <row r="46" spans="1:29">
       <c r="A46" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B46">
+        <v>7433942674.0</v>
+      </c>
+      <c r="C46">
         <v>6388271000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>6130079000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>5711229000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>5911306000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>5494680000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>5741417000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>6196187000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>5454106000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>5948443000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>5494244000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>4270971000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>4228484000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>2281234000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>1871726000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>1912877000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>1928476000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>1238368000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>1075023000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>534700000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>130300000.0</v>
       </c>
-      <c r="V46"/>
-      <c r="W46">
+      <c r="W46"/>
+      <c r="X46">
         <v>86324.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>35281.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>41959.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>34961.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>67000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>63694.0</v>
       </c>
     </row>
-    <row r="47" spans="1:28">
+    <row r="47" spans="1:29">
       <c r="A47" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B47">
+        <v>7407075000.0</v>
+      </c>
+      <c r="C47">
         <v>6388271000.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>6130079000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>5711229000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>5911306000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>5494680000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>5741417000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>6160465000.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>5423277000.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>5919272000.0</v>
       </c>
-      <c r="K47">
+      <c r="L47">
         <v>5469412000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>4257372000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>4228484000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>2281234000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>1871726000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>1912877000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>1928476000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>1238368000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>1075023000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>534683000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>130254000.0</v>
       </c>
-      <c r="V47">
-[...1 lines deleted...]
-      </c>
       <c r="W47">
+        <v>0.0</v>
+      </c>
+      <c r="X47">
         <v>87044.83</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>35308.47</v>
       </c>
-      <c r="Y47"/>
       <c r="Z47"/>
       <c r="AA47"/>
       <c r="AB47"/>
+      <c r="AC47"/>
     </row>
-    <row r="48" spans="1:28">
+    <row r="48" spans="1:29">
       <c r="A48" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B48">
+        <v>4690136094.0</v>
+      </c>
+      <c r="C48">
         <v>3524774000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>3248284000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>2898466000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>2504083000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>1941398000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>1566016000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>1647586000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>1350628000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>1438773000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>1358363000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>1619654000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>1512689000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>1297207000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>835023000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>344075000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>343834000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>225910000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>208658000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>111853000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>26633000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>1342000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-258223.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-150106.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-29418.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-23638.0</v>
       </c>
-      <c r="AA48"/>
       <c r="AB48"/>
+      <c r="AC48"/>
     </row>
-    <row r="49" spans="1:28">
+    <row r="49" spans="1:29">
       <c r="A49" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
-      <c r="V49">
-[...1 lines deleted...]
-      </c>
+      <c r="V49"/>
       <c r="W49">
         <v>0.0</v>
       </c>
       <c r="X49">
         <v>0.0</v>
       </c>
-      <c r="Y49"/>
+      <c r="Y49">
+        <v>0.0</v>
+      </c>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
+      <c r="AC49"/>
     </row>
-    <row r="50" spans="1:28">
+    <row r="50" spans="1:29">
       <c r="A50" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
-      <c r="I50">
+      <c r="I50"/>
+      <c r="J50">
         <v>770000000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>1193000000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>1466000000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>998518000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>998136000.0</v>
       </c>
-      <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
-      <c r="V50">
-[...1 lines deleted...]
-      </c>
+      <c r="V50"/>
       <c r="W50">
         <v>0.0</v>
       </c>
       <c r="X50">
         <v>0.0</v>
       </c>
-      <c r="Y50"/>
+      <c r="Y50">
+        <v>0.0</v>
+      </c>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
+      <c r="AC50"/>
     </row>
-    <row r="51" spans="1:28">
+    <row r="51" spans="1:29">
       <c r="A51" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B51">
+        <v>7890613.0</v>
+      </c>
+      <c r="C51">
         <v>5171000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>6229000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>1970000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>2873000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>198637000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>878752000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>1269578000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>770000000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>1193228000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>1467904000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>999891000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>998136000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>50060000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>78620000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>107180000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>135740000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>377800000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>419860000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>20000000.0</v>
       </c>
-      <c r="U51"/>
       <c r="V51"/>
-      <c r="W51">
+      <c r="W51"/>
+      <c r="X51">
         <v>27819.0</v>
       </c>
-      <c r="X51"/>
       <c r="Y51"/>
       <c r="Z51"/>
-      <c r="AA51">
+      <c r="AA51"/>
+      <c r="AB51">
         <v>67000.0</v>
       </c>
-      <c r="AB51"/>
+      <c r="AC51"/>
     </row>
-    <row r="52" spans="1:28">
+    <row r="52" spans="1:29">
       <c r="A52" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B52">
+        <v>573953.0</v>
+      </c>
+      <c r="C52">
         <v>262000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>604000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>818000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>813000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>773000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>724000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>5578000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>770000000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>228000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>1904000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>1373000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>718000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>28560000.0</v>
       </c>
       <c r="O52">
         <v>28560000.0</v>
       </c>
       <c r="P52">
         <v>28560000.0</v>
       </c>
       <c r="Q52">
         <v>28560000.0</v>
       </c>
       <c r="R52">
         <v>28560000.0</v>
       </c>
       <c r="S52">
         <v>28560000.0</v>
       </c>
       <c r="T52">
+        <v>28560000.0</v>
+      </c>
+      <c r="U52">
         <v>20000000.0</v>
       </c>
-      <c r="U52"/>
-[...2 lines deleted...]
-      </c>
+      <c r="V52"/>
       <c r="W52">
         <v>0.0</v>
       </c>
       <c r="X52">
         <v>0.0</v>
       </c>
-      <c r="Y52"/>
+      <c r="Y52">
+        <v>0.0</v>
+      </c>
       <c r="Z52"/>
-      <c r="AA52">
+      <c r="AA52"/>
+      <c r="AB52">
         <v>67000.0</v>
       </c>
-      <c r="AB52"/>
+      <c r="AC52"/>
     </row>
-    <row r="53" spans="1:28">
+    <row r="53" spans="1:29">
       <c r="A53" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="B53">
+        <v>80</v>
+      </c>
+      <c r="B53"/>
+      <c r="C53">
         <v>-9698262.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>36622904.0</v>
       </c>
-      <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
-      <c r="O53">
+      <c r="O53"/>
+      <c r="P53">
         <v>77874000.0</v>
       </c>
-      <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
-      <c r="V53">
+      <c r="V53"/>
+      <c r="W53">
         <v>53333333.33</v>
       </c>
-      <c r="W53">
-[...1 lines deleted...]
-      </c>
       <c r="X53">
         <v>0.0</v>
       </c>
-      <c r="Y53"/>
+      <c r="Y53">
+        <v>0.0</v>
+      </c>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
+      <c r="AC53"/>
     </row>
-    <row r="54" spans="1:28">
+    <row r="54" spans="1:29">
       <c r="A54" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
-      <c r="V54">
-[...1 lines deleted...]
-      </c>
+      <c r="V54"/>
       <c r="W54">
         <v>0.0</v>
       </c>
       <c r="X54">
         <v>0.0</v>
       </c>
-      <c r="Y54"/>
+      <c r="Y54">
+        <v>0.0</v>
+      </c>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
+      <c r="AC54"/>
     </row>
-    <row r="55" spans="1:28">
+    <row r="55" spans="1:29">
       <c r="A55" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B55">
+        <v>9153488653.0</v>
+      </c>
+      <c r="C55">
         <v>7424457000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>7031185000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>6759906000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>6296151000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>5957272000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>6278007000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>6470046000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>5683313000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>6153319000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>5632211000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>4647763000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>4389844000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>3189337000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>2872335000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>2635383000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>2237224000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>1270646000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>1208474000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>662893000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>266151000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>156988000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>515724.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>494580.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>625589.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>686220.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>670017.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>636943.0</v>
       </c>
     </row>
-    <row r="56" spans="1:28">
+    <row r="56" spans="1:29">
       <c r="A56" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B56">
+        <v>1201977593.0</v>
+      </c>
+      <c r="C56">
         <v>828080000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>567411000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>720093000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>249724000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>201831000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>154752000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>79704000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>103415000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>128092000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>105876000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>338493000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>101287000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>785379000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>845312000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>436451000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>233474000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>8698000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>11696000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>61347000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>120659000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>20679000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>87998.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>326512.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>303150.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>342305.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>469012.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>445860.0</v>
       </c>
     </row>
-    <row r="57" spans="1:28">
+    <row r="57" spans="1:29">
       <c r="A57" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B57">
+        <v>154405492.0</v>
+      </c>
+      <c r="C57">
         <v>29504000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>26075000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>30717000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>29691000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>31169000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>64700000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>28841000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>12143000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>19057000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>12568000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>16171000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>21134000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>49458000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>167694000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>171646000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>169323000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>33381000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>34943000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>21354000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>1961000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>2557000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>92325.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>38489.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>45172.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>67700.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>67000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>63694.0</v>
       </c>
     </row>
-    <row r="58" spans="1:28">
+    <row r="58" spans="1:29">
       <c r="A58" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B58">
+        <v>478796074.0</v>
+      </c>
+      <c r="C58">
         <v>165078000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>45669000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>42231000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>46034000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>242701000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>952087000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>1298130000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>783649000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>1213331000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>1481476000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>1019027000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>1023298000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>82263000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>218118000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>373434000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>513299000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>382621000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>426243000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>21354000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>1961000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>2557000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>92325.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>38489.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>45172.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>67700.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>67000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>63694.0</v>
       </c>
     </row>
-    <row r="59" spans="1:28">
+    <row r="59" spans="1:29">
       <c r="A59" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
-      <c r="V59">
-[...1 lines deleted...]
-      </c>
+      <c r="V59"/>
       <c r="W59">
         <v>0.0</v>
       </c>
       <c r="X59">
         <v>0.0</v>
       </c>
-      <c r="Y59"/>
+      <c r="Y59">
+        <v>0.0</v>
+      </c>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
+      <c r="AC59"/>
     </row>
-    <row r="60" spans="1:28">
+    <row r="60" spans="1:29">
       <c r="A60" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B60">
+        <v>8674692579.0</v>
+      </c>
+      <c r="C60">
         <v>7259379000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>6985516000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>6717675000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>6250117000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>5714571000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>5325920000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>5171916000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>4899664000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>4939988000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>4150735000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>3628736000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>3366546000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>3107074000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>2654217000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>2261949000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>1723925000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>888025000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>782231000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>641539000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>264190000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>154431000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>423399.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>456091.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>580417.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>618520.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>603015.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>573248.0</v>
       </c>
     </row>
-    <row r="61" spans="1:28">
+    <row r="61" spans="1:29">
       <c r="A61" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
-      <c r="V61">
-[...1 lines deleted...]
-      </c>
+      <c r="V61"/>
       <c r="W61">
         <v>0.0</v>
       </c>
       <c r="X61">
         <v>0.0</v>
       </c>
-      <c r="Y61"/>
+      <c r="Y61">
+        <v>0.0</v>
+      </c>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
+      <c r="AC61"/>
     </row>
-    <row r="62" spans="1:28">
+    <row r="62" spans="1:29">
       <c r="A62" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
+      <c r="AC62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DD62"/>
+  <dimension ref="A1:DF62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:108">
+    <row r="1" spans="1:110">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C1" t="s">
-        <v>90</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>91</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>92</v>
       </c>
       <c r="F1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="G1" t="s">
-        <v>93</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>94</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>95</v>
       </c>
       <c r="J1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="K1" t="s">
-        <v>96</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>97</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>98</v>
       </c>
       <c r="N1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="O1" t="s">
-        <v>99</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>100</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>101</v>
       </c>
       <c r="R1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="S1" t="s">
-        <v>102</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>103</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>104</v>
       </c>
       <c r="V1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="W1" t="s">
-        <v>105</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>106</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>107</v>
       </c>
       <c r="Z1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="AA1" t="s">
-        <v>108</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>109</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>110</v>
       </c>
       <c r="AD1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="AE1" t="s">
-        <v>111</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>112</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>113</v>
       </c>
       <c r="AH1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="AI1" t="s">
-        <v>114</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>115</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>116</v>
       </c>
       <c r="AL1" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="AM1" t="s">
-        <v>117</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>118</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>119</v>
       </c>
       <c r="AP1" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="AQ1" t="s">
-        <v>120</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>121</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>122</v>
       </c>
       <c r="AT1" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="AU1" t="s">
-        <v>123</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>124</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>125</v>
       </c>
       <c r="AX1" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="AY1" t="s">
-        <v>126</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>127</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>128</v>
       </c>
       <c r="BB1" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="BC1" t="s">
-        <v>129</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>130</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>131</v>
       </c>
       <c r="BF1" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="BG1" t="s">
-        <v>132</v>
+        <v>15</v>
       </c>
       <c r="BH1" t="s">
         <v>133</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>134</v>
       </c>
       <c r="BJ1" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="BK1" t="s">
-        <v>135</v>
+        <v>16</v>
       </c>
       <c r="BL1" t="s">
         <v>136</v>
       </c>
       <c r="BM1" t="s">
-        <v>16</v>
+        <v>137</v>
       </c>
       <c r="BN1" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="BO1" t="s">
-        <v>138</v>
+        <v>17</v>
       </c>
       <c r="BP1" t="s">
         <v>139</v>
       </c>
       <c r="BQ1" t="s">
-        <v>17</v>
+        <v>140</v>
       </c>
       <c r="BR1" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="BS1" t="s">
-        <v>141</v>
+        <v>18</v>
       </c>
       <c r="BT1" t="s">
         <v>142</v>
       </c>
       <c r="BU1" t="s">
-        <v>18</v>
+        <v>143</v>
       </c>
       <c r="BV1" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="BW1" t="s">
-        <v>144</v>
+        <v>19</v>
       </c>
       <c r="BX1" t="s">
         <v>145</v>
       </c>
       <c r="BY1" t="s">
-        <v>19</v>
+        <v>146</v>
       </c>
       <c r="BZ1" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CA1" t="s">
-        <v>147</v>
+        <v>20</v>
       </c>
       <c r="CB1" t="s">
         <v>148</v>
       </c>
       <c r="CC1" t="s">
-        <v>20</v>
+        <v>149</v>
       </c>
       <c r="CD1" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="CE1" t="s">
-        <v>150</v>
+        <v>21</v>
       </c>
       <c r="CF1" t="s">
         <v>151</v>
       </c>
       <c r="CG1" t="s">
         <v>152</v>
       </c>
       <c r="CH1" t="s">
         <v>153</v>
       </c>
       <c r="CI1" t="s">
-        <v>22</v>
+        <v>154</v>
       </c>
       <c r="CJ1" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="CK1" t="s">
-        <v>155</v>
+        <v>23</v>
       </c>
       <c r="CL1" t="s">
         <v>156</v>
       </c>
       <c r="CM1" t="s">
-        <v>23</v>
+        <v>157</v>
       </c>
       <c r="CN1" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="CO1" t="s">
-        <v>158</v>
+        <v>24</v>
       </c>
       <c r="CP1" t="s">
         <v>159</v>
       </c>
       <c r="CQ1" t="s">
-        <v>24</v>
+        <v>160</v>
       </c>
       <c r="CR1" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="CS1" t="s">
-        <v>161</v>
+        <v>25</v>
       </c>
       <c r="CT1" t="s">
         <v>162</v>
       </c>
       <c r="CU1" t="s">
-        <v>25</v>
+        <v>163</v>
       </c>
       <c r="CV1" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="CW1" t="s">
-        <v>164</v>
+        <v>26</v>
       </c>
       <c r="CX1" t="s">
         <v>165</v>
       </c>
       <c r="CY1" t="s">
-        <v>26</v>
+        <v>166</v>
       </c>
       <c r="CZ1" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="DA1" t="s">
-        <v>167</v>
+        <v>27</v>
       </c>
       <c r="DB1" t="s">
         <v>168</v>
       </c>
       <c r="DC1" t="s">
-        <v>27</v>
+        <v>169</v>
       </c>
       <c r="DD1" t="s">
-        <v>169</v>
+        <v>170</v>
+      </c>
+      <c r="DE1" t="s">
+        <v>28</v>
+      </c>
+      <c r="DF1" t="s">
+        <v>171</v>
       </c>
     </row>
-    <row r="2" spans="1:108">
+    <row r="2" spans="1:110">
       <c r="A2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B2">
+        <v>13543395.0</v>
+      </c>
+      <c r="C2">
+        <v>22515949.0</v>
+      </c>
+      <c r="D2">
         <v>15407000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>7857000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>7684000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>13553000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>14766000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>12272000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>10918000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>13458000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>11999000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>9578000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>9136000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>12570000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>11274000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>9546000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>11861000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>13939000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>14514000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>12781000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>10394000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>13023000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>16760000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>9447000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>10964000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>11794000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>23491000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>17451000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>14120000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>19883000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>13346000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>20008000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>7645000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>12118000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>13522000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>11419000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>13770000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>18062000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>12022000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>10686000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>8248000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>10664000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>15407000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>15746000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>15060000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>14698000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>12953000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>18109000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>17655000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>20416000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>18814000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>20648000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>20363000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>20898000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>10963000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>12521000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>6575000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>8345000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>15291000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>4922000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>5296000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>133243000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>1398000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>1760000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>2126000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>5397000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>1722000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>2012000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>861000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>1396000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>947000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>1384000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>1496000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BW2">
         <v>1021000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BX2">
         <v>1188000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BY2">
         <v>797000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BZ2">
         <v>483000.0</v>
       </c>
-      <c r="BY2">
+      <c r="CA2">
         <v>396000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CB2">
         <v>530000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CC2">
         <v>374000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CD2">
         <v>837000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CE2">
         <v>1761000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CF2">
         <v>357000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CG2">
         <v>549000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CH2">
         <v>607000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CI2">
         <v>3334858.0</v>
       </c>
-      <c r="CH2">
+      <c r="CJ2">
         <v>4134.0</v>
       </c>
-      <c r="CI2">
+      <c r="CK2">
         <v>12596.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CL2">
         <v>67929.0</v>
       </c>
-      <c r="CK2">
+      <c r="CM2">
         <v>4328.0</v>
       </c>
-      <c r="CL2">
+      <c r="CN2">
         <v>39634.0</v>
       </c>
-      <c r="CM2">
+      <c r="CO2">
         <v>39453.0</v>
       </c>
-      <c r="CN2">
+      <c r="CP2">
         <v>36925.0</v>
       </c>
-      <c r="CO2">
+      <c r="CQ2">
         <v>38489.0</v>
       </c>
-      <c r="CP2">
+      <c r="CR2">
         <v>25972.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CS2">
         <v>24829.0</v>
       </c>
-      <c r="CR2">
+      <c r="CT2">
         <v>29801.0</v>
       </c>
-      <c r="CS2">
+      <c r="CU2">
         <v>42590.0</v>
       </c>
-      <c r="CT2"/>
-      <c r="CU2"/>
       <c r="CV2"/>
-      <c r="CW2">
+      <c r="CW2"/>
+      <c r="CX2"/>
+      <c r="CY2">
         <v>64982.0</v>
       </c>
-      <c r="CX2"/>
-      <c r="CY2"/>
       <c r="CZ2"/>
-      <c r="DA2">
+      <c r="DA2"/>
+      <c r="DB2"/>
+      <c r="DC2">
         <v>67002.0</v>
       </c>
-      <c r="DB2"/>
-      <c r="DC2"/>
       <c r="DD2"/>
+      <c r="DE2"/>
+      <c r="DF2"/>
     </row>
-    <row r="3" spans="1:108">
+    <row r="3" spans="1:110">
       <c r="A3" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
@@ -5727,54 +5879,56 @@
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
       <c r="CP3"/>
       <c r="CQ3"/>
       <c r="CR3"/>
       <c r="CS3"/>
       <c r="CT3"/>
       <c r="CU3"/>
       <c r="CV3"/>
       <c r="CW3"/>
       <c r="CX3"/>
       <c r="CY3"/>
       <c r="CZ3"/>
       <c r="DA3"/>
       <c r="DB3"/>
       <c r="DC3"/>
       <c r="DD3"/>
+      <c r="DE3"/>
+      <c r="DF3"/>
     </row>
-    <row r="4" spans="1:108">
+    <row r="4" spans="1:110">
       <c r="A4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -5839,356 +5993,364 @@
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
+      <c r="DE4"/>
+      <c r="DF4"/>
     </row>
-    <row r="5" spans="1:108">
+    <row r="5" spans="1:110">
       <c r="A5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B5">
+        <v>31530357.0</v>
+      </c>
+      <c r="C5">
+        <v>32251200.0</v>
+      </c>
+      <c r="D5">
         <v>66689999.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>-35338000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>-41904000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>-63503000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>-44489000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>-62186000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>-47717000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>-40091000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>-78871999.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>-26189000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>22465999.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>66547000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>7463999.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>12273000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>44304000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>47036000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>50768999.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>67325000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>68985999.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>126881999.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>113552999.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>113658000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>13626999.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>160701000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>87758000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>51206999.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>23254000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>7893000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>10734000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>87818999.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>73196999.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>77006999.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>74295000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>67632000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>59649999.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>55301000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>66256000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>26321999.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>-5306000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>-23197000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>-26817999.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>-21075000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>-36717000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>-28841000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>-18673000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>3625999.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>-15816999.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>-25618000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>-10031999.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>-15857000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>27826000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>-1710000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>3100000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BE5">
         <v>-36600000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BF5">
         <v>-4300000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BG5">
         <v>25422000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BH5">
         <v>-3300000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BI5">
         <v>42100000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BJ5">
         <v>128100000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BK5">
         <v>178671000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BL5">
         <v>94181000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BM5">
         <v>49483000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BN5">
         <v>49539000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BO5">
         <v>46900000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BP5">
         <v>27785000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BQ5">
         <v>10680000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BR5">
         <v>5720000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BS5">
         <v>1000000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BT5">
         <v>-11944000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BU5">
         <v>45901000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BV5">
         <v>77058000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BW5">
         <v>77878000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BX5">
         <v>82286000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BY5">
         <v>87524000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BZ5">
         <v>67499000.0</v>
       </c>
-      <c r="BY5">
+      <c r="CA5">
         <v>43615000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CB5">
         <v>43489000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CC5">
         <v>43244000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CD5">
         <v>43029000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CE5">
         <v>43846000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CF5">
         <v>33531000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CG5">
         <v>33686000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CH5">
         <v>33666000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CI5">
         <v>50056420.0</v>
       </c>
-      <c r="CH5">
+      <c r="CJ5">
         <v>9457.0</v>
       </c>
-      <c r="CI5">
-[...2 lines deleted...]
-      <c r="CJ5">
+      <c r="CK5">
+        <v>0.0</v>
+      </c>
+      <c r="CL5">
         <v>-136141.0</v>
       </c>
-      <c r="CK5">
+      <c r="CM5">
         <v>-127490.0</v>
       </c>
-      <c r="CL5">
+      <c r="CN5">
         <v>-114173.0</v>
       </c>
-      <c r="CM5">
+      <c r="CO5">
         <v>-105125.0</v>
       </c>
-      <c r="CN5">
+      <c r="CP5">
         <v>-99784.0</v>
       </c>
-      <c r="CO5">
-[...4 lines deleted...]
-      </c>
       <c r="CQ5">
         <v>0.0</v>
       </c>
       <c r="CR5">
         <v>0.0</v>
       </c>
-      <c r="CS5"/>
-      <c r="CT5"/>
+      <c r="CS5">
+        <v>0.0</v>
+      </c>
+      <c r="CT5">
+        <v>0.0</v>
+      </c>
       <c r="CU5"/>
       <c r="CV5"/>
       <c r="CW5"/>
       <c r="CX5"/>
       <c r="CY5"/>
       <c r="CZ5"/>
       <c r="DA5"/>
       <c r="DB5"/>
       <c r="DC5"/>
       <c r="DD5"/>
+      <c r="DE5"/>
+      <c r="DF5"/>
     </row>
-    <row r="6" spans="1:108">
+    <row r="6" spans="1:110">
       <c r="A6" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
@@ -6229,186 +6391,192 @@
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
-      <c r="CG6">
-[...4 lines deleted...]
-      </c>
+      <c r="CG6"/>
+      <c r="CH6"/>
       <c r="CI6">
         <v>0.0</v>
       </c>
       <c r="CJ6">
         <v>0.0</v>
       </c>
       <c r="CK6">
         <v>0.0</v>
       </c>
       <c r="CL6">
         <v>0.0</v>
       </c>
       <c r="CM6">
         <v>0.0</v>
       </c>
       <c r="CN6">
         <v>0.0</v>
       </c>
       <c r="CO6">
         <v>0.0</v>
       </c>
       <c r="CP6">
         <v>0.0</v>
       </c>
       <c r="CQ6">
         <v>0.0</v>
       </c>
       <c r="CR6">
         <v>0.0</v>
       </c>
-      <c r="CS6"/>
-      <c r="CT6"/>
+      <c r="CS6">
+        <v>0.0</v>
+      </c>
+      <c r="CT6">
+        <v>0.0</v>
+      </c>
       <c r="CU6"/>
       <c r="CV6"/>
       <c r="CW6"/>
       <c r="CX6"/>
       <c r="CY6"/>
       <c r="CZ6"/>
       <c r="DA6"/>
       <c r="DB6"/>
       <c r="DC6"/>
       <c r="DD6"/>
+      <c r="DE6"/>
+      <c r="DF6"/>
     </row>
-    <row r="7" spans="1:108">
+    <row r="7" spans="1:110">
       <c r="A7" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B7">
+        <v>7662000.0</v>
+      </c>
+      <c r="C7">
+        <v>7905000.0</v>
+      </c>
+      <c r="D7">
         <v>7994000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>8248000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>8087000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>5171000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>5664000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>5736000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>5941000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>6229000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>6244000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>6534000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>1769000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>1970000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>2151000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>2443000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>2698000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>2873000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>3059000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>3313000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>3476000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>3637000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>3702000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>3772000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>3850000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>4252000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>4289000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>4480000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>4572000.0</v>
       </c>
-      <c r="AC7"/>
-      <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
@@ -6443,111 +6611,117 @@
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
       <c r="CR7"/>
       <c r="CS7"/>
       <c r="CT7"/>
       <c r="CU7"/>
       <c r="CV7"/>
       <c r="CW7"/>
       <c r="CX7"/>
       <c r="CY7"/>
       <c r="CZ7"/>
       <c r="DA7"/>
       <c r="DB7"/>
       <c r="DC7"/>
       <c r="DD7"/>
+      <c r="DE7"/>
+      <c r="DF7"/>
     </row>
-    <row r="8" spans="1:108">
+    <row r="8" spans="1:110">
       <c r="A8" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B8">
+        <v>3818179000.0</v>
+      </c>
+      <c r="C8">
+        <v>3814910000.0</v>
+      </c>
+      <c r="D8">
         <v>3813281000.0</v>
       </c>
-      <c r="C8">
+      <c r="E8">
         <v>3810111000.0</v>
       </c>
-      <c r="D8">
+      <c r="F8">
         <v>3804168000.0</v>
       </c>
-      <c r="E8">
+      <c r="G8">
         <v>3798108000.0</v>
       </c>
-      <c r="F8">
+      <c r="H8">
         <v>3797558000.0</v>
       </c>
-      <c r="G8">
+      <c r="I8">
         <v>3796172000.0</v>
       </c>
-      <c r="H8">
+      <c r="J8">
         <v>3784848000.0</v>
       </c>
-      <c r="I8">
+      <c r="K8">
         <v>3777323000.0</v>
       </c>
-      <c r="J8">
+      <c r="L8">
         <v>3774333000.0</v>
       </c>
-      <c r="K8">
+      <c r="M8">
         <v>3773227000.0</v>
       </c>
-      <c r="L8">
+      <c r="N8">
         <v>3765954000.0</v>
       </c>
-      <c r="M8">
+      <c r="O8">
         <v>3752662000.0</v>
       </c>
-      <c r="N8">
+      <c r="P8">
         <v>3741211000.0</v>
       </c>
-      <c r="O8">
+      <c r="Q8">
         <v>3729300000.0</v>
       </c>
-      <c r="P8">
+      <c r="R8">
         <v>3711294000.0</v>
       </c>
-      <c r="Q8">
+      <c r="S8">
         <v>3698998000.0</v>
       </c>
-      <c r="R8">
+      <c r="T8">
         <v>3685032000.0</v>
       </c>
-      <c r="S8">
+      <c r="U8">
         <v>3674783000.0</v>
       </c>
-      <c r="T8"/>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
@@ -6591,54 +6765,56 @@
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
+      <c r="DE8"/>
+      <c r="DF8"/>
     </row>
-    <row r="9" spans="1:108">
+    <row r="9" spans="1:110">
       <c r="A9" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
@@ -6703,413 +6879,423 @@
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
+      <c r="DE9"/>
+      <c r="DF9"/>
     </row>
-    <row r="10" spans="1:108">
+    <row r="10" spans="1:110">
       <c r="A10" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B10">
+        <v>2171623637.0</v>
+      </c>
+      <c r="C10">
+        <v>1151493633.0</v>
+      </c>
+      <c r="D10">
         <v>1157706000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>1005885000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>1085581000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>818166000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>694085000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>540217000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>306109000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>546527000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>833919000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>828837000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>799697000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>696089000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>494618000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>448626000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>376163000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>226045000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>372450000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>235446000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>191162000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>192683000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>209834000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>131764000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>126676000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>103986000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>151626000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>87182000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>125781000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>75767000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>119373000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>92661000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>115568000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>98521000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>69910000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>76575000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>114749000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>124295000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>125545000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>124490000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>86776000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>103297000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>80512000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>71892000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>88008000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>308098000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>233003000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>139199000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>81970000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>95823000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>61956000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>36257000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>75535000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>778216000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>555056000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>1102116000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>997489000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>840201000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>715622000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>701350000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>564075000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>428636000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BL10">
         <v>255189000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BM10">
         <v>322896000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BN10">
         <v>279658000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BO10">
         <v>227566000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BP10">
         <v>304858000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BQ10">
         <v>48590000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BR10">
         <v>26744000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BS10">
         <v>7110000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BT10">
         <v>13773000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BU10">
         <v>36632000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BV10">
         <v>6505000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BW10">
         <v>9965000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BX10">
         <v>6966000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BY10">
         <v>40329000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BZ10">
         <v>68790000.0</v>
       </c>
-      <c r="BY10">
+      <c r="CA10">
         <v>59994000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CB10">
         <v>61950000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CC10">
         <v>51637000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CD10">
         <v>8368000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CE10">
         <v>117741000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CF10">
         <v>26608000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CG10">
         <v>33279000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CH10">
         <v>24014000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CI10">
         <v>322507.0</v>
       </c>
-      <c r="CH10">
+      <c r="CJ10">
         <v>313795.0</v>
       </c>
-      <c r="CI10">
+      <c r="CK10">
         <v>337951.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CL10">
         <v>82890.0</v>
       </c>
-      <c r="CK10">
+      <c r="CM10">
         <v>87998.0</v>
       </c>
-      <c r="CL10">
+      <c r="CN10">
         <v>127688.0</v>
       </c>
-      <c r="CM10">
+      <c r="CO10">
         <v>82327.0</v>
       </c>
-      <c r="CN10">
+      <c r="CP10">
         <v>85625.0</v>
       </c>
-      <c r="CO10">
+      <c r="CQ10">
         <v>74411.0</v>
       </c>
-      <c r="CP10">
+      <c r="CR10">
         <v>67925.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CS10">
         <v>77818.0</v>
       </c>
-      <c r="CR10">
+      <c r="CT10">
         <v>89504.0</v>
       </c>
-      <c r="CS10">
+      <c r="CU10">
         <v>82237.0</v>
       </c>
-      <c r="CT10"/>
-      <c r="CU10"/>
       <c r="CV10"/>
-      <c r="CW10">
+      <c r="CW10"/>
+      <c r="CX10"/>
+      <c r="CY10">
         <v>79714.0</v>
       </c>
-      <c r="CX10"/>
-      <c r="CY10"/>
       <c r="CZ10"/>
-      <c r="DA10">
+      <c r="DA10"/>
+      <c r="DB10"/>
+      <c r="DC10">
         <v>268007.0</v>
       </c>
-      <c r="DB10"/>
-      <c r="DC10"/>
       <c r="DD10"/>
+      <c r="DE10"/>
+      <c r="DF10"/>
     </row>
-    <row r="11" spans="1:108">
+    <row r="11" spans="1:110">
       <c r="A11" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="B11">
+        <v>38</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11">
+        <v>154282000.0</v>
+      </c>
+      <c r="D11">
         <v>152778000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>151186000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>174907000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>49484000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>49457000.0</v>
       </c>
-      <c r="G11"/>
-      <c r="H11"/>
       <c r="I11"/>
-      <c r="J11">
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11">
         <v>330704000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>828837000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>799697000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>696089000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>494618000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>448626000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>376163000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>226045000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>372450000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>235446000.0</v>
       </c>
-      <c r="T11"/>
-      <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
@@ -7153,919 +7339,933 @@
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
+      <c r="DE11"/>
+      <c r="DF11"/>
     </row>
-    <row r="12" spans="1:108">
+    <row r="12" spans="1:110">
       <c r="A12" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B12">
+        <v>2171623637.0</v>
+      </c>
+      <c r="C12">
+        <v>1151493633.0</v>
+      </c>
+      <c r="D12">
         <v>1157706000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>1005885000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>1085581000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>818166000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>694085000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>540217000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>306109000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>546527000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>833919000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>828837000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>799697000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>696089000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>494618000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>448626000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>376163000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>226045000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>372450000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>235446000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>191162000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>192683000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>209834000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>131764000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>126676000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>103986000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>151626000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>87182000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>125781000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>75767000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>119373000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>92661000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>115568000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>98521000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>69910000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>76575000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>114749000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>124295000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>125545000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>124490000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>86776000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>103297000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>80512000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>71892000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>88008000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>308098000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>233003000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>139199000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>81970000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>95823000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>61956000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>36257000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>75535000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>778216000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>555056000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>1102116000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>997489000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>840201000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BH12">
         <v>715622000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BI12">
         <v>701350000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BJ12">
         <v>564075000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BK12">
         <v>428636000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BL12">
         <v>255189000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BM12">
         <v>322896000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BN12">
         <v>279658000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BO12">
         <v>227566000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BP12">
         <v>304858000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BQ12">
         <v>48590000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BR12">
         <v>26744000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BS12">
         <v>7110000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BT12">
         <v>13773000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BU12">
         <v>36632000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BV12">
         <v>6505000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BW12">
         <v>9965000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BX12">
         <v>6966000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BY12">
         <v>40329000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BZ12">
         <v>68790000.0</v>
       </c>
-      <c r="BY12">
+      <c r="CA12">
         <v>59994000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CB12">
         <v>61950000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CC12">
         <v>51637000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CD12">
         <v>8368000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CE12">
         <v>117741000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CF12">
         <v>26608000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CG12">
         <v>33279000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CH12">
         <v>24014000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CI12">
         <v>322507.0</v>
       </c>
-      <c r="CH12">
+      <c r="CJ12">
         <v>313795.0</v>
       </c>
-      <c r="CI12">
+      <c r="CK12">
         <v>337951.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CL12">
         <v>82890.0</v>
       </c>
-      <c r="CK12">
+      <c r="CM12">
         <v>87998.0</v>
       </c>
-      <c r="CL12">
+      <c r="CN12">
         <v>127688.0</v>
       </c>
-      <c r="CM12">
+      <c r="CO12">
         <v>82327.0</v>
       </c>
-      <c r="CN12">
+      <c r="CP12">
         <v>85625.0</v>
       </c>
-      <c r="CO12">
+      <c r="CQ12">
         <v>74411.0</v>
       </c>
-      <c r="CP12">
+      <c r="CR12">
         <v>67925.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CS12">
         <v>77818.0</v>
       </c>
-      <c r="CR12">
+      <c r="CT12">
         <v>89504.0</v>
       </c>
-      <c r="CS12">
+      <c r="CU12">
         <v>82237.0</v>
       </c>
-      <c r="CT12"/>
-      <c r="CU12"/>
       <c r="CV12"/>
-      <c r="CW12">
+      <c r="CW12"/>
+      <c r="CX12"/>
+      <c r="CY12">
         <v>79714.0</v>
       </c>
-      <c r="CX12"/>
-      <c r="CY12"/>
       <c r="CZ12"/>
-      <c r="DA12">
+      <c r="DA12"/>
+      <c r="DB12"/>
+      <c r="DC12">
         <v>268007.0</v>
       </c>
-      <c r="DB12"/>
-      <c r="DC12"/>
       <c r="DD12"/>
+      <c r="DE12"/>
+      <c r="DF12"/>
     </row>
-    <row r="13" spans="1:108">
+    <row r="13" spans="1:110">
       <c r="A13" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B13">
+        <v>3830736250.0</v>
+      </c>
+      <c r="C13">
+        <v>3807967436.0</v>
+      </c>
+      <c r="D13">
         <v>3813281000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>3810111000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>3804168000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>3798108000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>3797558000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>3796172000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>3784848000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>3777323000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>3774333000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>3773227000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>3765954000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>3752662000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>3741211000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>3729300000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>3711294000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>3698998000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>3685032000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>3674783000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>3656400000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>3646291000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>3638234000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>3626211000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>3608501000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>3599203000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>3583654000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>3560705000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>3537833000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>3516437000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>3495739000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AG13">
         <v>3489643000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AH13">
         <v>3473443000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AI13">
         <v>3472029000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AJ13">
         <v>3464856000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AK13">
         <v>3457319000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AL13">
         <v>3447213000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AM13">
         <v>3445914000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AN13">
         <v>3442537000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AO13">
         <v>3412454000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AP13">
         <v>2799548000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AQ13">
         <v>2815569000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AR13">
         <v>2818033000.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AS13">
         <v>2821029000.0</v>
       </c>
-      <c r="AR13">
+      <c r="AT13">
         <v>2815338000.0</v>
       </c>
-      <c r="AS13">
+      <c r="AU13">
         <v>2037923000.0</v>
       </c>
-      <c r="AT13">
+      <c r="AV13">
         <v>2029503000.0</v>
       </c>
-      <c r="AU13">
+      <c r="AW13">
         <v>1890102000.0</v>
       </c>
-      <c r="AV13">
+      <c r="AX13">
         <v>1880013000.0</v>
       </c>
-      <c r="AW13">
+      <c r="AY13">
         <v>1879475000.0</v>
       </c>
-      <c r="AX13">
+      <c r="AZ13">
         <v>1879386000.0</v>
       </c>
-      <c r="AY13">
+      <c r="BA13">
         <v>1823484000.0</v>
       </c>
-      <c r="AZ13">
+      <c r="BB13">
         <v>1816975000.0</v>
       </c>
-      <c r="BA13">
+      <c r="BC13">
         <v>1811577000.0</v>
       </c>
-      <c r="BB13">
+      <c r="BD13">
         <v>1807422000.0</v>
       </c>
-      <c r="BC13">
+      <c r="BE13">
         <v>1800300000.0</v>
       </c>
-      <c r="BD13">
+      <c r="BF13">
         <v>1796000000.0</v>
       </c>
-      <c r="BE13">
+      <c r="BG13">
         <v>1793772000.0</v>
       </c>
-      <c r="BF13">
+      <c r="BH13">
         <v>1793700000.0</v>
       </c>
-      <c r="BG13">
+      <c r="BI13">
         <v>1790068000.0</v>
       </c>
-      <c r="BH13">
+      <c r="BJ13">
         <v>1790068000.0</v>
       </c>
-      <c r="BI13">
+      <c r="BK13">
         <v>1782500000.0</v>
       </c>
-      <c r="BJ13">
+      <c r="BL13">
         <v>1525600000.0</v>
       </c>
-      <c r="BK13">
+      <c r="BM13">
         <v>1523300000.0</v>
       </c>
-      <c r="BL13">
+      <c r="BN13">
         <v>1504100000.0</v>
       </c>
-      <c r="BM13">
+      <c r="BO13">
         <v>1302300000.0</v>
       </c>
-      <c r="BN13">
+      <c r="BP13">
         <v>1326369000.0</v>
       </c>
-      <c r="BO13">
+      <c r="BQ13">
         <v>1035761000.0</v>
       </c>
-      <c r="BP13">
+      <c r="BR13">
         <v>851700000.0</v>
       </c>
-      <c r="BQ13">
+      <c r="BS13">
         <v>630842000.0</v>
       </c>
-      <c r="BR13">
+      <c r="BT13">
         <v>630900000.0</v>
       </c>
-      <c r="BS13">
+      <c r="BU13">
         <v>500900000.0</v>
       </c>
-      <c r="BT13">
+      <c r="BV13">
         <v>495695000.0</v>
       </c>
-      <c r="BU13">
+      <c r="BW13">
         <v>495695000.0</v>
       </c>
-      <c r="BV13">
+      <c r="BX13">
         <v>493700000.0</v>
       </c>
-      <c r="BW13">
+      <c r="BY13">
         <v>492500000.0</v>
       </c>
-      <c r="BX13">
+      <c r="BZ13">
         <v>486100000.0</v>
       </c>
-      <c r="BY13">
+      <c r="CA13">
         <v>486071000.0</v>
       </c>
-      <c r="BZ13">
+      <c r="CB13">
         <v>485300000.0</v>
       </c>
-      <c r="CA13">
+      <c r="CC13">
         <v>484600000.0</v>
       </c>
-      <c r="CB13">
+      <c r="CD13">
         <v>313400000.0</v>
       </c>
-      <c r="CC13">
+      <c r="CE13">
         <v>193700000.0</v>
       </c>
-      <c r="CD13">
+      <c r="CF13">
         <v>120300000.0</v>
       </c>
-      <c r="CE13">
+      <c r="CG13">
         <v>119500000.0</v>
       </c>
-      <c r="CF13">
+      <c r="CH13">
         <v>119464000.0</v>
       </c>
-      <c r="CG13">
+      <c r="CI13">
         <v>50748190.48</v>
       </c>
-      <c r="CH13">
+      <c r="CJ13">
         <v>693577.98</v>
       </c>
-      <c r="CI13">
+      <c r="CK13">
         <v>706014.19</v>
       </c>
-      <c r="CJ13">
+      <c r="CL13">
         <v>724860.01</v>
       </c>
-      <c r="CK13">
+      <c r="CM13">
         <v>685478.02</v>
       </c>
-      <c r="CL13">
+      <c r="CN13">
         <v>691116.31</v>
       </c>
-      <c r="CM13">
+      <c r="CO13">
         <v>636333.0</v>
       </c>
-      <c r="CN13">
+      <c r="CP13">
         <v>607170.39</v>
       </c>
-      <c r="CO13">
+      <c r="CQ13">
         <v>606663.67</v>
       </c>
-      <c r="CP13">
+      <c r="CR13">
         <v>616438.36</v>
       </c>
-      <c r="CQ13">
+      <c r="CS13">
         <v>590071.81</v>
       </c>
-      <c r="CR13">
+      <c r="CT13">
         <v>600686.5</v>
       </c>
-      <c r="CS13"/>
-      <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
+      <c r="DE13"/>
+      <c r="DF13"/>
     </row>
-    <row r="14" spans="1:108">
+    <row r="14" spans="1:110">
       <c r="A14" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B14">
+        <v>454955000.0</v>
+      </c>
+      <c r="C14">
+        <v>454841000.0</v>
+      </c>
+      <c r="D14">
         <v>454768000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>454663000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>454428000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>454361000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>454302000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>454104000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>453666000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>453611000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>453538000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>453575000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>453159000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>452778000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>452386000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>452359000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>451953000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>451717000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>451717000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>451203000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>450600000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>450600000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>451999000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>450042000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>448891000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>448891000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>447849000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>446470000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>445121000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>445121000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>444120000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>443770000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>443181000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>443181000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>442476000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>442370000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>441955000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>441955000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>441917000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>436986000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>403125000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>403125000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>404540000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>404308000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>371115000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>371115000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>358762000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>358097000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>357940000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>357940000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>356557000.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>355804000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>356382000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BC14">
         <v>356382000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BD14">
         <v>355928000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BE14">
         <v>355519000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BF14">
         <v>355943000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BG14">
         <v>355943000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BH14">
         <v>356014000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BI14">
         <v>355921000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BJ14">
         <v>355903000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BK14">
         <v>355903000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BL14">
         <v>346242000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BM14">
         <v>344681000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BN14">
         <v>346457000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BO14">
         <v>346457000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BP14">
         <v>317431000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BQ14">
         <v>301235000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BR14">
         <v>272767000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BS14">
         <v>272767000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BT14">
         <v>249010000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BU14">
         <v>249282000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BV14">
         <v>250934000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BW14">
         <v>250934000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BX14">
         <v>247250000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BY14">
         <v>245534000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BZ14">
         <v>244239000.0</v>
       </c>
-      <c r="BY14">
+      <c r="CA14">
         <v>244239000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CB14">
         <v>242488000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CC14">
         <v>238569000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CD14">
         <v>204389000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CE14">
         <v>204389000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CF14">
         <v>170092000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CG14">
         <v>167899000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CH14">
         <v>167010000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1720000.0</v>
       </c>
       <c r="CI14">
         <v>1720000.0</v>
       </c>
       <c r="CJ14">
         <v>1720000.0</v>
       </c>
       <c r="CK14">
         <v>1720000.0</v>
       </c>
       <c r="CL14">
         <v>1720000.0</v>
       </c>
       <c r="CM14">
         <v>1720000.0</v>
       </c>
       <c r="CN14">
         <v>1720000.0</v>
       </c>
       <c r="CO14">
         <v>1720000.0</v>
       </c>
       <c r="CP14">
         <v>1720000.0</v>
       </c>
@@ -8089,504 +8289,514 @@
       </c>
       <c r="CW14">
         <v>1720000.0</v>
       </c>
       <c r="CX14">
         <v>1720000.0</v>
       </c>
       <c r="CY14">
         <v>1720000.0</v>
       </c>
       <c r="CZ14">
         <v>1720000.0</v>
       </c>
       <c r="DA14">
         <v>1720000.0</v>
       </c>
       <c r="DB14">
         <v>1720000.0</v>
       </c>
       <c r="DC14">
         <v>1720000.0</v>
       </c>
       <c r="DD14">
         <v>1720000.0</v>
       </c>
+      <c r="DE14">
+        <v>1720000.0</v>
+      </c>
+      <c r="DF14">
+        <v>1720000.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:108">
+    <row r="15" spans="1:110">
       <c r="A15" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
-      <c r="S15">
+      <c r="S15"/>
+      <c r="T15"/>
+      <c r="U15">
         <v>3674783000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>3656400000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>3646291000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>3638234000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>3626211000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>3608501000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>3599203000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>3583654000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>3560705000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>3537833000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>3516437000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>3495739000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>3489600000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>3473400000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>3472000000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>3464900000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>3457300000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>3447200000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>3445900000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>3442500000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>3412500000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>2799500000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>2815600000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>2818000000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>2821000000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AT15">
         <v>2037900000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AU15">
         <v>2037900000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>2029500000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AW15">
         <v>1890100000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AX15">
         <v>1879500000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AY15">
         <v>1879500000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AZ15">
         <v>1879400000.0</v>
       </c>
-      <c r="AY15">
+      <c r="BA15">
         <v>1823500000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BB15">
         <v>1817000000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BC15">
         <v>1811600000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BD15">
         <v>1807400000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BE15">
         <v>1800300000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BF15">
         <v>1796000000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BG15">
         <v>1793800000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BH15">
         <v>1793700000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BI15">
         <v>1790100000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BJ15">
         <v>1789200000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BK15">
         <v>1782500000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BL15">
         <v>1525600000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BM15">
         <v>1523300000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BN15">
         <v>1504100000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BO15">
         <v>1302300000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BP15">
         <v>1295200000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BQ15">
         <v>1000900000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BR15">
         <v>851700000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BS15">
         <v>630800000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BT15">
         <v>630900000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BU15">
         <v>500900000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BV15">
         <v>495700000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BW15">
         <v>495700000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BX15">
         <v>493700000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BY15">
         <v>492500000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BZ15">
         <v>486100000.0</v>
       </c>
-      <c r="BY15">
+      <c r="CA15">
         <v>486100000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CB15">
         <v>485300000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CC15">
         <v>484600000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CD15">
         <v>313400000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CE15">
         <v>193700000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CF15">
         <v>120300000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CG15">
         <v>119500000.0</v>
       </c>
-      <c r="CF15"/>
-[...5 lines deleted...]
-      </c>
+      <c r="CH15"/>
       <c r="CI15">
         <v>0.0</v>
       </c>
       <c r="CJ15">
         <v>0.0</v>
       </c>
       <c r="CK15">
         <v>0.0</v>
       </c>
       <c r="CL15">
         <v>0.0</v>
       </c>
       <c r="CM15">
         <v>0.0</v>
       </c>
       <c r="CN15">
         <v>0.0</v>
       </c>
       <c r="CO15">
         <v>0.0</v>
       </c>
       <c r="CP15">
         <v>0.0</v>
       </c>
       <c r="CQ15">
         <v>0.0</v>
       </c>
       <c r="CR15">
         <v>0.0</v>
       </c>
-      <c r="CS15"/>
-      <c r="CT15"/>
+      <c r="CS15">
+        <v>0.0</v>
+      </c>
+      <c r="CT15">
+        <v>0.0</v>
+      </c>
       <c r="CU15"/>
       <c r="CV15"/>
       <c r="CW15"/>
       <c r="CX15"/>
       <c r="CY15"/>
       <c r="CZ15"/>
       <c r="DA15"/>
       <c r="DB15"/>
       <c r="DC15"/>
       <c r="DD15"/>
+      <c r="DE15"/>
+      <c r="DF15"/>
     </row>
-    <row r="16" spans="1:108">
+    <row r="16" spans="1:110">
       <c r="A16" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
-      <c r="H16">
+      <c r="H16"/>
+      <c r="I16"/>
+      <c r="J16">
         <v>70188572.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>2.0</v>
       </c>
-      <c r="J16"/>
-      <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
-      <c r="R16">
+      <c r="R16"/>
+      <c r="S16"/>
+      <c r="T16">
         <v>13348000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>13113000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>84906000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>17297000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>19010000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>14390000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>63455000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>10668000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>9513000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>6926000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>47593000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>3361000.0</v>
       </c>
-      <c r="AD16"/>
-[...1 lines deleted...]
-      <c r="AF16">
+      <c r="AF16"/>
+      <c r="AG16"/>
+      <c r="AH16">
         <v>39852000.0</v>
       </c>
-      <c r="AG16"/>
-      <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
-      <c r="AK16">
+      <c r="AK16"/>
+      <c r="AL16"/>
+      <c r="AM16">
         <v>-995000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>-3859000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>-3387000.0</v>
       </c>
-      <c r="AN16"/>
-      <c r="AO16">
+      <c r="AP16"/>
+      <c r="AQ16">
         <v>-1904000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>-1647000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>-2411000.0</v>
       </c>
-      <c r="AR16"/>
-      <c r="AS16">
+      <c r="AT16"/>
+      <c r="AU16">
         <v>-1473000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>-2494000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>-1792000.0</v>
       </c>
-      <c r="AV16"/>
-      <c r="AW16">
+      <c r="AX16"/>
+      <c r="AY16">
         <v>-718000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>-2056000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>-801000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>-801000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>-29660000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>-28560000.0</v>
       </c>
-      <c r="BC16"/>
-      <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
-      <c r="BJ16">
+      <c r="BJ16"/>
+      <c r="BK16"/>
+      <c r="BL16">
         <v>4606000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BM16">
         <v>4270000.0</v>
       </c>
-      <c r="BL16"/>
-[...1 lines deleted...]
-      <c r="BN16">
+      <c r="BN16"/>
+      <c r="BO16"/>
+      <c r="BP16">
         <v>6285000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BQ16">
         <v>3647000.0</v>
       </c>
-      <c r="BP16"/>
-      <c r="BQ16"/>
       <c r="BR16"/>
-      <c r="BS16">
+      <c r="BS16"/>
+      <c r="BT16"/>
+      <c r="BU16">
         <v>4593000.0</v>
       </c>
-      <c r="BT16"/>
-      <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
-      <c r="CB16">
+      <c r="CB16"/>
+      <c r="CC16"/>
+      <c r="CD16">
         <v>480000.0</v>
       </c>
-      <c r="CC16"/>
-      <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
       <c r="CP16"/>
       <c r="CQ16"/>
       <c r="CR16"/>
       <c r="CS16"/>
       <c r="CT16"/>
       <c r="CU16"/>
       <c r="CV16"/>
       <c r="CW16"/>
       <c r="CX16"/>
       <c r="CY16"/>
       <c r="CZ16"/>
       <c r="DA16"/>
       <c r="DB16"/>
       <c r="DC16"/>
       <c r="DD16"/>
+      <c r="DE16"/>
+      <c r="DF16"/>
     </row>
-    <row r="17" spans="1:108">
+    <row r="17" spans="1:110">
       <c r="A17" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -8651,250 +8861,254 @@
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
+      <c r="DE17"/>
+      <c r="DF17"/>
     </row>
-    <row r="18" spans="1:108">
+    <row r="18" spans="1:110">
       <c r="A18" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
-      <c r="J18">
+      <c r="J18"/>
+      <c r="K18"/>
+      <c r="L18">
         <v>5774000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>6040000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>5469000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>5757000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>5962000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>5008000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>5306000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>5620000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>5950000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>6257000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>4881000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>5202000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>5529000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>5849000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>6172000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>5154000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>5519000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>5883000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>6247000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>6000000.0</v>
       </c>
       <c r="AE18">
         <v>6000000.0</v>
       </c>
       <c r="AF18">
+        <v>6000000.0</v>
+      </c>
+      <c r="AG18">
+        <v>6000000.0</v>
+      </c>
+      <c r="AH18">
         <v>7000000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>76000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>6000000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>6000000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>7000000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AM18">
         <v>262000.0</v>
       </c>
-      <c r="AL18"/>
-      <c r="AM18"/>
       <c r="AN18"/>
-      <c r="AO18">
+      <c r="AO18"/>
+      <c r="AP18"/>
+      <c r="AQ18">
         <v>176000.0</v>
       </c>
-      <c r="AP18"/>
-      <c r="AQ18"/>
       <c r="AR18"/>
-      <c r="AS18">
+      <c r="AS18"/>
+      <c r="AT18"/>
+      <c r="AU18">
         <v>942000.0</v>
       </c>
-      <c r="AT18"/>
-      <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
-      <c r="CG18">
-[...4 lines deleted...]
-      </c>
+      <c r="CG18"/>
+      <c r="CH18"/>
       <c r="CI18">
         <v>0.0</v>
       </c>
       <c r="CJ18">
         <v>0.0</v>
       </c>
       <c r="CK18">
         <v>0.0</v>
       </c>
       <c r="CL18">
         <v>0.0</v>
       </c>
       <c r="CM18">
         <v>0.0</v>
       </c>
       <c r="CN18">
         <v>0.0</v>
       </c>
       <c r="CO18">
         <v>0.0</v>
       </c>
       <c r="CP18">
         <v>0.0</v>
       </c>
       <c r="CQ18">
         <v>0.0</v>
       </c>
       <c r="CR18">
         <v>0.0</v>
       </c>
-      <c r="CS18"/>
-      <c r="CT18"/>
+      <c r="CS18">
+        <v>0.0</v>
+      </c>
+      <c r="CT18">
+        <v>0.0</v>
+      </c>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
+      <c r="DE18"/>
+      <c r="DF18"/>
     </row>
-    <row r="19" spans="1:108">
+    <row r="19" spans="1:110">
       <c r="A19" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -8959,69 +9173,71 @@
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
+      <c r="DE19"/>
+      <c r="DF19"/>
     </row>
-    <row r="20" spans="1:108">
+    <row r="20" spans="1:110">
       <c r="A20" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
-      <c r="K20">
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20">
         <v>1.0</v>
       </c>
-      <c r="L20"/>
-      <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
@@ -9049,1176 +9265,1196 @@
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
-      <c r="CG20">
-[...4 lines deleted...]
-      </c>
+      <c r="CG20"/>
+      <c r="CH20"/>
       <c r="CI20">
         <v>0.0</v>
       </c>
       <c r="CJ20">
         <v>0.0</v>
       </c>
       <c r="CK20">
         <v>0.0</v>
       </c>
       <c r="CL20">
+        <v>0.0</v>
+      </c>
+      <c r="CM20">
+        <v>0.0</v>
+      </c>
+      <c r="CN20">
         <v>146113.38</v>
       </c>
-      <c r="CM20">
+      <c r="CO20">
         <v>134142.23</v>
       </c>
-      <c r="CN20">
+      <c r="CP20">
         <v>127859.16</v>
       </c>
-      <c r="CO20">
+      <c r="CQ20">
         <v>127752.46</v>
       </c>
-      <c r="CP20">
+      <c r="CR20">
         <v>140247.88</v>
       </c>
-      <c r="CQ20">
+      <c r="CS20">
         <v>133952.0</v>
       </c>
-      <c r="CR20">
+      <c r="CT20">
         <v>136664.12</v>
       </c>
-      <c r="CS20"/>
-      <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
+      <c r="DE20"/>
+      <c r="DF20"/>
     </row>
-    <row r="21" spans="1:108">
+    <row r="21" spans="1:110">
       <c r="A21" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B21">
+        <v>1027367.0</v>
+      </c>
+      <c r="C21">
+        <v>1117961.0</v>
+      </c>
+      <c r="D21">
         <v>1216000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>1312000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>1407000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>4617000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>1599000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>1695000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>1791000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>6396000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>1982000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>2077999.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>2174000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>2270000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>2365000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>2461000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>2557000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>2652000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>2748000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>2844000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>2940000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>3036000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>3132000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>3227000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>3323000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>3419000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>4128999.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>4203000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>4266000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>3291000.0</v>
       </c>
-      <c r="AD21"/>
-      <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
-      <c r="BW21">
+      <c r="BW21"/>
+      <c r="BX21"/>
+      <c r="BY21">
         <v>789000.0</v>
       </c>
-      <c r="BX21"/>
-      <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
-      <c r="CG21">
-[...4 lines deleted...]
-      </c>
+      <c r="CG21"/>
+      <c r="CH21"/>
       <c r="CI21">
         <v>0.0</v>
       </c>
       <c r="CJ21">
         <v>0.0</v>
       </c>
       <c r="CK21">
         <v>0.0</v>
       </c>
       <c r="CL21">
+        <v>0.0</v>
+      </c>
+      <c r="CM21">
+        <v>0.0</v>
+      </c>
+      <c r="CN21">
         <v>145963.0</v>
       </c>
-      <c r="CM21">
+      <c r="CO21">
         <v>134395.0</v>
       </c>
-      <c r="CN21">
+      <c r="CP21">
         <v>127567.0</v>
       </c>
-      <c r="CO21">
+      <c r="CQ21">
         <v>128296.0</v>
       </c>
-      <c r="CP21">
+      <c r="CR21">
         <v>140373.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CS21">
         <v>133624.73</v>
       </c>
-      <c r="CR21">
+      <c r="CT21">
         <v>136438.0</v>
       </c>
-      <c r="CS21">
+      <c r="CU21">
         <v>138507.0</v>
       </c>
-      <c r="CT21"/>
-      <c r="CU21"/>
       <c r="CV21"/>
-      <c r="CW21">
+      <c r="CW21"/>
+      <c r="CX21"/>
+      <c r="CY21">
         <v>156059.0</v>
       </c>
-      <c r="CX21"/>
-      <c r="CY21"/>
       <c r="CZ21"/>
-      <c r="DA21">
+      <c r="DA21"/>
+      <c r="DB21"/>
+      <c r="DC21">
         <v>134003.0</v>
       </c>
-      <c r="DB21"/>
-      <c r="DC21"/>
       <c r="DD21"/>
+      <c r="DE21"/>
+      <c r="DF21"/>
     </row>
-    <row r="22" spans="1:108">
+    <row r="22" spans="1:110">
       <c r="A22" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
-      <c r="E22">
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22">
         <v>3698.0</v>
       </c>
-      <c r="F22">
-[...2 lines deleted...]
-      <c r="G22">
+      <c r="H22">
+        <v>0.0</v>
+      </c>
+      <c r="I22">
         <v>-81953.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>-81953.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>1372000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>2429000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>4956000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>6555000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>10530000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>11286000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>11950000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>7400000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>8712000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>6108000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>1606000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>1638000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>2388000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>2388000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>1.0</v>
       </c>
-      <c r="X22"/>
-      <c r="Y22">
+      <c r="Z22"/>
+      <c r="AA22">
         <v>41500000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>41500000.0</v>
       </c>
-      <c r="AA22"/>
-[...5 lines deleted...]
-      </c>
+      <c r="AC22"/>
       <c r="AD22">
         <v>1.0</v>
       </c>
       <c r="AE22">
         <v>1.0</v>
       </c>
       <c r="AF22">
         <v>1.0</v>
       </c>
-      <c r="AG22"/>
-[...1 lines deleted...]
-      <c r="AI22">
+      <c r="AG22">
         <v>1.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AH22">
         <v>1.0</v>
       </c>
-      <c r="AK22"/>
+      <c r="AI22"/>
+      <c r="AJ22"/>
+      <c r="AK22">
+        <v>1.0</v>
+      </c>
       <c r="AL22">
         <v>1.0</v>
       </c>
       <c r="AM22"/>
-      <c r="AN22"/>
+      <c r="AN22">
+        <v>1.0</v>
+      </c>
       <c r="AO22"/>
-      <c r="AP22">
-[...1 lines deleted...]
-      </c>
+      <c r="AP22"/>
       <c r="AQ22"/>
       <c r="AR22">
         <v>1.0</v>
       </c>
-      <c r="AS22">
+      <c r="AS22"/>
+      <c r="AT22">
         <v>1.0</v>
       </c>
-      <c r="AT22"/>
       <c r="AU22">
         <v>1.0</v>
       </c>
-      <c r="AV22">
+      <c r="AV22"/>
+      <c r="AW22">
         <v>1.0</v>
       </c>
-      <c r="AW22"/>
       <c r="AX22">
         <v>1.0</v>
       </c>
-      <c r="AY22">
+      <c r="AY22"/>
+      <c r="AZ22">
         <v>1.0</v>
       </c>
-      <c r="AZ22"/>
-[...1 lines deleted...]
-      <c r="BB22">
+      <c r="BA22">
         <v>1.0</v>
       </c>
+      <c r="BB22"/>
       <c r="BC22"/>
-      <c r="BD22"/>
+      <c r="BD22">
+        <v>1.0</v>
+      </c>
       <c r="BE22"/>
       <c r="BF22"/>
       <c r="BG22"/>
       <c r="BH22"/>
       <c r="BI22"/>
       <c r="BJ22"/>
       <c r="BK22"/>
       <c r="BL22"/>
       <c r="BM22"/>
       <c r="BN22"/>
       <c r="BO22"/>
       <c r="BP22"/>
       <c r="BQ22"/>
       <c r="BR22"/>
       <c r="BS22"/>
       <c r="BT22"/>
       <c r="BU22"/>
       <c r="BV22"/>
       <c r="BW22"/>
-      <c r="BX22">
-[...1 lines deleted...]
-      </c>
+      <c r="BX22"/>
       <c r="BY22"/>
       <c r="BZ22">
-        <v>313000.0</v>
+        <v>268000.0</v>
       </c>
       <c r="CA22"/>
       <c r="CB22">
+        <v>313000.0</v>
+      </c>
+      <c r="CC22"/>
+      <c r="CD22">
         <v>272000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CE22">
         <v>383000.0</v>
       </c>
-      <c r="CD22"/>
-[...1 lines deleted...]
-      <c r="CF22">
+      <c r="CF22"/>
+      <c r="CG22"/>
+      <c r="CH22">
         <v>406000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CI22">
         <v>53369930.0</v>
       </c>
-      <c r="CH22">
-[...4 lines deleted...]
-      </c>
       <c r="CJ22">
+        <v>0.0</v>
+      </c>
+      <c r="CK22">
+        <v>0.0</v>
+      </c>
+      <c r="CL22">
         <v>244088.0</v>
       </c>
-      <c r="CK22">
+      <c r="CM22">
         <v>195278.0</v>
       </c>
-      <c r="CL22">
+      <c r="CN22">
         <v>166401.0</v>
       </c>
-      <c r="CM22">
+      <c r="CO22">
         <v>155100.0</v>
       </c>
-      <c r="CN22">
+      <c r="CP22">
         <v>144919.0</v>
       </c>
-      <c r="CO22">
+      <c r="CQ22">
         <v>140484.0</v>
       </c>
-      <c r="CP22">
+      <c r="CR22">
         <v>150614.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CS22">
         <v>135848.0</v>
       </c>
-      <c r="CR22">
+      <c r="CT22">
         <v>127602.0</v>
       </c>
-      <c r="CS22">
+      <c r="CU22">
         <v>122932.0</v>
       </c>
-      <c r="CT22"/>
-      <c r="CU22"/>
       <c r="CV22"/>
-      <c r="CW22">
+      <c r="CW22"/>
+      <c r="CX22"/>
+      <c r="CY22">
         <v>163769.0</v>
       </c>
-      <c r="CX22"/>
-      <c r="CY22"/>
       <c r="CZ22"/>
-      <c r="DA22">
+      <c r="DA22"/>
+      <c r="DB22"/>
+      <c r="DC22">
         <v>134003.0</v>
       </c>
-      <c r="DB22"/>
-      <c r="DC22"/>
       <c r="DD22"/>
+      <c r="DE22"/>
+      <c r="DF22"/>
     </row>
-    <row r="23" spans="1:108">
+    <row r="23" spans="1:110">
       <c r="A23" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B23">
+        <v>9878577225.0</v>
+      </c>
+      <c r="C23">
+        <v>9153488653.0</v>
+      </c>
+      <c r="D23">
         <v>8419518000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>7982385000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>7739297000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>7424457000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>7386179000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>7247082000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>7180455000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>7031185000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>6881515000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>6879905000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>6905479000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>6759906000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>6587595000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>6448695000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>6470033000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>6296151000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>6046740000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>5981466000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>5928412000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>5957272000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>6091187000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>6134044000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>6076941000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>6278007000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>6258859000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>6240823000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>6478700000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>6470046000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>6586018000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>6216112000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>5637727000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>5683313000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>5935686000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>5996010000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>6085709000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>6153319000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>6326032000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>5561209000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>5563144000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>5632211000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>5009177000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>5203371000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>5268074000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>4647763000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>4618131000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>4521595000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>4476865000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>4389844000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>4398445000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>4396012000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>4400253000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>3189337000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>3046564000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>3056825000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>3005839000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>2872335000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>2760675000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>2807346000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>2757065000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>2635383000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>2363625000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>2379472000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>2286100000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>2237224000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BP23">
         <v>2299770000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BQ23">
         <v>1462514000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BR23">
         <v>1291750000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BS23">
         <v>1270646000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BT23">
         <v>1206483000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BU23">
         <v>1320450000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BV23">
         <v>1205703000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BW23">
         <v>1208474000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BX23">
         <v>1200377000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BY23">
         <v>748626000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BZ23">
         <v>700893000.0</v>
       </c>
-      <c r="BY23">
+      <c r="CA23">
         <v>662893000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CB23">
         <v>638123000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CC23">
         <v>614349000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CD23">
         <v>578161000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CE23">
         <v>266151000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CF23">
         <v>173871000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CG23">
         <v>167056000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CH23">
         <v>160356000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CI23">
         <v>53700823.0</v>
       </c>
-      <c r="CH23">
+      <c r="CJ23">
         <v>314023.0</v>
       </c>
-      <c r="CI23">
+      <c r="CK23">
         <v>337951.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CL23">
         <v>581668.0</v>
       </c>
-      <c r="CK23">
+      <c r="CM23">
         <v>515724.0</v>
       </c>
-      <c r="CL23">
+      <c r="CN23">
         <v>591235.0</v>
       </c>
-      <c r="CM23">
+      <c r="CO23">
         <v>518718.0</v>
       </c>
-      <c r="CN23">
+      <c r="CP23">
         <v>500027.0</v>
       </c>
-      <c r="CO23">
+      <c r="CQ23">
         <v>494580.0</v>
       </c>
-      <c r="CP23">
+      <c r="CR23">
         <v>475279.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CS23">
         <v>448818.0</v>
       </c>
-      <c r="CR23">
+      <c r="CT23">
         <v>609183.0</v>
       </c>
-      <c r="CS23">
+      <c r="CU23">
         <v>625589.0</v>
       </c>
-      <c r="CT23"/>
-      <c r="CU23"/>
       <c r="CV23"/>
-      <c r="CW23">
+      <c r="CW23"/>
+      <c r="CX23"/>
+      <c r="CY23">
         <v>686220.0</v>
       </c>
-      <c r="CX23"/>
-      <c r="CY23"/>
       <c r="CZ23"/>
-      <c r="DA23">
+      <c r="DA23"/>
+      <c r="DB23"/>
+      <c r="DC23">
         <v>670017.0</v>
       </c>
-      <c r="DB23"/>
-      <c r="DC23"/>
       <c r="DD23"/>
+      <c r="DE23"/>
+      <c r="DF23"/>
     </row>
-    <row r="24" spans="1:108">
+    <row r="24" spans="1:110">
       <c r="A24" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
-      <c r="N24">
-[...4 lines deleted...]
-      </c>
+      <c r="N24"/>
+      <c r="O24"/>
       <c r="P24">
         <v>0.0</v>
       </c>
       <c r="Q24">
         <v>0.0</v>
       </c>
       <c r="R24">
         <v>0.0</v>
       </c>
       <c r="S24">
         <v>0.0</v>
       </c>
-      <c r="T24"/>
+      <c r="T24">
+        <v>0.0</v>
+      </c>
       <c r="U24">
+        <v>0.0</v>
+      </c>
+      <c r="V24"/>
+      <c r="W24">
         <v>195000000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>487500000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>640500000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>715500000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>874500000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>1013500000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>1095500000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>1183500000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>1264000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>1380500000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>956500000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>663000000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>770000000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>854000000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>953000000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>1064000000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>1193000000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>1345000000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AO24">
         <v>706000000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AP24">
         <v>1371000000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AQ24">
         <v>1466000000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AR24">
         <v>647000000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AS24">
         <v>715000000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AT24">
         <v>800000000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AU24">
         <v>998518000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AV24">
         <v>998252000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AW24">
         <v>997990000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AX24">
         <v>997750000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AY24">
         <v>998136000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AZ24">
         <v>1039951000.0</v>
       </c>
-      <c r="AY24">
+      <c r="BA24">
         <v>1142802000.0</v>
       </c>
-      <c r="AZ24"/>
-      <c r="BA24">
+      <c r="BB24"/>
+      <c r="BC24">
         <v>21500000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BD24">
         <v>28640000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BE24">
         <v>35780000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BF24">
         <v>42920000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BG24">
         <v>50060000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BH24">
         <v>57200000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BI24">
         <v>190837000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BJ24">
         <v>195885000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BK24">
         <v>200966000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BL24">
         <v>206083000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BM24">
         <v>337729000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BN24">
         <v>340819000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BO24">
         <v>343976000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BP24">
         <v>347199000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BQ24">
         <v>121460000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BR24">
         <v>128600000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BS24">
         <v>349240000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BT24">
         <v>351180000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BU24">
         <v>464220000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BV24">
         <v>357760000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BW24">
         <v>391300000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BX24">
         <v>406440000.0</v>
       </c>
-      <c r="BW24"/>
-      <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
-      <c r="CB24">
+      <c r="CB24"/>
+      <c r="CC24"/>
+      <c r="CD24">
         <v>95000000.0</v>
       </c>
-      <c r="CC24"/>
-      <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
-      <c r="CG24">
-[...4 lines deleted...]
-      </c>
+      <c r="CG24"/>
+      <c r="CH24"/>
       <c r="CI24">
         <v>0.0</v>
       </c>
       <c r="CJ24">
+        <v>0.0</v>
+      </c>
+      <c r="CK24">
+        <v>0.0</v>
+      </c>
+      <c r="CL24">
         <v>24545.52</v>
       </c>
-      <c r="CK24">
+      <c r="CM24">
         <v>28289.57</v>
       </c>
-      <c r="CL24">
-[...4 lines deleted...]
-      </c>
       <c r="CN24">
         <v>0.0</v>
       </c>
       <c r="CO24">
         <v>0.0</v>
       </c>
       <c r="CP24">
         <v>0.0</v>
       </c>
       <c r="CQ24">
         <v>0.0</v>
       </c>
       <c r="CR24">
         <v>0.0</v>
       </c>
-      <c r="CS24"/>
-      <c r="CT24"/>
+      <c r="CS24">
+        <v>0.0</v>
+      </c>
+      <c r="CT24">
+        <v>0.0</v>
+      </c>
       <c r="CU24"/>
       <c r="CV24"/>
       <c r="CW24"/>
       <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
       <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
+      <c r="DE24"/>
+      <c r="DF24"/>
     </row>
-    <row r="25" spans="1:108">
+    <row r="25" spans="1:110">
       <c r="A25" t="s">
-        <v>51</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>52</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
+        <v>7330000.0</v>
+      </c>
+      <c r="D25">
         <v>7422000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>7682000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>7599000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>4909000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>5340000.0</v>
       </c>
-      <c r="G25"/>
-      <c r="H25"/>
       <c r="I25"/>
-      <c r="J25">
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25">
         <v>5654000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>5925000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>941000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>1152000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>1348000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>1619000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>1868000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>2060000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>2258000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>2508000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>2687000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>197864000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>490468000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>643554000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>718655000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>878028000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>1017132000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>1099333000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>1187445000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>1264000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>1380500000.0</v>
       </c>
-      <c r="AE25"/>
-      <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
@@ -10251,268 +10487,276 @@
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
       <c r="CR25"/>
       <c r="CS25"/>
       <c r="CT25"/>
       <c r="CU25"/>
       <c r="CV25"/>
       <c r="CW25"/>
       <c r="CX25"/>
       <c r="CY25"/>
       <c r="CZ25"/>
       <c r="DA25"/>
       <c r="DB25"/>
       <c r="DC25"/>
       <c r="DD25"/>
+      <c r="DE25"/>
+      <c r="DF25"/>
     </row>
-    <row r="26" spans="1:108">
+    <row r="26" spans="1:110">
       <c r="A26" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B26">
+        <v>164217000.0</v>
+      </c>
+      <c r="C26">
+        <v>410495000.0</v>
+      </c>
+      <c r="D26">
         <v>264382000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>171531000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>128877000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>98975000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>103068000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>88071000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>246652000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>246678000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>200578000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>255076000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>309068000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>255535000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>189980000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>60103000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>92194000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>61477000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>71741000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>86379000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>86522000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>199878000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>254462000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>263277000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>157546000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>310639000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>235773000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>217312000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>187900000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>176422000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>180155000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>273072000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AH26">
         <v>104405000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AI26">
         <v>107833000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AJ26">
         <v>95372000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AK26">
         <v>89702000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AL26">
         <v>77292000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AM26">
         <v>73728000.0</v>
       </c>
-      <c r="AL26"/>
-      <c r="AM26"/>
       <c r="AN26"/>
-      <c r="AO26">
+      <c r="AO26"/>
+      <c r="AP26"/>
+      <c r="AQ26">
         <v>28883000.0</v>
       </c>
-      <c r="AP26"/>
-      <c r="AQ26"/>
       <c r="AR26"/>
-      <c r="AS26">
+      <c r="AS26"/>
+      <c r="AT26"/>
+      <c r="AU26">
         <v>41979000.0</v>
       </c>
-      <c r="AT26"/>
-      <c r="AU26"/>
       <c r="AV26"/>
-      <c r="AW26">
+      <c r="AW26"/>
+      <c r="AX26"/>
+      <c r="AY26">
         <v>40801000.0</v>
       </c>
-      <c r="AX26"/>
-      <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
-      <c r="CG26">
-[...4 lines deleted...]
-      </c>
+      <c r="CG26"/>
+      <c r="CH26"/>
       <c r="CI26">
         <v>0.0</v>
       </c>
       <c r="CJ26">
         <v>0.0</v>
       </c>
       <c r="CK26">
         <v>0.0</v>
       </c>
       <c r="CL26">
         <v>0.0</v>
       </c>
       <c r="CM26">
         <v>0.0</v>
       </c>
       <c r="CN26">
         <v>0.0</v>
       </c>
       <c r="CO26">
         <v>0.0</v>
       </c>
       <c r="CP26">
         <v>0.0</v>
       </c>
       <c r="CQ26">
         <v>0.0</v>
       </c>
       <c r="CR26">
         <v>0.0</v>
       </c>
-      <c r="CS26"/>
-      <c r="CT26"/>
+      <c r="CS26">
+        <v>0.0</v>
+      </c>
+      <c r="CT26">
+        <v>0.0</v>
+      </c>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
+      <c r="DE26"/>
+      <c r="DF26"/>
     </row>
-    <row r="27" spans="1:108">
+    <row r="27" spans="1:110">
       <c r="A27" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -10577,434 +10821,446 @@
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
+      <c r="DE27"/>
+      <c r="DF27"/>
     </row>
-    <row r="28" spans="1:108">
+    <row r="28" spans="1:110">
       <c r="A28" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B28">
+        <v>-2163936439.0</v>
+      </c>
+      <c r="C28">
+        <v>-1143603020.0</v>
+      </c>
+      <c r="D28">
         <v>-1149712000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-997637000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-1077494000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-812995000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-688421000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-534481000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-300168000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-540298000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-827675000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-822303000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-797928000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-694119000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-492467000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-446183000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-373465000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-223172000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-369391000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-232133000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-187686000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>5954000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>281368000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>512508000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>592674000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>774766000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>866163000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>1012798000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>1062291000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>1188233000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>1261127000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>863839000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>547432000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>671479000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>784090000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>876425000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>949251000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>1068705000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>1219455000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>581510000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>1284224000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>1362703000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>566488000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>643108000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>711992000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>690420000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>765249000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>858791000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>915780000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>902313000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>977995000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>1106545000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>1014465000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>-728156000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>-497856000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>-1037776000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>-926009000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>-761581000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>-629862000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>-608450000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>-464035000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>-321456000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>-140869000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>-201436000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>222709000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>-91826000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>-21778000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>101430000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BR28">
         <v>130416000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BS28">
         <v>370690000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BT28">
         <v>342954000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BU28">
         <v>456148000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BV28">
         <v>379815000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BW28">
         <v>409895000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BX28">
         <v>428061000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BY28">
         <v>-40329000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BZ28">
         <v>-68790000.0</v>
       </c>
-      <c r="BY28">
+      <c r="CA28">
         <v>-39994000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CB28">
         <v>-41950000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CC28">
         <v>-31637000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CD28">
         <v>171636000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CE28">
         <v>-117741000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CF28">
         <v>-26608000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CG28">
         <v>-33279000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CH28">
         <v>-24014000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CI28">
         <v>-322507.0</v>
       </c>
-      <c r="CH28">
+      <c r="CJ28">
         <v>-313795.0</v>
       </c>
-      <c r="CI28">
+      <c r="CK28">
         <v>-337951.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CL28">
         <v>-58223.0</v>
       </c>
-      <c r="CK28">
+      <c r="CM28">
         <v>-60179.0</v>
       </c>
-      <c r="CL28">
+      <c r="CN28">
         <v>-127688.0</v>
       </c>
-      <c r="CM28">
+      <c r="CO28">
         <v>-82327.0</v>
       </c>
-      <c r="CN28">
+      <c r="CP28">
         <v>-85625.0</v>
       </c>
-      <c r="CO28">
+      <c r="CQ28">
         <v>-74411.0</v>
       </c>
-      <c r="CP28">
+      <c r="CR28">
         <v>-67925.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CS28">
         <v>-77818.0</v>
       </c>
-      <c r="CR28">
+      <c r="CT28">
         <v>-89504.0</v>
       </c>
-      <c r="CS28">
+      <c r="CU28">
         <v>-82237.0</v>
       </c>
-      <c r="CT28"/>
-      <c r="CU28"/>
       <c r="CV28"/>
-      <c r="CW28">
+      <c r="CW28"/>
+      <c r="CX28"/>
+      <c r="CY28">
         <v>-79714.0</v>
       </c>
-      <c r="CX28"/>
-      <c r="CY28"/>
       <c r="CZ28"/>
-      <c r="DA28">
+      <c r="DA28"/>
+      <c r="DB28"/>
+      <c r="DC28">
         <v>-201005.0</v>
       </c>
-      <c r="DB28"/>
-      <c r="DC28"/>
       <c r="DD28"/>
+      <c r="DE28"/>
+      <c r="DF28"/>
     </row>
-    <row r="29" spans="1:108">
+    <row r="29" spans="1:110">
       <c r="A29" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B29">
+        <v>9243278000.0</v>
+      </c>
+      <c r="C29">
+        <v>8690508000.0</v>
+      </c>
+      <c r="D29">
         <v>8092757000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>7725706000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>7466142000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>7259379000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>7260014000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>7159672000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>7079195000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>6985516000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>6843261000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>6846413000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>6812454000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>6717675000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>6548812000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>6416801000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>6349461000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>6250117000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>6004353000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>5943264000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>5823427000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>5909571000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>6038838000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>6057443000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>5953726000.0</v>
       </c>
-      <c r="Y29"/>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
@@ -11043,632 +11299,646 @@
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
+      <c r="DE29"/>
+      <c r="DF29"/>
     </row>
-    <row r="30" spans="1:108">
+    <row r="30" spans="1:110">
       <c r="A30" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B30">
+        <v>18098326.0</v>
+      </c>
+      <c r="C30">
+        <v>46637971.0</v>
+      </c>
+      <c r="D30">
         <v>41528000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>15586000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>6309000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>4717000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>8516000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>8703000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>4811000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>9335000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>9520000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>6050000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>8244000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>9158000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>9037000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>13157000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>24507000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>11204000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>10377000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>11211000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>5745000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>5429000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>6943000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>2836000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>3000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>4350000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>2955000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>98000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>1010000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>2396000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>1099000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>783000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>1243000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>1398000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>1006000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>589000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>1405000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>503000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>1410000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>3435000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>1339000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>815000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>1447000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>1741000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>1685000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>2343000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>1183000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>3350000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>2123000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>2457000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>3964000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>2499000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>4507000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>5909000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>8955000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>5927000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>6217000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>3890000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>11743000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>8404000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>7819000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>7088000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>7798000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>7912000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>5364000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>4881000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BP30">
         <v>5497000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BQ30">
         <v>3202000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BR30">
         <v>999000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BS30">
         <v>772000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BT30">
         <v>201000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BU30">
         <v>1231000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BV30">
         <v>2051000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BW30">
         <v>1428000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BX30">
         <v>1136000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BY30">
         <v>1318000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BZ30">
         <v>827000.0</v>
       </c>
-      <c r="BY30">
+      <c r="CA30">
         <v>1220000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CB30">
         <v>1579000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CC30">
         <v>1755000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CD30">
         <v>3018000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CE30">
         <v>2491000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CF30">
         <v>406000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CG30">
         <v>487000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CH30">
         <v>884000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CI30">
         <v>8387.0</v>
       </c>
-      <c r="CH30">
+      <c r="CJ30">
         <v>228.0</v>
       </c>
-      <c r="CI30">
-[...2 lines deleted...]
-      <c r="CJ30">
+      <c r="CK30">
+        <v>0.0</v>
+      </c>
+      <c r="CL30">
         <v>153294.0</v>
       </c>
-      <c r="CK30">
+      <c r="CM30">
         <v>140914.0</v>
       </c>
-      <c r="CL30">
+      <c r="CN30">
         <v>106329.0</v>
       </c>
-      <c r="CM30">
+      <c r="CO30">
         <v>103078.0</v>
       </c>
-      <c r="CN30">
+      <c r="CP30">
         <v>95884.0</v>
       </c>
-      <c r="CO30">
+      <c r="CQ30">
         <v>107127.0</v>
       </c>
-      <c r="CP30">
+      <c r="CR30">
         <v>80810.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CS30">
         <v>64854.0</v>
       </c>
-      <c r="CR30">
+      <c r="CT30">
         <v>59830.0</v>
       </c>
-      <c r="CS30">
+      <c r="CU30">
         <v>83134.0</v>
       </c>
-      <c r="CT30"/>
-      <c r="CU30"/>
       <c r="CV30"/>
-      <c r="CW30">
+      <c r="CW30"/>
+      <c r="CX30"/>
+      <c r="CY30">
         <v>76132.0</v>
       </c>
-      <c r="CX30"/>
-      <c r="CY30"/>
       <c r="CZ30"/>
-      <c r="DA30">
+      <c r="DA30"/>
+      <c r="DB30"/>
+      <c r="DC30">
         <v>67000.0</v>
       </c>
-      <c r="DB30"/>
-      <c r="DC30"/>
       <c r="DD30"/>
+      <c r="DE30"/>
+      <c r="DF30"/>
     </row>
-    <row r="31" spans="1:108">
+    <row r="31" spans="1:110">
       <c r="A31" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
-      <c r="J31">
+      <c r="J31"/>
+      <c r="K31"/>
+      <c r="L31">
         <v>6841279000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>6844335000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>6810280000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>6715405000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>6546447000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>6414340000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>6346904000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>6247465000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>6001605000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>5940420000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>5820487000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>5711535000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>5548206000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>5413716000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>5234903000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>5322501000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>5197315000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>5107743000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>5221682000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>5171916000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>5187188000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>5234615000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>4925539000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>4899664000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>5067305000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>5030728000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>4975954000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>4939988000.0</v>
       </c>
-      <c r="AL31"/>
-      <c r="AM31"/>
       <c r="AN31"/>
-      <c r="AO31">
+      <c r="AO31"/>
+      <c r="AP31"/>
+      <c r="AQ31">
         <v>4150735000.0</v>
       </c>
-      <c r="AP31"/>
-      <c r="AQ31"/>
       <c r="AR31"/>
-      <c r="AS31">
+      <c r="AS31"/>
+      <c r="AT31"/>
+      <c r="AU31">
         <v>3628736000.0</v>
       </c>
-      <c r="AT31"/>
-      <c r="AU31"/>
       <c r="AV31"/>
-      <c r="AW31">
+      <c r="AW31"/>
+      <c r="AX31"/>
+      <c r="AY31">
         <v>3366546000.0</v>
       </c>
-      <c r="AX31"/>
-      <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
       <c r="BH31"/>
       <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
-      <c r="CG31">
-[...4 lines deleted...]
-      </c>
+      <c r="CG31"/>
+      <c r="CH31"/>
       <c r="CI31">
         <v>0.0</v>
       </c>
       <c r="CJ31">
         <v>0.0</v>
       </c>
       <c r="CK31">
         <v>0.0</v>
       </c>
       <c r="CL31">
         <v>0.0</v>
       </c>
       <c r="CM31">
         <v>0.0</v>
       </c>
       <c r="CN31">
         <v>0.0</v>
       </c>
       <c r="CO31">
         <v>0.0</v>
       </c>
       <c r="CP31">
         <v>0.0</v>
       </c>
       <c r="CQ31">
         <v>0.0</v>
       </c>
       <c r="CR31">
         <v>0.0</v>
       </c>
-      <c r="CS31"/>
-      <c r="CT31"/>
+      <c r="CS31">
+        <v>0.0</v>
+      </c>
+      <c r="CT31">
+        <v>0.0</v>
+      </c>
       <c r="CU31"/>
       <c r="CV31"/>
       <c r="CW31"/>
       <c r="CX31"/>
       <c r="CY31"/>
       <c r="CZ31"/>
       <c r="DA31"/>
       <c r="DB31"/>
       <c r="DC31"/>
       <c r="DD31"/>
+      <c r="DE31"/>
+      <c r="DF31"/>
     </row>
-    <row r="32" spans="1:108">
+    <row r="32" spans="1:110">
       <c r="A32" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B32">
+        <v>1703246000.0</v>
+      </c>
+      <c r="C32">
+        <v>1049482000.0</v>
+      </c>
+      <c r="D32">
         <v>1054443000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>887068000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>1000718000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>798576000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>682238000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>538007000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>232890000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>541336000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>834200000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>830568000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>736579000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>689376000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>492271000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>455880000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>302036000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>220033000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>363899000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>227646000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>104512000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>170662000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>185211000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>114207000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>56309000.0</v>
       </c>
-      <c r="Y32"/>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
@@ -11707,388 +11977,396 @@
       <c r="CF32"/>
       <c r="CG32"/>
       <c r="CH32"/>
       <c r="CI32"/>
       <c r="CJ32"/>
       <c r="CK32"/>
       <c r="CL32"/>
       <c r="CM32"/>
       <c r="CN32"/>
       <c r="CO32"/>
       <c r="CP32"/>
       <c r="CQ32"/>
       <c r="CR32"/>
       <c r="CS32"/>
       <c r="CT32"/>
       <c r="CU32"/>
       <c r="CV32"/>
       <c r="CW32"/>
       <c r="CX32"/>
       <c r="CY32"/>
       <c r="CZ32"/>
       <c r="DA32"/>
       <c r="DB32"/>
       <c r="DC32"/>
       <c r="DD32"/>
+      <c r="DE32"/>
+      <c r="DF32"/>
     </row>
-    <row r="33" spans="1:108">
+    <row r="33" spans="1:110">
       <c r="A33" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B33">
+        <v>7685792220.0</v>
+      </c>
+      <c r="C33">
+        <v>7951511060.0</v>
+      </c>
+      <c r="D33">
         <v>7216332000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>6956189000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>6642130000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>6596377000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>6676329000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>6688269000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>6859607000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>6463774000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>6025322000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>6030458000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>6083384000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>6039813000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>6066677000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>5970359000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>6056056000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>6046427000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>5654024000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>5727018000.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>5726928000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>5755441000.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>5869389000.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>5953769000.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>5904005000.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>6123255000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>6101453000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AC33">
         <v>6149539000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AD33">
         <v>6349443000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AE33">
         <v>6390342000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AF33">
         <v>6462891000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AG33">
         <v>6112996000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AH33">
         <v>5518469000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AI33">
         <v>5579898000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AJ33">
         <v>5857203000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AK33">
         <v>5913410000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AL33">
         <v>5966228000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AM33">
         <v>6025227000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AN33">
         <v>6195253000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AO33">
         <v>5429916000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AP33">
         <v>5472842000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AQ33">
         <v>5526335000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AR33">
         <v>4925094000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AS33">
         <v>5127174000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AT33">
         <v>5176337000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AU33">
         <v>4309270000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AV33">
         <v>4381809000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AW33">
         <v>4372674000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AX33">
         <v>4388619000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AY33">
         <v>4288557000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AZ33">
         <v>4329381000.0</v>
       </c>
-      <c r="AY33">
+      <c r="BA33">
         <v>4354838000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BB33">
         <v>4313160000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BC33">
         <v>2403958000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BD33">
         <v>2480992000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BE33">
         <v>1946547000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BF33">
         <v>2000797000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BG33">
         <v>2027023000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BH33">
         <v>2032195000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BI33">
         <v>2096396000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BJ33">
         <v>2184317000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BK33">
         <v>2198932000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BL33">
         <v>2099714000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BM33">
         <v>2046693000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BN33">
         <v>2000327000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BO33">
         <v>2003750000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BP33">
         <v>1988748000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BQ33">
         <v>1409554000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BR33">
         <v>1262973000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BS33">
         <v>1261948000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BT33">
         <v>1192058000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BU33">
         <v>1281558000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BV33">
         <v>1196053000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BW33">
         <v>1196778000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BX33">
         <v>1191783000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BY33">
         <v>706362000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BZ33">
         <v>630525000.0</v>
       </c>
-      <c r="BY33">
+      <c r="CA33">
         <v>601546000.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CB33">
         <v>574124000.0</v>
       </c>
-      <c r="CA33">
+      <c r="CC33">
         <v>560678000.0</v>
       </c>
-      <c r="CB33">
+      <c r="CD33">
         <v>566263000.0</v>
       </c>
-      <c r="CC33">
+      <c r="CE33">
         <v>145492000.0</v>
       </c>
-      <c r="CD33">
+      <c r="CF33">
         <v>146777000.0</v>
       </c>
-      <c r="CE33">
+      <c r="CG33">
         <v>133219000.0</v>
       </c>
-      <c r="CF33">
+      <c r="CH33">
         <v>134965000.0</v>
       </c>
-      <c r="CG33"/>
-      <c r="CH33"/>
       <c r="CI33"/>
-      <c r="CJ33">
+      <c r="CJ33"/>
+      <c r="CK33"/>
+      <c r="CL33">
         <v>94168.0</v>
       </c>
-      <c r="CK33">
+      <c r="CM33">
         <v>427726.0</v>
       </c>
-      <c r="CL33">
+      <c r="CN33">
         <v>186302.0</v>
       </c>
-      <c r="CM33">
+      <c r="CO33">
         <v>176640.0</v>
       </c>
-      <c r="CN33">
+      <c r="CP33">
         <v>171641.0</v>
       </c>
-      <c r="CO33">
+      <c r="CQ33">
         <v>168067.0</v>
       </c>
-      <c r="CP33">
+      <c r="CR33">
         <v>170867.0</v>
       </c>
-      <c r="CQ33">
+      <c r="CS33">
         <v>168158.0</v>
       </c>
-      <c r="CR33">
+      <c r="CT33">
         <v>317621.0</v>
       </c>
-      <c r="CS33">
+      <c r="CU33">
         <v>322438.0</v>
       </c>
-      <c r="CT33"/>
-      <c r="CU33"/>
       <c r="CV33"/>
-      <c r="CW33">
+      <c r="CW33"/>
+      <c r="CX33"/>
+      <c r="CY33">
         <v>343915.0</v>
       </c>
-      <c r="CX33"/>
-      <c r="CY33"/>
       <c r="CZ33"/>
-      <c r="DA33">
+      <c r="DA33"/>
+      <c r="DB33"/>
+      <c r="DC33">
         <v>201005.0</v>
       </c>
-      <c r="DB33"/>
-      <c r="DC33"/>
       <c r="DD33"/>
+      <c r="DE33"/>
+      <c r="DF33"/>
     </row>
-    <row r="34" spans="1:108">
+    <row r="34" spans="1:110">
       <c r="A34" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
-      <c r="AB34">
+      <c r="AB34"/>
+      <c r="AC34"/>
+      <c r="AD34">
         <v>3945000.0</v>
       </c>
-      <c r="AC34"/>
-      <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
@@ -12123,660 +12401,674 @@
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
       <c r="CJ34"/>
       <c r="CK34"/>
       <c r="CL34"/>
       <c r="CM34"/>
       <c r="CN34"/>
       <c r="CO34"/>
       <c r="CP34"/>
       <c r="CQ34"/>
       <c r="CR34"/>
       <c r="CS34"/>
       <c r="CT34"/>
       <c r="CU34"/>
       <c r="CV34"/>
       <c r="CW34"/>
       <c r="CX34"/>
       <c r="CY34"/>
       <c r="CZ34"/>
       <c r="DA34"/>
       <c r="DB34"/>
       <c r="DC34"/>
       <c r="DD34"/>
+      <c r="DE34"/>
+      <c r="DF34"/>
     </row>
-    <row r="35" spans="1:108">
+    <row r="35" spans="1:110">
       <c r="A35" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B35">
+        <v>120962518.0</v>
+      </c>
+      <c r="C35">
+        <v>324390581.0</v>
+      </c>
+      <c r="D35">
         <v>178018000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>117551000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>176706000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>135574000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>98553000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>66604000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>13302000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>19594000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>16261000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>14613000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>7509000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>11514000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>10136000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>9438000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>8631000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>16343000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>13570000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>11400000.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>8013000.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>211532000.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>503262000.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>651033000.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>722088000.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>887387000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>1023738000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AC35">
         <v>1103836000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AD35">
         <v>1190394000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AE35">
         <v>1269289000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AF35">
         <v>1383511000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AG35">
         <v>959829000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AH35">
         <v>664619000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AI35">
         <v>771506000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AJ35">
         <v>854859000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AK35">
         <v>953863000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AL35">
         <v>1064965000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AM35">
         <v>1194274000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AN35">
         <v>1346976000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AO35">
         <v>707909000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AP35">
         <v>1372497000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AQ35">
         <v>1468908000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AR35">
         <v>649302000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AS35">
         <v>717515000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AT35">
         <v>801992000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AU35">
         <v>1002856000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AV35">
         <v>1002368000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AW35">
         <v>1001490000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AX35">
         <v>1001136000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AY35">
         <v>1002164000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AZ35">
         <v>1057267000.0</v>
       </c>
-      <c r="AY35">
+      <c r="BA35">
         <v>1157410000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BB35">
         <v>13437000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BC35">
         <v>32805000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BD35">
         <v>31553000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BE35">
         <v>35841000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BF35">
         <v>42920000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BG35">
         <v>50424000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BH35">
         <v>57200000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BI35">
         <v>190837000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BJ35">
         <v>196287000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BK35">
         <v>201788000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BL35">
         <v>206083000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BM35">
         <v>337729000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BN35">
         <v>340819000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BO35">
         <v>343976000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BP35">
         <v>347199000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BQ35">
         <v>121460000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BR35">
         <v>128600000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BS35">
         <v>349240000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BT35">
         <v>329899000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BU35">
         <v>464220000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BV35">
         <v>357760000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BW35">
         <v>391300000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BX35">
         <v>406465000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BY35">
         <v>2222000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BZ35">
         <v>1443000.0</v>
       </c>
-      <c r="BY35">
+      <c r="CA35">
         <v>20396000.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CB35">
         <v>20530000.0</v>
       </c>
-      <c r="CA35">
+      <c r="CC35">
         <v>20374000.0</v>
       </c>
-      <c r="CB35">
+      <c r="CD35">
         <v>95003000.0</v>
       </c>
-      <c r="CC35">
+      <c r="CE35">
         <v>1761000.0</v>
       </c>
-      <c r="CD35">
+      <c r="CF35">
         <v>357000.0</v>
       </c>
-      <c r="CE35">
+      <c r="CG35">
         <v>549000.0</v>
       </c>
-      <c r="CF35">
+      <c r="CH35">
         <v>607000.0</v>
       </c>
-      <c r="CG35">
+      <c r="CI35">
         <v>3334858.0</v>
       </c>
-      <c r="CH35">
+      <c r="CJ35">
         <v>4134.0</v>
       </c>
-      <c r="CI35">
+      <c r="CK35">
         <v>12596.0</v>
       </c>
-      <c r="CJ35">
+      <c r="CL35">
         <v>24667.0</v>
       </c>
-      <c r="CK35">
+      <c r="CM35">
         <v>27819.0</v>
       </c>
-      <c r="CL35">
+      <c r="CN35">
         <v>39634.0</v>
       </c>
-      <c r="CM35">
+      <c r="CO35">
         <v>39453.0</v>
       </c>
-      <c r="CN35">
+      <c r="CP35">
         <v>36925.0</v>
       </c>
-      <c r="CO35">
+      <c r="CQ35">
         <v>38640.0</v>
       </c>
-      <c r="CP35">
+      <c r="CR35">
         <v>25972.0</v>
       </c>
-      <c r="CQ35">
+      <c r="CS35">
         <v>24829.0</v>
       </c>
-      <c r="CR35">
+      <c r="CT35">
         <v>29801.0</v>
       </c>
-      <c r="CS35">
+      <c r="CU35">
         <v>42590.0</v>
       </c>
-      <c r="CT35"/>
-      <c r="CU35"/>
       <c r="CV35"/>
-      <c r="CW35">
+      <c r="CW35"/>
+      <c r="CX35"/>
+      <c r="CY35">
         <v>64982.0</v>
       </c>
-      <c r="CX35"/>
-      <c r="CY35"/>
       <c r="CZ35"/>
-      <c r="DA35">
+      <c r="DA35"/>
+      <c r="DB35"/>
+      <c r="DC35">
         <v>134004.0</v>
       </c>
-      <c r="DB35"/>
-      <c r="DC35"/>
       <c r="DD35"/>
+      <c r="DE35"/>
+      <c r="DF35"/>
     </row>
-    <row r="36" spans="1:108">
+    <row r="36" spans="1:110">
       <c r="A36" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B36">
-        <v>63867000.0</v>
+        <v>176404259.0</v>
       </c>
       <c r="C36">
+        <v>15378964.0</v>
+      </c>
+      <c r="D36">
+        <v>15557000.0</v>
+      </c>
+      <c r="E36">
         <v>15607000.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>61956000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>64093000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>67575000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>67672000.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>66953000.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>67167000.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>66693000.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>66616000.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>64745000.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>63613000.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>55673000.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>54201000.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>54632000.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>64386000.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>61476000.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>61690000.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>56505000.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
         <v>54800000.0</v>
       </c>
-      <c r="V36">
+      <c r="X36">
         <v>54448000.0</v>
       </c>
-      <c r="W36">
+      <c r="Y36">
         <v>66979000.0</v>
       </c>
-      <c r="X36">
+      <c r="Z36">
         <v>63896000.0</v>
       </c>
-      <c r="Y36">
+      <c r="AA36">
         <v>65626000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AB36">
         <v>53250000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AC36">
         <v>50157000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AD36">
         <v>51791000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AE36">
         <v>23549000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AF36">
         <v>28364000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AG36">
         <v>54129000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AH36">
         <v>48052000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AI36">
         <v>48788000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AJ36">
         <v>33061000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AK36">
         <v>33086000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AL36">
         <v>33607000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AM36">
         <v>32227000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AN36">
         <v>30454000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AO36">
         <v>30532000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AP36">
         <v>28976000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AQ36">
         <v>28040000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AR36">
         <v>27196000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AS36">
         <v>25375000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AT36">
         <v>23247000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AU36">
         <v>19026000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AV36">
         <v>18975000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AW36">
         <v>19289000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AX36">
         <v>19626000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AY36">
         <v>19272000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AZ36">
         <v>5899000.0</v>
       </c>
-      <c r="AY36">
+      <c r="BA36">
         <v>6149000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BB36">
         <v>6506000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BC36">
         <v>-2402611000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BD36">
         <v>-2479700000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BE36">
         <v>1295000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BF36">
         <v>1352000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BG36">
         <v>1375000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BH36">
         <v>1506000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BI36">
         <v>1550000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BJ36">
         <v>1588000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BK36">
         <v>1607000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BL36">
         <v>1368000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BM36">
         <v>1352000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BN36">
         <v>1427000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BO36">
         <v>1527000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BP36">
         <v>1604000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BQ36">
         <v>3127000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BR36">
         <v>1634000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BS36">
         <v>1740000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BT36">
         <v>1192058000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BU36">
         <v>1281558000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BV36">
         <v>1196053000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BW36">
         <v>1196778000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BX36">
         <v>1191783000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BY36">
         <v>705573000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BZ36">
         <v>630525000.0</v>
       </c>
-      <c r="BY36">
+      <c r="CA36">
         <v>601546000.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CB36">
         <v>574124000.0</v>
       </c>
-      <c r="CA36">
+      <c r="CC36">
         <v>560678000.0</v>
       </c>
-      <c r="CB36">
+      <c r="CD36">
         <v>16595000.0</v>
       </c>
-      <c r="CC36">
+      <c r="CE36">
         <v>145492000.0</v>
       </c>
-      <c r="CD36">
+      <c r="CF36">
         <v>146777000.0</v>
       </c>
-      <c r="CE36">
+      <c r="CG36">
         <v>133219000.0</v>
       </c>
-      <c r="CF36">
+      <c r="CH36">
         <v>134965000.0</v>
       </c>
-      <c r="CG36"/>
-      <c r="CH36"/>
       <c r="CI36"/>
-      <c r="CJ36">
+      <c r="CJ36"/>
+      <c r="CK36"/>
+      <c r="CL36">
         <v>4468.0</v>
       </c>
-      <c r="CK36">
+      <c r="CM36">
         <v>341402.0</v>
       </c>
-      <c r="CL36">
+      <c r="CN36">
         <v>7312.0</v>
       </c>
-      <c r="CM36">
+      <c r="CO36">
         <v>8148.0</v>
       </c>
-      <c r="CN36">
+      <c r="CP36">
         <v>9075.0</v>
       </c>
-      <c r="CO36">
+      <c r="CQ36">
         <v>4490.0</v>
       </c>
-      <c r="CP36">
+      <c r="CR36">
         <v>1.0</v>
       </c>
-      <c r="CQ36"/>
-      <c r="CR36">
+      <c r="CS36"/>
+      <c r="CT36">
         <v>139851.0</v>
       </c>
-      <c r="CS36">
+      <c r="CU36">
         <v>141972.0</v>
       </c>
-      <c r="CT36"/>
-      <c r="CU36"/>
       <c r="CV36"/>
-      <c r="CW36">
+      <c r="CW36"/>
+      <c r="CX36"/>
+      <c r="CY36">
         <v>152895.0</v>
       </c>
-      <c r="CX36"/>
-      <c r="CY36"/>
       <c r="CZ36"/>
       <c r="DA36"/>
       <c r="DB36"/>
       <c r="DC36"/>
       <c r="DD36"/>
+      <c r="DE36"/>
+      <c r="DF36"/>
     </row>
-    <row r="37" spans="1:108">
+    <row r="37" spans="1:110">
       <c r="A37" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
@@ -12817,1548 +13109,1574 @@
       <c r="BH37"/>
       <c r="BI37"/>
       <c r="BJ37"/>
       <c r="BK37"/>
       <c r="BL37"/>
       <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
-      <c r="CG37">
-[...4 lines deleted...]
-      </c>
+      <c r="CG37"/>
+      <c r="CH37"/>
       <c r="CI37">
         <v>0.0</v>
       </c>
       <c r="CJ37">
         <v>0.0</v>
       </c>
       <c r="CK37">
         <v>0.0</v>
       </c>
       <c r="CL37">
         <v>0.0</v>
       </c>
       <c r="CM37">
         <v>0.0</v>
       </c>
       <c r="CN37">
         <v>0.0</v>
       </c>
       <c r="CO37">
         <v>0.0</v>
       </c>
       <c r="CP37">
         <v>0.0</v>
       </c>
       <c r="CQ37">
         <v>0.0</v>
       </c>
       <c r="CR37">
         <v>0.0</v>
       </c>
-      <c r="CS37"/>
-      <c r="CT37"/>
+      <c r="CS37">
+        <v>0.0</v>
+      </c>
+      <c r="CT37">
+        <v>0.0</v>
+      </c>
       <c r="CU37"/>
       <c r="CV37"/>
       <c r="CW37"/>
       <c r="CX37"/>
       <c r="CY37"/>
       <c r="CZ37"/>
       <c r="DA37"/>
       <c r="DB37"/>
       <c r="DC37"/>
       <c r="DD37"/>
+      <c r="DE37"/>
+      <c r="DF37"/>
     </row>
-    <row r="38" spans="1:108">
+    <row r="38" spans="1:110">
       <c r="A38" t="s">
-        <v>64</v>
-[...1 lines deleted...]
-      <c r="B38">
+        <v>65</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38">
+        <v>102922000.0</v>
+      </c>
+      <c r="D38">
         <v>103072000.0</v>
       </c>
-      <c r="C38">
+      <c r="E38">
         <v>103122000.0</v>
       </c>
-      <c r="D38">
+      <c r="F38">
         <v>102377000.0</v>
       </c>
-      <c r="E38">
+      <c r="G38">
         <v>104514000.0</v>
       </c>
-      <c r="F38">
+      <c r="H38">
         <v>108004000.0</v>
       </c>
-      <c r="G38"/>
-      <c r="H38">
+      <c r="I38"/>
+      <c r="J38">
         <v>1.0</v>
       </c>
-      <c r="I38">
+      <c r="K38">
         <v>1.0</v>
       </c>
-      <c r="J38">
+      <c r="L38">
         <v>78883000.0</v>
       </c>
-      <c r="K38">
+      <c r="M38">
         <v>75300000.0</v>
       </c>
-      <c r="L38">
+      <c r="N38">
         <v>73525000.0</v>
       </c>
-      <c r="M38">
+      <c r="O38">
         <v>72489000.0</v>
       </c>
-      <c r="N38">
+      <c r="P38">
         <v>55673000.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>54201000.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>54632000.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>64386000.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>61476000.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>61690000.0</v>
       </c>
-      <c r="T38">
+      <c r="V38">
         <v>56505000.0</v>
       </c>
-      <c r="U38">
+      <c r="W38">
         <v>54800000.0</v>
       </c>
-      <c r="V38">
+      <c r="X38">
         <v>54448000.0</v>
       </c>
-      <c r="W38">
+      <c r="Y38">
         <v>66979000.0</v>
       </c>
-      <c r="X38">
+      <c r="Z38">
         <v>63896000.0</v>
       </c>
-      <c r="Y38">
+      <c r="AA38">
         <v>63220000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AB38">
         <v>48193000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AC38">
         <v>51631000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AD38">
         <v>51394000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AE38">
         <v>57081000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AF38">
         <v>58608000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AG38">
         <v>54129000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AH38">
         <v>48052000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AI38">
         <v>147514000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AJ38">
         <v>119326000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AK38">
         <v>113681000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AL38">
         <v>101792000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AM38">
         <v>96848000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AN38">
         <v>107517000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AO38">
         <v>97761000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AP38">
         <v>65624000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AQ38">
         <v>47816000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AR38">
         <v>44751000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AS38">
         <v>50092000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AT38">
         <v>48404000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AU38">
         <v>51898000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AV38">
         <v>62996000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AW38">
         <v>87327000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AX38">
         <v>68571000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AY38">
         <v>60073000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AZ38">
         <v>64542000.0</v>
       </c>
-      <c r="AY38">
+      <c r="BA38">
         <v>54458000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BB38">
         <v>101169000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BC38">
         <v>122724000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BD38">
         <v>152184000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BE38">
         <v>108602000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BF38">
         <v>143685000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BG38">
         <v>155297000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BH38">
         <v>145960000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BI38">
         <v>200681000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BJ38">
         <v>278476000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BK38">
         <v>285741000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BL38">
         <v>156490000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BM38">
         <v>98485000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BN38">
         <v>78785000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BO38">
         <v>75274000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BP38">
         <v>51370000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BQ38">
         <v>35875000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BR38">
         <v>29201000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BS38">
         <v>23580000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BT38">
         <v>44478000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BU38">
         <v>82626000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BV38">
         <v>119310000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BW38">
         <v>121755000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BX38">
         <v>117586000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BY38">
         <v>124453000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BZ38">
         <v>100677000.0</v>
       </c>
-      <c r="BY38">
+      <c r="CA38">
         <v>66863000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CB38">
         <v>34397000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CC38">
         <v>15934000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CD38">
         <v>16594000.0</v>
       </c>
-      <c r="CC38">
+      <c r="CE38">
         <v>15238000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CF38">
         <v>146777000.0</v>
       </c>
-      <c r="CE38">
+      <c r="CG38">
         <v>133219000.0</v>
       </c>
-      <c r="CF38">
+      <c r="CH38">
         <v>134965000.0</v>
       </c>
-      <c r="CG38">
-[...4 lines deleted...]
-      </c>
       <c r="CI38">
         <v>0.0</v>
       </c>
       <c r="CJ38">
+        <v>0.0</v>
+      </c>
+      <c r="CK38">
+        <v>0.0</v>
+      </c>
+      <c r="CL38">
         <v>4602.29</v>
       </c>
-      <c r="CK38">
-[...2 lines deleted...]
-      <c r="CL38">
+      <c r="CM38">
+        <v>0.0</v>
+      </c>
+      <c r="CN38">
         <v>153419.05</v>
       </c>
-      <c r="CM38">
+      <c r="CO38">
         <v>142231.21</v>
       </c>
-      <c r="CN38">
+      <c r="CP38">
         <v>136854.28</v>
       </c>
-      <c r="CO38">
+      <c r="CQ38">
         <v>-1.0</v>
       </c>
-      <c r="CP38">
+      <c r="CR38">
         <v>-1.0</v>
       </c>
-      <c r="CQ38">
+      <c r="CS38">
         <v>133624.73</v>
       </c>
-      <c r="CR38">
+      <c r="CT38">
         <v>1.0</v>
       </c>
-      <c r="CS38">
+      <c r="CU38">
         <v>1.0</v>
       </c>
-      <c r="CT38"/>
-      <c r="CU38"/>
       <c r="CV38"/>
       <c r="CW38"/>
       <c r="CX38"/>
       <c r="CY38"/>
       <c r="CZ38"/>
       <c r="DA38"/>
       <c r="DB38"/>
       <c r="DC38"/>
       <c r="DD38"/>
+      <c r="DE38"/>
+      <c r="DF38"/>
     </row>
-    <row r="39" spans="1:108">
+    <row r="39" spans="1:110">
       <c r="A39" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B39">
+        <v>3063041.0</v>
+      </c>
+      <c r="C39">
+        <v>3845989.0</v>
+      </c>
+      <c r="D39">
         <v>3952000.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>4725000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>5277000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>5197000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>7249000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>9893000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>9928000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>10177000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>10325000.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>9604000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>7599000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>4316000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>5977000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>4603000.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>5907000.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>3763000.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>3781000.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>6185000.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>2939000.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>3719000.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>5021000.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>45675000.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>46257000.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>46416000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AB39">
         <v>2825000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AC39">
         <v>4004000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AD39">
         <v>2466000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AE39">
         <v>1541000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AF39">
         <v>2655000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AG39">
         <v>9672000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AH39">
         <v>2447000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AI39">
         <v>3496000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AJ39">
         <v>7567000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AK39">
         <v>5436000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AL39">
         <v>3327000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AM39">
         <v>3294000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AN39">
         <v>3824000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AO39">
         <v>3368000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AP39">
         <v>2187000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AQ39">
         <v>1764000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AR39">
         <v>2124000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AS39">
         <v>2564000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AT39">
         <v>2044000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AU39">
         <v>28052000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AV39">
         <v>2136000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AW39">
         <v>6372000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AX39">
         <v>4153000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AY39">
         <v>3007000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AZ39">
         <v>3144000.0</v>
       </c>
-      <c r="AY39">
+      <c r="BA39">
         <v>2418000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BB39">
         <v>7051000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BC39">
         <v>1254000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BD39">
         <v>1560999.0</v>
       </c>
-      <c r="BC39">
+      <c r="BE39">
         <v>2235000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BF39">
         <v>1336000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BG39">
         <v>1221000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BH39">
         <v>1115000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BI39">
         <v>1196000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BJ39">
         <v>854000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BK39">
         <v>727000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BL39">
         <v>924000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BM39">
         <v>1971000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BN39">
         <v>751000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BO39">
         <v>1027000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BP39">
         <v>667000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BQ39">
         <v>1168000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BR39">
         <v>1034000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BS39">
         <v>816000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BT39">
         <v>451000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BU39">
         <v>1029000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BV39">
         <v>1094000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BW39">
         <v>303000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BX39">
         <v>492000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BY39">
         <v>617000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BZ39">
         <v>483000.0</v>
       </c>
-      <c r="BY39">
+      <c r="CA39">
         <v>133000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CB39">
         <v>157000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CC39">
         <v>279000.0</v>
       </c>
-      <c r="CB39">
+      <c r="CD39">
         <v>240000.0</v>
       </c>
-      <c r="CC39">
+      <c r="CE39">
         <v>44000.0</v>
       </c>
-      <c r="CD39">
+      <c r="CF39">
         <v>80000.0</v>
       </c>
-      <c r="CE39">
+      <c r="CG39">
         <v>71000.0</v>
       </c>
-      <c r="CF39">
+      <c r="CH39">
         <v>87000.0</v>
       </c>
-      <c r="CG39">
+      <c r="CI39">
         <v>53369929.0</v>
       </c>
-      <c r="CH39">
-[...4 lines deleted...]
-      </c>
       <c r="CJ39">
+        <v>0.0</v>
+      </c>
+      <c r="CK39">
+        <v>0.0</v>
+      </c>
+      <c r="CL39">
         <v>7227.0</v>
       </c>
-      <c r="CK39">
+      <c r="CM39">
         <v>-336192.0</v>
       </c>
-      <c r="CL39">
+      <c r="CN39">
         <v>4516.0</v>
       </c>
-      <c r="CM39">
+      <c r="CO39">
         <v>1574.0</v>
       </c>
-      <c r="CN39">
+      <c r="CP39">
         <v>1959.0</v>
       </c>
-      <c r="CO39">
+      <c r="CQ39">
         <v>4490.0</v>
       </c>
-      <c r="CP39">
+      <c r="CR39">
         <v>5063.0</v>
       </c>
-      <c r="CQ39">
+      <c r="CS39">
         <v>2140.0</v>
       </c>
-      <c r="CR39">
+      <c r="CT39">
         <v>14625.0</v>
       </c>
-      <c r="CS39">
+      <c r="CU39">
         <v>14847.0</v>
       </c>
-      <c r="CT39"/>
-      <c r="CU39"/>
       <c r="CV39"/>
-      <c r="CW39">
+      <c r="CW39"/>
+      <c r="CX39"/>
+      <c r="CY39">
         <v>22690.0</v>
       </c>
-      <c r="CX39"/>
-      <c r="CY39"/>
       <c r="CZ39"/>
       <c r="DA39"/>
       <c r="DB39"/>
       <c r="DC39"/>
       <c r="DD39"/>
+      <c r="DE39"/>
+      <c r="DF39"/>
     </row>
-    <row r="40" spans="1:108">
+    <row r="40" spans="1:110">
       <c r="A40" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B40">
+        <v>469811053.0</v>
+      </c>
+      <c r="C40">
+        <v>131315590.0</v>
+      </c>
+      <c r="D40">
         <v>132764000.0</v>
       </c>
-      <c r="C40">
+      <c r="E40">
         <v>17626741.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>88171000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>13562000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>12522000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>8099000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>76522000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>12013000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>9404000.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>8692000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>75552000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>14566000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>10407000.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>12086000.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>99250000.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>14939000.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>13502000.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>13216000.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>85789000.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>17373000.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>19093000.0</v>
       </c>
-      <c r="W40">
+      <c r="Y40">
         <v>55868000.0</v>
       </c>
-      <c r="X40">
+      <c r="Z40">
         <v>104951000.0</v>
       </c>
-      <c r="Y40">
+      <c r="AA40">
         <v>52182000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AB40">
         <v>9529000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AC40">
         <v>6930000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AD40">
         <v>47611000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AE40">
         <v>19000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AF40">
         <v>22000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AG40">
         <v>1660000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AH40">
         <v>39924000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AI40">
         <v>25000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AJ40">
         <v>13500000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AK40">
         <v>11400000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AL40">
         <v>31020000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AM40">
         <v>995000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AN40">
         <v>3859000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AO40">
         <v>3387000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AP40">
         <v>26012000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AQ40">
         <v>1904000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AR40">
         <v>1647000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AS40">
         <v>2411000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AT40">
         <v>23526000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AU40">
         <v>1473000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AV40">
         <v>2494000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AW40">
         <v>1792000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AX40">
         <v>26399000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AY40">
         <v>718000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AZ40">
         <v>2056000.0</v>
       </c>
-      <c r="AY40">
+      <c r="BA40">
         <v>801000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BB40">
         <v>50670000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BC40">
         <v>8762000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BD40">
         <v>17597000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BE40">
         <v>135225000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BF40">
         <v>164818000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BG40">
         <v>130789000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BH40">
         <v>143916000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BI40">
         <v>140147000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BJ40">
         <v>138284000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BK40">
         <v>9843000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BL40">
         <v>149923000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BM40">
         <v>162596000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BN40">
         <v>3844000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BO40">
         <v>135366000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BP40">
         <v>134910000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BQ40">
         <v>4582000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BR40">
         <v>2315000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BS40">
         <v>3425000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BT40">
         <v>4912000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BU40">
         <v>19593000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BV40">
         <v>3659000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BW40">
         <v>5362000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BX40">
         <v>4326000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BY40">
         <v>-1193000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BZ40">
         <v>-582000.0</v>
       </c>
-      <c r="BY40">
+      <c r="CA40">
         <v>958000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CB40">
         <v>672000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CC40">
         <v>511000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CD40">
         <v>479000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CE40">
         <v>200000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CF40">
         <v>69000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CG40">
         <v>37000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CH40">
         <v>95000.0</v>
       </c>
-      <c r="CG40">
-[...4 lines deleted...]
-      </c>
       <c r="CI40">
         <v>0.0</v>
       </c>
       <c r="CJ40">
         <v>0.0</v>
       </c>
       <c r="CK40">
+        <v>0.0</v>
+      </c>
+      <c r="CL40">
+        <v>0.0</v>
+      </c>
+      <c r="CM40">
         <v>87997.0</v>
       </c>
-      <c r="CL40">
-[...4 lines deleted...]
-      </c>
       <c r="CN40">
         <v>0.0</v>
       </c>
       <c r="CO40">
+        <v>0.0</v>
+      </c>
+      <c r="CP40">
+        <v>0.0</v>
+      </c>
+      <c r="CQ40">
         <v>151.0</v>
       </c>
-      <c r="CP40">
+      <c r="CR40">
         <v>2616.0</v>
       </c>
-      <c r="CQ40">
+      <c r="CS40">
         <v>2497.0</v>
       </c>
-      <c r="CR40">
+      <c r="CT40">
         <v>2543.0</v>
       </c>
-      <c r="CS40">
+      <c r="CU40">
         <v>2582.0</v>
       </c>
-      <c r="CT40"/>
-      <c r="CU40"/>
       <c r="CV40"/>
-      <c r="CW40">
+      <c r="CW40"/>
+      <c r="CX40"/>
+      <c r="CY40">
         <v>2718.0</v>
       </c>
-      <c r="CX40"/>
-      <c r="CY40"/>
       <c r="CZ40"/>
-      <c r="DA40">
+      <c r="DA40"/>
+      <c r="DB40"/>
+      <c r="DC40">
         <v>-67002.0</v>
       </c>
-      <c r="DB40"/>
-      <c r="DC40"/>
       <c r="DD40"/>
+      <c r="DE40"/>
+      <c r="DF40"/>
     </row>
-    <row r="41" spans="1:108">
+    <row r="41" spans="1:110">
       <c r="A41" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
-      <c r="J41">
+      <c r="J41"/>
+      <c r="K41"/>
+      <c r="L41">
         <v>10607000.0</v>
       </c>
-      <c r="K41">
+      <c r="M41">
         <v>8688000.0</v>
       </c>
-      <c r="L41"/>
-      <c r="M41">
+      <c r="N41"/>
+      <c r="O41">
         <v>10362000.0</v>
       </c>
-      <c r="N41">
+      <c r="P41">
         <v>8788000.0</v>
       </c>
-      <c r="O41">
+      <c r="Q41">
         <v>7819000.0</v>
       </c>
-      <c r="P41">
+      <c r="R41">
         <v>6763000.0</v>
       </c>
-      <c r="Q41">
+      <c r="S41">
         <v>14283000.0</v>
       </c>
-      <c r="R41">
+      <c r="T41">
         <v>11312000.0</v>
       </c>
-      <c r="S41">
+      <c r="U41">
         <v>8892000.0</v>
       </c>
-      <c r="T41">
+      <c r="V41">
         <v>5326000.0</v>
       </c>
-      <c r="U41">
+      <c r="W41">
         <v>13668000.0</v>
       </c>
-      <c r="V41">
+      <c r="X41">
         <v>12794000.0</v>
       </c>
-      <c r="W41">
+      <c r="Y41">
         <v>7479000.0</v>
       </c>
-      <c r="X41">
+      <c r="Z41">
         <v>3433000.0</v>
       </c>
-      <c r="Y41">
+      <c r="AA41">
         <v>9359000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AB41">
         <v>6606000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AC41">
         <v>4503000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AD41">
         <v>2949000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AE41">
         <v>5289000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AF41">
         <v>3011000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AG41">
         <v>3329000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AH41">
         <v>1619000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AI41">
         <v>1430000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AJ41">
         <v>798000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AK41">
         <v>810000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AL41">
         <v>701000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AM41">
         <v>1012000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AN41">
         <v>1772000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AO41">
         <v>1716000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AP41">
         <v>1310000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AQ41">
         <v>2732000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AR41">
         <v>2149000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AS41">
         <v>2379000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AT41">
         <v>1859000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AU41">
         <v>3396000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AV41">
         <v>2324000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AW41">
         <v>2257000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AX41">
         <v>1235000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AY41">
         <v>1837000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AZ41">
         <v>2408000.0</v>
       </c>
-      <c r="AY41">
+      <c r="BA41">
         <v>1272000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BB41">
         <v>1207000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BC41">
         <v>2055000.0</v>
       </c>
-      <c r="BB41"/>
-      <c r="BC41"/>
       <c r="BD41"/>
       <c r="BE41"/>
       <c r="BF41"/>
       <c r="BG41"/>
       <c r="BH41"/>
       <c r="BI41"/>
       <c r="BJ41"/>
       <c r="BK41"/>
       <c r="BL41"/>
       <c r="BM41"/>
       <c r="BN41"/>
       <c r="BO41"/>
       <c r="BP41"/>
       <c r="BQ41"/>
       <c r="BR41"/>
       <c r="BS41"/>
       <c r="BT41"/>
       <c r="BU41"/>
       <c r="BV41"/>
       <c r="BW41"/>
       <c r="BX41"/>
       <c r="BY41"/>
       <c r="BZ41"/>
       <c r="CA41"/>
       <c r="CB41"/>
       <c r="CC41"/>
       <c r="CD41"/>
       <c r="CE41"/>
       <c r="CF41"/>
-      <c r="CG41">
-[...4 lines deleted...]
-      </c>
+      <c r="CG41"/>
+      <c r="CH41"/>
       <c r="CI41">
         <v>0.0</v>
       </c>
       <c r="CJ41">
         <v>0.0</v>
       </c>
       <c r="CK41">
         <v>0.0</v>
       </c>
       <c r="CL41">
         <v>0.0</v>
       </c>
       <c r="CM41">
         <v>0.0</v>
       </c>
       <c r="CN41">
         <v>0.0</v>
       </c>
       <c r="CO41">
         <v>0.0</v>
       </c>
       <c r="CP41">
         <v>0.0</v>
       </c>
       <c r="CQ41">
         <v>0.0</v>
       </c>
       <c r="CR41">
         <v>0.0</v>
       </c>
-      <c r="CS41"/>
-      <c r="CT41"/>
+      <c r="CS41">
+        <v>0.0</v>
+      </c>
+      <c r="CT41">
+        <v>0.0</v>
+      </c>
       <c r="CU41"/>
       <c r="CV41"/>
       <c r="CW41"/>
       <c r="CX41"/>
       <c r="CY41"/>
       <c r="CZ41"/>
       <c r="DA41"/>
       <c r="DB41"/>
       <c r="DC41"/>
       <c r="DD41"/>
+      <c r="DE41"/>
+      <c r="DF41"/>
     </row>
-    <row r="42" spans="1:108">
+    <row r="42" spans="1:110">
       <c r="A42" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B42">
+        <v>68577800.0</v>
+      </c>
+      <c r="C42">
+        <v>144337849.0</v>
+      </c>
+      <c r="D42">
         <v>6978000.0</v>
       </c>
-      <c r="C42">
+      <c r="E42">
         <v>29684000.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>6610000.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>32220000.0</v>
       </c>
-      <c r="F42">
+      <c r="H42">
         <v>7866000.0</v>
       </c>
-      <c r="G42">
+      <c r="I42">
         <v>-91161749.0</v>
       </c>
-      <c r="H42">
+      <c r="J42">
         <v>-83837845.0</v>
       </c>
-      <c r="I42">
+      <c r="K42">
         <v>-106585835.0</v>
       </c>
-      <c r="J42">
+      <c r="L42">
         <v>7219000.0</v>
       </c>
-      <c r="K42">
+      <c r="M42">
         <v>6222000.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>6569000.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>8142000.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>7464000.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>12273000.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>44304000.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>47036000.0</v>
       </c>
-      <c r="R42">
+      <c r="T42">
         <v>50769000.0</v>
       </c>
-      <c r="S42">
+      <c r="U42">
         <v>67325000.0</v>
       </c>
-      <c r="T42">
+      <c r="V42">
         <v>68986000.0</v>
       </c>
-      <c r="U42">
+      <c r="W42">
         <v>111747000.0</v>
       </c>
-      <c r="V42">
+      <c r="X42">
         <v>113553000.0</v>
       </c>
-      <c r="W42">
+      <c r="Y42">
         <v>-104739000.0</v>
       </c>
-      <c r="X42">
+      <c r="Z42">
         <v>-106231000.0</v>
       </c>
-      <c r="Y42">
+      <c r="AA42">
         <v>-107087000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AB42">
         <v>3583654000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AC42">
         <v>3560705000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AD42">
         <v>3537833000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AE42">
         <v>-114079000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AF42">
         <v>-113500000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AG42">
         <v>3489643000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AH42">
         <v>3473443000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AI42">
         <v>3472029000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AJ42">
         <v>3464856000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AK42">
         <v>3457319000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AL42">
         <v>3447213000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AM42">
         <v>3445914000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AN42">
         <v>3442537000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AO42">
         <v>3412454000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AP42">
         <v>2799548000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AQ42">
         <v>2815569000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AR42">
         <v>2818033000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AS42">
         <v>2821029000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AT42">
         <v>2815338000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AU42">
         <v>2037923000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AV42">
         <v>2029503000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AW42">
         <v>1890102000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AX42">
         <v>1880013000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AY42">
         <v>1879475000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AZ42">
         <v>1879386000.0</v>
       </c>
-      <c r="AY42">
+      <c r="BA42">
         <v>1823484000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BB42">
         <v>1816975000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BC42">
         <v>1809867000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BD42">
         <v>1831219000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BE42">
         <v>1784718000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BF42">
         <v>1812591000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BG42">
         <v>1793772000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BH42">
         <v>1808908000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BI42">
         <v>60080000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BJ42">
         <v>1934179000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BK42">
         <v>1739203000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BL42">
         <v>1372525000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BM42">
         <v>1357623000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BN42">
         <v>1339760000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BO42">
         <v>1333191000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BP42">
         <v>694000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BQ42">
         <v>620000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BR42">
         <v>884673000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BS42">
         <v>662115000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BT42">
         <v>592711000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BU42">
         <v>500930000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BV42">
         <v>500584000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BW42">
         <v>495695000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BX42">
         <v>493767000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BY42">
         <v>492482000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BZ42">
         <v>488874000.0</v>
       </c>
-      <c r="BY42">
+      <c r="CA42">
         <v>486071000.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CB42">
         <v>485341000.0</v>
       </c>
-      <c r="CA42">
+      <c r="CC42">
         <v>484647000.0</v>
       </c>
-      <c r="CB42">
+      <c r="CD42">
         <v>313397000.0</v>
       </c>
-      <c r="CC42">
+      <c r="CE42">
         <v>193711000.0</v>
       </c>
-      <c r="CD42">
+      <c r="CF42">
         <v>120290000.0</v>
       </c>
-      <c r="CE42">
+      <c r="CG42">
         <v>119538000.0</v>
       </c>
-      <c r="CF42">
+      <c r="CH42">
         <v>119464000.0</v>
       </c>
-      <c r="CG42">
+      <c r="CI42">
         <v>734218.0</v>
       </c>
-      <c r="CH42">
+      <c r="CJ42">
         <v>694138.0</v>
       </c>
-      <c r="CI42">
+      <c r="CK42">
         <v>706806.0</v>
       </c>
-      <c r="CJ42">
+      <c r="CL42">
         <v>727875.0</v>
       </c>
-      <c r="CK42">
+      <c r="CM42">
         <v>681621.0</v>
       </c>
-      <c r="CL42">
+      <c r="CN42">
         <v>691042.0</v>
       </c>
-      <c r="CM42">
+      <c r="CO42">
         <v>636278.0</v>
       </c>
-      <c r="CN42">
+      <c r="CP42">
         <v>603950.0</v>
       </c>
-      <c r="CO42">
+      <c r="CQ42">
         <v>606197.0</v>
       </c>
-      <c r="CP42">
+      <c r="CR42">
         <v>618051.0</v>
       </c>
-      <c r="CQ42">
+      <c r="CS42">
         <v>589777.0</v>
       </c>
-      <c r="CR42">
+      <c r="CT42">
         <v>600725.0</v>
       </c>
-      <c r="CS42">
+      <c r="CU42">
         <v>609835.0</v>
       </c>
-      <c r="CT42"/>
-      <c r="CU42"/>
       <c r="CV42"/>
-      <c r="CW42">
+      <c r="CW42"/>
+      <c r="CX42"/>
+      <c r="CY42">
         <v>642158.0</v>
       </c>
-      <c r="CX42"/>
-      <c r="CY42"/>
       <c r="CZ42"/>
-      <c r="DA42">
+      <c r="DA42"/>
+      <c r="DB42"/>
+      <c r="DC42">
         <v>603015.0</v>
       </c>
-      <c r="DB42"/>
-      <c r="DC42"/>
       <c r="DD42"/>
+      <c r="DE42"/>
+      <c r="DF42"/>
     </row>
-    <row r="43" spans="1:108">
+    <row r="43" spans="1:110">
       <c r="A43" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
@@ -14423,54 +14741,56 @@
       <c r="CF43"/>
       <c r="CG43"/>
       <c r="CH43"/>
       <c r="CI43"/>
       <c r="CJ43"/>
       <c r="CK43"/>
       <c r="CL43"/>
       <c r="CM43"/>
       <c r="CN43"/>
       <c r="CO43"/>
       <c r="CP43"/>
       <c r="CQ43"/>
       <c r="CR43"/>
       <c r="CS43"/>
       <c r="CT43"/>
       <c r="CU43"/>
       <c r="CV43"/>
       <c r="CW43"/>
       <c r="CX43"/>
       <c r="CY43"/>
       <c r="CZ43"/>
       <c r="DA43"/>
       <c r="DB43"/>
       <c r="DC43"/>
       <c r="DD43"/>
+      <c r="DE43"/>
+      <c r="DF43"/>
     </row>
-    <row r="44" spans="1:108">
+    <row r="44" spans="1:110">
       <c r="A44" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
@@ -14511,1272 +14831,1296 @@
       <c r="BH44"/>
       <c r="BI44"/>
       <c r="BJ44"/>
       <c r="BK44"/>
       <c r="BL44"/>
       <c r="BM44"/>
       <c r="BN44"/>
       <c r="BO44"/>
       <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
-      <c r="CG44">
-[...4 lines deleted...]
-      </c>
+      <c r="CG44"/>
+      <c r="CH44"/>
       <c r="CI44">
         <v>0.0</v>
       </c>
       <c r="CJ44">
         <v>0.0</v>
       </c>
       <c r="CK44">
         <v>0.0</v>
       </c>
       <c r="CL44">
         <v>0.0</v>
       </c>
       <c r="CM44">
         <v>0.0</v>
       </c>
       <c r="CN44">
         <v>0.0</v>
       </c>
       <c r="CO44">
         <v>0.0</v>
       </c>
       <c r="CP44">
         <v>0.0</v>
       </c>
       <c r="CQ44">
         <v>0.0</v>
       </c>
       <c r="CR44">
         <v>0.0</v>
       </c>
-      <c r="CS44"/>
-      <c r="CT44"/>
+      <c r="CS44">
+        <v>0.0</v>
+      </c>
+      <c r="CT44">
+        <v>0.0</v>
+      </c>
       <c r="CU44"/>
       <c r="CV44"/>
       <c r="CW44"/>
       <c r="CX44"/>
       <c r="CY44"/>
       <c r="CZ44"/>
       <c r="DA44"/>
       <c r="DB44"/>
       <c r="DC44"/>
       <c r="DD44"/>
+      <c r="DE44"/>
+      <c r="DF44"/>
     </row>
-    <row r="45" spans="1:108">
+    <row r="45" spans="1:110">
       <c r="A45" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B45">
+        <v>10931486000.0</v>
+      </c>
+      <c r="C45">
+        <v>10894591000.0</v>
+      </c>
+      <c r="D45">
         <v>10248951000.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>10015546000.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>9669789000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>9571898000.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>9469561000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>9440773000.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>9395289000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>8932060000.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>8487246000.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>8392698000.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>5754239000.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>8308069000.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>9043842000.0</v>
       </c>
-      <c r="O45"/>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
-      <c r="S45">
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45">
         <v>5610096000.0</v>
       </c>
-      <c r="T45">
+      <c r="V45">
         <v>5614952000.0</v>
       </c>
-      <c r="U45">
+      <c r="W45">
         <v>5497727000.0</v>
       </c>
-      <c r="V45">
+      <c r="X45">
         <v>5554311000.0</v>
       </c>
-      <c r="W45">
+      <c r="Y45">
         <v>5617250000.0</v>
       </c>
-      <c r="X45">
+      <c r="Z45">
         <v>5676204000.0</v>
       </c>
-      <c r="Y45">
+      <c r="AA45">
         <v>5741417000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AB45">
         <v>5805265000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AC45">
         <v>5868760000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AD45">
         <v>6096379000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AE45">
         <v>6156839000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AF45">
         <v>6224128000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AG45">
         <v>5785800000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AH45">
         <v>5366000000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AI45">
         <v>5423300000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AJ45">
         <v>5728800000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AK45">
         <v>5790600000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AL45">
         <v>5855300000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AM45">
         <v>5919300000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AN45">
         <v>6078600000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AO45">
         <v>5323000000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AP45">
         <v>5398100000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AQ45">
         <v>5469400000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AR45">
         <v>4871200000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AS45">
         <v>5068000000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AT45">
         <v>4248300000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AU45">
         <v>4248300000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AV45">
         <v>4309700000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AW45">
         <v>4285300000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AX45">
         <v>4228500000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AY45">
         <v>4228500000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AZ45">
         <v>4264800000.0</v>
       </c>
-      <c r="AY45">
+      <c r="BA45">
         <v>4300400000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BB45">
         <v>4212000000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BC45">
         <v>2281200000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BD45">
         <v>2328800000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BE45">
         <v>1837900000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BF45">
         <v>1857100000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BG45">
         <v>1871700000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BH45">
         <v>1886200000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BI45">
         <v>1895700000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BJ45">
         <v>1905800000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BK45">
         <v>1912900000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BL45">
         <v>1943200000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BM45">
         <v>1948200000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BN45">
         <v>1921500000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BO45">
         <v>1928500000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BP45">
         <v>1937400000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BQ45">
         <v>1373700000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BR45">
         <v>1233800000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BS45">
         <v>1238400000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BT45">
         <v>1224500000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BU45">
         <v>1198900000.0</v>
       </c>
-      <c r="BT45">
+      <c r="BV45">
         <v>1075000000.0</v>
       </c>
-      <c r="BU45">
+      <c r="BW45">
         <v>1075000000.0</v>
       </c>
-      <c r="BV45">
+      <c r="BX45">
         <v>1074100000.0</v>
       </c>
-      <c r="BW45">
+      <c r="BY45">
         <v>582000000.0</v>
       </c>
-      <c r="BX45">
+      <c r="BZ45">
         <v>534700000.0</v>
       </c>
-      <c r="BY45">
+      <c r="CA45">
         <v>534700000.0</v>
       </c>
-      <c r="BZ45">
+      <c r="CB45">
         <v>539700000.0</v>
       </c>
-      <c r="CA45">
+      <c r="CC45">
         <v>544700000.0</v>
       </c>
-      <c r="CB45">
+      <c r="CD45">
         <v>549700000.0</v>
       </c>
-      <c r="CC45">
+      <c r="CE45">
         <v>130300000.0</v>
       </c>
-      <c r="CD45">
+      <c r="CF45">
         <v>131500000.0</v>
       </c>
-      <c r="CE45">
+      <c r="CG45">
         <v>133200000.0</v>
       </c>
-      <c r="CF45"/>
-      <c r="CG45"/>
       <c r="CH45"/>
       <c r="CI45"/>
-      <c r="CJ45">
+      <c r="CJ45"/>
+      <c r="CK45"/>
+      <c r="CL45">
         <v>89700.0</v>
       </c>
-      <c r="CK45">
+      <c r="CM45">
         <v>86324.0</v>
       </c>
-      <c r="CL45">
+      <c r="CN45">
         <v>33027.0</v>
       </c>
-      <c r="CM45">
+      <c r="CO45">
         <v>34097.0</v>
       </c>
-      <c r="CN45">
+      <c r="CP45">
         <v>34999.0</v>
       </c>
-      <c r="CO45"/>
-      <c r="CP45"/>
       <c r="CQ45"/>
       <c r="CR45"/>
       <c r="CS45"/>
       <c r="CT45"/>
       <c r="CU45"/>
       <c r="CV45"/>
       <c r="CW45"/>
       <c r="CX45"/>
       <c r="CY45"/>
       <c r="CZ45"/>
       <c r="DA45"/>
       <c r="DB45"/>
       <c r="DC45"/>
       <c r="DD45"/>
+      <c r="DE45"/>
+      <c r="DF45"/>
     </row>
-    <row r="46" spans="1:108">
+    <row r="46" spans="1:110">
       <c r="A46" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B46">
-        <v>6847662000.0</v>
+        <v>7454379644.0</v>
       </c>
       <c r="C46">
+        <v>7433942674.0</v>
+      </c>
+      <c r="D46">
+        <v>6935177000.0</v>
+      </c>
+      <c r="E46">
         <v>6767739000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>6409469000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>6388271000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>6463658000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>6495304000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>6518763000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>6130079000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>5745546000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>5699624000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>5700791000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>5711229000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>5811561000.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>5846292000.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>5900067000.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>5911306000.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>5511453000.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>5569499000.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>5574355000.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>5494680000.0</v>
       </c>
-      <c r="V46">
+      <c r="X46">
         <v>5554311000.0</v>
       </c>
-      <c r="W46">
+      <c r="Y46">
         <v>5617250000.0</v>
       </c>
-      <c r="X46">
+      <c r="Z46">
         <v>5676204000.0</v>
       </c>
-      <c r="Y46">
+      <c r="AA46">
         <v>5741417000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AB46">
         <v>5805265000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AC46">
         <v>5868760000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AD46">
         <v>6096379000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AE46">
         <v>6196187000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AF46">
         <v>6263479000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AG46">
         <v>5785795000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AH46">
         <v>5366012000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AI46">
         <v>5423277000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AJ46">
         <v>5728770000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AK46">
         <v>5790622000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AL46">
         <v>5855329000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AM46">
         <v>5919272000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AN46">
         <v>6078629000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AO46">
         <v>5323048000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AP46">
         <v>5398111000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AQ46">
         <v>5469412000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AR46">
         <v>4871236000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AS46">
         <v>5067975000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AT46">
         <v>5118826000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AU46">
         <v>4248265000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AV46">
         <v>4309739000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AW46">
         <v>4285346999.0</v>
       </c>
-      <c r="AV46">
+      <c r="AX46">
         <v>4320048000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AY46">
         <v>4228484000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AZ46">
         <v>4264839000.0</v>
       </c>
-      <c r="AY46">
+      <c r="BA46">
         <v>4300380000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BB46">
         <v>4211991000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BC46">
         <v>2281234000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BD46">
         <v>2328808000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BE46">
         <v>1837945000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BF46">
         <v>1857112000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BG46">
         <v>1871726000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BH46">
         <v>1886235000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BI46">
         <v>1895715000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BJ46">
         <v>1905841000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BK46">
         <v>1912877000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BL46">
         <v>1943224000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BM46">
         <v>1948208000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BN46">
         <v>1921542000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BO46">
         <v>1928476000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BP46">
         <v>1937378000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BQ46">
         <v>1373679000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BR46">
         <v>1233772000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BS46">
         <v>1238368000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BT46">
         <v>1224500000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BU46">
         <v>1198900000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BV46">
         <v>1075023000.0</v>
       </c>
-      <c r="BU46"/>
-      <c r="BV46">
+      <c r="BW46"/>
+      <c r="BX46">
         <v>1074100000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BY46">
         <v>582000000.0</v>
       </c>
-      <c r="BX46">
+      <c r="BZ46">
         <v>534700000.0</v>
       </c>
-      <c r="BY46"/>
-      <c r="BZ46">
+      <c r="CA46"/>
+      <c r="CB46">
         <v>539700000.0</v>
       </c>
-      <c r="CA46">
+      <c r="CC46">
         <v>544700000.0</v>
       </c>
-      <c r="CB46">
+      <c r="CD46">
         <v>549668000.0</v>
       </c>
-      <c r="CC46">
+      <c r="CE46">
         <v>130300000.0</v>
       </c>
-      <c r="CD46">
+      <c r="CF46">
         <v>131500000.0</v>
       </c>
-      <c r="CE46">
+      <c r="CG46">
         <v>133200000.0</v>
       </c>
-      <c r="CF46"/>
-      <c r="CG46"/>
       <c r="CH46"/>
       <c r="CI46"/>
-      <c r="CJ46">
+      <c r="CJ46"/>
+      <c r="CK46"/>
+      <c r="CL46">
         <v>89700.0</v>
       </c>
-      <c r="CK46">
+      <c r="CM46">
         <v>86324.0</v>
       </c>
-      <c r="CL46">
+      <c r="CN46">
         <v>33027.0</v>
       </c>
-      <c r="CM46">
+      <c r="CO46">
         <v>34097.0</v>
       </c>
-      <c r="CN46">
+      <c r="CP46">
         <v>34999.0</v>
       </c>
-      <c r="CO46">
+      <c r="CQ46">
         <v>35281.0</v>
       </c>
-      <c r="CP46">
+      <c r="CR46">
         <v>30493.0</v>
       </c>
-      <c r="CQ46">
+      <c r="CS46">
         <v>34206.0</v>
       </c>
-      <c r="CR46">
+      <c r="CT46">
         <v>41332.0</v>
       </c>
-      <c r="CS46">
+      <c r="CU46">
         <v>41959.0</v>
       </c>
-      <c r="CT46"/>
-      <c r="CU46"/>
       <c r="CV46"/>
-      <c r="CW46">
+      <c r="CW46"/>
+      <c r="CX46"/>
+      <c r="CY46">
         <v>34961.0</v>
       </c>
-      <c r="CX46"/>
-      <c r="CY46"/>
       <c r="CZ46"/>
-      <c r="DA46">
+      <c r="DA46"/>
+      <c r="DB46"/>
+      <c r="DC46">
         <v>67000.0</v>
       </c>
-      <c r="DB46"/>
-      <c r="DC46"/>
       <c r="DD46"/>
+      <c r="DE46"/>
+      <c r="DF46"/>
     </row>
-    <row r="47" spans="1:108">
+    <row r="47" spans="1:110">
       <c r="A47" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="B47">
+        <v>74</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47">
+        <v>7407075000.0</v>
+      </c>
+      <c r="D47">
         <v>6847662000.0</v>
       </c>
-      <c r="C47">
+      <c r="E47">
         <v>6680224000.0</v>
       </c>
-      <c r="D47">
+      <c r="F47">
         <v>6409469000.0</v>
       </c>
-      <c r="E47">
+      <c r="G47">
         <v>6388271000.0</v>
       </c>
-      <c r="F47">
+      <c r="H47">
         <v>6463658000.0</v>
       </c>
-      <c r="G47"/>
-      <c r="H47"/>
       <c r="I47"/>
-      <c r="J47">
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47">
         <v>5745546000.0</v>
       </c>
-      <c r="K47">
+      <c r="M47">
         <v>5699624000.0</v>
       </c>
-      <c r="L47">
+      <c r="N47">
         <v>5700791000.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>5711229000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>5811561000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>5846292000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>5900067000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>5911306000.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>5511453000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>5569499000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>5574355000.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>5494680000.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>5554311000.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>5617250000.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>5676204000.0</v>
       </c>
-      <c r="Y47">
+      <c r="AA47">
         <v>5741417000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AB47">
         <v>5805265000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AC47">
         <v>5868760000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AD47">
         <v>6096379000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AE47">
         <v>6156839000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AF47">
         <v>6224128000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AG47">
         <v>5785795000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AH47">
         <v>5366012000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AI47">
         <v>5432384000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AJ47">
         <v>5737877000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AK47">
         <v>5799729000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AL47">
         <v>5864436000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AM47">
         <v>5928379000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AN47">
         <v>6087736000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AO47">
         <v>5332155000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AP47">
         <v>5407218000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AQ47">
         <v>5478519000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AR47">
         <v>4880343000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AS47">
         <v>5077082000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AT47">
         <v>5127933000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AU47">
         <v>4257372000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AV47">
         <v>4318813000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AW47">
         <v>4285347000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AX47">
         <v>4320048000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AY47">
         <v>4228484000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AZ47">
         <v>4264839000.0</v>
       </c>
-      <c r="AY47">
+      <c r="BA47">
         <v>4300380000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BB47">
         <v>4211991000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BC47">
         <v>2281234000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BD47">
         <v>2328808000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BE47">
         <v>1837945000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BF47">
         <v>1857112000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BG47">
         <v>1871726000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BH47">
         <v>1886235000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BI47">
         <v>1895715000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BJ47">
         <v>1905841000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BK47">
         <v>1912877000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BL47">
         <v>1943224000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BM47">
         <v>1948208000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BN47">
         <v>1921542000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BO47">
         <v>1928476000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BP47">
         <v>1937378000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BQ47">
         <v>1373679000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BR47">
         <v>1233772000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BS47">
         <v>1238368000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BT47">
         <v>1224478000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BU47">
         <v>1198932000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BV47">
         <v>1076744000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BW47">
         <v>1075023000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BX47">
         <v>1074125000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BY47">
         <v>581975000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BZ47">
         <v>529848000.0</v>
       </c>
-      <c r="BY47">
+      <c r="CA47">
         <v>534683000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CB47">
         <v>539727000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CC47">
         <v>544744000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CD47">
         <v>549658000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CE47">
         <v>130254000.0</v>
       </c>
-      <c r="CD47"/>
-      <c r="CE47"/>
       <c r="CF47"/>
-      <c r="CG47">
-[...4 lines deleted...]
-      </c>
+      <c r="CG47"/>
+      <c r="CH47"/>
       <c r="CI47">
         <v>0.0</v>
       </c>
       <c r="CJ47">
+        <v>0.0</v>
+      </c>
+      <c r="CK47">
+        <v>0.0</v>
+      </c>
+      <c r="CL47">
         <v>88977.53</v>
       </c>
-      <c r="CK47">
+      <c r="CM47">
         <v>87044.83</v>
       </c>
-      <c r="CL47">
+      <c r="CN47">
         <v>32875.51</v>
       </c>
-      <c r="CM47">
+      <c r="CO47">
         <v>34378.16</v>
       </c>
-      <c r="CN47">
+      <c r="CP47">
         <v>35337.96</v>
       </c>
-      <c r="CO47">
+      <c r="CQ47">
         <v>35308.47</v>
       </c>
-      <c r="CP47">
+      <c r="CR47">
         <v>30658.84</v>
       </c>
-      <c r="CQ47">
+      <c r="CS47">
         <v>34342.8</v>
       </c>
-      <c r="CR47">
+      <c r="CT47">
         <v>41317.06</v>
       </c>
-      <c r="CS47"/>
-      <c r="CT47"/>
       <c r="CU47"/>
       <c r="CV47"/>
       <c r="CW47"/>
       <c r="CX47"/>
       <c r="CY47"/>
       <c r="CZ47"/>
       <c r="DA47"/>
       <c r="DB47"/>
       <c r="DC47"/>
       <c r="DD47"/>
+      <c r="DE47"/>
+      <c r="DF47"/>
     </row>
-    <row r="48" spans="1:108">
+    <row r="48" spans="1:110">
       <c r="A48" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B48">
+        <v>5342832941.0</v>
+      </c>
+      <c r="C48">
+        <v>4690136094.0</v>
+      </c>
+      <c r="D48">
         <v>4212786000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>3921249000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>3703878000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>3524774000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>3506945000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>3425686000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>3342064000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>3248284000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>3147800000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>3099375000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>3024034000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>2898466000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>2800137000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>2675228000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>2593863000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>2504083000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>2268552000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>2201156000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>2098041000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>1941398000.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>1799551000.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>1677074000.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>1616098000.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>1566016000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>1530032000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>1500034000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>1664861000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AE48">
         <v>1647586000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AF48">
         <v>1680715000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AG48">
         <v>1657153000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AH48">
         <v>1378899000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AI48">
         <v>1350628000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AJ48">
         <v>1528154000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AK48">
         <v>1505777000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AL48">
         <v>1469091000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AM48">
         <v>1438773000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AN48">
         <v>1454382000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AO48">
         <v>1400451000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AP48">
         <v>1362145000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AQ48">
         <v>1358363000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AR48">
         <v>1551606000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AS48">
         <v>1667745000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AT48">
         <v>1648875000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AU48">
         <v>1619654000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AV48">
         <v>1589486000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AW48">
         <v>1606476000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AX48">
         <v>1567479000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AY48">
         <v>1512689000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AZ48">
         <v>1450954000.0</v>
       </c>
-      <c r="AY48">
+      <c r="BA48">
         <v>1409526000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BB48">
         <v>1380982000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BC48">
         <v>1297207000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BD48">
         <v>1144269000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BE48">
         <v>1059960000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BF48">
         <v>950375000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BG48">
         <v>835023000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BH48">
         <v>722091000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BI48">
         <v>597654000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BJ48">
         <v>459755000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BK48">
         <v>344075000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BL48">
         <v>510955000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BM48">
         <v>441721000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BN48">
         <v>388464000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BO48">
         <v>343834000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BP48">
         <v>293025000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BQ48">
         <v>259459000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BR48">
         <v>241021000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BS48">
         <v>225910000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BT48">
         <v>263129000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BU48">
         <v>259862000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BV48">
         <v>236586000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BW48">
         <v>208658000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BX48">
         <v>183783000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BY48">
         <v>164572000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BZ48">
         <v>141733000.0</v>
       </c>
-      <c r="BY48">
+      <c r="CA48">
         <v>111853000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CB48">
         <v>88091000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CC48">
         <v>65573000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CD48">
         <v>40414000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CE48">
         <v>26633000.0</v>
       </c>
-      <c r="CD48">
+      <c r="CF48">
         <v>19624000.0</v>
       </c>
-      <c r="CE48">
+      <c r="CG48">
         <v>13246000.0</v>
       </c>
-      <c r="CF48">
+      <c r="CH48">
         <v>6524000.0</v>
       </c>
-      <c r="CG48">
+      <c r="CI48">
         <v>-424672.0</v>
       </c>
-      <c r="CH48">
+      <c r="CJ48">
         <v>-393706.0</v>
       </c>
-      <c r="CI48">
+      <c r="CK48">
         <v>-381451.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CL48">
         <v>-238803.0</v>
       </c>
-      <c r="CK48">
+      <c r="CM48">
         <v>-258223.0</v>
       </c>
-      <c r="CL48">
+      <c r="CN48">
         <v>-139441.0</v>
       </c>
-      <c r="CM48">
+      <c r="CO48">
         <v>-157013.0</v>
       </c>
-      <c r="CN48">
+      <c r="CP48">
         <v>-140848.0</v>
       </c>
-      <c r="CO48">
+      <c r="CQ48">
         <v>-150106.0</v>
       </c>
-      <c r="CP48">
+      <c r="CR48">
         <v>-171360.0</v>
       </c>
-      <c r="CQ48">
+      <c r="CS48">
         <v>-168285.0</v>
       </c>
-      <c r="CR48">
+      <c r="CT48">
         <v>-23886.0</v>
       </c>
-      <c r="CS48">
+      <c r="CU48">
         <v>-29418.0</v>
       </c>
-      <c r="CT48"/>
-      <c r="CU48"/>
       <c r="CV48"/>
-      <c r="CW48">
+      <c r="CW48"/>
+      <c r="CX48"/>
+      <c r="CY48">
         <v>-23638.0</v>
       </c>
-      <c r="CX48"/>
-      <c r="CY48"/>
       <c r="CZ48"/>
       <c r="DA48"/>
       <c r="DB48"/>
       <c r="DC48"/>
       <c r="DD48"/>
+      <c r="DE48"/>
+      <c r="DF48"/>
     </row>
-    <row r="49" spans="1:108">
+    <row r="49" spans="1:110">
       <c r="A49" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
@@ -15817,844 +16161,860 @@
       <c r="BH49"/>
       <c r="BI49"/>
       <c r="BJ49"/>
       <c r="BK49"/>
       <c r="BL49"/>
       <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
-      <c r="CG49">
-[...4 lines deleted...]
-      </c>
+      <c r="CG49"/>
+      <c r="CH49"/>
       <c r="CI49">
         <v>0.0</v>
       </c>
       <c r="CJ49">
         <v>0.0</v>
       </c>
       <c r="CK49">
         <v>0.0</v>
       </c>
       <c r="CL49">
         <v>0.0</v>
       </c>
       <c r="CM49">
         <v>0.0</v>
       </c>
       <c r="CN49">
         <v>0.0</v>
       </c>
       <c r="CO49">
         <v>0.0</v>
       </c>
       <c r="CP49">
         <v>0.0</v>
       </c>
       <c r="CQ49">
         <v>0.0</v>
       </c>
       <c r="CR49">
         <v>0.0</v>
       </c>
-      <c r="CS49"/>
-      <c r="CT49"/>
+      <c r="CS49">
+        <v>0.0</v>
+      </c>
+      <c r="CT49">
+        <v>0.0</v>
+      </c>
       <c r="CU49"/>
       <c r="CV49"/>
       <c r="CW49"/>
       <c r="CX49"/>
       <c r="CY49"/>
       <c r="CZ49"/>
       <c r="DA49"/>
       <c r="DB49"/>
       <c r="DC49"/>
       <c r="DD49"/>
+      <c r="DE49"/>
+      <c r="DF49"/>
     </row>
-    <row r="50" spans="1:108">
+    <row r="50" spans="1:110">
       <c r="A50" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
-      <c r="AB50">
+      <c r="AB50"/>
+      <c r="AC50"/>
+      <c r="AD50">
         <v>627000.0</v>
       </c>
-      <c r="AC50"/>
-[...1 lines deleted...]
-      <c r="AE50">
+      <c r="AE50"/>
+      <c r="AF50"/>
+      <c r="AG50">
         <v>956500000.0</v>
       </c>
-      <c r="AF50">
+      <c r="AH50">
         <v>663000000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AI50">
         <v>770000000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AJ50">
         <v>854000000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AK50">
         <v>953000000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AL50">
         <v>1064000000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AM50">
         <v>1193000000.0</v>
       </c>
-      <c r="AL50"/>
-      <c r="AM50"/>
       <c r="AN50"/>
-      <c r="AO50">
+      <c r="AO50"/>
+      <c r="AP50"/>
+      <c r="AQ50">
         <v>1466000000.0</v>
       </c>
-      <c r="AP50"/>
-      <c r="AQ50"/>
       <c r="AR50"/>
-      <c r="AS50">
+      <c r="AS50"/>
+      <c r="AT50"/>
+      <c r="AU50">
         <v>998518000.0</v>
       </c>
-      <c r="AT50"/>
-      <c r="AU50"/>
       <c r="AV50"/>
-      <c r="AW50">
+      <c r="AW50"/>
+      <c r="AX50"/>
+      <c r="AY50">
         <v>998136000.0</v>
       </c>
-      <c r="AX50"/>
-      <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
       <c r="BW50"/>
       <c r="BX50"/>
       <c r="BY50"/>
       <c r="BZ50"/>
       <c r="CA50"/>
       <c r="CB50"/>
       <c r="CC50"/>
       <c r="CD50"/>
       <c r="CE50"/>
       <c r="CF50"/>
-      <c r="CG50">
-[...4 lines deleted...]
-      </c>
+      <c r="CG50"/>
+      <c r="CH50"/>
       <c r="CI50">
         <v>0.0</v>
       </c>
       <c r="CJ50">
         <v>0.0</v>
       </c>
       <c r="CK50">
         <v>0.0</v>
       </c>
       <c r="CL50">
         <v>0.0</v>
       </c>
       <c r="CM50">
         <v>0.0</v>
       </c>
       <c r="CN50">
         <v>0.0</v>
       </c>
       <c r="CO50">
         <v>0.0</v>
       </c>
       <c r="CP50">
         <v>0.0</v>
       </c>
       <c r="CQ50">
         <v>0.0</v>
       </c>
       <c r="CR50">
         <v>0.0</v>
       </c>
-      <c r="CS50"/>
-      <c r="CT50"/>
+      <c r="CS50">
+        <v>0.0</v>
+      </c>
+      <c r="CT50">
+        <v>0.0</v>
+      </c>
       <c r="CU50"/>
       <c r="CV50"/>
       <c r="CW50"/>
       <c r="CX50"/>
       <c r="CY50"/>
       <c r="CZ50"/>
       <c r="DA50"/>
       <c r="DB50"/>
       <c r="DC50"/>
       <c r="DD50"/>
+      <c r="DE50"/>
+      <c r="DF50"/>
     </row>
-    <row r="51" spans="1:108">
+    <row r="51" spans="1:110">
       <c r="A51" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B51">
+        <v>7687198.0</v>
+      </c>
+      <c r="C51">
+        <v>7890613.0</v>
+      </c>
+      <c r="D51">
         <v>7994000.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>8248000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>8087000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>5171000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>5664000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>5736000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>5941000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>6229000.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>6244000.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>6534000.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>1769000.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>1970000.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>2151000.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>2443000.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>2698000.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>2873000.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>3059000.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>3313000.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>3476000.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>198637000.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>491202000.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>644272000.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>719350000.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>878752000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AB51">
         <v>1017789000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AC51">
         <v>1099980000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AD51">
         <v>1188072000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AE51">
         <v>1269578000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AF51">
         <v>1382451000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AG51">
         <v>956500000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AH51">
         <v>663000000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AI51">
         <v>770000000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AJ51">
         <v>854000000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AK51">
         <v>953000000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AL51">
         <v>1064000000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AM51">
         <v>1193000000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AN51">
         <v>1345000000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AO51">
         <v>706000000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AP51">
         <v>1371000000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AQ51">
         <v>1466000000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AR51">
         <v>647000000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AS51">
         <v>715000000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AT51">
         <v>800000000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AU51">
         <v>998518000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AV51">
         <v>998252000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AW51">
         <v>997990000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AX51">
         <v>997750000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AY51">
         <v>998136000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AZ51">
         <v>1039951000.0</v>
       </c>
-      <c r="AY51">
+      <c r="BA51">
         <v>1142802000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BB51">
         <v>1090000000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BC51">
         <v>50060000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BD51">
         <v>57200000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BE51">
         <v>64340000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BF51">
         <v>71480000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BG51">
         <v>78620000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BH51">
         <v>85760000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BI51">
         <v>92900000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BJ51">
         <v>100040000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BK51">
         <v>107180000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BL51">
         <v>114320000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BM51">
         <v>121460000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BN51">
         <v>502367000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BO51">
         <v>135740000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BP51">
         <v>283080000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BQ51">
         <v>150020000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BR51">
         <v>157160000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BS51">
         <v>377800000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BT51">
         <v>356727000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BU51">
         <v>492780000.0</v>
       </c>
-      <c r="BT51">
+      <c r="BV51">
         <v>386320000.0</v>
       </c>
-      <c r="BU51">
+      <c r="BW51">
         <v>419860000.0</v>
       </c>
-      <c r="BV51">
+      <c r="BX51">
         <v>435027000.0</v>
       </c>
-      <c r="BW51"/>
-[...5 lines deleted...]
-      </c>
+      <c r="BY51"/>
       <c r="BZ51">
         <v>20000000.0</v>
       </c>
       <c r="CA51">
         <v>20000000.0</v>
       </c>
       <c r="CB51">
+        <v>20000000.0</v>
+      </c>
+      <c r="CC51">
+        <v>20000000.0</v>
+      </c>
+      <c r="CD51">
         <v>180004000.0</v>
       </c>
-      <c r="CC51"/>
-      <c r="CD51"/>
       <c r="CE51"/>
       <c r="CF51"/>
       <c r="CG51"/>
       <c r="CH51"/>
       <c r="CI51"/>
-      <c r="CJ51">
+      <c r="CJ51"/>
+      <c r="CK51"/>
+      <c r="CL51">
         <v>24667.0</v>
       </c>
-      <c r="CK51">
+      <c r="CM51">
         <v>27819.0</v>
       </c>
-      <c r="CL51"/>
-      <c r="CM51"/>
       <c r="CN51"/>
       <c r="CO51"/>
       <c r="CP51"/>
       <c r="CQ51"/>
       <c r="CR51"/>
       <c r="CS51"/>
       <c r="CT51"/>
       <c r="CU51"/>
       <c r="CV51"/>
       <c r="CW51"/>
       <c r="CX51"/>
       <c r="CY51"/>
       <c r="CZ51"/>
-      <c r="DA51">
+      <c r="DA51"/>
+      <c r="DB51"/>
+      <c r="DC51">
         <v>67000.0</v>
       </c>
-      <c r="DB51"/>
-      <c r="DC51"/>
       <c r="DD51"/>
+      <c r="DE51"/>
+      <c r="DF51"/>
     </row>
-    <row r="52" spans="1:108">
+    <row r="52" spans="1:110">
       <c r="A52" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B52">
+        <v>582910.0</v>
+      </c>
+      <c r="C52">
+        <v>573953.0</v>
+      </c>
+      <c r="D52">
         <v>572000.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>566000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>488000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>262000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>324000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>435000.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>518000.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>604000.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>590000.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>609000.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>828000.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>818000.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>803000.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>824000.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>830000.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>813000.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>801000.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>805000.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>789000.0</v>
       </c>
-      <c r="U52">
+      <c r="W52">
         <v>773000.0</v>
       </c>
-      <c r="V52">
+      <c r="X52">
         <v>734000.0</v>
       </c>
-      <c r="W52">
+      <c r="Y52">
         <v>718000.0</v>
       </c>
-      <c r="X52">
+      <c r="Z52">
         <v>695000.0</v>
       </c>
-      <c r="Y52">
+      <c r="AA52">
         <v>724000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AB52">
         <v>657000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AC52">
         <v>647000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AD52">
         <v>627000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AE52">
         <v>5578000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AF52">
         <v>1951000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AG52">
         <v>1638000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AH52">
         <v>49000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AI52">
         <v>770000000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AJ52">
         <v>854000000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AK52">
         <v>953000000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AL52">
         <v>114000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AM52">
         <v>228000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AN52">
         <v>3859000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AO52">
         <v>3387000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AP52">
         <v>5924000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AQ52">
         <v>1904000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AR52">
         <v>1647000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AS52">
         <v>2211000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AT52">
         <v>3328000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AU52">
         <v>1373000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AV52">
         <v>1594000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AW52">
         <v>1792000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AX52">
         <v>1380000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AY52">
         <v>718000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AZ52">
         <v>1056000.0</v>
       </c>
-      <c r="AY52">
+      <c r="BA52">
         <v>1056000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BB52">
         <v>1090000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>28560000.0</v>
       </c>
       <c r="BC52">
         <v>28560000.0</v>
       </c>
       <c r="BD52">
         <v>28560000.0</v>
       </c>
       <c r="BE52">
         <v>28560000.0</v>
       </c>
       <c r="BF52">
         <v>28560000.0</v>
       </c>
       <c r="BG52">
         <v>28560000.0</v>
       </c>
       <c r="BH52">
         <v>28560000.0</v>
       </c>
       <c r="BI52">
         <v>28560000.0</v>
       </c>
       <c r="BJ52">
         <v>28560000.0</v>
       </c>
       <c r="BK52">
         <v>28560000.0</v>
       </c>
       <c r="BL52">
-        <v>161548000.0</v>
+        <v>28560000.0</v>
       </c>
       <c r="BM52">
         <v>28560000.0</v>
       </c>
       <c r="BN52">
-        <v>168760000.0</v>
+        <v>161548000.0</v>
       </c>
       <c r="BO52">
         <v>28560000.0</v>
       </c>
       <c r="BP52">
-        <v>28560000.0</v>
+        <v>168760000.0</v>
       </c>
       <c r="BQ52">
         <v>28560000.0</v>
       </c>
       <c r="BR52">
-        <v>26829000.0</v>
+        <v>28560000.0</v>
       </c>
       <c r="BS52">
         <v>28560000.0</v>
       </c>
       <c r="BT52">
-        <v>28560000.0</v>
+        <v>26829000.0</v>
       </c>
       <c r="BU52">
         <v>28560000.0</v>
       </c>
       <c r="BV52">
+        <v>28560000.0</v>
+      </c>
+      <c r="BW52">
+        <v>28560000.0</v>
+      </c>
+      <c r="BX52">
         <v>28562000.0</v>
       </c>
-      <c r="BW52"/>
-[...5 lines deleted...]
-      </c>
+      <c r="BY52"/>
       <c r="BZ52">
         <v>20000000.0</v>
       </c>
       <c r="CA52">
         <v>20000000.0</v>
       </c>
       <c r="CB52">
+        <v>20000000.0</v>
+      </c>
+      <c r="CC52">
+        <v>20000000.0</v>
+      </c>
+      <c r="CD52">
         <v>85002000.0</v>
       </c>
-      <c r="CC52"/>
-      <c r="CD52"/>
       <c r="CE52"/>
       <c r="CF52"/>
-      <c r="CG52">
-[...4 lines deleted...]
-      </c>
+      <c r="CG52"/>
+      <c r="CH52"/>
       <c r="CI52">
         <v>0.0</v>
       </c>
       <c r="CJ52">
         <v>0.0</v>
       </c>
       <c r="CK52">
         <v>0.0</v>
       </c>
       <c r="CL52">
         <v>0.0</v>
       </c>
       <c r="CM52">
         <v>0.0</v>
       </c>
       <c r="CN52">
         <v>0.0</v>
       </c>
       <c r="CO52">
         <v>0.0</v>
       </c>
       <c r="CP52">
         <v>0.0</v>
       </c>
       <c r="CQ52">
         <v>0.0</v>
       </c>
       <c r="CR52">
         <v>0.0</v>
       </c>
-      <c r="CS52"/>
-      <c r="CT52"/>
+      <c r="CS52">
+        <v>0.0</v>
+      </c>
+      <c r="CT52">
+        <v>0.0</v>
+      </c>
       <c r="CU52"/>
       <c r="CV52"/>
       <c r="CW52"/>
       <c r="CX52"/>
       <c r="CY52"/>
       <c r="CZ52"/>
-      <c r="DA52">
+      <c r="DA52"/>
+      <c r="DB52"/>
+      <c r="DC52">
         <v>67000.0</v>
       </c>
-      <c r="DB52"/>
-      <c r="DC52"/>
       <c r="DD52"/>
+      <c r="DE52"/>
+      <c r="DF52"/>
     </row>
-    <row r="53" spans="1:108">
+    <row r="53" spans="1:110">
       <c r="A53" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
-      <c r="E53">
-[...1 lines deleted...]
-      </c>
+      <c r="E53"/>
       <c r="F53"/>
       <c r="G53">
+        <v>-9698262.0</v>
+      </c>
+      <c r="H53"/>
+      <c r="I53">
         <v>11547177.0</v>
       </c>
-      <c r="H53">
+      <c r="J53">
         <v>11547177.0</v>
       </c>
-      <c r="I53"/>
-      <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
       <c r="AF53"/>
       <c r="AG53"/>
       <c r="AH53"/>
       <c r="AI53"/>
@@ -16685,102 +17045,104 @@
       <c r="BH53"/>
       <c r="BI53"/>
       <c r="BJ53"/>
       <c r="BK53"/>
       <c r="BL53"/>
       <c r="BM53"/>
       <c r="BN53"/>
       <c r="BO53"/>
       <c r="BP53"/>
       <c r="BQ53"/>
       <c r="BR53"/>
       <c r="BS53"/>
       <c r="BT53"/>
       <c r="BU53"/>
       <c r="BV53"/>
       <c r="BW53"/>
       <c r="BX53"/>
       <c r="BY53"/>
       <c r="BZ53"/>
       <c r="CA53"/>
       <c r="CB53"/>
       <c r="CC53"/>
       <c r="CD53"/>
       <c r="CE53"/>
       <c r="CF53"/>
-      <c r="CG53">
+      <c r="CG53"/>
+      <c r="CH53"/>
+      <c r="CI53">
         <v>53333333.33</v>
       </c>
-      <c r="CH53">
-[...4 lines deleted...]
-      </c>
       <c r="CJ53">
         <v>0.0</v>
       </c>
       <c r="CK53">
         <v>0.0</v>
       </c>
       <c r="CL53">
         <v>0.0</v>
       </c>
       <c r="CM53">
         <v>0.0</v>
       </c>
       <c r="CN53">
         <v>0.0</v>
       </c>
       <c r="CO53">
         <v>0.0</v>
       </c>
       <c r="CP53">
         <v>0.0</v>
       </c>
       <c r="CQ53">
         <v>0.0</v>
       </c>
       <c r="CR53">
         <v>0.0</v>
       </c>
-      <c r="CS53"/>
-      <c r="CT53"/>
+      <c r="CS53">
+        <v>0.0</v>
+      </c>
+      <c r="CT53">
+        <v>0.0</v>
+      </c>
       <c r="CU53"/>
       <c r="CV53"/>
       <c r="CW53"/>
       <c r="CX53"/>
       <c r="CY53"/>
       <c r="CZ53"/>
       <c r="DA53"/>
       <c r="DB53"/>
       <c r="DC53"/>
       <c r="DD53"/>
+      <c r="DE53"/>
+      <c r="DF53"/>
     </row>
-    <row r="54" spans="1:108">
+    <row r="54" spans="1:110">
       <c r="A54" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
@@ -16821,1334 +17183,1360 @@
       <c r="BH54"/>
       <c r="BI54"/>
       <c r="BJ54"/>
       <c r="BK54"/>
       <c r="BL54"/>
       <c r="BM54"/>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
-      <c r="CG54">
-[...4 lines deleted...]
-      </c>
+      <c r="CG54"/>
+      <c r="CH54"/>
       <c r="CI54">
         <v>0.0</v>
       </c>
       <c r="CJ54">
         <v>0.0</v>
       </c>
       <c r="CK54">
         <v>0.0</v>
       </c>
       <c r="CL54">
         <v>0.0</v>
       </c>
       <c r="CM54">
         <v>0.0</v>
       </c>
       <c r="CN54">
         <v>0.0</v>
       </c>
       <c r="CO54">
         <v>0.0</v>
       </c>
       <c r="CP54">
         <v>0.0</v>
       </c>
       <c r="CQ54">
         <v>0.0</v>
       </c>
       <c r="CR54">
         <v>0.0</v>
       </c>
-      <c r="CS54"/>
-      <c r="CT54"/>
+      <c r="CS54">
+        <v>0.0</v>
+      </c>
+      <c r="CT54">
+        <v>0.0</v>
+      </c>
       <c r="CU54"/>
       <c r="CV54"/>
       <c r="CW54"/>
       <c r="CX54"/>
       <c r="CY54"/>
       <c r="CZ54"/>
       <c r="DA54"/>
       <c r="DB54"/>
       <c r="DC54"/>
       <c r="DD54"/>
+      <c r="DE54"/>
+      <c r="DF54"/>
     </row>
-    <row r="55" spans="1:108">
+    <row r="55" spans="1:110">
       <c r="A55" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B55">
+        <v>9878577225.0</v>
+      </c>
+      <c r="C55">
+        <v>9153488653.0</v>
+      </c>
+      <c r="D55">
         <v>8419518000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>7982385000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>7739297000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>7424457000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>7386179000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>7247082000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>7180455000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>7031185000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>6881515000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>6879905000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>6905479000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>6759906000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>6587595000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>6448695000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>6470033000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>6296151000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>6046740000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>5981466000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>5928412000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>5957272000.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>6091187000.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>6134044000.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>6076941000.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>6278007000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>6258859000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>6240823000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>6478700000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>6470046000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>6586018000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AG55">
         <v>6216112000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AH55">
         <v>5637727000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AI55">
         <v>5683313000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AJ55">
         <v>5935686000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AK55">
         <v>5996010000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AL55">
         <v>6085709000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AM55">
         <v>6153319000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AN55">
         <v>6326032000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AO55">
         <v>5561209000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AP55">
         <v>5563144000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AQ55">
         <v>5632211000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AR55">
         <v>5009177000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AS55">
         <v>5203371000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AT55">
         <v>5268074000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AU55">
         <v>4647763000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AV55">
         <v>4618131000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AW55">
         <v>4521595000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AX55">
         <v>4476865000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AY55">
         <v>4389844000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AZ55">
         <v>4398445000.0</v>
       </c>
-      <c r="AY55">
+      <c r="BA55">
         <v>4396012000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BB55">
         <v>4400253000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BC55">
         <v>3189337000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BD55">
         <v>3046564000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BE55">
         <v>3056825000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BF55">
         <v>3005839000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BG55">
         <v>2872335000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BH55">
         <v>2760675000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BI55">
         <v>2807346000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BJ55">
         <v>2757065000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BK55">
         <v>2635383000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BL55">
         <v>2363625000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BM55">
         <v>2379472000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BN55">
         <v>2286100000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BO55">
         <v>2237224000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BP55">
         <v>2299770000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BQ55">
         <v>1462514000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BR55">
         <v>1291750000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BS55">
         <v>1270646000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BT55">
         <v>1206483000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BU55">
         <v>1320450000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BV55">
         <v>1205703000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BW55">
         <v>1208474000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BX55">
         <v>1200377000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BY55">
         <v>748626000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BZ55">
         <v>700893000.0</v>
       </c>
-      <c r="BY55">
+      <c r="CA55">
         <v>662893000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CB55">
         <v>638123000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CC55">
         <v>614349000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CD55">
         <v>578161000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CE55">
         <v>266151000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CF55">
         <v>173871000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CG55">
         <v>167056000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CH55">
         <v>160356000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CI55">
         <v>53700823.0</v>
       </c>
-      <c r="CH55">
+      <c r="CJ55">
         <v>314023.0</v>
       </c>
-      <c r="CI55">
+      <c r="CK55">
         <v>337951.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CL55">
         <v>581668.0</v>
       </c>
-      <c r="CK55">
+      <c r="CM55">
         <v>515724.0</v>
       </c>
-      <c r="CL55">
+      <c r="CN55">
         <v>591236.0</v>
       </c>
-      <c r="CM55">
+      <c r="CO55">
         <v>518719.0</v>
       </c>
-      <c r="CN55">
+      <c r="CP55">
         <v>500027.0</v>
       </c>
-      <c r="CO55">
+      <c r="CQ55">
         <v>494580.0</v>
       </c>
-      <c r="CP55">
+      <c r="CR55">
         <v>475279.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CS55">
         <v>448818.0</v>
       </c>
-      <c r="CR55">
+      <c r="CT55">
         <v>609183.0</v>
       </c>
-      <c r="CS55">
+      <c r="CU55">
         <v>625589.0</v>
       </c>
-      <c r="CT55"/>
-      <c r="CU55"/>
       <c r="CV55"/>
-      <c r="CW55">
+      <c r="CW55"/>
+      <c r="CX55"/>
+      <c r="CY55">
         <v>686220.0</v>
       </c>
-      <c r="CX55"/>
-      <c r="CY55"/>
       <c r="CZ55"/>
-      <c r="DA55">
+      <c r="DA55"/>
+      <c r="DB55"/>
+      <c r="DC55">
         <v>670017.0</v>
       </c>
-      <c r="DB55"/>
-      <c r="DC55"/>
       <c r="DD55"/>
+      <c r="DE55"/>
+      <c r="DF55"/>
     </row>
-    <row r="56" spans="1:108">
+    <row r="56" spans="1:110">
       <c r="A56" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B56">
+        <v>2192785004.0</v>
+      </c>
+      <c r="C56">
+        <v>1201977593.0</v>
+      </c>
+      <c r="D56">
         <v>1203186000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>1026196000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>1097167000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>828080000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>709850000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>558813000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>320848000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>567411000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>856193000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>849447000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>822095000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>720093000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>520918000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>478336000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>413977000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>249724000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>392716000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>254448000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>201484000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>201831000.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>221798000.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>180275000.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>172936000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>154752000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>157406000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>91284000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>129257000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>79704000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>123127000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AG56">
         <v>103116000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AH56">
         <v>119258000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AI56">
         <v>103415000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AJ56">
         <v>78483000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AK56">
         <v>82600000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AL56">
         <v>119481000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AM56">
         <v>128092000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AN56">
         <v>130779000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AO56">
         <v>131293000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AP56">
         <v>90302000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AQ56">
         <v>105876000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AR56">
         <v>84083000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AS56">
         <v>76197000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AT56">
         <v>91737000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AU56">
         <v>338493000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AV56">
         <v>236322000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AW56">
         <v>148921000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AX56">
         <v>88246000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AY56">
         <v>101287000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AZ56">
         <v>69064000.0</v>
       </c>
-      <c r="AY56">
+      <c r="BA56">
         <v>41174000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BB56">
         <v>87093000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BC56">
         <v>785379000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BD56">
         <v>565572000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BE56">
         <v>1110278000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BF56">
         <v>1005042000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BG56">
         <v>845312000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BH56">
         <v>728480000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BI56">
         <v>710950000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BJ56">
         <v>572748000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BK56">
         <v>436451000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BL56">
         <v>263911000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BM56">
         <v>332779000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BN56">
         <v>285773000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BO56">
         <v>233474000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BP56">
         <v>311022000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BQ56">
         <v>52960000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BR56">
         <v>28777000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BS56">
         <v>8698000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BT56">
         <v>14425000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BU56">
         <v>38892000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BV56">
         <v>9650000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BW56">
         <v>11696000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BX56">
         <v>8594000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BY56">
         <v>42264000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BZ56">
         <v>70368000.0</v>
       </c>
-      <c r="BY56">
+      <c r="CA56">
         <v>61347000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CB56">
         <v>63999000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CC56">
         <v>53671000.0</v>
       </c>
-      <c r="CB56">
+      <c r="CD56">
         <v>11898000.0</v>
       </c>
-      <c r="CC56">
+      <c r="CE56">
         <v>120659000.0</v>
       </c>
-      <c r="CD56">
+      <c r="CF56">
         <v>27094000.0</v>
       </c>
-      <c r="CE56">
+      <c r="CG56">
         <v>33837000.0</v>
       </c>
-      <c r="CF56">
+      <c r="CH56">
         <v>25391000.0</v>
       </c>
-      <c r="CG56">
+      <c r="CI56">
         <v>53700823.0</v>
       </c>
-      <c r="CH56">
+      <c r="CJ56">
         <v>314023.0</v>
       </c>
-      <c r="CI56">
+      <c r="CK56">
         <v>337951.0</v>
       </c>
-      <c r="CJ56">
+      <c r="CL56">
         <v>487500.0</v>
       </c>
-      <c r="CK56">
+      <c r="CM56">
         <v>87998.0</v>
       </c>
-      <c r="CL56">
+      <c r="CN56">
         <v>404934.0</v>
       </c>
-      <c r="CM56">
+      <c r="CO56">
         <v>342079.0</v>
       </c>
-      <c r="CN56">
+      <c r="CP56">
         <v>328386.0</v>
       </c>
-      <c r="CO56">
+      <c r="CQ56">
         <v>326512.0</v>
       </c>
-      <c r="CP56">
+      <c r="CR56">
         <v>304413.0</v>
       </c>
-      <c r="CQ56">
+      <c r="CS56">
         <v>280660.0</v>
       </c>
-      <c r="CR56">
+      <c r="CT56">
         <v>291561.0</v>
       </c>
-      <c r="CS56">
+      <c r="CU56">
         <v>303150.0</v>
       </c>
-      <c r="CT56"/>
-      <c r="CU56"/>
       <c r="CV56"/>
-      <c r="CW56">
+      <c r="CW56"/>
+      <c r="CX56"/>
+      <c r="CY56">
         <v>342305.0</v>
       </c>
-      <c r="CX56"/>
-      <c r="CY56"/>
       <c r="CZ56"/>
-      <c r="DA56">
+      <c r="DA56"/>
+      <c r="DB56"/>
+      <c r="DC56">
         <v>469012.0</v>
       </c>
-      <c r="DB56"/>
-      <c r="DC56"/>
       <c r="DD56"/>
+      <c r="DE56"/>
+      <c r="DF56"/>
     </row>
-    <row r="57" spans="1:108">
+    <row r="57" spans="1:110">
       <c r="A57" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B57">
+        <v>483937358.0</v>
+      </c>
+      <c r="C57">
+        <v>154405492.0</v>
+      </c>
+      <c r="D57">
         <v>148743000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>139128000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>96449000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>29504000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>27612000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>20806000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>87958000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>26075000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>21993000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>18879000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>85516000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>30717000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>28647000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>22456000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>111941000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>29691000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>28817000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>26802000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>96972000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>31169000.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>36587000.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>66068000.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>116627000.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>64700000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>33677000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>25041000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>62358000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>28841000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>15319000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AG57">
         <v>21668000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AH57">
         <v>47569000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AI57">
         <v>12143000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AJ57">
         <v>13522000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AK57">
         <v>11419000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AL57">
         <v>44790000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AM57">
         <v>19057000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AN57">
         <v>15881000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AO57">
         <v>14073000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AP57">
         <v>34260000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AQ57">
         <v>12568000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AR57">
         <v>17054000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AS57">
         <v>18157000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AT57">
         <v>38586000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AU57">
         <v>16171000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AV57">
         <v>15447000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AW57">
         <v>19901000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AX57">
         <v>44054000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AY57">
         <v>21134000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AZ57">
         <v>20870000.0</v>
       </c>
-      <c r="AY57">
+      <c r="BA57">
         <v>21449000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BB57">
         <v>1161033000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BC57">
         <v>49458000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BD57">
         <v>39523000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BE57">
         <v>176306000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BF57">
         <v>199953000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BG57">
         <v>167694000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BH57">
         <v>172476000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BI57">
         <v>168707000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BJ57">
         <v>166844000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BK57">
         <v>171646000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BL57">
         <v>179881000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BM57">
         <v>192916000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BN57">
         <v>167518000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BO57">
         <v>169323000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BP57">
         <v>305392000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BQ57">
         <v>35154000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BR57">
         <v>31736000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BS57">
         <v>33381000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BT57">
         <v>32688000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BU57">
         <v>49537000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BV57">
         <v>33715000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BW57">
         <v>34943000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BX57">
         <v>34076000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BY57">
         <v>1826000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BZ57">
         <v>1344000.0</v>
       </c>
-      <c r="BY57">
+      <c r="CA57">
         <v>21354000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CB57">
         <v>21202000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CC57">
         <v>20885000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CD57">
         <v>86318000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CE57">
         <v>1961000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CF57">
         <v>426000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CG57">
         <v>586000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CH57">
         <v>702000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CI57">
         <v>3334858.0</v>
       </c>
-      <c r="CH57">
+      <c r="CJ57">
         <v>4134.0</v>
       </c>
-      <c r="CI57">
+      <c r="CK57">
         <v>12596.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CL57">
         <v>67929.0</v>
       </c>
-      <c r="CK57">
+      <c r="CM57">
         <v>92325.0</v>
       </c>
-      <c r="CL57">
+      <c r="CN57">
         <v>39634.0</v>
       </c>
-      <c r="CM57">
+      <c r="CO57">
         <v>39453.0</v>
       </c>
-      <c r="CN57">
+      <c r="CP57">
         <v>36925.0</v>
       </c>
-      <c r="CO57">
+      <c r="CQ57">
         <v>38489.0</v>
       </c>
-      <c r="CP57">
+      <c r="CR57">
         <v>28588.0</v>
       </c>
-      <c r="CQ57">
+      <c r="CS57">
         <v>27326.0</v>
       </c>
-      <c r="CR57">
+      <c r="CT57">
         <v>32344.0</v>
       </c>
-      <c r="CS57">
+      <c r="CU57">
         <v>45172.0</v>
       </c>
-      <c r="CT57"/>
-      <c r="CU57"/>
       <c r="CV57"/>
-      <c r="CW57">
+      <c r="CW57"/>
+      <c r="CX57"/>
+      <c r="CY57">
         <v>67700.0</v>
       </c>
-      <c r="CX57"/>
-      <c r="CY57"/>
       <c r="CZ57"/>
-      <c r="DA57">
+      <c r="DA57"/>
+      <c r="DB57"/>
+      <c r="DC57">
         <v>67000.0</v>
       </c>
-      <c r="DB57"/>
-      <c r="DC57"/>
       <c r="DD57"/>
+      <c r="DE57"/>
+      <c r="DF57"/>
     </row>
-    <row r="58" spans="1:108">
+    <row r="58" spans="1:110">
       <c r="A58" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B58">
+        <v>604899877.0</v>
+      </c>
+      <c r="C58">
+        <v>478796074.0</v>
+      </c>
+      <c r="D58">
         <v>326761000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>256679000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>273155000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>165078000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>126165000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>87410000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>101260000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>45669000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>38254000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>33492000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>93025000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>42231000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>38783000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>31894000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>120572000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>46034000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>42387000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>38202000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>104985000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>242701000.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>539849000.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>717101000.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>838715000.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>952087000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>1057415000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>1128877000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>1252752000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>1298130000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>1398830000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AG58">
         <v>981497000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AH58">
         <v>712188000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AI58">
         <v>783649000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AJ58">
         <v>868381000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AK58">
         <v>965282000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AL58">
         <v>1109755000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AM58">
         <v>1213331000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AN58">
         <v>1362857000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AO58">
         <v>721982000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AP58">
         <v>1406757000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AQ58">
         <v>1481476000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AR58">
         <v>666356000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AS58">
         <v>735672000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AT58">
         <v>840578000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AU58">
         <v>1019027000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AV58">
         <v>1017815000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AW58">
         <v>1021391000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AX58">
         <v>1045190000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AY58">
         <v>1023298000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AZ58">
         <v>1078137000.0</v>
       </c>
-      <c r="AY58">
+      <c r="BA58">
         <v>1178859000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BB58">
         <v>1174470000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BC58">
         <v>82263000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BD58">
         <v>71076000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BE58">
         <v>212147000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BF58">
         <v>242873000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BG58">
         <v>218118000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BH58">
         <v>229676000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BI58">
         <v>359544000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BJ58">
         <v>363131000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BK58">
         <v>373434000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BL58">
         <v>385964000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BM58">
         <v>530645000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BN58">
         <v>508337000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BO58">
         <v>513299000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BP58">
         <v>652591000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BQ58">
         <v>156614000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BR58">
         <v>160336000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BS58">
         <v>382621000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BT58">
         <v>362587000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BU58">
         <v>513757000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BV58">
         <v>391475000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BW58">
         <v>426243000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BX58">
         <v>440541000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BY58">
         <v>4048000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BZ58">
         <v>2787000.0</v>
       </c>
-      <c r="BY58">
+      <c r="CA58">
         <v>21354000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CB58">
         <v>21202000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CC58">
         <v>20885000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CD58">
         <v>181321000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CE58">
         <v>1961000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CF58">
         <v>426000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CG58">
         <v>586000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CH58">
         <v>702000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CI58">
         <v>3334858.0</v>
       </c>
-      <c r="CH58">
+      <c r="CJ58">
         <v>4134.0</v>
       </c>
-      <c r="CI58">
+      <c r="CK58">
         <v>12596.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CL58">
         <v>92596.0</v>
       </c>
-      <c r="CK58">
+      <c r="CM58">
         <v>92325.0</v>
       </c>
-      <c r="CL58">
+      <c r="CN58">
         <v>39634.0</v>
       </c>
-      <c r="CM58">
+      <c r="CO58">
         <v>39453.0</v>
       </c>
-      <c r="CN58">
+      <c r="CP58">
         <v>36925.0</v>
       </c>
-      <c r="CO58">
+      <c r="CQ58">
         <v>38489.0</v>
       </c>
-      <c r="CP58">
+      <c r="CR58">
         <v>28588.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CS58">
         <v>27326.0</v>
       </c>
-      <c r="CR58">
+      <c r="CT58">
         <v>32344.0</v>
       </c>
-      <c r="CS58">
+      <c r="CU58">
         <v>45172.0</v>
       </c>
-      <c r="CT58"/>
-      <c r="CU58"/>
       <c r="CV58"/>
-      <c r="CW58">
+      <c r="CW58"/>
+      <c r="CX58"/>
+      <c r="CY58">
         <v>67700.0</v>
       </c>
-      <c r="CX58"/>
-      <c r="CY58"/>
       <c r="CZ58"/>
-      <c r="DA58">
+      <c r="DA58"/>
+      <c r="DB58"/>
+      <c r="DC58">
         <v>67000.0</v>
       </c>
-      <c r="DB58"/>
-      <c r="DC58"/>
       <c r="DD58"/>
+      <c r="DE58"/>
+      <c r="DF58"/>
     </row>
-    <row r="59" spans="1:108">
+    <row r="59" spans="1:110">
       <c r="A59" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
@@ -18189,410 +18577,418 @@
       <c r="BH59"/>
       <c r="BI59"/>
       <c r="BJ59"/>
       <c r="BK59"/>
       <c r="BL59"/>
       <c r="BM59"/>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
-      <c r="CG59">
-[...4 lines deleted...]
-      </c>
+      <c r="CG59"/>
+      <c r="CH59"/>
       <c r="CI59">
         <v>0.0</v>
       </c>
       <c r="CJ59">
         <v>0.0</v>
       </c>
       <c r="CK59">
         <v>0.0</v>
       </c>
       <c r="CL59">
         <v>0.0</v>
       </c>
       <c r="CM59">
         <v>0.0</v>
       </c>
       <c r="CN59">
         <v>0.0</v>
       </c>
       <c r="CO59">
         <v>0.0</v>
       </c>
       <c r="CP59">
         <v>0.0</v>
       </c>
       <c r="CQ59">
         <v>0.0</v>
       </c>
       <c r="CR59">
         <v>0.0</v>
       </c>
-      <c r="CS59"/>
-      <c r="CT59"/>
+      <c r="CS59">
+        <v>0.0</v>
+      </c>
+      <c r="CT59">
+        <v>0.0</v>
+      </c>
       <c r="CU59"/>
       <c r="CV59"/>
       <c r="CW59"/>
       <c r="CX59"/>
       <c r="CY59"/>
       <c r="CZ59"/>
       <c r="DA59"/>
       <c r="DB59"/>
       <c r="DC59"/>
       <c r="DD59"/>
+      <c r="DE59"/>
+      <c r="DF59"/>
     </row>
-    <row r="60" spans="1:108">
+    <row r="60" spans="1:110">
       <c r="A60" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B60">
+        <v>9273677348.0</v>
+      </c>
+      <c r="C60">
+        <v>8674692579.0</v>
+      </c>
+      <c r="D60">
         <v>8092757000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>7725706000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>7466142000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>7259379000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>7260014000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>7159672000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>7079195000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>6985516000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>6843261000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>6846413000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>6812454000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>6717675000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>6548812000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>6416801000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>6349461000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>6250117000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>6004353000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>5943264000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>5823427000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>5714571000.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>5551338000.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>5416943000.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>5238226000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>5325920000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>5201444000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>5111946000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>5225948000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AE60">
         <v>5171916000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AF60">
         <v>5187188000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AG60">
         <v>5234615000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AH60">
         <v>4925539000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AI60">
         <v>4899664000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AJ60">
         <v>5067305000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AK60">
         <v>5030728000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AL60">
         <v>4975954000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AM60">
         <v>4939988000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AN60">
         <v>4963175000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AO60">
         <v>4839227000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AP60">
         <v>4156387000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AQ60">
         <v>4150735000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AR60">
         <v>4342821000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AS60">
         <v>4467699000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AT60">
         <v>4427496000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AU60">
         <v>3628736000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AV60">
         <v>3600316000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AW60">
         <v>3500204000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AX60">
         <v>3431675000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AY60">
         <v>3366546000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AZ60">
         <v>3320308000.0</v>
       </c>
-      <c r="AY60">
+      <c r="BA60">
         <v>3217153000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BB60">
         <v>3225783000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BC60">
         <v>3107074000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BD60">
         <v>2975488000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BE60">
         <v>2844678000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BF60">
         <v>2762966000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BG60">
         <v>2654217000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BH60">
         <v>2530999000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BI60">
         <v>2447802000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BJ60">
         <v>2393934000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BK60">
         <v>2261949000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BL60">
         <v>1977661000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BM60">
         <v>1848827000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BN60">
         <v>1777763000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BO60">
         <v>1723925000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BP60">
         <v>1647179000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BQ60">
         <v>1305900000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BR60">
         <v>1131414000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BS60">
         <v>888025000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BT60">
         <v>843896000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BU60">
         <v>806693000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BV60">
         <v>814228000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BW60">
         <v>782231000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BX60">
         <v>759836000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BY60">
         <v>744578000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BZ60">
         <v>698106000.0</v>
       </c>
-      <c r="BY60">
+      <c r="CA60">
         <v>641539000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CB60">
         <v>616921000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CC60">
         <v>593464000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CD60">
         <v>396840000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CE60">
         <v>264190000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CF60">
         <v>173445000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CG60">
         <v>166470000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CH60">
         <v>159654000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CI60">
         <v>50365965.0</v>
       </c>
-      <c r="CH60">
+      <c r="CJ60">
         <v>309889.0</v>
       </c>
-      <c r="CI60">
+      <c r="CK60">
         <v>325355.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CL60">
         <v>489072.0</v>
       </c>
-      <c r="CK60">
+      <c r="CM60">
         <v>423399.0</v>
       </c>
-      <c r="CL60">
+      <c r="CN60">
         <v>551601.0</v>
       </c>
-      <c r="CM60">
+      <c r="CO60">
         <v>479265.0</v>
       </c>
-      <c r="CN60">
+      <c r="CP60">
         <v>463102.0</v>
       </c>
-      <c r="CO60">
+      <c r="CQ60">
         <v>456091.0</v>
       </c>
-      <c r="CP60">
+      <c r="CR60">
         <v>446691.0</v>
       </c>
-      <c r="CQ60">
+      <c r="CS60">
         <v>421492.0</v>
       </c>
-      <c r="CR60">
+      <c r="CT60">
         <v>576839.0</v>
       </c>
-      <c r="CS60">
+      <c r="CU60">
         <v>580417.0</v>
       </c>
-      <c r="CT60"/>
-      <c r="CU60"/>
       <c r="CV60"/>
-      <c r="CW60">
+      <c r="CW60"/>
+      <c r="CX60"/>
+      <c r="CY60">
         <v>618520.0</v>
       </c>
-      <c r="CX60"/>
-      <c r="CY60"/>
       <c r="CZ60"/>
-      <c r="DA60">
+      <c r="DA60"/>
+      <c r="DB60"/>
+      <c r="DC60">
         <v>603015.0</v>
       </c>
-      <c r="DB60"/>
-      <c r="DC60"/>
       <c r="DD60"/>
+      <c r="DE60"/>
+      <c r="DF60"/>
     </row>
-    <row r="61" spans="1:108">
+    <row r="61" spans="1:110">
       <c r="A61" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
@@ -18633,102 +19029,104 @@
       <c r="BH61"/>
       <c r="BI61"/>
       <c r="BJ61"/>
       <c r="BK61"/>
       <c r="BL61"/>
       <c r="BM61"/>
       <c r="BN61"/>
       <c r="BO61"/>
       <c r="BP61"/>
       <c r="BQ61"/>
       <c r="BR61"/>
       <c r="BS61"/>
       <c r="BT61"/>
       <c r="BU61"/>
       <c r="BV61"/>
       <c r="BW61"/>
       <c r="BX61"/>
       <c r="BY61"/>
       <c r="BZ61"/>
       <c r="CA61"/>
       <c r="CB61"/>
       <c r="CC61"/>
       <c r="CD61"/>
       <c r="CE61"/>
       <c r="CF61"/>
-      <c r="CG61">
-[...4 lines deleted...]
-      </c>
+      <c r="CG61"/>
+      <c r="CH61"/>
       <c r="CI61">
         <v>0.0</v>
       </c>
       <c r="CJ61">
         <v>0.0</v>
       </c>
       <c r="CK61">
         <v>0.0</v>
       </c>
       <c r="CL61">
         <v>0.0</v>
       </c>
       <c r="CM61">
         <v>0.0</v>
       </c>
       <c r="CN61">
         <v>0.0</v>
       </c>
       <c r="CO61">
         <v>0.0</v>
       </c>
       <c r="CP61">
         <v>0.0</v>
       </c>
       <c r="CQ61">
         <v>0.0</v>
       </c>
       <c r="CR61">
         <v>0.0</v>
       </c>
-      <c r="CS61"/>
-      <c r="CT61"/>
+      <c r="CS61">
+        <v>0.0</v>
+      </c>
+      <c r="CT61">
+        <v>0.0</v>
+      </c>
       <c r="CU61"/>
       <c r="CV61"/>
       <c r="CW61"/>
       <c r="CX61"/>
       <c r="CY61"/>
       <c r="CZ61"/>
       <c r="DA61"/>
       <c r="DB61"/>
       <c r="DC61"/>
       <c r="DD61"/>
+      <c r="DE61"/>
+      <c r="DF61"/>
     </row>
-    <row r="62" spans="1:108">
+    <row r="62" spans="1:110">
       <c r="A62" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
@@ -18793,84 +19191,86 @@
       <c r="CF62"/>
       <c r="CG62"/>
       <c r="CH62"/>
       <c r="CI62"/>
       <c r="CJ62"/>
       <c r="CK62"/>
       <c r="CL62"/>
       <c r="CM62"/>
       <c r="CN62"/>
       <c r="CO62"/>
       <c r="CP62"/>
       <c r="CQ62"/>
       <c r="CR62"/>
       <c r="CS62"/>
       <c r="CT62"/>
       <c r="CU62"/>
       <c r="CV62"/>
       <c r="CW62"/>
       <c r="CX62"/>
       <c r="CY62"/>
       <c r="CZ62"/>
       <c r="DA62"/>
       <c r="DB62"/>
       <c r="DC62"/>
       <c r="DD62"/>
+      <c r="DE62"/>
+      <c r="DF62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AB32"/>
+  <dimension ref="A1:AC32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:28">
+    <row r="1" spans="1:29">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -18911,3027 +19311,3117 @@
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
+      <c r="AC1" t="s">
+        <v>28</v>
+      </c>
     </row>
-    <row r="2" spans="1:28">
+    <row r="2" spans="1:29">
       <c r="A2" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B2">
+        <v>655507589.0</v>
+      </c>
+      <c r="C2">
         <v>482052000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>442605000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>499573000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>542740000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>510652000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>258559000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>498081000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>506181000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>563136000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>388795000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>311277000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>283505000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>218718000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>143723000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>140320000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>104871000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>63381000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>72764000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>69310000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>37839000.0</v>
       </c>
-      <c r="V2">
-[...1 lines deleted...]
-      </c>
       <c r="W2">
+        <v>0.0</v>
+      </c>
+      <c r="X2">
         <v>244798.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>194724.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>195525.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>309872.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>201005.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>191083.0</v>
       </c>
     </row>
-    <row r="3" spans="1:28">
+    <row r="3" spans="1:29">
       <c r="A3" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B3">
+        <v>310509111.0</v>
+      </c>
+      <c r="C3">
         <v>248303000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>215926000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>233539000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>256685000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>245779000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>258730000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>253343000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>263352000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>309654000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>199202000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>160506000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>144393000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>101457000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>57720000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>57839000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>41413000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>19491000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>21705000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>17488000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>6000000.0</v>
       </c>
-      <c r="V3"/>
-      <c r="W3">
+      <c r="W3"/>
+      <c r="X3">
         <v>14874.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>16218.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>16730.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>18170.0</v>
       </c>
-      <c r="AA3"/>
-      <c r="AB3">
+      <c r="AB3"/>
+      <c r="AC3">
         <v>-1.0</v>
       </c>
     </row>
-    <row r="4" spans="1:28">
+    <row r="4" spans="1:29">
       <c r="A4" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
-      <c r="V4">
-[...1 lines deleted...]
-      </c>
+      <c r="V4"/>
       <c r="W4">
         <v>0.0</v>
       </c>
       <c r="X4">
         <v>0.0</v>
       </c>
-      <c r="Y4"/>
+      <c r="Y4">
+        <v>0.0</v>
+      </c>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
+      <c r="AC4"/>
     </row>
-    <row r="5" spans="1:28">
+    <row r="5" spans="1:29">
       <c r="A5" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B5">
+        <v>1733654417.0</v>
+      </c>
+      <c r="C5">
         <v>644628000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>539265000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>669726000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>754968000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>517695000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>122014000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>478822000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>81810000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>218000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-161343000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>201058000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>376457000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>600791000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>562302000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>141243000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>117134000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>20766000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>91884000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>85220000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>27056000.0</v>
       </c>
-      <c r="V5">
-[...1 lines deleted...]
-      </c>
       <c r="W5">
+        <v>0.0</v>
+      </c>
+      <c r="X5">
         <v>-30742.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-33538.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-11676.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-23845.0</v>
       </c>
-      <c r="AA5"/>
-      <c r="AB5">
+      <c r="AB5"/>
+      <c r="AC5">
         <v>0.0</v>
       </c>
     </row>
-    <row r="6" spans="1:28">
+    <row r="6" spans="1:29">
       <c r="A6" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B6">
+        <v>2044163528.0</v>
+      </c>
+      <c r="C6">
         <v>892931000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>755191000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>903265000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>1011653000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>763474000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>380744000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>732165000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>345162000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>527654000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>37859000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>361564000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>520850000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>702248000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>620022000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>199082000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>158547000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>40257000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>113589000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>102708000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>33056000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-151723.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-15868.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-17320.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>5054.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-5675.0</v>
       </c>
-      <c r="AA6"/>
-      <c r="AB6">
+      <c r="AB6"/>
+      <c r="AC6">
         <v>-1.0</v>
       </c>
     </row>
-    <row r="7" spans="1:28">
+    <row r="7" spans="1:29">
       <c r="A7" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
-      <c r="V7">
-[...1 lines deleted...]
-      </c>
+      <c r="V7"/>
       <c r="W7">
         <v>0.0</v>
       </c>
       <c r="X7">
         <v>0.0</v>
       </c>
-      <c r="Y7"/>
+      <c r="Y7">
+        <v>0.0</v>
+      </c>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
+      <c r="AC7"/>
     </row>
-    <row r="8" spans="1:28">
+    <row r="8" spans="1:29">
       <c r="A8" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
-      <c r="V8">
-[...1 lines deleted...]
-      </c>
+      <c r="V8"/>
       <c r="W8">
         <v>0.0</v>
       </c>
       <c r="X8">
         <v>0.0</v>
       </c>
-      <c r="Y8"/>
+      <c r="Y8">
+        <v>0.0</v>
+      </c>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
+      <c r="AC8"/>
     </row>
-    <row r="9" spans="1:28">
+    <row r="9" spans="1:29">
       <c r="A9" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B9">
+        <v>1699610718.0</v>
+      </c>
+      <c r="C9">
         <v>802587000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>573440000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>565480000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>658925000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>585572000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>602773000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>295931000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>337034000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>328421000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>259892000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>308899000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>422967000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>630842000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>586274000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>283033000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>134422000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>103338000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>102670000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>89231000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>33056000.0</v>
       </c>
-      <c r="V9">
-[...1 lines deleted...]
-      </c>
       <c r="W9">
+        <v>0.0</v>
+      </c>
+      <c r="X9">
         <v>479746.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>367834.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>382243.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>373916.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>402010.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>382165.0</v>
       </c>
     </row>
-    <row r="10" spans="1:28">
+    <row r="10" spans="1:29">
       <c r="A10" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B10">
+        <v>1727793586.0</v>
+      </c>
+      <c r="C10">
         <v>644344000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>539058000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>669635000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>754616000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>505329000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>77072000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>442983000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>56817000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>193807000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-165433000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>198781000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>370374000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>600791000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>558365000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>143509000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>117924000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>20165000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>91884000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>85220000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>27120000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-151723.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>56912.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-123587.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-11676.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-11074.0</v>
       </c>
-      <c r="AA10"/>
       <c r="AB10"/>
+      <c r="AC10"/>
     </row>
-    <row r="11" spans="1:28">
+    <row r="11" spans="1:29">
       <c r="A11" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B11">
+        <v>230310342.0</v>
+      </c>
+      <c r="C11">
         <v>115204000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>1414000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>509000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-269000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-2475000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-9066000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>15868000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>-886000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-1330000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-3391000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-1045000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-5121000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>14755000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>8337000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-9872000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-335000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>2913000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>22000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>1950000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>1701000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>151723.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-7968.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-2566.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-9412.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-17668.0</v>
       </c>
-      <c r="AA11"/>
       <c r="AB11"/>
+      <c r="AC11"/>
     </row>
-    <row r="12" spans="1:28">
+    <row r="12" spans="1:29">
       <c r="A12" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B12">
+        <v>5860831.0</v>
+      </c>
+      <c r="C12">
         <v>5549000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>5510000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>5364667.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>5765816.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>16715000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>49862898.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>39086579.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>31492245.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>28468457.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>4090000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>5909181.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>10426079.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>1222000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>906000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>36258000.0</v>
       </c>
-      <c r="Q12">
-[...1 lines deleted...]
-      </c>
       <c r="R12">
+        <v>0.0</v>
+      </c>
+      <c r="S12">
         <v>116000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>13020000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>1691000.0</v>
       </c>
-      <c r="U12">
-[...1 lines deleted...]
-      </c>
       <c r="V12">
         <v>0.0</v>
       </c>
       <c r="W12">
+        <v>0.0</v>
+      </c>
+      <c r="X12">
         <v>1893.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>380862.0</v>
       </c>
-      <c r="Y12"/>
-      <c r="Z12">
+      <c r="Z12"/>
+      <c r="AA12">
         <v>12771.0</v>
       </c>
-      <c r="AA12"/>
       <c r="AB12"/>
+      <c r="AC12"/>
     </row>
-    <row r="13" spans="1:28">
+    <row r="13" spans="1:29">
       <c r="A13" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B13">
+        <v>36729000.0</v>
+      </c>
+      <c r="C13">
         <v>24826000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>28895000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>2078000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>5630000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>16638000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>48942000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>40215000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>24796000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>24488000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>2709000.0</v>
       </c>
-      <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
+      <c r="AC13"/>
     </row>
-    <row r="14" spans="1:28">
+    <row r="14" spans="1:29">
       <c r="A14" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
-      <c r="V14">
-[...1 lines deleted...]
-      </c>
+      <c r="V14"/>
       <c r="W14">
         <v>0.0</v>
       </c>
       <c r="X14">
         <v>0.0</v>
       </c>
-      <c r="Y14"/>
+      <c r="Y14">
+        <v>0.0</v>
+      </c>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
+      <c r="AC14"/>
     </row>
-    <row r="15" spans="1:28">
+    <row r="15" spans="1:29">
       <c r="A15" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B15">
+        <v>1497483244.0</v>
+      </c>
+      <c r="C15">
         <v>529140000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>537644000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>669126000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>754885000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>507804000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>86138000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>427115000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>57703000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>195137000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-162042000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>199826000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>375495000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>586036000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>550028000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>290093000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>117924000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>17252000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>91862000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>85220000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>25291000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-151723.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>55019.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-121021.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-6970.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>6594.0</v>
       </c>
-      <c r="AA15"/>
       <c r="AB15"/>
+      <c r="AC15"/>
     </row>
-    <row r="16" spans="1:28">
+    <row r="16" spans="1:29">
       <c r="A16" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B16">
+        <v>1471720000.0</v>
+      </c>
+      <c r="C16">
         <v>529140000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>537644000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>669126000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>754885000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>507804000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>86138000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>427115000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>57703000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>195137000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>-162042000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>199826000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>375495000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>586036000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>550028000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>290093000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>117924000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>17252000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>91862000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>85220000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>25291000.0</v>
       </c>
-      <c r="V16">
-[...1 lines deleted...]
-      </c>
       <c r="W16">
+        <v>0.0</v>
+      </c>
+      <c r="X16">
         <v>55128.39</v>
       </c>
-      <c r="X16">
-[...2 lines deleted...]
-      <c r="Y16"/>
+      <c r="Y16">
+        <v>0.0</v>
+      </c>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
+      <c r="AC16"/>
     </row>
-    <row r="17" spans="1:28">
+    <row r="17" spans="1:29">
       <c r="A17" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B17">
+        <v>1471720000.0</v>
+      </c>
+      <c r="C17">
         <v>529140000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>535334000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>669126000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>754885000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>507804000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>86138000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>427115000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>57703000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>195137000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-162042000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>199826000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>375495000.0</v>
       </c>
-      <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
-      <c r="V17">
-[...1 lines deleted...]
-      </c>
+      <c r="V17"/>
       <c r="W17">
         <v>0.0</v>
       </c>
       <c r="X17">
         <v>0.0</v>
       </c>
-      <c r="Y17"/>
+      <c r="Y17">
+        <v>0.0</v>
+      </c>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
+      <c r="AC17"/>
     </row>
-    <row r="18" spans="1:28">
+    <row r="18" spans="1:29">
       <c r="A18" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B18">
+        <v>30969000.0</v>
+      </c>
+      <c r="C18">
         <v>19277000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>23380000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>735000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-5576000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-16715000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-47689000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-44754000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-26914000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-25867000.0</v>
       </c>
-      <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
+      <c r="AC18"/>
     </row>
-    <row r="19" spans="1:28">
+    <row r="19" spans="1:29">
       <c r="A19" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
+      <c r="AC19"/>
     </row>
-    <row r="20" spans="1:28">
+    <row r="20" spans="1:29">
       <c r="A20" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
-      <c r="I20">
+      <c r="I20"/>
+      <c r="J20">
         <v>228680000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>71000000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>384922000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>68151000.0</v>
       </c>
-      <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
-      <c r="V20">
-[...1 lines deleted...]
-      </c>
+      <c r="V20"/>
       <c r="W20">
         <v>0.0</v>
       </c>
       <c r="X20">
         <v>0.0</v>
       </c>
-      <c r="Y20"/>
+      <c r="Y20">
+        <v>0.0</v>
+      </c>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
+      <c r="AC20"/>
     </row>
-    <row r="21" spans="1:28">
+    <row r="21" spans="1:29">
       <c r="A21" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B21">
+        <v>1620252409.0</v>
+      </c>
+      <c r="C21">
         <v>620832000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>505270000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>511904000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>754657000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>519874000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>125528000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>244281000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>73681000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>293982000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>201578000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>308899000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>422967000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>630842000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>586274000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>143509000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>117134000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>85862000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>92610000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>83320000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>27056000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-54895.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-15868.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-17320.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-11676.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-23845.0</v>
       </c>
-      <c r="AA21"/>
-      <c r="AB21">
+      <c r="AB21"/>
+      <c r="AC21">
         <v>-63694.0</v>
       </c>
     </row>
-    <row r="22" spans="1:28">
+    <row r="22" spans="1:29">
       <c r="A22" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
-      <c r="V22">
-[...1 lines deleted...]
-      </c>
+      <c r="V22"/>
       <c r="W22">
         <v>0.0</v>
       </c>
       <c r="X22">
         <v>0.0</v>
       </c>
-      <c r="Y22"/>
+      <c r="Y22">
+        <v>0.0</v>
+      </c>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
+      <c r="AC22"/>
     </row>
-    <row r="23" spans="1:28">
+    <row r="23" spans="1:29">
       <c r="A23" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B23">
+        <v>734865899.0</v>
+      </c>
+      <c r="C23">
         <v>663807000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>510775000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>553149000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>447008000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>576350000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>735804000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>547121000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>538713000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>595599000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>419067000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>345950000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>316103000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>247700000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>167695000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>282110000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>122159000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>80857000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>82824000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>75221000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>43839000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>54895.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>15868.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>17320.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>589444.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>707633.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>603015.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>573249.0</v>
       </c>
     </row>
-    <row r="24" spans="1:28">
+    <row r="24" spans="1:29">
       <c r="A24" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
+      <c r="AC24"/>
     </row>
-    <row r="25" spans="1:28">
+    <row r="25" spans="1:29">
       <c r="A25" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B25">
+        <v>305167000.0</v>
+      </c>
+      <c r="C25">
         <v>248303000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>200566000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>233539000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>256685000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>245779000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>258730000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>253343000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>263352000.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
+      <c r="AC25"/>
     </row>
-    <row r="26" spans="1:28">
+    <row r="26" spans="1:29">
       <c r="A26" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
-      <c r="R26">
+      <c r="R26"/>
+      <c r="S26">
         <v>900000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>400000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>200000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>100000.0</v>
       </c>
-      <c r="V26">
-[...1 lines deleted...]
-      </c>
       <c r="W26">
         <v>0.0</v>
       </c>
       <c r="X26">
         <v>0.0</v>
       </c>
-      <c r="Y26"/>
+      <c r="Y26">
+        <v>0.0</v>
+      </c>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
+      <c r="AC26"/>
     </row>
-    <row r="27" spans="1:28">
+    <row r="27" spans="1:29">
       <c r="A27" t="s">
-        <v>195</v>
-[...1 lines deleted...]
-      <c r="B27">
+        <v>197</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
         <v>23268000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>22744000.0</v>
       </c>
-      <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
-      <c r="O27">
+      <c r="O27"/>
+      <c r="P27">
         <v>261000.0</v>
       </c>
-      <c r="P27"/>
       <c r="Q27"/>
-      <c r="R27">
+      <c r="R27"/>
+      <c r="S27">
         <v>1028000.0</v>
       </c>
-      <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
+      <c r="AC27"/>
     </row>
-    <row r="28" spans="1:28">
+    <row r="28" spans="1:29">
       <c r="A28" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B28">
+        <v>76828000.0</v>
+      </c>
+      <c r="C28">
         <v>61570000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>58367000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>53187000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>52124000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>58017000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>54507000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>47983000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>31560000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>31511000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>29651000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>34347000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>32358000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>28754000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>23711000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>24400000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>17288000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>16448000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>9700000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>5700000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>2400000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>57142.86</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>414913.68</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>349232.84</v>
       </c>
-      <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
+      <c r="AC28"/>
     </row>
-    <row r="29" spans="1:28">
+    <row r="29" spans="1:29">
       <c r="A29" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B29">
+        <v>226348000.0</v>
+      </c>
+      <c r="C29">
         <v>115204000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-7670000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>509000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-269000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-2475000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-9066000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>15868000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-886000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-1330000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-3391000.0</v>
       </c>
-      <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
+      <c r="AC29"/>
     </row>
-    <row r="30" spans="1:28">
+    <row r="30" spans="1:29">
       <c r="A30" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B30">
+        <v>79358309.0</v>
+      </c>
+      <c r="C30">
         <v>181755000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>68170000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>53576000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-95732000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>65698000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>477245000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>49040000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>32532000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>32463000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>30272000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>34673000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>32598000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>28982000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>23972000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>141790000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>17288000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>17476000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>10060000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>5911000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>6000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>54895.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>15868.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>17320.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>393919.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>397761.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>402010.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>382166.0</v>
       </c>
     </row>
-    <row r="31" spans="1:28">
+    <row r="31" spans="1:29">
       <c r="A31" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B31">
+        <v>107541177.0</v>
+      </c>
+      <c r="C31">
         <v>23512000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>33788000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>157731000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-41000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-14545000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-48456000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>198702000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-16864000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-100175000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-367011000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-110118000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-52593000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-30051000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-27909000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>18129000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>790000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-65697000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-726000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>1900000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-27056000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>54895.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>15868.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-106267.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>11676.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>12771.0</v>
       </c>
-      <c r="AA31"/>
-      <c r="AB31">
+      <c r="AB31"/>
+      <c r="AC31">
         <v>63694.0</v>
       </c>
     </row>
-    <row r="32" spans="1:28">
+    <row r="32" spans="1:29">
       <c r="A32" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B32">
+        <v>2355118308.0</v>
+      </c>
+      <c r="C32">
         <v>1284639000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>1016045000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>1065053000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>1201665000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>1096224000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>861332000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>794012000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>843215000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>891557000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>648687000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>620176000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>706472000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>849560000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>729997000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>423353000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>239293000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>166719000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>175434000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>158541000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>70895000.0</v>
       </c>
-      <c r="V32">
-[...1 lines deleted...]
-      </c>
       <c r="W32">
+        <v>0.0</v>
+      </c>
+      <c r="X32">
         <v>724544.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>562558.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>577768.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>683788.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>603015.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>573248.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DD32"/>
+  <dimension ref="A1:DF32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:108">
+    <row r="1" spans="1:110">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C1" t="s">
-        <v>90</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>91</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>92</v>
       </c>
       <c r="F1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="G1" t="s">
-        <v>93</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>94</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>95</v>
       </c>
       <c r="J1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="K1" t="s">
-        <v>96</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>97</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>98</v>
       </c>
       <c r="N1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="O1" t="s">
-        <v>99</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>100</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>101</v>
       </c>
       <c r="R1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="S1" t="s">
-        <v>102</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>103</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>104</v>
       </c>
       <c r="V1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="W1" t="s">
-        <v>105</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>106</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>107</v>
       </c>
       <c r="Z1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="AA1" t="s">
-        <v>108</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>109</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>110</v>
       </c>
       <c r="AD1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="AE1" t="s">
-        <v>111</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>112</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>113</v>
       </c>
       <c r="AH1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="AI1" t="s">
-        <v>114</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>115</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>116</v>
       </c>
       <c r="AL1" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="AM1" t="s">
-        <v>117</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>118</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>119</v>
       </c>
       <c r="AP1" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="AQ1" t="s">
-        <v>120</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>121</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>122</v>
       </c>
       <c r="AT1" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="AU1" t="s">
-        <v>123</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>124</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>125</v>
       </c>
       <c r="AX1" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="AY1" t="s">
-        <v>126</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>127</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>128</v>
       </c>
       <c r="BB1" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="BC1" t="s">
-        <v>129</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>130</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>131</v>
       </c>
       <c r="BF1" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="BG1" t="s">
-        <v>132</v>
+        <v>15</v>
       </c>
       <c r="BH1" t="s">
         <v>133</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>134</v>
       </c>
       <c r="BJ1" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="BK1" t="s">
-        <v>135</v>
+        <v>16</v>
       </c>
       <c r="BL1" t="s">
         <v>136</v>
       </c>
       <c r="BM1" t="s">
-        <v>16</v>
+        <v>137</v>
       </c>
       <c r="BN1" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="BO1" t="s">
-        <v>138</v>
+        <v>17</v>
       </c>
       <c r="BP1" t="s">
         <v>139</v>
       </c>
       <c r="BQ1" t="s">
-        <v>17</v>
+        <v>140</v>
       </c>
       <c r="BR1" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="BS1" t="s">
-        <v>141</v>
+        <v>18</v>
       </c>
       <c r="BT1" t="s">
         <v>142</v>
       </c>
       <c r="BU1" t="s">
-        <v>18</v>
+        <v>143</v>
       </c>
       <c r="BV1" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="BW1" t="s">
-        <v>144</v>
+        <v>19</v>
       </c>
       <c r="BX1" t="s">
         <v>145</v>
       </c>
       <c r="BY1" t="s">
-        <v>19</v>
+        <v>146</v>
       </c>
       <c r="BZ1" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CA1" t="s">
-        <v>147</v>
+        <v>20</v>
       </c>
       <c r="CB1" t="s">
         <v>148</v>
       </c>
       <c r="CC1" t="s">
-        <v>20</v>
+        <v>149</v>
       </c>
       <c r="CD1" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="CE1" t="s">
-        <v>150</v>
+        <v>21</v>
       </c>
       <c r="CF1" t="s">
         <v>151</v>
       </c>
       <c r="CG1" t="s">
         <v>152</v>
       </c>
       <c r="CH1" t="s">
         <v>153</v>
       </c>
       <c r="CI1" t="s">
-        <v>22</v>
+        <v>154</v>
       </c>
       <c r="CJ1" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="CK1" t="s">
-        <v>155</v>
+        <v>23</v>
       </c>
       <c r="CL1" t="s">
         <v>156</v>
       </c>
       <c r="CM1" t="s">
-        <v>23</v>
+        <v>157</v>
       </c>
       <c r="CN1" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="CO1" t="s">
-        <v>158</v>
+        <v>24</v>
       </c>
       <c r="CP1" t="s">
         <v>159</v>
       </c>
       <c r="CQ1" t="s">
-        <v>24</v>
+        <v>160</v>
       </c>
       <c r="CR1" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="CS1" t="s">
-        <v>161</v>
+        <v>25</v>
       </c>
       <c r="CT1" t="s">
         <v>162</v>
       </c>
       <c r="CU1" t="s">
-        <v>25</v>
+        <v>163</v>
       </c>
       <c r="CV1" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="CW1" t="s">
-        <v>164</v>
+        <v>26</v>
       </c>
       <c r="CX1" t="s">
         <v>165</v>
       </c>
       <c r="CY1" t="s">
-        <v>26</v>
+        <v>166</v>
       </c>
       <c r="CZ1" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="DA1" t="s">
-        <v>167</v>
+        <v>27</v>
       </c>
       <c r="DB1" t="s">
         <v>168</v>
       </c>
       <c r="DC1" t="s">
-        <v>27</v>
+        <v>169</v>
       </c>
       <c r="DD1" t="s">
-        <v>169</v>
+        <v>170</v>
+      </c>
+      <c r="DE1" t="s">
+        <v>28</v>
+      </c>
+      <c r="DF1" t="s">
+        <v>171</v>
       </c>
     </row>
-    <row r="2" spans="1:108">
+    <row r="2" spans="1:110">
       <c r="A2" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B2">
+        <v>199720664.0</v>
+      </c>
+      <c r="C2">
+        <v>204631833.0</v>
+      </c>
+      <c r="D2">
         <v>74303000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>150171000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>151328000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>133109000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>110840000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>112872000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>125231000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>136284000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>96243000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>113116000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>96964000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>114870000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>116683000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>140625000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>127396000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>127525000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>117505000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>148753000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>148956000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>124310000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>130720000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>123872000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>131749000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>127409000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>128020000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>122361000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>137595000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>131442000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>127886000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>125074000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>113679000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>147108000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>120086000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>116753000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>122234000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>165180000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>134695000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>135282000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>127980000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>129208000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>91956000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>101122000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>66509000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>79442000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>84243000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>73882000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>73709000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>77131000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>75763000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>75859000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>54751000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>90916000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>35870000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>49707000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>42225000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>41675000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>34683000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>35734000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>31632000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>38882000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>31659000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>36060000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>33718000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>35632000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>31929000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>11764000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>19127000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>32350000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>15829000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>16477000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>11095000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BW2">
         <v>13910000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BX2">
         <v>12201000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BY2">
         <v>11906000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BZ2">
         <v>13039000.0</v>
       </c>
-      <c r="BY2">
+      <c r="CA2">
         <v>13780000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CB2">
         <v>13729000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CC2">
         <v>14841000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CD2">
         <v>10422000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CE2">
         <v>8489000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CF2">
         <v>9885000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CG2">
         <v>10405000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CH2">
         <v>9061000.0</v>
       </c>
-      <c r="CG2">
-[...4 lines deleted...]
-      </c>
       <c r="CI2">
         <v>0.0</v>
       </c>
       <c r="CJ2">
         <v>0.0</v>
       </c>
       <c r="CK2">
+        <v>0.0</v>
+      </c>
+      <c r="CL2">
+        <v>0.0</v>
+      </c>
+      <c r="CM2">
         <v>245901.64</v>
       </c>
-      <c r="CL2">
-[...4 lines deleted...]
-      </c>
       <c r="CN2">
         <v>0.0</v>
       </c>
       <c r="CO2">
+        <v>0.0</v>
+      </c>
+      <c r="CP2">
+        <v>0.0</v>
+      </c>
+      <c r="CQ2">
         <v>57777.49</v>
       </c>
-      <c r="CP2">
+      <c r="CR2">
         <v>54142.2</v>
       </c>
-      <c r="CQ2">
+      <c r="CS2">
         <v>36840.46</v>
       </c>
-      <c r="CR2">
+      <c r="CT2">
         <v>45766.59</v>
       </c>
-      <c r="CS2"/>
-      <c r="CT2"/>
       <c r="CU2"/>
       <c r="CV2"/>
       <c r="CW2"/>
       <c r="CX2"/>
       <c r="CY2"/>
       <c r="CZ2"/>
       <c r="DA2"/>
       <c r="DB2"/>
       <c r="DC2"/>
       <c r="DD2"/>
+      <c r="DE2"/>
+      <c r="DF2"/>
     </row>
-    <row r="3" spans="1:108">
+    <row r="3" spans="1:110">
       <c r="A3" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B3">
+        <v>76212496.0</v>
+      </c>
+      <c r="C3">
+        <v>87908813.0</v>
+      </c>
+      <c r="D3">
         <v>66273000.0</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>75322000.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>76994000.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>69192000.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>55887000.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>59211000.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>64013000.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>68895000.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>46784000.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>54857000.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>45390000.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>53535000.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>56129000.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>66080000.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>57795000.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>59816000.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>55445000.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>70775000.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>70649000.0</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>60237000.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>61050000.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>59140000.0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>65352000.0</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>64140000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>63845000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>61871000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>68874000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>68137000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>64974000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>62727000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>57505000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>77054000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>62096000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>60016000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>64186000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>88622000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>74149000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>75308000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>71575000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>68206000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>45406000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>53448000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>32142000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>41007000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>44231000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>38580000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>36688000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>39765000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>38820000.0</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>41417000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>24393000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>48017000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>14523000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BE3">
         <v>21651000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BF3">
         <v>17267000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BG3">
         <v>17454000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BH3">
         <v>13709000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BI3">
         <v>14803000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BJ3">
         <v>11754000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BK3">
         <v>16224000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BL3">
         <v>12573000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BM3">
         <v>15426000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BN3">
         <v>13616000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BO3">
         <v>15054000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BP3">
         <v>13229000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BQ3">
         <v>6482000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BR3">
         <v>6648000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BS3">
         <v>5923000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BT3">
         <v>5152000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BU3">
         <v>5216000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BV3">
         <v>4075000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BW3">
         <v>6487000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BX3">
         <v>4786000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BY3">
         <v>5597000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BZ3">
         <v>4835000.0</v>
       </c>
-      <c r="BY3">
+      <c r="CA3">
         <v>5055000.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CB3">
         <v>5027000.0</v>
       </c>
-      <c r="CA3">
+      <c r="CC3">
         <v>5592000.0</v>
       </c>
-      <c r="CB3">
+      <c r="CD3">
         <v>1814000.0</v>
       </c>
-      <c r="CC3">
+      <c r="CE3">
         <v>1279000.0</v>
       </c>
-      <c r="CD3">
+      <c r="CF3">
         <v>1641000.0</v>
       </c>
-      <c r="CE3">
+      <c r="CG3">
         <v>1736000.0</v>
       </c>
-      <c r="CF3">
+      <c r="CH3">
         <v>1344000.0</v>
       </c>
-      <c r="CG3"/>
-      <c r="CH3"/>
       <c r="CI3"/>
-      <c r="CJ3">
+      <c r="CJ3"/>
+      <c r="CK3"/>
+      <c r="CL3">
         <v>1.0</v>
       </c>
-      <c r="CK3">
+      <c r="CM3">
         <v>-1.0</v>
       </c>
-      <c r="CL3"/>
-[...1 lines deleted...]
-      <c r="CN3">
+      <c r="CN3"/>
+      <c r="CO3"/>
+      <c r="CP3">
         <v>1.0</v>
       </c>
-      <c r="CO3">
+      <c r="CQ3">
         <v>-48780.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>411908.0</v>
       </c>
       <c r="CR3"/>
       <c r="CS3">
+        <v>411908.0</v>
+      </c>
+      <c r="CT3"/>
+      <c r="CU3">
         <v>425844.0</v>
       </c>
-      <c r="CT3">
+      <c r="CV3">
         <v>-141795.35</v>
       </c>
-      <c r="CU3">
+      <c r="CW3">
         <v>-288944.35</v>
       </c>
-      <c r="CV3">
+      <c r="CX3">
         <v>0.65</v>
       </c>
-      <c r="CW3"/>
-      <c r="CX3"/>
       <c r="CY3"/>
       <c r="CZ3"/>
       <c r="DA3"/>
       <c r="DB3"/>
       <c r="DC3"/>
       <c r="DD3"/>
+      <c r="DE3"/>
+      <c r="DF3"/>
     </row>
-    <row r="4" spans="1:108">
+    <row r="4" spans="1:110">
       <c r="A4" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
-      <c r="AC4">
-[...4 lines deleted...]
-      </c>
+      <c r="AC4"/>
+      <c r="AD4"/>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
@@ -22086,724 +22576,738 @@
       </c>
       <c r="CK4">
         <v>0.0</v>
       </c>
       <c r="CL4">
         <v>0.0</v>
       </c>
       <c r="CM4">
         <v>0.0</v>
       </c>
       <c r="CN4">
         <v>0.0</v>
       </c>
       <c r="CO4">
         <v>0.0</v>
       </c>
       <c r="CP4">
         <v>0.0</v>
       </c>
       <c r="CQ4">
         <v>0.0</v>
       </c>
       <c r="CR4">
         <v>0.0</v>
       </c>
-      <c r="CS4"/>
-      <c r="CT4"/>
+      <c r="CS4">
+        <v>0.0</v>
+      </c>
+      <c r="CT4">
+        <v>0.0</v>
+      </c>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
+      <c r="DE4"/>
+      <c r="DF4"/>
     </row>
-    <row r="5" spans="1:108">
+    <row r="5" spans="1:110">
       <c r="A5" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B5">
+        <v>682936274.0</v>
+      </c>
+      <c r="C5">
+        <v>662153051.0</v>
+      </c>
+      <c r="D5">
         <v>414064000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>338114000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>296854000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>125423000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>182217000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>172902000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>164088000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>165225000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>121594000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>147619000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>104828000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>153774000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>208488000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>149299000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>158164000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>292536000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>135400000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>165270000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>161762000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>148992000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>151627000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>105649000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>109316000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>82544000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>85080000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>-114146000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>70391000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>33989000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>46732000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>320577000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>74745000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>-132127000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>74081000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>73538000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>67725000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>17344000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>87616000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>65511000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>47527000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>-169020000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>-100659000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>54435000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>53901000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>51219000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>5676000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>63233000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>80931000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>82448000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>80323000.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>75304000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>138383000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>186871000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>120210000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BE5">
         <v>144164000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BF5">
         <v>150529000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BG5">
         <v>145034000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BH5">
         <v>143580000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BI5">
         <v>150001000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BJ5">
         <v>119910000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BK5">
         <v>96028000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BL5">
         <v>18669000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BM5">
         <v>15549000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BN5">
         <v>50904000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BO5">
         <v>51338000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BP5">
         <v>33566000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BQ5">
         <v>24857000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BR5">
         <v>13867000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BS5">
         <v>-65487000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BT5">
         <v>19953000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BU5">
         <v>28349000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BV5">
         <v>27576000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BW5">
         <v>30048000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BX5">
         <v>22657000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BY5">
         <v>23961000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BZ5">
         <v>26258000.0</v>
       </c>
-      <c r="BY5">
+      <c r="CA5">
         <v>50089000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CB5">
         <v>23063000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CC5">
         <v>27399000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CD5">
         <v>13729000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CE5">
         <v>7706000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CF5">
         <v>6564000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CG5">
         <v>7122000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CH5">
         <v>5672000.0</v>
       </c>
-      <c r="CG5">
-[...4 lines deleted...]
-      </c>
       <c r="CI5">
         <v>0.0</v>
       </c>
       <c r="CJ5">
+        <v>0.0</v>
+      </c>
+      <c r="CK5">
+        <v>0.0</v>
+      </c>
+      <c r="CL5">
         <v>36612.0</v>
       </c>
-      <c r="CK5">
+      <c r="CM5">
         <v>21074.0</v>
       </c>
-      <c r="CL5">
-[...4 lines deleted...]
-      </c>
       <c r="CN5">
+        <v>0.0</v>
+      </c>
+      <c r="CO5">
+        <v>0.0</v>
+      </c>
+      <c r="CP5">
         <v>14550.0</v>
       </c>
-      <c r="CO5">
+      <c r="CQ5">
         <v>15945.0</v>
       </c>
-      <c r="CP5">
-[...2 lines deleted...]
-      <c r="CQ5">
+      <c r="CR5">
+        <v>0.0</v>
+      </c>
+      <c r="CS5">
         <v>-148762.0</v>
       </c>
-      <c r="CR5">
-[...2 lines deleted...]
-      <c r="CS5">
+      <c r="CT5">
+        <v>0.0</v>
+      </c>
+      <c r="CU5">
         <v>419640.0</v>
       </c>
-      <c r="CT5">
+      <c r="CV5">
         <v>-143511.0</v>
       </c>
-      <c r="CU5">
+      <c r="CW5">
         <v>-166828.0</v>
       </c>
-      <c r="CV5">
+      <c r="CX5">
         <v>-121274.0</v>
       </c>
-      <c r="CW5"/>
-      <c r="CX5"/>
       <c r="CY5"/>
       <c r="CZ5"/>
       <c r="DA5"/>
       <c r="DB5"/>
       <c r="DC5"/>
       <c r="DD5"/>
+      <c r="DE5"/>
+      <c r="DF5"/>
     </row>
-    <row r="6" spans="1:108">
+    <row r="6" spans="1:110">
       <c r="A6" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B6">
+        <v>759148770.0</v>
+      </c>
+      <c r="C6">
+        <v>750061864.0</v>
+      </c>
+      <c r="D6">
         <v>480337000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>413436000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>373848000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>194615000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>238104000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>232113000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>228101000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>234120000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>168378000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>202476000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>150218000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>207309000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>264617000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>215379000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>215959000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>352352000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>190845000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>236045000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>232411000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>209229000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>212677000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>164789000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>174668000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>146684000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>148925000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-52275000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>139265000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>102126000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>111706000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>383304000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>132250000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>-55073000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>136177000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>133554000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>131911000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>105966000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>161765000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>140819000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>119102000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>-100814000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>-55253000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>107883000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>86043000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>92226000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>49907000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>101813000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>117619000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>122213000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>119143000.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>116721000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>162776000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>234888000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>134733000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>165815000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>167796000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BG6">
         <v>162488000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BH6">
         <v>157289000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BI6">
         <v>164804000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BJ6">
         <v>131664000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BK6">
         <v>112252000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BL6">
         <v>31242000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BM6">
         <v>30975000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BN6">
         <v>64520000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BO6">
         <v>66392000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BP6">
         <v>46795000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BQ6">
         <v>31339000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BR6">
         <v>20515000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BS6">
         <v>-59564000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BT6">
         <v>25105000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BU6">
         <v>33565000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BV6">
         <v>31651000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BW6">
         <v>36535000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BX6">
         <v>27443000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BY6">
         <v>29558000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BZ6">
         <v>31093000.0</v>
       </c>
-      <c r="BY6">
+      <c r="CA6">
         <v>55144000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CB6">
         <v>28090000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CC6">
         <v>32991000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CD6">
         <v>15543000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CE6">
         <v>8985000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CF6">
         <v>8205000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CG6">
         <v>8858000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CH6">
         <v>7016000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CI6">
         <v>-15536.0</v>
       </c>
-      <c r="CH6">
+      <c r="CJ6">
         <v>-19747.0</v>
       </c>
-      <c r="CI6">
+      <c r="CK6">
         <v>-55403.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CL6">
         <v>36613.0</v>
       </c>
-      <c r="CK6">
+      <c r="CM6">
         <v>21073.0</v>
       </c>
-      <c r="CL6">
+      <c r="CN6">
         <v>-5168.0</v>
       </c>
-      <c r="CM6">
+      <c r="CO6">
         <v>-14170.0</v>
       </c>
-      <c r="CN6">
+      <c r="CP6">
         <v>14551.0</v>
       </c>
-      <c r="CO6">
+      <c r="CQ6">
         <v>356.0</v>
       </c>
-      <c r="CP6">
+      <c r="CR6">
         <v>4993.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CS6">
         <v>-11460.0</v>
       </c>
-      <c r="CR6">
+      <c r="CT6">
         <v>9094.0</v>
       </c>
-      <c r="CS6">
+      <c r="CU6">
         <v>419639.0</v>
       </c>
-      <c r="CT6">
+      <c r="CV6">
         <v>-143511.0</v>
       </c>
-      <c r="CU6">
+      <c r="CW6">
         <v>-166828.0</v>
       </c>
-      <c r="CV6">
+      <c r="CX6">
         <v>-121273.0</v>
       </c>
-      <c r="CW6">
+      <c r="CY6">
         <v>-23845.0</v>
       </c>
-      <c r="CX6"/>
-      <c r="CY6"/>
       <c r="CZ6"/>
-      <c r="DA6">
+      <c r="DA6"/>
+      <c r="DB6"/>
+      <c r="DC6">
         <v>201005.0</v>
       </c>
-      <c r="DB6"/>
-      <c r="DC6"/>
       <c r="DD6"/>
+      <c r="DE6"/>
+      <c r="DF6"/>
     </row>
-    <row r="7" spans="1:108">
+    <row r="7" spans="1:110">
       <c r="A7" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
-      <c r="AC7">
-[...4 lines deleted...]
-      </c>
+      <c r="AC7"/>
+      <c r="AD7"/>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
@@ -22958,100 +23462,102 @@
       </c>
       <c r="CK7">
         <v>0.0</v>
       </c>
       <c r="CL7">
         <v>0.0</v>
       </c>
       <c r="CM7">
         <v>0.0</v>
       </c>
       <c r="CN7">
         <v>0.0</v>
       </c>
       <c r="CO7">
         <v>0.0</v>
       </c>
       <c r="CP7">
         <v>0.0</v>
       </c>
       <c r="CQ7">
         <v>0.0</v>
       </c>
       <c r="CR7">
         <v>0.0</v>
       </c>
-      <c r="CS7"/>
-      <c r="CT7"/>
+      <c r="CS7">
+        <v>0.0</v>
+      </c>
+      <c r="CT7">
+        <v>0.0</v>
+      </c>
       <c r="CU7"/>
       <c r="CV7"/>
       <c r="CW7"/>
       <c r="CX7"/>
       <c r="CY7"/>
       <c r="CZ7"/>
       <c r="DA7"/>
       <c r="DB7"/>
       <c r="DC7"/>
       <c r="DD7"/>
+      <c r="DE7"/>
+      <c r="DF7"/>
     </row>
-    <row r="8" spans="1:108">
+    <row r="8" spans="1:110">
       <c r="A8" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
-      <c r="AC8">
-[...4 lines deleted...]
-      </c>
+      <c r="AC8"/>
+      <c r="AD8"/>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
@@ -23206,1404 +23712,1438 @@
       </c>
       <c r="CK8">
         <v>0.0</v>
       </c>
       <c r="CL8">
         <v>0.0</v>
       </c>
       <c r="CM8">
         <v>0.0</v>
       </c>
       <c r="CN8">
         <v>0.0</v>
       </c>
       <c r="CO8">
         <v>0.0</v>
       </c>
       <c r="CP8">
         <v>0.0</v>
       </c>
       <c r="CQ8">
         <v>0.0</v>
       </c>
       <c r="CR8">
         <v>0.0</v>
       </c>
-      <c r="CS8"/>
-      <c r="CT8"/>
+      <c r="CS8">
+        <v>0.0</v>
+      </c>
+      <c r="CT8">
+        <v>0.0</v>
+      </c>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
+      <c r="DE8"/>
+      <c r="DF8"/>
     </row>
-    <row r="9" spans="1:108">
+    <row r="9" spans="1:110">
       <c r="A9" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B9">
+        <v>689261430.0</v>
+      </c>
+      <c r="C9">
+        <v>673373919.0</v>
+      </c>
+      <c r="D9">
         <v>401954000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>353047000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>319083000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>247407000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>197413000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>186192000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>171575000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>177188000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>126894000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>151856000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>117501000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>121181000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>102153000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>162297000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>179848000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>150672000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>151452000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>181640000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>175163000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>161902000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>176548000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>124082000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>123040000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>95813000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>95575000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>67105000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>87454000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>65149000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>57883000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>87326000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>85573000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>95438000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>82948000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>82931000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>75717000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>93311000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>98509000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>77069000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>59531000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>71288000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>61295000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>63313000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>63995000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>60933000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>81609000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>74688000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>91670000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>90285000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>90642000.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>91031000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>151010000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>196325000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>125403000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BE9">
         <v>151701000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BF9">
         <v>157413000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BG9">
         <v>150192000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BH9">
         <v>150512000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BI9">
         <v>159018000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BJ9">
         <v>126551000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BK9">
         <v>110695000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BL9">
         <v>61175000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BM9">
         <v>58944000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BN9">
         <v>52220000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BO9">
         <v>54919000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BP9">
         <v>37838000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BQ9">
         <v>23220000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BR9">
         <v>18445000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BS9">
         <v>4737000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BT9">
         <v>23542000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BU9">
         <v>33198000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BV9">
         <v>37853000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BW9">
         <v>36322000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BX9">
         <v>27399000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BY9">
         <v>29558000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BZ9">
         <v>31093000.0</v>
       </c>
-      <c r="BY9">
+      <c r="CA9">
         <v>29871000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CB9">
         <v>28037000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CC9">
         <v>32572000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CD9">
         <v>15289000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CE9">
         <v>8985000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CF9">
         <v>8196000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CG9">
         <v>8858000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CH9">
         <v>7016000.0</v>
       </c>
-      <c r="CG9">
-[...4 lines deleted...]
-      </c>
       <c r="CI9">
+        <v>0.0</v>
+      </c>
+      <c r="CJ9">
+        <v>0.0</v>
+      </c>
+      <c r="CK9">
         <v>-236666.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CL9">
         <v>237846.0</v>
       </c>
-      <c r="CK9">
+      <c r="CM9">
         <v>171542.0</v>
       </c>
-      <c r="CL9">
+      <c r="CN9">
         <v>201922.0</v>
       </c>
-      <c r="CM9">
+      <c r="CO9">
         <v>149982.0</v>
       </c>
-      <c r="CN9">
+      <c r="CP9">
         <v>164471.0</v>
       </c>
-      <c r="CO9">
+      <c r="CQ9">
         <v>136439.0</v>
       </c>
-      <c r="CP9">
+      <c r="CR9">
         <v>159542.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CS9">
         <v>118000.0</v>
       </c>
-      <c r="CR9">
+      <c r="CT9">
         <v>138915.0</v>
       </c>
-      <c r="CS9">
+      <c r="CU9">
         <v>577767.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.65</v>
       </c>
       <c r="CV9">
         <v>0.65</v>
       </c>
       <c r="CW9">
+        <v>0.65</v>
+      </c>
+      <c r="CX9">
+        <v>0.65</v>
+      </c>
+      <c r="CY9">
         <v>149172.0</v>
       </c>
-      <c r="CX9">
+      <c r="CZ9">
         <v>267308.0</v>
       </c>
-      <c r="CY9">
+      <c r="DA9">
         <v>137941.0</v>
       </c>
-      <c r="CZ9">
+      <c r="DB9">
         <v>135731.0</v>
       </c>
-      <c r="DA9">
+      <c r="DC9">
         <v>126954.0</v>
       </c>
-      <c r="DB9">
+      <c r="DD9">
         <v>136017.0</v>
       </c>
-      <c r="DC9">
+      <c r="DE9">
         <v>132442.0</v>
       </c>
-      <c r="DD9">
+      <c r="DF9">
         <v>130429.0</v>
       </c>
     </row>
-    <row r="10" spans="1:108">
+    <row r="10" spans="1:110">
       <c r="A10" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B10">
+        <v>681550736.0</v>
+      </c>
+      <c r="C10">
+        <v>660679748.0</v>
+      </c>
+      <c r="D10">
         <v>412623000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>338004000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>296763000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>125355000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>182146000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>172830000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>164014000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>165149000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>121516000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>147583000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>104811000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>153755000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>208466000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>149275000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>158138000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>292508000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>135370000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>165238000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>161500000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>151145000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>149832000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>101013000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>103338000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>74075000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>73209000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>-127452000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>57239000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>25501000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>34926000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>314918000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>67638000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>-137906000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>66315000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>67056000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>61352000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>10680000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>81609000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>60921000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>40595000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>-170384000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>-101087000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>53637000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>52401000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>51225000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>5093000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>62642000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>79823000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>81223000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>78670000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>72779000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>137703000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>185888000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>120210000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>144164000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>150529000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>144969000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>143591000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>150503000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>119914000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>114157000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BL10">
         <v>19174000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BM10">
         <v>15699000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BN10">
         <v>50936000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BO10">
         <v>50809000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BP10">
         <v>33566000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BQ10">
         <v>18438000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BR10">
         <v>15111000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BS10">
         <v>-50575000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BT10">
         <v>20241000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BU10">
         <v>27494000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BV10">
         <v>27568000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BW10">
         <v>26087000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BX10">
         <v>19932000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BY10">
         <v>21206000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BZ10">
         <v>24657000.0</v>
       </c>
-      <c r="BY10">
+      <c r="CA10">
         <v>50350000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CB10">
         <v>22950000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CC10">
         <v>27986000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CD10">
         <v>13759000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CE10">
         <v>7755000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CF10">
         <v>6658000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CG10">
         <v>7139000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CH10">
         <v>5568000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CI10">
         <v>-114177.0</v>
       </c>
-      <c r="CH10">
+      <c r="CJ10">
         <v>-19092.0</v>
       </c>
-      <c r="CI10">
+      <c r="CK10">
         <v>-55403.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CL10">
         <v>36612.0</v>
       </c>
-      <c r="CK10">
+      <c r="CM10">
         <v>23165.0</v>
       </c>
-      <c r="CL10">
+      <c r="CN10">
         <v>30595.0</v>
       </c>
-      <c r="CM10">
+      <c r="CO10">
         <v>-14170.0</v>
       </c>
-      <c r="CN10">
+      <c r="CP10">
         <v>14550.0</v>
       </c>
-      <c r="CO10">
+      <c r="CQ10">
         <v>49136.0</v>
       </c>
-      <c r="CP10">
+      <c r="CR10">
         <v>4993.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CS10">
         <v>-423368.0</v>
       </c>
-      <c r="CR10">
+      <c r="CT10">
         <v>9094.0</v>
       </c>
-      <c r="CS10">
+      <c r="CU10">
         <v>-6205.0</v>
       </c>
-      <c r="CT10">
+      <c r="CV10">
         <v>-1716.0</v>
       </c>
-      <c r="CU10">
+      <c r="CW10">
         <v>863.0</v>
       </c>
-      <c r="CV10">
+      <c r="CX10">
         <v>87.94</v>
       </c>
-      <c r="CW10"/>
-      <c r="CX10"/>
       <c r="CY10"/>
       <c r="CZ10"/>
       <c r="DA10"/>
       <c r="DB10"/>
       <c r="DC10"/>
       <c r="DD10"/>
+      <c r="DE10"/>
+      <c r="DF10"/>
     </row>
-    <row r="11" spans="1:108">
+    <row r="11" spans="1:110">
       <c r="A11" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B11">
+        <v>107569053.0</v>
+      </c>
+      <c r="C11">
+        <v>93848735.0</v>
+      </c>
+      <c r="D11">
         <v>45407000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>45734000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>42779000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>37208000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>27511000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>50513000.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>-27000.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>-3286000.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>5145000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>6135000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>-6580000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>-12370000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>12006000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>201000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>671000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>686000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>433000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>-886000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>-502000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>-6076000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>-43000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>-4799000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>8442000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>-3448000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>-2751000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>-2758000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>-110000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>18673000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>905000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>-3224000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>-485000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>-195000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>-263000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>-556000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>128000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>-186000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>-1377000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>615000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>-384000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>-1122000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AR11">
         <v>-5162000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AS11">
         <v>-89000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AT11">
         <v>2982000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AU11">
         <v>-806000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AV11">
         <v>597000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AW11">
         <v>-850000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AX11">
         <v>14000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AY11">
         <v>-12677000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AZ11">
         <v>1613000.0</v>
       </c>
-      <c r="AY11">
+      <c r="BA11">
         <v>1662000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BB11">
         <v>4282000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BC11">
         <v>8144000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BD11">
         <v>513000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BE11">
         <v>2750000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BF11">
         <v>3348000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BG11">
         <v>222000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BH11">
         <v>8551000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BI11">
         <v>2438000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BJ11">
         <v>-2262000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BK11">
         <v>-8815000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BL11">
         <v>-4497000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BM11">
         <v>446000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BN11">
         <v>377000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BO11">
         <v>723000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BP11">
         <v>732000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BQ11">
         <v>698000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BR11">
         <v>-2316000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BS11">
         <v>-711000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BT11">
         <v>3578000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BU11">
         <v>4218000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BV11">
         <v>-360000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BW11">
         <v>1204000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BX11">
         <v>747000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BY11">
         <v>-1649000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BZ11">
         <v>-280000.0</v>
       </c>
-      <c r="BY11">
+      <c r="CA11">
         <v>26216000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CB11">
         <v>615000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CC11">
         <v>2240000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CD11">
         <v>-82000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CE11">
         <v>648000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CF11">
         <v>74000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CG11">
         <v>383000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CH11">
         <v>594000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CI11">
         <v>98641.0</v>
       </c>
-      <c r="CH11">
+      <c r="CJ11">
         <v>-655.0</v>
       </c>
-      <c r="CI11">
+      <c r="CK11">
         <v>95216.0</v>
       </c>
-      <c r="CJ11">
-[...2 lines deleted...]
-      <c r="CK11">
+      <c r="CL11">
+        <v>0.0</v>
+      </c>
+      <c r="CM11">
         <v>-2091.0</v>
       </c>
-      <c r="CL11">
+      <c r="CN11">
         <v>-491.0</v>
       </c>
-      <c r="CM11">
+      <c r="CO11">
         <v>-5545.0</v>
       </c>
-      <c r="CN11">
+      <c r="CP11">
         <v>5692.0</v>
       </c>
-      <c r="CO11">
+      <c r="CQ11">
         <v>-4579.0</v>
       </c>
-      <c r="CP11">
+      <c r="CR11">
         <v>-4993.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CS11">
         <v>-274606.0</v>
       </c>
-      <c r="CR11">
+      <c r="CT11">
         <v>4001.0</v>
       </c>
-      <c r="CS11">
+      <c r="CU11">
         <v>425844.0</v>
       </c>
-      <c r="CT11">
+      <c r="CV11">
         <v>-418.0</v>
       </c>
-      <c r="CU11">
+      <c r="CW11">
         <v>379.0</v>
       </c>
-      <c r="CV11">
+      <c r="CX11">
         <v>39.09</v>
       </c>
-      <c r="CW11"/>
-      <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
+      <c r="DE11"/>
+      <c r="DF11"/>
     </row>
-    <row r="12" spans="1:108">
+    <row r="12" spans="1:110">
       <c r="A12" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B12">
-        <v>1441000.0</v>
+        <v>1385538.0</v>
       </c>
       <c r="C12">
+        <v>1473303.0</v>
+      </c>
+      <c r="D12">
+        <v>109000.0</v>
+      </c>
+      <c r="E12">
         <v>1450513.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>1436646.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>1364377.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>1404000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>1298732.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>1435558.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>1408892.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>1389133.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>1369848.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>1378000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>1379080.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>22000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>1377166.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>1439464.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>1502922.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>1369611.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>1357000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>1584750.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>2196000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>2766000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>4636000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>5978000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>9779424.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>11840569.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>13623447.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>13946000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>16884000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>12877000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>5659000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>7107000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>7386532.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>7766000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>8109992.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>7414844.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>7688471.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>7323657.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>4590000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>6932000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>1364000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>428000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>798000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>1500000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>6000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>583000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>591000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>1108000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>1225000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>1653000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>2525000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>680000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>2207000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>154000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>78000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>78000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>130000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BH12">
         <v>22000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BI12">
         <v>1004000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BJ12">
         <v>8000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BK12">
         <v>18129000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BL12">
         <v>500000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BM12">
         <v>200000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BN12">
         <v>6569000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BO12">
         <v>6628000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BP12">
         <v>586000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BQ12">
         <v>886000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BR12">
         <v>1900000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BS12">
         <v>48381000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BT12">
         <v>5198000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BU12">
         <v>322000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BV12">
         <v>8000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BW12">
         <v>3961000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BX12">
         <v>3408000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BY12">
         <v>3290000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BZ12">
         <v>1796000.0</v>
       </c>
-      <c r="BY12">
+      <c r="CA12">
         <v>40000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CB12">
         <v>10000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CC12">
         <v>500000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CD12">
         <v>200000.0</v>
       </c>
-      <c r="CC12">
-[...4 lines deleted...]
-      </c>
       <c r="CE12">
         <v>0.0</v>
       </c>
       <c r="CF12">
         <v>0.0</v>
       </c>
       <c r="CG12">
         <v>0.0</v>
       </c>
       <c r="CH12">
         <v>0.0</v>
       </c>
       <c r="CI12">
         <v>0.0</v>
       </c>
       <c r="CJ12">
         <v>0.0</v>
       </c>
       <c r="CK12">
+        <v>0.0</v>
+      </c>
+      <c r="CL12">
+        <v>0.0</v>
+      </c>
+      <c r="CM12">
         <v>2176.12</v>
       </c>
-      <c r="CL12">
-[...4 lines deleted...]
-      </c>
       <c r="CN12">
+        <v>0.0</v>
+      </c>
+      <c r="CO12">
+        <v>0.0</v>
+      </c>
+      <c r="CP12">
         <v>1.0</v>
       </c>
-      <c r="CO12">
-[...4 lines deleted...]
-      </c>
       <c r="CQ12">
         <v>0.0</v>
       </c>
       <c r="CR12">
+        <v>0.0</v>
+      </c>
+      <c r="CS12">
+        <v>0.0</v>
+      </c>
+      <c r="CT12">
         <v>1.0</v>
       </c>
-      <c r="CS12"/>
-      <c r="CT12">
+      <c r="CU12"/>
+      <c r="CV12">
         <v>141795.0</v>
       </c>
-      <c r="CU12">
+      <c r="CW12">
         <v>121252.0</v>
       </c>
-      <c r="CV12">
+      <c r="CX12">
         <v>121361.94</v>
       </c>
-      <c r="CW12"/>
-      <c r="CX12"/>
       <c r="CY12"/>
       <c r="CZ12"/>
       <c r="DA12"/>
       <c r="DB12"/>
       <c r="DC12"/>
       <c r="DD12"/>
+      <c r="DE12"/>
+      <c r="DF12"/>
     </row>
-    <row r="13" spans="1:108">
+    <row r="13" spans="1:110">
       <c r="A13" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B13">
+        <v>13015000.0</v>
+      </c>
+      <c r="C13">
+        <v>9748000.0</v>
+      </c>
+      <c r="D13">
         <v>9718000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>8455000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>8807000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>7925000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>6767000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>4396000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>5738000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>9914000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>9300000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>7327000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>6043000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>2522000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>1604000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>441000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>82000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>1475000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>685000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>1483000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>2000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>3113000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>3148000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>4860000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>5518000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>9793000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>11617000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>13155000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>14378000.0</v>
       </c>
-      <c r="AC13"/>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
@@ -24638,88 +25178,86 @@
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
+      <c r="DE13"/>
+      <c r="DF13"/>
     </row>
-    <row r="14" spans="1:108">
+    <row r="14" spans="1:110">
       <c r="A14" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
-      <c r="AC14">
-[...4 lines deleted...]
-      </c>
+      <c r="AC14"/>
+      <c r="AD14"/>
       <c r="AE14">
         <v>0.0</v>
       </c>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
@@ -24874,823 +25412,839 @@
       </c>
       <c r="CK14">
         <v>0.0</v>
       </c>
       <c r="CL14">
         <v>0.0</v>
       </c>
       <c r="CM14">
         <v>0.0</v>
       </c>
       <c r="CN14">
         <v>0.0</v>
       </c>
       <c r="CO14">
         <v>0.0</v>
       </c>
       <c r="CP14">
         <v>0.0</v>
       </c>
       <c r="CQ14">
         <v>0.0</v>
       </c>
       <c r="CR14">
         <v>0.0</v>
       </c>
-      <c r="CS14"/>
-      <c r="CT14"/>
+      <c r="CS14">
+        <v>0.0</v>
+      </c>
+      <c r="CT14">
+        <v>0.0</v>
+      </c>
       <c r="CU14"/>
       <c r="CV14"/>
       <c r="CW14"/>
       <c r="CX14"/>
       <c r="CY14"/>
       <c r="CZ14"/>
       <c r="DA14"/>
       <c r="DB14"/>
       <c r="DC14"/>
       <c r="DD14"/>
+      <c r="DE14"/>
+      <c r="DF14"/>
     </row>
-    <row r="15" spans="1:108">
+    <row r="15" spans="1:110">
       <c r="A15" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B15">
+        <v>573981683.0</v>
+      </c>
+      <c r="C15">
+        <v>566831012.0</v>
+      </c>
+      <c r="D15">
         <v>367216000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>292270000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>253984000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>88147000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>154635000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>122317000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>164041000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>168435000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>116371000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>141448000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>111391000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>166125000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>196460000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>149074000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>157467000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>291822000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>134937000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>166124000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>162002000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>157221000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>149875000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>105812000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>94896000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>77523000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>75960000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>-124694000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>57349000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>6828000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>34021000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>318142000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>68123000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>-137711000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>66578000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>67612000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>61224000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>10866000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>82986000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>60306000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>40979000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>-169262000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>-95925000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>53726000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AT15">
         <v>49419000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AU15">
         <v>52031000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>4496000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AW15">
         <v>63492000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AX15">
         <v>79809000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AY15">
         <v>93900000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AZ15">
         <v>77057000.0</v>
       </c>
-      <c r="AY15">
+      <c r="BA15">
         <v>71117000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BB15">
         <v>133421000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BC15">
         <v>177744000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BD15">
         <v>119697000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BE15">
         <v>141414000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BF15">
         <v>147181000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BG15">
         <v>144747000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BH15">
         <v>135040000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BI15">
         <v>148065000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BJ15">
         <v>122176000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BK15">
         <v>122972000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BL15">
         <v>69234000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BM15">
         <v>53258000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BN15">
         <v>44630000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BO15">
         <v>50809000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BP15">
         <v>33566000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BQ15">
         <v>18438000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BR15">
         <v>15111000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BS15">
         <v>-49863000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BT15">
         <v>19014000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BU15">
         <v>23276000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BV15">
         <v>27928000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BW15">
         <v>24883000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BX15">
         <v>19184000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BY15">
         <v>22855000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BZ15">
         <v>24937000.0</v>
       </c>
-      <c r="BY15">
+      <c r="CA15">
         <v>23762000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CB15">
         <v>22518000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CC15">
         <v>25159000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CD15">
         <v>13781000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CE15">
         <v>7009000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CF15">
         <v>6378000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CG15">
         <v>6722000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CH15">
         <v>5182000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CI15">
         <v>-114177.0</v>
       </c>
-      <c r="CH15">
+      <c r="CJ15">
         <v>-19092.0</v>
       </c>
-      <c r="CI15">
+      <c r="CK15">
         <v>-150619.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CL15">
         <v>36612.0</v>
       </c>
-      <c r="CK15">
+      <c r="CM15">
         <v>23165.0</v>
       </c>
-      <c r="CL15">
+      <c r="CN15">
         <v>31086.0</v>
       </c>
-      <c r="CM15">
+      <c r="CO15">
         <v>-8625.0</v>
       </c>
-      <c r="CN15">
+      <c r="CP15">
         <v>8859.0</v>
       </c>
-      <c r="CO15">
+      <c r="CQ15">
         <v>20524.0</v>
       </c>
-      <c r="CP15">
+      <c r="CR15">
         <v>4993.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CS15">
         <v>-148762.0</v>
       </c>
-      <c r="CR15">
+      <c r="CT15">
         <v>5092.0</v>
       </c>
-      <c r="CS15">
+      <c r="CU15">
         <v>-6204.0</v>
       </c>
-      <c r="CT15">
+      <c r="CV15">
         <v>-1298.0</v>
       </c>
-      <c r="CU15">
+      <c r="CW15">
         <v>484.0</v>
       </c>
-      <c r="CV15">
+      <c r="CX15">
         <v>48.86</v>
       </c>
-      <c r="CW15"/>
-      <c r="CX15"/>
       <c r="CY15"/>
       <c r="CZ15"/>
       <c r="DA15"/>
       <c r="DB15"/>
       <c r="DC15"/>
       <c r="DD15"/>
+      <c r="DE15"/>
+      <c r="DF15"/>
     </row>
-    <row r="16" spans="1:108">
+    <row r="16" spans="1:110">
       <c r="A16" t="s">
-        <v>184</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>186</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
+        <v>558249000.0</v>
+      </c>
+      <c r="D16">
         <v>367216000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>292270000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>253984000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>88147000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>154635000.0</v>
       </c>
-      <c r="G16"/>
-      <c r="H16"/>
       <c r="I16"/>
-      <c r="J16">
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16">
         <v>116371000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>141448000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>111391000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>166125000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>196460000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>149074000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>157467000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>291822000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>134937000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>166124000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>162002000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>157221000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>149875000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>105812000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>94896000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>77523000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>75960000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>-124694000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>57349000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>6828000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>34021000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>318142000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>68123000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>-8875000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>66578000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>67612000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>61224000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>10866000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>82986000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>60306000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>40979000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>-162042000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>-53726000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>53726000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>49419000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>52031000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>4494000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>63492000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>79809000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>93900000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>77057000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>71117000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>133421000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>177744000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>119697000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>141414000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BF16">
         <v>147181000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BG16">
         <v>144747000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BH16">
         <v>135040000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BI16">
         <v>148065000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BJ16">
         <v>122176000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BK16">
         <v>122972000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BL16">
         <v>69234000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BM16">
         <v>53257000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BN16">
         <v>44630000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BO16">
         <v>50809000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BP16">
         <v>33566000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BQ16">
         <v>18438000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BR16">
         <v>15111000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BS16">
         <v>-2989000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BT16">
         <v>20241000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BU16">
         <v>23276000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BV16">
         <v>27928000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BW16">
         <v>24887000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BX16">
         <v>19183000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BY16">
         <v>22855000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BZ16">
         <v>24937000.0</v>
       </c>
-      <c r="BY16">
+      <c r="CA16">
         <v>23762000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CB16">
         <v>22518000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CC16">
         <v>25159000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CD16">
         <v>13781000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CE16">
         <v>7009000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CF16">
         <v>6378000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CG16">
         <v>6722000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CH16">
         <v>5182000.0</v>
       </c>
-      <c r="CG16">
-[...4 lines deleted...]
-      </c>
       <c r="CI16">
+        <v>0.0</v>
+      </c>
+      <c r="CJ16">
+        <v>0.0</v>
+      </c>
+      <c r="CK16">
         <v>-35861.04</v>
       </c>
-      <c r="CJ16">
+      <c r="CL16">
         <v>36818.29</v>
       </c>
-      <c r="CK16">
+      <c r="CM16">
         <v>55128.39</v>
       </c>
-      <c r="CL16">
-[...2 lines deleted...]
-      <c r="CM16">
+      <c r="CN16">
+        <v>0.0</v>
+      </c>
+      <c r="CO16">
         <v>-9437.14</v>
       </c>
-      <c r="CN16">
+      <c r="CP16">
         <v>8995.12</v>
       </c>
-      <c r="CO16">
+      <c r="CQ16">
         <v>17333.25</v>
       </c>
-      <c r="CP16">
+      <c r="CR16">
         <v>5218.53</v>
       </c>
-      <c r="CQ16">
+      <c r="CS16">
         <v>-4995.32</v>
       </c>
-      <c r="CR16">
+      <c r="CT16">
         <v>5085.18</v>
       </c>
-      <c r="CS16"/>
-      <c r="CT16"/>
       <c r="CU16"/>
       <c r="CV16"/>
       <c r="CW16"/>
       <c r="CX16"/>
       <c r="CY16"/>
       <c r="CZ16"/>
       <c r="DA16"/>
       <c r="DB16"/>
       <c r="DC16"/>
       <c r="DD16"/>
+      <c r="DE16"/>
+      <c r="DF16"/>
     </row>
-    <row r="17" spans="1:108">
+    <row r="17" spans="1:110">
       <c r="A17" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B17">
+        <v>582044000.0</v>
+      </c>
+      <c r="C17">
+        <v>558249000.0</v>
+      </c>
+      <c r="D17">
         <v>367216000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>292270000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>253984000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>88147000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>154635000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>122317000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>164041000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>168435000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>116371000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>141448000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>111391000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>166125000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>196460000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>149074000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>157467000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>291822000.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>134937000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>166124000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>162002000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>157221000.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>149875000.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>105812000.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>94896000.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>77523000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AB17">
         <v>75960000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AC17">
         <v>-124694000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AD17">
         <v>57349000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AE17">
         <v>6828000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AF17">
         <v>34021000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AG17">
         <v>318142000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AH17">
         <v>68123000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AI17">
         <v>65125000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AJ17">
         <v>47414000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AK17">
         <v>-116060000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AL17">
         <v>61224000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AM17">
         <v>195137000.0</v>
       </c>
-      <c r="AL17">
-[...4 lines deleted...]
-      </c>
       <c r="AN17">
         <v>0.0</v>
       </c>
       <c r="AO17">
+        <v>0.0</v>
+      </c>
+      <c r="AP17">
+        <v>0.0</v>
+      </c>
+      <c r="AQ17">
         <v>-162042000.0</v>
       </c>
-      <c r="AP17">
-[...4 lines deleted...]
-      </c>
       <c r="AR17">
         <v>0.0</v>
       </c>
       <c r="AS17">
+        <v>0.0</v>
+      </c>
+      <c r="AT17">
+        <v>0.0</v>
+      </c>
+      <c r="AU17">
         <v>199826000.0</v>
       </c>
-      <c r="AT17">
-[...4 lines deleted...]
-      </c>
       <c r="AV17">
         <v>0.0</v>
       </c>
       <c r="AW17">
+        <v>0.0</v>
+      </c>
+      <c r="AX17">
+        <v>0.0</v>
+      </c>
+      <c r="AY17">
         <v>375495000.0</v>
       </c>
-      <c r="AX17">
-[...4 lines deleted...]
-      </c>
       <c r="AZ17">
         <v>0.0</v>
       </c>
       <c r="BA17">
         <v>0.0</v>
       </c>
       <c r="BB17">
         <v>0.0</v>
       </c>
       <c r="BC17">
         <v>0.0</v>
       </c>
       <c r="BD17">
         <v>0.0</v>
       </c>
       <c r="BE17">
         <v>0.0</v>
       </c>
       <c r="BF17">
         <v>0.0</v>
       </c>
       <c r="BG17">
         <v>0.0</v>
       </c>
       <c r="BH17">
@@ -25782,150 +26336,160 @@
       </c>
       <c r="CK17">
         <v>0.0</v>
       </c>
       <c r="CL17">
         <v>0.0</v>
       </c>
       <c r="CM17">
         <v>0.0</v>
       </c>
       <c r="CN17">
         <v>0.0</v>
       </c>
       <c r="CO17">
         <v>0.0</v>
       </c>
       <c r="CP17">
         <v>0.0</v>
       </c>
       <c r="CQ17">
         <v>0.0</v>
       </c>
       <c r="CR17">
         <v>0.0</v>
       </c>
-      <c r="CS17"/>
-      <c r="CT17"/>
+      <c r="CS17">
+        <v>0.0</v>
+      </c>
+      <c r="CT17">
+        <v>0.0</v>
+      </c>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
+      <c r="DE17"/>
+      <c r="DF17"/>
     </row>
-    <row r="18" spans="1:108">
+    <row r="18" spans="1:110">
       <c r="A18" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B18">
+        <v>11610000.0</v>
+      </c>
+      <c r="C18">
+        <v>8297000.0</v>
+      </c>
+      <c r="D18">
         <v>8277000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>7028000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>7366000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>6520000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>5363000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>3097000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>4296000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>8542000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>8430000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>6829000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-1378000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>2570000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>453000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-948000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-1340000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-1432000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-1311000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-1357000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-1571000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-2196000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-2766000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-4636000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-7001000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-9252000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-11685000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-13032000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-13720000.0</v>
       </c>
-      <c r="AC18"/>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
@@ -25960,54 +26524,56 @@
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
+      <c r="DE18"/>
+      <c r="DF18"/>
     </row>
-    <row r="19" spans="1:108">
+    <row r="19" spans="1:110">
       <c r="A19" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -26072,139 +26638,137 @@
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
+      <c r="DE19"/>
+      <c r="DF19"/>
     </row>
-    <row r="20" spans="1:108">
+    <row r="20" spans="1:110">
       <c r="A20" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
-      <c r="AC20">
-[...4 lines deleted...]
-      </c>
+      <c r="AC20"/>
+      <c r="AD20"/>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
+        <v>0.0</v>
+      </c>
+      <c r="AH20">
+        <v>0.0</v>
+      </c>
+      <c r="AI20">
         <v>228680000.0</v>
       </c>
-      <c r="AH20">
-[...4 lines deleted...]
-      </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
+        <v>0.0</v>
+      </c>
+      <c r="AL20">
+        <v>0.0</v>
+      </c>
+      <c r="AM20">
         <v>71000000.0</v>
       </c>
-      <c r="AL20">
-[...4 lines deleted...]
-      </c>
       <c r="AN20">
         <v>0.0</v>
       </c>
       <c r="AO20">
+        <v>0.0</v>
+      </c>
+      <c r="AP20">
+        <v>0.0</v>
+      </c>
+      <c r="AQ20">
         <v>384922000.0</v>
       </c>
-      <c r="AP20">
-[...4 lines deleted...]
-      </c>
       <c r="AR20">
         <v>0.0</v>
       </c>
       <c r="AS20">
+        <v>0.0</v>
+      </c>
+      <c r="AT20">
+        <v>0.0</v>
+      </c>
+      <c r="AU20">
         <v>68151000.0</v>
       </c>
-      <c r="AT20">
-[...4 lines deleted...]
-      </c>
       <c r="AV20">
         <v>0.0</v>
       </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
@@ -26308,426 +26872,434 @@
       </c>
       <c r="CK20">
         <v>0.0</v>
       </c>
       <c r="CL20">
         <v>0.0</v>
       </c>
       <c r="CM20">
         <v>0.0</v>
       </c>
       <c r="CN20">
         <v>0.0</v>
       </c>
       <c r="CO20">
         <v>0.0</v>
       </c>
       <c r="CP20">
         <v>0.0</v>
       </c>
       <c r="CQ20">
         <v>0.0</v>
       </c>
       <c r="CR20">
         <v>0.0</v>
       </c>
-      <c r="CS20"/>
-      <c r="CT20"/>
+      <c r="CS20">
+        <v>0.0</v>
+      </c>
+      <c r="CT20">
+        <v>0.0</v>
+      </c>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
+      <c r="DE20"/>
+      <c r="DF20"/>
     </row>
-    <row r="21" spans="1:108">
+    <row r="21" spans="1:110">
       <c r="A21" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B21">
+        <v>666922213.0</v>
+      </c>
+      <c r="C21">
+        <v>660017726.0</v>
+      </c>
+      <c r="D21">
         <v>315506000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>329695000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>290684000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>117621000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>175945000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>169007000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>158260000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>159211000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>112216000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>135216000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>98627000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>99688000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>102640000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>149844000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>159730000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>290434000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>137857000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>163175000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>163192000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>152511000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>155222000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>102283000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>109859000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>84117000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>81547000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>-111056000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>70919000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>44006000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>49104000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>75354000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>75816000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>87314000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>74155000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>73683000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>67819000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>89665000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>88996000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>66896000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>48687000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>62994000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>61295000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>63313000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>63995000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>60933000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>81609000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>74688000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>91670000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>90285000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>90642000.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>91031000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>151010000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>186871000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>125403000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BE21">
         <v>151701000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BF21">
         <v>157413000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BG21">
         <v>145034000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BH21">
         <v>143580000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BI21">
         <v>150001000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BJ21">
         <v>119910000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BK21">
         <v>96028000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BL21">
         <v>18669000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BM21">
         <v>15549000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BN21">
         <v>52220000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BO21">
         <v>50548000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BP21">
         <v>33566000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BQ21">
         <v>18787000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BR21">
         <v>18445000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BS21">
         <v>991000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BT21">
         <v>22115000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BU21">
         <v>28349000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BV21">
         <v>27576000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BW21">
         <v>29835000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BX21">
         <v>22614000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BY21">
         <v>23961000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BZ21">
         <v>26258000.0</v>
       </c>
-      <c r="BY21">
+      <c r="CA21">
         <v>50239000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CB21">
         <v>23020000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CC21">
         <v>27655000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CD21">
         <v>13729000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CE21">
         <v>7706000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CF21">
         <v>6555000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CG21">
         <v>7122000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CH21">
         <v>5672000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CI21">
         <v>-15536.0</v>
       </c>
-      <c r="CH21">
+      <c r="CJ21">
         <v>-19747.0</v>
       </c>
-      <c r="CI21">
+      <c r="CK21">
         <v>-55403.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CL21">
         <v>36612.0</v>
       </c>
-      <c r="CK21">
+      <c r="CM21">
         <v>21074.0</v>
       </c>
-      <c r="CL21">
+      <c r="CN21">
         <v>-5168.0</v>
       </c>
-      <c r="CM21">
+      <c r="CO21">
         <v>-14170.0</v>
       </c>
-      <c r="CN21">
+      <c r="CP21">
         <v>14550.0</v>
       </c>
-      <c r="CO21">
+      <c r="CQ21">
         <v>15945.0</v>
       </c>
-      <c r="CP21">
+      <c r="CR21">
         <v>4993.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CS21">
         <v>-148762.0</v>
       </c>
-      <c r="CR21">
+      <c r="CT21">
         <v>9094.0</v>
       </c>
-      <c r="CS21">
+      <c r="CU21">
         <v>419640.0</v>
       </c>
-      <c r="CT21">
+      <c r="CV21">
         <v>-143511.0</v>
       </c>
-      <c r="CU21">
+      <c r="CW21">
         <v>-166828.0</v>
       </c>
-      <c r="CV21">
+      <c r="CX21">
         <v>-121274.0</v>
       </c>
-      <c r="CW21">
+      <c r="CY21">
         <v>-23845.0</v>
       </c>
-      <c r="CX21">
+      <c r="CZ21">
         <v>-267308.0</v>
       </c>
-      <c r="CY21">
+      <c r="DA21">
         <v>-137941.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DB21">
         <v>-135731.0</v>
       </c>
-      <c r="DA21">
+      <c r="DC21">
         <v>201005.0</v>
       </c>
-      <c r="DB21">
+      <c r="DD21">
         <v>-136017.0</v>
       </c>
-      <c r="DC21">
+      <c r="DE21">
         <v>-132442.0</v>
       </c>
-      <c r="DD21">
+      <c r="DF21">
         <v>-130429.0</v>
       </c>
     </row>
-    <row r="22" spans="1:108">
+    <row r="22" spans="1:110">
       <c r="A22" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
-      <c r="AC22">
-[...4 lines deleted...]
-      </c>
+      <c r="AC22"/>
+      <c r="AD22"/>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
@@ -26882,392 +27454,404 @@
       </c>
       <c r="CK22">
         <v>0.0</v>
       </c>
       <c r="CL22">
         <v>0.0</v>
       </c>
       <c r="CM22">
         <v>0.0</v>
       </c>
       <c r="CN22">
         <v>0.0</v>
       </c>
       <c r="CO22">
         <v>0.0</v>
       </c>
       <c r="CP22">
         <v>0.0</v>
       </c>
       <c r="CQ22">
         <v>0.0</v>
       </c>
       <c r="CR22">
         <v>0.0</v>
       </c>
-      <c r="CS22"/>
-      <c r="CT22"/>
+      <c r="CS22">
+        <v>0.0</v>
+      </c>
+      <c r="CT22">
+        <v>0.0</v>
+      </c>
       <c r="CU22"/>
       <c r="CV22"/>
       <c r="CW22"/>
       <c r="CX22"/>
       <c r="CY22"/>
       <c r="CZ22"/>
       <c r="DA22"/>
       <c r="DB22"/>
       <c r="DC22"/>
       <c r="DD22"/>
+      <c r="DE22"/>
+      <c r="DF22"/>
     </row>
-    <row r="23" spans="1:108">
+    <row r="23" spans="1:110">
       <c r="A23" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B23">
+        <v>222059881.0</v>
+      </c>
+      <c r="C23">
+        <v>217988027.0</v>
+      </c>
+      <c r="D23">
         <v>160751000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>173523000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>179727000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>262895000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>132308000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>130057000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>138546000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>154261000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>110921000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>129756000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>115838000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>136363000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>116196000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>153078000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>147514000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>12237000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>131100000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>167218000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>160927000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>133701000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>152046000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>145671000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>144930000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>139105000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>142048000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>300522000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>154130000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>152585000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>136665000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>137046000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>123436000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>242546000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>128879000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>126001000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>130132000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>258491000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>144208000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>145455000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>138824000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>137502000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>98393000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>108603000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>74033000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>87260000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>91909000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>83607000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>83173000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>84199000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>84085000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>84263000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>63555000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>287241000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>42603000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>56748000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>48924000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>191867000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>185195000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>194752000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>158183000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>149577000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>92834000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>95004000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>35034000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>90551000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BP23">
         <v>69767000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BQ23">
         <v>22616000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BR23">
         <v>23705000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BS23">
         <v>36096000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BT23">
         <v>17256000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BU23">
         <v>21326000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BV23">
         <v>21372000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BW23">
         <v>20611000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BX23">
         <v>16986000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BY23">
         <v>17503000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BZ23">
         <v>17874000.0</v>
       </c>
-      <c r="BY23">
+      <c r="CA23">
         <v>6588000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CB23">
         <v>18746000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CC23">
         <v>19683000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CD23">
         <v>11982000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CE23">
         <v>9768000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CF23">
         <v>11526000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CG23">
         <v>12141000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CH23">
         <v>10405000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CI23">
         <v>15536.0</v>
       </c>
-      <c r="CH23">
+      <c r="CJ23">
         <v>19747.0</v>
       </c>
-      <c r="CI23">
+      <c r="CK23">
         <v>181263.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CL23">
         <v>201234.0</v>
       </c>
-      <c r="CK23">
+      <c r="CM23">
         <v>150468.0</v>
       </c>
-      <c r="CL23">
+      <c r="CN23">
         <v>207090.0</v>
       </c>
-      <c r="CM23">
+      <c r="CO23">
         <v>164152.0</v>
       </c>
-      <c r="CN23">
+      <c r="CP23">
         <v>149921.0</v>
       </c>
-      <c r="CO23">
+      <c r="CQ23">
         <v>120494.0</v>
       </c>
-      <c r="CP23">
+      <c r="CR23">
         <v>154549.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CS23">
         <v>266761.0</v>
       </c>
-      <c r="CR23">
+      <c r="CT23">
         <v>129821.0</v>
       </c>
-      <c r="CS23">
+      <c r="CU23">
         <v>158127.0</v>
       </c>
-      <c r="CT23">
+      <c r="CV23">
         <v>143511.0</v>
       </c>
-      <c r="CU23">
+      <c r="CW23">
         <v>166828.0</v>
       </c>
-      <c r="CV23">
+      <c r="CX23">
         <v>121274.0</v>
       </c>
-      <c r="CW23">
+      <c r="CY23">
         <v>149172.0</v>
       </c>
-      <c r="CX23">
+      <c r="CZ23">
         <v>267308.0</v>
       </c>
-      <c r="CY23">
+      <c r="DA23">
         <v>137941.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DB23">
         <v>135731.0</v>
       </c>
-      <c r="DA23">
+      <c r="DC23">
         <v>126954.0</v>
       </c>
-      <c r="DB23">
+      <c r="DD23">
         <v>136017.0</v>
       </c>
-      <c r="DC23">
+      <c r="DE23">
         <v>132442.0</v>
       </c>
-      <c r="DD23">
+      <c r="DF23">
         <v>130429.0</v>
       </c>
     </row>
-    <row r="24" spans="1:108">
+    <row r="24" spans="1:110">
       <c r="A24" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -27332,366 +27916,370 @@
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
       <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
       <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24"/>
       <c r="CW24"/>
       <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
       <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
+      <c r="DE24"/>
+      <c r="DF24"/>
     </row>
-    <row r="25" spans="1:108">
+    <row r="25" spans="1:110">
       <c r="A25" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B25">
+        <v>77283000.0</v>
+      </c>
+      <c r="C25">
+        <v>86577000.0</v>
+      </c>
+      <c r="D25">
         <v>66273000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>75322000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>76994000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>69192000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>55887000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>59211000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>64013000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>68895000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>46784000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>54857000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>45390000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>53535000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>56129000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>66080000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>57795000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>59816000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>55445000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>70775000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>70649000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>60237000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>61050000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>59140000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>65352000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>64140000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>63845000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>61871000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>68874000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>68137000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>64974000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>62727000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>57505000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>77054000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>62096000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>60016000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>64186000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>88622000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>74149000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>75308000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>71575000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>68206000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>45406000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>53448000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>41007000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>41000000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>44231000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>38580000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>39765000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>39800000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>38820000.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>41417000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>24393000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>48017000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>14523000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BE25">
         <v>21651000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BF25">
         <v>17267000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BG25">
         <v>17454000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BH25">
         <v>13709000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BI25">
         <v>14803000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BJ25">
         <v>11754000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BK25">
         <v>16224000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BL25">
         <v>12573000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BM25">
         <v>15426000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BN25">
         <v>13616000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BO25">
         <v>15054000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BP25">
         <v>13229000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BQ25">
         <v>6482000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BR25">
         <v>6648000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BS25">
         <v>5923000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BT25">
         <v>4277000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BU25">
         <v>5216000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BV25">
         <v>6487000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BW25">
         <v>6500000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BX25">
         <v>4786000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BY25">
         <v>5597000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BZ25">
         <v>5055000.0</v>
       </c>
-      <c r="BY25">
+      <c r="CA25">
         <v>5000000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CB25">
         <v>5027000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CC25">
         <v>5592000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CD25">
         <v>1814000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CE25">
         <v>1279000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CF25">
         <v>1641000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CG25">
         <v>1736000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CH25">
         <v>1344000.0</v>
       </c>
-      <c r="CG25"/>
-      <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
       <c r="CR25"/>
       <c r="CS25"/>
       <c r="CT25"/>
       <c r="CU25"/>
       <c r="CV25"/>
       <c r="CW25"/>
       <c r="CX25"/>
       <c r="CY25"/>
       <c r="CZ25"/>
       <c r="DA25"/>
       <c r="DB25"/>
       <c r="DC25"/>
       <c r="DD25"/>
+      <c r="DE25"/>
+      <c r="DF25"/>
     </row>
-    <row r="26" spans="1:108">
+    <row r="26" spans="1:110">
       <c r="A26" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
-      <c r="AC26">
-[...4 lines deleted...]
-      </c>
+      <c r="AC26"/>
+      <c r="AD26"/>
       <c r="AE26">
         <v>0.0</v>
       </c>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
@@ -27763,216 +28351,222 @@
       <c r="BI26">
         <v>0.0</v>
       </c>
       <c r="BJ26">
         <v>0.0</v>
       </c>
       <c r="BK26">
         <v>0.0</v>
       </c>
       <c r="BL26">
         <v>0.0</v>
       </c>
       <c r="BM26">
         <v>0.0</v>
       </c>
       <c r="BN26">
         <v>0.0</v>
       </c>
       <c r="BO26">
         <v>0.0</v>
       </c>
       <c r="BP26">
         <v>0.0</v>
       </c>
       <c r="BQ26">
+        <v>0.0</v>
+      </c>
+      <c r="BR26">
+        <v>0.0</v>
+      </c>
+      <c r="BS26">
         <v>700000.0</v>
       </c>
-      <c r="BR26">
-[...4 lines deleted...]
-      </c>
       <c r="BT26">
+        <v>0.0</v>
+      </c>
+      <c r="BU26">
+        <v>0.0</v>
+      </c>
+      <c r="BV26">
         <v>100000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="BW26">
         <v>100000.0</v>
       </c>
       <c r="BX26">
-        <v>100000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BY26">
         <v>100000.0</v>
       </c>
       <c r="BZ26">
-        <v>0.0</v>
+        <v>100000.0</v>
       </c>
       <c r="CA26">
         <v>100000.0</v>
       </c>
       <c r="CB26">
         <v>0.0</v>
       </c>
       <c r="CC26">
-        <v>0.0</v>
+        <v>100000.0</v>
       </c>
       <c r="CD26">
         <v>0.0</v>
       </c>
       <c r="CE26">
+        <v>0.0</v>
+      </c>
+      <c r="CF26">
+        <v>0.0</v>
+      </c>
+      <c r="CG26">
         <v>100000.0</v>
       </c>
-      <c r="CF26">
-[...4 lines deleted...]
-      </c>
       <c r="CH26">
         <v>0.0</v>
       </c>
       <c r="CI26">
         <v>0.0</v>
       </c>
       <c r="CJ26">
         <v>0.0</v>
       </c>
       <c r="CK26">
         <v>0.0</v>
       </c>
       <c r="CL26">
         <v>0.0</v>
       </c>
       <c r="CM26">
         <v>0.0</v>
       </c>
       <c r="CN26">
         <v>0.0</v>
       </c>
       <c r="CO26">
         <v>0.0</v>
       </c>
       <c r="CP26">
         <v>0.0</v>
       </c>
       <c r="CQ26">
         <v>0.0</v>
       </c>
       <c r="CR26">
         <v>0.0</v>
       </c>
-      <c r="CS26"/>
-      <c r="CT26"/>
+      <c r="CS26">
+        <v>0.0</v>
+      </c>
+      <c r="CT26">
+        <v>0.0</v>
+      </c>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
+      <c r="DE26"/>
+      <c r="DF26"/>
     </row>
-    <row r="27" spans="1:108">
+    <row r="27" spans="1:110">
       <c r="A27" t="s">
-        <v>195</v>
-[...1 lines deleted...]
-      <c r="B27">
+        <v>197</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27">
         <v>8652000.0</v>
       </c>
-      <c r="C27"/>
-[...3 lines deleted...]
-      </c>
+      <c r="E27"/>
       <c r="F27"/>
       <c r="G27">
+        <v>6118000.0</v>
+      </c>
+      <c r="H27"/>
+      <c r="I27">
         <v>6241000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>1281000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>545687.0</v>
       </c>
-      <c r="J27"/>
-      <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
-      <c r="BA27">
+      <c r="BA27"/>
+      <c r="BB27"/>
+      <c r="BC27">
         <v>1857000.0</v>
       </c>
-      <c r="BB27"/>
-      <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
@@ -27982,440 +28576,452 @@
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
+      <c r="DE27"/>
+      <c r="DF27"/>
     </row>
-    <row r="28" spans="1:108">
+    <row r="28" spans="1:110">
       <c r="A28" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B28">
+        <v>21786000.0</v>
+      </c>
+      <c r="C28">
+        <v>13027000.0</v>
+      </c>
+      <c r="D28">
         <v>10424000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>20404000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>24783000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>16157000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>18596000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>15826000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>10988000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>15282000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>12490000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>14113000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>16457000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>16369000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>7926000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>10504000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>18595000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>13681000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>11660000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>16162000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>10986000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>1710000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>19132000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>21799000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>12329000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>10328000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>14028000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>12249000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>15567000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>20050000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>7818000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>11300000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>8818000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>7883000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>8028000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>8375000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>7274000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>3390000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>8689000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>9504000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>9926000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>8585000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>6278000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>7360000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>7428000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>7721000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>7570000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>9659000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>9397000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>6996000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>8258000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>8349000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>8753000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>8931000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>6674000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>6981000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>6638000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>7503000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>6311000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>6252000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>6431000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>6409000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>4947000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>6118000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>4864000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>4371000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>3906000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>4433000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BR28">
         <v>4578000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BS28">
         <v>2900000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BT28">
         <v>3600000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BU28">
         <v>4800000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BV28">
         <v>3100000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BW28">
         <v>3100000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BX28">
         <v>2100000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BY28">
         <v>2300000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BZ28">
         <v>2200000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1200000.0</v>
       </c>
       <c r="CA28">
         <v>2200000.0</v>
       </c>
       <c r="CB28">
+        <v>1200000.0</v>
+      </c>
+      <c r="CC28">
+        <v>2200000.0</v>
+      </c>
+      <c r="CD28">
         <v>600000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CE28">
         <v>1000000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CF28">
         <v>500000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CG28">
         <v>500000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CH28">
         <v>463000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CI28">
         <v>16761.9</v>
       </c>
-      <c r="CH28">
+      <c r="CJ28">
         <v>19816.51</v>
       </c>
-      <c r="CI28">
+      <c r="CK28">
         <v>19424.73</v>
       </c>
-      <c r="CJ28">
-[...2 lines deleted...]
-      <c r="CK28">
+      <c r="CL28">
+        <v>0.0</v>
+      </c>
+      <c r="CM28">
         <v>5077.61</v>
       </c>
-      <c r="CL28">
+      <c r="CN28">
         <v>5113.97</v>
       </c>
-      <c r="CM28">
+      <c r="CO28">
         <v>9437.14</v>
       </c>
-      <c r="CN28">
-[...2 lines deleted...]
-      <c r="CO28">
+      <c r="CP28">
+        <v>0.0</v>
+      </c>
+      <c r="CQ28">
         <v>86666.24</v>
       </c>
-      <c r="CP28">
+      <c r="CR28">
         <v>99804.31</v>
       </c>
-      <c r="CQ28">
+      <c r="CS28">
         <v>92413.36</v>
       </c>
-      <c r="CR28">
+      <c r="CT28">
         <v>84541.06</v>
       </c>
-      <c r="CS28"/>
-      <c r="CT28"/>
       <c r="CU28"/>
       <c r="CV28"/>
       <c r="CW28"/>
       <c r="CX28"/>
       <c r="CY28"/>
       <c r="CZ28"/>
       <c r="DA28"/>
       <c r="DB28"/>
       <c r="DC28"/>
       <c r="DD28"/>
+      <c r="DE28"/>
+      <c r="DF28"/>
     </row>
-    <row r="29" spans="1:108">
+    <row r="29" spans="1:110">
       <c r="A29" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B29">
+        <v>109080000.0</v>
+      </c>
+      <c r="C29">
+        <v>92428000.0</v>
+      </c>
+      <c r="D29">
         <v>45407000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>45734000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>42779000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>37208000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>27511000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>50513000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>-27000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>-3286000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>5145000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>6135000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-6580000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>-12370000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>12006000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>201000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>671000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>686000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>433000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>-886000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>-502000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>-6076000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>-43000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>-4799000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>8442000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>-3448000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>-2751000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>-2758000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>-110000.0</v>
       </c>
-      <c r="AC29"/>
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
@@ -28450,1048 +29056,1068 @@
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
+      <c r="DE29"/>
+      <c r="DF29"/>
     </row>
-    <row r="30" spans="1:108">
+    <row r="30" spans="1:110">
       <c r="A30" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B30">
+        <v>22339216.0</v>
+      </c>
+      <c r="C30">
+        <v>13356193.0</v>
+      </c>
+      <c r="D30">
         <v>86448000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>23352000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>28399000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>129786000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>21468000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>17185000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>13315000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>17977000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>14678000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>16640000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>18874000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>21493000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-487000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>12453000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>20118000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-139762000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>13595000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>18465000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>11971000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>9391000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>21326000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>21799000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>13181000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>11696000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>14028000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>178161000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>16535000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>21143000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>8779000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>11972000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>9757000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>95438000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>8793000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>9248000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>7898000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>93311000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>9513000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>10173000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>10844000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>8294000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>6437000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>7481000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>7524000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>7818000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>7666000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>9725000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>9464000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>7068000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>8322000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>8404000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>8804000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>196325000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>6733000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>7041000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>6699000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>150192000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>150512000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>159018000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>126551000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>110695000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>61175000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>58944000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>1316000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>54919000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BP30">
         <v>37838000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BQ30">
         <v>10852000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BR30">
         <v>4578000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BS30">
         <v>3746000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BT30">
         <v>1427000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BU30">
         <v>4849000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BV30">
         <v>10277000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BW30">
         <v>6701000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BX30">
         <v>4785000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BY30">
         <v>5597000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BZ30">
         <v>4835000.0</v>
       </c>
-      <c r="BY30">
+      <c r="CA30">
         <v>-20368000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CB30">
         <v>5017000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CC30">
         <v>4842000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CD30">
         <v>1560000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CE30">
         <v>1279000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CF30">
         <v>1641000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CG30">
         <v>1736000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CH30">
         <v>1344000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CI30">
         <v>15536.0</v>
       </c>
-      <c r="CH30">
+      <c r="CJ30">
         <v>19747.0</v>
       </c>
-      <c r="CI30">
+      <c r="CK30">
         <v>-181263.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CL30">
         <v>201234.0</v>
       </c>
-      <c r="CK30">
+      <c r="CM30">
         <v>150468.0</v>
       </c>
-      <c r="CL30">
+      <c r="CN30">
         <v>207090.0</v>
       </c>
-      <c r="CM30">
+      <c r="CO30">
         <v>164152.0</v>
       </c>
-      <c r="CN30">
+      <c r="CP30">
         <v>149921.0</v>
       </c>
-      <c r="CO30">
+      <c r="CQ30">
         <v>120494.0</v>
       </c>
-      <c r="CP30">
+      <c r="CR30">
         <v>154549.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CS30">
         <v>266761.0</v>
       </c>
-      <c r="CR30">
+      <c r="CT30">
         <v>129821.0</v>
       </c>
-      <c r="CS30">
+      <c r="CU30">
         <v>158127.0</v>
       </c>
-      <c r="CT30">
+      <c r="CV30">
         <v>143511.0</v>
       </c>
-      <c r="CU30">
+      <c r="CW30">
         <v>166828.0</v>
       </c>
-      <c r="CV30">
+      <c r="CX30">
         <v>121274.0</v>
       </c>
-      <c r="CW30">
+      <c r="CY30">
         <v>149172.0</v>
       </c>
-      <c r="CX30">
+      <c r="CZ30">
         <v>267308.0</v>
       </c>
-      <c r="CY30">
+      <c r="DA30">
         <v>137941.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DB30">
         <v>135731.0</v>
       </c>
-      <c r="DA30">
+      <c r="DC30">
         <v>126954.0</v>
       </c>
-      <c r="DB30">
+      <c r="DD30">
         <v>136017.0</v>
       </c>
-      <c r="DC30">
+      <c r="DE30">
         <v>132442.0</v>
       </c>
-      <c r="DD30">
+      <c r="DF30">
         <v>130429.0</v>
       </c>
     </row>
-    <row r="31" spans="1:108">
+    <row r="31" spans="1:110">
       <c r="A31" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B31">
+        <v>14628523.0</v>
+      </c>
+      <c r="C31">
+        <v>662022.0</v>
+      </c>
+      <c r="D31">
         <v>97117000.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>8309000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>6079000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>7734000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>6201000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>3823000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>5754000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>5938000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>9300000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>12367000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>6184000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>54067000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>105826000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>-569000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>-1592000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>2074000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>-2487000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>2063000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>-1692000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>-1366000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>-5390000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>-1270000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>-6521000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>-10042000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>-8338000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>-16396000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>-13680000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>-18505000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>-14178000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>239564000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>-8178000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>-225220000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>-7840000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>-6627000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>-6467000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>-78985000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>-7387000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>-5975000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>-8092000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AQ31">
         <v>-233378000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AR31">
         <v>-162382000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AS31">
         <v>-9676000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AT31">
         <v>-11594000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AU31">
         <v>-9708000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AV31">
         <v>-76516000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AW31">
         <v>-12046000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AX31">
         <v>-11847000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AY31">
         <v>-9062000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AZ31">
         <v>-11972000.0</v>
       </c>
-      <c r="AY31">
+      <c r="BA31">
         <v>-18252000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BB31">
         <v>-13307000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BC31">
         <v>-983000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BD31">
         <v>-5193000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BE31">
         <v>-7537000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BF31">
         <v>-6884000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BG31">
         <v>-65000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BH31">
         <v>11000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BI31">
         <v>502000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BJ31">
         <v>4000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BK31">
         <v>18129000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BL31">
         <v>505000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BM31">
         <v>150000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BN31">
         <v>-1284000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BO31">
         <v>261000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BP31">
         <v>-732000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BQ31">
         <v>-349000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BR31">
         <v>-3334000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BS31">
         <v>-51566000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BT31">
         <v>-1874000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BU31">
         <v>-855000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BV31">
         <v>-8000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BW31">
         <v>-427000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BX31">
         <v>-2682000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BY31">
         <v>-2755000.0</v>
       </c>
-      <c r="BX31">
+      <c r="BZ31">
         <v>-1601000.0</v>
       </c>
-      <c r="BY31">
+      <c r="CA31">
         <v>-50239000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CB31">
         <v>-23020000.0</v>
       </c>
-      <c r="CA31">
+      <c r="CC31">
         <v>331000.0</v>
       </c>
-      <c r="CB31">
+      <c r="CD31">
         <v>-13729000.0</v>
       </c>
-      <c r="CC31">
+      <c r="CE31">
         <v>-7706000.0</v>
       </c>
-      <c r="CD31">
+      <c r="CF31">
         <v>-6555000.0</v>
       </c>
-      <c r="CE31">
+      <c r="CG31">
         <v>-7122000.0</v>
       </c>
-      <c r="CF31">
+      <c r="CH31">
         <v>-5672000.0</v>
       </c>
-      <c r="CG31">
+      <c r="CI31">
         <v>15536.0</v>
       </c>
-      <c r="CH31">
+      <c r="CJ31">
         <v>19747.0</v>
       </c>
-      <c r="CI31">
-[...2 lines deleted...]
-      <c r="CJ31">
+      <c r="CK31">
+        <v>0.0</v>
+      </c>
+      <c r="CL31">
         <v>1.0</v>
       </c>
-      <c r="CK31">
+      <c r="CM31">
         <v>-21074.0</v>
       </c>
-      <c r="CL31">
+      <c r="CN31">
         <v>35763.0</v>
       </c>
-      <c r="CM31">
-[...2 lines deleted...]
-      <c r="CN31">
+      <c r="CO31">
+        <v>0.0</v>
+      </c>
+      <c r="CP31">
         <v>1.0</v>
       </c>
-      <c r="CO31">
+      <c r="CQ31">
         <v>-15945.0</v>
       </c>
-      <c r="CP31">
+      <c r="CR31">
         <v>-4993.0</v>
       </c>
-      <c r="CQ31">
+      <c r="CS31">
         <v>148762.0</v>
       </c>
-      <c r="CR31">
-[...2 lines deleted...]
-      <c r="CS31">
+      <c r="CT31">
+        <v>0.0</v>
+      </c>
+      <c r="CU31">
         <v>-419640.0</v>
       </c>
-      <c r="CT31">
+      <c r="CV31">
         <v>141795.0</v>
       </c>
-      <c r="CU31">
+      <c r="CW31">
         <v>167691.0</v>
       </c>
-      <c r="CV31">
+      <c r="CX31">
         <v>121361.0</v>
       </c>
-      <c r="CW31">
+      <c r="CY31">
         <v>23845.0</v>
       </c>
-      <c r="CX31"/>
-      <c r="CY31"/>
       <c r="CZ31"/>
       <c r="DA31"/>
       <c r="DB31"/>
       <c r="DC31"/>
       <c r="DD31"/>
+      <c r="DE31"/>
+      <c r="DF31"/>
     </row>
-    <row r="32" spans="1:108">
+    <row r="32" spans="1:110">
       <c r="A32" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B32">
+        <v>888982094.0</v>
+      </c>
+      <c r="C32">
+        <v>878005753.0</v>
+      </c>
+      <c r="D32">
         <v>476257000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>503218000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>470411000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>380516000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>308253000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>299064000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>296806000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>313472000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>223137000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>264972000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>214465000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>236051000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>218836000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>302922000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>307244000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>278197000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>268957000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>330393000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>324119000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>286212000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>307268000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>247954000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>254789000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>223222000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>223595000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>189466000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>225049000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>196591000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AF32">
         <v>185769000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AG32">
         <v>212400000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AH32">
         <v>199252000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AI32">
         <v>242546000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AJ32">
         <v>203034000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AK32">
         <v>199684000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AL32">
         <v>197951000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AM32">
         <v>258491000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AN32">
         <v>233204000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AO32">
         <v>212351000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AP32">
         <v>187511000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AQ32">
         <v>200496000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AR32">
         <v>153251000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AS32">
         <v>164435000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AT32">
         <v>130504000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AU32">
         <v>140375000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AV32">
         <v>165852000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AW32">
         <v>148570000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AX32">
         <v>165379000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AY32">
         <v>167416000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AZ32">
         <v>166405000.0</v>
       </c>
-      <c r="AY32">
+      <c r="BA32">
         <v>166890000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BB32">
         <v>205761000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BC32">
         <v>287241000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BD32">
         <v>161273000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BE32">
         <v>201408000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BF32">
         <v>199638000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BG32">
         <v>191867000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BH32">
         <v>185195000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BI32">
         <v>194752000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BJ32">
         <v>158183000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BK32">
         <v>149577000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BL32">
         <v>92834000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BM32">
         <v>95004000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BN32">
         <v>85938000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BO32">
         <v>90551000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BP32">
         <v>69767000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BQ32">
         <v>41403000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BR32">
         <v>37572000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BS32">
         <v>37087000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BT32">
         <v>39371000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BU32">
         <v>49675000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BV32">
         <v>48948000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BW32">
         <v>50232000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BX32">
         <v>39600000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BY32">
         <v>41464000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BZ32">
         <v>44132000.0</v>
       </c>
-      <c r="BY32">
+      <c r="CA32">
         <v>43651000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CB32">
         <v>41766000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CC32">
         <v>47413000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CD32">
         <v>25711000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CE32">
         <v>17474000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CF32">
         <v>18081000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CG32">
         <v>19263000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CH32">
         <v>16077000.0</v>
       </c>
-      <c r="CG32">
-[...4 lines deleted...]
-      </c>
       <c r="CI32">
+        <v>0.0</v>
+      </c>
+      <c r="CJ32">
+        <v>0.0</v>
+      </c>
+      <c r="CK32">
         <v>-236666.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CL32">
         <v>237846.0</v>
       </c>
-      <c r="CK32">
+      <c r="CM32">
         <v>171542.0</v>
       </c>
-      <c r="CL32">
+      <c r="CN32">
         <v>201922.0</v>
       </c>
-      <c r="CM32">
+      <c r="CO32">
         <v>149982.0</v>
       </c>
-      <c r="CN32">
+      <c r="CP32">
         <v>164471.0</v>
       </c>
-      <c r="CO32">
+      <c r="CQ32">
         <v>136439.0</v>
       </c>
-      <c r="CP32">
+      <c r="CR32">
         <v>159542.0</v>
       </c>
-      <c r="CQ32">
+      <c r="CS32">
         <v>117999.0</v>
       </c>
-      <c r="CR32">
+      <c r="CT32">
         <v>138915.0</v>
       </c>
-      <c r="CS32">
+      <c r="CU32">
         <v>577767.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.65</v>
       </c>
       <c r="CV32">
         <v>0.65</v>
       </c>
       <c r="CW32">
+        <v>0.65</v>
+      </c>
+      <c r="CX32">
+        <v>0.65</v>
+      </c>
+      <c r="CY32">
         <v>149172.0</v>
       </c>
-      <c r="CX32">
+      <c r="CZ32">
         <v>267308.0</v>
       </c>
-      <c r="CY32">
+      <c r="DA32">
         <v>137941.0</v>
       </c>
-      <c r="CZ32">
+      <c r="DB32">
         <v>135731.0</v>
       </c>
-      <c r="DA32">
+      <c r="DC32">
         <v>126954.0</v>
       </c>
-      <c r="DB32">
+      <c r="DD32">
         <v>136017.0</v>
       </c>
-      <c r="DC32">
+      <c r="DE32">
         <v>132442.0</v>
       </c>
-      <c r="DD32">
+      <c r="DF32">
         <v>130429.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AB30"/>
+  <dimension ref="A1:AC30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:28">
+    <row r="1" spans="1:29">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -29532,2999 +30158,3083 @@
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
+      <c r="AC1" t="s">
+        <v>28</v>
+      </c>
     </row>
-    <row r="2" spans="1:28">
+    <row r="2" spans="1:29">
       <c r="A2" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="B2">
+        <v>817679338.0</v>
+      </c>
+      <c r="C2">
         <v>546527000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>696089000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>226045000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>192683000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>103986000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>75767000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>98521000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>124295000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>103297000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>308098000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>95823000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>778216000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>840201000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>428636000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>227566000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>7110000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>9965000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>59994000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>117741000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>19989000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>93016.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>83329.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>81746.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>75701.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>209435.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>268007.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>63694.0</v>
       </c>
     </row>
-    <row r="3" spans="1:28">
+    <row r="3" spans="1:29">
       <c r="A3" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B3">
+        <v>1364850382</v>
+      </c>
+      <c r="C3">
         <v>658329000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>675871000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>21666000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>525962000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>1822000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>3207000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>1125664000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>1721000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>804519000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>1802242000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>134578000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>2039423000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>640718000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>141323000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>172400000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>220644000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>184532000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>557900000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>285400000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>500000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>25602</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>15791</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>2692</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="AB3">
         <v>0</v>
       </c>
+      <c r="AC3">
+        <v>0</v>
+      </c>
     </row>
-    <row r="4" spans="1:28">
+    <row r="4" spans="1:29">
       <c r="A4" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
+      <c r="AC4"/>
     </row>
-    <row r="5" spans="1:28">
+    <row r="5" spans="1:29">
       <c r="A5" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
+      <c r="AC5"/>
     </row>
-    <row r="6" spans="1:28">
+    <row r="6" spans="1:29">
       <c r="A6" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="B6">
+        <v>333814295.0</v>
+      </c>
+      <c r="C6">
         <v>271639000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-149562000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>470044000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>33362000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>88697000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>28219000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-22754000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-25774000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>20998000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-204801000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>212275000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-682393000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-61985000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>411565000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>201070000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>220456000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-2855000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-50029000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-57747000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>97752000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>229491.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-480.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-7637.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>6536.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-129721.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-67002.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>191083.0</v>
       </c>
     </row>
-    <row r="7" spans="1:28">
+    <row r="7" spans="1:29">
       <c r="A7" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B7">
+        <v>-30942343.0</v>
+      </c>
+      <c r="C7">
         <v>4426000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>1912000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>1573000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-8072000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>1025000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-11837000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>8964000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-6346000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>7039000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>3185000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-5561000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>1088000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>10366000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>1422000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-2009000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>1953000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>492000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>973000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>467000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-1843000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>762.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-51551.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-2566.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>9339.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>1103.0</v>
       </c>
-      <c r="AA7"/>
-      <c r="AB7">
+      <c r="AB7"/>
+      <c r="AC7">
         <v>63694.0</v>
       </c>
     </row>
-    <row r="8" spans="1:28">
+    <row r="8" spans="1:29">
       <c r="A8" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
+      <c r="AC8"/>
     </row>
-    <row r="9" spans="1:28">
+    <row r="9" spans="1:29">
       <c r="A9" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B9">
+        <v>-40907792.0</v>
+      </c>
+      <c r="C9">
         <v>4389000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-264000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>2023000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-5695000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-1181000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-2514000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>828000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-729000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-1194000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>3007000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>488000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>1549000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-2307000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>3198000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-2206000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-78000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>719000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-208000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>1271000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-2074000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-8387.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>1443.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-1283.0</v>
       </c>
-      <c r="Y9"/>
-      <c r="Z9">
+      <c r="Z9"/>
+      <c r="AA9">
         <v>8491.0</v>
       </c>
-      <c r="AA9"/>
       <c r="AB9"/>
+      <c r="AC9"/>
     </row>
-    <row r="10" spans="1:28">
+    <row r="10" spans="1:29">
       <c r="A10" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
-      <c r="D10">
+      <c r="D10"/>
+      <c r="E10">
         <v>1579000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-4444000.0</v>
       </c>
       <c r="F10">
         <v>-4444000.0</v>
       </c>
       <c r="G10">
         <v>-4444000.0</v>
       </c>
-      <c r="H10"/>
+      <c r="H10">
+        <v>-4444000.0</v>
+      </c>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
-      <c r="P10">
+      <c r="P10"/>
+      <c r="Q10">
         <v>4147000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>873000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-91000.0</v>
       </c>
-      <c r="S10"/>
-      <c r="T10">
+      <c r="T10"/>
+      <c r="U10">
         <v>383000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>96000.0</v>
       </c>
-      <c r="V10">
-[...1 lines deleted...]
-      </c>
       <c r="W10">
+        <v>0.0</v>
+      </c>
+      <c r="X10">
         <v>-37064.0</v>
       </c>
-      <c r="X10">
-[...3 lines deleted...]
-      <c r="Z10">
+      <c r="Y10">
+        <v>0.0</v>
+      </c>
+      <c r="Z10"/>
+      <c r="AA10">
         <v>-16594.0</v>
       </c>
-      <c r="AA10"/>
       <c r="AB10"/>
+      <c r="AC10"/>
     </row>
-    <row r="11" spans="1:28">
+    <row r="11" spans="1:29">
       <c r="A11" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>-1318000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>1095000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>3110000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-9791000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>7977000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>-5398000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>8667000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-39000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-5630000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-582000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>12418000.0</v>
       </c>
-      <c r="O11"/>
       <c r="P11"/>
-      <c r="Q11">
+      <c r="Q11"/>
+      <c r="R11">
         <v>1851000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>287000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>1351000.0</v>
       </c>
-      <c r="T11"/>
-      <c r="U11">
+      <c r="U11"/>
+      <c r="V11">
         <v>130000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>9142.86</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>6528.36</v>
       </c>
-      <c r="X11">
-[...2 lines deleted...]
-      <c r="Y11"/>
+      <c r="Y11">
+        <v>0.0</v>
+      </c>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
+      <c r="AC11"/>
     </row>
-    <row r="12" spans="1:28">
+    <row r="12" spans="1:29">
       <c r="A12" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>-152203000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>-1636000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>10834000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>2677000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>-212009000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>-4581000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>835000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>388776000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>76082000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>6757000.0</v>
       </c>
-      <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
-      <c r="V12">
-[...1 lines deleted...]
-      </c>
+      <c r="V12"/>
       <c r="W12">
         <v>0.0</v>
       </c>
       <c r="X12">
         <v>0.0</v>
       </c>
-      <c r="Y12"/>
+      <c r="Y12">
+        <v>0.0</v>
+      </c>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
+      <c r="AC12"/>
     </row>
-    <row r="13" spans="1:28">
+    <row r="13" spans="1:29">
       <c r="A13" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>-711000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>-3472000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>-904000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>468000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>159000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>-219000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>-434000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>217000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>-419000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>121000.0</v>
       </c>
-      <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
-      <c r="V13">
-[...1 lines deleted...]
-      </c>
+      <c r="V13"/>
       <c r="W13">
         <v>0.0</v>
       </c>
       <c r="X13">
         <v>0.0</v>
       </c>
-      <c r="Y13"/>
+      <c r="Y13">
+        <v>0.0</v>
+      </c>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
+      <c r="AC13"/>
     </row>
-    <row r="14" spans="1:28">
+    <row r="14" spans="1:29">
       <c r="A14" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="B14">
+        <v>310509111.0</v>
+      </c>
+      <c r="C14">
         <v>248303000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>215926000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>233539000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>102155000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>232304000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>376855000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>253343000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>263352000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>309654000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>199202000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>160506000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>144393000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>101457000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>57720000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>57839000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>41413000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>19491000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>21705000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>17488000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>6000000.0</v>
       </c>
-      <c r="V14">
-[...1 lines deleted...]
-      </c>
       <c r="W14">
+        <v>0.0</v>
+      </c>
+      <c r="X14">
         <v>14874.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>16218.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>16730.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>18170.0</v>
       </c>
-      <c r="AA14"/>
       <c r="AB14"/>
+      <c r="AC14"/>
     </row>
-    <row r="15" spans="1:28">
+    <row r="15" spans="1:29">
       <c r="A15" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="B15">
+        <v>301555062.0</v>
+      </c>
+      <c r="C15">
         <v>279050000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>265109000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>237097000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>218052000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>167212000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>129986000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>132915000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>121934000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>78708000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>68593000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>79775000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>160013000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>123852000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>63612000.0</v>
       </c>
-      <c r="P15"/>
-      <c r="Q15">
+      <c r="Q15"/>
+      <c r="R15">
         <v>184872000.0</v>
       </c>
-      <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
-      <c r="V15">
-[...1 lines deleted...]
-      </c>
+      <c r="V15"/>
       <c r="W15">
         <v>0.0</v>
       </c>
       <c r="X15">
         <v>0.0</v>
       </c>
-      <c r="Y15"/>
+      <c r="Y15">
+        <v>0.0</v>
+      </c>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
+      <c r="AC15"/>
     </row>
-    <row r="16" spans="1:28">
+    <row r="16" spans="1:29">
       <c r="A16" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="B16">
+        <v>1151493633.0</v>
+      </c>
+      <c r="C16">
         <v>818166000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>546527000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>696089000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>226045000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>192683000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>103986000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>75767000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>98521000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>124295000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>103297000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>308098000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>95823000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>778216000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>840201000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>428636000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>227566000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>7110000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>9965000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>59994000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>117741000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>322507.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>82849.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>74109.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>82237.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>79714.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>201005.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>254777.0</v>
       </c>
     </row>
-    <row r="17" spans="1:28">
+    <row r="17" spans="1:29">
       <c r="A17" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
+      <c r="AC17"/>
     </row>
-    <row r="18" spans="1:28">
+    <row r="18" spans="1:29">
       <c r="A18" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="B18">
+        <v>573576007.0</v>
+      </c>
+      <c r="C18">
         <v>369252000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>74938000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>721758000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>319183000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>763620000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>498413000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-648251000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>537087000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-220218000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-1370883000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>297295000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-1505290000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>78686000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>485104000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>147361000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-54712000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-73390000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>119261000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>104722000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>30004000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>218054.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-7260.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-10011.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>3309.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>23174.0</v>
       </c>
-      <c r="AA18"/>
-      <c r="AB18">
+      <c r="AB18"/>
+      <c r="AC18">
         <v>63694.0</v>
       </c>
     </row>
-    <row r="19" spans="1:28">
+    <row r="19" spans="1:29">
       <c r="A19" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="B19">
+        <v>-39873000.0</v>
+      </c>
+      <c r="C19">
         <v>-488303000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-94854000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-44297000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>122300000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>152271000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>10630000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-861326000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-19573000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-805435000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12000.0</v>
       </c>
       <c r="L19">
         <v>12000.0</v>
       </c>
       <c r="M19">
         <v>12000.0</v>
       </c>
-      <c r="N19"/>
+      <c r="N19">
+        <v>12000.0</v>
+      </c>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
-      <c r="V19">
-[...1 lines deleted...]
-      </c>
+      <c r="V19"/>
       <c r="W19">
         <v>0.0</v>
       </c>
       <c r="X19">
         <v>0.0</v>
       </c>
-      <c r="Y19"/>
+      <c r="Y19">
+        <v>0.0</v>
+      </c>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
+      <c r="AC19"/>
     </row>
-    <row r="20" spans="1:28">
+    <row r="20" spans="1:29">
       <c r="A20" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
+      <c r="AC20"/>
     </row>
-    <row r="21" spans="1:28">
+    <row r="21" spans="1:29">
       <c r="A21" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="B21">
+        <v>-505000.0</v>
+      </c>
+      <c r="C21">
         <v>-594000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-691000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-800000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-195780000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-680204000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-390137000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>494000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-423000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-273000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>466000000.0</v>
       </c>
       <c r="L21">
         <v>466000000.0</v>
       </c>
       <c r="M21">
+        <v>466000000.0</v>
+      </c>
+      <c r="N21">
         <v>949940000.0</v>
       </c>
-      <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
-      <c r="V21">
-[...1 lines deleted...]
-      </c>
+      <c r="V21"/>
       <c r="W21">
         <v>0.0</v>
       </c>
       <c r="X21">
         <v>0.0</v>
       </c>
-      <c r="Y21"/>
+      <c r="Y21">
+        <v>0.0</v>
+      </c>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
+      <c r="AC21"/>
     </row>
-    <row r="22" spans="1:28">
+    <row r="22" spans="1:29">
       <c r="A22" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B22">
+        <v>1497483244.0</v>
+      </c>
+      <c r="C22">
         <v>529140000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>537644000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>669126000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>754885000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>507804000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>86138000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>427115000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>57703000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>195137000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-162042000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>199826000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>375495000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>586036000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>550028000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>290093000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>117924000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>17252000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>91862000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>85220000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>25291000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-54895.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>55019.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-121021.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-6970.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>6594.0</v>
       </c>
-      <c r="AA22"/>
       <c r="AB22"/>
+      <c r="AC22"/>
     </row>
-    <row r="23" spans="1:28">
+    <row r="23" spans="1:29">
       <c r="A23" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="B23">
+        <v>-8840.0</v>
+      </c>
+      <c r="C23">
         <v>-303603.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>11556000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>9011000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>6226000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>20519000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>35932000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-178000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-130000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-5365000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-833140000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>6253000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>44123000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>12908000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>7938000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>108428000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>438000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>116524000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>35689525.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-7793000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-4816000.0</v>
       </c>
-      <c r="V23">
-[...1 lines deleted...]
-      </c>
       <c r="W23">
+        <v>0.0</v>
+      </c>
+      <c r="X23">
         <v>-18822.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>2373.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-12565.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-155587.0</v>
       </c>
-      <c r="AA23"/>
       <c r="AB23"/>
+      <c r="AC23"/>
     </row>
-    <row r="24" spans="1:28">
+    <row r="24" spans="1:29">
       <c r="A24" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="B24">
+        <v>-693938.0</v>
+      </c>
+      <c r="C24">
         <v>10058000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>41960000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-44297000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-554000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-801000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-13602000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>222467000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-14729000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-916000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>11081000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-11443000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-11031000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-388000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>12405000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>24949000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-2849000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-427000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-2081000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-285408000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-665000.0</v>
       </c>
-      <c r="V24">
-[...1 lines deleted...]
-      </c>
       <c r="W24">
+        <v>0.0</v>
+      </c>
+      <c r="X24">
         <v>25602.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>2373.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-1.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-152895.0</v>
       </c>
-      <c r="AA24"/>
       <c r="AB24"/>
+      <c r="AC24"/>
     </row>
-    <row r="25" spans="1:28">
+    <row r="25" spans="1:29">
       <c r="A25" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="B25">
+        <v>179710809.0</v>
+      </c>
+      <c r="C25">
         <v>107239999.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-28831000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-162973000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-5891000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>11954000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>46005000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-242826000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>219794000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>72248000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>387919000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>67641000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>9397000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-590000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>3353000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>113031000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>632000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>65464000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>1964000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>1547000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>556000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>272187.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>3158.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>2385.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>1.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-1.0</v>
       </c>
-      <c r="AA25"/>
       <c r="AB25"/>
+      <c r="AC25"/>
     </row>
-    <row r="26" spans="1:28">
+    <row r="26" spans="1:29">
       <c r="A26" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="B26">
+        <v>7271000.0</v>
+      </c>
+      <c r="C26">
         <v>13192000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>846328.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>10368000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>7953000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>21892000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>37038000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>1027000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>1181000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-33126000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-9120000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>7026000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>58100000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>12900000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>7900000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-85000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-22117000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>118500000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>7600000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>182400000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>88300000.0</v>
       </c>
-      <c r="V26">
-[...1 lines deleted...]
-      </c>
       <c r="W26">
         <v>0.0</v>
       </c>
       <c r="X26">
         <v>0.0</v>
       </c>
-      <c r="Y26"/>
+      <c r="Y26">
+        <v>0.0</v>
+      </c>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
+      <c r="AC26"/>
     </row>
-    <row r="27" spans="1:28">
+    <row r="27" spans="1:29">
       <c r="A27" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="B27">
+        <v>32504000.0</v>
+      </c>
+      <c r="C27">
         <v>23268000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>22744000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>1650000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>2337000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>14830000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>13525000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>14949000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>5191000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>1525000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>6694000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>10710000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>9035000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>6420000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>6329000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>7732000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>4010000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>5530000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>1964000.0</v>
       </c>
-      <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
+      <c r="AC27"/>
     </row>
-    <row r="28" spans="1:28">
+    <row r="28" spans="1:29">
       <c r="A28" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="B28">
+        <v>-294670620.0</v>
+      </c>
+      <c r="C28">
         <v>-267389000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-254244000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-228886000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-407606000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-826897000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-484191000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>360907000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-545064000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>242348000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>1155147000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-73522000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>834050000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-139504000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-84234000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>79783000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>276333000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>74464000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>407500000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>173531000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>83482000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>11436.0</v>
       </c>
-      <c r="W28">
-[...1 lines deleted...]
-      </c>
       <c r="X28">
         <v>0.0</v>
       </c>
-      <c r="Y28"/>
+      <c r="Y28">
+        <v>0.0</v>
+      </c>
       <c r="Z28"/>
       <c r="AA28"/>
-      <c r="AB28">
+      <c r="AB28"/>
+      <c r="AC28">
         <v>191083.0</v>
       </c>
     </row>
-    <row r="29" spans="1:28">
+    <row r="29" spans="1:29">
       <c r="A29" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="B29">
+        <v>1938426389.0</v>
+      </c>
+      <c r="C29">
         <v>1027580999.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>750809000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>743424000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>845145000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>765442000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>501620000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>477413000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>538808000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>584301000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>431359000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>431873000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>534133000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>719404000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>626427000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>319761000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>165932000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>111142000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>119261000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>104722000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>30004000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>218054.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>18342.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-10011.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>19100.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>25866.0</v>
       </c>
-      <c r="AA29"/>
-      <c r="AB29">
+      <c r="AB29"/>
+      <c r="AC29">
         <v>63694.0</v>
       </c>
     </row>
-    <row r="30" spans="1:28">
+    <row r="30" spans="1:29">
       <c r="A30" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="B30">
+        <v>-1302604479.0</v>
+      </c>
+      <c r="C30">
         <v>-488303000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-646646000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-44297000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-404216000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>149648000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>10630000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-861326000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-19573000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-805435000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-1791149000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-146021000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-2050454000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-641896000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-130736000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-201325000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-221212000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-188880000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-577024000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-336221000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-15734000.0</v>
       </c>
-      <c r="V30">
-[...1 lines deleted...]
-      </c>
       <c r="W30">
+        <v>0.0</v>
+      </c>
+      <c r="X30">
         <v>-18822.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>2373.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-12565.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-155587.0</v>
       </c>
-      <c r="AA30"/>
       <c r="AB30"/>
+      <c r="AC30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DD30"/>
+  <dimension ref="A1:DF30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:108">
+    <row r="1" spans="1:110">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C1" t="s">
-        <v>90</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>91</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>92</v>
       </c>
       <c r="F1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="G1" t="s">
-        <v>93</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>94</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>95</v>
       </c>
       <c r="J1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="K1" t="s">
-        <v>96</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>97</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>98</v>
       </c>
       <c r="N1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="O1" t="s">
-        <v>99</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>100</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>101</v>
       </c>
       <c r="R1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="S1" t="s">
-        <v>102</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>103</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>104</v>
       </c>
       <c r="V1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="W1" t="s">
-        <v>105</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>106</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>107</v>
       </c>
       <c r="Z1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="AA1" t="s">
-        <v>108</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>109</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>110</v>
       </c>
       <c r="AD1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="AE1" t="s">
-        <v>111</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>112</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>113</v>
       </c>
       <c r="AH1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="AI1" t="s">
-        <v>114</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>115</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>116</v>
       </c>
       <c r="AL1" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="AM1" t="s">
-        <v>117</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>118</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>119</v>
       </c>
       <c r="AP1" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="AQ1" t="s">
-        <v>120</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>121</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>122</v>
       </c>
       <c r="AT1" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="AU1" t="s">
-        <v>123</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>124</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>125</v>
       </c>
       <c r="AX1" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="AY1" t="s">
-        <v>126</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>127</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>128</v>
       </c>
       <c r="BB1" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="BC1" t="s">
-        <v>129</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>130</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>131</v>
       </c>
       <c r="BF1" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="BG1" t="s">
-        <v>132</v>
+        <v>15</v>
       </c>
       <c r="BH1" t="s">
         <v>133</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>134</v>
       </c>
       <c r="BJ1" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="BK1" t="s">
-        <v>135</v>
+        <v>16</v>
       </c>
       <c r="BL1" t="s">
         <v>136</v>
       </c>
       <c r="BM1" t="s">
-        <v>16</v>
+        <v>137</v>
       </c>
       <c r="BN1" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="BO1" t="s">
-        <v>138</v>
+        <v>17</v>
       </c>
       <c r="BP1" t="s">
         <v>139</v>
       </c>
       <c r="BQ1" t="s">
-        <v>17</v>
+        <v>140</v>
       </c>
       <c r="BR1" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="BS1" t="s">
-        <v>141</v>
+        <v>18</v>
       </c>
       <c r="BT1" t="s">
         <v>142</v>
       </c>
       <c r="BU1" t="s">
-        <v>18</v>
+        <v>143</v>
       </c>
       <c r="BV1" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="BW1" t="s">
-        <v>144</v>
+        <v>19</v>
       </c>
       <c r="BX1" t="s">
         <v>145</v>
       </c>
       <c r="BY1" t="s">
-        <v>19</v>
+        <v>146</v>
       </c>
       <c r="BZ1" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CA1" t="s">
-        <v>147</v>
+        <v>20</v>
       </c>
       <c r="CB1" t="s">
         <v>148</v>
       </c>
       <c r="CC1" t="s">
-        <v>20</v>
+        <v>149</v>
       </c>
       <c r="CD1" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="CE1" t="s">
-        <v>150</v>
+        <v>21</v>
       </c>
       <c r="CF1" t="s">
         <v>151</v>
       </c>
       <c r="CG1" t="s">
         <v>152</v>
       </c>
       <c r="CH1" t="s">
         <v>153</v>
       </c>
       <c r="CI1" t="s">
-        <v>22</v>
+        <v>154</v>
       </c>
       <c r="CJ1" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="CK1" t="s">
-        <v>155</v>
+        <v>23</v>
       </c>
       <c r="CL1" t="s">
         <v>156</v>
       </c>
       <c r="CM1" t="s">
-        <v>23</v>
+        <v>157</v>
       </c>
       <c r="CN1" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="CO1" t="s">
-        <v>158</v>
+        <v>24</v>
       </c>
       <c r="CP1" t="s">
         <v>159</v>
       </c>
       <c r="CQ1" t="s">
-        <v>24</v>
+        <v>160</v>
       </c>
       <c r="CR1" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="CS1" t="s">
-        <v>161</v>
+        <v>25</v>
       </c>
       <c r="CT1" t="s">
         <v>162</v>
       </c>
       <c r="CU1" t="s">
-        <v>25</v>
+        <v>163</v>
       </c>
       <c r="CV1" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="CW1" t="s">
-        <v>164</v>
+        <v>26</v>
       </c>
       <c r="CX1" t="s">
         <v>165</v>
       </c>
       <c r="CY1" t="s">
-        <v>26</v>
+        <v>166</v>
       </c>
       <c r="CZ1" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="DA1" t="s">
-        <v>167</v>
+        <v>27</v>
       </c>
       <c r="DB1" t="s">
         <v>168</v>
       </c>
       <c r="DC1" t="s">
-        <v>27</v>
+        <v>169</v>
       </c>
       <c r="DD1" t="s">
-        <v>169</v>
+        <v>170</v>
+      </c>
+      <c r="DE1" t="s">
+        <v>28</v>
+      </c>
+      <c r="DF1" t="s">
+        <v>171</v>
       </c>
     </row>
-    <row r="2" spans="1:108">
+    <row r="2" spans="1:110">
       <c r="A2" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="B2">
+        <v>1151493633.0</v>
+      </c>
+      <c r="C2">
+        <v>1156577468.0</v>
+      </c>
+      <c r="D2">
         <v>1005885000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>1085581000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>818166000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>694085000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>540217000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>306109000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>546527000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>833919000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>828837000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>799697000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>696089000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>494618000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>448626000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>376163000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>226045000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>372450000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>235446000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>191162000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>192683000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>209834000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>131764000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>126676000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>103986000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>151626000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>87182000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>125781000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>75767000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>119373000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>92661000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>115568000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>98521000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>69910000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>76575000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>114749000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>124295000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>125545000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>124490000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>86776000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>103297000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>80512000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>71892000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>88008000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>308098000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>233003000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>139199000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>81970000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>95823000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>61956000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>36257000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>75535000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>778216000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>555056000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>1102116000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>997489000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>840201000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>715622000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>701350000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>564075000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>428636000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>255189000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>322896000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>279658000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>227566000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>304858000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>48590000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>26744000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>7110000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>13773000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>36632000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>6506000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>9965000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BW2">
         <v>6966000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BX2">
         <v>40333000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BY2">
         <v>68790000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BZ2">
         <v>59994000.0</v>
       </c>
-      <c r="BY2">
+      <c r="CA2">
         <v>61950000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CB2">
         <v>51637000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CC2">
         <v>8368000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CD2">
         <v>117741000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CE2">
         <v>26608000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CF2">
         <v>33279000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CG2">
         <v>24014000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CH2">
         <v>19989000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CI2">
         <v>313795.0</v>
       </c>
-      <c r="CH2">
+      <c r="CJ2">
         <v>337951.0</v>
       </c>
-      <c r="CI2">
+      <c r="CK2">
         <v>82890.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CL2">
         <v>88471.0</v>
       </c>
-      <c r="CK2">
+      <c r="CM2">
         <v>127688.0</v>
       </c>
-      <c r="CL2">
+      <c r="CN2">
         <v>82327.0</v>
       </c>
-      <c r="CM2">
+      <c r="CO2">
         <v>85625.0</v>
       </c>
-      <c r="CN2">
+      <c r="CP2">
         <v>73834.0</v>
       </c>
-      <c r="CO2">
+      <c r="CQ2">
         <v>67925.0</v>
       </c>
-      <c r="CP2">
+      <c r="CR2">
         <v>77818.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CS2">
         <v>89504.0</v>
       </c>
-      <c r="CR2">
+      <c r="CT2">
         <v>81008.0</v>
       </c>
-      <c r="CS2">
+      <c r="CU2">
         <v>88777.0</v>
       </c>
-      <c r="CT2">
+      <c r="CV2">
         <v>87110.0</v>
       </c>
-      <c r="CU2">
+      <c r="CW2">
         <v>77493.0</v>
       </c>
-      <c r="CV2">
+      <c r="CX2">
         <v>76417.0</v>
       </c>
-      <c r="CW2">
+      <c r="CY2">
         <v>267308.0</v>
       </c>
-      <c r="CX2">
+      <c r="CZ2">
         <v>275881.0</v>
       </c>
-      <c r="CY2">
+      <c r="DA2">
         <v>271463.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DB2">
         <v>271463.0</v>
       </c>
-      <c r="DA2">
+      <c r="DC2">
         <v>272035.0</v>
       </c>
-      <c r="DB2">
+      <c r="DD2">
         <v>264883.0</v>
       </c>
-      <c r="DC2">
+      <c r="DE2">
         <v>260858.0</v>
       </c>
-      <c r="DD2">
+      <c r="DF2">
         <v>260858.0</v>
       </c>
     </row>
-    <row r="3" spans="1:108">
+    <row r="3" spans="1:110">
       <c r="A3" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B3">
+        <v>60306910</v>
+      </c>
+      <c r="C3">
+        <v>657875845</v>
+      </c>
+      <c r="D3">
         <v>250630000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>347951000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>95740000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>118965000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>30832000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>45683000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>462849000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>460325000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>94562000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>88710000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>32303000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>87449000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>47564000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>15549000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>46002000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>304046000</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>1805000</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>64781000</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>155330000</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>282000</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>790000</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>790000</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>750000</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>1524000</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>759000</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>750000</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>174000</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>546000</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>514425000</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>614490000</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>203000</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>822000</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>5000</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>15000</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>879000</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>2180000</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>800013000</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>2052000</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>274000</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>900566000</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>560000</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>1100000</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>900016000</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>99000</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>9196000</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>52000</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>125231000</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>13560000</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>388000</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>124855000</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>1900620000</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>1531000</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>638430000</v>
       </c>
-      <c r="BC3">
+      <c r="BE3">
         <v>180000</v>
       </c>
-      <c r="BD3">
+      <c r="BF3">
         <v>395000</v>
       </c>
-      <c r="BE3">
+      <c r="BG3">
         <v>310000</v>
       </c>
-      <c r="BF3">
+      <c r="BH3">
         <v>137755000</v>
       </c>
-      <c r="BG3">
+      <c r="BI3">
         <v>401000</v>
       </c>
-      <c r="BH3">
+      <c r="BJ3">
         <v>2857000</v>
       </c>
-      <c r="BI3">
+      <c r="BK3">
         <v>14224000</v>
       </c>
-      <c r="BJ3">
+      <c r="BL3">
         <v>144500000</v>
       </c>
-      <c r="BK3">
+      <c r="BM3">
         <v>13200000</v>
       </c>
-      <c r="BL3">
+      <c r="BN3">
         <v>517000</v>
       </c>
-      <c r="BM3">
+      <c r="BO3">
         <v>2178000</v>
       </c>
-      <c r="BN3">
+      <c r="BP3">
         <v>213819000</v>
       </c>
-      <c r="BO3">
+      <c r="BQ3">
         <v>1276000</v>
       </c>
-      <c r="BP3">
+      <c r="BR3">
         <v>3371000</v>
       </c>
-      <c r="BQ3">
+      <c r="BS3">
         <v>20500000</v>
       </c>
-      <c r="BR3">
+      <c r="BT3">
         <v>44900000</v>
       </c>
-      <c r="BS3">
+      <c r="BU3">
         <v>112300000</v>
       </c>
-      <c r="BT3">
+      <c r="BV3">
         <v>6800000</v>
       </c>
-      <c r="BU3">
+      <c r="BW3">
         <v>6800000</v>
       </c>
-      <c r="BV3">
+      <c r="BX3">
         <v>493400000</v>
       </c>
-      <c r="BW3">
+      <c r="BY3">
         <v>57700000</v>
       </c>
-      <c r="BX3">
+      <c r="BZ3">
         <v>0</v>
       </c>
-      <c r="BY3">
+      <c r="CA3">
         <v>285408000</v>
       </c>
-      <c r="BZ3">
+      <c r="CB3">
         <v>285408000</v>
       </c>
-      <c r="CA3">
+      <c r="CC3">
         <v>40000000</v>
       </c>
-      <c r="CB3">
+      <c r="CD3">
         <v>245363000</v>
       </c>
-      <c r="CC3">
+      <c r="CE3">
         <v>483000</v>
-      </c>
-[...4 lines deleted...]
-        <v>0</v>
       </c>
       <c r="CF3">
         <v>0</v>
       </c>
       <c r="CG3">
         <v>0</v>
       </c>
       <c r="CH3">
         <v>0</v>
       </c>
       <c r="CI3">
         <v>0</v>
       </c>
       <c r="CJ3">
         <v>0</v>
       </c>
       <c r="CK3">
-        <v>25388.07</v>
+        <v>0</v>
       </c>
       <c r="CL3">
         <v>0</v>
       </c>
       <c r="CM3">
-        <v>0</v>
+        <v>25388.07</v>
       </c>
       <c r="CN3">
         <v>0</v>
       </c>
       <c r="CO3">
         <v>0</v>
       </c>
       <c r="CP3">
         <v>0</v>
       </c>
       <c r="CQ3">
         <v>0</v>
       </c>
       <c r="CR3">
         <v>0</v>
       </c>
       <c r="CS3">
         <v>0</v>
       </c>
       <c r="CT3">
         <v>0</v>
       </c>
       <c r="CU3">
         <v>0</v>
       </c>
@@ -32533,54 +33243,60 @@
       </c>
       <c r="CW3">
         <v>0</v>
       </c>
       <c r="CX3">
         <v>0</v>
       </c>
       <c r="CY3">
         <v>0</v>
       </c>
       <c r="CZ3">
         <v>0</v>
       </c>
       <c r="DA3">
         <v>0</v>
       </c>
       <c r="DB3">
         <v>0</v>
       </c>
       <c r="DC3">
         <v>0</v>
       </c>
       <c r="DD3">
         <v>0</v>
       </c>
+      <c r="DE3">
+        <v>0</v>
+      </c>
+      <c r="DF3">
+        <v>0</v>
+      </c>
     </row>
-    <row r="4" spans="1:108">
+    <row r="4" spans="1:110">
       <c r="A4" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -32645,54 +33361,56 @@
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
+      <c r="DE4"/>
+      <c r="DF4"/>
     </row>
-    <row r="5" spans="1:108">
+    <row r="5" spans="1:110">
       <c r="A5" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -32757,686 +33475,700 @@
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
       <c r="CQ5"/>
       <c r="CR5"/>
       <c r="CS5"/>
       <c r="CT5"/>
       <c r="CU5"/>
       <c r="CV5"/>
       <c r="CW5"/>
       <c r="CX5"/>
       <c r="CY5"/>
       <c r="CZ5"/>
       <c r="DA5"/>
       <c r="DB5"/>
       <c r="DC5"/>
       <c r="DD5"/>
+      <c r="DE5"/>
+      <c r="DF5"/>
     </row>
-    <row r="6" spans="1:108">
+    <row r="6" spans="1:110">
       <c r="A6" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="B6">
+        <v>1020130004.0</v>
+      </c>
+      <c r="C6">
+        <v>-5083835.0</v>
+      </c>
+      <c r="D6">
         <v>151821000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-79696000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>267415000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>124081000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>153868000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>234108000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-240418000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-287392000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>5082000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>29140000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>103608000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>201471000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>45992000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>72463000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>150118000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-146405000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>137004000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>44284000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-1521000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-17151000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>78070000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>5088000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>22690000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-47640000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>64444000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-38599000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>50014000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>-43606000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>26712000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>-22907000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>17047000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>28611000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>-6665000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>-38174000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>-9546000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>-1250000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>1055000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>37714000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>-16521000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>22785000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>8620000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>-16116000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>-220090000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>75095000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>93804000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>57229000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>-13853000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>33867000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>25699000.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>-39278000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>-702681000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>223160000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>-547060000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>104627000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>157288000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BG6">
         <v>124579000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BH6">
         <v>14272000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BI6">
         <v>137275000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BJ6">
         <v>135439000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BK6">
         <v>173447000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BL6">
         <v>-67707000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BM6">
         <v>43238000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BN6">
         <v>52092000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BO6">
         <v>-77292000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BP6">
         <v>256268000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BQ6">
         <v>21846000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BR6">
         <v>19634000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BS6">
         <v>-6663000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BT6">
         <v>-22859000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BU6">
         <v>30126000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BV6">
         <v>-3459000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BW6">
         <v>2999000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BX6">
         <v>-33367000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BY6">
         <v>-28457000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BZ6">
         <v>8796000.0</v>
       </c>
-      <c r="BY6">
+      <c r="CA6">
         <v>-1956000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CB6">
         <v>10313000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CC6">
         <v>43269000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CD6">
         <v>-109373000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CE6">
         <v>91133000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CF6">
         <v>-6671000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CG6">
         <v>9265000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CH6">
         <v>4025000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CI6">
         <v>8712.0</v>
       </c>
-      <c r="CH6">
+      <c r="CJ6">
         <v>-24156.0</v>
       </c>
-      <c r="CI6">
+      <c r="CK6">
         <v>255061.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CL6">
         <v>-5581.0</v>
       </c>
-      <c r="CK6">
+      <c r="CM6">
         <v>-44839.0</v>
       </c>
-      <c r="CL6">
+      <c r="CN6">
         <v>45361.0</v>
       </c>
-      <c r="CM6">
+      <c r="CO6">
         <v>-3298.0</v>
       </c>
-      <c r="CN6">
+      <c r="CP6">
         <v>11791.0</v>
       </c>
-      <c r="CO6">
+      <c r="CQ6">
         <v>6184.0</v>
       </c>
-      <c r="CP6">
+      <c r="CR6">
         <v>-9893.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CS6">
         <v>-11686.0</v>
       </c>
-      <c r="CR6">
+      <c r="CT6">
         <v>8496.0</v>
       </c>
-      <c r="CS6">
+      <c r="CU6">
         <v>-6540.0</v>
       </c>
-      <c r="CT6">
+      <c r="CV6">
         <v>1667.0</v>
       </c>
-      <c r="CU6">
+      <c r="CW6">
         <v>9617.0</v>
       </c>
-      <c r="CV6">
+      <c r="CX6">
         <v>1076.0</v>
       </c>
-      <c r="CW6">
+      <c r="CY6">
         <v>-187594.0</v>
       </c>
-      <c r="CX6">
+      <c r="CZ6">
         <v>-8573.0</v>
       </c>
-      <c r="CY6">
+      <c r="DA6">
         <v>4418.0</v>
       </c>
-      <c r="CZ6"/>
-      <c r="DA6">
+      <c r="DB6"/>
+      <c r="DC6">
         <v>-71030.0</v>
       </c>
-      <c r="DB6">
+      <c r="DD6">
         <v>7152.0</v>
       </c>
-      <c r="DC6">
+      <c r="DE6">
         <v>4025.0</v>
       </c>
-      <c r="DD6"/>
+      <c r="DF6"/>
     </row>
-    <row r="7" spans="1:108">
+    <row r="7" spans="1:110">
       <c r="A7" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B7">
+        <v>18515919.0</v>
+      </c>
+      <c r="C7">
+        <v>1603160.0</v>
+      </c>
+      <c r="D7">
         <v>-17512000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>-6709000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-7742000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>3097000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>2837000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>-3664000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>2155000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>2788000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>-489000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>1685000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>-2072000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>5398000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>4728000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>7365000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-15918000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>-2731000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>4434000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>-7803000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>-1972000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>-1746000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>3656000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>-5505000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>4620000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>-11416000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>2093000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>4659000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>-7170000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AE7">
         <v>10875000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AF7">
         <v>3701000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AG7">
         <v>-1772000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AH7">
         <v>-3075000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AI7">
         <v>2563000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AJ7">
         <v>-234000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AK7">
         <v>-3466000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AL7">
         <v>-5463000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AM7">
         <v>7440000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AN7">
         <v>3397000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AO7">
         <v>-705000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AP7">
         <v>-3091000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AQ7">
         <v>1390000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AR7">
         <v>213000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AS7">
         <v>1432000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AT7">
         <v>150000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AU7">
         <v>-1201000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AV7">
         <v>2025000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AW7">
         <v>-2253000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AX7">
         <v>-4132000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AY7">
         <v>1992000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AZ7">
         <v>-2522000.0</v>
       </c>
-      <c r="AY7">
+      <c r="BA7">
         <v>2727000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BB7">
         <v>-1110000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BC7">
         <v>15461000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BD7">
         <v>-6724000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BE7">
         <v>5151000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BF7">
         <v>-4756000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BG7">
         <v>1243000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BH7">
         <v>7113000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BI7">
         <v>-1178000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BJ7">
         <v>-5392000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BK7">
         <v>4325000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BL7">
         <v>1269000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BM7">
         <v>-3558000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BN7">
         <v>-4045000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BO7">
         <v>3605000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BP7">
         <v>-1700000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BQ7">
         <v>1058000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BR7">
         <v>-1010000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BS7">
         <v>-81000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BT7">
         <v>434000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BU7">
         <v>1754000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BV7">
         <v>-1579000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BW7">
         <v>353000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BX7">
         <v>969000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BY7">
         <v>-78000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BZ7">
         <v>-271000.0</v>
       </c>
-      <c r="BY7">
+      <c r="CA7">
         <v>699000.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CB7">
         <v>315000.0</v>
       </c>
-      <c r="CA7">
+      <c r="CC7">
         <v>1314000.0</v>
       </c>
-      <c r="CB7">
+      <c r="CD7">
         <v>-1861000.0</v>
       </c>
-      <c r="CC7">
+      <c r="CE7">
         <v>-1043000.0</v>
       </c>
-      <c r="CD7">
+      <c r="CF7">
         <v>-87000.0</v>
       </c>
-      <c r="CE7">
+      <c r="CG7">
         <v>703000.0</v>
       </c>
-      <c r="CF7">
+      <c r="CH7">
         <v>-1416000.0</v>
       </c>
-      <c r="CG7">
+      <c r="CI7">
         <v>-18026.0</v>
       </c>
-      <c r="CH7">
+      <c r="CJ7">
         <v>-8962.0</v>
       </c>
-      <c r="CI7">
+      <c r="CK7">
         <v>64904.0</v>
       </c>
-      <c r="CJ7">
+      <c r="CL7">
         <v>-37154.0</v>
       </c>
-      <c r="CK7">
+      <c r="CM7">
         <v>-70216.0</v>
       </c>
-      <c r="CL7">
+      <c r="CN7">
         <v>6685.0</v>
       </c>
-      <c r="CM7">
+      <c r="CO7">
         <v>9048.0</v>
       </c>
-      <c r="CN7">
+      <c r="CP7">
         <v>2932.0</v>
       </c>
-      <c r="CO7">
+      <c r="CQ7">
         <v>-13179.0</v>
       </c>
-      <c r="CP7">
+      <c r="CR7">
         <v>-18577.0</v>
       </c>
-      <c r="CQ7">
+      <c r="CS7">
         <v>-2585.0</v>
       </c>
-      <c r="CR7">
+      <c r="CT7">
         <v>3403.0</v>
       </c>
-      <c r="CS7">
+      <c r="CU7">
         <v>-3906.0</v>
       </c>
-      <c r="CT7">
+      <c r="CV7">
         <v>3015.0</v>
       </c>
-      <c r="CU7">
+      <c r="CW7">
         <v>9203.0</v>
       </c>
-      <c r="CV7">
+      <c r="CX7">
         <v>1027.0</v>
       </c>
-      <c r="CW7"/>
-      <c r="CX7"/>
       <c r="CY7"/>
       <c r="CZ7"/>
       <c r="DA7"/>
       <c r="DB7"/>
       <c r="DC7"/>
       <c r="DD7"/>
+      <c r="DE7"/>
+      <c r="DF7"/>
     </row>
-    <row r="8" spans="1:108">
+    <row r="8" spans="1:110">
       <c r="A8" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -33501,2040 +34233,2072 @@
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
+      <c r="DE8"/>
+      <c r="DF8"/>
     </row>
-    <row r="9" spans="1:108">
+    <row r="9" spans="1:110">
       <c r="A9" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B9">
+        <v>27633846.0</v>
+      </c>
+      <c r="C9">
+        <v>-5578463.0</v>
+      </c>
+      <c r="D9">
         <v>-25974000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>-7316000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>-1407000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>4250000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>-267000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>-4039000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>4445000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>335000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>-3580000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>2132000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>849000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>1982000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>2013000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>12630000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>-14602000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>-1197000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>2572000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>-6858000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>-212000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>1429000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>-4104000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>-2828000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>4322000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>-1090000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>-2288000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>559000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>308000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>-1117000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>6494000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>-4663000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>851000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>2850000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>-2120000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>-510000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>-949000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>-465000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>1972000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>-2176000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>-525000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>587000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>523000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>244000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>1653000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>-2329000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>6108000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>-2846000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>-445000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>1186000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>-2940000.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>2429000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>874000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>3090000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>-3360000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BE9">
         <v>290000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BF9">
         <v>-2327000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BG9">
         <v>7853000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BH9">
         <v>-3339000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BI9">
         <v>-586000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BJ9">
         <v>-730000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BK9">
         <v>710000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BL9">
         <v>114000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BM9">
         <v>-2547000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BN9">
         <v>-483000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BO9">
         <v>-483000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BP9">
         <v>-2300000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BQ9">
         <v>-2200000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BR9">
         <v>-200000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BS9">
         <v>-450000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BT9">
         <v>972000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BU9">
         <v>820000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BV9">
         <v>-623000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BW9">
         <v>-300000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BX9">
         <v>182000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BY9">
         <v>-491000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BZ9">
         <v>393000.0</v>
       </c>
-      <c r="BY9">
+      <c r="CA9">
         <v>1263000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CB9">
         <v>200000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CC9">
         <v>1200000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CD9">
         <v>-526000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CE9">
         <v>-2100000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CF9">
         <v>100000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CG9">
         <v>397000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CH9">
         <v>-721000.0</v>
       </c>
-      <c r="CG9">
-[...4 lines deleted...]
-      </c>
       <c r="CI9">
         <v>0.0</v>
       </c>
       <c r="CJ9">
         <v>0.0</v>
       </c>
       <c r="CK9">
         <v>0.0</v>
       </c>
       <c r="CL9">
         <v>0.0</v>
       </c>
       <c r="CM9">
         <v>0.0</v>
       </c>
       <c r="CN9">
         <v>0.0</v>
       </c>
       <c r="CO9">
         <v>0.0</v>
       </c>
       <c r="CP9">
         <v>0.0</v>
       </c>
       <c r="CQ9">
         <v>0.0</v>
       </c>
       <c r="CR9">
         <v>0.0</v>
       </c>
-      <c r="CS9"/>
-      <c r="CT9"/>
+      <c r="CS9">
+        <v>0.0</v>
+      </c>
+      <c r="CT9">
+        <v>0.0</v>
+      </c>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
+      <c r="DE9"/>
+      <c r="DF9"/>
     </row>
-    <row r="10" spans="1:108">
+    <row r="10" spans="1:110">
       <c r="A10" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
-      <c r="I10">
+      <c r="I10"/>
+      <c r="J10"/>
+      <c r="K10">
         <v>-1351594.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>515000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>187000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>628000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>1579000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>323000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-1392000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>798000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-4444000.0</v>
       </c>
-      <c r="R10"/>
-      <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
       <c r="AG10"/>
       <c r="AH10"/>
       <c r="AI10"/>
       <c r="AJ10"/>
       <c r="AK10"/>
       <c r="AL10"/>
       <c r="AM10"/>
       <c r="AN10"/>
       <c r="AO10"/>
       <c r="AP10"/>
       <c r="AQ10"/>
       <c r="AR10"/>
       <c r="AS10"/>
       <c r="AT10"/>
       <c r="AU10"/>
       <c r="AV10"/>
       <c r="AW10"/>
       <c r="AX10"/>
       <c r="AY10"/>
       <c r="AZ10"/>
       <c r="BA10"/>
       <c r="BB10"/>
       <c r="BC10"/>
       <c r="BD10"/>
       <c r="BE10"/>
       <c r="BF10"/>
-      <c r="BG10">
+      <c r="BG10"/>
+      <c r="BH10"/>
+      <c r="BI10">
         <v>-145000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>-4415000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>3668000.0</v>
       </c>
-      <c r="BJ10"/>
-[...1 lines deleted...]
-      <c r="BL10">
+      <c r="BL10"/>
+      <c r="BM10"/>
+      <c r="BN10">
         <v>-567000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BO10">
         <v>-567000.0</v>
       </c>
-      <c r="BN10"/>
-      <c r="BO10"/>
       <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
-      <c r="BX10">
+      <c r="BX10"/>
+      <c r="BY10"/>
+      <c r="BZ10">
         <v>-268000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-300000.0</v>
       </c>
       <c r="CA10">
         <v>272000.0</v>
       </c>
       <c r="CB10">
+        <v>-300000.0</v>
+      </c>
+      <c r="CC10">
+        <v>272000.0</v>
+      </c>
+      <c r="CD10">
         <v>111000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CE10">
         <v>-400000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CF10">
         <v>478000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CG10">
         <v>406000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CH10">
         <v>72000.0</v>
       </c>
-      <c r="CG10">
-[...4 lines deleted...]
-      </c>
       <c r="CI10">
         <v>0.0</v>
       </c>
       <c r="CJ10">
         <v>0.0</v>
       </c>
       <c r="CK10">
         <v>0.0</v>
       </c>
       <c r="CL10">
         <v>0.0</v>
       </c>
       <c r="CM10">
         <v>0.0</v>
       </c>
       <c r="CN10">
         <v>0.0</v>
       </c>
       <c r="CO10">
         <v>0.0</v>
       </c>
       <c r="CP10">
         <v>0.0</v>
       </c>
       <c r="CQ10">
         <v>0.0</v>
       </c>
       <c r="CR10">
         <v>0.0</v>
       </c>
-      <c r="CS10"/>
-      <c r="CT10"/>
+      <c r="CS10">
+        <v>0.0</v>
+      </c>
+      <c r="CT10">
+        <v>0.0</v>
+      </c>
       <c r="CU10"/>
       <c r="CV10"/>
       <c r="CW10"/>
       <c r="CX10"/>
       <c r="CY10"/>
       <c r="CZ10"/>
       <c r="DA10"/>
       <c r="DB10"/>
       <c r="DC10"/>
       <c r="DD10"/>
+      <c r="DE10"/>
+      <c r="DF10"/>
     </row>
-    <row r="11" spans="1:108">
+    <row r="11" spans="1:110">
       <c r="A11" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
-      <c r="J11">
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11">
         <v>2462000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>452000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>-3456000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>1374000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>1661000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>-2140000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>-2213000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>-681000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>2796000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>859000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>-1879000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>-3556000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>7408000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>-1285000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>543000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>-11321000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>3797000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>5274000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>-7541000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>10878000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>-3718000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>4975000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>-4158000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>-5398000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>2314000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>-2119000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>-4582000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>8667000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>1616000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>782000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>-39000.0</v>
       </c>
       <c r="AP11"/>
       <c r="AQ11">
-        <v>140000.0</v>
+        <v>-39000.0</v>
       </c>
       <c r="AR11"/>
       <c r="AS11">
+        <v>140000.0</v>
+      </c>
+      <c r="AT11"/>
+      <c r="AU11">
         <v>-5630000.0</v>
       </c>
-      <c r="AT11"/>
-      <c r="AU11"/>
       <c r="AV11"/>
-      <c r="AW11">
+      <c r="AW11"/>
+      <c r="AX11"/>
+      <c r="AY11">
         <v>-582000.0</v>
       </c>
-      <c r="AX11"/>
-      <c r="AY11"/>
       <c r="AZ11"/>
-      <c r="BA11">
+      <c r="BA11"/>
+      <c r="BB11"/>
+      <c r="BC11">
         <v>12418000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BD11">
         <v>310000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BE11">
         <v>3821000.0</v>
       </c>
-      <c r="BD11"/>
-[...1 lines deleted...]
-      <c r="BF11">
+      <c r="BF11"/>
+      <c r="BG11"/>
+      <c r="BH11">
         <v>5587000.0</v>
       </c>
-      <c r="BG11"/>
-      <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
-      <c r="BM11">
+      <c r="BM11"/>
+      <c r="BN11"/>
+      <c r="BO11">
         <v>1851000.0</v>
       </c>
-      <c r="BN11"/>
-      <c r="BO11"/>
       <c r="BP11"/>
-      <c r="BQ11">
-[...1 lines deleted...]
-      </c>
+      <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11">
-        <v>704000.0</v>
+        <v>287000.0</v>
       </c>
       <c r="BT11"/>
       <c r="BU11">
+        <v>704000.0</v>
+      </c>
+      <c r="BV11"/>
+      <c r="BW11">
         <v>1351000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BX11">
         <v>896000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BY11">
         <v>249000.0</v>
       </c>
-      <c r="BX11"/>
-      <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
-      <c r="CC11">
+      <c r="CC11"/>
+      <c r="CD11"/>
+      <c r="CE11">
         <v>130000.0</v>
       </c>
-      <c r="CD11"/>
-      <c r="CE11"/>
       <c r="CF11"/>
-      <c r="CG11">
+      <c r="CG11"/>
+      <c r="CH11"/>
+      <c r="CI11">
         <v>9142.86</v>
       </c>
-      <c r="CH11">
-[...4 lines deleted...]
-      </c>
       <c r="CJ11">
         <v>0.0</v>
       </c>
       <c r="CK11">
+        <v>0.0</v>
+      </c>
+      <c r="CL11">
+        <v>0.0</v>
+      </c>
+      <c r="CM11">
         <v>6528.36</v>
       </c>
-      <c r="CL11">
-[...4 lines deleted...]
-      </c>
       <c r="CN11">
         <v>0.0</v>
       </c>
       <c r="CO11">
         <v>0.0</v>
       </c>
       <c r="CP11">
         <v>0.0</v>
       </c>
       <c r="CQ11">
         <v>0.0</v>
       </c>
       <c r="CR11">
         <v>0.0</v>
       </c>
-      <c r="CS11"/>
-      <c r="CT11"/>
+      <c r="CS11">
+        <v>0.0</v>
+      </c>
+      <c r="CT11">
+        <v>0.0</v>
+      </c>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
+      <c r="DE11"/>
+      <c r="DF11"/>
     </row>
-    <row r="12" spans="1:108">
+    <row r="12" spans="1:110">
       <c r="A12" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
-      <c r="J12">
+      <c r="J12"/>
+      <c r="K12"/>
+      <c r="L12">
         <v>8437000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>4386000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>4386000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>-54749000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>-92490000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>-16160000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>11196000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>3099000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>6471000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>-12681000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>1475000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>-7750000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>13518000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>-7654000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>12720000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>1620000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>402000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>1510000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>-859000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>22620000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>6435000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>-243878000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>2585000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>-4581000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>480000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>340000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>-185000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>835000.0</v>
       </c>
-      <c r="AL12"/>
-      <c r="AM12"/>
       <c r="AN12"/>
-      <c r="AO12">
+      <c r="AO12"/>
+      <c r="AP12"/>
+      <c r="AQ12">
         <v>388776000.0</v>
       </c>
-      <c r="AP12"/>
-      <c r="AQ12"/>
       <c r="AR12"/>
-      <c r="AS12">
+      <c r="AS12"/>
+      <c r="AT12"/>
+      <c r="AU12">
         <v>76082000.0</v>
       </c>
-      <c r="AT12"/>
-      <c r="AU12"/>
       <c r="AV12"/>
-      <c r="AW12">
+      <c r="AW12"/>
+      <c r="AX12"/>
+      <c r="AY12">
         <v>6757000.0</v>
       </c>
-      <c r="AX12"/>
-      <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
-      <c r="CG12">
-[...4 lines deleted...]
-      </c>
+      <c r="CG12"/>
+      <c r="CH12"/>
       <c r="CI12">
         <v>0.0</v>
       </c>
       <c r="CJ12">
         <v>0.0</v>
       </c>
       <c r="CK12">
         <v>0.0</v>
       </c>
       <c r="CL12">
         <v>0.0</v>
       </c>
       <c r="CM12">
         <v>0.0</v>
       </c>
       <c r="CN12">
         <v>0.0</v>
       </c>
       <c r="CO12">
         <v>0.0</v>
       </c>
       <c r="CP12">
         <v>0.0</v>
       </c>
       <c r="CQ12">
         <v>0.0</v>
       </c>
       <c r="CR12">
         <v>0.0</v>
       </c>
-      <c r="CS12"/>
-      <c r="CT12"/>
+      <c r="CS12">
+        <v>0.0</v>
+      </c>
+      <c r="CT12">
+        <v>0.0</v>
+      </c>
       <c r="CU12"/>
       <c r="CV12"/>
       <c r="CW12"/>
       <c r="CX12"/>
       <c r="CY12"/>
       <c r="CZ12"/>
       <c r="DA12"/>
       <c r="DB12"/>
       <c r="DC12"/>
       <c r="DD12"/>
+      <c r="DE12"/>
+      <c r="DF12"/>
     </row>
-    <row r="13" spans="1:108">
+    <row r="13" spans="1:110">
       <c r="A13" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
-      <c r="J13">
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13">
         <v>114000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>-1086000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>-93000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>463000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>1054000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>-3125000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>897000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>-853000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>-934000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>-1804000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>119000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>381000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>352000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>-1392000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>-245000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>995000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>584000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>-1174000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>63000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>1114000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>925000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AG13">
         <v>-2084000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AH13">
         <v>204000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AI13">
         <v>-219000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AJ13">
         <v>-428000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AK13">
         <v>-837000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AL13">
         <v>68000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AM13">
         <v>-434000.0</v>
       </c>
-      <c r="AL13"/>
-      <c r="AM13"/>
       <c r="AN13"/>
-      <c r="AO13">
+      <c r="AO13"/>
+      <c r="AP13"/>
+      <c r="AQ13">
         <v>217000.0</v>
       </c>
-      <c r="AP13"/>
-      <c r="AQ13"/>
       <c r="AR13"/>
-      <c r="AS13">
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13">
         <v>-419000.0</v>
       </c>
-      <c r="AT13"/>
-      <c r="AU13"/>
       <c r="AV13"/>
-      <c r="AW13">
+      <c r="AW13"/>
+      <c r="AX13"/>
+      <c r="AY13">
         <v>121000.0</v>
       </c>
-      <c r="AX13"/>
-      <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
-      <c r="CG13">
-[...4 lines deleted...]
-      </c>
+      <c r="CG13"/>
+      <c r="CH13"/>
       <c r="CI13">
         <v>0.0</v>
       </c>
       <c r="CJ13">
         <v>0.0</v>
       </c>
       <c r="CK13">
         <v>0.0</v>
       </c>
       <c r="CL13">
         <v>0.0</v>
       </c>
       <c r="CM13">
         <v>0.0</v>
       </c>
       <c r="CN13">
         <v>0.0</v>
       </c>
       <c r="CO13">
         <v>0.0</v>
       </c>
       <c r="CP13">
         <v>0.0</v>
       </c>
       <c r="CQ13">
         <v>0.0</v>
       </c>
       <c r="CR13">
         <v>0.0</v>
       </c>
-      <c r="CS13"/>
-      <c r="CT13"/>
+      <c r="CS13">
+        <v>0.0</v>
+      </c>
+      <c r="CT13">
+        <v>0.0</v>
+      </c>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
+      <c r="DE13"/>
+      <c r="DF13"/>
     </row>
-    <row r="14" spans="1:108">
+    <row r="14" spans="1:110">
       <c r="A14" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="B14">
-        <v>66272999.0</v>
+        <v>76212496.0</v>
       </c>
       <c r="C14">
+        <v>87908813.0</v>
+      </c>
+      <c r="D14">
+        <v>307000.0</v>
+      </c>
+      <c r="E14">
         <v>75322000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>76994000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>69192000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>55887000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>59211000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>64013000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>68895000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>45499000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>48190000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>45390000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>53535000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>56129000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>66080000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>57795000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>59816000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>55445000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>70775000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>70649000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>60237000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>61050000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>59140000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>65352000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>64140000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>63845000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>61871000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>68874000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>68137000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>64974000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>62727000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>57505000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>77054000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>62096000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>60016000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>64186000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>88622000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>74149000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>75308000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>71575000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>68206000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>45406000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>53448000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>32142000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>41007000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>44231000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>38580000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>36688000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>39765000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>38820000.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>41417000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>24393000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BC14">
         <v>48017000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BD14">
         <v>14523000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BE14">
         <v>21651000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BF14">
         <v>17267000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BG14">
         <v>17454000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BH14">
         <v>13709000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BI14">
         <v>14803000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BJ14">
         <v>11754000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BK14">
         <v>16224000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BL14">
         <v>12573000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BM14">
         <v>15426000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BN14">
         <v>13616000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BO14">
         <v>15054000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BP14">
         <v>13229000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BQ14">
         <v>6482000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BR14">
         <v>6648000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BS14">
         <v>5923000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BT14">
         <v>4277000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BU14">
         <v>5216000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BV14">
         <v>4075000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BW14">
         <v>6487000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BX14">
         <v>4786000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BY14">
         <v>5597000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BZ14">
         <v>4835000.0</v>
       </c>
-      <c r="BY14">
+      <c r="CA14">
         <v>5055000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CB14">
         <v>5027000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CC14">
         <v>5592000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CD14">
         <v>1814000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CE14">
         <v>1279000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CF14">
         <v>1641000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CG14">
         <v>1736000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CH14">
         <v>1344000.0</v>
       </c>
-      <c r="CG14">
-[...4 lines deleted...]
-      </c>
       <c r="CI14">
         <v>0.0</v>
       </c>
       <c r="CJ14">
         <v>0.0</v>
       </c>
       <c r="CK14">
         <v>0.0</v>
       </c>
       <c r="CL14">
         <v>0.0</v>
       </c>
       <c r="CM14">
         <v>0.0</v>
       </c>
       <c r="CN14">
         <v>0.0</v>
       </c>
       <c r="CO14">
         <v>0.0</v>
       </c>
       <c r="CP14">
         <v>0.0</v>
       </c>
       <c r="CQ14">
         <v>0.0</v>
       </c>
       <c r="CR14">
         <v>0.0</v>
       </c>
-      <c r="CS14"/>
-      <c r="CT14"/>
+      <c r="CS14">
+        <v>0.0</v>
+      </c>
+      <c r="CT14">
+        <v>0.0</v>
+      </c>
       <c r="CU14"/>
       <c r="CV14"/>
       <c r="CW14"/>
       <c r="CX14"/>
       <c r="CY14"/>
       <c r="CZ14"/>
       <c r="DA14"/>
       <c r="DB14"/>
       <c r="DC14"/>
       <c r="DD14"/>
+      <c r="DE14"/>
+      <c r="DF14"/>
     </row>
-    <row r="15" spans="1:108">
+    <row r="15" spans="1:110">
       <c r="A15" t="s">
-        <v>214</v>
-[...1 lines deleted...]
-      <c r="B15">
+        <v>216</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15">
+        <v>75335145.0</v>
+      </c>
+      <c r="D15">
         <v>74232000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>147939000.0</v>
       </c>
-      <c r="D15"/>
-      <c r="E15">
+      <c r="F15"/>
+      <c r="G15">
         <v>69942000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>69984000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>139124000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>139124000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>67024000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>66994000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>131091000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>131091000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>60493000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>59487000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>117117000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>117117000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>57268000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>57235000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>103549000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>103549000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>46900000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>37309000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>83003000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>83003000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>33862000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>32609000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>63515000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>63515000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>34453000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>33873000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>64589000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>64589000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>33163000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>36663000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>52108000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>52108000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>22658000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>19310000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>36740000.0</v>
       </c>
-      <c r="AN15"/>
-      <c r="AO15">
+      <c r="AP15"/>
+      <c r="AQ15">
         <v>17584000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>16565000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>34444000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AT15">
         <v>17059000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AU15">
         <v>17059000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>17924000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AW15">
         <v>44792000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AX15">
         <v>32165000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AY15">
         <v>32165000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AZ15">
         <v>35629000.0</v>
       </c>
-      <c r="AY15">
+      <c r="BA15">
         <v>92219000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BB15">
         <v>92219000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BC15">
         <v>24806000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BD15">
         <v>35388000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BE15">
         <v>63658000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BF15">
         <v>63658000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BG15">
         <v>31815000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BH15">
         <v>10603000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BI15">
         <v>10599000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BJ15">
         <v>10595000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BK15">
         <v>10595000.0</v>
       </c>
-      <c r="BJ15"/>
-      <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
-      <c r="CG15">
-[...4 lines deleted...]
-      </c>
+      <c r="CG15"/>
+      <c r="CH15"/>
       <c r="CI15">
         <v>0.0</v>
       </c>
       <c r="CJ15">
         <v>0.0</v>
       </c>
       <c r="CK15">
         <v>0.0</v>
       </c>
       <c r="CL15">
         <v>0.0</v>
       </c>
       <c r="CM15">
         <v>0.0</v>
       </c>
       <c r="CN15">
         <v>0.0</v>
       </c>
       <c r="CO15">
         <v>0.0</v>
       </c>
       <c r="CP15">
         <v>0.0</v>
       </c>
       <c r="CQ15">
         <v>0.0</v>
       </c>
       <c r="CR15">
         <v>0.0</v>
       </c>
-      <c r="CS15"/>
-      <c r="CT15"/>
+      <c r="CS15">
+        <v>0.0</v>
+      </c>
+      <c r="CT15">
+        <v>0.0</v>
+      </c>
       <c r="CU15"/>
       <c r="CV15"/>
       <c r="CW15"/>
       <c r="CX15"/>
       <c r="CY15"/>
       <c r="CZ15"/>
       <c r="DA15"/>
       <c r="DB15"/>
       <c r="DC15"/>
       <c r="DD15"/>
+      <c r="DE15"/>
+      <c r="DF15"/>
     </row>
-    <row r="16" spans="1:108">
+    <row r="16" spans="1:110">
       <c r="A16" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="B16">
+        <v>2171623637.0</v>
+      </c>
+      <c r="C16">
+        <v>1151493633.0</v>
+      </c>
+      <c r="D16">
         <v>1157706000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>1005885000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>1085581000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>818166000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>694085000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>540217000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>306109000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>546527000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>833919000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>828837000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>799697000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>696089000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>494618000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>448626000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>376163000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>226045000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>372450000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>235446000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>191162000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>192683000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>209834000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>131764000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>126676000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>103986000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>151626000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>87182000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>125781000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>75767000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>119373000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>92661000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>115568000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>98521000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>69910000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>76575000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>114749000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>124295000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>125545000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>124490000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>86776000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>103297000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>80512000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>71892000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>88008000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>308098000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>233003000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>139199000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>81970000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>95823000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>61956000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>36257000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>75535000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>778216000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>555056000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>1102116000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BF16">
         <v>997489000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BG16">
         <v>840201000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BH16">
         <v>715622000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BI16">
         <v>701350000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BJ16">
         <v>564075000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BK16">
         <v>428636000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BL16">
         <v>255189000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BM16">
         <v>322896000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BN16">
         <v>279658000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BO16">
         <v>227566000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BP16">
         <v>304858000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BQ16">
         <v>48590000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BR16">
         <v>26744000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BS16">
         <v>7110000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BT16">
         <v>13773000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BU16">
         <v>36632000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BV16">
         <v>6506000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BW16">
         <v>9965000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BX16">
         <v>6966000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BY16">
         <v>40333000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BZ16">
         <v>68790000.0</v>
       </c>
-      <c r="BY16">
+      <c r="CA16">
         <v>59994000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CB16">
         <v>61950000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CC16">
         <v>51637000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CD16">
         <v>8368000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CE16">
         <v>117741000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CF16">
         <v>26608000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CG16">
         <v>33279000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CH16">
         <v>24014000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CI16">
         <v>322507.0</v>
       </c>
-      <c r="CH16">
+      <c r="CJ16">
         <v>313795.0</v>
       </c>
-      <c r="CI16">
+      <c r="CK16">
         <v>337951.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CL16">
         <v>82890.0</v>
       </c>
-      <c r="CK16">
+      <c r="CM16">
         <v>82849.0</v>
       </c>
-      <c r="CL16">
+      <c r="CN16">
         <v>127688.0</v>
       </c>
-      <c r="CM16">
+      <c r="CO16">
         <v>82327.0</v>
       </c>
-      <c r="CN16">
+      <c r="CP16">
         <v>85625.0</v>
       </c>
-      <c r="CO16">
+      <c r="CQ16">
         <v>74109.0</v>
       </c>
-      <c r="CP16">
+      <c r="CR16">
         <v>67925.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CS16">
         <v>77818.0</v>
       </c>
-      <c r="CR16">
+      <c r="CT16">
         <v>89504.0</v>
       </c>
-      <c r="CS16">
+      <c r="CU16">
         <v>82237.0</v>
       </c>
-      <c r="CT16">
+      <c r="CV16">
         <v>88777.0</v>
       </c>
-      <c r="CU16">
+      <c r="CW16">
         <v>87110.0</v>
       </c>
-      <c r="CV16">
+      <c r="CX16">
         <v>77493.0</v>
       </c>
-      <c r="CW16">
+      <c r="CY16">
         <v>79714.0</v>
       </c>
-      <c r="CX16">
+      <c r="CZ16">
         <v>267308.0</v>
       </c>
-      <c r="CY16">
+      <c r="DA16">
         <v>275881.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DB16">
         <v>271463.0</v>
       </c>
-      <c r="DA16">
+      <c r="DC16">
         <v>201005.0</v>
       </c>
-      <c r="DB16">
+      <c r="DD16">
         <v>272035.0</v>
       </c>
-      <c r="DC16">
+      <c r="DE16">
         <v>264883.0</v>
       </c>
-      <c r="DD16">
+      <c r="DF16">
         <v>260858.0</v>
       </c>
     </row>
-    <row r="17" spans="1:108">
+    <row r="17" spans="1:110">
       <c r="A17" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -35599,580 +36363,594 @@
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
+      <c r="DE17"/>
+      <c r="DF17"/>
     </row>
-    <row r="18" spans="1:108">
+    <row r="18" spans="1:110">
       <c r="A18" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="B18">
-        <v>132322999.0</v>
+        <v>691905294.0</v>
       </c>
       <c r="C18">
+        <v>100922388.0</v>
+      </c>
+      <c r="D18">
+        <v>132323000.0</v>
+      </c>
+      <c r="E18">
         <v>67008000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>265053000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>200506000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>223505000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>188710000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-243469000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-218100000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>76541000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>113666000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>102801000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>259477000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>106933000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>190810000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>164538000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-108757000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>199482000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>151634000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>76824000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>207680000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>227309000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>151793000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>176838000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>130343000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>141541000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>108508000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>118020000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>107914000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>-406012000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>-479290000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>125137000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>164261000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>129116000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>124666000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>119044000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AM18">
         <v>172523000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AN18">
         <v>-638436000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AO18">
         <v>132215000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AP18">
         <v>113480000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AQ18">
         <v>-767177000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AR18">
         <v>98987000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AS18">
         <v>108192000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AT18">
         <v>-810885000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AU18">
         <v>94021000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AV18">
         <v>111183000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AW18">
         <v>102491000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AX18">
         <v>-10399000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AY18">
         <v>111031000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AZ18">
         <v>118284000.0</v>
       </c>
-      <c r="AY18">
+      <c r="BA18">
         <v>403000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BB18">
         <v>-1735008000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BC18">
         <v>252495000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BD18">
         <v>-509779000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BE18">
         <v>172916000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BF18">
         <v>163416000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BG18">
         <v>163371000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BH18">
         <v>29492000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BI18">
         <v>167891000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BJ18">
         <v>124350000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BK18">
         <v>110462000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BL18">
         <v>70485000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BM18">
         <v>66990000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BN18">
         <v>57083000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BO18">
         <v>68801000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BP18">
         <v>-168439000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BQ18">
         <v>25177000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BR18">
         <v>19749000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BS18">
         <v>21245000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BT18">
         <v>20926000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BU18">
         <v>35887000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BV18">
         <v>33084000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BW18">
         <v>34408000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BX18">
         <v>27108000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BY18">
         <v>27846000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BZ18">
         <v>29899000.0</v>
       </c>
-      <c r="BY18">
+      <c r="CA18">
         <v>29829000.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CB18">
         <v>28261000.0</v>
       </c>
-      <c r="CA18">
+      <c r="CC18">
         <v>32770000.0</v>
       </c>
-      <c r="CB18">
+      <c r="CD18">
         <v>-231501000.0</v>
       </c>
-      <c r="CC18">
+      <c r="CE18">
         <v>7654000.0</v>
       </c>
-      <c r="CD18">
+      <c r="CF18">
         <v>7947000.0</v>
       </c>
-      <c r="CE18">
+      <c r="CG18">
         <v>9253000.0</v>
       </c>
-      <c r="CF18">
+      <c r="CH18">
         <v>5150000.0</v>
       </c>
-      <c r="CG18">
+      <c r="CI18">
         <v>227355.0</v>
       </c>
-      <c r="CH18">
+      <c r="CJ18">
         <v>-18261.0</v>
       </c>
-      <c r="CI18">
+      <c r="CK18">
         <v>9501.0</v>
       </c>
-      <c r="CJ18">
+      <c r="CL18">
         <v>-541.0</v>
       </c>
-      <c r="CK18">
+      <c r="CM18">
         <v>-32178.0</v>
       </c>
-      <c r="CL18">
+      <c r="CN18">
         <v>37832.0</v>
       </c>
-      <c r="CM18">
+      <c r="CO18">
         <v>897.0</v>
       </c>
-      <c r="CN18">
+      <c r="CP18">
         <v>11791.0</v>
       </c>
-      <c r="CO18">
+      <c r="CQ18">
         <v>149294.0</v>
       </c>
-      <c r="CP18">
+      <c r="CR18">
         <v>-20288.0</v>
       </c>
-      <c r="CQ18">
+      <c r="CS18">
         <v>-147513.0</v>
       </c>
-      <c r="CR18">
+      <c r="CT18">
         <v>8496.0</v>
       </c>
-      <c r="CS18">
+      <c r="CU18">
         <v>6621.0</v>
       </c>
-      <c r="CT18">
+      <c r="CV18">
         <v>1716.0</v>
       </c>
-      <c r="CU18">
+      <c r="CW18">
         <v>9687.0</v>
       </c>
-      <c r="CV18">
+      <c r="CX18">
         <v>1076.0</v>
       </c>
-      <c r="CW18">
+      <c r="CY18">
         <v>25866.0</v>
       </c>
-      <c r="CX18"/>
-      <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
+      <c r="DE18"/>
+      <c r="DF18"/>
     </row>
-    <row r="19" spans="1:108">
+    <row r="19" spans="1:110">
       <c r="A19" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="B19">
+        <v>308813000.0</v>
+      </c>
+      <c r="C19">
+        <v>-30159000.0</v>
+      </c>
+      <c r="D19">
         <v>-158603000.0</v>
       </c>
-      <c r="C19">
+      <c r="E19">
         <v>-347895000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-95764000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-125267000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-31233000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>131693000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-463496000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-464334000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-98903000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>-42431000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-40977000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>87458000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-47531000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-2633000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-20135000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>17565000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>-5076000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>-2377000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>112188000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>112973000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>37630000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>52000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>-1007000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>-10492000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>24255000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>-1821000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>-1312000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AE19">
         <v>-1041000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AF19">
         <v>42887000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AG19">
         <v>-1016000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AH19">
         <v>-1016000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-3123000.0</v>
       </c>
       <c r="AI19">
         <v>-3123000.0</v>
       </c>
       <c r="AJ19">
         <v>-3123000.0</v>
       </c>
       <c r="AK19">
         <v>-3123000.0</v>
       </c>
-      <c r="AL19"/>
-      <c r="AM19"/>
+      <c r="AL19">
+        <v>-3123000.0</v>
+      </c>
+      <c r="AM19">
+        <v>-3123000.0</v>
+      </c>
       <c r="AN19"/>
-      <c r="AO19">
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19">
         <v>12000.0</v>
       </c>
-      <c r="AP19"/>
-      <c r="AQ19"/>
       <c r="AR19"/>
-      <c r="AS19">
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19">
         <v>12000.0</v>
       </c>
-      <c r="AT19"/>
-      <c r="AU19"/>
       <c r="AV19"/>
-      <c r="AW19">
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19">
         <v>12000.0</v>
       </c>
-      <c r="AX19"/>
-      <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
-      <c r="CG19">
-[...4 lines deleted...]
-      </c>
+      <c r="CG19"/>
+      <c r="CH19"/>
       <c r="CI19">
         <v>0.0</v>
       </c>
       <c r="CJ19">
         <v>0.0</v>
       </c>
       <c r="CK19">
         <v>0.0</v>
       </c>
       <c r="CL19">
         <v>0.0</v>
       </c>
       <c r="CM19">
         <v>0.0</v>
       </c>
       <c r="CN19">
         <v>0.0</v>
       </c>
       <c r="CO19">
         <v>0.0</v>
       </c>
       <c r="CP19">
         <v>0.0</v>
       </c>
       <c r="CQ19">
         <v>0.0</v>
       </c>
       <c r="CR19">
         <v>0.0</v>
       </c>
-      <c r="CS19"/>
-      <c r="CT19"/>
+      <c r="CS19">
+        <v>0.0</v>
+      </c>
+      <c r="CT19">
+        <v>0.0</v>
+      </c>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
+      <c r="DE19"/>
+      <c r="DF19"/>
     </row>
-    <row r="20" spans="1:108">
+    <row r="20" spans="1:110">
       <c r="A20" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -36237,2956 +37015,3016 @@
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
+      <c r="DE20"/>
+      <c r="DF20"/>
     </row>
-    <row r="21" spans="1:108">
+    <row r="21" spans="1:110">
       <c r="A21" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="B21">
+        <v>-159000.0</v>
+      </c>
+      <c r="C21">
+        <v>-167000.0</v>
+      </c>
+      <c r="D21">
         <v>-127000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-89000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-122000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-150000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-149000.0</v>
       </c>
-      <c r="G21"/>
-      <c r="H21"/>
       <c r="I21"/>
-      <c r="J21">
+      <c r="J21"/>
+      <c r="K21"/>
+      <c r="L21">
         <v>-169000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>-177000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-177000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-197000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-201000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-202000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-200000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-197000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-196000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-173000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-195214000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-292766000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-153132000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-75139000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-159167000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>-139158000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>-82156000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>-88153000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>-80670000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>-116500000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>424000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>293500000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>-107000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>-423000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>-99000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>-111000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>-129000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>-273000000.0</v>
       </c>
-      <c r="AL21"/>
-      <c r="AM21"/>
       <c r="AN21"/>
-      <c r="AO21">
+      <c r="AO21"/>
+      <c r="AP21"/>
+      <c r="AQ21">
         <v>466000000.0</v>
       </c>
-      <c r="AP21"/>
-      <c r="AQ21"/>
       <c r="AR21"/>
-      <c r="AS21">
+      <c r="AS21"/>
+      <c r="AT21"/>
+      <c r="AU21">
         <v>466000000.0</v>
       </c>
-      <c r="AT21"/>
-      <c r="AU21"/>
       <c r="AV21"/>
-      <c r="AW21">
+      <c r="AW21"/>
+      <c r="AX21"/>
+      <c r="AY21">
         <v>949940000.0</v>
       </c>
-      <c r="AX21"/>
-      <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
-      <c r="CG21">
-[...4 lines deleted...]
-      </c>
+      <c r="CG21"/>
+      <c r="CH21"/>
       <c r="CI21">
         <v>0.0</v>
       </c>
       <c r="CJ21">
         <v>0.0</v>
       </c>
       <c r="CK21">
         <v>0.0</v>
       </c>
       <c r="CL21">
         <v>0.0</v>
       </c>
       <c r="CM21">
         <v>0.0</v>
       </c>
       <c r="CN21">
         <v>0.0</v>
       </c>
       <c r="CO21">
         <v>0.0</v>
       </c>
       <c r="CP21">
         <v>0.0</v>
       </c>
       <c r="CQ21">
         <v>0.0</v>
       </c>
       <c r="CR21">
         <v>0.0</v>
       </c>
-      <c r="CS21"/>
-      <c r="CT21"/>
+      <c r="CS21">
+        <v>0.0</v>
+      </c>
+      <c r="CT21">
+        <v>0.0</v>
+      </c>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
       <c r="DC21"/>
       <c r="DD21"/>
+      <c r="DE21"/>
+      <c r="DF21"/>
     </row>
-    <row r="22" spans="1:108">
+    <row r="22" spans="1:110">
       <c r="A22" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B22">
+        <v>573981683.0</v>
+      </c>
+      <c r="C22">
+        <v>566831012.0</v>
+      </c>
+      <c r="D22">
         <v>367216000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>292270000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>253984000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>88147000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>154635000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>122317000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>164041000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>168435000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>116371000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>141448000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>111391000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>166125000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>196460000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>149074000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>157467000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>291822000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>134937000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>166124000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>162002000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>157221000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>149875000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>105812000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>94896000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>77523000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>75960000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>-124694000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>57349000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>6828000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>34021000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>318142000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>68123000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>-137711000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>66578000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>67612000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>61224000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>10866000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>82986000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>60306000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>40979000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>-169262000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>-95925000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>53726000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>49419000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>52031000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>4496000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>63492000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>79809000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>93900000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>77057000.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>71117000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>133421000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>177744000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>119697000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>141414000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BF22">
         <v>147181000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BG22">
         <v>144747000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BH22">
         <v>135040000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BI22">
         <v>148065000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BJ22">
         <v>122176000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BK22">
         <v>122972000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BL22">
         <v>69234000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BM22">
         <v>53257000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BN22">
         <v>44630000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BO22">
         <v>50809000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BP22">
         <v>33566000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BQ22">
         <v>18438000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BR22">
         <v>15111000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BS22">
         <v>-49863000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BT22">
         <v>15911000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BU22">
         <v>23276000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BV22">
         <v>27928000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BW22">
         <v>24883000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BX22">
         <v>19187000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BY22">
         <v>22855000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BZ22">
         <v>24937000.0</v>
       </c>
-      <c r="BY22">
+      <c r="CA22">
         <v>23762000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CB22">
         <v>22518000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CC22">
         <v>25159000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CD22">
         <v>13781000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CE22">
         <v>7009000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CF22">
         <v>6378000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CG22">
         <v>6722000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CH22">
         <v>5182000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CI22">
         <v>76161.0</v>
       </c>
-      <c r="CH22">
+      <c r="CJ22">
         <v>-112265.0</v>
       </c>
-      <c r="CI22">
+      <c r="CK22">
         <v>-55403.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CL22">
         <v>36612.0</v>
       </c>
-      <c r="CK22">
+      <c r="CM22">
         <v>23165.0</v>
       </c>
-      <c r="CL22">
+      <c r="CN22">
         <v>31146.0</v>
       </c>
-      <c r="CM22">
+      <c r="CO22">
         <v>-8151.0</v>
       </c>
-      <c r="CN22">
+      <c r="CP22">
         <v>8859.0</v>
       </c>
-      <c r="CO22">
+      <c r="CQ22">
         <v>20524.0</v>
       </c>
-      <c r="CP22">
+      <c r="CR22">
         <v>-1710.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CS22">
         <v>-144927.0</v>
       </c>
-      <c r="CR22">
+      <c r="CT22">
         <v>5092.0</v>
       </c>
-      <c r="CS22">
+      <c r="CU22">
         <v>-6204.0</v>
       </c>
-      <c r="CT22">
+      <c r="CV22">
         <v>-1299.0</v>
       </c>
-      <c r="CU22">
+      <c r="CW22">
         <v>484.14</v>
       </c>
-      <c r="CV22">
+      <c r="CX22">
         <v>48.86</v>
       </c>
-      <c r="CW22"/>
-      <c r="CX22"/>
       <c r="CY22"/>
       <c r="CZ22"/>
       <c r="DA22"/>
       <c r="DB22"/>
       <c r="DC22"/>
       <c r="DD22"/>
+      <c r="DE22"/>
+      <c r="DF22"/>
     </row>
-    <row r="23" spans="1:108">
+    <row r="23" spans="1:110">
       <c r="A23" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="B23">
+        <v>2202.0</v>
+      </c>
+      <c r="C23">
+        <v>-2680.0</v>
+      </c>
+      <c r="D23">
         <v>1849000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>-883671.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>2506000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>180000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>836000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>7423000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>3816000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>1812000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>80000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>288000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>9376000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>2669000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>-1205000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>1775000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>5772000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>2234000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>129000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>-930000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>4793000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>1113000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>2757000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>11087000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>5562000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>3980000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>12659000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>5502000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>13791000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>-1050000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>452000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>873000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>-1051000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>179000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>-6000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>275000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>-578000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>1048000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>20122000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>-25235000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>-1300000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>-403000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>6000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>-1174000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>-31569000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>2456000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>720000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>3664000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>-587000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>60000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>49081000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>2483000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>-7501000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>3385000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>5425000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>3164000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>934000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>59000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>2756000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>667000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>4456000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>75525000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>13595000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>15847000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>3461000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>5761000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BP23">
         <v>2900000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BQ23">
         <v>-8396000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BR23">
         <v>173000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BS23">
         <v>6387000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BT23">
         <v>6018000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BU23">
         <v>4382000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BV23">
         <v>-277000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BW23">
         <v>-15442000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BX23">
         <v>277000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BY23">
         <v>2903000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BZ23">
         <v>-20000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-5000.0</v>
       </c>
       <c r="CA23">
         <v>-127630000.0</v>
       </c>
       <c r="CB23">
+        <v>-5000.0</v>
+      </c>
+      <c r="CC23">
+        <v>-127630000.0</v>
+      </c>
+      <c r="CD23">
         <v>-1282000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CE23">
         <v>-4174000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CF23">
         <v>585000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CG23">
         <v>57000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CH23">
         <v>-642000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CI23">
         <v>11436.0</v>
       </c>
-      <c r="CH23">
+      <c r="CJ23">
         <v>-4357.0</v>
       </c>
-      <c r="CI23">
+      <c r="CK23">
         <v>5040.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CL23">
         <v>-5040.0</v>
       </c>
-      <c r="CK23">
+      <c r="CM23">
         <v>-11509.0</v>
       </c>
-      <c r="CL23">
+      <c r="CN23">
         <v>834.0</v>
       </c>
-      <c r="CM23">
+      <c r="CO23">
         <v>-8147.0</v>
       </c>
-      <c r="CN23">
-[...2 lines deleted...]
-      <c r="CO23">
+      <c r="CP23">
+        <v>0.0</v>
+      </c>
+      <c r="CQ23">
         <v>-141512.0</v>
       </c>
-      <c r="CP23">
+      <c r="CR23">
         <v>6582.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CS23">
         <v>137303.0</v>
       </c>
-      <c r="CR23">
-[...2 lines deleted...]
-      <c r="CS23">
+      <c r="CT23">
+        <v>0.0</v>
+      </c>
+      <c r="CU23">
         <v>-12565.0</v>
       </c>
-      <c r="CT23"/>
-      <c r="CU23"/>
       <c r="CV23"/>
-      <c r="CW23">
+      <c r="CW23"/>
+      <c r="CX23"/>
+      <c r="CY23">
         <v>-155587.0</v>
       </c>
-      <c r="CX23"/>
-      <c r="CY23"/>
       <c r="CZ23"/>
       <c r="DA23"/>
       <c r="DB23"/>
       <c r="DC23"/>
       <c r="DD23"/>
+      <c r="DE23"/>
+      <c r="DF23"/>
     </row>
-    <row r="24" spans="1:108">
+    <row r="24" spans="1:110">
       <c r="A24" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="B24">
-        <v>92027000.0</v>
+        <v>3389390.0</v>
       </c>
       <c r="C24">
+        <v>41219.0</v>
+      </c>
+      <c r="D24">
+        <v>101738000.0</v>
+      </c>
+      <c r="E24">
         <v>56000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>-21000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>9339000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>327000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>288000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>104000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>-4253000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>-182312000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>-83410000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>-530000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>-44297000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>33000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>19000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>76000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>27000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>-61000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>-386000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>-134000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>-110000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>-363000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>-71000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>-257000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>-10484000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>8707000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>-30000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>-1138000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>-504000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>-644000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>227636000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>-21000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>-18717000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>-101000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>-17000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>983000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>-107000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>-107000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AO24">
         <v>-46000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AP24">
         <v>-656000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AQ24">
         <v>-3404000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AR24">
         <v>-4204000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AS24">
         <v>-3932000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AT24">
         <v>22621000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AU24">
         <v>-4251000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AV24">
         <v>-141000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AW24">
         <v>-4192000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AX24">
         <v>-2860000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AY24">
         <v>-3024000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AZ24">
         <v>-3100000.0</v>
       </c>
-      <c r="AY24">
+      <c r="BA24">
         <v>-4807000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BB24">
         <v>-100000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BC24">
         <v>-735000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BD24">
         <v>-188000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BE24">
         <v>176000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BF24">
         <v>-218000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BG24">
         <v>39000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BH24">
         <v>-4000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BI24">
         <v>-14000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BJ24">
         <v>3000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BK24">
         <v>24987000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BL24">
         <v>-10000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BM24">
         <v>417000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BN24">
         <v>-212000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BO24">
         <v>-4464000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BP24">
         <v>1599000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BQ24">
         <v>2596000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BR24">
         <v>50000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BS24">
         <v>-30278000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BT24">
         <v>-4044000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BU24">
         <v>-112477000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BV24">
         <v>-7101000.0</v>
       </c>
-      <c r="BU24"/>
-      <c r="BV24">
+      <c r="BW24"/>
+      <c r="BX24">
         <v>-493946000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BY24">
         <v>-58076000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BZ24">
         <v>-190000.0</v>
       </c>
-      <c r="BY24">
+      <c r="CA24">
         <v>-40045000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CB24">
         <v>-18487000.0</v>
       </c>
-      <c r="CA24"/>
-      <c r="CB24">
+      <c r="CC24"/>
+      <c r="CD24">
         <v>-245363000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CE24">
         <v>-3000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CF24">
         <v>-15203000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CG24">
         <v>-45000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CH24">
         <v>-483000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CI24">
         <v>-238725.0</v>
       </c>
-      <c r="CH24">
+      <c r="CJ24">
         <v>-4357.0</v>
       </c>
-      <c r="CI24">
+      <c r="CK24">
         <v>243082.0</v>
       </c>
-      <c r="CJ24">
-[...2 lines deleted...]
-      <c r="CK24">
+      <c r="CL24">
+        <v>0.0</v>
+      </c>
+      <c r="CM24">
         <v>-11509.0</v>
       </c>
-      <c r="CL24">
+      <c r="CN24">
         <v>834.0</v>
       </c>
-      <c r="CM24">
+      <c r="CO24">
         <v>-8147.0</v>
       </c>
-      <c r="CN24">
-[...2 lines deleted...]
-      <c r="CO24">
+      <c r="CP24">
+        <v>0.0</v>
+      </c>
+      <c r="CQ24">
         <v>-141512.0</v>
       </c>
-      <c r="CP24">
-[...2 lines deleted...]
-      <c r="CQ24">
+      <c r="CR24">
+        <v>0.0</v>
+      </c>
+      <c r="CS24">
         <v>137303.0</v>
       </c>
-      <c r="CR24">
-[...2 lines deleted...]
-      <c r="CS24">
+      <c r="CT24">
+        <v>0.0</v>
+      </c>
+      <c r="CU24">
         <v>-12565.0</v>
       </c>
-      <c r="CT24"/>
-      <c r="CU24"/>
       <c r="CV24"/>
-      <c r="CW24">
+      <c r="CW24"/>
+      <c r="CX24"/>
+      <c r="CY24">
         <v>-155587.0</v>
       </c>
-      <c r="CX24"/>
-      <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
       <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
+      <c r="DE24"/>
+      <c r="DF24"/>
     </row>
-    <row r="25" spans="1:108">
+    <row r="25" spans="1:110">
       <c r="A25" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="B25">
-        <v>-41675999.0</v>
+        <v>62847231.0</v>
       </c>
       <c r="C25">
+        <v>104440052.0</v>
+      </c>
+      <c r="D25">
+        <v>-21117000.0</v>
+      </c>
+      <c r="E25">
         <v>-1620000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>-17403000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>115709000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>3839000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>-225000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>-12083000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>-1134000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>241000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>434000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>-20422000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>-49134000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>-114903000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>-17969000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>623000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>-159823000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>1899000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>-2844000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>347000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>-643000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>2917000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>-3292000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>-502000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>806000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>-3097000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>167931000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>-1514000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>-3617000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>3495000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>-245383000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>1839000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>221465000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>-281000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>89000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>-901000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>70948000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>664000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>-308000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>944000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>231888000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>154170000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>80000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>1780000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>171000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>67043000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>248000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>178000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>178000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>146000.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>6086000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>2985000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>3129000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>-1558000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BE25">
         <v>328000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BF25">
         <v>-784000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BG25">
         <v>-783000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BH25">
         <v>1290000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BI25">
         <v>2527000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BJ25">
         <v>-78000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BK25">
         <v>-11321000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BL25">
         <v>36164000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BM25">
         <v>37406000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BN25">
         <v>-6015000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BO25">
         <v>813000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BP25">
         <v>-338000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BQ25">
         <v>-355000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BR25">
         <v>512000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BS25">
         <v>65977000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BT25">
         <v>695000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BU25">
         <v>5641000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BV25">
         <v>2660000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BW25">
         <v>-465000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BX25">
         <v>1419000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BY25">
         <v>-528000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BZ25">
         <v>398000.0</v>
       </c>
-      <c r="BY25">
+      <c r="CA25">
         <v>313000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CB25">
         <v>401000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CC25">
         <v>705000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CD25">
         <v>128000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CE25">
         <v>409000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CF25">
         <v>-43000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CG25">
         <v>125000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CH25">
         <v>40000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CI25">
         <v>169220.0</v>
       </c>
-      <c r="CH25">
+      <c r="CJ25">
         <v>102966.0</v>
       </c>
-      <c r="CI25">
+      <c r="CK25">
         <v>95216.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>14873.0</v>
       </c>
       <c r="CL25">
         <v>1.0</v>
       </c>
       <c r="CM25">
+        <v>14873.0</v>
+      </c>
+      <c r="CN25">
+        <v>1.0</v>
+      </c>
+      <c r="CO25">
         <v>474.0</v>
       </c>
-      <c r="CN25"/>
-      <c r="CO25">
+      <c r="CP25"/>
+      <c r="CQ25">
         <v>141949.0</v>
       </c>
-      <c r="CP25">
+      <c r="CR25">
         <v>-1.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CS25">
         <v>-1.0</v>
       </c>
-      <c r="CR25">
+      <c r="CT25">
         <v>1.0</v>
       </c>
-      <c r="CS25">
+      <c r="CU25">
         <v>16731.0</v>
       </c>
-      <c r="CT25">
+      <c r="CV25">
         <v>-1.0</v>
       </c>
-      <c r="CU25">
+      <c r="CW25">
         <v>-0.14</v>
       </c>
-      <c r="CV25">
+      <c r="CX25">
         <v>0.14</v>
       </c>
-      <c r="CW25">
+      <c r="CY25">
         <v>25866.0</v>
       </c>
-      <c r="CX25"/>
-      <c r="CY25">
+      <c r="CZ25"/>
+      <c r="DA25">
         <v>-275881.0</v>
       </c>
-      <c r="CZ25"/>
-      <c r="DA25"/>
       <c r="DB25"/>
       <c r="DC25"/>
       <c r="DD25"/>
+      <c r="DE25"/>
+      <c r="DF25"/>
     </row>
-    <row r="26" spans="1:108">
+    <row r="26" spans="1:110">
       <c r="A26" t="s">
-        <v>224</v>
-[...1 lines deleted...]
-      <c r="B26">
+        <v>226</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26">
+        <v>7271000.0</v>
+      </c>
+      <c r="D26">
         <v>6415000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>4473000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>2506000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>13192000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>13011000.0</v>
       </c>
-      <c r="G26"/>
-[...1 lines deleted...]
-      <c r="I26">
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26">
         <v>143000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>10603000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>10510000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>9376000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>10368000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>-61350.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>-61350.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>5772000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>7953000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>5719000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>5536000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>4793000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>21892000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>20779000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>11094000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>6922000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>3983000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>12662000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>5502000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>14891000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>1027000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>27000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>900000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AH26">
         <v>100000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AI26">
         <v>200000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AJ26">
         <v>179000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AK26">
         <v>300000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AL26">
         <v>700000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AM26">
         <v>1100000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AN26">
         <v>20300000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AO26">
         <v>599000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AP26">
         <v>-33126000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AQ26">
         <v>-7656000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AR26">
         <v>-1464000.0</v>
       </c>
-      <c r="AQ26"/>
-      <c r="AR26">
+      <c r="AS26"/>
+      <c r="AT26">
         <v>2600000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AU26">
         <v>2600000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AV26">
         <v>700000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AW26">
         <v>3700000.0</v>
       </c>
-      <c r="AV26"/>
-      <c r="AW26">
+      <c r="AX26"/>
+      <c r="AY26">
         <v>58126000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AZ26">
         <v>49200000.0</v>
       </c>
-      <c r="AY26">
+      <c r="BA26">
         <v>4900000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BB26">
         <v>4000000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BC26">
         <v>3400000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BD26">
         <v>5400000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BE26">
         <v>3200000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BF26">
         <v>900000.0</v>
       </c>
-      <c r="BE26"/>
-      <c r="BF26">
+      <c r="BG26"/>
+      <c r="BH26">
         <v>2800000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BI26">
         <v>600000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BJ26">
         <v>4500000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BK26">
         <v>75500000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BL26">
         <v>13600000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BM26">
         <v>15800000.0</v>
       </c>
-      <c r="BL26">
+      <c r="BN26">
         <v>-85000.0</v>
       </c>
-      <c r="BM26">
+      <c r="BO26">
         <v>-85000.0</v>
       </c>
-      <c r="BN26">
+      <c r="BP26">
         <v>302100000.0</v>
       </c>
-      <c r="BO26">
+      <c r="BQ26">
         <v>-427000.0</v>
       </c>
-      <c r="BP26">
+      <c r="BR26">
         <v>-9548000.0</v>
       </c>
-      <c r="BQ26">
+      <c r="BS26">
         <v>100000.0</v>
       </c>
-      <c r="BR26">
+      <c r="BT26">
         <v>114000000.0</v>
       </c>
-      <c r="BS26">
+      <c r="BU26">
         <v>300000.0</v>
       </c>
-      <c r="BT26">
+      <c r="BV26">
         <v>1500000.0</v>
       </c>
-      <c r="BU26">
+      <c r="BW26">
         <v>1500000.0</v>
       </c>
-      <c r="BV26">
+      <c r="BX26">
         <v>1000000.0</v>
       </c>
-      <c r="BW26">
+      <c r="BY26">
         <v>2900000.0</v>
       </c>
-      <c r="BX26">
+      <c r="BZ26">
         <v>500000.0</v>
       </c>
-      <c r="BY26">
+      <c r="CA26">
         <v>500000.0</v>
       </c>
-      <c r="BZ26">
+      <c r="CB26">
         <v>600000.0</v>
       </c>
-      <c r="CA26">
+      <c r="CC26">
         <v>177900000.0</v>
       </c>
-      <c r="CB26">
+      <c r="CD26">
         <v>3400000.0</v>
       </c>
-      <c r="CC26">
+      <c r="CE26">
         <v>87700000.0</v>
       </c>
-      <c r="CD26">
+      <c r="CF26">
         <v>500000.0</v>
       </c>
-      <c r="CE26">
+      <c r="CG26">
         <v>100000.0</v>
       </c>
-      <c r="CF26"/>
-[...5 lines deleted...]
-      </c>
+      <c r="CH26"/>
       <c r="CI26">
         <v>0.0</v>
       </c>
       <c r="CJ26">
         <v>0.0</v>
       </c>
       <c r="CK26">
         <v>0.0</v>
       </c>
       <c r="CL26">
         <v>0.0</v>
       </c>
       <c r="CM26">
         <v>0.0</v>
       </c>
       <c r="CN26">
         <v>0.0</v>
       </c>
       <c r="CO26">
         <v>0.0</v>
       </c>
       <c r="CP26">
         <v>0.0</v>
       </c>
       <c r="CQ26">
         <v>0.0</v>
       </c>
       <c r="CR26">
         <v>0.0</v>
       </c>
-      <c r="CS26"/>
-      <c r="CT26"/>
+      <c r="CS26">
+        <v>0.0</v>
+      </c>
+      <c r="CT26">
+        <v>0.0</v>
+      </c>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
+      <c r="DE26"/>
+      <c r="DF26"/>
     </row>
-    <row r="27" spans="1:108">
+    <row r="27" spans="1:110">
       <c r="A27" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="B27">
+        <v>10113000.0</v>
+      </c>
+      <c r="C27">
+        <v>1709000.0</v>
+      </c>
+      <c r="D27">
         <v>8652000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>9962000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>12181000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>6118000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>9628000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>6241000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>1281000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>6527000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>4336000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>4484000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>7397000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>8474000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>77000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>1608000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>9902000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>5519000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>4139000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>-8951000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>1630000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>-1031000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>10644000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>437000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>4780000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>4262000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>6250000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>2249000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>765000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>7489000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>1317000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>4710000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>1433000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AI27">
         <v>1939000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AJ27">
         <v>1241000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AK27">
         <v>1250000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AL27">
         <v>762000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AM27">
         <v>-3041000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AN27">
         <v>1785000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AO27">
         <v>-937000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AP27">
         <v>3718000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AQ27">
         <v>2349000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AR27">
         <v>906000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AS27">
         <v>736000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AT27">
         <v>2704000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AU27">
         <v>2962000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AV27">
         <v>2036000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AW27">
         <v>3383000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AX27">
         <v>2329000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AY27">
         <v>1473000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AZ27">
         <v>3598000.0</v>
       </c>
-      <c r="AY27">
+      <c r="BA27">
         <v>2280000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BB27">
         <v>1684000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BC27">
         <v>3256000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BD27">
         <v>2352000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BE27">
         <v>1874000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BF27">
         <v>1659000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BG27">
         <v>1560000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BH27">
         <v>1700000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BI27">
         <v>1814000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BJ27">
         <v>1255000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BK27">
         <v>1301000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BL27">
         <v>1306000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BM27">
         <v>2017000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BN27">
         <v>3108000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BO27">
         <v>698000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BP27">
         <v>623000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BQ27">
         <v>830000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BR27">
         <v>1859000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BS27">
         <v>70596000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BT27">
         <v>-983000.0</v>
       </c>
-      <c r="BS27"/>
-[...1 lines deleted...]
-      <c r="BU27">
+      <c r="BU27"/>
+      <c r="BV27"/>
+      <c r="BW27">
         <v>1946000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BX27">
         <v>601000.0</v>
       </c>
-      <c r="BW27">
+      <c r="BY27">
         <v>613000.0</v>
       </c>
-      <c r="BX27">
+      <c r="BZ27">
         <v>486000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>414000.0</v>
       </c>
       <c r="CA27"/>
       <c r="CB27">
+        <v>414000.0</v>
+      </c>
+      <c r="CC27"/>
+      <c r="CD27">
         <v>111000.0</v>
       </c>
-      <c r="CC27"/>
-      <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
+      <c r="DE27"/>
+      <c r="DF27"/>
     </row>
-    <row r="28" spans="1:108">
+    <row r="28" spans="1:110">
       <c r="A28" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="B28">
+        <v>571965.0</v>
+      </c>
+      <c r="C28">
+        <v>-74638452.0</v>
+      </c>
+      <c r="D28">
         <v>-72510000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-146923000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>2384000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-69912000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-69297000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-131848000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>3668000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-65355000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-67083000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-130980000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>9174000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-58021000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-60893000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-115544000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>5572000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-55231000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-57302000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-104652000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-190421000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-338553000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-187684000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-147055000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-153605000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-169040000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>-102106000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>-146166000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>-66879000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>-150953000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>390127000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>229784000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>-108051000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>-116984000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>-135669000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>-162833000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>-129578000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>-173610000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>639812000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>-94428000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>-129426000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>793357000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>-86023000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>-120618000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>568431000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>-14603000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>-17204000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>-41128000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>-587000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>-74105000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>-89548000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>-34736000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>1032439000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>-28561000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>-37103000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>-67634000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>-6206000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>-38896000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>-14987000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>-17072000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>-13279000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>68385000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>6455000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>8707000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>-3764000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>-141579000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>423491000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>-5988000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BR28">
         <v>409000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BS28">
         <v>2016000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BT28">
         <v>-4830000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BU28">
         <v>106723000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BV28">
         <v>-29445000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BW28">
         <v>-13592000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BX28">
         <v>435990000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BY28">
         <v>2903000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BZ28">
         <v>-17801000.0</v>
       </c>
-      <c r="BY28">
+      <c r="CA28">
         <v>575000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CB28">
         <v>526000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CC28">
         <v>50302000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CD28">
         <v>122128000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CE28">
         <v>83482000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CF28">
         <v>585000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CG28">
         <v>57000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CH28">
         <v>-642000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CI28">
         <v>11436.0</v>
       </c>
-      <c r="CH28">
-[...2 lines deleted...]
-      <c r="CI28">
+      <c r="CJ28">
+        <v>0.0</v>
+      </c>
+      <c r="CK28">
         <v>5040.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CL28">
         <v>-5040.0</v>
       </c>
-      <c r="CK28">
-[...4 lines deleted...]
-      </c>
       <c r="CM28">
         <v>0.0</v>
       </c>
       <c r="CN28">
         <v>0.0</v>
       </c>
       <c r="CO28">
         <v>0.0</v>
       </c>
       <c r="CP28">
         <v>0.0</v>
       </c>
       <c r="CQ28">
         <v>0.0</v>
       </c>
       <c r="CR28">
         <v>0.0</v>
       </c>
-      <c r="CS28"/>
-      <c r="CT28"/>
+      <c r="CS28">
+        <v>0.0</v>
+      </c>
+      <c r="CT28">
+        <v>0.0</v>
+      </c>
       <c r="CU28"/>
       <c r="CV28"/>
       <c r="CW28"/>
       <c r="CX28"/>
       <c r="CY28"/>
       <c r="CZ28"/>
       <c r="DA28"/>
       <c r="DB28"/>
       <c r="DC28"/>
       <c r="DD28"/>
+      <c r="DE28"/>
+      <c r="DF28"/>
     </row>
-    <row r="29" spans="1:108">
+    <row r="29" spans="1:110">
       <c r="A29" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="B29">
+        <v>752212204.0</v>
+      </c>
+      <c r="C29">
+        <v>758798233.0</v>
+      </c>
+      <c r="D29">
         <v>382953000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>414959000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>360793000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>319471000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>254337000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>233852056.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>219380000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>242225000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>171103000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>202376000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>135104000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>172028000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>154497000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>206359000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>210540000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>195289000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>201287000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>216415000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>232154000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>207962000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>228099000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>151793000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>177588000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>131867000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>142300000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>109258000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>118194000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>108460000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>108413000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>135200000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>125340000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AI29">
         <v>165083000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AJ29">
         <v>129121000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AK29">
         <v>124681000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AL29">
         <v>119923000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AM29">
         <v>174703000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AN29">
         <v>161577000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AO29">
         <v>134267000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AP29">
         <v>113754000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AQ29">
         <v>133389000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AR29">
         <v>99547000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AS29">
         <v>109292000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AT29">
         <v>89131000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AU29">
         <v>94120000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AV29">
         <v>120379000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AW29">
         <v>102543000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AX29">
         <v>114832000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AY29">
         <v>124591000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AZ29">
         <v>118672000.0</v>
       </c>
-      <c r="AY29">
+      <c r="BA29">
         <v>125258000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BB29">
         <v>165612000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BC29">
         <v>254026000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BD29">
         <v>128651000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BE29">
         <v>172916000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BF29">
         <v>163811000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BG29">
         <v>163681000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BH29">
         <v>167247000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BI29">
         <v>168292000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BJ29">
         <v>127207000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BK29">
         <v>124686000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BL29">
         <v>70485000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BM29">
         <v>66990000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BN29">
         <v>57600000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BO29">
         <v>70979000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BP29">
         <v>45380000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BQ29">
         <v>26453000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BR29">
         <v>23120000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BS29">
         <v>21245000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BT29">
         <v>20926000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BU29">
         <v>35887000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BV29">
         <v>33084000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BW29">
         <v>34408000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BX29">
         <v>27108000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BY29">
         <v>27846000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BZ29">
         <v>29899000.0</v>
       </c>
-      <c r="BY29">
+      <c r="CA29">
         <v>29829000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CB29">
         <v>28261000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CC29">
         <v>32770000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CD29">
         <v>13862000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CE29">
         <v>7654000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CF29">
         <v>7947000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CG29">
         <v>9253000.0</v>
       </c>
-      <c r="CF29">
+      <c r="CH29">
         <v>5150000.0</v>
       </c>
-      <c r="CG29">
+      <c r="CI29">
         <v>227355.0</v>
       </c>
-      <c r="CH29">
+      <c r="CJ29">
         <v>-18261.0</v>
       </c>
-      <c r="CI29">
+      <c r="CK29">
         <v>9501.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CL29">
         <v>-541.0</v>
       </c>
-      <c r="CK29">
+      <c r="CM29">
         <v>-32178.0</v>
       </c>
-      <c r="CL29">
+      <c r="CN29">
         <v>37832.0</v>
       </c>
-      <c r="CM29">
+      <c r="CO29">
         <v>897.0</v>
       </c>
-      <c r="CN29">
+      <c r="CP29">
         <v>11791.0</v>
       </c>
-      <c r="CO29">
+      <c r="CQ29">
         <v>149294.0</v>
       </c>
-      <c r="CP29">
+      <c r="CR29">
         <v>-20288.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CS29">
         <v>-147513.0</v>
       </c>
-      <c r="CR29">
+      <c r="CT29">
         <v>8496.0</v>
       </c>
-      <c r="CS29">
+      <c r="CU29">
         <v>6621.0</v>
       </c>
-      <c r="CT29">
+      <c r="CV29">
         <v>1716.0</v>
       </c>
-      <c r="CU29">
+      <c r="CW29">
         <v>9687.0</v>
       </c>
-      <c r="CV29">
+      <c r="CX29">
         <v>1076.0</v>
       </c>
-      <c r="CW29">
+      <c r="CY29">
         <v>25866.0</v>
       </c>
-      <c r="CX29"/>
-      <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
+      <c r="DE29"/>
+      <c r="DF29"/>
     </row>
-    <row r="30" spans="1:108">
+    <row r="30" spans="1:110">
       <c r="A30" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="B30">
+        <v>247617885.0</v>
+      </c>
+      <c r="C30">
+        <v>-688587718.0</v>
+      </c>
+      <c r="D30">
         <v>-158603000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-347895000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-95764000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-125267000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-31233000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>131693000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-463496000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-464334000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-182312000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-83410000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-40977000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-44297000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-47531000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-18163000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-66061000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-286454000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-6942000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-67544000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-43276000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>112973000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>37630000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>52000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-1007000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-10492000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>24255000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>-1821000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>-1312000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>-1050000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>-472182000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>-387870000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>-224000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>-19539000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>-106000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>-32000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>104000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>-2287000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>-800120000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>-2098000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>-930000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>-903970000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>-4764000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>-5020000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>-877395000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>-4350000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>-9337000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>-4244000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>-128091000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>-16584000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>-3488000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>-129662000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>-1900720000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>-2266000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>-638618000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>-614000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>-398000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>-271000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>-137770000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>-14100000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>21405000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>-21811000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>-145119000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>-32531000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>-1864000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>-6768000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BP30">
         <v>-212481000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BQ30">
         <v>1320000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BR30">
         <v>-3283000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BS30">
         <v>-30516000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BT30">
         <v>-38786000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BU30">
         <v>-112477000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BV30">
         <v>-7101000.0</v>
       </c>
-      <c r="BU30"/>
-      <c r="BV30">
+      <c r="BW30"/>
+      <c r="BX30">
         <v>-496524000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BY30">
         <v>-59368000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BZ30">
         <v>-3327000.0</v>
       </c>
-      <c r="BY30">
+      <c r="CA30">
         <v>-32326000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CB30">
         <v>-18487000.0</v>
       </c>
-      <c r="CA30"/>
-      <c r="CB30">
+      <c r="CC30"/>
+      <c r="CD30">
         <v>-245363000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CE30">
         <v>-3000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CF30">
         <v>-15203000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CG30">
         <v>-45000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CH30">
         <v>-483000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CI30">
         <v>-238725.0</v>
       </c>
-      <c r="CH30">
+      <c r="CJ30">
         <v>-4357.0</v>
       </c>
-      <c r="CI30">
+      <c r="CK30">
         <v>243082.0</v>
       </c>
-      <c r="CJ30">
-[...2 lines deleted...]
-      <c r="CK30">
+      <c r="CL30">
+        <v>0.0</v>
+      </c>
+      <c r="CM30">
         <v>-11509.0</v>
       </c>
-      <c r="CL30">
+      <c r="CN30">
         <v>834.0</v>
       </c>
-      <c r="CM30">
+      <c r="CO30">
         <v>-8147.0</v>
       </c>
-      <c r="CN30">
-[...2 lines deleted...]
-      <c r="CO30">
+      <c r="CP30">
+        <v>0.0</v>
+      </c>
+      <c r="CQ30">
         <v>-141512.0</v>
       </c>
-      <c r="CP30">
+      <c r="CR30">
         <v>6582.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CS30">
         <v>137303.0</v>
       </c>
-      <c r="CR30">
-[...2 lines deleted...]
-      <c r="CS30">
+      <c r="CT30">
+        <v>0.0</v>
+      </c>
+      <c r="CU30">
         <v>-12565.0</v>
       </c>
-      <c r="CT30"/>
-      <c r="CU30"/>
       <c r="CV30"/>
-      <c r="CW30">
+      <c r="CW30"/>
+      <c r="CX30"/>
+      <c r="CY30">
         <v>-155587.0</v>
       </c>
-      <c r="CX30"/>
-      <c r="CY30"/>
       <c r="CZ30"/>
       <c r="DA30"/>
       <c r="DB30"/>
       <c r="DC30"/>
       <c r="DD30"/>
+      <c r="DE30"/>
+      <c r="DF30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>