--- v0 (2026-03-02)
+++ v1 (2026-06-04)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="234">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="235">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -295,50 +295,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -5334,99 +5337,99 @@
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
     </row>
     <row r="60" spans="1:30">
       <c r="A60" t="s">
         <v>88</v>
       </c>
       <c r="B60">
         <v>8118257000.0</v>
       </c>
       <c r="C60">
         <v>8429695000.0</v>
       </c>
       <c r="D60">
         <v>8700435000.0</v>
       </c>
       <c r="E60">
-        <v>8993646000.0</v>
+        <v>9008644000.0</v>
       </c>
       <c r="F60">
-        <v>7581785000.0</v>
+        <v>7583451000.0</v>
       </c>
       <c r="G60">
-        <v>6876713000.0</v>
+        <v>6878369000.0</v>
       </c>
       <c r="H60">
-        <v>6941929000.0</v>
+        <v>6948173000.0</v>
       </c>
       <c r="I60">
-        <v>6824278000.0</v>
+        <v>6830055000.0</v>
       </c>
       <c r="J60">
-        <v>3192261000.0</v>
+        <v>3411385000.0</v>
       </c>
       <c r="K60">
-        <v>3301667000.0</v>
+        <v>3425140000.0</v>
       </c>
       <c r="L60">
         <v>3427243000.0</v>
       </c>
       <c r="M60">
         <v>3750889000.0</v>
       </c>
       <c r="N60">
         <v>1904415000.0</v>
       </c>
       <c r="O60">
         <v>1987146000.0</v>
       </c>
       <c r="P60">
         <v>682581000.0</v>
       </c>
       <c r="Q60">
         <v>625013000.0</v>
       </c>
       <c r="R60">
         <v>625633000.0</v>
       </c>
       <c r="S60">
         <v>648136000.0</v>
       </c>
       <c r="T60">
         <v>634271000.0</v>
       </c>
       <c r="U60">
-        <v>631985000.0</v>
+        <v>639750000.0</v>
       </c>
       <c r="V60">
         <v>607468000.0</v>
       </c>
       <c r="W60">
         <v>620068000.0</v>
       </c>
       <c r="X60">
         <v>596639000.0</v>
       </c>
       <c r="Y60">
         <v>572372000.0</v>
       </c>
       <c r="Z60">
         <v>559665000.0</v>
       </c>
       <c r="AA60">
         <v>562073000.0</v>
       </c>
       <c r="AB60">
         <v>512600000.0</v>
       </c>
       <c r="AC60">
         <v>514233000.0</v>
       </c>
@@ -5533,741 +5536,747 @@
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DJ62"/>
+  <dimension ref="A1:DK62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:114">
+    <row r="1" spans="1:115">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>91</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="D1" t="s">
         <v>92</v>
       </c>
       <c r="E1" t="s">
         <v>93</v>
       </c>
       <c r="F1" t="s">
+        <v>94</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="H1" t="s">
         <v>95</v>
       </c>
       <c r="I1" t="s">
         <v>96</v>
       </c>
       <c r="J1" t="s">
+        <v>97</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="L1" t="s">
         <v>98</v>
       </c>
       <c r="M1" t="s">
         <v>99</v>
       </c>
       <c r="N1" t="s">
+        <v>100</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="P1" t="s">
         <v>101</v>
       </c>
       <c r="Q1" t="s">
         <v>102</v>
       </c>
       <c r="R1" t="s">
+        <v>103</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="T1" t="s">
         <v>104</v>
       </c>
       <c r="U1" t="s">
         <v>105</v>
       </c>
       <c r="V1" t="s">
+        <v>106</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="X1" t="s">
         <v>107</v>
       </c>
       <c r="Y1" t="s">
         <v>108</v>
       </c>
       <c r="Z1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AB1" t="s">
         <v>110</v>
       </c>
       <c r="AC1" t="s">
         <v>111</v>
       </c>
       <c r="AD1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AF1" t="s">
         <v>113</v>
       </c>
       <c r="AG1" t="s">
         <v>114</v>
       </c>
       <c r="AH1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AJ1" t="s">
         <v>116</v>
       </c>
       <c r="AK1" t="s">
         <v>117</v>
       </c>
       <c r="AL1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AN1" t="s">
         <v>119</v>
       </c>
       <c r="AO1" t="s">
         <v>120</v>
       </c>
       <c r="AP1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AR1" t="s">
         <v>122</v>
       </c>
       <c r="AS1" t="s">
         <v>123</v>
       </c>
       <c r="AT1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AV1" t="s">
         <v>125</v>
       </c>
       <c r="AW1" t="s">
         <v>126</v>
       </c>
       <c r="AX1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="AZ1" t="s">
         <v>128</v>
       </c>
       <c r="BA1" t="s">
         <v>129</v>
       </c>
       <c r="BB1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BD1" t="s">
         <v>131</v>
       </c>
       <c r="BE1" t="s">
         <v>132</v>
       </c>
       <c r="BF1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BH1" t="s">
         <v>134</v>
       </c>
       <c r="BI1" t="s">
         <v>135</v>
       </c>
       <c r="BJ1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BL1" t="s">
         <v>137</v>
       </c>
       <c r="BM1" t="s">
         <v>138</v>
       </c>
       <c r="BN1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BP1" t="s">
         <v>140</v>
       </c>
       <c r="BQ1" t="s">
         <v>141</v>
       </c>
       <c r="BR1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BT1" t="s">
         <v>143</v>
       </c>
       <c r="BU1" t="s">
         <v>144</v>
       </c>
       <c r="BV1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="BX1" t="s">
         <v>146</v>
       </c>
       <c r="BY1" t="s">
         <v>147</v>
       </c>
       <c r="BZ1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="CB1" t="s">
         <v>149</v>
       </c>
       <c r="CC1" t="s">
         <v>150</v>
       </c>
       <c r="CD1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CF1" t="s">
         <v>152</v>
       </c>
       <c r="CG1" t="s">
         <v>153</v>
       </c>
       <c r="CH1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CJ1" t="s">
         <v>155</v>
       </c>
       <c r="CK1" t="s">
         <v>156</v>
       </c>
       <c r="CL1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CN1" t="s">
         <v>158</v>
       </c>
       <c r="CO1" t="s">
         <v>159</v>
       </c>
       <c r="CP1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="CR1" t="s">
         <v>161</v>
       </c>
       <c r="CS1" t="s">
         <v>162</v>
       </c>
       <c r="CT1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CU1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="CV1" t="s">
         <v>164</v>
       </c>
       <c r="CW1" t="s">
         <v>165</v>
       </c>
       <c r="CX1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CY1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="CZ1" t="s">
         <v>167</v>
       </c>
       <c r="DA1" t="s">
         <v>168</v>
       </c>
       <c r="DB1" t="s">
+        <v>169</v>
+      </c>
+      <c r="DC1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="DD1" t="s">
         <v>170</v>
       </c>
       <c r="DE1" t="s">
         <v>171</v>
       </c>
       <c r="DF1" t="s">
+        <v>172</v>
+      </c>
+      <c r="DG1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>172</v>
       </c>
       <c r="DH1" t="s">
         <v>173</v>
       </c>
       <c r="DI1" t="s">
         <v>174</v>
       </c>
       <c r="DJ1" t="s">
+        <v>175</v>
+      </c>
+      <c r="DK1" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="2" spans="1:114">
+    <row r="2" spans="1:115">
       <c r="A2" t="s">
         <v>30</v>
       </c>
       <c r="B2">
+        <v>624424000.0</v>
+      </c>
+      <c r="C2">
         <v>670038000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>647335000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>624414000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>605618000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>596994000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>590347000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>548397000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>574442000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>465981000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>638965000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>643830000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>679484000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>623843000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>594139000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>529719000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>565971000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>572846000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>536242000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>571049000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>618300000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>603663000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>549899000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>515811000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>479408000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>487405000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>470540000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>463417000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>452920000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>403896000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>265676000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>245288000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>247138000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>263053000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>255911000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>281415000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>255754000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>266917000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>258977000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>270602000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>281844000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>342374000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>298514000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>312521000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>298217000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>293846000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>294364000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>298432000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>291038000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>166385000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>282489000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>272595000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>317520000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>158684000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>275714000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>62948000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>62263000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>82055000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>71708000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>64774000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>28495000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>40808000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>54038000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>65740000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>62779000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>51710000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>67580000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>66056000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>76431000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>61930000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>63651000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>58841000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>56174000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>88298000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>79715000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>50776000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>43417000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>47580000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>22761000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>41217000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>34116000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>20966000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>20055000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>16955000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>13286000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>18449000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>17960000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>15205000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>9052000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>15086000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>16237000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>12829000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>8700000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>1126000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>-1440000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>-1893000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>-1715000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>-1312000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>-2167000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>-1567000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>-1241000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>-2655000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>-2093000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>-1190000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>6656000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>7227000.0</v>
       </c>
-      <c r="DC2"/>
       <c r="DD2"/>
       <c r="DE2"/>
-      <c r="DF2">
+      <c r="DF2"/>
+      <c r="DG2">
         <v>7013000.0</v>
       </c>
-      <c r="DG2"/>
       <c r="DH2"/>
       <c r="DI2"/>
-      <c r="DJ2">
+      <c r="DJ2"/>
+      <c r="DK2">
         <v>9000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:114">
+    <row r="3" spans="1:115">
       <c r="A3" t="s">
         <v>31</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -6340,52 +6349,53 @@
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
       <c r="CP3"/>
       <c r="CQ3"/>
       <c r="CR3"/>
       <c r="CS3"/>
       <c r="CT3"/>
       <c r="CU3"/>
       <c r="CV3"/>
       <c r="CW3"/>
       <c r="CX3"/>
       <c r="CY3"/>
       <c r="CZ3"/>
       <c r="DA3"/>
       <c r="DB3"/>
       <c r="DC3"/>
       <c r="DD3"/>
       <c r="DE3"/>
       <c r="DF3"/>
       <c r="DG3"/>
       <c r="DH3"/>
       <c r="DI3"/>
       <c r="DJ3"/>
+      <c r="DK3"/>
     </row>
-    <row r="4" spans="1:114">
+    <row r="4" spans="1:115">
       <c r="A4" t="s">
         <v>32</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -6458,445 +6468,447 @@
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
+      <c r="DK4"/>
     </row>
-    <row r="5" spans="1:114">
+    <row r="5" spans="1:115">
       <c r="A5" t="s">
         <v>33</v>
       </c>
       <c r="B5">
+        <v>-142873000.0</v>
+      </c>
+      <c r="C5">
         <v>-173107000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-182036000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-167748000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-153779000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-171729000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-159567000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-174261000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-174025000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-192821000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-219774000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-217885000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-222512000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-226768000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-241045000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-209145000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-184988000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-171860000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-187436000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-180145000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-184074000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-197892000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-231110000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-248599000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-252727000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-218404000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-247712000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-223554000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-215420000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-219230000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-217896000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-211395000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-193091000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-189355000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-182870000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-196937000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-198968000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-204263000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-170750000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-145412000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-111353000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-116251000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-99274000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-63382000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-118184000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-44935000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>9353000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>44839000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>46785000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>26690000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>19980000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>10427000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>3997000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>3709000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-9265000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-11096000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-5976000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-1444000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-4639000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>2904000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>2301000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-3463000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>-3592000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>-9859000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>-4532000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>-681000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>648000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>-1072000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-4435000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-828000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>97000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>6533000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>6068000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>2738000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>2025000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>549000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>425000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>24000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>-315000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>-516000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>3661000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>3172000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>3341000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>3068000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>2252000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>3800000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>790000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>1751000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>1578000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>2496000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>926000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>-520000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>-2235000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>-2065000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>-2647000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>-2559000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>-3602000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>-3432000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>-3122000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>-3700000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>-3588000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>-3125000.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>-2900000.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>-1698000.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>-1710000.0</v>
       </c>
-      <c r="DB5"/>
       <c r="DC5"/>
       <c r="DD5"/>
       <c r="DE5"/>
-      <c r="DF5">
+      <c r="DF5"/>
+      <c r="DG5">
         <v>-719000.0</v>
       </c>
-      <c r="DG5"/>
       <c r="DH5"/>
       <c r="DI5"/>
       <c r="DJ5"/>
+      <c r="DK5"/>
     </row>
-    <row r="6" spans="1:114">
+    <row r="6" spans="1:115">
       <c r="A6" t="s">
         <v>34</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-      <c r="AE6">
+      <c r="AE6"/>
+      <c r="AF6">
         <v>4445426000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>4443374000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>4439433000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>4433573000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>4429240000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>4423841000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>4400389000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>4399651000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>4389363000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>4316732000.0</v>
       </c>
-      <c r="AO6">
-[...1 lines deleted...]
-      </c>
       <c r="AP6">
         <v>0.0</v>
       </c>
       <c r="AQ6">
         <v>0.0</v>
       </c>
       <c r="AR6">
         <v>0.0</v>
       </c>
       <c r="AS6">
         <v>0.0</v>
       </c>
       <c r="AT6">
         <v>0.0</v>
       </c>
       <c r="AU6">
         <v>0.0</v>
       </c>
       <c r="AV6">
         <v>0.0</v>
       </c>
       <c r="AW6">
         <v>0.0</v>
       </c>
       <c r="AX6">
@@ -6922,102 +6934,105 @@
       </c>
       <c r="BE6">
         <v>0.0</v>
       </c>
       <c r="BF6">
         <v>0.0</v>
       </c>
       <c r="BG6">
         <v>0.0</v>
       </c>
       <c r="BH6">
         <v>0.0</v>
       </c>
       <c r="BI6">
         <v>0.0</v>
       </c>
       <c r="BJ6">
         <v>0.0</v>
       </c>
       <c r="BK6">
         <v>0.0</v>
       </c>
       <c r="BL6">
         <v>0.0</v>
       </c>
-      <c r="BM6"/>
+      <c r="BM6">
+        <v>0.0</v>
+      </c>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
       <c r="CQ6"/>
       <c r="CR6"/>
       <c r="CS6"/>
       <c r="CT6"/>
       <c r="CU6"/>
       <c r="CV6"/>
       <c r="CW6"/>
       <c r="CX6"/>
       <c r="CY6"/>
       <c r="CZ6"/>
       <c r="DA6"/>
       <c r="DB6"/>
       <c r="DC6"/>
       <c r="DD6"/>
       <c r="DE6"/>
       <c r="DF6"/>
       <c r="DG6"/>
       <c r="DH6"/>
       <c r="DI6"/>
       <c r="DJ6"/>
+      <c r="DK6"/>
     </row>
-    <row r="7" spans="1:114">
+    <row r="7" spans="1:115">
       <c r="A7" t="s">
         <v>35</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
@@ -7090,113 +7105,116 @@
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
       <c r="CR7"/>
       <c r="CS7"/>
       <c r="CT7"/>
       <c r="CU7"/>
       <c r="CV7"/>
       <c r="CW7"/>
       <c r="CX7"/>
       <c r="CY7"/>
       <c r="CZ7"/>
       <c r="DA7"/>
       <c r="DB7"/>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
+      <c r="DK7"/>
     </row>
-    <row r="8" spans="1:114">
+    <row r="8" spans="1:115">
       <c r="A8" t="s">
         <v>36</v>
       </c>
       <c r="B8">
-        <v>219000.0</v>
+        <v>223000.0</v>
       </c>
       <c r="C8">
         <v>219000.0</v>
       </c>
       <c r="D8">
         <v>219000.0</v>
       </c>
       <c r="E8">
         <v>219000.0</v>
       </c>
       <c r="F8">
         <v>219000.0</v>
       </c>
       <c r="G8">
         <v>219000.0</v>
       </c>
       <c r="H8">
         <v>219000.0</v>
       </c>
       <c r="I8">
         <v>219000.0</v>
       </c>
       <c r="J8">
         <v>219000.0</v>
       </c>
       <c r="K8">
-        <v>214000.0</v>
+        <v>219000.0</v>
       </c>
       <c r="L8">
         <v>214000.0</v>
       </c>
       <c r="M8">
         <v>214000.0</v>
       </c>
       <c r="N8">
+        <v>214000.0</v>
+      </c>
+      <c r="O8">
         <v>211000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>208000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>193000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>192000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>190000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>186000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>184000.0</v>
       </c>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
@@ -7246,212 +7264,213 @@
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
+      <c r="DK8"/>
     </row>
-    <row r="9" spans="1:114">
+    <row r="9" spans="1:115">
       <c r="A9" t="s">
         <v>37</v>
       </c>
-      <c r="B9">
+      <c r="B9"/>
+      <c r="C9">
         <v>11830737000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>11822063000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>11803487000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>11792420000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>11805179000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>11795514000.0</v>
       </c>
-      <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9">
         <v>11970559000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>11959060000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>11948910000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>11706836000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>11510303000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>10201614000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>10152426000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>9977686000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>9694226000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>9542171000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>9061143000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>8925365000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>8919520000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>8815108000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>8712244000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>8717535000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>8712441000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>8576245000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>8483301000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>8187335000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>4445426000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>4443374000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>4439433000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>4433573000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>4429240000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>4423841000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>4400389000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>4399651000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>4389363000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>4316732000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>4295469000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>4282042000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>4300859000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>4298574000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>4292781000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>4322273000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>4313896000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>4024039000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>4016019000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>2256503000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>2243186000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>2234450000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>2184387000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>2175820000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>2129217000.0</v>
       </c>
-      <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
@@ -7466,451 +7485,455 @@
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
       <c r="DG9"/>
       <c r="DH9"/>
       <c r="DI9"/>
       <c r="DJ9"/>
+      <c r="DK9"/>
     </row>
-    <row r="10" spans="1:114">
+    <row r="10" spans="1:115">
       <c r="A10" t="s">
         <v>38</v>
       </c>
       <c r="B10">
+        <v>239266000.0</v>
+      </c>
+      <c r="C10">
         <v>155329000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>249029000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>244831000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>187809000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>640373000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>818194000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>1085967000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>776966000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>633860000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>136438000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>204103000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>147939000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>167996000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>186417000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>103590000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>205403000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>165427000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>129686000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>164515000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>229153000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>248662000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>152215000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>137157000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>220929000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>196028000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>331687000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>202279000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>243325000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>217644000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>176612000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>122430000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>171331000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>162312000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>169770000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>171587000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>152834000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>155482000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>209483000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>173305000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>267064000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>157227000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>191318000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>233629000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>207391000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>198683000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>530275999.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>214971000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>198947000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>117519000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>93620000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>62765000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>111564000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>123904000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>236744000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>39800000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>30713000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>29297000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>37095000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>26461000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>34078000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>64693000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>46250000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>39449000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>33096000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>18450000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>19008000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>23469000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>21585000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>16799000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>20485000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>14419000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>17625000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>12137000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>17068000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>19050000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>13300000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>22108000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>17999000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>15593000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>14833000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>13014000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>12376000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>15112000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>24428000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>16715000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>23154000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>15200000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>15721000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>24359000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>17047000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>14884000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>16570000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>21304000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>11998000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>12906000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>12913000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>8870000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>12660000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>9176000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>12431000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>10165000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>19523000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>8517000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>9209000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>2297000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>6000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5000000.0</v>
       </c>
       <c r="DE10">
         <v>5000000.0</v>
       </c>
       <c r="DF10">
+        <v>5000000.0</v>
+      </c>
+      <c r="DG10">
         <v>5673000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>7000000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DI10">
         <v>32000000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DJ10">
         <v>14000000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DK10">
         <v>19000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:114">
+    <row r="11" spans="1:115">
       <c r="A11" t="s">
         <v>39</v>
       </c>
-      <c r="B11">
+      <c r="B11"/>
+      <c r="C11">
         <v>155329000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>249029000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>244831000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>187809000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>640373000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>818194000.0</v>
       </c>
-      <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>136438000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>204103000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>147939000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>167996000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>186417000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>103590000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>205403000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>165427000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>129686000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>164515000.0</v>
       </c>
-      <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
@@ -7960,1626 +7983,1638 @@
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
+      <c r="DK11"/>
     </row>
-    <row r="12" spans="1:114">
+    <row r="12" spans="1:115">
       <c r="A12" t="s">
         <v>40</v>
       </c>
       <c r="B12">
+        <v>239266000.0</v>
+      </c>
+      <c r="C12">
         <v>155329000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>249029000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>244959000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>187809000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>640373000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>818194000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>1085967000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>777876000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>634855000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>136438000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>204103000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>147939000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>167996000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>186417000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>103590000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>205403000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>165427000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>129686000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>164515000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>229153000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>248662000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>152215000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>137157000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>220929000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>196028000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>331687000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>202279000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>243325000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>217644000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>176612000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>122430000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>171331000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>162312000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>169770000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>171587000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>152834000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>155482000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>209483000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>173305000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>267064000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>157227000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>191318000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>233629000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>207391000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>198683000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>530276000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>214971000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>198947000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>117519000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>93620000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>62765000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>111564000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>123904000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>236744000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>39800000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>30713000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>29297000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>37095000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>26461000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>34078000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>64693000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>46250000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>39449000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>33096000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>18450000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>19008000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>23469000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>21585000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>16799000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>20485000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>14419000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>274914000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>12137000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>219526000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>202276000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>188690000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>188255000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>164845000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>155879000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>148655000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>147581000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>140107000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>136418000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>139587000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>110379000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>131852000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>114353000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>104658000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>82800000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>86489000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>78771000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>16570000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>21304000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>71848000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>12906000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>65320000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>8870000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>12660000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>9176000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>12431000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>10165000.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>19523000.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>8517000.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>42129000.0</v>
       </c>
-      <c r="DB12">
+      <c r="DC12">
         <v>2297000.0</v>
       </c>
-      <c r="DC12">
+      <c r="DD12">
         <v>6000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5000000.0</v>
       </c>
       <c r="DE12">
         <v>5000000.0</v>
       </c>
       <c r="DF12">
+        <v>5000000.0</v>
+      </c>
+      <c r="DG12">
         <v>5673000.0</v>
       </c>
-      <c r="DG12">
+      <c r="DH12">
         <v>7000000.0</v>
       </c>
-      <c r="DH12">
+      <c r="DI12">
         <v>32000000.0</v>
       </c>
-      <c r="DI12">
+      <c r="DJ12">
         <v>14000000.0</v>
       </c>
-      <c r="DJ12">
+      <c r="DK12">
         <v>19000000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:114">
+    <row r="13" spans="1:115">
       <c r="A13" t="s">
         <v>41</v>
       </c>
       <c r="B13">
-        <v>219000.0</v>
+        <v>223000.0</v>
       </c>
       <c r="C13">
         <v>219000.0</v>
       </c>
       <c r="D13">
         <v>219000.0</v>
       </c>
       <c r="E13">
         <v>219000.0</v>
       </c>
       <c r="F13">
         <v>219000.0</v>
       </c>
       <c r="G13">
         <v>219000.0</v>
       </c>
       <c r="H13">
         <v>219000.0</v>
       </c>
       <c r="I13">
         <v>219000.0</v>
       </c>
       <c r="J13">
         <v>219000.0</v>
       </c>
       <c r="K13">
-        <v>214000.0</v>
+        <v>219000.0</v>
       </c>
       <c r="L13">
         <v>214000.0</v>
       </c>
       <c r="M13">
         <v>214000.0</v>
       </c>
       <c r="N13">
+        <v>214000.0</v>
+      </c>
+      <c r="O13">
         <v>211000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>208000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>193000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>192000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>190000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>186000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>184000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>178000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>175000.0</v>
       </c>
       <c r="W13">
         <v>175000.0</v>
       </c>
       <c r="X13">
+        <v>175000.0</v>
+      </c>
+      <c r="Y13">
         <v>174000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>172000.0</v>
       </c>
       <c r="Z13">
         <v>172000.0</v>
       </c>
       <c r="AA13">
         <v>172000.0</v>
       </c>
       <c r="AB13">
+        <v>172000.0</v>
+      </c>
+      <c r="AC13">
         <v>171000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>170000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>165000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>107000.0</v>
       </c>
       <c r="AF13">
         <v>107000.0</v>
       </c>
       <c r="AG13">
         <v>107000.0</v>
       </c>
       <c r="AH13">
         <v>107000.0</v>
       </c>
       <c r="AI13">
         <v>107000.0</v>
       </c>
       <c r="AJ13">
         <v>107000.0</v>
       </c>
       <c r="AK13">
         <v>107000.0</v>
       </c>
       <c r="AL13">
-        <v>106000.0</v>
+        <v>107000.0</v>
       </c>
       <c r="AM13">
         <v>106000.0</v>
       </c>
       <c r="AN13">
-        <v>105000.0</v>
+        <v>106000.0</v>
       </c>
       <c r="AO13">
         <v>105000.0</v>
       </c>
       <c r="AP13">
+        <v>105000.0</v>
+      </c>
+      <c r="AQ13">
         <v>104000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>105000.0</v>
       </c>
       <c r="AR13">
         <v>105000.0</v>
       </c>
       <c r="AS13">
         <v>105000.0</v>
       </c>
       <c r="AT13">
         <v>105000.0</v>
       </c>
       <c r="AU13">
         <v>105000.0</v>
       </c>
       <c r="AV13">
-        <v>100000.0</v>
+        <v>105000.0</v>
       </c>
       <c r="AW13">
         <v>100000.0</v>
       </c>
       <c r="AX13">
-        <v>69000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="AY13">
         <v>69000.0</v>
       </c>
       <c r="AZ13">
         <v>69000.0</v>
       </c>
       <c r="BA13">
         <v>69000.0</v>
       </c>
       <c r="BB13">
         <v>69000.0</v>
       </c>
       <c r="BC13">
+        <v>69000.0</v>
+      </c>
+      <c r="BD13">
         <v>68000.0</v>
       </c>
-      <c r="BD13">
+      <c r="BE13">
         <v>798036000.0</v>
       </c>
-      <c r="BE13">
+      <c r="BF13">
         <v>790180000.0</v>
       </c>
-      <c r="BF13">
+      <c r="BG13">
         <v>779071000.0</v>
       </c>
-      <c r="BG13">
+      <c r="BH13">
         <v>770246000.0</v>
       </c>
-      <c r="BH13">
+      <c r="BI13">
         <v>765808000.0</v>
       </c>
-      <c r="BI13">
+      <c r="BJ13">
         <v>764310000.0</v>
       </c>
-      <c r="BJ13">
+      <c r="BK13">
         <v>763734000.0</v>
       </c>
-      <c r="BK13">
+      <c r="BL13">
         <v>762505000.0</v>
       </c>
-      <c r="BL13">
+      <c r="BM13">
         <v>758080000.0</v>
       </c>
-      <c r="BM13">
+      <c r="BN13">
         <v>755661000.0</v>
       </c>
-      <c r="BN13">
+      <c r="BO13">
         <v>754507000.0</v>
       </c>
-      <c r="BO13">
+      <c r="BP13">
         <v>756107000.0</v>
       </c>
-      <c r="BP13">
+      <c r="BQ13">
         <v>752884000.0</v>
       </c>
-      <c r="BQ13">
+      <c r="BR13">
         <v>748654000.0</v>
       </c>
-      <c r="BR13">
+      <c r="BS13">
         <v>765954000.0</v>
       </c>
-      <c r="BS13">
+      <c r="BT13">
         <v>771283000.0</v>
       </c>
-      <c r="BT13">
+      <c r="BU13">
         <v>760723000.0</v>
       </c>
-      <c r="BU13">
+      <c r="BV13">
         <v>756931000.0</v>
       </c>
-      <c r="BV13">
+      <c r="BW13">
         <v>748584000.0</v>
       </c>
-      <c r="BW13">
+      <c r="BX13">
         <v>734518000.0</v>
       </c>
-      <c r="BX13">
+      <c r="BY13">
         <v>751508000.0</v>
       </c>
-      <c r="BY13">
+      <c r="BZ13">
         <v>748379000.0</v>
       </c>
-      <c r="BZ13">
+      <c r="CA13">
         <v>745969000.0</v>
       </c>
-      <c r="CA13">
+      <c r="CB13">
         <v>742195000.0</v>
       </c>
-      <c r="CB13">
+      <c r="CC13">
         <v>740247000.0</v>
       </c>
-      <c r="CC13">
+      <c r="CD13">
         <v>736803000.0</v>
       </c>
-      <c r="CD13">
+      <c r="CE13">
         <v>740593000.0</v>
       </c>
-      <c r="CE13">
+      <c r="CF13">
         <v>741728000.0</v>
       </c>
-      <c r="CF13">
+      <c r="CG13">
         <v>740480000.0</v>
       </c>
-      <c r="CG13">
+      <c r="CH13">
         <v>738783000.0</v>
       </c>
-      <c r="CH13">
+      <c r="CI13">
         <v>734658000.0</v>
       </c>
-      <c r="CI13">
+      <c r="CJ13">
         <v>731097000.0</v>
       </c>
-      <c r="CJ13">
+      <c r="CK13">
         <v>727654000.0</v>
       </c>
-      <c r="CK13">
+      <c r="CL13">
         <v>726182000.0</v>
       </c>
-      <c r="CL13">
+      <c r="CM13">
         <v>709724000.0</v>
       </c>
-      <c r="CM13">
+      <c r="CN13">
         <v>708072000.0</v>
       </c>
-      <c r="CN13">
+      <c r="CO13">
         <v>705956000.0</v>
       </c>
-      <c r="CO13">
+      <c r="CP13">
         <v>702937000.0</v>
       </c>
-      <c r="CP13">
+      <c r="CQ13">
         <v>690594000.0</v>
       </c>
-      <c r="CQ13">
+      <c r="CR13">
         <v>689026000.0</v>
       </c>
-      <c r="CR13">
+      <c r="CS13">
         <v>687076000.0</v>
       </c>
-      <c r="CS13">
+      <c r="CT13">
         <v>677712000.0</v>
       </c>
-      <c r="CT13">
+      <c r="CU13">
         <v>664751000.0</v>
       </c>
-      <c r="CU13">
+      <c r="CV13">
         <v>660455000.0</v>
       </c>
-      <c r="CV13">
+      <c r="CW13">
         <v>658703000.0</v>
       </c>
-      <c r="CW13">
+      <c r="CX13">
         <v>656191000.0</v>
       </c>
-      <c r="CX13">
+      <c r="CY13">
         <v>644749000.0</v>
       </c>
-      <c r="CY13">
+      <c r="CZ13">
         <v>660090000.0</v>
       </c>
-      <c r="CZ13">
+      <c r="DA13">
         <v>660151000.0</v>
       </c>
-      <c r="DA13">
+      <c r="DB13">
         <v>527876000.0</v>
       </c>
-      <c r="DB13">
+      <c r="DC13">
         <v>526130000.0</v>
       </c>
-      <c r="DC13">
+      <c r="DD13">
         <v>523300000.0</v>
       </c>
-      <c r="DD13"/>
       <c r="DE13"/>
-      <c r="DF13">
+      <c r="DF13"/>
+      <c r="DG13">
         <v>517755000.0</v>
       </c>
-      <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
-      <c r="DJ13">
+      <c r="DJ13"/>
+      <c r="DK13">
         <v>301000000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:114">
+    <row r="14" spans="1:115">
       <c r="A14" t="s">
         <v>42</v>
       </c>
       <c r="B14">
+        <v>221618296.0</v>
+      </c>
+      <c r="C14">
         <v>221169776.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>221087833.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>220875000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>220720000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>220520000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>220404000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>220214000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>220130000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>219470000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>215252969.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>215184485.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>212345047.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>209822650.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>204098116.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>194763695.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>192416642.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>188317117.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>186012478.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>180668732.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>176965510.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>176683474.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>175261812.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>173472755.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>173460053.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>173442101.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>172486506.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>171490625.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>167434740.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>145716583.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>108283666.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>108234934.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>108211936.0</v>
       </c>
       <c r="AH14">
         <v>108211936.0</v>
       </c>
       <c r="AI14">
+        <v>108211936.0</v>
+      </c>
+      <c r="AJ14">
         <v>108143694.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>107783000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>107764279.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>107715965.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>107468000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>106530036.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>106405453.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>106383786.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>106337040.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>106281983.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>106109877.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>105794118.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>101130000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>100995000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>90375000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>69554500.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>69401000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>69494000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>69975000.0</v>
       </c>
       <c r="BB14">
         <v>69975000.0</v>
       </c>
       <c r="BC14">
+        <v>69975000.0</v>
+      </c>
+      <c r="BD14">
         <v>41127404.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>40757000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>40488000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>40487652.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>40405000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>40244000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>40243000.0</v>
       </c>
       <c r="BJ14">
         <v>40243000.0</v>
       </c>
       <c r="BK14">
+        <v>40243000.0</v>
+      </c>
+      <c r="BL14">
         <v>39718000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>39510000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>39496000.0</v>
       </c>
       <c r="BN14">
         <v>39496000.0</v>
       </c>
       <c r="BO14">
+        <v>39496000.0</v>
+      </c>
+      <c r="BP14">
         <v>40369000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>40065000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>39928000.0</v>
       </c>
       <c r="BR14">
         <v>39928000.0</v>
       </c>
       <c r="BS14">
+        <v>39928000.0</v>
+      </c>
+      <c r="BT14">
         <v>40299000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>40257000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>40203000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>40202798.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>39602000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>40004000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>39851000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>39851353.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>39303948.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>39346537.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>38627000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>38627267.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>38949000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>39018000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>39378000.0</v>
       </c>
       <c r="CH14">
         <v>39378000.0</v>
       </c>
       <c r="CI14">
+        <v>39378000.0</v>
+      </c>
+      <c r="CJ14">
         <v>38930000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>38595000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>38757000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>38757405.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>38240000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>37758000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>37211000.0</v>
       </c>
       <c r="CP14">
         <v>37211000.0</v>
       </c>
       <c r="CQ14">
+        <v>37211000.0</v>
+      </c>
+      <c r="CR14">
         <v>36423000.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>36142003.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>35940000.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>35939985.0</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>34855481.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>34719525.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>34584163.0</v>
       </c>
       <c r="CX14">
         <v>34584163.0</v>
       </c>
       <c r="CY14">
+        <v>34584163.0</v>
+      </c>
+      <c r="CZ14">
         <v>33947369.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DA14">
         <v>25425965.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25624346.0</v>
       </c>
       <c r="DB14">
         <v>25624346.0</v>
       </c>
       <c r="DC14">
+        <v>25624346.0</v>
+      </c>
+      <c r="DD14">
         <v>25675676.0</v>
       </c>
-      <c r="DD14">
+      <c r="DE14">
         <v>25263158.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25384615.0</v>
       </c>
       <c r="DF14">
         <v>25384615.0</v>
       </c>
       <c r="DG14">
+        <v>25384615.0</v>
+      </c>
+      <c r="DH14">
         <v>25250000.0</v>
       </c>
-      <c r="DH14">
+      <c r="DI14">
         <v>24750000.0</v>
       </c>
-      <c r="DI14">
+      <c r="DJ14">
         <v>24250000.0</v>
       </c>
-      <c r="DJ14">
+      <c r="DK14">
         <v>21800000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:114">
+    <row r="15" spans="1:115">
       <c r="A15" t="s">
         <v>43</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
-[...1 lines deleted...]
-      </c>
+      <c r="L15"/>
       <c r="M15">
         <v>214000.0</v>
       </c>
       <c r="N15">
+        <v>214000.0</v>
+      </c>
+      <c r="O15">
         <v>211000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>208000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>193000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>192000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>190000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>186000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>184000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>178000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>175000.0</v>
       </c>
       <c r="W15">
         <v>175000.0</v>
       </c>
       <c r="X15">
+        <v>175000.0</v>
+      </c>
+      <c r="Y15">
         <v>174000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>172000.0</v>
       </c>
       <c r="Z15">
         <v>172000.0</v>
       </c>
       <c r="AA15">
         <v>172000.0</v>
       </c>
       <c r="AB15">
+        <v>172000.0</v>
+      </c>
+      <c r="AC15">
         <v>171000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>170000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>165000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>107000.0</v>
       </c>
       <c r="AF15">
         <v>107000.0</v>
       </c>
       <c r="AG15">
         <v>107000.0</v>
       </c>
       <c r="AH15">
         <v>107000.0</v>
       </c>
       <c r="AI15">
         <v>107000.0</v>
       </c>
       <c r="AJ15">
         <v>107000.0</v>
       </c>
       <c r="AK15">
         <v>107000.0</v>
       </c>
       <c r="AL15">
-        <v>106000.0</v>
+        <v>107000.0</v>
       </c>
       <c r="AM15">
         <v>106000.0</v>
       </c>
       <c r="AN15">
-        <v>105000.0</v>
+        <v>106000.0</v>
       </c>
       <c r="AO15">
         <v>105000.0</v>
       </c>
       <c r="AP15">
+        <v>105000.0</v>
+      </c>
+      <c r="AQ15">
         <v>104000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>105000.0</v>
       </c>
       <c r="AR15">
         <v>105000.0</v>
       </c>
       <c r="AS15">
         <v>105000.0</v>
       </c>
       <c r="AT15">
         <v>105000.0</v>
       </c>
       <c r="AU15">
         <v>105000.0</v>
       </c>
       <c r="AV15">
-        <v>100000.0</v>
+        <v>105000.0</v>
       </c>
       <c r="AW15">
         <v>100000.0</v>
       </c>
       <c r="AX15">
-        <v>69000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="AY15">
         <v>69000.0</v>
       </c>
       <c r="AZ15">
         <v>69000.0</v>
       </c>
       <c r="BA15">
         <v>69000.0</v>
       </c>
       <c r="BB15">
         <v>69000.0</v>
       </c>
       <c r="BC15">
+        <v>69000.0</v>
+      </c>
+      <c r="BD15">
         <v>68000.0</v>
       </c>
-      <c r="BD15">
-[...1 lines deleted...]
-      </c>
       <c r="BE15">
         <v>0.0</v>
       </c>
       <c r="BF15">
         <v>0.0</v>
       </c>
       <c r="BG15">
         <v>0.0</v>
       </c>
       <c r="BH15">
         <v>0.0</v>
       </c>
       <c r="BI15">
         <v>0.0</v>
       </c>
       <c r="BJ15">
         <v>0.0</v>
       </c>
       <c r="BK15">
         <v>0.0</v>
       </c>
       <c r="BL15">
         <v>0.0</v>
       </c>
-      <c r="BM15"/>
+      <c r="BM15">
+        <v>0.0</v>
+      </c>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
-      <c r="BS15">
+      <c r="BS15"/>
+      <c r="BT15">
         <v>771283000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>760723000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>756931000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>748584000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>734518000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>751508000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>748379000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>745969000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>742195000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>740247000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>736803000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>740593000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>741728000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>740480000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>738783000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>734658000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>731097000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>727654000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>726182000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>709724000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>708072000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>705956000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>702937000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>690594000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>689026000.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>687076000.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>677712000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>664751000.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>660455000.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>658703000.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>656191000.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>644749000.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>660090000.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DA15">
         <v>660151000.0</v>
       </c>
-      <c r="DA15">
+      <c r="DB15">
         <v>517755000.0</v>
       </c>
-      <c r="DB15">
+      <c r="DC15">
         <v>526130000.0</v>
       </c>
-      <c r="DC15">
+      <c r="DD15">
         <v>523300000.0</v>
       </c>
-      <c r="DD15"/>
       <c r="DE15"/>
-      <c r="DF15">
+      <c r="DF15"/>
+      <c r="DG15">
         <v>517755000.0</v>
       </c>
-      <c r="DG15"/>
       <c r="DH15"/>
       <c r="DI15"/>
-      <c r="DJ15">
+      <c r="DJ15"/>
+      <c r="DK15">
         <v>301000000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:114">
+    <row r="16" spans="1:115">
       <c r="A16" t="s">
         <v>44</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
-      <c r="G16">
+      <c r="G16"/>
+      <c r="H16">
         <v>-7261000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>-602784000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>-1164157000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>-1134088000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>-111174000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>-278231000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-325558000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>178959000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>174276000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>135128000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-39653000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>145572000.0</v>
       </c>
-      <c r="S16"/>
-      <c r="T16">
+      <c r="T16"/>
+      <c r="U16">
         <v>-36690000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-42944000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>145844000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-6418000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-6747000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-6683000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>179309000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-5734000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>-5740000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>-4859000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>173115000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>-164000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>-305000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>-541000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>67009000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>-1822000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>-2197000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>-253368000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>90825000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>-255812000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>-984485000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>-1031277000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>86104000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>-659629000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>-603961000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>-506777000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>82982000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>-268816000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>-362542000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>-355701000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>-314729000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>-316093000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>-10000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>-44000.0</v>
       </c>
-      <c r="BB16"/>
-      <c r="BC16">
+      <c r="BC16"/>
+      <c r="BD16">
         <v>26296000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>37652000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>46070000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>44783000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>48710000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>58239000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>40758000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>41443000.0</v>
       </c>
-      <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
-      <c r="BN16">
+      <c r="BN16"/>
+      <c r="BO16">
         <v>-111000000.0</v>
       </c>
-      <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
-      <c r="BV16">
+      <c r="BV16"/>
+      <c r="BW16">
         <v>-62700000.0</v>
       </c>
-      <c r="BW16"/>
-      <c r="BX16">
+      <c r="BX16"/>
+      <c r="BY16">
         <v>64744000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>45919000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>40490000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>33771000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>29787000.0</v>
       </c>
-      <c r="CC16"/>
-      <c r="CD16">
+      <c r="CD16"/>
+      <c r="CE16">
         <v>39908000.0</v>
       </c>
-      <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
-      <c r="CI16">
+      <c r="CI16"/>
+      <c r="CJ16">
         <v>22711000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>5212000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>3318000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>1810000.0</v>
       </c>
-      <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
       <c r="CP16"/>
       <c r="CQ16"/>
       <c r="CR16"/>
       <c r="CS16"/>
       <c r="CT16"/>
       <c r="CU16"/>
       <c r="CV16"/>
       <c r="CW16"/>
       <c r="CX16"/>
       <c r="CY16"/>
       <c r="CZ16"/>
       <c r="DA16"/>
       <c r="DB16"/>
       <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
+      <c r="DK16"/>
     </row>
-    <row r="17" spans="1:114">
+    <row r="17" spans="1:115">
       <c r="A17" t="s">
         <v>45</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -9652,278 +9687,280 @@
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
+      <c r="DK17"/>
     </row>
-    <row r="18" spans="1:114">
+    <row r="18" spans="1:115">
       <c r="A18" t="s">
         <v>46</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
-      <c r="K18">
+      <c r="K18"/>
+      <c r="L18">
         <v>14400000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>179449000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>181935000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>178959000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>174276000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>135128000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>143208000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>145572000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>147107000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>151112000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>138973000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>145844000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>137460000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>134519000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>132041000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>179309000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>163036000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>168841000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>167294000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>173115000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>98933000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>88871000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>59022000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>67009000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>86581000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>86593000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>83375000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>90825000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>72107000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>72699000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>88935000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>86104000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>87570000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>89036000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>95987000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>82982000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>96372000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>87991000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>89250000.0</v>
       </c>
-      <c r="AX18">
-[...1 lines deleted...]
-      </c>
       <c r="AY18">
         <v>0.0</v>
       </c>
       <c r="AZ18">
         <v>0.0</v>
       </c>
       <c r="BA18">
         <v>0.0</v>
       </c>
       <c r="BB18">
         <v>0.0</v>
       </c>
       <c r="BC18">
         <v>0.0</v>
       </c>
       <c r="BD18">
         <v>0.0</v>
       </c>
       <c r="BE18">
         <v>0.0</v>
       </c>
       <c r="BF18">
         <v>0.0</v>
       </c>
       <c r="BG18">
         <v>0.0</v>
       </c>
       <c r="BH18">
         <v>0.0</v>
       </c>
       <c r="BI18">
         <v>0.0</v>
       </c>
       <c r="BJ18">
         <v>0.0</v>
       </c>
       <c r="BK18">
         <v>0.0</v>
       </c>
       <c r="BL18">
         <v>0.0</v>
       </c>
-      <c r="BM18"/>
+      <c r="BM18">
+        <v>0.0</v>
+      </c>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
       <c r="DJ18"/>
+      <c r="DK18"/>
     </row>
-    <row r="19" spans="1:114">
+    <row r="19" spans="1:115">
       <c r="A19" t="s">
         <v>47</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -9996,259 +10033,260 @@
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
+      <c r="DK19"/>
     </row>
-    <row r="20" spans="1:114">
+    <row r="20" spans="1:115">
       <c r="A20" t="s">
         <v>48</v>
       </c>
       <c r="B20">
+        <v>983970000.0</v>
+      </c>
+      <c r="C20">
         <v>987071000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>986967000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>986472000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>974497000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>967843000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>979265000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>973204000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>974052000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>978289000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>1034183000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>1036966000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>1037819000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>1037412000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>1023171000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>891464000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>899596000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>901529000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>903976000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>907295000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>905701000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>910818000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>904075000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>898842000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>929887000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>934688000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>930864000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AC20">
         <v>920218000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>918673000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>920944000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>641734000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>642060000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>645736000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>643960000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>643321000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>640761000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>636871000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>635920000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>640305000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>640588000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AP20">
         <v>680043000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AQ20">
         <v>681809000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AR20">
         <v>684576000.0</v>
       </c>
-      <c r="AR20">
+      <c r="AS20">
         <v>687084000.0</v>
       </c>
-      <c r="AS20">
+      <c r="AT20">
         <v>682623000.0</v>
       </c>
-      <c r="AT20">
+      <c r="AU20">
         <v>692415000.0</v>
       </c>
-      <c r="AU20">
+      <c r="AV20">
         <v>702791000.0</v>
       </c>
-      <c r="AV20">
+      <c r="AW20">
         <v>698891000.0</v>
       </c>
-      <c r="AW20">
+      <c r="AX20">
         <v>700024000.0</v>
       </c>
-      <c r="AX20">
+      <c r="AY20">
         <v>350208000.0</v>
       </c>
-      <c r="AY20">
+      <c r="AZ20">
         <v>327973000.0</v>
       </c>
-      <c r="AZ20">
+      <c r="BA20">
         <v>328011000.0</v>
       </c>
-      <c r="BA20">
+      <c r="BB20">
         <v>328474000.0</v>
       </c>
-      <c r="BB20">
+      <c r="BC20">
         <v>329132000.0</v>
       </c>
-      <c r="BC20">
+      <c r="BD20">
         <v>338558000.0</v>
       </c>
-      <c r="BD20">
-[...1 lines deleted...]
-      </c>
       <c r="BE20">
         <v>0.0</v>
       </c>
       <c r="BF20">
+        <v>0.0</v>
+      </c>
+      <c r="BG20">
         <v>63607000.0</v>
       </c>
-      <c r="BG20">
-[...1 lines deleted...]
-      </c>
       <c r="BH20">
         <v>0.0</v>
       </c>
       <c r="BI20">
         <v>0.0</v>
       </c>
       <c r="BJ20">
+        <v>0.0</v>
+      </c>
+      <c r="BK20">
         <v>63607000.0</v>
       </c>
-      <c r="BK20">
-[...1 lines deleted...]
-      </c>
       <c r="BL20">
         <v>0.0</v>
       </c>
-      <c r="BM20"/>
-      <c r="BN20">
+      <c r="BM20">
+        <v>0.0</v>
+      </c>
+      <c r="BN20"/>
+      <c r="BO20">
         <v>63607000.0</v>
       </c>
-      <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
-      <c r="BR20">
+      <c r="BR20"/>
+      <c r="BS20">
         <v>63607000.0</v>
       </c>
-      <c r="BS20"/>
       <c r="BT20"/>
-      <c r="BU20">
-[...1 lines deleted...]
-      </c>
+      <c r="BU20"/>
       <c r="BV20">
         <v>63607000.0</v>
       </c>
       <c r="BW20">
         <v>63607000.0</v>
       </c>
       <c r="BX20">
         <v>63607000.0</v>
       </c>
       <c r="BY20">
         <v>63607000.0</v>
       </c>
       <c r="BZ20">
         <v>63607000.0</v>
       </c>
       <c r="CA20">
         <v>63607000.0</v>
       </c>
       <c r="CB20">
         <v>63607000.0</v>
       </c>
       <c r="CC20">
         <v>63607000.0</v>
       </c>
       <c r="CD20">
@@ -10257,1853 +10295,1870 @@
       <c r="CE20">
         <v>63607000.0</v>
       </c>
       <c r="CF20">
         <v>63607000.0</v>
       </c>
       <c r="CG20">
         <v>63607000.0</v>
       </c>
       <c r="CH20">
         <v>63607000.0</v>
       </c>
       <c r="CI20">
         <v>63607000.0</v>
       </c>
       <c r="CJ20">
         <v>63607000.0</v>
       </c>
       <c r="CK20">
         <v>63607000.0</v>
       </c>
       <c r="CL20">
         <v>63607000.0</v>
       </c>
       <c r="CM20">
-        <v>49874000.0</v>
+        <v>63607000.0</v>
       </c>
       <c r="CN20">
         <v>49874000.0</v>
       </c>
       <c r="CO20">
         <v>49874000.0</v>
       </c>
       <c r="CP20">
         <v>49874000.0</v>
       </c>
       <c r="CQ20">
-        <v>40964000.0</v>
+        <v>49874000.0</v>
       </c>
       <c r="CR20">
         <v>40964000.0</v>
       </c>
       <c r="CS20">
         <v>40964000.0</v>
       </c>
-      <c r="CT20"/>
+      <c r="CT20">
+        <v>40964000.0</v>
+      </c>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
+      <c r="DK20"/>
     </row>
-    <row r="21" spans="1:114">
+    <row r="21" spans="1:115">
       <c r="A21" t="s">
         <v>49</v>
       </c>
       <c r="B21">
+        <v>2467240000.0</v>
+      </c>
+      <c r="C21">
         <v>2466199000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>2405227000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>1417700000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>2338805000.0</v>
       </c>
-      <c r="F21"/>
-      <c r="G21">
+      <c r="G21"/>
+      <c r="H21">
         <v>2287824000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>1380836000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>1556948000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>1460996000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>3467474000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>3554632000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>3419929000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>3493501000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>3419179000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>3206502000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>3234913000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>3229410000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>3243961000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>3274403000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>3164105000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>3182333000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>3143620000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>3093765000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>3080861000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>3095990000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>3023541000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>3056784000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>3023900000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>2935425000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>1837995000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>1872885000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>1888358000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>1868817000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>1859175000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>16187000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>1241899000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>1247569000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>1260904000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>1304795000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>1357701000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>1377920000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>1421716000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>1447293000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>1503884000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>1516616000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>1516907000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>1569624000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>1622069000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>721683000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>764946000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>747542000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>746461000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>733388000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>753668000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>33908000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>34233000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>62350000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>39659000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>32014000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>35341000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>38793000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>28217000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>29234000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>25425000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>35998000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>34133000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>31059000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>35683000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>53074000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>51194000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>48126000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>98022000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>99873000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>101723000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>40116000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>41259000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>43742000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>33494000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>35821000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>38250000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>40700000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>43151000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>45601000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>48051000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>114108000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>52951000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>35152000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>36840000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>102135000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>40215000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>41902000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>42895000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>94441000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>46367000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>48194000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>50020000.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>92810000.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>85345000.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>88322000.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>91019000.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>7945000.0</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>87966000.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DA21">
         <v>88479000.0</v>
       </c>
-      <c r="DA21"/>
       <c r="DB21"/>
       <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
       <c r="DG21"/>
       <c r="DH21"/>
       <c r="DI21"/>
       <c r="DJ21"/>
+      <c r="DK21"/>
     </row>
-    <row r="22" spans="1:114">
+    <row r="22" spans="1:115">
       <c r="A22" t="s">
         <v>50</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
-      <c r="G22">
+      <c r="G22"/>
+      <c r="H22">
         <v>-1167000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-603000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-910000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>668806000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-3287999.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-3843000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-2045999.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-2693000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-2571999.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>786462000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>787674000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>11449000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>633190000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>5682000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>1.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>18590000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-999.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-1000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-1999.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-8999.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-18999.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-38000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-732000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-1491000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>-1503999.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>-1384999.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>-1145999.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>-562000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>-265000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>-259000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>-394000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>-244000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>-26000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>1.0</v>
       </c>
-      <c r="AO22">
-[...1 lines deleted...]
-      </c>
       <c r="AP22">
+        <v>0.0</v>
+      </c>
+      <c r="AQ22">
         <v>-9000.0</v>
       </c>
-      <c r="AQ22">
-[...1 lines deleted...]
-      </c>
       <c r="AR22">
+        <v>0.0</v>
+      </c>
+      <c r="AS22">
         <v>-296999.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>-3000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>-287999.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>-993000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>-818000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>-1508000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>-1620000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>-1112000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>-1153000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>-20001.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>-25000.0</v>
       </c>
-      <c r="BC22">
-[...1 lines deleted...]
-      </c>
       <c r="BD22">
         <v>0.0</v>
       </c>
       <c r="BE22">
         <v>0.0</v>
       </c>
       <c r="BF22">
         <v>0.0</v>
       </c>
       <c r="BG22">
         <v>0.0</v>
       </c>
       <c r="BH22">
         <v>0.0</v>
       </c>
       <c r="BI22">
         <v>0.0</v>
       </c>
       <c r="BJ22">
         <v>0.0</v>
       </c>
       <c r="BK22">
         <v>0.0</v>
       </c>
       <c r="BL22">
         <v>0.0</v>
       </c>
-      <c r="BM22"/>
+      <c r="BM22">
+        <v>0.0</v>
+      </c>
       <c r="BN22"/>
       <c r="BO22"/>
       <c r="BP22"/>
       <c r="BQ22"/>
       <c r="BR22"/>
       <c r="BS22"/>
       <c r="BT22"/>
       <c r="BU22"/>
       <c r="BV22"/>
       <c r="BW22"/>
       <c r="BX22"/>
-      <c r="BY22">
+      <c r="BY22"/>
+      <c r="BZ22">
         <v>4845000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>1269000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>5517000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>16064000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>24870000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>18815000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>37414000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>37647000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>63724000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>12802000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>11308000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>16621000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>12663000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>13609000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>22865000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>23180000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>11470000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>22158000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>21542000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>25688000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>15436000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>23693000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>2190000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>9045000.0</v>
       </c>
-      <c r="CW22"/>
-      <c r="CX22">
+      <c r="CX22"/>
+      <c r="CY22">
         <v>2573000.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>10411000.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>1863000.0</v>
       </c>
-      <c r="DA22">
+      <c r="DB22">
         <v>3091000.0</v>
       </c>
-      <c r="DB22"/>
       <c r="DC22"/>
       <c r="DD22"/>
       <c r="DE22"/>
       <c r="DF22"/>
       <c r="DG22"/>
       <c r="DH22"/>
       <c r="DI22"/>
       <c r="DJ22"/>
+      <c r="DK22"/>
     </row>
-    <row r="23" spans="1:114">
+    <row r="23" spans="1:115">
       <c r="A23" t="s">
         <v>51</v>
       </c>
       <c r="B23">
+        <v>18200021000.0</v>
+      </c>
+      <c r="C23">
         <v>17990232000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>17985040000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>17998197000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>17307305000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>17535024000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>17631576000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>17769285000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>17611507000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>17976783000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>18630239000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>19076325000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>18832407000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>18102035000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>17774842000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>15454229000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>15569532000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>15480630000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>15135134000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>15232166000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>14548700000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>14707636000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>14189510000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>13956013000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>13890308000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>14060918000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>14083639000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>14192007000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>14155902000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>14183039000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>8518988000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>8266700000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>8287871000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>8231402000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>8334411000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>8317249000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>8197828000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>8453954000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>8468285000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>8682571000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>8703251000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>8754673000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>8888428000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>8967604000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>8730530000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>8637328000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>8501449000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>8293748000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>8339468000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>4678950000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>4726360000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>4635360000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>4609614000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>4609042000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>4782495000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>1438615000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>1458986000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>1462623000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>1468889000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>1459706000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>1144202000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>1172326000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>1157730000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>1124406000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>1090157000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>1093336000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>1096739000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>1137045000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>1129247000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>1111136000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>1124854000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>1131066000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>1220743000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>1153284000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>1150288000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>1123717000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>1107457000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>1093010000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>996613000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>997922000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>1000075000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>983262000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>967474000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>962411000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>993001000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>1013539000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>1016220000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>884131000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>890216000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>906505000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>881078000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>878606000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>879574000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>893524000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>870763000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>891069000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>898079000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>915883000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>919896000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>904533000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>901862000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>904242000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>970034000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>960301000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>874173000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>859395000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>863900000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>859100000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>836400000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>816890000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>801800000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>794500000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>725300000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>524000000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:114">
+    <row r="24" spans="1:115">
       <c r="A24" t="s">
         <v>52</v>
       </c>
       <c r="B24">
+        <v>8753749000.0</v>
+      </c>
+      <c r="C24">
         <v>8722690000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>8684639000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>8635985000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>7866302000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>8039002000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>7972821000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>8102448000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>7873215000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>8144182000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>8287714000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>8615925000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>8258248000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>7877748000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>7783343000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>6765628000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>6778231000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>6791616000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>6674917000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>6815847000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>6520374000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>6695998000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>6234460000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>6122267000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>6121643000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>6053943000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>12171968000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>12242795000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>12140077000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>12665819000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>8631188000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>8405199000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>8510838000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>8313759000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>4314838000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>4099163000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>3980548000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>3764099000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>4013462000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>3848158000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>3999064000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>4007772000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>4164619000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>4194273000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>4150093000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>3281028000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>3200433000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>3321670000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>3460209000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>1492410000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>1685556000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>1686155000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>1695335000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>1715397000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>1717720000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>346532000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>354722000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>356209000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>335354000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>342941000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>250997000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>255232000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>254144000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>206247000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>337131000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>307206000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>298719000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>321345000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>303609000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>250149000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>328978000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>342688000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>343058000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>266542000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>348395000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>322244000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>317542000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>250379000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>251654000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>255897000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>255896000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>230719000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>250575000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>251874000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>280589000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>278343000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>274757000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>190030000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>207397000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>156897000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>205118000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>211830000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>221198000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CQ24">
         <v>223869000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CR24">
         <v>225434000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CS24">
         <v>252721000.0</v>
       </c>
-      <c r="CS24">
+      <c r="CT24">
         <v>276981000.0</v>
       </c>
-      <c r="CT24">
+      <c r="CU24">
         <v>285145000.0</v>
       </c>
-      <c r="CU24">
+      <c r="CV24">
         <v>305831000.0</v>
       </c>
-      <c r="CV24">
+      <c r="CW24">
         <v>293801000.0</v>
       </c>
-      <c r="CW24">
+      <c r="CX24">
         <v>291013000.0</v>
       </c>
-      <c r="CX24">
+      <c r="CY24">
         <v>267441000.0</v>
       </c>
-      <c r="CY24">
+      <c r="CZ24">
         <v>353808000.0</v>
       </c>
-      <c r="CZ24">
+      <c r="DA24">
         <v>343179000.0</v>
       </c>
-      <c r="DA24">
+      <c r="DB24">
         <v>340024000.0</v>
       </c>
-      <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
+      <c r="DK24"/>
     </row>
-    <row r="25" spans="1:114">
+    <row r="25" spans="1:115">
       <c r="A25" t="s">
         <v>53</v>
       </c>
-      <c r="B25">
+      <c r="B25"/>
+      <c r="C25">
         <v>8722690000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>8684639000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>8635985000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>7866302000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>8039002000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>7972821000.0</v>
       </c>
-      <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
-      <c r="K25">
+      <c r="K25"/>
+      <c r="L25">
         <v>8287714000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>8615925000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>8258248000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>7877748000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>7783343000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>6765628000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>6778231000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>6791616000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>6674917000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>6815847000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>6520374000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>6695998000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>6234460000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>6122267000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>6121643000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>6053943000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>12171968000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>12242795000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>12140077000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>12665819000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>8631188000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>8405199000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>8510838000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>8313759000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>4314838000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>4099163000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>3980548000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>3764099000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>4013462000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>3848158000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>3999064000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>4007772000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>4164619000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>4194273000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>4150093000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>3281028000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>3200433000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>3321670000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>3460209000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>1492410000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>1685556000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>1686155000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>1695335000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>1715397000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>1717720000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>346532000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>354722000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>356209000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>335354000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>342941000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>250997000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>255232000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>254144000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>206247000.0</v>
       </c>
-      <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
       <c r="CR25"/>
       <c r="CS25"/>
       <c r="CT25"/>
       <c r="CU25"/>
       <c r="CV25"/>
       <c r="CW25"/>
       <c r="CX25"/>
       <c r="CY25"/>
       <c r="CZ25"/>
       <c r="DA25"/>
       <c r="DB25"/>
       <c r="DC25"/>
       <c r="DD25"/>
       <c r="DE25"/>
       <c r="DF25"/>
       <c r="DG25"/>
       <c r="DH25"/>
       <c r="DI25"/>
       <c r="DJ25"/>
+      <c r="DK25"/>
     </row>
-    <row r="26" spans="1:114">
+    <row r="26" spans="1:115">
       <c r="A26" t="s">
         <v>54</v>
       </c>
       <c r="B26">
+        <v>309337000.0</v>
+      </c>
+      <c r="C26">
         <v>310178000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>311173000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>311411000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>304838000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>301115000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>299465000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>356220000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>355668000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>354261000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>351537000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>16680311000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>16058615000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>15816400000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>15418553000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>13320849000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>13407179000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>13394006000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>361835000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>351865000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>269448000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>12645875000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>12335794000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>12161062000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>12077260000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>12240749000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>12144564000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>12407717000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>12337572000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>12258102000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>7312800000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>7135937000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>7115210000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>7045172000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>7079503000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>7095454000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>5784923000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>5810599000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>6011935000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>6197190000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>6055564000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>6102017000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>6089749000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>6104405000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>5973109000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>5905958000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>5469846000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>5456613000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>5559561000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>3333654000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>935728000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>941318000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>929675000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>943076000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>948733000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>610424000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>599521000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>596749000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>613270000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>604126000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>409429000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BK26">
         <v>398844000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BL26">
         <v>401634000.0</v>
       </c>
-      <c r="BL26">
+      <c r="BM26">
         <v>391167000.0</v>
       </c>
-      <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
+      <c r="DK26"/>
     </row>
-    <row r="27" spans="1:114">
+    <row r="27" spans="1:115">
       <c r="A27" t="s">
         <v>55</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -12176,472 +12231,478 @@
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
+      <c r="DK27"/>
     </row>
-    <row r="28" spans="1:114">
+    <row r="28" spans="1:115">
       <c r="A28" t="s">
         <v>56</v>
       </c>
       <c r="B28">
+        <v>8612811999.0</v>
+      </c>
+      <c r="C28">
         <v>8567361000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>8435610000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>8399247000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>7678493000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>7398629000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>7154627000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>7016481000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>7096249000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>7650733000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>8151276000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>8411822000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>8110309000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>7709752000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>7596926000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>6662038000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>6572828000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>6626189000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>6545231000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>6651332000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>6291221000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>6447336000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>6082245000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>5985110000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>5900714000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>5857915000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>5765502000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>5974732000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>5880163000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>6161047000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>4487172000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>4278628000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>4217800000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>4102955000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>4145068000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>4093077000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>4020518000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>4285332000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>4182337000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>4468623000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>4296600000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>4335566000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>4408790000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>4310878000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>4128833000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>3889863000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>3289102000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>3583399000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>3627540000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>1949891000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>2081936000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>2008390000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>1881771000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>1844493000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>1899136000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>539892000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>572169000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>793232000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>551419000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>549640000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>338669000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>332289000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>349644000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>338548000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>326062000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>196880000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>301013000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>334596000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>325922000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>310075000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>308493000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>328269000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>325433000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>304614000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>331327000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>366775000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>360893000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>-18869000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>234775000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>243373000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>237725000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>231681000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>239766000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>238245000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>259336000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>278016000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>260954000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>196022000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>245905000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>257574000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>190866000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>200374000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>207220000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>226619000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>217725000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>244396000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>268657000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>303435000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>299522000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>290943000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>284852000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>295303000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>340360000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>340023000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>330815000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>315054000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>315800000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>310000000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>288900000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>265625000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>256600000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>220300000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>188800000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>189000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:114">
+    <row r="29" spans="1:115">
       <c r="A29" t="s">
         <v>57</v>
       </c>
       <c r="B29">
+        <v>17098431000.0</v>
+      </c>
+      <c r="C29">
         <v>16840947000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>16840372000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>16847849000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>16228665000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>16468697000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>16552279000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>16735327000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>16546272000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>16844617000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>17422075000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>17846498000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>17559829000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>16871394000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>16582548000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>14405451000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>14471242000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>14373401000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>14059957000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>14114948000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>13409181000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>13572711000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>13122170000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>12923058000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>12892588000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
@@ -12686,678 +12747,685 @@
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
+      <c r="DK29"/>
     </row>
-    <row r="30" spans="1:114">
+    <row r="30" spans="1:115">
       <c r="A30" t="s">
         <v>58</v>
       </c>
       <c r="B30">
+        <v>590000.0</v>
+      </c>
+      <c r="C30">
         <v>1172812000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>34692000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>1064718000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>1012000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>1089000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>1167000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>1108000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>661736000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>1517040000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>1172931000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>1222818000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>1223262000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>919000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>602000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>18937000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>13594000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>1826000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>1992000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>17003000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>4027000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>26257000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>4347000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>11074000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>39051000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>57816000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>86400000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>81523000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>71477000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>74842000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>82547000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>78100000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>75540000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>105219000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>154278000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>775922000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>105186000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>299610000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>800844000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>55493000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>60562000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>62218000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>147700000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>176796000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>48779000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>34477000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>24290000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>37590000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>943087000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>392854000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>37962000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>21949000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>29559000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>31082000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>29557000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>33908000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>34233000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>38369000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>39659000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>32014000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>35341000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>38793000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>28217000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>29234000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>25425000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>35998000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>34133000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>31059000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>35683000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>53074000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>51194000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>48126000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>48496000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>88329000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>84671000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>76877000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>78648000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>88884000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>83111000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>78939000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>76417000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>82933000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>59697000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>57926000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>53670000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>63471000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>62142000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>52417000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>45662000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>50917000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>51406000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>46611000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>44557000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>40241000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>26955000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>22774000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>18520000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>18789000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>13294000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>12166000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>10053000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>7945000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>6253000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>1266000.0</v>
       </c>
-      <c r="DA30"/>
       <c r="DB30"/>
       <c r="DC30"/>
       <c r="DD30"/>
       <c r="DE30"/>
       <c r="DF30"/>
       <c r="DG30"/>
       <c r="DH30"/>
       <c r="DI30"/>
       <c r="DJ30"/>
+      <c r="DK30"/>
     </row>
-    <row r="31" spans="1:114">
+    <row r="31" spans="1:115">
       <c r="A31" t="s">
         <v>59</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31">
         <v>6415742000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>8193607000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>8263762000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>7956234000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>7776034000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>6748359000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>6793415000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>6680256000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>6481064000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>4468197000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>4110895000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>5965895000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>5983635000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>5901949000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>5841058000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>6007241000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>6027242000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>6064187000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>6092624000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>5903334000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>2421289000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>2458809000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>2504263000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>2549266000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>2586220000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>2597831000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>1815007000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>1840599000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>1927360000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>1849486000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>1862430000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>1857530000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>1886731000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>1976688000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>1953522000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>2070726000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>2231837000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>2021691000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>2008916000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>1094516000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>1105412000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>883098000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>882461000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>968182000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>936223000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>580364000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>690724000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>690281000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>702495000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>700141000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>641197000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>632559000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>630980000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>624018000.0</v>
       </c>
-      <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
       <c r="CL31"/>
       <c r="CM31"/>
       <c r="CN31"/>
       <c r="CO31"/>
       <c r="CP31"/>
       <c r="CQ31"/>
       <c r="CR31"/>
       <c r="CS31"/>
       <c r="CT31"/>
       <c r="CU31"/>
       <c r="CV31"/>
       <c r="CW31"/>
       <c r="CX31"/>
       <c r="CY31"/>
       <c r="CZ31"/>
       <c r="DA31"/>
       <c r="DB31"/>
       <c r="DC31"/>
       <c r="DD31"/>
       <c r="DE31"/>
       <c r="DF31"/>
       <c r="DG31"/>
       <c r="DH31"/>
       <c r="DI31"/>
       <c r="DJ31"/>
+      <c r="DK31"/>
     </row>
-    <row r="32" spans="1:114">
+    <row r="32" spans="1:115">
       <c r="A32" t="s">
         <v>60</v>
       </c>
       <c r="B32">
+        <v>-585706000.0</v>
+      </c>
+      <c r="C32">
         <v>-718869000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>-560274000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>-552025000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>-604830000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>-154233000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>61607000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>350798000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>8186000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>-137100000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>-633843000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>-629186000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>-720037000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>-625241000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>-592844000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>-614718000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>-553199000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>-601183000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>-591935000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>-580173000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>-558706000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>-496668000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>-568588000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>-551318000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>-401060000.0</v>
       </c>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
@@ -13402,3124 +13470,3149 @@
       <c r="CL32"/>
       <c r="CM32"/>
       <c r="CN32"/>
       <c r="CO32"/>
       <c r="CP32"/>
       <c r="CQ32"/>
       <c r="CR32"/>
       <c r="CS32"/>
       <c r="CT32"/>
       <c r="CU32"/>
       <c r="CV32"/>
       <c r="CW32"/>
       <c r="CX32"/>
       <c r="CY32"/>
       <c r="CZ32"/>
       <c r="DA32"/>
       <c r="DB32"/>
       <c r="DC32"/>
       <c r="DD32"/>
       <c r="DE32"/>
       <c r="DF32"/>
       <c r="DG32"/>
       <c r="DH32"/>
       <c r="DI32"/>
       <c r="DJ32"/>
+      <c r="DK32"/>
     </row>
-    <row r="33" spans="1:114">
+    <row r="33" spans="1:115">
       <c r="A33" t="s">
         <v>61</v>
       </c>
       <c r="B33">
+        <v>3602952000.0</v>
+      </c>
+      <c r="C33">
         <v>3605090000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>17693257000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>16445481000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>17107357000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>16894651000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>16783597000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>16675575000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>15827695000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>15715493000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>18391786000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>18829220000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>18641430000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>17875176000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>17549245000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>15331702000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>15350535000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>15305108000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>14991784000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>15044966000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>14300537000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>14414127000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>14022322000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>13807782000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>13630328000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>13703064000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>13561539000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>13805428000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>13841100000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>13890553000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>8151099000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>8066170000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>8007818000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>7963871000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>7999767000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>7984427000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>7925044000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>7972615000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>8080641000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>8177437000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>8371878000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>8476182000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>8544547000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>8557179000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>8474360000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>8396913000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>7946883000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>8041187000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>8015360000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>4445274000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>4576803000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>4529390000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>4466986000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>4452611000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>4516194000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>1364907000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>1394040000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>1394957000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>1392135000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>1401231000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>1074783000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>1068840000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>1083263000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>1055723000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>1031636000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>1038888000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>1043598000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>1082517000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>1071979000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>1041263000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>1053175000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>1068521000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>98022000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>1052818000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>101723000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>103723000.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>104866000.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>107349000.0</v>
       </c>
-      <c r="CA33">
+      <c r="CB33">
         <v>97101000.0</v>
       </c>
-      <c r="CB33">
+      <c r="CC33">
         <v>99428000.0</v>
       </c>
-      <c r="CC33">
+      <c r="CD33">
         <v>101857000.0</v>
       </c>
-      <c r="CD33">
+      <c r="CE33">
         <v>104307000.0</v>
       </c>
-      <c r="CE33">
+      <c r="CF33">
         <v>567016000.0</v>
       </c>
-      <c r="CF33">
+      <c r="CG33">
         <v>571719000.0</v>
       </c>
-      <c r="CG33">
+      <c r="CH33">
         <v>580202000.0</v>
       </c>
-      <c r="CH33">
+      <c r="CI33">
         <v>790257000.0</v>
       </c>
-      <c r="CI33">
+      <c r="CJ33">
         <v>605068000.0</v>
       </c>
-      <c r="CJ33">
+      <c r="CK33">
         <v>505599000.0</v>
       </c>
-      <c r="CK33">
+      <c r="CL33">
         <v>121240000.0</v>
       </c>
-      <c r="CL33">
+      <c r="CM33">
         <v>523678000.0</v>
       </c>
-      <c r="CM33">
+      <c r="CN33">
         <v>94010000.0</v>
       </c>
-      <c r="CN33">
+      <c r="CO33">
         <v>95457000.0</v>
       </c>
-      <c r="CO33">
+      <c r="CP33">
         <v>100342000.0</v>
       </c>
-      <c r="CP33">
+      <c r="CQ33">
         <v>723973000.0</v>
       </c>
-      <c r="CQ33">
+      <c r="CR33">
         <v>95002000.0</v>
       </c>
-      <c r="CR33">
+      <c r="CS33">
         <v>97957000.0</v>
       </c>
-      <c r="CS33">
+      <c r="CT33">
         <v>99719000.0</v>
       </c>
-      <c r="CT33">
+      <c r="CU33">
         <v>528439000.0</v>
       </c>
-      <c r="CU33">
+      <c r="CV33">
         <v>123237000.0</v>
       </c>
-      <c r="CV33">
+      <c r="CW33">
         <v>117143000.0</v>
       </c>
-      <c r="CW33">
+      <c r="CX33">
         <v>115256000.0</v>
       </c>
-      <c r="CX33">
+      <c r="CY33">
         <v>528050000.0</v>
       </c>
-      <c r="CY33">
+      <c r="CZ33">
         <v>97993000.0</v>
       </c>
-      <c r="CZ33">
+      <c r="DA33">
         <v>98681000.0</v>
       </c>
-      <c r="DA33">
+      <c r="DB33">
         <v>837037000.0</v>
       </c>
-      <c r="DB33"/>
-      <c r="DC33">
+      <c r="DC33"/>
+      <c r="DD33">
         <v>783200000.0</v>
       </c>
-      <c r="DD33">
+      <c r="DE33">
         <v>782300000.0</v>
       </c>
-      <c r="DE33">
+      <c r="DF33">
         <v>767900000.0</v>
       </c>
-      <c r="DF33">
+      <c r="DG33">
         <v>778539000.0</v>
       </c>
-      <c r="DG33">
+      <c r="DH33">
         <v>727100000.0</v>
       </c>
-      <c r="DH33">
+      <c r="DI33">
         <v>706500000.0</v>
       </c>
-      <c r="DI33">
+      <c r="DJ33">
         <v>646800000.0</v>
       </c>
-      <c r="DJ33">
+      <c r="DK33">
         <v>253000000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:114">
+    <row r="34" spans="1:115">
       <c r="A34" t="s">
         <v>62</v>
       </c>
       <c r="B34">
+        <v>98329000.0</v>
+      </c>
+      <c r="C34">
         <v>104055000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>111339000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>111829000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>114414000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>119831000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>125934000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>128710000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>131517000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>136872000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>153049000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>157728000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>161848000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>184584000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>184885000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>174766000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>181236000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>183286000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>191128000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>197067000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>192029000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>197248000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>192445000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>197223000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>202508000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>210742000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>207655000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>213279000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>217506000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>225128000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>105898000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>107542000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>111801000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AI34">
         <v>113957000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AJ34">
         <v>116980000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AK34">
         <v>118736000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AL34">
         <v>119914000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AM34">
         <v>122203000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AN34">
         <v>125790000.0</v>
       </c>
-      <c r="AN34">
+      <c r="AO34">
         <v>128466000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AP34">
         <v>132363000.0</v>
       </c>
-      <c r="AP34">
+      <c r="AQ34">
         <v>154315000.0</v>
       </c>
-      <c r="AQ34">
+      <c r="AR34">
         <v>165647000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AS34">
         <v>171544000.0</v>
       </c>
-      <c r="AS34">
+      <c r="AT34">
         <v>174126000.0</v>
       </c>
-      <c r="AT34">
+      <c r="AU34">
         <v>175070000.0</v>
       </c>
-      <c r="AU34">
+      <c r="AV34">
         <v>178070000.0</v>
       </c>
-      <c r="AV34">
+      <c r="AW34">
         <v>180364000.0</v>
       </c>
-      <c r="AW34">
+      <c r="AX34">
         <v>182741000.0</v>
       </c>
-      <c r="AX34">
+      <c r="AY34">
         <v>172258000.0</v>
       </c>
-      <c r="AY34">
+      <c r="AZ34">
         <v>11232000.0</v>
       </c>
-      <c r="AZ34">
+      <c r="BA34">
         <v>13458000.0</v>
       </c>
-      <c r="BA34">
+      <c r="BB34">
         <v>20847000.0</v>
       </c>
-      <c r="BB34">
+      <c r="BC34">
         <v>24959000.0</v>
       </c>
-      <c r="BC34">
+      <c r="BD34">
         <v>26296000.0</v>
       </c>
-      <c r="BD34">
+      <c r="BE34">
         <v>37652000.0</v>
       </c>
-      <c r="BE34">
+      <c r="BF34">
         <v>46070000.0</v>
       </c>
-      <c r="BF34">
+      <c r="BG34">
         <v>44783000.0</v>
       </c>
-      <c r="BG34">
+      <c r="BH34">
         <v>48710000.0</v>
       </c>
-      <c r="BH34">
+      <c r="BI34">
         <v>58239000.0</v>
       </c>
-      <c r="BI34">
+      <c r="BJ34">
         <v>40758000.0</v>
       </c>
-      <c r="BJ34">
+      <c r="BK34">
         <v>41443000.0</v>
       </c>
-      <c r="BK34">
+      <c r="BL34">
         <v>36916000.0</v>
       </c>
-      <c r="BL34">
+      <c r="BM34">
         <v>40447000.0</v>
       </c>
-      <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
       <c r="CJ34"/>
       <c r="CK34"/>
       <c r="CL34"/>
       <c r="CM34"/>
       <c r="CN34"/>
       <c r="CO34"/>
       <c r="CP34"/>
       <c r="CQ34"/>
       <c r="CR34"/>
       <c r="CS34"/>
       <c r="CT34"/>
       <c r="CU34"/>
       <c r="CV34"/>
       <c r="CW34"/>
       <c r="CX34"/>
       <c r="CY34"/>
       <c r="CZ34"/>
       <c r="DA34"/>
       <c r="DB34"/>
       <c r="DC34"/>
       <c r="DD34"/>
       <c r="DE34"/>
       <c r="DF34"/>
       <c r="DG34"/>
       <c r="DH34"/>
       <c r="DI34"/>
       <c r="DJ34"/>
+      <c r="DK34"/>
     </row>
-    <row r="35" spans="1:114">
+    <row r="35" spans="1:115">
       <c r="A35" t="s">
         <v>63</v>
       </c>
       <c r="B35">
+        <v>9485970000.0</v>
+      </c>
+      <c r="C35">
         <v>8978565000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>8960824000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>8870783000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>8135604000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>8306294000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>8259258000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>8386874000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>6999395000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>8605549000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>8612692000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>8953102000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>8602031000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>8241291000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>8142504000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>7075522000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>7102675000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>7120474000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>7013152000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>7164026000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>6851376000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>7039090000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>6564365000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>6454009000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>6456192000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>6443994000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>6467880000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>6559131000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>6508288000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>6776934000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>4869915000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>4598436000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>4560919000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>4447198000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>4519364000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>4470958000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>4377606000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>4654807000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>4590682000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>4844058000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>4785927000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>4748156000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>4867947000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>4818461000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>4619711000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>4352669000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>4100166000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>4073143000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>4105781000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>2242088000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>2182872000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>2078237000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>2000739000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>2122376000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>1777720000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>346532000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>354722000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>597069000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>335354000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>342941000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>250997000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>255232000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>261031000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>213366000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>216569000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>215330000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>234810000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>373191000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>362833000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>262098000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>255478000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>261688000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>399232000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>272884000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>348000000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>395379000.0</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>379183000.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CA35">
         <v>279000000.0</v>
       </c>
-      <c r="CA35">
+      <c r="CB35">
         <v>252000000.0</v>
       </c>
-      <c r="CB35">
+      <c r="CC35">
         <v>256000000.0</v>
       </c>
-      <c r="CC35">
+      <c r="CD35">
         <v>378445000.0</v>
       </c>
-      <c r="CD35">
+      <c r="CE35">
         <v>246000000.0</v>
       </c>
-      <c r="CE35">
+      <c r="CF35">
         <v>251000000.0</v>
       </c>
-      <c r="CF35">
+      <c r="CG35">
         <v>252000000.0</v>
       </c>
-      <c r="CG35">
+      <c r="CH35">
         <v>281000000.0</v>
       </c>
-      <c r="CH35">
+      <c r="CI35">
         <v>293000000.0</v>
       </c>
-      <c r="CI35">
+      <c r="CJ35">
         <v>275000000.0</v>
       </c>
-      <c r="CJ35">
+      <c r="CK35">
         <v>190000000.0</v>
       </c>
-      <c r="CK35">
+      <c r="CL35">
         <v>207000000.0</v>
       </c>
-      <c r="CL35">
+      <c r="CM35">
         <v>209000000.0</v>
       </c>
-      <c r="CM35">
+      <c r="CN35">
         <v>205000000.0</v>
       </c>
-      <c r="CN35">
+      <c r="CO35">
         <v>212000000.0</v>
       </c>
-      <c r="CO35">
+      <c r="CP35">
         <v>221000000.0</v>
       </c>
-      <c r="CP35">
+      <c r="CQ35">
         <v>235000000.0</v>
       </c>
-      <c r="CQ35">
+      <c r="CR35">
         <v>225000000.0</v>
       </c>
-      <c r="CR35">
+      <c r="CS35">
         <v>253000000.0</v>
       </c>
-      <c r="CS35">
+      <c r="CT35">
         <v>277000000.0</v>
       </c>
-      <c r="CT35">
+      <c r="CU35">
         <v>296000000.0</v>
       </c>
-      <c r="CU35">
+      <c r="CV35">
         <v>306000000.0</v>
       </c>
-      <c r="CV35">
+      <c r="CW35">
         <v>294000000.0</v>
       </c>
-      <c r="CW35">
+      <c r="CX35">
         <v>291000000.0</v>
       </c>
-      <c r="CX35">
+      <c r="CY35">
         <v>290000000.0</v>
       </c>
-      <c r="CY35">
+      <c r="CZ35">
         <v>354000000.0</v>
       </c>
-      <c r="CZ35">
+      <c r="DA35">
         <v>343000000.0</v>
       </c>
-      <c r="DA35">
+      <c r="DB35">
         <v>340000000.0</v>
       </c>
-      <c r="DB35">
+      <c r="DC35">
         <v>317000000.0</v>
       </c>
-      <c r="DC35">
+      <c r="DD35">
         <v>322000000.0</v>
       </c>
-      <c r="DD35">
+      <c r="DE35">
         <v>315000000.0</v>
       </c>
-      <c r="DE35">
+      <c r="DF35">
         <v>294000000.0</v>
       </c>
-      <c r="DF35">
+      <c r="DG35">
         <v>271000000.0</v>
       </c>
-      <c r="DG35">
+      <c r="DH35">
         <v>264000000.0</v>
       </c>
-      <c r="DH35">
+      <c r="DI35">
         <v>252000000.0</v>
       </c>
-      <c r="DI35">
+      <c r="DJ35">
         <v>203000000.0</v>
       </c>
-      <c r="DJ35">
+      <c r="DK35">
         <v>208000000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:114">
+    <row r="36" spans="1:115">
       <c r="A36" t="s">
         <v>64</v>
       </c>
       <c r="B36">
+        <v>-15972917000.0</v>
+      </c>
+      <c r="C36">
         <v>-15894933000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>16395117000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>929164000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>15828022000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>15625693000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>15504867000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>15346151000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>669204000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>560283000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>1191350000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>1154945000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>948945000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>12781128000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>144865000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>166148000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>216573000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>10741330000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>997318000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>931924000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>903927000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>138100000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>793079000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>747878000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>623181000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>332156000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>590124000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>580270000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>584855000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>1188324001.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>293475000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>275506000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>266581000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>282334000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>272216000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>6996939000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>275188000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>988833000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>5884742000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>309340000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>281331000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>1129835000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>353369000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>318397000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>312323000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>1105405000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>5509082000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>5561447000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>5506302000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>2843363000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>2926371000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>2894476000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>2827959000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>2824465000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>130506000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>54272000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>73347000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>109069000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>41021000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>39384000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>37260000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>34097000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>39869000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>43144000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>32562000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>69241000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>33963000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>38148000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>31274000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>29212000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>30654000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BU36">
         <v>30556000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>-775391000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>34211000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>-808826000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BY36">
         <v>-998369000.0</v>
       </c>
-      <c r="BY36">
+      <c r="BZ36">
         <v>-984821000.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CA36">
         <v>-682691000.0</v>
       </c>
-      <c r="CA36">
+      <c r="CB36">
         <v>-650724000.0</v>
       </c>
-      <c r="CB36">
+      <c r="CC36">
         <v>-854212000.0</v>
       </c>
-      <c r="CC36">
+      <c r="CD36">
         <v>-855294000.0</v>
       </c>
-      <c r="CD36">
+      <c r="CE36">
         <v>-728885000.0</v>
       </c>
-      <c r="CE36">
+      <c r="CF36">
         <v>-830144000.0</v>
       </c>
-      <c r="CF36">
+      <c r="CG36">
         <v>-829069000.0</v>
       </c>
-      <c r="CG36">
+      <c r="CH36">
         <v>-832034000.0</v>
       </c>
-      <c r="CH36">
+      <c r="CI36">
         <v>-790257000.0</v>
       </c>
-      <c r="CI36">
+      <c r="CJ36">
         <v>-909530000.0</v>
       </c>
-      <c r="CJ36">
+      <c r="CK36">
         <v>-785986000.0</v>
       </c>
-      <c r="CK36">
+      <c r="CL36">
         <v>-392278000.0</v>
       </c>
-      <c r="CL36">
+      <c r="CM36">
         <v>-706130000.0</v>
       </c>
-      <c r="CM36">
+      <c r="CN36">
         <v>-347444000.0</v>
       </c>
-      <c r="CN36">
+      <c r="CO36">
         <v>-343658000.0</v>
       </c>
-      <c r="CO36">
+      <c r="CP36">
         <v>-357329000.0</v>
       </c>
-      <c r="CP36">
+      <c r="CQ36">
         <v>-791715000.0</v>
       </c>
-      <c r="CQ36">
+      <c r="CR36">
         <v>-356354000.0</v>
       </c>
-      <c r="CR36">
+      <c r="CS36">
         <v>-366826000.0</v>
       </c>
-      <c r="CS36">
+      <c r="CT36">
         <v>-393191000.0</v>
       </c>
-      <c r="CT36">
+      <c r="CU36">
         <v>-1095150000.0</v>
       </c>
-      <c r="CU36">
+      <c r="CV36">
         <v>-453566000.0</v>
       </c>
-      <c r="CV36">
+      <c r="CW36">
         <v>-445357000.0</v>
       </c>
-      <c r="CW36">
+      <c r="CX36">
         <v>-447453000.0</v>
       </c>
-      <c r="CX36">
+      <c r="CY36">
         <v>-1151026000.0</v>
       </c>
-      <c r="CY36">
+      <c r="CZ36">
         <v>-429694000.0</v>
       </c>
-      <c r="CZ36">
+      <c r="DA36">
         <v>-428005000.0</v>
       </c>
-      <c r="DA36">
+      <c r="DB36">
         <v>-837037000.0</v>
       </c>
-      <c r="DB36"/>
-      <c r="DC36">
+      <c r="DC36"/>
+      <c r="DD36">
         <v>-783200000.0</v>
       </c>
-      <c r="DD36">
+      <c r="DE36">
         <v>-782300000.0</v>
       </c>
-      <c r="DE36">
+      <c r="DF36">
         <v>-767900000.0</v>
       </c>
-      <c r="DF36">
+      <c r="DG36">
         <v>-1074365000.0</v>
       </c>
-      <c r="DG36">
+      <c r="DH36">
         <v>-727100000.0</v>
       </c>
-      <c r="DH36">
+      <c r="DI36">
         <v>-706500000.0</v>
       </c>
-      <c r="DI36">
+      <c r="DJ36">
         <v>-646800000.0</v>
       </c>
-      <c r="DJ36">
+      <c r="DK36">
         <v>-253000000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:114">
+    <row r="37" spans="1:115">
       <c r="A37" t="s">
         <v>65</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
-      <c r="L37">
+      <c r="L37"/>
+      <c r="M37">
         <v>16359000.0</v>
       </c>
-      <c r="M37">
+      <c r="N37">
         <v>17781000.0</v>
       </c>
-      <c r="N37">
+      <c r="O37">
         <v>14998000.0</v>
       </c>
-      <c r="O37">
+      <c r="P37">
         <v>14692000.0</v>
       </c>
-      <c r="P37">
+      <c r="Q37">
         <v>1639000.0</v>
       </c>
-      <c r="Q37">
+      <c r="R37">
         <v>1650000.0</v>
       </c>
-      <c r="R37">
+      <c r="S37">
         <v>1666000.0</v>
       </c>
-      <c r="S37">
+      <c r="T37">
         <v>1657000.0</v>
       </c>
-      <c r="T37">
+      <c r="U37">
         <v>1666000.0</v>
       </c>
-      <c r="U37">
+      <c r="V37">
         <v>1648000.0</v>
       </c>
-      <c r="V37">
+      <c r="W37">
         <v>1656000.0</v>
       </c>
-      <c r="W37">
+      <c r="X37">
         <v>1659000.0</v>
       </c>
-      <c r="X37">
+      <c r="Y37">
         <v>1664000.0</v>
       </c>
-      <c r="Y37">
+      <c r="Z37">
         <v>2131000.0</v>
       </c>
-      <c r="Z37">
+      <c r="AA37">
         <v>6244000.0</v>
       </c>
-      <c r="AA37">
+      <c r="AB37">
         <v>6316000.0</v>
       </c>
-      <c r="AB37">
+      <c r="AC37">
         <v>6389000.0</v>
       </c>
-      <c r="AC37">
+      <c r="AD37">
         <v>6432000.0</v>
       </c>
-      <c r="AD37">
+      <c r="AE37">
         <v>5777000.0</v>
       </c>
-      <c r="AE37">
+      <c r="AF37">
         <v>209986000.0</v>
       </c>
-      <c r="AF37">
+      <c r="AG37">
         <v>212100000.0</v>
       </c>
-      <c r="AG37">
+      <c r="AH37">
         <v>220471000.0</v>
       </c>
-      <c r="AH37">
+      <c r="AI37">
         <v>219124000.0</v>
       </c>
-      <c r="AI37">
+      <c r="AJ37">
         <v>221373000.0</v>
       </c>
-      <c r="AJ37">
+      <c r="AK37">
         <v>218611000.0</v>
       </c>
-      <c r="AK37">
+      <c r="AL37">
         <v>200639000.0</v>
       </c>
-      <c r="AL37">
+      <c r="AM37">
         <v>123473000.0</v>
       </c>
-      <c r="AM37">
+      <c r="AN37">
         <v>128230000.0</v>
       </c>
-      <c r="AN37">
+      <c r="AO37">
         <v>130737000.0</v>
       </c>
-      <c r="AO37">
+      <c r="AP37">
         <v>133486000.0</v>
       </c>
-      <c r="AP37">
+      <c r="AQ37">
         <v>134185000.0</v>
       </c>
-      <c r="AQ37">
+      <c r="AR37">
         <v>134675000.0</v>
       </c>
-      <c r="AR37">
+      <c r="AS37">
         <v>136160000.0</v>
       </c>
-      <c r="AS37">
+      <c r="AT37">
         <v>135023000.0</v>
       </c>
-      <c r="AT37">
+      <c r="AU37">
         <v>139846000.0</v>
       </c>
-      <c r="AU37">
+      <c r="AV37">
         <v>144633000.0</v>
       </c>
-      <c r="AV37">
+      <c r="AW37">
         <v>150993000.0</v>
       </c>
-      <c r="AW37">
+      <c r="AX37">
         <v>153413000.0</v>
       </c>
-      <c r="AX37">
+      <c r="AY37">
         <v>298316000.0</v>
       </c>
-      <c r="AY37">
+      <c r="AZ37">
         <v>261213000.0</v>
       </c>
-      <c r="AZ37">
+      <c r="BA37">
         <v>261465000.0</v>
       </c>
-      <c r="BA37">
+      <c r="BB37">
         <v>263388000.0</v>
       </c>
-      <c r="BB37">
+      <c r="BC37">
         <v>270177000.0</v>
       </c>
-      <c r="BC37">
+      <c r="BD37">
         <v>271855000.0</v>
       </c>
-      <c r="BD37">
+      <c r="BE37">
         <v>33597000.0</v>
       </c>
-      <c r="BE37">
+      <c r="BF37">
         <v>34195000.0</v>
       </c>
-      <c r="BF37">
+      <c r="BG37">
         <v>33821000.0</v>
       </c>
-      <c r="BG37">
+      <c r="BH37">
         <v>35276000.0</v>
       </c>
-      <c r="BH37">
+      <c r="BI37">
         <v>38667000.0</v>
       </c>
-      <c r="BI37">
+      <c r="BJ37">
         <v>40772000.0</v>
       </c>
-      <c r="BJ37">
+      <c r="BK37">
         <v>40461000.0</v>
       </c>
-      <c r="BK37">
+      <c r="BL37">
         <v>39902000.0</v>
       </c>
-      <c r="BL37">
+      <c r="BM37">
         <v>16204000.0</v>
       </c>
-      <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
       <c r="CJ37"/>
       <c r="CK37"/>
       <c r="CL37"/>
       <c r="CM37"/>
       <c r="CN37"/>
       <c r="CO37"/>
       <c r="CP37"/>
       <c r="CQ37"/>
       <c r="CR37"/>
       <c r="CS37"/>
       <c r="CT37"/>
       <c r="CU37"/>
       <c r="CV37"/>
       <c r="CW37"/>
       <c r="CX37"/>
       <c r="CY37"/>
       <c r="CZ37"/>
       <c r="DA37"/>
       <c r="DB37"/>
       <c r="DC37"/>
       <c r="DD37"/>
       <c r="DE37"/>
       <c r="DF37"/>
       <c r="DG37"/>
       <c r="DH37"/>
       <c r="DI37"/>
       <c r="DJ37"/>
+      <c r="DK37"/>
     </row>
-    <row r="38" spans="1:114">
+    <row r="38" spans="1:115">
       <c r="A38" t="s">
         <v>66</v>
       </c>
       <c r="B38">
+        <v>14357803000.0</v>
+      </c>
+      <c r="C38">
         <v>14229813000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>14178971000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>14190958000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>13651306000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>50328000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>13356005000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>13297605000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>13423076000.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>13875131000.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>14591286000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>14891435000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>82892000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>12514396000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>12250052000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>10022731000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>10348856000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>1794065000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>10936600000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>15067651000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>439782000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>11246982000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>362201000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>371667000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>2806077000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>325295000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>284521000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>280801000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>62354000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>299466000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>194619000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>174509000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>171061000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>7143937000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>7183254000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>7190005000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>7133779000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>7196226000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>7309241000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>7558193000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>7461815000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>7587020000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>7597871000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>7627154000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>7510501000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>7412398000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>6917499000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>6903919000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>7184989000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>4165877000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>4230251000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>4183224000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>4099347000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>1773563000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>1797921000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>728226000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>738098000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>715775000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>706654000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>697518000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>456874000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>444159000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>452605000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>445583000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>430381000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>459418000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>425359000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>436171000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>421329000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>383142000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>392399000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>393535000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>1126088000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>1041274000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>1150288000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>1123717000.0</v>
       </c>
-      <c r="BY38">
+      <c r="BZ38">
         <v>1107457000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CA38">
         <v>298058000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CB38">
         <v>278584000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CC38">
         <v>997922000.0</v>
       </c>
-      <c r="CC38">
+      <c r="CD38">
         <v>1000075000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CE38">
         <v>357115000.0</v>
       </c>
-      <c r="CE38">
+      <c r="CF38">
         <v>967474000.0</v>
       </c>
-      <c r="CF38">
+      <c r="CG38">
         <v>962411000.0</v>
       </c>
-      <c r="CG38">
+      <c r="CH38">
         <v>993001000.0</v>
       </c>
-      <c r="CH38">
+      <c r="CI38">
         <v>1013539000.0</v>
       </c>
-      <c r="CI38">
+      <c r="CJ38">
         <v>1016220000.0</v>
       </c>
-      <c r="CJ38">
+      <c r="CK38">
         <v>884131000.0</v>
       </c>
-      <c r="CK38">
+      <c r="CL38">
         <v>890216000.0</v>
       </c>
-      <c r="CL38">
+      <c r="CM38">
         <v>906505000.0</v>
       </c>
-      <c r="CM38">
+      <c r="CN38">
         <v>881078000.0</v>
       </c>
-      <c r="CN38">
+      <c r="CO38">
         <v>878606000.0</v>
       </c>
-      <c r="CO38">
+      <c r="CP38">
         <v>879574000.0</v>
       </c>
-      <c r="CP38">
+      <c r="CQ38">
         <v>893524000.0</v>
       </c>
-      <c r="CQ38">
+      <c r="CR38">
         <v>870763000.0</v>
       </c>
-      <c r="CR38">
+      <c r="CS38">
         <v>891069000.0</v>
       </c>
-      <c r="CS38">
+      <c r="CT38">
         <v>898079000.0</v>
       </c>
-      <c r="CT38">
+      <c r="CU38">
         <v>915883000.0</v>
       </c>
-      <c r="CU38">
+      <c r="CV38">
         <v>919896000.0</v>
       </c>
-      <c r="CV38">
+      <c r="CW38">
         <v>904533000.0</v>
       </c>
-      <c r="CW38">
+      <c r="CX38">
         <v>901862000.0</v>
       </c>
-      <c r="CX38">
+      <c r="CY38">
         <v>904242000.0</v>
       </c>
-      <c r="CY38">
+      <c r="CZ38">
         <v>970034000.0</v>
       </c>
-      <c r="CZ38">
+      <c r="DA38">
         <v>960301000.0</v>
       </c>
-      <c r="DA38">
+      <c r="DB38">
         <v>871095000.0</v>
       </c>
-      <c r="DB38">
+      <c r="DC38">
         <v>856259000.0</v>
       </c>
-      <c r="DC38">
+      <c r="DD38">
         <v>863900000.0</v>
       </c>
-      <c r="DD38">
+      <c r="DE38">
         <v>859100000.0</v>
       </c>
-      <c r="DE38">
+      <c r="DF38">
         <v>836400000.0</v>
       </c>
-      <c r="DF38">
+      <c r="DG38">
         <v>813264000.0</v>
       </c>
-      <c r="DG38">
+      <c r="DH38">
         <v>801800000.0</v>
       </c>
-      <c r="DH38">
+      <c r="DI38">
         <v>794500000.0</v>
       </c>
-      <c r="DI38">
+      <c r="DJ38">
         <v>725300000.0</v>
       </c>
-      <c r="DJ38">
+      <c r="DK38">
         <v>252000000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:114">
+    <row r="39" spans="1:115">
       <c r="A39" t="s">
         <v>67</v>
       </c>
       <c r="B39">
+        <v>-590000.0</v>
+      </c>
+      <c r="C39">
         <v>-1172812000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>8062000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>243039000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>11127000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>-1089000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>28618000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>6635000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>344200000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>109395000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>-136438000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>-204103000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>-147939000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>-168915000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>38578000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>-786462000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>-787674000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>-3180000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>-621518000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>5682000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>14983000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>18590000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>10626000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>106308000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>171362999.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>104010000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>104013000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>102777000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>217967000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>368134000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>108730000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>125515999.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>33182000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>153399000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>10596000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>-614687000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>14764000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>26247000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>-622683000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>276336000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>3747000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>59046000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>4863000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>166402999.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>53668000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>7255000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>20060000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>27130999.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>-817926000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>-276697000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>17975000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>21256000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>1505000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>1445000.0</v>
       </c>
-      <c r="BC39"/>
       <c r="BD39"/>
-      <c r="BE39">
+      <c r="BE39"/>
+      <c r="BF39">
         <v>13422000.0</v>
       </c>
-      <c r="BF39"/>
       <c r="BG39"/>
       <c r="BH39"/>
       <c r="BI39"/>
       <c r="BJ39"/>
       <c r="BK39"/>
-      <c r="BL39">
+      <c r="BL39"/>
+      <c r="BM39">
         <v>5390000.0</v>
       </c>
-      <c r="BM39"/>
       <c r="BN39"/>
       <c r="BO39"/>
       <c r="BP39"/>
       <c r="BQ39"/>
       <c r="BR39"/>
       <c r="BS39"/>
       <c r="BT39"/>
-      <c r="BU39">
+      <c r="BU39"/>
+      <c r="BV39">
         <v>-257289000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>710268000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>-202458000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>-183226000.0</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>-175390000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>708522000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CB39">
         <v>651556000.0</v>
       </c>
-      <c r="CB39">
+      <c r="CC39">
         <v>-140286000.0</v>
       </c>
-      <c r="CC39">
+      <c r="CD39">
         <v>-133822000.0</v>
       </c>
-      <c r="CD39">
+      <c r="CE39">
         <v>648441000.0</v>
       </c>
-      <c r="CE39">
+      <c r="CF39">
         <v>-199804000.0</v>
       </c>
-      <c r="CF39">
+      <c r="CG39">
         <v>-194344000.0</v>
       </c>
-      <c r="CG39">
+      <c r="CH39">
         <v>-193257000.0</v>
       </c>
-      <c r="CH39">
+      <c r="CI39">
         <v>-173850000.0</v>
       </c>
-      <c r="CI39">
+      <c r="CJ39">
         <v>-193994000.0</v>
       </c>
-      <c r="CJ39">
+      <c r="CK39">
         <v>-166770000.0</v>
       </c>
-      <c r="CK39">
+      <c r="CL39">
         <v>-150320000.0</v>
       </c>
-      <c r="CL39">
+      <c r="CM39">
         <v>-133717000.0</v>
       </c>
-      <c r="CM39">
+      <c r="CN39">
         <v>-137895000.0</v>
       </c>
-      <c r="CN39">
+      <c r="CO39">
         <v>-125382000.0</v>
       </c>
-      <c r="CO39">
+      <c r="CP39">
         <v>-61127000.0</v>
       </c>
-      <c r="CP39">
+      <c r="CQ39">
         <v>-61545000.0</v>
       </c>
-      <c r="CQ39">
+      <c r="CR39">
         <v>-98803000.0</v>
       </c>
-      <c r="CR39">
+      <c r="CS39">
         <v>-35680000.0</v>
       </c>
-      <c r="CS39">
+      <c r="CT39">
         <v>-83840000.0</v>
       </c>
-      <c r="CT39">
+      <c r="CU39">
         <v>-27659000.0</v>
       </c>
-      <c r="CU39">
+      <c r="CV39">
         <v>-25954000.0</v>
       </c>
-      <c r="CV39">
+      <c r="CW39">
         <v>-21342000.0</v>
       </c>
-      <c r="CW39">
+      <c r="CX39">
         <v>-22484000.0</v>
       </c>
-      <c r="CX39">
+      <c r="CY39">
         <v>-18110000.0</v>
       </c>
-      <c r="CY39">
+      <c r="CZ39">
         <v>-25776000.0</v>
       </c>
-      <c r="CZ39">
+      <c r="DA39">
         <v>-9783000.0</v>
       </c>
-      <c r="DA39">
+      <c r="DB39">
         <v>-42129000.0</v>
       </c>
-      <c r="DB39"/>
       <c r="DC39"/>
       <c r="DD39"/>
       <c r="DE39"/>
-      <c r="DF39">
+      <c r="DF39"/>
+      <c r="DG39">
         <v>-5673000.0</v>
       </c>
-      <c r="DG39"/>
       <c r="DH39"/>
       <c r="DI39"/>
       <c r="DJ39"/>
+      <c r="DK39"/>
     </row>
-    <row r="40" spans="1:114">
+    <row r="40" spans="1:115">
       <c r="A40" t="s">
         <v>68</v>
       </c>
-      <c r="B40">
+      <c r="B40"/>
+      <c r="C40">
         <v>207487000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>202185000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>224360000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>199160000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>197612000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>196025000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>194515000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>194338000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>196578000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>233331000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>232461000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>231530000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>-407410000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>-46718000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>41681000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>166572000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>203859000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>-6475874000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>159634000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>145625000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>186514000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>179459000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>176991000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>174949000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>181346000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>175063000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>172925000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>172106000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>172154000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>111524000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>110667000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>109768000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>109766000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>107365000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>108638000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>-145552000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>107090000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>106545000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>-879574000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>-927287000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>102715000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>-557984000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>-502444000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>-405427000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>100078000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>98996000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>90610000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>90079000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>23690000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>59439000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>58036000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>57128000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>45700000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>44301000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>22960000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>22852000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>-210846000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>22186000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>21784000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>20233000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>20073000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>36916000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>40447000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>37790000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>31365000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>50445000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>52817000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>58081000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>57972000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>60641000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>61833000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>-120754000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>29979000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>-151612000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>-179101000.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>-145692000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>112485000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>119773000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>-43700000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>-40421000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CE40">
         <v>108400000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CF40">
         <v>-20055000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CG40">
         <v>-18034000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CH40">
         <v>-20709000.0</v>
       </c>
-      <c r="CH40">
+      <c r="CI40">
         <v>-22358000.0</v>
       </c>
-      <c r="CI40">
+      <c r="CJ40">
         <v>-47817000.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CK40">
         <v>-39374000.0</v>
       </c>
-      <c r="CK40">
+      <c r="CL40">
         <v>-64323000.0</v>
       </c>
-      <c r="CL40">
+      <c r="CM40">
         <v>-69192000.0</v>
       </c>
-      <c r="CM40">
+      <c r="CN40">
         <v>-16237000.0</v>
       </c>
-      <c r="CN40">
+      <c r="CO40">
         <v>-12829000.0</v>
       </c>
-      <c r="CO40">
+      <c r="CP40">
         <v>-8700000.0</v>
       </c>
-      <c r="CP40">
+      <c r="CQ40">
         <v>-1126000.0</v>
       </c>
-      <c r="CQ40">
+      <c r="CR40">
         <v>1440000.0</v>
       </c>
-      <c r="CR40">
+      <c r="CS40">
         <v>-1740000.0</v>
       </c>
-      <c r="CS40">
+      <c r="CT40">
         <v>1715000.0</v>
       </c>
-      <c r="CT40">
+      <c r="CU40">
         <v>1312000.0</v>
       </c>
-      <c r="CU40">
+      <c r="CV40">
         <v>2167000.0</v>
       </c>
-      <c r="CV40">
+      <c r="CW40">
         <v>1567000.0</v>
       </c>
-      <c r="CW40">
+      <c r="CX40">
         <v>-573000.0</v>
       </c>
-      <c r="CX40">
+      <c r="CY40">
         <v>2655000.0</v>
       </c>
-      <c r="CY40">
+      <c r="CZ40">
         <v>2093000.0</v>
       </c>
-      <c r="CZ40">
+      <c r="DA40">
         <v>1190000.0</v>
       </c>
-      <c r="DA40">
+      <c r="DB40">
         <v>-6656000.0</v>
       </c>
-      <c r="DB40">
+      <c r="DC40">
         <v>19773000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25000000.0</v>
       </c>
       <c r="DD40">
         <v>25000000.0</v>
       </c>
       <c r="DE40">
         <v>25000000.0</v>
       </c>
       <c r="DF40">
+        <v>25000000.0</v>
+      </c>
+      <c r="DG40">
         <v>-7013000.0</v>
       </c>
-      <c r="DG40">
+      <c r="DH40">
         <v>21000000.0</v>
       </c>
-      <c r="DH40">
+      <c r="DI40">
         <v>27000000.0</v>
       </c>
-      <c r="DI40">
+      <c r="DJ40">
         <v>-200000.0</v>
       </c>
-      <c r="DJ40">
+      <c r="DK40">
         <v>6000000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:114">
+    <row r="41" spans="1:115">
       <c r="A41" t="s">
         <v>69</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41">
         <v>324978000.0</v>
       </c>
-      <c r="L41"/>
       <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>369761000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>359161000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>309894000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>324444000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>328858000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>338235000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>348179000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>331002000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>349404000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>329905000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>331742000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>334549000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>390051000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>370691000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>382120000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>384800000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>398243000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>204831000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>196413000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>170823000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>246534000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>248099000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>252192000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>248022000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>254517000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>252185000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>264656000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>286074000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>351896000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>165647000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>171544000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>174126000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>175070000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>178070000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>180364000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>182741000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>128202000.0</v>
       </c>
-      <c r="AY41"/>
       <c r="AZ41"/>
       <c r="BA41"/>
       <c r="BB41"/>
       <c r="BC41"/>
       <c r="BD41"/>
       <c r="BE41"/>
       <c r="BF41"/>
       <c r="BG41"/>
       <c r="BH41"/>
       <c r="BI41"/>
       <c r="BJ41"/>
       <c r="BK41"/>
       <c r="BL41"/>
       <c r="BM41"/>
       <c r="BN41"/>
       <c r="BO41"/>
       <c r="BP41"/>
       <c r="BQ41"/>
       <c r="BR41"/>
-      <c r="BS41">
+      <c r="BS41"/>
+      <c r="BT41">
         <v>60641000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BU41">
         <v>61833000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BV41">
         <v>64580000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BW41">
         <v>95131000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BX41">
         <v>71897000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BY41">
         <v>87103000.0</v>
       </c>
-      <c r="BY41">
+      <c r="BZ41">
         <v>109767000.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CA41">
         <v>59617000.0</v>
       </c>
-      <c r="CA41">
+      <c r="CB41">
         <v>52182000.0</v>
       </c>
-      <c r="CB41">
+      <c r="CC41">
         <v>48408000.0</v>
       </c>
-      <c r="CC41">
+      <c r="CD41">
         <v>47279000.0</v>
       </c>
-      <c r="CD41">
+      <c r="CE41">
         <v>45485000.0</v>
       </c>
-      <c r="CE41">
+      <c r="CF41">
         <v>21821000.0</v>
       </c>
-      <c r="CF41">
+      <c r="CG41">
         <v>19316000.0</v>
       </c>
-      <c r="CG41">
+      <c r="CH41">
         <v>22428000.0</v>
       </c>
-      <c r="CH41">
+      <c r="CI41">
         <v>36677000.0</v>
       </c>
-      <c r="CI41">
+      <c r="CJ41">
         <v>15963000.0</v>
       </c>
-      <c r="CJ41">
+      <c r="CK41">
         <v>16350000.0</v>
       </c>
-      <c r="CK41">
+      <c r="CL41">
         <v>18027000.0</v>
       </c>
-      <c r="CL41">
+      <c r="CM41">
         <v>53082000.0</v>
       </c>
-      <c r="CM41">
+      <c r="CN41">
         <v>32385000.0</v>
       </c>
-      <c r="CN41">
+      <c r="CO41">
         <v>35512000.0</v>
       </c>
-      <c r="CO41">
+      <c r="CP41">
         <v>32790000.0</v>
       </c>
-      <c r="CP41">
+      <c r="CQ41">
         <v>43124000.0</v>
       </c>
-      <c r="CQ41">
+      <c r="CR41">
         <v>21940000.0</v>
       </c>
-      <c r="CR41">
+      <c r="CS41">
         <v>13666000.0</v>
       </c>
-      <c r="CS41">
+      <c r="CT41">
         <v>14986000.0</v>
       </c>
-      <c r="CT41">
+      <c r="CU41">
         <v>56889000.0</v>
       </c>
-      <c r="CU41"/>
       <c r="CV41"/>
       <c r="CW41"/>
       <c r="CX41"/>
       <c r="CY41"/>
       <c r="CZ41"/>
       <c r="DA41"/>
       <c r="DB41"/>
       <c r="DC41"/>
       <c r="DD41"/>
       <c r="DE41"/>
       <c r="DF41"/>
       <c r="DG41"/>
       <c r="DH41"/>
       <c r="DI41"/>
       <c r="DJ41"/>
+      <c r="DK41"/>
     </row>
-    <row r="42" spans="1:114">
+    <row r="42" spans="1:115">
       <c r="A42" t="s">
         <v>70</v>
       </c>
       <c r="B42">
+        <v>12061695000.0</v>
+      </c>
+      <c r="C42">
         <v>11830737000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>11822063000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>11803487000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>11792420000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>11805179000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>11795514000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>11782157000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>11772948000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>11784460999.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>9415967000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>9510290000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>11948910000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>11706836000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>11510303000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>10201614000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>10152426000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>9977686000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>9694226000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>9542171000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>9061143000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>8925365000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>8919520000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>8815108000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>8712244000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>8717535000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>8712441000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>8576245000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>8483301000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>8187335000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>4445426000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>4443374000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>4439433000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>4433573000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>4429240000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>4423841000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>4400389000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>4399651000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>4389363000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>4316732000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>4295469000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>4282042000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>4239911000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>4237626000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>4231833000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>4261325000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>4252948000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>3963091000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>3955071000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>2196233000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>2182916000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>2174180000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>2164117000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>2155550000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>2112596000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>805727000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>797871000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>779071000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>781457000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>776319000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>774821000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>774245000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>773204000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>768329000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>765910000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>764756000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>766356000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>762683000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>748654000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>765954000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>651964000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>641911000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>113273000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>748584000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>640676000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>655436000.0</v>
       </c>
-      <c r="BY42">
+      <c r="BZ42">
         <v>628506000.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CA42">
         <v>631985000.0</v>
       </c>
-      <c r="CA42">
+      <c r="CB42">
         <v>601724000.0</v>
       </c>
-      <c r="CB42">
+      <c r="CC42">
         <v>602811000.0</v>
       </c>
-      <c r="CC42">
+      <c r="CD42">
         <v>599615000.0</v>
       </c>
-      <c r="CD42">
+      <c r="CE42">
         <v>-5119000.0</v>
       </c>
-      <c r="CE42">
+      <c r="CF42">
         <v>-4493000.0</v>
       </c>
-      <c r="CF42">
+      <c r="CG42">
         <v>-6608000.0</v>
       </c>
-      <c r="CG42">
+      <c r="CH42">
         <v>-7419000.0</v>
       </c>
-      <c r="CH42">
+      <c r="CI42">
         <v>-5366000.0</v>
       </c>
-      <c r="CI42">
+      <c r="CJ42">
         <v>-6180000.0</v>
       </c>
-      <c r="CJ42">
+      <c r="CK42">
         <v>-6335000.0</v>
       </c>
-      <c r="CK42">
+      <c r="CL42">
         <v>-6650000.0</v>
       </c>
-      <c r="CL42">
+      <c r="CM42">
         <v>-4863000.0</v>
       </c>
-      <c r="CM42">
+      <c r="CN42">
         <v>-6543000.0</v>
       </c>
-      <c r="CN42">
+      <c r="CO42">
         <v>-7735000.0</v>
       </c>
-      <c r="CO42">
+      <c r="CP42">
         <v>-4969000.0</v>
       </c>
-      <c r="CP42">
+      <c r="CQ42">
         <v>-5671000.0</v>
       </c>
-      <c r="CQ42">
+      <c r="CR42">
         <v>-6366000.0</v>
       </c>
-      <c r="CR42">
+      <c r="CS42">
         <v>-7097000.0</v>
       </c>
-      <c r="CS42">
+      <c r="CT42">
         <v>-3966000.0</v>
       </c>
-      <c r="CT42">
+      <c r="CU42">
         <v>-98222000.0</v>
       </c>
-      <c r="CU42">
+      <c r="CV42">
         <v>-4946000.0</v>
       </c>
-      <c r="CV42">
+      <c r="CW42">
         <v>-5427000.0</v>
       </c>
-      <c r="CW42">
+      <c r="CX42">
         <v>-5248000.0</v>
       </c>
-      <c r="CX42">
+      <c r="CY42">
         <v>-5291000.0</v>
       </c>
-      <c r="CY42">
+      <c r="CZ42">
         <v>-19097000.0</v>
       </c>
-      <c r="CZ42">
+      <c r="DA42">
         <v>-19558000.0</v>
       </c>
-      <c r="DA42">
+      <c r="DB42">
         <v>-9747000.0</v>
       </c>
-      <c r="DB42">
+      <c r="DC42">
         <v>-5106000.0</v>
       </c>
-      <c r="DC42">
+      <c r="DD42">
         <v>-700000.0</v>
       </c>
-      <c r="DD42">
+      <c r="DE42">
         <v>523600000.0</v>
       </c>
-      <c r="DE42">
+      <c r="DF42">
         <v>521100000.0</v>
       </c>
-      <c r="DF42">
+      <c r="DG42">
         <v>-4345000.0</v>
       </c>
-      <c r="DG42">
+      <c r="DH42">
         <v>518100000.0</v>
       </c>
-      <c r="DH42">
+      <c r="DI42">
         <v>516000000.0</v>
       </c>
-      <c r="DI42">
+      <c r="DJ42">
         <v>498800000.0</v>
       </c>
-      <c r="DJ42"/>
+      <c r="DK42"/>
     </row>
-    <row r="43" spans="1:114">
+    <row r="43" spans="1:115">
       <c r="A43" t="s">
         <v>71</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -16592,87 +16685,86 @@
       <c r="CL43"/>
       <c r="CM43"/>
       <c r="CN43"/>
       <c r="CO43"/>
       <c r="CP43"/>
       <c r="CQ43"/>
       <c r="CR43"/>
       <c r="CS43"/>
       <c r="CT43"/>
       <c r="CU43"/>
       <c r="CV43"/>
       <c r="CW43"/>
       <c r="CX43"/>
       <c r="CY43"/>
       <c r="CZ43"/>
       <c r="DA43"/>
       <c r="DB43"/>
       <c r="DC43"/>
       <c r="DD43"/>
       <c r="DE43"/>
       <c r="DF43"/>
       <c r="DG43"/>
       <c r="DH43"/>
       <c r="DI43"/>
       <c r="DJ43"/>
+      <c r="DK43"/>
     </row>
-    <row r="44" spans="1:114">
+    <row r="44" spans="1:115">
       <c r="A44" t="s">
         <v>72</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
-      <c r="AE44">
-[...1 lines deleted...]
-      </c>
+      <c r="AE44"/>
       <c r="AF44">
         <v>0.0</v>
       </c>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
@@ -16728,102 +16820,105 @@
       </c>
       <c r="BE44">
         <v>0.0</v>
       </c>
       <c r="BF44">
         <v>0.0</v>
       </c>
       <c r="BG44">
         <v>0.0</v>
       </c>
       <c r="BH44">
         <v>0.0</v>
       </c>
       <c r="BI44">
         <v>0.0</v>
       </c>
       <c r="BJ44">
         <v>0.0</v>
       </c>
       <c r="BK44">
         <v>0.0</v>
       </c>
       <c r="BL44">
         <v>0.0</v>
       </c>
-      <c r="BM44"/>
+      <c r="BM44">
+        <v>0.0</v>
+      </c>
       <c r="BN44"/>
       <c r="BO44"/>
       <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
       <c r="CI44"/>
       <c r="CJ44"/>
       <c r="CK44"/>
       <c r="CL44"/>
       <c r="CM44"/>
       <c r="CN44"/>
       <c r="CO44"/>
       <c r="CP44"/>
       <c r="CQ44"/>
       <c r="CR44"/>
       <c r="CS44"/>
       <c r="CT44"/>
       <c r="CU44"/>
       <c r="CV44"/>
       <c r="CW44"/>
       <c r="CX44"/>
       <c r="CY44"/>
       <c r="CZ44"/>
       <c r="DA44"/>
       <c r="DB44"/>
       <c r="DC44"/>
       <c r="DD44"/>
       <c r="DE44"/>
       <c r="DF44"/>
       <c r="DG44"/>
       <c r="DH44"/>
       <c r="DI44"/>
       <c r="DJ44"/>
+      <c r="DK44"/>
     </row>
-    <row r="45" spans="1:114">
+    <row r="45" spans="1:115">
       <c r="A45" t="s">
         <v>73</v>
       </c>
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
@@ -16836,1539 +16931,1546 @@
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45"/>
       <c r="AN45"/>
       <c r="AO45"/>
       <c r="AP45"/>
       <c r="AQ45"/>
       <c r="AR45"/>
       <c r="AS45"/>
       <c r="AT45"/>
       <c r="AU45"/>
       <c r="AV45"/>
       <c r="AW45"/>
       <c r="AX45"/>
       <c r="AY45"/>
       <c r="AZ45"/>
       <c r="BA45"/>
       <c r="BB45"/>
-      <c r="BC45">
+      <c r="BC45"/>
+      <c r="BD45">
         <v>2344729000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>578809000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>597878000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>621182000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>609595000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>627599000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>541573000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>548131000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>552766000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>532053000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BN45">
         <v>521256000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BO45">
         <v>499248000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BP45">
         <v>535162000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BQ45">
         <v>563023000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BR45">
         <v>567089000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BS45">
         <v>574329000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BT45">
         <v>576299000.0</v>
       </c>
-      <c r="BT45">
+      <c r="BU45">
         <v>586349000.0</v>
       </c>
-      <c r="BU45">
+      <c r="BV45">
         <v>588313000.0</v>
       </c>
-      <c r="BV45">
+      <c r="BW45">
         <v>586594000.0</v>
       </c>
-      <c r="BW45">
+      <c r="BX45">
         <v>599732000.0</v>
       </c>
-      <c r="BX45">
+      <c r="BY45">
         <v>603534000.0</v>
       </c>
-      <c r="BY45">
+      <c r="BZ45">
         <v>596178000.0</v>
       </c>
-      <c r="BZ45">
+      <c r="CA45">
         <v>574110000.0</v>
       </c>
-      <c r="CA45">
+      <c r="CB45">
         <v>495996000.0</v>
       </c>
-      <c r="CB45">
+      <c r="CC45">
         <v>497248000.0</v>
       </c>
-      <c r="CC45">
+      <c r="CD45">
         <v>500620000.0</v>
       </c>
-      <c r="CD45">
+      <c r="CE45">
         <v>462343000.0</v>
       </c>
-      <c r="CE45">
+      <c r="CF45">
         <v>460258000.0</v>
       </c>
-      <c r="CF45">
+      <c r="CG45">
         <v>462511000.0</v>
       </c>
-      <c r="CG45">
+      <c r="CH45">
         <v>468544000.0</v>
       </c>
-      <c r="CH45">
+      <c r="CI45">
         <v>676149000.0</v>
       </c>
-      <c r="CI45">
+      <c r="CJ45">
         <v>488510000.0</v>
       </c>
-      <c r="CJ45">
+      <c r="CK45">
         <v>406840000.0</v>
       </c>
-      <c r="CK45">
+      <c r="CL45">
         <v>20793000.0</v>
       </c>
-      <c r="CL45">
+      <c r="CM45">
         <v>421543000.0</v>
       </c>
-      <c r="CM45">
+      <c r="CN45">
         <v>3921000.0</v>
       </c>
-      <c r="CN45">
+      <c r="CO45">
         <v>3681000.0</v>
       </c>
-      <c r="CO45">
+      <c r="CP45">
         <v>7573000.0</v>
       </c>
-      <c r="CP45">
+      <c r="CQ45">
         <v>629532000.0</v>
       </c>
-      <c r="CQ45">
+      <c r="CR45">
         <v>7671000.0</v>
       </c>
-      <c r="CR45">
+      <c r="CS45">
         <v>8799000.0</v>
       </c>
-      <c r="CS45">
+      <c r="CT45">
         <v>8735000.0</v>
       </c>
-      <c r="CT45">
+      <c r="CU45">
         <v>435629000.0</v>
       </c>
-      <c r="CU45">
+      <c r="CV45">
         <v>37892000.0</v>
       </c>
-      <c r="CV45">
+      <c r="CW45">
         <v>28821000.0</v>
       </c>
-      <c r="CW45">
+      <c r="CX45">
         <v>24237000.0</v>
       </c>
-      <c r="CX45">
+      <c r="CY45">
         <v>433867000.0</v>
       </c>
-      <c r="CY45">
+      <c r="CZ45">
         <v>10027000.0</v>
       </c>
-      <c r="CZ45">
+      <c r="DA45">
         <v>10202000.0</v>
       </c>
-      <c r="DA45">
+      <c r="DB45">
         <v>453181000.0</v>
       </c>
-      <c r="DB45">
+      <c r="DC45">
         <v>501350000.0</v>
       </c>
-      <c r="DC45">
+      <c r="DD45">
         <v>783200000.0</v>
       </c>
-      <c r="DD45">
+      <c r="DE45">
         <v>782300000.0</v>
       </c>
-      <c r="DE45">
+      <c r="DF45">
         <v>767900000.0</v>
       </c>
-      <c r="DF45">
+      <c r="DG45">
         <v>453181000.0</v>
       </c>
-      <c r="DG45">
+      <c r="DH45">
         <v>727100000.0</v>
       </c>
-      <c r="DH45">
+      <c r="DI45">
         <v>706500000.0</v>
       </c>
-      <c r="DI45">
+      <c r="DJ45">
         <v>646800000.0</v>
       </c>
-      <c r="DJ45">
+      <c r="DK45">
         <v>240000000.0</v>
       </c>
     </row>
-    <row r="46" spans="1:114">
+    <row r="46" spans="1:115">
       <c r="A46" t="s">
         <v>74</v>
       </c>
       <c r="B46"/>
       <c r="C46"/>
-      <c r="D46">
+      <c r="D46"/>
+      <c r="E46">
         <v>12800734000.0</v>
       </c>
-      <c r="E46"/>
       <c r="F46"/>
-      <c r="G46">
+      <c r="G46"/>
+      <c r="H46">
         <v>-160503000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>11901468000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>11866123000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>11956764000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>12175313000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>12562943000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>12711649000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>56674000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>12490089000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>10588100000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>10516873000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>59902000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>9337587000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>9428367000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>8918383000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>9899430000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>8755644000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>8648135000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>8588249000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>9016226000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>8538333000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>8762156000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>8826312000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>8516611999.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>4912656000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>4823226000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>4790053000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>4827303000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>4810876000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>4807480000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>5375571000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>4801400000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>5518485000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>5563240000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>5682322000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>5011145000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>5721433000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>5751951000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>5630455000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>4833074000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>5155371000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>5157397000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>5188137000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>2353391000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>2429286000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>2384615000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>2322395000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>2298123000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>2344729000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>578809000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>597878000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>621182000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>609595000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>627599000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>541573000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>548131000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>552766000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>532053000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>521256000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>499248000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>535162000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>563023000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>567089000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>574329000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>576299000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>586349000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>588313000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>586594000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>599732000.0</v>
       </c>
-      <c r="BX46">
+      <c r="BY46">
         <v>603534000.0</v>
       </c>
-      <c r="BY46">
+      <c r="BZ46">
         <v>596178000.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CA46">
         <v>574110000.0</v>
       </c>
-      <c r="CA46">
+      <c r="CB46">
         <v>495996000.0</v>
       </c>
-      <c r="CB46">
+      <c r="CC46">
         <v>497248000.0</v>
       </c>
-      <c r="CC46">
+      <c r="CD46">
         <v>500620000.0</v>
       </c>
-      <c r="CD46">
+      <c r="CE46">
         <v>462343000.0</v>
       </c>
-      <c r="CE46">
+      <c r="CF46">
         <v>460258000.0</v>
       </c>
-      <c r="CF46">
+      <c r="CG46">
         <v>462511000.0</v>
       </c>
-      <c r="CG46">
+      <c r="CH46">
         <v>468544000.0</v>
       </c>
-      <c r="CH46">
+      <c r="CI46">
         <v>485505000.0</v>
       </c>
-      <c r="CI46">
+      <c r="CJ46">
         <v>488510000.0</v>
       </c>
-      <c r="CJ46">
+      <c r="CK46">
         <v>406840000.0</v>
       </c>
-      <c r="CK46">
+      <c r="CL46">
         <v>20793000.0</v>
       </c>
-      <c r="CL46">
+      <c r="CM46">
         <v>421543000.0</v>
       </c>
-      <c r="CM46">
+      <c r="CN46">
         <v>3921000.0</v>
       </c>
-      <c r="CN46">
+      <c r="CO46">
         <v>3681000.0</v>
       </c>
-      <c r="CO46">
+      <c r="CP46">
         <v>7573000.0</v>
       </c>
-      <c r="CP46">
+      <c r="CQ46">
         <v>629532000.0</v>
       </c>
-      <c r="CQ46">
+      <c r="CR46">
         <v>7671000.0</v>
       </c>
-      <c r="CR46">
+      <c r="CS46">
         <v>8799000.0</v>
       </c>
-      <c r="CS46">
+      <c r="CT46">
         <v>8735000.0</v>
       </c>
-      <c r="CT46">
+      <c r="CU46">
         <v>693670000.0</v>
       </c>
-      <c r="CU46">
+      <c r="CV46">
         <v>37892000.0</v>
       </c>
-      <c r="CV46">
+      <c r="CW46">
         <v>28821000.0</v>
       </c>
-      <c r="CW46">
+      <c r="CX46">
         <v>24237000.0</v>
       </c>
-      <c r="CX46">
+      <c r="CY46">
         <v>721743000.0</v>
       </c>
-      <c r="CY46">
+      <c r="CZ46">
         <v>10027000.0</v>
       </c>
-      <c r="CZ46">
+      <c r="DA46">
         <v>10202000.0</v>
       </c>
-      <c r="DA46">
+      <c r="DB46">
         <v>508559000.0</v>
       </c>
-      <c r="DB46">
+      <c r="DC46">
         <v>501350000.0</v>
       </c>
-      <c r="DC46">
+      <c r="DD46">
         <v>783200000.0</v>
       </c>
-      <c r="DD46">
+      <c r="DE46">
         <v>782300000.0</v>
       </c>
-      <c r="DE46">
+      <c r="DF46">
         <v>767900000.0</v>
       </c>
-      <c r="DF46">
+      <c r="DG46">
         <v>749007000.0</v>
       </c>
-      <c r="DG46">
+      <c r="DH46">
         <v>727100000.0</v>
       </c>
-      <c r="DH46">
+      <c r="DI46">
         <v>706500000.0</v>
       </c>
-      <c r="DI46">
+      <c r="DJ46">
         <v>646800000.0</v>
       </c>
-      <c r="DJ46">
+      <c r="DK46">
         <v>240000000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:114">
+    <row r="47" spans="1:115">
       <c r="A47" t="s">
         <v>75</v>
       </c>
-      <c r="B47">
+      <c r="B47"/>
+      <c r="C47">
         <v>15469174000.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>15408626000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>15340146000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>14839486000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>14580475000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>14412081000.0</v>
       </c>
-      <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47">
         <v>11174571000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>11519953000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>12572895000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>11165692000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>10881786000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>12190027000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>10516873000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>11875407000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>8851504000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>10275918000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>9654213000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>9899430000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>9469762000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>9263113000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>7875345000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>9016226000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>8665027000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>8757400000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>8617551000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>8516612000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>5086871000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>4972909000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>4864378000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>3859000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>4113000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>4513000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>4937000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>5684000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>6103000.0</v>
       </c>
-      <c r="AN47">
-[...1 lines deleted...]
-      </c>
       <c r="AO47">
+        <v>0.0</v>
+      </c>
+      <c r="AP47">
         <v>7356000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>7881000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>8803000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>9380000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>9486000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>9445000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>10282000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>10692000.0</v>
       </c>
-      <c r="AW47">
-[...1 lines deleted...]
-      </c>
       <c r="AX47">
         <v>0.0</v>
       </c>
       <c r="AY47">
+        <v>0.0</v>
+      </c>
+      <c r="AZ47">
         <v>2429286000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>2384615000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>2322395000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>2298123000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>2344729000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>578809000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>597878000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>621182000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>609595000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>627599000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>541573000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>548131000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>552766000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>532053000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>521256000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>499248000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>535162000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BQ47">
         <v>563023000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BR47">
         <v>567089000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BS47">
         <v>574329000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BT47">
         <v>576299000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BU47">
         <v>586349000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BV47">
         <v>588313000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BW47">
         <v>586594000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BX47">
         <v>599732000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BY47">
         <v>603534000.0</v>
       </c>
-      <c r="BY47">
+      <c r="BZ47">
         <v>596178000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CA47">
         <v>574110000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CB47">
         <v>495996000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CC47">
         <v>497248000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CD47">
         <v>500620000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CE47">
         <v>462343000.0</v>
       </c>
-      <c r="CE47">
+      <c r="CF47">
         <v>460258000.0</v>
       </c>
-      <c r="CF47">
+      <c r="CG47">
         <v>462511000.0</v>
       </c>
-      <c r="CG47">
+      <c r="CH47">
         <v>468544000.0</v>
       </c>
-      <c r="CH47">
+      <c r="CI47">
         <v>485505000.0</v>
       </c>
-      <c r="CI47">
+      <c r="CJ47">
         <v>488510000.0</v>
       </c>
-      <c r="CJ47">
+      <c r="CK47">
         <v>406840000.0</v>
       </c>
-      <c r="CK47">
+      <c r="CL47">
         <v>418624000.0</v>
       </c>
-      <c r="CL47">
+      <c r="CM47">
         <v>421543000.0</v>
       </c>
-      <c r="CM47">
+      <c r="CN47">
         <v>419041000.0</v>
       </c>
-      <c r="CN47">
+      <c r="CO47">
         <v>432046000.0</v>
       </c>
-      <c r="CO47">
+      <c r="CP47">
         <v>439467000.0</v>
       </c>
-      <c r="CP47">
+      <c r="CQ47">
         <v>440193000.0</v>
       </c>
-      <c r="CQ47">
+      <c r="CR47">
         <v>447292000.0</v>
       </c>
-      <c r="CR47">
+      <c r="CS47">
         <v>452804000.0</v>
       </c>
-      <c r="CS47">
+      <c r="CT47">
         <v>451286000.0</v>
       </c>
-      <c r="CT47">
+      <c r="CU47">
         <v>435629000.0</v>
       </c>
-      <c r="CU47">
+      <c r="CV47">
         <v>444363000.0</v>
       </c>
-      <c r="CV47">
+      <c r="CW47">
         <v>437454000.0</v>
       </c>
-      <c r="CW47">
+      <c r="CX47">
         <v>435820000.0</v>
       </c>
-      <c r="CX47">
+      <c r="CY47">
         <v>433867000.0</v>
       </c>
-      <c r="CY47">
+      <c r="CZ47">
         <v>491932000.0</v>
       </c>
-      <c r="CZ47">
+      <c r="DA47">
         <v>508346000.0</v>
       </c>
-      <c r="DA47">
+      <c r="DB47">
         <v>508559000.0</v>
       </c>
-      <c r="DB47"/>
       <c r="DC47"/>
       <c r="DD47"/>
       <c r="DE47"/>
       <c r="DF47"/>
       <c r="DG47"/>
       <c r="DH47"/>
       <c r="DI47"/>
       <c r="DJ47"/>
+      <c r="DK47"/>
     </row>
-    <row r="48" spans="1:114">
+    <row r="48" spans="1:115">
       <c r="A48" t="s">
         <v>76</v>
       </c>
       <c r="B48">
+        <v>-3574363000.0</v>
+      </c>
+      <c r="C48">
         <v>-3539592000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-3484513000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-3424094000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-3276497000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-3203974000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-3056708000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-2975236000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-2926085000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-2891424000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-2616638000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-2510816000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-2425031000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-2486633000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-2470261000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-2352839000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-2274619000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-2224231000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-2121936000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-2063109000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-1988440000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-1850935000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-1800875000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-1765892000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-1688744000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-1557374000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-1506795000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>-1368457000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>-1256754000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>-1143992000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>-1165914000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>-1132182000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>-1097415000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>-1052064000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>-1017901000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>-989384000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>-945515000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>-893827000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>-834868000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>-839162000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>-786217000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>-738652000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>-655095000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>-575404000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>-537525000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>-465606000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>-399116000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>-327460000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>-302799000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>-318577000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>-273850000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>-233107000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>-218191000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>-172182000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>-141573000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>-99653000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>-108100000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>-95046000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>-80954000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>-85874000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>-142845000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>-145769000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>-145519000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>-141571000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>-144864000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>-138442000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>-129780000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>-123310000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>-118715000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>-116990000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>-119319000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>-118812000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>-119341000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>-117051000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>-93842000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>-96072000.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>-119873000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>-114008000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>-140471000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>-137436000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CD48">
         <v>-137188000.0</v>
       </c>
-      <c r="CD48">
+      <c r="CE48">
         <v>-131178000.0</v>
       </c>
-      <c r="CE48">
+      <c r="CF48">
         <v>-125741000.0</v>
       </c>
-      <c r="CF48">
+      <c r="CG48">
         <v>-123128000.0</v>
       </c>
-      <c r="CG48">
+      <c r="CH48">
         <v>-123259000.0</v>
       </c>
-      <c r="CH48">
+      <c r="CI48">
         <v>-114431000.0</v>
       </c>
-      <c r="CI48">
+      <c r="CJ48">
         <v>-99935000.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CK48">
         <v>-118669000.0</v>
       </c>
-      <c r="CK48">
+      <c r="CL48">
         <v>-117727000.0</v>
       </c>
-      <c r="CL48">
+      <c r="CM48">
         <v>-112570000.0</v>
       </c>
-      <c r="CM48">
+      <c r="CN48">
         <v>-115175000.0</v>
       </c>
-      <c r="CN48">
+      <c r="CO48">
         <v>-113304000.0</v>
       </c>
-      <c r="CO48">
+      <c r="CP48">
         <v>-110438000.0</v>
       </c>
-      <c r="CP48">
+      <c r="CQ48">
         <v>-111970000.0</v>
       </c>
-      <c r="CQ48">
+      <c r="CR48">
         <v>-92774000.0</v>
       </c>
-      <c r="CR48">
+      <c r="CS48">
         <v>-90340000.0</v>
       </c>
-      <c r="CS48">
+      <c r="CT48">
         <v>-98592000.0</v>
       </c>
-      <c r="CT48">
+      <c r="CU48">
         <v>-3432000.0</v>
       </c>
-      <c r="CU48">
+      <c r="CV48">
         <v>-82505000.0</v>
       </c>
-      <c r="CV48">
+      <c r="CW48">
         <v>-79023000.0</v>
       </c>
-      <c r="CW48">
+      <c r="CX48">
         <v>-76131000.0</v>
       </c>
-      <c r="CX48">
+      <c r="CY48">
         <v>-74260000.0</v>
       </c>
-      <c r="CY48">
+      <c r="CZ48">
         <v>-59850000.0</v>
       </c>
-      <c r="CZ48">
+      <c r="DA48">
         <v>-56977000.0</v>
       </c>
-      <c r="DA48">
+      <c r="DB48">
         <v>-12904000.0</v>
       </c>
-      <c r="DB48">
+      <c r="DC48">
         <v>-11560000.0</v>
       </c>
-      <c r="DC48">
+      <c r="DD48">
         <v>-6000000.0</v>
       </c>
-      <c r="DD48">
+      <c r="DE48">
         <v>-4700000.0</v>
       </c>
-      <c r="DE48">
+      <c r="DF48">
         <v>-3600000.0</v>
       </c>
-      <c r="DF48">
+      <c r="DG48">
         <v>-2803000.0</v>
       </c>
-      <c r="DG48">
+      <c r="DH48">
         <v>-1000000.0</v>
       </c>
-      <c r="DH48">
+      <c r="DI48">
         <v>-700000.0</v>
       </c>
-      <c r="DI48">
+      <c r="DJ48">
         <v>-300000.0</v>
       </c>
-      <c r="DJ48"/>
+      <c r="DK48"/>
     </row>
-    <row r="49" spans="1:114">
+    <row r="49" spans="1:115">
       <c r="A49" t="s">
         <v>77</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49">
         <v>-2510816000.0</v>
       </c>
-      <c r="M49">
+      <c r="N49">
         <v>-2425031000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>-2486633000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>-2470261000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>-2352839000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>-2274619000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>-2224231000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>-2121936000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>-2063109000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>-1988440000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>-1850935000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>-1800875000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>-1765892000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>-1688744000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>-1557374000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>-1506795000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>-1368457000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>-1256754000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>-1143992000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>-1165914000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>-1132182000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>-1097415000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>-1052064000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>-1017901000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>-989384000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>-945515000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>-893827000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>-834868000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>-839162000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>-786217000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>-738652000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AR49">
         <v>-655095000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>-575404000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AT49">
         <v>-537525000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AU49">
         <v>-465606000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AV49">
         <v>-399116000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AW49">
         <v>-327460000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AX49">
         <v>-302799000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AY49">
         <v>-318577000.0</v>
       </c>
-      <c r="AY49">
+      <c r="AZ49">
         <v>-273850000.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BA49">
         <v>-233107000.0</v>
       </c>
-      <c r="BA49">
+      <c r="BB49">
         <v>-218191000.0</v>
       </c>
-      <c r="BB49">
+      <c r="BC49">
         <v>-172182000.0</v>
       </c>
-      <c r="BC49">
+      <c r="BD49">
         <v>-141573000.0</v>
       </c>
-      <c r="BD49">
+      <c r="BE49">
         <v>-99653000.0</v>
       </c>
-      <c r="BE49">
+      <c r="BF49">
         <v>-108100000.0</v>
       </c>
-      <c r="BF49">
+      <c r="BG49">
         <v>-95046000.0</v>
       </c>
-      <c r="BG49">
+      <c r="BH49">
         <v>-80954000.0</v>
       </c>
-      <c r="BH49">
+      <c r="BI49">
         <v>-85874000.0</v>
       </c>
-      <c r="BI49">
+      <c r="BJ49">
         <v>-142845000.0</v>
       </c>
-      <c r="BJ49">
+      <c r="BK49">
         <v>-145769000.0</v>
       </c>
-      <c r="BK49">
+      <c r="BL49">
         <v>-145519000.0</v>
       </c>
-      <c r="BL49">
+      <c r="BM49">
         <v>-141571000.0</v>
       </c>
-      <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
       <c r="CJ49"/>
       <c r="CK49"/>
       <c r="CL49"/>
       <c r="CM49"/>
       <c r="CN49"/>
       <c r="CO49"/>
       <c r="CP49"/>
       <c r="CQ49"/>
       <c r="CR49"/>
       <c r="CS49"/>
       <c r="CT49"/>
       <c r="CU49"/>
       <c r="CV49"/>
       <c r="CW49"/>
       <c r="CX49"/>
       <c r="CY49"/>
       <c r="CZ49"/>
       <c r="DA49"/>
       <c r="DB49"/>
       <c r="DC49"/>
       <c r="DD49"/>
       <c r="DE49"/>
       <c r="DF49"/>
       <c r="DG49"/>
       <c r="DH49"/>
       <c r="DI49"/>
       <c r="DJ49"/>
+      <c r="DK49"/>
     </row>
-    <row r="50" spans="1:114">
+    <row r="50" spans="1:115">
       <c r="A50" t="s">
         <v>78</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
-      <c r="Z50">
+      <c r="Z50"/>
+      <c r="AA50">
         <v>4587000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>5734000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>5740000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>4859000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>3730000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AF50">
         <v>164000.0</v>
       </c>
-      <c r="AF50">
+      <c r="AG50">
         <v>305000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>541000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>1108000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>1822000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>4266861000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>1830290000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>2996000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AN50">
         <v>2554604000.0</v>
       </c>
-      <c r="AN50">
+      <c r="AO50">
         <v>3154064000.0</v>
       </c>
-      <c r="AO50">
+      <c r="AP50">
         <v>3062383000.0</v>
       </c>
-      <c r="AP50">
+      <c r="AQ50">
         <v>257057000.0</v>
       </c>
-      <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
-      <c r="AT50">
+      <c r="AT50"/>
+      <c r="AU50">
         <v>13156000.0</v>
       </c>
-      <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
@@ -18392,985 +18494,991 @@
       <c r="CL50"/>
       <c r="CM50"/>
       <c r="CN50"/>
       <c r="CO50"/>
       <c r="CP50"/>
       <c r="CQ50"/>
       <c r="CR50"/>
       <c r="CS50"/>
       <c r="CT50"/>
       <c r="CU50"/>
       <c r="CV50"/>
       <c r="CW50"/>
       <c r="CX50"/>
       <c r="CY50"/>
       <c r="CZ50"/>
       <c r="DA50"/>
       <c r="DB50"/>
       <c r="DC50"/>
       <c r="DD50"/>
       <c r="DE50"/>
       <c r="DF50"/>
       <c r="DG50"/>
       <c r="DH50"/>
       <c r="DI50"/>
       <c r="DJ50"/>
+      <c r="DK50"/>
     </row>
-    <row r="51" spans="1:114">
+    <row r="51" spans="1:115">
       <c r="A51" t="s">
         <v>79</v>
       </c>
       <c r="B51">
+        <v>8852077999.0</v>
+      </c>
+      <c r="C51">
         <v>8722690000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>8684639000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>8644078000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>7866302000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>8039002000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>7972821000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>8102448000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>7873215000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>8284593000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>8398888000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>8894156000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>8583806000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>8334456000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>7880087000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>6796345000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>6817884000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>6937188000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>6674917000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>6852537000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>6563318000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>6841842000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>6240878000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>6129014000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>6128326000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>6233252000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>12177702000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>12248535000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>12144936000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>12838934000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>8631352000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>8405504000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>8511379000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>8380768000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>4316660000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>4264664000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>4233916000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>4440814000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>4391820000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>4832643000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>5030341000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>4492793000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>4824248000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>4798234000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>4656870000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>4088546000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>3819378000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>3798370000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>3826487000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>2067410000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>2175556000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>2071155000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>1993335000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>1968397000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>2135880000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>579692000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>602882000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>822529000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>588514000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>576101000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>372747000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>396982000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>395894000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>377997000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BN51">
         <v>359158000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BO51">
         <v>326330000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BP51">
         <v>320021000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BQ51">
         <v>358065000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BR51">
         <v>347507000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BS51">
         <v>326874000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BT51">
         <v>328978000.0</v>
       </c>
-      <c r="BT51">
+      <c r="BU51">
         <v>342688000.0</v>
       </c>
-      <c r="BU51">
+      <c r="BV51">
         <v>343058000.0</v>
       </c>
-      <c r="BV51">
+      <c r="BW51">
         <v>316751000.0</v>
       </c>
-      <c r="BW51">
+      <c r="BX51">
         <v>348395000.0</v>
       </c>
-      <c r="BX51">
+      <c r="BY51">
         <v>385825000.0</v>
       </c>
-      <c r="BY51">
+      <c r="BZ51">
         <v>374193000.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CA51">
         <v>3239000.0</v>
       </c>
-      <c r="CA51">
+      <c r="CB51">
         <v>252774000.0</v>
       </c>
-      <c r="CB51">
+      <c r="CC51">
         <v>258966000.0</v>
       </c>
-      <c r="CC51">
+      <c r="CD51">
         <v>252558000.0</v>
       </c>
-      <c r="CD51">
+      <c r="CE51">
         <v>244695000.0</v>
       </c>
-      <c r="CE51">
+      <c r="CF51">
         <v>252142000.0</v>
       </c>
-      <c r="CF51">
+      <c r="CG51">
         <v>253357000.0</v>
       </c>
-      <c r="CG51">
+      <c r="CH51">
         <v>283764000.0</v>
       </c>
-      <c r="CH51">
+      <c r="CI51">
         <v>292698000.0</v>
       </c>
-      <c r="CI51">
+      <c r="CJ51">
         <v>284108000.0</v>
       </c>
-      <c r="CJ51">
+      <c r="CK51">
         <v>211222000.0</v>
       </c>
-      <c r="CK51">
+      <c r="CL51">
         <v>261626000.0</v>
       </c>
-      <c r="CL51">
+      <c r="CM51">
         <v>209193000.0</v>
       </c>
-      <c r="CM51">
+      <c r="CN51">
         <v>207913000.0</v>
       </c>
-      <c r="CN51">
+      <c r="CO51">
         <v>215258000.0</v>
       </c>
-      <c r="CO51">
+      <c r="CP51">
         <v>223790000.0</v>
       </c>
-      <c r="CP51">
+      <c r="CQ51">
         <v>235049000.0</v>
       </c>
-      <c r="CQ51">
+      <c r="CR51">
         <v>229723000.0</v>
       </c>
-      <c r="CR51">
+      <c r="CS51">
         <v>257302000.0</v>
       </c>
-      <c r="CS51">
+      <c r="CT51">
         <v>281570000.0</v>
       </c>
-      <c r="CT51">
+      <c r="CU51">
         <v>295515000.0</v>
       </c>
-      <c r="CU51">
+      <c r="CV51">
         <v>312182000.0</v>
       </c>
-      <c r="CV51">
+      <c r="CW51">
         <v>300119000.0</v>
       </c>
-      <c r="CW51">
+      <c r="CX51">
         <v>297283000.0</v>
       </c>
-      <c r="CX51">
+      <c r="CY51">
         <v>290160000.0</v>
       </c>
-      <c r="CY51">
+      <c r="CZ51">
         <v>359883000.0</v>
       </c>
-      <c r="CZ51">
+      <c r="DA51">
         <v>348540000.0</v>
       </c>
-      <c r="DA51">
+      <c r="DB51">
         <v>340024000.0</v>
       </c>
-      <c r="DB51">
+      <c r="DC51">
         <v>317351000.0</v>
       </c>
-      <c r="DC51">
+      <c r="DD51">
         <v>321800000.0</v>
       </c>
-      <c r="DD51">
+      <c r="DE51">
         <v>315000000.0</v>
       </c>
-      <c r="DE51">
+      <c r="DF51">
         <v>293900000.0</v>
       </c>
-      <c r="DF51">
+      <c r="DG51">
         <v>271298000.0</v>
       </c>
-      <c r="DG51">
+      <c r="DH51">
         <v>263600000.0</v>
       </c>
-      <c r="DH51">
+      <c r="DI51">
         <v>252300000.0</v>
       </c>
-      <c r="DI51">
+      <c r="DJ51">
         <v>202800000.0</v>
       </c>
-      <c r="DJ51">
+      <c r="DK51">
         <v>208000000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:114">
+    <row r="52" spans="1:115">
       <c r="A52" t="s">
         <v>80</v>
       </c>
       <c r="B52">
-        <v>0.0</v>
+        <v>353358000.0</v>
       </c>
       <c r="C52">
+        <v>0.0</v>
+      </c>
+      <c r="D52">
         <v>2537000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>53308000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>150934000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>670307000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>7261000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>168000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>1164157000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>1678000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>111174000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>278231000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>325558000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>456708000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>96744000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>30717000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>39653000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>145572000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>6674917000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>36690000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>42944000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>145844000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>6418000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>6747000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>6683000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>179309000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>5734000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>5740000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>4859000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>173115000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>164000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>305000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>541000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>67009000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>1822000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>2197000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>253368000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>90825000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>255812000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>984485000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>1031277000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>86104000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>659629000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>603961000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>506777000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>82982000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>268816000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>362542000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>355701000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>314729000.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>316093000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>10000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>44000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>253000000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BD52">
         <v>418160000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BE52">
         <v>233160000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BF52">
         <v>248160000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BG52">
         <v>233160000.0</v>
       </c>
-      <c r="BG52">
+      <c r="BH52">
         <v>253160000.0</v>
       </c>
-      <c r="BH52">
+      <c r="BI52">
         <v>233160000.0</v>
       </c>
-      <c r="BI52">
+      <c r="BJ52">
         <v>121750000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>141750000.0</v>
       </c>
       <c r="BK52">
         <v>141750000.0</v>
       </c>
       <c r="BL52">
+        <v>141750000.0</v>
+      </c>
+      <c r="BM52">
         <v>171750000.0</v>
       </c>
-      <c r="BM52">
+      <c r="BN52">
         <v>150000000.0</v>
       </c>
-      <c r="BN52">
+      <c r="BO52">
         <v>111000000.0</v>
       </c>
-      <c r="BO52">
+      <c r="BP52">
         <v>100000000.0</v>
       </c>
-      <c r="BP52"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BQ52"/>
       <c r="BR52">
         <v>81000000.0</v>
       </c>
       <c r="BS52">
+        <v>81000000.0</v>
+      </c>
+      <c r="BT52">
         <v>73500000.0</v>
       </c>
-      <c r="BT52">
+      <c r="BU52">
         <v>81000000.0</v>
       </c>
-      <c r="BU52"/>
-      <c r="BV52">
+      <c r="BV52"/>
+      <c r="BW52">
         <v>62700000.0</v>
       </c>
-      <c r="BW52"/>
-      <c r="BX52">
+      <c r="BX52"/>
+      <c r="BY52">
         <v>63581000.0</v>
       </c>
-      <c r="BY52">
+      <c r="BZ52">
         <v>56651000.0</v>
       </c>
-      <c r="BZ52">
+      <c r="CA52">
         <v>18555000.0</v>
       </c>
-      <c r="CA52">
+      <c r="CB52">
         <v>33305000.0</v>
       </c>
-      <c r="CB52">
+      <c r="CC52">
         <v>2000000.0</v>
       </c>
-      <c r="CC52"/>
-      <c r="CD52">
+      <c r="CD52"/>
+      <c r="CE52">
         <v>39274000.0</v>
       </c>
-      <c r="CE52"/>
       <c r="CF52"/>
       <c r="CG52"/>
       <c r="CH52"/>
-      <c r="CI52">
+      <c r="CI52"/>
+      <c r="CJ52">
         <v>7146000.0</v>
       </c>
-      <c r="CJ52">
+      <c r="CK52">
         <v>18957000.0</v>
       </c>
-      <c r="CK52">
+      <c r="CL52">
         <v>51953000.0</v>
       </c>
-      <c r="CL52">
+      <c r="CM52">
         <v>52296000.0</v>
       </c>
-      <c r="CM52"/>
       <c r="CN52"/>
       <c r="CO52"/>
       <c r="CP52"/>
       <c r="CQ52"/>
       <c r="CR52"/>
       <c r="CS52"/>
       <c r="CT52"/>
       <c r="CU52"/>
       <c r="CV52"/>
       <c r="CW52"/>
       <c r="CX52"/>
       <c r="CY52"/>
       <c r="CZ52"/>
       <c r="DA52"/>
       <c r="DB52"/>
       <c r="DC52"/>
       <c r="DD52"/>
       <c r="DE52"/>
       <c r="DF52"/>
       <c r="DG52"/>
       <c r="DH52"/>
-      <c r="DI52">
+      <c r="DI52"/>
+      <c r="DJ52">
         <v>200000.0</v>
       </c>
-      <c r="DJ52"/>
+      <c r="DK52"/>
     </row>
-    <row r="53" spans="1:114">
+    <row r="53" spans="1:115">
       <c r="A53" t="s">
         <v>81</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
-      <c r="H53">
+      <c r="H53"/>
+      <c r="I53">
         <v>603000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>910000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>995000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>3288000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>3843000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>2046000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>771761000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>781345000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>786462000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>787674000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>11449000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>633190000.0</v>
       </c>
-      <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
-      <c r="W53">
-[...1 lines deleted...]
-      </c>
+      <c r="W53"/>
       <c r="X53">
         <v>1000.0</v>
       </c>
       <c r="Y53">
+        <v>1000.0</v>
+      </c>
+      <c r="Z53">
         <v>2000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>9000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>19000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>38000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>732000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>1491000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>1504000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>1385000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>1146000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>562000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>265000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>259000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>394000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>244000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>26000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>80813000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>84850000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>9000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>83527000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>297000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AT53">
         <v>3000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AU53">
         <v>288000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AV53">
         <v>993000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AW53">
         <v>818000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AX53">
         <v>1508000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AY53">
         <v>1620000.0</v>
       </c>
-      <c r="AY53">
+      <c r="AZ53">
         <v>1112000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BA53">
         <v>1153000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BB53">
         <v>20000.0</v>
       </c>
-      <c r="BB53">
+      <c r="BC53">
         <v>25000.0</v>
       </c>
-      <c r="BC53">
-[...1 lines deleted...]
-      </c>
       <c r="BD53">
         <v>0.0</v>
       </c>
       <c r="BE53">
         <v>0.0</v>
       </c>
       <c r="BF53">
         <v>0.0</v>
       </c>
       <c r="BG53">
         <v>0.0</v>
       </c>
       <c r="BH53">
         <v>0.0</v>
       </c>
       <c r="BI53">
         <v>0.0</v>
       </c>
       <c r="BJ53">
         <v>0.0</v>
       </c>
       <c r="BK53">
         <v>0.0</v>
       </c>
       <c r="BL53">
         <v>0.0</v>
       </c>
-      <c r="BM53"/>
+      <c r="BM53">
+        <v>0.0</v>
+      </c>
       <c r="BN53"/>
       <c r="BO53"/>
       <c r="BP53"/>
       <c r="BQ53"/>
       <c r="BR53"/>
       <c r="BS53"/>
       <c r="BT53"/>
-      <c r="BU53">
+      <c r="BU53"/>
+      <c r="BV53">
         <v>257289000.0</v>
       </c>
-      <c r="BV53">
+      <c r="BW53">
         <v>242677000.0</v>
       </c>
-      <c r="BW53">
+      <c r="BX53">
         <v>202458000.0</v>
       </c>
-      <c r="BX53">
+      <c r="BY53">
         <v>183226000.0</v>
       </c>
-      <c r="BY53">
+      <c r="BZ53">
         <v>175390000.0</v>
       </c>
-      <c r="BZ53">
+      <c r="CA53">
         <v>166147000.0</v>
       </c>
-      <c r="CA53">
+      <c r="CB53">
         <v>146846000.0</v>
       </c>
-      <c r="CB53">
+      <c r="CC53">
         <v>140286000.0</v>
       </c>
-      <c r="CC53">
+      <c r="CD53">
         <v>133822000.0</v>
       </c>
-      <c r="CD53">
+      <c r="CE53">
         <v>134567000.0</v>
       </c>
-      <c r="CE53">
+      <c r="CF53">
         <v>127731000.0</v>
       </c>
-      <c r="CF53">
+      <c r="CG53">
         <v>121306000.0</v>
       </c>
-      <c r="CG53">
+      <c r="CH53">
         <v>115159000.0</v>
       </c>
-      <c r="CH53">
+      <c r="CI53">
         <v>110379000.0</v>
       </c>
-      <c r="CI53">
+      <c r="CJ53">
         <v>108698000.0</v>
       </c>
-      <c r="CJ53">
+      <c r="CK53">
         <v>99153000.0</v>
       </c>
-      <c r="CK53">
+      <c r="CL53">
         <v>88937000.0</v>
       </c>
-      <c r="CL53">
+      <c r="CM53">
         <v>82800000.0</v>
       </c>
-      <c r="CM53">
+      <c r="CN53">
         <v>69442000.0</v>
       </c>
-      <c r="CN53">
+      <c r="CO53">
         <v>63887000.0</v>
       </c>
-      <c r="CO53"/>
       <c r="CP53"/>
-      <c r="CQ53">
+      <c r="CQ53"/>
+      <c r="CR53">
         <v>59850000.0</v>
       </c>
-      <c r="CR53"/>
-      <c r="CS53">
+      <c r="CS53"/>
+      <c r="CT53">
         <v>52407000.0</v>
       </c>
-      <c r="CT53"/>
       <c r="CU53"/>
       <c r="CV53"/>
       <c r="CW53"/>
       <c r="CX53"/>
       <c r="CY53"/>
       <c r="CZ53"/>
-      <c r="DA53">
+      <c r="DA53"/>
+      <c r="DB53">
         <v>32920000.0</v>
       </c>
-      <c r="DB53"/>
       <c r="DC53"/>
       <c r="DD53"/>
       <c r="DE53"/>
       <c r="DF53"/>
       <c r="DG53"/>
       <c r="DH53"/>
       <c r="DI53"/>
       <c r="DJ53"/>
+      <c r="DK53"/>
     </row>
-    <row r="54" spans="1:114">
+    <row r="54" spans="1:115">
       <c r="A54" t="s">
         <v>82</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
-      <c r="AE54">
-[...1 lines deleted...]
-      </c>
+      <c r="AE54"/>
       <c r="AF54">
         <v>0.0</v>
       </c>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
@@ -19426,1541 +19534,1554 @@
       </c>
       <c r="BE54">
         <v>0.0</v>
       </c>
       <c r="BF54">
         <v>0.0</v>
       </c>
       <c r="BG54">
         <v>0.0</v>
       </c>
       <c r="BH54">
         <v>0.0</v>
       </c>
       <c r="BI54">
         <v>0.0</v>
       </c>
       <c r="BJ54">
         <v>0.0</v>
       </c>
       <c r="BK54">
         <v>0.0</v>
       </c>
       <c r="BL54">
         <v>0.0</v>
       </c>
-      <c r="BM54"/>
+      <c r="BM54">
+        <v>0.0</v>
+      </c>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
       <c r="CJ54"/>
       <c r="CK54"/>
       <c r="CL54"/>
       <c r="CM54"/>
       <c r="CN54"/>
       <c r="CO54"/>
       <c r="CP54"/>
       <c r="CQ54"/>
       <c r="CR54"/>
       <c r="CS54"/>
       <c r="CT54"/>
       <c r="CU54"/>
       <c r="CV54"/>
       <c r="CW54"/>
       <c r="CX54"/>
       <c r="CY54"/>
       <c r="CZ54"/>
       <c r="DA54"/>
       <c r="DB54"/>
       <c r="DC54"/>
       <c r="DD54"/>
       <c r="DE54"/>
       <c r="DF54"/>
       <c r="DG54"/>
       <c r="DH54"/>
       <c r="DI54"/>
       <c r="DJ54"/>
+      <c r="DK54"/>
     </row>
-    <row r="55" spans="1:114">
+    <row r="55" spans="1:115">
       <c r="A55" t="s">
         <v>83</v>
       </c>
       <c r="B55">
+        <v>18200021000.0</v>
+      </c>
+      <c r="C55">
         <v>17990232000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>17985040000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>17998197000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>17307305000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>17535024000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>17631576000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>17769285000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>17611507000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>17976783000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>18630239000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>19076325000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>18832407000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>18102035000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>17774842000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>15454229000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>15569532000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>15480630000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>15135134000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>15232166000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>14548700000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>14707636000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>14189510000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>13956013000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>13890308000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>14060918000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>14083639000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>14192007000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>14155902000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>14183039000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>8518988000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>8266700000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>8287871000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>8231402000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>8334411000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>8317249000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>8197828000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>8453954000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>8468285000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>8682571000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>8703251000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>8754673000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>8888428000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>8967604000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>8730530000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>8637328000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>8501449000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>8293748000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>8339468000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>4678950000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>4726360000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>4635360000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>4609614000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>4609042000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>4782495000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>1438615000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>1458986000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>1462623000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>1468889000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>1459706000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>1144202000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>1172326000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>1157730000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>1124406000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>1090157000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>1093336000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>1096739000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>1137045000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>1129247000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>1111136000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>1124854000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>1131066000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>1126088000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>1153284000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>1150288000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>1123717000.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>1107457000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>1093010000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>996613000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>997922000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>1000075000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>983262000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>967474000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>962411000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>993001000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CI55">
         <v>1013539000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CJ55">
         <v>1016220000.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CK55">
         <v>884131000.0</v>
       </c>
-      <c r="CK55">
+      <c r="CL55">
         <v>890216000.0</v>
       </c>
-      <c r="CL55">
+      <c r="CM55">
         <v>906505000.0</v>
       </c>
-      <c r="CM55">
+      <c r="CN55">
         <v>881078000.0</v>
       </c>
-      <c r="CN55">
+      <c r="CO55">
         <v>878606000.0</v>
       </c>
-      <c r="CO55">
+      <c r="CP55">
         <v>879574000.0</v>
       </c>
-      <c r="CP55">
+      <c r="CQ55">
         <v>893524000.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CR55">
         <v>870763000.0</v>
       </c>
-      <c r="CR55">
+      <c r="CS55">
         <v>891069000.0</v>
       </c>
-      <c r="CS55">
+      <c r="CT55">
         <v>898079000.0</v>
       </c>
-      <c r="CT55">
+      <c r="CU55">
         <v>915883000.0</v>
       </c>
-      <c r="CU55">
+      <c r="CV55">
         <v>919896000.0</v>
       </c>
-      <c r="CV55">
+      <c r="CW55">
         <v>904533000.0</v>
       </c>
-      <c r="CW55">
+      <c r="CX55">
         <v>901862000.0</v>
       </c>
-      <c r="CX55">
+      <c r="CY55">
         <v>904242000.0</v>
       </c>
-      <c r="CY55">
+      <c r="CZ55">
         <v>970034000.0</v>
       </c>
-      <c r="CZ55">
+      <c r="DA55">
         <v>960301000.0</v>
       </c>
-      <c r="DA55">
+      <c r="DB55">
         <v>874173000.0</v>
       </c>
-      <c r="DB55">
+      <c r="DC55">
         <v>856259000.0</v>
       </c>
-      <c r="DC55">
+      <c r="DD55">
         <v>863900000.0</v>
       </c>
-      <c r="DD55">
+      <c r="DE55">
         <v>859100000.0</v>
       </c>
-      <c r="DE55">
+      <c r="DF55">
         <v>836400000.0</v>
       </c>
-      <c r="DF55">
+      <c r="DG55">
         <v>816890000.0</v>
       </c>
-      <c r="DG55">
+      <c r="DH55">
         <v>801800000.0</v>
       </c>
-      <c r="DH55">
+      <c r="DI55">
         <v>794500000.0</v>
       </c>
-      <c r="DI55">
+      <c r="DJ55">
         <v>725300000.0</v>
       </c>
-      <c r="DJ55">
+      <c r="DK55">
         <v>524000000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:114">
+    <row r="56" spans="1:115">
       <c r="A56" t="s">
         <v>84</v>
       </c>
       <c r="B56">
+        <v>239266000.0</v>
+      </c>
+      <c r="C56">
         <v>155329000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>291783000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>1552716000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>199948000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>640373000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>847979000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>1093710000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>1783812000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>2261290000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>238453000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>247105000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>190977000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>226859000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>225597000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>122527000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>218997000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>175522000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>143350000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>187200000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>248163000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>293509000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>167188000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>148231000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>259980000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>357854000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>522100000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>386579000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>314802000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>292486000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>367889000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>200530000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>280053000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>267531000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>334644000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>332822000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>272784000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>481339000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>387644000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>505134000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>331373000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>278491000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>343881000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>410425000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>256170000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>240415000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>554566000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>252561000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>324108000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>233676000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>149557000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>105970000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>142628000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>156431000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>266301000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>73708000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>64946000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>67666000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>76754000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>58475000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>69419000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>103486000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>74467000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>68683000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>58521000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>54448000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>53141000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>54528000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>57268000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>69873000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>71679000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>62545000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>1028066000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>100466000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>1048565000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>1019994000.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>1002591000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>985661000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>899512000.0</v>
       </c>
-      <c r="CB56">
+      <c r="CC56">
         <v>898494000.0</v>
       </c>
-      <c r="CC56">
+      <c r="CD56">
         <v>898218000.0</v>
       </c>
-      <c r="CD56">
+      <c r="CE56">
         <v>878955000.0</v>
       </c>
-      <c r="CE56">
+      <c r="CF56">
         <v>400458000.0</v>
       </c>
-      <c r="CF56">
+      <c r="CG56">
         <v>390692000.0</v>
       </c>
-      <c r="CG56">
+      <c r="CH56">
         <v>412799000.0</v>
       </c>
-      <c r="CH56">
+      <c r="CI56">
         <v>223282000.0</v>
       </c>
-      <c r="CI56">
+      <c r="CJ56">
         <v>411152000.0</v>
       </c>
-      <c r="CJ56">
+      <c r="CK56">
         <v>378532000.0</v>
       </c>
-      <c r="CK56">
+      <c r="CL56">
         <v>768976000.0</v>
       </c>
-      <c r="CL56">
+      <c r="CM56">
         <v>382827000.0</v>
       </c>
-      <c r="CM56">
+      <c r="CN56">
         <v>787068000.0</v>
       </c>
-      <c r="CN56">
+      <c r="CO56">
         <v>783149000.0</v>
       </c>
-      <c r="CO56">
+      <c r="CP56">
         <v>779232000.0</v>
       </c>
-      <c r="CP56">
+      <c r="CQ56">
         <v>169551000.0</v>
       </c>
-      <c r="CQ56">
+      <c r="CR56">
         <v>775761000.0</v>
       </c>
-      <c r="CR56">
+      <c r="CS56">
         <v>793112000.0</v>
       </c>
-      <c r="CS56">
+      <c r="CT56">
         <v>798360000.0</v>
       </c>
-      <c r="CT56">
+      <c r="CU56">
         <v>387444000.0</v>
       </c>
-      <c r="CU56">
+      <c r="CV56">
         <v>796659000.0</v>
       </c>
-      <c r="CV56">
+      <c r="CW56">
         <v>787390000.0</v>
       </c>
-      <c r="CW56">
+      <c r="CX56">
         <v>786606000.0</v>
       </c>
-      <c r="CX56">
+      <c r="CY56">
         <v>376192000.0</v>
       </c>
-      <c r="CY56">
+      <c r="CZ56">
         <v>872041000.0</v>
       </c>
-      <c r="CZ56">
+      <c r="DA56">
         <v>861620000.0</v>
       </c>
-      <c r="DA56">
+      <c r="DB56">
         <v>42129000.0</v>
       </c>
-      <c r="DB56"/>
-      <c r="DC56">
+      <c r="DC56"/>
+      <c r="DD56">
         <v>6000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5000000.0</v>
       </c>
       <c r="DE56">
         <v>5000000.0</v>
       </c>
       <c r="DF56">
+        <v>5000000.0</v>
+      </c>
+      <c r="DG56">
         <v>5673000.0</v>
       </c>
-      <c r="DG56">
+      <c r="DH56">
         <v>7000000.0</v>
       </c>
-      <c r="DH56">
+      <c r="DI56">
         <v>32000000.0</v>
       </c>
-      <c r="DI56">
+      <c r="DJ56">
         <v>14000000.0</v>
       </c>
-      <c r="DJ56">
+      <c r="DK56">
         <v>19000000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:114">
+    <row r="57" spans="1:115">
       <c r="A57" t="s">
         <v>85</v>
       </c>
       <c r="B57">
+        <v>353358000.0</v>
+      </c>
+      <c r="C57">
         <v>877525000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>852057000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>902082000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>804778000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>794606000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>786372000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>742912000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>1932937000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>664237000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>872296000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>876291000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>911014000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>852100000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>818441000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>737245000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>772196000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>776705000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>735285000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>767373000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>806869000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>790177000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>735776000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>699549000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>661040000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>668751000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>651337000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>642082000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>629885000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>576050000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>377364000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>356260000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>357447000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>372819000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>365098000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>390053000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>363570000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>374007000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>365522000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>375513000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>385834000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>445089000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>400159000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>414038000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>399567000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>393924000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>393360000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>389042000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>381117000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>234131000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>353160000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>344089000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>395495000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>229343000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>764471000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>356720000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>379345000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>149152000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>395764000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>377957000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>211236000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>244074000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>232704000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>277937000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>250569000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>237906000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>218025000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>118873000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>134512000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>200902000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>197792000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>201674000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>64580000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>246129000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>160000000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>64744000.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>91543000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>182000000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>143000000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>140000000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>6305000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>130000000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>103000000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CG57">
         <v>97000000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CH57">
         <v>102000000.0</v>
       </c>
-      <c r="CH57">
+      <c r="CI57">
         <v>100000000.0</v>
       </c>
-      <c r="CI57">
+      <c r="CJ57">
         <v>115000000.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CK57">
         <v>90000000.0</v>
       </c>
-      <c r="CK57">
+      <c r="CL57">
         <v>80000000.0</v>
       </c>
-      <c r="CL57">
+      <c r="CM57">
         <v>103000000.0</v>
       </c>
-      <c r="CM57">
+      <c r="CN57">
         <v>89000000.0</v>
       </c>
-      <c r="CN57">
+      <c r="CO57">
         <v>82000000.0</v>
       </c>
-      <c r="CO57">
+      <c r="CP57">
         <v>73000000.0</v>
       </c>
-      <c r="CP57">
+      <c r="CQ57">
         <v>88000000.0</v>
       </c>
-      <c r="CQ57">
+      <c r="CR57">
         <v>59000000.0</v>
       </c>
-      <c r="CR57">
+      <c r="CS57">
         <v>51000000.0</v>
       </c>
-      <c r="CS57">
+      <c r="CT57">
         <v>50000000.0</v>
       </c>
-      <c r="CT57">
+      <c r="CU57">
         <v>60000000.0</v>
       </c>
-      <c r="CU57">
+      <c r="CV57">
         <v>44000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>40000000.0</v>
       </c>
       <c r="CW57">
         <v>40000000.0</v>
       </c>
       <c r="CX57">
+        <v>40000000.0</v>
+      </c>
+      <c r="CY57">
         <v>52000000.0</v>
       </c>
-      <c r="CY57">
+      <c r="CZ57">
         <v>38000000.0</v>
       </c>
-      <c r="CZ57">
+      <c r="DA57">
         <v>35000000.0</v>
       </c>
-      <c r="DA57">
+      <c r="DB57">
         <v>28000000.0</v>
       </c>
-      <c r="DB57">
+      <c r="DC57">
         <v>27000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25000000.0</v>
       </c>
       <c r="DD57">
         <v>25000000.0</v>
       </c>
       <c r="DE57">
         <v>25000000.0</v>
       </c>
       <c r="DF57">
+        <v>25000000.0</v>
+      </c>
+      <c r="DG57">
         <v>28000000.0</v>
       </c>
-      <c r="DG57">
+      <c r="DH57">
         <v>21000000.0</v>
       </c>
-      <c r="DH57">
+      <c r="DI57">
         <v>27000000.0</v>
       </c>
-      <c r="DI57">
+      <c r="DJ57">
         <v>24000000.0</v>
       </c>
-      <c r="DJ57">
+      <c r="DK57">
         <v>15000000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:114">
+    <row r="58" spans="1:115">
       <c r="A58" t="s">
         <v>86</v>
       </c>
       <c r="B58">
+        <v>9839328000.0</v>
+      </c>
+      <c r="C58">
         <v>9856090000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>9812881000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>9772865000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>8940382000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>9100900000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>9045630000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>9129786000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>8932332000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>9269786000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>9484988000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>9829393000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>9513045000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>9093391000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>8960945000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>7812767000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>7874871000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>7897179000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>7748437000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>7931399000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>7658245000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>7829267000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>7300141000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>7153558000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>7117232000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>7112745000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>7119217000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>7201213000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>7138173000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>7352984000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>5247279000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>4954696000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>4918366000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>4820017000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>4884462000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>4861011000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>4741176000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>5028814000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>4956204000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>5219571000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>5171761000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>5193245000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>5268106000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>5232499000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>5019278000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>4746593000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>4493526000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>4462185000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>4486898000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>2476219000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>2536032000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>2422326000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>2396234000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>2351719000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>2542191000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>703252000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>734067000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>738521000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>731118000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>720898000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>462233000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>499306000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>493735000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>491303000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>467138000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>453236000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>452835000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>492064000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>497345000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>463000000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>453270000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>463362000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>463812000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>512923000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>500007000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>460123000.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>470726000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>453260000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>387711000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>388184000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>384750000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>372105000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>351368000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>347534000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>381216000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CI58">
         <v>392064000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CJ58">
         <v>389228000.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CK58">
         <v>278597000.0</v>
       </c>
-      <c r="CK58">
+      <c r="CL58">
         <v>285465000.0</v>
       </c>
-      <c r="CL58">
+      <c r="CM58">
         <v>308014000.0</v>
       </c>
-      <c r="CM58">
+      <c r="CN58">
         <v>292058000.0</v>
       </c>
-      <c r="CN58">
+      <c r="CO58">
         <v>292490000.0</v>
       </c>
-      <c r="CO58">
+      <c r="CP58">
         <v>292648000.0</v>
       </c>
-      <c r="CP58">
+      <c r="CQ58">
         <v>319668000.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CR58">
         <v>282607000.0</v>
       </c>
-      <c r="CR58">
+      <c r="CS58">
         <v>302225000.0</v>
       </c>
-      <c r="CS58">
+      <c r="CT58">
         <v>324951000.0</v>
       </c>
-      <c r="CT58">
+      <c r="CU58">
         <v>354630000.0</v>
       </c>
-      <c r="CU58">
+      <c r="CV58">
         <v>348508000.0</v>
       </c>
-      <c r="CV58">
+      <c r="CW58">
         <v>332544000.0</v>
       </c>
-      <c r="CW58">
+      <c r="CX58">
         <v>329482000.0</v>
       </c>
-      <c r="CX58">
+      <c r="CY58">
         <v>340565000.0</v>
       </c>
-      <c r="CY58">
+      <c r="CZ58">
         <v>390131000.0</v>
       </c>
-      <c r="CZ58">
+      <c r="DA58">
         <v>377393000.0</v>
       </c>
-      <c r="DA58">
+      <c r="DB58">
         <v>373736000.0</v>
       </c>
-      <c r="DB58">
+      <c r="DC58">
         <v>349931000.0</v>
       </c>
-      <c r="DC58">
+      <c r="DD58">
         <v>350400000.0</v>
       </c>
-      <c r="DD58">
+      <c r="DE58">
         <v>342900000.0</v>
       </c>
-      <c r="DE58">
+      <c r="DF58">
         <v>322100000.0</v>
       </c>
-      <c r="DF58">
+      <c r="DG58">
         <v>306283000.0</v>
       </c>
-      <c r="DG58">
+      <c r="DH58">
         <v>289800000.0</v>
       </c>
-      <c r="DH58">
+      <c r="DI58">
         <v>276600000.0</v>
       </c>
-      <c r="DI58">
+      <c r="DJ58">
         <v>224600000.0</v>
       </c>
-      <c r="DJ58">
+      <c r="DK58">
         <v>223000000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:114">
+    <row r="59" spans="1:115">
       <c r="A59" t="s">
         <v>87</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
-      <c r="AE59">
+      <c r="AE59"/>
+      <c r="AF59">
         <v>3271709000.0</v>
       </c>
-      <c r="AF59">
+      <c r="AG59">
         <v>3312004000.0</v>
       </c>
-      <c r="AG59">
+      <c r="AH59">
         <v>3369505000.0</v>
       </c>
-      <c r="AH59">
+      <c r="AI59">
         <v>3411385000.0</v>
       </c>
-      <c r="AI59">
+      <c r="AJ59">
         <v>3449949000.0</v>
       </c>
-      <c r="AJ59">
+      <c r="AK59">
         <v>3456238000.0</v>
       </c>
-      <c r="AK59">
+      <c r="AL59">
         <v>3456652000.0</v>
       </c>
-      <c r="AL59">
+      <c r="AM59">
         <v>3425140000.0</v>
       </c>
-      <c r="AM59">
+      <c r="AN59">
         <v>3512081000.0</v>
       </c>
-      <c r="AN59">
+      <c r="AO59">
         <v>3463000000.0</v>
       </c>
-      <c r="AO59">
-[...1 lines deleted...]
-      </c>
       <c r="AP59">
         <v>0.0</v>
       </c>
       <c r="AQ59">
         <v>0.0</v>
       </c>
       <c r="AR59">
         <v>0.0</v>
       </c>
       <c r="AS59">
         <v>0.0</v>
       </c>
       <c r="AT59">
         <v>0.0</v>
       </c>
       <c r="AU59">
         <v>0.0</v>
       </c>
       <c r="AV59">
         <v>0.0</v>
       </c>
       <c r="AW59">
         <v>0.0</v>
       </c>
       <c r="AX59">
@@ -20986,822 +21107,830 @@
       </c>
       <c r="BE59">
         <v>0.0</v>
       </c>
       <c r="BF59">
         <v>0.0</v>
       </c>
       <c r="BG59">
         <v>0.0</v>
       </c>
       <c r="BH59">
         <v>0.0</v>
       </c>
       <c r="BI59">
         <v>0.0</v>
       </c>
       <c r="BJ59">
         <v>0.0</v>
       </c>
       <c r="BK59">
         <v>0.0</v>
       </c>
       <c r="BL59">
         <v>0.0</v>
       </c>
-      <c r="BM59"/>
+      <c r="BM59">
+        <v>0.0</v>
+      </c>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
       <c r="CJ59"/>
       <c r="CK59"/>
       <c r="CL59"/>
       <c r="CM59"/>
       <c r="CN59"/>
       <c r="CO59"/>
       <c r="CP59"/>
       <c r="CQ59"/>
       <c r="CR59"/>
       <c r="CS59"/>
       <c r="CT59"/>
       <c r="CU59"/>
       <c r="CV59"/>
       <c r="CW59"/>
       <c r="CX59"/>
       <c r="CY59"/>
       <c r="CZ59"/>
       <c r="DA59"/>
       <c r="DB59"/>
       <c r="DC59"/>
       <c r="DD59"/>
       <c r="DE59"/>
       <c r="DF59"/>
       <c r="DG59"/>
       <c r="DH59"/>
       <c r="DI59"/>
       <c r="DJ59"/>
+      <c r="DK59"/>
     </row>
-    <row r="60" spans="1:114">
+    <row r="60" spans="1:115">
       <c r="A60" t="s">
         <v>88</v>
       </c>
       <c r="B60">
+        <v>8344682000.0</v>
+      </c>
+      <c r="C60">
         <v>8118257000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>8155733000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>8211864000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>8362363000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>8429695000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>8579458000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>8632879000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>8673056999.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>8700435000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>9134361000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>9230573000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>9301581000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>8993646000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>8799205000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>7639823000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>7693011000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>7581785000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>7385040000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>7299101000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>6888807000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>6876713000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>6887710000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>6800791000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>6770945000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>6941929000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>6958106000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>6984405000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>7011297000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>6824278000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>3061723000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>3099904000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>3149034000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>3192261000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>3228576000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>3237627000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>3256013000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>3301667000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>3383851000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>3332263000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>3398004000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>3427243000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>3485647000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>3598945000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>3576229000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>3750889000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>3863290000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>3680570000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>3699157000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>1904415000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>1929115000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>1951569000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>1949992000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>1987146000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>1961826000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>694978000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>683795000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>682581000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>695864000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>693349000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>634277000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>625013000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>624093000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>616899000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>616514000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>625633000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>637224000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>638301000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>625504000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>648136000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>652061000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>648444000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>756931000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>634271000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>642701000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>655985000.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>628931000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>631985000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>601409000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>602295000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>603276000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>607468000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>614835000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>613812000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>610357000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CI60">
         <v>620068000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CJ60">
         <v>625772000.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CK60">
         <v>604401000.0</v>
       </c>
-      <c r="CK60">
+      <c r="CL60">
         <v>603383000.0</v>
       </c>
-      <c r="CL60">
+      <c r="CM60">
         <v>596639000.0</v>
       </c>
-      <c r="CM60">
+      <c r="CN60">
         <v>587280000.0</v>
       </c>
-      <c r="CN60">
+      <c r="CO60">
         <v>584397000.0</v>
       </c>
-      <c r="CO60">
+      <c r="CP60">
         <v>585295000.0</v>
       </c>
-      <c r="CP60">
+      <c r="CQ60">
         <v>572372000.0</v>
       </c>
-      <c r="CQ60">
+      <c r="CR60">
         <v>587239000.0</v>
       </c>
-      <c r="CR60">
+      <c r="CS60">
         <v>587080000.0</v>
       </c>
-      <c r="CS60">
+      <c r="CT60">
         <v>571552000.0</v>
       </c>
-      <c r="CT60">
+      <c r="CU60">
         <v>559665000.0</v>
       </c>
-      <c r="CU60">
+      <c r="CV60">
         <v>569882000.0</v>
       </c>
-      <c r="CV60">
+      <c r="CW60">
         <v>570553000.0</v>
       </c>
-      <c r="CW60">
+      <c r="CX60">
         <v>571224000.0</v>
       </c>
-      <c r="CX60">
+      <c r="CY60">
         <v>562073000.0</v>
       </c>
-      <c r="CY60">
+      <c r="CZ60">
         <v>578243000.0</v>
       </c>
-      <c r="CZ60">
+      <c r="DA60">
         <v>581918000.0</v>
       </c>
-      <c r="DA60">
+      <c r="DB60">
         <v>503515000.0</v>
       </c>
-      <c r="DB60">
+      <c r="DC60">
         <v>509464000.0</v>
       </c>
-      <c r="DC60">
+      <c r="DD60">
         <v>516600000.0</v>
       </c>
-      <c r="DD60">
+      <c r="DE60">
         <v>518900000.0</v>
       </c>
-      <c r="DE60">
+      <c r="DF60">
         <v>517500000.0</v>
       </c>
-      <c r="DF60">
+      <c r="DG60">
         <v>514233000.0</v>
       </c>
-      <c r="DG60">
+      <c r="DH60">
         <v>517100000.0</v>
       </c>
-      <c r="DH60">
+      <c r="DI60">
         <v>515300000.0</v>
       </c>
-      <c r="DI60">
+      <c r="DJ60">
         <v>498500000.0</v>
       </c>
-      <c r="DJ60">
+      <c r="DK60">
         <v>301000000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:114">
+    <row r="61" spans="1:115">
       <c r="A61" t="s">
         <v>89</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
-      <c r="AE61">
-[...1 lines deleted...]
-      </c>
+      <c r="AE61"/>
       <c r="AF61">
         <v>0.0</v>
       </c>
       <c r="AG61">
         <v>0.0</v>
       </c>
       <c r="AH61">
         <v>0.0</v>
       </c>
       <c r="AI61">
         <v>0.0</v>
       </c>
       <c r="AJ61">
         <v>0.0</v>
       </c>
       <c r="AK61">
         <v>0.0</v>
       </c>
       <c r="AL61">
         <v>0.0</v>
       </c>
       <c r="AM61">
         <v>0.0</v>
       </c>
       <c r="AN61">
         <v>0.0</v>
       </c>
       <c r="AO61">
         <v>0.0</v>
       </c>
       <c r="AP61">
         <v>0.0</v>
       </c>
       <c r="AQ61">
-        <v>-60948000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AR61">
         <v>-60948000.0</v>
       </c>
       <c r="AS61">
         <v>-60948000.0</v>
       </c>
       <c r="AT61">
         <v>-60948000.0</v>
       </c>
       <c r="AU61">
         <v>-60948000.0</v>
       </c>
       <c r="AV61">
         <v>-60948000.0</v>
       </c>
       <c r="AW61">
         <v>-60948000.0</v>
       </c>
       <c r="AX61">
-        <v>-60270000.0</v>
+        <v>-60948000.0</v>
       </c>
       <c r="AY61">
         <v>-60270000.0</v>
       </c>
       <c r="AZ61">
         <v>-60270000.0</v>
       </c>
       <c r="BA61">
-        <v>-20270000.0</v>
+        <v>-60270000.0</v>
       </c>
       <c r="BB61">
         <v>-20270000.0</v>
       </c>
       <c r="BC61">
+        <v>-20270000.0</v>
+      </c>
+      <c r="BD61">
         <v>-25000000.0</v>
       </c>
-      <c r="BD61">
-[...1 lines deleted...]
-      </c>
       <c r="BE61">
         <v>0.0</v>
       </c>
       <c r="BF61">
         <v>0.0</v>
       </c>
       <c r="BG61">
         <v>0.0</v>
       </c>
       <c r="BH61">
         <v>0.0</v>
       </c>
       <c r="BI61">
         <v>0.0</v>
       </c>
       <c r="BJ61">
         <v>0.0</v>
       </c>
       <c r="BK61">
         <v>0.0</v>
       </c>
       <c r="BL61">
         <v>0.0</v>
       </c>
-      <c r="BM61"/>
+      <c r="BM61">
+        <v>0.0</v>
+      </c>
       <c r="BN61"/>
       <c r="BO61"/>
       <c r="BP61"/>
       <c r="BQ61"/>
       <c r="BR61"/>
       <c r="BS61"/>
       <c r="BT61"/>
       <c r="BU61"/>
       <c r="BV61"/>
       <c r="BW61"/>
       <c r="BX61"/>
       <c r="BY61"/>
       <c r="BZ61"/>
       <c r="CA61"/>
       <c r="CB61"/>
       <c r="CC61"/>
       <c r="CD61"/>
       <c r="CE61"/>
       <c r="CF61"/>
       <c r="CG61"/>
       <c r="CH61"/>
       <c r="CI61"/>
       <c r="CJ61"/>
       <c r="CK61"/>
       <c r="CL61"/>
       <c r="CM61"/>
       <c r="CN61"/>
       <c r="CO61"/>
       <c r="CP61"/>
       <c r="CQ61"/>
       <c r="CR61"/>
       <c r="CS61"/>
       <c r="CT61"/>
       <c r="CU61"/>
       <c r="CV61"/>
       <c r="CW61"/>
       <c r="CX61"/>
-      <c r="CY61">
+      <c r="CY61"/>
+      <c r="CZ61">
         <v>-13346000.0</v>
       </c>
-      <c r="CZ61">
+      <c r="DA61">
         <v>-13263000.0</v>
       </c>
-      <c r="DA61">
+      <c r="DB61">
         <v>-9747000.0</v>
       </c>
-      <c r="DB61"/>
       <c r="DC61"/>
       <c r="DD61"/>
       <c r="DE61"/>
       <c r="DF61"/>
       <c r="DG61"/>
       <c r="DH61"/>
       <c r="DI61"/>
       <c r="DJ61"/>
+      <c r="DK61"/>
     </row>
-    <row r="62" spans="1:114">
+    <row r="62" spans="1:115">
       <c r="A62" t="s">
         <v>90</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
-      <c r="AE62">
+      <c r="AE62"/>
+      <c r="AF62">
         <v>1300000.0</v>
       </c>
-      <c r="AF62">
+      <c r="AG62">
         <v>1000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>965000.0</v>
       </c>
       <c r="AH62">
         <v>965000.0</v>
       </c>
       <c r="AI62">
         <v>965000.0</v>
       </c>
       <c r="AJ62">
         <v>965000.0</v>
       </c>
       <c r="AK62">
         <v>965000.0</v>
       </c>
       <c r="AL62">
         <v>965000.0</v>
       </c>
       <c r="AM62">
         <v>965000.0</v>
       </c>
       <c r="AN62">
         <v>965000.0</v>
       </c>
       <c r="AO62">
         <v>965000.0</v>
       </c>
       <c r="AP62">
+        <v>965000.0</v>
+      </c>
+      <c r="AQ62">
         <v>14944000.0</v>
       </c>
-      <c r="AQ62">
+      <c r="AR62">
         <v>14622000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13374000.0</v>
       </c>
       <c r="AS62">
         <v>13374000.0</v>
       </c>
       <c r="AT62">
+        <v>13374000.0</v>
+      </c>
+      <c r="AU62">
         <v>6071000.0</v>
       </c>
-      <c r="AU62">
+      <c r="AV62">
         <v>6346000.0</v>
       </c>
-      <c r="AV62">
+      <c r="AW62">
         <v>6418000.0</v>
       </c>
-      <c r="AW62">
+      <c r="AX62">
         <v>7303000.0</v>
       </c>
-      <c r="AX62">
+      <c r="AY62">
         <v>7436000.0</v>
       </c>
-      <c r="AY62">
+      <c r="AZ62">
         <v>7316000.0</v>
       </c>
-      <c r="AZ62">
+      <c r="BA62">
         <v>7082000.0</v>
       </c>
-      <c r="BA62">
+      <c r="BB62">
         <v>7404000.0</v>
       </c>
-      <c r="BB62">
+      <c r="BC62">
         <v>47531000.0</v>
       </c>
-      <c r="BC62">
+      <c r="BD62">
         <v>66623000.0</v>
       </c>
-      <c r="BD62">
+      <c r="BE62">
         <v>6788000.0</v>
       </c>
-      <c r="BE62">
+      <c r="BF62">
         <v>6929000.0</v>
       </c>
-      <c r="BF62">
+      <c r="BG62">
         <v>7700000.0</v>
       </c>
-      <c r="BG62">
+      <c r="BH62">
         <v>6631000.0</v>
       </c>
-      <c r="BH62">
+      <c r="BI62">
         <v>6792000.0</v>
       </c>
-      <c r="BI62">
+      <c r="BJ62">
         <v>6920000.0</v>
       </c>
-      <c r="BJ62">
+      <c r="BK62">
         <v>7546000.0</v>
       </c>
-      <c r="BK62">
+      <c r="BL62">
         <v>6887000.0</v>
       </c>
-      <c r="BL62">
+      <c r="BM62">
         <v>7119000.0</v>
       </c>
-      <c r="BM62"/>
       <c r="BN62"/>
       <c r="BO62"/>
       <c r="BP62"/>
       <c r="BQ62"/>
       <c r="BR62"/>
       <c r="BS62"/>
       <c r="BT62"/>
       <c r="BU62"/>
       <c r="BV62"/>
       <c r="BW62"/>
       <c r="BX62"/>
       <c r="BY62"/>
       <c r="BZ62"/>
       <c r="CA62"/>
       <c r="CB62"/>
       <c r="CC62"/>
       <c r="CD62"/>
       <c r="CE62"/>
       <c r="CF62"/>
       <c r="CG62"/>
       <c r="CH62"/>
       <c r="CI62"/>
       <c r="CJ62"/>
       <c r="CK62"/>
       <c r="CL62"/>
       <c r="CM62"/>
       <c r="CN62"/>
       <c r="CO62"/>
       <c r="CP62"/>
       <c r="CQ62"/>
       <c r="CR62"/>
       <c r="CS62"/>
       <c r="CT62"/>
       <c r="CU62"/>
       <c r="CV62"/>
       <c r="CW62"/>
       <c r="CX62"/>
       <c r="CY62"/>
       <c r="CZ62"/>
       <c r="DA62"/>
       <c r="DB62"/>
       <c r="DC62"/>
       <c r="DD62"/>
       <c r="DE62"/>
       <c r="DF62"/>
       <c r="DG62"/>
       <c r="DH62"/>
       <c r="DI62"/>
       <c r="DJ62"/>
+      <c r="DK62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AD32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -21885,51 +22014,51 @@
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="2" spans="1:30">
       <c r="A2" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B2">
         <v>1224998999.0</v>
       </c>
       <c r="C2">
         <v>120543000.0</v>
       </c>
       <c r="D2">
         <v>139592000.0</v>
       </c>
       <c r="E2">
         <v>77807000.0</v>
       </c>
       <c r="F2">
         <v>57746000.0</v>
       </c>
       <c r="G2">
         <v>53968000.0</v>
       </c>
       <c r="H2">
         <v>77560000.0</v>
       </c>
       <c r="I2">
         <v>42923000.0</v>
       </c>
@@ -21971,51 +22100,51 @@
       </c>
       <c r="V2">
         <v>13723000.0</v>
       </c>
       <c r="W2">
         <v>27278000.0</v>
       </c>
       <c r="X2">
         <v>15620000.0</v>
       </c>
       <c r="Y2">
         <v>39268000.0</v>
       </c>
       <c r="Z2">
         <v>25853000.0</v>
       </c>
       <c r="AA2">
         <v>18365000.0</v>
       </c>
       <c r="AB2"/>
       <c r="AC2"/>
       <c r="AD2"/>
     </row>
     <row r="3" spans="1:30">
       <c r="A3" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B3">
         <v>521127000.0</v>
       </c>
       <c r="C3">
         <v>512733000.0</v>
       </c>
       <c r="D3">
         <v>607580000.0</v>
       </c>
       <c r="E3">
         <v>562990000.0</v>
       </c>
       <c r="F3">
         <v>547632000.0</v>
       </c>
       <c r="G3">
         <v>508946000.0</v>
       </c>
       <c r="H3">
         <v>544908000.0</v>
       </c>
       <c r="I3">
         <v>343114000.0</v>
       </c>
@@ -22063,101 +22192,101 @@
       </c>
       <c r="X3">
         <v>22450000.0</v>
       </c>
       <c r="Y3">
         <v>23510000.0</v>
       </c>
       <c r="Z3">
         <v>26671000.0</v>
       </c>
       <c r="AA3">
         <v>21663000.0</v>
       </c>
       <c r="AB3">
         <v>9795000.0</v>
       </c>
       <c r="AC3">
         <v>7442000.0</v>
       </c>
       <c r="AD3">
         <v>10280000.0</v>
       </c>
     </row>
     <row r="4" spans="1:30">
       <c r="A4" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4">
         <v>33878000.0</v>
       </c>
       <c r="K4">
         <v>71318000.0</v>
       </c>
       <c r="L4">
         <v>6487000.0</v>
       </c>
       <c r="M4">
         <v>33318000.0</v>
       </c>
       <c r="N4">
         <v>38180000.0</v>
       </c>
       <c r="O4">
         <v>-16592000.0</v>
       </c>
       <c r="P4">
         <v>-2250000.0</v>
       </c>
       <c r="Q4">
         <v>-4628000.0</v>
       </c>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
     </row>
     <row r="5" spans="1:30">
       <c r="A5" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B5">
         <v>795997999.0</v>
       </c>
       <c r="C5">
         <v>796839000.0</v>
       </c>
       <c r="D5">
         <v>834291000.0</v>
       </c>
       <c r="E5">
         <v>729452000.0</v>
       </c>
       <c r="F5">
         <v>613739000.0</v>
       </c>
       <c r="G5">
         <v>535205000.0</v>
       </c>
       <c r="H5">
         <v>560048000.0</v>
       </c>
       <c r="I5">
         <v>471961000.0</v>
       </c>
@@ -22205,51 +22334,51 @@
       </c>
       <c r="X5">
         <v>191002000.0</v>
       </c>
       <c r="Y5">
         <v>64382000.0</v>
       </c>
       <c r="Z5">
         <v>148127000.0</v>
       </c>
       <c r="AA5">
         <v>129433000.0</v>
       </c>
       <c r="AB5">
         <v>118138000.0</v>
       </c>
       <c r="AC5">
         <v>108685000.0</v>
       </c>
       <c r="AD5">
         <v>131524000.0</v>
       </c>
     </row>
     <row r="6" spans="1:30">
       <c r="A6" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B6">
         <v>1317124999.0</v>
       </c>
       <c r="C6">
         <v>1309572000.0</v>
       </c>
       <c r="D6">
         <v>1441871000.0</v>
       </c>
       <c r="E6">
         <v>1292442000.0</v>
       </c>
       <c r="F6">
         <v>1161371000.0</v>
       </c>
       <c r="G6">
         <v>1044151000.0</v>
       </c>
       <c r="H6">
         <v>1104956000.0</v>
       </c>
       <c r="I6">
         <v>815075000.0</v>
       </c>
@@ -22297,123 +22426,123 @@
       </c>
       <c r="X6">
         <v>213452000.0</v>
       </c>
       <c r="Y6">
         <v>87892000.0</v>
       </c>
       <c r="Z6">
         <v>174798000.0</v>
       </c>
       <c r="AA6">
         <v>151096000.0</v>
       </c>
       <c r="AB6">
         <v>127933000.0</v>
       </c>
       <c r="AC6">
         <v>116127000.0</v>
       </c>
       <c r="AD6">
         <v>141804000.0</v>
       </c>
     </row>
     <row r="7" spans="1:30">
       <c r="A7" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
     </row>
     <row r="8" spans="1:30">
       <c r="A8" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8">
         <v>4700000.0</v>
       </c>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8">
         <v>7826000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
     </row>
     <row r="9" spans="1:30">
       <c r="A9" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B9">
         <v>491486000.0</v>
       </c>
       <c r="C9">
         <v>1455843000.0</v>
       </c>
       <c r="D9">
         <v>1596973000.0</v>
       </c>
       <c r="E9">
         <v>1395282000.0</v>
       </c>
       <c r="F9">
         <v>1205259000.0</v>
       </c>
       <c r="G9">
         <v>1116824000.0</v>
       </c>
       <c r="H9">
         <v>1134871000.0</v>
       </c>
       <c r="I9">
         <v>880419000.0</v>
       </c>
@@ -22461,51 +22590,51 @@
       </c>
       <c r="X9">
         <v>163379000.0</v>
       </c>
       <c r="Y9">
         <v>161604000.0</v>
       </c>
       <c r="Z9">
         <v>139411000.0</v>
       </c>
       <c r="AA9">
         <v>120251000.0</v>
       </c>
       <c r="AB9">
         <v>88506000.0</v>
       </c>
       <c r="AC9">
         <v>85330000.0</v>
       </c>
       <c r="AD9">
         <v>98347000.0</v>
       </c>
     </row>
     <row r="10" spans="1:30">
       <c r="A10" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B10">
         <v>504823000.0</v>
       </c>
       <c r="C10">
         <v>492339000.0</v>
       </c>
       <c r="D10">
         <v>752316000.0</v>
       </c>
       <c r="E10">
         <v>626206000.0</v>
       </c>
       <c r="F10">
         <v>438608000.0</v>
       </c>
       <c r="G10">
         <v>445196000.0</v>
       </c>
       <c r="H10">
         <v>332755000.0</v>
       </c>
       <c r="I10">
         <v>438752000.0</v>
       </c>
@@ -22551,51 +22680,51 @@
       <c r="W10">
         <v>114476000.0</v>
       </c>
       <c r="X10">
         <v>73292000.0</v>
       </c>
       <c r="Y10">
         <v>49900000.0</v>
       </c>
       <c r="Z10">
         <v>34998000.0</v>
       </c>
       <c r="AA10">
         <v>-8544000.0</v>
       </c>
       <c r="AB10">
         <v>34791000.0</v>
       </c>
       <c r="AC10">
         <v>39504000.0</v>
       </c>
       <c r="AD10"/>
     </row>
     <row r="11" spans="1:30">
       <c r="A11" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B11">
         <v>31908000.0</v>
       </c>
       <c r="C11">
         <v>31709000.0</v>
       </c>
       <c r="D11">
         <v>44052000.0</v>
       </c>
       <c r="E11">
         <v>27724000.0</v>
       </c>
       <c r="F11">
         <v>28486000.0</v>
       </c>
       <c r="G11">
         <v>-20759000.0</v>
       </c>
       <c r="H11">
         <v>26211000.0</v>
       </c>
       <c r="I11">
         <v>14411000.0</v>
       </c>
@@ -22643,51 +22772,51 @@
       </c>
       <c r="X11">
         <v>19116000.0</v>
       </c>
       <c r="Y11">
         <v>18199000.0</v>
       </c>
       <c r="Z11">
         <v>8517000.0</v>
       </c>
       <c r="AA11">
         <v>4164000.0</v>
       </c>
       <c r="AB11">
         <v>752000.0</v>
       </c>
       <c r="AC11">
         <v>419000.0</v>
       </c>
       <c r="AD11">
         <v>-18549000.0</v>
       </c>
     </row>
     <row r="12" spans="1:30">
       <c r="A12" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B12">
         <v>291175000.0</v>
       </c>
       <c r="C12">
         <v>277367000.0</v>
       </c>
       <c r="D12">
         <v>291852000.0</v>
       </c>
       <c r="E12">
         <v>219160000.0</v>
       </c>
       <c r="F12">
         <v>196831000.0</v>
       </c>
       <c r="G12">
         <v>210087000.0</v>
       </c>
       <c r="H12">
         <v>233325000.0</v>
       </c>
       <c r="I12">
         <v>178375000.0</v>
       </c>
@@ -22735,51 +22864,51 @@
       </c>
       <c r="X12">
         <v>0.0</v>
       </c>
       <c r="Y12">
         <v>0.0</v>
       </c>
       <c r="Z12">
         <v>0.0</v>
       </c>
       <c r="AA12">
         <v>0.0</v>
       </c>
       <c r="AB12">
         <v>0.0</v>
       </c>
       <c r="AC12">
         <v>0.0</v>
       </c>
       <c r="AD12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:30">
       <c r="A13" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B13">
         <v>273247000.0</v>
       </c>
       <c r="C13">
         <v>214188000.0</v>
       </c>
       <c r="D13">
         <v>281653000.0</v>
       </c>
       <c r="E13">
         <v>155720000.0</v>
       </c>
       <c r="F13">
         <v>207660000.0</v>
       </c>
       <c r="G13">
         <v>228644000.0</v>
       </c>
       <c r="H13">
         <v>210080000.0</v>
       </c>
       <c r="I13">
         <v>116019000.0</v>
       </c>
@@ -22791,51 +22920,51 @@
       </c>
       <c r="L13">
         <v>143154000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
     </row>
     <row r="14" spans="1:30">
       <c r="A14" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B14">
         <v>-6556000.0</v>
       </c>
       <c r="C14">
         <v>209000.0</v>
       </c>
       <c r="D14">
         <v>55000.0</v>
       </c>
       <c r="E14">
         <v>-657000.0</v>
       </c>
       <c r="F14">
         <v>134000.0</v>
       </c>
       <c r="G14">
         <v>10596000.0</v>
       </c>
       <c r="H14">
         <v>1301000.0</v>
       </c>
       <c r="I14">
         <v>12775000.0</v>
       </c>
@@ -22873,51 +23002,51 @@
         <v>4143000.0</v>
       </c>
       <c r="U14">
         <v>812000.0</v>
       </c>
       <c r="V14">
         <v>264000.0</v>
       </c>
       <c r="W14">
         <v>1499000.0</v>
       </c>
       <c r="X14">
         <v>370000.0</v>
       </c>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14">
         <v>1517000.0</v>
       </c>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
     </row>
     <row r="15" spans="1:30">
       <c r="A15" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B15">
         <v>466359000.0</v>
       </c>
       <c r="C15">
         <v>460839000.0</v>
       </c>
       <c r="D15">
         <v>708334000.0</v>
       </c>
       <c r="E15">
         <v>599139000.0</v>
       </c>
       <c r="F15">
         <v>409988000.0</v>
       </c>
       <c r="G15">
         <v>455359000.0</v>
       </c>
       <c r="H15">
         <v>305243000.0</v>
       </c>
       <c r="I15">
         <v>411566000.0</v>
       </c>
@@ -22965,51 +23094,51 @@
       </c>
       <c r="X15">
         <v>62878000.0</v>
       </c>
       <c r="Y15">
         <v>46588000.0</v>
       </c>
       <c r="Z15">
         <v>35761000.0</v>
       </c>
       <c r="AA15">
         <v>-9278000.0</v>
       </c>
       <c r="AB15">
         <v>34039000.0</v>
       </c>
       <c r="AC15">
         <v>38464000.0</v>
       </c>
       <c r="AD15">
         <v>40561000.0</v>
       </c>
     </row>
     <row r="16" spans="1:30">
       <c r="A16" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B16">
         <v>466359000.0</v>
       </c>
       <c r="C16">
         <v>460839000.0</v>
       </c>
       <c r="D16">
         <v>708334000.0</v>
       </c>
       <c r="E16">
         <v>599139000.0</v>
       </c>
       <c r="F16">
         <v>409988000.0</v>
       </c>
       <c r="G16">
         <v>455359000.0</v>
       </c>
       <c r="H16">
         <v>305243000.0</v>
       </c>
       <c r="I16">
         <v>411566000.0</v>
       </c>
@@ -23049,51 +23178,51 @@
       <c r="U16">
         <v>87554000.0</v>
       </c>
       <c r="V16">
         <v>42861000.0</v>
       </c>
       <c r="W16">
         <v>69048000.0</v>
       </c>
       <c r="X16">
         <v>62212000.0</v>
       </c>
       <c r="Y16">
         <v>46674000.0</v>
       </c>
       <c r="Z16">
         <v>35761000.0</v>
       </c>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
     </row>
     <row r="17" spans="1:30">
       <c r="A17" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B17">
         <v>472915000.0</v>
       </c>
       <c r="C17">
         <v>460630000.0</v>
       </c>
       <c r="D17">
         <v>708264000.0</v>
       </c>
       <c r="E17">
         <v>598482000.0</v>
       </c>
       <c r="F17">
         <v>410122000.0</v>
       </c>
       <c r="G17">
         <v>465955000.0</v>
       </c>
       <c r="H17">
         <v>306544000.0</v>
       </c>
       <c r="I17">
         <v>424341000.0</v>
       </c>
@@ -23115,51 +23244,51 @@
       <c r="O17">
         <v>79371000.0</v>
       </c>
       <c r="P17">
         <v>141388000.0</v>
       </c>
       <c r="Q17">
         <v>79579000.0</v>
       </c>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
     </row>
     <row r="18" spans="1:30">
       <c r="A18" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B18">
         <v>-291256000.0</v>
       </c>
       <c r="C18">
         <v>-277367000.0</v>
       </c>
       <c r="D18">
         <v>-291852000.0</v>
       </c>
       <c r="E18">
         <v>-219160000.0</v>
       </c>
       <c r="F18">
         <v>-196831000.0</v>
       </c>
       <c r="G18">
         <v>-210087000.0</v>
       </c>
       <c r="H18">
         <v>-233325000.0</v>
       </c>
       <c r="I18">
         <v>-178375000.0</v>
       </c>
@@ -23169,51 +23298,51 @@
       <c r="K18">
         <v>-183409000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
     </row>
     <row r="19" spans="1:30">
       <c r="A19" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>233263000.0</v>
       </c>
       <c r="F19">
         <v>30571000.0</v>
       </c>
       <c r="G19">
         <v>137565000.0</v>
       </c>
       <c r="H19">
         <v>64431000.0</v>
       </c>
       <c r="I19">
         <v>257846000.0</v>
       </c>
       <c r="J19">
         <v>95015000.0</v>
       </c>
       <c r="K19">
         <v>141704000.0</v>
       </c>
@@ -23229,51 +23358,51 @@
       <c r="O19">
         <v>87934000.0</v>
       </c>
       <c r="P19">
         <v>85638000.0</v>
       </c>
       <c r="Q19">
         <v>34127000.0</v>
       </c>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
     </row>
     <row r="20" spans="1:30">
       <c r="A20" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20">
         <v>68453000.0</v>
       </c>
       <c r="F20">
         <v>24246000.0</v>
       </c>
       <c r="G20">
         <v>35830000.0</v>
       </c>
       <c r="H20">
         <v>32539000.0</v>
       </c>
       <c r="I20">
         <v>4790000.0</v>
       </c>
       <c r="J20">
         <v>12132000.0</v>
       </c>
       <c r="K20">
         <v>76605000.0</v>
       </c>
@@ -23289,51 +23418,51 @@
       <c r="O20">
         <v>10467000.0</v>
       </c>
       <c r="P20">
         <v>10432000.0</v>
       </c>
       <c r="Q20">
         <v>9512000.0</v>
       </c>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
     </row>
     <row r="21" spans="1:30">
       <c r="A21" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B21">
         <v>762919000.0</v>
       </c>
       <c r="C21">
         <v>1315980000.0</v>
       </c>
       <c r="D21">
         <v>1466074000.0</v>
       </c>
       <c r="E21">
         <v>1270971000.0</v>
       </c>
       <c r="F21">
         <v>1098490000.0</v>
       </c>
       <c r="G21">
         <v>1023467000.0</v>
       </c>
       <c r="H21">
         <v>1033212000.0</v>
       </c>
       <c r="I21">
         <v>784548000.0</v>
       </c>
@@ -23381,85 +23510,85 @@
       </c>
       <c r="X21">
         <v>191002000.0</v>
       </c>
       <c r="Y21">
         <v>64382000.0</v>
       </c>
       <c r="Z21">
         <v>148127000.0</v>
       </c>
       <c r="AA21">
         <v>129433000.0</v>
       </c>
       <c r="AB21">
         <v>118138000.0</v>
       </c>
       <c r="AC21">
         <v>108685000.0</v>
       </c>
       <c r="AD21">
         <v>131524000.0</v>
       </c>
     </row>
     <row r="22" spans="1:30">
       <c r="A22" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
     </row>
     <row r="23" spans="1:30">
       <c r="A23" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B23">
         <v>953566000.0</v>
       </c>
       <c r="C23">
         <v>260406000.0</v>
       </c>
       <c r="D23">
         <v>270491000.0</v>
       </c>
       <c r="E23">
         <v>202118000.0</v>
       </c>
       <c r="F23">
         <v>164515000.0</v>
       </c>
       <c r="G23">
         <v>147325000.0</v>
       </c>
       <c r="H23">
         <v>179219000.0</v>
       </c>
       <c r="I23">
         <v>138794000.0</v>
       </c>
@@ -23507,85 +23636,85 @@
       </c>
       <c r="X23">
         <v>165865000.0</v>
       </c>
       <c r="Y23">
         <v>152404000.0</v>
       </c>
       <c r="Z23">
         <v>114994000.0</v>
       </c>
       <c r="AA23">
         <v>101469000.0</v>
       </c>
       <c r="AB23">
         <v>90863000.0</v>
       </c>
       <c r="AC23">
         <v>88679000.0</v>
       </c>
       <c r="AD23">
         <v>99912000.0</v>
       </c>
     </row>
     <row r="24" spans="1:30">
       <c r="A24" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
     </row>
     <row r="25" spans="1:30">
       <c r="A25" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B25">
         <v>543631000.0</v>
       </c>
       <c r="C25">
         <v>531578000.0</v>
       </c>
       <c r="D25">
         <v>628124000.0</v>
       </c>
       <c r="E25">
         <v>562990000.0</v>
       </c>
       <c r="F25">
         <v>547632000.0</v>
       </c>
       <c r="G25">
         <v>508946000.0</v>
       </c>
       <c r="H25">
         <v>544908000.0</v>
       </c>
       <c r="I25">
         <v>349298000.0</v>
       </c>
@@ -23593,51 +23722,51 @@
         <v>316466000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
     </row>
     <row r="26" spans="1:30">
       <c r="A26" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26">
         <v>0.43</v>
       </c>
       <c r="E26">
         <v>0.42</v>
       </c>
       <c r="F26">
         <v>0.33</v>
       </c>
       <c r="G26">
         <v>0.37</v>
       </c>
       <c r="H26">
         <v>0.27</v>
       </c>
       <c r="I26">
         <v>0.5</v>
       </c>
       <c r="J26">
         <v>0.3</v>
       </c>
       <c r="K26">
@@ -23655,51 +23784,51 @@
       <c r="O26">
         <v>0.0</v>
       </c>
       <c r="P26">
         <v>0.0</v>
       </c>
       <c r="Q26">
         <v>0.0</v>
       </c>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
     </row>
     <row r="27" spans="1:30">
       <c r="A27" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B27"/>
       <c r="C27">
         <v>40894000.0</v>
       </c>
       <c r="D27">
         <v>34504000.0</v>
       </c>
       <c r="E27">
         <v>32841000.0</v>
       </c>
       <c r="F27">
         <v>24881000.0</v>
       </c>
       <c r="G27">
         <v>15938000.0</v>
       </c>
       <c r="H27">
         <v>18787000.0</v>
       </c>
       <c r="I27">
         <v>18294000.0</v>
       </c>
       <c r="J27">
         <v>18917000.0</v>
@@ -23721,51 +23850,51 @@
         <v>88776000.0</v>
       </c>
       <c r="Q27">
         <v>60023000.0</v>
       </c>
       <c r="R27">
         <v>8128000.0</v>
       </c>
       <c r="S27">
         <v>7620000.0</v>
       </c>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
     </row>
     <row r="28" spans="1:30">
       <c r="A28" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B28">
         <v>100672000.0</v>
       </c>
       <c r="C28">
         <v>98969000.0</v>
       </c>
       <c r="D28">
         <v>96395000.0</v>
       </c>
       <c r="E28">
         <v>91470000.0</v>
       </c>
       <c r="F28">
         <v>81888000.0</v>
       </c>
       <c r="G28">
         <v>77419000.0</v>
       </c>
       <c r="H28">
         <v>82872000.0</v>
       </c>
       <c r="I28">
         <v>77577000.0</v>
       </c>
@@ -23813,51 +23942,51 @@
       </c>
       <c r="X28">
         <v>43698000.0</v>
       </c>
       <c r="Y28">
         <v>42592000.0</v>
       </c>
       <c r="Z28">
         <v>29331000.0</v>
       </c>
       <c r="AA28">
         <v>16474000.0</v>
       </c>
       <c r="AB28">
         <v>7293000.0</v>
       </c>
       <c r="AC28">
         <v>6241000.0</v>
       </c>
       <c r="AD28">
         <v>5275000.0</v>
       </c>
     </row>
     <row r="29" spans="1:30">
       <c r="A29" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B29">
         <v>31908000.0</v>
       </c>
       <c r="C29">
         <v>31709000.0</v>
       </c>
       <c r="D29">
         <v>44052000.0</v>
       </c>
       <c r="E29">
         <v>27724000.0</v>
       </c>
       <c r="F29">
         <v>28486000.0</v>
       </c>
       <c r="G29">
         <v>-20759000.0</v>
       </c>
       <c r="H29">
         <v>26211000.0</v>
       </c>
       <c r="I29">
         <v>14411000.0</v>
       </c>
@@ -23869,51 +23998,51 @@
       </c>
       <c r="L29">
         <v>37621000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
     </row>
     <row r="30" spans="1:30">
       <c r="A30" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B30">
         <v>-271432999.0</v>
       </c>
       <c r="C30">
         <v>139863000.0</v>
       </c>
       <c r="D30">
         <v>130899000.0</v>
       </c>
       <c r="E30">
         <v>124311000.0</v>
       </c>
       <c r="F30">
         <v>106769000.0</v>
       </c>
       <c r="G30">
         <v>93357000.0</v>
       </c>
       <c r="H30">
         <v>101659000.0</v>
       </c>
       <c r="I30">
         <v>95871000.0</v>
       </c>
@@ -23961,51 +24090,51 @@
       </c>
       <c r="X30">
         <v>165865000.0</v>
       </c>
       <c r="Y30">
         <v>152404000.0</v>
       </c>
       <c r="Z30">
         <v>114994000.0</v>
       </c>
       <c r="AA30">
         <v>101469000.0</v>
       </c>
       <c r="AB30">
         <v>90863000.0</v>
       </c>
       <c r="AC30">
         <v>88679000.0</v>
       </c>
       <c r="AD30">
         <v>99912000.0</v>
       </c>
     </row>
     <row r="31" spans="1:30">
       <c r="A31" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B31">
         <v>-258096000.0</v>
       </c>
       <c r="C31">
         <v>-823641000.0</v>
       </c>
       <c r="D31">
         <v>-713758000.0</v>
       </c>
       <c r="E31">
         <v>-644765000.0</v>
       </c>
       <c r="F31">
         <v>-659882000.0</v>
       </c>
       <c r="G31">
         <v>-578271000.0</v>
       </c>
       <c r="H31">
         <v>-700457000.0</v>
       </c>
       <c r="I31">
         <v>-345796000.0</v>
       </c>
@@ -24053,51 +24182,51 @@
       </c>
       <c r="X31">
         <v>-117710000.0</v>
       </c>
       <c r="Y31">
         <v>-14482000.0</v>
       </c>
       <c r="Z31">
         <v>-113129000.0</v>
       </c>
       <c r="AA31">
         <v>-137977000.0</v>
       </c>
       <c r="AB31">
         <v>-83347000.0</v>
       </c>
       <c r="AC31">
         <v>-69181000.0</v>
       </c>
       <c r="AD31">
         <v>-131524000.0</v>
       </c>
     </row>
     <row r="32" spans="1:30">
       <c r="A32" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B32">
         <v>1716485000.0</v>
       </c>
       <c r="C32">
         <v>1576386000.0</v>
       </c>
       <c r="D32">
         <v>1736565000.0</v>
       </c>
       <c r="E32">
         <v>1473089000.0</v>
       </c>
       <c r="F32">
         <v>1263005000.0</v>
       </c>
       <c r="G32">
         <v>1170792000.0</v>
       </c>
       <c r="H32">
         <v>1212431000.0</v>
       </c>
       <c r="I32">
         <v>923342000.0</v>
       </c>
@@ -24164,1220 +24293,1227 @@
       <c r="AD32">
         <v>99912000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DJ32"/>
+  <dimension ref="A1:DK32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:114">
+    <row r="1" spans="1:115">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>91</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="D1" t="s">
         <v>92</v>
       </c>
       <c r="E1" t="s">
         <v>93</v>
       </c>
       <c r="F1" t="s">
+        <v>94</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="H1" t="s">
         <v>95</v>
       </c>
       <c r="I1" t="s">
         <v>96</v>
       </c>
       <c r="J1" t="s">
+        <v>97</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="L1" t="s">
         <v>98</v>
       </c>
       <c r="M1" t="s">
         <v>99</v>
       </c>
       <c r="N1" t="s">
+        <v>100</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="P1" t="s">
         <v>101</v>
       </c>
       <c r="Q1" t="s">
         <v>102</v>
       </c>
       <c r="R1" t="s">
+        <v>103</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="T1" t="s">
         <v>104</v>
       </c>
       <c r="U1" t="s">
         <v>105</v>
       </c>
       <c r="V1" t="s">
+        <v>106</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="X1" t="s">
         <v>107</v>
       </c>
       <c r="Y1" t="s">
         <v>108</v>
       </c>
       <c r="Z1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AB1" t="s">
         <v>110</v>
       </c>
       <c r="AC1" t="s">
         <v>111</v>
       </c>
       <c r="AD1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AF1" t="s">
         <v>113</v>
       </c>
       <c r="AG1" t="s">
         <v>114</v>
       </c>
       <c r="AH1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AJ1" t="s">
         <v>116</v>
       </c>
       <c r="AK1" t="s">
         <v>117</v>
       </c>
       <c r="AL1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AN1" t="s">
         <v>119</v>
       </c>
       <c r="AO1" t="s">
         <v>120</v>
       </c>
       <c r="AP1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AR1" t="s">
         <v>122</v>
       </c>
       <c r="AS1" t="s">
         <v>123</v>
       </c>
       <c r="AT1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AV1" t="s">
         <v>125</v>
       </c>
       <c r="AW1" t="s">
         <v>126</v>
       </c>
       <c r="AX1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="AZ1" t="s">
         <v>128</v>
       </c>
       <c r="BA1" t="s">
         <v>129</v>
       </c>
       <c r="BB1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BD1" t="s">
         <v>131</v>
       </c>
       <c r="BE1" t="s">
         <v>132</v>
       </c>
       <c r="BF1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BH1" t="s">
         <v>134</v>
       </c>
       <c r="BI1" t="s">
         <v>135</v>
       </c>
       <c r="BJ1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BL1" t="s">
         <v>137</v>
       </c>
       <c r="BM1" t="s">
         <v>138</v>
       </c>
       <c r="BN1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BP1" t="s">
         <v>140</v>
       </c>
       <c r="BQ1" t="s">
         <v>141</v>
       </c>
       <c r="BR1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BT1" t="s">
         <v>143</v>
       </c>
       <c r="BU1" t="s">
         <v>144</v>
       </c>
       <c r="BV1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="BX1" t="s">
         <v>146</v>
       </c>
       <c r="BY1" t="s">
         <v>147</v>
       </c>
       <c r="BZ1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="CB1" t="s">
         <v>149</v>
       </c>
       <c r="CC1" t="s">
         <v>150</v>
       </c>
       <c r="CD1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CF1" t="s">
         <v>152</v>
       </c>
       <c r="CG1" t="s">
         <v>153</v>
       </c>
       <c r="CH1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CJ1" t="s">
         <v>155</v>
       </c>
       <c r="CK1" t="s">
         <v>156</v>
       </c>
       <c r="CL1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CN1" t="s">
         <v>158</v>
       </c>
       <c r="CO1" t="s">
         <v>159</v>
       </c>
       <c r="CP1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="CR1" t="s">
         <v>161</v>
       </c>
       <c r="CS1" t="s">
         <v>162</v>
       </c>
       <c r="CT1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CU1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="CV1" t="s">
         <v>164</v>
       </c>
       <c r="CW1" t="s">
         <v>165</v>
       </c>
       <c r="CX1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CY1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="CZ1" t="s">
         <v>167</v>
       </c>
       <c r="DA1" t="s">
         <v>168</v>
       </c>
       <c r="DB1" t="s">
+        <v>169</v>
+      </c>
+      <c r="DC1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="DD1" t="s">
         <v>170</v>
       </c>
       <c r="DE1" t="s">
         <v>171</v>
       </c>
       <c r="DF1" t="s">
+        <v>172</v>
+      </c>
+      <c r="DG1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>172</v>
       </c>
       <c r="DH1" t="s">
         <v>173</v>
       </c>
       <c r="DI1" t="s">
         <v>174</v>
       </c>
       <c r="DJ1" t="s">
+        <v>175</v>
+      </c>
+      <c r="DK1" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="2" spans="1:114">
+    <row r="2" spans="1:115">
       <c r="A2" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B2">
+        <v>42938000.0</v>
+      </c>
+      <c r="C2">
         <v>335771000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>205664000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>48062000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>28250000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>29166000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>28758000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>32496000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>30123000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>33690000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>39591000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>32290000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>34021000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>25598000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>20601000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>15042000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>16565999.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>14353000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>16735000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>13864000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>12794000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>12114000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>13517000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>13039000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>15298000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>17341000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>18924000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>20789000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>20506000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>16163000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>7953000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>8908000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>9899000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>9560000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>11018000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>13318000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>13404000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>14764000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>13221000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>12923000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>26690000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>11881000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>19065000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>15244000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>17412000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>13952000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>14193000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>17500000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>13840000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>5818000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>6120000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>5444000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>3728000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>292000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>23505000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>25940000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>23308000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>5974000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>5956000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>5761000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>5606000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>-32876000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>5139000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>4083000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>4018000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>16680000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>15261000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>12822000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>12005000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>10422000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>13292000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>13226000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>12435000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>6427000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>5677000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>4545000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>1506000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>46557000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>898000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>2908000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>3404000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>5474000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>6465000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>5221000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>6061000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>5159000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>10130000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>3147000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>3476000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>3174000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>3197000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>2707000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>4147000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>3589000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>4474000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>3085000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>4110000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>15247000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>5782000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>6147000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>5931000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>5972000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>5546000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>3802000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>3045000.0</v>
       </c>
-      <c r="DB2"/>
       <c r="DC2"/>
       <c r="DD2"/>
       <c r="DE2"/>
       <c r="DF2"/>
       <c r="DG2"/>
       <c r="DH2"/>
       <c r="DI2"/>
-      <c r="DJ2">
+      <c r="DJ2"/>
+      <c r="DK2">
         <v>2600000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:114">
+    <row r="3" spans="1:115">
       <c r="A3" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B3">
+        <v>136183000.0</v>
+      </c>
+      <c r="C3">
         <v>145339000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>125586000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>129988000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>131015000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>126163000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>120362000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>143167000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>123041000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>135705000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>152938000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>151798000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>167139000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>148744000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>142945000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>126451000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>127647000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>151544000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>128760000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>130079000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>123725999.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>123645000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>122106000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>121784000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>129188000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>134222000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>139995000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>130376000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>128601000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>108338000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>80967000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>76323000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>77486000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>76215000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>76393000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>75033000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>74956000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>61783000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>74938000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>76173000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>50224000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>63023000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>86960000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>75075000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>76193000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>72283000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>71772000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>78205000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>67029000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>46099000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>39942000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>38175000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>37433000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>36856000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>7478000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>7173000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>7881000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>9456000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>7378000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>7325000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>5457000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>5947000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>6119000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>5974000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>6403000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>6091000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>5628000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>7234000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>5523000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>6785000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>6906000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>6918000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>6588000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>7198000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>6631000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>7201000.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>7308000.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>5093000.0</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>6438000.0</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>6396000.0</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>9586000.0</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>6713000.0</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>3607000.0</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>22772000.0</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>5521000.0</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>10785000.0</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>7921000.0</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>5376000.0</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>5306000.0</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>1996000.0</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>5647000.0</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>5229000.0</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>5724000.0</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>3132000.0</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>5666000.0</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>6085000.0</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>6001000.0</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>6877000.0</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>6258000.0</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>6601000.0</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>6954000.0</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>8039000.0</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>6903000.0</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>4100000.0</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>3127000.0</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>4192000.0</v>
       </c>
-      <c r="DC3">
+      <c r="DD3">
         <v>2900000.0</v>
       </c>
-      <c r="DD3">
+      <c r="DE3">
         <v>2100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="DF3">
         <v>2000000.0</v>
       </c>
       <c r="DG3">
         <v>2000000.0</v>
       </c>
       <c r="DH3">
+        <v>2000000.0</v>
+      </c>
+      <c r="DI3">
         <v>1800000.0</v>
       </c>
-      <c r="DI3">
+      <c r="DJ3">
         <v>1600000.0</v>
       </c>
-      <c r="DJ3">
+      <c r="DK3">
         <v>2500000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:114">
+    <row r="4" spans="1:115">
       <c r="A4" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-      <c r="AD4">
-[...1 lines deleted...]
-      </c>
+      <c r="AD4"/>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
+        <v>0.0</v>
+      </c>
+      <c r="AG4">
         <v>-6732000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>6732000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>21541000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>8892000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>3435000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>10000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>58094000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>-3734000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>16296000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>662000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>6487000.0</v>
       </c>
-      <c r="AQ4">
-[...1 lines deleted...]
-      </c>
       <c r="AR4">
         <v>0.0</v>
       </c>
       <c r="AS4">
         <v>0.0</v>
       </c>
       <c r="AT4">
+        <v>0.0</v>
+      </c>
+      <c r="AU4">
         <v>488000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AV4">
         <v>235000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AW4">
         <v>26460000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AX4">
         <v>6135000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AY4">
         <v>35828000.0</v>
       </c>
-      <c r="AY4">
+      <c r="AZ4">
         <v>588000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BA4">
         <v>2773000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BB4">
         <v>-1009000.0</v>
       </c>
-      <c r="BB4">
+      <c r="BC4">
         <v>-12823000.0</v>
       </c>
-      <c r="BC4">
+      <c r="BD4">
         <v>-751000.0</v>
       </c>
-      <c r="BD4">
+      <c r="BE4">
         <v>-529000.0</v>
       </c>
-      <c r="BE4">
+      <c r="BF4">
         <v>-2489000.0</v>
       </c>
-      <c r="BF4">
+      <c r="BG4">
         <v>-4139000.0</v>
       </c>
-      <c r="BG4">
+      <c r="BH4">
         <v>1116000.0</v>
       </c>
-      <c r="BH4">
+      <c r="BI4">
         <v>-157000.0</v>
       </c>
-      <c r="BI4">
+      <c r="BJ4">
         <v>930000.0</v>
       </c>
-      <c r="BJ4">
-[...1 lines deleted...]
-      </c>
       <c r="BK4">
+        <v>0.0</v>
+      </c>
+      <c r="BL4">
         <v>4000.0</v>
       </c>
-      <c r="BL4">
+      <c r="BM4">
         <v>-723000.0</v>
       </c>
-      <c r="BM4">
-[...1 lines deleted...]
-      </c>
       <c r="BN4">
         <v>0.0</v>
       </c>
       <c r="BO4">
         <v>0.0</v>
       </c>
       <c r="BP4">
         <v>0.0</v>
       </c>
       <c r="BQ4">
         <v>0.0</v>
       </c>
       <c r="BR4">
         <v>0.0</v>
       </c>
       <c r="BS4">
         <v>0.0</v>
       </c>
       <c r="BT4">
         <v>0.0</v>
       </c>
       <c r="BU4">
         <v>0.0</v>
       </c>
       <c r="BV4">
@@ -25454,783 +25590,790 @@
       </c>
       <c r="CT4">
         <v>0.0</v>
       </c>
       <c r="CU4">
         <v>0.0</v>
       </c>
       <c r="CV4">
         <v>0.0</v>
       </c>
       <c r="CW4">
         <v>0.0</v>
       </c>
       <c r="CX4">
         <v>0.0</v>
       </c>
       <c r="CY4">
         <v>0.0</v>
       </c>
       <c r="CZ4">
         <v>0.0</v>
       </c>
       <c r="DA4">
         <v>0.0</v>
       </c>
-      <c r="DB4"/>
+      <c r="DB4">
+        <v>0.0</v>
+      </c>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
+      <c r="DK4"/>
     </row>
-    <row r="5" spans="1:114">
+    <row r="5" spans="1:115">
       <c r="A5" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B5">
+        <v>199411000.0</v>
+      </c>
+      <c r="C5">
         <v>228663000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>224946000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>136198000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>204172000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>211949000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>209560000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>179050000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>191622000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>205055000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>216266000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>226665000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>186305000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>188659000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>195116000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>173230000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>172447000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>195098000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>158853000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>145784000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>134054000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>179794000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>141304000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>183828000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>87312000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>149334000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>151919000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>131588000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>127207000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>142681000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>119655000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>108660000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>101865000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>111285000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>114188000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>118802000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>101113000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>74601000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>121251000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>110090000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>117908000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>122357000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>88823000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>123679000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>95521000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>105144000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>85456000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>104918000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>83173000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>55161000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>60331000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>72621000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>41599000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>62369000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>16852000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>37870000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>26429000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>18271000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>40582000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>111729000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>33963000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>36448000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>24015000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>34711000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>28258000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>23777000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>25263000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>22102000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>27309000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>29530000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>30722000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>28373000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>29251000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>-4338000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>38969000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>75569000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>18661000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>67375000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>20077000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>18959000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>24401000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>3364000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>22186000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>21189000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>22974000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>13239000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>76394000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>29499000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>14880000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>16836000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>25265000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>18955000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>25802000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>35522000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>44083000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>54154000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>10523000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>9370000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>40683000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>8281000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>5510000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>-3560000.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>4662000.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>2993000.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>3379000.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>5039000.0</v>
       </c>
-      <c r="DC5">
+      <c r="DD5">
         <v>30300000.0</v>
       </c>
-      <c r="DD5">
+      <c r="DE5">
         <v>27222000.0</v>
       </c>
-      <c r="DE5">
+      <c r="DF5">
         <v>26700000.0</v>
       </c>
-      <c r="DF5">
+      <c r="DG5">
         <v>-56568000.0</v>
       </c>
-      <c r="DG5">
+      <c r="DH5">
         <v>26200000.0</v>
       </c>
-      <c r="DH5">
+      <c r="DI5">
         <v>25600000.0</v>
       </c>
-      <c r="DI5">
+      <c r="DJ5">
         <v>26900000.0</v>
       </c>
-      <c r="DJ5">
+      <c r="DK5">
         <v>9500000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:114">
+    <row r="6" spans="1:115">
       <c r="A6" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B6">
+        <v>335594000.0</v>
+      </c>
+      <c r="C6">
         <v>374002000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>350532000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>266186000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>335187000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>338112000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>329922000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>322217000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>314663000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>340760000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>369204000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>378463000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>353444000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>337403000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>338061000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>299681000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>300094000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>346642000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>287613000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>275863000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>257779999.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>303439000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>263410000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>305612000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>216500000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>283556000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>291914000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>261964000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>255808000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>251019000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>200622000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>184983000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>179351000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>187500000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>190581000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>193835000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>176069000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>136384000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>196189000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>186263000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>168132000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>185380000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>175783000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>198754000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>171714000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>177427000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>157228000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>183123000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>150202000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>101260000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>100273000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>110796000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>79032000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>99225000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>24330000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>45043000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>34310000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>27727000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>47960000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>119054000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>39420000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>42395000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>30134000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>40685000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>34661000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>29868000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>30891000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>29336000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>32832000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>36315000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>37628000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>35291000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>35839000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>2860000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>45600000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>82770000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>25969000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>72468000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>26515000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>25355000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>33987000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>10077000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>25793000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>43961000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>28495000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>24024000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>84315000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>34875000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>20186000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>18832000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>30912000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>24184000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>31526000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>38654000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>49749000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>60239000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>16524000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>16247000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>46941000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>14882000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>12464000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>4479000.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>11565000.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>7093000.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>6506000.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>9231000.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>33200000.0</v>
       </c>
-      <c r="DD6">
+      <c r="DE6">
         <v>29322000.0</v>
       </c>
-      <c r="DE6">
+      <c r="DF6">
         <v>28700000.0</v>
       </c>
-      <c r="DF6">
+      <c r="DG6">
         <v>-54568000.0</v>
       </c>
-      <c r="DG6">
+      <c r="DH6">
         <v>28200000.0</v>
       </c>
-      <c r="DH6">
+      <c r="DI6">
         <v>27400000.0</v>
       </c>
-      <c r="DI6">
+      <c r="DJ6">
         <v>28500000.0</v>
       </c>
-      <c r="DJ6">
+      <c r="DK6">
         <v>12000000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:114">
+    <row r="7" spans="1:115">
       <c r="A7" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-      <c r="AD7">
-[...1 lines deleted...]
-      </c>
+      <c r="AD7"/>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
@@ -26412,101 +26555,102 @@
       </c>
       <c r="CT7">
         <v>0.0</v>
       </c>
       <c r="CU7">
         <v>0.0</v>
       </c>
       <c r="CV7">
         <v>0.0</v>
       </c>
       <c r="CW7">
         <v>0.0</v>
       </c>
       <c r="CX7">
         <v>0.0</v>
       </c>
       <c r="CY7">
         <v>0.0</v>
       </c>
       <c r="CZ7">
         <v>0.0</v>
       </c>
       <c r="DA7">
         <v>0.0</v>
       </c>
-      <c r="DB7"/>
+      <c r="DB7">
+        <v>0.0</v>
+      </c>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
+      <c r="DK7"/>
     </row>
-    <row r="8" spans="1:114">
+    <row r="8" spans="1:115">
       <c r="A8" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
-      <c r="W8">
+      <c r="W8"/>
+      <c r="X8">
         <v>-1300000.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>-1200000.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>7200000.0</v>
       </c>
-      <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-      <c r="AD8">
-[...1 lines deleted...]
-      </c>
+      <c r="AD8"/>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
@@ -26688,1487 +26832,1504 @@
       </c>
       <c r="CT8">
         <v>0.0</v>
       </c>
       <c r="CU8">
         <v>0.0</v>
       </c>
       <c r="CV8">
         <v>0.0</v>
       </c>
       <c r="CW8">
         <v>0.0</v>
       </c>
       <c r="CX8">
         <v>0.0</v>
       </c>
       <c r="CY8">
         <v>0.0</v>
       </c>
       <c r="CZ8">
         <v>0.0</v>
       </c>
       <c r="DA8">
         <v>0.0</v>
       </c>
-      <c r="DB8"/>
+      <c r="DB8">
+        <v>0.0</v>
+      </c>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
+      <c r="DK8"/>
     </row>
-    <row r="9" spans="1:114">
+    <row r="9" spans="1:115">
       <c r="A9" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B9">
+        <v>411571000.0</v>
+      </c>
+      <c r="C9">
         <v>108776000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>450777000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>382715000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>382798000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>374919000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>365997000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>353606000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>361321000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>380430000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>411533000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>419479000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>385531000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>374876000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>365789000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>333022000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>321595000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>327328000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>312292000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>299677000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>286013000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>326455000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>287781000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>320566000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>239055000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>285473000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>286390000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>279148000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>277139000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>265498000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>212943000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>200045000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>201933000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>198641000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>209475000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>209031000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>196131000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>210314000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>214297000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>209051000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>207466000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>226322000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>195243000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>227465000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>203089000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>211145000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>178457000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>190066000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>170405000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>122444000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>118711000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>128990000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>100296000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>123703000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>45773000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>41159000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>45006000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>57195000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>70702000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>111015000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>70313000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>114845000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>52962000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>65918000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>58247000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>42970000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>43923000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>40413000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>48477000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>50940000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>53201000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>45151000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>44810000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>51607000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>48900000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>104495000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>44392000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>115117000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>51706000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>54751000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>44482000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>47430000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>40170000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>42521000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>43996000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>37995000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>99271000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>53433000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>37401000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>37220000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>44177000.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>36329000.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>47161000.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>52553000.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>38197000.0</v>
       </c>
-      <c r="CR9">
+      <c r="CS9">
         <v>41590000.0</v>
       </c>
-      <c r="CS9">
+      <c r="CT9">
         <v>35506000.0</v>
       </c>
-      <c r="CT9">
+      <c r="CU9">
         <v>38515000.0</v>
       </c>
-      <c r="CU9">
+      <c r="CV9">
         <v>33341000.0</v>
       </c>
-      <c r="CV9">
+      <c r="CW9">
         <v>35658000.0</v>
       </c>
-      <c r="CW9">
+      <c r="CX9">
         <v>31897000.0</v>
       </c>
-      <c r="CX9">
+      <c r="CY9">
         <v>36435000.0</v>
       </c>
-      <c r="CY9">
+      <c r="CZ9">
         <v>33929000.0</v>
       </c>
-      <c r="CZ9">
+      <c r="DA9">
         <v>26611000.0</v>
       </c>
-      <c r="DA9">
+      <c r="DB9">
         <v>23276000.0</v>
       </c>
-      <c r="DB9"/>
-      <c r="DC9">
+      <c r="DC9"/>
+      <c r="DD9">
         <v>24100000.0</v>
       </c>
-      <c r="DD9">
+      <c r="DE9">
         <v>22000000.0</v>
       </c>
-      <c r="DE9">
+      <c r="DF9">
         <v>21700000.0</v>
       </c>
-      <c r="DF9">
+      <c r="DG9">
         <v>20030000.0</v>
       </c>
-      <c r="DG9">
+      <c r="DH9">
         <v>21800000.0</v>
       </c>
-      <c r="DH9">
+      <c r="DI9">
         <v>21300000.0</v>
       </c>
-      <c r="DI9">
+      <c r="DJ9">
         <v>22300000.0</v>
       </c>
-      <c r="DJ9">
+      <c r="DK9">
         <v>20700000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:114">
+    <row r="10" spans="1:115">
       <c r="A10" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B10">
+        <v>191130000.0</v>
+      </c>
+      <c r="C10">
         <v>153252000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>149720000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>64403000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>137448000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>54810000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>120696000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>149073000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>167760000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>157958000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>130089000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>154709000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>309560000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>215629000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>112531000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>133970000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>164076000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>104664000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>146933000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>129581000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>57430000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>141978000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>155409000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>122799000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>25010000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>150856000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>45992000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>69240000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>66667000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>225701000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>83945000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>73774000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>55332000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>63135000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>66157000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>66114000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>58510000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>53048000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>66330000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>26672000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>60727000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>69907000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>25160000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>81917000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>39377000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>34534000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>28722000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>52386000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>113084000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>8000000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>26437000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>40651000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>17308000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>32352000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>9007000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>30742000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>15853000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>12011000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>30073000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>106374000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>30260000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>31988000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>19744000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>31195000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>17711000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>20188000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>21477000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>18774000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>24031000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>24706000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>25037000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>23445000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>24206000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>-1095000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>33947000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>70422000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>16993000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>69241000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>19995000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>22041000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>21674000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>5364000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>18256000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>18021000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>19175000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>11856000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>72032000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>27998000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>13679000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>17987000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>23491000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>17315000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>23324000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>-9207000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>15852000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>28793000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>16622000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>2682000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>12632000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>14657000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>12819000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>2086000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>12023000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>-29076000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>10723000.0</v>
       </c>
-      <c r="DB10"/>
       <c r="DC10"/>
       <c r="DD10"/>
       <c r="DE10"/>
       <c r="DF10"/>
       <c r="DG10"/>
       <c r="DH10"/>
       <c r="DI10"/>
-      <c r="DJ10">
+      <c r="DJ10"/>
+      <c r="DK10">
         <v>9600000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:114">
+    <row r="11" spans="1:115">
       <c r="A11" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B11">
+        <v>14634000.0</v>
+      </c>
+      <c r="C11">
         <v>-1310000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>8495000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>13091000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>11632000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>7772000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>9044000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>6219000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>8674000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>13714000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>5090000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>10129000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>15119000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>6126000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>8263000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>6252000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>7083000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>5052000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>8346999.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>9298000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>5789000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>7363000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>5975000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>7595000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-41692000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>21064000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>4157000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>3119000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-2129000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>11436000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>2715000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>6262000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-6002000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-192000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>1760000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>2448000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-1305000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>7826000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>3154000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>-8217000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>525000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>17269000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>3361000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>15010000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>1980000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>6434000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>901000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>8021000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>2253000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>-1798000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>5391000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>-1134000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>-1207000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>6580000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>379000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>-1882000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>1695000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>-1313000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>5931000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>24760000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>7574000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>11582000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>3377000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>6751000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>4112000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>6855000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>6018000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>3720000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>6200000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>3116000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>5839000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>7422000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>7144000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>2698000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>11519000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>31144000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>6378000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>29191000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>5580000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>3998000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>6722000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>3855000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>4583000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>5099000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>5853000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>8228000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>32610000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>8732000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>3405000.0</v>
       </c>
-      <c r="CL11">
+      <c r="CM11">
         <v>71000.0</v>
       </c>
-      <c r="CM11">
+      <c r="CN11">
         <v>8717000.0</v>
       </c>
-      <c r="CN11">
+      <c r="CO11">
         <v>3338000.0</v>
       </c>
-      <c r="CO11">
+      <c r="CP11">
         <v>7024000.0</v>
       </c>
-      <c r="CP11">
+      <c r="CQ11">
         <v>6841000.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CR11">
         <v>4052000.0</v>
       </c>
-      <c r="CR11">
+      <c r="CS11">
         <v>4422000.0</v>
       </c>
-      <c r="CS11">
+      <c r="CT11">
         <v>2893000.0</v>
       </c>
-      <c r="CT11">
+      <c r="CU11">
         <v>2549000.0</v>
       </c>
-      <c r="CU11">
+      <c r="CV11">
         <v>2883000.0</v>
       </c>
-      <c r="CV11">
+      <c r="CW11">
         <v>2905000.0</v>
       </c>
-      <c r="CW11">
+      <c r="CX11">
         <v>180000.0</v>
       </c>
-      <c r="CX11">
+      <c r="CY11">
         <v>2323000.0</v>
       </c>
-      <c r="CY11">
+      <c r="CZ11">
         <v>648000.0</v>
       </c>
-      <c r="CZ11">
+      <c r="DA11">
         <v>965000.0</v>
       </c>
-      <c r="DA11">
+      <c r="DB11">
         <v>-6246000.0</v>
       </c>
-      <c r="DB11"/>
-      <c r="DC11">
+      <c r="DC11"/>
+      <c r="DD11">
         <v>20800000.0</v>
       </c>
-      <c r="DD11">
+      <c r="DE11">
         <v>17500000.0</v>
       </c>
-      <c r="DE11">
+      <c r="DF11">
         <v>16800000.0</v>
       </c>
-      <c r="DF11">
+      <c r="DG11">
         <v>-65132000.0</v>
       </c>
-      <c r="DG11">
+      <c r="DH11">
         <v>16100000.0</v>
       </c>
-      <c r="DH11">
+      <c r="DI11">
         <v>15700000.0</v>
       </c>
-      <c r="DI11">
+      <c r="DJ11">
         <v>17300000.0</v>
       </c>
-      <c r="DJ11">
+      <c r="DK11">
         <v>700000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:114">
+    <row r="12" spans="1:115">
       <c r="A12" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B12">
+        <v>78460000.0</v>
+      </c>
+      <c r="C12">
         <v>75411000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>75226000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>71795000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>68804000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>70883000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>72526000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>65307000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>68651000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>72194000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>76974000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>75488000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>67196000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>67668000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>59022000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>46417000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>46053000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>47208000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>48731000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>49252000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>51640000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>52828000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>52537000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>52182000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>52540000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>53667000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>58626000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>59719000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>61313000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>57250000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>41740000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>41311000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>38074000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>40401000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>41182000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>42235000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>41957000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>43913000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>44349000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>46752000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>48395000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>49001000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>49683000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>47693000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>47949000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>44780000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>46534000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>47733000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>39075000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>22541000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>26262000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>26912000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>26906000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>28114000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>7868000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>7246000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>7345000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>6260000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>5989000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>5396000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>4316000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>4460000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>4169000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>3765000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>3711000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>3589000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>3786000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>3805000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>4195000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>4710000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>5004000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>4532000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>5043000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>20880000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>5269000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>5389000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>4863000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>18139000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>4395000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>4541000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>4388000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>16787000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>4245000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>4110000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>4227000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>4103000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>3417000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>3370000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>3598000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>3604000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>3646000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>3857000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>3875000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>3863000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>4103000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>4071000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>4097000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>4523000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>4694000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>4602000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>5741000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>6534000.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>7153000.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>6874000.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>6010000.0</v>
       </c>
-      <c r="DB12"/>
       <c r="DC12"/>
       <c r="DD12"/>
       <c r="DE12"/>
       <c r="DF12"/>
       <c r="DG12"/>
       <c r="DH12"/>
       <c r="DI12"/>
-      <c r="DJ12">
+      <c r="DJ12"/>
+      <c r="DK12">
         <v>100000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:114">
+    <row r="13" spans="1:115">
       <c r="A13" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B13">
+        <v>2036000.0</v>
+      </c>
+      <c r="C13">
         <v>71322000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>1703000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>1049000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>2596000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>40131000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>9934000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>5891000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>9356000.0</v>
       </c>
-      <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13">
         <v>71996000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>71133000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>59460000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>61636000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>13787000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>39016000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>41281000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>53883000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>42996000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>49408000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>61373000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>61298000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>50817000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>18199000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>97367000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>46066000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>51907000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>55971000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>56136000.0</v>
       </c>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
@@ -28209,1237 +28370,1245 @@
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
+      <c r="DK13"/>
     </row>
-    <row r="14" spans="1:114">
+    <row r="14" spans="1:115">
       <c r="A14" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B14">
+        <v>-194000.0</v>
+      </c>
+      <c r="C14">
         <v>-6243000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>-229000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-92000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>8000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>-15000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>46000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>41000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>137000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>50000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>41000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>-40000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>61000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>-35000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>-660000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>40000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>-2000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>50000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>-39000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>1666000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>1648000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>43000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>37000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>9904000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>612000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>420000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>496000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>83000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>302000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>2015000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>4225000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>3743000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>2792000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>-736000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>3376000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>2813000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>2341000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>7616000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>1359000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>1510000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>-3425000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>5095000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>1833000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>3575000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>2466000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>1191000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>979000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>2233000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>1840000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>25838000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>3144000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>2649000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>1658000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>2177000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>-362000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>-547000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>-621000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>1354000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>-581000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>-384000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>-330000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>776000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>-81000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>-128000.0</v>
       </c>
-      <c r="BM14">
-[...1 lines deleted...]
-      </c>
       <c r="BN14">
+        <v>0.0</v>
+      </c>
+      <c r="BO14">
         <v>747000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>833000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>-65000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>65000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>62000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>103000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>304000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>89000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>232000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>505000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>3129000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>277000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>812000.0</v>
       </c>
-      <c r="CA14">
-[...1 lines deleted...]
-      </c>
       <c r="CB14">
+        <v>0.0</v>
+      </c>
+      <c r="CC14">
         <v>-862000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>862000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>-309000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>573000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>766000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>632000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>159000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>1175000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>97000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>68000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>301000.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>-58000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>58000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>33000.0</v>
       </c>
-      <c r="CP14">
-[...1 lines deleted...]
-      </c>
       <c r="CQ14">
         <v>0.0</v>
       </c>
       <c r="CR14">
         <v>0.0</v>
       </c>
       <c r="CS14">
         <v>0.0</v>
       </c>
       <c r="CT14">
+        <v>0.0</v>
+      </c>
+      <c r="CU14">
         <v>30000.0</v>
       </c>
-      <c r="CU14">
-[...1 lines deleted...]
-      </c>
       <c r="CV14">
         <v>0.0</v>
       </c>
       <c r="CW14">
         <v>0.0</v>
       </c>
       <c r="CX14">
+        <v>0.0</v>
+      </c>
+      <c r="CY14">
         <v>1517000.0</v>
       </c>
-      <c r="CY14">
+      <c r="CZ14">
         <v>-702000.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DA14">
         <v>702000.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>870000.0</v>
       </c>
-      <c r="DB14"/>
       <c r="DC14"/>
       <c r="DD14"/>
       <c r="DE14"/>
       <c r="DF14"/>
       <c r="DG14"/>
       <c r="DH14"/>
       <c r="DI14"/>
       <c r="DJ14"/>
+      <c r="DK14"/>
     </row>
-    <row r="15" spans="1:114">
+    <row r="15" spans="1:115">
       <c r="A15" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B15">
+        <v>176302000.0</v>
+      </c>
+      <c r="C15">
         <v>148319000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>140996000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>51220000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>125824000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>47023000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>111698000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>142895000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>159223000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>144294000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>125040000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>144620000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>294380000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>209538000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>104928000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>127678000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>156995000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>99562000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>138547000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>120245000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>51634000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>134572000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>149397000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>105300000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>66090000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>129372000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>41329000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>66021000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>68475000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>193263000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>77348000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>75584000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>65274000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>75209000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>80278000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>64318000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>57484000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>47704000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>110943000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>51661000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>57439000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>51049000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>21745000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>63348000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>36116000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>33574000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>27337000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>64739000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>115478000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>23022000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>18506000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>43167000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>14181000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>15478000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>2588000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>31777000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>12290000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>9091000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>25202000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>81443000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>23343000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>19781000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>16346000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>23432000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>14413000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>22986000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>13351000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>14977000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>17709000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>21900000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>19198000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>19848000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>17101000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>6013000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>20409000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>42030000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>10800000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>43629000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>14305000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>17304000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>11065000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>11488000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>14328000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>16933000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>5855000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>2124000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>35154000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>15480000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>11092000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>18584000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>14047000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>12974000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>17273000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>-3719000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>12985000.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>23592000.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>13729000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>133000.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>11237000.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>11752000.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>12639000.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>-237000.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>11375000.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DA15">
         <v>-30041000.0</v>
       </c>
-      <c r="DA15">
+      <c r="DB15">
         <v>9625000.0</v>
       </c>
-      <c r="DB15">
+      <c r="DC15">
         <v>5039000.0</v>
       </c>
-      <c r="DC15">
+      <c r="DD15">
         <v>9500000.0</v>
       </c>
-      <c r="DD15">
+      <c r="DE15">
         <v>9600000.0</v>
       </c>
-      <c r="DE15">
+      <c r="DF15">
         <v>9900000.0</v>
       </c>
-      <c r="DF15">
+      <c r="DG15">
         <v>8564000.0</v>
       </c>
-      <c r="DG15">
+      <c r="DH15">
         <v>10100000.0</v>
       </c>
-      <c r="DH15">
+      <c r="DI15">
         <v>9900000.0</v>
       </c>
-      <c r="DI15">
+      <c r="DJ15">
         <v>9700000.0</v>
       </c>
-      <c r="DJ15">
+      <c r="DK15">
         <v>9600000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:114">
+    <row r="16" spans="1:115">
       <c r="A16" t="s">
-        <v>189</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>190</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
         <v>148319000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>140996000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>51220000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>125824000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>47023000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>111698000.0</v>
       </c>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>125040000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>144620000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>294380000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>209538000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>104928000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>127678000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>156995000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>99562000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>138547000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>120245000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>51634000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>134572000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>149397000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>105300000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>66090000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>129372000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>41339000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>66038000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>68494000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>193263000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>77348000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>75681000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>65274000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>75209000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>80278000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>64318000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>57484000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>47704000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>110943000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>51661000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>57439000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>51049000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>21745000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>63348000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>36116000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>34858000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>27337000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>64739000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>112892000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>23022000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>18506000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>43167000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>14181000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>15477000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>2588000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>31777000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>12290000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>11422000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>25202000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>79112000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>23343000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>24577000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>16346000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>23432000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>20578000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>17615000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>14626000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>14677000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>16882000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>18172000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>19776000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>16115000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>17128000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>46299000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>22304000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>39142000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>10614000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>52995000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>-17616000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>17616000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>14956000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>7586000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>13532000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>12922000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>13205000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>5727000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>32872000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>19266000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>10274000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>17124000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>14953000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>13963000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>16522000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>22697000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>23977000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>13064000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>11423000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>1773000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>9758000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>9835000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>12248000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>-11375000.0</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>11375000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DA16">
         <v>-9625000.0</v>
       </c>
-      <c r="DA16">
+      <c r="DB16">
         <v>9625000.0</v>
       </c>
-      <c r="DB16"/>
       <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
+      <c r="DK16"/>
     </row>
-    <row r="17" spans="1:114">
+    <row r="17" spans="1:115">
       <c r="A17" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B17">
+        <v>176496000.0</v>
+      </c>
+      <c r="C17">
         <v>154562000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>141225000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>51312000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>125816000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>47038000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>111652000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>142854000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>159086000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>144244000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>124999000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>144580000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>294441000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>209503000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>104268000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>127718000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>156993000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>99612000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>138586000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>120283000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>51641000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>134615000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>149434000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>115204000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>66702000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>129792000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>41835000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>66121000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>68796000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>214265000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>81230000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>67512000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>61334000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>63327000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>64397000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>63666000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>59815000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>45222000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>63176000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>34889000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>60202000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>52637000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>21799000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>66907000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>37397000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>30419000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>27821000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>44333000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>108597000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>13032000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>21062000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>43043000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>16848000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>30477000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>2977000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>31759000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>14158000.0</v>
       </c>
-      <c r="BF17">
+      <c r="BG17">
         <v>15674000.0</v>
       </c>
-      <c r="BG17">
+      <c r="BH17">
         <v>24142000.0</v>
       </c>
-      <c r="BH17">
+      <c r="BI17">
         <v>78886000.0</v>
       </c>
-      <c r="BI17">
+      <c r="BJ17">
         <v>22686000.0</v>
       </c>
-      <c r="BJ17">
-[...1 lines deleted...]
-      </c>
       <c r="BK17">
+        <v>0.0</v>
+      </c>
+      <c r="BL17">
         <v>16367000.0</v>
       </c>
-      <c r="BL17">
+      <c r="BM17">
         <v>24444000.0</v>
       </c>
-      <c r="BM17">
-[...1 lines deleted...]
-      </c>
       <c r="BN17">
         <v>0.0</v>
       </c>
       <c r="BO17">
         <v>0.0</v>
       </c>
       <c r="BP17">
         <v>0.0</v>
       </c>
       <c r="BQ17">
         <v>0.0</v>
       </c>
       <c r="BR17">
         <v>0.0</v>
       </c>
       <c r="BS17">
         <v>0.0</v>
       </c>
       <c r="BT17">
         <v>0.0</v>
       </c>
       <c r="BU17">
         <v>0.0</v>
       </c>
       <c r="BV17">
@@ -29516,149 +29685,154 @@
       </c>
       <c r="CT17">
         <v>0.0</v>
       </c>
       <c r="CU17">
         <v>0.0</v>
       </c>
       <c r="CV17">
         <v>0.0</v>
       </c>
       <c r="CW17">
         <v>0.0</v>
       </c>
       <c r="CX17">
         <v>0.0</v>
       </c>
       <c r="CY17">
         <v>0.0</v>
       </c>
       <c r="CZ17">
         <v>0.0</v>
       </c>
       <c r="DA17">
         <v>0.0</v>
       </c>
-      <c r="DB17"/>
+      <c r="DB17">
+        <v>0.0</v>
+      </c>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
+      <c r="DK17"/>
     </row>
-    <row r="18" spans="1:114">
+    <row r="18" spans="1:115">
       <c r="A18" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B18">
+        <v>-76424000.0</v>
+      </c>
+      <c r="C18">
         <v>-80779000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-73523000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-70746000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-66208000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-96064000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-62592000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-59416000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-68651000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-72194000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-76974000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-75488000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-67196000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-67668000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-59022000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-46417000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-46053000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-47208000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-48731000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-49252000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-51640000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-52828000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-52537000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-52182000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-52540000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-53667000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-58626000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-59719000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-61313000.0</v>
       </c>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
@@ -29699,430 +29873,430 @@
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
       <c r="DJ18"/>
+      <c r="DK18"/>
     </row>
-    <row r="19" spans="1:114">
+    <row r="19" spans="1:115">
       <c r="A19" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-      <c r="L19">
+      <c r="L19"/>
+      <c r="M19">
         <v>9306000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>195711000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>115462000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>34742000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>22748000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>60311000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-22469000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>57939000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>30294000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-35193000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>65431000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>67766000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>42830000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-38462000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>69112000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-14978000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>2918000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>7379000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>175915000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>27581000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>35056000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>19294000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>29432000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>31006000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>18277000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>16300000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>15993000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>71030000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>35137000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>19544000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>8067000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>21022000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>21929000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>8602000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>14665000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>7790000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>4748000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>112464000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>2938000.0</v>
       </c>
-      <c r="AY19">
+      <c r="AZ19">
         <v>12031000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BA19">
         <v>34734000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BB19">
         <v>12117000.0</v>
       </c>
-      <c r="BB19">
+      <c r="BC19">
         <v>11396000.0</v>
       </c>
-      <c r="BC19">
+      <c r="BD19">
         <v>32025000.0</v>
       </c>
-      <c r="BD19">
+      <c r="BE19">
         <v>29718000.0</v>
       </c>
-      <c r="BE19">
+      <c r="BF19">
         <v>14795000.0</v>
       </c>
-      <c r="BF19">
+      <c r="BG19">
         <v>16529000.0</v>
       </c>
-      <c r="BG19">
+      <c r="BH19">
         <v>16095000.0</v>
       </c>
-      <c r="BH19">
+      <c r="BI19">
         <v>45642000.0</v>
       </c>
-      <c r="BI19">
+      <c r="BJ19">
         <v>7372000.0</v>
       </c>
-      <c r="BJ19"/>
-      <c r="BK19">
+      <c r="BK19"/>
+      <c r="BL19">
         <v>7579000.0</v>
       </c>
-      <c r="BL19">
+      <c r="BM19">
         <v>8016000.0</v>
       </c>
-      <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
+      <c r="DK19"/>
     </row>
-    <row r="20" spans="1:114">
+    <row r="20" spans="1:115">
       <c r="A20" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
-      <c r="N20">
+      <c r="N20"/>
+      <c r="O20">
         <v>12734000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>29334000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>6206000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>20179000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>7945000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>16301000.0</v>
       </c>
-      <c r="T20"/>
       <c r="U20"/>
-      <c r="V20">
+      <c r="V20"/>
+      <c r="W20">
         <v>16410000.0</v>
       </c>
-      <c r="W20"/>
       <c r="X20"/>
-      <c r="Y20">
+      <c r="Y20"/>
+      <c r="Z20">
         <v>19420000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>6758000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>25781000.0</v>
       </c>
-      <c r="AB20"/>
       <c r="AC20"/>
-      <c r="AD20">
-[...1 lines deleted...]
-      </c>
+      <c r="AD20"/>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
+        <v>0.0</v>
+      </c>
+      <c r="AG20">
         <v>-4790000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>4790000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>1985000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>1356000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>8718000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>73000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>9451000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>14441000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>35674000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AP20">
         <v>17039000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AQ20">
         <v>-12903000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AR20">
         <v>24198000.0</v>
       </c>
-      <c r="AR20">
+      <c r="AS20">
         <v>2488000.0</v>
       </c>
-      <c r="AS20">
+      <c r="AT20">
         <v>8359000.0</v>
       </c>
-      <c r="AT20">
+      <c r="AU20">
         <v>-95191000.0</v>
       </c>
-      <c r="AU20">
+      <c r="AV20">
         <v>4843000.0</v>
       </c>
-      <c r="AV20">
+      <c r="AW20">
         <v>3203000.0</v>
       </c>
-      <c r="AW20">
+      <c r="AX20">
         <v>29613000.0</v>
       </c>
-      <c r="AX20">
+      <c r="AY20">
         <v>9829000.0</v>
       </c>
-      <c r="AY20">
+      <c r="AZ20">
         <v>1416000.0</v>
       </c>
-      <c r="AZ20">
-[...1 lines deleted...]
-      </c>
       <c r="BA20">
+        <v>0.0</v>
+      </c>
+      <c r="BB20">
         <v>3279000.0</v>
       </c>
-      <c r="BB20">
+      <c r="BC20">
         <v>630000.0</v>
       </c>
-      <c r="BC20">
+      <c r="BD20">
         <v>5535000.0</v>
       </c>
-      <c r="BD20">
+      <c r="BE20">
         <v>1003000.0</v>
       </c>
-      <c r="BE20">
+      <c r="BF20">
         <v>3299000.0</v>
       </c>
-      <c r="BF20">
+      <c r="BG20">
         <v>5457000.0</v>
       </c>
-      <c r="BG20">
+      <c r="BH20">
         <v>4934000.0</v>
       </c>
-      <c r="BH20">
+      <c r="BI20">
         <v>41000.0</v>
       </c>
-      <c r="BI20">
-[...1 lines deleted...]
-      </c>
       <c r="BJ20">
         <v>0.0</v>
       </c>
       <c r="BK20">
+        <v>0.0</v>
+      </c>
+      <c r="BL20">
         <v>481000.0</v>
       </c>
-      <c r="BL20">
-[...1 lines deleted...]
-      </c>
       <c r="BM20">
         <v>0.0</v>
       </c>
       <c r="BN20">
         <v>0.0</v>
       </c>
       <c r="BO20">
         <v>0.0</v>
       </c>
       <c r="BP20">
         <v>0.0</v>
       </c>
       <c r="BQ20">
         <v>0.0</v>
       </c>
       <c r="BR20">
         <v>0.0</v>
       </c>
       <c r="BS20">
         <v>0.0</v>
       </c>
       <c r="BT20">
         <v>0.0</v>
       </c>
       <c r="BU20">
@@ -30202,439 +30376,443 @@
       </c>
       <c r="CT20">
         <v>0.0</v>
       </c>
       <c r="CU20">
         <v>0.0</v>
       </c>
       <c r="CV20">
         <v>0.0</v>
       </c>
       <c r="CW20">
         <v>0.0</v>
       </c>
       <c r="CX20">
         <v>0.0</v>
       </c>
       <c r="CY20">
         <v>0.0</v>
       </c>
       <c r="CZ20">
         <v>0.0</v>
       </c>
       <c r="DA20">
         <v>0.0</v>
       </c>
-      <c r="DB20"/>
+      <c r="DB20">
+        <v>0.0</v>
+      </c>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
+      <c r="DK20"/>
     </row>
-    <row r="21" spans="1:114">
+    <row r="21" spans="1:115">
       <c r="A21" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B21">
+        <v>199411000.0</v>
+      </c>
+      <c r="C21">
         <v>208680000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>225639000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>227027000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>346683000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>340998000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>329850000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>320535000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>324597000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>350158000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>379128000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>385572000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>351216000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>342409000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>337979000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>302423000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>290678000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>301646000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>288181000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>270165000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>258549000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>302326000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>263818000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>299984000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>214372000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>261501000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>262670000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>252833000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>249487000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>242821000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>191478000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>178050000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>173099000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>174669000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>182398000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>184726000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>168077000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>179402000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>189366000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>182224000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>176128000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>194626000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>166687000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>191853000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>163651000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>171876000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>149836000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>160524000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>140673000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>90083000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>94253000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>72621000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>41599000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>62369000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>10723000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>8154000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>11634000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>9847000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>24485000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>63480000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>26591000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>33890000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>16430000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>26690000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>19500000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>25522000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>21613000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>17584000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>22361000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>27628000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>28161000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>21912000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>20968000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>-4338000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>28212000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>72956000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>18661000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>64134000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>20077000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>18959000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>24401000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>3364000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>20745000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>21189000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>22974000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>13239000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>76394000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>29499000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>14880000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>14392000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>25265000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>18955000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>25802000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>33619000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>44083000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>54154000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>10523000.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>9370000.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>40683000.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>8281000.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>5510000.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>-3560000.0</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>4662000.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DA21">
         <v>2993000.0</v>
       </c>
-      <c r="DA21">
+      <c r="DB21">
         <v>3379000.0</v>
       </c>
-      <c r="DB21">
+      <c r="DC21">
         <v>-68816000.0</v>
       </c>
-      <c r="DC21">
+      <c r="DD21">
         <v>30300000.0</v>
       </c>
-      <c r="DD21">
+      <c r="DE21">
         <v>27222000.0</v>
       </c>
-      <c r="DE21">
+      <c r="DF21">
         <v>26700000.0</v>
       </c>
-      <c r="DF21">
+      <c r="DG21">
         <v>-56568000.0</v>
       </c>
-      <c r="DG21">
+      <c r="DH21">
         <v>26200000.0</v>
       </c>
-      <c r="DH21">
+      <c r="DI21">
         <v>25600000.0</v>
       </c>
-      <c r="DI21">
+      <c r="DJ21">
         <v>26900000.0</v>
       </c>
-      <c r="DJ21">
+      <c r="DK21">
         <v>8800000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:114">
+    <row r="22" spans="1:115">
       <c r="A22" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-      <c r="AD22">
-[...1 lines deleted...]
-      </c>
+      <c r="AD22"/>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
@@ -30816,407 +30994,413 @@
       </c>
       <c r="CT22">
         <v>0.0</v>
       </c>
       <c r="CU22">
         <v>0.0</v>
       </c>
       <c r="CV22">
         <v>0.0</v>
       </c>
       <c r="CW22">
         <v>0.0</v>
       </c>
       <c r="CX22">
         <v>0.0</v>
       </c>
       <c r="CY22">
         <v>0.0</v>
       </c>
       <c r="CZ22">
         <v>0.0</v>
       </c>
       <c r="DA22">
         <v>0.0</v>
       </c>
-      <c r="DB22"/>
+      <c r="DB22">
+        <v>0.0</v>
+      </c>
       <c r="DC22"/>
       <c r="DD22"/>
       <c r="DE22"/>
       <c r="DF22"/>
       <c r="DG22"/>
       <c r="DH22"/>
       <c r="DI22"/>
       <c r="DJ22"/>
+      <c r="DK22"/>
     </row>
-    <row r="23" spans="1:114">
+    <row r="23" spans="1:115">
       <c r="A23" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B23">
+        <v>255098000.0</v>
+      </c>
+      <c r="C23">
         <v>235867000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>430802000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>203750000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>64365000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>63087000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>64905000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>65566999.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>66847000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>63962000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>71996000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>66197000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>68336000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>58065000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>48411000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>45641000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>47482999.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>40035000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>40846000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>43376000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>40258000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>36243000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>37480000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>33621000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>39981000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>41313000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>42644000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>47104000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>48158000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>38840000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>29418000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>30903000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>38733000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>33532000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>38095000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>37623000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>41458000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>45676000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>38152000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>39750000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>58028000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>43577000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>47621000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>50856000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>56850000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>53221000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>42814000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>47042000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>43572000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>38178999.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>30578000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>68366000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>61132000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>65463000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>69278000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>67099000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>68314000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>63169000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>76658000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>116776000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>75919000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>81969000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>58101000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>70001000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>62265000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>59650000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>59184000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>53235000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>60482000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>61362000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>66493000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>58377000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>57245000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>51607000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>54577000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>109040000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>44681000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>115117000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>52265000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>57542000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>47762000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>47430000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>41448000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>43948000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>45307000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>37995000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>97747000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>49957000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>33722000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>37220000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>43152000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>35037000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>45332000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>52553000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>37049000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>48159000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>35506000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>38515000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>32423000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>35658000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>31897000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>36435000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>33929000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>26611000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>23276000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>89422000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>24100000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>22122000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>21700000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>20030000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>21800000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>21300000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>22200000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>14500000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:114">
+    <row r="24" spans="1:115">
       <c r="A24" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -31287,430 +31471,432 @@
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
       <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
       <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24"/>
       <c r="CW24"/>
       <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
       <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
+      <c r="DK24"/>
     </row>
-    <row r="25" spans="1:114">
+    <row r="25" spans="1:115">
       <c r="A25" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B25">
+        <v>135145000.0</v>
+      </c>
+      <c r="C25">
         <v>144481000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>133365000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>129988000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>135797000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>131014000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>125213000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>147722000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>127629000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>140600000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>144771000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>143548000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>156409000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>154449000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>148168000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>129598000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>130775000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>154783000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>132184000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>133526000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>127139000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>126854000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>125038000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>124777000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>132277000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>137447000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>142986000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>133150000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>131325000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>110910000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>82868000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>78228000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>77292000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>83958000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>78577000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>77575000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>76356000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>63691000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>63866000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>67180000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>84956000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>75562000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>78144000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>67135000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>66994000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>63741000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>60900000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>66351000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>57557000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>37637000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>35021000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>33855000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>33803000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>32582000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>7478000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>7173000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>7881000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>9456000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>7378000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>7325000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>5457000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>5947000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>6119000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>5974000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>6403000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>6091000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>5628000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>7234000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>5523000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>6785000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>6906000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>6918000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>6588000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>6181000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>6631000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>7201000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>7308000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>8450000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>6132000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>6489000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>6136000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>6713000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>6648000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>6122000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>6076000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>10785000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>5458000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>5652000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>5701000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>1996000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>5692000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>5324000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>5902000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>3132000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>5666000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>6085000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>6001000.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>6877000.0</v>
       </c>
-      <c r="CU25">
+      <c r="CV25">
         <v>6714000.0</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>6601000.0</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>6954000.0</v>
       </c>
-      <c r="CX25">
+      <c r="CY25">
         <v>8039000.0</v>
       </c>
-      <c r="CY25">
+      <c r="CZ25">
         <v>6903000.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DA25">
         <v>4100000.0</v>
       </c>
-      <c r="DA25">
+      <c r="DB25">
         <v>2000000.0</v>
       </c>
-      <c r="DB25">
+      <c r="DC25">
         <v>4192000.0</v>
       </c>
-      <c r="DC25">
+      <c r="DD25">
         <v>2900000.0</v>
       </c>
-      <c r="DD25">
+      <c r="DE25">
         <v>2100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="DF25">
         <v>2000000.0</v>
       </c>
       <c r="DG25">
         <v>2000000.0</v>
       </c>
       <c r="DH25">
+        <v>2000000.0</v>
+      </c>
+      <c r="DI25">
         <v>1800000.0</v>
       </c>
-      <c r="DI25">
+      <c r="DJ25">
         <v>1600000.0</v>
       </c>
-      <c r="DJ25">
+      <c r="DK25">
         <v>2500000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:114">
+    <row r="26" spans="1:115">
       <c r="A26" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-      <c r="AD26">
-[...1 lines deleted...]
-      </c>
+      <c r="AD26"/>
       <c r="AE26">
         <v>0.0</v>
       </c>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
@@ -31892,747 +32078,756 @@
       </c>
       <c r="CT26">
         <v>0.0</v>
       </c>
       <c r="CU26">
         <v>0.0</v>
       </c>
       <c r="CV26">
         <v>0.0</v>
       </c>
       <c r="CW26">
         <v>0.0</v>
       </c>
       <c r="CX26">
         <v>0.0</v>
       </c>
       <c r="CY26">
         <v>0.0</v>
       </c>
       <c r="CZ26">
         <v>0.0</v>
       </c>
       <c r="DA26">
         <v>0.0</v>
       </c>
-      <c r="DB26"/>
+      <c r="DB26">
+        <v>0.0</v>
+      </c>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
+      <c r="DK26"/>
     </row>
-    <row r="27" spans="1:114">
+    <row r="27" spans="1:115">
       <c r="A27" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B27"/>
-      <c r="C27">
+      <c r="C27"/>
+      <c r="D27">
         <v>11153000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>10943000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>9148000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>9667000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>13468000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>8902999.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>8856000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>8693000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>9050000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>8995000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>7766000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>9739000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>5511000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>9758000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>7833000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>6091000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>4361000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>9048000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>5381000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>5795000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>4564000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>2918000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>2661000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>4939000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>4747000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>4936000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>4165000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>3902000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>2475000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>3698000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>8219000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>4268000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>4635000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>3104000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>6910000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>3051000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>4356000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>4001000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>6607000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>5563000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>3966000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>5089000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>7009000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>8096000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>7979000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>7957000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>7043000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>11764999.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>7852000.0</v>
       </c>
-      <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
-      <c r="BC27">
+      <c r="BC27"/>
+      <c r="BD27">
         <v>19879000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>20484000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>18737000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>55751000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>14707000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>17059000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>17719000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>1615000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>3220000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>2379000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>2435000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>46353000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>2236000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>2180000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>1936000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>30764000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BT27">
         <v>1734000.0</v>
       </c>
-      <c r="BT27">
+      <c r="BU27">
         <v>1245000.0</v>
       </c>
-      <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
-      <c r="DJ27">
+      <c r="DJ27"/>
+      <c r="DK27">
         <v>10200000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:114">
+    <row r="28" spans="1:115">
       <c r="A28" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B28">
+        <v>35969000.0</v>
+      </c>
+      <c r="C28">
         <v>25899000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>23656000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>24150000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>26967000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>24254000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>22679000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>24168000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>27868000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>21579000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>23355000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>24912000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>26549000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>22728000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>22299000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>20841000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>23084000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>19591000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>19750000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>20464000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>22083000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>18334000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>19399000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>17664000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>22022000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>19033000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>18973000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>21379000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>23487000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>18775000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>18990000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>18297000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>20615000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>19704000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>22442000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>21201000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>21144000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>27861000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>20575000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>22826000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>24731000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>26133000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>24590000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>30523000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>32429000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>31173000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>20642000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>21585000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>22689000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>20596000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>16606000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>15531000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>17736000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>9215000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>28930000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>26581000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>26909000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>93707000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>25187000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>24585000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>21323000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>73429000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>14828000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>18131000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>17601000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>62615000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>14970000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>14310000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>19099000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>47177000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>17013000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>15816000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>15413000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>13983000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>12345000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>23256000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>12168000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>11665000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>8800000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>9871000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>14156000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>15652000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>11503000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>14218000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>13811000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>11301000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>14563000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>14382000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>10739000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>8715000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>12102000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>10821000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>12061000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>15858000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>10063000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>9330000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>7375000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>9580000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>6873000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>6650000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>6241000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>6472000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>5925000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>2405000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>1913000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>2045000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>2300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1900000.0</v>
       </c>
       <c r="DE28">
         <v>1900000.0</v>
       </c>
       <c r="DF28">
+        <v>1900000.0</v>
+      </c>
+      <c r="DG28">
         <v>1860000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>1300000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>1900000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>1600000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>1700000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:114">
+    <row r="29" spans="1:115">
       <c r="A29" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B29">
+        <v>14634000.0</v>
+      </c>
+      <c r="C29">
         <v>-1310000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>8495000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>13091000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>11632000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>7772000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>9044000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>6219000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>8674000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>13714000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>5090000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>10129000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>15119000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>6126000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>8263000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>6252000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>7083000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>5052000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>8347000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>9298000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>5789000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>7363000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>4675000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>7595000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-41692000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>21064000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>4157000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>3119000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-2129000.0</v>
       </c>
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
@@ -32673,1078 +32868,1088 @@
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
+      <c r="DK29"/>
     </row>
-    <row r="30" spans="1:114">
+    <row r="30" spans="1:115">
       <c r="A30" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B30">
+        <v>212160000.0</v>
+      </c>
+      <c r="C30">
         <v>-99904000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>225138000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>155688000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>36115000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>33921000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>36147000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>33070999.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>36724000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>30272000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>32405000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>33907000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>34315000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>32467000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>27810000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>30599000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>30917000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>25682000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>24111000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>29512000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>27464000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>24129000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>23963000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>20582000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>24683000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>23972000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>23720000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>26315000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>27652000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>22677000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>21465000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>21995000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>28834000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>23972000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>27077000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>24305000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>28054000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>30912000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>24931000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>26827000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>31338000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>31696000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>28556000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>35612000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>39438000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>39269000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>28621000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>29542000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>29732000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>32360999.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>24458000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>62922000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>57404000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>65171000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>45773000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>41159000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>45006000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>57195000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>70702000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>111015000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>70313000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>114845000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>52962000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>65918000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>58247000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>42970000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>43923000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>40413000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>48477000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>50940000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>53201000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>45151000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>44810000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>51607000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>48900000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>104495000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>44681000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>115117000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>52265000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>57542000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>47762000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>47430000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>41448000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>43948000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>45307000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>37995000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>97747000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>49957000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>33722000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>37220000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>43152000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>35037000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>45332000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>52553000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>37049000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>48159000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>35506000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>38515000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>32423000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>35658000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>31897000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>36435000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>33929000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>26611000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>23276000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>89422000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>24100000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>22122000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>21700000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>20030000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>21800000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>21300000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>22200000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>11900000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:114">
+    <row r="31" spans="1:115">
       <c r="A31" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B31">
+        <v>-8281000.0</v>
+      </c>
+      <c r="C31">
         <v>-55428000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-75919000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-162624000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-209235000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-286188000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-209154000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-171462000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-156837000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-192200000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-249039000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-230863000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-41656000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-126780000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-225448000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-168453000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-126602000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-196982000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-141248000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-140584000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-201119000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-160348000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-108409000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-177185000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-189362000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-110645000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-216678000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-183593000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-182820000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-36107000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-107190000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-92364000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-111035000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-100388000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-96984000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-115147000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-109557000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-123106000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-73910000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-137270000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-114739000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-121213000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-139748000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-109920000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-123089000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-132278000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-120809000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-111954000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-27508000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-79135000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-67590000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-32303000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-24291000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-27610000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-1716000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>22588000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>7515000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>2164000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>10108000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>42894000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>3056000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>-1902000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>3416000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>4256000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>5047000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>-5334000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>-136000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>713000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>753000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>-2922000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>-2443000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>1929000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>3240000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>3243000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>5488000.0</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>-2776000.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>-1668000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>5107000.0</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>-347000.0</v>
       </c>
-      <c r="CB31">
+      <c r="CC31">
         <v>2996000.0</v>
       </c>
-      <c r="CC31">
+      <c r="CD31">
         <v>-2723000.0</v>
       </c>
-      <c r="CD31">
+      <c r="CE31">
         <v>2000000.0</v>
       </c>
-      <c r="CE31">
+      <c r="CF31">
         <v>-2630000.0</v>
       </c>
-      <c r="CF31">
+      <c r="CG31">
         <v>-3168000.0</v>
       </c>
-      <c r="CG31">
+      <c r="CH31">
         <v>-3799000.0</v>
       </c>
-      <c r="CH31">
+      <c r="CI31">
         <v>-1383000.0</v>
       </c>
-      <c r="CI31">
+      <c r="CJ31">
         <v>-4362000.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CK31">
         <v>-1501000.0</v>
       </c>
-      <c r="CK31">
+      <c r="CL31">
         <v>-1201000.0</v>
       </c>
-      <c r="CL31">
+      <c r="CM31">
         <v>3595000.0</v>
       </c>
-      <c r="CM31">
+      <c r="CN31">
         <v>-1774000.0</v>
       </c>
-      <c r="CN31">
+      <c r="CO31">
         <v>-1617000.0</v>
       </c>
-      <c r="CO31">
+      <c r="CP31">
         <v>-2478000.0</v>
       </c>
-      <c r="CP31">
+      <c r="CQ31">
         <v>-42826000.0</v>
       </c>
-      <c r="CQ31">
+      <c r="CR31">
         <v>-28231000.0</v>
       </c>
-      <c r="CR31">
+      <c r="CS31">
         <v>-25361000.0</v>
       </c>
-      <c r="CS31">
+      <c r="CT31">
         <v>6099000.0</v>
       </c>
-      <c r="CT31">
+      <c r="CU31">
         <v>-6688000.0</v>
       </c>
-      <c r="CU31">
+      <c r="CV31">
         <v>-28051000.0</v>
       </c>
-      <c r="CV31">
+      <c r="CW31">
         <v>6376000.0</v>
       </c>
-      <c r="CW31">
+      <c r="CX31">
         <v>7309000.0</v>
       </c>
-      <c r="CX31">
+      <c r="CY31">
         <v>5646000.0</v>
       </c>
-      <c r="CY31">
+      <c r="CZ31">
         <v>7361000.0</v>
       </c>
-      <c r="CZ31">
+      <c r="DA31">
         <v>-32069000.0</v>
       </c>
-      <c r="DA31">
+      <c r="DB31">
         <v>-3379000.0</v>
       </c>
-      <c r="DB31"/>
-      <c r="DC31">
+      <c r="DC31"/>
+      <c r="DD31">
         <v>-30300000.0</v>
       </c>
-      <c r="DD31">
+      <c r="DE31">
         <v>-27222000.0</v>
       </c>
-      <c r="DE31">
+      <c r="DF31">
         <v>-26700000.0</v>
       </c>
-      <c r="DF31">
+      <c r="DG31">
         <v>56568000.0</v>
       </c>
-      <c r="DG31">
+      <c r="DH31">
         <v>-26200000.0</v>
       </c>
-      <c r="DH31">
+      <c r="DI31">
         <v>-25600000.0</v>
       </c>
-      <c r="DI31">
+      <c r="DJ31">
         <v>-26900000.0</v>
       </c>
-      <c r="DJ31">
+      <c r="DK31">
         <v>800000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:114">
+    <row r="32" spans="1:115">
       <c r="A32" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B32">
+        <v>454509000.0</v>
+      </c>
+      <c r="C32">
         <v>444547000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>656441000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>430777000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>411048000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>404085000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>394755000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>386102000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>391444000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>414120000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>451124000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>451769000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>419552000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>400474000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>386390000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>348064000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>338161000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>341681000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>329027000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>313541000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>298807000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>338569000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>301298000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>333605000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>254353000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>302814000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>305314000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>299937000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>297645000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>281661000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>220896000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>208953000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>211832000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>208201000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>220493000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>222349000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>209535000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>225078000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>227518000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>221974000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>234156000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>238203000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>214308000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>242709000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>220501000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>225097000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>192650000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>207566000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>184245000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>128262000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>124831000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>134434000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>104024000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>123995000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>69278000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>67099000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>68314000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>63169000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>76658000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>116776000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>75919000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>81969000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>58101000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>70001000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>62265000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>59650000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>59184000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>53235000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>60482000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>61362000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>66493000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>58377000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>57245000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>51607000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>54577000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>109040000.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>44681000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>115117000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>52265000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>57542000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>47762000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>47430000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>41448000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>43948000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>45307000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>37995000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>97747000.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>49957000.0</v>
       </c>
-      <c r="CK32">
+      <c r="CL32">
         <v>33722000.0</v>
       </c>
-      <c r="CL32">
+      <c r="CM32">
         <v>37220000.0</v>
       </c>
-      <c r="CM32">
+      <c r="CN32">
         <v>43152000.0</v>
       </c>
-      <c r="CN32">
+      <c r="CO32">
         <v>35037000.0</v>
       </c>
-      <c r="CO32">
+      <c r="CP32">
         <v>45332000.0</v>
       </c>
-      <c r="CP32">
+      <c r="CQ32">
         <v>52553000.0</v>
       </c>
-      <c r="CQ32">
+      <c r="CR32">
         <v>37049000.0</v>
       </c>
-      <c r="CR32">
+      <c r="CS32">
         <v>48159000.0</v>
       </c>
-      <c r="CS32">
+      <c r="CT32">
         <v>35506000.0</v>
       </c>
-      <c r="CT32">
+      <c r="CU32">
         <v>38515000.0</v>
       </c>
-      <c r="CU32">
+      <c r="CV32">
         <v>32423000.0</v>
       </c>
-      <c r="CV32">
+      <c r="CW32">
         <v>35658000.0</v>
       </c>
-      <c r="CW32">
+      <c r="CX32">
         <v>31897000.0</v>
       </c>
-      <c r="CX32">
+      <c r="CY32">
         <v>36435000.0</v>
       </c>
-      <c r="CY32">
+      <c r="CZ32">
         <v>33929000.0</v>
       </c>
-      <c r="CZ32">
+      <c r="DA32">
         <v>26611000.0</v>
       </c>
-      <c r="DA32">
+      <c r="DB32">
         <v>23276000.0</v>
       </c>
-      <c r="DB32">
+      <c r="DC32">
         <v>20606000.0</v>
       </c>
-      <c r="DC32">
+      <c r="DD32">
         <v>24100000.0</v>
       </c>
-      <c r="DD32">
+      <c r="DE32">
         <v>22122000.0</v>
       </c>
-      <c r="DE32">
+      <c r="DF32">
         <v>21700000.0</v>
       </c>
-      <c r="DF32">
+      <c r="DG32">
         <v>20030000.0</v>
       </c>
-      <c r="DG32">
+      <c r="DH32">
         <v>21800000.0</v>
       </c>
-      <c r="DH32">
+      <c r="DI32">
         <v>21300000.0</v>
       </c>
-      <c r="DI32">
+      <c r="DJ32">
         <v>22200000.0</v>
       </c>
-      <c r="DJ32">
+      <c r="DK32">
         <v>23300000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AD30"/>
@@ -33830,51 +34035,51 @@
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="2" spans="1:30">
       <c r="A2" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B2">
         <v>690701000.0</v>
       </c>
       <c r="C2">
         <v>691971000.0</v>
       </c>
       <c r="D2">
         <v>224141000.0</v>
       </c>
       <c r="E2">
         <v>217950000.0</v>
       </c>
       <c r="F2">
         <v>311779000.0</v>
       </c>
       <c r="G2">
         <v>251518000.0</v>
       </c>
       <c r="H2">
         <v>424063000.0</v>
       </c>
       <c r="I2">
         <v>209676000.0</v>
       </c>
@@ -33922,143 +34127,143 @@
       </c>
       <c r="X2">
         <v>21304000.0</v>
       </c>
       <c r="Y2">
         <v>8870000.0</v>
       </c>
       <c r="Z2">
         <v>10165000.0</v>
       </c>
       <c r="AA2">
         <v>2297000.0</v>
       </c>
       <c r="AB2">
         <v>5673000.0</v>
       </c>
       <c r="AC2">
         <v>18586000.0</v>
       </c>
       <c r="AD2">
         <v>28553000.0</v>
       </c>
     </row>
     <row r="3" spans="1:30">
       <c r="A3" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B3">
-        <v>1848552000</v>
+        <v>191213000</v>
       </c>
       <c r="C3">
         <v>135327000</v>
       </c>
       <c r="D3">
         <v>121625000</v>
       </c>
       <c r="E3">
         <v>104441000</v>
       </c>
       <c r="F3">
         <v>8293000</v>
       </c>
       <c r="G3">
         <v>656313000</v>
       </c>
       <c r="H3">
         <v>575197000</v>
       </c>
       <c r="I3">
-        <v>395606000</v>
+        <v>107684000</v>
       </c>
       <c r="J3">
-        <v>15118000</v>
+        <v>78920000</v>
       </c>
       <c r="K3">
-        <v>8900000</v>
+        <v>8899999</v>
       </c>
       <c r="L3">
         <v>8736000</v>
       </c>
       <c r="M3">
         <v>24019000</v>
       </c>
       <c r="N3">
         <v>14039000</v>
       </c>
       <c r="O3">
         <v>6204000</v>
       </c>
       <c r="P3">
         <v>13239000</v>
       </c>
       <c r="Q3">
         <v>5135000</v>
       </c>
       <c r="R3">
-        <v>83539000</v>
+        <v>7775000</v>
       </c>
       <c r="S3">
-        <v>14252000</v>
+        <v>14051000</v>
       </c>
       <c r="T3">
-        <v>115993000</v>
+        <v>15987000</v>
       </c>
       <c r="U3">
-        <v>209335000</v>
+        <v>4937000</v>
       </c>
       <c r="V3">
-        <v>3905000</v>
+        <v>2975000</v>
       </c>
       <c r="W3">
-        <v>4952000</v>
+        <v>1596000</v>
       </c>
       <c r="X3">
         <v>2843000</v>
       </c>
       <c r="Y3">
         <v>14794000</v>
       </c>
       <c r="Z3">
         <v>23290000</v>
       </c>
       <c r="AA3">
         <v>23575000</v>
       </c>
       <c r="AB3">
         <v>64588000</v>
       </c>
       <c r="AC3">
         <v>94806000</v>
       </c>
       <c r="AD3">
         <v>1955000</v>
       </c>
     </row>
     <row r="4" spans="1:30">
       <c r="A4" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>8912000.0</v>
       </c>
       <c r="F4">
         <v>-83200000.0</v>
       </c>
       <c r="G4">
         <v>50893000.0</v>
       </c>
       <c r="H4">
         <v>-168474000.0</v>
       </c>
       <c r="I4">
         <v>218742000.0</v>
       </c>
       <c r="J4">
         <v>6830000.0</v>
       </c>
       <c r="K4">
         <v>-1745000.0</v>
       </c>
@@ -34074,51 +34279,51 @@
       <c r="O4">
         <v>94607000.0</v>
       </c>
       <c r="P4">
         <v>-35396000.0</v>
       </c>
       <c r="Q4">
         <v>46243000.0</v>
       </c>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
     </row>
     <row r="5" spans="1:30">
       <c r="A5" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>-4951000.0</v>
       </c>
       <c r="F5">
         <v>42658000.0</v>
       </c>
       <c r="G5">
         <v>55975000.0</v>
       </c>
       <c r="H5">
         <v>72511000.0</v>
       </c>
       <c r="I5">
         <v>-24736000.0</v>
       </c>
       <c r="J5">
         <v>6912000.0</v>
       </c>
       <c r="K5">
         <v>20674000.0</v>
       </c>
@@ -34134,51 +34339,51 @@
       <c r="O5">
         <v>21713000.0</v>
       </c>
       <c r="P5">
         <v>3206000.0</v>
       </c>
       <c r="Q5">
         <v>30384000.0</v>
       </c>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
     </row>
     <row r="6" spans="1:30">
       <c r="A6" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B6">
         <v>-418309000.0</v>
       </c>
       <c r="C6">
         <v>-1270000.0</v>
       </c>
       <c r="D6">
         <v>467830000.0</v>
       </c>
       <c r="E6">
         <v>6191000.0</v>
       </c>
       <c r="F6">
         <v>-93829000.0</v>
       </c>
       <c r="G6">
         <v>60261000.0</v>
       </c>
       <c r="H6">
         <v>-172545000.0</v>
       </c>
       <c r="I6">
         <v>214387000.0</v>
       </c>
@@ -34226,51 +34431,51 @@
       </c>
       <c r="X6">
         <v>3055000.0</v>
       </c>
       <c r="Y6">
         <v>12434000.0</v>
       </c>
       <c r="Z6">
         <v>-1295000.0</v>
       </c>
       <c r="AA6">
         <v>7868000.0</v>
       </c>
       <c r="AB6">
         <v>-3376000.0</v>
       </c>
       <c r="AC6">
         <v>-12913000.0</v>
       </c>
       <c r="AD6">
         <v>-9967000.0</v>
       </c>
     </row>
     <row r="7" spans="1:30">
       <c r="A7" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B7">
         <v>8838000.0</v>
       </c>
       <c r="C7">
         <v>2532000.0</v>
       </c>
       <c r="D7">
         <v>-29399000.0</v>
       </c>
       <c r="E7">
         <v>-14269000.0</v>
       </c>
       <c r="F7">
         <v>-14252000.0</v>
       </c>
       <c r="G7">
         <v>3151000.0</v>
       </c>
       <c r="H7">
         <v>-21404000.0</v>
       </c>
       <c r="I7">
         <v>-36068000.0</v>
       </c>
@@ -34318,51 +34523,51 @@
       </c>
       <c r="X7">
         <v>-26848000.0</v>
       </c>
       <c r="Y7">
         <v>8004000.0</v>
       </c>
       <c r="Z7">
         <v>3252000.0</v>
       </c>
       <c r="AA7">
         <v>3022000.0</v>
       </c>
       <c r="AB7">
         <v>-8284000.0</v>
       </c>
       <c r="AC7">
         <v>3522000.0</v>
       </c>
       <c r="AD7">
         <v>-3186000.0</v>
       </c>
     </row>
     <row r="8" spans="1:30">
       <c r="A8" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8">
         <v>-88000.0</v>
       </c>
       <c r="H8">
         <v>-621000.0</v>
       </c>
       <c r="I8">
         <v>-8014000.0</v>
       </c>
       <c r="J8">
         <v>-6530000.0</v>
       </c>
       <c r="K8">
         <v>-8951000.0</v>
       </c>
       <c r="L8">
         <v>-29327000.0</v>
       </c>
       <c r="M8">
@@ -34374,51 +34579,51 @@
       <c r="O8">
         <v>-20304000.0</v>
       </c>
       <c r="P8">
         <v>-19537000.0</v>
       </c>
       <c r="Q8">
         <v>-20237000.0</v>
       </c>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
     </row>
     <row r="9" spans="1:30">
       <c r="A9" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9">
         <v>-88000.0</v>
       </c>
       <c r="H9">
         <v>-621000.0</v>
       </c>
       <c r="I9">
         <v>-8014000.0</v>
       </c>
       <c r="J9">
         <v>-6530000.0</v>
       </c>
       <c r="K9">
         <v>-8951000.0</v>
       </c>
       <c r="L9">
         <v>-29327000.0</v>
       </c>
       <c r="M9">
@@ -34450,51 +34655,51 @@
       </c>
       <c r="V9">
         <v>3657000.0</v>
       </c>
       <c r="W9">
         <v>-14860000.0</v>
       </c>
       <c r="X9">
         <v>-13424000.0</v>
       </c>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9">
         <v>1511000.0</v>
       </c>
       <c r="AB9">
         <v>-3877000.0</v>
       </c>
       <c r="AC9"/>
       <c r="AD9">
         <v>-1593000.0</v>
       </c>
     </row>
     <row r="10" spans="1:30">
       <c r="A10" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10">
         <v>0.0</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10">
         <v>0.0</v>
       </c>
       <c r="N10">
         <v>0.0</v>
       </c>
       <c r="O10">
@@ -34502,51 +34707,51 @@
       </c>
       <c r="P10">
         <v>0.0</v>
       </c>
       <c r="Q10">
         <v>0.0</v>
       </c>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10">
         <v>-15232000.0</v>
       </c>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
     </row>
     <row r="11" spans="1:30">
       <c r="A11" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>0.0</v>
       </c>
       <c r="F11">
         <v>0.0</v>
       </c>
       <c r="G11">
         <v>2680000.0</v>
       </c>
       <c r="H11">
         <v>4913000.0</v>
       </c>
       <c r="I11">
         <v>9456000.0</v>
       </c>
       <c r="J11">
         <v>16705000.0</v>
       </c>
       <c r="K11">
         <v>20695000.0</v>
       </c>
@@ -34562,51 +34767,51 @@
       <c r="O11">
         <v>21059000.0</v>
       </c>
       <c r="P11">
         <v>21790000.0</v>
       </c>
       <c r="Q11">
         <v>19916000.0</v>
       </c>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
     </row>
     <row r="12" spans="1:30">
       <c r="A12" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>-51728000.0</v>
       </c>
       <c r="F12">
         <v>33542000.0</v>
       </c>
       <c r="G12">
         <v>-128895000.0</v>
       </c>
       <c r="H12">
         <v>14960000.0</v>
       </c>
       <c r="I12">
         <v>-168053000.0</v>
       </c>
       <c r="J12">
         <v>-30535000.0</v>
       </c>
       <c r="K12">
         <v>-69147000.0</v>
       </c>
@@ -34626,51 +34831,51 @@
         <v>-54492000.0</v>
       </c>
       <c r="Q12">
         <v>-18883000.0</v>
       </c>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12">
         <v>21301000.0</v>
       </c>
       <c r="V12"/>
       <c r="W12">
         <v>2099000.0</v>
       </c>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
     </row>
     <row r="13" spans="1:30">
       <c r="A13" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-14269000.0</v>
       </c>
       <c r="F13">
         <v>-14252000.0</v>
       </c>
       <c r="G13">
         <v>3239000.0</v>
       </c>
       <c r="H13">
         <v>-20783000.0</v>
       </c>
       <c r="I13">
         <v>-28054000.0</v>
       </c>
       <c r="J13">
         <v>9390000.0</v>
       </c>
       <c r="K13">
         <v>27637000.0</v>
       </c>
@@ -34678,51 +34883,51 @@
         <v>-5174000.0</v>
       </c>
       <c r="M13">
         <v>6187000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
     </row>
     <row r="14" spans="1:30">
       <c r="A14" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B14">
         <v>543631000.0</v>
       </c>
       <c r="C14">
         <v>531578000.0</v>
       </c>
       <c r="D14">
         <v>628124000.0</v>
       </c>
       <c r="E14">
         <v>562990000.0</v>
       </c>
       <c r="F14">
         <v>547632000.0</v>
       </c>
       <c r="G14">
         <v>508946000.0</v>
       </c>
       <c r="H14">
         <v>544908000.0</v>
       </c>
       <c r="I14">
         <v>349298000.0</v>
       </c>
@@ -34770,51 +34975,51 @@
       </c>
       <c r="X14">
         <v>18914000.0</v>
       </c>
       <c r="Y14">
         <v>20884000.0</v>
       </c>
       <c r="Z14">
         <v>27146000.0</v>
       </c>
       <c r="AA14">
         <v>22169000.0</v>
       </c>
       <c r="AB14">
         <v>11192000.0</v>
       </c>
       <c r="AC14">
         <v>7400000.0</v>
       </c>
       <c r="AD14">
         <v>10300000.0</v>
       </c>
     </row>
     <row r="15" spans="1:30">
       <c r="A15" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B15">
         <v>790032000.0</v>
       </c>
       <c r="C15">
         <v>765146000.0</v>
       </c>
       <c r="D15">
         <v>916530000.0</v>
       </c>
       <c r="E15">
         <v>835257000.0</v>
       </c>
       <c r="F15">
         <v>764281000.0</v>
       </c>
       <c r="G15">
         <v>726955000.0</v>
       </c>
       <c r="H15">
         <v>704396000.0</v>
       </c>
       <c r="I15">
         <v>440431000.0</v>
       </c>
@@ -34862,51 +35067,51 @@
       </c>
       <c r="X15">
         <v>62978000.0</v>
       </c>
       <c r="Y15">
         <v>60708000.0</v>
       </c>
       <c r="Z15">
         <v>58048000.0</v>
       </c>
       <c r="AA15">
         <v>49957000.0</v>
       </c>
       <c r="AB15">
         <v>44869000.0</v>
       </c>
       <c r="AC15">
         <v>33319000.0</v>
       </c>
       <c r="AD15">
         <v>45947000.0</v>
       </c>
     </row>
     <row r="16" spans="1:30">
       <c r="A16" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B16">
         <v>272392000.0</v>
       </c>
       <c r="C16">
         <v>690701000.0</v>
       </c>
       <c r="D16">
         <v>691971000.0</v>
       </c>
       <c r="E16">
         <v>224141000.0</v>
       </c>
       <c r="F16">
         <v>217950000.0</v>
       </c>
       <c r="G16">
         <v>311779000.0</v>
       </c>
       <c r="H16">
         <v>251518000.0</v>
       </c>
       <c r="I16">
         <v>424063000.0</v>
       </c>
@@ -34954,193 +35159,193 @@
       </c>
       <c r="X16">
         <v>24359000.0</v>
       </c>
       <c r="Y16">
         <v>21304000.0</v>
       </c>
       <c r="Z16">
         <v>8870000.0</v>
       </c>
       <c r="AA16">
         <v>10165000.0</v>
       </c>
       <c r="AB16">
         <v>2297000.0</v>
       </c>
       <c r="AC16">
         <v>5673000.0</v>
       </c>
       <c r="AD16">
         <v>18586000.0</v>
       </c>
     </row>
     <row r="17" spans="1:30">
       <c r="A17" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17">
         <v>8208000.0</v>
       </c>
       <c r="K17">
         <v>-6906000.0</v>
       </c>
       <c r="L17">
         <v>-26085000.0</v>
       </c>
       <c r="M17">
         <v>-20842000.0</v>
       </c>
       <c r="N17">
         <v>2669000.0</v>
       </c>
       <c r="O17">
         <v>790000.0</v>
       </c>
       <c r="P17">
         <v>70000.0</v>
       </c>
       <c r="Q17">
         <v>-783000.0</v>
       </c>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
     </row>
     <row r="18" spans="1:30">
       <c r="A18" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B18">
-        <v>1282319000.0</v>
+        <v>1091106000.0</v>
       </c>
       <c r="C18">
-        <v>1833112000.0</v>
+        <v>1697785000.0</v>
       </c>
       <c r="D18">
-        <v>1073432000.0</v>
+        <v>951807000.0</v>
       </c>
       <c r="E18">
         <v>899115000.0</v>
       </c>
       <c r="F18">
         <v>926479000.0</v>
       </c>
       <c r="G18">
         <v>801538000.0</v>
       </c>
       <c r="H18">
         <v>812077000.0</v>
       </c>
       <c r="I18">
-        <v>509166000.0</v>
+        <v>401482000.0</v>
       </c>
       <c r="J18">
-        <v>520659000.0</v>
+        <v>437150000.0</v>
       </c>
       <c r="K18">
-        <v>546797000.0</v>
+        <v>508871000.0</v>
       </c>
       <c r="L18">
-        <v>499805000.0</v>
+        <v>457663000.0</v>
       </c>
       <c r="M18">
-        <v>375073000.0</v>
+        <v>375853000.0</v>
       </c>
       <c r="N18">
-        <v>193869000.0</v>
+        <v>251887000.0</v>
       </c>
       <c r="O18">
-        <v>74439000.0</v>
+        <v>120733000.0</v>
       </c>
       <c r="P18">
-        <v>66877000.0</v>
+        <v>87684000.0</v>
       </c>
       <c r="Q18">
         <v>81282000.0</v>
       </c>
       <c r="R18">
-        <v>-8995000.0</v>
+        <v>66769000.0</v>
       </c>
       <c r="S18">
-        <v>48995000.0</v>
+        <v>49196000.0</v>
       </c>
       <c r="T18">
-        <v>-68522000.0</v>
+        <v>31484000.0</v>
       </c>
       <c r="U18">
-        <v>-89395000.0</v>
+        <v>115003000.0</v>
       </c>
       <c r="V18">
-        <v>48802000.0</v>
+        <v>49732000.0</v>
       </c>
       <c r="W18">
-        <v>93897000.0</v>
+        <v>97253000.0</v>
       </c>
       <c r="X18">
         <v>64452000.0</v>
       </c>
       <c r="Y18">
         <v>61102000.0</v>
       </c>
       <c r="Z18">
         <v>35587000.0</v>
       </c>
       <c r="AA18">
         <v>34647000.0</v>
       </c>
       <c r="AB18">
         <v>-16386000.0</v>
       </c>
       <c r="AC18">
         <v>-42862000.0</v>
       </c>
       <c r="AD18">
         <v>49686000.0</v>
       </c>
     </row>
     <row r="19" spans="1:30">
       <c r="A19" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-1133892000.0</v>
       </c>
       <c r="D19">
         <v>-905883000.0</v>
       </c>
       <c r="E19">
         <v>75131000.0</v>
       </c>
       <c r="F19">
         <v>-290260000.0</v>
       </c>
       <c r="G19">
         <v>-44060000.0</v>
       </c>
       <c r="H19">
         <v>61306000.0</v>
       </c>
       <c r="I19">
         <v>25209000.0</v>
       </c>
       <c r="J19">
         <v>163642000.0</v>
@@ -35158,99 +35363,99 @@
         <v>56073000.0</v>
       </c>
       <c r="O19">
         <v>45940000.0</v>
       </c>
       <c r="P19">
         <v>-122794000.0</v>
       </c>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
     </row>
     <row r="20" spans="1:30">
       <c r="A20" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B20"/>
       <c r="C20">
         <v>0.0</v>
       </c>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
         <v>218081000.0</v>
       </c>
       <c r="F20">
         <v>339968000.0</v>
       </c>
       <c r="G20">
         <v>158000.0</v>
       </c>
       <c r="H20">
         <v>523287000.0</v>
       </c>
       <c r="I20">
         <v>287544000.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
     </row>
     <row r="21" spans="1:30">
       <c r="A21" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B21">
         <v>43161000.0</v>
       </c>
       <c r="C21">
         <v>112630000.0</v>
       </c>
       <c r="D21">
         <v>257424000.0</v>
       </c>
       <c r="E21">
         <v>399341000.0</v>
       </c>
       <c r="F21">
         <v>1028802000.0</v>
       </c>
       <c r="G21">
         <v>386650000.0</v>
       </c>
       <c r="H21">
         <v>763176000.0</v>
       </c>
       <c r="I21">
         <v>370818000.0</v>
       </c>
@@ -35272,51 +35477,51 @@
       <c r="O21">
         <v>-13931000.0</v>
       </c>
       <c r="P21">
         <v>103796000.0</v>
       </c>
       <c r="Q21">
         <v>72063000.0</v>
       </c>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
     </row>
     <row r="22" spans="1:30">
       <c r="A22" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B22">
         <v>472915000.0</v>
       </c>
       <c r="C22">
         <v>460630000.0</v>
       </c>
       <c r="D22">
         <v>708264000.0</v>
       </c>
       <c r="E22">
         <v>598482000.0</v>
       </c>
       <c r="F22">
         <v>410122000.0</v>
       </c>
       <c r="G22">
         <v>465955000.0</v>
       </c>
       <c r="H22">
         <v>306544000.0</v>
       </c>
       <c r="I22">
         <v>424341000.0</v>
       </c>
@@ -35364,51 +35569,51 @@
       </c>
       <c r="X22">
         <v>62878000.0</v>
       </c>
       <c r="Y22">
         <v>46588000.0</v>
       </c>
       <c r="Z22">
         <v>35761000.0</v>
       </c>
       <c r="AA22">
         <v>-9278000.0</v>
       </c>
       <c r="AB22">
         <v>34039000.0</v>
       </c>
       <c r="AC22">
         <v>39085000.0</v>
       </c>
       <c r="AD22">
         <v>40561000.0</v>
       </c>
     </row>
     <row r="23" spans="1:30">
       <c r="A23" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B23">
         <v>-14839000.0</v>
       </c>
       <c r="C23">
         <v>-29002000.0</v>
       </c>
       <c r="D23">
         <v>-26002000.0</v>
       </c>
       <c r="E23">
         <v>2981066000.0</v>
       </c>
       <c r="F23">
         <v>-10656000.0</v>
       </c>
       <c r="G23">
         <v>-15986000.0</v>
       </c>
       <c r="H23">
         <v>-17766000.0</v>
       </c>
       <c r="I23">
         <v>-40797000.0</v>
       </c>
@@ -35456,51 +35661,51 @@
       </c>
       <c r="X23">
         <v>82683000.0</v>
       </c>
       <c r="Y23">
         <v>-787000.0</v>
       </c>
       <c r="Z23">
         <v>-1670000.0</v>
       </c>
       <c r="AA23">
         <v>-1321000.0</v>
       </c>
       <c r="AB23">
         <v>-1819000.0</v>
       </c>
       <c r="AC23">
         <v>-16958000.0</v>
       </c>
       <c r="AD23">
         <v>-523000.0</v>
       </c>
     </row>
     <row r="24" spans="1:30">
       <c r="A24" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B24">
         <v>-957287000.0</v>
       </c>
       <c r="C24">
         <v>-1118158000.0</v>
       </c>
       <c r="D24">
         <v>-878148000.0</v>
       </c>
       <c r="E24">
         <v>18072000.0</v>
       </c>
       <c r="F24">
         <v>30391000.0</v>
       </c>
       <c r="G24">
         <v>160441000.0</v>
       </c>
       <c r="H24">
         <v>133587000.0</v>
       </c>
       <c r="I24">
         <v>-376287000.0</v>
       </c>
@@ -35548,51 +35753,51 @@
       </c>
       <c r="X24">
         <v>24395000.0</v>
       </c>
       <c r="Y24">
         <v>73516000.0</v>
       </c>
       <c r="Z24">
         <v>7154000.0</v>
       </c>
       <c r="AA24">
         <v>17544000.0</v>
       </c>
       <c r="AB24">
         <v>3444000.0</v>
       </c>
       <c r="AC24">
         <v>1007000.0</v>
       </c>
       <c r="AD24">
         <v>440000.0</v>
       </c>
     </row>
     <row r="25" spans="1:30">
       <c r="A25" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B25">
         <v>227926000.0</v>
       </c>
       <c r="C25">
         <v>801723000.0</v>
       </c>
       <c r="D25">
         <v>-267862000.0</v>
       </c>
       <c r="E25">
         <v>-168417000.0</v>
       </c>
       <c r="F25">
         <v>-37201000.0</v>
       </c>
       <c r="G25">
         <v>-143376000.0</v>
       </c>
       <c r="H25">
         <v>-46013000.0</v>
       </c>
       <c r="I25">
         <v>-240420000.0</v>
       </c>
@@ -35640,51 +35845,51 @@
       </c>
       <c r="X25">
         <v>7846000.0</v>
       </c>
       <c r="Y25">
         <v>-15361000.0</v>
       </c>
       <c r="Z25">
         <v>-3555000.0</v>
       </c>
       <c r="AA25">
         <v>42815000.0</v>
       </c>
       <c r="AB25">
         <v>12652000.0</v>
       </c>
       <c r="AC25">
         <v>1895000.0</v>
       </c>
       <c r="AD25">
         <v>3986000.0</v>
       </c>
     </row>
     <row r="26" spans="1:30">
       <c r="A26" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B26">
         <v>-14873000.0</v>
       </c>
       <c r="C26">
         <v>-6950000.0</v>
       </c>
       <c r="D26">
         <v>-13679000.0</v>
       </c>
       <c r="E26">
         <v>502370000.0</v>
       </c>
       <c r="F26">
         <v>4082742000.0</v>
       </c>
       <c r="G26">
         <v>2013343000.0</v>
       </c>
       <c r="H26">
         <v>2207459000.0</v>
       </c>
       <c r="I26">
         <v>-1178000.0</v>
       </c>
@@ -35728,51 +35933,51 @@
         <v>-2206000.0</v>
       </c>
       <c r="W26">
         <v>-2543000.0</v>
       </c>
       <c r="X26"/>
       <c r="Y26">
         <v>79200000.0</v>
       </c>
       <c r="Z26">
         <v>-325000.0</v>
       </c>
       <c r="AA26">
         <v>-13944000.0</v>
       </c>
       <c r="AB26">
         <v>-627000.0</v>
       </c>
       <c r="AC26">
         <v>157823000.0</v>
       </c>
       <c r="AD26"/>
     </row>
     <row r="27" spans="1:30">
       <c r="A27" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B27">
         <v>39894000.0</v>
       </c>
       <c r="C27">
         <v>40894000.0</v>
       </c>
       <c r="D27">
         <v>34504000.0</v>
       </c>
       <c r="E27">
         <v>32841000.0</v>
       </c>
       <c r="F27">
         <v>24881000.0</v>
       </c>
       <c r="G27">
         <v>15938000.0</v>
       </c>
       <c r="H27">
         <v>18787000.0</v>
       </c>
       <c r="I27">
         <v>18294000.0</v>
       </c>
@@ -35804,51 +36009,51 @@
         <v>9336000.0</v>
       </c>
       <c r="S27">
         <v>7278000.0</v>
       </c>
       <c r="T27">
         <v>5551000.0</v>
       </c>
       <c r="U27">
         <v>3453000.0</v>
       </c>
       <c r="V27">
         <v>3936000.0</v>
       </c>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
     </row>
     <row r="28" spans="1:30">
       <c r="A28" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B28">
         <v>-761710000.0</v>
       </c>
       <c r="C28">
         <v>-688468000.0</v>
       </c>
       <c r="D28">
         <v>292562000.0</v>
       </c>
       <c r="E28">
         <v>57887000.0</v>
       </c>
       <c r="F28">
         <v>557048000.0</v>
       </c>
       <c r="G28">
         <v>-210713000.0</v>
       </c>
       <c r="H28">
         <v>-457778000.0</v>
       </c>
       <c r="I28">
         <v>-24292000.0</v>
       </c>
@@ -35896,51 +36101,51 @@
       </c>
       <c r="X28">
         <v>-89299000.0</v>
       </c>
       <c r="Y28">
         <v>-115261000.0</v>
       </c>
       <c r="Z28">
         <v>-46815000.0</v>
       </c>
       <c r="AA28">
         <v>-91452000.0</v>
       </c>
       <c r="AB28">
         <v>3392000.0</v>
       </c>
       <c r="AC28">
         <v>6668000.0</v>
       </c>
       <c r="AD28">
         <v>-61335000.0</v>
       </c>
     </row>
     <row r="29" spans="1:30">
       <c r="A29" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B29">
         <v>1282319000.0</v>
       </c>
       <c r="C29">
         <v>1833112000.0</v>
       </c>
       <c r="D29">
         <v>1073432000.0</v>
       </c>
       <c r="E29">
         <v>1003556000.0</v>
       </c>
       <c r="F29">
         <v>926479000.0</v>
       </c>
       <c r="G29">
         <v>801538000.0</v>
       </c>
       <c r="H29">
         <v>812077000.0</v>
       </c>
       <c r="I29">
         <v>509166000.0</v>
       </c>
@@ -35988,51 +36193,51 @@
       </c>
       <c r="X29">
         <v>67851000.0</v>
       </c>
       <c r="Y29">
         <v>75896000.0</v>
       </c>
       <c r="Z29">
         <v>58877000.0</v>
       </c>
       <c r="AA29">
         <v>58448000.0</v>
       </c>
       <c r="AB29">
         <v>48241000.0</v>
       </c>
       <c r="AC29">
         <v>51944000.0</v>
       </c>
       <c r="AD29">
         <v>51641000.0</v>
       </c>
     </row>
     <row r="30" spans="1:30">
       <c r="A30" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B30">
         <v>-960140000.0</v>
       </c>
       <c r="C30">
         <v>-1133892000.0</v>
       </c>
       <c r="D30">
         <v>-905883000.0</v>
       </c>
       <c r="E30">
         <v>-1052531000.0</v>
       </c>
       <c r="F30">
         <v>-1566727000.0</v>
       </c>
       <c r="G30">
         <v>-539932000.0</v>
       </c>
       <c r="H30">
         <v>-522773000.0</v>
       </c>
       <c r="I30">
         <v>-266132000.0</v>
       </c>
@@ -36099,1261 +36304,1270 @@
       <c r="AD30">
         <v>-273000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DJ30"/>
+  <dimension ref="A1:DK30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:114">
+    <row r="1" spans="1:115">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>91</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="D1" t="s">
         <v>92</v>
       </c>
       <c r="E1" t="s">
         <v>93</v>
       </c>
       <c r="F1" t="s">
+        <v>94</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="H1" t="s">
         <v>95</v>
       </c>
       <c r="I1" t="s">
         <v>96</v>
       </c>
       <c r="J1" t="s">
+        <v>97</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="L1" t="s">
         <v>98</v>
       </c>
       <c r="M1" t="s">
         <v>99</v>
       </c>
       <c r="N1" t="s">
+        <v>100</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="P1" t="s">
         <v>101</v>
       </c>
       <c r="Q1" t="s">
         <v>102</v>
       </c>
       <c r="R1" t="s">
+        <v>103</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="T1" t="s">
         <v>104</v>
       </c>
       <c r="U1" t="s">
         <v>105</v>
       </c>
       <c r="V1" t="s">
+        <v>106</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="X1" t="s">
         <v>107</v>
       </c>
       <c r="Y1" t="s">
         <v>108</v>
       </c>
       <c r="Z1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AB1" t="s">
         <v>110</v>
       </c>
       <c r="AC1" t="s">
         <v>111</v>
       </c>
       <c r="AD1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AF1" t="s">
         <v>113</v>
       </c>
       <c r="AG1" t="s">
         <v>114</v>
       </c>
       <c r="AH1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AJ1" t="s">
         <v>116</v>
       </c>
       <c r="AK1" t="s">
         <v>117</v>
       </c>
       <c r="AL1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AN1" t="s">
         <v>119</v>
       </c>
       <c r="AO1" t="s">
         <v>120</v>
       </c>
       <c r="AP1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AR1" t="s">
         <v>122</v>
       </c>
       <c r="AS1" t="s">
         <v>123</v>
       </c>
       <c r="AT1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AV1" t="s">
         <v>125</v>
       </c>
       <c r="AW1" t="s">
         <v>126</v>
       </c>
       <c r="AX1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="AZ1" t="s">
         <v>128</v>
       </c>
       <c r="BA1" t="s">
         <v>129</v>
       </c>
       <c r="BB1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BD1" t="s">
         <v>131</v>
       </c>
       <c r="BE1" t="s">
         <v>132</v>
       </c>
       <c r="BF1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BH1" t="s">
         <v>134</v>
       </c>
       <c r="BI1" t="s">
         <v>135</v>
       </c>
       <c r="BJ1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BL1" t="s">
         <v>137</v>
       </c>
       <c r="BM1" t="s">
         <v>138</v>
       </c>
       <c r="BN1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BP1" t="s">
         <v>140</v>
       </c>
       <c r="BQ1" t="s">
         <v>141</v>
       </c>
       <c r="BR1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BT1" t="s">
         <v>143</v>
       </c>
       <c r="BU1" t="s">
         <v>144</v>
       </c>
       <c r="BV1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="BX1" t="s">
         <v>146</v>
       </c>
       <c r="BY1" t="s">
         <v>147</v>
       </c>
       <c r="BZ1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="CB1" t="s">
         <v>149</v>
       </c>
       <c r="CC1" t="s">
         <v>150</v>
       </c>
       <c r="CD1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CF1" t="s">
         <v>152</v>
       </c>
       <c r="CG1" t="s">
         <v>153</v>
       </c>
       <c r="CH1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CJ1" t="s">
         <v>155</v>
       </c>
       <c r="CK1" t="s">
         <v>156</v>
       </c>
       <c r="CL1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CN1" t="s">
         <v>158</v>
       </c>
       <c r="CO1" t="s">
         <v>159</v>
       </c>
       <c r="CP1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="CR1" t="s">
         <v>161</v>
       </c>
       <c r="CS1" t="s">
         <v>162</v>
       </c>
       <c r="CT1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CU1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="CV1" t="s">
         <v>164</v>
       </c>
       <c r="CW1" t="s">
         <v>165</v>
       </c>
       <c r="CX1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CY1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="CZ1" t="s">
         <v>167</v>
       </c>
       <c r="DA1" t="s">
         <v>168</v>
       </c>
       <c r="DB1" t="s">
+        <v>169</v>
+      </c>
+      <c r="DC1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="DD1" t="s">
         <v>170</v>
       </c>
       <c r="DE1" t="s">
         <v>171</v>
       </c>
       <c r="DF1" t="s">
+        <v>172</v>
+      </c>
+      <c r="DG1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>172</v>
       </c>
       <c r="DH1" t="s">
         <v>173</v>
       </c>
       <c r="DI1" t="s">
         <v>174</v>
       </c>
       <c r="DJ1" t="s">
+        <v>175</v>
+      </c>
+      <c r="DK1" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="2" spans="1:114">
+    <row r="2" spans="1:115">
       <c r="A2" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B2">
+        <v>272392000.0</v>
+      </c>
+      <c r="C2">
         <v>349576000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>426149000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>217629000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>690701000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>879129000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1229670000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1104023000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>691971000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>213924000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>286287000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>230831000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>224141000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>250013000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>200493000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>258631000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>217950000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>181922000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>218203000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>284498000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>311779000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>222769000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>203992000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>284290000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>251518000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>388729000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>261611000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>305679000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>424063000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>214800000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>163818000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>215383000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>209676000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>169770000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>225226000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>206581000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>210731000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>209483000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>173305000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>267064000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>157227000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>191318000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>233629000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>207391000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>198683000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>530276000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>214971000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>198947000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>117519000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>93620000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>62765000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>111564000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>123904000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>236744000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>39800000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>30713000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>29297000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>37095000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>26461000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>34078000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>64693000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>46250000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>39449000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>33096000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>18450000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>19008000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>23469000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>79103000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>16799000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>20485000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>14419000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>17625000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>12137000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>17068000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>19050000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>13300000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>22108000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>17999000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>15593000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>14833000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>13014000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>12376000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>15112000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>24428000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>16715000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>23154000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>15200000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>15721000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>24359000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>17047000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>14884000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>16570000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>21304000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>11998000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>12906000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>12913000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>8870000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>12660000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>9176000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>12431000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>10165000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>19523000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>8517000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>9209000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>2297000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>6200000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>4600000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>5500000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>5700000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>7000000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DH2">
         <v>31800000.0</v>
       </c>
-      <c r="DH2">
+      <c r="DI2">
         <v>13700000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DJ2">
         <v>18600000.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DK2">
         <v>29000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:114">
+    <row r="3" spans="1:115">
       <c r="A3" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B3">
-        <v>1848552000</v>
+        <v>33151000</v>
       </c>
       <c r="C3">
+        <v>84043000</v>
+      </c>
+      <c r="D3">
+        <v>54525000</v>
+      </c>
+      <c r="E3">
         <v>25452000</v>
       </c>
-      <c r="D3">
-[...4 lines deleted...]
-      </c>
       <c r="F3">
+        <v>27193000</v>
+      </c>
+      <c r="G3">
         <v>64307000</v>
       </c>
-      <c r="G3">
-[...1 lines deleted...]
-      </c>
       <c r="H3">
+        <v>23813000</v>
+      </c>
+      <c r="I3">
         <v>27650000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>19557000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>31476000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>998420000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>751389000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>143645000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>47700000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>26980000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>34974000</v>
       </c>
-      <c r="Q3">
-[...1 lines deleted...]
-      </c>
       <c r="R3">
-        <v>8293000</v>
+        <v>21767000</v>
       </c>
       <c r="S3">
+        <v>25661000</v>
+      </c>
+      <c r="T3">
         <v>33574000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>25111000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>29270000</v>
       </c>
-      <c r="V3">
-[...1 lines deleted...]
-      </c>
       <c r="W3">
-        <v>73515000</v>
+        <v>37753000</v>
       </c>
       <c r="X3">
-        <v>132270000</v>
+        <v>52083000</v>
       </c>
       <c r="Y3">
-        <v>145864000</v>
+        <v>64028000</v>
       </c>
       <c r="Z3">
-        <v>117800000</v>
+        <v>53392000</v>
       </c>
       <c r="AA3">
-        <v>103329000</v>
+        <v>33197000</v>
       </c>
       <c r="AB3">
-        <v>166914000</v>
+        <v>55402000</v>
       </c>
       <c r="AC3">
-        <v>187154000</v>
+        <v>49815000</v>
       </c>
       <c r="AD3">
-        <v>103388000</v>
+        <v>27076000</v>
       </c>
       <c r="AE3">
-        <v>140000</v>
+        <v>43674000</v>
       </c>
       <c r="AF3">
-        <v>174299000</v>
+        <v>15122000</v>
       </c>
       <c r="AG3">
-        <v>3359000</v>
+        <v>28340000</v>
       </c>
       <c r="AH3">
-        <v>3950000</v>
+        <v>20548000</v>
       </c>
       <c r="AI3">
-        <v>21000</v>
+        <v>67752000</v>
       </c>
       <c r="AJ3">
-        <v>3523000</v>
+        <v>4936000</v>
       </c>
       <c r="AK3">
+        <v>4813000</v>
+      </c>
+      <c r="AL3">
         <v>1419000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>950000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>2594000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>503000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>4853000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>1838000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>2560000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>3148000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>1190000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>16952000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>9193000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>5148000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>5494000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>3875000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>4358000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>3980000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>1826000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>14646000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>1118000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>331000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>1481000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>6508000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>10638000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>495000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>880000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>8523000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>22733000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>28353000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>48203000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>37797000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>45000</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>2917000</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>43689000</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>5713000</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>1900000</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>3807000</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>2832000</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>83511000</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>4846000</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>19491000</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>31591000</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>29760000</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>470000</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>3350000</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>674000</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>1680000</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>319000</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>664000</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>312000</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>98000</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>166000</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>524000</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>808000</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>1177000</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>741000</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>462000</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>463000</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>11960000</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>1513000</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>618000</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>1156000</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>48364000</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>700000</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>3230000</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>5317000</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>43979000</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>227000</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>10649000</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>23396000</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>63192000</v>
       </c>
-      <c r="DC3">
+      <c r="DD3">
         <v>60200000</v>
       </c>
-      <c r="DD3">
+      <c r="DE3">
         <v>17700000</v>
       </c>
-      <c r="DE3">
+      <c r="DF3">
         <v>19700000</v>
       </c>
-      <c r="DF3">
+      <c r="DG3">
         <v>114256000</v>
       </c>
-      <c r="DG3">
+      <c r="DH3">
         <v>34100000</v>
       </c>
-      <c r="DH3">
+      <c r="DI3">
         <v>27900000</v>
       </c>
-      <c r="DI3">
+      <c r="DJ3">
         <v>8200000</v>
       </c>
-      <c r="DJ3">
+      <c r="DK3">
         <v>500000</v>
       </c>
     </row>
-    <row r="4" spans="1:114">
+    <row r="4" spans="1:115">
       <c r="A4" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4">
         <v>57608000.0</v>
       </c>
-      <c r="M4">
+      <c r="N4">
         <v>2629000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>-38248000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>54271000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>-49636000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>42525000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>38805000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>-33819000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>-67384000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>-20802000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>83560000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>13209000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>-83198000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>37322000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>-143971000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>136343000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>-44812000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>-116034000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>205665000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>53943000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>-43500000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>2634000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>-7458000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>-1817000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>18753000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>-2648000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>-54001000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>36178000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>-93759000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>109837000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>-34091000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AR4">
         <v>-42311000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>26238000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>8708000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AU4">
         <v>-331593000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AV4">
         <v>315305000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AW4">
         <v>16024000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AX4">
         <v>81428000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AY4">
         <v>23899000.0</v>
       </c>
-      <c r="AY4">
+      <c r="AZ4">
         <v>30855000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BA4">
         <v>-48799000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BB4">
         <v>-12340000.0</v>
       </c>
-      <c r="BB4">
+      <c r="BC4">
         <v>-112840000.0</v>
       </c>
-      <c r="BC4">
+      <c r="BD4">
         <v>196944000.0</v>
       </c>
-      <c r="BD4">
+      <c r="BE4">
         <v>9087000.0</v>
       </c>
-      <c r="BE4">
+      <c r="BF4">
         <v>1416000.0</v>
       </c>
-      <c r="BF4">
+      <c r="BG4">
         <v>-7798000.0</v>
       </c>
-      <c r="BG4">
+      <c r="BH4">
         <v>10634000.0</v>
       </c>
-      <c r="BH4">
+      <c r="BI4">
         <v>-7617000.0</v>
       </c>
-      <c r="BI4">
+      <c r="BJ4">
         <v>-30615000.0</v>
       </c>
-      <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
@@ -37362,216 +37576,217 @@
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
+      <c r="DK4"/>
     </row>
-    <row r="5" spans="1:114">
+    <row r="5" spans="1:115">
       <c r="A5" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5">
         <v>-32842000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>16700000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>49270000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-16746000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-27692000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-9783000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>37195000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>12490000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>2649000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-9676000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>53401000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>34874000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-12975000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-19325000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>38200000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>62113000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>7212000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-35014000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-25968000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>1996000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>11674000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-12438000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-25772000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>14028000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>20752000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-2096000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>36445000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-9545000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-9045000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>2819000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>15667000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-5695000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>5651000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-33319000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>17548000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>3989000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>2347000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-106191000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>27167000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-41862000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>36433000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-8181000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>25314000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>13693000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-9154000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-8140000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>19120000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>14842000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-20718000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-10038000.0</v>
       </c>
-      <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
@@ -37580,878 +37795,885 @@
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
       <c r="CQ5"/>
       <c r="CR5"/>
       <c r="CS5"/>
       <c r="CT5"/>
       <c r="CU5"/>
       <c r="CV5"/>
       <c r="CW5"/>
       <c r="CX5"/>
       <c r="CY5"/>
       <c r="CZ5"/>
       <c r="DA5"/>
       <c r="DB5"/>
       <c r="DC5"/>
       <c r="DD5"/>
       <c r="DE5"/>
       <c r="DF5"/>
       <c r="DG5"/>
       <c r="DH5"/>
       <c r="DI5"/>
       <c r="DJ5"/>
+      <c r="DK5"/>
     </row>
-    <row r="6" spans="1:114">
+    <row r="6" spans="1:115">
       <c r="A6" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B6">
+        <v>15315000.0</v>
+      </c>
+      <c r="C6">
         <v>-77184000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-76573000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>208520000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-473072000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-188428000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-350541000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>125647000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>412052000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>478047000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-106695000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>55456000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>6690000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-25872000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>49520000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-58138000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>40681000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>36028000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-36281000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-66295000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-27281000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>89010000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>18777000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-80298000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>32772000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-137211000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>127118000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-44068000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-118384000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>209263000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>50982000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-51565000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>5707000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-7458000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-6082000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>18645000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-4150000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-54001000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>36178000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-93759000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>109837000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-34091000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-42311000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>26238000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>8708000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-331593000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>315305000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>16024000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>81428000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>23899000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>30855000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-48799000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-12340000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-112840000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>196944000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>9087000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>1416000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-7798000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>10634000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>-7617000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>-30615000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>18443000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>6801000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>6353000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>14646000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>-558000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>-4461000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>-55634000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>62304000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>-3686000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>6066000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>-3206000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>5488000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>-4931000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>-1982000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>5750000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>-8808000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>4109000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>2406000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>760000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>1819000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>638000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>-2736000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>-9316000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>7713000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>-6439000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>7954000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>-521000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>-8638000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>7312000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>2163000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>-1686000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>-4734000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>9306000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>-908000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>-7000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>4043000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>-3790000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>3484000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>-3255000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>2266000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>-9358000.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>11006000.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>-692000.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>6912000.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>-3903000.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>1600000.0</v>
       </c>
-      <c r="DD6">
+      <c r="DE6">
         <v>-900000.0</v>
       </c>
-      <c r="DE6">
+      <c r="DF6">
         <v>-200000.0</v>
       </c>
-      <c r="DF6">
+      <c r="DG6">
         <v>-1327000.0</v>
       </c>
-      <c r="DG6">
+      <c r="DH6">
         <v>-24800000.0</v>
       </c>
-      <c r="DH6">
+      <c r="DI6">
         <v>18100000.0</v>
       </c>
-      <c r="DI6">
+      <c r="DJ6">
         <v>-4900000.0</v>
       </c>
-      <c r="DJ6">
+      <c r="DK6">
         <v>-10800000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:114">
+    <row r="7" spans="1:115">
       <c r="A7" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B7">
+        <v>-3085000.0</v>
+      </c>
+      <c r="C7">
         <v>32775000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>9390000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-35972000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>2645000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>29732000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>24888000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-36538000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-15550000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>2695000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-16987000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-41870000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>5935000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>40399000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>5508000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-38754000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-21422000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>21631000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-302000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-12787000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-22794000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>40956000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>22236000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-26580000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-30670000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>15837000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>23509000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-9271000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-51479000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>3973000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-13369000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-2054000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-24618000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>8605000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>3746000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>6663000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-16654000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>32456000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>-10557000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>-11077000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>553000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>5615000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>-9341000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>-4021000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>-53481000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>3309000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>-550000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>-2282000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>-36568000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>-17546000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>13229000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>-7724000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>-44352000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>-21843000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>23428000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>-6142000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>-31112000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>-4555000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>-15861000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>20313000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>-24546000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>7667000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>-1227000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>-2554000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>-18989000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>934000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>-1410000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>-8561000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>-11353000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>-4619000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>152000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>-2497000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>-1561000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>5127000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>1599000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>-20495000.0</v>
       </c>
-      <c r="BY7">
+      <c r="BZ7">
         <v>-7744000.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CA7">
         <v>40019000.0</v>
       </c>
-      <c r="CA7">
+      <c r="CB7">
         <v>-1371000.0</v>
       </c>
-      <c r="CB7">
+      <c r="CC7">
         <v>-25409000.0</v>
       </c>
-      <c r="CC7">
+      <c r="CD7">
         <v>24749000.0</v>
       </c>
-      <c r="CD7">
+      <c r="CE7">
         <v>6171000.0</v>
       </c>
-      <c r="CE7">
+      <c r="CF7">
         <v>-10533000.0</v>
       </c>
-      <c r="CF7">
+      <c r="CG7">
         <v>-11668000.0</v>
       </c>
-      <c r="CG7">
+      <c r="CH7">
         <v>18292000.0</v>
       </c>
-      <c r="CH7">
+      <c r="CI7">
         <v>-1506000.0</v>
       </c>
-      <c r="CI7">
+      <c r="CJ7">
         <v>2844000.0</v>
       </c>
-      <c r="CJ7">
+      <c r="CK7">
         <v>-2798000.0</v>
       </c>
-      <c r="CK7">
+      <c r="CL7">
         <v>1513000.0</v>
       </c>
-      <c r="CL7">
+      <c r="CM7">
         <v>-19128000.0</v>
       </c>
-      <c r="CM7">
+      <c r="CN7">
         <v>-7929000.0</v>
       </c>
-      <c r="CN7">
+      <c r="CO7">
         <v>-311000.0</v>
       </c>
-      <c r="CO7">
+      <c r="CP7">
         <v>-3876000.0</v>
       </c>
-      <c r="CP7">
+      <c r="CQ7">
         <v>-635210000.0</v>
       </c>
-      <c r="CQ7">
+      <c r="CR7">
         <v>-19974000.0</v>
       </c>
-      <c r="CR7">
+      <c r="CS7">
         <v>-175000.0</v>
       </c>
-      <c r="CS7">
+      <c r="CT7">
         <v>2927000.0</v>
       </c>
-      <c r="CT7">
+      <c r="CU7">
         <v>-425215000.0</v>
       </c>
-      <c r="CU7">
+      <c r="CV7">
         <v>-4739000.0</v>
       </c>
-      <c r="CV7">
+      <c r="CW7">
         <v>-616000.0</v>
       </c>
-      <c r="CW7">
+      <c r="CX7">
         <v>-2823000.0</v>
       </c>
-      <c r="CX7">
+      <c r="CY7">
         <v>16574000.0</v>
       </c>
-      <c r="CY7">
+      <c r="CZ7">
         <v>7421000.0</v>
       </c>
-      <c r="CZ7">
+      <c r="DA7">
         <v>854620000.0</v>
       </c>
-      <c r="DA7">
+      <c r="DB7">
         <v>1330000.0</v>
       </c>
-      <c r="DB7">
+      <c r="DC7">
         <v>-2000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-25000000.0</v>
       </c>
       <c r="DD7">
         <v>-25000000.0</v>
       </c>
       <c r="DE7">
+        <v>-25000000.0</v>
+      </c>
+      <c r="DF7">
         <v>3000000.0</v>
       </c>
-      <c r="DF7">
+      <c r="DG7">
         <v>-7000000.0</v>
       </c>
-      <c r="DG7">
+      <c r="DH7">
         <v>6000000.0</v>
       </c>
-      <c r="DH7">
+      <c r="DI7">
         <v>-3000000.0</v>
       </c>
-      <c r="DI7">
+      <c r="DJ7">
         <v>-9000000.0</v>
       </c>
-      <c r="DJ7">
+      <c r="DK7">
         <v>-1000000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:114">
+    <row r="8" spans="1:115">
       <c r="A8" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
-      <c r="Y8">
+      <c r="Y8"/>
+      <c r="Z8">
         <v>-88000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AA8">
         <v>-22000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AB8">
         <v>-26000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AC8">
         <v>-33000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>-540000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>-3146000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AF8">
         <v>-2292000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AG8">
         <v>-1851000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AH8">
         <v>-725000.0</v>
       </c>
-      <c r="AH8">
+      <c r="AI8">
         <v>-2833000.0</v>
       </c>
-      <c r="AI8">
+      <c r="AJ8">
         <v>367000.0</v>
       </c>
-      <c r="AJ8">
+      <c r="AK8">
         <v>-2664000.0</v>
       </c>
-      <c r="AK8">
+      <c r="AL8">
         <v>-1400000.0</v>
       </c>
-      <c r="AL8">
+      <c r="AM8">
         <v>-3641000.0</v>
       </c>
-      <c r="AM8">
+      <c r="AN8">
         <v>-1012000.0</v>
       </c>
-      <c r="AN8">
+      <c r="AO8">
         <v>-2032000.0</v>
       </c>
-      <c r="AO8">
+      <c r="AP8">
         <v>-2266000.0</v>
       </c>
-      <c r="AP8">
+      <c r="AQ8">
         <v>-7753000.0</v>
       </c>
-      <c r="AQ8">
+      <c r="AR8">
         <v>-3678000.0</v>
       </c>
-      <c r="AR8">
+      <c r="AS8">
         <v>-11251000.0</v>
       </c>
-      <c r="AS8">
+      <c r="AT8">
         <v>-6645000.0</v>
       </c>
-      <c r="AT8">
+      <c r="AU8">
         <v>-10315000.0</v>
       </c>
-      <c r="AU8">
+      <c r="AV8">
         <v>-2556000.0</v>
       </c>
-      <c r="AV8">
+      <c r="AW8">
         <v>-2721000.0</v>
       </c>
-      <c r="AW8">
+      <c r="AX8">
         <v>-8121000.0</v>
       </c>
-      <c r="AX8">
+      <c r="AY8">
         <v>-9821000.0</v>
       </c>
-      <c r="AY8">
+      <c r="AZ8">
         <v>-1682000.0</v>
       </c>
-      <c r="AZ8">
+      <c r="BA8">
         <v>-848000.0</v>
       </c>
-      <c r="BA8">
+      <c r="BB8">
         <v>-1437000.0</v>
       </c>
-      <c r="BB8">
+      <c r="BC8">
         <v>-11802000.0</v>
       </c>
-      <c r="BC8">
+      <c r="BD8">
         <v>-3596000.0</v>
       </c>
-      <c r="BD8">
+      <c r="BE8">
         <v>-990000.0</v>
       </c>
-      <c r="BE8">
+      <c r="BF8">
         <v>-3916000.0</v>
       </c>
-      <c r="BF8">
+      <c r="BG8">
         <v>-1805000.0</v>
       </c>
-      <c r="BG8">
+      <c r="BH8">
         <v>-8510000.0</v>
       </c>
-      <c r="BH8">
+      <c r="BI8">
         <v>-1917000.0</v>
       </c>
-      <c r="BI8">
+      <c r="BJ8">
         <v>-7305000.0</v>
       </c>
-      <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
@@ -38460,361 +38682,361 @@
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
+      <c r="DK8"/>
     </row>
-    <row r="9" spans="1:114">
+    <row r="9" spans="1:115">
       <c r="A9" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
-      <c r="V9">
+      <c r="V9"/>
+      <c r="W9">
         <v>88000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-88000.0</v>
       </c>
-      <c r="X9">
-[...1 lines deleted...]
-      </c>
       <c r="Y9">
+        <v>0.0</v>
+      </c>
+      <c r="Z9">
         <v>-88000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-22000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-26000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-33000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-540000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-3146000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-2292000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-1851000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-725000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-2833000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>367000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-2664000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>-1400000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>-3641000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>-1012000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>-2032000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>-2266000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>-7753000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>-3678000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>-11251000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>-6645000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>-10315000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>-2556000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>-2721000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>-8121000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>-9821000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>-1682000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>-848000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>-1437000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>8502000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>-3596000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>-990000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>-3916000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>-1805000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>-8510000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>-1917000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>-7305000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>-10337000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>-548000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>-6108000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>-3244000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>-3476000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>-2780000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>-431000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>-4985000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>-1667000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>-5307000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>-1866000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>-1672000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>-21808000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>10867000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>-44798000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>-158000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>9275000.0</v>
       </c>
-      <c r="CA9"/>
       <c r="CB9"/>
-      <c r="CC9">
+      <c r="CC9"/>
+      <c r="CD9">
         <v>10210000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>-134000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>-936000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>-2662000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>7389000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>-6058000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>-7810000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>-5669000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>4677000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>-2059000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>-4216000.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>-1700000.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>-5449000.0</v>
       </c>
-      <c r="CP9"/>
-      <c r="CQ9">
+      <c r="CQ9"/>
+      <c r="CR9">
         <v>-9987000.0</v>
       </c>
-      <c r="CR9">
+      <c r="CS9">
         <v>2801000.0</v>
       </c>
-      <c r="CS9">
+      <c r="CT9">
         <v>-1425000.0</v>
       </c>
-      <c r="CT9"/>
-      <c r="CU9">
+      <c r="CU9"/>
+      <c r="CV9">
         <v>-1786000.0</v>
       </c>
-      <c r="CV9">
+      <c r="CW9">
         <v>-1468000.0</v>
       </c>
-      <c r="CW9">
+      <c r="CX9">
         <v>-835000.0</v>
       </c>
-      <c r="CX9">
+      <c r="CY9">
         <v>4816000.0</v>
       </c>
-      <c r="CY9"/>
       <c r="CZ9"/>
-      <c r="DA9">
+      <c r="DA9"/>
+      <c r="DB9">
         <v>1330000.0</v>
       </c>
-      <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
       <c r="DG9"/>
       <c r="DH9"/>
       <c r="DI9"/>
       <c r="DJ9"/>
+      <c r="DK9"/>
     </row>
-    <row r="10" spans="1:114">
+    <row r="10" spans="1:115">
       <c r="A10" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
-      <c r="AE10">
-[...1 lines deleted...]
-      </c>
+      <c r="AE10"/>
       <c r="AF10">
         <v>0.0</v>
       </c>
       <c r="AG10">
         <v>0.0</v>
       </c>
       <c r="AH10">
         <v>0.0</v>
       </c>
       <c r="AI10">
         <v>0.0</v>
       </c>
       <c r="AJ10">
         <v>0.0</v>
       </c>
       <c r="AK10">
         <v>0.0</v>
       </c>
       <c r="AL10">
         <v>0.0</v>
       </c>
       <c r="AM10">
         <v>0.0</v>
       </c>
       <c r="AN10">
@@ -38870,272 +39092,275 @@
       </c>
       <c r="BE10">
         <v>0.0</v>
       </c>
       <c r="BF10">
         <v>0.0</v>
       </c>
       <c r="BG10">
         <v>0.0</v>
       </c>
       <c r="BH10">
         <v>0.0</v>
       </c>
       <c r="BI10">
         <v>0.0</v>
       </c>
       <c r="BJ10">
         <v>0.0</v>
       </c>
       <c r="BK10">
         <v>0.0</v>
       </c>
       <c r="BL10">
         <v>0.0</v>
       </c>
-      <c r="BM10"/>
+      <c r="BM10">
+        <v>0.0</v>
+      </c>
       <c r="BN10"/>
       <c r="BO10"/>
       <c r="BP10"/>
       <c r="BQ10"/>
-      <c r="BR10">
+      <c r="BR10"/>
+      <c r="BS10">
         <v>-59939000.0</v>
       </c>
-      <c r="BS10"/>
       <c r="BT10"/>
-      <c r="BU10">
+      <c r="BU10"/>
+      <c r="BV10">
         <v>-31651000.0</v>
       </c>
-      <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
       <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
       <c r="CI10"/>
       <c r="CJ10"/>
       <c r="CK10"/>
       <c r="CL10"/>
       <c r="CM10"/>
       <c r="CN10"/>
       <c r="CO10"/>
       <c r="CP10"/>
       <c r="CQ10"/>
       <c r="CR10"/>
       <c r="CS10"/>
       <c r="CT10"/>
       <c r="CU10"/>
       <c r="CV10"/>
       <c r="CW10"/>
       <c r="CX10"/>
       <c r="CY10"/>
       <c r="CZ10"/>
       <c r="DA10"/>
       <c r="DB10"/>
       <c r="DC10"/>
       <c r="DD10"/>
       <c r="DE10"/>
       <c r="DF10"/>
       <c r="DG10"/>
       <c r="DH10"/>
       <c r="DI10"/>
       <c r="DJ10"/>
+      <c r="DK10"/>
     </row>
-    <row r="11" spans="1:114">
+    <row r="11" spans="1:115">
       <c r="A11" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
-[...1 lines deleted...]
-      </c>
+      <c r="K11"/>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11">
         <v>0.0</v>
       </c>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
         <v>0.0</v>
       </c>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
         <v>0.0</v>
       </c>
       <c r="S11">
         <v>0.0</v>
       </c>
       <c r="T11">
         <v>0.0</v>
       </c>
       <c r="U11">
         <v>0.0</v>
       </c>
       <c r="V11">
+        <v>0.0</v>
+      </c>
+      <c r="W11">
         <v>-111000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>833000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>421000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>1537000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>909000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>660000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>763000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>2581000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>1622000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>2214000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>1540000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>4080000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>1449000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>5329000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>3255000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>6672000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>2534000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>6328000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>4273000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>7560000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>3364000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>6021000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>5346000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>8738000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>-1849000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>-129000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>1881000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>-3266000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>-16841000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>1094000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>3841000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>8561000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>4042000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>3695000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>10263000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>3059000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>-2245000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>-7683000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>22571000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>9147000.0</v>
       </c>
-      <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
@@ -39144,395 +39369,397 @@
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
+      <c r="DK11"/>
     </row>
-    <row r="12" spans="1:114">
+    <row r="12" spans="1:115">
       <c r="A12" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12">
         <v>-4271000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>7212000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>-173780000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>-87677000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>46828000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>7822000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>-18701000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>41588000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>-31771000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>-30681000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>32465000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>-46426000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>-65636000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>-39840000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>23007000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>-39055000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>43547000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>7653000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>2815000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>-114710000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>-7802000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>-27389000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>-18152000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>24228000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>-30341000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>-14364000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>-10058000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>8739000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>-46620000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>9595000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>-40861000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>3342000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>16481000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>14875000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>-6977000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>18047000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>17997000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>-11172000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>-10229000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>-23062000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>5000000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>-34092000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>593000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>-30361000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>47844000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>-12244000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>-3238000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>-2792000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>-6561000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>-36778000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>-8361000.0</v>
       </c>
-      <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
-      <c r="BZ12">
+      <c r="BZ12"/>
+      <c r="CA12">
         <v>21301000.0</v>
       </c>
-      <c r="CA12"/>
       <c r="CB12"/>
-      <c r="CC12">
+      <c r="CC12"/>
+      <c r="CD12">
         <v>5671000.0</v>
       </c>
-      <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
-      <c r="CG12">
+      <c r="CG12"/>
+      <c r="CH12">
         <v>3514000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>2099000.0</v>
       </c>
-      <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
       <c r="CQ12"/>
       <c r="CR12"/>
       <c r="CS12"/>
       <c r="CT12"/>
       <c r="CU12"/>
       <c r="CV12"/>
       <c r="CW12"/>
       <c r="CX12"/>
       <c r="CY12"/>
       <c r="CZ12"/>
       <c r="DA12"/>
       <c r="DB12"/>
       <c r="DC12"/>
       <c r="DD12"/>
       <c r="DE12"/>
       <c r="DF12"/>
       <c r="DG12"/>
       <c r="DH12"/>
       <c r="DI12"/>
       <c r="DJ12"/>
+      <c r="DK12"/>
     </row>
-    <row r="13" spans="1:114">
+    <row r="13" spans="1:115">
       <c r="A13" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
-[...1 lines deleted...]
-      </c>
+      <c r="K13"/>
       <c r="L13">
         <v>3841000.0</v>
       </c>
       <c r="M13">
         <v>3841000.0</v>
       </c>
       <c r="N13">
+        <v>3841000.0</v>
+      </c>
+      <c r="O13">
         <v>40399000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>5508000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-38754000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-21422000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>21631000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-302000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-12787000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-22794000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>40956000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>21403000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>-27001000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-32119000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>15859000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>23535000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>-9238000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>-50939000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>7119000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>-11077000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>-203000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>-23893000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>9390000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>1571000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>8502000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>-14599000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>27637000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>-25488000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>-17495000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>-4533000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>-5174000.0</v>
       </c>
-      <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
-      <c r="AT13">
+      <c r="AT13"/>
+      <c r="AU13">
         <v>6187000.0</v>
       </c>
-      <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
@@ -39556,1204 +39783,1214 @@
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
+      <c r="DK13"/>
     </row>
-    <row r="14" spans="1:114">
+    <row r="14" spans="1:115">
       <c r="A14" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B14">
+        <v>137978000.0</v>
+      </c>
+      <c r="C14">
         <v>144481000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>133365000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>129988000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>135797000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>131014000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>125213000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>147722000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>127629000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>140600000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>459830000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>157702000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>172079000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>154449000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>148168000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>129598000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>130775000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>154783000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>132184000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>133526000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>127139000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>126854000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>125038000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>124777000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>132277000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>137447000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>142986000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>133150000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>131325000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>110910000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>82868000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>78228000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>77292000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>83958000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>78577000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>77575000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>76356000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>63691000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>75945000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>67180000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>50947000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>75562000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>78144000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>67135000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>66994000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>63741000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>60900000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>66351000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>57557000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>37637000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>35021000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>33855000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>33803000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>32582000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>7478000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>7173000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>7881000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>9456000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>7378000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>7325000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>5457000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>5947000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>6119000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>5974000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>6403000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>6091000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>5628000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>7234000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>5523000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>6785000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>6906000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>6918000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>6588000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>6181000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>6631000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>7201000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>7308000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>8450000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>6132000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>6489000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>6136000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>6713000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>6648000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>6122000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>6076000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>10785000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>5458000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>5652000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>5701000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>1996000.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>5692000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>5324000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>5902000.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>3132000.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>5666000.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>6085000.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>6001000.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>6877000.0</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>6714000.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>6601000.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>6954000.0</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>8039000.0</v>
       </c>
-      <c r="CY14">
+      <c r="CZ14">
         <v>6903000.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DA14">
         <v>4100000.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>3127000.0</v>
       </c>
-      <c r="DB14">
+      <c r="DC14">
         <v>4192000.0</v>
       </c>
-      <c r="DC14">
+      <c r="DD14">
         <v>2900000.0</v>
       </c>
-      <c r="DD14">
+      <c r="DE14">
         <v>2100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="DF14">
         <v>2000000.0</v>
       </c>
       <c r="DG14">
         <v>2000000.0</v>
       </c>
       <c r="DH14">
+        <v>2000000.0</v>
+      </c>
+      <c r="DI14">
         <v>1800000.0</v>
       </c>
-      <c r="DI14">
+      <c r="DJ14">
         <v>1600000.0</v>
       </c>
-      <c r="DJ14">
+      <c r="DK14">
         <v>2500000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:114">
+    <row r="15" spans="1:115">
       <c r="A15" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B15">
+        <v>205334000.0</v>
+      </c>
+      <c r="C15">
         <v>200608000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>198329000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>196045000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>195050000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>192690000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>191646000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>190479000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>190331000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>230367000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>230862000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>229474000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>226697000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>221955000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>205574000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>204597000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>203131000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>197041000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>194655000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>187159000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>185426000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>184098000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>182241000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>180342000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>180274000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>179402000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>177545000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>176041000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>171408000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>110879000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>110360000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>109785000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>109407000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>108793000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>108272000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>107366000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>106751000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>106146000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>104587000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>103683000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>102239000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>101350000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>101290000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>101055000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>99860000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>98984000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>90606000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>90153000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>68159000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>59442000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>58030000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>57177000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>45746000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>42821000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>23167000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>23221000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>22792000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>22754000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>27521000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>20590000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>20259000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>18637000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>20135000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>20701000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>32482000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>19831000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>17408000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>26381000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>19587000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>23661000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>19319000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>19087000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>29581000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>18176000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>18583000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>18660000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>17484000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>17025000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>17234000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>17391000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>16965000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>16903000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>16807000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>16710000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>16584000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>15358000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>16349000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>15401000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>16864000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>15918000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>15841000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>15730000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>15489000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>15418000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>15341000.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>15119000.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>14830000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>14720000.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>14648000.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>14478000.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>14202000.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>12992000.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>14311000.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DA15">
         <v>11938000.0</v>
       </c>
-      <c r="DA15">
+      <c r="DB15">
         <v>10716000.0</v>
       </c>
-      <c r="DB15">
+      <c r="DC15">
         <v>31800000.0</v>
       </c>
-      <c r="DC15">
+      <c r="DD15">
         <v>10700000.0</v>
       </c>
-      <c r="DD15">
+      <c r="DE15">
         <v>10600000.0</v>
       </c>
-      <c r="DE15">
+      <c r="DF15">
         <v>10500000.0</v>
       </c>
-      <c r="DF15">
+      <c r="DG15">
         <v>10420000.0</v>
       </c>
-      <c r="DG15">
+      <c r="DH15">
         <v>9300000.0</v>
       </c>
-      <c r="DH15">
+      <c r="DI15">
         <v>10500000.0</v>
       </c>
-      <c r="DI15">
+      <c r="DJ15">
         <v>600000.0</v>
       </c>
-      <c r="DJ15">
+      <c r="DK15">
         <v>18000000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:114">
+    <row r="16" spans="1:115">
       <c r="A16" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B16">
+        <v>287707000.0</v>
+      </c>
+      <c r="C16">
         <v>272392000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>349576000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>426149000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>217629000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>690701000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>879129000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>1229670000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>1104023000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>691971000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>-106695000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>286287000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>230831000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>224141000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>250013000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>200493000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>258631000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>217950000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>181922000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>218203000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>284498000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>311779000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>222769000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>203992000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>284290000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>251518000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>388729000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>261611000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>305679000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>424063000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>214800000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>163818000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>215383000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>162312000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>219144000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>225226000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>206581000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>155482000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>209483000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>173305000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>267064000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>157227000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>191318000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>233629000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>207391000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>198683000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>530276000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>214971000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>198947000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>117519000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>93620000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>62765000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>111564000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>123904000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>236744000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>39800000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>30713000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>29297000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>37095000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>26461000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>34078000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>64693000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>46250000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>39449000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>33096000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>18450000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>19008000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>23469000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>79103000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>16799000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>20485000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>14419000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>17625000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>12137000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>17068000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>19050000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>13300000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>22108000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>17999000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>15593000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>14833000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>13014000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>12376000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>15112000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>24428000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>16715000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>23154000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>15200000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>15721000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>24359000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>17047000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>14884000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>16570000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>21304000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>11998000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>12906000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>12913000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>8870000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>12660000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>9176000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>12431000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>10165000.0</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>19523000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DA16">
         <v>8517000.0</v>
       </c>
-      <c r="DA16">
+      <c r="DB16">
         <v>9209000.0</v>
       </c>
-      <c r="DB16">
+      <c r="DC16">
         <v>2297000.0</v>
       </c>
-      <c r="DC16">
+      <c r="DD16">
         <v>6200000.0</v>
       </c>
-      <c r="DD16">
+      <c r="DE16">
         <v>4600000.0</v>
       </c>
-      <c r="DE16">
+      <c r="DF16">
         <v>5500000.0</v>
       </c>
-      <c r="DF16">
+      <c r="DG16">
         <v>5673000.0</v>
       </c>
-      <c r="DG16">
+      <c r="DH16">
         <v>7000000.0</v>
       </c>
-      <c r="DH16">
+      <c r="DI16">
         <v>31800000.0</v>
       </c>
-      <c r="DI16">
+      <c r="DJ16">
         <v>13700000.0</v>
       </c>
-      <c r="DJ16">
+      <c r="DK16">
         <v>18200000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:114">
+    <row r="17" spans="1:115">
       <c r="A17" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
-      <c r="AH17">
+      <c r="AH17"/>
+      <c r="AI17">
         <v>1374000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>2412000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>4310000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>112000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>-7766000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>8000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>-3829000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>4681000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>-3636000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>-1584000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>-8773000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>-12092000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>-11225000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>-9716000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>-480000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>579000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>1042000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>2181000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>662000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>-1216000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>860000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>78000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>-333000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>185000.0</v>
       </c>
-      <c r="BF17">
+      <c r="BG17">
         <v>-208000.0</v>
       </c>
-      <c r="BG17">
+      <c r="BH17">
         <v>-411000.0</v>
       </c>
-      <c r="BH17">
+      <c r="BI17">
         <v>250000.0</v>
       </c>
-      <c r="BI17">
+      <c r="BJ17">
         <v>439000.0</v>
       </c>
-      <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
@@ -40762,576 +40999,580 @@
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
+      <c r="DK17"/>
     </row>
-    <row r="18" spans="1:114">
+    <row r="18" spans="1:115">
       <c r="A18" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B18">
-        <v>304633000.0</v>
+        <v>250085000.0</v>
       </c>
       <c r="C18">
-        <v>300490000.0</v>
+        <v>220590000.0</v>
       </c>
       <c r="D18">
-        <v>403983000.0</v>
+        <v>245965000.0</v>
       </c>
       <c r="E18">
-        <v>273213000.0</v>
+        <v>378531000.0</v>
       </c>
       <c r="F18">
-        <v>296347000.0</v>
+        <v>246020000.0</v>
       </c>
       <c r="G18">
-        <v>280170000.0</v>
+        <v>232040000.0</v>
       </c>
       <c r="H18">
-        <v>221048000.0</v>
+        <v>256357000.0</v>
       </c>
       <c r="I18">
-        <v>1035547000.0</v>
+        <v>193398000.0</v>
       </c>
       <c r="J18">
-        <v>260745000.0</v>
+        <v>1015990000.0</v>
       </c>
       <c r="K18">
+        <v>229269000.0</v>
+      </c>
+      <c r="L18">
         <v>124167000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>247607000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>282727000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>253328000.0</v>
       </c>
-      <c r="O18">
-[...1 lines deleted...]
-      </c>
       <c r="P18">
-        <v>211001000.0</v>
+        <v>228665000.0</v>
       </c>
       <c r="Q18">
-        <v>235882000.0</v>
+        <v>176027000.0</v>
       </c>
       <c r="R18">
-        <v>301083000.0</v>
+        <v>214115000.0</v>
       </c>
       <c r="S18">
-        <v>226649000.0</v>
+        <v>275422000.0</v>
       </c>
       <c r="T18">
-        <v>210303000.0</v>
+        <v>193075000.0</v>
       </c>
       <c r="U18">
-        <v>188444000.0</v>
+        <v>185192000.0</v>
       </c>
       <c r="V18">
-        <v>244954000.0</v>
+        <v>159174000.0</v>
       </c>
       <c r="W18">
-        <v>216533000.0</v>
+        <v>207201000.0</v>
       </c>
       <c r="X18">
-        <v>160354000.0</v>
+        <v>164450000.0</v>
       </c>
       <c r="Y18">
-        <v>179697000.0</v>
+        <v>96326000.0</v>
       </c>
       <c r="Z18">
-        <v>234592000.0</v>
+        <v>126305000.0</v>
       </c>
       <c r="AA18">
-        <v>249325000.0</v>
+        <v>201395000.0</v>
       </c>
       <c r="AB18">
-        <v>185314000.0</v>
+        <v>193923000.0</v>
       </c>
       <c r="AC18">
-        <v>142846000.0</v>
+        <v>135499000.0</v>
       </c>
       <c r="AD18">
-        <v>139795000.0</v>
+        <v>115770000.0</v>
       </c>
       <c r="AE18">
-        <v>140845000.0</v>
+        <v>95733000.0</v>
       </c>
       <c r="AF18">
-        <v>125968000.0</v>
+        <v>125723000.0</v>
       </c>
       <c r="AG18">
-        <v>102946000.0</v>
+        <v>97628000.0</v>
       </c>
       <c r="AH18">
-        <v>130243000.0</v>
+        <v>82398000.0</v>
       </c>
       <c r="AI18">
-        <v>138188000.0</v>
+        <v>66441000.0</v>
       </c>
       <c r="AJ18">
-        <v>137187000.0</v>
+        <v>129680000.0</v>
       </c>
       <c r="AK18">
-        <v>110317000.0</v>
+        <v>130381000.0</v>
       </c>
       <c r="AL18">
+        <v>110648000.0</v>
+      </c>
+      <c r="AM18">
         <v>155288000.0</v>
       </c>
-      <c r="AM18">
-[...1 lines deleted...]
-      </c>
       <c r="AN18">
+        <v>122725000.0</v>
+      </c>
+      <c r="AO18">
         <v>123737000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>115571000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>144536000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>112291000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>131975000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>79739000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>104986000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>99324000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>119793000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>38202000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>57706000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>70516000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>49998000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>15649000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>57346000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>18816000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>15534000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>-5541000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>10956000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>3420000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>41413000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>5806000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>25626000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>19843000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>64997000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>-34580000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>-12636000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>15564000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>7484000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>-19407000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>10042000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>18373000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>12653000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>7927000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>-60933000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>8399000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>-7564000.0</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>-31870000.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CA18">
         <v>41320000.0</v>
       </c>
-      <c r="CA18">
+      <c r="CB18">
         <v>12825000.0</v>
       </c>
-      <c r="CB18">
+      <c r="CC18">
         <v>6868000.0</v>
       </c>
-      <c r="CC18">
+      <c r="CD18">
         <v>24673000.0</v>
       </c>
-      <c r="CD18">
+      <c r="CE18">
         <v>5177000.0</v>
       </c>
-      <c r="CE18">
+      <c r="CF18">
         <v>15280000.0</v>
       </c>
-      <c r="CF18">
+      <c r="CG18">
         <v>2086000.0</v>
       </c>
-      <c r="CG18">
+      <c r="CH18">
         <v>27189000.0</v>
       </c>
-      <c r="CH18">
+      <c r="CI18">
         <v>-9209000.0</v>
       </c>
-      <c r="CI18">
+      <c r="CJ18">
         <v>66838000.0</v>
       </c>
-      <c r="CJ18">
+      <c r="CK18">
         <v>24795000.0</v>
       </c>
-      <c r="CK18">
+      <c r="CL18">
         <v>14829000.0</v>
       </c>
-      <c r="CL18">
+      <c r="CM18">
         <v>22665000.0</v>
       </c>
-      <c r="CM18">
+      <c r="CN18">
         <v>13034000.0</v>
       </c>
-      <c r="CN18">
+      <c r="CO18">
         <v>14384000.0</v>
       </c>
-      <c r="CO18">
+      <c r="CP18">
         <v>14925000.0</v>
       </c>
-      <c r="CP18">
+      <c r="CQ18">
         <v>10623000.0</v>
       </c>
-      <c r="CQ18">
+      <c r="CR18">
         <v>22013000.0</v>
       </c>
-      <c r="CR18">
+      <c r="CS18">
         <v>11625000.0</v>
       </c>
-      <c r="CS18">
+      <c r="CT18">
         <v>17624000.0</v>
       </c>
-      <c r="CT18">
+      <c r="CU18">
         <v>-29911000.0</v>
       </c>
-      <c r="CU18">
+      <c r="CV18">
         <v>15284000.0</v>
       </c>
-      <c r="CV18">
+      <c r="CW18">
         <v>14372000.0</v>
       </c>
-      <c r="CW18">
+      <c r="CX18">
         <v>8599000.0</v>
       </c>
-      <c r="CX18">
+      <c r="CY18">
         <v>-23402000.0</v>
       </c>
-      <c r="CY18">
+      <c r="CZ18">
         <v>11897000.0</v>
       </c>
-      <c r="CZ18">
+      <c r="DA18">
         <v>33138000.0</v>
       </c>
-      <c r="DA18">
+      <c r="DB18">
         <v>-8257000.0</v>
       </c>
-      <c r="DB18">
+      <c r="DC18">
         <v>-50051000.0</v>
       </c>
-      <c r="DC18">
+      <c r="DD18">
         <v>-49500000.0</v>
       </c>
-      <c r="DD18">
+      <c r="DE18">
         <v>31200000.0</v>
       </c>
-      <c r="DE18">
+      <c r="DF18">
         <v>-8800000.0</v>
       </c>
-      <c r="DF18">
+      <c r="DG18">
         <v>-98412000.0</v>
       </c>
-      <c r="DG18">
+      <c r="DH18">
         <v>-19000000.0</v>
       </c>
-      <c r="DH18">
+      <c r="DI18">
         <v>-15700000.0</v>
       </c>
-      <c r="DI18">
+      <c r="DJ18">
         <v>600000.0</v>
       </c>
-      <c r="DJ18">
+      <c r="DK18">
         <v>13600000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:114">
+    <row r="19" spans="1:115">
       <c r="A19" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B19"/>
-      <c r="C19">
+      <c r="C19"/>
+      <c r="D19">
         <v>-215135000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-367976000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-173870000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-697870000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-48858000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-150192000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-236972000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-113357000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-12780000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-490000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-13244000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>57909000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>19019000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-39263000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>37466000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-225539000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-167385000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-80151000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>3086000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-113256000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>2059000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>37696000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>29441000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>41353000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-3617000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>7414000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>16156000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-13205000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>5172000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>3713000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>29529000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>52247000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>-57154000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>-20351000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>188900000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>-234549000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>3540000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>336000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>2125000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>107706000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>12449000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>-129186000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>11443000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>-21956000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>11004000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>-10012000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>933000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>40041000.0</v>
       </c>
-      <c r="AY19">
+      <c r="AZ19">
         <v>-4244000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BA19">
         <v>9739000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BB19">
         <v>10537000.0</v>
       </c>
-      <c r="BB19">
+      <c r="BC19">
         <v>18762000.0</v>
       </c>
-      <c r="BC19">
+      <c r="BD19">
         <v>11251000.0</v>
       </c>
-      <c r="BD19">
+      <c r="BE19">
         <v>16006000.0</v>
       </c>
-      <c r="BE19">
+      <c r="BF19">
         <v>-79000.0</v>
       </c>
-      <c r="BF19">
+      <c r="BG19">
         <v>41000.0</v>
       </c>
-      <c r="BG19"/>
-      <c r="BH19">
+      <c r="BH19"/>
+      <c r="BI19">
         <v>-120658000.0</v>
       </c>
-      <c r="BI19">
+      <c r="BJ19">
         <v>-2177000.0</v>
       </c>
-      <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
@@ -41340,97 +41581,98 @@
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
+      <c r="DK19"/>
     </row>
-    <row r="20" spans="1:114">
+    <row r="20" spans="1:115">
       <c r="A20" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
-      <c r="J20">
-[...1 lines deleted...]
-      </c>
+      <c r="J20"/>
       <c r="K20">
+        <v>0.0</v>
+      </c>
+      <c r="L20">
         <v>-249806000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>137000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>249943000.0</v>
       </c>
-      <c r="N20">
-[...1 lines deleted...]
-      </c>
       <c r="O20">
+        <v>0.0</v>
+      </c>
+      <c r="P20">
         <v>14000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>39101000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>178994000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>37462000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>6000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>162292000.0</v>
       </c>
-      <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
@@ -41480,230 +41722,233 @@
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
+      <c r="DK20"/>
     </row>
-    <row r="21" spans="1:114">
+    <row r="21" spans="1:115">
       <c r="A21" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B21">
+        <v>181548000.0</v>
+      </c>
+      <c r="C21">
         <v>29941000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>45019000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>346723000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-378522000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>422341000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-400063000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21">
         <v>-214662000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>357645000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>345936000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-267869000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>359658000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>235498000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>72054000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>486307000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-45152000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>244839000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-75923000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>351899000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-45004000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-70443000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>150198000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>57908000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>424164000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>304691000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-23587000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-260730000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>278865000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>119291000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>233392000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-46470000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>37360000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>36238000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-228703000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>270487000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-106751000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>214238000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>43010000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>25191000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>60395000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>147484000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>415528000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>350940000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>128255000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>67489000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>96083000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>-143600000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>78176000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>68041000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>40818000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>-186039000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>181243000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>-21703000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>12568000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>-4007000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>19683000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>114226000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>-26106000.0</v>
       </c>
-      <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
@@ -41712,3038 +41957,3064 @@
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
       <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
       <c r="DG21"/>
       <c r="DH21"/>
       <c r="DI21"/>
       <c r="DJ21"/>
+      <c r="DK21"/>
     </row>
-    <row r="22" spans="1:114">
+    <row r="22" spans="1:115">
       <c r="A22" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B22">
+        <v>176302000.0</v>
+      </c>
+      <c r="C22">
         <v>154562000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>141225000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>51312000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>125816000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>47038000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>111652000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>142854000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>159086000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>144244000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>124167000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>144580000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>294441000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>209503000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>104268000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>127718000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>156993000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>99612000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>138586000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>120283000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>51641000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>134615000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>149434000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>115204000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>66702000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>129792000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>41835000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>66121000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>68796000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>195278000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>81573000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>79424000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>68066000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>74473000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>83654000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>67131000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>59825000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>48470000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>112302000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>53171000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>60864000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>56144000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>23578000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>66923000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>38582000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>34766000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>28316000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>66971000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>117318000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>48860000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>21650000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>45816000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>15839000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>17654000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>2226000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>31230000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>11669000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>9204000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>25258000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>81060000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>23616000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>20557000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>16371000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>23721000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>14302000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>23733000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>14184000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>14877000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>17774000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>21900000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>19301000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>20152000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>17190000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>6013000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>20409000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>42030000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>10800000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>43629000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>14305000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>17304000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>11065000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>11488000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>14328000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>16933000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>5855000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>2124000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>35155000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>15480000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>11092000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>18584000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>13772000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>13249000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>17273000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>-3719000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>12986000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>23592000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>13729000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>133000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>11237000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>11752000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>12639000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>-237000.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>11375000.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>-30041000.0</v>
       </c>
-      <c r="DA22">
+      <c r="DB22">
         <v>9625000.0</v>
       </c>
-      <c r="DB22">
+      <c r="DC22">
         <v>5039000.0</v>
       </c>
-      <c r="DC22">
+      <c r="DD22">
         <v>9500000.0</v>
       </c>
-      <c r="DD22">
+      <c r="DE22">
         <v>9600000.0</v>
       </c>
-      <c r="DE22">
+      <c r="DF22">
         <v>9900000.0</v>
       </c>
-      <c r="DF22">
+      <c r="DG22">
         <v>8585000.0</v>
       </c>
-      <c r="DG22">
+      <c r="DH22">
         <v>10200000.0</v>
       </c>
-      <c r="DH22">
+      <c r="DI22">
         <v>10000000.0</v>
       </c>
-      <c r="DI22">
+      <c r="DJ22">
         <v>10300000.0</v>
       </c>
-      <c r="DJ22">
+      <c r="DK22">
         <v>9600000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:114">
+    <row r="23" spans="1:115">
       <c r="A23" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B23">
+        <v>-3588000.0</v>
+      </c>
+      <c r="C23">
         <v>-8698000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-8783000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>10264000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-2415000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-3621000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-4689000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-10989000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-9703000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>730968000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>230862000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>313000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1009839000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>873061000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>101329000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>3162000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-4170000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>238993000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>147290000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>311756000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-11651000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-2978000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>99396000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>100033000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-12460000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-371000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-1014000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-2407000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-13974000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-5142000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-5310000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-8368000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-22834000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-3568000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-7802000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>26331000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>51366000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>4726000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-14067000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>14869000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-12957000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>1791000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-12809000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>-3421000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>-7196000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>-3532000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>-3940000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>-5069000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>-12790000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>11273000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>-7629000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>-3133000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>3493000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>-5609000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>1104000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>5072000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>1727000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>-6764000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>4883000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>-6460000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>-515000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>319000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>3641000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>11071000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>-695000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>-10259000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>-3979000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>7234000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>-6215000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>1684000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>391000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>170000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>59000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>1805000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>510000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>1907000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>116000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>321000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>67000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>-4090000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>4478000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>-51632000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>1000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>1929000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>-2285000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>-1101000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>132760000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>-5743000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>26000000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>28683000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>21000000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>12000000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>21000000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>636000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>-158000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>-7000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>-1423000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>8670000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>-1592000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>-163000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>16526000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>-1412000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>27000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>659000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>-641000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>-18003000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>1200000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>-4100000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>-800000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>-2653000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>-10300000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>-700000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>-5600000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>-24900000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:114">
+    <row r="24" spans="1:115">
       <c r="A24" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B24">
+        <v>-462762000.0</v>
+      </c>
+      <c r="C24">
         <v>-205004000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-215884000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-365599000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-170800000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-690235000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-44980000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-147393000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-235550000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-112136000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>205894000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>433533000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-430383000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>40769000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-5289000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-316501000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-277520000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-505633000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-158681000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-729264000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-79552000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-265384000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-77539000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-99506000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-112733000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-105226000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-117370000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-161628000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-170319000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>96671000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-255129000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-175015000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-39315000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>50944000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>-16277000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-15983000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>197824000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>-243707000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>189114000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>-293697000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>97118000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-17820000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>-94847000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>-149170000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>-364181000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>-644355000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>-76337000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>9155000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>77139000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>156754000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>-55766000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>-66888000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>-24490000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>45218000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>7342000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>23701000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>3744000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>1323000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>10585000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>-27886000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>9402000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>-2639000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>27412000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>1536000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>42144000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>41822000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>22130000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>-981000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>-2113000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>6590000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>5062000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>-1946000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>1177000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>-11087000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>-4407000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>2081000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>-3952000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>-43050000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>14227000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>13308000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>-524000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>12951000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>-13000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>28991000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>3089000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>-113404000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>4430000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>7185000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>-524000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>10725000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>9968000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>1656000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>8078000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CQ24">
         <v>13637000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CR24">
         <v>16497000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CS24">
         <v>25514000.0</v>
       </c>
-      <c r="CS24">
+      <c r="CT24">
         <v>17868000.0</v>
       </c>
-      <c r="CT24">
+      <c r="CU24">
         <v>7031000.0</v>
       </c>
-      <c r="CU24">
+      <c r="CV24">
         <v>342000.0</v>
       </c>
-      <c r="CV24">
+      <c r="CW24">
         <v>-3661000.0</v>
       </c>
-      <c r="CW24">
+      <c r="CX24">
         <v>3442000.0</v>
       </c>
-      <c r="CX24">
+      <c r="CY24">
         <v>12361000.0</v>
       </c>
-      <c r="CY24">
+      <c r="CZ24">
         <v>5126000.0</v>
       </c>
-      <c r="CZ24">
+      <c r="DA24">
         <v>-10460000.0</v>
       </c>
-      <c r="DA24">
+      <c r="DB24">
         <v>-5000.0</v>
       </c>
-      <c r="DB24"/>
-      <c r="DC24">
+      <c r="DC24"/>
+      <c r="DD24">
         <v>42300000.0</v>
       </c>
-      <c r="DD24">
+      <c r="DE24">
         <v>-41500000.0</v>
       </c>
-      <c r="DE24">
+      <c r="DF24">
         <v>-4600000.0</v>
       </c>
-      <c r="DF24">
+      <c r="DG24">
         <v>7690000.0</v>
       </c>
-      <c r="DG24">
+      <c r="DH24">
         <v>700000.0</v>
       </c>
-      <c r="DH24">
+      <c r="DI24">
         <v>9600000.0</v>
       </c>
-      <c r="DI24">
+      <c r="DJ24">
         <v>100000.0</v>
       </c>
-      <c r="DJ24">
+      <c r="DK24">
         <v>500000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:114">
+    <row r="25" spans="1:115">
       <c r="A25" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B25">
+        <v>-35400000.0</v>
+      </c>
+      <c r="C25">
         <v>-24127000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>6571000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>244893000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>589000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>78800000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>6525000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-40501000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>756899000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-37994000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-124167000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-19077000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-201860000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-106552000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-7846000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-16964000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-37055000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>20657000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-47519000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-39983000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>29644000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-61604000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-81854000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-52923000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>50214000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-65841000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>37287000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-9327000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-8132000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-173500000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>-16538000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-36524000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-13858000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>-25265000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>-31169000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>-17069000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>-9151000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>10919000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>-47688000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>12353000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>1273000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>3490000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>19578000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>1728000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>23558000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>12026000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>11872000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>-14056000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>-101654000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>-19135000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>-2878000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>-26398000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>3036000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>14033000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>-23003000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>-20890000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>2241000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>-1331000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>-7115000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>-72967000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>-292000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>-409000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>-7045000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>-6948000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>9446000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>-7156000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>-6219000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>-6684000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>10613000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>-9695000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>-8058000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>-9929000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>-13564000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>5257000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>-16861000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>-16809000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>-10643000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>-23224000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>-6612000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>11000000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>-14648000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>-17598000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>6177000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>-10052000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>-1027000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>-22398000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>15603000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>3157000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>-1622000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>21143000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>-2909000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>-3998000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>-6384000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>23170000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>24848000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>-18495000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>-3877000.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>11443000.0</v>
       </c>
-      <c r="CU25">
+      <c r="CV25">
         <v>3228000.0</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>-7213000.0</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>-2854000.0</v>
       </c>
-      <c r="CX25">
+      <c r="CY25">
         <v>-3799000.0</v>
       </c>
-      <c r="CY25">
+      <c r="CZ25">
         <v>-6154000.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DA25">
         <v>36549000.0</v>
       </c>
-      <c r="DA25">
+      <c r="DB25">
         <v>1057000.0</v>
       </c>
-      <c r="DB25">
+      <c r="DC25">
         <v>5910000.0</v>
       </c>
-      <c r="DC25">
+      <c r="DD25">
         <v>-1700000.0</v>
       </c>
-      <c r="DD25">
+      <c r="DE25">
         <v>1800000.0</v>
       </c>
-      <c r="DE25">
+      <c r="DF25">
         <v>-1000000.0</v>
       </c>
-      <c r="DF25">
+      <c r="DG25">
         <v>5259000.0</v>
       </c>
-      <c r="DG25">
+      <c r="DH25">
         <v>2900000.0</v>
       </c>
-      <c r="DH25">
+      <c r="DI25">
         <v>400000.0</v>
       </c>
-      <c r="DI25">
+      <c r="DJ25">
         <v>-3100000.0</v>
       </c>
-      <c r="DJ25">
+      <c r="DK25">
         <v>3000000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:114">
+    <row r="26" spans="1:115">
       <c r="A26" t="s">
-        <v>229</v>
-[...3 lines deleted...]
-      </c>
+        <v>230</v>
+      </c>
+      <c r="B26"/>
       <c r="C26">
         <v>-14873000.0</v>
       </c>
       <c r="D26">
-        <v>-5207000.0</v>
+        <v>-14873000.0</v>
       </c>
       <c r="E26">
         <v>-5207000.0</v>
       </c>
       <c r="F26">
+        <v>-5207000.0</v>
+      </c>
+      <c r="G26">
         <v>-6950000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-84000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-4000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-6862000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-727864000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>236127000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>1347651000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>252829000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>186833000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-13000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>39101000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-6599000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>1226812000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-2000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>1047556000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>1388916000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>736786000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>99829000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-261000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-5011000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>404504000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>954787000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>702943000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>145225000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-1178000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>65000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>-22000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>-13883000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>116081000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>180969000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>-340000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>-10819000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>433867000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>527890000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>-1098000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>-7352000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>285742000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>207000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>531000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>208000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>679000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>-2000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>1000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>-678000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>150597000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-40000000.0</v>
       </c>
       <c r="AZ26">
         <v>-40000000.0</v>
       </c>
       <c r="BA26">
+        <v>-40000000.0</v>
+      </c>
+      <c r="BB26">
         <v>2488000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>-20270000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>-25000000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>1250000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>15000000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>24643000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>33410000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>842000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>617000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BK26">
         <v>-7378000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BL26">
         <v>46724000.0</v>
       </c>
-      <c r="BL26">
-[...3 lines deleted...]
-      <c r="BN26">
+      <c r="BM26">
+        <v>0.0</v>
+      </c>
+      <c r="BN26"/>
+      <c r="BO26">
         <v>-11150000.0</v>
       </c>
-      <c r="BO26">
+      <c r="BP26">
         <v>31495000.0</v>
       </c>
-      <c r="BP26">
+      <c r="BQ26">
         <v>-200000.0</v>
       </c>
-      <c r="BQ26">
+      <c r="BR26">
         <v>-10486000.0</v>
       </c>
-      <c r="BR26">
+      <c r="BS26">
         <v>-10279000.0</v>
       </c>
-      <c r="BS26">
+      <c r="BT26">
         <v>21031000.0</v>
       </c>
-      <c r="BT26">
+      <c r="BU26">
         <v>20000000.0</v>
       </c>
-      <c r="BU26">
+      <c r="BV26">
         <v>-5134000.0</v>
       </c>
-      <c r="BV26">
+      <c r="BW26">
         <v>-4421000.0</v>
       </c>
-      <c r="BW26">
+      <c r="BX26">
         <v>-19066000.0</v>
       </c>
-      <c r="BX26">
+      <c r="BY26">
         <v>-2038000.0</v>
       </c>
-      <c r="BY26">
+      <c r="BZ26">
         <v>54059000.0</v>
       </c>
-      <c r="BZ26">
+      <c r="CA26">
         <v>-2000.0</v>
       </c>
-      <c r="CA26">
+      <c r="CB26">
         <v>-1453000.0</v>
       </c>
-      <c r="CB26">
+      <c r="CC26">
         <v>45000000.0</v>
       </c>
-      <c r="CC26">
+      <c r="CD26">
         <v>-482000.0</v>
       </c>
-      <c r="CD26">
+      <c r="CE26">
         <v>-2206000.0</v>
       </c>
-      <c r="CE26">
+      <c r="CF26">
         <v>19104000.0</v>
       </c>
-      <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
-      <c r="CK26">
+      <c r="CK26"/>
+      <c r="CL26">
         <v>-2543000.0</v>
       </c>
-      <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
-      <c r="CP26">
+      <c r="CP26"/>
+      <c r="CQ26">
         <v>25200000.0</v>
       </c>
-      <c r="CQ26"/>
       <c r="CR26"/>
-      <c r="CS26">
+      <c r="CS26"/>
+      <c r="CT26">
         <v>12000000.0</v>
       </c>
-      <c r="CT26">
+      <c r="CU26">
         <v>9168000.0</v>
       </c>
-      <c r="CU26">
+      <c r="CV26">
         <v>44000000.0</v>
       </c>
-      <c r="CV26"/>
-      <c r="CW26">
+      <c r="CW26"/>
+      <c r="CX26">
         <v>-325000.0</v>
       </c>
-      <c r="CX26">
+      <c r="CY26">
         <v>-1658000.0</v>
       </c>
-      <c r="CY26">
+      <c r="CZ26">
         <v>-82000.0</v>
       </c>
-      <c r="CZ26">
+      <c r="DA26">
         <v>-3517000.0</v>
       </c>
-      <c r="DA26">
+      <c r="DB26">
         <v>-8687000.0</v>
       </c>
-      <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
-      <c r="DE26">
+      <c r="DE26"/>
+      <c r="DF26">
         <v>27800000.0</v>
       </c>
-      <c r="DF26">
+      <c r="DG26">
         <v>32823000.0</v>
       </c>
-      <c r="DG26">
+      <c r="DH26">
         <v>21600000.0</v>
       </c>
-      <c r="DH26"/>
-      <c r="DI26">
+      <c r="DI26"/>
+      <c r="DJ26">
         <v>53100000.0</v>
       </c>
-      <c r="DJ26"/>
+      <c r="DK26"/>
     </row>
-    <row r="27" spans="1:114">
+    <row r="27" spans="1:115">
       <c r="A27" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B27">
+        <v>7441000.0</v>
+      </c>
+      <c r="C27">
         <v>8650000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>11153000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>10943000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>9148000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>9667000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>13468000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>8903000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>8856000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>8693000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>9050000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>8995000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>7766000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>9739000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>5511000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>9758000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>7833000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>6091000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>4361000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>9048000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>5381000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>5795000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>4564000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>2918000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>2661000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>4939000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>4747000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>4936000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>4165000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>3902000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>2475000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>3698000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>8219000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>4268000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>4635000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>3104000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>6910000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>3052000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>4355000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>4001000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>9814000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>5563000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>3965000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>5089000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>7009000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>8096000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>7979000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>7957000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>7043000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>11765000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>7852000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>8429000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>9149000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>6478000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>9805000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>4494000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>5261000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>4690000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>4398000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>6177000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>2451000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>387000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>1759000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>2475000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>2461000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>1559000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>2517000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>3535000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>1725000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>1384000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BT27">
         <v>1972000.0</v>
       </c>
-      <c r="BT27">
+      <c r="BU27">
         <v>1816000.0</v>
       </c>
-      <c r="BU27">
+      <c r="BV27">
         <v>2106000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BW27">
         <v>5551000.0</v>
       </c>
-      <c r="BW27">
+      <c r="BX27">
         <v>1467000.0</v>
       </c>
-      <c r="BX27"/>
-      <c r="BY27">
+      <c r="BY27"/>
+      <c r="BZ27">
         <v>923000.0</v>
       </c>
-      <c r="BZ27">
+      <c r="CA27">
         <v>3453000.0</v>
       </c>
-      <c r="CA27">
+      <c r="CB27">
         <v>-113000.0</v>
       </c>
-      <c r="CB27">
+      <c r="CC27">
         <v>3393000.0</v>
       </c>
-      <c r="CC27">
+      <c r="CD27">
         <v>719000.0</v>
       </c>
-      <c r="CD27">
+      <c r="CE27">
         <v>3936000.0</v>
       </c>
-      <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
+      <c r="DK27"/>
     </row>
-    <row r="28" spans="1:114">
+    <row r="28" spans="1:115">
       <c r="A28" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B28">
+        <v>210987000.0</v>
+      </c>
+      <c r="C28">
         <v>-179365000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-162093000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>160942000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-581194000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>226030000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-596482000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>61022000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-379038000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>321982000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-230862000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>128347000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>307174000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-306170000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>257526000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>70834000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>35697000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>251183000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-93083000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>531728000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-132780000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>100687000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-127844000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-151013000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-32543000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-277048000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>921000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-76934000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-104717000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-129154000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>163195000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>1834000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-60167000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-193622000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-133418000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-103843000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-314081000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>39349000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-283286000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>94653000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-109463000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-156845000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-53326000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>43910000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>318798000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>244001000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>302043000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-112438000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-90466000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-191603000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>14414000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-32534000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-865000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-206502000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>135744000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-38361000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-4173000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-26855000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-2939000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>87176000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-46880000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-16333000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>1150000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>12066000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>1569000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-30416000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-46045000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-67557000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>52743000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-25306000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>-20594000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>-17084000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>-7805000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>-12393000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>-13240000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>-12908000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>22004000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>178000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>-21850000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>-21167000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>-23779000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>-19810000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>-18232000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>-41398000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>-24341000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>-994000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>43796000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>-33279000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>-19219000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>-14123000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>-21473000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>-25029000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>-28674000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>-6305000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>-39222000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>-37798000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>-31936000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>-20932000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>-3254000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>-9175000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>-13454000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>-80693000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>-2638000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>-11485000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>3318000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>-28047000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>8700000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>9500000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>13200000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>-5432000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>-6500000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>24200000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>-5600000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>-24900000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:114">
+    <row r="29" spans="1:115">
       <c r="A29" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B29">
+        <v>283236000.0</v>
+      </c>
+      <c r="C29">
         <v>304633000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>300490000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>403983000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>273213000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>296347000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>280170000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>221048000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>1035547000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>260745000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>124167000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>247607000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>282727000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>301028000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>255645000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>211001000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>235882000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>301083000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>226649000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>210303000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>188444000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>244954000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>216533000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>160354000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>179697000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>234592000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>249325000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>185314000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>142846000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>139407000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>140845000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>125968000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>102946000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>134193000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>138209000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>135194000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>112067000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>156238000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>132812000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>123142000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>120424000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>146374000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>114851000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>148679000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>67373000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>121938000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>108517000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>124941000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>43696000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>61581000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>74874000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>53978000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>17475000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>48904000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>19934000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>15865000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>-4060000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>17464000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>16665000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>39301000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>6686000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>34149000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>15977000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>22668000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>13623000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>25161000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>14700000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>10401000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>24282000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>15755000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>20273000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>16460000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>10759000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>22578000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>13245000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>11927000.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>-279000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>71080000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>13295000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>10218000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>25347000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>6857000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>15599000.0</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>2750000.0</v>
       </c>
-      <c r="CG29">
+      <c r="CH29">
         <v>27501000.0</v>
       </c>
-      <c r="CH29">
+      <c r="CI29">
         <v>-9111000.0</v>
       </c>
-      <c r="CI29">
+      <c r="CJ29">
         <v>67004000.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CK29">
         <v>25319000.0</v>
       </c>
-      <c r="CK29">
+      <c r="CL29">
         <v>15637000.0</v>
       </c>
-      <c r="CL29">
+      <c r="CM29">
         <v>23842000.0</v>
       </c>
-      <c r="CM29">
+      <c r="CN29">
         <v>13775000.0</v>
       </c>
-      <c r="CN29">
+      <c r="CO29">
         <v>14846000.0</v>
       </c>
-      <c r="CO29">
+      <c r="CP29">
         <v>15388000.0</v>
       </c>
-      <c r="CP29">
+      <c r="CQ29">
         <v>22583000.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CR29">
         <v>23526000.0</v>
       </c>
-      <c r="CR29">
+      <c r="CS29">
         <v>11007000.0</v>
       </c>
-      <c r="CS29">
+      <c r="CT29">
         <v>18780000.0</v>
       </c>
-      <c r="CT29">
+      <c r="CU29">
         <v>18453000.0</v>
       </c>
-      <c r="CU29">
+      <c r="CV29">
         <v>15984000.0</v>
       </c>
-      <c r="CV29">
+      <c r="CW29">
         <v>10524000.0</v>
       </c>
-      <c r="CW29">
+      <c r="CX29">
         <v>13916000.0</v>
       </c>
-      <c r="CX29">
+      <c r="CY29">
         <v>20577000.0</v>
       </c>
-      <c r="CY29">
+      <c r="CZ29">
         <v>12124000.0</v>
       </c>
-      <c r="CZ29">
+      <c r="DA29">
         <v>10608000.0</v>
       </c>
-      <c r="DA29">
+      <c r="DB29">
         <v>15139000.0</v>
       </c>
-      <c r="DB29">
+      <c r="DC29">
         <v>13141000.0</v>
       </c>
-      <c r="DC29">
+      <c r="DD29">
         <v>10700000.0</v>
       </c>
-      <c r="DD29">
+      <c r="DE29">
         <v>13500000.0</v>
       </c>
-      <c r="DE29">
+      <c r="DF29">
         <v>10900000.0</v>
       </c>
-      <c r="DF29">
+      <c r="DG29">
         <v>15844000.0</v>
       </c>
-      <c r="DG29">
+      <c r="DH29">
         <v>15100000.0</v>
       </c>
-      <c r="DH29">
+      <c r="DI29">
         <v>12200000.0</v>
       </c>
-      <c r="DI29">
+      <c r="DJ29">
         <v>8800000.0</v>
       </c>
-      <c r="DJ29">
+      <c r="DK29">
         <v>14100000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:114">
+    <row r="30" spans="1:115">
       <c r="A30" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B30">
+        <v>-462762000.0</v>
+      </c>
+      <c r="C30">
         <v>-203159000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-215135000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-367976000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-173870000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-697870000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-48858000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-150192000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-236972000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-113357000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-792526000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-318346000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-587272000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-33106000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-458900000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-331471000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-229054000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-513461000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-167385000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-809415000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-76466000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-262081000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-75480000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-92539000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-109832000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-101515000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-113903000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-153192000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-154163000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>195412000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-250097000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-171302000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-40145000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>50597000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-13653000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-18472000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>199586000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-241822000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>186644000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-308823000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>94195000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-19984000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-102252000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-157578000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-365371000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-686307000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-85539000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>4001000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>127619000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>152879000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-60614000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-70905000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-27734000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>43898000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>41188000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>31916000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>9464000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>1801000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-2681000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-134344000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>9140000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>759000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-10918000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-27801000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>117000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>4785000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>26558000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>938000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>-14175000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>6165000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>6779000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>-2652000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>2306000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>-14968000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>-2204000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>6693000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>-30569000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>-67398000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>10971000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>11664000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>202000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>13332000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>257000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>29439000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>4714000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>3101000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>-102811000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>7574000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>-4840000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>-2566000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>9891000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>8505000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>8399000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>-6826000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>14793000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>26759000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>17195000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>-1331000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>-9280000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>-4590000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>1833000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>50703000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>1586000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>189000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>-11520000.0</v>
       </c>
-      <c r="DB30"/>
-      <c r="DC30">
+      <c r="DC30"/>
+      <c r="DD30">
         <v>-17900000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>-23800000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>-24300000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>-11725000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>-33400000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>-18300000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>-8100000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>-500000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>