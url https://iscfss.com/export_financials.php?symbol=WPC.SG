--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,55 +22,61 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="133">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="139">
   <si>
     <t>Metric</t>
   </si>
   <si>
+    <t>2026-03-31</t>
+  </si>
+  <si>
+    <t>2025-03-31</t>
+  </si>
+  <si>
     <t>2023-03-31</t>
   </si>
   <si>
     <t>2022-03-31</t>
   </si>
   <si>
     <t>2021-03-31</t>
   </si>
   <si>
     <t>2020-03-31</t>
   </si>
   <si>
     <t>2019-03-31</t>
   </si>
   <si>
     <t>accountsPayable</t>
   </si>
   <si>
     <t>accumulatedAmortization</t>
   </si>
   <si>
     <t>accumulatedDepreciation</t>
   </si>
   <si>
     <t>accumulatedOtherComprehensiveIncome</t>
@@ -223,50 +229,62 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
+  </si>
+  <si>
+    <t>2025-06-30</t>
+  </si>
+  <si>
+    <t>2024-12-31</t>
+  </si>
+  <si>
+    <t>2024-06-30</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2022-09-30</t>
   </si>
   <si>
     <t>2022-06-30</t>
   </si>
   <si>
     <t>costOfRevenue</t>
   </si>
   <si>
     <t>depreciationAndAmortization</t>
   </si>
   <si>
     <t>discontinuedOperations</t>
   </si>
@@ -788,4164 +806,5082 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F62"/>
+  <dimension ref="A1:H62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
-    </row>
-    <row r="2" spans="1:6">
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="B2">
+        <v>77001000.0</v>
+      </c>
+      <c r="C2">
+        <v>29963000.0</v>
+      </c>
+      <c r="D2">
         <v>8139000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>20726000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>36565000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>58181000.0</v>
       </c>
-      <c r="F2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:6">
+      <c r="H2"/>
+    </row>
+    <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
-    </row>
-    <row r="4" spans="1:6">
+      <c r="G3"/>
+      <c r="H3"/>
+    </row>
+    <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
-    </row>
-    <row r="5" spans="1:6">
+      <c r="G4"/>
+      <c r="H4"/>
+    </row>
+    <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
-    </row>
-    <row r="6" spans="1:6">
+      <c r="G5"/>
+      <c r="H5"/>
+    </row>
+    <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
-    </row>
-    <row r="7" spans="1:6">
+      <c r="G6"/>
+      <c r="H6"/>
+    </row>
+    <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="B7">
+        <v>43991000.0</v>
+      </c>
+      <c r="C7">
+        <v>50158000.0</v>
+      </c>
+      <c r="D7">
         <v>500000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>401000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>607000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>26347000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>6000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:6">
+    <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="B8">
         <v>382274000.0</v>
       </c>
       <c r="C8">
         <v>382274000.0</v>
       </c>
       <c r="D8">
-        <v>347746000.0</v>
+        <v>382274000.0</v>
       </c>
       <c r="E8">
-        <v>347746000.0</v>
+        <v>382274000.0</v>
       </c>
       <c r="F8">
         <v>347746000.0</v>
       </c>
-    </row>
-    <row r="9" spans="1:6">
+      <c r="G8">
+        <v>347746000.0</v>
+      </c>
+      <c r="H8">
+        <v>347746000.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
-    </row>
-    <row r="10" spans="1:6">
+      <c r="G9"/>
+      <c r="H9"/>
+    </row>
+    <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="B10">
+        <v>7623000.0</v>
+      </c>
+      <c r="C10">
+        <v>11988000.0</v>
+      </c>
+      <c r="D10">
         <v>20778000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>6835000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>6713000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>30390000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>8374000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:6">
+    <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
-    </row>
-    <row r="12" spans="1:6">
+      <c r="G11"/>
+      <c r="H11"/>
+    </row>
+    <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
-    </row>
-    <row r="13" spans="1:6">
+      <c r="G12"/>
+      <c r="H12"/>
+    </row>
+    <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="B13">
+        <v>19</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13">
         <v>382274000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>382274000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>347746000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>347746000.0</v>
       </c>
-      <c r="F13"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:6">
+      <c r="H13"/>
+    </row>
+    <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="B14">
+        <v>1211620433.0</v>
+      </c>
+      <c r="C14">
+        <v>1211620433.0</v>
+      </c>
+      <c r="D14">
         <v>1211620000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>1211620000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>559354000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>559354000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>559352000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:6">
+    <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
-    </row>
-    <row r="16" spans="1:6">
+      <c r="G15"/>
+      <c r="H15"/>
+    </row>
+    <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
-    </row>
-    <row r="17" spans="1:6">
+      <c r="G16"/>
+      <c r="H16"/>
+    </row>
+    <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
-    </row>
-    <row r="18" spans="1:6">
+      <c r="G17"/>
+      <c r="H17"/>
+    </row>
+    <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
-    </row>
-    <row r="19" spans="1:6">
+      <c r="G18"/>
+      <c r="H18"/>
+    </row>
+    <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
-    </row>
-    <row r="20" spans="1:6">
+      <c r="G19"/>
+      <c r="H19"/>
+    </row>
+    <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
-      <c r="F20">
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20">
         <v>0.0</v>
       </c>
     </row>
-    <row r="21" spans="1:6">
+    <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
-    </row>
-    <row r="22" spans="1:6">
+      <c r="G21"/>
+      <c r="H21"/>
+    </row>
+    <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="B22">
+        <v>1053000.0</v>
+      </c>
+      <c r="C22">
+        <v>424000.0</v>
+      </c>
+      <c r="D22">
         <v>930000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>744000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>725000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>5855000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>4935000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:6">
+    <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
-    </row>
-    <row r="24" spans="1:6">
+      <c r="G23"/>
+      <c r="H23"/>
+    </row>
+    <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B24">
+        <v>83663000.0</v>
+      </c>
+      <c r="C24">
+        <v>88235000.0</v>
+      </c>
+      <c r="D24">
         <v>133392000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>135205000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>142545000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>495888000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>152258000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:6">
+    <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
-    </row>
-    <row r="26" spans="1:6">
+      <c r="G25"/>
+      <c r="H25"/>
+    </row>
+    <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
-    </row>
-    <row r="27" spans="1:6">
+      <c r="G26"/>
+      <c r="H26"/>
+    </row>
+    <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
-    </row>
-    <row r="28" spans="1:6">
+      <c r="G27"/>
+      <c r="H27"/>
+    </row>
+    <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="B28">
+        <v>86252000.0</v>
+      </c>
+      <c r="C28">
+        <v>104673000.0</v>
+      </c>
+      <c r="D28">
         <v>146763000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>160579000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>168512000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>713449000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>295934000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:6">
+    <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="B29">
+        <v>219225000.0</v>
+      </c>
+      <c r="C29">
+        <v>223218000.0</v>
+      </c>
+      <c r="D29">
         <v>189318000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>172444000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>243298000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>807017000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>476693000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:6">
+    <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="B30">
+        <v>106937000.0</v>
+      </c>
+      <c r="C30">
+        <v>36980000.0</v>
+      </c>
+      <c r="D30">
         <v>6616000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>18735000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>7428000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>35563000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>42420000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:6">
+    <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="B31">
+        <v>37</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31"/>
+      <c r="D31">
         <v>21777000.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>5030000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>68073000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>63178000.0</v>
       </c>
-      <c r="F31"/>
-[...1 lines deleted...]
-    <row r="32" spans="1:6">
+      <c r="H31"/>
+    </row>
+    <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="B32">
+        <v>-2104000.0</v>
+      </c>
+      <c r="C32">
+        <v>-18866000.0</v>
+      </c>
+      <c r="D32">
         <v>-16088000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>-21663000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>-51708000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>-241030000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>2404000.0</v>
       </c>
     </row>
-    <row r="33" spans="1:6">
+    <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="B33">
+        <v>222327000.0</v>
+      </c>
+      <c r="C33">
+        <v>227011000.0</v>
+      </c>
+      <c r="D33">
         <v>151265000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>143746000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>245130000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>858117000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>320057000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:6">
+    <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
-    </row>
-    <row r="35" spans="1:6">
+      <c r="G34"/>
+      <c r="H34"/>
+    </row>
+    <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B35">
+        <v>119599000.0</v>
+      </c>
+      <c r="C35">
+        <v>124711000.0</v>
+      </c>
+      <c r="D35">
         <v>135795000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>137560000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>145243000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>527984000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>162318000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:6">
+    <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="B36"/>
+        <v>42</v>
+      </c>
+      <c r="B36">
+        <v>1000.0</v>
+      </c>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
-    </row>
-    <row r="37" spans="1:6">
+      <c r="G36"/>
+      <c r="H36"/>
+    </row>
+    <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
-    </row>
-    <row r="38" spans="1:6">
+      <c r="G37"/>
+      <c r="H37"/>
+    </row>
+    <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>42</v>
-[...1 lines deleted...]
-      <c r="B38">
+        <v>44</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38"/>
+      <c r="D38">
         <v>15215000.0</v>
       </c>
-      <c r="C38">
+      <c r="E38">
         <v>15542000.0</v>
       </c>
-      <c r="D38">
+      <c r="F38">
         <v>699000.0</v>
       </c>
-      <c r="E38">
+      <c r="G38">
         <v>699000.0</v>
       </c>
-      <c r="F38"/>
-[...1 lines deleted...]
-    <row r="39" spans="1:6">
+      <c r="H38"/>
+    </row>
+    <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="B39"/>
       <c r="C39"/>
       <c r="D39"/>
-      <c r="E39">
+      <c r="E39"/>
+      <c r="F39"/>
+      <c r="G39">
         <v>5130000.0</v>
       </c>
-      <c r="F39"/>
-[...1 lines deleted...]
-    <row r="40" spans="1:6">
+      <c r="H39"/>
+    </row>
+    <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>44</v>
-[...1 lines deleted...]
-      <c r="B40">
+        <v>46</v>
+      </c>
+      <c r="B40"/>
+      <c r="C40"/>
+      <c r="D40">
         <v>56152000.0</v>
       </c>
-      <c r="C40">
+      <c r="E40">
         <v>24812000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>5459000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>11117000.0</v>
       </c>
-      <c r="F40"/>
-[...1 lines deleted...]
-    <row r="41" spans="1:6">
+      <c r="H40"/>
+    </row>
+    <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>45</v>
-[...1 lines deleted...]
-      <c r="B41">
+        <v>47</v>
+      </c>
+      <c r="B41"/>
+      <c r="C41"/>
+      <c r="D41">
         <v>2054000.0</v>
       </c>
-      <c r="C41">
+      <c r="E41">
         <v>2195000.0</v>
       </c>
-      <c r="D41">
+      <c r="F41">
         <v>2316000.0</v>
       </c>
-      <c r="E41">
+      <c r="G41">
         <v>23185000.0</v>
       </c>
-      <c r="F41"/>
-[...1 lines deleted...]
-    <row r="42" spans="1:6">
+      <c r="H41"/>
+    </row>
+    <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="B42">
+        <v>48</v>
+      </c>
+      <c r="B42"/>
+      <c r="C42"/>
+      <c r="D42">
         <v>68358000.0</v>
       </c>
-      <c r="C42">
+      <c r="E42">
         <v>42223000.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>137429000.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>109523000.0</v>
       </c>
-      <c r="F42"/>
-[...1 lines deleted...]
-    <row r="43" spans="1:6">
+      <c r="H42"/>
+    </row>
+    <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
-    </row>
-    <row r="44" spans="1:6">
+      <c r="G43"/>
+      <c r="H43"/>
+    </row>
+    <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
-    </row>
-    <row r="45" spans="1:6">
+      <c r="G44"/>
+      <c r="H44"/>
+    </row>
+    <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="B45">
+        <v>335740000.0</v>
+      </c>
+      <c r="C45">
+        <v>313923000.0</v>
+      </c>
+      <c r="D45">
         <v>223025000.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>231774000.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>187793000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>1176718000.0</v>
       </c>
-      <c r="F45"/>
-[...1 lines deleted...]
-    <row r="46" spans="1:6">
+      <c r="H45"/>
+    </row>
+    <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="B46">
+        <v>159863000.0</v>
+      </c>
+      <c r="C46">
+        <v>151869000.0</v>
+      </c>
+      <c r="D46">
         <v>75197000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>67351000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>68833000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>842575000.0</v>
       </c>
-      <c r="F46"/>
-[...1 lines deleted...]
-    <row r="47" spans="1:6">
+      <c r="H46"/>
+    </row>
+    <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>51</v>
-[...1 lines deleted...]
-      <c r="B47">
+        <v>53</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47"/>
+      <c r="D47">
         <v>75197000.0</v>
       </c>
-      <c r="C47">
+      <c r="E47">
         <v>67351000.0</v>
       </c>
-      <c r="D47">
+      <c r="F47">
         <v>68833000.0</v>
       </c>
-      <c r="E47">
+      <c r="G47">
         <v>842575000.0</v>
       </c>
-      <c r="F47"/>
-[...1 lines deleted...]
-    <row r="48" spans="1:6">
+      <c r="H47"/>
+    </row>
+    <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="B48">
+        <v>-378039000.0</v>
+      </c>
+      <c r="C48">
+        <v>-388689000.0</v>
+      </c>
+      <c r="D48">
         <v>-428855000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>-419467000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>-417102000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>-394091000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>-259154000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:6">
+    <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
-    </row>
-    <row r="50" spans="1:6">
+      <c r="G49"/>
+      <c r="H49"/>
+    </row>
+    <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="B50">
+        <v>10212000.0</v>
+      </c>
+      <c r="C50">
+        <v>28426000.0</v>
+      </c>
+      <c r="D50">
         <v>34149000.0</v>
       </c>
-      <c r="C50">
+      <c r="E50">
         <v>32209000.0</v>
       </c>
-      <c r="D50">
+      <c r="F50">
         <v>32680000.0</v>
       </c>
-      <c r="E50">
+      <c r="G50">
         <v>247951000.0</v>
       </c>
-      <c r="F50">
+      <c r="H50">
         <v>152050000.0</v>
       </c>
     </row>
-    <row r="51" spans="1:6">
+    <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
-    </row>
-    <row r="52" spans="1:6">
+      <c r="G51"/>
+      <c r="H51"/>
+    </row>
+    <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="B52"/>
       <c r="C52"/>
       <c r="D52"/>
       <c r="E52"/>
       <c r="F52"/>
-    </row>
-    <row r="53" spans="1:6">
+      <c r="G52"/>
+      <c r="H52"/>
+    </row>
+    <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>57</v>
-[...3 lines deleted...]
-      </c>
+        <v>59</v>
+      </c>
+      <c r="B53"/>
       <c r="C53">
-        <v>31729000.0</v>
+        <v>27308000.0</v>
       </c>
       <c r="D53">
         <v>31729000.0</v>
       </c>
       <c r="E53">
         <v>31729000.0</v>
       </c>
       <c r="F53">
         <v>31729000.0</v>
       </c>
-    </row>
-    <row r="54" spans="1:6">
+      <c r="G53">
+        <v>31729000.0</v>
+      </c>
+      <c r="H53">
+        <v>31729000.0</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
-    </row>
-    <row r="55" spans="1:6">
+      <c r="G54"/>
+      <c r="H54"/>
+    </row>
+    <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="B55">
+        <v>474770000.0</v>
+      </c>
+      <c r="C55">
+        <v>467112000.0</v>
+      </c>
+      <c r="D55">
         <v>267729000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>228752000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>301819000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>991385000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>569750000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:6">
+    <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="B56">
+        <v>252443000.0</v>
+      </c>
+      <c r="C56">
+        <v>240101000.0</v>
+      </c>
+      <c r="D56">
         <v>116464000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>96943000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>56689000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>133268000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>249693000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:6">
+    <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="B57">
+        <v>254547000.0</v>
+      </c>
+      <c r="C57">
+        <v>258967000.0</v>
+      </c>
+      <c r="D57">
         <v>132552000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>118606000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>108397000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>374298000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>247289000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:6">
+    <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="B58">
+        <v>374146000.0</v>
+      </c>
+      <c r="C58">
+        <v>383678000.0</v>
+      </c>
+      <c r="D58">
         <v>268347000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>244229000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>253640000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>902282000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>409607000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:6">
+    <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
-    </row>
-    <row r="60" spans="1:6">
+      <c r="G59"/>
+      <c r="H59"/>
+    </row>
+    <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="B60">
+        <v>125350000.0</v>
+      </c>
+      <c r="C60">
+        <v>106557000.0</v>
+      </c>
+      <c r="D60">
         <v>21777000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>5030000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>68073000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>63178000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>172385000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:6">
+    <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
-    </row>
-    <row r="62" spans="1:6">
+      <c r="G61"/>
+      <c r="H61"/>
+    </row>
+    <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
+      <c r="G62"/>
+      <c r="H62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H62"/>
+  <dimension ref="A1:L62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8">
+    <row r="1" spans="1:12">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="C1" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="D1" t="s">
-        <v>1</v>
+        <v>71</v>
       </c>
       <c r="E1" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="F1" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="G1" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="H1" t="s">
-        <v>2</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:8">
+        <v>3</v>
+      </c>
+      <c r="I1" t="s">
+        <v>75</v>
+      </c>
+      <c r="J1" t="s">
+        <v>76</v>
+      </c>
+      <c r="K1" t="s">
+        <v>77</v>
+      </c>
+      <c r="L1" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="2" spans="1:12">
       <c r="A2" t="s">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="B2">
+        <v>77001000.0</v>
+      </c>
+      <c r="C2">
+        <v>52776000.0</v>
+      </c>
+      <c r="D2">
+        <v>29963000.0</v>
+      </c>
+      <c r="E2">
+        <v>32493000.0</v>
+      </c>
+      <c r="F2">
         <v>13391000.0</v>
       </c>
-      <c r="C2">
+      <c r="G2">
         <v>9521000.0</v>
       </c>
-      <c r="D2">
+      <c r="H2">
         <v>8139000.0</v>
       </c>
-      <c r="E2">
+      <c r="I2">
         <v>8139000.0</v>
       </c>
-      <c r="F2">
+      <c r="J2">
         <v>45338000.0</v>
       </c>
-      <c r="G2">
+      <c r="K2">
         <v>45338000.0</v>
       </c>
-      <c r="H2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:8">
+      <c r="L2"/>
+    </row>
+    <row r="3" spans="1:12">
       <c r="A3" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
-    </row>
-    <row r="4" spans="1:8">
+      <c r="I3"/>
+      <c r="J3"/>
+      <c r="K3"/>
+      <c r="L3"/>
+    </row>
+    <row r="4" spans="1:12">
       <c r="A4" t="s">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
-    </row>
-    <row r="5" spans="1:8">
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+    </row>
+    <row r="5" spans="1:12">
       <c r="A5" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
-    </row>
-    <row r="6" spans="1:8">
+      <c r="I5"/>
+      <c r="J5"/>
+      <c r="K5"/>
+      <c r="L5"/>
+    </row>
+    <row r="6" spans="1:12">
       <c r="A6" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
-    </row>
-    <row r="7" spans="1:8">
+      <c r="I6"/>
+      <c r="J6"/>
+      <c r="K6"/>
+      <c r="L6"/>
+    </row>
+    <row r="7" spans="1:12">
       <c r="A7" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="B7">
+        <v>43991000.0</v>
+      </c>
+      <c r="C7">
+        <v>55762000.0</v>
+      </c>
+      <c r="D7">
+        <v>50158000.0</v>
+      </c>
+      <c r="E7">
+        <v>14739000.0</v>
+      </c>
+      <c r="F7">
         <v>5552000.0</v>
       </c>
-      <c r="C7">
+      <c r="G7">
         <v>368000.0</v>
       </c>
-      <c r="D7">
+      <c r="H7">
         <v>500000.0</v>
       </c>
-      <c r="E7"/>
-      <c r="F7">
+      <c r="I7"/>
+      <c r="J7">
         <v>283000.0</v>
       </c>
-      <c r="G7"/>
-      <c r="H7">
+      <c r="K7"/>
+      <c r="L7">
         <v>401000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:8">
+    <row r="8" spans="1:12">
       <c r="A8" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="B8">
         <v>382274000.0</v>
       </c>
       <c r="C8">
         <v>382274000.0</v>
       </c>
       <c r="D8">
         <v>382274000.0</v>
       </c>
-      <c r="E8"/>
+      <c r="E8">
+        <v>382274000.0</v>
+      </c>
       <c r="F8">
         <v>382274000.0</v>
       </c>
-      <c r="G8"/>
+      <c r="G8">
+        <v>382274000.0</v>
+      </c>
       <c r="H8">
         <v>382274000.0</v>
       </c>
-    </row>
-    <row r="9" spans="1:8">
+      <c r="I8"/>
+      <c r="J8">
+        <v>382274000.0</v>
+      </c>
+      <c r="K8"/>
+      <c r="L8">
+        <v>382274000.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:12">
       <c r="A9" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
-    </row>
-    <row r="10" spans="1:8">
+      <c r="I9"/>
+      <c r="J9"/>
+      <c r="K9"/>
+      <c r="L9"/>
+    </row>
+    <row r="10" spans="1:12">
       <c r="A10" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="B10">
+        <v>7623000.0</v>
+      </c>
+      <c r="C10">
+        <v>11685000.0</v>
+      </c>
+      <c r="D10">
+        <v>11988000.0</v>
+      </c>
+      <c r="E10">
+        <v>18340000.0</v>
+      </c>
+      <c r="F10">
         <v>21281000.0</v>
       </c>
-      <c r="C10">
+      <c r="G10">
         <v>12772000.0</v>
       </c>
-      <c r="D10">
+      <c r="H10">
         <v>20778000.0</v>
       </c>
-      <c r="E10"/>
-      <c r="F10">
+      <c r="I10"/>
+      <c r="J10">
         <v>10314000.0</v>
       </c>
-      <c r="G10"/>
-      <c r="H10">
+      <c r="K10"/>
+      <c r="L10">
         <v>6835000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:8">
+    <row r="11" spans="1:12">
       <c r="A11" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
-    </row>
-    <row r="12" spans="1:8">
+      <c r="I11"/>
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11"/>
+    </row>
+    <row r="12" spans="1:12">
       <c r="A12" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
-    </row>
-    <row r="13" spans="1:8">
+      <c r="I12"/>
+      <c r="J12"/>
+      <c r="K12"/>
+      <c r="L12"/>
+    </row>
+    <row r="13" spans="1:12">
       <c r="A13" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13"/>
+      <c r="F13"/>
+      <c r="G13"/>
+      <c r="H13">
         <v>382274000.0</v>
       </c>
-      <c r="E13">
+      <c r="I13">
         <v>382274000.0</v>
       </c>
-      <c r="F13">
+      <c r="J13">
         <v>382274000.0</v>
       </c>
-      <c r="G13">
+      <c r="K13">
         <v>382274000.0</v>
       </c>
-      <c r="H13"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:8">
+      <c r="L13"/>
+    </row>
+    <row r="14" spans="1:12">
       <c r="A14" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="B14">
         <v>1211620433.0</v>
       </c>
       <c r="C14">
         <v>1211620433.0</v>
       </c>
       <c r="D14">
-        <v>1211620000.0</v>
-[...1 lines deleted...]
-      <c r="E14"/>
+        <v>1211620433.0</v>
+      </c>
+      <c r="E14">
+        <v>1211620433.0</v>
+      </c>
       <c r="F14">
-        <v>1211620000.0</v>
-[...1 lines deleted...]
-      <c r="G14"/>
+        <v>1211620433.0</v>
+      </c>
+      <c r="G14">
+        <v>1211620433.0</v>
+      </c>
       <c r="H14">
         <v>1211620000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:8">
+      <c r="I14"/>
+      <c r="J14">
+        <v>1211620000.0</v>
+      </c>
+      <c r="K14"/>
+      <c r="L14">
+        <v>1211620000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:12">
       <c r="A15" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
-    </row>
-    <row r="16" spans="1:8">
+      <c r="I15"/>
+      <c r="J15"/>
+      <c r="K15"/>
+      <c r="L15"/>
+    </row>
+    <row r="16" spans="1:12">
       <c r="A16" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
-    </row>
-    <row r="17" spans="1:8">
+      <c r="I16"/>
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16"/>
+    </row>
+    <row r="17" spans="1:12">
       <c r="A17" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
-    </row>
-    <row r="18" spans="1:8">
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+    </row>
+    <row r="18" spans="1:12">
       <c r="A18" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
-    </row>
-    <row r="19" spans="1:8">
+      <c r="I18"/>
+      <c r="J18"/>
+      <c r="K18"/>
+      <c r="L18"/>
+    </row>
+    <row r="19" spans="1:12">
       <c r="A19" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
-    </row>
-    <row r="20" spans="1:8">
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+    </row>
+    <row r="20" spans="1:12">
       <c r="A20" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
-    </row>
-    <row r="21" spans="1:8">
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+    </row>
+    <row r="21" spans="1:12">
       <c r="A21" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
-    </row>
-    <row r="22" spans="1:8">
+      <c r="I21"/>
+      <c r="J21"/>
+      <c r="K21"/>
+      <c r="L21"/>
+    </row>
+    <row r="22" spans="1:12">
       <c r="A22" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="B22">
+        <v>1053000.0</v>
+      </c>
+      <c r="C22">
+        <v>1074000.0</v>
+      </c>
+      <c r="D22">
+        <v>424000.0</v>
+      </c>
+      <c r="E22">
+        <v>384000.0</v>
+      </c>
+      <c r="F22">
         <v>382000.0</v>
       </c>
-      <c r="C22">
+      <c r="G22">
         <v>365000.0</v>
       </c>
-      <c r="D22">
+      <c r="H22">
         <v>930000.0</v>
       </c>
-      <c r="E22">
+      <c r="I22">
         <v>930000.0</v>
       </c>
-      <c r="F22">
+      <c r="J22">
         <v>8705000.0</v>
       </c>
-      <c r="G22">
+      <c r="K22">
         <v>8705000.0</v>
       </c>
-      <c r="H22">
+      <c r="L22">
         <v>744000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:8">
+    <row r="23" spans="1:12">
       <c r="A23" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
-    </row>
-    <row r="24" spans="1:8">
+      <c r="I23"/>
+      <c r="J23"/>
+      <c r="K23"/>
+      <c r="L23"/>
+    </row>
+    <row r="24" spans="1:12">
       <c r="A24" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B24">
+        <v>83663000.0</v>
+      </c>
+      <c r="C24">
+        <v>86949000.0</v>
+      </c>
+      <c r="D24">
+        <v>88235000.0</v>
+      </c>
+      <c r="E24">
+        <v>88426000.0</v>
+      </c>
+      <c r="F24">
         <v>43275000.0</v>
       </c>
-      <c r="C24">
+      <c r="G24">
         <v>135915000.0</v>
       </c>
-      <c r="D24">
+      <c r="H24">
         <v>133392000.0</v>
       </c>
-      <c r="E24"/>
-      <c r="F24">
+      <c r="I24"/>
+      <c r="J24">
         <v>133818000.0</v>
       </c>
-      <c r="G24"/>
-      <c r="H24">
+      <c r="K24"/>
+      <c r="L24">
         <v>135205000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:8">
+    <row r="25" spans="1:12">
       <c r="A25" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
-    </row>
-    <row r="26" spans="1:8">
+      <c r="I25"/>
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25"/>
+    </row>
+    <row r="26" spans="1:12">
       <c r="A26" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
-    </row>
-    <row r="27" spans="1:8">
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+    </row>
+    <row r="27" spans="1:12">
       <c r="A27" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
-    </row>
-    <row r="28" spans="1:8">
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+    </row>
+    <row r="28" spans="1:12">
       <c r="A28" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="B28">
+        <v>86252000.0</v>
+      </c>
+      <c r="C28">
+        <v>103232000.0</v>
+      </c>
+      <c r="D28">
+        <v>104673000.0</v>
+      </c>
+      <c r="E28">
+        <v>148010000.0</v>
+      </c>
+      <c r="F28">
         <v>145982000.0</v>
       </c>
-      <c r="C28">
+      <c r="G28">
         <v>155942000.0</v>
       </c>
-      <c r="D28">
+      <c r="H28">
         <v>146763000.0</v>
       </c>
-      <c r="E28"/>
-      <c r="F28">
+      <c r="I28"/>
+      <c r="J28">
         <v>155743000.0</v>
       </c>
-      <c r="G28"/>
-      <c r="H28">
+      <c r="K28"/>
+      <c r="L28">
         <v>160579000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:8">
+    <row r="29" spans="1:12">
       <c r="A29" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="B29">
+        <v>219225000.0</v>
+      </c>
+      <c r="C29">
+        <v>228524000.0</v>
+      </c>
+      <c r="D29">
+        <v>223218000.0</v>
+      </c>
+      <c r="E29">
+        <v>215086000.0</v>
+      </c>
+      <c r="F29">
         <v>197742000.0</v>
       </c>
-      <c r="C29">
+      <c r="G29">
         <v>199391000.0</v>
       </c>
-      <c r="D29">
+      <c r="H29">
         <v>189318000.0</v>
       </c>
-      <c r="E29"/>
-      <c r="F29">
+      <c r="I29"/>
+      <c r="J29">
         <v>167429000.0</v>
       </c>
-      <c r="G29"/>
-      <c r="H29">
+      <c r="K29"/>
+      <c r="L29">
         <v>172444000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:8">
+    <row r="30" spans="1:12">
       <c r="A30" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="B30">
+        <v>106937000.0</v>
+      </c>
+      <c r="C30">
+        <v>71218000.0</v>
+      </c>
+      <c r="D30">
+        <v>36980000.0</v>
+      </c>
+      <c r="E30">
+        <v>37045000.0</v>
+      </c>
+      <c r="F30">
         <v>47752000.0</v>
       </c>
-      <c r="C30">
+      <c r="G30">
         <v>102937000.0</v>
       </c>
-      <c r="D30">
+      <c r="H30">
         <v>11207000.0</v>
       </c>
-      <c r="E30">
+      <c r="I30">
         <v>11207000.0</v>
       </c>
-      <c r="F30">
+      <c r="J30">
         <v>62978000.0</v>
       </c>
-      <c r="G30">
+      <c r="K30">
         <v>62978000.0</v>
       </c>
-      <c r="H30">
+      <c r="L30">
         <v>9509000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:8">
+    <row r="31" spans="1:12">
       <c r="A31" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31"/>
+      <c r="F31"/>
+      <c r="G31"/>
+      <c r="H31">
         <v>21777000.0</v>
       </c>
-      <c r="E31">
+      <c r="I31">
         <v>21777000.0</v>
       </c>
-      <c r="F31">
+      <c r="J31">
         <v>1372000.0</v>
       </c>
-      <c r="G31">
+      <c r="K31">
         <v>1372000.0</v>
       </c>
-      <c r="H31"/>
-[...1 lines deleted...]
-    <row r="32" spans="1:8">
+      <c r="L31"/>
+    </row>
+    <row r="32" spans="1:12">
       <c r="A32" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="B32">
+        <v>-2104000.0</v>
+      </c>
+      <c r="C32">
+        <v>-15214000.0</v>
+      </c>
+      <c r="D32">
+        <v>-18866000.0</v>
+      </c>
+      <c r="E32">
+        <v>-62886000.0</v>
+      </c>
+      <c r="F32">
         <v>-109503000.0</v>
       </c>
-      <c r="C32">
+      <c r="G32">
         <v>-17243000.0</v>
       </c>
-      <c r="D32">
+      <c r="H32">
         <v>-16088000.0</v>
       </c>
-      <c r="E32"/>
-      <c r="F32">
+      <c r="I32"/>
+      <c r="J32">
         <v>-22933000.0</v>
       </c>
-      <c r="G32"/>
-      <c r="H32">
+      <c r="K32"/>
+      <c r="L32">
         <v>-21663000.0</v>
       </c>
     </row>
-    <row r="33" spans="1:8">
+    <row r="33" spans="1:12">
       <c r="A33" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="B33">
+        <v>222327000.0</v>
+      </c>
+      <c r="C33">
+        <v>233921000.0</v>
+      </c>
+      <c r="D33">
+        <v>227011000.0</v>
+      </c>
+      <c r="E33">
+        <v>182959000.0</v>
+      </c>
+      <c r="F33">
         <v>164699000.0</v>
       </c>
-      <c r="C33">
+      <c r="G33">
         <v>162495000.0</v>
       </c>
-      <c r="D33">
+      <c r="H33">
         <v>151265000.0</v>
       </c>
-      <c r="E33"/>
-      <c r="F33">
+      <c r="I33"/>
+      <c r="J33">
         <v>138845000.0</v>
       </c>
-      <c r="G33"/>
-      <c r="H33">
+      <c r="K33"/>
+      <c r="L33">
         <v>143746000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:8">
+    <row r="34" spans="1:12">
       <c r="A34" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
-    </row>
-    <row r="35" spans="1:8">
+      <c r="I34"/>
+      <c r="J34"/>
+      <c r="K34"/>
+      <c r="L34"/>
+    </row>
+    <row r="35" spans="1:12">
       <c r="A35" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B35">
+        <v>119599000.0</v>
+      </c>
+      <c r="C35">
+        <v>129293000.0</v>
+      </c>
+      <c r="D35">
+        <v>124711000.0</v>
+      </c>
+      <c r="E35">
+        <v>96696000.0</v>
+      </c>
+      <c r="F35">
         <v>48788000.0</v>
       </c>
-      <c r="C35">
+      <c r="G35">
         <v>138129000.0</v>
       </c>
-      <c r="D35">
+      <c r="H35">
         <v>135795000.0</v>
       </c>
-      <c r="E35"/>
-      <c r="F35">
+      <c r="I35"/>
+      <c r="J35">
         <v>135982000.0</v>
       </c>
-      <c r="G35"/>
-      <c r="H35">
+      <c r="K35"/>
+      <c r="L35">
         <v>137560000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:8">
+    <row r="36" spans="1:12">
       <c r="A36" t="s">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="B36"/>
+        <v>42</v>
+      </c>
+      <c r="B36">
+        <v>1000.0</v>
+      </c>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36"/>
-    </row>
-    <row r="37" spans="1:8">
+      <c r="I36"/>
+      <c r="J36"/>
+      <c r="K36"/>
+      <c r="L36"/>
+    </row>
+    <row r="37" spans="1:12">
       <c r="A37" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
-    </row>
-    <row r="38" spans="1:8">
+      <c r="I37"/>
+      <c r="J37"/>
+      <c r="K37"/>
+      <c r="L37"/>
+    </row>
+    <row r="38" spans="1:12">
       <c r="A38" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
-      <c r="D38">
+      <c r="D38"/>
+      <c r="E38"/>
+      <c r="F38"/>
+      <c r="G38"/>
+      <c r="H38">
         <v>15215000.0</v>
       </c>
-      <c r="E38">
+      <c r="I38">
         <v>15215000.0</v>
       </c>
-      <c r="F38">
+      <c r="J38">
         <v>15201000.0</v>
       </c>
-      <c r="G38">
+      <c r="K38">
         <v>15201000.0</v>
       </c>
-      <c r="H38"/>
-[...1 lines deleted...]
-    <row r="39" spans="1:8">
+      <c r="L38"/>
+    </row>
+    <row r="39" spans="1:12">
       <c r="A39" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="B39"/>
       <c r="C39"/>
       <c r="D39"/>
       <c r="E39"/>
       <c r="F39"/>
       <c r="G39"/>
       <c r="H39"/>
-    </row>
-    <row r="40" spans="1:8">
+      <c r="I39"/>
+      <c r="J39"/>
+      <c r="K39"/>
+      <c r="L39"/>
+    </row>
+    <row r="40" spans="1:12">
       <c r="A40" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
-      <c r="D40">
+      <c r="D40"/>
+      <c r="E40"/>
+      <c r="F40"/>
+      <c r="G40"/>
+      <c r="H40">
         <v>56152000.0</v>
       </c>
-      <c r="E40">
+      <c r="I40">
         <v>56152000.0</v>
       </c>
-      <c r="F40">
+      <c r="J40">
         <v>58834000.0</v>
       </c>
-      <c r="G40">
+      <c r="K40">
         <v>58834000.0</v>
       </c>
-      <c r="H40"/>
-[...1 lines deleted...]
-    <row r="41" spans="1:8">
+      <c r="L40"/>
+    </row>
+    <row r="41" spans="1:12">
       <c r="A41" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41"/>
+      <c r="F41"/>
+      <c r="G41"/>
+      <c r="H41">
         <v>2054000.0</v>
       </c>
-      <c r="E41">
+      <c r="I41">
         <v>2054000.0</v>
       </c>
-      <c r="F41">
+      <c r="J41">
         <v>2129000.0</v>
       </c>
-      <c r="G41">
+      <c r="K41">
         <v>2129000.0</v>
       </c>
-      <c r="H41"/>
-[...1 lines deleted...]
-    <row r="42" spans="1:8">
+      <c r="L41"/>
+    </row>
+    <row r="42" spans="1:12">
       <c r="A42" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
-      <c r="D42">
+      <c r="D42"/>
+      <c r="E42"/>
+      <c r="F42"/>
+      <c r="G42"/>
+      <c r="H42">
         <v>68358000.0</v>
       </c>
-      <c r="E42">
+      <c r="I42">
         <v>68358000.0</v>
       </c>
-      <c r="F42">
+      <c r="J42">
         <v>42413000.0</v>
       </c>
-      <c r="G42">
+      <c r="K42">
         <v>42413000.0</v>
       </c>
-      <c r="H42"/>
-[...1 lines deleted...]
-    <row r="43" spans="1:8">
+      <c r="L42"/>
+    </row>
+    <row r="43" spans="1:12">
       <c r="A43" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
-    </row>
-    <row r="44" spans="1:8">
+      <c r="I43"/>
+      <c r="J43"/>
+      <c r="K43"/>
+      <c r="L43"/>
+    </row>
+    <row r="44" spans="1:12">
       <c r="A44" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
-    </row>
-    <row r="45" spans="1:8">
+      <c r="I44"/>
+      <c r="J44"/>
+      <c r="K44"/>
+      <c r="L44"/>
+    </row>
+    <row r="45" spans="1:12">
       <c r="A45" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="B45">
+        <v>335740000.0</v>
+      </c>
+      <c r="C45">
+        <v>158678000.0</v>
+      </c>
+      <c r="D45">
+        <v>313923000.0</v>
+      </c>
+      <c r="E45">
+        <v>107695000.0</v>
+      </c>
+      <c r="F45">
         <v>89435000.0</v>
       </c>
-      <c r="C45">
+      <c r="G45">
         <v>87182000.0</v>
       </c>
-      <c r="D45">
+      <c r="H45">
         <v>223025000.0</v>
       </c>
-      <c r="E45"/>
-      <c r="F45">
+      <c r="I45"/>
+      <c r="J45">
         <v>62791000.0</v>
       </c>
-      <c r="G45"/>
-[...2 lines deleted...]
-    <row r="46" spans="1:8">
+      <c r="K45"/>
+      <c r="L45"/>
+    </row>
+    <row r="46" spans="1:12">
       <c r="A46" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="B46">
+        <v>159863000.0</v>
+      </c>
+      <c r="C46">
+        <v>158678000.0</v>
+      </c>
+      <c r="D46">
+        <v>151869000.0</v>
+      </c>
+      <c r="E46">
+        <v>107695000.0</v>
+      </c>
+      <c r="F46">
         <v>89435000.0</v>
       </c>
-      <c r="C46">
+      <c r="G46">
         <v>87182000.0</v>
       </c>
-      <c r="D46">
+      <c r="H46">
         <v>75197000.0</v>
       </c>
-      <c r="E46"/>
-      <c r="F46">
+      <c r="I46"/>
+      <c r="J46">
         <v>62791000.0</v>
       </c>
-      <c r="G46"/>
-[...2 lines deleted...]
-    <row r="47" spans="1:8">
+      <c r="K46"/>
+      <c r="L46"/>
+    </row>
+    <row r="47" spans="1:12">
       <c r="A47" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
-      <c r="D47">
+      <c r="D47"/>
+      <c r="E47"/>
+      <c r="F47"/>
+      <c r="G47"/>
+      <c r="H47">
         <v>75197000.0</v>
       </c>
-      <c r="E47">
+      <c r="I47">
         <v>75197000.0</v>
       </c>
-      <c r="F47">
+      <c r="J47">
         <v>62791000.0</v>
       </c>
-      <c r="G47">
+      <c r="K47">
         <v>62791000.0</v>
       </c>
-      <c r="H47"/>
-[...1 lines deleted...]
-    <row r="48" spans="1:8">
+      <c r="L47"/>
+    </row>
+    <row r="48" spans="1:12">
       <c r="A48" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="B48">
+        <v>-378039000.0</v>
+      </c>
+      <c r="C48">
+        <v>-385134000.0</v>
+      </c>
+      <c r="D48">
+        <v>-388689000.0</v>
+      </c>
+      <c r="E48">
+        <v>-423850000.0</v>
+      </c>
+      <c r="F48">
         <v>-426286000.0</v>
       </c>
-      <c r="C48">
+      <c r="G48">
         <v>-431181000.0</v>
       </c>
-      <c r="D48">
+      <c r="H48">
         <v>-428855000.0</v>
       </c>
-      <c r="E48">
+      <c r="I48">
         <v>-428855000.0</v>
       </c>
-      <c r="F48">
+      <c r="J48">
         <v>-423315000.0</v>
       </c>
-      <c r="G48">
+      <c r="K48">
         <v>-423315000.0</v>
       </c>
-      <c r="H48">
+      <c r="L48">
         <v>-419467000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:8">
+    <row r="49" spans="1:12">
       <c r="A49" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
-    </row>
-    <row r="50" spans="1:8">
+      <c r="I49"/>
+      <c r="J49"/>
+      <c r="K49"/>
+      <c r="L49"/>
+    </row>
+    <row r="50" spans="1:12">
       <c r="A50" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="B50">
+        <v>10212000.0</v>
+      </c>
+      <c r="C50">
+        <v>27968000.0</v>
+      </c>
+      <c r="D50">
+        <v>28426000.0</v>
+      </c>
+      <c r="E50">
+        <v>77924000.0</v>
+      </c>
+      <c r="F50">
         <v>123988000.0</v>
       </c>
-      <c r="C50">
+      <c r="G50">
         <v>32799000.0</v>
       </c>
-      <c r="D50">
+      <c r="H50">
         <v>34149000.0</v>
       </c>
-      <c r="E50"/>
-      <c r="F50">
+      <c r="I50"/>
+      <c r="J50">
         <v>32239000.0</v>
       </c>
-      <c r="G50"/>
-      <c r="H50">
+      <c r="K50"/>
+      <c r="L50">
         <v>32209000.0</v>
       </c>
     </row>
-    <row r="51" spans="1:8">
+    <row r="51" spans="1:12">
       <c r="A51" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51"/>
-    </row>
-    <row r="52" spans="1:8">
+      <c r="I51"/>
+      <c r="J51"/>
+      <c r="K51"/>
+      <c r="L51"/>
+    </row>
+    <row r="52" spans="1:12">
       <c r="A52" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="B52"/>
       <c r="C52"/>
       <c r="D52"/>
       <c r="E52"/>
       <c r="F52"/>
       <c r="G52"/>
       <c r="H52"/>
-    </row>
-    <row r="53" spans="1:8">
+      <c r="I52"/>
+      <c r="J52"/>
+      <c r="K52"/>
+      <c r="L52"/>
+    </row>
+    <row r="53" spans="1:12">
       <c r="A53" t="s">
-        <v>57</v>
-[...1 lines deleted...]
-      <c r="B53">
+        <v>59</v>
+      </c>
+      <c r="B53"/>
+      <c r="C53">
+        <v>27308000.0</v>
+      </c>
+      <c r="D53">
+        <v>27308000.0</v>
+      </c>
+      <c r="E53">
         <v>31729000.0</v>
       </c>
-      <c r="C53">
-[...5 lines deleted...]
-      <c r="E53"/>
       <c r="F53">
         <v>31729000.0</v>
       </c>
-      <c r="G53"/>
+      <c r="G53">
+        <v>31729000.0</v>
+      </c>
       <c r="H53">
         <v>31729000.0</v>
       </c>
-    </row>
-    <row r="54" spans="1:8">
+      <c r="I53"/>
+      <c r="J53">
+        <v>31729000.0</v>
+      </c>
+      <c r="K53"/>
+      <c r="L53">
+        <v>31729000.0</v>
+      </c>
+    </row>
+    <row r="54" spans="1:12">
       <c r="A54" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
-    </row>
-    <row r="55" spans="1:8">
+      <c r="I54"/>
+      <c r="J54"/>
+      <c r="K54"/>
+      <c r="L54"/>
+    </row>
+    <row r="55" spans="1:12">
       <c r="A55" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="B55">
+        <v>474770000.0</v>
+      </c>
+      <c r="C55">
+        <v>487905000.0</v>
+      </c>
+      <c r="D55">
+        <v>467112000.0</v>
+      </c>
+      <c r="E55">
+        <v>526593000.0</v>
+      </c>
+      <c r="F55">
         <v>446346000.0</v>
       </c>
-      <c r="C55">
+      <c r="G55">
         <v>333585000.0</v>
       </c>
-      <c r="D55">
+      <c r="H55">
         <v>267729000.0</v>
       </c>
-      <c r="E55"/>
-      <c r="F55">
+      <c r="I55"/>
+      <c r="J55">
         <v>252571000.0</v>
       </c>
-      <c r="G55"/>
-      <c r="H55">
+      <c r="K55"/>
+      <c r="L55">
         <v>228752000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:8">
+    <row r="56" spans="1:12">
       <c r="A56" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="B56">
+        <v>252443000.0</v>
+      </c>
+      <c r="C56">
+        <v>253984000.0</v>
+      </c>
+      <c r="D56">
+        <v>240101000.0</v>
+      </c>
+      <c r="E56">
+        <v>343634000.0</v>
+      </c>
+      <c r="F56">
         <v>281647000.0</v>
       </c>
-      <c r="C56">
+      <c r="G56">
         <v>171090000.0</v>
       </c>
-      <c r="D56">
+      <c r="H56">
         <v>116464000.0</v>
       </c>
-      <c r="E56">
+      <c r="I56">
         <v>116464000.0</v>
       </c>
-      <c r="F56">
+      <c r="J56">
         <v>113726000.0</v>
       </c>
-      <c r="G56">
+      <c r="K56">
         <v>113726000.0</v>
       </c>
-      <c r="H56">
+      <c r="L56">
         <v>85006000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:8">
+    <row r="57" spans="1:12">
       <c r="A57" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="B57">
+        <v>254547000.0</v>
+      </c>
+      <c r="C57">
+        <v>269198000.0</v>
+      </c>
+      <c r="D57">
+        <v>258967000.0</v>
+      </c>
+      <c r="E57">
+        <v>406520000.0</v>
+      </c>
+      <c r="F57">
         <v>391150000.0</v>
       </c>
-      <c r="C57">
+      <c r="G57">
         <v>188333000.0</v>
       </c>
-      <c r="D57">
+      <c r="H57">
         <v>132552000.0</v>
       </c>
-      <c r="E57">
+      <c r="I57">
         <v>132552000.0</v>
       </c>
-      <c r="F57">
+      <c r="J57">
         <v>136659000.0</v>
       </c>
-      <c r="G57">
+      <c r="K57">
         <v>136659000.0</v>
       </c>
-      <c r="H57">
+      <c r="L57">
         <v>106669000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:8">
+    <row r="58" spans="1:12">
       <c r="A58" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="B58">
+        <v>374146000.0</v>
+      </c>
+      <c r="C58">
+        <v>398491000.0</v>
+      </c>
+      <c r="D58">
+        <v>383678000.0</v>
+      </c>
+      <c r="E58">
+        <v>503216000.0</v>
+      </c>
+      <c r="F58">
         <v>439938000.0</v>
       </c>
-      <c r="C58">
+      <c r="G58">
         <v>326462000.0</v>
       </c>
-      <c r="D58">
+      <c r="H58">
         <v>268347000.0</v>
       </c>
-      <c r="E58"/>
-      <c r="F58">
+      <c r="I58"/>
+      <c r="J58">
         <v>272641000.0</v>
       </c>
-      <c r="G58"/>
-      <c r="H58">
+      <c r="K58"/>
+      <c r="L58">
         <v>244229000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:8">
+    <row r="59" spans="1:12">
       <c r="A59" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
-    </row>
-    <row r="60" spans="1:8">
+      <c r="I59"/>
+      <c r="J59"/>
+      <c r="K59"/>
+      <c r="L59"/>
+    </row>
+    <row r="60" spans="1:12">
       <c r="A60" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="B60">
+        <v>125350000.0</v>
+      </c>
+      <c r="C60">
+        <v>113607000.0</v>
+      </c>
+      <c r="D60">
+        <v>106557000.0</v>
+      </c>
+      <c r="E60">
+        <v>48736000.0</v>
+      </c>
+      <c r="F60">
         <v>30479000.0</v>
       </c>
-      <c r="C60">
+      <c r="G60">
         <v>30677000.0</v>
       </c>
-      <c r="D60">
+      <c r="H60">
         <v>21777000.0</v>
       </c>
-      <c r="E60"/>
-      <c r="F60">
+      <c r="I60"/>
+      <c r="J60">
         <v>1372000.0</v>
       </c>
-      <c r="G60"/>
-      <c r="H60">
+      <c r="K60"/>
+      <c r="L60">
         <v>5030000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:8">
+    <row r="61" spans="1:12">
       <c r="A61" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
-    </row>
-    <row r="62" spans="1:8">
+      <c r="I61"/>
+      <c r="J61"/>
+      <c r="K61"/>
+      <c r="L61"/>
+    </row>
+    <row r="62" spans="1:12">
       <c r="A62" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
+      <c r="I62"/>
+      <c r="J62"/>
+      <c r="K62"/>
+      <c r="L62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F32"/>
+  <dimension ref="A1:H32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
-    </row>
-    <row r="2" spans="1:6">
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="B2">
+        <v>305238000.0</v>
+      </c>
+      <c r="C2">
+        <v>468230000.0</v>
+      </c>
+      <c r="D2">
         <v>136833000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>68646000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>86293000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>165071000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>151547000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>73</v>
+        <v>79</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
-    </row>
-    <row r="4" spans="1:6">
+      <c r="G3"/>
+      <c r="H3"/>
+    </row>
+    <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>74</v>
+        <v>80</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
-    </row>
-    <row r="5" spans="1:6">
+      <c r="G4"/>
+      <c r="H4"/>
+    </row>
+    <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>75</v>
-[...1 lines deleted...]
-      <c r="B5">
+        <v>81</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5">
         <v>1866000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>-11375000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>-8185000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>11465000.0</v>
       </c>
-      <c r="F5"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:6">
+      <c r="H5"/>
+    </row>
+    <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>76</v>
+        <v>82</v>
       </c>
       <c r="B6"/>
-      <c r="C6">
+      <c r="C6"/>
+      <c r="D6"/>
+      <c r="E6">
         <v>8602000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>20566000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-20881000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-100293000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:6">
+    <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>77</v>
+        <v>83</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
-    </row>
-    <row r="8" spans="1:6">
+      <c r="G7"/>
+      <c r="H7"/>
+    </row>
+    <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>78</v>
+        <v>84</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
-    </row>
-    <row r="9" spans="1:6">
+      <c r="G8"/>
+      <c r="H8"/>
+    </row>
+    <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>79</v>
+        <v>85</v>
       </c>
       <c r="B9">
+        <v>27035000.0</v>
+      </c>
+      <c r="C9">
+        <v>29628000.0</v>
+      </c>
+      <c r="D9">
         <v>12341000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>-4496000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>2306000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>23570000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>32971000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:6">
+    <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>80</v>
+        <v>86</v>
       </c>
       <c r="B10">
+        <v>11445000.0</v>
+      </c>
+      <c r="C10">
+        <v>21190000.0</v>
+      </c>
+      <c r="D10">
         <v>-9926000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>-3548000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-25053000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-132337000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-128645000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:6">
+    <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>81</v>
-[...1 lines deleted...]
-      <c r="B11">
+        <v>87</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11">
         <v>1350000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>-70000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>-91000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>4583000.0</v>
       </c>
-      <c r="F11"/>
-[...1 lines deleted...]
-    <row r="12" spans="1:6">
+      <c r="H11"/>
+    </row>
+    <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>82</v>
+        <v>88</v>
       </c>
       <c r="B12">
+        <v>17039000.0</v>
+      </c>
+      <c r="C12">
+        <v>17635000.0</v>
+      </c>
+      <c r="D12">
         <v>8936000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>6081000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>17464000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>40118000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>16473000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:6">
+    <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>83</v>
+        <v>89</v>
       </c>
       <c r="B13">
+        <v>31000.0</v>
+      </c>
+      <c r="C13">
+        <v>112000.0</v>
+      </c>
+      <c r="D13">
         <v>314000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>0.0</v>
       </c>
-      <c r="D13"/>
-      <c r="E13"/>
       <c r="F13"/>
-    </row>
-    <row r="14" spans="1:6">
+      <c r="G13"/>
+      <c r="H13"/>
+    </row>
+    <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="B14">
+        <v>1603000.0</v>
+      </c>
+      <c r="C14">
+        <v>2568000.0</v>
+      </c>
+      <c r="D14">
         <v>1888000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>1113000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>1951000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>1983000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>4482000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:6">
+    <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>85</v>
+        <v>91</v>
       </c>
       <c r="B15">
+        <v>10650000.0</v>
+      </c>
+      <c r="C15">
+        <v>20398000.0</v>
+      </c>
+      <c r="D15">
         <v>-9388000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>-2365000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>-23011000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>-134937000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>-128181000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:6">
+    <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>86</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>92</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16">
         <v>-9388000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>-2365000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>-23011000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>-134937000.0</v>
       </c>
-      <c r="F16"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:6">
+      <c r="H16"/>
+    </row>
+    <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>87</v>
+        <v>93</v>
       </c>
       <c r="B17">
+        <v>9047000.0</v>
+      </c>
+      <c r="C17">
+        <v>17830000.0</v>
+      </c>
+      <c r="D17">
         <v>-11276000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>-3478000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>-24962000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>-136920000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>-132663000.0</v>
       </c>
     </row>
-    <row r="18" spans="1:6">
+    <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>88</v>
+        <v>94</v>
       </c>
       <c r="B18">
+        <v>-17008000.0</v>
+      </c>
+      <c r="C18">
+        <v>-17523000.0</v>
+      </c>
+      <c r="D18">
         <v>-8622000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-6081000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-17464000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-40118000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-16473000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:6">
+    <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>89</v>
+        <v>95</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
-    </row>
-    <row r="20" spans="1:6">
+      <c r="G19"/>
+      <c r="H19"/>
+    </row>
+    <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>90</v>
+        <v>96</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
-    </row>
-    <row r="21" spans="1:6">
+      <c r="G20"/>
+      <c r="H20"/>
+    </row>
+    <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="B21">
+        <v>18893000.0</v>
+      </c>
+      <c r="C21">
+        <v>19975000.0</v>
+      </c>
+      <c r="D21">
         <v>2759000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-12822000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-8261000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>13223000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>20253000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:6">
+    <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>92</v>
+        <v>98</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
-    </row>
-    <row r="23" spans="1:6">
+      <c r="G22"/>
+      <c r="H22"/>
+    </row>
+    <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>93</v>
-[...1 lines deleted...]
-      <c r="B23">
+        <v>99</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23"/>
+      <c r="D23">
         <v>1938000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>1526000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>74000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>1131000.0</v>
       </c>
-      <c r="F23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:6">
+      <c r="H23"/>
+    </row>
+    <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>94</v>
+        <v>100</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
-    </row>
-    <row r="25" spans="1:6">
+      <c r="G24"/>
+      <c r="H24"/>
+    </row>
+    <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="B25">
+        <v>13880000.0</v>
+      </c>
+      <c r="C25">
+        <v>10038000.0</v>
+      </c>
+      <c r="D25">
         <v>6416000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>6069000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>28155000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>71338000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>11879000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:6">
+    <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>96</v>
+        <v>102</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
-    </row>
-    <row r="27" spans="1:6">
+      <c r="G26"/>
+      <c r="H26"/>
+    </row>
+    <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>97</v>
+        <v>103</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
-    </row>
-    <row r="28" spans="1:6">
+      <c r="G27"/>
+      <c r="H27"/>
+    </row>
+    <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>98</v>
+        <v>104</v>
       </c>
       <c r="B28">
+        <v>10062000.0</v>
+      </c>
+      <c r="C28">
+        <v>10227000.0</v>
+      </c>
+      <c r="D28">
         <v>7972000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>7365000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>10446000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>10907000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>11703000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:6">
+    <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>99</v>
+        <v>105</v>
       </c>
       <c r="B29">
+        <v>2398000.0</v>
+      </c>
+      <c r="C29">
+        <v>3360000.0</v>
+      </c>
+      <c r="D29">
         <v>1350000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>-70000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>-91000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>4583000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>4018000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:6">
+    <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="B30">
+        <v>313380000.0</v>
+      </c>
+      <c r="C30">
+        <v>477883000.0</v>
+      </c>
+      <c r="D30">
         <v>146415000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>76972000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>96860000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>175418000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>164265000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:6">
+    <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>101</v>
+        <v>107</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
-    </row>
-    <row r="32" spans="1:6">
+      <c r="G31"/>
+      <c r="H31"/>
+    </row>
+    <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>102</v>
+        <v>108</v>
       </c>
       <c r="B32">
+        <v>332273000.0</v>
+      </c>
+      <c r="C32">
+        <v>497858000.0</v>
+      </c>
+      <c r="D32">
         <v>149174000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>64150000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>88599000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>188641000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>184518000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>67</v>
+        <v>73</v>
       </c>
       <c r="C1" t="s">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D1" t="s">
-        <v>69</v>
+        <v>75</v>
       </c>
       <c r="E1" t="s">
-        <v>70</v>
+        <v>76</v>
       </c>
       <c r="F1" t="s">
-        <v>71</v>
+        <v>77</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="B2">
         <v>86188000.0</v>
       </c>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
-        <v>73</v>
+        <v>79</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
-        <v>74</v>
+        <v>80</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
-        <v>75</v>
+        <v>81</v>
       </c>
       <c r="B5"/>
       <c r="C5">
         <v>770500.0</v>
       </c>
       <c r="D5">
         <v>770500.0</v>
       </c>
       <c r="E5">
         <v>162500.0</v>
       </c>
       <c r="F5">
         <v>162500.0</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
-        <v>76</v>
+        <v>82</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
-        <v>77</v>
+        <v>83</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
-        <v>78</v>
+        <v>84</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
-        <v>79</v>
+        <v>85</v>
       </c>
       <c r="B9">
         <v>9779000.0</v>
       </c>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
-        <v>80</v>
+        <v>86</v>
       </c>
       <c r="B10">
         <v>3376000.0</v>
       </c>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
-        <v>81</v>
+        <v>87</v>
       </c>
       <c r="B11"/>
       <c r="C11">
         <v>692500.0</v>
       </c>
       <c r="D11">
         <v>692500.0</v>
       </c>
       <c r="E11">
         <v>-17500.0</v>
       </c>
       <c r="F11">
         <v>-17500.0</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
-        <v>82</v>
+        <v>88</v>
       </c>
       <c r="B12">
         <v>3348000.0</v>
       </c>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
-        <v>83</v>
+        <v>89</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="B14">
         <v>522000.0</v>
       </c>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
-        <v>85</v>
+        <v>91</v>
       </c>
       <c r="B15">
         <v>4052000.0</v>
       </c>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
-        <v>86</v>
+        <v>92</v>
       </c>
       <c r="B16"/>
       <c r="C16">
         <v>-2770000.0</v>
       </c>
       <c r="D16">
         <v>-2770000.0</v>
       </c>
       <c r="E16">
         <v>-1924000.0</v>
       </c>
       <c r="F16">
         <v>-1924000.0</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
-        <v>87</v>
+        <v>93</v>
       </c>
       <c r="B17">
         <v>3530000.0</v>
       </c>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
-        <v>88</v>
+        <v>94</v>
       </c>
       <c r="B18">
         <v>-3348000.0</v>
       </c>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
-        <v>89</v>
+        <v>95</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
-        <v>90</v>
+        <v>96</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="B21">
         <v>9469000.0</v>
       </c>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
-        <v>92</v>
+        <v>98</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
-        <v>93</v>
+        <v>99</v>
       </c>
       <c r="B23"/>
       <c r="C23">
         <v>117500.0</v>
       </c>
       <c r="D23">
         <v>117500.0</v>
       </c>
       <c r="E23">
         <v>851500.0</v>
       </c>
       <c r="F23">
         <v>851500.0</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
-        <v>94</v>
+        <v>100</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="B25">
         <v>2858000.0</v>
       </c>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
-        <v>96</v>
+        <v>102</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
-        <v>97</v>
+        <v>103</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" t="s">
-        <v>98</v>
+        <v>104</v>
       </c>
       <c r="B28">
         <v>2726000.0</v>
       </c>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" t="s">
-        <v>99</v>
+        <v>105</v>
       </c>
       <c r="B29">
         <v>-154000.0</v>
       </c>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="B30">
         <v>86498000.0</v>
       </c>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
       <c r="F30"/>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" t="s">
-        <v>101</v>
+        <v>107</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" t="s">
-        <v>102</v>
+        <v>108</v>
       </c>
       <c r="B32">
         <v>95967000.0</v>
       </c>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H30"/>
+  <dimension ref="A1:J30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8">
+    <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
-        <v>103</v>
+        <v>6</v>
       </c>
       <c r="H1" t="s">
-        <v>104</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:8">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>109</v>
+      </c>
+      <c r="J1" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>105</v>
+        <v>111</v>
       </c>
       <c r="B2">
+        <v>11988000.0</v>
+      </c>
+      <c r="C2">
+        <v>21281000.0</v>
+      </c>
+      <c r="D2">
         <v>6835000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>6713000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>30390000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>8374000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>7569000.0</v>
       </c>
-      <c r="G2"/>
-[...2 lines deleted...]
-    <row r="3" spans="1:8">
+      <c r="I2"/>
+      <c r="J2"/>
+    </row>
+    <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>106</v>
+        <v>112</v>
       </c>
       <c r="B3">
+        <v>12830000</v>
+      </c>
+      <c r="C3">
+        <v>14875000</v>
+      </c>
+      <c r="D3">
         <v>17601000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>4587000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>26024000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>52439000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>29356000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="1:8">
+    <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>107</v>
+        <v>113</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
-    </row>
-    <row r="5" spans="1:8">
+      <c r="I4"/>
+      <c r="J4"/>
+    </row>
+    <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>108</v>
+        <v>114</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
-    </row>
-    <row r="6" spans="1:8">
+      <c r="I5"/>
+      <c r="J5"/>
+    </row>
+    <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>109</v>
+        <v>115</v>
       </c>
       <c r="B6">
+        <v>-4365000.0</v>
+      </c>
+      <c r="C6">
+        <v>-9293000.0</v>
+      </c>
+      <c r="D6">
         <v>13943000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>122000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-23677000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>22016000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>810000.0</v>
       </c>
-      <c r="G6"/>
-[...2 lines deleted...]
-    <row r="7" spans="1:8">
+      <c r="I6"/>
+      <c r="J6"/>
+    </row>
+    <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>110</v>
+        <v>116</v>
       </c>
       <c r="B7">
+        <v>-15100000.0</v>
+      </c>
+      <c r="C7">
+        <v>-24706000.0</v>
+      </c>
+      <c r="D7">
         <v>8438000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>2841000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-37806000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>-14549000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>-4242000.0</v>
       </c>
-      <c r="G7"/>
-[...2 lines deleted...]
-    <row r="8" spans="1:8">
+      <c r="I7"/>
+      <c r="J7"/>
+    </row>
+    <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>111</v>
+        <v>117</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
-    </row>
-    <row r="9" spans="1:8">
+      <c r="I8"/>
+      <c r="J8"/>
+    </row>
+    <row r="9" spans="1:10">
       <c r="A9" t="s">
-        <v>112</v>
-[...1 lines deleted...]
-      <c r="B9">
+        <v>118</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9"/>
+      <c r="D9">
         <v>-7567000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>-33638000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>-87993000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>22045000.0</v>
       </c>
-      <c r="F9"/>
-      <c r="G9"/>
       <c r="H9"/>
-    </row>
-    <row r="10" spans="1:8">
+      <c r="I9"/>
+      <c r="J9"/>
+    </row>
+    <row r="10" spans="1:10">
       <c r="A10" t="s">
-        <v>113</v>
+        <v>119</v>
       </c>
       <c r="B10">
+        <v>-629000.0</v>
+      </c>
+      <c r="C10">
+        <v>-42000.0</v>
+      </c>
+      <c r="D10">
         <v>-186000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>-19000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-568000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-921000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-1999000.0</v>
       </c>
-      <c r="G10"/>
-[...2 lines deleted...]
-    <row r="11" spans="1:8">
+      <c r="I10"/>
+      <c r="J10"/>
+    </row>
+    <row r="11" spans="1:10">
       <c r="A11" t="s">
-        <v>114</v>
-[...1 lines deleted...]
-      <c r="B11">
+        <v>120</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11">
         <v>16191000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>36498000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>50755000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>-35673000.0</v>
       </c>
-      <c r="F11"/>
-      <c r="G11"/>
       <c r="H11"/>
-    </row>
-    <row r="12" spans="1:8">
+      <c r="I11"/>
+      <c r="J11"/>
+    </row>
+    <row r="12" spans="1:10">
       <c r="A12" t="s">
-        <v>115</v>
-[...1 lines deleted...]
-      <c r="B12">
+        <v>121</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12">
         <v>12830000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>-9744000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>6670000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>121729000.0</v>
       </c>
-      <c r="F12"/>
-      <c r="G12"/>
       <c r="H12"/>
-    </row>
-    <row r="13" spans="1:8">
+      <c r="I12"/>
+      <c r="J12"/>
+    </row>
+    <row r="13" spans="1:10">
       <c r="A13" t="s">
-        <v>116</v>
+        <v>122</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
-    </row>
-    <row r="14" spans="1:8">
+      <c r="I13"/>
+      <c r="J13"/>
+    </row>
+    <row r="14" spans="1:10">
       <c r="A14" t="s">
-        <v>117</v>
+        <v>123</v>
       </c>
       <c r="B14">
+        <v>13880000.0</v>
+      </c>
+      <c r="C14">
+        <v>10038000.0</v>
+      </c>
+      <c r="D14">
         <v>5052000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>4752000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>27507000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>70515000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>11879000.0</v>
       </c>
-      <c r="G14"/>
-[...2 lines deleted...]
-    <row r="15" spans="1:8">
+      <c r="I14"/>
+      <c r="J14"/>
+    </row>
+    <row r="15" spans="1:10">
       <c r="A15" t="s">
-        <v>118</v>
+        <v>124</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
-    </row>
-    <row r="16" spans="1:8">
+      <c r="I15"/>
+      <c r="J15"/>
+    </row>
+    <row r="16" spans="1:10">
       <c r="A16" t="s">
-        <v>119</v>
+        <v>125</v>
       </c>
       <c r="B16">
+        <v>7623000.0</v>
+      </c>
+      <c r="C16">
+        <v>11988000.0</v>
+      </c>
+      <c r="D16">
         <v>20778000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>6835000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>6713000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>30390000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>8374000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>7569000.0</v>
       </c>
-      <c r="H16"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:8">
+      <c r="J16"/>
+    </row>
+    <row r="17" spans="1:10">
       <c r="A17" t="s">
-        <v>120</v>
+        <v>126</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
-    </row>
-    <row r="18" spans="1:8">
+      <c r="I17"/>
+      <c r="J17"/>
+    </row>
+    <row r="18" spans="1:10">
       <c r="A18" t="s">
-        <v>121</v>
+        <v>127</v>
       </c>
       <c r="B18">
+        <v>4748000.0</v>
+      </c>
+      <c r="C18">
+        <v>-9589000.0</v>
+      </c>
+      <c r="D18">
         <v>695000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-7786000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-52016000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>12083000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>1269000.0</v>
       </c>
-      <c r="G18"/>
-[...2 lines deleted...]
-    <row r="19" spans="1:8">
+      <c r="I18"/>
+      <c r="J18"/>
+    </row>
+    <row r="19" spans="1:10">
       <c r="A19" t="s">
-        <v>122</v>
+        <v>128</v>
       </c>
       <c r="B19">
+        <v>23308000.0</v>
+      </c>
+      <c r="C19">
+        <v>4421000.0</v>
+      </c>
+      <c r="D19">
         <v>-16380000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2850000.0</v>
       </c>
       <c r="E19">
         <v>2850000.0</v>
       </c>
       <c r="F19">
+        <v>2850000.0</v>
+      </c>
+      <c r="G19">
+        <v>2850000.0</v>
+      </c>
+      <c r="H19">
         <v>-121237000.0</v>
       </c>
-      <c r="G19"/>
-[...2 lines deleted...]
-    <row r="20" spans="1:8">
+      <c r="I19"/>
+      <c r="J19"/>
+    </row>
+    <row r="20" spans="1:10">
       <c r="A20" t="s">
-        <v>123</v>
+        <v>129</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
-      <c r="F20">
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20">
         <v>0.0</v>
       </c>
-      <c r="G20"/>
-[...2 lines deleted...]
-    <row r="21" spans="1:8">
+      <c r="I20"/>
+      <c r="J20"/>
+    </row>
+    <row r="21" spans="1:10">
       <c r="A21" t="s">
-        <v>124</v>
+        <v>130</v>
       </c>
       <c r="B21">
+        <v>-22786000.0</v>
+      </c>
+      <c r="C21">
+        <v>-38797000.0</v>
+      </c>
+      <c r="D21">
         <v>-2203000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-1857000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>44215000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>5661000.0</v>
       </c>
-      <c r="F21"/>
-      <c r="G21"/>
       <c r="H21"/>
-    </row>
-    <row r="22" spans="1:8">
+      <c r="I21"/>
+      <c r="J21"/>
+    </row>
+    <row r="22" spans="1:10">
       <c r="A22" t="s">
-        <v>85</v>
+        <v>91</v>
       </c>
       <c r="B22">
+        <v>10650000.0</v>
+      </c>
+      <c r="C22">
+        <v>20398000.0</v>
+      </c>
+      <c r="D22">
         <v>-9388000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>-2365000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>-23011000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>-134937000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>-128181000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>-1880000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>30000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:8">
+    <row r="23" spans="1:10">
       <c r="A23" t="s">
-        <v>125</v>
-[...1 lines deleted...]
-      <c r="B23">
+        <v>131</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23"/>
+      <c r="D23">
         <v>-2305000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>-1049000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>-11075000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>-30902000.0</v>
       </c>
-      <c r="F23"/>
-      <c r="G23"/>
       <c r="H23"/>
-    </row>
-    <row r="24" spans="1:8">
+      <c r="I23"/>
+      <c r="J23"/>
+    </row>
+    <row r="24" spans="1:10">
       <c r="A24" t="s">
-        <v>126</v>
+        <v>132</v>
       </c>
       <c r="B24"/>
-      <c r="C24">
-[...4 lines deleted...]
-      </c>
+      <c r="C24"/>
+      <c r="D24"/>
       <c r="E24">
         <v>4263000.0</v>
       </c>
-      <c r="F24"/>
-      <c r="G24"/>
+      <c r="F24">
+        <v>4263000.0</v>
+      </c>
+      <c r="G24">
+        <v>4263000.0</v>
+      </c>
       <c r="H24"/>
-    </row>
-    <row r="25" spans="1:8">
+      <c r="I24"/>
+      <c r="J24"/>
+    </row>
+    <row r="25" spans="1:10">
       <c r="A25" t="s">
-        <v>127</v>
+        <v>133</v>
       </c>
       <c r="B25">
+        <v>14390000.0</v>
+      </c>
+      <c r="C25">
+        <v>-3445000.0</v>
+      </c>
+      <c r="D25">
         <v>8936000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>6081000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>17464000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>66273000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>29327000.0</v>
       </c>
-      <c r="G25"/>
-[...2 lines deleted...]
-    <row r="26" spans="1:8">
+      <c r="I25"/>
+      <c r="J25"/>
+    </row>
+    <row r="26" spans="1:10">
       <c r="A26" t="s">
-        <v>128</v>
-[...2 lines deleted...]
-      <c r="C26"/>
+        <v>134</v>
+      </c>
+      <c r="B26">
+        <v>0.0</v>
+      </c>
+      <c r="C26">
+        <v>-18426000.0</v>
+      </c>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
-    </row>
-    <row r="27" spans="1:8">
+      <c r="I26"/>
+      <c r="J26"/>
+    </row>
+    <row r="27" spans="1:10">
       <c r="A27" t="s">
-        <v>129</v>
+        <v>135</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
-    </row>
-    <row r="28" spans="1:8">
+      <c r="I27"/>
+      <c r="J27"/>
+    </row>
+    <row r="28" spans="1:10">
       <c r="A28" t="s">
-        <v>130</v>
-[...1 lines deleted...]
-      <c r="B28">
+        <v>136</v>
+      </c>
+      <c r="B28"/>
+      <c r="C28"/>
+      <c r="D28">
         <v>12027000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>795000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>46327000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>109000.0</v>
       </c>
-      <c r="F28"/>
-      <c r="G28"/>
       <c r="H28"/>
-    </row>
-    <row r="29" spans="1:8">
+      <c r="I28"/>
+      <c r="J28"/>
+    </row>
+    <row r="29" spans="1:10">
       <c r="A29" t="s">
-        <v>131</v>
+        <v>137</v>
       </c>
       <c r="B29">
+        <v>17578000.0</v>
+      </c>
+      <c r="C29">
+        <v>5286000.0</v>
+      </c>
+      <c r="D29">
         <v>18296000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>-3199000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>-25992000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>64522000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>30625000.0</v>
       </c>
-      <c r="G29"/>
-[...2 lines deleted...]
-    <row r="30" spans="1:8">
+      <c r="I29"/>
+      <c r="J29"/>
+    </row>
+    <row r="30" spans="1:10">
       <c r="A30" t="s">
-        <v>132</v>
-[...1 lines deleted...]
-      <c r="B30">
+        <v>138</v>
+      </c>
+      <c r="B30"/>
+      <c r="C30"/>
+      <c r="D30">
         <v>-16380000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>2526000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-44012000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-42615000.0</v>
       </c>
-      <c r="F30"/>
-      <c r="G30"/>
       <c r="H30"/>
+      <c r="I30"/>
+      <c r="J30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>67</v>
+        <v>73</v>
       </c>
       <c r="C1" t="s">
-        <v>68</v>
+        <v>74</v>
       </c>
       <c r="D1" t="s">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="E1" t="s">
-        <v>69</v>
+        <v>75</v>
       </c>
       <c r="F1" t="s">
-        <v>70</v>
+        <v>76</v>
       </c>
       <c r="G1" t="s">
-        <v>71</v>
+        <v>77</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" t="s">
-        <v>105</v>
+        <v>111</v>
       </c>
       <c r="B2">
         <v>12772000.0</v>
       </c>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" t="s">
-        <v>106</v>
+        <v>112</v>
       </c>
       <c r="B3">
         <v>3392000</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
       <c r="D3">
         <v>7351500</v>
       </c>
       <c r="E3">
         <v>7351500</v>
       </c>
       <c r="F3">
         <v>1449000</v>
       </c>
       <c r="G3">
         <v>1449000</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" t="s">
-        <v>107</v>
+        <v>113</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" t="s">
-        <v>108</v>
+        <v>114</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" t="s">
-        <v>109</v>
+        <v>115</v>
       </c>
       <c r="B6">
         <v>8509000.0</v>
       </c>
       <c r="C6"/>
       <c r="D6">
         <v>5232000.0</v>
       </c>
       <c r="E6">
         <v>5232000.0</v>
       </c>
       <c r="F6">
         <v>1739500.0</v>
       </c>
       <c r="G6">
         <v>1739500.0</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" t="s">
-        <v>110</v>
+        <v>116</v>
       </c>
       <c r="B7">
         <v>6009000.0</v>
       </c>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" t="s">
-        <v>111</v>
+        <v>117</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" t="s">
-        <v>112</v>
+        <v>118</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9">
         <v>5021000.0</v>
       </c>
       <c r="E9">
         <v>5021000.0</v>
       </c>
       <c r="F9">
         <v>-8804500.0</v>
       </c>
       <c r="G9">
         <v>-8804500.0</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" t="s">
-        <v>113</v>
+        <v>119</v>
       </c>
       <c r="B10">
         <v>-17000.0</v>
       </c>
       <c r="C10"/>
       <c r="D10">
         <v>3887500.0</v>
       </c>
       <c r="E10">
         <v>3887500.0</v>
       </c>
       <c r="F10">
         <v>-3980500.0</v>
       </c>
       <c r="G10">
         <v>-3980500.0</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" t="s">
-        <v>114</v>
+        <v>120</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11">
         <v>-6902500.0</v>
       </c>
       <c r="E11">
         <v>-6902500.0</v>
       </c>
       <c r="F11">
         <v>14998000.0</v>
       </c>
       <c r="G11">
         <v>14998000.0</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" t="s">
-        <v>115</v>
+        <v>121</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12">
         <v>3733500.0</v>
       </c>
       <c r="E12">
         <v>3733500.0</v>
       </c>
       <c r="F12">
         <v>2681500.0</v>
       </c>
       <c r="G12">
         <v>2681500.0</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" t="s">
-        <v>116</v>
+        <v>122</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" t="s">
-        <v>117</v>
+        <v>123</v>
       </c>
       <c r="B14">
         <v>2858000.0</v>
       </c>
       <c r="C14"/>
       <c r="D14">
         <v>1048500.0</v>
       </c>
       <c r="E14">
         <v>1048500.0</v>
       </c>
       <c r="F14">
         <v>1477500.0</v>
       </c>
       <c r="G14">
         <v>1477500.0</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" t="s">
-        <v>118</v>
+        <v>124</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" t="s">
-        <v>119</v>
+        <v>125</v>
       </c>
       <c r="B16">
         <v>21281000.0</v>
       </c>
       <c r="C16">
         <v>12772000.0</v>
       </c>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" t="s">
-        <v>120</v>
+        <v>126</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" t="s">
-        <v>121</v>
+        <v>127</v>
       </c>
       <c r="B18">
         <v>13196000.0</v>
       </c>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" t="s">
-        <v>122</v>
+        <v>128</v>
       </c>
       <c r="B19">
         <v>-3043000.0</v>
       </c>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" t="s">
-        <v>123</v>
+        <v>129</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" t="s">
-        <v>124</v>
+        <v>130</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21">
         <v>-119500.0</v>
       </c>
       <c r="E21">
         <v>-119500.0</v>
       </c>
       <c r="F21">
         <v>-982000.0</v>
       </c>
       <c r="G21">
         <v>-982000.0</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" t="s">
-        <v>85</v>
+        <v>91</v>
       </c>
       <c r="B22">
         <v>4052000.0</v>
       </c>
       <c r="C22">
         <v>-1163000.0</v>
       </c>
       <c r="D22">
         <v>-2770000.0</v>
       </c>
       <c r="E22">
         <v>-2770000.0</v>
       </c>
       <c r="F22">
         <v>-1924000.0</v>
       </c>
       <c r="G22">
         <v>-1924000.0</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" t="s">
-        <v>125</v>
+        <v>131</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23">
         <v>115500.0</v>
       </c>
       <c r="E23">
         <v>115500.0</v>
       </c>
       <c r="F23">
         <v>-1268000.0</v>
       </c>
       <c r="G23">
         <v>-1268000.0</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" t="s">
-        <v>126</v>
+        <v>132</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" t="s">
-        <v>127</v>
+        <v>133</v>
       </c>
       <c r="B25">
         <v>463000.0</v>
       </c>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" t="s">
-        <v>129</v>
+        <v>135</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" t="s">
-        <v>130</v>
+        <v>136</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28">
         <v>8263500.0</v>
       </c>
       <c r="E28">
         <v>8263500.0</v>
       </c>
       <c r="F28">
         <v>-2250000.0</v>
       </c>
       <c r="G28">
         <v>-2250000.0</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" t="s">
-        <v>131</v>
+        <v>137</v>
       </c>
       <c r="B29">
         <v>16588000.0</v>
       </c>
       <c r="C29"/>
       <c r="D29">
         <v>4700000.0</v>
       </c>
       <c r="E29">
         <v>4700000.0</v>
       </c>
       <c r="F29">
         <v>4448000.0</v>
       </c>
       <c r="G29">
         <v>4448000.0</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" t="s">
-        <v>132</v>
+        <v>138</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30">
         <v>-7731500.0</v>
       </c>
       <c r="E30">
         <v>-7731500.0</v>
       </c>
       <c r="F30">
         <v>-458500.0</v>
       </c>
       <c r="G30">
         <v>-458500.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>