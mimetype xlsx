--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="214">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="215">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2026-01-31</t>
   </si>
   <si>
     <t>2025-01-31</t>
   </si>
   <si>
     <t>2024-01-31</t>
   </si>
   <si>
     <t>2023-01-31</t>
   </si>
   <si>
     <t>2022-01-31</t>
   </si>
   <si>
     <t>2021-01-31</t>
   </si>
   <si>
     <t>2020-01-31</t>
   </si>
   <si>
@@ -280,50 +280,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-04-30</t>
   </si>
   <si>
     <t>2025-10-31</t>
   </si>
   <si>
     <t>2025-07-31</t>
   </si>
   <si>
     <t>2025-04-30</t>
   </si>
   <si>
     <t>2024-10-31</t>
   </si>
   <si>
     <t>2024-07-31</t>
   </si>
   <si>
     <t>2024-04-30</t>
   </si>
   <si>
     <t>2023-10-31</t>
   </si>
   <si>
     <t>2023-07-31</t>
   </si>
@@ -4447,616 +4450,622 @@
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CO62"/>
+  <dimension ref="A1:CP62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:93">
+    <row r="1" spans="1:94">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>86</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="D1" t="s">
         <v>87</v>
       </c>
       <c r="E1" t="s">
         <v>88</v>
       </c>
       <c r="F1" t="s">
+        <v>89</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="H1" t="s">
         <v>90</v>
       </c>
       <c r="I1" t="s">
         <v>91</v>
       </c>
       <c r="J1" t="s">
+        <v>92</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="L1" t="s">
         <v>93</v>
       </c>
       <c r="M1" t="s">
         <v>94</v>
       </c>
       <c r="N1" t="s">
+        <v>95</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="P1" t="s">
         <v>96</v>
       </c>
       <c r="Q1" t="s">
         <v>97</v>
       </c>
       <c r="R1" t="s">
+        <v>98</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="T1" t="s">
         <v>99</v>
       </c>
       <c r="U1" t="s">
         <v>100</v>
       </c>
       <c r="V1" t="s">
+        <v>101</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="X1" t="s">
         <v>102</v>
       </c>
       <c r="Y1" t="s">
         <v>103</v>
       </c>
       <c r="Z1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="AB1" t="s">
         <v>105</v>
       </c>
       <c r="AC1" t="s">
         <v>106</v>
       </c>
       <c r="AD1" t="s">
         <v>107</v>
       </c>
       <c r="AE1" t="s">
         <v>108</v>
       </c>
       <c r="AF1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AG1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AH1" t="s">
         <v>110</v>
       </c>
       <c r="AI1" t="s">
         <v>111</v>
       </c>
       <c r="AJ1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AK1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AL1" t="s">
         <v>113</v>
       </c>
       <c r="AM1" t="s">
         <v>114</v>
       </c>
       <c r="AN1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AO1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AP1" t="s">
         <v>116</v>
       </c>
       <c r="AQ1" t="s">
         <v>117</v>
       </c>
       <c r="AR1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AS1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AT1" t="s">
         <v>119</v>
       </c>
       <c r="AU1" t="s">
         <v>120</v>
       </c>
       <c r="AV1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AW1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AX1" t="s">
         <v>122</v>
       </c>
       <c r="AY1" t="s">
         <v>123</v>
       </c>
       <c r="AZ1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BA1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="BB1" t="s">
         <v>125</v>
       </c>
       <c r="BC1" t="s">
         <v>126</v>
       </c>
       <c r="BD1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BE1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BF1" t="s">
         <v>128</v>
       </c>
       <c r="BG1" t="s">
         <v>129</v>
       </c>
       <c r="BH1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BI1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BJ1" t="s">
         <v>131</v>
       </c>
       <c r="BK1" t="s">
         <v>132</v>
       </c>
       <c r="BL1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BM1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BN1" t="s">
         <v>134</v>
       </c>
       <c r="BO1" t="s">
         <v>135</v>
       </c>
       <c r="BP1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BQ1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BR1" t="s">
         <v>137</v>
       </c>
       <c r="BS1" t="s">
         <v>138</v>
       </c>
       <c r="BT1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BU1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BV1" t="s">
         <v>140</v>
       </c>
       <c r="BW1" t="s">
         <v>141</v>
       </c>
       <c r="BX1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BY1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BZ1" t="s">
         <v>143</v>
       </c>
       <c r="CA1" t="s">
         <v>144</v>
       </c>
       <c r="CB1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CC1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="CD1" t="s">
         <v>146</v>
       </c>
       <c r="CE1" t="s">
         <v>147</v>
       </c>
       <c r="CF1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CG1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="CH1" t="s">
         <v>149</v>
       </c>
       <c r="CI1" t="s">
         <v>150</v>
       </c>
       <c r="CJ1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CK1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CL1" t="s">
         <v>152</v>
       </c>
       <c r="CM1" t="s">
         <v>153</v>
       </c>
       <c r="CN1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CO1" t="s">
         <v>24</v>
       </c>
-      <c r="CO1" t="s">
-        <v>154</v>
+      <c r="CP1" t="s">
+        <v>155</v>
       </c>
     </row>
-    <row r="2" spans="1:93">
+    <row r="2" spans="1:94">
       <c r="A2" t="s">
         <v>25</v>
       </c>
       <c r="B2">
+        <v>480656000.0</v>
+      </c>
+      <c r="C2">
         <v>450552000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>429978000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>423269000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>473906000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>492878000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>447673000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>474496000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>464524000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>485131000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>486634000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>477748000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>393795000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>381213000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>384595000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>416603000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>392662000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>403976000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>380174000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>406685000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>352401000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>339485000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>347789000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>215532000.0</v>
       </c>
       <c r="Y2">
         <v>215532000.0</v>
       </c>
       <c r="Z2">
-        <v>293203000.0</v>
+        <v>215532000.0</v>
       </c>
       <c r="AA2">
         <v>293203000.0</v>
       </c>
-      <c r="AB2"/>
+      <c r="AB2">
+        <v>293203000.0</v>
+      </c>
       <c r="AC2"/>
-      <c r="AD2">
+      <c r="AD2"/>
+      <c r="AE2">
         <v>57231000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>61532000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>68587000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>54150000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>53177000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>46573000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>52337000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>45512000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>42071000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>40997000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>46284000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>38858000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>43827000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>36240000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>36962000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>37797000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>37841000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>45594000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>39416000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>37859000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>34798000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>40136000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>37797000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>34178000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>30708000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>30710000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>31970000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>28464000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>28814000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>30333000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>28326000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>28958000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>28967000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>23704000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>26087000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>23685000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>26288000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>29998000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>28092000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>23905000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>25307000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>21457000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>23328000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>18021000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>17317000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>19561000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>20718000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>19294000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>16892000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>15883000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>15566000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>12611000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>12258000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>8854000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>9208000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>8925000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>10130000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>11767000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>10223000.0</v>
       </c>
-      <c r="CK2"/>
-      <c r="CL2">
+      <c r="CL2"/>
+      <c r="CM2">
         <v>7122000.0</v>
       </c>
-      <c r="CM2"/>
-      <c r="CN2">
+      <c r="CN2"/>
+      <c r="CO2">
         <v>7313000.0</v>
       </c>
-      <c r="CO2"/>
+      <c r="CP2"/>
     </row>
-    <row r="3" spans="1:93">
+    <row r="3" spans="1:94">
       <c r="A3" t="s">
         <v>26</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -5108,90 +5117,91 @@
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
+      <c r="CP3"/>
     </row>
-    <row r="4" spans="1:93">
+    <row r="4" spans="1:94">
       <c r="A4" t="s">
         <v>27</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4">
         <v>-1229445000.0</v>
       </c>
-      <c r="N4"/>
-      <c r="O4">
+      <c r="O4"/>
+      <c r="P4">
         <v>-1146217000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>-1101442000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-1056858000.0</v>
       </c>
-      <c r="R4"/>
-      <c r="S4">
+      <c r="S4"/>
+      <c r="T4">
         <v>-975456000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>-932283000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>-896195000.0</v>
       </c>
-      <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
@@ -5219,313 +5229,317 @@
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
+      <c r="CP4"/>
     </row>
-    <row r="5" spans="1:93">
+    <row r="5" spans="1:94">
       <c r="A5" t="s">
         <v>28</v>
       </c>
       <c r="B5">
+        <v>-8718000.0</v>
+      </c>
+      <c r="C5">
         <v>-8389000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-9758000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-12131000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-20477000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-18083000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-13268000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-10623000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>9008000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>1821000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>4540000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>1791000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-3592000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-4098000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-4522000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-4611000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-3836000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-2238000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-2328000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-1272000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-2061000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-1275000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-6251000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>569391000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-9274000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-8273000.0</v>
       </c>
       <c r="AA5">
         <v>-8273000.0</v>
       </c>
-      <c r="AB5"/>
+      <c r="AB5">
+        <v>-8273000.0</v>
+      </c>
       <c r="AC5"/>
-      <c r="AD5">
+      <c r="AD5"/>
+      <c r="AE5">
         <v>-37075000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-43084000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-45406000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-41028000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-37827000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-37789000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-50034000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-43909000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-30331000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-34605000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-19397000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-12581000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-6852000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-11283000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-6190000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-1861000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-4494000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-897000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>1847000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>2883000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>5000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>1482000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>418000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>138000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>1178000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>1102000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>737000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>347000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-47000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>347000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-163000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-1482000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-3094000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>-4986000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>-6352000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>-2365000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>-2978000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>-6238000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>-3335000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-1536000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>570000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>281000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>622000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>678000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>1896000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>1689000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>1209000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>1474000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>-266000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>12000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>34000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>161000.0</v>
       </c>
       <c r="CD5">
         <v>161000.0</v>
       </c>
       <c r="CE5">
-        <v>-82000.0</v>
+        <v>161000.0</v>
       </c>
       <c r="CF5">
         <v>-82000.0</v>
       </c>
       <c r="CG5">
         <v>-82000.0</v>
       </c>
-      <c r="CH5"/>
+      <c r="CH5">
+        <v>-82000.0</v>
+      </c>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
+      <c r="CP5"/>
     </row>
-    <row r="6" spans="1:93">
+    <row r="6" spans="1:94">
       <c r="A6" t="s">
         <v>29</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
@@ -5577,127 +5591,130 @@
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
+      <c r="CP6"/>
     </row>
-    <row r="7" spans="1:93">
+    <row r="7" spans="1:94">
       <c r="A7" t="s">
         <v>30</v>
       </c>
       <c r="B7">
+        <v>1307394000.0</v>
+      </c>
+      <c r="C7">
         <v>1376950000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>1382424000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>1354659000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>1339770000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>1357399000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>1404759000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>1411216000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>1401125000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>1435332000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>1454933000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>1441111000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>1414430000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>1481563000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>1435870000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>1407716000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>1372617000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>1362030000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>1385032000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>1318694000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>1332678000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>1341864000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>1374036000.0</v>
       </c>
-      <c r="X7"/>
       <c r="Y7"/>
-      <c r="Z7">
+      <c r="Z7"/>
+      <c r="AA7">
         <v>1434971000.0</v>
       </c>
-      <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
@@ -5720,116 +5737,119 @@
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
+      <c r="CP7"/>
     </row>
-    <row r="8" spans="1:93">
+    <row r="8" spans="1:94">
       <c r="A8" t="s">
         <v>31</v>
       </c>
       <c r="B8">
+        <v>285000.0</v>
+      </c>
+      <c r="C8">
         <v>282000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>281000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>280000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>279000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>277000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>275000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>274000.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>271000.0</v>
       </c>
-      <c r="J8">
+      <c r="K8">
         <v>269000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>268000.0</v>
       </c>
       <c r="L8">
         <v>268000.0</v>
       </c>
       <c r="M8">
+        <v>268000.0</v>
+      </c>
+      <c r="N8">
         <v>267000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>266000.0</v>
       </c>
       <c r="O8">
         <v>266000.0</v>
       </c>
       <c r="P8">
         <v>266000.0</v>
       </c>
       <c r="Q8">
-        <v>265000.0</v>
+        <v>266000.0</v>
       </c>
       <c r="R8">
         <v>265000.0</v>
       </c>
       <c r="S8">
-        <v>264000.0</v>
+        <v>265000.0</v>
       </c>
       <c r="T8">
         <v>264000.0</v>
       </c>
       <c r="U8">
         <v>264000.0</v>
       </c>
-      <c r="V8"/>
+      <c r="V8">
+        <v>264000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
@@ -5857,94 +5877,95 @@
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
+      <c r="CP8"/>
     </row>
-    <row r="9" spans="1:93">
+    <row r="9" spans="1:94">
       <c r="A9" t="s">
         <v>32</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-      <c r="M9">
+      <c r="M9"/>
+      <c r="N9">
         <v>2173370000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>2152342000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>2131930000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>2103176000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>2143505000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>2133821000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>2126294000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>2115220000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>2103714000.0</v>
       </c>
-      <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
@@ -5972,329 +5993,333 @@
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
+      <c r="CP9"/>
     </row>
-    <row r="10" spans="1:93">
+    <row r="10" spans="1:94">
       <c r="A10" t="s">
         <v>33</v>
       </c>
       <c r="B10">
+        <v>166804000.0</v>
+      </c>
+      <c r="C10">
         <v>256736000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>237413000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>188748000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>133343000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>165756000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>116675000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>127620000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>89717000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>125428000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>139782000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>173014000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>148942000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>201901000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>148731000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>125187000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>190893000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>211602000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>221484000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>203404000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>174034000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>111402000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>195832000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>148785000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>168892000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>148785000.0</v>
       </c>
       <c r="AA10">
         <v>148785000.0</v>
       </c>
-      <c r="AB10"/>
+      <c r="AB10">
+        <v>148785000.0</v>
+      </c>
       <c r="AC10"/>
-      <c r="AD10">
+      <c r="AD10"/>
+      <c r="AE10">
         <v>119052000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>89531000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>81409000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>72914000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>109684000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>74480000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>98888000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>74992000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>74326000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>59278000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>81383000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>126507000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>122535000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>137288000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>125029000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>153174000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>112270000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>105286000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>68435000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>79661000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>64067000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>72716000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>63651000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>79243000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>155783000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>130399000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>97126000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>132233000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>193757000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>178197000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>145181000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>155001000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>138895000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>109084000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>88959000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>95303000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>75924000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>86244000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>110866000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>87155000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>62107000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>38245000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>45104000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>32821000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>20801000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>32180000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>58488000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>44501000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>115515000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>41526000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>30964000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>50834000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>32836000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>29361000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>17237000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>18445000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>22512000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>24675000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6462000.0</v>
       </c>
       <c r="CK10">
         <v>6462000.0</v>
       </c>
       <c r="CL10">
-        <v>17704000.0</v>
+        <v>6462000.0</v>
       </c>
       <c r="CM10">
         <v>17704000.0</v>
       </c>
       <c r="CN10">
-        <v>7103000.0</v>
+        <v>17704000.0</v>
       </c>
       <c r="CO10">
         <v>7103000.0</v>
       </c>
+      <c r="CP10">
+        <v>7103000.0</v>
+      </c>
     </row>
-    <row r="11" spans="1:93">
+    <row r="11" spans="1:94">
       <c r="A11" t="s">
         <v>34</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -6346,1359 +6371,23393 @@
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
+      <c r="CP11"/>
+    </row>
+    <row r="12" spans="1:94">
+      <c r="A12" t="s">
+        <v>35</v>
+      </c>
+      <c r="B12">
+        <v>166804000.0</v>
+      </c>
+      <c r="C12">
+        <v>256736000.0</v>
+      </c>
+      <c r="D12">
+        <v>237413000.0</v>
+      </c>
+      <c r="E12">
+        <v>188748000.0</v>
+      </c>
+      <c r="F12">
+        <v>133343000.0</v>
+      </c>
+      <c r="G12">
+        <v>165756000.0</v>
+      </c>
+      <c r="H12">
+        <v>116675000.0</v>
+      </c>
+      <c r="I12">
+        <v>127620000.0</v>
+      </c>
+      <c r="J12">
+        <v>89717000.0</v>
+      </c>
+      <c r="K12">
+        <v>125428000.0</v>
+      </c>
+      <c r="L12">
+        <v>139782000.0</v>
+      </c>
+      <c r="M12">
+        <v>173014000.0</v>
+      </c>
+      <c r="N12">
+        <v>148942000.0</v>
+      </c>
+      <c r="O12">
+        <v>201901000.0</v>
+      </c>
+      <c r="P12">
+        <v>148731000.0</v>
+      </c>
+      <c r="Q12">
+        <v>125187000.0</v>
+      </c>
+      <c r="R12">
+        <v>190893000.0</v>
+      </c>
+      <c r="S12">
+        <v>211602000.0</v>
+      </c>
+      <c r="T12">
+        <v>221484000.0</v>
+      </c>
+      <c r="U12">
+        <v>203404000.0</v>
+      </c>
+      <c r="V12">
+        <v>174034000.0</v>
+      </c>
+      <c r="W12">
+        <v>111402000.0</v>
+      </c>
+      <c r="X12">
+        <v>195832000.0</v>
+      </c>
+      <c r="Y12">
+        <v>148785000.0</v>
+      </c>
+      <c r="Z12">
+        <v>168892000.0</v>
+      </c>
+      <c r="AA12">
+        <v>148785000.0</v>
+      </c>
+      <c r="AB12">
+        <v>148785000.0</v>
+      </c>
+      <c r="AC12"/>
+      <c r="AD12"/>
+      <c r="AE12">
+        <v>119052000.0</v>
+      </c>
+      <c r="AF12">
+        <v>89531000.0</v>
+      </c>
+      <c r="AG12">
+        <v>81409000.0</v>
+      </c>
+      <c r="AH12">
+        <v>72914000.0</v>
+      </c>
+      <c r="AI12">
+        <v>109684000.0</v>
+      </c>
+      <c r="AJ12">
+        <v>74480000.0</v>
+      </c>
+      <c r="AK12">
+        <v>98888000.0</v>
+      </c>
+      <c r="AL12">
+        <v>74992000.0</v>
+      </c>
+      <c r="AM12">
+        <v>74326000.0</v>
+      </c>
+      <c r="AN12">
+        <v>59278000.0</v>
+      </c>
+      <c r="AO12">
+        <v>81383000.0</v>
+      </c>
+      <c r="AP12">
+        <v>126507000.0</v>
+      </c>
+      <c r="AQ12">
+        <v>122535000.0</v>
+      </c>
+      <c r="AR12">
+        <v>137288000.0</v>
+      </c>
+      <c r="AS12">
+        <v>125029000.0</v>
+      </c>
+      <c r="AT12">
+        <v>153174000.0</v>
+      </c>
+      <c r="AU12">
+        <v>112270000.0</v>
+      </c>
+      <c r="AV12">
+        <v>105286000.0</v>
+      </c>
+      <c r="AW12">
+        <v>68435000.0</v>
+      </c>
+      <c r="AX12">
+        <v>79661000.0</v>
+      </c>
+      <c r="AY12">
+        <v>64067000.0</v>
+      </c>
+      <c r="AZ12">
+        <v>72716000.0</v>
+      </c>
+      <c r="BA12">
+        <v>63651000.0</v>
+      </c>
+      <c r="BB12">
+        <v>79243000.0</v>
+      </c>
+      <c r="BC12">
+        <v>155783000.0</v>
+      </c>
+      <c r="BD12">
+        <v>130399000.0</v>
+      </c>
+      <c r="BE12">
+        <v>97126000.0</v>
+      </c>
+      <c r="BF12">
+        <v>132233000.0</v>
+      </c>
+      <c r="BG12">
+        <v>193757000.0</v>
+      </c>
+      <c r="BH12">
+        <v>178197000.0</v>
+      </c>
+      <c r="BI12">
+        <v>145181000.0</v>
+      </c>
+      <c r="BJ12">
+        <v>155001000.0</v>
+      </c>
+      <c r="BK12">
+        <v>138895000.0</v>
+      </c>
+      <c r="BL12">
+        <v>109084000.0</v>
+      </c>
+      <c r="BM12">
+        <v>88959000.0</v>
+      </c>
+      <c r="BN12">
+        <v>95303000.0</v>
+      </c>
+      <c r="BO12">
+        <v>75924000.0</v>
+      </c>
+      <c r="BP12">
+        <v>86244000.0</v>
+      </c>
+      <c r="BQ12">
+        <v>110866000.0</v>
+      </c>
+      <c r="BR12">
+        <v>87155000.0</v>
+      </c>
+      <c r="BS12">
+        <v>62107000.0</v>
+      </c>
+      <c r="BT12">
+        <v>38245000.0</v>
+      </c>
+      <c r="BU12">
+        <v>45104000.0</v>
+      </c>
+      <c r="BV12">
+        <v>32821000.0</v>
+      </c>
+      <c r="BW12">
+        <v>20801000.0</v>
+      </c>
+      <c r="BX12">
+        <v>32180000.0</v>
+      </c>
+      <c r="BY12">
+        <v>58488000.0</v>
+      </c>
+      <c r="BZ12">
+        <v>44501000.0</v>
+      </c>
+      <c r="CA12">
+        <v>115515000.0</v>
+      </c>
+      <c r="CB12">
+        <v>325576000.0</v>
+      </c>
+      <c r="CC12">
+        <v>297791000.0</v>
+      </c>
+      <c r="CD12">
+        <v>304472000.0</v>
+      </c>
+      <c r="CE12">
+        <v>269130000.0</v>
+      </c>
+      <c r="CF12">
+        <v>247245000.0</v>
+      </c>
+      <c r="CG12">
+        <v>220378000.0</v>
+      </c>
+      <c r="CH12">
+        <v>212185000.0</v>
+      </c>
+      <c r="CI12">
+        <v>202743000.0</v>
+      </c>
+      <c r="CJ12">
+        <v>189662000.0</v>
+      </c>
+      <c r="CK12">
+        <v>161577000.0</v>
+      </c>
+      <c r="CL12"/>
+      <c r="CM12">
+        <v>16745000.0</v>
+      </c>
+      <c r="CN12"/>
+      <c r="CO12">
+        <v>5248000.0</v>
+      </c>
+      <c r="CP12"/>
+    </row>
+    <row r="13" spans="1:94">
+      <c r="A13" t="s">
+        <v>36</v>
+      </c>
+      <c r="B13">
+        <v>285000.0</v>
+      </c>
+      <c r="C13">
+        <v>282000.0</v>
+      </c>
+      <c r="D13">
+        <v>281000.0</v>
+      </c>
+      <c r="E13">
+        <v>280000.0</v>
+      </c>
+      <c r="F13">
+        <v>279000.0</v>
+      </c>
+      <c r="G13">
+        <v>277000.0</v>
+      </c>
+      <c r="H13">
+        <v>275000.0</v>
+      </c>
+      <c r="I13">
+        <v>274000.0</v>
+      </c>
+      <c r="J13">
+        <v>271000.0</v>
+      </c>
+      <c r="K13">
+        <v>269000.0</v>
+      </c>
+      <c r="L13">
+        <v>268000.0</v>
+      </c>
+      <c r="M13">
+        <v>268000.0</v>
+      </c>
+      <c r="N13">
+        <v>267000.0</v>
+      </c>
+      <c r="O13">
+        <v>266000.0</v>
+      </c>
+      <c r="P13">
+        <v>266000.0</v>
+      </c>
+      <c r="Q13">
+        <v>266000.0</v>
+      </c>
+      <c r="R13">
+        <v>265000.0</v>
+      </c>
+      <c r="S13">
+        <v>265000.0</v>
+      </c>
+      <c r="T13">
+        <v>264000.0</v>
+      </c>
+      <c r="U13">
+        <v>264000.0</v>
+      </c>
+      <c r="V13">
+        <v>264000.0</v>
+      </c>
+      <c r="W13">
+        <v>264000.0</v>
+      </c>
+      <c r="X13">
+        <v>1365490000.0</v>
+      </c>
+      <c r="Y13">
+        <v>1362643000.0</v>
+      </c>
+      <c r="Z13">
+        <v>1362643000.0</v>
+      </c>
+      <c r="AA13">
+        <v>1358130000.0</v>
+      </c>
+      <c r="AB13">
+        <v>1358130000.0</v>
+      </c>
+      <c r="AC13"/>
+      <c r="AD13"/>
+      <c r="AE13">
+        <v>81000.0</v>
+      </c>
+      <c r="AF13">
+        <v>81000.0</v>
+      </c>
+      <c r="AG13">
+        <v>81000.0</v>
+      </c>
+      <c r="AH13">
+        <v>81000.0</v>
+      </c>
+      <c r="AI13">
+        <v>81000.0</v>
+      </c>
+      <c r="AJ13">
+        <v>81000.0</v>
+      </c>
+      <c r="AK13">
+        <v>81000.0</v>
+      </c>
+      <c r="AL13">
+        <v>81000.0</v>
+      </c>
+      <c r="AM13">
+        <v>81000.0</v>
+      </c>
+      <c r="AN13">
+        <v>82000.0</v>
+      </c>
+      <c r="AO13">
+        <v>83000.0</v>
+      </c>
+      <c r="AP13">
+        <v>85000.0</v>
+      </c>
+      <c r="AQ13">
+        <v>87000.0</v>
+      </c>
+      <c r="AR13">
+        <v>88000.0</v>
+      </c>
+      <c r="AS13">
+        <v>89000.0</v>
+      </c>
+      <c r="AT13">
+        <v>89000.0</v>
+      </c>
+      <c r="AU13">
+        <v>89000.0</v>
+      </c>
+      <c r="AV13">
+        <v>88000.0</v>
+      </c>
+      <c r="AW13">
+        <v>88000.0</v>
+      </c>
+      <c r="AX13">
+        <v>88000.0</v>
+      </c>
+      <c r="AY13">
+        <v>88000.0</v>
+      </c>
+      <c r="AZ13">
+        <v>87000.0</v>
+      </c>
+      <c r="BA13">
+        <v>87000.0</v>
+      </c>
+      <c r="BB13">
+        <v>87000.0</v>
+      </c>
+      <c r="BC13">
+        <v>87000.0</v>
+      </c>
+      <c r="BD13">
+        <v>86000.0</v>
+      </c>
+      <c r="BE13"/>
+      <c r="BF13">
+        <v>86000.0</v>
+      </c>
+      <c r="BG13">
+        <v>86000.0</v>
+      </c>
+      <c r="BH13">
+        <v>86000.0</v>
+      </c>
+      <c r="BI13">
+        <v>86000.0</v>
+      </c>
+      <c r="BJ13">
+        <v>85000.0</v>
+      </c>
+      <c r="BK13">
+        <v>85000.0</v>
+      </c>
+      <c r="BL13">
+        <v>85000.0</v>
+      </c>
+      <c r="BM13">
+        <v>85000.0</v>
+      </c>
+      <c r="BN13">
+        <v>85000.0</v>
+      </c>
+      <c r="BO13">
+        <v>84000.0</v>
+      </c>
+      <c r="BP13">
+        <v>84000.0</v>
+      </c>
+      <c r="BQ13">
+        <v>84000.0</v>
+      </c>
+      <c r="BR13">
+        <v>84000.0</v>
+      </c>
+      <c r="BS13">
+        <v>84000.0</v>
+      </c>
+      <c r="BT13">
+        <v>84000.0</v>
+      </c>
+      <c r="BU13">
+        <v>84000.0</v>
+      </c>
+      <c r="BV13">
+        <v>83000.0</v>
+      </c>
+      <c r="BW13">
+        <v>83000.0</v>
+      </c>
+      <c r="BX13">
+        <v>83000.0</v>
+      </c>
+      <c r="BY13">
+        <v>83000.0</v>
+      </c>
+      <c r="BZ13">
+        <v>83000.0</v>
+      </c>
+      <c r="CA13">
+        <v>83000.0</v>
+      </c>
+      <c r="CB13">
+        <v>82000.0</v>
+      </c>
+      <c r="CC13">
+        <v>82000.0</v>
+      </c>
+      <c r="CD13">
+        <v>82000.0</v>
+      </c>
+      <c r="CE13">
+        <v>41000.0</v>
+      </c>
+      <c r="CF13">
+        <v>41000.0</v>
+      </c>
+      <c r="CG13">
+        <v>41000.0</v>
+      </c>
+      <c r="CH13">
+        <v>41000.0</v>
+      </c>
+      <c r="CI13">
+        <v>41000.0</v>
+      </c>
+      <c r="CJ13">
+        <v>41000.0</v>
+      </c>
+      <c r="CK13">
+        <v>37000.0</v>
+      </c>
+      <c r="CL13"/>
+      <c r="CM13">
+        <v>37000.0</v>
+      </c>
+      <c r="CN13"/>
+      <c r="CO13">
+        <v>37000.0</v>
+      </c>
+      <c r="CP13"/>
+    </row>
+    <row r="14" spans="1:94">
+      <c r="A14" t="s">
+        <v>37</v>
+      </c>
+      <c r="B14">
+        <v>283684000.0</v>
+      </c>
+      <c r="C14">
+        <v>281236000.0</v>
+      </c>
+      <c r="D14">
+        <v>288221000.0</v>
+      </c>
+      <c r="E14">
+        <v>285741000.0</v>
+      </c>
+      <c r="F14">
+        <v>277548000.0</v>
+      </c>
+      <c r="G14">
+        <v>276305000.0</v>
+      </c>
+      <c r="H14">
+        <v>274495000.0</v>
+      </c>
+      <c r="I14">
+        <v>273074000.0</v>
+      </c>
+      <c r="J14">
+        <v>269768000.0</v>
+      </c>
+      <c r="K14">
+        <v>268615000.0</v>
+      </c>
+      <c r="L14">
+        <v>267851999.0</v>
+      </c>
+      <c r="M14">
+        <v>267163000.0</v>
+      </c>
+      <c r="N14">
+        <v>266485000.0</v>
+      </c>
+      <c r="O14">
+        <v>266297000.0</v>
+      </c>
+      <c r="P14">
+        <v>265935000.0</v>
+      </c>
+      <c r="Q14">
+        <v>265834999.0</v>
+      </c>
+      <c r="R14">
+        <v>265701000.0</v>
+      </c>
+      <c r="S14">
+        <v>265785000.0</v>
+      </c>
+      <c r="T14">
+        <v>265322000.0</v>
+      </c>
+      <c r="U14">
+        <v>265217000.0</v>
+      </c>
+      <c r="V14">
+        <v>265028000.0</v>
+      </c>
+      <c r="W14">
+        <v>215700000.0</v>
+      </c>
+      <c r="X14">
+        <v>257014921.0</v>
+      </c>
+      <c r="Y14">
+        <v>294805702.0</v>
+      </c>
+      <c r="Z14">
+        <v>294805702.0</v>
+      </c>
+      <c r="AA14">
+        <v>1458558071.0</v>
+      </c>
+      <c r="AB14">
+        <v>1458558000.0</v>
+      </c>
+      <c r="AC14">
+        <v>1457412000.0</v>
+      </c>
+      <c r="AD14">
+        <v>1457412000.0</v>
+      </c>
+      <c r="AE14">
+        <v>82204000.0</v>
+      </c>
+      <c r="AF14">
+        <v>82179000.0</v>
+      </c>
+      <c r="AG14">
+        <v>81725000.0</v>
+      </c>
+      <c r="AH14">
+        <v>81695000.0</v>
+      </c>
+      <c r="AI14">
+        <v>81630000.0</v>
+      </c>
+      <c r="AJ14">
+        <v>81523000.0</v>
+      </c>
+      <c r="AK14">
+        <v>82414000.0</v>
+      </c>
+      <c r="AL14">
+        <v>82744000.0</v>
+      </c>
+      <c r="AM14">
+        <v>83227000.0</v>
+      </c>
+      <c r="AN14">
+        <v>83373000.0</v>
+      </c>
+      <c r="AO14">
+        <v>87825000.0</v>
+      </c>
+      <c r="AP14">
+        <v>88665000.0</v>
+      </c>
+      <c r="AQ14">
+        <v>89312000.0</v>
+      </c>
+      <c r="AR14">
+        <v>89421000.0</v>
+      </c>
+      <c r="AS14">
+        <v>89663000.0</v>
+      </c>
+      <c r="AT14">
+        <v>89659000.0</v>
+      </c>
+      <c r="AU14">
+        <v>89531000.0</v>
+      </c>
+      <c r="AV14">
+        <v>89379000.0</v>
+      </c>
+      <c r="AW14">
+        <v>88671000.0</v>
+      </c>
+      <c r="AX14">
+        <v>88589000.0</v>
+      </c>
+      <c r="AY14">
+        <v>88555000.0</v>
+      </c>
+      <c r="AZ14">
+        <v>88055000.0</v>
+      </c>
+      <c r="BA14">
+        <v>89379000.0</v>
+      </c>
+      <c r="BB14">
+        <v>89379000.0</v>
+      </c>
+      <c r="BC14">
+        <v>89379000.0</v>
+      </c>
+      <c r="BD14">
+        <v>89379000.0</v>
+      </c>
+      <c r="BE14">
+        <v>89379000.0</v>
+      </c>
+      <c r="BF14">
+        <v>89379000.0</v>
+      </c>
+      <c r="BG14">
+        <v>85824000.0</v>
+      </c>
+      <c r="BH14">
+        <v>85824000.0</v>
+      </c>
+      <c r="BI14">
+        <v>85077000.0</v>
+      </c>
+      <c r="BJ14">
+        <v>84909000.0</v>
+      </c>
+      <c r="BK14">
+        <v>84753000.0</v>
+      </c>
+      <c r="BL14">
+        <v>84680000.0</v>
+      </c>
+      <c r="BM14">
+        <v>84455000.0</v>
+      </c>
+      <c r="BN14">
+        <v>84394000.0</v>
+      </c>
+      <c r="BO14">
+        <v>84359000.0</v>
+      </c>
+      <c r="BP14">
+        <v>84348000.0</v>
+      </c>
+      <c r="BQ14">
+        <v>83893000.0</v>
+      </c>
+      <c r="BR14">
+        <v>83769000.0</v>
+      </c>
+      <c r="BS14">
+        <v>83674000.0</v>
+      </c>
+      <c r="BT14">
+        <v>83924000.0</v>
+      </c>
+      <c r="BU14">
+        <v>83198000.0</v>
+      </c>
+      <c r="BV14">
+        <v>83092000.0</v>
+      </c>
+      <c r="BW14">
+        <v>82966000.0</v>
+      </c>
+      <c r="BX14">
+        <v>82813000.0</v>
+      </c>
+      <c r="BY14">
+        <v>82439000.0</v>
+      </c>
+      <c r="BZ14">
+        <v>82364000.0</v>
+      </c>
+      <c r="CA14">
+        <v>82282000.0</v>
+      </c>
+      <c r="CB14">
+        <v>82220000.0</v>
+      </c>
+      <c r="CC14">
+        <v>81794000.0</v>
+      </c>
+      <c r="CD14">
+        <v>81701000.0</v>
+      </c>
+      <c r="CE14">
+        <v>40789000.0</v>
+      </c>
+      <c r="CF14">
+        <v>40741000.0</v>
+      </c>
+      <c r="CG14">
+        <v>40240000.0</v>
+      </c>
+      <c r="CH14">
+        <v>40095000.0</v>
+      </c>
+      <c r="CI14">
+        <v>39818000.0</v>
+      </c>
+      <c r="CJ14">
+        <v>39021000.0</v>
+      </c>
+      <c r="CK14">
+        <v>36749000.0</v>
+      </c>
+      <c r="CL14">
+        <v>36749000.0</v>
+      </c>
+      <c r="CM14">
+        <v>36738000.0</v>
+      </c>
+      <c r="CN14">
+        <v>19509000.0</v>
+      </c>
+      <c r="CO14">
+        <v>19509000.0</v>
+      </c>
+      <c r="CP14"/>
+    </row>
+    <row r="15" spans="1:94">
+      <c r="A15" t="s">
+        <v>38</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15"/>
+      <c r="D15"/>
+      <c r="E15"/>
+      <c r="F15"/>
+      <c r="G15"/>
+      <c r="H15"/>
+      <c r="I15"/>
+      <c r="J15"/>
+      <c r="K15"/>
+      <c r="L15"/>
+      <c r="M15"/>
+      <c r="N15">
+        <v>267000.0</v>
+      </c>
+      <c r="O15">
+        <v>266000.0</v>
+      </c>
+      <c r="P15">
+        <v>266000.0</v>
+      </c>
+      <c r="Q15">
+        <v>266000.0</v>
+      </c>
+      <c r="R15">
+        <v>265000.0</v>
+      </c>
+      <c r="S15">
+        <v>265000.0</v>
+      </c>
+      <c r="T15">
+        <v>264000.0</v>
+      </c>
+      <c r="U15">
+        <v>264000.0</v>
+      </c>
+      <c r="V15">
+        <v>264000.0</v>
+      </c>
+      <c r="W15">
+        <v>264000.0</v>
+      </c>
+      <c r="X15">
+        <v>1365490000.0</v>
+      </c>
+      <c r="Y15"/>
+      <c r="Z15"/>
+      <c r="AA15">
+        <v>1358130000.0</v>
+      </c>
+      <c r="AB15"/>
+      <c r="AC15"/>
+      <c r="AD15"/>
+      <c r="AE15"/>
+      <c r="AF15">
+        <v>81000.0</v>
+      </c>
+      <c r="AG15">
+        <v>81000.0</v>
+      </c>
+      <c r="AH15">
+        <v>81000.0</v>
+      </c>
+      <c r="AI15">
+        <v>81000.0</v>
+      </c>
+      <c r="AJ15">
+        <v>81000.0</v>
+      </c>
+      <c r="AK15">
+        <v>81000.0</v>
+      </c>
+      <c r="AL15">
+        <v>81000.0</v>
+      </c>
+      <c r="AM15">
+        <v>81000.0</v>
+      </c>
+      <c r="AN15">
+        <v>81000.0</v>
+      </c>
+      <c r="AO15">
+        <v>82000.0</v>
+      </c>
+      <c r="AP15">
+        <v>83000.0</v>
+      </c>
+      <c r="AQ15">
+        <v>85000.0</v>
+      </c>
+      <c r="AR15">
+        <v>87000.0</v>
+      </c>
+      <c r="AS15">
+        <v>88000.0</v>
+      </c>
+      <c r="AT15">
+        <v>89000.0</v>
+      </c>
+      <c r="AU15">
+        <v>89000.0</v>
+      </c>
+      <c r="AV15">
+        <v>89000.0</v>
+      </c>
+      <c r="AW15">
+        <v>88000.0</v>
+      </c>
+      <c r="AX15">
+        <v>88000.0</v>
+      </c>
+      <c r="AY15">
+        <v>88000.0</v>
+      </c>
+      <c r="AZ15">
+        <v>88000.0</v>
+      </c>
+      <c r="BA15">
+        <v>87000.0</v>
+      </c>
+      <c r="BB15">
+        <v>87000.0</v>
+      </c>
+      <c r="BC15">
+        <v>87000.0</v>
+      </c>
+      <c r="BD15">
+        <v>87000.0</v>
+      </c>
+      <c r="BE15">
+        <v>86000.0</v>
+      </c>
+      <c r="BF15"/>
+      <c r="BG15">
+        <v>86000.0</v>
+      </c>
+      <c r="BH15">
+        <v>86000.0</v>
+      </c>
+      <c r="BI15">
+        <v>86000.0</v>
+      </c>
+      <c r="BJ15">
+        <v>86000.0</v>
+      </c>
+      <c r="BK15">
+        <v>85000.0</v>
+      </c>
+      <c r="BL15">
+        <v>85000.0</v>
+      </c>
+      <c r="BM15">
+        <v>85000.0</v>
+      </c>
+      <c r="BN15">
+        <v>85000.0</v>
+      </c>
+      <c r="BO15">
+        <v>85000.0</v>
+      </c>
+      <c r="BP15">
+        <v>84000.0</v>
+      </c>
+      <c r="BQ15">
+        <v>84000.0</v>
+      </c>
+      <c r="BR15">
+        <v>84000.0</v>
+      </c>
+      <c r="BS15">
+        <v>84000.0</v>
+      </c>
+      <c r="BT15">
+        <v>84000.0</v>
+      </c>
+      <c r="BU15">
+        <v>84000.0</v>
+      </c>
+      <c r="BV15">
+        <v>84000.0</v>
+      </c>
+      <c r="BW15">
+        <v>83000.0</v>
+      </c>
+      <c r="BX15">
+        <v>83000.0</v>
+      </c>
+      <c r="BY15">
+        <v>83000.0</v>
+      </c>
+      <c r="BZ15">
+        <v>83000.0</v>
+      </c>
+      <c r="CA15">
+        <v>83000.0</v>
+      </c>
+      <c r="CB15">
+        <v>83000.0</v>
+      </c>
+      <c r="CC15">
+        <v>82000.0</v>
+      </c>
+      <c r="CD15">
+        <v>82000.0</v>
+      </c>
+      <c r="CE15">
+        <v>82000.0</v>
+      </c>
+      <c r="CF15">
+        <v>41000.0</v>
+      </c>
+      <c r="CG15">
+        <v>41000.0</v>
+      </c>
+      <c r="CH15">
+        <v>41000.0</v>
+      </c>
+      <c r="CI15">
+        <v>41000.0</v>
+      </c>
+      <c r="CJ15">
+        <v>41000.0</v>
+      </c>
+      <c r="CK15">
+        <v>41000.0</v>
+      </c>
+      <c r="CL15">
+        <v>37000.0</v>
+      </c>
+      <c r="CM15"/>
+      <c r="CN15">
+        <v>37000.0</v>
+      </c>
+      <c r="CO15"/>
+      <c r="CP15">
+        <v>37000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:94">
+      <c r="A16" t="s">
+        <v>39</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16"/>
+      <c r="F16"/>
+      <c r="G16">
+        <v>29564000.0</v>
+      </c>
+      <c r="H16"/>
+      <c r="I16">
+        <v>-5095000.0</v>
+      </c>
+      <c r="J16"/>
+      <c r="K16">
+        <v>33523000.0</v>
+      </c>
+      <c r="L16">
+        <v>-5082000.0</v>
+      </c>
+      <c r="M16">
+        <v>-5077000.0</v>
+      </c>
+      <c r="N16"/>
+      <c r="O16">
+        <v>23045000.0</v>
+      </c>
+      <c r="P16">
+        <v>429902001.0</v>
+      </c>
+      <c r="Q16"/>
+      <c r="R16"/>
+      <c r="S16">
+        <v>18003000.0</v>
+      </c>
+      <c r="T16">
+        <v>28304000.0</v>
+      </c>
+      <c r="U16"/>
+      <c r="V16">
+        <v>-28304000.0</v>
+      </c>
+      <c r="W16">
+        <v>15526000.0</v>
+      </c>
+      <c r="X16">
+        <v>11085000.0</v>
+      </c>
+      <c r="Y16"/>
+      <c r="Z16"/>
+      <c r="AA16">
+        <v>46412000.0</v>
+      </c>
+      <c r="AB16"/>
+      <c r="AC16"/>
+      <c r="AD16"/>
+      <c r="AE16">
+        <v>23702000.0</v>
+      </c>
+      <c r="AF16">
+        <v>24037000.0</v>
+      </c>
+      <c r="AG16">
+        <v>21400000.0</v>
+      </c>
+      <c r="AH16">
+        <v>18647000.0</v>
+      </c>
+      <c r="AI16">
+        <v>16645000.0</v>
+      </c>
+      <c r="AJ16">
+        <v>15853000.0</v>
+      </c>
+      <c r="AK16">
+        <v>14647000.0</v>
+      </c>
+      <c r="AL16">
+        <v>16526000.0</v>
+      </c>
+      <c r="AM16">
+        <v>15967000.0</v>
+      </c>
+      <c r="AN16">
+        <v>14852000.0</v>
+      </c>
+      <c r="AO16">
+        <v>14304000.0</v>
+      </c>
+      <c r="AP16">
+        <v>11399000.0</v>
+      </c>
+      <c r="AQ16">
+        <v>11438000.0</v>
+      </c>
+      <c r="AR16">
+        <v>11102000.0</v>
+      </c>
+      <c r="AS16">
+        <v>11190000.0</v>
+      </c>
+      <c r="AT16">
+        <v>10340000.0</v>
+      </c>
+      <c r="AU16">
+        <v>10951000.0</v>
+      </c>
+      <c r="AV16">
+        <v>10670000.0</v>
+      </c>
+      <c r="AW16">
+        <v>10811000.0</v>
+      </c>
+      <c r="AX16">
+        <v>9481000.0</v>
+      </c>
+      <c r="AY16">
+        <v>10807000.0</v>
+      </c>
+      <c r="AZ16">
+        <v>10248000.0</v>
+      </c>
+      <c r="BA16">
+        <v>26310000.0</v>
+      </c>
+      <c r="BB16">
+        <v>95745000.0</v>
+      </c>
+      <c r="BC16">
+        <v>20330000.0</v>
+      </c>
+      <c r="BD16">
+        <v>18875000.0</v>
+      </c>
+      <c r="BE16">
+        <v>19019000.0</v>
+      </c>
+      <c r="BF16">
+        <v>19445000.0</v>
+      </c>
+      <c r="BG16">
+        <v>18727000.0</v>
+      </c>
+      <c r="BH16">
+        <v>18797000.0</v>
+      </c>
+      <c r="BI16">
+        <v>18318000.0</v>
+      </c>
+      <c r="BJ16">
+        <v>17364000.0</v>
+      </c>
+      <c r="BK16">
+        <v>16980000.0</v>
+      </c>
+      <c r="BL16">
+        <v>16566000.0</v>
+      </c>
+      <c r="BM16">
+        <v>15938000.0</v>
+      </c>
+      <c r="BN16">
+        <v>15284000.0</v>
+      </c>
+      <c r="BO16">
+        <v>14907000.0</v>
+      </c>
+      <c r="BP16">
+        <v>14659000.0</v>
+      </c>
+      <c r="BQ16">
+        <v>14402000.0</v>
+      </c>
+      <c r="BR16">
+        <v>17866000.0</v>
+      </c>
+      <c r="BS16">
+        <v>16988000.0</v>
+      </c>
+      <c r="BT16">
+        <v>16526000.0</v>
+      </c>
+      <c r="BU16">
+        <v>14935000.0</v>
+      </c>
+      <c r="BV16">
+        <v>11850000.0</v>
+      </c>
+      <c r="BW16">
+        <v>11952000.0</v>
+      </c>
+      <c r="BX16">
+        <v>12168000.0</v>
+      </c>
+      <c r="BY16">
+        <v>10972000.0</v>
+      </c>
+      <c r="BZ16">
+        <v>12847000.0</v>
+      </c>
+      <c r="CA16">
+        <v>12190000.0</v>
+      </c>
+      <c r="CB16">
+        <v>12220000.0</v>
+      </c>
+      <c r="CC16">
+        <v>11472000.0</v>
+      </c>
+      <c r="CD16">
+        <v>12921000.0</v>
+      </c>
+      <c r="CE16">
+        <v>12672000.0</v>
+      </c>
+      <c r="CF16">
+        <v>11433000.0</v>
+      </c>
+      <c r="CG16">
+        <v>11040000.0</v>
+      </c>
+      <c r="CH16">
+        <v>11697000.0</v>
+      </c>
+      <c r="CI16">
+        <v>10405000.0</v>
+      </c>
+      <c r="CJ16">
+        <v>9709000.0</v>
+      </c>
+      <c r="CK16">
+        <v>9528000.0</v>
+      </c>
+      <c r="CL16"/>
+      <c r="CM16">
+        <v>8310000.0</v>
+      </c>
+      <c r="CN16"/>
+      <c r="CO16">
+        <v>7364000.0</v>
+      </c>
+      <c r="CP16"/>
+    </row>
+    <row r="17" spans="1:94">
+      <c r="A17" t="s">
+        <v>40</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17"/>
+      <c r="AC17"/>
+      <c r="AD17"/>
+      <c r="AE17"/>
+      <c r="AF17"/>
+      <c r="AG17"/>
+      <c r="AH17"/>
+      <c r="AI17"/>
+      <c r="AJ17"/>
+      <c r="AK17"/>
+      <c r="AL17"/>
+      <c r="AM17"/>
+      <c r="AN17"/>
+      <c r="AO17"/>
+      <c r="AP17"/>
+      <c r="AQ17"/>
+      <c r="AR17"/>
+      <c r="AS17"/>
+      <c r="AT17"/>
+      <c r="AU17"/>
+      <c r="AV17"/>
+      <c r="AW17"/>
+      <c r="AX17"/>
+      <c r="AY17"/>
+      <c r="AZ17"/>
+      <c r="BA17"/>
+      <c r="BB17"/>
+      <c r="BC17"/>
+      <c r="BD17"/>
+      <c r="BE17"/>
+      <c r="BF17"/>
+      <c r="BG17"/>
+      <c r="BH17"/>
+      <c r="BI17"/>
+      <c r="BJ17"/>
+      <c r="BK17"/>
+      <c r="BL17"/>
+      <c r="BM17"/>
+      <c r="BN17"/>
+      <c r="BO17"/>
+      <c r="BP17"/>
+      <c r="BQ17"/>
+      <c r="BR17"/>
+      <c r="BS17"/>
+      <c r="BT17"/>
+      <c r="BU17"/>
+      <c r="BV17"/>
+      <c r="BW17"/>
+      <c r="BX17"/>
+      <c r="BY17"/>
+      <c r="BZ17"/>
+      <c r="CA17"/>
+      <c r="CB17"/>
+      <c r="CC17"/>
+      <c r="CD17"/>
+      <c r="CE17"/>
+      <c r="CF17"/>
+      <c r="CG17"/>
+      <c r="CH17"/>
+      <c r="CI17"/>
+      <c r="CJ17"/>
+      <c r="CK17"/>
+      <c r="CL17"/>
+      <c r="CM17"/>
+      <c r="CN17"/>
+      <c r="CO17"/>
+      <c r="CP17"/>
+    </row>
+    <row r="18" spans="1:94">
+      <c r="A18" t="s">
+        <v>41</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18"/>
+      <c r="D18"/>
+      <c r="E18"/>
+      <c r="F18"/>
+      <c r="G18"/>
+      <c r="H18"/>
+      <c r="I18"/>
+      <c r="J18"/>
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18">
+        <v>297779000.0</v>
+      </c>
+      <c r="O18">
+        <v>303121000.0</v>
+      </c>
+      <c r="P18">
+        <v>298380000.0</v>
+      </c>
+      <c r="Q18">
+        <v>326739000.0</v>
+      </c>
+      <c r="R18">
+        <v>322626000.0</v>
+      </c>
+      <c r="S18">
+        <v>318355000.0</v>
+      </c>
+      <c r="T18">
+        <v>309072000.0</v>
+      </c>
+      <c r="U18">
+        <v>293611000.0</v>
+      </c>
+      <c r="V18">
+        <v>282350000.0</v>
+      </c>
+      <c r="W18"/>
+      <c r="X18"/>
+      <c r="Y18"/>
+      <c r="Z18"/>
+      <c r="AA18"/>
+      <c r="AB18"/>
+      <c r="AC18"/>
+      <c r="AD18"/>
+      <c r="AE18"/>
+      <c r="AF18"/>
+      <c r="AG18"/>
+      <c r="AH18"/>
+      <c r="AI18"/>
+      <c r="AJ18"/>
+      <c r="AK18"/>
+      <c r="AL18"/>
+      <c r="AM18"/>
+      <c r="AN18"/>
+      <c r="AO18"/>
+      <c r="AP18"/>
+      <c r="AQ18"/>
+      <c r="AR18"/>
+      <c r="AS18"/>
+      <c r="AT18"/>
+      <c r="AU18"/>
+      <c r="AV18"/>
+      <c r="AW18"/>
+      <c r="AX18"/>
+      <c r="AY18"/>
+      <c r="AZ18"/>
+      <c r="BA18"/>
+      <c r="BB18"/>
+      <c r="BC18"/>
+      <c r="BD18"/>
+      <c r="BE18"/>
+      <c r="BF18"/>
+      <c r="BG18"/>
+      <c r="BH18"/>
+      <c r="BI18"/>
+      <c r="BJ18"/>
+      <c r="BK18"/>
+      <c r="BL18"/>
+      <c r="BM18"/>
+      <c r="BN18"/>
+      <c r="BO18"/>
+      <c r="BP18"/>
+      <c r="BQ18"/>
+      <c r="BR18"/>
+      <c r="BS18"/>
+      <c r="BT18"/>
+      <c r="BU18"/>
+      <c r="BV18"/>
+      <c r="BW18"/>
+      <c r="BX18"/>
+      <c r="BY18"/>
+      <c r="BZ18"/>
+      <c r="CA18"/>
+      <c r="CB18"/>
+      <c r="CC18"/>
+      <c r="CD18"/>
+      <c r="CE18"/>
+      <c r="CF18"/>
+      <c r="CG18"/>
+      <c r="CH18"/>
+      <c r="CI18"/>
+      <c r="CJ18"/>
+      <c r="CK18"/>
+      <c r="CL18"/>
+      <c r="CM18"/>
+      <c r="CN18"/>
+      <c r="CO18"/>
+      <c r="CP18"/>
+    </row>
+    <row r="19" spans="1:94">
+      <c r="A19" t="s">
+        <v>42</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19"/>
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19"/>
+      <c r="BA19"/>
+      <c r="BB19"/>
+      <c r="BC19"/>
+      <c r="BD19"/>
+      <c r="BE19"/>
+      <c r="BF19"/>
+      <c r="BG19"/>
+      <c r="BH19"/>
+      <c r="BI19"/>
+      <c r="BJ19"/>
+      <c r="BK19"/>
+      <c r="BL19"/>
+      <c r="BM19"/>
+      <c r="BN19"/>
+      <c r="BO19"/>
+      <c r="BP19"/>
+      <c r="BQ19"/>
+      <c r="BR19"/>
+      <c r="BS19"/>
+      <c r="BT19"/>
+      <c r="BU19"/>
+      <c r="BV19"/>
+      <c r="BW19"/>
+      <c r="BX19"/>
+      <c r="BY19"/>
+      <c r="BZ19"/>
+      <c r="CA19"/>
+      <c r="CB19"/>
+      <c r="CC19"/>
+      <c r="CD19"/>
+      <c r="CE19"/>
+      <c r="CF19"/>
+      <c r="CG19"/>
+      <c r="CH19"/>
+      <c r="CI19"/>
+      <c r="CJ19"/>
+      <c r="CK19"/>
+      <c r="CL19"/>
+      <c r="CM19"/>
+      <c r="CN19"/>
+      <c r="CO19"/>
+      <c r="CP19"/>
+    </row>
+    <row r="20" spans="1:94">
+      <c r="A20" t="s">
+        <v>43</v>
+      </c>
+      <c r="B20">
+        <v>980064000.0</v>
+      </c>
+      <c r="C20">
+        <v>980064000.0</v>
+      </c>
+      <c r="D20">
+        <v>980064000.0</v>
+      </c>
+      <c r="E20">
+        <v>980064000.0</v>
+      </c>
+      <c r="F20">
+        <v>980064000.0</v>
+      </c>
+      <c r="G20">
+        <v>980064000.0</v>
+      </c>
+      <c r="H20">
+        <v>980064000.0</v>
+      </c>
+      <c r="I20">
+        <v>980064000.0</v>
+      </c>
+      <c r="J20">
+        <v>980064000.0</v>
+      </c>
+      <c r="K20">
+        <v>980297000.0</v>
+      </c>
+      <c r="L20">
+        <v>976247000.0</v>
+      </c>
+      <c r="M20">
+        <v>2196664000.0</v>
+      </c>
+      <c r="N20">
+        <v>2194491000.0</v>
+      </c>
+      <c r="O20">
+        <v>2193941000.0</v>
+      </c>
+      <c r="P20">
+        <v>2191891000.0</v>
+      </c>
+      <c r="Q20">
+        <v>2186829000.0</v>
+      </c>
+      <c r="R20">
+        <v>2183991000.0</v>
+      </c>
+      <c r="S20">
+        <v>2183991000.0</v>
+      </c>
+      <c r="T20">
+        <v>2183202000.0</v>
+      </c>
+      <c r="U20">
+        <v>2182465000.0</v>
+      </c>
+      <c r="V20">
+        <v>2179310000.0</v>
+      </c>
+      <c r="W20">
+        <v>2179310000.0</v>
+      </c>
+      <c r="X20">
+        <v>2179310000.0</v>
+      </c>
+      <c r="Y20">
+        <v>2179310000.0</v>
+      </c>
+      <c r="Z20">
+        <v>2179310000.0</v>
+      </c>
+      <c r="AA20">
+        <v>2179310000.0</v>
+      </c>
+      <c r="AB20">
+        <v>2179310000.0</v>
+      </c>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20">
+        <v>2264265000.0</v>
+      </c>
+      <c r="AF20">
+        <v>2228189000.0</v>
+      </c>
+      <c r="AG20">
+        <v>2164422000.0</v>
+      </c>
+      <c r="AH20">
+        <v>2063494000.0</v>
+      </c>
+      <c r="AI20">
+        <v>1963377000.0</v>
+      </c>
+      <c r="AJ20">
+        <v>1656389000.0</v>
+      </c>
+      <c r="AK20">
+        <v>1517650000.0</v>
+      </c>
+      <c r="AL20">
+        <v>1489843000.0</v>
+      </c>
+      <c r="AM20">
+        <v>1452370000.0</v>
+      </c>
+      <c r="AN20">
+        <v>1439598000.0</v>
+      </c>
+      <c r="AO20">
+        <v>1415861000.0</v>
+      </c>
+      <c r="AP20">
+        <v>1368230000.0</v>
+      </c>
+      <c r="AQ20">
+        <v>1355396000.0</v>
+      </c>
+      <c r="AR20">
+        <v>1340054000.0</v>
+      </c>
+      <c r="AS20">
+        <v>1330917000.0</v>
+      </c>
+      <c r="AT20">
+        <v>1320952000.0</v>
+      </c>
+      <c r="AU20">
+        <v>1307487000.0</v>
+      </c>
+      <c r="AV20">
+        <v>1294189000.0</v>
+      </c>
+      <c r="AW20">
+        <v>1291231000.0</v>
+      </c>
+      <c r="AX20">
+        <v>1366117000.0</v>
+      </c>
+      <c r="AY20">
+        <v>1345529000.0</v>
+      </c>
+      <c r="AZ20">
+        <v>1338569000.0</v>
+      </c>
+      <c r="BA20">
+        <v>1237607000.0</v>
+      </c>
+      <c r="BB20">
+        <v>1254061000.0</v>
+      </c>
+      <c r="BC20">
+        <v>1100858000.0</v>
+      </c>
+      <c r="BD20">
+        <v>1094704000.0</v>
+      </c>
+      <c r="BE20">
+        <v>1092480000.0</v>
+      </c>
+      <c r="BF20">
+        <v>1074316000.0</v>
+      </c>
+      <c r="BG20">
+        <v>1006562000.0</v>
+      </c>
+      <c r="BH20">
+        <v>995123000.0</v>
+      </c>
+      <c r="BI20">
+        <v>985674000.0</v>
+      </c>
+      <c r="BJ20">
+        <v>970274000.0</v>
+      </c>
+      <c r="BK20">
+        <v>951701000.0</v>
+      </c>
+      <c r="BL20">
+        <v>940124000.0</v>
+      </c>
+      <c r="BM20">
+        <v>922057000.0</v>
+      </c>
+      <c r="BN20">
+        <v>890393000.0</v>
+      </c>
+      <c r="BO20">
+        <v>885447000.0</v>
+      </c>
+      <c r="BP20">
+        <v>866096000.0</v>
+      </c>
+      <c r="BQ20">
+        <v>821967000.0</v>
+      </c>
+      <c r="BR20">
+        <v>847942000.0</v>
+      </c>
+      <c r="BS20">
+        <v>833336000.0</v>
+      </c>
+      <c r="BT20">
+        <v>652339000.0</v>
+      </c>
+      <c r="BU20">
+        <v>625748000.0</v>
+      </c>
+      <c r="BV20">
+        <v>615784000.0</v>
+      </c>
+      <c r="BW20">
+        <v>610658000.0</v>
+      </c>
+      <c r="BX20">
+        <v>603191000.0</v>
+      </c>
+      <c r="BY20">
+        <v>586444000.0</v>
+      </c>
+      <c r="BZ20">
+        <v>579637000.0</v>
+      </c>
+      <c r="CA20">
+        <v>519135000.0</v>
+      </c>
+      <c r="CB20">
+        <v>513477000.0</v>
+      </c>
+      <c r="CC20">
+        <v>499144000.0</v>
+      </c>
+      <c r="CD20">
+        <v>481076000.0</v>
+      </c>
+      <c r="CE20">
+        <v>477733000.0</v>
+      </c>
+      <c r="CF20">
+        <v>386748000.0</v>
+      </c>
+      <c r="CG20">
+        <v>373238000.0</v>
+      </c>
+      <c r="CH20">
+        <v>370009000.0</v>
+      </c>
+      <c r="CI20">
+        <v>363229000.0</v>
+      </c>
+      <c r="CJ20">
+        <v>348569000.0</v>
+      </c>
+      <c r="CK20">
+        <v>342614000.0</v>
+      </c>
+      <c r="CL20">
+        <v>342614000.0</v>
+      </c>
+      <c r="CM20">
+        <v>325730000.0</v>
+      </c>
+      <c r="CN20">
+        <v>325730000.0</v>
+      </c>
+      <c r="CO20">
+        <v>317262000.0</v>
+      </c>
+      <c r="CP20">
+        <v>317262000.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:94">
+      <c r="A21" t="s">
+        <v>44</v>
+      </c>
+      <c r="B21">
+        <v>1025000000.0</v>
+      </c>
+      <c r="C21">
+        <v>1025000000.0</v>
+      </c>
+      <c r="D21">
+        <v>1025000000.0</v>
+      </c>
+      <c r="E21">
+        <v>1025000000.0</v>
+      </c>
+      <c r="F21">
+        <v>1025000000.0</v>
+      </c>
+      <c r="G21">
+        <v>1025000000.0</v>
+      </c>
+      <c r="H21">
+        <v>1025000000.0</v>
+      </c>
+      <c r="I21">
+        <v>1025000000.0</v>
+      </c>
+      <c r="J21">
+        <v>1025000000.0</v>
+      </c>
+      <c r="K21">
+        <v>1025000000.0</v>
+      </c>
+      <c r="L21">
+        <v>1025000000.0</v>
+      </c>
+      <c r="M21">
+        <v>1025000000.0</v>
+      </c>
+      <c r="N21">
+        <v>1025000000.0</v>
+      </c>
+      <c r="O21">
+        <v>1025000000.0</v>
+      </c>
+      <c r="P21">
+        <v>1025000000.0</v>
+      </c>
+      <c r="Q21">
+        <v>1025000000.0</v>
+      </c>
+      <c r="R21">
+        <v>1025000000.0</v>
+      </c>
+      <c r="S21">
+        <v>1025000000.0</v>
+      </c>
+      <c r="T21">
+        <v>1025457000.0</v>
+      </c>
+      <c r="U21">
+        <v>1025542000.0</v>
+      </c>
+      <c r="V21">
+        <v>1025629000.0</v>
+      </c>
+      <c r="W21">
+        <v>1025000000.0</v>
+      </c>
+      <c r="X21">
+        <v>1025869000.0</v>
+      </c>
+      <c r="Y21">
+        <v>1026067000.0</v>
+      </c>
+      <c r="Z21">
+        <v>1026067000.0</v>
+      </c>
+      <c r="AA21">
+        <v>1028106000.0</v>
+      </c>
+      <c r="AB21">
+        <v>1028106000.0</v>
+      </c>
+      <c r="AC21"/>
+      <c r="AD21"/>
+      <c r="AE21">
+        <v>207158000.0</v>
+      </c>
+      <c r="AF21">
+        <v>211630000.0</v>
+      </c>
+      <c r="AG21">
+        <v>212577000.0</v>
+      </c>
+      <c r="AH21">
+        <v>209095000.0</v>
+      </c>
+      <c r="AI21">
+        <v>257648000.0</v>
+      </c>
+      <c r="AJ21">
+        <v>114469000.0</v>
+      </c>
+      <c r="AK21">
+        <v>97377000.0</v>
+      </c>
+      <c r="AL21">
+        <v>100939000.0</v>
+      </c>
+      <c r="AM21">
+        <v>98908000.0</v>
+      </c>
+      <c r="AN21">
+        <v>82913000.0</v>
+      </c>
+      <c r="AO21">
+        <v>88175000.0</v>
+      </c>
+      <c r="AP21">
+        <v>78611000.0</v>
+      </c>
+      <c r="AQ21">
+        <v>82746000.0</v>
+      </c>
+      <c r="AR21">
+        <v>85128000.0</v>
+      </c>
+      <c r="AS21">
+        <v>86671000.0</v>
+      </c>
+      <c r="AT21">
+        <v>90139000.0</v>
+      </c>
+      <c r="AU21">
+        <v>86731000.0</v>
+      </c>
+      <c r="AV21">
+        <v>90395000.0</v>
+      </c>
+      <c r="AW21">
+        <v>94823000.0</v>
+      </c>
+      <c r="AX21">
+        <v>116762000.0</v>
+      </c>
+      <c r="AY21">
+        <v>107927000.0</v>
+      </c>
+      <c r="AZ21">
+        <v>112285000.0</v>
+      </c>
+      <c r="BA21">
+        <v>92403000.0</v>
+      </c>
+      <c r="BB21">
+        <v>94072000.0</v>
+      </c>
+      <c r="BC21">
+        <v>43625000.0</v>
+      </c>
+      <c r="BD21">
+        <v>44940000.0</v>
+      </c>
+      <c r="BE21">
+        <v>46986000.0</v>
+      </c>
+      <c r="BF21">
+        <v>45854000.0</v>
+      </c>
+      <c r="BG21">
+        <v>45854000.0</v>
+      </c>
+      <c r="BH21">
+        <v>43345000.0</v>
+      </c>
+      <c r="BI21">
+        <v>44280000.0</v>
+      </c>
+      <c r="BJ21">
+        <v>44211000.0</v>
+      </c>
+      <c r="BK21">
+        <v>36195000.0</v>
+      </c>
+      <c r="BL21">
+        <v>36600000.0</v>
+      </c>
+      <c r="BM21">
+        <v>35645000.0</v>
+      </c>
+      <c r="BN21">
+        <v>33914000.0</v>
+      </c>
+      <c r="BO21">
+        <v>34156000.0</v>
+      </c>
+      <c r="BP21">
+        <v>24548000.0</v>
+      </c>
+      <c r="BQ21">
+        <v>22373000.0</v>
+      </c>
+      <c r="BR21">
+        <v>16586000.0</v>
+      </c>
+      <c r="BS21">
+        <v>17756000.0</v>
+      </c>
+      <c r="BT21">
+        <v>16604000.0</v>
+      </c>
+      <c r="BU21">
+        <v>16293000.0</v>
+      </c>
+      <c r="BV21">
+        <v>15006000.0</v>
+      </c>
+      <c r="BW21">
+        <v>14495000.0</v>
+      </c>
+      <c r="BX21">
+        <v>10674000.0</v>
+      </c>
+      <c r="BY21">
+        <v>10735000.0</v>
+      </c>
+      <c r="BZ21">
+        <v>11328000.0</v>
+      </c>
+      <c r="CA21">
+        <v>11300000.0</v>
+      </c>
+      <c r="CB21">
+        <v>11629000.0</v>
+      </c>
+      <c r="CC21">
+        <v>11660000.0</v>
+      </c>
+      <c r="CD21">
+        <v>7716000.0</v>
+      </c>
+      <c r="CE21">
+        <v>8177000.0</v>
+      </c>
+      <c r="CF21">
+        <v>8177000.0</v>
+      </c>
+      <c r="CG21"/>
+      <c r="CH21"/>
+      <c r="CI21"/>
+      <c r="CJ21"/>
+      <c r="CK21"/>
+      <c r="CL21"/>
+      <c r="CM21">
+        <v>4590000.0</v>
+      </c>
+      <c r="CN21">
+        <v>4590000.0</v>
+      </c>
+      <c r="CO21"/>
+      <c r="CP21"/>
+    </row>
+    <row r="22" spans="1:94">
+      <c r="A22" t="s">
+        <v>45</v>
+      </c>
+      <c r="B22">
+        <v>632912000.0</v>
+      </c>
+      <c r="C22">
+        <v>590210000.0</v>
+      </c>
+      <c r="D22">
+        <v>617896000.0</v>
+      </c>
+      <c r="E22">
+        <v>608506000.0</v>
+      </c>
+      <c r="F22">
+        <v>645472000.0</v>
+      </c>
+      <c r="G22">
+        <v>653329000.0</v>
+      </c>
+      <c r="H22">
+        <v>690291000.0</v>
+      </c>
+      <c r="I22">
+        <v>672328000.0</v>
+      </c>
+      <c r="J22">
+        <v>681020000.0</v>
+      </c>
+      <c r="K22">
+        <v>684502000.0</v>
+      </c>
+      <c r="L22">
+        <v>730148000.0</v>
+      </c>
+      <c r="M22">
+        <v>675441000.0</v>
+      </c>
+      <c r="N22">
+        <v>667938000.0</v>
+      </c>
+      <c r="O22">
+        <v>652430000.0</v>
+      </c>
+      <c r="P22">
+        <v>723424000.0</v>
+      </c>
+      <c r="Q22">
+        <v>723336000.0</v>
+      </c>
+      <c r="R22">
+        <v>682040000.0</v>
+      </c>
+      <c r="S22">
+        <v>675111000.0</v>
+      </c>
+      <c r="T22">
+        <v>644389000.0</v>
+      </c>
+      <c r="U22">
+        <v>628491000.0</v>
+      </c>
+      <c r="V22">
+        <v>574683000.0</v>
+      </c>
+      <c r="W22">
+        <v>538675000.0</v>
+      </c>
+      <c r="X22">
+        <v>541352000.0</v>
+      </c>
+      <c r="Y22">
+        <v>489095000.0</v>
+      </c>
+      <c r="Z22">
+        <v>489095000.0</v>
+      </c>
+      <c r="AA22">
+        <v>478968000.0</v>
+      </c>
+      <c r="AB22">
+        <v>478968000.0</v>
+      </c>
+      <c r="AC22"/>
+      <c r="AD22"/>
+      <c r="AE22">
+        <v>56541000.0</v>
+      </c>
+      <c r="AF22">
+        <v>56833000.0</v>
+      </c>
+      <c r="AG22">
+        <v>57590000.0</v>
+      </c>
+      <c r="AH22">
+        <v>60811000.0</v>
+      </c>
+      <c r="AI22">
+        <v>61829000.0</v>
+      </c>
+      <c r="AJ22">
+        <v>54961000.0</v>
+      </c>
+      <c r="AK22">
+        <v>51523000.0</v>
+      </c>
+      <c r="AL22">
+        <v>51597000.0</v>
+      </c>
+      <c r="AM22">
+        <v>53789000.0</v>
+      </c>
+      <c r="AN22">
+        <v>55142000.0</v>
+      </c>
+      <c r="AO22">
+        <v>56050000.0</v>
+      </c>
+      <c r="AP22">
+        <v>50325000.0</v>
+      </c>
+      <c r="AQ22">
+        <v>42483000.0</v>
+      </c>
+      <c r="AR22">
+        <v>54227000.0</v>
+      </c>
+      <c r="AS22">
+        <v>55067000.0</v>
+      </c>
+      <c r="AT22">
+        <v>51929000.0</v>
+      </c>
+      <c r="AU22">
+        <v>51374000.0</v>
+      </c>
+      <c r="AV22">
+        <v>54072000.0</v>
+      </c>
+      <c r="AW22">
+        <v>51456000.0</v>
+      </c>
+      <c r="AX22">
+        <v>53526000.0</v>
+      </c>
+      <c r="AY22">
+        <v>54282000.0</v>
+      </c>
+      <c r="AZ22">
+        <v>52697000.0</v>
+      </c>
+      <c r="BA22">
+        <v>48661000.0</v>
+      </c>
+      <c r="BB22">
+        <v>46876000.0</v>
+      </c>
+      <c r="BC22">
+        <v>42682000.0</v>
+      </c>
+      <c r="BD22">
+        <v>43057000.0</v>
+      </c>
+      <c r="BE22">
+        <v>40760000.0</v>
+      </c>
+      <c r="BF22">
+        <v>34580000.0</v>
+      </c>
+      <c r="BG22">
+        <v>34088000.0</v>
+      </c>
+      <c r="BH22">
+        <v>32489000.0</v>
+      </c>
+      <c r="BI22">
+        <v>32031000.0</v>
+      </c>
+      <c r="BJ22">
+        <v>31100000.0</v>
+      </c>
+      <c r="BK22">
+        <v>26322000.0</v>
+      </c>
+      <c r="BL22">
+        <v>26366000.0</v>
+      </c>
+      <c r="BM22">
+        <v>26631000.0</v>
+      </c>
+      <c r="BN22">
+        <v>24998000.0</v>
+      </c>
+      <c r="BO22">
+        <v>25527000.0</v>
+      </c>
+      <c r="BP22">
+        <v>25100000.0</v>
+      </c>
+      <c r="BQ22">
+        <v>25517000.0</v>
+      </c>
+      <c r="BR22">
+        <v>21332000.0</v>
+      </c>
+      <c r="BS22">
+        <v>20832000.0</v>
+      </c>
+      <c r="BT22">
+        <v>21491000.0</v>
+      </c>
+      <c r="BU22">
+        <v>21420000.0</v>
+      </c>
+      <c r="BV22">
+        <v>20483000.0</v>
+      </c>
+      <c r="BW22">
+        <v>18851000.0</v>
+      </c>
+      <c r="BX22">
+        <v>17309000.0</v>
+      </c>
+      <c r="BY22">
+        <v>17856000.0</v>
+      </c>
+      <c r="BZ22">
+        <v>17407000.0</v>
+      </c>
+      <c r="CA22">
+        <v>14676000.0</v>
+      </c>
+      <c r="CB22">
+        <v>13169000.0</v>
+      </c>
+      <c r="CC22">
+        <v>10448000.0</v>
+      </c>
+      <c r="CD22">
+        <v>11138000.0</v>
+      </c>
+      <c r="CE22">
+        <v>10778000.0</v>
+      </c>
+      <c r="CF22">
+        <v>9378000.0</v>
+      </c>
+      <c r="CG22">
+        <v>5591000.0</v>
+      </c>
+      <c r="CH22">
+        <v>9275000.0</v>
+      </c>
+      <c r="CI22">
+        <v>8593000.0</v>
+      </c>
+      <c r="CJ22">
+        <v>8787000.0</v>
+      </c>
+      <c r="CK22">
+        <v>5102000.0</v>
+      </c>
+      <c r="CL22">
+        <v>5102000.0</v>
+      </c>
+      <c r="CM22">
+        <v>7297000.0</v>
+      </c>
+      <c r="CN22">
+        <v>7297000.0</v>
+      </c>
+      <c r="CO22">
+        <v>4501000.0</v>
+      </c>
+      <c r="CP22">
+        <v>4501000.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:94">
+      <c r="A23" t="s">
+        <v>46</v>
+      </c>
+      <c r="B23">
+        <v>5084586000.0</v>
+      </c>
+      <c r="C23">
+        <v>5173425000.0</v>
+      </c>
+      <c r="D23">
+        <v>5205124000.0</v>
+      </c>
+      <c r="E23">
+        <v>5153282000.0</v>
+      </c>
+      <c r="F23">
+        <v>5121136000.0</v>
+      </c>
+      <c r="G23">
+        <v>5194430000.0</v>
+      </c>
+      <c r="H23">
+        <v>5211480000.0</v>
+      </c>
+      <c r="I23">
+        <v>5276647000.0</v>
+      </c>
+      <c r="J23">
+        <v>5259042000.0</v>
+      </c>
+      <c r="K23">
+        <v>5363152000.0</v>
+      </c>
+      <c r="L23">
+        <v>5426561000.0</v>
+      </c>
+      <c r="M23">
+        <v>6662262000.0</v>
+      </c>
+      <c r="N23">
+        <v>6572394000.0</v>
+      </c>
+      <c r="O23">
+        <v>6612829000.0</v>
+      </c>
+      <c r="P23">
+        <v>6576892000.0</v>
+      </c>
+      <c r="Q23">
+        <v>6542432000.0</v>
+      </c>
+      <c r="R23">
+        <v>6505787000.0</v>
+      </c>
+      <c r="S23">
+        <v>6497941000.0</v>
+      </c>
+      <c r="T23">
+        <v>6469546000.0</v>
+      </c>
+      <c r="U23">
+        <v>6315181000.0</v>
+      </c>
+      <c r="V23">
+        <v>6193399000.0</v>
+      </c>
+      <c r="W23">
+        <v>6075702000.0</v>
+      </c>
+      <c r="X23">
+        <v>6203814000.0</v>
+      </c>
+      <c r="Y23">
+        <v>561061000.0</v>
+      </c>
+      <c r="Z23">
+        <v>6124809000.0</v>
+      </c>
+      <c r="AA23">
+        <v>6155118000.0</v>
+      </c>
+      <c r="AB23">
+        <v>6155118000.0</v>
+      </c>
+      <c r="AC23"/>
+      <c r="AD23"/>
+      <c r="AE23">
+        <v>3537725000.0</v>
+      </c>
+      <c r="AF23">
+        <v>3460678000.0</v>
+      </c>
+      <c r="AG23">
+        <v>3373328000.0</v>
+      </c>
+      <c r="AH23">
+        <v>3209062000.0</v>
+      </c>
+      <c r="AI23">
+        <v>3179127000.0</v>
+      </c>
+      <c r="AJ23">
+        <v>2663675000.0</v>
+      </c>
+      <c r="AK23">
+        <v>2507265000.0</v>
+      </c>
+      <c r="AL23">
+        <v>2431190000.0</v>
+      </c>
+      <c r="AM23">
+        <v>2397110000.0</v>
+      </c>
+      <c r="AN23">
+        <v>2325002000.0</v>
+      </c>
+      <c r="AO23">
+        <v>2332020000.0</v>
+      </c>
+      <c r="AP23">
+        <v>2272485000.0</v>
+      </c>
+      <c r="AQ23">
+        <v>2259238000.0</v>
+      </c>
+      <c r="AR23">
+        <v>2249931000.0</v>
+      </c>
+      <c r="AS23">
+        <v>2237781000.0</v>
+      </c>
+      <c r="AT23">
+        <v>2235335000.0</v>
+      </c>
+      <c r="AU23">
+        <v>2175499000.0</v>
+      </c>
+      <c r="AV23">
+        <v>2137702000.0</v>
+      </c>
+      <c r="AW23">
+        <v>2091580000.0</v>
+      </c>
+      <c r="AX23">
+        <v>2201285000.0</v>
+      </c>
+      <c r="AY23">
+        <v>2151195000.0</v>
+      </c>
+      <c r="AZ23">
+        <v>2129591000.0</v>
+      </c>
+      <c r="BA23">
+        <v>1937813000.0</v>
+      </c>
+      <c r="BB23">
+        <v>1943245000.0</v>
+      </c>
+      <c r="BC23">
+        <v>1793081000.0</v>
+      </c>
+      <c r="BD23">
+        <v>1749282000.0</v>
+      </c>
+      <c r="BE23">
+        <v>1717467000.0</v>
+      </c>
+      <c r="BF23">
+        <v>1718639000.0</v>
+      </c>
+      <c r="BG23">
+        <v>1644707000.0</v>
+      </c>
+      <c r="BH23">
+        <v>1645583000.0</v>
+      </c>
+      <c r="BI23">
+        <v>1597579000.0</v>
+      </c>
+      <c r="BJ23">
+        <v>1572669000.0</v>
+      </c>
+      <c r="BK23">
+        <v>1519719000.0</v>
+      </c>
+      <c r="BL23">
+        <v>1468011000.0</v>
+      </c>
+      <c r="BM23">
+        <v>1420213000.0</v>
+      </c>
+      <c r="BN23">
+        <v>1340798000.0</v>
+      </c>
+      <c r="BO23">
+        <v>1345680000.0</v>
+      </c>
+      <c r="BP23">
+        <v>1301217000.0</v>
+      </c>
+      <c r="BQ23">
+        <v>1275262000.0</v>
+      </c>
+      <c r="BR23">
+        <v>1257347000.0</v>
+      </c>
+      <c r="BS23">
+        <v>1207367000.0</v>
+      </c>
+      <c r="BT23">
+        <v>988506000.0</v>
+      </c>
+      <c r="BU23">
+        <v>961039000.0</v>
+      </c>
+      <c r="BV23">
+        <v>926872000.0</v>
+      </c>
+      <c r="BW23">
+        <v>894371000.0</v>
+      </c>
+      <c r="BX23">
+        <v>875716000.0</v>
+      </c>
+      <c r="BY23">
+        <v>886584000.0</v>
+      </c>
+      <c r="BZ23">
+        <v>854129000.0</v>
+      </c>
+      <c r="CA23">
+        <v>851681000.0</v>
+      </c>
+      <c r="CB23">
+        <v>284077000.0</v>
+      </c>
+      <c r="CC23">
+        <v>266857000.0</v>
+      </c>
+      <c r="CD23">
+        <v>253667000.0</v>
+      </c>
+      <c r="CE23">
+        <v>236323000.0</v>
+      </c>
+      <c r="CF23">
+        <v>217914000.0</v>
+      </c>
+      <c r="CG23">
+        <v>203171000.0</v>
+      </c>
+      <c r="CH23">
+        <v>193771000.0</v>
+      </c>
+      <c r="CI23">
+        <v>180300000.0</v>
+      </c>
+      <c r="CJ23">
+        <v>165109000.0</v>
+      </c>
+      <c r="CK23">
+        <v>155640000.0</v>
+      </c>
+      <c r="CL23">
+        <v>218726000.0</v>
+      </c>
+      <c r="CM23">
+        <v>476392000.0</v>
+      </c>
+      <c r="CN23">
+        <v>491592000.0</v>
+      </c>
+      <c r="CO23">
+        <v>448670000.0</v>
+      </c>
+      <c r="CP23">
+        <v>508285000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:94">
+      <c r="A24" t="s">
+        <v>47</v>
+      </c>
+      <c r="B24">
+        <v>1464262000.0</v>
+      </c>
+      <c r="C24">
+        <v>1488527000.0</v>
+      </c>
+      <c r="D24">
+        <v>1581950000.0</v>
+      </c>
+      <c r="E24">
+        <v>1580688000.0</v>
+      </c>
+      <c r="F24">
+        <v>1579338000.0</v>
+      </c>
+      <c r="G24">
+        <v>1578091000.0</v>
+      </c>
+      <c r="H24">
+        <v>1576856000.0</v>
+      </c>
+      <c r="I24">
+        <v>1575630000.0</v>
+      </c>
+      <c r="J24">
+        <v>1574486000.0</v>
+      </c>
+      <c r="K24">
+        <v>1576223000.0</v>
+      </c>
+      <c r="L24">
+        <v>1574909000.0</v>
+      </c>
+      <c r="M24">
+        <v>1588523000.0</v>
+      </c>
+      <c r="N24">
+        <v>1612009000.0</v>
+      </c>
+      <c r="O24">
+        <v>1628331000.0</v>
+      </c>
+      <c r="P24">
+        <v>1631335000.0</v>
+      </c>
+      <c r="Q24">
+        <v>1634346000.0</v>
+      </c>
+      <c r="R24">
+        <v>1637365000.0</v>
+      </c>
+      <c r="S24">
+        <v>1640390000.0</v>
+      </c>
+      <c r="T24">
+        <v>1643423000.0</v>
+      </c>
+      <c r="U24">
+        <v>1646463000.0</v>
+      </c>
+      <c r="V24">
+        <v>1649509000.0</v>
+      </c>
+      <c r="W24">
+        <v>1646281000.0</v>
+      </c>
+      <c r="X24">
+        <v>3198800000.0</v>
+      </c>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24">
+        <v>3228447000.0</v>
+      </c>
+      <c r="AB24"/>
+      <c r="AC24"/>
+      <c r="AD24"/>
+      <c r="AE24"/>
+      <c r="AF24"/>
+      <c r="AG24"/>
+      <c r="AH24"/>
+      <c r="AI24"/>
+      <c r="AJ24"/>
+      <c r="AK24"/>
+      <c r="AL24"/>
+      <c r="AM24"/>
+      <c r="AN24"/>
+      <c r="AO24"/>
+      <c r="AP24"/>
+      <c r="AQ24"/>
+      <c r="AR24"/>
+      <c r="AS24"/>
+      <c r="AT24"/>
+      <c r="AU24"/>
+      <c r="AV24"/>
+      <c r="AW24"/>
+      <c r="AX24"/>
+      <c r="AY24"/>
+      <c r="AZ24"/>
+      <c r="BA24"/>
+      <c r="BB24"/>
+      <c r="BC24"/>
+      <c r="BD24"/>
+      <c r="BE24"/>
+      <c r="BF24"/>
+      <c r="BG24"/>
+      <c r="BH24"/>
+      <c r="BI24"/>
+      <c r="BJ24"/>
+      <c r="BK24"/>
+      <c r="BL24"/>
+      <c r="BM24"/>
+      <c r="BN24"/>
+      <c r="BO24"/>
+      <c r="BP24"/>
+      <c r="BQ24"/>
+      <c r="BR24"/>
+      <c r="BS24"/>
+      <c r="BT24"/>
+      <c r="BU24"/>
+      <c r="BV24"/>
+      <c r="BW24"/>
+      <c r="BX24"/>
+      <c r="BY24"/>
+      <c r="BZ24"/>
+      <c r="CA24"/>
+      <c r="CB24"/>
+      <c r="CC24"/>
+      <c r="CD24"/>
+      <c r="CE24"/>
+      <c r="CF24"/>
+      <c r="CG24"/>
+      <c r="CH24"/>
+      <c r="CI24"/>
+      <c r="CJ24"/>
+      <c r="CK24"/>
+      <c r="CL24"/>
+      <c r="CM24"/>
+      <c r="CN24"/>
+      <c r="CO24"/>
+      <c r="CP24"/>
+    </row>
+    <row r="25" spans="1:94">
+      <c r="A25" t="s">
+        <v>48</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25"/>
+      <c r="D25"/>
+      <c r="E25"/>
+      <c r="F25"/>
+      <c r="G25"/>
+      <c r="H25"/>
+      <c r="I25"/>
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25">
+        <v>1612009000.0</v>
+      </c>
+      <c r="O25">
+        <v>1628331000.0</v>
+      </c>
+      <c r="P25">
+        <v>1631335000.0</v>
+      </c>
+      <c r="Q25">
+        <v>1634346000.0</v>
+      </c>
+      <c r="R25">
+        <v>1637365000.0</v>
+      </c>
+      <c r="S25">
+        <v>1640390000.0</v>
+      </c>
+      <c r="T25">
+        <v>1643423000.0</v>
+      </c>
+      <c r="U25">
+        <v>1646463000.0</v>
+      </c>
+      <c r="V25">
+        <v>1649509000.0</v>
+      </c>
+      <c r="W25"/>
+      <c r="X25"/>
+      <c r="Y25"/>
+      <c r="Z25"/>
+      <c r="AA25"/>
+      <c r="AB25"/>
+      <c r="AC25"/>
+      <c r="AD25"/>
+      <c r="AE25"/>
+      <c r="AF25"/>
+      <c r="AG25"/>
+      <c r="AH25"/>
+      <c r="AI25"/>
+      <c r="AJ25"/>
+      <c r="AK25"/>
+      <c r="AL25"/>
+      <c r="AM25"/>
+      <c r="AN25"/>
+      <c r="AO25"/>
+      <c r="AP25"/>
+      <c r="AQ25"/>
+      <c r="AR25"/>
+      <c r="AS25"/>
+      <c r="AT25"/>
+      <c r="AU25"/>
+      <c r="AV25"/>
+      <c r="AW25"/>
+      <c r="AX25"/>
+      <c r="AY25"/>
+      <c r="AZ25"/>
+      <c r="BA25"/>
+      <c r="BB25"/>
+      <c r="BC25"/>
+      <c r="BD25"/>
+      <c r="BE25"/>
+      <c r="BF25"/>
+      <c r="BG25"/>
+      <c r="BH25"/>
+      <c r="BI25"/>
+      <c r="BJ25"/>
+      <c r="BK25"/>
+      <c r="BL25"/>
+      <c r="BM25"/>
+      <c r="BN25"/>
+      <c r="BO25"/>
+      <c r="BP25"/>
+      <c r="BQ25"/>
+      <c r="BR25"/>
+      <c r="BS25"/>
+      <c r="BT25"/>
+      <c r="BU25"/>
+      <c r="BV25"/>
+      <c r="BW25"/>
+      <c r="BX25"/>
+      <c r="BY25"/>
+      <c r="BZ25"/>
+      <c r="CA25"/>
+      <c r="CB25"/>
+      <c r="CC25"/>
+      <c r="CD25"/>
+      <c r="CE25"/>
+      <c r="CF25"/>
+      <c r="CG25"/>
+      <c r="CH25"/>
+      <c r="CI25"/>
+      <c r="CJ25"/>
+      <c r="CK25"/>
+      <c r="CL25"/>
+      <c r="CM25"/>
+      <c r="CN25"/>
+      <c r="CO25"/>
+      <c r="CP25"/>
+    </row>
+    <row r="26" spans="1:94">
+      <c r="A26" t="s">
+        <v>49</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26"/>
+      <c r="AD26"/>
+      <c r="AE26"/>
+      <c r="AF26"/>
+      <c r="AG26"/>
+      <c r="AH26"/>
+      <c r="AI26"/>
+      <c r="AJ26"/>
+      <c r="AK26"/>
+      <c r="AL26"/>
+      <c r="AM26"/>
+      <c r="AN26"/>
+      <c r="AO26"/>
+      <c r="AP26"/>
+      <c r="AQ26"/>
+      <c r="AR26"/>
+      <c r="AS26"/>
+      <c r="AT26"/>
+      <c r="AU26"/>
+      <c r="AV26"/>
+      <c r="AW26"/>
+      <c r="AX26"/>
+      <c r="AY26"/>
+      <c r="AZ26"/>
+      <c r="BA26"/>
+      <c r="BB26"/>
+      <c r="BC26"/>
+      <c r="BD26"/>
+      <c r="BE26"/>
+      <c r="BF26"/>
+      <c r="BG26"/>
+      <c r="BH26"/>
+      <c r="BI26"/>
+      <c r="BJ26"/>
+      <c r="BK26"/>
+      <c r="BL26"/>
+      <c r="BM26"/>
+      <c r="BN26"/>
+      <c r="BO26"/>
+      <c r="BP26"/>
+      <c r="BQ26"/>
+      <c r="BR26"/>
+      <c r="BS26"/>
+      <c r="BT26"/>
+      <c r="BU26"/>
+      <c r="BV26"/>
+      <c r="BW26"/>
+      <c r="BX26"/>
+      <c r="BY26"/>
+      <c r="BZ26"/>
+      <c r="CA26"/>
+      <c r="CB26"/>
+      <c r="CC26"/>
+      <c r="CD26"/>
+      <c r="CE26"/>
+      <c r="CF26"/>
+      <c r="CG26"/>
+      <c r="CH26"/>
+      <c r="CI26"/>
+      <c r="CJ26"/>
+      <c r="CK26"/>
+      <c r="CL26"/>
+      <c r="CM26"/>
+      <c r="CN26"/>
+      <c r="CO26"/>
+      <c r="CP26"/>
+    </row>
+    <row r="27" spans="1:94">
+      <c r="A27" t="s">
+        <v>50</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27"/>
+      <c r="AC27"/>
+      <c r="AD27"/>
+      <c r="AE27"/>
+      <c r="AF27"/>
+      <c r="AG27"/>
+      <c r="AH27"/>
+      <c r="AI27"/>
+      <c r="AJ27"/>
+      <c r="AK27"/>
+      <c r="AL27"/>
+      <c r="AM27"/>
+      <c r="AN27"/>
+      <c r="AO27"/>
+      <c r="AP27"/>
+      <c r="AQ27"/>
+      <c r="AR27"/>
+      <c r="AS27"/>
+      <c r="AT27"/>
+      <c r="AU27"/>
+      <c r="AV27"/>
+      <c r="AW27"/>
+      <c r="AX27"/>
+      <c r="AY27"/>
+      <c r="AZ27"/>
+      <c r="BA27"/>
+      <c r="BB27"/>
+      <c r="BC27"/>
+      <c r="BD27"/>
+      <c r="BE27"/>
+      <c r="BF27"/>
+      <c r="BG27"/>
+      <c r="BH27"/>
+      <c r="BI27"/>
+      <c r="BJ27"/>
+      <c r="BK27"/>
+      <c r="BL27"/>
+      <c r="BM27"/>
+      <c r="BN27"/>
+      <c r="BO27"/>
+      <c r="BP27"/>
+      <c r="BQ27"/>
+      <c r="BR27"/>
+      <c r="BS27"/>
+      <c r="BT27"/>
+      <c r="BU27"/>
+      <c r="BV27"/>
+      <c r="BW27"/>
+      <c r="BX27"/>
+      <c r="BY27"/>
+      <c r="BZ27"/>
+      <c r="CA27"/>
+      <c r="CB27"/>
+      <c r="CC27"/>
+      <c r="CD27"/>
+      <c r="CE27"/>
+      <c r="CF27"/>
+      <c r="CG27"/>
+      <c r="CH27"/>
+      <c r="CI27"/>
+      <c r="CJ27"/>
+      <c r="CK27"/>
+      <c r="CL27"/>
+      <c r="CM27"/>
+      <c r="CN27"/>
+      <c r="CO27"/>
+      <c r="CP27"/>
+    </row>
+    <row r="28" spans="1:94">
+      <c r="A28" t="s">
+        <v>51</v>
+      </c>
+      <c r="B28">
+        <v>2618097000.0</v>
+      </c>
+      <c r="C28">
+        <v>2603666000.0</v>
+      </c>
+      <c r="D28">
+        <v>3767836999.0</v>
+      </c>
+      <c r="E28">
+        <v>2752057000.0</v>
+      </c>
+      <c r="F28">
+        <v>2791137000.0</v>
+      </c>
+      <c r="G28">
+        <v>2769734000.0</v>
+      </c>
+      <c r="H28">
+        <v>2870234000.0</v>
+      </c>
+      <c r="I28">
+        <v>2864321000.0</v>
+      </c>
+      <c r="J28">
+        <v>2889574000.0</v>
+      </c>
+      <c r="K28">
+        <v>2918051000.0</v>
+      </c>
+      <c r="L28">
+        <v>2895142000.0</v>
+      </c>
+      <c r="M28">
+        <v>2861697000.0</v>
+      </c>
+      <c r="N28">
+        <v>2883405000.0</v>
+      </c>
+      <c r="O28">
+        <v>2930787000.0</v>
+      </c>
+      <c r="P28">
+        <v>2941119000.0</v>
+      </c>
+      <c r="Q28">
+        <v>2939126000.0</v>
+      </c>
+      <c r="R28">
+        <v>2840878000.0</v>
+      </c>
+      <c r="S28">
+        <v>2837634000.0</v>
+      </c>
+      <c r="T28">
+        <v>2827274000.0</v>
+      </c>
+      <c r="U28">
+        <v>2781988000.0</v>
+      </c>
+      <c r="V28">
+        <v>2828387000.0</v>
+      </c>
+      <c r="W28">
+        <v>2890382000.0</v>
+      </c>
+      <c r="X28">
+        <v>4404403000.0</v>
+      </c>
+      <c r="Y28">
+        <v>148785000.0</v>
+      </c>
+      <c r="Z28">
+        <v>4578059000.0</v>
+      </c>
+      <c r="AA28">
+        <v>4543276000.0</v>
+      </c>
+      <c r="AB28">
+        <v>4543276000.0</v>
+      </c>
+      <c r="AC28"/>
+      <c r="AD28"/>
+      <c r="AE28">
+        <v>1255706000.0</v>
+      </c>
+      <c r="AF28">
+        <v>1296953000.0</v>
+      </c>
+      <c r="AG28">
+        <v>1266308000.0</v>
+      </c>
+      <c r="AH28">
+        <v>1205720000.0</v>
+      </c>
+      <c r="AI28">
+        <v>1195749000.0</v>
+      </c>
+      <c r="AJ28">
+        <v>878089000.0</v>
+      </c>
+      <c r="AK28">
+        <v>773586000.0</v>
+      </c>
+      <c r="AL28">
+        <v>806163000.0</v>
+      </c>
+      <c r="AM28">
+        <v>778935000.0</v>
+      </c>
+      <c r="AN28">
+        <v>733911000.0</v>
+      </c>
+      <c r="AO28">
+        <v>713385000.0</v>
+      </c>
+      <c r="AP28">
+        <v>533903000.0</v>
+      </c>
+      <c r="AQ28">
+        <v>471251000.0</v>
+      </c>
+      <c r="AR28">
+        <v>469143000.0</v>
+      </c>
+      <c r="AS28">
+        <v>494616000.0</v>
+      </c>
+      <c r="AT28">
+        <v>479203000.0</v>
+      </c>
+      <c r="AU28">
+        <v>522590000.0</v>
+      </c>
+      <c r="AV28">
+        <v>516620000.0</v>
+      </c>
+      <c r="AW28">
+        <v>562208000.0</v>
+      </c>
+      <c r="AX28">
+        <v>559780000.0</v>
+      </c>
+      <c r="AY28">
+        <v>584088000.0</v>
+      </c>
+      <c r="AZ28">
+        <v>584102000.0</v>
+      </c>
+      <c r="BA28">
+        <v>555202000.0</v>
+      </c>
+      <c r="BB28">
+        <v>548155000.0</v>
+      </c>
+      <c r="BC28">
+        <v>357121000.0</v>
+      </c>
+      <c r="BD28">
+        <v>389400000.0</v>
+      </c>
+      <c r="BE28">
+        <v>429910000.0</v>
+      </c>
+      <c r="BF28">
+        <v>398146000.0</v>
+      </c>
+      <c r="BG28">
+        <v>338537000.0</v>
+      </c>
+      <c r="BH28">
+        <v>356082000.0</v>
+      </c>
+      <c r="BI28">
+        <v>-145181000.0</v>
+      </c>
+      <c r="BJ28">
+        <v>-155001000.0</v>
+      </c>
+      <c r="BK28">
+        <v>-138895000.0</v>
+      </c>
+      <c r="BL28">
+        <v>-109084000.0</v>
+      </c>
+      <c r="BM28">
+        <v>-88959000.0</v>
+      </c>
+      <c r="BN28">
+        <v>-95303000.0</v>
+      </c>
+      <c r="BO28">
+        <v>-75924000.0</v>
+      </c>
+      <c r="BP28">
+        <v>-86244000.0</v>
+      </c>
+      <c r="BQ28">
+        <v>-110866000.0</v>
+      </c>
+      <c r="BR28">
+        <v>-87155000.0</v>
+      </c>
+      <c r="BS28">
+        <v>-62107000.0</v>
+      </c>
+      <c r="BT28">
+        <v>-38245000.0</v>
+      </c>
+      <c r="BU28">
+        <v>-45104000.0</v>
+      </c>
+      <c r="BV28">
+        <v>-32821000.0</v>
+      </c>
+      <c r="BW28">
+        <v>-20801000.0</v>
+      </c>
+      <c r="BX28">
+        <v>-32180000.0</v>
+      </c>
+      <c r="BY28">
+        <v>-58488000.0</v>
+      </c>
+      <c r="BZ28">
+        <v>-44501000.0</v>
+      </c>
+      <c r="CA28">
+        <v>-115515000.0</v>
+      </c>
+      <c r="CB28">
+        <v>-41526000.0</v>
+      </c>
+      <c r="CC28">
+        <v>-30964000.0</v>
+      </c>
+      <c r="CD28">
+        <v>-50834000.0</v>
+      </c>
+      <c r="CE28">
+        <v>-32836000.0</v>
+      </c>
+      <c r="CF28">
+        <v>-29361000.0</v>
+      </c>
+      <c r="CG28">
+        <v>-17237000.0</v>
+      </c>
+      <c r="CH28">
+        <v>-18445000.0</v>
+      </c>
+      <c r="CI28">
+        <v>-22512000.0</v>
+      </c>
+      <c r="CJ28">
+        <v>-24675000.0</v>
+      </c>
+      <c r="CK28">
+        <v>-6462000.0</v>
+      </c>
+      <c r="CL28">
+        <v>-6462000.0</v>
+      </c>
+      <c r="CM28">
+        <v>-17704000.0</v>
+      </c>
+      <c r="CN28">
+        <v>-17704000.0</v>
+      </c>
+      <c r="CO28">
+        <v>-7103000.0</v>
+      </c>
+      <c r="CP28">
+        <v>-7103000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:94">
+      <c r="A29" t="s">
+        <v>52</v>
+      </c>
+      <c r="B29">
+        <v>2632812000.0</v>
+      </c>
+      <c r="C29">
+        <v>2652781000.0</v>
+      </c>
+      <c r="D29">
+        <v>2744648000.0</v>
+      </c>
+      <c r="E29">
+        <v>2725249000.0</v>
+      </c>
+      <c r="F29">
+        <v>2692040000.0</v>
+      </c>
+      <c r="G29">
+        <v>2691721000.0</v>
+      </c>
+      <c r="H29">
+        <v>2704988000.0</v>
+      </c>
+      <c r="I29">
+        <v>2712208000.0</v>
+      </c>
+      <c r="J29">
+        <v>2740475000.0</v>
+      </c>
+      <c r="K29">
+        <v>2776614000.0</v>
+      </c>
+      <c r="L29">
+        <v>2772845000.0</v>
+      </c>
+      <c r="M29">
+        <v>4008364000.0</v>
+      </c>
+      <c r="N29">
+        <v>4019037000.0</v>
+      </c>
+      <c r="O29">
+        <v>4032602000.0</v>
+      </c>
+      <c r="P29">
+        <v>3981889000.0</v>
+      </c>
+      <c r="Q29">
+        <v>3935743000.0</v>
+      </c>
+      <c r="R29">
+        <v>3965947000.0</v>
+      </c>
+      <c r="S29">
+        <v>3936168000.0</v>
+      </c>
+      <c r="T29">
+        <v>3901128000.0</v>
+      </c>
+      <c r="U29">
+        <v>3841330000.0</v>
+      </c>
+      <c r="V29">
+        <v>3756969000.0</v>
+      </c>
+      <c r="W29">
+        <v>3717332000.0</v>
+      </c>
+      <c r="X29">
+        <v>3784648000.0</v>
+      </c>
+      <c r="Y29"/>
+      <c r="Z29"/>
+      <c r="AA29">
+        <v>3826481000.0</v>
+      </c>
+      <c r="AB29"/>
+      <c r="AC29"/>
+      <c r="AD29"/>
+      <c r="AE29"/>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29"/>
+      <c r="BH29"/>
+      <c r="BI29"/>
+      <c r="BJ29"/>
+      <c r="BK29"/>
+      <c r="BL29"/>
+      <c r="BM29"/>
+      <c r="BN29"/>
+      <c r="BO29"/>
+      <c r="BP29"/>
+      <c r="BQ29"/>
+      <c r="BR29"/>
+      <c r="BS29"/>
+      <c r="BT29"/>
+      <c r="BU29"/>
+      <c r="BV29"/>
+      <c r="BW29"/>
+      <c r="BX29"/>
+      <c r="BY29"/>
+      <c r="BZ29"/>
+      <c r="CA29"/>
+      <c r="CB29"/>
+      <c r="CC29"/>
+      <c r="CD29"/>
+      <c r="CE29"/>
+      <c r="CF29"/>
+      <c r="CG29"/>
+      <c r="CH29"/>
+      <c r="CI29"/>
+      <c r="CJ29"/>
+      <c r="CK29"/>
+      <c r="CL29"/>
+      <c r="CM29"/>
+      <c r="CN29"/>
+      <c r="CO29"/>
+      <c r="CP29"/>
+    </row>
+    <row r="30" spans="1:94">
+      <c r="A30" t="s">
+        <v>53</v>
+      </c>
+      <c r="B30">
+        <v>36928000.0</v>
+      </c>
+      <c r="C30">
+        <v>45812000.0</v>
+      </c>
+      <c r="D30">
+        <v>42900000.0</v>
+      </c>
+      <c r="E30">
+        <v>34524000.0</v>
+      </c>
+      <c r="F30">
+        <v>36079000.0</v>
+      </c>
+      <c r="G30">
+        <v>40425000.0</v>
+      </c>
+      <c r="H30">
+        <v>40432000.0</v>
+      </c>
+      <c r="I30">
+        <v>47035000.0</v>
+      </c>
+      <c r="J30">
+        <v>42081000.0</v>
+      </c>
+      <c r="K30">
+        <v>44369000.0</v>
+      </c>
+      <c r="L30">
+        <v>50180000.0</v>
+      </c>
+      <c r="M30">
+        <v>66258000.0</v>
+      </c>
+      <c r="N30">
+        <v>45414000.0</v>
+      </c>
+      <c r="O30">
+        <v>49580000.0</v>
+      </c>
+      <c r="P30">
+        <v>46446000.0</v>
+      </c>
+      <c r="Q30">
+        <v>44762000.0</v>
+      </c>
+      <c r="R30">
+        <v>42221000.0</v>
+      </c>
+      <c r="S30">
+        <v>55618000.0</v>
+      </c>
+      <c r="T30">
+        <v>45478000.0</v>
+      </c>
+      <c r="U30">
+        <v>39889000.0</v>
+      </c>
+      <c r="V30">
+        <v>38079000.0</v>
+      </c>
+      <c r="W30">
+        <v>41827000.0</v>
+      </c>
+      <c r="X30">
+        <v>40454000.0</v>
+      </c>
+      <c r="Y30">
+        <v>36724000.0</v>
+      </c>
+      <c r="Z30">
+        <v>36724000.0</v>
+      </c>
+      <c r="AA30">
+        <v>31516000.0</v>
+      </c>
+      <c r="AB30">
+        <v>31516000.0</v>
+      </c>
+      <c r="AC30"/>
+      <c r="AD30"/>
+      <c r="AE30">
+        <v>86323000.0</v>
+      </c>
+      <c r="AF30">
+        <v>85611000.0</v>
+      </c>
+      <c r="AG30">
+        <v>85593000.0</v>
+      </c>
+      <c r="AH30">
+        <v>82166000.0</v>
+      </c>
+      <c r="AI30">
+        <v>83157000.0</v>
+      </c>
+      <c r="AJ30">
+        <v>79540000.0</v>
+      </c>
+      <c r="AK30">
+        <v>76634000.0</v>
+      </c>
+      <c r="AL30">
+        <v>74654000.0</v>
+      </c>
+      <c r="AM30">
+        <v>81593000.0</v>
+      </c>
+      <c r="AN30">
+        <v>73766000.0</v>
+      </c>
+      <c r="AO30">
+        <v>60482000.0</v>
+      </c>
+      <c r="AP30">
+        <v>65603000.0</v>
+      </c>
+      <c r="AQ30">
+        <v>65979000.0</v>
+      </c>
+      <c r="AR30">
+        <v>64520000.0</v>
+      </c>
+      <c r="AS30">
+        <v>59900000.0</v>
+      </c>
+      <c r="AT30">
+        <v>60770000.0</v>
+      </c>
+      <c r="AU30">
+        <v>70252000.0</v>
+      </c>
+      <c r="AV30">
+        <v>71096000.0</v>
+      </c>
+      <c r="AW30">
+        <v>55912000.0</v>
+      </c>
+      <c r="AX30">
+        <v>62061000.0</v>
+      </c>
+      <c r="AY30">
+        <v>65299000.0</v>
+      </c>
+      <c r="AZ30">
+        <v>63849000.0</v>
+      </c>
+      <c r="BA30">
+        <v>58279000.0</v>
+      </c>
+      <c r="BB30">
+        <v>53445000.0</v>
+      </c>
+      <c r="BC30">
+        <v>54478000.0</v>
+      </c>
+      <c r="BD30">
+        <v>54888000.0</v>
+      </c>
+      <c r="BE30">
+        <v>49224000.0</v>
+      </c>
+      <c r="BF30">
+        <v>51606000.0</v>
+      </c>
+      <c r="BG30">
+        <v>53407000.0</v>
+      </c>
+      <c r="BH30">
+        <v>54276000.0</v>
+      </c>
+      <c r="BI30">
+        <v>54276000.0</v>
+      </c>
+      <c r="BJ30">
+        <v>49439000.0</v>
+      </c>
+      <c r="BK30">
+        <v>49169000.0</v>
+      </c>
+      <c r="BL30">
+        <v>47929000.0</v>
+      </c>
+      <c r="BM30">
+        <v>43453000.0</v>
+      </c>
+      <c r="BN30">
+        <v>44948000.0</v>
+      </c>
+      <c r="BO30">
+        <v>48834000.0</v>
+      </c>
+      <c r="BP30">
+        <v>48445000.0</v>
+      </c>
+      <c r="BQ30">
+        <v>42650000.0</v>
+      </c>
+      <c r="BR30">
+        <v>46503000.0</v>
+      </c>
+      <c r="BS30">
+        <v>48071000.0</v>
+      </c>
+      <c r="BT30">
+        <v>49228000.0</v>
+      </c>
+      <c r="BU30">
+        <v>44491000.0</v>
+      </c>
+      <c r="BV30">
+        <v>41091000.0</v>
+      </c>
+      <c r="BW30">
+        <v>39734000.0</v>
+      </c>
+      <c r="BX30">
+        <v>36773000.0</v>
+      </c>
+      <c r="BY30">
+        <v>36104000.0</v>
+      </c>
+      <c r="BZ30">
+        <v>33764000.0</v>
+      </c>
+      <c r="CA30">
+        <v>33268000.0</v>
+      </c>
+      <c r="CB30">
+        <v>31735000.0</v>
+      </c>
+      <c r="CC30">
+        <v>28936000.0</v>
+      </c>
+      <c r="CD30">
+        <v>25765000.0</v>
+      </c>
+      <c r="CE30">
+        <v>26753000.0</v>
+      </c>
+      <c r="CF30">
+        <v>26141000.0</v>
+      </c>
+      <c r="CG30">
+        <v>22335000.0</v>
+      </c>
+      <c r="CH30">
+        <v>23931000.0</v>
+      </c>
+      <c r="CI30">
+        <v>25537000.0</v>
+      </c>
+      <c r="CJ30">
+        <v>23827000.0</v>
+      </c>
+      <c r="CK30">
+        <v>20727000.0</v>
+      </c>
+      <c r="CL30">
+        <v>20727000.0</v>
+      </c>
+      <c r="CM30">
+        <v>22493000.0</v>
+      </c>
+      <c r="CN30">
+        <v>22493000.0</v>
+      </c>
+      <c r="CO30">
+        <v>18036000.0</v>
+      </c>
+      <c r="CP30">
+        <v>18036000.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:94">
+      <c r="A31" t="s">
+        <v>54</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31"/>
+      <c r="D31"/>
+      <c r="E31"/>
+      <c r="F31"/>
+      <c r="G31"/>
+      <c r="H31"/>
+      <c r="I31"/>
+      <c r="J31"/>
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31">
+        <v>-806900000.0</v>
+      </c>
+      <c r="N31">
+        <v>-818371000.0</v>
+      </c>
+      <c r="O31">
+        <v>-837464000.0</v>
+      </c>
+      <c r="P31">
+        <v>-888982000.0</v>
+      </c>
+      <c r="Q31">
+        <v>-932683000.0</v>
+      </c>
+      <c r="R31">
+        <v>-902198000.0</v>
+      </c>
+      <c r="S31">
+        <v>-934977000.0</v>
+      </c>
+      <c r="T31">
+        <v>-971257000.0</v>
+      </c>
+      <c r="U31">
+        <v>-1033375000.0</v>
+      </c>
+      <c r="V31">
+        <v>-1117713000.0</v>
+      </c>
+      <c r="W31">
+        <v>-1136176000.0</v>
+      </c>
+      <c r="X31">
+        <v>-2646730000.0</v>
+      </c>
+      <c r="Y31">
+        <v>-2656201000.0</v>
+      </c>
+      <c r="Z31">
+        <v>-2636472000.0</v>
+      </c>
+      <c r="AA31">
+        <v>-2636472000.0</v>
+      </c>
+      <c r="AB31"/>
+      <c r="AC31"/>
+      <c r="AD31"/>
+      <c r="AE31"/>
+      <c r="AF31"/>
+      <c r="AG31"/>
+      <c r="AH31"/>
+      <c r="AI31"/>
+      <c r="AJ31"/>
+      <c r="AK31"/>
+      <c r="AL31"/>
+      <c r="AM31"/>
+      <c r="AN31"/>
+      <c r="AO31"/>
+      <c r="AP31"/>
+      <c r="AQ31"/>
+      <c r="AR31"/>
+      <c r="AS31"/>
+      <c r="AT31"/>
+      <c r="AU31"/>
+      <c r="AV31"/>
+      <c r="AW31"/>
+      <c r="AX31"/>
+      <c r="AY31"/>
+      <c r="AZ31"/>
+      <c r="BA31"/>
+      <c r="BB31"/>
+      <c r="BC31"/>
+      <c r="BD31"/>
+      <c r="BE31"/>
+      <c r="BF31"/>
+      <c r="BG31"/>
+      <c r="BH31"/>
+      <c r="BI31"/>
+      <c r="BJ31"/>
+      <c r="BK31"/>
+      <c r="BL31"/>
+      <c r="BM31"/>
+      <c r="BN31"/>
+      <c r="BO31"/>
+      <c r="BP31"/>
+      <c r="BQ31"/>
+      <c r="BR31"/>
+      <c r="BS31"/>
+      <c r="BT31"/>
+      <c r="BU31"/>
+      <c r="BV31"/>
+      <c r="BW31"/>
+      <c r="BX31"/>
+      <c r="BY31"/>
+      <c r="BZ31"/>
+      <c r="CA31"/>
+      <c r="CB31"/>
+      <c r="CC31"/>
+      <c r="CD31"/>
+      <c r="CE31"/>
+      <c r="CF31"/>
+      <c r="CG31"/>
+      <c r="CH31"/>
+      <c r="CI31"/>
+      <c r="CJ31"/>
+      <c r="CK31"/>
+      <c r="CL31"/>
+      <c r="CM31"/>
+      <c r="CN31"/>
+      <c r="CO31"/>
+      <c r="CP31"/>
+    </row>
+    <row r="32" spans="1:94">
+      <c r="A32" t="s">
+        <v>55</v>
+      </c>
+      <c r="B32">
+        <v>-169423000.0</v>
+      </c>
+      <c r="C32">
+        <v>-114355000.0</v>
+      </c>
+      <c r="D32">
+        <v>-96060000.0</v>
+      </c>
+      <c r="E32">
+        <v>-119008000.0</v>
+      </c>
+      <c r="F32">
+        <v>-163047000.0</v>
+      </c>
+      <c r="G32">
+        <v>-165544000.0</v>
+      </c>
+      <c r="H32">
+        <v>-181896000.0</v>
+      </c>
+      <c r="I32">
+        <v>-175958000.0</v>
+      </c>
+      <c r="J32">
+        <v>-165384000.0</v>
+      </c>
+      <c r="K32">
+        <v>-161399000.0</v>
+      </c>
+      <c r="L32">
+        <v>-107035000.0</v>
+      </c>
+      <c r="M32">
+        <v>-50106000.0</v>
+      </c>
+      <c r="N32">
+        <v>-20085000.0</v>
+      </c>
+      <c r="O32">
+        <v>-5264000.0</v>
+      </c>
+      <c r="P32">
+        <v>-38164000.0</v>
+      </c>
+      <c r="Q32">
+        <v>-21583000.0</v>
+      </c>
+      <c r="R32">
+        <v>37073000.0</v>
+      </c>
+      <c r="S32">
+        <v>17638000.0</v>
+      </c>
+      <c r="T32">
+        <v>-41664000.0</v>
+      </c>
+      <c r="U32">
+        <v>-65634000.0</v>
+      </c>
+      <c r="V32">
+        <v>-119305000.0</v>
+      </c>
+      <c r="W32">
+        <v>-97758000.0</v>
+      </c>
+      <c r="X32">
+        <v>-59702000.0</v>
+      </c>
+      <c r="Y32"/>
+      <c r="Z32"/>
+      <c r="AA32">
+        <v>-130936000.0</v>
+      </c>
+      <c r="AB32"/>
+      <c r="AC32"/>
+      <c r="AD32"/>
+      <c r="AE32"/>
+      <c r="AF32"/>
+      <c r="AG32"/>
+      <c r="AH32"/>
+      <c r="AI32"/>
+      <c r="AJ32"/>
+      <c r="AK32"/>
+      <c r="AL32"/>
+      <c r="AM32"/>
+      <c r="AN32"/>
+      <c r="AO32"/>
+      <c r="AP32"/>
+      <c r="AQ32"/>
+      <c r="AR32"/>
+      <c r="AS32"/>
+      <c r="AT32"/>
+      <c r="AU32"/>
+      <c r="AV32"/>
+      <c r="AW32"/>
+      <c r="AX32"/>
+      <c r="AY32"/>
+      <c r="AZ32"/>
+      <c r="BA32"/>
+      <c r="BB32"/>
+      <c r="BC32"/>
+      <c r="BD32"/>
+      <c r="BE32"/>
+      <c r="BF32"/>
+      <c r="BG32"/>
+      <c r="BH32"/>
+      <c r="BI32"/>
+      <c r="BJ32"/>
+      <c r="BK32"/>
+      <c r="BL32"/>
+      <c r="BM32"/>
+      <c r="BN32"/>
+      <c r="BO32"/>
+      <c r="BP32"/>
+      <c r="BQ32"/>
+      <c r="BR32"/>
+      <c r="BS32"/>
+      <c r="BT32"/>
+      <c r="BU32"/>
+      <c r="BV32"/>
+      <c r="BW32"/>
+      <c r="BX32"/>
+      <c r="BY32"/>
+      <c r="BZ32"/>
+      <c r="CA32"/>
+      <c r="CB32"/>
+      <c r="CC32"/>
+      <c r="CD32"/>
+      <c r="CE32"/>
+      <c r="CF32"/>
+      <c r="CG32"/>
+      <c r="CH32"/>
+      <c r="CI32"/>
+      <c r="CJ32"/>
+      <c r="CK32"/>
+      <c r="CL32"/>
+      <c r="CM32"/>
+      <c r="CN32"/>
+      <c r="CO32"/>
+      <c r="CP32"/>
+    </row>
+    <row r="33" spans="1:94">
+      <c r="A33" t="s">
+        <v>56</v>
+      </c>
+      <c r="B33">
+        <v>4123742000.0</v>
+      </c>
+      <c r="C33">
+        <v>4153639000.0</v>
+      </c>
+      <c r="D33">
+        <v>4197724000.0</v>
+      </c>
+      <c r="E33">
+        <v>4213724000.0</v>
+      </c>
+      <c r="F33">
+        <v>4200706000.0</v>
+      </c>
+      <c r="G33">
+        <v>4220811000.0</v>
+      </c>
+      <c r="H33">
+        <v>4279697000.0</v>
+      </c>
+      <c r="I33">
+        <v>4334754000.0</v>
+      </c>
+      <c r="J33">
+        <v>4354987000.0</v>
+      </c>
+      <c r="K33">
+        <v>4411408000.0</v>
+      </c>
+      <c r="L33">
+        <v>4419033000.0</v>
+      </c>
+      <c r="M33">
+        <v>5637422000.0</v>
+      </c>
+      <c r="N33">
+        <v>5595586000.0</v>
+      </c>
+      <c r="O33">
+        <v>5596835000.0</v>
+      </c>
+      <c r="P33">
+        <v>5557859000.0</v>
+      </c>
+      <c r="Q33">
+        <v>5528603000.0</v>
+      </c>
+      <c r="R33">
+        <v>5456902000.0</v>
+      </c>
+      <c r="S33">
+        <v>5427164000.0</v>
+      </c>
+      <c r="T33">
+        <v>5479672000.0</v>
+      </c>
+      <c r="U33">
+        <v>5371026000.0</v>
+      </c>
+      <c r="V33">
+        <v>5317524000.0</v>
+      </c>
+      <c r="W33">
+        <v>5298153000.0</v>
+      </c>
+      <c r="X33">
+        <v>5330219000.0</v>
+      </c>
+      <c r="Y33">
+        <v>-148785000.0</v>
+      </c>
+      <c r="Z33">
+        <v>5368882000.0</v>
+      </c>
+      <c r="AA33">
+        <v>5445666000.0</v>
+      </c>
+      <c r="AB33">
+        <v>5445666000.0</v>
+      </c>
+      <c r="AC33"/>
+      <c r="AD33"/>
+      <c r="AE33">
+        <v>3233088000.0</v>
+      </c>
+      <c r="AF33">
+        <v>3190271000.0</v>
+      </c>
+      <c r="AG33">
+        <v>3092279000.0</v>
+      </c>
+      <c r="AH33">
+        <v>2959266000.0</v>
+      </c>
+      <c r="AI33">
+        <v>2887083000.0</v>
+      </c>
+      <c r="AJ33">
+        <v>2413806000.0</v>
+      </c>
+      <c r="AK33">
+        <v>2225101000.0</v>
+      </c>
+      <c r="AL33">
+        <v>2168791000.0</v>
+      </c>
+      <c r="AM33">
+        <v>2122732000.0</v>
+      </c>
+      <c r="AN33">
+        <v>2076067000.0</v>
+      </c>
+      <c r="AO33">
+        <v>2048573000.0</v>
+      </c>
+      <c r="AP33">
+        <v>1968299000.0</v>
+      </c>
+      <c r="AQ33">
+        <v>1950043000.0</v>
+      </c>
+      <c r="AR33">
+        <v>1940654000.0</v>
+      </c>
+      <c r="AS33">
+        <v>1928027000.0</v>
+      </c>
+      <c r="AT33">
+        <v>1916705000.0</v>
+      </c>
+      <c r="AU33">
+        <v>1882628000.0</v>
+      </c>
+      <c r="AV33">
+        <v>1849295000.0</v>
+      </c>
+      <c r="AW33">
+        <v>1848051000.0</v>
+      </c>
+      <c r="AX33">
+        <v>1932378000.0</v>
+      </c>
+      <c r="AY33">
+        <v>1894643000.0</v>
+      </c>
+      <c r="AZ33">
+        <v>1883297000.0</v>
+      </c>
+      <c r="BA33">
+        <v>1700656000.0</v>
+      </c>
+      <c r="BB33">
+        <v>1709584000.0</v>
+      </c>
+      <c r="BC33">
+        <v>1485553000.0</v>
+      </c>
+      <c r="BD33">
+        <v>1473987000.0</v>
+      </c>
+      <c r="BE33">
+        <v>1471153000.0</v>
+      </c>
+      <c r="BF33">
+        <v>1444392000.0</v>
+      </c>
+      <c r="BG33">
+        <v>1309077000.0</v>
+      </c>
+      <c r="BH33">
+        <v>1337308000.0</v>
+      </c>
+      <c r="BI33">
+        <v>1319369000.0</v>
+      </c>
+      <c r="BJ33">
+        <v>1297942000.0</v>
+      </c>
+      <c r="BK33">
+        <v>1264559000.0</v>
+      </c>
+      <c r="BL33">
+        <v>1249954000.0</v>
+      </c>
+      <c r="BM33">
+        <v>1221145000.0</v>
+      </c>
+      <c r="BN33">
+        <v>1175549000.0</v>
+      </c>
+      <c r="BO33">
+        <v>1161237000.0</v>
+      </c>
+      <c r="BP33">
+        <v>1111523000.0</v>
+      </c>
+      <c r="BQ33">
+        <v>1058360000.0</v>
+      </c>
+      <c r="BR33">
+        <v>1070875000.0</v>
+      </c>
+      <c r="BS33">
+        <v>1043173000.0</v>
+      </c>
+      <c r="BT33">
+        <v>849635000.0</v>
+      </c>
+      <c r="BU33">
+        <v>808074000.0</v>
+      </c>
+      <c r="BV33">
+        <v>790077000.0</v>
+      </c>
+      <c r="BW33">
+        <v>779341000.0</v>
+      </c>
+      <c r="BX33">
+        <v>764465000.0</v>
+      </c>
+      <c r="BY33">
+        <v>740960000.0</v>
+      </c>
+      <c r="BZ33">
+        <v>737935000.0</v>
+      </c>
+      <c r="CA33">
+        <v>658212000.0</v>
+      </c>
+      <c r="CB33">
+        <v>176653000.0</v>
+      </c>
+      <c r="CC33">
+        <v>166682000.0</v>
+      </c>
+      <c r="CD33">
+        <v>144641000.0</v>
+      </c>
+      <c r="CE33">
+        <v>146053000.0</v>
+      </c>
+      <c r="CF33">
+        <v>140373000.0</v>
+      </c>
+      <c r="CG33">
+        <v>135861000.0</v>
+      </c>
+      <c r="CH33">
+        <v>130423000.0</v>
+      </c>
+      <c r="CI33">
+        <v>110549000.0</v>
+      </c>
+      <c r="CJ33">
+        <v>91958000.0</v>
+      </c>
+      <c r="CK33">
+        <v>102666000.0</v>
+      </c>
+      <c r="CL33"/>
+      <c r="CM33">
+        <v>420588000.0</v>
+      </c>
+      <c r="CN33"/>
+      <c r="CO33">
+        <v>406506000.0</v>
+      </c>
+      <c r="CP33"/>
+    </row>
+    <row r="34" spans="1:94">
+      <c r="A34" t="s">
+        <v>57</v>
+      </c>
+      <c r="B34">
+        <v>104560000.0</v>
+      </c>
+      <c r="C34">
+        <v>51052000.0</v>
+      </c>
+      <c r="D34">
+        <v>105693000.0</v>
+      </c>
+      <c r="E34">
+        <v>106176000.0</v>
+      </c>
+      <c r="F34">
+        <v>108563000.0</v>
+      </c>
+      <c r="G34">
+        <v>49378000.0</v>
+      </c>
+      <c r="H34">
+        <v>123077000.0</v>
+      </c>
+      <c r="I34">
+        <v>127400000.0</v>
+      </c>
+      <c r="J34">
+        <v>119019000.0</v>
+      </c>
+      <c r="K34">
+        <v>57423000.0</v>
+      </c>
+      <c r="L34">
+        <v>124436000.0</v>
+      </c>
+      <c r="M34">
+        <v>130239000.0</v>
+      </c>
+      <c r="N34">
+        <v>131843000.0</v>
+      </c>
+      <c r="O34">
+        <v>1278642000.0</v>
+      </c>
+      <c r="P34">
+        <v>130990000.0</v>
+      </c>
+      <c r="Q34">
+        <v>131162000.0</v>
+      </c>
+      <c r="R34">
+        <v>1246277000.0</v>
+      </c>
+      <c r="S34">
+        <v>134105000.0</v>
+      </c>
+      <c r="T34">
+        <v>136399000.0</v>
+      </c>
+      <c r="U34">
+        <v>135873000.0</v>
+      </c>
+      <c r="V34">
+        <v>1194128000.0</v>
+      </c>
+      <c r="W34">
+        <v>134354000.0</v>
+      </c>
+      <c r="X34">
+        <v>69422000.0</v>
+      </c>
+      <c r="Y34"/>
+      <c r="Z34"/>
+      <c r="AA34">
+        <v>41629000.0</v>
+      </c>
+      <c r="AB34"/>
+      <c r="AC34"/>
+      <c r="AD34"/>
+      <c r="AE34"/>
+      <c r="AF34"/>
+      <c r="AG34"/>
+      <c r="AH34"/>
+      <c r="AI34"/>
+      <c r="AJ34"/>
+      <c r="AK34"/>
+      <c r="AL34"/>
+      <c r="AM34"/>
+      <c r="AN34"/>
+      <c r="AO34"/>
+      <c r="AP34"/>
+      <c r="AQ34"/>
+      <c r="AR34"/>
+      <c r="AS34"/>
+      <c r="AT34"/>
+      <c r="AU34"/>
+      <c r="AV34"/>
+      <c r="AW34"/>
+      <c r="AX34"/>
+      <c r="AY34"/>
+      <c r="AZ34"/>
+      <c r="BA34"/>
+      <c r="BB34"/>
+      <c r="BC34"/>
+      <c r="BD34"/>
+      <c r="BE34"/>
+      <c r="BF34"/>
+      <c r="BG34"/>
+      <c r="BH34"/>
+      <c r="BI34"/>
+      <c r="BJ34"/>
+      <c r="BK34"/>
+      <c r="BL34"/>
+      <c r="BM34"/>
+      <c r="BN34"/>
+      <c r="BO34"/>
+      <c r="BP34"/>
+      <c r="BQ34"/>
+      <c r="BR34"/>
+      <c r="BS34"/>
+      <c r="BT34"/>
+      <c r="BU34"/>
+      <c r="BV34"/>
+      <c r="BW34"/>
+      <c r="BX34"/>
+      <c r="BY34"/>
+      <c r="BZ34"/>
+      <c r="CA34"/>
+      <c r="CB34"/>
+      <c r="CC34"/>
+      <c r="CD34"/>
+      <c r="CE34"/>
+      <c r="CF34"/>
+      <c r="CG34"/>
+      <c r="CH34"/>
+      <c r="CI34"/>
+      <c r="CJ34"/>
+      <c r="CK34"/>
+      <c r="CL34"/>
+      <c r="CM34"/>
+      <c r="CN34"/>
+      <c r="CO34"/>
+      <c r="CP34"/>
+    </row>
+    <row r="35" spans="1:94">
+      <c r="A35" t="s">
+        <v>58</v>
+      </c>
+      <c r="B35">
+        <v>2799014000.0</v>
+      </c>
+      <c r="C35">
+        <v>2875030000.0</v>
+      </c>
+      <c r="D35">
+        <v>2944068000.0</v>
+      </c>
+      <c r="E35">
+        <v>2955613000.0</v>
+      </c>
+      <c r="F35">
+        <v>2930329000.0</v>
+      </c>
+      <c r="G35">
+        <v>2941637000.0</v>
+      </c>
+      <c r="H35">
+        <v>2974963000.0</v>
+      </c>
+      <c r="I35">
+        <v>3027313000.0</v>
+      </c>
+      <c r="J35">
+        <v>3027294000.0</v>
+      </c>
+      <c r="K35">
+        <v>3065580000.0</v>
+      </c>
+      <c r="L35">
+        <v>3119144000.0</v>
+      </c>
+      <c r="M35">
+        <v>3172552000.0</v>
+      </c>
+      <c r="N35">
+        <v>3174381000.0</v>
+      </c>
+      <c r="O35">
+        <v>3210094000.0</v>
+      </c>
+      <c r="P35">
+        <v>3191786000.0</v>
+      </c>
+      <c r="Q35">
+        <v>3227874000.0</v>
+      </c>
+      <c r="R35">
+        <v>3206268000.0</v>
+      </c>
+      <c r="S35">
+        <v>3188983000.0</v>
+      </c>
+      <c r="T35">
+        <v>3217095000.0</v>
+      </c>
+      <c r="U35">
+        <v>3146010000.0</v>
+      </c>
+      <c r="V35">
+        <v>3125987000.0</v>
+      </c>
+      <c r="W35">
+        <v>3145130000.0</v>
+      </c>
+      <c r="X35">
+        <v>4724900000.0</v>
+      </c>
+      <c r="Y35">
+        <v>4729630000.0</v>
+      </c>
+      <c r="Z35">
+        <v>4729630000.0</v>
+      </c>
+      <c r="AA35">
+        <v>4752116000.0</v>
+      </c>
+      <c r="AB35">
+        <v>4752116000.0</v>
+      </c>
+      <c r="AC35"/>
+      <c r="AD35"/>
+      <c r="AE35">
+        <v>1521251000.0</v>
+      </c>
+      <c r="AF35">
+        <v>1534371000.0</v>
+      </c>
+      <c r="AG35">
+        <v>1498583000.0</v>
+      </c>
+      <c r="AH35">
+        <v>1412735000.0</v>
+      </c>
+      <c r="AI35">
+        <v>1448898000.0</v>
+      </c>
+      <c r="AJ35">
+        <v>1088939000.0</v>
+      </c>
+      <c r="AK35">
+        <v>1006413000.0</v>
+      </c>
+      <c r="AL35">
+        <v>983506000.0</v>
+      </c>
+      <c r="AM35">
+        <v>954666000.0</v>
+      </c>
+      <c r="AN35">
+        <v>901498000.0</v>
+      </c>
+      <c r="AO35">
+        <v>912138000.0</v>
+      </c>
+      <c r="AP35">
+        <v>774962000.0</v>
+      </c>
+      <c r="AQ35">
+        <v>679702000.0</v>
+      </c>
+      <c r="AR35">
+        <v>691578000.0</v>
+      </c>
+      <c r="AS35">
+        <v>705468000.0</v>
+      </c>
+      <c r="AT35">
+        <v>699660000.0</v>
+      </c>
+      <c r="AU35">
+        <v>704913000.0</v>
+      </c>
+      <c r="AV35">
+        <v>696380000.0</v>
+      </c>
+      <c r="AW35">
+        <v>704889000.0</v>
+      </c>
+      <c r="AX35">
+        <v>764191000.0</v>
+      </c>
+      <c r="AY35">
+        <v>765700000.0</v>
+      </c>
+      <c r="AZ35">
+        <v>766059000.0</v>
+      </c>
+      <c r="BA35">
+        <v>32571000.0</v>
+      </c>
+      <c r="BB35">
+        <v>28480000.0</v>
+      </c>
+      <c r="BC35">
+        <v>27774000.0</v>
+      </c>
+      <c r="BD35">
+        <v>27753000.0</v>
+      </c>
+      <c r="BE35">
+        <v>28101000.0</v>
+      </c>
+      <c r="BF35">
+        <v>28202000.0</v>
+      </c>
+      <c r="BG35">
+        <v>508687000.0</v>
+      </c>
+      <c r="BH35">
+        <v>8721000.0</v>
+      </c>
+      <c r="BI35">
+        <v>46644000.0</v>
+      </c>
+      <c r="BJ35">
+        <v>46322000.0</v>
+      </c>
+      <c r="BK35">
+        <v>45947000.0</v>
+      </c>
+      <c r="BL35">
+        <v>40270000.0</v>
+      </c>
+      <c r="BM35">
+        <v>42025000.0</v>
+      </c>
+      <c r="BN35">
+        <v>38969000.0</v>
+      </c>
+      <c r="BO35">
+        <v>41195000.0</v>
+      </c>
+      <c r="BP35">
+        <v>44657000.0</v>
+      </c>
+      <c r="BQ35">
+        <v>42494000.0</v>
+      </c>
+      <c r="BR35">
+        <v>41771000.0</v>
+      </c>
+      <c r="BS35">
+        <v>42295000.0</v>
+      </c>
+      <c r="BT35">
+        <v>37983000.0</v>
+      </c>
+      <c r="BU35">
+        <v>38263000.0</v>
+      </c>
+      <c r="BV35">
+        <v>29871000.0</v>
+      </c>
+      <c r="BW35">
+        <v>29269000.0</v>
+      </c>
+      <c r="BX35">
+        <v>31729000.0</v>
+      </c>
+      <c r="BY35">
+        <v>31690000.0</v>
+      </c>
+      <c r="BZ35">
+        <v>32141000.0</v>
+      </c>
+      <c r="CA35">
+        <v>29082000.0</v>
+      </c>
+      <c r="CB35">
+        <v>28103000.0</v>
+      </c>
+      <c r="CC35">
+        <v>27038000.0</v>
+      </c>
+      <c r="CD35">
+        <v>25532000.0</v>
+      </c>
+      <c r="CE35">
+        <v>24930000.0</v>
+      </c>
+      <c r="CF35">
+        <v>20287000.0</v>
+      </c>
+      <c r="CG35">
+        <v>20248000.0</v>
+      </c>
+      <c r="CH35">
+        <v>20622000.0</v>
+      </c>
+      <c r="CI35">
+        <v>20535000.0</v>
+      </c>
+      <c r="CJ35">
+        <v>21476000.0</v>
+      </c>
+      <c r="CK35">
+        <v>19751000.0</v>
+      </c>
+      <c r="CL35"/>
+      <c r="CM35">
+        <v>15432000.0</v>
+      </c>
+      <c r="CN35"/>
+      <c r="CO35">
+        <v>14677000.0</v>
+      </c>
+      <c r="CP35"/>
+    </row>
+    <row r="36" spans="1:94">
+      <c r="A36" t="s">
+        <v>59</v>
+      </c>
+      <c r="B36">
+        <v>207473000.0</v>
+      </c>
+      <c r="C36">
+        <v>203834000.0</v>
+      </c>
+      <c r="D36">
+        <v>-1456407000.0</v>
+      </c>
+      <c r="E36">
+        <v>206537000.0</v>
+      </c>
+      <c r="F36">
+        <v>191157000.0</v>
+      </c>
+      <c r="G36">
+        <v>187963000.0</v>
+      </c>
+      <c r="H36">
+        <v>206429000.0</v>
+      </c>
+      <c r="I36">
+        <v>201245000.0</v>
+      </c>
+      <c r="J36">
+        <v>213819000.0</v>
+      </c>
+      <c r="K36">
+        <v>205694000.0</v>
+      </c>
+      <c r="L36">
+        <v>199316000.0</v>
+      </c>
+      <c r="M36">
+        <v>193698000.0</v>
+      </c>
+      <c r="N36">
+        <v>185597000.0</v>
+      </c>
+      <c r="O36">
+        <v>176806000.0</v>
+      </c>
+      <c r="P36">
+        <v>171045000.0</v>
+      </c>
+      <c r="Q36">
+        <v>166702000.0</v>
+      </c>
+      <c r="R36">
+        <v>155688000.0</v>
+      </c>
+      <c r="S36">
+        <v>152786000.0</v>
+      </c>
+      <c r="T36">
+        <v>219362000.0</v>
+      </c>
+      <c r="U36">
+        <v>194092000.0</v>
+      </c>
+      <c r="V36">
+        <v>142347000.0</v>
+      </c>
+      <c r="W36">
+        <v>138188000.0</v>
+      </c>
+      <c r="X36">
+        <v>128428000.0</v>
+      </c>
+      <c r="Y36">
+        <v>-148785000.0</v>
+      </c>
+      <c r="Z36">
+        <v>120080000.0</v>
+      </c>
+      <c r="AA36">
+        <v>122390000.0</v>
+      </c>
+      <c r="AB36">
+        <v>122390000.0</v>
+      </c>
+      <c r="AC36"/>
+      <c r="AD36"/>
+      <c r="AE36">
+        <v>103107000.0</v>
+      </c>
+      <c r="AF36">
+        <v>102664000.0</v>
+      </c>
+      <c r="AG36">
+        <v>88204000.0</v>
+      </c>
+      <c r="AH36">
+        <v>101695000.0</v>
+      </c>
+      <c r="AI36">
+        <v>98698000.0</v>
+      </c>
+      <c r="AJ36">
+        <v>89661000.0</v>
+      </c>
+      <c r="AK36">
+        <v>75529000.0</v>
+      </c>
+      <c r="AL36">
+        <v>52803000.0</v>
+      </c>
+      <c r="AM36">
+        <v>60730000.0</v>
+      </c>
+      <c r="AN36">
+        <v>47593000.0</v>
+      </c>
+      <c r="AO36">
+        <v>43358000.0</v>
+      </c>
+      <c r="AP36">
+        <v>38904000.0</v>
+      </c>
+      <c r="AQ36">
+        <v>34595000.0</v>
+      </c>
+      <c r="AR36">
+        <v>33738000.0</v>
+      </c>
+      <c r="AS36">
+        <v>29712000.0</v>
+      </c>
+      <c r="AT36">
+        <v>30618000.0</v>
+      </c>
+      <c r="AU36">
+        <v>28910000.0</v>
+      </c>
+      <c r="AV36">
+        <v>28592000.0</v>
+      </c>
+      <c r="AW36">
+        <v>29894000.0</v>
+      </c>
+      <c r="AX36">
+        <v>22192000.0</v>
+      </c>
+      <c r="AY36">
+        <v>22580000.0</v>
+      </c>
+      <c r="AZ36">
+        <v>22417000.0</v>
+      </c>
+      <c r="BA36">
+        <v>22417000.0</v>
+      </c>
+      <c r="BB36"/>
+      <c r="BC36"/>
+      <c r="BD36"/>
+      <c r="BE36"/>
+      <c r="BF36"/>
+      <c r="BG36"/>
+      <c r="BH36"/>
+      <c r="BI36"/>
+      <c r="BJ36"/>
+      <c r="BK36"/>
+      <c r="BL36"/>
+      <c r="BM36"/>
+      <c r="BN36"/>
+      <c r="BO36"/>
+      <c r="BP36"/>
+      <c r="BQ36"/>
+      <c r="BR36"/>
+      <c r="BS36"/>
+      <c r="BT36"/>
+      <c r="BU36"/>
+      <c r="BV36"/>
+      <c r="BW36"/>
+      <c r="BX36"/>
+      <c r="BY36"/>
+      <c r="BZ36"/>
+      <c r="CA36"/>
+      <c r="CB36">
+        <v>-472161000.0</v>
+      </c>
+      <c r="CC36">
+        <v>-464025000.0</v>
+      </c>
+      <c r="CD36">
+        <v>-459134000.0</v>
+      </c>
+      <c r="CE36">
+        <v>-450824000.0</v>
+      </c>
+      <c r="CF36">
+        <v>-346061000.0</v>
+      </c>
+      <c r="CG36">
+        <v>-336538000.0</v>
+      </c>
+      <c r="CH36">
+        <v>-337996000.0</v>
+      </c>
+      <c r="CI36">
+        <v>-349525000.0</v>
+      </c>
+      <c r="CJ36">
+        <v>-351709000.0</v>
+      </c>
+      <c r="CK36">
+        <v>-335251000.0</v>
+      </c>
+      <c r="CL36"/>
+      <c r="CM36"/>
+      <c r="CN36"/>
+      <c r="CO36"/>
+      <c r="CP36"/>
+    </row>
+    <row r="37" spans="1:94">
+      <c r="A37" t="s">
+        <v>60</v>
+      </c>
+      <c r="B37"/>
+      <c r="C37"/>
+      <c r="D37"/>
+      <c r="E37"/>
+      <c r="F37"/>
+      <c r="G37"/>
+      <c r="H37"/>
+      <c r="I37"/>
+      <c r="J37"/>
+      <c r="K37"/>
+      <c r="L37"/>
+      <c r="M37"/>
+      <c r="N37"/>
+      <c r="O37"/>
+      <c r="P37"/>
+      <c r="Q37"/>
+      <c r="R37">
+        <v>-19086000.0</v>
+      </c>
+      <c r="S37">
+        <v>-18195000.0</v>
+      </c>
+      <c r="T37">
+        <v>-16489000.0</v>
+      </c>
+      <c r="U37">
+        <v>-15250000.0</v>
+      </c>
+      <c r="V37">
+        <v>-14994000.0</v>
+      </c>
+      <c r="W37"/>
+      <c r="X37"/>
+      <c r="Y37"/>
+      <c r="Z37"/>
+      <c r="AA37"/>
+      <c r="AB37"/>
+      <c r="AC37"/>
+      <c r="AD37"/>
+      <c r="AE37"/>
+      <c r="AF37"/>
+      <c r="AG37"/>
+      <c r="AH37"/>
+      <c r="AI37"/>
+      <c r="AJ37"/>
+      <c r="AK37"/>
+      <c r="AL37"/>
+      <c r="AM37"/>
+      <c r="AN37"/>
+      <c r="AO37"/>
+      <c r="AP37"/>
+      <c r="AQ37"/>
+      <c r="AR37"/>
+      <c r="AS37"/>
+      <c r="AT37"/>
+      <c r="AU37"/>
+      <c r="AV37"/>
+      <c r="AW37"/>
+      <c r="AX37"/>
+      <c r="AY37"/>
+      <c r="AZ37"/>
+      <c r="BA37"/>
+      <c r="BB37"/>
+      <c r="BC37"/>
+      <c r="BD37"/>
+      <c r="BE37"/>
+      <c r="BF37"/>
+      <c r="BG37"/>
+      <c r="BH37"/>
+      <c r="BI37"/>
+      <c r="BJ37"/>
+      <c r="BK37"/>
+      <c r="BL37"/>
+      <c r="BM37"/>
+      <c r="BN37"/>
+      <c r="BO37"/>
+      <c r="BP37"/>
+      <c r="BQ37"/>
+      <c r="BR37"/>
+      <c r="BS37"/>
+      <c r="BT37"/>
+      <c r="BU37"/>
+      <c r="BV37"/>
+      <c r="BW37"/>
+      <c r="BX37"/>
+      <c r="BY37"/>
+      <c r="BZ37"/>
+      <c r="CA37"/>
+      <c r="CB37"/>
+      <c r="CC37"/>
+      <c r="CD37"/>
+      <c r="CE37"/>
+      <c r="CF37"/>
+      <c r="CG37"/>
+      <c r="CH37"/>
+      <c r="CI37"/>
+      <c r="CJ37"/>
+      <c r="CK37"/>
+      <c r="CL37"/>
+      <c r="CM37"/>
+      <c r="CN37"/>
+      <c r="CO37"/>
+      <c r="CP37"/>
+    </row>
+    <row r="38" spans="1:94">
+      <c r="A38" t="s">
+        <v>61</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38"/>
+      <c r="D38"/>
+      <c r="E38"/>
+      <c r="F38"/>
+      <c r="G38"/>
+      <c r="H38"/>
+      <c r="I38"/>
+      <c r="J38"/>
+      <c r="K38"/>
+      <c r="L38"/>
+      <c r="M38">
+        <v>192695000.0</v>
+      </c>
+      <c r="N38"/>
+      <c r="O38">
+        <v>176806000.0</v>
+      </c>
+      <c r="P38">
+        <v>171045000.0</v>
+      </c>
+      <c r="Q38">
+        <v>166702000.0</v>
+      </c>
+      <c r="R38">
+        <v>155688000.0</v>
+      </c>
+      <c r="S38">
+        <v>152786000.0</v>
+      </c>
+      <c r="T38">
+        <v>219362000.0</v>
+      </c>
+      <c r="U38">
+        <v>194092000.0</v>
+      </c>
+      <c r="V38">
+        <v>142347000.0</v>
+      </c>
+      <c r="W38">
+        <v>-714000.0</v>
+      </c>
+      <c r="X38">
+        <v>128428000.0</v>
+      </c>
+      <c r="Y38">
+        <v>120080000.0</v>
+      </c>
+      <c r="Z38">
+        <v>120080000.0</v>
+      </c>
+      <c r="AA38">
+        <v>-1553000.0</v>
+      </c>
+      <c r="AB38">
+        <v>-1553000.0</v>
+      </c>
+      <c r="AC38"/>
+      <c r="AD38"/>
+      <c r="AE38"/>
+      <c r="AF38"/>
+      <c r="AG38"/>
+      <c r="AH38"/>
+      <c r="AI38"/>
+      <c r="AJ38"/>
+      <c r="AK38"/>
+      <c r="AL38"/>
+      <c r="AM38"/>
+      <c r="AN38"/>
+      <c r="AO38"/>
+      <c r="AP38"/>
+      <c r="AQ38"/>
+      <c r="AR38"/>
+      <c r="AS38"/>
+      <c r="AT38"/>
+      <c r="AU38"/>
+      <c r="AV38"/>
+      <c r="AW38"/>
+      <c r="AX38"/>
+      <c r="AY38"/>
+      <c r="AZ38"/>
+      <c r="BA38"/>
+      <c r="BB38"/>
+      <c r="BC38"/>
+      <c r="BD38"/>
+      <c r="BE38"/>
+      <c r="BF38"/>
+      <c r="BG38"/>
+      <c r="BH38"/>
+      <c r="BI38"/>
+      <c r="BJ38"/>
+      <c r="BK38"/>
+      <c r="BL38"/>
+      <c r="BM38"/>
+      <c r="BN38"/>
+      <c r="BO38"/>
+      <c r="BP38"/>
+      <c r="BQ38"/>
+      <c r="BR38"/>
+      <c r="BS38"/>
+      <c r="BT38"/>
+      <c r="BU38"/>
+      <c r="BV38"/>
+      <c r="BW38"/>
+      <c r="BX38"/>
+      <c r="BY38"/>
+      <c r="BZ38"/>
+      <c r="CA38"/>
+      <c r="CB38"/>
+      <c r="CC38"/>
+      <c r="CD38"/>
+      <c r="CE38"/>
+      <c r="CF38"/>
+      <c r="CG38"/>
+      <c r="CH38"/>
+      <c r="CI38"/>
+      <c r="CJ38"/>
+      <c r="CK38"/>
+      <c r="CL38"/>
+      <c r="CM38"/>
+      <c r="CN38"/>
+      <c r="CO38"/>
+      <c r="CP38"/>
+    </row>
+    <row r="39" spans="1:94">
+      <c r="A39" t="s">
+        <v>62</v>
+      </c>
+      <c r="B39">
+        <v>124200000.0</v>
+      </c>
+      <c r="C39">
+        <v>127028000.0</v>
+      </c>
+      <c r="D39">
+        <v>109191000.0</v>
+      </c>
+      <c r="E39">
+        <v>107780000.0</v>
+      </c>
+      <c r="F39">
+        <v>105536000.0</v>
+      </c>
+      <c r="G39">
+        <v>114109000.0</v>
+      </c>
+      <c r="H39">
+        <v>84385000.0</v>
+      </c>
+      <c r="I39">
+        <v>94910000.0</v>
+      </c>
+      <c r="J39">
+        <v>91237000.0</v>
+      </c>
+      <c r="K39">
+        <v>97445000.0</v>
+      </c>
+      <c r="L39">
+        <v>87418000.0</v>
+      </c>
+      <c r="M39">
+        <v>110127000.0</v>
+      </c>
+      <c r="N39">
+        <v>114514000.0</v>
+      </c>
+      <c r="O39">
+        <v>112083000.0</v>
+      </c>
+      <c r="P39">
+        <v>100432000.0</v>
+      </c>
+      <c r="Q39">
+        <v>120544000.0</v>
+      </c>
+      <c r="R39">
+        <v>133731000.0</v>
+      </c>
+      <c r="S39">
+        <v>128446000.0</v>
+      </c>
+      <c r="T39">
+        <v>78523000.0</v>
+      </c>
+      <c r="U39">
+        <v>72371000.0</v>
+      </c>
+      <c r="V39">
+        <v>89079000.0</v>
+      </c>
+      <c r="W39">
+        <v>85645000.0</v>
+      </c>
+      <c r="X39">
+        <v>95957000.0</v>
+      </c>
+      <c r="Y39">
+        <v>61216000.0</v>
+      </c>
+      <c r="Z39">
+        <v>61216000.0</v>
+      </c>
+      <c r="AA39">
+        <v>51736000.0</v>
+      </c>
+      <c r="AB39">
+        <v>51736000.0</v>
+      </c>
+      <c r="AC39"/>
+      <c r="AD39"/>
+      <c r="AE39">
+        <v>42721000.0</v>
+      </c>
+      <c r="AF39">
+        <v>38432000.0</v>
+      </c>
+      <c r="AG39">
+        <v>56457000.0</v>
+      </c>
+      <c r="AH39">
+        <v>33905000.0</v>
+      </c>
+      <c r="AI39">
+        <v>37374000.0</v>
+      </c>
+      <c r="AJ39">
+        <v>40888000.0</v>
+      </c>
+      <c r="AK39">
+        <v>55119000.0</v>
+      </c>
+      <c r="AL39">
+        <v>61156000.0</v>
+      </c>
+      <c r="AM39">
+        <v>64670000.0</v>
+      </c>
+      <c r="AN39">
+        <v>60749000.0</v>
+      </c>
+      <c r="AO39">
+        <v>85532000.0</v>
+      </c>
+      <c r="AP39">
+        <v>61751000.0</v>
+      </c>
+      <c r="AQ39">
+        <v>78198000.0</v>
+      </c>
+      <c r="AR39">
+        <v>53242000.0</v>
+      </c>
+      <c r="AS39">
+        <v>69758000.0</v>
+      </c>
+      <c r="AT39">
+        <v>52757000.0</v>
+      </c>
+      <c r="AU39">
+        <v>58975000.0</v>
+      </c>
+      <c r="AV39">
+        <v>57953000.0</v>
+      </c>
+      <c r="AW39">
+        <v>67726000.0</v>
+      </c>
+      <c r="AX39">
+        <v>73659000.0</v>
+      </c>
+      <c r="AY39">
+        <v>72904000.0</v>
+      </c>
+      <c r="AZ39">
+        <v>57032000.0</v>
+      </c>
+      <c r="BA39">
+        <v>66566000.0</v>
+      </c>
+      <c r="BB39">
+        <v>54097000.0</v>
+      </c>
+      <c r="BC39">
+        <v>54585000.0</v>
+      </c>
+      <c r="BD39">
+        <v>46951000.0</v>
+      </c>
+      <c r="BE39">
+        <v>59204000.0</v>
+      </c>
+      <c r="BF39">
+        <v>55828000.0</v>
+      </c>
+      <c r="BG39">
+        <v>54378000.0</v>
+      </c>
+      <c r="BH39">
+        <v>43313000.0</v>
+      </c>
+      <c r="BI39">
+        <v>100998000.0</v>
+      </c>
+      <c r="BJ39">
+        <v>39187000.0</v>
+      </c>
+      <c r="BK39">
+        <v>40774000.0</v>
+      </c>
+      <c r="BL39">
+        <v>34678000.0</v>
+      </c>
+      <c r="BM39">
+        <v>40025000.0</v>
+      </c>
+      <c r="BN39"/>
+      <c r="BO39">
+        <v>34158000.0</v>
+      </c>
+      <c r="BP39">
+        <v>29905000.0</v>
+      </c>
+      <c r="BQ39">
+        <v>37869000.0</v>
+      </c>
+      <c r="BR39">
+        <v>31482000.0</v>
+      </c>
+      <c r="BS39">
+        <v>33184000.0</v>
+      </c>
+      <c r="BT39">
+        <v>29907000.0</v>
+      </c>
+      <c r="BU39">
+        <v>41950000.0</v>
+      </c>
+      <c r="BV39">
+        <v>42400000.0</v>
+      </c>
+      <c r="BW39">
+        <v>35644000.0</v>
+      </c>
+      <c r="BX39">
+        <v>24989000.0</v>
+      </c>
+      <c r="BY39">
+        <v>33176000.0</v>
+      </c>
+      <c r="BZ39">
+        <v>20522000.0</v>
+      </c>
+      <c r="CA39">
+        <v>30010000.0</v>
+      </c>
+      <c r="CB39">
+        <v>-263056000.0</v>
+      </c>
+      <c r="CC39">
+        <v>-237000000.0</v>
+      </c>
+      <c r="CD39">
+        <v>-232349000.0</v>
+      </c>
+      <c r="CE39">
+        <v>-216391000.0</v>
+      </c>
+      <c r="CF39">
+        <v>-205223000.0</v>
+      </c>
+      <c r="CG39">
+        <v>-180994000.0</v>
+      </c>
+      <c r="CH39">
+        <v>-182043000.0</v>
+      </c>
+      <c r="CI39">
+        <v>-167122000.0</v>
+      </c>
+      <c r="CJ39">
+        <v>-149125000.0</v>
+      </c>
+      <c r="CK39">
+        <v>-134432000.0</v>
+      </c>
+      <c r="CL39"/>
+      <c r="CM39">
+        <v>9269000.0</v>
+      </c>
+      <c r="CN39"/>
+      <c r="CO39">
+        <v>14379000.0</v>
+      </c>
+      <c r="CP39"/>
+    </row>
+    <row r="40" spans="1:94">
+      <c r="A40" t="s">
+        <v>63</v>
+      </c>
+      <c r="B40">
+        <v>323967000.0</v>
+      </c>
+      <c r="C40">
+        <v>358899000.0</v>
+      </c>
+      <c r="D40">
+        <v>321730000.0</v>
+      </c>
+      <c r="E40">
+        <v>322937000.0</v>
+      </c>
+      <c r="F40">
+        <v>299148000.0</v>
+      </c>
+      <c r="G40">
+        <v>261013000.0</v>
+      </c>
+      <c r="H40">
+        <v>320275000.0</v>
+      </c>
+      <c r="I40">
+        <v>331753000.0</v>
+      </c>
+      <c r="J40">
+        <v>293246000.0</v>
+      </c>
+      <c r="K40">
+        <v>201974000.0</v>
+      </c>
+      <c r="L40">
+        <v>316872000.0</v>
+      </c>
+      <c r="M40">
+        <v>310706000.0</v>
+      </c>
+      <c r="N40">
+        <v>315510000.0</v>
+      </c>
+      <c r="O40">
+        <v>235005000.0</v>
+      </c>
+      <c r="P40">
+        <v>345168000.0</v>
+      </c>
+      <c r="Q40">
+        <v>324469000.0</v>
+      </c>
+      <c r="R40">
+        <v>339012000.0</v>
+      </c>
+      <c r="S40">
+        <v>296887000.0</v>
+      </c>
+      <c r="T40">
+        <v>374230000.0</v>
+      </c>
+      <c r="U40">
+        <v>334238000.0</v>
+      </c>
+      <c r="V40">
+        <v>345926000.0</v>
+      </c>
+      <c r="W40">
+        <v>212785000.0</v>
+      </c>
+      <c r="X40">
+        <v>249640000.0</v>
+      </c>
+      <c r="Y40">
+        <v>280646000.0</v>
+      </c>
+      <c r="Z40">
+        <v>280646000.0</v>
+      </c>
+      <c r="AA40">
+        <v>189753000.0</v>
+      </c>
+      <c r="AB40">
+        <v>189753000.0</v>
+      </c>
+      <c r="AC40"/>
+      <c r="AD40"/>
+      <c r="AE40">
+        <v>165423000.0</v>
+      </c>
+      <c r="AF40">
+        <v>144255000.0</v>
+      </c>
+      <c r="AG40">
+        <v>168189000.0</v>
+      </c>
+      <c r="AH40">
+        <v>137173000.0</v>
+      </c>
+      <c r="AI40">
+        <v>141078000.0</v>
+      </c>
+      <c r="AJ40">
+        <v>146103000.0</v>
+      </c>
+      <c r="AK40">
+        <v>131700000.0</v>
+      </c>
+      <c r="AL40">
+        <v>141619000.0</v>
+      </c>
+      <c r="AM40">
+        <v>125226000.0</v>
+      </c>
+      <c r="AN40">
+        <v>133286000.0</v>
+      </c>
+      <c r="AO40">
+        <v>117274000.0</v>
+      </c>
+      <c r="AP40">
+        <v>125236000.0</v>
+      </c>
+      <c r="AQ40">
+        <v>98787000.0</v>
+      </c>
+      <c r="AR40">
+        <v>103689000.0</v>
+      </c>
+      <c r="AS40">
+        <v>104909000.0</v>
+      </c>
+      <c r="AT40">
+        <v>111707000.0</v>
+      </c>
+      <c r="AU40">
+        <v>99200000.0</v>
+      </c>
+      <c r="AV40">
+        <v>108098000.0</v>
+      </c>
+      <c r="AW40">
+        <v>96213000.0</v>
+      </c>
+      <c r="AX40">
+        <v>102023000.0</v>
+      </c>
+      <c r="AY40">
+        <v>92320000.0</v>
+      </c>
+      <c r="AZ40">
+        <v>99983000.0</v>
+      </c>
+      <c r="BA40">
+        <v>92887000.0</v>
+      </c>
+      <c r="BB40">
+        <v>24508000.0</v>
+      </c>
+      <c r="BC40">
+        <v>100800000.0</v>
+      </c>
+      <c r="BD40">
+        <v>96876000.0</v>
+      </c>
+      <c r="BE40">
+        <v>90605000.0</v>
+      </c>
+      <c r="BF40">
+        <v>99589000.0</v>
+      </c>
+      <c r="BG40">
+        <v>587841000.0</v>
+      </c>
+      <c r="BH40">
+        <v>73958000.0</v>
+      </c>
+      <c r="BI40">
+        <v>75714000.0</v>
+      </c>
+      <c r="BJ40">
+        <v>76371000.0</v>
+      </c>
+      <c r="BK40">
+        <v>76585000.0</v>
+      </c>
+      <c r="BL40">
+        <v>75045000.0</v>
+      </c>
+      <c r="BM40">
+        <v>81097000.0</v>
+      </c>
+      <c r="BN40">
+        <v>74326000.0</v>
+      </c>
+      <c r="BO40">
+        <v>81652000.0</v>
+      </c>
+      <c r="BP40">
+        <v>74920000.0</v>
+      </c>
+      <c r="BQ40">
+        <v>73899000.0</v>
+      </c>
+      <c r="BR40">
+        <v>67024000.0</v>
+      </c>
+      <c r="BS40">
+        <v>69277000.0</v>
+      </c>
+      <c r="BT40">
+        <v>52426000.0</v>
+      </c>
+      <c r="BU40">
+        <v>56538000.0</v>
+      </c>
+      <c r="BV40">
+        <v>52065000.0</v>
+      </c>
+      <c r="BW40">
+        <v>50937000.0</v>
+      </c>
+      <c r="BX40">
+        <v>45453000.0</v>
+      </c>
+      <c r="BY40">
+        <v>49279000.0</v>
+      </c>
+      <c r="BZ40">
+        <v>42045000.0</v>
+      </c>
+      <c r="CA40">
+        <v>38462000.0</v>
+      </c>
+      <c r="CB40">
+        <v>42657000.0</v>
+      </c>
+      <c r="CC40">
+        <v>37873000.0</v>
+      </c>
+      <c r="CD40">
+        <v>34929000.0</v>
+      </c>
+      <c r="CE40">
+        <v>29742000.0</v>
+      </c>
+      <c r="CF40">
+        <v>30469000.0</v>
+      </c>
+      <c r="CG40">
+        <v>23623000.0</v>
+      </c>
+      <c r="CH40">
+        <v>30243000.0</v>
+      </c>
+      <c r="CI40">
+        <v>24804000.0</v>
+      </c>
+      <c r="CJ40">
+        <v>27598000.0</v>
+      </c>
+      <c r="CK40">
+        <v>29857000.0</v>
+      </c>
+      <c r="CL40"/>
+      <c r="CM40">
+        <v>23470000.0</v>
+      </c>
+      <c r="CN40"/>
+      <c r="CO40">
+        <v>28117000.0</v>
+      </c>
+      <c r="CP40"/>
+    </row>
+    <row r="41" spans="1:94">
+      <c r="A41" t="s">
+        <v>64</v>
+      </c>
+      <c r="B41"/>
+      <c r="C41"/>
+      <c r="D41"/>
+      <c r="E41"/>
+      <c r="F41"/>
+      <c r="G41"/>
+      <c r="H41"/>
+      <c r="I41"/>
+      <c r="J41"/>
+      <c r="K41"/>
+      <c r="L41"/>
+      <c r="M41">
+        <v>422739000.0</v>
+      </c>
+      <c r="N41"/>
+      <c r="O41"/>
+      <c r="P41">
+        <v>429370000.0</v>
+      </c>
+      <c r="Q41">
+        <v>457901000.0</v>
+      </c>
+      <c r="R41">
+        <v>454635000.0</v>
+      </c>
+      <c r="S41">
+        <v>452460000.0</v>
+      </c>
+      <c r="T41">
+        <v>445471000.0</v>
+      </c>
+      <c r="U41">
+        <v>429484000.0</v>
+      </c>
+      <c r="V41">
+        <v>404010000.0</v>
+      </c>
+      <c r="W41">
+        <v>403838000.0</v>
+      </c>
+      <c r="X41">
+        <v>386918000.0</v>
+      </c>
+      <c r="Y41">
+        <v>344039000.0</v>
+      </c>
+      <c r="Z41">
+        <v>344039000.0</v>
+      </c>
+      <c r="AA41">
+        <v>353886000.0</v>
+      </c>
+      <c r="AB41"/>
+      <c r="AC41"/>
+      <c r="AD41"/>
+      <c r="AE41"/>
+      <c r="AF41"/>
+      <c r="AG41"/>
+      <c r="AH41"/>
+      <c r="AI41"/>
+      <c r="AJ41"/>
+      <c r="AK41"/>
+      <c r="AL41"/>
+      <c r="AM41"/>
+      <c r="AN41"/>
+      <c r="AO41"/>
+      <c r="AP41"/>
+      <c r="AQ41"/>
+      <c r="AR41"/>
+      <c r="AS41"/>
+      <c r="AT41"/>
+      <c r="AU41"/>
+      <c r="AV41"/>
+      <c r="AW41"/>
+      <c r="AX41"/>
+      <c r="AY41"/>
+      <c r="AZ41"/>
+      <c r="BA41"/>
+      <c r="BB41"/>
+      <c r="BC41"/>
+      <c r="BD41"/>
+      <c r="BE41"/>
+      <c r="BF41"/>
+      <c r="BG41"/>
+      <c r="BH41"/>
+      <c r="BI41"/>
+      <c r="BJ41"/>
+      <c r="BK41"/>
+      <c r="BL41"/>
+      <c r="BM41"/>
+      <c r="BN41"/>
+      <c r="BO41"/>
+      <c r="BP41"/>
+      <c r="BQ41"/>
+      <c r="BR41"/>
+      <c r="BS41"/>
+      <c r="BT41"/>
+      <c r="BU41"/>
+      <c r="BV41"/>
+      <c r="BW41"/>
+      <c r="BX41"/>
+      <c r="BY41"/>
+      <c r="BZ41"/>
+      <c r="CA41"/>
+      <c r="CB41"/>
+      <c r="CC41"/>
+      <c r="CD41"/>
+      <c r="CE41"/>
+      <c r="CF41"/>
+      <c r="CG41"/>
+      <c r="CH41"/>
+      <c r="CI41"/>
+      <c r="CJ41"/>
+      <c r="CK41"/>
+      <c r="CL41"/>
+      <c r="CM41"/>
+      <c r="CN41"/>
+      <c r="CO41"/>
+      <c r="CP41"/>
+    </row>
+    <row r="42" spans="1:94">
+      <c r="A42" t="s">
+        <v>65</v>
+      </c>
+      <c r="B42">
+        <v>2318877000.0</v>
+      </c>
+      <c r="C42">
+        <v>2312354000.0</v>
+      </c>
+      <c r="D42">
+        <v>2304491000.0</v>
+      </c>
+      <c r="E42">
+        <v>2297702000.0</v>
+      </c>
+      <c r="F42">
+        <v>2288248000.0</v>
+      </c>
+      <c r="G42">
+        <v>2280495000.0</v>
+      </c>
+      <c r="H42">
+        <v>2271052000.0</v>
+      </c>
+      <c r="I42">
+        <v>2260381000.0</v>
+      </c>
+      <c r="J42">
+        <v>2246756000.0</v>
+      </c>
+      <c r="K42">
+        <v>2229582000.0</v>
+      </c>
+      <c r="L42">
+        <v>2212713000.0</v>
+      </c>
+      <c r="M42">
+        <v>2196235000.0</v>
+      </c>
+      <c r="N42">
+        <v>2173370000.0</v>
+      </c>
+      <c r="O42">
+        <v>2152342000.0</v>
+      </c>
+      <c r="P42">
+        <v>2131930000.0</v>
+      </c>
+      <c r="Q42">
+        <v>2103176000.0</v>
+      </c>
+      <c r="R42">
+        <v>2143505000.0</v>
+      </c>
+      <c r="S42">
+        <v>2133821000.0</v>
+      </c>
+      <c r="T42">
+        <v>2126294000.0</v>
+      </c>
+      <c r="U42">
+        <v>2115220000.0</v>
+      </c>
+      <c r="V42">
+        <v>2103714000.0</v>
+      </c>
+      <c r="W42">
+        <v>2092110000.0</v>
+      </c>
+      <c r="X42">
+        <v>-6251000.0</v>
+      </c>
+      <c r="Y42">
+        <v>-8330000.0</v>
+      </c>
+      <c r="Z42">
+        <v>-8330000.0</v>
+      </c>
+      <c r="AA42">
+        <v>-8273000.0</v>
+      </c>
+      <c r="AB42"/>
+      <c r="AC42"/>
+      <c r="AD42"/>
+      <c r="AE42">
+        <v>40985000.0</v>
+      </c>
+      <c r="AF42">
+        <v>37012000.0</v>
+      </c>
+      <c r="AG42">
+        <v>32157000.0</v>
+      </c>
+      <c r="AH42">
+        <v>32958000.0</v>
+      </c>
+      <c r="AI42">
+        <v>28696000.0</v>
+      </c>
+      <c r="AJ42">
+        <v>22681000.0</v>
+      </c>
+      <c r="AK42">
+        <v>19708000.0</v>
+      </c>
+      <c r="AL42">
+        <v>16135000.0</v>
+      </c>
+      <c r="AM42">
+        <v>72590000.0</v>
+      </c>
+      <c r="AN42">
+        <v>116068000.0</v>
+      </c>
+      <c r="AO42">
+        <v>155802000.0</v>
+      </c>
+      <c r="AP42">
+        <v>261812000.0</v>
+      </c>
+      <c r="AQ42">
+        <v>346792000.0</v>
+      </c>
+      <c r="AR42">
+        <v>380267000.0</v>
+      </c>
+      <c r="AS42">
+        <v>384721000.0</v>
+      </c>
+      <c r="AT42">
+        <v>398099000.0</v>
+      </c>
+      <c r="AU42">
+        <v>394304000.0</v>
+      </c>
+      <c r="AV42">
+        <v>395564000.0</v>
+      </c>
+      <c r="AW42">
+        <v>390359000.0</v>
+      </c>
+      <c r="AX42">
+        <v>382479000.0</v>
+      </c>
+      <c r="AY42">
+        <v>379624000.0</v>
+      </c>
+      <c r="AZ42">
+        <v>378609000.0</v>
+      </c>
+      <c r="BA42">
+        <v>361715000.0</v>
+      </c>
+      <c r="BB42">
+        <v>355077000.0</v>
+      </c>
+      <c r="BC42">
+        <v>351206000.0</v>
+      </c>
+      <c r="BD42">
+        <v>347619000.0</v>
+      </c>
+      <c r="BE42">
+        <v>998187000.0</v>
+      </c>
+      <c r="BF42">
+        <v>973675000.0</v>
+      </c>
+      <c r="BG42">
+        <v>943688000.0</v>
+      </c>
+      <c r="BH42">
+        <v>909514000.0</v>
+      </c>
+      <c r="BI42">
+        <v>875124000.0</v>
+      </c>
+      <c r="BJ42">
+        <v>845207000.0</v>
+      </c>
+      <c r="BK42">
+        <v>795069000.0</v>
+      </c>
+      <c r="BL42">
+        <v>751334000.0</v>
+      </c>
+      <c r="BM42">
+        <v>717256000.0</v>
+      </c>
+      <c r="BN42">
+        <v>689656000.0</v>
+      </c>
+      <c r="BO42">
+        <v>647723000.0</v>
+      </c>
+      <c r="BP42">
+        <v>604473000.0</v>
+      </c>
+      <c r="BQ42">
+        <v>571635000.0</v>
+      </c>
+      <c r="BR42">
+        <v>543198000.0</v>
+      </c>
+      <c r="BS42">
+        <v>282521000.0</v>
+      </c>
+      <c r="BT42">
+        <v>460937000.0</v>
+      </c>
+      <c r="BU42">
+        <v>429599000.0</v>
+      </c>
+      <c r="BV42">
+        <v>272603000.0</v>
+      </c>
+      <c r="BW42">
+        <v>267840000.0</v>
+      </c>
+      <c r="BX42">
+        <v>261674000.0</v>
+      </c>
+      <c r="BY42">
+        <v>307459000.0</v>
+      </c>
+      <c r="BZ42">
+        <v>287498000.0</v>
+      </c>
+      <c r="CA42">
+        <v>254289000.0</v>
+      </c>
+      <c r="CB42">
+        <v>250260000.0</v>
+      </c>
+      <c r="CC42">
+        <v>232643000.0</v>
+      </c>
+      <c r="CD42">
+        <v>218088000.0</v>
+      </c>
+      <c r="CE42">
+        <v>198948000.0</v>
+      </c>
+      <c r="CF42">
+        <v>177453000.0</v>
+      </c>
+      <c r="CG42">
+        <v>161964000.0</v>
+      </c>
+      <c r="CH42">
+        <v>151449000.0</v>
+      </c>
+      <c r="CI42">
+        <v>137908000.0</v>
+      </c>
+      <c r="CJ42">
+        <v>122602000.0</v>
+      </c>
+      <c r="CK42">
+        <v>63049000.0</v>
+      </c>
+      <c r="CL42"/>
+      <c r="CM42">
+        <v>187302000.0</v>
+      </c>
+      <c r="CN42"/>
+      <c r="CO42">
+        <v>139747000.0</v>
+      </c>
+      <c r="CP42"/>
+    </row>
+    <row r="43" spans="1:94">
+      <c r="A43" t="s">
+        <v>66</v>
+      </c>
+      <c r="B43"/>
+      <c r="C43"/>
+      <c r="D43"/>
+      <c r="E43"/>
+      <c r="F43"/>
+      <c r="G43"/>
+      <c r="H43"/>
+      <c r="I43"/>
+      <c r="J43"/>
+      <c r="K43"/>
+      <c r="L43"/>
+      <c r="M43"/>
+      <c r="N43"/>
+      <c r="O43"/>
+      <c r="P43"/>
+      <c r="Q43"/>
+      <c r="R43"/>
+      <c r="S43"/>
+      <c r="T43"/>
+      <c r="U43"/>
+      <c r="V43"/>
+      <c r="W43"/>
+      <c r="X43"/>
+      <c r="Y43"/>
+      <c r="Z43"/>
+      <c r="AA43"/>
+      <c r="AB43"/>
+      <c r="AC43"/>
+      <c r="AD43"/>
+      <c r="AE43"/>
+      <c r="AF43"/>
+      <c r="AG43"/>
+      <c r="AH43"/>
+      <c r="AI43"/>
+      <c r="AJ43"/>
+      <c r="AK43"/>
+      <c r="AL43"/>
+      <c r="AM43"/>
+      <c r="AN43"/>
+      <c r="AO43"/>
+      <c r="AP43"/>
+      <c r="AQ43"/>
+      <c r="AR43"/>
+      <c r="AS43"/>
+      <c r="AT43"/>
+      <c r="AU43"/>
+      <c r="AV43"/>
+      <c r="AW43"/>
+      <c r="AX43"/>
+      <c r="AY43"/>
+      <c r="AZ43"/>
+      <c r="BA43"/>
+      <c r="BB43"/>
+      <c r="BC43"/>
+      <c r="BD43"/>
+      <c r="BE43"/>
+      <c r="BF43"/>
+      <c r="BG43"/>
+      <c r="BH43"/>
+      <c r="BI43"/>
+      <c r="BJ43"/>
+      <c r="BK43"/>
+      <c r="BL43"/>
+      <c r="BM43"/>
+      <c r="BN43"/>
+      <c r="BO43"/>
+      <c r="BP43"/>
+      <c r="BQ43"/>
+      <c r="BR43"/>
+      <c r="BS43"/>
+      <c r="BT43"/>
+      <c r="BU43"/>
+      <c r="BV43"/>
+      <c r="BW43"/>
+      <c r="BX43"/>
+      <c r="BY43"/>
+      <c r="BZ43"/>
+      <c r="CA43"/>
+      <c r="CB43"/>
+      <c r="CC43"/>
+      <c r="CD43"/>
+      <c r="CE43"/>
+      <c r="CF43"/>
+      <c r="CG43"/>
+      <c r="CH43"/>
+      <c r="CI43"/>
+      <c r="CJ43"/>
+      <c r="CK43"/>
+      <c r="CL43"/>
+      <c r="CM43"/>
+      <c r="CN43"/>
+      <c r="CO43"/>
+      <c r="CP43"/>
+    </row>
+    <row r="44" spans="1:94">
+      <c r="A44" t="s">
+        <v>67</v>
+      </c>
+      <c r="B44"/>
+      <c r="C44"/>
+      <c r="D44"/>
+      <c r="E44"/>
+      <c r="F44"/>
+      <c r="G44"/>
+      <c r="H44"/>
+      <c r="I44"/>
+      <c r="J44"/>
+      <c r="K44"/>
+      <c r="L44"/>
+      <c r="M44"/>
+      <c r="N44"/>
+      <c r="O44"/>
+      <c r="P44"/>
+      <c r="Q44"/>
+      <c r="R44"/>
+      <c r="S44"/>
+      <c r="T44"/>
+      <c r="U44"/>
+      <c r="V44"/>
+      <c r="W44"/>
+      <c r="X44"/>
+      <c r="Y44"/>
+      <c r="Z44"/>
+      <c r="AA44"/>
+      <c r="AB44"/>
+      <c r="AC44"/>
+      <c r="AD44"/>
+      <c r="AE44"/>
+      <c r="AF44"/>
+      <c r="AG44"/>
+      <c r="AH44"/>
+      <c r="AI44"/>
+      <c r="AJ44"/>
+      <c r="AK44"/>
+      <c r="AL44"/>
+      <c r="AM44"/>
+      <c r="AN44"/>
+      <c r="AO44"/>
+      <c r="AP44"/>
+      <c r="AQ44"/>
+      <c r="AR44"/>
+      <c r="AS44"/>
+      <c r="AT44"/>
+      <c r="AU44"/>
+      <c r="AV44"/>
+      <c r="AW44"/>
+      <c r="AX44"/>
+      <c r="AY44"/>
+      <c r="AZ44"/>
+      <c r="BA44"/>
+      <c r="BB44"/>
+      <c r="BC44"/>
+      <c r="BD44"/>
+      <c r="BE44"/>
+      <c r="BF44"/>
+      <c r="BG44"/>
+      <c r="BH44"/>
+      <c r="BI44"/>
+      <c r="BJ44"/>
+      <c r="BK44"/>
+      <c r="BL44"/>
+      <c r="BM44"/>
+      <c r="BN44"/>
+      <c r="BO44"/>
+      <c r="BP44"/>
+      <c r="BQ44"/>
+      <c r="BR44"/>
+      <c r="BS44"/>
+      <c r="BT44"/>
+      <c r="BU44"/>
+      <c r="BV44"/>
+      <c r="BW44"/>
+      <c r="BX44"/>
+      <c r="BY44"/>
+      <c r="BZ44"/>
+      <c r="CA44"/>
+      <c r="CB44"/>
+      <c r="CC44"/>
+      <c r="CD44"/>
+      <c r="CE44"/>
+      <c r="CF44"/>
+      <c r="CG44"/>
+      <c r="CH44"/>
+      <c r="CI44"/>
+      <c r="CJ44"/>
+      <c r="CK44"/>
+      <c r="CL44"/>
+      <c r="CM44"/>
+      <c r="CN44"/>
+      <c r="CO44"/>
+      <c r="CP44"/>
+    </row>
+    <row r="45" spans="1:94">
+      <c r="A45" t="s">
+        <v>68</v>
+      </c>
+      <c r="B45">
+        <v>3669431000.0</v>
+      </c>
+      <c r="C45">
+        <v>3666801000.0</v>
+      </c>
+      <c r="D45">
+        <v>3649067000.0</v>
+      </c>
+      <c r="E45">
+        <v>3626540000.0</v>
+      </c>
+      <c r="F45">
+        <v>3584695000.0</v>
+      </c>
+      <c r="G45">
+        <v>3568261000.0</v>
+      </c>
+      <c r="H45">
+        <v>3561956000.0</v>
+      </c>
+      <c r="I45">
+        <v>3575625000.0</v>
+      </c>
+      <c r="J45">
+        <v>3535048000.0</v>
+      </c>
+      <c r="K45">
+        <v>3557065000.0</v>
+      </c>
+      <c r="L45">
+        <v>3533191000.0</v>
+      </c>
+      <c r="M45">
+        <v>3492201000.0</v>
+      </c>
+      <c r="N45">
+        <v>2041601000.0</v>
+      </c>
+      <c r="O45">
+        <v>2201088000.0</v>
+      </c>
+      <c r="P45">
+        <v>1937804000.0</v>
+      </c>
+      <c r="Q45">
+        <v>1872567000.0</v>
+      </c>
+      <c r="R45">
+        <v>1792202000.0</v>
+      </c>
+      <c r="S45"/>
+      <c r="T45">
+        <v>1657876000.0</v>
+      </c>
+      <c r="U45">
+        <v>1968927000.0</v>
+      </c>
+      <c r="V45">
+        <v>1970238000.0</v>
+      </c>
+      <c r="W45">
+        <v>1955655000.0</v>
+      </c>
+      <c r="X45">
+        <v>1996612000.0</v>
+      </c>
+      <c r="Y45"/>
+      <c r="Z45"/>
+      <c r="AA45">
+        <v>2115860000.0</v>
+      </c>
+      <c r="AB45"/>
+      <c r="AC45"/>
+      <c r="AD45"/>
+      <c r="AE45"/>
+      <c r="AF45">
+        <v>656362000.0</v>
+      </c>
+      <c r="AG45">
+        <v>645652000.0</v>
+      </c>
+      <c r="AH45">
+        <v>613224000.0</v>
+      </c>
+      <c r="AI45">
+        <v>582840000.0</v>
+      </c>
+      <c r="AJ45">
+        <v>564034000.0</v>
+      </c>
+      <c r="AK45">
+        <v>540017000.0</v>
+      </c>
+      <c r="AL45">
+        <v>507753000.0</v>
+      </c>
+      <c r="AM45">
+        <v>492532000.0</v>
+      </c>
+      <c r="AN45">
+        <v>477929000.0</v>
+      </c>
+      <c r="AO45">
+        <v>472944000.0</v>
+      </c>
+      <c r="AP45">
+        <v>468041000.0</v>
+      </c>
+      <c r="AQ45">
+        <v>450617000.0</v>
+      </c>
+      <c r="AR45">
+        <v>445199000.0</v>
+      </c>
+      <c r="AS45">
+        <v>449434000.0</v>
+      </c>
+      <c r="AT45">
+        <v>448366000.0</v>
+      </c>
+      <c r="AU45">
+        <v>445392000.0</v>
+      </c>
+      <c r="AV45">
+        <v>429745000.0</v>
+      </c>
+      <c r="AW45">
+        <v>406849000.0</v>
+      </c>
+      <c r="AX45">
+        <v>403444000.0</v>
+      </c>
+      <c r="AY45">
+        <v>392367000.0</v>
+      </c>
+      <c r="AZ45">
+        <v>384704000.0</v>
+      </c>
+      <c r="BA45">
+        <v>377082000.0</v>
+      </c>
+      <c r="BB45">
+        <v>370646000.0</v>
+      </c>
+      <c r="BC45">
+        <v>361451000.0</v>
+      </c>
+      <c r="BD45">
+        <v>341070000.0</v>
+      </c>
+      <c r="BE45">
+        <v>334343000.0</v>
+      </c>
+      <c r="BF45">
+        <v>331687000.0</v>
+      </c>
+      <c r="BG45">
+        <v>324222000.0</v>
+      </c>
+      <c r="BH45">
+        <v>302515000.0</v>
+      </c>
+      <c r="BI45">
+        <v>298840000.0</v>
+      </c>
+      <c r="BJ45">
+        <v>289415000.0</v>
+      </c>
+      <c r="BK45">
+        <v>283457000.0</v>
+      </c>
+      <c r="BL45">
+        <v>276663000.0</v>
+      </c>
+      <c r="BM45">
+        <v>273230000.0</v>
+      </c>
+      <c r="BN45">
+        <v>263443000.0</v>
+      </c>
+      <c r="BO45">
+        <v>251242000.0</v>
+      </c>
+      <c r="BP45">
+        <v>241634000.0</v>
+      </c>
+      <c r="BQ45">
+        <v>220879000.0</v>
+      </c>
+      <c r="BR45">
+        <v>214020000.0</v>
+      </c>
+      <c r="BS45">
+        <v>206347000.0</v>
+      </c>
+      <c r="BT45">
+        <v>192081000.0</v>
+      </c>
+      <c r="BU45">
+        <v>180692000.0</v>
+      </c>
+      <c r="BV45">
+        <v>166033000.0</v>
+      </c>
+      <c r="BW45">
+        <v>159287000.0</v>
+      </c>
+      <c r="BX45">
+        <v>154188000.0</v>
+      </c>
+      <c r="BY45">
+        <v>150600000.0</v>
+      </c>
+      <c r="BZ45">
+        <v>143781000.0</v>
+      </c>
+      <c r="CA45">
+        <v>146970000.0</v>
+      </c>
+      <c r="CB45">
+        <v>127777000.0</v>
+      </c>
+      <c r="CC45">
+        <v>123708000.0</v>
+      </c>
+      <c r="CD45">
+        <v>119903000.0</v>
+      </c>
+      <c r="CE45">
+        <v>114983000.0</v>
+      </c>
+      <c r="CF45">
+        <v>110967000.0</v>
+      </c>
+      <c r="CG45">
+        <v>99686000.0</v>
+      </c>
+      <c r="CH45">
+        <v>99161000.0</v>
+      </c>
+      <c r="CI45">
+        <v>98410000.0</v>
+      </c>
+      <c r="CJ45">
+        <v>96845000.0</v>
+      </c>
+      <c r="CK45">
+        <v>95098000.0</v>
+      </c>
+      <c r="CL45">
+        <v>95303000.0</v>
+      </c>
+      <c r="CM45"/>
+      <c r="CN45">
+        <v>90268000.0</v>
+      </c>
+      <c r="CO45"/>
+      <c r="CP45">
+        <v>89244000.0</v>
+      </c>
+    </row>
+    <row r="46" spans="1:94">
+      <c r="A46" t="s">
+        <v>69</v>
+      </c>
+      <c r="B46">
+        <v>1911205000.0</v>
+      </c>
+      <c r="C46">
+        <v>1944741000.0</v>
+      </c>
+      <c r="D46">
+        <v>3649067000.0</v>
+      </c>
+      <c r="E46">
+        <v>2002123000.0</v>
+      </c>
+      <c r="F46">
+        <v>2004485000.0</v>
+      </c>
+      <c r="G46">
+        <v>2027784000.0</v>
+      </c>
+      <c r="H46">
+        <v>2068204000.0</v>
+      </c>
+      <c r="I46">
+        <v>2128445000.0</v>
+      </c>
+      <c r="J46">
+        <v>2136104000.0</v>
+      </c>
+      <c r="K46">
+        <v>2200417000.0</v>
+      </c>
+      <c r="L46">
+        <v>2218470000.0</v>
+      </c>
+      <c r="M46">
+        <v>2222060000.0</v>
+      </c>
+      <c r="N46">
+        <v>2190498000.0</v>
+      </c>
+      <c r="O46">
+        <v>2201088000.0</v>
+      </c>
+      <c r="P46">
+        <v>2169923000.0</v>
+      </c>
+      <c r="Q46">
+        <v>2150072000.0</v>
+      </c>
+      <c r="R46">
+        <v>2092223000.0</v>
+      </c>
+      <c r="S46">
+        <v>2065387000.0</v>
+      </c>
+      <c r="T46">
+        <v>2051651000.0</v>
+      </c>
+      <c r="U46">
+        <v>1968927000.0</v>
+      </c>
+      <c r="V46">
+        <v>1970238000.0</v>
+      </c>
+      <c r="W46">
+        <v>1955655000.0</v>
+      </c>
+      <c r="X46">
+        <v>1996612000.0</v>
+      </c>
+      <c r="Y46">
+        <v>2043425000.0</v>
+      </c>
+      <c r="Z46">
+        <v>2043425000.0</v>
+      </c>
+      <c r="AA46">
+        <v>2115860000.0</v>
+      </c>
+      <c r="AB46">
+        <v>2115860000.0</v>
+      </c>
+      <c r="AC46"/>
+      <c r="AD46"/>
+      <c r="AE46">
+        <v>656362000.0</v>
+      </c>
+      <c r="AF46">
+        <v>645652000.0</v>
+      </c>
+      <c r="AG46">
+        <v>613224000.0</v>
+      </c>
+      <c r="AH46">
+        <v>582840000.0</v>
+      </c>
+      <c r="AI46">
+        <v>564034000.0</v>
+      </c>
+      <c r="AJ46">
+        <v>540017000.0</v>
+      </c>
+      <c r="AK46">
+        <v>507753000.0</v>
+      </c>
+      <c r="AL46">
+        <v>492532000.0</v>
+      </c>
+      <c r="AM46">
+        <v>477929000.0</v>
+      </c>
+      <c r="AN46">
+        <v>472944000.0</v>
+      </c>
+      <c r="AO46">
+        <v>468041000.0</v>
+      </c>
+      <c r="AP46">
+        <v>450617000.0</v>
+      </c>
+      <c r="AQ46">
+        <v>445199000.0</v>
+      </c>
+      <c r="AR46">
+        <v>449434000.0</v>
+      </c>
+      <c r="AS46">
+        <v>448366000.0</v>
+      </c>
+      <c r="AT46">
+        <v>445392000.0</v>
+      </c>
+      <c r="AU46">
+        <v>429745000.0</v>
+      </c>
+      <c r="AV46">
+        <v>406849000.0</v>
+      </c>
+      <c r="AW46">
+        <v>403444000.0</v>
+      </c>
+      <c r="AX46">
+        <v>392367000.0</v>
+      </c>
+      <c r="AY46">
+        <v>384704000.0</v>
+      </c>
+      <c r="AZ46">
+        <v>377082000.0</v>
+      </c>
+      <c r="BA46">
+        <v>370646000.0</v>
+      </c>
+      <c r="BB46">
+        <v>361451000.0</v>
+      </c>
+      <c r="BC46">
+        <v>341070000.0</v>
+      </c>
+      <c r="BD46">
+        <v>334343000.0</v>
+      </c>
+      <c r="BE46">
+        <v>331687000.0</v>
+      </c>
+      <c r="BF46">
+        <v>324222000.0</v>
+      </c>
+      <c r="BG46">
+        <v>302515000.0</v>
+      </c>
+      <c r="BH46">
+        <v>298840000.0</v>
+      </c>
+      <c r="BI46">
+        <v>289415000.0</v>
+      </c>
+      <c r="BJ46">
+        <v>283457000.0</v>
+      </c>
+      <c r="BK46">
+        <v>276663000.0</v>
+      </c>
+      <c r="BL46">
+        <v>273230000.0</v>
+      </c>
+      <c r="BM46">
+        <v>263443000.0</v>
+      </c>
+      <c r="BN46">
+        <v>251242000.0</v>
+      </c>
+      <c r="BO46">
+        <v>241634000.0</v>
+      </c>
+      <c r="BP46">
+        <v>220879000.0</v>
+      </c>
+      <c r="BQ46">
+        <v>214020000.0</v>
+      </c>
+      <c r="BR46">
+        <v>206347000.0</v>
+      </c>
+      <c r="BS46">
+        <v>192081000.0</v>
+      </c>
+      <c r="BT46">
+        <v>180692000.0</v>
+      </c>
+      <c r="BU46">
+        <v>166033000.0</v>
+      </c>
+      <c r="BV46">
+        <v>159287000.0</v>
+      </c>
+      <c r="BW46">
+        <v>154188000.0</v>
+      </c>
+      <c r="BX46">
+        <v>150600000.0</v>
+      </c>
+      <c r="BY46">
+        <v>143781000.0</v>
+      </c>
+      <c r="BZ46">
+        <v>146970000.0</v>
+      </c>
+      <c r="CA46">
+        <v>127777000.0</v>
+      </c>
+      <c r="CB46">
+        <v>123708000.0</v>
+      </c>
+      <c r="CC46">
+        <v>119903000.0</v>
+      </c>
+      <c r="CD46">
+        <v>114983000.0</v>
+      </c>
+      <c r="CE46">
+        <v>110967000.0</v>
+      </c>
+      <c r="CF46">
+        <v>99686000.0</v>
+      </c>
+      <c r="CG46">
+        <v>99161000.0</v>
+      </c>
+      <c r="CH46">
+        <v>98410000.0</v>
+      </c>
+      <c r="CI46">
+        <v>96845000.0</v>
+      </c>
+      <c r="CJ46">
+        <v>95098000.0</v>
+      </c>
+      <c r="CK46">
+        <v>95303000.0</v>
+      </c>
+      <c r="CL46"/>
+      <c r="CM46">
+        <v>90268000.0</v>
+      </c>
+      <c r="CN46"/>
+      <c r="CO46">
+        <v>89244000.0</v>
+      </c>
+      <c r="CP46"/>
+    </row>
+    <row r="47" spans="1:94">
+      <c r="A47" t="s">
+        <v>70</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47"/>
+      <c r="D47"/>
+      <c r="E47"/>
+      <c r="F47"/>
+      <c r="G47"/>
+      <c r="H47"/>
+      <c r="I47"/>
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47">
+        <v>2222060000.0</v>
+      </c>
+      <c r="N47">
+        <v>812156000.0</v>
+      </c>
+      <c r="O47">
+        <v>803327000.0</v>
+      </c>
+      <c r="P47">
+        <v>791587000.0</v>
+      </c>
+      <c r="Q47">
+        <v>2150072000.0</v>
+      </c>
+      <c r="R47">
+        <v>2092223000.0</v>
+      </c>
+      <c r="S47">
+        <v>2065387000.0</v>
+      </c>
+      <c r="T47">
+        <v>2051651000.0</v>
+      </c>
+      <c r="U47">
+        <v>1968927000.0</v>
+      </c>
+      <c r="V47">
+        <v>639422000.0</v>
+      </c>
+      <c r="W47">
+        <v>1955655000.0</v>
+      </c>
+      <c r="X47">
+        <v>1996612000.0</v>
+      </c>
+      <c r="Y47">
+        <v>2043425000.0</v>
+      </c>
+      <c r="Z47">
+        <v>2043425000.0</v>
+      </c>
+      <c r="AA47">
+        <v>2115860000.0</v>
+      </c>
+      <c r="AB47"/>
+      <c r="AC47"/>
+      <c r="AD47"/>
+      <c r="AE47"/>
+      <c r="AF47"/>
+      <c r="AG47"/>
+      <c r="AH47"/>
+      <c r="AI47"/>
+      <c r="AJ47"/>
+      <c r="AK47"/>
+      <c r="AL47"/>
+      <c r="AM47"/>
+      <c r="AN47"/>
+      <c r="AO47"/>
+      <c r="AP47"/>
+      <c r="AQ47"/>
+      <c r="AR47"/>
+      <c r="AS47"/>
+      <c r="AT47"/>
+      <c r="AU47"/>
+      <c r="AV47"/>
+      <c r="AW47"/>
+      <c r="AX47"/>
+      <c r="AY47"/>
+      <c r="AZ47"/>
+      <c r="BA47"/>
+      <c r="BB47"/>
+      <c r="BC47"/>
+      <c r="BD47"/>
+      <c r="BE47"/>
+      <c r="BF47"/>
+      <c r="BG47"/>
+      <c r="BH47"/>
+      <c r="BI47"/>
+      <c r="BJ47"/>
+      <c r="BK47"/>
+      <c r="BL47"/>
+      <c r="BM47"/>
+      <c r="BN47"/>
+      <c r="BO47"/>
+      <c r="BP47"/>
+      <c r="BQ47"/>
+      <c r="BR47"/>
+      <c r="BS47"/>
+      <c r="BT47"/>
+      <c r="BU47"/>
+      <c r="BV47"/>
+      <c r="BW47"/>
+      <c r="BX47"/>
+      <c r="BY47"/>
+      <c r="BZ47"/>
+      <c r="CA47"/>
+      <c r="CB47"/>
+      <c r="CC47"/>
+      <c r="CD47"/>
+      <c r="CE47"/>
+      <c r="CF47"/>
+      <c r="CG47"/>
+      <c r="CH47"/>
+      <c r="CI47"/>
+      <c r="CJ47"/>
+      <c r="CK47"/>
+      <c r="CL47"/>
+      <c r="CM47"/>
+      <c r="CN47"/>
+      <c r="CO47"/>
+      <c r="CP47"/>
+    </row>
+    <row r="48" spans="1:94">
+      <c r="A48" t="s">
+        <v>71</v>
+      </c>
+      <c r="B48">
+        <v>-1155139000.0</v>
+      </c>
+      <c r="C48">
+        <v>-1139993000.0</v>
+      </c>
+      <c r="D48">
+        <v>-1137418000.0</v>
+      </c>
+      <c r="E48">
+        <v>-1146748000.0</v>
+      </c>
+      <c r="F48">
+        <v>-1160720000.0</v>
+      </c>
+      <c r="G48">
+        <v>-1149059000.0</v>
+      </c>
+      <c r="H48">
+        <v>-1135221000.0</v>
+      </c>
+      <c r="I48">
+        <v>-1118549000.0</v>
+      </c>
+      <c r="J48">
+        <v>-1093726000.0</v>
+      </c>
+      <c r="K48">
+        <v>-1047243000.0</v>
+      </c>
+      <c r="L48">
+        <v>-1024667000.0</v>
+      </c>
+      <c r="M48">
+        <v>216470000.0</v>
+      </c>
+      <c r="N48">
+        <v>231075000.0</v>
+      </c>
+      <c r="O48">
+        <v>232967000.0</v>
+      </c>
+      <c r="P48">
+        <v>200235000.0</v>
+      </c>
+      <c r="Q48">
+        <v>180315000.0</v>
+      </c>
+      <c r="R48">
+        <v>166859000.0</v>
+      </c>
+      <c r="S48">
+        <v>142166000.0</v>
+      </c>
+      <c r="T48">
+        <v>113172000.0</v>
+      </c>
+      <c r="U48">
+        <v>60420000.0</v>
+      </c>
+      <c r="V48">
+        <v>-14691000.0</v>
+      </c>
+      <c r="W48">
+        <v>-22251000.0</v>
+      </c>
+      <c r="X48">
+        <v>-800790000.0</v>
+      </c>
+      <c r="Y48">
+        <v>-804193000.0</v>
+      </c>
+      <c r="Z48">
+        <v>-804193000.0</v>
+      </c>
+      <c r="AA48">
+        <v>-780466000.0</v>
+      </c>
+      <c r="AB48">
+        <v>-780466000.0</v>
+      </c>
+      <c r="AC48"/>
+      <c r="AD48"/>
+      <c r="AE48">
+        <v>1603196000.0</v>
+      </c>
+      <c r="AF48">
+        <v>1535484000.0</v>
+      </c>
+      <c r="AG48">
+        <v>1484391000.0</v>
+      </c>
+      <c r="AH48">
+        <v>1443715000.0</v>
+      </c>
+      <c r="AI48">
+        <v>1385484000.0</v>
+      </c>
+      <c r="AJ48">
+        <v>1321434000.0</v>
+      </c>
+      <c r="AK48">
+        <v>1275207000.0</v>
+      </c>
+      <c r="AL48">
+        <v>1211612000.0</v>
+      </c>
+      <c r="AM48">
+        <v>1156758000.0</v>
+      </c>
+      <c r="AN48">
+        <v>1102459000.0</v>
+      </c>
+      <c r="AO48">
+        <v>1064158000.0</v>
+      </c>
+      <c r="AP48">
+        <v>1035799000.0</v>
+      </c>
+      <c r="AQ48">
+        <v>1008347000.0</v>
+      </c>
+      <c r="AR48">
+        <v>962763000.0</v>
+      </c>
+      <c r="AS48">
+        <v>928720000.0</v>
+      </c>
+      <c r="AT48">
+        <v>904003000.0</v>
+      </c>
+      <c r="AU48">
+        <v>863356000.0</v>
+      </c>
+      <c r="AV48">
+        <v>821694000.0</v>
+      </c>
+      <c r="AW48">
+        <v>791209000.0</v>
+      </c>
+      <c r="AX48">
+        <v>849260000.0</v>
+      </c>
+      <c r="AY48">
+        <v>815223000.0</v>
+      </c>
+      <c r="AZ48">
+        <v>780903000.0</v>
+      </c>
+      <c r="BA48">
+        <v>745658000.0</v>
+      </c>
+      <c r="BB48">
+        <v>748873000.0</v>
+      </c>
+      <c r="BC48">
+        <v>718704000.0</v>
+      </c>
+      <c r="BD48">
+        <v>679092000.0</v>
+      </c>
+      <c r="BE48">
+        <v>679092000.0</v>
+      </c>
+      <c r="BF48"/>
+      <c r="BG48"/>
+      <c r="BH48"/>
+      <c r="BI48"/>
+      <c r="BJ48"/>
+      <c r="BK48"/>
+      <c r="BL48"/>
+      <c r="BM48"/>
+      <c r="BN48"/>
+      <c r="BO48"/>
+      <c r="BP48"/>
+      <c r="BQ48"/>
+      <c r="BR48"/>
+      <c r="BS48">
+        <v>218746000.0</v>
+      </c>
+      <c r="BT48">
+        <v>218746000.0</v>
+      </c>
+      <c r="BU48"/>
+      <c r="BV48">
+        <v>135246000.0</v>
+      </c>
+      <c r="BW48">
+        <v>108269000.0</v>
+      </c>
+      <c r="BX48">
+        <v>78716000.0</v>
+      </c>
+      <c r="BY48">
+        <v>78716000.0</v>
+      </c>
+      <c r="BZ48"/>
+      <c r="CA48">
+        <v>9749000.0</v>
+      </c>
+      <c r="CB48">
+        <v>9749000.0</v>
+      </c>
+      <c r="CC48"/>
+      <c r="CD48"/>
+      <c r="CE48"/>
+      <c r="CF48"/>
+      <c r="CG48"/>
+      <c r="CH48"/>
+      <c r="CI48"/>
+      <c r="CJ48"/>
+      <c r="CK48"/>
+      <c r="CL48"/>
+      <c r="CM48">
+        <v>-130464000.0</v>
+      </c>
+      <c r="CN48">
+        <v>-130464000.0</v>
+      </c>
+      <c r="CO48">
+        <v>-100020000.0</v>
+      </c>
+      <c r="CP48">
+        <v>-100020000.0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:94">
+      <c r="A49" t="s">
+        <v>72</v>
+      </c>
+      <c r="B49"/>
+      <c r="C49"/>
+      <c r="D49"/>
+      <c r="E49"/>
+      <c r="F49"/>
+      <c r="G49"/>
+      <c r="H49"/>
+      <c r="I49"/>
+      <c r="J49"/>
+      <c r="K49"/>
+      <c r="L49"/>
+      <c r="M49"/>
+      <c r="N49">
+        <v>231075000.0</v>
+      </c>
+      <c r="O49">
+        <v>232967000.0</v>
+      </c>
+      <c r="P49">
+        <v>200235000.0</v>
+      </c>
+      <c r="Q49">
+        <v>180315000.0</v>
+      </c>
+      <c r="R49">
+        <v>166859000.0</v>
+      </c>
+      <c r="S49">
+        <v>142166000.0</v>
+      </c>
+      <c r="T49">
+        <v>113172000.0</v>
+      </c>
+      <c r="U49">
+        <v>60420000.0</v>
+      </c>
+      <c r="V49">
+        <v>-14691000.0</v>
+      </c>
+      <c r="W49"/>
+      <c r="X49"/>
+      <c r="Y49"/>
+      <c r="Z49"/>
+      <c r="AA49"/>
+      <c r="AB49"/>
+      <c r="AC49"/>
+      <c r="AD49"/>
+      <c r="AE49"/>
+      <c r="AF49"/>
+      <c r="AG49"/>
+      <c r="AH49"/>
+      <c r="AI49"/>
+      <c r="AJ49"/>
+      <c r="AK49"/>
+      <c r="AL49"/>
+      <c r="AM49"/>
+      <c r="AN49"/>
+      <c r="AO49"/>
+      <c r="AP49"/>
+      <c r="AQ49"/>
+      <c r="AR49"/>
+      <c r="AS49"/>
+      <c r="AT49"/>
+      <c r="AU49"/>
+      <c r="AV49"/>
+      <c r="AW49"/>
+      <c r="AX49"/>
+      <c r="AY49"/>
+      <c r="AZ49"/>
+      <c r="BA49"/>
+      <c r="BB49"/>
+      <c r="BC49"/>
+      <c r="BD49"/>
+      <c r="BE49"/>
+      <c r="BF49"/>
+      <c r="BG49"/>
+      <c r="BH49"/>
+      <c r="BI49"/>
+      <c r="BJ49"/>
+      <c r="BK49"/>
+      <c r="BL49"/>
+      <c r="BM49"/>
+      <c r="BN49"/>
+      <c r="BO49"/>
+      <c r="BP49"/>
+      <c r="BQ49"/>
+      <c r="BR49"/>
+      <c r="BS49"/>
+      <c r="BT49"/>
+      <c r="BU49"/>
+      <c r="BV49"/>
+      <c r="BW49"/>
+      <c r="BX49"/>
+      <c r="BY49"/>
+      <c r="BZ49"/>
+      <c r="CA49"/>
+      <c r="CB49"/>
+      <c r="CC49"/>
+      <c r="CD49"/>
+      <c r="CE49"/>
+      <c r="CF49"/>
+      <c r="CG49"/>
+      <c r="CH49"/>
+      <c r="CI49"/>
+      <c r="CJ49"/>
+      <c r="CK49"/>
+      <c r="CL49"/>
+      <c r="CM49"/>
+      <c r="CN49"/>
+      <c r="CO49"/>
+      <c r="CP49"/>
+    </row>
+    <row r="50" spans="1:94">
+      <c r="A50" t="s">
+        <v>73</v>
+      </c>
+      <c r="B50">
+        <v>13245000.0</v>
+      </c>
+      <c r="C50"/>
+      <c r="D50">
+        <v>5102000.0</v>
+      </c>
+      <c r="E50">
+        <v>5458000.0</v>
+      </c>
+      <c r="F50">
+        <v>5372000.0</v>
+      </c>
+      <c r="G50"/>
+      <c r="H50">
+        <v>5294000.0</v>
+      </c>
+      <c r="I50">
+        <v>5095000.0</v>
+      </c>
+      <c r="J50">
+        <v>3680000.0</v>
+      </c>
+      <c r="K50">
+        <v>15962000.0</v>
+      </c>
+      <c r="L50">
+        <v>5082000.0</v>
+      </c>
+      <c r="M50">
+        <v>5077000.0</v>
+      </c>
+      <c r="N50">
+        <v>5908000.0</v>
+      </c>
+      <c r="O50">
+        <v>22794000.0</v>
+      </c>
+      <c r="P50">
+        <v>22645000.0</v>
+      </c>
+      <c r="Q50">
+        <v>22251000.0</v>
+      </c>
+      <c r="R50">
+        <v>21789000.0</v>
+      </c>
+      <c r="S50">
+        <v>21764000.0</v>
+      </c>
+      <c r="T50">
+        <v>20303000.0</v>
+      </c>
+      <c r="U50">
+        <v>20235000.0</v>
+      </c>
+      <c r="V50">
+        <v>20234000.0</v>
+      </c>
+      <c r="W50">
+        <v>2203000.0</v>
+      </c>
+      <c r="X50">
+        <v>27399000.0</v>
+      </c>
+      <c r="Y50"/>
+      <c r="Z50"/>
+      <c r="AA50">
+        <v>28643000.0</v>
+      </c>
+      <c r="AB50"/>
+      <c r="AC50"/>
+      <c r="AD50"/>
+      <c r="AE50"/>
+      <c r="AF50"/>
+      <c r="AG50"/>
+      <c r="AH50"/>
+      <c r="AI50"/>
+      <c r="AJ50"/>
+      <c r="AK50"/>
+      <c r="AL50"/>
+      <c r="AM50"/>
+      <c r="AN50"/>
+      <c r="AO50"/>
+      <c r="AP50"/>
+      <c r="AQ50"/>
+      <c r="AR50"/>
+      <c r="AS50"/>
+      <c r="AT50"/>
+      <c r="AU50"/>
+      <c r="AV50"/>
+      <c r="AW50"/>
+      <c r="AX50"/>
+      <c r="AY50"/>
+      <c r="AZ50"/>
+      <c r="BA50"/>
+      <c r="BB50"/>
+      <c r="BC50"/>
+      <c r="BD50"/>
+      <c r="BE50"/>
+      <c r="BF50"/>
+      <c r="BG50"/>
+      <c r="BH50"/>
+      <c r="BI50"/>
+      <c r="BJ50"/>
+      <c r="BK50"/>
+      <c r="BL50"/>
+      <c r="BM50"/>
+      <c r="BN50"/>
+      <c r="BO50"/>
+      <c r="BP50"/>
+      <c r="BQ50"/>
+      <c r="BR50"/>
+      <c r="BS50"/>
+      <c r="BT50"/>
+      <c r="BU50"/>
+      <c r="BV50"/>
+      <c r="BW50"/>
+      <c r="BX50"/>
+      <c r="BY50"/>
+      <c r="BZ50"/>
+      <c r="CA50"/>
+      <c r="CB50"/>
+      <c r="CC50"/>
+      <c r="CD50"/>
+      <c r="CE50"/>
+      <c r="CF50"/>
+      <c r="CG50"/>
+      <c r="CH50"/>
+      <c r="CI50"/>
+      <c r="CJ50"/>
+      <c r="CK50"/>
+      <c r="CL50"/>
+      <c r="CM50"/>
+      <c r="CN50"/>
+      <c r="CO50"/>
+      <c r="CP50"/>
+    </row>
+    <row r="51" spans="1:94">
+      <c r="A51" t="s">
+        <v>74</v>
+      </c>
+      <c r="B51">
+        <v>2784901000.0</v>
+      </c>
+      <c r="C51">
+        <v>2860402000.0</v>
+      </c>
+      <c r="D51">
+        <v>4005249999.0</v>
+      </c>
+      <c r="E51">
+        <v>2940805000.0</v>
+      </c>
+      <c r="F51">
+        <v>2924480000.0</v>
+      </c>
+      <c r="G51">
+        <v>2935490000.0</v>
+      </c>
+      <c r="H51">
+        <v>2986909000.0</v>
+      </c>
+      <c r="I51">
+        <v>2991941000.0</v>
+      </c>
+      <c r="J51">
+        <v>2979291000.0</v>
+      </c>
+      <c r="K51">
+        <v>3043479000.0</v>
+      </c>
+      <c r="L51">
+        <v>3034924000.0</v>
+      </c>
+      <c r="M51">
+        <v>3034711000.0</v>
+      </c>
+      <c r="N51">
+        <v>3032347000.0</v>
+      </c>
+      <c r="O51">
+        <v>3132688000.0</v>
+      </c>
+      <c r="P51">
+        <v>3089850000.0</v>
+      </c>
+      <c r="Q51">
+        <v>3064313000.0</v>
+      </c>
+      <c r="R51">
+        <v>3031771000.0</v>
+      </c>
+      <c r="S51">
+        <v>3049236000.0</v>
+      </c>
+      <c r="T51">
+        <v>3048758000.0</v>
+      </c>
+      <c r="U51">
+        <v>2985392000.0</v>
+      </c>
+      <c r="V51">
+        <v>3002421000.0</v>
+      </c>
+      <c r="W51">
+        <v>3001784000.0</v>
+      </c>
+      <c r="X51">
+        <v>4600235000.0</v>
+      </c>
+      <c r="Y51">
+        <v>4469541000.0</v>
+      </c>
+      <c r="Z51">
+        <v>4746951000.0</v>
+      </c>
+      <c r="AA51">
+        <v>4692061000.0</v>
+      </c>
+      <c r="AB51">
+        <v>4692061000.0</v>
+      </c>
+      <c r="AC51"/>
+      <c r="AD51"/>
+      <c r="AE51">
+        <v>1374758000.0</v>
+      </c>
+      <c r="AF51">
+        <v>1386484000.0</v>
+      </c>
+      <c r="AG51">
+        <v>1347717000.0</v>
+      </c>
+      <c r="AH51">
+        <v>1278634000.0</v>
+      </c>
+      <c r="AI51">
+        <v>1305433000.0</v>
+      </c>
+      <c r="AJ51">
+        <v>952569000.0</v>
+      </c>
+      <c r="AK51">
+        <v>872474000.0</v>
+      </c>
+      <c r="AL51">
+        <v>881155000.0</v>
+      </c>
+      <c r="AM51">
+        <v>853261000.0</v>
+      </c>
+      <c r="AN51">
+        <v>793189000.0</v>
+      </c>
+      <c r="AO51">
+        <v>794768000.0</v>
+      </c>
+      <c r="AP51">
+        <v>660410000.0</v>
+      </c>
+      <c r="AQ51">
+        <v>593786000.0</v>
+      </c>
+      <c r="AR51">
+        <v>606431000.0</v>
+      </c>
+      <c r="AS51">
+        <v>619645000.0</v>
+      </c>
+      <c r="AT51">
+        <v>632377000.0</v>
+      </c>
+      <c r="AU51">
+        <v>634860000.0</v>
+      </c>
+      <c r="AV51">
+        <v>621906000.0</v>
+      </c>
+      <c r="AW51">
+        <v>630643000.0</v>
+      </c>
+      <c r="AX51">
+        <v>639441000.0</v>
+      </c>
+      <c r="AY51">
+        <v>648155000.0</v>
+      </c>
+      <c r="AZ51">
+        <v>656818000.0</v>
+      </c>
+      <c r="BA51">
+        <v>618853000.0</v>
+      </c>
+      <c r="BB51">
+        <v>627398000.0</v>
+      </c>
+      <c r="BC51">
+        <v>512904000.0</v>
+      </c>
+      <c r="BD51">
+        <v>519799000.0</v>
+      </c>
+      <c r="BE51">
+        <v>527036000.0</v>
+      </c>
+      <c r="BF51">
+        <v>530379000.0</v>
+      </c>
+      <c r="BG51">
+        <v>532294000.0</v>
+      </c>
+      <c r="BH51">
+        <v>534279000.0</v>
+      </c>
+      <c r="BI51">
+        <v>534279000.0</v>
+      </c>
+      <c r="BJ51"/>
+      <c r="BK51"/>
+      <c r="BL51"/>
+      <c r="BM51"/>
+      <c r="BN51"/>
+      <c r="BO51"/>
+      <c r="BP51"/>
+      <c r="BQ51"/>
+      <c r="BR51"/>
+      <c r="BS51"/>
+      <c r="BT51"/>
+      <c r="BU51"/>
+      <c r="BV51"/>
+      <c r="BW51"/>
+      <c r="BX51"/>
+      <c r="BY51"/>
+      <c r="BZ51"/>
+      <c r="CA51"/>
+      <c r="CB51"/>
+      <c r="CC51"/>
+      <c r="CD51"/>
+      <c r="CE51"/>
+      <c r="CF51"/>
+      <c r="CG51"/>
+      <c r="CH51"/>
+      <c r="CI51"/>
+      <c r="CJ51"/>
+      <c r="CK51"/>
+      <c r="CL51"/>
+      <c r="CM51"/>
+      <c r="CN51"/>
+      <c r="CO51"/>
+      <c r="CP51"/>
+    </row>
+    <row r="52" spans="1:94">
+      <c r="A52" t="s">
+        <v>75</v>
+      </c>
+      <c r="B52">
+        <v>325644000.0</v>
+      </c>
+      <c r="C52">
+        <v>324690000.0</v>
+      </c>
+      <c r="D52">
+        <v>351752000.0</v>
+      </c>
+      <c r="E52">
+        <v>312360000.0</v>
+      </c>
+      <c r="F52">
+        <v>310423000.0</v>
+      </c>
+      <c r="G52">
+        <v>311746000.0</v>
+      </c>
+      <c r="H52">
+        <v>345731000.0</v>
+      </c>
+      <c r="I52">
+        <v>311602000.0</v>
+      </c>
+      <c r="J52">
+        <v>311669000.0</v>
+      </c>
+      <c r="K52">
+        <v>342431000.0</v>
+      </c>
+      <c r="L52">
+        <v>311057000.0</v>
+      </c>
+      <c r="M52">
+        <v>286492000.0</v>
+      </c>
+      <c r="N52">
+        <v>287588000.0</v>
+      </c>
+      <c r="O52">
+        <v>332560000.0</v>
+      </c>
+      <c r="P52">
+        <v>327434000.0</v>
+      </c>
+      <c r="Q52">
+        <v>294340000.0</v>
+      </c>
+      <c r="R52">
+        <v>280138000.0</v>
+      </c>
+      <c r="S52">
+        <v>287661000.0</v>
+      </c>
+      <c r="T52">
+        <v>277134000.0</v>
+      </c>
+      <c r="U52">
+        <v>268866000.0</v>
+      </c>
+      <c r="V52">
+        <v>296853000.0</v>
+      </c>
+      <c r="W52">
+        <v>260492000.0</v>
+      </c>
+      <c r="X52">
+        <v>273718000.0</v>
+      </c>
+      <c r="Y52">
+        <v>361360000.0</v>
+      </c>
+      <c r="Z52">
+        <v>361360000.0</v>
+      </c>
+      <c r="AA52">
+        <v>306872000.0</v>
+      </c>
+      <c r="AB52">
+        <v>306872000.0</v>
+      </c>
+      <c r="AC52"/>
+      <c r="AD52"/>
+      <c r="AE52">
+        <v>49347000.0</v>
+      </c>
+      <c r="AF52">
+        <v>43877000.0</v>
+      </c>
+      <c r="AG52">
+        <v>38320000.0</v>
+      </c>
+      <c r="AH52">
+        <v>32512000.0</v>
+      </c>
+      <c r="AI52">
+        <v>25980000.0</v>
+      </c>
+      <c r="AJ52">
+        <v>33947000.0</v>
+      </c>
+      <c r="AK52">
+        <v>33623000.0</v>
+      </c>
+      <c r="AL52">
+        <v>34043000.0</v>
+      </c>
+      <c r="AM52">
+        <v>33881000.0</v>
+      </c>
+      <c r="AN52">
+        <v>26598000.0</v>
+      </c>
+      <c r="AO52">
+        <v>19356000.0</v>
+      </c>
+      <c r="AP52">
+        <v>11687000.0</v>
+      </c>
+      <c r="AQ52">
+        <v>50808000.0</v>
+      </c>
+      <c r="AR52">
+        <v>50839000.0</v>
+      </c>
+      <c r="AS52">
+        <v>51087000.0</v>
+      </c>
+      <c r="AT52">
+        <v>51232000.0</v>
+      </c>
+      <c r="AU52">
+        <v>46892000.0</v>
+      </c>
+      <c r="AV52">
+        <v>42939000.0</v>
+      </c>
+      <c r="AW52">
+        <v>39002000.0</v>
+      </c>
+      <c r="AX52">
+        <v>34996000.0</v>
+      </c>
+      <c r="AY52">
+        <v>34974000.0</v>
+      </c>
+      <c r="AZ52">
+        <v>34920000.0</v>
+      </c>
+      <c r="BA52">
+        <v>34920000.0</v>
+      </c>
+      <c r="BB52"/>
+      <c r="BC52"/>
+      <c r="BD52"/>
+      <c r="BE52"/>
+      <c r="BF52"/>
+      <c r="BG52"/>
+      <c r="BH52"/>
+      <c r="BI52"/>
+      <c r="BJ52"/>
+      <c r="BK52"/>
+      <c r="BL52"/>
+      <c r="BM52"/>
+      <c r="BN52"/>
+      <c r="BO52"/>
+      <c r="BP52"/>
+      <c r="BQ52"/>
+      <c r="BR52"/>
+      <c r="BS52"/>
+      <c r="BT52"/>
+      <c r="BU52"/>
+      <c r="BV52"/>
+      <c r="BW52"/>
+      <c r="BX52"/>
+      <c r="BY52"/>
+      <c r="BZ52"/>
+      <c r="CA52"/>
+      <c r="CB52"/>
+      <c r="CC52"/>
+      <c r="CD52"/>
+      <c r="CE52"/>
+      <c r="CF52"/>
+      <c r="CG52"/>
+      <c r="CH52"/>
+      <c r="CI52"/>
+      <c r="CJ52"/>
+      <c r="CK52"/>
+      <c r="CL52"/>
+      <c r="CM52"/>
+      <c r="CN52"/>
+      <c r="CO52"/>
+      <c r="CP52"/>
+    </row>
+    <row r="53" spans="1:94">
+      <c r="A53" t="s">
+        <v>76</v>
+      </c>
+      <c r="B53"/>
+      <c r="C53"/>
+      <c r="D53"/>
+      <c r="E53"/>
+      <c r="F53"/>
+      <c r="G53"/>
+      <c r="H53"/>
+      <c r="I53">
+        <v>655000.0</v>
+      </c>
+      <c r="J53">
+        <v>3703000.0</v>
+      </c>
+      <c r="K53">
+        <v>2259000.0</v>
+      </c>
+      <c r="L53">
+        <v>5057000.0</v>
+      </c>
+      <c r="M53">
+        <v>4402000.0</v>
+      </c>
+      <c r="N53">
+        <v>989000.0</v>
+      </c>
+      <c r="O53"/>
+      <c r="P53"/>
+      <c r="Q53"/>
+      <c r="R53"/>
+      <c r="S53"/>
+      <c r="T53"/>
+      <c r="U53"/>
+      <c r="V53"/>
+      <c r="W53"/>
+      <c r="X53"/>
+      <c r="Y53">
+        <v>297570000.0</v>
+      </c>
+      <c r="Z53">
+        <v>297570000.0</v>
+      </c>
+      <c r="AA53"/>
+      <c r="AB53"/>
+      <c r="AC53"/>
+      <c r="AD53"/>
+      <c r="AE53"/>
+      <c r="AF53"/>
+      <c r="AG53"/>
+      <c r="AH53"/>
+      <c r="AI53"/>
+      <c r="AJ53"/>
+      <c r="AK53"/>
+      <c r="AL53"/>
+      <c r="AM53"/>
+      <c r="AN53"/>
+      <c r="AO53"/>
+      <c r="AP53"/>
+      <c r="AQ53"/>
+      <c r="AR53"/>
+      <c r="AS53"/>
+      <c r="AT53"/>
+      <c r="AU53"/>
+      <c r="AV53"/>
+      <c r="AW53"/>
+      <c r="AX53"/>
+      <c r="AY53"/>
+      <c r="AZ53"/>
+      <c r="BA53"/>
+      <c r="BB53"/>
+      <c r="BC53"/>
+      <c r="BD53"/>
+      <c r="BE53"/>
+      <c r="BF53"/>
+      <c r="BG53"/>
+      <c r="BH53"/>
+      <c r="BI53"/>
+      <c r="BJ53"/>
+      <c r="BK53"/>
+      <c r="BL53"/>
+      <c r="BM53"/>
+      <c r="BN53"/>
+      <c r="BO53"/>
+      <c r="BP53"/>
+      <c r="BQ53"/>
+      <c r="BR53"/>
+      <c r="BS53"/>
+      <c r="BT53"/>
+      <c r="BU53"/>
+      <c r="BV53"/>
+      <c r="BW53"/>
+      <c r="BX53"/>
+      <c r="BY53"/>
+      <c r="BZ53"/>
+      <c r="CA53"/>
+      <c r="CB53">
+        <v>284050000.0</v>
+      </c>
+      <c r="CC53">
+        <v>266827000.0</v>
+      </c>
+      <c r="CD53">
+        <v>253638000.0</v>
+      </c>
+      <c r="CE53">
+        <v>236294000.0</v>
+      </c>
+      <c r="CF53">
+        <v>217884000.0</v>
+      </c>
+      <c r="CG53">
+        <v>203141000.0</v>
+      </c>
+      <c r="CH53">
+        <v>193740000.0</v>
+      </c>
+      <c r="CI53">
+        <v>180231000.0</v>
+      </c>
+      <c r="CJ53">
+        <v>164987000.0</v>
+      </c>
+      <c r="CK53">
+        <v>155115000.0</v>
+      </c>
+      <c r="CL53">
+        <v>155115000.0</v>
+      </c>
+      <c r="CM53">
+        <v>-959000.0</v>
+      </c>
+      <c r="CN53">
+        <v>-959000.0</v>
+      </c>
+      <c r="CO53">
+        <v>-1855000.0</v>
+      </c>
+      <c r="CP53">
+        <v>-1855000.0</v>
+      </c>
+    </row>
+    <row r="54" spans="1:94">
+      <c r="A54" t="s">
+        <v>77</v>
+      </c>
+      <c r="B54"/>
+      <c r="C54"/>
+      <c r="D54"/>
+      <c r="E54"/>
+      <c r="F54"/>
+      <c r="G54"/>
+      <c r="H54"/>
+      <c r="I54"/>
+      <c r="J54"/>
+      <c r="K54"/>
+      <c r="L54"/>
+      <c r="M54"/>
+      <c r="N54"/>
+      <c r="O54"/>
+      <c r="P54"/>
+      <c r="Q54"/>
+      <c r="R54"/>
+      <c r="S54"/>
+      <c r="T54"/>
+      <c r="U54"/>
+      <c r="V54"/>
+      <c r="W54"/>
+      <c r="X54"/>
+      <c r="Y54"/>
+      <c r="Z54"/>
+      <c r="AA54"/>
+      <c r="AB54"/>
+      <c r="AC54"/>
+      <c r="AD54"/>
+      <c r="AE54"/>
+      <c r="AF54"/>
+      <c r="AG54"/>
+      <c r="AH54"/>
+      <c r="AI54"/>
+      <c r="AJ54"/>
+      <c r="AK54"/>
+      <c r="AL54"/>
+      <c r="AM54"/>
+      <c r="AN54"/>
+      <c r="AO54"/>
+      <c r="AP54"/>
+      <c r="AQ54"/>
+      <c r="AR54"/>
+      <c r="AS54"/>
+      <c r="AT54"/>
+      <c r="AU54"/>
+      <c r="AV54"/>
+      <c r="AW54"/>
+      <c r="AX54"/>
+      <c r="AY54"/>
+      <c r="AZ54"/>
+      <c r="BA54"/>
+      <c r="BB54"/>
+      <c r="BC54"/>
+      <c r="BD54"/>
+      <c r="BE54"/>
+      <c r="BF54"/>
+      <c r="BG54"/>
+      <c r="BH54"/>
+      <c r="BI54"/>
+      <c r="BJ54"/>
+      <c r="BK54"/>
+      <c r="BL54"/>
+      <c r="BM54"/>
+      <c r="BN54"/>
+      <c r="BO54"/>
+      <c r="BP54"/>
+      <c r="BQ54"/>
+      <c r="BR54"/>
+      <c r="BS54"/>
+      <c r="BT54"/>
+      <c r="BU54"/>
+      <c r="BV54"/>
+      <c r="BW54"/>
+      <c r="BX54"/>
+      <c r="BY54"/>
+      <c r="BZ54"/>
+      <c r="CA54"/>
+      <c r="CB54"/>
+      <c r="CC54"/>
+      <c r="CD54"/>
+      <c r="CE54"/>
+      <c r="CF54"/>
+      <c r="CG54"/>
+      <c r="CH54"/>
+      <c r="CI54"/>
+      <c r="CJ54"/>
+      <c r="CK54"/>
+      <c r="CL54"/>
+      <c r="CM54"/>
+      <c r="CN54"/>
+      <c r="CO54"/>
+      <c r="CP54"/>
+    </row>
+    <row r="55" spans="1:94">
+      <c r="A55" t="s">
+        <v>78</v>
+      </c>
+      <c r="B55">
+        <v>5084586000.0</v>
+      </c>
+      <c r="C55">
+        <v>5173425000.0</v>
+      </c>
+      <c r="D55">
+        <v>5205124000.0</v>
+      </c>
+      <c r="E55">
+        <v>5153282000.0</v>
+      </c>
+      <c r="F55">
+        <v>5121136000.0</v>
+      </c>
+      <c r="G55">
+        <v>5194430000.0</v>
+      </c>
+      <c r="H55">
+        <v>5211480000.0</v>
+      </c>
+      <c r="I55">
+        <v>5276647000.0</v>
+      </c>
+      <c r="J55">
+        <v>5259042000.0</v>
+      </c>
+      <c r="K55">
+        <v>5363152000.0</v>
+      </c>
+      <c r="L55">
+        <v>5426561000.0</v>
+      </c>
+      <c r="M55">
+        <v>6662262000.0</v>
+      </c>
+      <c r="N55">
+        <v>6572394000.0</v>
+      </c>
+      <c r="O55">
+        <v>6612829000.0</v>
+      </c>
+      <c r="P55">
+        <v>6576892000.0</v>
+      </c>
+      <c r="Q55">
+        <v>6542432000.0</v>
+      </c>
+      <c r="R55">
+        <v>6505787000.0</v>
+      </c>
+      <c r="S55">
+        <v>6497941000.0</v>
+      </c>
+      <c r="T55">
+        <v>6469546000.0</v>
+      </c>
+      <c r="U55">
+        <v>6315181000.0</v>
+      </c>
+      <c r="V55">
+        <v>6193399000.0</v>
+      </c>
+      <c r="W55">
+        <v>6075702000.0</v>
+      </c>
+      <c r="X55">
+        <v>6203814000.0</v>
+      </c>
+      <c r="Y55">
+        <v>6124809000.0</v>
+      </c>
+      <c r="Z55">
+        <v>6124809000.0</v>
+      </c>
+      <c r="AA55">
+        <v>6155118000.0</v>
+      </c>
+      <c r="AB55">
+        <v>6155118000.0</v>
+      </c>
+      <c r="AC55"/>
+      <c r="AD55"/>
+      <c r="AE55">
+        <v>3537725000.0</v>
+      </c>
+      <c r="AF55">
+        <v>3460678000.0</v>
+      </c>
+      <c r="AG55">
+        <v>3373328000.0</v>
+      </c>
+      <c r="AH55">
+        <v>3209062000.0</v>
+      </c>
+      <c r="AI55">
+        <v>3179127000.0</v>
+      </c>
+      <c r="AJ55">
+        <v>2663675000.0</v>
+      </c>
+      <c r="AK55">
+        <v>2507265000.0</v>
+      </c>
+      <c r="AL55">
+        <v>2431190000.0</v>
+      </c>
+      <c r="AM55">
+        <v>2397110000.0</v>
+      </c>
+      <c r="AN55">
+        <v>2325002000.0</v>
+      </c>
+      <c r="AO55">
+        <v>2332020000.0</v>
+      </c>
+      <c r="AP55">
+        <v>2272485000.0</v>
+      </c>
+      <c r="AQ55">
+        <v>2259238000.0</v>
+      </c>
+      <c r="AR55">
+        <v>2249931000.0</v>
+      </c>
+      <c r="AS55">
+        <v>2237781000.0</v>
+      </c>
+      <c r="AT55">
+        <v>2235335000.0</v>
+      </c>
+      <c r="AU55">
+        <v>2175499000.0</v>
+      </c>
+      <c r="AV55">
+        <v>2137702000.0</v>
+      </c>
+      <c r="AW55">
+        <v>2091580000.0</v>
+      </c>
+      <c r="AX55">
+        <v>2201285000.0</v>
+      </c>
+      <c r="AY55">
+        <v>2151195000.0</v>
+      </c>
+      <c r="AZ55">
+        <v>2129591000.0</v>
+      </c>
+      <c r="BA55">
+        <v>1937813000.0</v>
+      </c>
+      <c r="BB55">
+        <v>1943245000.0</v>
+      </c>
+      <c r="BC55">
+        <v>1793081000.0</v>
+      </c>
+      <c r="BD55">
+        <v>1749282000.0</v>
+      </c>
+      <c r="BE55">
+        <v>1717467000.0</v>
+      </c>
+      <c r="BF55">
+        <v>1718639000.0</v>
+      </c>
+      <c r="BG55">
+        <v>1644707000.0</v>
+      </c>
+      <c r="BH55">
+        <v>1645583000.0</v>
+      </c>
+      <c r="BI55">
+        <v>1597579000.0</v>
+      </c>
+      <c r="BJ55">
+        <v>1572669000.0</v>
+      </c>
+      <c r="BK55">
+        <v>1519719000.0</v>
+      </c>
+      <c r="BL55">
+        <v>1468011000.0</v>
+      </c>
+      <c r="BM55">
+        <v>1420213000.0</v>
+      </c>
+      <c r="BN55">
+        <v>1340798000.0</v>
+      </c>
+      <c r="BO55">
+        <v>1345680000.0</v>
+      </c>
+      <c r="BP55">
+        <v>1301217000.0</v>
+      </c>
+      <c r="BQ55">
+        <v>1275262000.0</v>
+      </c>
+      <c r="BR55">
+        <v>1257347000.0</v>
+      </c>
+      <c r="BS55">
+        <v>1207367000.0</v>
+      </c>
+      <c r="BT55">
+        <v>988506000.0</v>
+      </c>
+      <c r="BU55">
+        <v>961039000.0</v>
+      </c>
+      <c r="BV55">
+        <v>926872000.0</v>
+      </c>
+      <c r="BW55">
+        <v>894371000.0</v>
+      </c>
+      <c r="BX55">
+        <v>875716000.0</v>
+      </c>
+      <c r="BY55">
+        <v>886584000.0</v>
+      </c>
+      <c r="BZ55">
+        <v>854129000.0</v>
+      </c>
+      <c r="CA55">
+        <v>851681000.0</v>
+      </c>
+      <c r="CB55">
+        <v>284077000.0</v>
+      </c>
+      <c r="CC55">
+        <v>266857000.0</v>
+      </c>
+      <c r="CD55">
+        <v>253667000.0</v>
+      </c>
+      <c r="CE55">
+        <v>236323000.0</v>
+      </c>
+      <c r="CF55">
+        <v>217914000.0</v>
+      </c>
+      <c r="CG55">
+        <v>203171000.0</v>
+      </c>
+      <c r="CH55">
+        <v>193771000.0</v>
+      </c>
+      <c r="CI55">
+        <v>180300000.0</v>
+      </c>
+      <c r="CJ55">
+        <v>165109000.0</v>
+      </c>
+      <c r="CK55">
+        <v>155640000.0</v>
+      </c>
+      <c r="CL55">
+        <v>155640000.0</v>
+      </c>
+      <c r="CM55">
+        <v>476392000.0</v>
+      </c>
+      <c r="CN55">
+        <v>491592000.0</v>
+      </c>
+      <c r="CO55">
+        <v>448670000.0</v>
+      </c>
+      <c r="CP55">
+        <v>468521000.0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:94">
+      <c r="A56" t="s">
+        <v>79</v>
+      </c>
+      <c r="B56">
+        <v>960844000.0</v>
+      </c>
+      <c r="C56">
+        <v>1019786000.0</v>
+      </c>
+      <c r="D56">
+        <v>1007400000.0</v>
+      </c>
+      <c r="E56">
+        <v>939558000.0</v>
+      </c>
+      <c r="F56">
+        <v>920430000.0</v>
+      </c>
+      <c r="G56">
+        <v>973619000.0</v>
+      </c>
+      <c r="H56">
+        <v>931783000.0</v>
+      </c>
+      <c r="I56">
+        <v>941893000.0</v>
+      </c>
+      <c r="J56">
+        <v>904055000.0</v>
+      </c>
+      <c r="K56">
+        <v>951744000.0</v>
+      </c>
+      <c r="L56">
+        <v>1007528000.0</v>
+      </c>
+      <c r="M56">
+        <v>1024840000.0</v>
+      </c>
+      <c r="N56">
+        <v>976808000.0</v>
+      </c>
+      <c r="O56">
+        <v>1015994000.0</v>
+      </c>
+      <c r="P56">
+        <v>1019033000.0</v>
+      </c>
+      <c r="Q56">
+        <v>1013829000.0</v>
+      </c>
+      <c r="R56">
+        <v>1048885000.0</v>
+      </c>
+      <c r="S56">
+        <v>1070777000.0</v>
+      </c>
+      <c r="T56">
+        <v>989874000.0</v>
+      </c>
+      <c r="U56">
+        <v>944155000.0</v>
+      </c>
+      <c r="V56">
+        <v>875875000.0</v>
+      </c>
+      <c r="W56">
+        <v>777549000.0</v>
+      </c>
+      <c r="X56">
+        <v>873595000.0</v>
+      </c>
+      <c r="Y56">
+        <v>148785000.0</v>
+      </c>
+      <c r="Z56">
+        <v>755927000.0</v>
+      </c>
+      <c r="AA56">
+        <v>711005000.0</v>
+      </c>
+      <c r="AB56">
+        <v>711005000.0</v>
+      </c>
+      <c r="AC56"/>
+      <c r="AD56"/>
+      <c r="AE56">
+        <v>304637000.0</v>
+      </c>
+      <c r="AF56">
+        <v>270407000.0</v>
+      </c>
+      <c r="AG56">
+        <v>281049000.0</v>
+      </c>
+      <c r="AH56">
+        <v>249796000.0</v>
+      </c>
+      <c r="AI56">
+        <v>292044000.0</v>
+      </c>
+      <c r="AJ56">
+        <v>249869000.0</v>
+      </c>
+      <c r="AK56">
+        <v>282164000.0</v>
+      </c>
+      <c r="AL56">
+        <v>262399000.0</v>
+      </c>
+      <c r="AM56">
+        <v>274378000.0</v>
+      </c>
+      <c r="AN56">
+        <v>248935000.0</v>
+      </c>
+      <c r="AO56">
+        <v>283447000.0</v>
+      </c>
+      <c r="AP56">
+        <v>304186000.0</v>
+      </c>
+      <c r="AQ56">
+        <v>309195000.0</v>
+      </c>
+      <c r="AR56">
+        <v>309277000.0</v>
+      </c>
+      <c r="AS56">
+        <v>309754000.0</v>
+      </c>
+      <c r="AT56">
+        <v>318630000.0</v>
+      </c>
+      <c r="AU56">
+        <v>292871000.0</v>
+      </c>
+      <c r="AV56">
+        <v>288407000.0</v>
+      </c>
+      <c r="AW56">
+        <v>243529000.0</v>
+      </c>
+      <c r="AX56">
+        <v>268907000.0</v>
+      </c>
+      <c r="AY56">
+        <v>256552000.0</v>
+      </c>
+      <c r="AZ56">
+        <v>246294000.0</v>
+      </c>
+      <c r="BA56">
+        <v>237157000.0</v>
+      </c>
+      <c r="BB56">
+        <v>233661000.0</v>
+      </c>
+      <c r="BC56">
+        <v>307528000.0</v>
+      </c>
+      <c r="BD56">
+        <v>275295000.0</v>
+      </c>
+      <c r="BE56">
+        <v>246314000.0</v>
+      </c>
+      <c r="BF56">
+        <v>274247000.0</v>
+      </c>
+      <c r="BG56">
+        <v>335630000.0</v>
+      </c>
+      <c r="BH56">
+        <v>308275000.0</v>
+      </c>
+      <c r="BI56">
+        <v>278210000.0</v>
+      </c>
+      <c r="BJ56">
+        <v>274727000.0</v>
+      </c>
+      <c r="BK56">
+        <v>255160000.0</v>
+      </c>
+      <c r="BL56">
+        <v>218057000.0</v>
+      </c>
+      <c r="BM56">
+        <v>199068000.0</v>
+      </c>
+      <c r="BN56">
+        <v>165249000.0</v>
+      </c>
+      <c r="BO56">
+        <v>184443000.0</v>
+      </c>
+      <c r="BP56">
+        <v>189694000.0</v>
+      </c>
+      <c r="BQ56">
+        <v>216902000.0</v>
+      </c>
+      <c r="BR56">
+        <v>186472000.0</v>
+      </c>
+      <c r="BS56">
+        <v>164194000.0</v>
+      </c>
+      <c r="BT56">
+        <v>138871000.0</v>
+      </c>
+      <c r="BU56">
+        <v>152965000.0</v>
+      </c>
+      <c r="BV56">
+        <v>136795000.0</v>
+      </c>
+      <c r="BW56">
+        <v>115030000.0</v>
+      </c>
+      <c r="BX56">
+        <v>111251000.0</v>
+      </c>
+      <c r="BY56">
+        <v>145624000.0</v>
+      </c>
+      <c r="BZ56">
+        <v>116194000.0</v>
+      </c>
+      <c r="CA56">
+        <v>193469000.0</v>
+      </c>
+      <c r="CB56">
+        <v>107424000.0</v>
+      </c>
+      <c r="CC56">
+        <v>100175000.0</v>
+      </c>
+      <c r="CD56">
+        <v>109026000.0</v>
+      </c>
+      <c r="CE56">
+        <v>90270000.0</v>
+      </c>
+      <c r="CF56">
+        <v>77541000.0</v>
+      </c>
+      <c r="CG56">
+        <v>67310000.0</v>
+      </c>
+      <c r="CH56">
+        <v>63348000.0</v>
+      </c>
+      <c r="CI56">
+        <v>69751000.0</v>
+      </c>
+      <c r="CJ56">
+        <v>73151000.0</v>
+      </c>
+      <c r="CK56">
+        <v>52974000.0</v>
+      </c>
+      <c r="CL56">
+        <v>52974000.0</v>
+      </c>
+      <c r="CM56">
+        <v>55804000.0</v>
+      </c>
+      <c r="CN56">
+        <v>55804000.0</v>
+      </c>
+      <c r="CO56">
+        <v>42164000.0</v>
+      </c>
+      <c r="CP56">
+        <v>42164000.0</v>
+      </c>
+    </row>
+    <row r="57" spans="1:94">
+      <c r="A57" t="s">
+        <v>80</v>
+      </c>
+      <c r="B57">
+        <v>1130267000.0</v>
+      </c>
+      <c r="C57">
+        <v>1134141000.0</v>
+      </c>
+      <c r="D57">
+        <v>1103460000.0</v>
+      </c>
+      <c r="E57">
+        <v>1058566000.0</v>
+      </c>
+      <c r="F57">
+        <v>1083477000.0</v>
+      </c>
+      <c r="G57">
+        <v>1139163000.0</v>
+      </c>
+      <c r="H57">
+        <v>1113679000.0</v>
+      </c>
+      <c r="I57">
+        <v>1117851000.0</v>
+      </c>
+      <c r="J57">
+        <v>1069439000.0</v>
+      </c>
+      <c r="K57">
+        <v>1113143000.0</v>
+      </c>
+      <c r="L57">
+        <v>1114563000.0</v>
+      </c>
+      <c r="M57">
+        <v>1074946000.0</v>
+      </c>
+      <c r="N57">
+        <v>996893000.0</v>
+      </c>
+      <c r="O57">
+        <v>1021258000.0</v>
+      </c>
+      <c r="P57">
+        <v>1057197000.0</v>
+      </c>
+      <c r="Q57">
+        <v>1035412000.0</v>
+      </c>
+      <c r="R57">
+        <v>1011812000.0</v>
+      </c>
+      <c r="S57">
+        <v>1053139000.0</v>
+      </c>
+      <c r="T57">
+        <v>1031538000.0</v>
+      </c>
+      <c r="U57">
+        <v>1009789000.0</v>
+      </c>
+      <c r="V57">
+        <v>995180000.0</v>
+      </c>
+      <c r="W57">
+        <v>875307000.0</v>
+      </c>
+      <c r="X57">
+        <v>933297000.0</v>
+      </c>
+      <c r="Y57">
+        <v>857538000.0</v>
+      </c>
+      <c r="Z57">
+        <v>857538000.0</v>
+      </c>
+      <c r="AA57">
+        <v>841941000.0</v>
+      </c>
+      <c r="AB57">
+        <v>841941000.0</v>
+      </c>
+      <c r="AC57"/>
+      <c r="AD57"/>
+      <c r="AE57">
+        <v>300435000.0</v>
+      </c>
+      <c r="AF57">
+        <v>289575000.0</v>
+      </c>
+      <c r="AG57">
+        <v>296496000.0</v>
+      </c>
+      <c r="AH57">
+        <v>250841000.0</v>
+      </c>
+      <c r="AI57">
+        <v>241881000.0</v>
+      </c>
+      <c r="AJ57">
+        <v>246448000.0</v>
+      </c>
+      <c r="AK57">
+        <v>232307000.0</v>
+      </c>
+      <c r="AL57">
+        <v>239527000.0</v>
+      </c>
+      <c r="AM57">
+        <v>221742000.0</v>
+      </c>
+      <c r="AN57">
+        <v>218303000.0</v>
+      </c>
+      <c r="AO57">
+        <v>197218000.0</v>
+      </c>
+      <c r="AP57">
+        <v>190258000.0</v>
+      </c>
+      <c r="AQ57">
+        <v>208995000.0</v>
+      </c>
+      <c r="AR57">
+        <v>205444000.0</v>
+      </c>
+      <c r="AS57">
+        <v>204148000.0</v>
+      </c>
+      <c r="AT57">
+        <v>215166000.0</v>
+      </c>
+      <c r="AU57">
+        <v>199046000.0</v>
+      </c>
+      <c r="AV57">
+        <v>210847000.0</v>
+      </c>
+      <c r="AW57">
+        <v>185442000.0</v>
+      </c>
+      <c r="AX57">
+        <v>184359000.0</v>
+      </c>
+      <c r="AY57">
+        <v>172899000.0</v>
+      </c>
+      <c r="AZ57">
+        <v>185287000.0</v>
+      </c>
+      <c r="BA57">
+        <v>156994000.0</v>
+      </c>
+      <c r="BB57">
+        <v>154431000.0</v>
+      </c>
+      <c r="BC57">
+        <v>151838000.0</v>
+      </c>
+      <c r="BD57">
+        <v>146461000.0</v>
+      </c>
+      <c r="BE57">
+        <v>141594000.0</v>
+      </c>
+      <c r="BF57">
+        <v>147498000.0</v>
+      </c>
+      <c r="BG57">
+        <v>635382000.0</v>
+      </c>
+      <c r="BH57">
+        <v>129602000.0</v>
+      </c>
+      <c r="BI57">
+        <v>122358000.0</v>
+      </c>
+      <c r="BJ57">
+        <v>122693000.0</v>
+      </c>
+      <c r="BK57">
+        <v>122532000.0</v>
+      </c>
+      <c r="BL57">
+        <v>124685000.0</v>
+      </c>
+      <c r="BM57">
+        <v>123122000.0</v>
+      </c>
+      <c r="BN57">
+        <v>113295000.0</v>
+      </c>
+      <c r="BO57">
+        <v>125311000.0</v>
+      </c>
+      <c r="BP57">
+        <v>128250000.0</v>
+      </c>
+      <c r="BQ57">
+        <v>116393000.0</v>
+      </c>
+      <c r="BR57">
+        <v>108795000.0</v>
+      </c>
+      <c r="BS57">
+        <v>111572000.0</v>
+      </c>
+      <c r="BT57">
+        <v>93554000.0</v>
+      </c>
+      <c r="BU57">
+        <v>94801000.0</v>
+      </c>
+      <c r="BV57">
+        <v>81936000.0</v>
+      </c>
+      <c r="BW57">
+        <v>80206000.0</v>
+      </c>
+      <c r="BX57">
+        <v>77182000.0</v>
+      </c>
+      <c r="BY57">
+        <v>80969000.0</v>
+      </c>
+      <c r="BZ57">
+        <v>74186000.0</v>
+      </c>
+      <c r="CA57">
+        <v>67544000.0</v>
+      </c>
+      <c r="CB57">
+        <v>70760000.0</v>
+      </c>
+      <c r="CC57">
+        <v>64911000.0</v>
+      </c>
+      <c r="CD57">
+        <v>60461000.0</v>
+      </c>
+      <c r="CE57">
+        <v>54672000.0</v>
+      </c>
+      <c r="CF57">
+        <v>50756000.0</v>
+      </c>
+      <c r="CG57">
+        <v>43871000.0</v>
+      </c>
+      <c r="CH57">
+        <v>52097000.0</v>
+      </c>
+      <c r="CI57">
+        <v>45339000.0</v>
+      </c>
+      <c r="CJ57">
+        <v>49074000.0</v>
+      </c>
+      <c r="CK57">
+        <v>49608000.0</v>
+      </c>
+      <c r="CL57">
+        <v>49608000.0</v>
+      </c>
+      <c r="CM57">
+        <v>40803000.0</v>
+      </c>
+      <c r="CN57">
+        <v>40803000.0</v>
+      </c>
+      <c r="CO57">
+        <v>42794000.0</v>
+      </c>
+      <c r="CP57">
+        <v>42794000.0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:94">
+      <c r="A58" t="s">
+        <v>81</v>
+      </c>
+      <c r="B58">
+        <v>3929281000.0</v>
+      </c>
+      <c r="C58">
+        <v>4009171000.0</v>
+      </c>
+      <c r="D58">
+        <v>4047528000.0</v>
+      </c>
+      <c r="E58">
+        <v>4014179000.0</v>
+      </c>
+      <c r="F58">
+        <v>4013806000.0</v>
+      </c>
+      <c r="G58">
+        <v>4080800000.0</v>
+      </c>
+      <c r="H58">
+        <v>4088642000.0</v>
+      </c>
+      <c r="I58">
+        <v>4145164000.0</v>
+      </c>
+      <c r="J58">
+        <v>4096733000.0</v>
+      </c>
+      <c r="K58">
+        <v>4178723000.0</v>
+      </c>
+      <c r="L58">
+        <v>4233707000.0</v>
+      </c>
+      <c r="M58">
+        <v>4247498000.0</v>
+      </c>
+      <c r="N58">
+        <v>4171274000.0</v>
+      </c>
+      <c r="O58">
+        <v>4231352000.0</v>
+      </c>
+      <c r="P58">
+        <v>4248983000.0</v>
+      </c>
+      <c r="Q58">
+        <v>4263286000.0</v>
+      </c>
+      <c r="R58">
+        <v>4218080000.0</v>
+      </c>
+      <c r="S58">
+        <v>4242122000.0</v>
+      </c>
+      <c r="T58">
+        <v>4248633000.0</v>
+      </c>
+      <c r="U58">
+        <v>4155799000.0</v>
+      </c>
+      <c r="V58">
+        <v>4121167000.0</v>
+      </c>
+      <c r="W58">
+        <v>4020437000.0</v>
+      </c>
+      <c r="X58">
+        <v>5658197000.0</v>
+      </c>
+      <c r="Y58">
+        <v>5587168000.0</v>
+      </c>
+      <c r="Z58">
+        <v>5587168000.0</v>
+      </c>
+      <c r="AA58">
+        <v>5594057000.0</v>
+      </c>
+      <c r="AB58">
+        <v>5594057000.0</v>
+      </c>
+      <c r="AC58"/>
+      <c r="AD58"/>
+      <c r="AE58">
+        <v>1930538000.0</v>
+      </c>
+      <c r="AF58">
+        <v>1931185000.0</v>
+      </c>
+      <c r="AG58">
+        <v>1902105000.0</v>
+      </c>
+      <c r="AH58">
+        <v>1773336000.0</v>
+      </c>
+      <c r="AI58">
+        <v>1802693000.0</v>
+      </c>
+      <c r="AJ58">
+        <v>1357268000.0</v>
+      </c>
+      <c r="AK58">
+        <v>1262303000.0</v>
+      </c>
+      <c r="AL58">
+        <v>1247271000.0</v>
+      </c>
+      <c r="AM58">
+        <v>1198012000.0</v>
+      </c>
+      <c r="AN58">
+        <v>1140998000.0</v>
+      </c>
+      <c r="AO58">
+        <v>1131374000.0</v>
+      </c>
+      <c r="AP58">
+        <v>987370000.0</v>
+      </c>
+      <c r="AQ58">
+        <v>910864000.0</v>
+      </c>
+      <c r="AR58">
+        <v>918096000.0</v>
+      </c>
+      <c r="AS58">
+        <v>930441000.0</v>
+      </c>
+      <c r="AT58">
+        <v>935005000.0</v>
+      </c>
+      <c r="AU58">
+        <v>922244000.0</v>
+      </c>
+      <c r="AV58">
+        <v>921253000.0</v>
+      </c>
+      <c r="AW58">
+        <v>908077000.0</v>
+      </c>
+      <c r="AX58">
+        <v>966575000.0</v>
+      </c>
+      <c r="AY58">
+        <v>956255000.0</v>
+      </c>
+      <c r="AZ58">
+        <v>968510000.0</v>
+      </c>
+      <c r="BA58">
+        <v>870452000.0</v>
+      </c>
+      <c r="BB58">
+        <v>875341000.0</v>
+      </c>
+      <c r="BC58">
+        <v>755847000.0</v>
+      </c>
+      <c r="BD58">
+        <v>752029000.0</v>
+      </c>
+      <c r="BE58">
+        <v>750632000.0</v>
+      </c>
+      <c r="BF58">
+        <v>769071000.0</v>
+      </c>
+      <c r="BG58">
+        <v>760533000.0</v>
+      </c>
+      <c r="BH58">
+        <v>751222000.0</v>
+      </c>
+      <c r="BI58">
+        <v>736066000.0</v>
+      </c>
+      <c r="BJ58">
+        <v>739441000.0</v>
+      </c>
+      <c r="BK58">
+        <v>733917000.0</v>
+      </c>
+      <c r="BL58">
+        <v>731784000.0</v>
+      </c>
+      <c r="BM58">
+        <v>1449038000.0</v>
+      </c>
+      <c r="BN58">
+        <v>1405566000.0</v>
+      </c>
+      <c r="BO58">
+        <v>1373758000.0</v>
+      </c>
+      <c r="BP58">
+        <v>1327575000.0</v>
+      </c>
+      <c r="BQ58">
+        <v>1286711000.0</v>
+      </c>
+      <c r="BR58">
+        <v>1273145000.0</v>
+      </c>
+      <c r="BS58">
+        <v>1221006000.0</v>
+      </c>
+      <c r="BT58">
+        <v>1001723000.0</v>
+      </c>
+      <c r="BU58">
+        <v>971957000.0</v>
+      </c>
+      <c r="BV58">
+        <v>938372000.0</v>
+      </c>
+      <c r="BW58">
+        <v>905842000.0</v>
+      </c>
+      <c r="BX58">
+        <v>886918000.0</v>
+      </c>
+      <c r="BY58">
+        <v>897073000.0</v>
+      </c>
+      <c r="BZ58">
+        <v>862938000.0</v>
+      </c>
+      <c r="CA58">
+        <v>859104000.0</v>
+      </c>
+      <c r="CB58">
+        <v>284077000.0</v>
+      </c>
+      <c r="CC58">
+        <v>266857000.0</v>
+      </c>
+      <c r="CD58">
+        <v>253667000.0</v>
+      </c>
+      <c r="CE58">
+        <v>236323000.0</v>
+      </c>
+      <c r="CF58">
+        <v>217914000.0</v>
+      </c>
+      <c r="CG58">
+        <v>203171000.0</v>
+      </c>
+      <c r="CH58">
+        <v>193771000.0</v>
+      </c>
+      <c r="CI58">
+        <v>180300000.0</v>
+      </c>
+      <c r="CJ58">
+        <v>165109000.0</v>
+      </c>
+      <c r="CK58">
+        <v>155640000.0</v>
+      </c>
+      <c r="CL58">
+        <v>155640000.0</v>
+      </c>
+      <c r="CM58">
+        <v>434717000.0</v>
+      </c>
+      <c r="CN58">
+        <v>434717000.0</v>
+      </c>
+      <c r="CO58">
+        <v>468521000.0</v>
+      </c>
+      <c r="CP58">
+        <v>468521000.0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:94">
+      <c r="A59" t="s">
+        <v>82</v>
+      </c>
+      <c r="B59"/>
+      <c r="C59"/>
+      <c r="D59"/>
+      <c r="E59"/>
+      <c r="F59"/>
+      <c r="G59"/>
+      <c r="H59"/>
+      <c r="I59"/>
+      <c r="J59"/>
+      <c r="K59"/>
+      <c r="L59"/>
+      <c r="M59"/>
+      <c r="N59"/>
+      <c r="O59"/>
+      <c r="P59"/>
+      <c r="Q59"/>
+      <c r="R59"/>
+      <c r="S59"/>
+      <c r="T59"/>
+      <c r="U59"/>
+      <c r="V59"/>
+      <c r="W59"/>
+      <c r="X59"/>
+      <c r="Y59"/>
+      <c r="Z59"/>
+      <c r="AA59"/>
+      <c r="AB59"/>
+      <c r="AC59"/>
+      <c r="AD59"/>
+      <c r="AE59"/>
+      <c r="AF59"/>
+      <c r="AG59"/>
+      <c r="AH59"/>
+      <c r="AI59"/>
+      <c r="AJ59"/>
+      <c r="AK59"/>
+      <c r="AL59"/>
+      <c r="AM59"/>
+      <c r="AN59"/>
+      <c r="AO59"/>
+      <c r="AP59"/>
+      <c r="AQ59"/>
+      <c r="AR59"/>
+      <c r="AS59"/>
+      <c r="AT59"/>
+      <c r="AU59"/>
+      <c r="AV59"/>
+      <c r="AW59"/>
+      <c r="AX59"/>
+      <c r="AY59"/>
+      <c r="AZ59"/>
+      <c r="BA59"/>
+      <c r="BB59"/>
+      <c r="BC59"/>
+      <c r="BD59"/>
+      <c r="BE59"/>
+      <c r="BF59"/>
+      <c r="BG59"/>
+      <c r="BH59"/>
+      <c r="BI59"/>
+      <c r="BJ59"/>
+      <c r="BK59"/>
+      <c r="BL59"/>
+      <c r="BM59"/>
+      <c r="BN59"/>
+      <c r="BO59"/>
+      <c r="BP59"/>
+      <c r="BQ59"/>
+      <c r="BR59"/>
+      <c r="BS59"/>
+      <c r="BT59"/>
+      <c r="BU59"/>
+      <c r="BV59"/>
+      <c r="BW59"/>
+      <c r="BX59"/>
+      <c r="BY59"/>
+      <c r="BZ59"/>
+      <c r="CA59"/>
+      <c r="CB59"/>
+      <c r="CC59"/>
+      <c r="CD59"/>
+      <c r="CE59"/>
+      <c r="CF59"/>
+      <c r="CG59"/>
+      <c r="CH59"/>
+      <c r="CI59"/>
+      <c r="CJ59"/>
+      <c r="CK59"/>
+      <c r="CL59"/>
+      <c r="CM59"/>
+      <c r="CN59"/>
+      <c r="CO59"/>
+      <c r="CP59"/>
+    </row>
+    <row r="60" spans="1:94">
+      <c r="A60" t="s">
+        <v>83</v>
+      </c>
+      <c r="B60">
+        <v>1155305000.0</v>
+      </c>
+      <c r="C60">
+        <v>1164254000.0</v>
+      </c>
+      <c r="D60">
+        <v>1157596000.0</v>
+      </c>
+      <c r="E60">
+        <v>1139103000.0</v>
+      </c>
+      <c r="F60">
+        <v>1107330000.0</v>
+      </c>
+      <c r="G60">
+        <v>1113630000.0</v>
+      </c>
+      <c r="H60">
+        <v>1122838000.0</v>
+      </c>
+      <c r="I60">
+        <v>1131483000.0</v>
+      </c>
+      <c r="J60">
+        <v>1162309000.0</v>
+      </c>
+      <c r="K60">
+        <v>1184429000.0</v>
+      </c>
+      <c r="L60">
+        <v>1192854000.0</v>
+      </c>
+      <c r="M60">
+        <v>2414764000.0</v>
+      </c>
+      <c r="N60">
+        <v>2401120000.0</v>
+      </c>
+      <c r="O60">
+        <v>2381477000.0</v>
+      </c>
+      <c r="P60">
+        <v>2327909000.0</v>
+      </c>
+      <c r="Q60">
+        <v>2279146000.0</v>
+      </c>
+      <c r="R60">
+        <v>2306793000.0</v>
+      </c>
+      <c r="S60">
+        <v>2274014000.0</v>
+      </c>
+      <c r="T60">
+        <v>2237402000.0</v>
+      </c>
+      <c r="U60">
+        <v>2174632000.0</v>
+      </c>
+      <c r="V60">
+        <v>2087226000.0</v>
+      </c>
+      <c r="W60">
+        <v>2068848000.0</v>
+      </c>
+      <c r="X60">
+        <v>558449000.0</v>
+      </c>
+      <c r="Y60">
+        <v>561061000.0</v>
+      </c>
+      <c r="Z60">
+        <v>549176000.0</v>
+      </c>
+      <c r="AA60">
+        <v>569391000.0</v>
+      </c>
+      <c r="AB60">
+        <v>569391000.0</v>
+      </c>
+      <c r="AC60"/>
+      <c r="AD60"/>
+      <c r="AE60">
+        <v>1607187000.0</v>
+      </c>
+      <c r="AF60">
+        <v>1529493000.0</v>
+      </c>
+      <c r="AG60">
+        <v>1471223000.0</v>
+      </c>
+      <c r="AH60">
+        <v>1435726000.0</v>
+      </c>
+      <c r="AI60">
+        <v>1376434000.0</v>
+      </c>
+      <c r="AJ60">
+        <v>1306407000.0</v>
+      </c>
+      <c r="AK60">
+        <v>1244962000.0</v>
+      </c>
+      <c r="AL60">
+        <v>1183919000.0</v>
+      </c>
+      <c r="AM60">
+        <v>1199098000.0</v>
+      </c>
+      <c r="AN60">
+        <v>1184004000.0</v>
+      </c>
+      <c r="AO60">
+        <v>1200646000.0</v>
+      </c>
+      <c r="AP60">
+        <v>1285115000.0</v>
+      </c>
+      <c r="AQ60">
+        <v>1348374000.0</v>
+      </c>
+      <c r="AR60">
+        <v>1331835000.0</v>
+      </c>
+      <c r="AS60">
+        <v>1307340000.0</v>
+      </c>
+      <c r="AT60">
+        <v>1300330000.0</v>
+      </c>
+      <c r="AU60">
+        <v>1253255000.0</v>
+      </c>
+      <c r="AV60">
+        <v>1216449000.0</v>
+      </c>
+      <c r="AW60">
+        <v>1183503000.0</v>
+      </c>
+      <c r="AX60">
+        <v>1234710000.0</v>
+      </c>
+      <c r="AY60">
+        <v>1194940000.0</v>
+      </c>
+      <c r="AZ60">
+        <v>1161081000.0</v>
+      </c>
+      <c r="BA60">
+        <v>1107878000.0</v>
+      </c>
+      <c r="BB60">
+        <v>1104175000.0</v>
+      </c>
+      <c r="BC60">
+        <v>1071175000.0</v>
+      </c>
+      <c r="BD60">
+        <v>1027899000.0</v>
+      </c>
+      <c r="BE60">
+        <v>998924000.0</v>
+      </c>
+      <c r="BF60">
+        <v>974108000.0</v>
+      </c>
+      <c r="BG60">
+        <v>943727000.0</v>
+      </c>
+      <c r="BH60">
+        <v>909947000.0</v>
+      </c>
+      <c r="BI60">
+        <v>875047000.0</v>
+      </c>
+      <c r="BJ60">
+        <v>843810000.0</v>
+      </c>
+      <c r="BK60">
+        <v>792060000.0</v>
+      </c>
+      <c r="BL60">
+        <v>746433000.0</v>
+      </c>
+      <c r="BM60">
+        <v>710989000.0</v>
+      </c>
+      <c r="BN60">
+        <v>687376000.0</v>
+      </c>
+      <c r="BO60">
+        <v>644829000.0</v>
+      </c>
+      <c r="BP60">
+        <v>598319000.0</v>
+      </c>
+      <c r="BQ60">
+        <v>568384000.0</v>
+      </c>
+      <c r="BR60">
+        <v>541746000.0</v>
+      </c>
+      <c r="BS60">
+        <v>501921000.0</v>
+      </c>
+      <c r="BT60">
+        <v>461302000.0</v>
+      </c>
+      <c r="BU60">
+        <v>430305000.0</v>
+      </c>
+      <c r="BV60">
+        <v>408610000.0</v>
+      </c>
+      <c r="BW60">
+        <v>378088000.0</v>
+      </c>
+      <c r="BX60">
+        <v>342162000.0</v>
+      </c>
+      <c r="BY60">
+        <v>308751000.0</v>
+      </c>
+      <c r="BZ60">
+        <v>289055000.0</v>
+      </c>
+      <c r="CA60">
+        <v>263855000.0</v>
+      </c>
+      <c r="CB60">
+        <v>250354000.0</v>
+      </c>
+      <c r="CC60">
+        <v>232759000.0</v>
+      </c>
+      <c r="CD60">
+        <v>218331000.0</v>
+      </c>
+      <c r="CE60">
+        <v>199150000.0</v>
+      </c>
+      <c r="CF60">
+        <v>177412000.0</v>
+      </c>
+      <c r="CG60">
+        <v>161923000.0</v>
+      </c>
+      <c r="CH60">
+        <v>151490000.0</v>
+      </c>
+      <c r="CI60">
+        <v>137949000.0</v>
+      </c>
+      <c r="CJ60">
+        <v>122643000.0</v>
+      </c>
+      <c r="CK60">
+        <v>63086000.0</v>
+      </c>
+      <c r="CL60"/>
+      <c r="CM60">
+        <v>56875000.0</v>
+      </c>
+      <c r="CN60"/>
+      <c r="CO60">
+        <v>39764000.0</v>
+      </c>
+      <c r="CP60"/>
+    </row>
+    <row r="61" spans="1:94">
+      <c r="A61" t="s">
+        <v>84</v>
+      </c>
+      <c r="B61"/>
+      <c r="C61"/>
+      <c r="D61"/>
+      <c r="E61"/>
+      <c r="F61"/>
+      <c r="G61"/>
+      <c r="H61"/>
+      <c r="I61"/>
+      <c r="J61"/>
+      <c r="K61"/>
+      <c r="L61"/>
+      <c r="M61"/>
+      <c r="N61"/>
+      <c r="O61"/>
+      <c r="P61"/>
+      <c r="Q61"/>
+      <c r="R61"/>
+      <c r="S61"/>
+      <c r="T61"/>
+      <c r="U61"/>
+      <c r="V61"/>
+      <c r="W61"/>
+      <c r="X61"/>
+      <c r="Y61"/>
+      <c r="Z61"/>
+      <c r="AA61"/>
+      <c r="AB61"/>
+      <c r="AC61"/>
+      <c r="AD61"/>
+      <c r="AE61"/>
+      <c r="AF61"/>
+      <c r="AG61"/>
+      <c r="AH61"/>
+      <c r="AI61"/>
+      <c r="AJ61"/>
+      <c r="AK61"/>
+      <c r="AL61"/>
+      <c r="AM61"/>
+      <c r="AN61"/>
+      <c r="AO61"/>
+      <c r="AP61"/>
+      <c r="AQ61"/>
+      <c r="AR61"/>
+      <c r="AS61"/>
+      <c r="AT61"/>
+      <c r="AU61"/>
+      <c r="AV61"/>
+      <c r="AW61"/>
+      <c r="AX61"/>
+      <c r="AY61"/>
+      <c r="AZ61"/>
+      <c r="BA61"/>
+      <c r="BB61"/>
+      <c r="BC61"/>
+      <c r="BD61"/>
+      <c r="BE61"/>
+      <c r="BF61"/>
+      <c r="BG61"/>
+      <c r="BH61"/>
+      <c r="BI61"/>
+      <c r="BJ61"/>
+      <c r="BK61"/>
+      <c r="BL61"/>
+      <c r="BM61"/>
+      <c r="BN61"/>
+      <c r="BO61"/>
+      <c r="BP61"/>
+      <c r="BQ61"/>
+      <c r="BR61"/>
+      <c r="BS61"/>
+      <c r="BT61"/>
+      <c r="BU61"/>
+      <c r="BV61"/>
+      <c r="BW61"/>
+      <c r="BX61"/>
+      <c r="BY61"/>
+      <c r="BZ61"/>
+      <c r="CA61"/>
+      <c r="CB61"/>
+      <c r="CC61"/>
+      <c r="CD61"/>
+      <c r="CE61"/>
+      <c r="CF61"/>
+      <c r="CG61"/>
+      <c r="CH61"/>
+      <c r="CI61"/>
+      <c r="CJ61"/>
+      <c r="CK61"/>
+      <c r="CL61"/>
+      <c r="CM61"/>
+      <c r="CN61"/>
+      <c r="CO61"/>
+      <c r="CP61"/>
+    </row>
+    <row r="62" spans="1:94">
+      <c r="A62" t="s">
+        <v>85</v>
+      </c>
+      <c r="B62"/>
+      <c r="C62"/>
+      <c r="D62"/>
+      <c r="E62"/>
+      <c r="F62"/>
+      <c r="G62"/>
+      <c r="H62"/>
+      <c r="I62"/>
+      <c r="J62"/>
+      <c r="K62"/>
+      <c r="L62"/>
+      <c r="M62"/>
+      <c r="N62"/>
+      <c r="O62"/>
+      <c r="P62"/>
+      <c r="Q62"/>
+      <c r="R62"/>
+      <c r="S62"/>
+      <c r="T62"/>
+      <c r="U62"/>
+      <c r="V62"/>
+      <c r="W62"/>
+      <c r="X62"/>
+      <c r="Y62"/>
+      <c r="Z62"/>
+      <c r="AA62"/>
+      <c r="AB62"/>
+      <c r="AC62"/>
+      <c r="AD62"/>
+      <c r="AE62"/>
+      <c r="AF62"/>
+      <c r="AG62"/>
+      <c r="AH62"/>
+      <c r="AI62"/>
+      <c r="AJ62"/>
+      <c r="AK62"/>
+      <c r="AL62"/>
+      <c r="AM62"/>
+      <c r="AN62"/>
+      <c r="AO62"/>
+      <c r="AP62"/>
+      <c r="AQ62"/>
+      <c r="AR62"/>
+      <c r="AS62"/>
+      <c r="AT62"/>
+      <c r="AU62"/>
+      <c r="AV62"/>
+      <c r="AW62"/>
+      <c r="AX62"/>
+      <c r="AY62"/>
+      <c r="AZ62"/>
+      <c r="BA62"/>
+      <c r="BB62"/>
+      <c r="BC62"/>
+      <c r="BD62"/>
+      <c r="BE62"/>
+      <c r="BF62"/>
+      <c r="BG62"/>
+      <c r="BH62"/>
+      <c r="BI62"/>
+      <c r="BJ62"/>
+      <c r="BK62"/>
+      <c r="BL62"/>
+      <c r="BM62"/>
+      <c r="BN62"/>
+      <c r="BO62"/>
+      <c r="BP62"/>
+      <c r="BQ62"/>
+      <c r="BR62"/>
+      <c r="BS62"/>
+      <c r="BT62"/>
+      <c r="BU62"/>
+      <c r="BV62"/>
+      <c r="BW62"/>
+      <c r="BX62"/>
+      <c r="BY62"/>
+      <c r="BZ62"/>
+      <c r="CA62"/>
+      <c r="CB62"/>
+      <c r="CC62"/>
+      <c r="CD62"/>
+      <c r="CE62"/>
+      <c r="CF62"/>
+      <c r="CG62"/>
+      <c r="CH62"/>
+      <c r="CI62"/>
+      <c r="CJ62"/>
+      <c r="CK62"/>
+      <c r="CL62"/>
+      <c r="CM62"/>
+      <c r="CN62"/>
+      <c r="CO62"/>
+      <c r="CP62"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:X32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:24">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="2" spans="1:24">
+      <c r="A2" t="s">
+        <v>156</v>
+      </c>
+      <c r="B2">
+        <v>3656395000.0</v>
+      </c>
+      <c r="C2">
+        <v>3792060000.0</v>
+      </c>
+      <c r="D2">
+        <v>3901449000.0</v>
+      </c>
+      <c r="E2">
+        <v>3608860000.0</v>
+      </c>
+      <c r="F2">
+        <v>3380539000.0</v>
+      </c>
+      <c r="G2">
+        <v>2813464000.0</v>
+      </c>
+      <c r="H2">
+        <v>2527995000.0</v>
+      </c>
+      <c r="I2">
+        <v>2487334000.0</v>
+      </c>
+      <c r="J2">
+        <v>1924799000.0</v>
+      </c>
+      <c r="K2">
+        <v>1623604000.0</v>
+      </c>
+      <c r="L2">
+        <v>1473842000.0</v>
+      </c>
+      <c r="M2">
+        <v>1393989000.0</v>
+      </c>
+      <c r="N2">
+        <v>1324668000.0</v>
+      </c>
+      <c r="O2">
+        <v>1146904000.0</v>
+      </c>
+      <c r="P2">
+        <v>1050304000.0</v>
+      </c>
+      <c r="Q2">
+        <v>971507000.0</v>
+      </c>
+      <c r="R2">
+        <v>934833000.0</v>
+      </c>
+      <c r="S2">
+        <v>834724000.0</v>
+      </c>
+      <c r="T2">
+        <v>712749000.0</v>
+      </c>
+      <c r="U2">
+        <v>613799000.0</v>
+      </c>
+      <c r="V2">
+        <v>490558000.0</v>
+      </c>
+      <c r="W2"/>
+      <c r="X2"/>
+    </row>
+    <row r="3" spans="1:24">
+      <c r="A3" t="s">
+        <v>157</v>
+      </c>
+      <c r="B3">
+        <v>196710000.0</v>
+      </c>
+      <c r="C3">
+        <v>199727000.0</v>
+      </c>
+      <c r="D3">
+        <v>200782000.0</v>
+      </c>
+      <c r="E3">
+        <v>193828000.0</v>
+      </c>
+      <c r="F3">
+        <v>172431000.0</v>
+      </c>
+      <c r="G3">
+        <v>174836000.0</v>
+      </c>
+      <c r="H3">
+        <v>173544000.0</v>
+      </c>
+      <c r="I3">
+        <v>186997000.0</v>
+      </c>
+      <c r="J3">
+        <v>104594000.0</v>
+      </c>
+      <c r="K3">
+        <v>83429000.0</v>
+      </c>
+      <c r="L3">
+        <v>80818000.0</v>
+      </c>
+      <c r="M3">
+        <v>78654000.0</v>
+      </c>
+      <c r="N3">
+        <v>77505000.0</v>
+      </c>
+      <c r="O3">
+        <v>-19766000.0</v>
+      </c>
+      <c r="P3">
+        <v>-14989000.0</v>
+      </c>
+      <c r="Q3">
+        <v>-43844000.0</v>
+      </c>
+      <c r="R3">
+        <v>-64361000.0</v>
+      </c>
+      <c r="S3">
+        <v>-66478000.0</v>
+      </c>
+      <c r="T3">
+        <v>-48488000.0</v>
+      </c>
+      <c r="U3">
+        <v>-74389000.0</v>
+      </c>
+      <c r="V3">
+        <v>-54815000.0</v>
+      </c>
+      <c r="W3">
+        <v>14000.0</v>
+      </c>
+      <c r="X3">
+        <v>697000.0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:24">
+      <c r="A4" t="s">
+        <v>158</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+    </row>
+    <row r="5" spans="1:24">
+      <c r="A5" t="s">
+        <v>159</v>
+      </c>
+      <c r="B5">
+        <v>146531000.0</v>
+      </c>
+      <c r="C5">
+        <v>15565000.0</v>
+      </c>
+      <c r="D5">
+        <v>-1172614000.0</v>
+      </c>
+      <c r="E5">
+        <v>213924000.0</v>
+      </c>
+      <c r="F5">
+        <v>279792000.0</v>
+      </c>
+      <c r="G5">
+        <v>177528000.0</v>
+      </c>
+      <c r="H5">
+        <v>110935000.0</v>
+      </c>
+      <c r="I5">
+        <v>-201657000.0</v>
+      </c>
+      <c r="J5">
+        <v>377877000.0</v>
+      </c>
+      <c r="K5">
+        <v>367800000.0</v>
+      </c>
+      <c r="L5">
+        <v>240267000.0</v>
+      </c>
+      <c r="M5">
+        <v>243892000.0</v>
+      </c>
+      <c r="N5">
+        <v>94446000.0</v>
+      </c>
+      <c r="O5">
+        <v>195653000.0</v>
+      </c>
+      <c r="P5">
+        <v>207249000.0</v>
+      </c>
+      <c r="Q5">
+        <v>241528000.0</v>
+      </c>
+      <c r="R5">
+        <v>251676000.0</v>
+      </c>
+      <c r="S5">
+        <v>233221000.0</v>
+      </c>
+      <c r="T5">
+        <v>192527000.0</v>
+      </c>
+      <c r="U5">
+        <v>159241000.0</v>
+      </c>
+      <c r="V5">
+        <v>135215000.0</v>
+      </c>
+      <c r="W5">
+        <v>49346000.0</v>
+      </c>
+      <c r="X5">
+        <v>12903000.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:24">
+      <c r="A6" t="s">
+        <v>160</v>
+      </c>
+      <c r="B6">
+        <v>343241000.0</v>
+      </c>
+      <c r="C6">
+        <v>215292000.0</v>
+      </c>
+      <c r="D6">
+        <v>-971832000.0</v>
+      </c>
+      <c r="E6">
+        <v>407752000.0</v>
+      </c>
+      <c r="F6">
+        <v>452223000.0</v>
+      </c>
+      <c r="G6">
+        <v>352364000.0</v>
+      </c>
+      <c r="H6">
+        <v>284479000.0</v>
+      </c>
+      <c r="I6">
+        <v>-14660000.0</v>
+      </c>
+      <c r="J6">
+        <v>482471000.0</v>
+      </c>
+      <c r="K6">
+        <v>451229000.0</v>
+      </c>
+      <c r="L6">
+        <v>321085000.0</v>
+      </c>
+      <c r="M6">
+        <v>322546000.0</v>
+      </c>
+      <c r="N6">
+        <v>171951000.0</v>
+      </c>
+      <c r="O6">
+        <v>175887000.0</v>
+      </c>
+      <c r="P6">
+        <v>192260000.0</v>
+      </c>
+      <c r="Q6">
+        <v>197684000.0</v>
+      </c>
+      <c r="R6">
+        <v>187315000.0</v>
+      </c>
+      <c r="S6">
+        <v>166743000.0</v>
+      </c>
+      <c r="T6">
+        <v>144039000.0</v>
+      </c>
+      <c r="U6">
+        <v>84852000.0</v>
+      </c>
+      <c r="V6">
+        <v>80400000.0</v>
+      </c>
+      <c r="W6">
+        <v>49360000.0</v>
+      </c>
+      <c r="X6">
+        <v>13600000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:24">
+      <c r="A7" t="s">
+        <v>161</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+    </row>
+    <row r="8" spans="1:24">
+      <c r="A8" t="s">
+        <v>162</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+    </row>
+    <row r="9" spans="1:24">
+      <c r="A9" t="s">
+        <v>163</v>
+      </c>
+      <c r="B9">
+        <v>2305072000.0</v>
+      </c>
+      <c r="C9">
+        <v>2324402000.0</v>
+      </c>
+      <c r="D9">
+        <v>2353835000.0</v>
+      </c>
+      <c r="E9">
+        <v>2427107000.0</v>
+      </c>
+      <c r="F9">
+        <v>2426610000.0</v>
+      </c>
+      <c r="G9">
+        <v>2106738000.0</v>
+      </c>
+      <c r="H9">
+        <v>1906519000.0</v>
+      </c>
+      <c r="I9">
+        <v>1904839000.0</v>
+      </c>
+      <c r="J9">
+        <v>592064000.0</v>
+      </c>
+      <c r="K9">
+        <v>510071000.0</v>
+      </c>
+      <c r="L9">
+        <v>444641000.0</v>
+      </c>
+      <c r="M9">
+        <v>409380000.0</v>
+      </c>
+      <c r="N9">
+        <v>374974000.0</v>
+      </c>
+      <c r="O9">
+        <v>338457000.0</v>
+      </c>
+      <c r="P9">
+        <v>331164000.0</v>
+      </c>
+      <c r="Q9">
+        <v>343000000.0</v>
+      </c>
+      <c r="R9">
+        <v>342637000.0</v>
+      </c>
+      <c r="S9">
+        <v>321421000.0</v>
+      </c>
+      <c r="T9">
+        <v>270564000.0</v>
+      </c>
+      <c r="U9">
+        <v>225867000.0</v>
+      </c>
+      <c r="V9">
+        <v>183531000.0</v>
+      </c>
+      <c r="W9">
+        <v>544665000.0</v>
+      </c>
+      <c r="X9">
+        <v>443546000.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:24">
+      <c r="A10" t="s">
+        <v>164</v>
+      </c>
+      <c r="B10">
+        <v>15332000.0</v>
+      </c>
+      <c r="C10">
+        <v>-109297000.0</v>
+      </c>
+      <c r="D10">
+        <v>-1307823000.0</v>
+      </c>
+      <c r="E10">
+        <v>125257000.0</v>
+      </c>
+      <c r="F10">
+        <v>213278000.0</v>
+      </c>
+      <c r="G10">
+        <v>-41555000.0</v>
+      </c>
+      <c r="H10">
+        <v>-139642000.0</v>
+      </c>
+      <c r="I10">
+        <v>-458504000.0</v>
+      </c>
+      <c r="J10">
+        <v>353183000.0</v>
+      </c>
+      <c r="K10">
+        <v>351641000.0</v>
+      </c>
+      <c r="L10">
+        <v>227561000.0</v>
+      </c>
+      <c r="M10">
+        <v>230375000.0</v>
+      </c>
+      <c r="N10">
+        <v>82591000.0</v>
+      </c>
+      <c r="O10">
+        <v>175887000.0</v>
+      </c>
+      <c r="P10">
+        <v>192260000.0</v>
+      </c>
+      <c r="Q10">
+        <v>220166000.0</v>
+      </c>
+      <c r="R10">
+        <v>223214000.0</v>
+      </c>
+      <c r="S10">
+        <v>203403000.0</v>
+      </c>
+      <c r="T10">
+        <v>168279000.0</v>
+      </c>
+      <c r="U10">
+        <v>115038000.0</v>
+      </c>
+      <c r="V10">
+        <v>109181000.0</v>
+      </c>
+      <c r="W10">
+        <v>75433000.0</v>
+      </c>
+      <c r="X10">
+        <v>52107000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:24">
+      <c r="A11" t="s">
+        <v>165</v>
+      </c>
+      <c r="B11">
+        <v>6266000.0</v>
+      </c>
+      <c r="C11">
+        <v>-7481000.0</v>
+      </c>
+      <c r="D11">
+        <v>-27613000.0</v>
+      </c>
+      <c r="E11">
+        <v>35347000.0</v>
+      </c>
+      <c r="F11">
+        <v>53473000.0</v>
+      </c>
+      <c r="G11">
+        <v>-3337000.0</v>
+      </c>
+      <c r="H11">
+        <v>-35658000.0</v>
+      </c>
+      <c r="I11">
+        <v>-45840000.0</v>
+      </c>
+      <c r="J11">
+        <v>135780000.0</v>
+      </c>
+      <c r="K11">
+        <v>135543000.0</v>
+      </c>
+      <c r="L11">
+        <v>86878000.0</v>
+      </c>
+      <c r="M11">
+        <v>87453000.0</v>
+      </c>
+      <c r="N11">
+        <v>31875000.0</v>
+      </c>
+      <c r="O11">
+        <v>76027000.0</v>
+      </c>
+      <c r="P11">
+        <v>78102000.0</v>
+      </c>
+      <c r="Q11">
+        <v>84580000.0</v>
+      </c>
+      <c r="R11">
+        <v>86219000.0</v>
+      </c>
+      <c r="S11">
+        <v>78636000.0</v>
+      </c>
+      <c r="T11">
+        <v>59650000.0</v>
+      </c>
+      <c r="U11">
+        <v>44113000.0</v>
+      </c>
+      <c r="V11">
+        <v>43051000.0</v>
+      </c>
+      <c r="W11">
+        <v>30377000.0</v>
+      </c>
+      <c r="X11">
+        <v>21910000.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:24">
+      <c r="A12" t="s">
+        <v>166</v>
+      </c>
+      <c r="B12">
+        <v>131199000.0</v>
+      </c>
+      <c r="C12">
+        <v>143531000.0</v>
+      </c>
+      <c r="D12">
+        <v>150909000.0</v>
+      </c>
+      <c r="E12">
+        <v>101643000.0</v>
+      </c>
+      <c r="F12">
+        <v>77397000.0</v>
+      </c>
+      <c r="G12">
+        <v>219083000.0</v>
+      </c>
+      <c r="H12">
+        <v>253018000.0</v>
+      </c>
+      <c r="I12">
+        <v>243744000.0</v>
+      </c>
+      <c r="J12">
+        <v>32901000.0</v>
+      </c>
+      <c r="K12">
+        <v>21208000.0</v>
+      </c>
+      <c r="L12">
+        <v>17951000.0</v>
+      </c>
+      <c r="M12">
+        <v>18928000.0</v>
+      </c>
+      <c r="N12">
+        <v>17020000.0</v>
+      </c>
+      <c r="O12">
+        <v>19766000.0</v>
+      </c>
+      <c r="P12">
+        <v>14989000.0</v>
+      </c>
+      <c r="Q12">
+        <v>22482000.0</v>
+      </c>
+      <c r="R12">
+        <v>31888000.0</v>
+      </c>
+      <c r="S12">
+        <v>32905000.0</v>
+      </c>
+      <c r="T12">
+        <v>24240000.0</v>
+      </c>
+      <c r="U12">
+        <v>27077000.0</v>
+      </c>
+      <c r="V12">
+        <v>26223000.0</v>
+      </c>
+      <c r="W12">
+        <v>26087000.0</v>
+      </c>
+      <c r="X12">
+        <v>39204000.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:24">
+      <c r="A13" t="s">
+        <v>167</v>
+      </c>
+      <c r="B13">
+        <v>6305000.0</v>
+      </c>
+      <c r="C13">
+        <v>3714000.0</v>
+      </c>
+      <c r="D13">
+        <v>3405000.0</v>
+      </c>
+      <c r="E13">
+        <v>1032000.0</v>
+      </c>
+      <c r="F13">
+        <v>62000.0</v>
+      </c>
+      <c r="G13">
+        <v>653000.0</v>
+      </c>
+      <c r="H13">
+        <v>335000.0</v>
+      </c>
+      <c r="I13">
+        <v>420000.0</v>
+      </c>
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+      <c r="V13"/>
+      <c r="W13"/>
+      <c r="X13"/>
+    </row>
+    <row r="14" spans="1:24">
+      <c r="A14" t="s">
+        <v>168</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14">
+        <v>0.0</v>
+      </c>
+      <c r="D14">
+        <v>0.0</v>
+      </c>
+      <c r="E14">
+        <v>-891000.0</v>
+      </c>
+      <c r="F14">
+        <v>4612000.0</v>
+      </c>
+      <c r="G14">
+        <v>-13583000.0</v>
+      </c>
+      <c r="H14">
+        <v>-8330000.0</v>
+      </c>
+      <c r="I14">
+        <v>-8330000.0</v>
+      </c>
+      <c r="J14"/>
+      <c r="K14"/>
+      <c r="L14"/>
+      <c r="M14"/>
+      <c r="N14"/>
+      <c r="O14"/>
+      <c r="P14"/>
+      <c r="Q14"/>
+      <c r="R14"/>
+      <c r="S14"/>
+      <c r="T14"/>
+      <c r="U14"/>
+      <c r="V14"/>
+      <c r="W14"/>
+      <c r="X14"/>
+    </row>
+    <row r="15" spans="1:24">
+      <c r="A15" t="s">
+        <v>169</v>
+      </c>
+      <c r="B15">
+        <v>9066000.0</v>
+      </c>
+      <c r="C15">
+        <v>-101816000.0</v>
+      </c>
+      <c r="D15">
+        <v>-1280210000.0</v>
+      </c>
+      <c r="E15">
+        <v>90801000.0</v>
+      </c>
+      <c r="F15">
+        <v>164417000.0</v>
+      </c>
+      <c r="G15">
+        <v>-26483000.0</v>
+      </c>
+      <c r="H15">
+        <v>-95873000.0</v>
+      </c>
+      <c r="I15">
+        <v>-413788000.0</v>
+      </c>
+      <c r="J15">
+        <v>217403000.0</v>
+      </c>
+      <c r="K15">
+        <v>216098000.0</v>
+      </c>
+      <c r="L15">
+        <v>140683000.0</v>
+      </c>
+      <c r="M15">
+        <v>142922000.0</v>
+      </c>
+      <c r="N15">
+        <v>50716000.0</v>
+      </c>
+      <c r="O15">
+        <v>99860000.0</v>
+      </c>
+      <c r="P15">
+        <v>114158000.0</v>
+      </c>
+      <c r="Q15">
+        <v>135586000.0</v>
+      </c>
+      <c r="R15">
+        <v>136995000.0</v>
+      </c>
+      <c r="S15">
+        <v>124767000.0</v>
+      </c>
+      <c r="T15">
+        <v>108629000.0</v>
+      </c>
+      <c r="U15">
+        <v>70925000.0</v>
+      </c>
+      <c r="V15">
+        <v>66130000.0</v>
+      </c>
+      <c r="W15">
+        <v>45056000.0</v>
+      </c>
+      <c r="X15">
+        <v>30197000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:24">
+      <c r="A16" t="s">
+        <v>170</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16">
+        <v>90801000.0</v>
+      </c>
+      <c r="F16">
+        <v>164417000.0</v>
+      </c>
+      <c r="G16">
+        <v>-26483000.0</v>
+      </c>
+      <c r="H16">
+        <v>-95873000.0</v>
+      </c>
+      <c r="I16">
+        <v>-413788000.0</v>
+      </c>
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16"/>
+      <c r="N16"/>
+      <c r="O16"/>
+      <c r="P16"/>
+      <c r="Q16"/>
+      <c r="R16"/>
+      <c r="S16"/>
+      <c r="T16"/>
+      <c r="U16"/>
+      <c r="V16"/>
+      <c r="W16"/>
+      <c r="X16"/>
+    </row>
+    <row r="17" spans="1:24">
+      <c r="A17" t="s">
+        <v>171</v>
+      </c>
+      <c r="B17">
+        <v>9066000.0</v>
+      </c>
+      <c r="C17">
+        <v>-101816000.0</v>
+      </c>
+      <c r="D17">
+        <v>-1280210000.0</v>
+      </c>
+      <c r="E17">
+        <v>76934000.0</v>
+      </c>
+      <c r="F17">
+        <v>159805000.0</v>
+      </c>
+      <c r="G17">
+        <v>-31800000.0</v>
+      </c>
+      <c r="H17">
+        <v>-103984000.0</v>
+      </c>
+      <c r="I17">
+        <v>-413788000.0</v>
+      </c>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+    </row>
+    <row r="18" spans="1:24">
+      <c r="A18" t="s">
+        <v>172</v>
+      </c>
+      <c r="B18">
+        <v>-124894000.0</v>
+      </c>
+      <c r="C18">
+        <v>-139817000.0</v>
+      </c>
+      <c r="D18">
+        <v>-147504000.0</v>
+      </c>
+      <c r="E18">
+        <v>-100611000.0</v>
+      </c>
+      <c r="F18">
+        <v>-77335000.0</v>
+      </c>
+      <c r="G18">
+        <v>-218400000.0</v>
+      </c>
+      <c r="H18">
+        <v>-252683000.0</v>
+      </c>
+      <c r="I18">
+        <v>-243324000.0</v>
+      </c>
+      <c r="J18"/>
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18"/>
+      <c r="X18"/>
+    </row>
+    <row r="19" spans="1:24">
+      <c r="A19" t="s">
+        <v>173</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19">
+        <v>1341000.0</v>
+      </c>
+      <c r="F19">
+        <v>24604000.0</v>
+      </c>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+    </row>
+    <row r="20" spans="1:24">
+      <c r="A20" t="s">
+        <v>174</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+    </row>
+    <row r="21" spans="1:24">
+      <c r="A21" t="s">
+        <v>175</v>
+      </c>
+      <c r="B21">
+        <v>120433000.0</v>
+      </c>
+      <c r="C21">
+        <v>7051000.0</v>
+      </c>
+      <c r="D21">
+        <v>-1180314000.0</v>
+      </c>
+      <c r="E21">
+        <v>225559000.0</v>
+      </c>
+      <c r="F21">
+        <v>266071000.0</v>
+      </c>
+      <c r="G21">
+        <v>194424000.0</v>
+      </c>
+      <c r="H21">
+        <v>110600000.0</v>
+      </c>
+      <c r="I21">
+        <v>-214720000.0</v>
+      </c>
+      <c r="J21">
+        <v>377877000.0</v>
+      </c>
+      <c r="K21">
+        <v>367800000.0</v>
+      </c>
+      <c r="L21">
+        <v>240267000.0</v>
+      </c>
+      <c r="M21">
+        <v>243892000.0</v>
+      </c>
+      <c r="N21">
+        <v>94446000.0</v>
+      </c>
+      <c r="O21">
+        <v>195653000.0</v>
+      </c>
+      <c r="P21">
+        <v>207249000.0</v>
+      </c>
+      <c r="Q21">
+        <v>241528000.0</v>
+      </c>
+      <c r="R21">
+        <v>251676000.0</v>
+      </c>
+      <c r="S21">
+        <v>233221000.0</v>
+      </c>
+      <c r="T21">
+        <v>192527000.0</v>
+      </c>
+      <c r="U21">
+        <v>159241000.0</v>
+      </c>
+      <c r="V21">
+        <v>135215000.0</v>
+      </c>
+      <c r="W21">
+        <v>49346000.0</v>
+      </c>
+      <c r="X21">
+        <v>12903000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:24">
+      <c r="A22" t="s">
+        <v>176</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+    </row>
+    <row r="23" spans="1:24">
+      <c r="A23" t="s">
+        <v>177</v>
+      </c>
+      <c r="B23">
+        <v>5841034000.0</v>
+      </c>
+      <c r="C23">
+        <v>6109411000.0</v>
+      </c>
+      <c r="D23">
+        <v>7435598000.0</v>
+      </c>
+      <c r="E23">
+        <v>5810408000.0</v>
+      </c>
+      <c r="F23">
+        <v>5541078000.0</v>
+      </c>
+      <c r="G23">
+        <v>4725778000.0</v>
+      </c>
+      <c r="H23">
+        <v>4323914000.0</v>
+      </c>
+      <c r="I23">
+        <v>4233721000.0</v>
+      </c>
+      <c r="J23">
+        <v>2129523000.0</v>
+      </c>
+      <c r="K23">
+        <v>1807599000.0</v>
+      </c>
+      <c r="L23">
+        <v>1645348000.0</v>
+      </c>
+      <c r="M23">
+        <v>1551900000.0</v>
+      </c>
+      <c r="N23">
+        <v>1481823000.0</v>
+      </c>
+      <c r="O23">
+        <v>1268016000.0</v>
+      </c>
+      <c r="P23">
+        <v>1173845000.0</v>
+      </c>
+      <c r="Q23">
+        <v>1068944000.0</v>
+      </c>
+      <c r="R23">
+        <v>1025560000.0</v>
+      </c>
+      <c r="S23">
+        <v>921601000.0</v>
+      </c>
+      <c r="T23">
+        <v>790769000.0</v>
+      </c>
+      <c r="U23">
+        <v>679984000.0</v>
+      </c>
+      <c r="V23">
+        <v>538815000.0</v>
+      </c>
+      <c r="W23">
+        <v>37113000.0</v>
+      </c>
+      <c r="X23">
+        <v>37185000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:24">
+      <c r="A24" t="s">
+        <v>178</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+    </row>
+    <row r="25" spans="1:24">
+      <c r="A25" t="s">
+        <v>179</v>
+      </c>
+      <c r="B25">
+        <v>196710000.0</v>
+      </c>
+      <c r="C25">
+        <v>199727000.0</v>
+      </c>
+      <c r="D25">
+        <v>200782000.0</v>
+      </c>
+      <c r="E25">
+        <v>193828000.0</v>
+      </c>
+      <c r="F25">
+        <v>172431000.0</v>
+      </c>
+      <c r="G25">
+        <v>174836000.0</v>
+      </c>
+      <c r="H25">
+        <v>173544000.0</v>
+      </c>
+      <c r="I25">
+        <v>186997000.0</v>
+      </c>
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25"/>
+      <c r="P25"/>
+      <c r="Q25"/>
+      <c r="R25"/>
+      <c r="S25"/>
+      <c r="T25"/>
+      <c r="U25"/>
+      <c r="V25"/>
+      <c r="W25"/>
+      <c r="X25"/>
+    </row>
+    <row r="26" spans="1:24">
+      <c r="A26" t="s">
+        <v>180</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+    </row>
+    <row r="27" spans="1:24">
+      <c r="A27" t="s">
+        <v>181</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
+        <v>156086000.0</v>
+      </c>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27">
+        <v>79600000.0</v>
+      </c>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+    </row>
+    <row r="28" spans="1:24">
+      <c r="A28" t="s">
+        <v>182</v>
+      </c>
+      <c r="B28">
+        <v>2184639000.0</v>
+      </c>
+      <c r="C28">
+        <v>2152475000.0</v>
+      </c>
+      <c r="D28">
+        <v>2311625000.0</v>
+      </c>
+      <c r="E28">
+        <v>2201548000.0</v>
+      </c>
+      <c r="F28">
+        <v>2160539000.0</v>
+      </c>
+      <c r="G28">
+        <v>1912314000.0</v>
+      </c>
+      <c r="H28">
+        <v>1776919000.0</v>
+      </c>
+      <c r="I28">
+        <v>1647487000.0</v>
+      </c>
+      <c r="J28">
+        <v>204724000.0</v>
+      </c>
+      <c r="K28">
+        <v>183995000.0</v>
+      </c>
+      <c r="L28">
+        <v>171506000.0</v>
+      </c>
+      <c r="M28">
+        <v>157911000.0</v>
+      </c>
+      <c r="N28">
+        <v>157155000.0</v>
+      </c>
+      <c r="O28">
+        <v>121112000.0</v>
+      </c>
+      <c r="P28">
+        <v>123541000.0</v>
+      </c>
+      <c r="Q28">
+        <v>97437000.0</v>
+      </c>
+      <c r="R28">
+        <v>90727000.0</v>
+      </c>
+      <c r="S28">
+        <v>86877000.0</v>
+      </c>
+      <c r="T28">
+        <v>78020000.0</v>
+      </c>
+      <c r="U28">
+        <v>66185000.0</v>
+      </c>
+      <c r="V28">
+        <v>48257000.0</v>
+      </c>
+      <c r="W28">
+        <v>37113000.0</v>
+      </c>
+      <c r="X28">
+        <v>37185000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:24">
+      <c r="A29" t="s">
+        <v>183</v>
+      </c>
+      <c r="B29">
+        <v>6266000.0</v>
+      </c>
+      <c r="C29">
+        <v>-7481000.0</v>
+      </c>
+      <c r="D29">
+        <v>-27613000.0</v>
+      </c>
+      <c r="E29">
+        <v>35347000.0</v>
+      </c>
+      <c r="F29">
+        <v>53473000.0</v>
+      </c>
+      <c r="G29">
+        <v>-3300000.0</v>
+      </c>
+      <c r="H29">
+        <v>-35658000.0</v>
+      </c>
+      <c r="I29">
+        <v>-45840000.0</v>
+      </c>
+      <c r="J29"/>
+      <c r="K29"/>
+      <c r="L29"/>
+      <c r="M29"/>
+      <c r="N29"/>
+      <c r="O29"/>
+      <c r="P29"/>
+      <c r="Q29"/>
+      <c r="R29"/>
+      <c r="S29"/>
+      <c r="T29"/>
+      <c r="U29"/>
+      <c r="V29"/>
+      <c r="W29"/>
+      <c r="X29"/>
+    </row>
+    <row r="30" spans="1:24">
+      <c r="A30" t="s">
+        <v>184</v>
+      </c>
+      <c r="B30">
+        <v>2184639000.0</v>
+      </c>
+      <c r="C30">
+        <v>2317351000.0</v>
+      </c>
+      <c r="D30">
+        <v>3534149000.0</v>
+      </c>
+      <c r="E30">
+        <v>2201548000.0</v>
+      </c>
+      <c r="F30">
+        <v>2160539000.0</v>
+      </c>
+      <c r="G30">
+        <v>1912314000.0</v>
+      </c>
+      <c r="H30">
+        <v>1795919000.0</v>
+      </c>
+      <c r="I30">
+        <v>1746387000.0</v>
+      </c>
+      <c r="J30">
+        <v>204724000.0</v>
+      </c>
+      <c r="K30">
+        <v>183995000.0</v>
+      </c>
+      <c r="L30">
+        <v>171506000.0</v>
+      </c>
+      <c r="M30">
+        <v>157911000.0</v>
+      </c>
+      <c r="N30">
+        <v>157155000.0</v>
+      </c>
+      <c r="O30">
+        <v>121112000.0</v>
+      </c>
+      <c r="P30">
+        <v>123541000.0</v>
+      </c>
+      <c r="Q30">
+        <v>97437000.0</v>
+      </c>
+      <c r="R30">
+        <v>90727000.0</v>
+      </c>
+      <c r="S30">
+        <v>86877000.0</v>
+      </c>
+      <c r="T30">
+        <v>78020000.0</v>
+      </c>
+      <c r="U30">
+        <v>66185000.0</v>
+      </c>
+      <c r="V30">
+        <v>48257000.0</v>
+      </c>
+      <c r="W30">
+        <v>37113000.0</v>
+      </c>
+      <c r="X30">
+        <v>37185000.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:24">
+      <c r="A31" t="s">
+        <v>185</v>
+      </c>
+      <c r="B31">
+        <v>-105101000.0</v>
+      </c>
+      <c r="C31">
+        <v>-116348000.0</v>
+      </c>
+      <c r="D31">
+        <v>-127509000.0</v>
+      </c>
+      <c r="E31">
+        <v>-100302000.0</v>
+      </c>
+      <c r="F31">
+        <v>-52793000.0</v>
+      </c>
+      <c r="G31">
+        <v>-235979000.0</v>
+      </c>
+      <c r="H31">
+        <v>-250242000.0</v>
+      </c>
+      <c r="I31">
+        <v>-243784000.0</v>
+      </c>
+      <c r="J31">
+        <v>-24694000.0</v>
+      </c>
+      <c r="K31">
+        <v>-16159000.0</v>
+      </c>
+      <c r="L31">
+        <v>-12706000.0</v>
+      </c>
+      <c r="M31">
+        <v>-13517000.0</v>
+      </c>
+      <c r="N31">
+        <v>-11855000.0</v>
+      </c>
+      <c r="O31">
+        <v>-19766000.0</v>
+      </c>
+      <c r="P31">
+        <v>-14989000.0</v>
+      </c>
+      <c r="Q31">
+        <v>-21362000.0</v>
+      </c>
+      <c r="R31">
+        <v>-28462000.0</v>
+      </c>
+      <c r="S31">
+        <v>-29818000.0</v>
+      </c>
+      <c r="T31">
+        <v>-24248000.0</v>
+      </c>
+      <c r="U31">
+        <v>-44203000.0</v>
+      </c>
+      <c r="V31">
+        <v>-26034000.0</v>
+      </c>
+      <c r="W31">
+        <v>26087000.0</v>
+      </c>
+      <c r="X31">
+        <v>39204000.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:24">
+      <c r="A32" t="s">
+        <v>186</v>
+      </c>
+      <c r="B32">
+        <v>5961467000.0</v>
+      </c>
+      <c r="C32">
+        <v>6116462000.0</v>
+      </c>
+      <c r="D32">
+        <v>6255284000.0</v>
+      </c>
+      <c r="E32">
+        <v>6035967000.0</v>
+      </c>
+      <c r="F32">
+        <v>5807149000.0</v>
+      </c>
+      <c r="G32">
+        <v>4920202000.0</v>
+      </c>
+      <c r="H32">
+        <v>4434514000.0</v>
+      </c>
+      <c r="I32">
+        <v>4392173000.0</v>
+      </c>
+      <c r="J32">
+        <v>2516863000.0</v>
+      </c>
+      <c r="K32">
+        <v>2133675000.0</v>
+      </c>
+      <c r="L32">
+        <v>1918483000.0</v>
+      </c>
+      <c r="M32">
+        <v>1803369000.0</v>
+      </c>
+      <c r="N32">
+        <v>1699642000.0</v>
+      </c>
+      <c r="O32">
+        <v>1485361000.0</v>
+      </c>
+      <c r="P32">
+        <v>1381468000.0</v>
+      </c>
+      <c r="Q32">
+        <v>1314507000.0</v>
+      </c>
+      <c r="R32">
+        <v>1277470000.0</v>
+      </c>
+      <c r="S32">
+        <v>1156145000.0</v>
+      </c>
+      <c r="T32">
+        <v>983313000.0</v>
+      </c>
+      <c r="U32">
+        <v>839666000.0</v>
+      </c>
+      <c r="V32">
+        <v>674089000.0</v>
+      </c>
+      <c r="W32">
+        <v>544665000.0</v>
+      </c>
+      <c r="X32">
+        <v>443546000.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:CO32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:93">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>86</v>
+      </c>
+      <c r="C1" t="s">
+        <v>1</v>
+      </c>
+      <c r="D1" t="s">
+        <v>87</v>
+      </c>
+      <c r="E1" t="s">
+        <v>88</v>
+      </c>
+      <c r="F1" t="s">
+        <v>89</v>
+      </c>
+      <c r="G1" t="s">
+        <v>2</v>
+      </c>
+      <c r="H1" t="s">
+        <v>90</v>
+      </c>
+      <c r="I1" t="s">
+        <v>91</v>
+      </c>
+      <c r="J1" t="s">
+        <v>92</v>
+      </c>
+      <c r="K1" t="s">
+        <v>3</v>
+      </c>
+      <c r="L1" t="s">
+        <v>93</v>
+      </c>
+      <c r="M1" t="s">
+        <v>94</v>
+      </c>
+      <c r="N1" t="s">
+        <v>95</v>
+      </c>
+      <c r="O1" t="s">
+        <v>4</v>
+      </c>
+      <c r="P1" t="s">
+        <v>96</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>97</v>
+      </c>
+      <c r="R1" t="s">
+        <v>98</v>
+      </c>
+      <c r="S1" t="s">
+        <v>5</v>
+      </c>
+      <c r="T1" t="s">
+        <v>99</v>
+      </c>
+      <c r="U1" t="s">
+        <v>100</v>
+      </c>
+      <c r="V1" t="s">
+        <v>101</v>
+      </c>
+      <c r="W1" t="s">
+        <v>6</v>
+      </c>
+      <c r="X1" t="s">
+        <v>102</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>103</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>15</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BI1" t="s">
+        <v>16</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BM1" t="s">
+        <v>17</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BQ1" t="s">
+        <v>18</v>
+      </c>
+      <c r="BR1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BU1" t="s">
+        <v>19</v>
+      </c>
+      <c r="BV1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BX1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BY1" t="s">
+        <v>20</v>
+      </c>
+      <c r="BZ1" t="s">
+        <v>143</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>144</v>
+      </c>
+      <c r="CB1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CC1" t="s">
+        <v>21</v>
+      </c>
+      <c r="CD1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CF1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CG1" t="s">
+        <v>22</v>
+      </c>
+      <c r="CH1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CI1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CJ1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CK1" t="s">
+        <v>23</v>
+      </c>
+      <c r="CL1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CM1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CN1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CO1" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="2" spans="1:93">
+      <c r="A2" t="s">
+        <v>156</v>
+      </c>
+      <c r="B2">
+        <v>922307000.0</v>
+      </c>
+      <c r="C2">
+        <v>934358000.0</v>
+      </c>
+      <c r="D2">
+        <v>895396000.0</v>
+      </c>
+      <c r="E2">
+        <v>903210000.0</v>
+      </c>
+      <c r="F2">
+        <v>923431000.0</v>
+      </c>
+      <c r="G2">
+        <v>1013183000.0</v>
+      </c>
+      <c r="H2">
+        <v>985789000.0</v>
+      </c>
+      <c r="I2">
+        <v>943030000.0</v>
+      </c>
+      <c r="J2">
+        <v>950480000.0</v>
+      </c>
+      <c r="K2">
+        <v>1068128000.0</v>
+      </c>
+      <c r="L2">
+        <v>944165000.0</v>
+      </c>
+      <c r="M2">
+        <v>937730000.0</v>
+      </c>
+      <c r="N2">
+        <v>951426000.0</v>
+      </c>
+      <c r="O2">
+        <v>950680000.0</v>
+      </c>
+      <c r="P2">
+        <v>903543000.0</v>
+      </c>
+      <c r="Q2">
+        <v>886320000.0</v>
+      </c>
+      <c r="R2">
+        <v>868317000.0</v>
+      </c>
+      <c r="S2">
+        <v>878851000.0</v>
+      </c>
+      <c r="T2">
+        <v>848555000.0</v>
+      </c>
+      <c r="U2">
+        <v>835124000.0</v>
+      </c>
+      <c r="V2">
+        <v>818009000.0</v>
+      </c>
+      <c r="W2">
+        <v>768448000.0</v>
+      </c>
+      <c r="X2">
+        <v>718559000.0</v>
+      </c>
+      <c r="Y2">
+        <v>647239000.0</v>
+      </c>
+      <c r="Z2">
+        <v>679218000.0</v>
+      </c>
+      <c r="AA2">
+        <v>650758000.0</v>
+      </c>
+      <c r="AB2">
+        <v>620695000.0</v>
+      </c>
+      <c r="AC2">
+        <v>628271000.0</v>
+      </c>
+      <c r="AD2">
+        <v>628271000.0</v>
+      </c>
+      <c r="AE2">
+        <v>558039000.0</v>
+      </c>
+      <c r="AF2">
+        <v>523783000.0</v>
+      </c>
+      <c r="AG2">
+        <v>508322000.0</v>
+      </c>
+      <c r="AH2">
+        <v>500277000.0</v>
+      </c>
+      <c r="AI2">
+        <v>489541000.0</v>
+      </c>
+      <c r="AJ2">
+        <v>426659000.0</v>
+      </c>
+      <c r="AK2">
+        <v>416024000.0</v>
+      </c>
+      <c r="AL2">
+        <v>414051000.0</v>
+      </c>
+      <c r="AM2">
+        <v>407938000.0</v>
+      </c>
+      <c r="AN2">
+        <v>385591000.0</v>
+      </c>
+      <c r="AO2">
+        <v>380909000.0</v>
+      </c>
+      <c r="AP2">
+        <v>375820000.0</v>
+      </c>
+      <c r="AQ2">
+        <v>369057000.0</v>
+      </c>
+      <c r="AR2">
+        <v>348056000.0</v>
+      </c>
+      <c r="AS2">
+        <v>347967000.0</v>
+      </c>
+      <c r="AT2">
+        <v>353378000.0</v>
+      </c>
+      <c r="AU2">
+        <v>350961000.0</v>
+      </c>
+      <c r="AV2">
+        <v>341683000.0</v>
+      </c>
+      <c r="AW2">
+        <v>336385000.0</v>
+      </c>
+      <c r="AX2">
+        <v>334432000.0</v>
+      </c>
+      <c r="AY2">
+        <v>337765000.0</v>
+      </c>
+      <c r="AZ2">
+        <v>316086000.0</v>
+      </c>
+      <c r="BA2">
+        <v>297288000.0</v>
+      </c>
+      <c r="BB2">
+        <v>294998000.0</v>
+      </c>
+      <c r="BC2">
+        <v>279273000.0</v>
+      </c>
+      <c r="BD2">
+        <v>275345000.0</v>
+      </c>
+      <c r="BE2">
+        <v>268526000.0</v>
+      </c>
+      <c r="BF2">
+        <v>273404000.0</v>
+      </c>
+      <c r="BG2">
+        <v>1914008000.0</v>
+      </c>
+      <c r="BH2">
+        <v>247939000.0</v>
+      </c>
+      <c r="BI2">
+        <v>243412000.0</v>
+      </c>
+      <c r="BJ2">
+        <v>247422000.0</v>
+      </c>
+      <c r="BK2">
+        <v>247264000.0</v>
+      </c>
+      <c r="BL2">
+        <v>233409000.0</v>
+      </c>
+      <c r="BM2">
+        <v>229297000.0</v>
+      </c>
+      <c r="BN2">
+        <v>243267000.0</v>
+      </c>
+      <c r="BO2">
+        <v>237468000.0</v>
+      </c>
+      <c r="BP2">
+        <v>224801000.0</v>
+      </c>
+      <c r="BQ2">
+        <v>214837000.0</v>
+      </c>
+      <c r="BR2">
+        <v>220235000.0</v>
+      </c>
+      <c r="BS2">
+        <v>210427000.0</v>
+      </c>
+      <c r="BT2">
+        <v>189225000.0</v>
+      </c>
+      <c r="BU2">
+        <v>180735000.0</v>
+      </c>
+      <c r="BV2">
+        <v>181167000.0</v>
+      </c>
+      <c r="BW2">
+        <v>180188000.0</v>
+      </c>
+      <c r="BX2">
+        <v>170659000.0</v>
+      </c>
+      <c r="BY2">
+        <v>165016000.0</v>
+      </c>
+      <c r="BZ2">
+        <v>166598000.0</v>
+      </c>
+      <c r="CA2">
+        <v>145849000.0</v>
+      </c>
+      <c r="CB2">
+        <v>136336000.0</v>
+      </c>
+      <c r="CC2">
+        <v>132254000.0</v>
+      </c>
+      <c r="CD2">
+        <v>133571000.0</v>
+      </c>
+      <c r="CE2">
+        <v>224733000.0</v>
+      </c>
+      <c r="CF2">
+        <v>224733000.0</v>
+      </c>
+      <c r="CG2"/>
+      <c r="CH2"/>
+      <c r="CI2"/>
+      <c r="CJ2"/>
+      <c r="CK2"/>
+      <c r="CL2"/>
+      <c r="CM2"/>
+      <c r="CN2"/>
+      <c r="CO2"/>
+    </row>
+    <row r="3" spans="1:93">
+      <c r="A3" t="s">
+        <v>157</v>
+      </c>
+      <c r="B3">
+        <v>49041000.0</v>
+      </c>
+      <c r="C3">
+        <v>47567000.0</v>
+      </c>
+      <c r="D3">
+        <v>49817000.0</v>
+      </c>
+      <c r="E3">
+        <v>49284000.0</v>
+      </c>
+      <c r="F3">
+        <v>49365000.0</v>
+      </c>
+      <c r="G3">
+        <v>50313000.0</v>
+      </c>
+      <c r="H3">
+        <v>50109000.0</v>
+      </c>
+      <c r="I3">
+        <v>49718000.0</v>
+      </c>
+      <c r="J3">
+        <v>49587000.0</v>
+      </c>
+      <c r="K3">
+        <v>52189000.0</v>
+      </c>
+      <c r="L3">
+        <v>50674000.0</v>
+      </c>
+      <c r="M3">
+        <v>48664000.0</v>
+      </c>
+      <c r="N3">
+        <v>49255000.0</v>
+      </c>
+      <c r="O3">
+        <v>50229000.0</v>
+      </c>
+      <c r="P3">
+        <v>48029000.0</v>
+      </c>
+      <c r="Q3">
+        <v>48603000.0</v>
+      </c>
+      <c r="R3">
+        <v>46967000.0</v>
+      </c>
+      <c r="S3">
+        <v>46794000.0</v>
+      </c>
+      <c r="T3">
+        <v>148232000.0</v>
+      </c>
+      <c r="U3">
+        <v>146540000.0</v>
+      </c>
+      <c r="V3">
+        <v>41607000.0</v>
+      </c>
+      <c r="W3">
+        <v>45875000.0</v>
+      </c>
+      <c r="X3">
+        <v>42923000.0</v>
+      </c>
+      <c r="Y3">
+        <v>43567000.0</v>
+      </c>
+      <c r="Z3">
+        <v>42471000.0</v>
+      </c>
+      <c r="AA3">
+        <v>43944000.0</v>
+      </c>
+      <c r="AB3">
+        <v>43986000.0</v>
+      </c>
+      <c r="AC3">
+        <v>42807000.0</v>
+      </c>
+      <c r="AD3">
+        <v>42807000.0</v>
+      </c>
+      <c r="AE3">
+        <v>30903000.0</v>
+      </c>
+      <c r="AF3">
+        <v>30784000.0</v>
+      </c>
+      <c r="AG3">
+        <v>29275000.0</v>
+      </c>
+      <c r="AH3">
+        <v>27476000.0</v>
+      </c>
+      <c r="AI3">
+        <v>26121000.0</v>
+      </c>
+      <c r="AJ3">
+        <v>21722000.0</v>
+      </c>
+      <c r="AK3">
+        <v>21489000.0</v>
+      </c>
+      <c r="AL3">
+        <v>20907000.0</v>
+      </c>
+      <c r="AM3">
+        <v>20802000.0</v>
+      </c>
+      <c r="AN3">
+        <v>20231000.0</v>
+      </c>
+      <c r="AO3">
+        <v>20202000.0</v>
+      </c>
+      <c r="AP3">
+        <v>20215000.0</v>
+      </c>
+      <c r="AQ3">
+        <v>20330000.0</v>
+      </c>
+      <c r="AR3">
+        <v>20071000.0</v>
+      </c>
+      <c r="AS3">
+        <v>19934000.0</v>
+      </c>
+      <c r="AT3">
+        <v>20355000.0</v>
+      </c>
+      <c r="AU3">
+        <v>19812000.0</v>
+      </c>
+      <c r="AV3">
+        <v>18553000.0</v>
+      </c>
+      <c r="AW3">
+        <v>19662000.0</v>
+      </c>
+      <c r="AX3">
+        <v>19838000.0</v>
+      </c>
+      <c r="AY3">
+        <v>21121000.0</v>
+      </c>
+      <c r="AZ3">
+        <v>16884000.0</v>
+      </c>
+      <c r="BA3">
+        <v>-41386000.0</v>
+      </c>
+      <c r="BB3">
+        <v>14930000.0</v>
+      </c>
+      <c r="BC3">
+        <v>13076000.0</v>
+      </c>
+      <c r="BD3">
+        <v>13380000.0</v>
+      </c>
+      <c r="BE3">
+        <v>-33387000.0</v>
+      </c>
+      <c r="BF3">
+        <v>11681000.0</v>
+      </c>
+      <c r="BG3">
+        <v>-70849000.0</v>
+      </c>
+      <c r="BH3">
+        <v>10707000.0</v>
+      </c>
+      <c r="BI3">
+        <v>-28986000.0</v>
+      </c>
+      <c r="BJ3">
+        <v>10146000.0</v>
+      </c>
+      <c r="BK3">
+        <v>9688000.0</v>
+      </c>
+      <c r="BL3">
+        <v>9152000.0</v>
+      </c>
+      <c r="BM3">
+        <v>-23762000.0</v>
+      </c>
+      <c r="BN3">
+        <v>8437000.0</v>
+      </c>
+      <c r="BO3">
+        <v>8062000.0</v>
+      </c>
+      <c r="BP3">
+        <v>7263000.0</v>
+      </c>
+      <c r="BQ3">
+        <v>-19764000.0</v>
+      </c>
+      <c r="BR3">
+        <v>7024000.0</v>
+      </c>
+      <c r="BS3">
+        <v>6809000.0</v>
+      </c>
+      <c r="BT3">
+        <v>5931000.0</v>
+      </c>
+      <c r="BU3">
+        <v>-16347000.0</v>
+      </c>
+      <c r="BV3">
+        <v>5496000.0</v>
+      </c>
+      <c r="BW3">
+        <v>5429000.0</v>
+      </c>
+      <c r="BX3">
+        <v>5422000.0</v>
+      </c>
+      <c r="BY3">
+        <v>-13947000.0</v>
+      </c>
+      <c r="BZ3">
+        <v>5162000.0</v>
+      </c>
+      <c r="CA3">
+        <v>4443000.0</v>
+      </c>
+      <c r="CB3">
+        <v>4342000.0</v>
+      </c>
+      <c r="CC3">
+        <v>-11407000.0</v>
+      </c>
+      <c r="CD3">
+        <v>3972000.0</v>
+      </c>
+      <c r="CE3">
+        <v>3819000.0</v>
+      </c>
+      <c r="CF3">
+        <v>3616000.0</v>
+      </c>
+      <c r="CG3">
+        <v>-10639000.0</v>
+      </c>
+      <c r="CH3">
+        <v>3579000.0</v>
+      </c>
+      <c r="CI3">
+        <v>3497000.0</v>
+      </c>
+      <c r="CJ3">
+        <v>3577000.0</v>
+      </c>
+      <c r="CK3">
+        <v>-5605000.0</v>
+      </c>
+      <c r="CL3">
+        <v>-5605000.0</v>
+      </c>
+      <c r="CM3">
+        <v>5605000.0</v>
+      </c>
+      <c r="CN3">
+        <v>697000.0</v>
+      </c>
+      <c r="CO3">
+        <v>697000.0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:93">
+      <c r="A4" t="s">
+        <v>158</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4"/>
+      <c r="AG4"/>
+      <c r="AH4"/>
+      <c r="AI4"/>
+      <c r="AJ4"/>
+      <c r="AK4"/>
+      <c r="AL4"/>
+      <c r="AM4"/>
+      <c r="AN4"/>
+      <c r="AO4"/>
+      <c r="AP4"/>
+      <c r="AQ4"/>
+      <c r="AR4"/>
+      <c r="AS4"/>
+      <c r="AT4"/>
+      <c r="AU4"/>
+      <c r="AV4"/>
+      <c r="AW4"/>
+      <c r="AX4"/>
+      <c r="AY4"/>
+      <c r="AZ4"/>
+      <c r="BA4"/>
+      <c r="BB4"/>
+      <c r="BC4"/>
+      <c r="BD4"/>
+      <c r="BE4"/>
+      <c r="BF4"/>
+      <c r="BG4"/>
+      <c r="BH4"/>
+      <c r="BI4"/>
+      <c r="BJ4"/>
+      <c r="BK4"/>
+      <c r="BL4"/>
+      <c r="BM4"/>
+      <c r="BN4"/>
+      <c r="BO4"/>
+      <c r="BP4"/>
+      <c r="BQ4"/>
+      <c r="BR4"/>
+      <c r="BS4"/>
+      <c r="BT4"/>
+      <c r="BU4"/>
+      <c r="BV4"/>
+      <c r="BW4"/>
+      <c r="BX4"/>
+      <c r="BY4"/>
+      <c r="BZ4"/>
+      <c r="CA4"/>
+      <c r="CB4"/>
+      <c r="CC4"/>
+      <c r="CD4"/>
+      <c r="CE4"/>
+      <c r="CF4"/>
+      <c r="CG4"/>
+      <c r="CH4"/>
+      <c r="CI4"/>
+      <c r="CJ4"/>
+      <c r="CK4"/>
+      <c r="CL4"/>
+      <c r="CM4"/>
+      <c r="CN4"/>
+      <c r="CO4"/>
+    </row>
+    <row r="5" spans="1:93">
+      <c r="A5" t="s">
+        <v>159</v>
+      </c>
+      <c r="B5">
+        <v>19837999.0</v>
+      </c>
+      <c r="C5">
+        <v>40307000.0</v>
+      </c>
+      <c r="D5">
+        <v>31010000.0</v>
+      </c>
+      <c r="E5">
+        <v>43931000.0</v>
+      </c>
+      <c r="F5">
+        <v>17718000.0</v>
+      </c>
+      <c r="G5">
+        <v>17777000.0</v>
+      </c>
+      <c r="H5">
+        <v>14588000.0</v>
+      </c>
+      <c r="I5">
+        <v>3140000.0</v>
+      </c>
+      <c r="J5">
+        <v>-19029000.0</v>
+      </c>
+      <c r="K5">
+        <v>492000.0</v>
+      </c>
+      <c r="L5">
+        <v>-1230656000.0</v>
+      </c>
+      <c r="M5">
+        <v>25791000.0</v>
+      </c>
+      <c r="N5">
+        <v>31172000.0</v>
+      </c>
+      <c r="O5">
+        <v>75007000.0</v>
+      </c>
+      <c r="P5">
+        <v>48761000.0</v>
+      </c>
+      <c r="Q5">
+        <v>39883000.0</v>
+      </c>
+      <c r="R5">
+        <v>50273000.0</v>
+      </c>
+      <c r="S5">
+        <v>52477000.0</v>
+      </c>
+      <c r="T5">
+        <v>81740000.0</v>
+      </c>
+      <c r="U5">
+        <v>118643000.0</v>
+      </c>
+      <c r="V5">
+        <v>26932000.0</v>
+      </c>
+      <c r="W5">
+        <v>49821000.0</v>
+      </c>
+      <c r="X5">
+        <v>46086000.0</v>
+      </c>
+      <c r="Y5">
+        <v>16549000.0</v>
+      </c>
+      <c r="Z5">
+        <v>65146000.0</v>
+      </c>
+      <c r="AA5">
+        <v>41267000.0</v>
+      </c>
+      <c r="AB5">
+        <v>23873000.0</v>
+      </c>
+      <c r="AC5">
+        <v>22797000.0</v>
+      </c>
+      <c r="AD5">
+        <v>22797000.0</v>
+      </c>
+      <c r="AE5">
+        <v>112486000.0</v>
+      </c>
+      <c r="AF5">
+        <v>85732000.0</v>
+      </c>
+      <c r="AG5">
+        <v>100057000.0</v>
+      </c>
+      <c r="AH5">
+        <v>95271000.0</v>
+      </c>
+      <c r="AI5">
+        <v>104786000.0</v>
+      </c>
+      <c r="AJ5">
+        <v>77763000.0</v>
+      </c>
+      <c r="AK5">
+        <v>124385000.0</v>
+      </c>
+      <c r="AL5">
+        <v>89951000.0</v>
+      </c>
+      <c r="AM5">
+        <v>90490000.0</v>
+      </c>
+      <c r="AN5">
+        <v>62974000.0</v>
+      </c>
+      <c r="AO5">
+        <v>63799000.0</v>
+      </c>
+      <c r="AP5">
+        <v>45713000.0</v>
+      </c>
+      <c r="AQ5">
+        <v>74509000.0</v>
+      </c>
+      <c r="AR5">
+        <v>56246000.0</v>
+      </c>
+      <c r="AS5">
+        <v>59527000.0</v>
+      </c>
+      <c r="AT5">
+        <v>66387000.0</v>
+      </c>
+      <c r="AU5">
+        <v>68263000.0</v>
+      </c>
+      <c r="AV5">
+        <v>49715000.0</v>
+      </c>
+      <c r="AW5">
+        <v>-70490000.0</v>
+      </c>
+      <c r="AX5">
+        <v>55570000.0</v>
+      </c>
+      <c r="AY5">
+        <v>55824000.0</v>
+      </c>
+      <c r="AZ5">
+        <v>54568000.0</v>
+      </c>
+      <c r="BA5">
+        <v>10010000.0</v>
+      </c>
+      <c r="BB5">
+        <v>50847000.0</v>
+      </c>
+      <c r="BC5">
+        <v>65601000.0</v>
+      </c>
+      <c r="BD5">
+        <v>49429000.0</v>
+      </c>
+      <c r="BE5">
+        <v>36759000.0</v>
+      </c>
+      <c r="BF5">
+        <v>52053000.0</v>
+      </c>
+      <c r="BG5">
+        <v>16275000.0</v>
+      </c>
+      <c r="BH5">
+        <v>50271000.0</v>
+      </c>
+      <c r="BI5">
+        <v>36920000.0</v>
+      </c>
+      <c r="BJ5">
+        <v>55858000.0</v>
+      </c>
+      <c r="BK5">
+        <v>57532000.0</v>
+      </c>
+      <c r="BL5">
+        <v>47374000.0</v>
+      </c>
+      <c r="BM5">
+        <v>32412000.0</v>
+      </c>
+      <c r="BN5">
+        <v>52065000.0</v>
+      </c>
+      <c r="BO5">
+        <v>79251000.0</v>
+      </c>
+      <c r="BP5">
+        <v>23587000.0</v>
+      </c>
+      <c r="BQ5">
+        <v>27364000.0</v>
+      </c>
+      <c r="BR5">
+        <v>44628000.0</v>
+      </c>
+      <c r="BS5">
+        <v>52873000.0</v>
+      </c>
+      <c r="BT5">
+        <v>41878000.0</v>
+      </c>
+      <c r="BU5">
+        <v>31348000.0</v>
+      </c>
+      <c r="BV5">
+        <v>38429000.0</v>
+      </c>
+      <c r="BW5">
+        <v>42840000.0</v>
+      </c>
+      <c r="BX5">
+        <v>31422000.0</v>
+      </c>
+      <c r="BY5">
+        <v>18072000.0</v>
+      </c>
+      <c r="BZ5">
+        <v>31419000.0</v>
+      </c>
+      <c r="CA5">
+        <v>13039000.0</v>
+      </c>
+      <c r="CB5">
+        <v>22322000.0</v>
+      </c>
+      <c r="CC5">
+        <v>14578000.0</v>
+      </c>
+      <c r="CD5">
+        <v>22761000.0</v>
+      </c>
+      <c r="CE5">
+        <v>24761000.0</v>
+      </c>
+      <c r="CF5">
+        <v>18300000.0</v>
+      </c>
+      <c r="CG5">
+        <v>11432000.0</v>
+      </c>
+      <c r="CH5">
+        <v>16491000.0</v>
+      </c>
+      <c r="CI5">
+        <v>19765000.0</v>
+      </c>
+      <c r="CJ5">
+        <v>1658000.0</v>
+      </c>
+      <c r="CK5">
+        <v>5480000.0</v>
+      </c>
+      <c r="CL5">
+        <v>42591000.0</v>
+      </c>
+      <c r="CM5">
+        <v>7423000.0</v>
+      </c>
+      <c r="CN5">
+        <v>12725000.0</v>
+      </c>
+      <c r="CO5">
+        <v>12725000.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:93">
+      <c r="A6" t="s">
+        <v>160</v>
+      </c>
+      <c r="B6">
+        <v>68878999.0</v>
+      </c>
+      <c r="C6">
+        <v>87874000.0</v>
+      </c>
+      <c r="D6">
+        <v>80827000.0</v>
+      </c>
+      <c r="E6">
+        <v>93215000.0</v>
+      </c>
+      <c r="F6">
+        <v>67083000.0</v>
+      </c>
+      <c r="G6">
+        <v>68090000.0</v>
+      </c>
+      <c r="H6">
+        <v>64697000.0</v>
+      </c>
+      <c r="I6">
+        <v>52858000.0</v>
+      </c>
+      <c r="J6">
+        <v>30558000.0</v>
+      </c>
+      <c r="K6">
+        <v>52681000.0</v>
+      </c>
+      <c r="L6">
+        <v>-1179982000.0</v>
+      </c>
+      <c r="M6">
+        <v>74455000.0</v>
+      </c>
+      <c r="N6">
+        <v>80427000.0</v>
+      </c>
+      <c r="O6">
+        <v>125236000.0</v>
+      </c>
+      <c r="P6">
+        <v>96790000.0</v>
+      </c>
+      <c r="Q6">
+        <v>88486000.0</v>
+      </c>
+      <c r="R6">
+        <v>97240000.0</v>
+      </c>
+      <c r="S6">
+        <v>99271000.0</v>
+      </c>
+      <c r="T6">
+        <v>229972000.0</v>
+      </c>
+      <c r="U6">
+        <v>265183000.0</v>
+      </c>
+      <c r="V6">
+        <v>68539000.0</v>
+      </c>
+      <c r="W6">
+        <v>95696000.0</v>
+      </c>
+      <c r="X6">
+        <v>89009000.0</v>
+      </c>
+      <c r="Y6">
+        <v>60116000.0</v>
+      </c>
+      <c r="Z6">
+        <v>107617000.0</v>
+      </c>
+      <c r="AA6">
+        <v>85211000.0</v>
+      </c>
+      <c r="AB6">
+        <v>67859000.0</v>
+      </c>
+      <c r="AC6">
+        <v>65604000.0</v>
+      </c>
+      <c r="AD6">
+        <v>65604000.0</v>
+      </c>
+      <c r="AE6">
+        <v>143389000.0</v>
+      </c>
+      <c r="AF6">
+        <v>116516000.0</v>
+      </c>
+      <c r="AG6">
+        <v>129332000.0</v>
+      </c>
+      <c r="AH6">
+        <v>122747000.0</v>
+      </c>
+      <c r="AI6">
+        <v>130907000.0</v>
+      </c>
+      <c r="AJ6">
+        <v>99485000.0</v>
+      </c>
+      <c r="AK6">
+        <v>145874000.0</v>
+      </c>
+      <c r="AL6">
+        <v>110858000.0</v>
+      </c>
+      <c r="AM6">
+        <v>111292000.0</v>
+      </c>
+      <c r="AN6">
+        <v>83205000.0</v>
+      </c>
+      <c r="AO6">
+        <v>84001000.0</v>
+      </c>
+      <c r="AP6">
+        <v>65928000.0</v>
+      </c>
+      <c r="AQ6">
+        <v>94839000.0</v>
+      </c>
+      <c r="AR6">
+        <v>76317000.0</v>
+      </c>
+      <c r="AS6">
+        <v>79461000.0</v>
+      </c>
+      <c r="AT6">
+        <v>86742000.0</v>
+      </c>
+      <c r="AU6">
+        <v>88075000.0</v>
+      </c>
+      <c r="AV6">
+        <v>68268000.0</v>
+      </c>
+      <c r="AW6">
+        <v>-50828000.0</v>
+      </c>
+      <c r="AX6">
+        <v>75408000.0</v>
+      </c>
+      <c r="AY6">
+        <v>76945000.0</v>
+      </c>
+      <c r="AZ6">
+        <v>71452000.0</v>
+      </c>
+      <c r="BA6">
+        <v>-31376000.0</v>
+      </c>
+      <c r="BB6">
+        <v>65777000.0</v>
+      </c>
+      <c r="BC6">
+        <v>78677000.0</v>
+      </c>
+      <c r="BD6">
+        <v>62809000.0</v>
+      </c>
+      <c r="BE6">
+        <v>3372000.0</v>
+      </c>
+      <c r="BF6">
+        <v>63734000.0</v>
+      </c>
+      <c r="BG6">
+        <v>-54574000.0</v>
+      </c>
+      <c r="BH6">
+        <v>60978000.0</v>
+      </c>
+      <c r="BI6">
+        <v>7934000.0</v>
+      </c>
+      <c r="BJ6">
+        <v>66004000.0</v>
+      </c>
+      <c r="BK6">
+        <v>67220000.0</v>
+      </c>
+      <c r="BL6">
+        <v>56526000.0</v>
+      </c>
+      <c r="BM6">
+        <v>8650000.0</v>
+      </c>
+      <c r="BN6">
+        <v>60502000.0</v>
+      </c>
+      <c r="BO6">
+        <v>87313000.0</v>
+      </c>
+      <c r="BP6">
+        <v>30850000.0</v>
+      </c>
+      <c r="BQ6">
+        <v>7600000.0</v>
+      </c>
+      <c r="BR6">
+        <v>51652000.0</v>
+      </c>
+      <c r="BS6">
+        <v>59682000.0</v>
+      </c>
+      <c r="BT6">
+        <v>47809000.0</v>
+      </c>
+      <c r="BU6">
+        <v>15001000.0</v>
+      </c>
+      <c r="BV6">
+        <v>43925000.0</v>
+      </c>
+      <c r="BW6">
+        <v>48269000.0</v>
+      </c>
+      <c r="BX6">
+        <v>36844000.0</v>
+      </c>
+      <c r="BY6">
+        <v>4125000.0</v>
+      </c>
+      <c r="BZ6">
+        <v>36581000.0</v>
+      </c>
+      <c r="CA6">
+        <v>17482000.0</v>
+      </c>
+      <c r="CB6">
+        <v>26664000.0</v>
+      </c>
+      <c r="CC6">
+        <v>3171000.0</v>
+      </c>
+      <c r="CD6">
+        <v>26733000.0</v>
+      </c>
+      <c r="CE6">
+        <v>28580000.0</v>
+      </c>
+      <c r="CF6">
+        <v>21916000.0</v>
+      </c>
+      <c r="CG6">
+        <v>793000.0</v>
+      </c>
+      <c r="CH6">
+        <v>20070000.0</v>
+      </c>
+      <c r="CI6">
+        <v>23262000.0</v>
+      </c>
+      <c r="CJ6">
+        <v>5235000.0</v>
+      </c>
+      <c r="CK6">
+        <v>-125000.0</v>
+      </c>
+      <c r="CL6">
+        <v>36986000.0</v>
+      </c>
+      <c r="CM6">
+        <v>13028000.0</v>
+      </c>
+      <c r="CN6">
+        <v>13422000.0</v>
+      </c>
+      <c r="CO6">
+        <v>13422000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:93">
+      <c r="A7" t="s">
+        <v>161</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+      <c r="AB7"/>
+      <c r="AC7"/>
+      <c r="AD7"/>
+      <c r="AE7"/>
+      <c r="AF7"/>
+      <c r="AG7"/>
+      <c r="AH7"/>
+      <c r="AI7"/>
+      <c r="AJ7"/>
+      <c r="AK7"/>
+      <c r="AL7"/>
+      <c r="AM7"/>
+      <c r="AN7"/>
+      <c r="AO7"/>
+      <c r="AP7"/>
+      <c r="AQ7"/>
+      <c r="AR7"/>
+      <c r="AS7"/>
+      <c r="AT7"/>
+      <c r="AU7"/>
+      <c r="AV7"/>
+      <c r="AW7"/>
+      <c r="AX7"/>
+      <c r="AY7"/>
+      <c r="AZ7"/>
+      <c r="BA7"/>
+      <c r="BB7"/>
+      <c r="BC7"/>
+      <c r="BD7"/>
+      <c r="BE7"/>
+      <c r="BF7"/>
+      <c r="BG7"/>
+      <c r="BH7"/>
+      <c r="BI7"/>
+      <c r="BJ7"/>
+      <c r="BK7"/>
+      <c r="BL7"/>
+      <c r="BM7"/>
+      <c r="BN7"/>
+      <c r="BO7"/>
+      <c r="BP7"/>
+      <c r="BQ7"/>
+      <c r="BR7"/>
+      <c r="BS7"/>
+      <c r="BT7"/>
+      <c r="BU7"/>
+      <c r="BV7"/>
+      <c r="BW7"/>
+      <c r="BX7"/>
+      <c r="BY7"/>
+      <c r="BZ7"/>
+      <c r="CA7"/>
+      <c r="CB7"/>
+      <c r="CC7"/>
+      <c r="CD7"/>
+      <c r="CE7"/>
+      <c r="CF7"/>
+      <c r="CG7"/>
+      <c r="CH7"/>
+      <c r="CI7"/>
+      <c r="CJ7"/>
+      <c r="CK7"/>
+      <c r="CL7"/>
+      <c r="CM7"/>
+      <c r="CN7"/>
+      <c r="CO7"/>
+    </row>
+    <row r="8" spans="1:93">
+      <c r="A8" t="s">
+        <v>162</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8"/>
+      <c r="AG8"/>
+      <c r="AH8"/>
+      <c r="AI8"/>
+      <c r="AJ8"/>
+      <c r="AK8"/>
+      <c r="AL8"/>
+      <c r="AM8"/>
+      <c r="AN8"/>
+      <c r="AO8"/>
+      <c r="AP8"/>
+      <c r="AQ8"/>
+      <c r="AR8"/>
+      <c r="AS8"/>
+      <c r="AT8"/>
+      <c r="AU8"/>
+      <c r="AV8"/>
+      <c r="AW8"/>
+      <c r="AX8"/>
+      <c r="AY8"/>
+      <c r="AZ8"/>
+      <c r="BA8"/>
+      <c r="BB8"/>
+      <c r="BC8"/>
+      <c r="BD8"/>
+      <c r="BE8"/>
+      <c r="BF8"/>
+      <c r="BG8"/>
+      <c r="BH8"/>
+      <c r="BI8"/>
+      <c r="BJ8"/>
+      <c r="BK8"/>
+      <c r="BL8"/>
+      <c r="BM8"/>
+      <c r="BN8"/>
+      <c r="BO8"/>
+      <c r="BP8"/>
+      <c r="BQ8"/>
+      <c r="BR8"/>
+      <c r="BS8"/>
+      <c r="BT8"/>
+      <c r="BU8"/>
+      <c r="BV8"/>
+      <c r="BW8"/>
+      <c r="BX8"/>
+      <c r="BY8"/>
+      <c r="BZ8"/>
+      <c r="CA8"/>
+      <c r="CB8"/>
+      <c r="CC8"/>
+      <c r="CD8"/>
+      <c r="CE8"/>
+      <c r="CF8"/>
+      <c r="CG8"/>
+      <c r="CH8"/>
+      <c r="CI8"/>
+      <c r="CJ8"/>
+      <c r="CK8"/>
+      <c r="CL8"/>
+      <c r="CM8"/>
+      <c r="CN8"/>
+      <c r="CO8"/>
+    </row>
+    <row r="9" spans="1:93">
+      <c r="A9" t="s">
+        <v>163</v>
+      </c>
+      <c r="B9">
+        <v>574425000.0</v>
+      </c>
+      <c r="C9">
+        <v>580770000.0</v>
+      </c>
+      <c r="D9">
+        <v>569015000.0</v>
+      </c>
+      <c r="E9">
+        <v>585319000.0</v>
+      </c>
+      <c r="F9">
+        <v>569968000.0</v>
+      </c>
+      <c r="G9">
+        <v>538947000.0</v>
+      </c>
+      <c r="H9">
+        <v>525648000.0</v>
+      </c>
+      <c r="I9">
+        <v>580725000.0</v>
+      </c>
+      <c r="J9">
+        <v>578660000.0</v>
+      </c>
+      <c r="K9">
+        <v>606348000.0</v>
+      </c>
+      <c r="L9">
+        <v>550001000.0</v>
+      </c>
+      <c r="M9">
+        <v>593004000.0</v>
+      </c>
+      <c r="N9">
+        <v>604482000.0</v>
+      </c>
+      <c r="O9">
+        <v>627279000.0</v>
+      </c>
+      <c r="P9">
+        <v>597677000.0</v>
+      </c>
+      <c r="Q9">
+        <v>594477000.0</v>
+      </c>
+      <c r="R9">
+        <v>607674000.0</v>
+      </c>
+      <c r="S9">
+        <v>635506000.0</v>
+      </c>
+      <c r="T9">
+        <v>594709000.0</v>
+      </c>
+      <c r="U9">
+        <v>599410000.0</v>
+      </c>
+      <c r="V9">
+        <v>596985000.0</v>
+      </c>
+      <c r="W9">
+        <v>569265000.0</v>
+      </c>
+      <c r="X9">
+        <v>541438000.0</v>
+      </c>
+      <c r="Y9">
+        <v>466282000.0</v>
+      </c>
+      <c r="Z9">
+        <v>529753000.0</v>
+      </c>
+      <c r="AA9">
+        <v>497898000.0</v>
+      </c>
+      <c r="AB9">
+        <v>472374000.0</v>
+      </c>
+      <c r="AC9">
+        <v>468123500.0</v>
+      </c>
+      <c r="AD9">
+        <v>468123500.0</v>
+      </c>
+      <c r="AE9">
+        <v>185093000.0</v>
+      </c>
+      <c r="AF9">
+        <v>154468000.0</v>
+      </c>
+      <c r="AG9">
+        <v>134759000.0</v>
+      </c>
+      <c r="AH9">
+        <v>156577000.0</v>
+      </c>
+      <c r="AI9">
+        <v>163948000.0</v>
+      </c>
+      <c r="AJ9">
+        <v>136780000.0</v>
+      </c>
+      <c r="AK9">
+        <v>117696000.0</v>
+      </c>
+      <c r="AL9">
+        <v>137666000.0</v>
+      </c>
+      <c r="AM9">
+        <v>140847000.0</v>
+      </c>
+      <c r="AN9">
+        <v>113862000.0</v>
+      </c>
+      <c r="AO9">
+        <v>99018000.0</v>
+      </c>
+      <c r="AP9">
+        <v>123757000.0</v>
+      </c>
+      <c r="AQ9">
+        <v>120415000.0</v>
+      </c>
+      <c r="AR9">
+        <v>101451000.0</v>
+      </c>
+      <c r="AS9">
+        <v>87486000.0</v>
+      </c>
+      <c r="AT9">
+        <v>110677000.0</v>
+      </c>
+      <c r="AU9">
+        <v>114294000.0</v>
+      </c>
+      <c r="AV9">
+        <v>96923000.0</v>
+      </c>
+      <c r="AW9">
+        <v>81807000.0</v>
+      </c>
+      <c r="AX9">
+        <v>99181000.0</v>
+      </c>
+      <c r="AY9">
+        <v>100607000.0</v>
+      </c>
+      <c r="AZ9">
+        <v>93379000.0</v>
+      </c>
+      <c r="BA9">
+        <v>71710000.0</v>
+      </c>
+      <c r="BB9">
+        <v>90137000.0</v>
+      </c>
+      <c r="BC9">
+        <v>96832000.0</v>
+      </c>
+      <c r="BD9">
+        <v>79778000.0</v>
+      </c>
+      <c r="BE9">
+        <v>69586000.0</v>
+      </c>
+      <c r="BF9">
+        <v>85299000.0</v>
+      </c>
+      <c r="BG9">
+        <v>-1560089000.0</v>
+      </c>
+      <c r="BH9">
+        <v>82795000.0</v>
+      </c>
+      <c r="BI9">
+        <v>71807000.0</v>
+      </c>
+      <c r="BJ9">
+        <v>91140000.0</v>
+      </c>
+      <c r="BK9">
+        <v>97612000.0</v>
+      </c>
+      <c r="BL9">
+        <v>82441000.0</v>
+      </c>
+      <c r="BM9">
+        <v>73872000.0</v>
+      </c>
+      <c r="BN9">
+        <v>88768000.0</v>
+      </c>
+      <c r="BO9">
+        <v>96966000.0</v>
+      </c>
+      <c r="BP9">
+        <v>83031000.0</v>
+      </c>
+      <c r="BQ9">
+        <v>69321000.0</v>
+      </c>
+      <c r="BR9">
+        <v>86302000.0</v>
+      </c>
+      <c r="BS9">
+        <v>89878000.0</v>
+      </c>
+      <c r="BT9">
+        <v>75920000.0</v>
+      </c>
+      <c r="BU9">
+        <v>61616000.0</v>
+      </c>
+      <c r="BV9">
+        <v>70465000.0</v>
+      </c>
+      <c r="BW9">
+        <v>74962000.0</v>
+      </c>
+      <c r="BX9">
+        <v>63521000.0</v>
+      </c>
+      <c r="BY9">
+        <v>51961000.0</v>
+      </c>
+      <c r="BZ9">
+        <v>62644000.0</v>
+      </c>
+      <c r="CA9">
+        <v>60735000.0</v>
+      </c>
+      <c r="CB9">
+        <v>50527000.0</v>
+      </c>
+      <c r="CC9">
+        <v>44186000.0</v>
+      </c>
+      <c r="CD9">
+        <v>49781000.0</v>
+      </c>
+      <c r="CE9">
+        <v>-54786000.0</v>
+      </c>
+      <c r="CF9">
+        <v>144350000.0</v>
+      </c>
+      <c r="CG9">
+        <v>163399000.0</v>
+      </c>
+      <c r="CH9">
+        <v>132903000.0</v>
+      </c>
+      <c r="CI9">
+        <v>132363000.0</v>
+      </c>
+      <c r="CJ9">
+        <v>116000000.0</v>
+      </c>
+      <c r="CK9">
+        <v>221626000.0</v>
+      </c>
+      <c r="CL9">
+        <v>221626000.0</v>
+      </c>
+      <c r="CM9">
+        <v>184263000.0</v>
+      </c>
+      <c r="CN9">
+        <v>37657000.0</v>
+      </c>
+      <c r="CO9">
+        <v>37657000.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:93">
+      <c r="A10" t="s">
+        <v>164</v>
+      </c>
+      <c r="B10">
+        <v>-12947000.0</v>
+      </c>
+      <c r="C10">
+        <v>8726000.0</v>
+      </c>
+      <c r="D10">
+        <v>-1817000.0</v>
+      </c>
+      <c r="E10">
+        <v>14717999.0</v>
+      </c>
+      <c r="F10">
+        <v>-11166000.0</v>
+      </c>
+      <c r="G10">
+        <v>-11333000.0</v>
+      </c>
+      <c r="H10">
+        <v>-17530000.0</v>
+      </c>
+      <c r="I10">
+        <v>-29474000.0</v>
+      </c>
+      <c r="J10">
+        <v>-50960000.0</v>
+      </c>
+      <c r="K10">
+        <v>-33010000.0</v>
+      </c>
+      <c r="L10">
+        <v>-1264039000.0</v>
+      </c>
+      <c r="M10">
+        <v>-7874000.0</v>
+      </c>
+      <c r="N10">
+        <v>-6030000.0</v>
+      </c>
+      <c r="O10">
+        <v>47280000.0</v>
+      </c>
+      <c r="P10">
+        <v>24081000.0</v>
+      </c>
+      <c r="Q10">
+        <v>20094000.0</v>
+      </c>
+      <c r="R10">
+        <v>33802000.0</v>
+      </c>
+      <c r="S10">
+        <v>36977000.0</v>
+      </c>
+      <c r="T10">
+        <v>65608000.0</v>
+      </c>
+      <c r="U10">
+        <v>101866000.0</v>
+      </c>
+      <c r="V10">
+        <v>8828000.0</v>
+      </c>
+      <c r="W10">
+        <v>3290000.0</v>
+      </c>
+      <c r="X10">
+        <v>-7709000.0</v>
+      </c>
+      <c r="Y10">
+        <v>-43927000.0</v>
+      </c>
+      <c r="Z10">
+        <v>11398000.0</v>
+      </c>
+      <c r="AA10">
+        <v>-19529000.0</v>
+      </c>
+      <c r="AB10">
+        <v>-39358000.0</v>
+      </c>
+      <c r="AC10">
+        <v>-41435000.0</v>
+      </c>
+      <c r="AD10">
+        <v>-41435000.0</v>
+      </c>
+      <c r="AE10">
+        <v>115198000.0</v>
+      </c>
+      <c r="AF10">
+        <v>87092000.0</v>
+      </c>
+      <c r="AG10">
+        <v>68944000.0</v>
+      </c>
+      <c r="AH10">
+        <v>97819000.0</v>
+      </c>
+      <c r="AI10">
+        <v>107162000.0</v>
+      </c>
+      <c r="AJ10">
+        <v>79258000.0</v>
+      </c>
+      <c r="AK10">
+        <v>103736000.0</v>
+      </c>
+      <c r="AL10">
+        <v>91565000.0</v>
+      </c>
+      <c r="AM10">
+        <v>92114000.0</v>
+      </c>
+      <c r="AN10">
+        <v>64226000.0</v>
+      </c>
+      <c r="AO10">
+        <v>47398000.0</v>
+      </c>
+      <c r="AP10">
+        <v>47212000.0</v>
+      </c>
+      <c r="AQ10">
+        <v>75833000.0</v>
+      </c>
+      <c r="AR10">
+        <v>57118000.0</v>
+      </c>
+      <c r="AS10">
+        <v>41610000.0</v>
+      </c>
+      <c r="AT10">
+        <v>67651000.0</v>
+      </c>
+      <c r="AU10">
+        <v>70061000.0</v>
+      </c>
+      <c r="AV10">
+        <v>51053000.0</v>
+      </c>
+      <c r="AW10">
+        <v>-87510000.0</v>
+      </c>
+      <c r="AX10">
+        <v>57175000.0</v>
+      </c>
+      <c r="AY10">
+        <v>57282000.0</v>
+      </c>
+      <c r="AZ10">
+        <v>55644000.0</v>
+      </c>
+      <c r="BA10">
+        <v>10010000.0</v>
+      </c>
+      <c r="BB10">
+        <v>50847000.0</v>
+      </c>
+      <c r="BC10">
+        <v>65601000.0</v>
+      </c>
+      <c r="BD10">
+        <v>49429000.0</v>
+      </c>
+      <c r="BE10">
+        <v>36759000.0</v>
+      </c>
+      <c r="BF10">
+        <v>52053000.0</v>
+      </c>
+      <c r="BG10">
+        <v>50010000.0</v>
+      </c>
+      <c r="BH10">
+        <v>53438000.0</v>
+      </c>
+      <c r="BI10">
+        <v>42750000.0</v>
+      </c>
+      <c r="BJ10">
+        <v>60666000.0</v>
+      </c>
+      <c r="BK10">
+        <v>63258000.0</v>
+      </c>
+      <c r="BL10">
+        <v>53492000.0</v>
+      </c>
+      <c r="BM10">
+        <v>43817000.0</v>
+      </c>
+      <c r="BN10">
+        <v>59954000.0</v>
+      </c>
+      <c r="BO10">
+        <v>67198000.0</v>
+      </c>
+      <c r="BP10">
+        <v>52245000.0</v>
+      </c>
+      <c r="BQ10">
+        <v>42650000.0</v>
+      </c>
+      <c r="BR10">
+        <v>51684000.0</v>
+      </c>
+      <c r="BS10">
+        <v>60572000.0</v>
+      </c>
+      <c r="BT10">
+        <v>48497000.0</v>
+      </c>
+      <c r="BU10">
+        <v>37265000.0</v>
+      </c>
+      <c r="BV10">
+        <v>44513000.0</v>
+      </c>
+      <c r="BW10">
+        <v>48767000.0</v>
+      </c>
+      <c r="BX10">
+        <v>37734000.0</v>
+      </c>
+      <c r="BY10">
+        <v>29476000.0</v>
+      </c>
+      <c r="BZ10">
+        <v>37453000.0</v>
+      </c>
+      <c r="CA10">
+        <v>19120000.0</v>
+      </c>
+      <c r="CB10">
+        <v>28989000.0</v>
+      </c>
+      <c r="CC10">
+        <v>24647000.0</v>
+      </c>
+      <c r="CD10">
+        <v>29390000.0</v>
+      </c>
+      <c r="CE10">
+        <v>30859000.0</v>
+      </c>
+      <c r="CF10">
+        <v>24285000.0</v>
+      </c>
+      <c r="CG10">
+        <v>17748000.0</v>
+      </c>
+      <c r="CH10">
+        <v>22852000.0</v>
+      </c>
+      <c r="CI10">
+        <v>26183000.0</v>
+      </c>
+      <c r="CJ10">
+        <v>8650000.0</v>
+      </c>
+      <c r="CK10">
+        <v>24351000.0</v>
+      </c>
+      <c r="CL10">
+        <v>24351000.0</v>
+      </c>
+      <c r="CM10">
+        <v>27756000.0</v>
+      </c>
+      <c r="CN10">
+        <v>27756000.0</v>
+      </c>
+      <c r="CO10"/>
+    </row>
+    <row r="11" spans="1:93">
+      <c r="A11" t="s">
+        <v>165</v>
+      </c>
+      <c r="B11">
+        <v>2199000.0</v>
+      </c>
+      <c r="C11">
+        <v>11301000.0</v>
+      </c>
+      <c r="D11">
+        <v>-11147000.0</v>
+      </c>
+      <c r="E11">
+        <v>746000.0</v>
+      </c>
+      <c r="F11">
+        <v>495000.0</v>
+      </c>
+      <c r="G11">
+        <v>2504000.0</v>
+      </c>
+      <c r="H11">
+        <v>-857000.0</v>
+      </c>
+      <c r="I11">
+        <v>-4651000.0</v>
+      </c>
+      <c r="J11">
+        <v>-4477000.0</v>
+      </c>
+      <c r="K11">
+        <v>-10435000.0</v>
+      </c>
+      <c r="L11">
+        <v>-22902000.0</v>
+      </c>
+      <c r="M11">
+        <v>6732000.0</v>
+      </c>
+      <c r="N11">
+        <v>-1008000.0</v>
+      </c>
+      <c r="O11">
+        <v>14548000.0</v>
+      </c>
+      <c r="P11">
+        <v>4161000.0</v>
+      </c>
+      <c r="Q11">
+        <v>6638000.0</v>
+      </c>
+      <c r="R11">
+        <v>10000000.0</v>
+      </c>
+      <c r="S11">
+        <v>9689000.0</v>
+      </c>
+      <c r="T11">
+        <v>14095000.0</v>
+      </c>
+      <c r="U11">
+        <v>27011000.0</v>
+      </c>
+      <c r="V11">
+        <v>2679000.0</v>
+      </c>
+      <c r="W11">
+        <v>10200000.0</v>
+      </c>
+      <c r="X11">
+        <v>-7940000.0</v>
+      </c>
+      <c r="Y11">
+        <v>-10555000.0</v>
+      </c>
+      <c r="Z11">
+        <v>4958000.0</v>
+      </c>
+      <c r="AA11">
+        <v>-7395000.0</v>
+      </c>
+      <c r="AB11">
+        <v>-8447000.0</v>
+      </c>
+      <c r="AC11">
+        <v>-9908000.0</v>
+      </c>
+      <c r="AD11">
+        <v>-9908000.0</v>
+      </c>
+      <c r="AE11">
+        <v>44774000.0</v>
+      </c>
+      <c r="AF11">
+        <v>34639000.0</v>
+      </c>
+      <c r="AG11">
+        <v>26468000.0</v>
+      </c>
+      <c r="AH11">
+        <v>37040000.0</v>
+      </c>
+      <c r="AI11">
+        <v>40736000.0</v>
+      </c>
+      <c r="AJ11">
+        <v>31536000.0</v>
+      </c>
+      <c r="AK11">
+        <v>39582000.0</v>
+      </c>
+      <c r="AL11">
+        <v>35097000.0</v>
+      </c>
+      <c r="AM11">
+        <v>36191000.0</v>
+      </c>
+      <c r="AN11">
+        <v>24673000.0</v>
+      </c>
+      <c r="AO11">
+        <v>17489000.0</v>
+      </c>
+      <c r="AP11">
+        <v>18261000.0</v>
+      </c>
+      <c r="AQ11">
+        <v>28925000.0</v>
+      </c>
+      <c r="AR11">
+        <v>22203000.0</v>
+      </c>
+      <c r="AS11">
+        <v>15882000.0</v>
+      </c>
+      <c r="AT11">
+        <v>25740000.0</v>
+      </c>
+      <c r="AU11">
+        <v>26601000.0</v>
+      </c>
+      <c r="AV11">
+        <v>19230000.0</v>
+      </c>
+      <c r="AW11">
+        <v>-30485000.0</v>
+      </c>
+      <c r="AX11">
+        <v>21533000.0</v>
+      </c>
+      <c r="AY11">
+        <v>21504000.0</v>
+      </c>
+      <c r="AZ11">
+        <v>19323000.0</v>
+      </c>
+      <c r="BA11">
+        <v>12070000.0</v>
+      </c>
+      <c r="BB11">
+        <v>19488000.0</v>
+      </c>
+      <c r="BC11">
+        <v>25536000.0</v>
+      </c>
+      <c r="BD11">
+        <v>18933000.0</v>
+      </c>
+      <c r="BE11">
+        <v>14637000.0</v>
+      </c>
+      <c r="BF11">
+        <v>23466000.0</v>
+      </c>
+      <c r="BG11">
+        <v>19493000.0</v>
+      </c>
+      <c r="BH11">
+        <v>20506000.0</v>
+      </c>
+      <c r="BI11">
+        <v>16499000.0</v>
+      </c>
+      <c r="BJ11">
+        <v>23180000.0</v>
+      </c>
+      <c r="BK11">
+        <v>24290000.0</v>
+      </c>
+      <c r="BL11">
+        <v>20611000.0</v>
+      </c>
+      <c r="BM11">
+        <v>17240000.0</v>
+      </c>
+      <c r="BN11">
+        <v>23000000.0</v>
+      </c>
+      <c r="BO11">
+        <v>45979000.0</v>
+      </c>
+      <c r="BP11">
+        <v>-7615000.0</v>
+      </c>
+      <c r="BQ11">
+        <v>14272000.0</v>
+      </c>
+      <c r="BR11">
+        <v>21329000.0</v>
+      </c>
+      <c r="BS11">
+        <v>23697000.0</v>
+      </c>
+      <c r="BT11">
+        <v>19338000.0</v>
+      </c>
+      <c r="BU11">
+        <v>14825000.0</v>
+      </c>
+      <c r="BV11">
+        <v>17536000.0</v>
+      </c>
+      <c r="BW11">
+        <v>19214000.0</v>
+      </c>
+      <c r="BX11">
+        <v>8075000.0</v>
+      </c>
+      <c r="BY11">
+        <v>9316000.0</v>
+      </c>
+      <c r="BZ11">
+        <v>15196000.0</v>
+      </c>
+      <c r="CA11">
+        <v>7858000.0</v>
+      </c>
+      <c r="CB11">
+        <v>11743000.0</v>
+      </c>
+      <c r="CC11">
+        <v>8772000.0</v>
+      </c>
+      <c r="CD11">
+        <v>12046000.0</v>
+      </c>
+      <c r="CE11">
+        <v>12692000.0</v>
+      </c>
+      <c r="CF11">
+        <v>9541000.0</v>
+      </c>
+      <c r="CG11">
+        <v>6714000.0</v>
+      </c>
+      <c r="CH11">
+        <v>9363000.0</v>
+      </c>
+      <c r="CI11">
+        <v>10833000.0</v>
+      </c>
+      <c r="CJ11">
+        <v>3467000.0</v>
+      </c>
+      <c r="CK11">
+        <v>10284000.0</v>
+      </c>
+      <c r="CL11">
+        <v>10284000.0</v>
+      </c>
+      <c r="CM11">
+        <v>11626000.0</v>
+      </c>
+      <c r="CN11">
+        <v>11626000.0</v>
+      </c>
+      <c r="CO11"/>
     </row>
     <row r="12" spans="1:93">
       <c r="A12" t="s">
-        <v>35</v>
+        <v>166</v>
       </c>
       <c r="B12">
-        <v>256736000.0</v>
+        <v>32784999.0</v>
       </c>
       <c r="C12">
-        <v>237413000.0</v>
+        <v>31581000.0</v>
       </c>
       <c r="D12">
-        <v>188748000.0</v>
+        <v>32827000.0</v>
       </c>
       <c r="E12">
-        <v>133343000.0</v>
+        <v>33297000.0</v>
       </c>
       <c r="F12">
-        <v>165756000.0</v>
+        <v>33494000.0</v>
       </c>
       <c r="G12">
-        <v>116675000.0</v>
+        <v>34111000.0</v>
       </c>
       <c r="H12">
-        <v>127620000.0</v>
+        <v>35797000.0</v>
       </c>
       <c r="I12">
-        <v>89717000.0</v>
+        <v>36805000.0</v>
       </c>
       <c r="J12">
-        <v>125428000.0</v>
+        <v>36817000.0</v>
       </c>
       <c r="K12">
-        <v>139782000.0</v>
+        <v>39658000.0</v>
       </c>
       <c r="L12">
-        <v>173014000.0</v>
+        <v>36557000.0</v>
       </c>
       <c r="M12">
-        <v>148942000.0</v>
+        <v>37493000.0</v>
       </c>
       <c r="N12">
-        <v>201901000.0</v>
+        <v>37202000.0</v>
       </c>
       <c r="O12">
-        <v>148731000.0</v>
+        <v>32882000.0</v>
       </c>
       <c r="P12">
-        <v>125187000.0</v>
+        <v>27307000.0</v>
       </c>
       <c r="Q12">
-        <v>190893000.0</v>
+        <v>21820000.0</v>
       </c>
       <c r="R12">
-        <v>211602000.0</v>
+        <v>19634000.0</v>
       </c>
       <c r="S12">
-        <v>221484000.0</v>
+        <v>18893000.0</v>
       </c>
       <c r="T12">
-        <v>203404000.0</v>
+        <v>18769000.0</v>
       </c>
       <c r="U12">
-        <v>174034000.0</v>
+        <v>19206000.0</v>
       </c>
       <c r="V12">
-        <v>111402000.0</v>
+        <v>20529000.0</v>
       </c>
       <c r="W12">
-        <v>195832000.0</v>
+        <v>49987000.0</v>
       </c>
       <c r="X12">
-        <v>148785000.0</v>
+        <v>53795000.0</v>
       </c>
       <c r="Y12">
-        <v>168892000.0</v>
+        <v>60808000.0</v>
       </c>
       <c r="Z12">
-        <v>148785000.0</v>
+        <v>54493000.0</v>
       </c>
       <c r="AA12">
-        <v>148785000.0</v>
-[...1 lines deleted...]
-      <c r="AB12"/>
+        <v>60796000.0</v>
+      </c>
+      <c r="AB12">
+        <v>60796000.0</v>
+      </c>
       <c r="AC12"/>
-      <c r="AD12">
-[...1 lines deleted...]
-      </c>
+      <c r="AD12"/>
       <c r="AE12">
-        <v>89531000.0</v>
+        <v>2712000.0</v>
       </c>
       <c r="AF12">
-        <v>81409000.0</v>
+        <v>1360000.0</v>
       </c>
       <c r="AG12">
-        <v>72914000.0</v>
+        <v>32901000.0</v>
       </c>
       <c r="AH12">
-        <v>109684000.0</v>
+        <v>2548000.0</v>
       </c>
       <c r="AI12">
-        <v>74480000.0</v>
+        <v>2376000.0</v>
       </c>
       <c r="AJ12">
-        <v>98888000.0</v>
+        <v>1495000.0</v>
       </c>
       <c r="AK12">
-        <v>74992000.0</v>
+        <v>21208000.0</v>
       </c>
       <c r="AL12">
-        <v>74326000.0</v>
+        <v>1614000.0</v>
       </c>
       <c r="AM12">
-        <v>59278000.0</v>
+        <v>1624000.0</v>
       </c>
       <c r="AN12">
-        <v>81383000.0</v>
+        <v>1252000.0</v>
       </c>
       <c r="AO12">
-        <v>126507000.0</v>
+        <v>17951000.0</v>
       </c>
       <c r="AP12">
-        <v>122535000.0</v>
+        <v>1499000.0</v>
       </c>
       <c r="AQ12">
-        <v>137288000.0</v>
+        <v>1324000.0</v>
       </c>
       <c r="AR12">
-        <v>125029000.0</v>
+        <v>872000.0</v>
       </c>
       <c r="AS12">
-        <v>153174000.0</v>
+        <v>18928000.0</v>
       </c>
       <c r="AT12">
-        <v>112270000.0</v>
+        <v>1264000.0</v>
       </c>
       <c r="AU12">
-        <v>105286000.0</v>
+        <v>1798000.0</v>
       </c>
       <c r="AV12">
-        <v>68435000.0</v>
+        <v>1338000.0</v>
       </c>
       <c r="AW12">
-        <v>79661000.0</v>
+        <v>17020000.0</v>
       </c>
       <c r="AX12">
-        <v>64067000.0</v>
+        <v>1605000.0</v>
       </c>
       <c r="AY12">
-        <v>72716000.0</v>
+        <v>1458000.0</v>
       </c>
       <c r="AZ12">
-        <v>63651000.0</v>
-[...18 lines deleted...]
-      </c>
+        <v>1076000.0</v>
+      </c>
+      <c r="BA12"/>
+      <c r="BB12"/>
+      <c r="BC12"/>
+      <c r="BD12"/>
+      <c r="BE12"/>
+      <c r="BF12"/>
       <c r="BG12">
-        <v>178197000.0</v>
+        <v>33735000.0</v>
       </c>
       <c r="BH12">
-        <v>145181000.0</v>
+        <v>3167000.0</v>
       </c>
       <c r="BI12">
-        <v>155001000.0</v>
+        <v>5830000.0</v>
       </c>
       <c r="BJ12">
-        <v>138895000.0</v>
+        <v>4808000.0</v>
       </c>
       <c r="BK12">
-        <v>109084000.0</v>
+        <v>5726000.0</v>
       </c>
       <c r="BL12">
-        <v>88959000.0</v>
+        <v>6118000.0</v>
       </c>
       <c r="BM12">
-        <v>95303000.0</v>
+        <v>10519000.0</v>
       </c>
       <c r="BN12">
-        <v>75924000.0</v>
+        <v>6709000.0</v>
       </c>
       <c r="BO12">
-        <v>86244000.0</v>
+        <v>7045000.0</v>
       </c>
       <c r="BP12">
-        <v>110866000.0</v>
+        <v>7615000.0</v>
       </c>
       <c r="BQ12">
-        <v>87155000.0</v>
+        <v>11531000.0</v>
       </c>
       <c r="BR12">
-        <v>62107000.0</v>
+        <v>8930000.0</v>
       </c>
       <c r="BS12">
-        <v>38245000.0</v>
+        <v>6671000.0</v>
       </c>
       <c r="BT12">
-        <v>45104000.0</v>
+        <v>5773000.0</v>
       </c>
       <c r="BU12">
-        <v>32821000.0</v>
+        <v>5917000.0</v>
       </c>
       <c r="BV12">
-        <v>20801000.0</v>
+        <v>6084000.0</v>
       </c>
       <c r="BW12">
-        <v>32180000.0</v>
+        <v>5927000.0</v>
       </c>
       <c r="BX12">
-        <v>58488000.0</v>
+        <v>6312000.0</v>
       </c>
       <c r="BY12">
-        <v>44501000.0</v>
+        <v>8295000.0</v>
       </c>
       <c r="BZ12">
-        <v>115515000.0</v>
+        <v>6034000.0</v>
       </c>
       <c r="CA12">
-        <v>325576000.0</v>
+        <v>6081000.0</v>
       </c>
       <c r="CB12">
-        <v>297791000.0</v>
+        <v>6667000.0</v>
       </c>
       <c r="CC12">
-        <v>304472000.0</v>
+        <v>7511000.0</v>
       </c>
       <c r="CD12">
-        <v>269130000.0</v>
+        <v>6629000.0</v>
       </c>
       <c r="CE12">
-        <v>247245000.0</v>
+        <v>6098000.0</v>
       </c>
       <c r="CF12">
-        <v>220378000.0</v>
+        <v>5985000.0</v>
       </c>
       <c r="CG12">
-        <v>212185000.0</v>
+        <v>6316000.0</v>
       </c>
       <c r="CH12">
-        <v>202743000.0</v>
+        <v>6361000.0</v>
       </c>
       <c r="CI12">
-        <v>189662000.0</v>
+        <v>6418000.0</v>
       </c>
       <c r="CJ12">
-        <v>161577000.0</v>
-[...1 lines deleted...]
-      <c r="CK12"/>
+        <v>6992000.0</v>
+      </c>
+      <c r="CK12">
+        <v>18871000.0</v>
+      </c>
       <c r="CL12">
-        <v>16745000.0</v>
-[...1 lines deleted...]
-      <c r="CM12"/>
+        <v>18871000.0</v>
+      </c>
+      <c r="CM12">
+        <v>20333000.0</v>
+      </c>
       <c r="CN12">
-        <v>5248000.0</v>
+        <v>20333000.0</v>
       </c>
       <c r="CO12"/>
     </row>
     <row r="13" spans="1:93">
       <c r="A13" t="s">
-        <v>36</v>
+        <v>167</v>
       </c>
       <c r="B13">
-        <v>282000.0</v>
+        <v>1497000.0</v>
       </c>
       <c r="C13">
-        <v>281000.0</v>
+        <v>2223000.0</v>
       </c>
       <c r="D13">
-        <v>280000.0</v>
+        <v>1814000.0</v>
       </c>
       <c r="E13">
-        <v>279000.0</v>
+        <v>909000.0</v>
       </c>
       <c r="F13">
-        <v>277000.0</v>
+        <v>1359000.0</v>
       </c>
       <c r="G13">
-        <v>275000.0</v>
+        <v>1278000.0</v>
       </c>
       <c r="H13">
-        <v>274000.0</v>
+        <v>1346000.0</v>
       </c>
       <c r="I13">
-        <v>271000.0</v>
+        <v>672000.0</v>
       </c>
       <c r="J13">
-        <v>269000.0</v>
+        <v>418000.0</v>
       </c>
       <c r="K13">
-        <v>268000.0</v>
+        <v>326000.0</v>
       </c>
       <c r="L13">
-        <v>268000.0</v>
+        <v>1139000.0</v>
       </c>
       <c r="M13">
-        <v>267000.0</v>
+        <v>764000.0</v>
       </c>
       <c r="N13">
-        <v>266000.0</v>
+        <v>1177000.0</v>
       </c>
       <c r="O13">
-        <v>266000.0</v>
+        <v>745000.0</v>
       </c>
       <c r="P13">
-        <v>266000.0</v>
+        <v>130000.0</v>
       </c>
       <c r="Q13">
-        <v>265000.0</v>
+        <v>137000.0</v>
       </c>
       <c r="R13">
-        <v>265000.0</v>
+        <v>20000.0</v>
       </c>
       <c r="S13">
-        <v>264000.0</v>
+        <v>9000.0</v>
       </c>
       <c r="T13">
-        <v>264000.0</v>
+        <v>18000.0</v>
       </c>
       <c r="U13">
-        <v>264000.0</v>
+        <v>13000.0</v>
       </c>
       <c r="V13">
-        <v>264000.0</v>
+        <v>21000.0</v>
       </c>
       <c r="W13">
-        <v>1365490000.0</v>
+        <v>321000.0</v>
       </c>
       <c r="X13">
-        <v>1362643000.0</v>
+        <v>49000.0</v>
       </c>
       <c r="Y13">
-        <v>1362643000.0</v>
+        <v>99000.0</v>
       </c>
       <c r="Z13">
-        <v>1358130000.0</v>
+        <v>184000.0</v>
       </c>
       <c r="AA13">
-        <v>1358130000.0</v>
+        <v>134000.0</v>
       </c>
       <c r="AB13"/>
       <c r="AC13"/>
-      <c r="AD13">
-[...76 lines deleted...]
-      </c>
+      <c r="AD13"/>
+      <c r="AE13"/>
+      <c r="AF13"/>
+      <c r="AG13"/>
+      <c r="AH13"/>
+      <c r="AI13"/>
+      <c r="AJ13"/>
+      <c r="AK13"/>
+      <c r="AL13"/>
+      <c r="AM13"/>
+      <c r="AN13"/>
+      <c r="AO13"/>
+      <c r="AP13"/>
+      <c r="AQ13"/>
+      <c r="AR13"/>
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13"/>
+      <c r="AV13"/>
+      <c r="AW13"/>
+      <c r="AX13"/>
+      <c r="AY13"/>
+      <c r="AZ13"/>
+      <c r="BA13"/>
+      <c r="BB13"/>
+      <c r="BC13"/>
       <c r="BD13"/>
-      <c r="BE13">
-[...94 lines deleted...]
-      </c>
+      <c r="BE13"/>
+      <c r="BF13"/>
+      <c r="BG13"/>
+      <c r="BH13"/>
+      <c r="BI13"/>
+      <c r="BJ13"/>
+      <c r="BK13"/>
+      <c r="BL13"/>
+      <c r="BM13"/>
+      <c r="BN13"/>
+      <c r="BO13"/>
+      <c r="BP13"/>
+      <c r="BQ13"/>
+      <c r="BR13"/>
+      <c r="BS13"/>
+      <c r="BT13"/>
+      <c r="BU13"/>
+      <c r="BV13"/>
+      <c r="BW13"/>
+      <c r="BX13"/>
+      <c r="BY13"/>
+      <c r="BZ13"/>
+      <c r="CA13"/>
+      <c r="CB13"/>
+      <c r="CC13"/>
+      <c r="CD13"/>
+      <c r="CE13"/>
+      <c r="CF13"/>
+      <c r="CG13"/>
+      <c r="CH13"/>
+      <c r="CI13"/>
+      <c r="CJ13"/>
       <c r="CK13"/>
-      <c r="CL13">
-[...1 lines deleted...]
-      </c>
+      <c r="CL13"/>
       <c r="CM13"/>
-      <c r="CN13">
-[...1 lines deleted...]
-      </c>
+      <c r="CN13"/>
       <c r="CO13"/>
     </row>
     <row r="14" spans="1:93">
       <c r="A14" t="s">
-        <v>37</v>
-[...27 lines deleted...]
-      </c>
+        <v>168</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14"/>
+      <c r="D14"/>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14"/>
+      <c r="H14"/>
+      <c r="I14"/>
+      <c r="J14"/>
       <c r="K14">
-        <v>267851999.0</v>
+        <v>0.0</v>
       </c>
       <c r="L14">
-        <v>267163000.0</v>
+        <v>0.0</v>
       </c>
       <c r="M14">
-        <v>266485000.0</v>
+        <v>0.0</v>
       </c>
       <c r="N14">
-        <v>266297000.0</v>
+        <v>0.0</v>
       </c>
       <c r="O14">
-        <v>265935000.0</v>
+        <v>0.0</v>
       </c>
       <c r="P14">
-        <v>265834999.0</v>
+        <v>0.0</v>
       </c>
       <c r="Q14">
-        <v>265701000.0</v>
+        <v>0.0</v>
       </c>
       <c r="R14">
-        <v>265785000.0</v>
+        <v>-891000.0</v>
       </c>
       <c r="S14">
-        <v>265322000.0</v>
+        <v>1706000.0</v>
       </c>
       <c r="T14">
-        <v>265217000.0</v>
+        <v>1239000.0</v>
       </c>
       <c r="U14">
-        <v>265028000.0</v>
+        <v>-15250000.0</v>
       </c>
       <c r="V14">
-        <v>215700000.0</v>
+        <v>-1411000.0</v>
       </c>
       <c r="W14">
-        <v>257014921.0</v>
+        <v>-13583000.0</v>
       </c>
       <c r="X14">
-        <v>294805702.0</v>
+        <v>-12832000.0</v>
       </c>
       <c r="Y14">
-        <v>294805702.0</v>
+        <v>-11535000.0</v>
       </c>
       <c r="Z14">
-        <v>1458558071.0</v>
+        <v>-11535000.0</v>
       </c>
       <c r="AA14">
-        <v>1458558000.0</v>
-[...195 lines deleted...]
-      </c>
+        <v>-8330000.0</v>
+      </c>
+      <c r="AB14"/>
+      <c r="AC14"/>
+      <c r="AD14"/>
+      <c r="AE14"/>
+      <c r="AF14"/>
+      <c r="AG14"/>
+      <c r="AH14"/>
+      <c r="AI14"/>
+      <c r="AJ14"/>
+      <c r="AK14"/>
+      <c r="AL14"/>
+      <c r="AM14"/>
+      <c r="AN14"/>
+      <c r="AO14"/>
+      <c r="AP14"/>
+      <c r="AQ14"/>
+      <c r="AR14"/>
+      <c r="AS14"/>
+      <c r="AT14"/>
+      <c r="AU14"/>
+      <c r="AV14"/>
+      <c r="AW14"/>
+      <c r="AX14"/>
+      <c r="AY14"/>
+      <c r="AZ14"/>
+      <c r="BA14"/>
+      <c r="BB14"/>
+      <c r="BC14"/>
+      <c r="BD14"/>
+      <c r="BE14"/>
+      <c r="BF14"/>
+      <c r="BG14"/>
+      <c r="BH14"/>
+      <c r="BI14"/>
+      <c r="BJ14"/>
+      <c r="BK14"/>
+      <c r="BL14"/>
+      <c r="BM14"/>
+      <c r="BN14"/>
+      <c r="BO14"/>
+      <c r="BP14"/>
+      <c r="BQ14"/>
+      <c r="BR14"/>
+      <c r="BS14"/>
+      <c r="BT14"/>
+      <c r="BU14"/>
+      <c r="BV14"/>
+      <c r="BW14"/>
+      <c r="BX14"/>
+      <c r="BY14"/>
+      <c r="BZ14"/>
+      <c r="CA14"/>
+      <c r="CB14"/>
+      <c r="CC14"/>
+      <c r="CD14"/>
+      <c r="CE14"/>
+      <c r="CF14"/>
+      <c r="CG14"/>
+      <c r="CH14"/>
+      <c r="CI14"/>
+      <c r="CJ14"/>
+      <c r="CK14"/>
+      <c r="CL14"/>
+      <c r="CM14"/>
+      <c r="CN14"/>
       <c r="CO14"/>
     </row>
     <row r="15" spans="1:93">
       <c r="A15" t="s">
-        <v>38</v>
+        <v>169</v>
+      </c>
+      <c r="B15">
+        <v>-15146000.0</v>
+      </c>
+      <c r="C15">
+        <v>-2575000.0</v>
+      </c>
+      <c r="D15">
+        <v>9330000.0</v>
+      </c>
+      <c r="E15">
+        <v>13972000.0</v>
+      </c>
+      <c r="F15">
+        <v>-11661000.0</v>
+      </c>
+      <c r="G15">
+        <v>-13837000.0</v>
+      </c>
+      <c r="H15">
+        <v>-16673000.0</v>
+      </c>
+      <c r="I15">
+        <v>-24823000.0</v>
+      </c>
+      <c r="J15">
+        <v>-46483000.0</v>
+      </c>
+      <c r="K15">
+        <v>-22575000.0</v>
+      </c>
+      <c r="L15">
+        <v>-1241137000.0</v>
+      </c>
+      <c r="M15">
+        <v>-14606000.0</v>
+      </c>
+      <c r="N15">
+        <v>-1892000.0</v>
+      </c>
+      <c r="O15">
+        <v>32732000.0</v>
+      </c>
+      <c r="P15">
+        <v>19920000.0</v>
+      </c>
+      <c r="Q15">
+        <v>13456000.0</v>
+      </c>
+      <c r="R15">
+        <v>24693000.0</v>
+      </c>
+      <c r="S15">
+        <v>28994000.0</v>
+      </c>
+      <c r="T15">
+        <v>52752000.0</v>
+      </c>
+      <c r="U15">
+        <v>75111000.0</v>
+      </c>
+      <c r="V15">
+        <v>7560000.0</v>
+      </c>
+      <c r="W15">
+        <v>-6159000.0</v>
+      </c>
+      <c r="X15">
+        <v>3403000.0</v>
+      </c>
+      <c r="Y15">
+        <v>-31168000.0</v>
+      </c>
+      <c r="Z15">
+        <v>7441000.0</v>
+      </c>
+      <c r="AA15">
+        <v>-7171000.0</v>
+      </c>
+      <c r="AB15">
+        <v>-28219000.0</v>
+      </c>
+      <c r="AC15">
+        <v>-30241500.0</v>
+      </c>
+      <c r="AD15">
+        <v>-30241500.0</v>
+      </c>
+      <c r="AE15">
+        <v>70424000.0</v>
+      </c>
+      <c r="AF15">
+        <v>52453000.0</v>
+      </c>
+      <c r="AG15">
+        <v>42476000.0</v>
+      </c>
+      <c r="AH15">
+        <v>60779000.0</v>
+      </c>
+      <c r="AI15">
+        <v>66426000.0</v>
+      </c>
+      <c r="AJ15">
+        <v>47722000.0</v>
+      </c>
+      <c r="AK15">
+        <v>64154000.0</v>
+      </c>
+      <c r="AL15">
+        <v>56468000.0</v>
+      </c>
+      <c r="AM15">
+        <v>55923000.0</v>
+      </c>
+      <c r="AN15">
+        <v>39553000.0</v>
+      </c>
+      <c r="AO15">
+        <v>29909000.0</v>
+      </c>
+      <c r="AP15">
+        <v>28951000.0</v>
+      </c>
+      <c r="AQ15">
+        <v>46908000.0</v>
+      </c>
+      <c r="AR15">
+        <v>34915000.0</v>
+      </c>
+      <c r="AS15">
+        <v>25728000.0</v>
+      </c>
+      <c r="AT15">
+        <v>41911000.0</v>
+      </c>
+      <c r="AU15">
+        <v>43460000.0</v>
+      </c>
+      <c r="AV15">
+        <v>31823000.0</v>
+      </c>
+      <c r="AW15">
+        <v>-57025000.0</v>
+      </c>
+      <c r="AX15">
+        <v>35642000.0</v>
+      </c>
+      <c r="AY15">
+        <v>35778000.0</v>
+      </c>
+      <c r="AZ15">
+        <v>36321000.0</v>
+      </c>
+      <c r="BA15">
+        <v>-2060000.0</v>
+      </c>
+      <c r="BB15">
+        <v>31359000.0</v>
+      </c>
+      <c r="BC15">
+        <v>40065000.0</v>
+      </c>
+      <c r="BD15">
+        <v>30496000.0</v>
+      </c>
+      <c r="BE15">
+        <v>22122000.0</v>
+      </c>
+      <c r="BF15">
+        <v>28587000.0</v>
+      </c>
+      <c r="BG15">
+        <v>30517000.0</v>
+      </c>
+      <c r="BH15">
+        <v>32932000.0</v>
+      </c>
+      <c r="BI15">
+        <v>26251000.0</v>
+      </c>
+      <c r="BJ15">
+        <v>37486000.0</v>
+      </c>
+      <c r="BK15">
+        <v>38968000.0</v>
+      </c>
+      <c r="BL15">
+        <v>32881000.0</v>
+      </c>
+      <c r="BM15">
+        <v>26577000.0</v>
+      </c>
+      <c r="BN15">
+        <v>36954000.0</v>
+      </c>
+      <c r="BO15">
+        <v>21219000.0</v>
+      </c>
+      <c r="BP15">
+        <v>59860000.0</v>
+      </c>
+      <c r="BQ15">
+        <v>28378000.0</v>
+      </c>
+      <c r="BR15">
+        <v>30355000.0</v>
+      </c>
+      <c r="BS15">
+        <v>36875000.0</v>
+      </c>
+      <c r="BT15">
+        <v>29159000.0</v>
+      </c>
+      <c r="BU15">
+        <v>22440000.0</v>
+      </c>
+      <c r="BV15">
+        <v>26977000.0</v>
+      </c>
+      <c r="BW15">
+        <v>29553000.0</v>
+      </c>
+      <c r="BX15">
+        <v>29659000.0</v>
+      </c>
+      <c r="BY15">
+        <v>20160000.0</v>
+      </c>
+      <c r="BZ15">
+        <v>22257000.0</v>
+      </c>
+      <c r="CA15">
+        <v>11262000.0</v>
+      </c>
+      <c r="CB15">
+        <v>17246000.0</v>
+      </c>
+      <c r="CC15">
+        <v>15875000.0</v>
+      </c>
+      <c r="CD15">
+        <v>17344000.0</v>
+      </c>
+      <c r="CE15">
+        <v>18167000.0</v>
+      </c>
+      <c r="CF15">
+        <v>14744000.0</v>
+      </c>
+      <c r="CG15">
+        <v>11034000.0</v>
+      </c>
+      <c r="CH15">
+        <v>13489000.0</v>
+      </c>
+      <c r="CI15">
+        <v>15350000.0</v>
+      </c>
+      <c r="CJ15">
+        <v>5183000.0</v>
+      </c>
+      <c r="CK15">
+        <v>14067000.0</v>
+      </c>
+      <c r="CL15">
+        <v>14067000.0</v>
+      </c>
+      <c r="CM15">
+        <v>16130000.0</v>
+      </c>
+      <c r="CN15">
+        <v>16130000.0</v>
+      </c>
+      <c r="CO15"/>
+    </row>
+    <row r="16" spans="1:93">
+      <c r="A16" t="s">
+        <v>170</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16"/>
+      <c r="F16"/>
+      <c r="G16"/>
+      <c r="H16"/>
+      <c r="I16"/>
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16">
+        <v>-14606000.0</v>
+      </c>
+      <c r="N16">
+        <v>-1892000.0</v>
+      </c>
+      <c r="O16">
+        <v>32732000.0</v>
+      </c>
+      <c r="P16">
+        <v>19920000.0</v>
+      </c>
+      <c r="Q16">
+        <v>13456000.0</v>
+      </c>
+      <c r="R16">
+        <v>24693000.0</v>
+      </c>
+      <c r="S16">
+        <v>28994000.0</v>
+      </c>
+      <c r="T16">
+        <v>52752000.0</v>
+      </c>
+      <c r="U16">
+        <v>75111000.0</v>
+      </c>
+      <c r="V16">
+        <v>7560000.0</v>
+      </c>
+      <c r="W16">
+        <v>-6159000.0</v>
+      </c>
+      <c r="X16">
+        <v>3403000.0</v>
+      </c>
+      <c r="Y16">
+        <v>-11863500.0</v>
+      </c>
+      <c r="Z16">
+        <v>-31168000.0</v>
+      </c>
+      <c r="AA16">
+        <v>-7171000.0</v>
+      </c>
+      <c r="AB16"/>
+      <c r="AC16"/>
+      <c r="AD16"/>
+      <c r="AE16"/>
+      <c r="AF16"/>
+      <c r="AG16"/>
+      <c r="AH16"/>
+      <c r="AI16"/>
+      <c r="AJ16"/>
+      <c r="AK16"/>
+      <c r="AL16"/>
+      <c r="AM16"/>
+      <c r="AN16"/>
+      <c r="AO16"/>
+      <c r="AP16"/>
+      <c r="AQ16"/>
+      <c r="AR16"/>
+      <c r="AS16"/>
+      <c r="AT16"/>
+      <c r="AU16"/>
+      <c r="AV16"/>
+      <c r="AW16"/>
+      <c r="AX16"/>
+      <c r="AY16"/>
+      <c r="AZ16"/>
+      <c r="BA16"/>
+      <c r="BB16"/>
+      <c r="BC16"/>
+      <c r="BD16"/>
+      <c r="BE16"/>
+      <c r="BF16"/>
+      <c r="BG16"/>
+      <c r="BH16"/>
+      <c r="BI16"/>
+      <c r="BJ16"/>
+      <c r="BK16"/>
+      <c r="BL16"/>
+      <c r="BM16"/>
+      <c r="BN16"/>
+      <c r="BO16"/>
+      <c r="BP16"/>
+      <c r="BQ16"/>
+      <c r="BR16"/>
+      <c r="BS16"/>
+      <c r="BT16"/>
+      <c r="BU16"/>
+      <c r="BV16"/>
+      <c r="BW16"/>
+      <c r="BX16"/>
+      <c r="BY16"/>
+      <c r="BZ16"/>
+      <c r="CA16"/>
+      <c r="CB16"/>
+      <c r="CC16"/>
+      <c r="CD16"/>
+      <c r="CE16"/>
+      <c r="CF16"/>
+      <c r="CG16"/>
+      <c r="CH16"/>
+      <c r="CI16"/>
+      <c r="CJ16"/>
+      <c r="CK16"/>
+      <c r="CL16"/>
+      <c r="CM16"/>
+      <c r="CN16"/>
+      <c r="CO16"/>
+    </row>
+    <row r="17" spans="1:93">
+      <c r="A17" t="s">
+        <v>171</v>
+      </c>
+      <c r="B17">
+        <v>-15146000.0</v>
+      </c>
+      <c r="C17">
+        <v>-2575000.0</v>
+      </c>
+      <c r="D17">
+        <v>9330000.0</v>
+      </c>
+      <c r="E17">
+        <v>13972000.0</v>
+      </c>
+      <c r="F17">
+        <v>-11661000.0</v>
+      </c>
+      <c r="G17">
+        <v>-13837000.0</v>
+      </c>
+      <c r="H17">
+        <v>-16673000.0</v>
+      </c>
+      <c r="I17">
+        <v>-24823000.0</v>
+      </c>
+      <c r="J17">
+        <v>-46483000.0</v>
+      </c>
+      <c r="K17">
+        <v>-22575000.0</v>
+      </c>
+      <c r="L17">
+        <v>-1241137000.0</v>
+      </c>
+      <c r="M17">
+        <v>-14606000.0</v>
+      </c>
+      <c r="N17">
+        <v>-1892000.0</v>
+      </c>
+      <c r="O17">
+        <v>27577000.0</v>
+      </c>
+      <c r="P17">
+        <v>19920000.0</v>
+      </c>
+      <c r="Q17">
+        <v>13456000.0</v>
+      </c>
+      <c r="R17">
+        <v>20639000.0</v>
+      </c>
+      <c r="S17">
+        <v>27288000.0</v>
+      </c>
+      <c r="T17">
+        <v>51513000.0</v>
+      </c>
+      <c r="U17">
+        <v>74855000.0</v>
+      </c>
+      <c r="V17">
+        <v>3724000.0</v>
+      </c>
+      <c r="W17">
+        <v>-6900000.0</v>
+      </c>
+      <c r="X17">
+        <v>2106000.0</v>
+      </c>
+      <c r="Y17">
+        <v>6440000.0</v>
+      </c>
+      <c r="Z17">
+        <v>-33372000.0</v>
+      </c>
+      <c r="AA17">
+        <v>-10019000.0</v>
+      </c>
+      <c r="AB17"/>
+      <c r="AC17"/>
+      <c r="AD17"/>
+      <c r="AE17"/>
+      <c r="AF17"/>
+      <c r="AG17"/>
+      <c r="AH17"/>
+      <c r="AI17"/>
+      <c r="AJ17"/>
+      <c r="AK17"/>
+      <c r="AL17"/>
+      <c r="AM17"/>
+      <c r="AN17"/>
+      <c r="AO17"/>
+      <c r="AP17"/>
+      <c r="AQ17"/>
+      <c r="AR17"/>
+      <c r="AS17"/>
+      <c r="AT17"/>
+      <c r="AU17"/>
+      <c r="AV17"/>
+      <c r="AW17"/>
+      <c r="AX17"/>
+      <c r="AY17"/>
+      <c r="AZ17"/>
+      <c r="BA17"/>
+      <c r="BB17"/>
+      <c r="BC17"/>
+      <c r="BD17"/>
+      <c r="BE17"/>
+      <c r="BF17"/>
+      <c r="BG17"/>
+      <c r="BH17"/>
+      <c r="BI17"/>
+      <c r="BJ17"/>
+      <c r="BK17"/>
+      <c r="BL17"/>
+      <c r="BM17"/>
+      <c r="BN17"/>
+      <c r="BO17"/>
+      <c r="BP17"/>
+      <c r="BQ17"/>
+      <c r="BR17"/>
+      <c r="BS17"/>
+      <c r="BT17"/>
+      <c r="BU17"/>
+      <c r="BV17"/>
+      <c r="BW17"/>
+      <c r="BX17"/>
+      <c r="BY17"/>
+      <c r="BZ17"/>
+      <c r="CA17"/>
+      <c r="CB17"/>
+      <c r="CC17"/>
+      <c r="CD17"/>
+      <c r="CE17"/>
+      <c r="CF17"/>
+      <c r="CG17"/>
+      <c r="CH17"/>
+      <c r="CI17"/>
+      <c r="CJ17"/>
+      <c r="CK17"/>
+      <c r="CL17"/>
+      <c r="CM17"/>
+      <c r="CN17"/>
+      <c r="CO17"/>
+    </row>
+    <row r="18" spans="1:93">
+      <c r="A18" t="s">
+        <v>172</v>
+      </c>
+      <c r="B18">
+        <v>-31288000.0</v>
+      </c>
+      <c r="C18">
+        <v>-29358000.0</v>
+      </c>
+      <c r="D18">
+        <v>-31013000.0</v>
+      </c>
+      <c r="E18">
+        <v>-32388000.0</v>
+      </c>
+      <c r="F18">
+        <v>-32135000.0</v>
+      </c>
+      <c r="G18">
+        <v>-32833000.0</v>
+      </c>
+      <c r="H18">
+        <v>-34451000.0</v>
+      </c>
+      <c r="I18">
+        <v>-36133000.0</v>
+      </c>
+      <c r="J18">
+        <v>-36399000.0</v>
+      </c>
+      <c r="K18">
+        <v>-39332000.0</v>
+      </c>
+      <c r="L18">
+        <v>-35418000.0</v>
+      </c>
+      <c r="M18">
+        <v>-36729000.0</v>
+      </c>
+      <c r="N18">
+        <v>-36025000.0</v>
+      </c>
+      <c r="O18">
+        <v>-32137000.0</v>
+      </c>
+      <c r="P18">
+        <v>-27177000.0</v>
+      </c>
+      <c r="Q18">
+        <v>-21683000.0</v>
+      </c>
+      <c r="R18">
+        <v>-19614000.0</v>
+      </c>
+      <c r="S18">
+        <v>-18884000.0</v>
+      </c>
+      <c r="T18">
+        <v>-18751000.0</v>
+      </c>
+      <c r="U18">
+        <v>-19193000.0</v>
+      </c>
+      <c r="V18">
+        <v>-20508000.0</v>
+      </c>
+      <c r="W18">
+        <v>-49700000.0</v>
+      </c>
+      <c r="X18">
+        <v>-53746000.0</v>
+      </c>
+      <c r="Y18">
+        <v>-54394000.0</v>
+      </c>
+      <c r="Z18">
+        <v>-60624000.0</v>
+      </c>
+      <c r="AA18">
+        <v>-60662000.0</v>
+      </c>
+      <c r="AB18"/>
+      <c r="AC18"/>
+      <c r="AD18"/>
+      <c r="AE18"/>
+      <c r="AF18"/>
+      <c r="AG18"/>
+      <c r="AH18"/>
+      <c r="AI18"/>
+      <c r="AJ18"/>
+      <c r="AK18"/>
+      <c r="AL18"/>
+      <c r="AM18"/>
+      <c r="AN18"/>
+      <c r="AO18"/>
+      <c r="AP18"/>
+      <c r="AQ18"/>
+      <c r="AR18"/>
+      <c r="AS18"/>
+      <c r="AT18"/>
+      <c r="AU18"/>
+      <c r="AV18"/>
+      <c r="AW18"/>
+      <c r="AX18"/>
+      <c r="AY18"/>
+      <c r="AZ18"/>
+      <c r="BA18"/>
+      <c r="BB18"/>
+      <c r="BC18"/>
+      <c r="BD18"/>
+      <c r="BE18"/>
+      <c r="BF18"/>
+      <c r="BG18"/>
+      <c r="BH18"/>
+      <c r="BI18"/>
+      <c r="BJ18"/>
+      <c r="BK18"/>
+      <c r="BL18"/>
+      <c r="BM18"/>
+      <c r="BN18"/>
+      <c r="BO18"/>
+      <c r="BP18"/>
+      <c r="BQ18"/>
+      <c r="BR18"/>
+      <c r="BS18"/>
+      <c r="BT18"/>
+      <c r="BU18"/>
+      <c r="BV18"/>
+      <c r="BW18"/>
+      <c r="BX18"/>
+      <c r="BY18"/>
+      <c r="BZ18"/>
+      <c r="CA18"/>
+      <c r="CB18"/>
+      <c r="CC18"/>
+      <c r="CD18"/>
+      <c r="CE18"/>
+      <c r="CF18"/>
+      <c r="CG18"/>
+      <c r="CH18"/>
+      <c r="CI18"/>
+      <c r="CJ18"/>
+      <c r="CK18"/>
+      <c r="CL18"/>
+      <c r="CM18"/>
+      <c r="CN18"/>
+      <c r="CO18"/>
+    </row>
+    <row r="19" spans="1:93">
+      <c r="A19" t="s">
+        <v>173</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19">
+        <v>6685000.0</v>
+      </c>
+      <c r="O19">
+        <v>2602000.0</v>
+      </c>
+      <c r="P19">
+        <v>3333000.0</v>
+      </c>
+      <c r="Q19">
+        <v>-8091000.0</v>
+      </c>
+      <c r="R19">
+        <v>3497000.0</v>
+      </c>
+      <c r="S19">
+        <v>-27036000.0</v>
+      </c>
+      <c r="T19">
+        <v>22428000.0</v>
+      </c>
+      <c r="U19">
+        <v>47604000.0</v>
+      </c>
+      <c r="V19">
+        <v>-18392000.0</v>
+      </c>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19"/>
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19"/>
+      <c r="BA19"/>
+      <c r="BB19"/>
+      <c r="BC19"/>
+      <c r="BD19"/>
+      <c r="BE19"/>
+      <c r="BF19"/>
+      <c r="BG19"/>
+      <c r="BH19"/>
+      <c r="BI19"/>
+      <c r="BJ19"/>
+      <c r="BK19"/>
+      <c r="BL19"/>
+      <c r="BM19"/>
+      <c r="BN19"/>
+      <c r="BO19"/>
+      <c r="BP19"/>
+      <c r="BQ19"/>
+      <c r="BR19"/>
+      <c r="BS19"/>
+      <c r="BT19"/>
+      <c r="BU19"/>
+      <c r="BV19"/>
+      <c r="BW19"/>
+      <c r="BX19"/>
+      <c r="BY19"/>
+      <c r="BZ19"/>
+      <c r="CA19"/>
+      <c r="CB19"/>
+      <c r="CC19"/>
+      <c r="CD19"/>
+      <c r="CE19"/>
+      <c r="CF19"/>
+      <c r="CG19"/>
+      <c r="CH19"/>
+      <c r="CI19"/>
+      <c r="CJ19"/>
+      <c r="CK19"/>
+      <c r="CL19"/>
+      <c r="CM19"/>
+      <c r="CN19"/>
+      <c r="CO19"/>
+    </row>
+    <row r="20" spans="1:93">
+      <c r="A20" t="s">
+        <v>174</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20"/>
+      <c r="AG20"/>
+      <c r="AH20"/>
+      <c r="AI20"/>
+      <c r="AJ20"/>
+      <c r="AK20"/>
+      <c r="AL20"/>
+      <c r="AM20"/>
+      <c r="AN20"/>
+      <c r="AO20"/>
+      <c r="AP20"/>
+      <c r="AQ20"/>
+      <c r="AR20"/>
+      <c r="AS20"/>
+      <c r="AT20"/>
+      <c r="AU20"/>
+      <c r="AV20"/>
+      <c r="AW20"/>
+      <c r="AX20"/>
+      <c r="AY20"/>
+      <c r="AZ20"/>
+      <c r="BA20"/>
+      <c r="BB20"/>
+      <c r="BC20"/>
+      <c r="BD20"/>
+      <c r="BE20"/>
+      <c r="BF20"/>
+      <c r="BG20"/>
+      <c r="BH20"/>
+      <c r="BI20"/>
+      <c r="BJ20"/>
+      <c r="BK20"/>
+      <c r="BL20"/>
+      <c r="BM20"/>
+      <c r="BN20"/>
+      <c r="BO20"/>
+      <c r="BP20"/>
+      <c r="BQ20"/>
+      <c r="BR20"/>
+      <c r="BS20"/>
+      <c r="BT20"/>
+      <c r="BU20"/>
+      <c r="BV20"/>
+      <c r="BW20"/>
+      <c r="BX20"/>
+      <c r="BY20"/>
+      <c r="BZ20"/>
+      <c r="CA20"/>
+      <c r="CB20"/>
+      <c r="CC20"/>
+      <c r="CD20"/>
+      <c r="CE20"/>
+      <c r="CF20"/>
+      <c r="CG20"/>
+      <c r="CH20"/>
+      <c r="CI20"/>
+      <c r="CJ20"/>
+      <c r="CK20"/>
+      <c r="CL20"/>
+      <c r="CM20"/>
+      <c r="CN20"/>
+      <c r="CO20"/>
+    </row>
+    <row r="21" spans="1:93">
+      <c r="A21" t="s">
+        <v>175</v>
+      </c>
+      <c r="B21">
+        <v>24626000.0</v>
+      </c>
+      <c r="C21">
+        <v>31856000.0</v>
+      </c>
+      <c r="D21">
+        <v>29196000.0</v>
+      </c>
+      <c r="E21">
+        <v>43022000.0</v>
+      </c>
+      <c r="F21">
+        <v>16359000.0</v>
+      </c>
+      <c r="G21">
+        <v>24929000.0</v>
+      </c>
+      <c r="H21">
+        <v>9786000.0</v>
+      </c>
+      <c r="I21">
+        <v>2468000.0</v>
+      </c>
+      <c r="J21">
+        <v>-16782000.0</v>
+      </c>
+      <c r="K21">
+        <v>166000.0</v>
+      </c>
+      <c r="L21">
+        <v>-8610000.0</v>
+      </c>
+      <c r="M21">
+        <v>24037000.0</v>
+      </c>
+      <c r="N21">
+        <v>27617000.0</v>
+      </c>
+      <c r="O21">
+        <v>77560000.0</v>
+      </c>
+      <c r="P21">
+        <v>48055000.0</v>
+      </c>
+      <c r="Q21">
+        <v>50005000.0</v>
+      </c>
+      <c r="R21">
+        <v>49939000.0</v>
+      </c>
+      <c r="S21">
+        <v>82905000.0</v>
+      </c>
+      <c r="T21">
+        <v>61949000.0</v>
+      </c>
+      <c r="U21">
+        <v>73468000.0</v>
+      </c>
+      <c r="V21">
+        <v>47749000.0</v>
+      </c>
+      <c r="W21">
+        <v>66975000.0</v>
+      </c>
+      <c r="X21">
+        <v>46037000.0</v>
+      </c>
+      <c r="Y21">
+        <v>16365000.0</v>
+      </c>
+      <c r="Z21">
+        <v>65047000.0</v>
+      </c>
+      <c r="AA21">
+        <v>41133000.0</v>
+      </c>
+      <c r="AB21">
+        <v>23873000.0</v>
+      </c>
+      <c r="AC21">
+        <v>22797000.0</v>
+      </c>
+      <c r="AD21">
+        <v>22797000.0</v>
+      </c>
+      <c r="AE21">
+        <v>112486000.0</v>
+      </c>
+      <c r="AF21">
+        <v>85732000.0</v>
+      </c>
+      <c r="AG21">
+        <v>100057000.0</v>
+      </c>
+      <c r="AH21">
+        <v>95271000.0</v>
+      </c>
+      <c r="AI21">
+        <v>104786000.0</v>
+      </c>
+      <c r="AJ21">
+        <v>77763000.0</v>
+      </c>
+      <c r="AK21">
+        <v>124385000.0</v>
+      </c>
+      <c r="AL21">
+        <v>89951000.0</v>
+      </c>
+      <c r="AM21">
+        <v>90490000.0</v>
+      </c>
+      <c r="AN21">
+        <v>62974000.0</v>
+      </c>
+      <c r="AO21">
+        <v>63799000.0</v>
+      </c>
+      <c r="AP21">
+        <v>45713000.0</v>
+      </c>
+      <c r="AQ21">
+        <v>74509000.0</v>
+      </c>
+      <c r="AR21">
+        <v>56246000.0</v>
+      </c>
+      <c r="AS21">
+        <v>59527000.0</v>
+      </c>
+      <c r="AT21">
+        <v>66387000.0</v>
+      </c>
+      <c r="AU21">
+        <v>68263000.0</v>
+      </c>
+      <c r="AV21">
+        <v>49715000.0</v>
+      </c>
+      <c r="AW21">
+        <v>-70490000.0</v>
+      </c>
+      <c r="AX21">
+        <v>55570000.0</v>
+      </c>
+      <c r="AY21">
+        <v>55824000.0</v>
+      </c>
+      <c r="AZ21">
+        <v>54568000.0</v>
+      </c>
+      <c r="BA21">
+        <v>10010000.0</v>
+      </c>
+      <c r="BB21">
+        <v>50847000.0</v>
+      </c>
+      <c r="BC21">
+        <v>65601000.0</v>
+      </c>
+      <c r="BD21">
+        <v>49429000.0</v>
+      </c>
+      <c r="BE21">
+        <v>36759000.0</v>
+      </c>
+      <c r="BF21">
+        <v>52053000.0</v>
+      </c>
+      <c r="BG21">
+        <v>16275000.0</v>
+      </c>
+      <c r="BH21">
+        <v>50271000.0</v>
+      </c>
+      <c r="BI21">
+        <v>36920000.0</v>
+      </c>
+      <c r="BJ21">
+        <v>55858000.0</v>
+      </c>
+      <c r="BK21">
+        <v>57532000.0</v>
+      </c>
+      <c r="BL21">
+        <v>47374000.0</v>
+      </c>
+      <c r="BM21">
+        <v>32412000.0</v>
+      </c>
+      <c r="BN21">
+        <v>52065000.0</v>
+      </c>
+      <c r="BO21">
+        <v>79251000.0</v>
+      </c>
+      <c r="BP21">
+        <v>23587000.0</v>
+      </c>
+      <c r="BQ21">
+        <v>27364000.0</v>
+      </c>
+      <c r="BR21">
+        <v>44628000.0</v>
+      </c>
+      <c r="BS21">
+        <v>52873000.0</v>
+      </c>
+      <c r="BT21">
+        <v>41878000.0</v>
+      </c>
+      <c r="BU21">
+        <v>31348000.0</v>
+      </c>
+      <c r="BV21">
+        <v>38429000.0</v>
+      </c>
+      <c r="BW21">
+        <v>42840000.0</v>
+      </c>
+      <c r="BX21">
+        <v>31422000.0</v>
+      </c>
+      <c r="BY21">
+        <v>18072000.0</v>
+      </c>
+      <c r="BZ21">
+        <v>31419000.0</v>
+      </c>
+      <c r="CA21">
+        <v>13039000.0</v>
+      </c>
+      <c r="CB21">
+        <v>22322000.0</v>
+      </c>
+      <c r="CC21">
+        <v>14578000.0</v>
+      </c>
+      <c r="CD21">
+        <v>22761000.0</v>
+      </c>
+      <c r="CE21">
+        <v>24761000.0</v>
+      </c>
+      <c r="CF21">
+        <v>18300000.0</v>
+      </c>
+      <c r="CG21">
+        <v>11432000.0</v>
+      </c>
+      <c r="CH21">
+        <v>16491000.0</v>
+      </c>
+      <c r="CI21">
+        <v>19765000.0</v>
+      </c>
+      <c r="CJ21">
+        <v>1658000.0</v>
+      </c>
+      <c r="CK21">
+        <v>5480000.0</v>
+      </c>
+      <c r="CL21">
+        <v>42591000.0</v>
+      </c>
+      <c r="CM21">
+        <v>7423000.0</v>
+      </c>
+      <c r="CN21">
+        <v>12725000.0</v>
+      </c>
+      <c r="CO21">
+        <v>12725000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:93">
+      <c r="A22" t="s">
+        <v>176</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22"/>
+      <c r="Z22"/>
+      <c r="AA22"/>
+      <c r="AB22"/>
+      <c r="AC22"/>
+      <c r="AD22"/>
+      <c r="AE22"/>
+      <c r="AF22"/>
+      <c r="AG22"/>
+      <c r="AH22"/>
+      <c r="AI22"/>
+      <c r="AJ22"/>
+      <c r="AK22"/>
+      <c r="AL22"/>
+      <c r="AM22"/>
+      <c r="AN22"/>
+      <c r="AO22"/>
+      <c r="AP22"/>
+      <c r="AQ22"/>
+      <c r="AR22"/>
+      <c r="AS22"/>
+      <c r="AT22"/>
+      <c r="AU22"/>
+      <c r="AV22"/>
+      <c r="AW22"/>
+      <c r="AX22"/>
+      <c r="AY22"/>
+      <c r="AZ22"/>
+      <c r="BA22"/>
+      <c r="BB22"/>
+      <c r="BC22"/>
+      <c r="BD22"/>
+      <c r="BE22"/>
+      <c r="BF22"/>
+      <c r="BG22"/>
+      <c r="BH22"/>
+      <c r="BI22"/>
+      <c r="BJ22"/>
+      <c r="BK22"/>
+      <c r="BL22"/>
+      <c r="BM22"/>
+      <c r="BN22"/>
+      <c r="BO22"/>
+      <c r="BP22"/>
+      <c r="BQ22"/>
+      <c r="BR22"/>
+      <c r="BS22"/>
+      <c r="BT22"/>
+      <c r="BU22"/>
+      <c r="BV22"/>
+      <c r="BW22"/>
+      <c r="BX22"/>
+      <c r="BY22"/>
+      <c r="BZ22"/>
+      <c r="CA22"/>
+      <c r="CB22"/>
+      <c r="CC22"/>
+      <c r="CD22"/>
+      <c r="CE22"/>
+      <c r="CF22"/>
+      <c r="CG22"/>
+      <c r="CH22"/>
+      <c r="CI22"/>
+      <c r="CJ22"/>
+      <c r="CK22"/>
+      <c r="CL22"/>
+      <c r="CM22"/>
+      <c r="CN22"/>
+      <c r="CO22"/>
+    </row>
+    <row r="23" spans="1:93">
+      <c r="A23" t="s">
+        <v>177</v>
+      </c>
+      <c r="B23">
+        <v>1472106000.0</v>
+      </c>
+      <c r="C23">
+        <v>1483272000.0</v>
+      </c>
+      <c r="D23">
+        <v>1435215000.0</v>
+      </c>
+      <c r="E23">
+        <v>1445507000.0</v>
+      </c>
+      <c r="F23">
+        <v>1477040000.0</v>
+      </c>
+      <c r="G23">
+        <v>1527201000.0</v>
+      </c>
+      <c r="H23">
+        <v>1501651000.0</v>
+      </c>
+      <c r="I23">
+        <v>1521287000.0</v>
+      </c>
+      <c r="J23">
+        <v>1545922000.0</v>
+      </c>
+      <c r="K23">
+        <v>1674310000.0</v>
+      </c>
+      <c r="L23">
+        <v>1502776000.0</v>
+      </c>
+      <c r="M23">
+        <v>1506697000.0</v>
+      </c>
+      <c r="N23">
+        <v>1528291000.0</v>
+      </c>
+      <c r="O23">
+        <v>1500399000.0</v>
+      </c>
+      <c r="P23">
+        <v>1453165000.0</v>
+      </c>
+      <c r="Q23">
+        <v>1430792000.0</v>
+      </c>
+      <c r="R23">
+        <v>1426052000.0</v>
+      </c>
+      <c r="S23">
+        <v>1431452000.0</v>
+      </c>
+      <c r="T23">
+        <v>1381315000.0</v>
+      </c>
+      <c r="U23">
+        <v>1361066000.0</v>
+      </c>
+      <c r="V23">
+        <v>1367245000.0</v>
+      </c>
+      <c r="W23">
+        <v>1270738000.0</v>
+      </c>
+      <c r="X23">
+        <v>1213960000.0</v>
+      </c>
+      <c r="Y23">
+        <v>1097156000.0</v>
+      </c>
+      <c r="Z23">
+        <v>1143924000.0</v>
+      </c>
+      <c r="AA23">
+        <v>1107523000.0</v>
+      </c>
+      <c r="AB23">
+        <v>1069196000.0</v>
+      </c>
+      <c r="AC23">
+        <v>1073597500.0</v>
+      </c>
+      <c r="AD23">
+        <v>1073597500.0</v>
+      </c>
+      <c r="AE23">
+        <v>617815000.0</v>
+      </c>
+      <c r="AF23">
+        <v>582184000.0</v>
+      </c>
+      <c r="AG23">
+        <v>565385000.0</v>
+      </c>
+      <c r="AH23">
+        <v>549620000.0</v>
+      </c>
+      <c r="AI23">
+        <v>537731000.0</v>
+      </c>
+      <c r="AJ23">
+        <v>476787000.0</v>
+      </c>
+      <c r="AK23">
+        <v>466276000.0</v>
+      </c>
+      <c r="AL23">
+        <v>458911000.0</v>
+      </c>
+      <c r="AM23">
+        <v>452423000.0</v>
+      </c>
+      <c r="AN23">
+        <v>429989000.0</v>
+      </c>
+      <c r="AO23">
+        <v>428252000.0</v>
+      </c>
+      <c r="AP23">
+        <v>418612000.0</v>
+      </c>
+      <c r="AQ23">
+        <v>408988000.0</v>
+      </c>
+      <c r="AR23">
+        <v>389496000.0</v>
+      </c>
+      <c r="AS23">
+        <v>388262000.0</v>
+      </c>
+      <c r="AT23">
+        <v>392125000.0</v>
+      </c>
+      <c r="AU23">
+        <v>389984000.0</v>
+      </c>
+      <c r="AV23">
+        <v>381529000.0</v>
+      </c>
+      <c r="AW23">
+        <v>377884000.0</v>
+      </c>
+      <c r="AX23">
+        <v>372040000.0</v>
+      </c>
+      <c r="AY23">
+        <v>376762000.0</v>
+      </c>
+      <c r="AZ23">
+        <v>355137000.0</v>
+      </c>
+      <c r="BA23">
+        <v>333066000.0</v>
+      </c>
+      <c r="BB23">
+        <v>327486000.0</v>
+      </c>
+      <c r="BC23">
+        <v>305936000.0</v>
+      </c>
+      <c r="BD23">
+        <v>301528000.0</v>
+      </c>
+      <c r="BE23">
+        <v>297777000.0</v>
+      </c>
+      <c r="BF23">
+        <v>300509000.0</v>
+      </c>
+      <c r="BG23">
+        <v>301480000.0</v>
+      </c>
+      <c r="BH23">
+        <v>274079000.0</v>
+      </c>
+      <c r="BI23">
+        <v>269197000.0</v>
+      </c>
+      <c r="BJ23">
+        <v>272680000.0</v>
+      </c>
+      <c r="BK23">
+        <v>270469000.0</v>
+      </c>
+      <c r="BL23">
+        <v>256598000.0</v>
+      </c>
+      <c r="BM23">
+        <v>252034000.0</v>
+      </c>
+      <c r="BN23">
+        <v>265270000.0</v>
+      </c>
+      <c r="BO23">
+        <v>260277000.0</v>
+      </c>
+      <c r="BP23">
+        <v>247979000.0</v>
+      </c>
+      <c r="BQ23">
+        <v>235903000.0</v>
+      </c>
+      <c r="BR23">
+        <v>242530000.0</v>
+      </c>
+      <c r="BS23">
+        <v>232470000.0</v>
+      </c>
+      <c r="BT23">
+        <v>210698000.0</v>
+      </c>
+      <c r="BU23">
+        <v>201440000.0</v>
+      </c>
+      <c r="BV23">
+        <v>200113000.0</v>
+      </c>
+      <c r="BW23">
+        <v>199672000.0</v>
+      </c>
+      <c r="BX23">
+        <v>189544000.0</v>
+      </c>
+      <c r="BY23">
+        <v>183258000.0</v>
+      </c>
+      <c r="BZ23">
+        <v>184992000.0</v>
+      </c>
+      <c r="CA23">
+        <v>161266000.0</v>
+      </c>
+      <c r="CB23">
+        <v>150468000.0</v>
+      </c>
+      <c r="CC23">
+        <v>147008000.0</v>
+      </c>
+      <c r="CD23">
+        <v>146608000.0</v>
+      </c>
+      <c r="CE23">
+        <v>236892000.0</v>
+      </c>
+      <c r="CF23">
+        <v>8307000.0</v>
+      </c>
+      <c r="CG23">
+        <v>9729000.0</v>
+      </c>
+      <c r="CH23">
+        <v>8931000.0</v>
+      </c>
+      <c r="CI23">
+        <v>9090000.0</v>
+      </c>
+      <c r="CJ23">
+        <v>9363000.0</v>
+      </c>
+      <c r="CK23">
+        <v>20024000.0</v>
+      </c>
+      <c r="CL23">
+        <v>20024000.0</v>
+      </c>
+      <c r="CM23">
+        <v>14488000.0</v>
+      </c>
+      <c r="CN23">
+        <v>2673000.0</v>
+      </c>
+      <c r="CO23">
+        <v>2673000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:93">
+      <c r="A24" t="s">
+        <v>178</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
+      <c r="AB24"/>
+      <c r="AC24"/>
+      <c r="AD24"/>
+      <c r="AE24"/>
+      <c r="AF24"/>
+      <c r="AG24"/>
+      <c r="AH24"/>
+      <c r="AI24"/>
+      <c r="AJ24"/>
+      <c r="AK24"/>
+      <c r="AL24"/>
+      <c r="AM24"/>
+      <c r="AN24"/>
+      <c r="AO24"/>
+      <c r="AP24"/>
+      <c r="AQ24"/>
+      <c r="AR24"/>
+      <c r="AS24"/>
+      <c r="AT24"/>
+      <c r="AU24"/>
+      <c r="AV24"/>
+      <c r="AW24"/>
+      <c r="AX24"/>
+      <c r="AY24"/>
+      <c r="AZ24"/>
+      <c r="BA24"/>
+      <c r="BB24"/>
+      <c r="BC24"/>
+      <c r="BD24"/>
+      <c r="BE24"/>
+      <c r="BF24"/>
+      <c r="BG24"/>
+      <c r="BH24"/>
+      <c r="BI24"/>
+      <c r="BJ24"/>
+      <c r="BK24"/>
+      <c r="BL24"/>
+      <c r="BM24"/>
+      <c r="BN24"/>
+      <c r="BO24"/>
+      <c r="BP24"/>
+      <c r="BQ24"/>
+      <c r="BR24"/>
+      <c r="BS24"/>
+      <c r="BT24"/>
+      <c r="BU24"/>
+      <c r="BV24"/>
+      <c r="BW24"/>
+      <c r="BX24"/>
+      <c r="BY24"/>
+      <c r="BZ24"/>
+      <c r="CA24"/>
+      <c r="CB24"/>
+      <c r="CC24"/>
+      <c r="CD24"/>
+      <c r="CE24"/>
+      <c r="CF24"/>
+      <c r="CG24"/>
+      <c r="CH24"/>
+      <c r="CI24"/>
+      <c r="CJ24"/>
+      <c r="CK24"/>
+      <c r="CL24"/>
+      <c r="CM24"/>
+      <c r="CN24"/>
+      <c r="CO24"/>
+    </row>
+    <row r="25" spans="1:93">
+      <c r="A25" t="s">
+        <v>179</v>
+      </c>
+      <c r="B25">
+        <v>49041000.0</v>
+      </c>
+      <c r="C25">
+        <v>48244000.0</v>
+      </c>
+      <c r="D25">
+        <v>49817000.0</v>
+      </c>
+      <c r="E25">
+        <v>49284000.0</v>
+      </c>
+      <c r="F25">
+        <v>49365000.0</v>
+      </c>
+      <c r="G25">
+        <v>50313000.0</v>
+      </c>
+      <c r="H25">
+        <v>50109000.0</v>
+      </c>
+      <c r="I25">
+        <v>49718000.0</v>
+      </c>
+      <c r="J25">
+        <v>49587000.0</v>
+      </c>
+      <c r="K25">
+        <v>52189000.0</v>
+      </c>
+      <c r="L25">
+        <v>50674000.0</v>
+      </c>
+      <c r="M25">
+        <v>48664000.0</v>
+      </c>
+      <c r="N25">
+        <v>49255000.0</v>
+      </c>
+      <c r="O25">
+        <v>50229000.0</v>
+      </c>
+      <c r="P25">
+        <v>48029000.0</v>
+      </c>
+      <c r="Q25">
+        <v>48603000.0</v>
+      </c>
+      <c r="R25">
+        <v>46967000.0</v>
+      </c>
+      <c r="S25">
+        <v>46794000.0</v>
+      </c>
+      <c r="T25">
+        <v>42792000.0</v>
+      </c>
+      <c r="U25">
+        <v>41238000.0</v>
+      </c>
+      <c r="V25">
+        <v>41607000.0</v>
+      </c>
+      <c r="W25">
+        <v>45875000.0</v>
+      </c>
+      <c r="X25">
+        <v>42923000.0</v>
+      </c>
+      <c r="Y25">
+        <v>42471000.0</v>
+      </c>
+      <c r="Z25">
+        <v>43567000.0</v>
+      </c>
+      <c r="AA25">
+        <v>43944000.0</v>
+      </c>
+      <c r="AB25"/>
+      <c r="AC25"/>
+      <c r="AD25"/>
+      <c r="AE25">
+        <v>30903000.0</v>
+      </c>
+      <c r="AF25">
+        <v>30784000.0</v>
+      </c>
+      <c r="AG25">
+        <v>29275000.0</v>
+      </c>
+      <c r="AH25">
+        <v>27476000.0</v>
+      </c>
+      <c r="AI25">
+        <v>26121000.0</v>
+      </c>
+      <c r="AJ25">
+        <v>21722000.0</v>
+      </c>
+      <c r="AK25">
+        <v>21489000.0</v>
+      </c>
+      <c r="AL25">
+        <v>20907000.0</v>
+      </c>
+      <c r="AM25">
+        <v>20802000.0</v>
+      </c>
+      <c r="AN25">
+        <v>20231000.0</v>
+      </c>
+      <c r="AO25">
+        <v>20202000.0</v>
+      </c>
+      <c r="AP25">
+        <v>20215000.0</v>
+      </c>
+      <c r="AQ25">
+        <v>20330000.0</v>
+      </c>
+      <c r="AR25">
+        <v>20071000.0</v>
+      </c>
+      <c r="AS25">
+        <v>19934000.0</v>
+      </c>
+      <c r="AT25">
+        <v>20355000.0</v>
+      </c>
+      <c r="AU25">
+        <v>19812000.0</v>
+      </c>
+      <c r="AV25">
+        <v>18553000.0</v>
+      </c>
+      <c r="AW25">
+        <v>19662000.0</v>
+      </c>
+      <c r="AX25">
+        <v>19838000.0</v>
+      </c>
+      <c r="AY25">
+        <v>21121000.0</v>
+      </c>
+      <c r="AZ25">
+        <v>16884000.0</v>
+      </c>
+      <c r="BA25">
+        <v>-41386000.0</v>
+      </c>
+      <c r="BB25">
+        <v>14930000.0</v>
+      </c>
+      <c r="BC25">
+        <v>13076000.0</v>
+      </c>
+      <c r="BD25">
+        <v>13380000.0</v>
+      </c>
+      <c r="BE25">
+        <v>-33387000.0</v>
+      </c>
+      <c r="BF25">
+        <v>11681000.0</v>
+      </c>
+      <c r="BG25">
+        <v>-70849000.0</v>
+      </c>
+      <c r="BH25">
+        <v>10707000.0</v>
+      </c>
+      <c r="BI25">
+        <v>-28986000.0</v>
+      </c>
+      <c r="BJ25">
+        <v>10146000.0</v>
+      </c>
+      <c r="BK25">
+        <v>9688000.0</v>
+      </c>
+      <c r="BL25">
+        <v>9152000.0</v>
+      </c>
+      <c r="BM25">
+        <v>-23762000.0</v>
+      </c>
+      <c r="BN25">
+        <v>8437000.0</v>
+      </c>
+      <c r="BO25">
+        <v>8062000.0</v>
+      </c>
+      <c r="BP25">
+        <v>7263000.0</v>
+      </c>
+      <c r="BQ25">
+        <v>-19764000.0</v>
+      </c>
+      <c r="BR25">
+        <v>7024000.0</v>
+      </c>
+      <c r="BS25">
+        <v>6809000.0</v>
+      </c>
+      <c r="BT25">
+        <v>5931000.0</v>
+      </c>
+      <c r="BU25">
+        <v>-16347000.0</v>
+      </c>
+      <c r="BV25">
+        <v>5496000.0</v>
+      </c>
+      <c r="BW25">
+        <v>5429000.0</v>
+      </c>
+      <c r="BX25">
+        <v>5422000.0</v>
+      </c>
+      <c r="BY25">
+        <v>-13947000.0</v>
+      </c>
+      <c r="BZ25">
+        <v>5162000.0</v>
+      </c>
+      <c r="CA25">
+        <v>4443000.0</v>
+      </c>
+      <c r="CB25">
+        <v>4342000.0</v>
+      </c>
+      <c r="CC25">
+        <v>-11407000.0</v>
+      </c>
+      <c r="CD25">
+        <v>3972000.0</v>
+      </c>
+      <c r="CE25">
+        <v>3819000.0</v>
+      </c>
+      <c r="CF25">
+        <v>3616000.0</v>
+      </c>
+      <c r="CG25">
+        <v>-10639000.0</v>
+      </c>
+      <c r="CH25">
+        <v>3579000.0</v>
+      </c>
+      <c r="CI25">
+        <v>3497000.0</v>
+      </c>
+      <c r="CJ25">
+        <v>3577000.0</v>
+      </c>
+      <c r="CK25">
+        <v>-5605000.0</v>
+      </c>
+      <c r="CL25">
+        <v>-5605000.0</v>
+      </c>
+      <c r="CM25">
+        <v>5605000.0</v>
+      </c>
+      <c r="CN25">
+        <v>697000.0</v>
+      </c>
+      <c r="CO25">
+        <v>697000.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:93">
+      <c r="A26" t="s">
+        <v>180</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26"/>
+      <c r="AD26"/>
+      <c r="AE26"/>
+      <c r="AF26"/>
+      <c r="AG26"/>
+      <c r="AH26"/>
+      <c r="AI26"/>
+      <c r="AJ26"/>
+      <c r="AK26"/>
+      <c r="AL26"/>
+      <c r="AM26"/>
+      <c r="AN26"/>
+      <c r="AO26"/>
+      <c r="AP26"/>
+      <c r="AQ26"/>
+      <c r="AR26"/>
+      <c r="AS26"/>
+      <c r="AT26"/>
+      <c r="AU26"/>
+      <c r="AV26"/>
+      <c r="AW26"/>
+      <c r="AX26"/>
+      <c r="AY26"/>
+      <c r="AZ26"/>
+      <c r="BA26"/>
+      <c r="BB26"/>
+      <c r="BC26"/>
+      <c r="BD26"/>
+      <c r="BE26"/>
+      <c r="BF26"/>
+      <c r="BG26"/>
+      <c r="BH26"/>
+      <c r="BI26"/>
+      <c r="BJ26"/>
+      <c r="BK26"/>
+      <c r="BL26"/>
+      <c r="BM26"/>
+      <c r="BN26"/>
+      <c r="BO26"/>
+      <c r="BP26"/>
+      <c r="BQ26"/>
+      <c r="BR26"/>
+      <c r="BS26"/>
+      <c r="BT26"/>
+      <c r="BU26"/>
+      <c r="BV26"/>
+      <c r="BW26"/>
+      <c r="BX26"/>
+      <c r="BY26"/>
+      <c r="BZ26"/>
+      <c r="CA26"/>
+      <c r="CB26"/>
+      <c r="CC26"/>
+      <c r="CD26"/>
+      <c r="CE26"/>
+      <c r="CF26"/>
+      <c r="CG26"/>
+      <c r="CH26"/>
+      <c r="CI26"/>
+      <c r="CJ26"/>
+      <c r="CK26"/>
+      <c r="CL26"/>
+      <c r="CM26"/>
+      <c r="CN26"/>
+      <c r="CO26"/>
+    </row>
+    <row r="27" spans="1:93">
+      <c r="A27" t="s">
+        <v>181</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27">
+        <v>30000000.0</v>
+      </c>
+      <c r="AB27">
+        <v>19900000.0</v>
+      </c>
+      <c r="AC27">
+        <v>23900000.0</v>
+      </c>
+      <c r="AD27">
+        <v>23900000.0</v>
+      </c>
+      <c r="AE27"/>
+      <c r="AF27"/>
+      <c r="AG27"/>
+      <c r="AH27"/>
+      <c r="AI27"/>
+      <c r="AJ27"/>
+      <c r="AK27"/>
+      <c r="AL27"/>
+      <c r="AM27"/>
+      <c r="AN27"/>
+      <c r="AO27"/>
+      <c r="AP27"/>
+      <c r="AQ27"/>
+      <c r="AR27"/>
+      <c r="AS27"/>
+      <c r="AT27"/>
+      <c r="AU27"/>
+      <c r="AV27"/>
+      <c r="AW27"/>
+      <c r="AX27"/>
+      <c r="AY27"/>
+      <c r="AZ27"/>
+      <c r="BA27"/>
+      <c r="BB27"/>
+      <c r="BC27"/>
+      <c r="BD27"/>
+      <c r="BE27"/>
+      <c r="BF27"/>
+      <c r="BG27"/>
+      <c r="BH27"/>
+      <c r="BI27"/>
+      <c r="BJ27"/>
+      <c r="BK27"/>
+      <c r="BL27"/>
+      <c r="BM27"/>
+      <c r="BN27"/>
+      <c r="BO27"/>
+      <c r="BP27"/>
+      <c r="BQ27"/>
+      <c r="BR27"/>
+      <c r="BS27"/>
+      <c r="BT27"/>
+      <c r="BU27"/>
+      <c r="BV27"/>
+      <c r="BW27"/>
+      <c r="BX27"/>
+      <c r="BY27"/>
+      <c r="BZ27"/>
+      <c r="CA27"/>
+      <c r="CB27"/>
+      <c r="CC27"/>
+      <c r="CD27"/>
+      <c r="CE27"/>
+      <c r="CF27"/>
+      <c r="CG27"/>
+      <c r="CH27"/>
+      <c r="CI27"/>
+      <c r="CJ27"/>
+      <c r="CK27"/>
+      <c r="CL27"/>
+      <c r="CM27"/>
+      <c r="CN27"/>
+      <c r="CO27"/>
+    </row>
+    <row r="28" spans="1:93">
+      <c r="A28" t="s">
+        <v>182</v>
+      </c>
+      <c r="B28">
+        <v>549799000.0</v>
+      </c>
+      <c r="C28">
+        <v>548914000.0</v>
+      </c>
+      <c r="D28">
+        <v>539819000.0</v>
+      </c>
+      <c r="E28">
+        <v>542297000.0</v>
+      </c>
+      <c r="F28">
+        <v>553609000.0</v>
+      </c>
+      <c r="G28">
+        <v>571872000.0</v>
+      </c>
+      <c r="H28">
+        <v>571780000.0</v>
+      </c>
+      <c r="I28">
+        <v>578257000.0</v>
+      </c>
+      <c r="J28">
+        <v>595442000.0</v>
+      </c>
+      <c r="K28">
+        <v>606182000.0</v>
+      </c>
+      <c r="L28">
+        <v>559611000.0</v>
+      </c>
+      <c r="M28">
+        <v>568967000.0</v>
+      </c>
+      <c r="N28">
+        <v>576865000.0</v>
+      </c>
+      <c r="O28">
+        <v>549719000.0</v>
+      </c>
+      <c r="P28">
+        <v>549622000.0</v>
+      </c>
+      <c r="Q28">
+        <v>544472000.0</v>
+      </c>
+      <c r="R28">
+        <v>557735000.0</v>
+      </c>
+      <c r="S28">
+        <v>552601000.0</v>
+      </c>
+      <c r="T28">
+        <v>532760000.0</v>
+      </c>
+      <c r="U28">
+        <v>525942000.0</v>
+      </c>
+      <c r="V28">
+        <v>549236000.0</v>
+      </c>
+      <c r="W28">
+        <v>1912314000.0</v>
+      </c>
+      <c r="X28">
+        <v>495401000.0</v>
+      </c>
+      <c r="Y28">
+        <v>464706000.0</v>
+      </c>
+      <c r="Z28">
+        <v>449917000.0</v>
+      </c>
+      <c r="AA28">
+        <v>1400000.0</v>
+      </c>
+      <c r="AB28">
+        <v>428301000.0</v>
+      </c>
+      <c r="AC28">
+        <v>421176500.0</v>
+      </c>
+      <c r="AD28">
+        <v>421176500.0</v>
+      </c>
+      <c r="AE28">
+        <v>59776000.0</v>
+      </c>
+      <c r="AF28">
+        <v>58401000.0</v>
+      </c>
+      <c r="AG28">
+        <v>57063000.0</v>
+      </c>
+      <c r="AH28">
+        <v>49343000.0</v>
+      </c>
+      <c r="AI28">
+        <v>48190000.0</v>
+      </c>
+      <c r="AJ28">
+        <v>50128000.0</v>
+      </c>
+      <c r="AK28">
+        <v>50252000.0</v>
+      </c>
+      <c r="AL28">
+        <v>44860000.0</v>
+      </c>
+      <c r="AM28">
+        <v>44485000.0</v>
+      </c>
+      <c r="AN28">
+        <v>44398000.0</v>
+      </c>
+      <c r="AO28">
+        <v>47343000.0</v>
+      </c>
+      <c r="AP28">
+        <v>42792000.0</v>
+      </c>
+      <c r="AQ28">
+        <v>39931000.0</v>
+      </c>
+      <c r="AR28">
+        <v>41440000.0</v>
+      </c>
+      <c r="AS28">
+        <v>40295000.0</v>
+      </c>
+      <c r="AT28">
+        <v>38747000.0</v>
+      </c>
+      <c r="AU28">
+        <v>39023000.0</v>
+      </c>
+      <c r="AV28">
+        <v>39846000.0</v>
+      </c>
+      <c r="AW28">
+        <v>41499000.0</v>
+      </c>
+      <c r="AX28">
+        <v>37608000.0</v>
+      </c>
+      <c r="AY28">
+        <v>38997000.0</v>
+      </c>
+      <c r="AZ28">
+        <v>39051000.0</v>
+      </c>
+      <c r="BA28">
+        <v>35778000.0</v>
+      </c>
+      <c r="BB28">
+        <v>32488000.0</v>
+      </c>
+      <c r="BC28">
+        <v>26663000.0</v>
+      </c>
+      <c r="BD28">
+        <v>26183000.0</v>
+      </c>
+      <c r="BE28">
+        <v>29251000.0</v>
+      </c>
+      <c r="BF28">
+        <v>27105000.0</v>
+      </c>
+      <c r="BG28">
+        <v>41045000.0</v>
+      </c>
+      <c r="BH28">
+        <v>26140000.0</v>
+      </c>
+      <c r="BI28">
+        <v>25785000.0</v>
+      </c>
+      <c r="BJ28">
+        <v>25258000.0</v>
+      </c>
+      <c r="BK28">
+        <v>23205000.0</v>
+      </c>
+      <c r="BL28">
+        <v>23189000.0</v>
+      </c>
+      <c r="BM28">
+        <v>22737000.0</v>
+      </c>
+      <c r="BN28">
+        <v>22003000.0</v>
+      </c>
+      <c r="BO28">
+        <v>22809000.0</v>
+      </c>
+      <c r="BP28">
+        <v>23178000.0</v>
+      </c>
+      <c r="BQ28">
+        <v>21066000.0</v>
+      </c>
+      <c r="BR28">
+        <v>22295000.0</v>
+      </c>
+      <c r="BS28">
+        <v>22043000.0</v>
+      </c>
+      <c r="BT28">
+        <v>21473000.0</v>
+      </c>
+      <c r="BU28">
+        <v>20705000.0</v>
+      </c>
+      <c r="BV28">
+        <v>18946000.0</v>
+      </c>
+      <c r="BW28">
+        <v>19484000.0</v>
+      </c>
+      <c r="BX28">
+        <v>18885000.0</v>
+      </c>
+      <c r="BY28">
+        <v>18242000.0</v>
+      </c>
+      <c r="BZ28">
+        <v>18394000.0</v>
+      </c>
+      <c r="CA28">
+        <v>15417000.0</v>
+      </c>
+      <c r="CB28">
+        <v>14132000.0</v>
+      </c>
+      <c r="CC28">
+        <v>14754000.0</v>
+      </c>
+      <c r="CD28">
+        <v>13037000.0</v>
+      </c>
+      <c r="CE28">
+        <v>12159000.0</v>
+      </c>
+      <c r="CF28">
+        <v>8307000.0</v>
+      </c>
+      <c r="CG28">
+        <v>9729000.0</v>
+      </c>
+      <c r="CH28">
+        <v>8931000.0</v>
+      </c>
+      <c r="CI28">
+        <v>9090000.0</v>
+      </c>
+      <c r="CJ28">
+        <v>9363000.0</v>
+      </c>
+      <c r="CK28">
+        <v>20024000.0</v>
+      </c>
+      <c r="CL28">
+        <v>20024000.0</v>
+      </c>
+      <c r="CM28">
+        <v>14488000.0</v>
+      </c>
+      <c r="CN28">
+        <v>2673000.0</v>
+      </c>
+      <c r="CO28">
+        <v>2673000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:93">
+      <c r="A29" t="s">
+        <v>183</v>
+      </c>
+      <c r="B29">
+        <v>2199000.0</v>
+      </c>
+      <c r="C29">
+        <v>11301000.0</v>
+      </c>
+      <c r="D29">
+        <v>-6276000.0</v>
+      </c>
+      <c r="E29">
+        <v>746000.0</v>
+      </c>
+      <c r="F29">
+        <v>495000.0</v>
+      </c>
+      <c r="G29">
+        <v>2504000.0</v>
+      </c>
+      <c r="H29">
+        <v>-857000.0</v>
+      </c>
+      <c r="I29">
+        <v>-4651000.0</v>
+      </c>
+      <c r="J29">
+        <v>-4477000.0</v>
+      </c>
+      <c r="K29">
+        <v>-10435000.0</v>
+      </c>
+      <c r="L29">
+        <v>-22902000.0</v>
+      </c>
+      <c r="M29">
+        <v>6732000.0</v>
+      </c>
+      <c r="N29">
+        <v>-1008000.0</v>
+      </c>
+      <c r="O29">
+        <v>14548000.0</v>
+      </c>
+      <c r="P29">
+        <v>4161000.0</v>
+      </c>
+      <c r="Q29">
+        <v>6638000.0</v>
+      </c>
+      <c r="R29">
+        <v>10000000.0</v>
+      </c>
+      <c r="S29">
+        <v>9689000.0</v>
+      </c>
+      <c r="T29">
+        <v>14095000.0</v>
+      </c>
+      <c r="U29">
+        <v>27011000.0</v>
+      </c>
+      <c r="V29">
+        <v>2679000.0</v>
+      </c>
+      <c r="W29">
+        <v>10200000.0</v>
+      </c>
+      <c r="X29">
+        <v>-7940000.0</v>
+      </c>
+      <c r="Y29">
+        <v>4958000.0</v>
+      </c>
+      <c r="Z29">
+        <v>-10555000.0</v>
+      </c>
+      <c r="AA29">
+        <v>-7395000.0</v>
+      </c>
+      <c r="AB29"/>
+      <c r="AC29"/>
+      <c r="AD29"/>
+      <c r="AE29"/>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29"/>
+      <c r="BH29"/>
+      <c r="BI29"/>
+      <c r="BJ29"/>
+      <c r="BK29"/>
+      <c r="BL29"/>
+      <c r="BM29"/>
+      <c r="BN29"/>
+      <c r="BO29"/>
+      <c r="BP29"/>
+      <c r="BQ29"/>
+      <c r="BR29"/>
+      <c r="BS29"/>
+      <c r="BT29"/>
+      <c r="BU29"/>
+      <c r="BV29"/>
+      <c r="BW29"/>
+      <c r="BX29"/>
+      <c r="BY29"/>
+      <c r="BZ29"/>
+      <c r="CA29"/>
+      <c r="CB29"/>
+      <c r="CC29"/>
+      <c r="CD29"/>
+      <c r="CE29"/>
+      <c r="CF29"/>
+      <c r="CG29"/>
+      <c r="CH29"/>
+      <c r="CI29"/>
+      <c r="CJ29"/>
+      <c r="CK29"/>
+      <c r="CL29"/>
+      <c r="CM29"/>
+      <c r="CN29"/>
+      <c r="CO29"/>
+    </row>
+    <row r="30" spans="1:93">
+      <c r="A30" t="s">
+        <v>184</v>
+      </c>
+      <c r="B30">
+        <v>549799000.0</v>
+      </c>
+      <c r="C30">
+        <v>548914000.0</v>
+      </c>
+      <c r="D30">
+        <v>539819000.0</v>
+      </c>
+      <c r="E30">
+        <v>542297000.0</v>
+      </c>
+      <c r="F30">
+        <v>553609000.0</v>
+      </c>
+      <c r="G30">
+        <v>514018000.0</v>
+      </c>
+      <c r="H30">
+        <v>515861999.0</v>
+      </c>
+      <c r="I30">
+        <v>578257000.0</v>
+      </c>
+      <c r="J30">
+        <v>595442000.0</v>
+      </c>
+      <c r="K30">
+        <v>606182000.0</v>
+      </c>
+      <c r="L30">
+        <v>558611000.0</v>
+      </c>
+      <c r="M30">
+        <v>568967000.0</v>
+      </c>
+      <c r="N30">
+        <v>576865000.0</v>
+      </c>
+      <c r="O30">
+        <v>549719000.0</v>
+      </c>
+      <c r="P30">
+        <v>549622000.0</v>
+      </c>
+      <c r="Q30">
+        <v>544472000.0</v>
+      </c>
+      <c r="R30">
+        <v>557735000.0</v>
+      </c>
+      <c r="S30">
+        <v>552601000.0</v>
+      </c>
+      <c r="T30">
+        <v>532760000.0</v>
+      </c>
+      <c r="U30">
+        <v>525942000.0</v>
+      </c>
+      <c r="V30">
+        <v>549236000.0</v>
+      </c>
+      <c r="W30">
+        <v>502290000.0</v>
+      </c>
+      <c r="X30">
+        <v>495401000.0</v>
+      </c>
+      <c r="Y30">
+        <v>449917000.0</v>
+      </c>
+      <c r="Z30">
+        <v>464706000.0</v>
+      </c>
+      <c r="AA30">
+        <v>437765000.0</v>
+      </c>
+      <c r="AB30">
+        <v>448613000.0</v>
+      </c>
+      <c r="AC30">
+        <v>445107499.0</v>
+      </c>
+      <c r="AD30">
+        <v>445107499.0</v>
+      </c>
+      <c r="AE30">
+        <v>59776000.0</v>
+      </c>
+      <c r="AF30">
+        <v>58401000.0</v>
+      </c>
+      <c r="AG30">
+        <v>57063000.0</v>
+      </c>
+      <c r="AH30">
+        <v>49343000.0</v>
+      </c>
+      <c r="AI30">
+        <v>48190000.0</v>
+      </c>
+      <c r="AJ30">
+        <v>50128000.0</v>
+      </c>
+      <c r="AK30">
+        <v>50252000.0</v>
+      </c>
+      <c r="AL30">
+        <v>44860000.0</v>
+      </c>
+      <c r="AM30">
+        <v>44485000.0</v>
+      </c>
+      <c r="AN30">
+        <v>44398000.0</v>
+      </c>
+      <c r="AO30">
+        <v>47343000.0</v>
+      </c>
+      <c r="AP30">
+        <v>42792000.0</v>
+      </c>
+      <c r="AQ30">
+        <v>39931000.0</v>
+      </c>
+      <c r="AR30">
+        <v>41440000.0</v>
+      </c>
+      <c r="AS30">
+        <v>40295000.0</v>
+      </c>
+      <c r="AT30">
+        <v>38747000.0</v>
+      </c>
+      <c r="AU30">
+        <v>39023000.0</v>
+      </c>
+      <c r="AV30">
+        <v>39846000.0</v>
+      </c>
+      <c r="AW30">
+        <v>41499000.0</v>
+      </c>
+      <c r="AX30">
+        <v>37608000.0</v>
+      </c>
+      <c r="AY30">
+        <v>38997000.0</v>
+      </c>
+      <c r="AZ30">
+        <v>39051000.0</v>
+      </c>
+      <c r="BA30">
+        <v>35778000.0</v>
+      </c>
+      <c r="BB30">
+        <v>32488000.0</v>
+      </c>
+      <c r="BC30">
+        <v>26663000.0</v>
+      </c>
+      <c r="BD30">
+        <v>26183000.0</v>
+      </c>
+      <c r="BE30">
+        <v>29251000.0</v>
+      </c>
+      <c r="BF30">
+        <v>27105000.0</v>
+      </c>
+      <c r="BG30">
+        <v>41045000.0</v>
+      </c>
+      <c r="BH30">
+        <v>26140000.0</v>
+      </c>
+      <c r="BI30">
+        <v>25785000.0</v>
+      </c>
+      <c r="BJ30">
+        <v>25258000.0</v>
+      </c>
+      <c r="BK30">
+        <v>23205000.0</v>
+      </c>
+      <c r="BL30">
+        <v>23189000.0</v>
+      </c>
+      <c r="BM30">
+        <v>22737000.0</v>
+      </c>
+      <c r="BN30">
+        <v>22003000.0</v>
+      </c>
+      <c r="BO30">
+        <v>22809000.0</v>
+      </c>
+      <c r="BP30">
+        <v>23178000.0</v>
+      </c>
+      <c r="BQ30">
+        <v>21066000.0</v>
+      </c>
+      <c r="BR30">
+        <v>22295000.0</v>
+      </c>
+      <c r="BS30">
+        <v>22043000.0</v>
+      </c>
+      <c r="BT30">
+        <v>21473000.0</v>
+      </c>
+      <c r="BU30">
+        <v>20705000.0</v>
+      </c>
+      <c r="BV30">
+        <v>18946000.0</v>
+      </c>
+      <c r="BW30">
+        <v>19484000.0</v>
+      </c>
+      <c r="BX30">
+        <v>18885000.0</v>
+      </c>
+      <c r="BY30">
+        <v>18242000.0</v>
+      </c>
+      <c r="BZ30">
+        <v>18394000.0</v>
+      </c>
+      <c r="CA30">
+        <v>15417000.0</v>
+      </c>
+      <c r="CB30">
+        <v>14132000.0</v>
+      </c>
+      <c r="CC30">
+        <v>14754000.0</v>
+      </c>
+      <c r="CD30">
+        <v>13037000.0</v>
+      </c>
+      <c r="CE30">
+        <v>12159000.0</v>
+      </c>
+      <c r="CF30">
+        <v>8307000.0</v>
+      </c>
+      <c r="CG30">
+        <v>9729000.0</v>
+      </c>
+      <c r="CH30">
+        <v>8931000.0</v>
+      </c>
+      <c r="CI30">
+        <v>9090000.0</v>
+      </c>
+      <c r="CJ30">
+        <v>9363000.0</v>
+      </c>
+      <c r="CK30">
+        <v>20024000.0</v>
+      </c>
+      <c r="CL30">
+        <v>20024000.0</v>
+      </c>
+      <c r="CM30">
+        <v>14488000.0</v>
+      </c>
+      <c r="CN30">
+        <v>2673000.0</v>
+      </c>
+      <c r="CO30">
+        <v>2673000.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:93">
+      <c r="A31" t="s">
+        <v>185</v>
+      </c>
+      <c r="B31">
+        <v>-37573000.0</v>
+      </c>
+      <c r="C31">
+        <v>-23130000.0</v>
+      </c>
+      <c r="D31">
+        <v>-31013000.0</v>
+      </c>
+      <c r="E31">
+        <v>-28304000.0</v>
+      </c>
+      <c r="F31">
+        <v>-27525000.0</v>
+      </c>
+      <c r="G31">
+        <v>-36262000.0</v>
+      </c>
+      <c r="H31">
+        <v>-27316000.0</v>
+      </c>
+      <c r="I31">
+        <v>-31942000.0</v>
+      </c>
+      <c r="J31">
+        <v>-34178000.0</v>
+      </c>
+      <c r="K31">
+        <v>-33176000.0</v>
+      </c>
+      <c r="L31">
+        <v>-1255429000.0</v>
+      </c>
+      <c r="M31">
+        <v>-31911000.0</v>
+      </c>
+      <c r="N31">
+        <v>-33647000.0</v>
+      </c>
+      <c r="O31">
+        <v>-30280000.0</v>
+      </c>
+      <c r="P31">
+        <v>-23974000.0</v>
+      </c>
+      <c r="Q31">
+        <v>-29911000.0</v>
+      </c>
+      <c r="R31">
+        <v>-16137000.0</v>
+      </c>
+      <c r="S31">
+        <v>-45928000.0</v>
+      </c>
+      <c r="T31">
+        <v>3659000.0</v>
+      </c>
+      <c r="U31">
+        <v>28398000.0</v>
+      </c>
+      <c r="V31">
+        <v>-38921000.0</v>
+      </c>
+      <c r="W31">
+        <v>-63685000.0</v>
+      </c>
+      <c r="X31">
+        <v>-53746000.0</v>
+      </c>
+      <c r="Y31">
+        <v>-60292000.0</v>
+      </c>
+      <c r="Z31">
+        <v>-53649000.0</v>
+      </c>
+      <c r="AA31">
+        <v>-60662000.0</v>
+      </c>
+      <c r="AB31">
+        <v>-63231000.0</v>
+      </c>
+      <c r="AC31">
+        <v>-64232000.0</v>
+      </c>
+      <c r="AD31">
+        <v>-64232000.0</v>
+      </c>
+      <c r="AE31">
+        <v>2712000.0</v>
+      </c>
+      <c r="AF31">
+        <v>1360000.0</v>
+      </c>
+      <c r="AG31">
+        <v>-31113000.0</v>
+      </c>
+      <c r="AH31">
+        <v>2548000.0</v>
+      </c>
+      <c r="AI31">
+        <v>2376000.0</v>
+      </c>
+      <c r="AJ31">
+        <v>1495000.0</v>
+      </c>
+      <c r="AK31">
+        <v>-20649000.0</v>
+      </c>
+      <c r="AL31">
+        <v>1614000.0</v>
+      </c>
+      <c r="AM31">
+        <v>1624000.0</v>
+      </c>
+      <c r="AN31">
+        <v>1252000.0</v>
+      </c>
+      <c r="AO31">
+        <v>-16401000.0</v>
+      </c>
+      <c r="AP31">
+        <v>1499000.0</v>
+      </c>
+      <c r="AQ31">
+        <v>1324000.0</v>
+      </c>
+      <c r="AR31">
+        <v>872000.0</v>
+      </c>
+      <c r="AS31">
+        <v>-17917000.0</v>
+      </c>
+      <c r="AT31">
+        <v>1264000.0</v>
+      </c>
+      <c r="AU31">
+        <v>1798000.0</v>
+      </c>
+      <c r="AV31">
+        <v>1338000.0</v>
+      </c>
+      <c r="AW31">
+        <v>-17020000.0</v>
+      </c>
+      <c r="AX31">
+        <v>1605000.0</v>
+      </c>
+      <c r="AY31">
+        <v>1458000.0</v>
+      </c>
+      <c r="AZ31">
+        <v>1076000.0</v>
+      </c>
+      <c r="BA31">
+        <v>-4187000.0</v>
+      </c>
+      <c r="BB31">
+        <v>-6994000.0</v>
+      </c>
+      <c r="BC31">
+        <v>-4508000.0</v>
+      </c>
+      <c r="BD31">
+        <v>-4077000.0</v>
+      </c>
+      <c r="BE31">
+        <v>-3365000.0</v>
+      </c>
+      <c r="BF31">
+        <v>-5989000.0</v>
+      </c>
+      <c r="BG31">
+        <v>33735000.0</v>
+      </c>
+      <c r="BH31">
+        <v>3167000.0</v>
+      </c>
+      <c r="BI31">
+        <v>5830000.0</v>
+      </c>
+      <c r="BJ31">
+        <v>4808000.0</v>
+      </c>
+      <c r="BK31">
+        <v>5726000.0</v>
+      </c>
+      <c r="BL31">
+        <v>6118000.0</v>
+      </c>
+      <c r="BM31">
+        <v>11405000.0</v>
+      </c>
+      <c r="BN31">
+        <v>7889000.0</v>
+      </c>
+      <c r="BO31">
+        <v>-12053000.0</v>
+      </c>
+      <c r="BP31">
+        <v>28658000.0</v>
+      </c>
+      <c r="BQ31">
+        <v>15286000.0</v>
+      </c>
+      <c r="BR31">
+        <v>7056000.0</v>
+      </c>
+      <c r="BS31">
+        <v>7699000.0</v>
+      </c>
+      <c r="BT31">
+        <v>6619000.0</v>
+      </c>
+      <c r="BU31">
+        <v>5917000.0</v>
+      </c>
+      <c r="BV31">
+        <v>6084000.0</v>
+      </c>
+      <c r="BW31">
+        <v>5927000.0</v>
+      </c>
+      <c r="BX31">
+        <v>6312000.0</v>
+      </c>
+      <c r="BY31">
+        <v>11404000.0</v>
+      </c>
+      <c r="BZ31">
+        <v>6034000.0</v>
+      </c>
+      <c r="CA31">
+        <v>6081000.0</v>
+      </c>
+      <c r="CB31">
+        <v>6667000.0</v>
+      </c>
+      <c r="CC31">
+        <v>10069000.0</v>
+      </c>
+      <c r="CD31">
+        <v>6629000.0</v>
+      </c>
+      <c r="CE31">
+        <v>6098000.0</v>
+      </c>
+      <c r="CF31">
+        <v>5985000.0</v>
+      </c>
+      <c r="CG31">
+        <v>6316000.0</v>
+      </c>
+      <c r="CH31">
+        <v>6361000.0</v>
+      </c>
+      <c r="CI31">
+        <v>6418000.0</v>
+      </c>
+      <c r="CJ31">
+        <v>6992000.0</v>
+      </c>
+      <c r="CK31">
+        <v>18871000.0</v>
+      </c>
+      <c r="CL31">
+        <v>154000.0</v>
+      </c>
+      <c r="CM31">
+        <v>20333000.0</v>
+      </c>
+      <c r="CN31">
+        <v>-154000.0</v>
+      </c>
+      <c r="CO31"/>
+    </row>
+    <row r="32" spans="1:93">
+      <c r="A32" t="s">
+        <v>186</v>
+      </c>
+      <c r="B32">
+        <v>1496732000.0</v>
+      </c>
+      <c r="C32">
+        <v>1515128000.0</v>
+      </c>
+      <c r="D32">
+        <v>1464411000.0</v>
+      </c>
+      <c r="E32">
+        <v>1488529000.0</v>
+      </c>
+      <c r="F32">
+        <v>1493399000.0</v>
+      </c>
+      <c r="G32">
+        <v>1552130000.0</v>
+      </c>
+      <c r="H32">
+        <v>1511437000.0</v>
+      </c>
+      <c r="I32">
+        <v>1523755000.0</v>
+      </c>
+      <c r="J32">
+        <v>1529140000.0</v>
+      </c>
+      <c r="K32">
+        <v>1674476000.0</v>
+      </c>
+      <c r="L32">
+        <v>1494166000.0</v>
+      </c>
+      <c r="M32">
+        <v>1530734000.0</v>
+      </c>
+      <c r="N32">
+        <v>1555908000.0</v>
+      </c>
+      <c r="O32">
+        <v>1577959000.0</v>
+      </c>
+      <c r="P32">
+        <v>1501220000.0</v>
+      </c>
+      <c r="Q32">
+        <v>1480797000.0</v>
+      </c>
+      <c r="R32">
+        <v>1475991000.0</v>
+      </c>
+      <c r="S32">
+        <v>1514357000.0</v>
+      </c>
+      <c r="T32">
+        <v>1443264000.0</v>
+      </c>
+      <c r="U32">
+        <v>1434534000.0</v>
+      </c>
+      <c r="V32">
+        <v>1414994000.0</v>
+      </c>
+      <c r="W32">
+        <v>1337713000.0</v>
+      </c>
+      <c r="X32">
+        <v>1259997000.0</v>
+      </c>
+      <c r="Y32">
+        <v>1113521000.0</v>
+      </c>
+      <c r="Z32">
+        <v>1208971000.0</v>
+      </c>
+      <c r="AA32">
+        <v>1148656000.0</v>
+      </c>
+      <c r="AB32">
+        <v>1093069000.0</v>
+      </c>
+      <c r="AC32">
+        <v>1096394500.0</v>
+      </c>
+      <c r="AD32">
+        <v>1096394500.0</v>
+      </c>
+      <c r="AE32">
+        <v>743132000.0</v>
+      </c>
+      <c r="AF32">
+        <v>678251000.0</v>
+      </c>
+      <c r="AG32">
+        <v>643081000.0</v>
+      </c>
+      <c r="AH32">
+        <v>656854000.0</v>
+      </c>
+      <c r="AI32">
+        <v>653489000.0</v>
+      </c>
+      <c r="AJ32">
+        <v>563439000.0</v>
+      </c>
+      <c r="AK32">
+        <v>533720000.0</v>
+      </c>
+      <c r="AL32">
+        <v>551717000.0</v>
+      </c>
+      <c r="AM32">
+        <v>548785000.0</v>
+      </c>
+      <c r="AN32">
+        <v>499453000.0</v>
+      </c>
+      <c r="AO32">
+        <v>479927000.0</v>
+      </c>
+      <c r="AP32">
+        <v>499577000.0</v>
+      </c>
+      <c r="AQ32">
+        <v>489472000.0</v>
+      </c>
+      <c r="AR32">
+        <v>449507000.0</v>
+      </c>
+      <c r="AS32">
+        <v>435453000.0</v>
+      </c>
+      <c r="AT32">
+        <v>464055000.0</v>
+      </c>
+      <c r="AU32">
+        <v>465255000.0</v>
+      </c>
+      <c r="AV32">
+        <v>438606000.0</v>
+      </c>
+      <c r="AW32">
+        <v>418192000.0</v>
+      </c>
+      <c r="AX32">
+        <v>433613000.0</v>
+      </c>
+      <c r="AY32">
+        <v>438372000.0</v>
+      </c>
+      <c r="AZ32">
+        <v>409465000.0</v>
+      </c>
+      <c r="BA32">
+        <v>368998000.0</v>
+      </c>
+      <c r="BB32">
+        <v>385135000.0</v>
+      </c>
+      <c r="BC32">
+        <v>376105000.0</v>
+      </c>
+      <c r="BD32">
+        <v>355123000.0</v>
+      </c>
+      <c r="BE32">
+        <v>338112000.0</v>
+      </c>
+      <c r="BF32">
+        <v>358703000.0</v>
+      </c>
+      <c r="BG32">
+        <v>353919000.0</v>
+      </c>
+      <c r="BH32">
+        <v>330734000.0</v>
+      </c>
+      <c r="BI32">
+        <v>315219000.0</v>
+      </c>
+      <c r="BJ32">
+        <v>338562000.0</v>
+      </c>
+      <c r="BK32">
+        <v>344876000.0</v>
+      </c>
+      <c r="BL32">
+        <v>315850000.0</v>
+      </c>
+      <c r="BM32">
+        <v>303169000.0</v>
+      </c>
+      <c r="BN32">
+        <v>332035000.0</v>
+      </c>
+      <c r="BO32">
+        <v>334434000.0</v>
+      </c>
+      <c r="BP32">
+        <v>307832000.0</v>
+      </c>
+      <c r="BQ32">
+        <v>284158000.0</v>
+      </c>
+      <c r="BR32">
+        <v>306537000.0</v>
+      </c>
+      <c r="BS32">
+        <v>300305000.0</v>
+      </c>
+      <c r="BT32">
+        <v>265145000.0</v>
+      </c>
+      <c r="BU32">
+        <v>242351000.0</v>
+      </c>
+      <c r="BV32">
+        <v>251632000.0</v>
+      </c>
+      <c r="BW32">
+        <v>255150000.0</v>
+      </c>
+      <c r="BX32">
+        <v>234180000.0</v>
+      </c>
+      <c r="BY32">
+        <v>216977000.0</v>
+      </c>
+      <c r="BZ32">
+        <v>229242000.0</v>
+      </c>
+      <c r="CA32">
+        <v>206584000.0</v>
+      </c>
+      <c r="CB32">
+        <v>186863000.0</v>
+      </c>
+      <c r="CC32">
+        <v>176440000.0</v>
+      </c>
+      <c r="CD32">
+        <v>183352000.0</v>
+      </c>
+      <c r="CE32">
+        <v>169947000.0</v>
+      </c>
+      <c r="CF32">
+        <v>144350000.0</v>
+      </c>
+      <c r="CG32">
+        <v>163399000.0</v>
+      </c>
+      <c r="CH32">
+        <v>132903000.0</v>
+      </c>
+      <c r="CI32">
+        <v>132363000.0</v>
+      </c>
+      <c r="CJ32">
+        <v>116000000.0</v>
+      </c>
+      <c r="CK32">
+        <v>221626000.0</v>
+      </c>
+      <c r="CL32">
+        <v>221626000.0</v>
+      </c>
+      <c r="CM32">
+        <v>184263000.0</v>
+      </c>
+      <c r="CN32">
+        <v>37657000.0</v>
+      </c>
+      <c r="CO32">
+        <v>37657000.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:X30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:24">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="2" spans="1:24">
+      <c r="A2" t="s">
+        <v>187</v>
+      </c>
+      <c r="B2">
+        <v>181665000.0</v>
+      </c>
+      <c r="C2">
+        <v>136649000.0</v>
+      </c>
+      <c r="D2">
+        <v>213727000.0</v>
+      </c>
+      <c r="E2">
+        <v>221890000.0</v>
+      </c>
+      <c r="F2">
+        <v>119540000.0</v>
+      </c>
+      <c r="G2">
+        <v>154718000.0</v>
+      </c>
+      <c r="H2">
+        <v>186493000.0</v>
+      </c>
+      <c r="I2">
+        <v>158072000.0</v>
+      </c>
+      <c r="J2">
+        <v>98888000.0</v>
+      </c>
+      <c r="K2">
+        <v>81383000.0</v>
+      </c>
+      <c r="L2">
+        <v>125029000.0</v>
+      </c>
+      <c r="M2">
+        <v>68435000.0</v>
+      </c>
+      <c r="N2">
+        <v>63651000.0</v>
+      </c>
+      <c r="O2"/>
+      <c r="P2"/>
+      <c r="Q2"/>
+      <c r="R2"/>
+      <c r="S2"/>
+      <c r="T2"/>
+      <c r="U2"/>
+      <c r="V2"/>
+      <c r="W2"/>
+      <c r="X2">
+        <v>9341000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:24">
+      <c r="A3" t="s">
+        <v>188</v>
+      </c>
+      <c r="B3">
+        <v>127097000</v>
+      </c>
+      <c r="C3">
+        <v>127990000</v>
+      </c>
+      <c r="D3">
+        <v>225598000</v>
+      </c>
+      <c r="E3">
+        <v>278020000</v>
+      </c>
+      <c r="F3">
+        <v>239110000</v>
+      </c>
+      <c r="G3">
+        <v>159560000</v>
+      </c>
+      <c r="H3">
+        <v>157356000</v>
+      </c>
+      <c r="I3">
+        <v>148363000</v>
+      </c>
+      <c r="J3">
+        <v>122946000</v>
+      </c>
+      <c r="K3">
+        <v>95234000</v>
+      </c>
+      <c r="L3">
+        <v>72948000</v>
+      </c>
+      <c r="M3">
+        <v>73270000</v>
+      </c>
+      <c r="N3">
+        <v>76807000</v>
+      </c>
+      <c r="O3">
+        <v>0</v>
+      </c>
+      <c r="P3">
+        <v>0</v>
+      </c>
+      <c r="Q3">
+        <v>0</v>
+      </c>
+      <c r="R3">
+        <v>0</v>
+      </c>
+      <c r="S3">
+        <v>0</v>
+      </c>
+      <c r="T3">
+        <v>0</v>
+      </c>
+      <c r="U3">
+        <v>0</v>
+      </c>
+      <c r="V3">
+        <v>0</v>
+      </c>
+      <c r="W3">
+        <v>0</v>
+      </c>
+      <c r="X3">
+        <v>8988000</v>
+      </c>
+    </row>
+    <row r="4" spans="1:24">
+      <c r="A4" t="s">
+        <v>189</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4">
+        <v>-8163000.0</v>
+      </c>
+      <c r="F4">
+        <v>102350000.0</v>
+      </c>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+    </row>
+    <row r="5" spans="1:24">
+      <c r="A5" t="s">
+        <v>190</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5">
+        <v>43435000.0</v>
+      </c>
+      <c r="F5">
+        <v>-47906000.0</v>
+      </c>
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5"/>
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5"/>
+      <c r="O5"/>
+      <c r="P5"/>
+      <c r="Q5"/>
+      <c r="R5"/>
+      <c r="S5"/>
+      <c r="T5"/>
+      <c r="U5"/>
+      <c r="V5"/>
+      <c r="W5"/>
+      <c r="X5"/>
+    </row>
+    <row r="6" spans="1:24">
+      <c r="A6" t="s">
+        <v>191</v>
+      </c>
+      <c r="B6">
+        <v>87747000.0</v>
+      </c>
+      <c r="C6">
+        <v>45016000.0</v>
+      </c>
+      <c r="D6">
+        <v>-77078000.0</v>
+      </c>
+      <c r="E6">
+        <v>-8163000.0</v>
+      </c>
+      <c r="F6">
+        <v>102350000.0</v>
+      </c>
+      <c r="G6">
+        <v>-35178000.0</v>
+      </c>
+      <c r="H6">
+        <v>-31775000.0</v>
+      </c>
+      <c r="I6">
+        <v>28421000.0</v>
+      </c>
+      <c r="J6">
+        <v>-17479000.0</v>
+      </c>
+      <c r="K6">
+        <v>17505000.0</v>
+      </c>
+      <c r="L6">
+        <v>-43646000.0</v>
+      </c>
+      <c r="M6">
+        <v>56594000.0</v>
+      </c>
+      <c r="N6">
+        <v>4784000.0</v>
+      </c>
+      <c r="O6"/>
+      <c r="P6"/>
+      <c r="Q6"/>
+      <c r="R6"/>
+      <c r="S6"/>
+      <c r="T6"/>
+      <c r="U6"/>
+      <c r="V6"/>
+      <c r="W6"/>
+      <c r="X6">
+        <v>-9341000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:24">
+      <c r="A7" t="s">
+        <v>192</v>
+      </c>
+      <c r="B7">
+        <v>-337911000.0</v>
+      </c>
+      <c r="C7">
+        <v>-341425000.0</v>
+      </c>
+      <c r="D7">
+        <v>-372065000.0</v>
+      </c>
+      <c r="E7">
+        <v>-427209000.0</v>
+      </c>
+      <c r="F7">
+        <v>-475664000.0</v>
+      </c>
+      <c r="G7">
+        <v>-404612000.0</v>
+      </c>
+      <c r="H7">
+        <v>-421180000.0</v>
+      </c>
+      <c r="I7">
+        <v>56630000.0</v>
+      </c>
+      <c r="J7">
+        <v>-65304000.0</v>
+      </c>
+      <c r="K7">
+        <v>-36372000.0</v>
+      </c>
+      <c r="L7">
+        <v>-19377000.0</v>
+      </c>
+      <c r="M7">
+        <v>47519000.0</v>
+      </c>
+      <c r="N7">
+        <v>-22076000.0</v>
+      </c>
+      <c r="O7">
+        <v>-24557000.0</v>
+      </c>
+      <c r="P7">
+        <v>-51132000.0</v>
+      </c>
+      <c r="Q7">
+        <v>79906000.0</v>
+      </c>
+      <c r="R7">
+        <v>-24563000.0</v>
+      </c>
+      <c r="S7">
+        <v>42345000.0</v>
+      </c>
+      <c r="T7">
+        <v>-6491000.0</v>
+      </c>
+      <c r="U7">
+        <v>29391000.0</v>
+      </c>
+      <c r="V7">
+        <v>11825000.0</v>
+      </c>
+      <c r="W7">
+        <v>20073000.0</v>
+      </c>
+      <c r="X7">
+        <v>25509000.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:24">
+      <c r="A8" t="s">
+        <v>193</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8">
+        <v>6038000.0</v>
+      </c>
+      <c r="F8">
+        <v>-13791000.0</v>
+      </c>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+    </row>
+    <row r="9" spans="1:24">
+      <c r="A9" t="s">
+        <v>194</v>
+      </c>
+      <c r="B9">
+        <v>-5621000.0</v>
+      </c>
+      <c r="C9">
+        <v>4178000.0</v>
+      </c>
+      <c r="D9">
+        <v>5211000.0</v>
+      </c>
+      <c r="E9">
+        <v>6038000.0</v>
+      </c>
+      <c r="F9">
+        <v>-13791000.0</v>
+      </c>
+      <c r="G9">
+        <v>-424575000.0</v>
+      </c>
+      <c r="H9">
+        <v>-3845000.0</v>
+      </c>
+      <c r="I9">
+        <v>23630000.0</v>
+      </c>
+      <c r="J9">
+        <v>-13555000.0</v>
+      </c>
+      <c r="K9">
+        <v>-28720000.0</v>
+      </c>
+      <c r="L9">
+        <v>-3900000.0</v>
+      </c>
+      <c r="M9">
+        <v>11048000.0</v>
+      </c>
+      <c r="N9">
+        <v>-1640000.0</v>
+      </c>
+      <c r="O9">
+        <v>-3999000.0</v>
+      </c>
+      <c r="P9">
+        <v>-5510000.0</v>
+      </c>
+      <c r="Q9">
+        <v>-15297000.0</v>
+      </c>
+      <c r="R9">
+        <v>-3606000.0</v>
+      </c>
+      <c r="S9">
+        <v>-7989000.0</v>
+      </c>
+      <c r="T9">
+        <v>-6228000.0</v>
+      </c>
+      <c r="U9">
+        <v>-3223000.0</v>
+      </c>
+      <c r="V9">
+        <v>-2921000.0</v>
+      </c>
+      <c r="W9">
+        <v>-15132000.0</v>
+      </c>
+      <c r="X9">
+        <v>18156000.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:24">
+      <c r="A10" t="s">
+        <v>195</v>
+      </c>
+      <c r="B10">
+        <v>63119000.0</v>
+      </c>
+      <c r="C10">
+        <v>30767000.0</v>
+      </c>
+      <c r="D10">
+        <v>-32072000.0</v>
+      </c>
+      <c r="E10">
+        <v>22681000.0</v>
+      </c>
+      <c r="F10">
+        <v>-136404000.0</v>
+      </c>
+      <c r="G10">
+        <v>-60635000.0</v>
+      </c>
+      <c r="H10">
+        <v>-8193000.0</v>
+      </c>
+      <c r="I10">
+        <v>644000.0</v>
+      </c>
+      <c r="J10"/>
+      <c r="K10"/>
+      <c r="L10"/>
+      <c r="M10"/>
+      <c r="N10"/>
+      <c r="O10"/>
+      <c r="P10"/>
+      <c r="Q10"/>
+      <c r="R10"/>
+      <c r="S10"/>
+      <c r="T10"/>
+      <c r="U10"/>
+      <c r="V10"/>
+      <c r="W10">
+        <v>109000.0</v>
+      </c>
+      <c r="X10">
+        <v>-2409000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:24">
+      <c r="A11" t="s">
+        <v>196</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11">
+        <v>-63736000.0</v>
+      </c>
+      <c r="F11">
+        <v>71775000.0</v>
+      </c>
+      <c r="G11">
+        <v>46303000.0</v>
+      </c>
+      <c r="H11">
+        <v>15928000.0</v>
+      </c>
+      <c r="I11">
+        <v>23771000.0</v>
+      </c>
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11"/>
+      <c r="N11"/>
+      <c r="O11"/>
+      <c r="P11"/>
+      <c r="Q11"/>
+      <c r="R11"/>
+      <c r="S11"/>
+      <c r="T11"/>
+      <c r="U11"/>
+      <c r="V11"/>
+      <c r="W11"/>
+      <c r="X11"/>
+    </row>
+    <row r="12" spans="1:24">
+      <c r="A12" t="s">
+        <v>197</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12">
+        <v>48907000.0</v>
+      </c>
+      <c r="F12">
+        <v>491235000.0</v>
+      </c>
+      <c r="G12">
+        <v>500637000.0</v>
+      </c>
+      <c r="H12">
+        <v>430391000.0</v>
+      </c>
+      <c r="I12">
+        <v>350775000.0</v>
+      </c>
+      <c r="J12"/>
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12"/>
+      <c r="N12"/>
+      <c r="O12"/>
+      <c r="P12"/>
+      <c r="Q12"/>
+      <c r="R12"/>
+      <c r="S12"/>
+      <c r="T12"/>
+      <c r="U12"/>
+      <c r="V12"/>
+      <c r="W12"/>
+      <c r="X12"/>
+    </row>
+    <row r="13" spans="1:24">
+      <c r="A13" t="s">
+        <v>198</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13">
+        <v>-433165000.0</v>
+      </c>
+      <c r="F13">
+        <v>-397244000.0</v>
+      </c>
+      <c r="G13">
+        <v>-379969000.0</v>
+      </c>
+      <c r="H13">
+        <v>-425070000.0</v>
+      </c>
+      <c r="I13">
+        <v>8585000.0</v>
+      </c>
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+      <c r="V13"/>
+      <c r="W13"/>
+      <c r="X13"/>
+    </row>
+    <row r="14" spans="1:24">
+      <c r="A14" t="s">
+        <v>199</v>
+      </c>
+      <c r="B14">
+        <v>196710000.0</v>
+      </c>
+      <c r="C14">
+        <v>199727000.0</v>
+      </c>
+      <c r="D14">
+        <v>200782000.0</v>
+      </c>
+      <c r="E14">
+        <v>193828000.0</v>
+      </c>
+      <c r="F14">
+        <v>172431000.0</v>
+      </c>
+      <c r="G14">
+        <v>174836000.0</v>
+      </c>
+      <c r="H14">
+        <v>173544000.0</v>
+      </c>
+      <c r="I14">
+        <v>186997000.0</v>
+      </c>
+      <c r="J14">
+        <v>104594000.0</v>
+      </c>
+      <c r="K14">
+        <v>83429000.0</v>
+      </c>
+      <c r="L14">
+        <v>80818000.0</v>
+      </c>
+      <c r="M14">
+        <v>78654000.0</v>
+      </c>
+      <c r="N14">
+        <v>77505000.0</v>
+      </c>
+      <c r="O14"/>
+      <c r="P14"/>
+      <c r="Q14"/>
+      <c r="R14"/>
+      <c r="S14"/>
+      <c r="T14"/>
+      <c r="U14"/>
+      <c r="V14"/>
+      <c r="W14">
+        <v>14000.0</v>
+      </c>
+      <c r="X14">
+        <v>697000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:24">
+      <c r="A15" t="s">
+        <v>200</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15"/>
+      <c r="D15"/>
+      <c r="E15">
+        <v>11759000.0</v>
+      </c>
+      <c r="F15">
+        <v>308000.0</v>
+      </c>
+      <c r="G15">
+        <v>476000000.0</v>
+      </c>
+      <c r="H15"/>
+      <c r="I15"/>
+      <c r="J15"/>
+      <c r="K15"/>
+      <c r="L15"/>
+      <c r="M15"/>
+      <c r="N15"/>
+      <c r="O15"/>
+      <c r="P15"/>
+      <c r="Q15"/>
+      <c r="R15"/>
+      <c r="S15"/>
+      <c r="T15"/>
+      <c r="U15"/>
+      <c r="V15"/>
+      <c r="W15"/>
+      <c r="X15"/>
+    </row>
+    <row r="16" spans="1:24">
+      <c r="A16" t="s">
+        <v>201</v>
+      </c>
+      <c r="B16">
+        <v>269412000.0</v>
+      </c>
+      <c r="C16">
+        <v>181665000.0</v>
+      </c>
+      <c r="D16">
+        <v>136649000.0</v>
+      </c>
+      <c r="E16">
+        <v>213727000.0</v>
+      </c>
+      <c r="F16">
+        <v>221890000.0</v>
+      </c>
+      <c r="G16">
+        <v>119540000.0</v>
+      </c>
+      <c r="H16">
+        <v>154718000.0</v>
+      </c>
+      <c r="I16">
+        <v>186493000.0</v>
+      </c>
+      <c r="J16">
+        <v>81409000.0</v>
+      </c>
+      <c r="K16">
+        <v>98888000.0</v>
+      </c>
+      <c r="L16">
+        <v>81383000.0</v>
+      </c>
+      <c r="M16">
+        <v>125029000.0</v>
+      </c>
+      <c r="N16">
+        <v>68435000.0</v>
+      </c>
+      <c r="O16">
+        <v>63651000.0</v>
+      </c>
+      <c r="P16"/>
+      <c r="Q16"/>
+      <c r="R16"/>
+      <c r="S16"/>
+      <c r="T16"/>
+      <c r="U16"/>
+      <c r="V16"/>
+      <c r="W16"/>
+      <c r="X16"/>
+    </row>
+    <row r="17" spans="1:24">
+      <c r="A17" t="s">
+        <v>202</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+    </row>
+    <row r="18" spans="1:24">
+      <c r="A18" t="s">
+        <v>203</v>
+      </c>
+      <c r="B18">
+        <v>186953000.0</v>
+      </c>
+      <c r="C18">
+        <v>49683000.0</v>
+      </c>
+      <c r="D18">
+        <v>-9879000.0</v>
+      </c>
+      <c r="E18">
+        <v>67983000.0</v>
+      </c>
+      <c r="F18">
+        <v>119105000.0</v>
+      </c>
+      <c r="G18">
+        <v>109055000.0</v>
+      </c>
+      <c r="H18">
+        <v>-47019000.0</v>
+      </c>
+      <c r="I18">
+        <v>54839000.0</v>
+      </c>
+      <c r="J18">
+        <v>266885000.0</v>
+      </c>
+      <c r="K18">
+        <v>222311000.0</v>
+      </c>
+      <c r="L18">
+        <v>197262000.0</v>
+      </c>
+      <c r="M18">
+        <v>183102000.0</v>
+      </c>
+      <c r="N18">
+        <v>160446000.0</v>
+      </c>
+      <c r="O18">
+        <v>-3999000.0</v>
+      </c>
+      <c r="P18">
+        <v>-5510000.0</v>
+      </c>
+      <c r="Q18">
+        <v>-15297000.0</v>
+      </c>
+      <c r="R18">
+        <v>-3606000.0</v>
+      </c>
+      <c r="S18">
+        <v>-7989000.0</v>
+      </c>
+      <c r="T18">
+        <v>-6227000.0</v>
+      </c>
+      <c r="U18">
+        <v>-3222000.0</v>
+      </c>
+      <c r="V18">
+        <v>-2919000.0</v>
+      </c>
+      <c r="W18">
+        <v>-12277000.0</v>
+      </c>
+      <c r="X18">
+        <v>21300000.0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:24">
+      <c r="A19" t="s">
+        <v>204</v>
+      </c>
+      <c r="B19">
+        <v>0.0</v>
+      </c>
+      <c r="C19">
+        <v>-123903000.0</v>
+      </c>
+      <c r="D19">
+        <v>-207445000.0</v>
+      </c>
+      <c r="E19">
+        <v>-35000000.0</v>
+      </c>
+      <c r="F19">
+        <v>6135000.0</v>
+      </c>
+      <c r="G19">
+        <v>-927000.0</v>
+      </c>
+      <c r="H19">
+        <v>-139041000.0</v>
+      </c>
+      <c r="I19">
+        <v>-767000.0</v>
+      </c>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+    </row>
+    <row r="20" spans="1:24">
+      <c r="A20" t="s">
+        <v>205</v>
+      </c>
+      <c r="B20">
+        <v>0.0</v>
+      </c>
+      <c r="C20">
+        <v>2500000.0</v>
+      </c>
+      <c r="D20">
+        <v>0.0</v>
+      </c>
+      <c r="E20">
+        <v>0.0</v>
+      </c>
+      <c r="F20">
+        <v>0.0</v>
+      </c>
+      <c r="G20">
+        <v>936041000.0</v>
+      </c>
+      <c r="H20">
+        <v>0.0</v>
+      </c>
+      <c r="I20">
+        <v>0.0</v>
+      </c>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+    </row>
+    <row r="21" spans="1:24">
+      <c r="A21" t="s">
+        <v>206</v>
+      </c>
+      <c r="B21">
+        <v>-100864000.0</v>
+      </c>
+      <c r="C21">
+        <v>-5707000.0</v>
+      </c>
+      <c r="D21">
+        <v>-80925000.0</v>
+      </c>
+      <c r="E21">
+        <v>-17000000.0</v>
+      </c>
+      <c r="F21">
+        <v>5575000.0</v>
+      </c>
+      <c r="G21">
+        <v>-1082294000.0</v>
+      </c>
+      <c r="H21">
+        <v>-506000.0</v>
+      </c>
+      <c r="I21">
+        <v>-28140000.0</v>
+      </c>
+      <c r="J21"/>
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21"/>
+      <c r="N21"/>
+      <c r="O21"/>
+      <c r="P21"/>
+      <c r="Q21"/>
+      <c r="R21"/>
+      <c r="S21"/>
+      <c r="T21"/>
+      <c r="U21"/>
+      <c r="V21"/>
+      <c r="W21"/>
+      <c r="X21"/>
+    </row>
+    <row r="22" spans="1:24">
+      <c r="A22" t="s">
+        <v>169</v>
+      </c>
+      <c r="B22">
+        <v>9066000.0</v>
+      </c>
+      <c r="C22">
+        <v>-101816000.0</v>
+      </c>
+      <c r="D22">
+        <v>-1280210000.0</v>
+      </c>
+      <c r="E22">
+        <v>89910000.0</v>
+      </c>
+      <c r="F22">
+        <v>159805000.0</v>
+      </c>
+      <c r="G22">
+        <v>-31736000.0</v>
+      </c>
+      <c r="H22">
+        <v>-103984000.0</v>
+      </c>
+      <c r="I22">
+        <v>-413788000.0</v>
+      </c>
+      <c r="J22">
+        <v>209196000.0</v>
+      </c>
+      <c r="K22">
+        <v>211049000.0</v>
+      </c>
+      <c r="L22">
+        <v>135438000.0</v>
+      </c>
+      <c r="M22">
+        <v>137511000.0</v>
+      </c>
+      <c r="N22">
+        <v>45551000.0</v>
+      </c>
+      <c r="O22">
+        <v>99860000.0</v>
+      </c>
+      <c r="P22">
+        <v>114158000.0</v>
+      </c>
+      <c r="Q22">
+        <v>135586000.0</v>
+      </c>
+      <c r="R22">
+        <v>132984000.0</v>
+      </c>
+      <c r="S22">
+        <v>121012000.0</v>
+      </c>
+      <c r="T22">
+        <v>108629000.0</v>
+      </c>
+      <c r="U22">
+        <v>67816000.0</v>
+      </c>
+      <c r="V22">
+        <v>63572000.0</v>
+      </c>
+      <c r="W22">
+        <v>45056000.0</v>
+      </c>
+      <c r="X22">
+        <v>30197000.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:24">
+      <c r="A23" t="s">
+        <v>207</v>
+      </c>
+      <c r="B23">
+        <v>-10174000.0</v>
+      </c>
+      <c r="C23">
+        <v>-5547000.0</v>
+      </c>
+      <c r="D23">
+        <v>-4427000.0</v>
+      </c>
+      <c r="E23">
+        <v>-11759000.0</v>
+      </c>
+      <c r="F23">
+        <v>-24357000.0</v>
+      </c>
+      <c r="G23">
+        <v>951750000.0</v>
+      </c>
+      <c r="H23">
+        <v>-3374000.0</v>
+      </c>
+      <c r="I23">
+        <v>-3848000.0</v>
+      </c>
+      <c r="J23">
+        <v>421316000.0</v>
+      </c>
+      <c r="K23">
+        <v>-95273000.0</v>
+      </c>
+      <c r="L23">
+        <v>-93765000.0</v>
+      </c>
+      <c r="M23">
+        <v>-72013000.0</v>
+      </c>
+      <c r="N23">
+        <v>-13514000.0</v>
+      </c>
+      <c r="O23">
+        <v>3999000.0</v>
+      </c>
+      <c r="P23">
+        <v>5510000.0</v>
+      </c>
+      <c r="Q23">
+        <v>15297000.0</v>
+      </c>
+      <c r="R23">
+        <v>3606000.0</v>
+      </c>
+      <c r="S23">
+        <v>7989000.0</v>
+      </c>
+      <c r="T23">
+        <v>6227000.0</v>
+      </c>
+      <c r="U23">
+        <v>3212000.0</v>
+      </c>
+      <c r="V23">
+        <v>2913000.0</v>
+      </c>
+      <c r="W23">
+        <v>12283000.0</v>
+      </c>
+      <c r="X23">
+        <v>-11451000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:24">
+      <c r="A24" t="s">
+        <v>208</v>
+      </c>
+      <c r="B24">
+        <v>-124556000.0</v>
+      </c>
+      <c r="C24">
+        <v>4175000.0</v>
+      </c>
+      <c r="D24"/>
+      <c r="E24">
+        <v>2336000.0</v>
+      </c>
+      <c r="F24">
+        <v>226000.0</v>
+      </c>
+      <c r="G24">
+        <v>3302000.0</v>
+      </c>
+      <c r="H24">
+        <v>20058000.0</v>
+      </c>
+      <c r="I24">
+        <v>6148000.0</v>
+      </c>
+      <c r="J24">
+        <v>9597000.0</v>
+      </c>
+      <c r="K24">
+        <v>208775000.0</v>
+      </c>
+      <c r="L24">
+        <v>247304000.0</v>
+      </c>
+      <c r="M24">
+        <v>38594000.0</v>
+      </c>
+      <c r="N24">
+        <v>-7535000.0</v>
+      </c>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24">
+        <v>10000.0</v>
+      </c>
+      <c r="V24">
+        <v>6000.0</v>
+      </c>
+      <c r="W24">
+        <v>-6000.0</v>
+      </c>
+      <c r="X24">
+        <v>-142378000.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:24">
+      <c r="A25" t="s">
+        <v>209</v>
+      </c>
+      <c r="B25">
+        <v>396485000.0</v>
+      </c>
+      <c r="C25">
+        <v>370975000.0</v>
+      </c>
+      <c r="D25">
+        <v>1585353000.0</v>
+      </c>
+      <c r="E25">
+        <v>428690000.0</v>
+      </c>
+      <c r="F25">
+        <v>452378000.0</v>
+      </c>
+      <c r="G25">
+        <v>464991000.0</v>
+      </c>
+      <c r="H25">
+        <v>452468000.0</v>
+      </c>
+      <c r="I25">
+        <v>364911000.0</v>
+      </c>
+      <c r="J25">
+        <v>159684000.0</v>
+      </c>
+      <c r="K25">
+        <v>116161000.0</v>
+      </c>
+      <c r="L25">
+        <v>82184000.0</v>
+      </c>
+      <c r="M25">
+        <v>10752000.0</v>
+      </c>
+      <c r="N25">
+        <v>102875000.0</v>
+      </c>
+      <c r="O25">
+        <v>-79302000.0</v>
+      </c>
+      <c r="P25">
+        <v>-68536000.0</v>
+      </c>
+      <c r="Q25">
+        <v>-230789000.0</v>
+      </c>
+      <c r="R25">
+        <v>-112027000.0</v>
+      </c>
+      <c r="S25">
+        <v>-171346000.0</v>
+      </c>
+      <c r="T25">
+        <v>-108365000.0</v>
+      </c>
+      <c r="U25">
+        <v>-100429000.0</v>
+      </c>
+      <c r="V25">
+        <v>-78316000.0</v>
+      </c>
+      <c r="W25">
+        <v>-77420000.0</v>
+      </c>
+      <c r="X25">
+        <v>-26115000.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:24">
+      <c r="A26" t="s">
+        <v>210</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26">
+        <v>-6289000.0</v>
+      </c>
+      <c r="D26">
+        <v>-8650000.0</v>
+      </c>
+      <c r="E26">
+        <v>-15555000.0</v>
+      </c>
+      <c r="F26">
+        <v>-33000.0</v>
+      </c>
+      <c r="G26">
+        <v>-105000.0</v>
+      </c>
+      <c r="H26">
+        <v>0.0</v>
+      </c>
+      <c r="I26">
+        <v>-111000.0</v>
+      </c>
+      <c r="J26">
+        <v>-17219000.0</v>
+      </c>
+      <c r="K26">
+        <v>-165607000.0</v>
+      </c>
+      <c r="L26">
+        <v>-255108000.0</v>
+      </c>
+      <c r="M26">
+        <v>-39367000.0</v>
+      </c>
+      <c r="N26">
+        <v>-68435000.0</v>
+      </c>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26">
+        <v>-314508000.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:24">
+      <c r="A27" t="s">
+        <v>211</v>
+      </c>
+      <c r="B27">
+        <v>32650000.0</v>
+      </c>
+      <c r="C27">
+        <v>50212000.0</v>
+      </c>
+      <c r="D27">
+        <v>81859000.0</v>
+      </c>
+      <c r="E27">
+        <v>60784000.0</v>
+      </c>
+      <c r="F27">
+        <v>49265000.0</v>
+      </c>
+      <c r="G27">
+        <v>12915000.0</v>
+      </c>
+      <c r="H27">
+        <v>9489000.0</v>
+      </c>
+      <c r="I27">
+        <v>8452000.0</v>
+      </c>
+      <c r="J27">
+        <v>18762000.0</v>
+      </c>
+      <c r="K27">
+        <v>16264000.0</v>
+      </c>
+      <c r="L27">
+        <v>17200000.0</v>
+      </c>
+      <c r="M27">
+        <v>14104000.0</v>
+      </c>
+      <c r="N27">
+        <v>14087000.0</v>
+      </c>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+    </row>
+    <row r="28" spans="1:24">
+      <c r="A28" t="s">
+        <v>212</v>
+      </c>
+      <c r="B28">
+        <v>-101747000.0</v>
+      </c>
+      <c r="C28">
+        <v>-8754000.0</v>
+      </c>
+      <c r="D28">
+        <v>-85352000.0</v>
+      </c>
+      <c r="E28">
+        <v>-33842000.0</v>
+      </c>
+      <c r="F28">
+        <v>-18782000.0</v>
+      </c>
+      <c r="G28">
+        <v>-146608000.0</v>
+      </c>
+      <c r="H28">
+        <v>-3071000.0</v>
+      </c>
+      <c r="I28">
+        <v>-32099000.0</v>
+      </c>
+      <c r="J28">
+        <v>421316000.0</v>
+      </c>
+      <c r="K28">
+        <v>-95273000.0</v>
+      </c>
+      <c r="L28">
+        <v>-93765000.0</v>
+      </c>
+      <c r="M28">
+        <v>-72013000.0</v>
+      </c>
+      <c r="N28">
+        <v>-13514000.0</v>
+      </c>
+      <c r="O28">
+        <v>3999000.0</v>
+      </c>
+      <c r="P28">
+        <v>5510000.0</v>
+      </c>
+      <c r="Q28">
+        <v>15297000.0</v>
+      </c>
+      <c r="R28">
+        <v>3606000.0</v>
+      </c>
+      <c r="S28">
+        <v>7989000.0</v>
+      </c>
+      <c r="T28">
+        <v>6227000.0</v>
+      </c>
+      <c r="U28">
+        <v>3212000.0</v>
+      </c>
+      <c r="V28">
+        <v>2913000.0</v>
+      </c>
+      <c r="W28">
+        <v>12283000.0</v>
+      </c>
+      <c r="X28">
+        <v>-11451000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:24">
+      <c r="A29" t="s">
+        <v>213</v>
+      </c>
+      <c r="B29">
+        <v>314050000.0</v>
+      </c>
+      <c r="C29">
+        <v>177673000.0</v>
+      </c>
+      <c r="D29">
+        <v>215719000.0</v>
+      </c>
+      <c r="E29">
+        <v>346003000.0</v>
+      </c>
+      <c r="F29">
+        <v>358215000.0</v>
+      </c>
+      <c r="G29">
+        <v>268615000.0</v>
+      </c>
+      <c r="H29">
+        <v>110337000.0</v>
+      </c>
+      <c r="I29">
+        <v>203202000.0</v>
+      </c>
+      <c r="J29">
+        <v>389831000.0</v>
+      </c>
+      <c r="K29">
+        <v>317545000.0</v>
+      </c>
+      <c r="L29">
+        <v>270210000.0</v>
+      </c>
+      <c r="M29">
+        <v>256372000.0</v>
+      </c>
+      <c r="N29">
+        <v>237253000.0</v>
+      </c>
+      <c r="O29">
+        <v>-3999000.0</v>
+      </c>
+      <c r="P29">
+        <v>-5510000.0</v>
+      </c>
+      <c r="Q29">
+        <v>-15297000.0</v>
+      </c>
+      <c r="R29">
+        <v>-3606000.0</v>
+      </c>
+      <c r="S29">
+        <v>-7989000.0</v>
+      </c>
+      <c r="T29">
+        <v>-6227000.0</v>
+      </c>
+      <c r="U29">
+        <v>-3222000.0</v>
+      </c>
+      <c r="V29">
+        <v>-2919000.0</v>
+      </c>
+      <c r="W29">
+        <v>-12277000.0</v>
+      </c>
+      <c r="X29">
+        <v>30288000.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:24">
+      <c r="A30" t="s">
+        <v>214</v>
+      </c>
+      <c r="B30">
+        <v>-124556000.0</v>
+      </c>
+      <c r="C30">
+        <v>-123903000.0</v>
+      </c>
+      <c r="D30">
+        <v>-207445000.0</v>
+      </c>
+      <c r="E30">
+        <v>-320324000.0</v>
+      </c>
+      <c r="F30">
+        <v>-237083000.0</v>
+      </c>
+      <c r="G30">
+        <v>-157185000.0</v>
+      </c>
+      <c r="H30">
+        <v>-139041000.0</v>
+      </c>
+      <c r="I30">
+        <v>-142682000.0</v>
+      </c>
+      <c r="J30"/>
+      <c r="K30"/>
+      <c r="L30"/>
+      <c r="M30"/>
+      <c r="N30"/>
+      <c r="O30"/>
+      <c r="P30"/>
+      <c r="Q30"/>
+      <c r="R30"/>
+      <c r="S30"/>
+      <c r="T30"/>
+      <c r="U30"/>
+      <c r="V30"/>
+      <c r="W30"/>
+      <c r="X30"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:CO30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:93">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>86</v>
+      </c>
+      <c r="C1" t="s">
+        <v>1</v>
+      </c>
+      <c r="D1" t="s">
+        <v>87</v>
+      </c>
+      <c r="E1" t="s">
+        <v>88</v>
+      </c>
+      <c r="F1" t="s">
+        <v>89</v>
+      </c>
+      <c r="G1" t="s">
+        <v>2</v>
+      </c>
+      <c r="H1" t="s">
+        <v>90</v>
+      </c>
+      <c r="I1" t="s">
+        <v>91</v>
+      </c>
+      <c r="J1" t="s">
+        <v>92</v>
+      </c>
+      <c r="K1" t="s">
+        <v>3</v>
+      </c>
+      <c r="L1" t="s">
+        <v>93</v>
+      </c>
+      <c r="M1" t="s">
+        <v>94</v>
+      </c>
+      <c r="N1" t="s">
+        <v>95</v>
+      </c>
+      <c r="O1" t="s">
+        <v>4</v>
+      </c>
+      <c r="P1" t="s">
+        <v>96</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>97</v>
+      </c>
+      <c r="R1" t="s">
+        <v>98</v>
+      </c>
+      <c r="S1" t="s">
+        <v>5</v>
+      </c>
+      <c r="T1" t="s">
+        <v>99</v>
+      </c>
+      <c r="U1" t="s">
+        <v>100</v>
+      </c>
+      <c r="V1" t="s">
+        <v>101</v>
+      </c>
+      <c r="W1" t="s">
+        <v>6</v>
+      </c>
+      <c r="X1" t="s">
+        <v>102</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>103</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>15</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BI1" t="s">
+        <v>16</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BM1" t="s">
+        <v>17</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BQ1" t="s">
+        <v>18</v>
+      </c>
+      <c r="BR1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BU1" t="s">
+        <v>19</v>
+      </c>
+      <c r="BV1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BX1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BY1" t="s">
+        <v>20</v>
+      </c>
+      <c r="BZ1" t="s">
+        <v>143</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>144</v>
+      </c>
+      <c r="CB1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CC1" t="s">
+        <v>21</v>
+      </c>
+      <c r="CD1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CF1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CG1" t="s">
+        <v>22</v>
+      </c>
+      <c r="CH1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CI1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CJ1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CK1" t="s">
+        <v>23</v>
+      </c>
+      <c r="CL1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CM1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CN1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CO1" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="2" spans="1:93">
+      <c r="A2" t="s">
+        <v>187</v>
+      </c>
+      <c r="B2">
+        <v>269412000.0</v>
+      </c>
+      <c r="C2">
+        <v>189732000.0</v>
+      </c>
+      <c r="D2">
+        <v>189732000.0</v>
+      </c>
+      <c r="E2">
+        <v>138744000.0</v>
+      </c>
+      <c r="F2">
+        <v>181665000.0</v>
+      </c>
+      <c r="G2">
+        <v>121021000.0</v>
+      </c>
+      <c r="H2">
+        <v>133646000.0</v>
+      </c>
+      <c r="I2">
+        <v>90864000.0</v>
+      </c>
+      <c r="J2">
+        <v>136649000.0</v>
+      </c>
+      <c r="K2">
+        <v>142234000.0</v>
+      </c>
+      <c r="L2">
+        <v>176409000.0</v>
+      </c>
+      <c r="M2">
+        <v>151521000.0</v>
+      </c>
+      <c r="N2">
+        <v>213727000.0</v>
+      </c>
+      <c r="O2">
+        <v>151623000.0</v>
+      </c>
+      <c r="P2">
+        <v>127693000.0</v>
+      </c>
+      <c r="Q2">
+        <v>198239000.0</v>
+      </c>
+      <c r="R2">
+        <v>221890000.0</v>
+      </c>
+      <c r="S2">
+        <v>225351000.0</v>
+      </c>
+      <c r="T2">
+        <v>208166000.0</v>
+      </c>
+      <c r="U2">
+        <v>179978000.0</v>
+      </c>
+      <c r="V2">
+        <v>119540000.0</v>
+      </c>
+      <c r="W2">
+        <v>209154000.0</v>
+      </c>
+      <c r="X2">
+        <v>179364000.0</v>
+      </c>
+      <c r="Y2">
+        <v>154718000.0</v>
+      </c>
+      <c r="Z2">
+        <v>348286000.0</v>
+      </c>
+      <c r="AA2">
+        <v>150620000.0</v>
+      </c>
+      <c r="AB2">
+        <v>152051000.0</v>
+      </c>
+      <c r="AC2"/>
+      <c r="AD2">
+        <v>119052000.0</v>
+      </c>
+      <c r="AE2">
+        <v>89531000.0</v>
+      </c>
+      <c r="AF2">
+        <v>81409000.0</v>
+      </c>
+      <c r="AG2">
+        <v>72914000.0</v>
+      </c>
+      <c r="AH2">
+        <v>109684000.0</v>
+      </c>
+      <c r="AI2">
+        <v>74480000.0</v>
+      </c>
+      <c r="AJ2">
+        <v>98888000.0</v>
+      </c>
+      <c r="AK2">
+        <v>74992000.0</v>
+      </c>
+      <c r="AL2">
+        <v>74326000.0</v>
+      </c>
+      <c r="AM2">
+        <v>59278000.0</v>
+      </c>
+      <c r="AN2">
+        <v>81383000.0</v>
+      </c>
+      <c r="AO2">
+        <v>126507000.0</v>
+      </c>
+      <c r="AP2">
+        <v>122535000.0</v>
+      </c>
+      <c r="AQ2">
+        <v>137288000.0</v>
+      </c>
+      <c r="AR2">
+        <v>125029000.0</v>
+      </c>
+      <c r="AS2">
+        <v>153174000.0</v>
+      </c>
+      <c r="AT2">
+        <v>112270000.0</v>
+      </c>
+      <c r="AU2">
+        <v>105286000.0</v>
+      </c>
+      <c r="AV2">
+        <v>68435000.0</v>
+      </c>
+      <c r="AW2">
+        <v>79661000.0</v>
+      </c>
+      <c r="AX2">
+        <v>64067000.0</v>
+      </c>
+      <c r="AY2">
+        <v>72716000.0</v>
+      </c>
+      <c r="AZ2">
+        <v>63651000.0</v>
+      </c>
+      <c r="BA2">
+        <v>79243000.0</v>
+      </c>
+      <c r="BB2">
+        <v>155783000.0</v>
+      </c>
+      <c r="BC2">
+        <v>130399000.0</v>
+      </c>
+      <c r="BD2">
+        <v>97254000.0</v>
+      </c>
+      <c r="BE2">
+        <v>132233000.0</v>
+      </c>
+      <c r="BF2">
+        <v>193757000.0</v>
+      </c>
+      <c r="BG2">
+        <v>-108554000.0</v>
+      </c>
+      <c r="BH2">
+        <v>145234000.0</v>
+      </c>
+      <c r="BI2">
+        <v>155001000.0</v>
+      </c>
+      <c r="BJ2">
+        <v>138895000.0</v>
+      </c>
+      <c r="BK2">
+        <v>109084000.0</v>
+      </c>
+      <c r="BL2">
+        <v>88958000.0</v>
+      </c>
+      <c r="BM2">
+        <v>95303000.0</v>
+      </c>
+      <c r="BN2">
+        <v>75924000.0</v>
+      </c>
+      <c r="BO2">
+        <v>86244000.0</v>
+      </c>
+      <c r="BP2">
+        <v>110866000.0</v>
+      </c>
+      <c r="BQ2">
+        <v>87155000.0</v>
+      </c>
+      <c r="BR2">
+        <v>62107000.0</v>
+      </c>
+      <c r="BS2">
+        <v>38245000.0</v>
+      </c>
+      <c r="BT2">
+        <v>45104000.0</v>
+      </c>
+      <c r="BU2">
+        <v>32821000.0</v>
+      </c>
+      <c r="BV2">
+        <v>20801000.0</v>
+      </c>
+      <c r="BW2">
+        <v>32180000.0</v>
+      </c>
+      <c r="BX2">
+        <v>58488000.0</v>
+      </c>
+      <c r="BY2">
+        <v>44501000.0</v>
+      </c>
+      <c r="BZ2">
+        <v>115515000.0</v>
+      </c>
+      <c r="CA2">
+        <v>41526000.0</v>
+      </c>
+      <c r="CB2">
+        <v>30964000.0</v>
+      </c>
+      <c r="CC2">
+        <v>50834000.0</v>
+      </c>
+      <c r="CD2">
+        <v>32836000.0</v>
+      </c>
+      <c r="CE2">
+        <v>29361000.0</v>
+      </c>
+      <c r="CF2">
+        <v>17237000.0</v>
+      </c>
+      <c r="CG2">
+        <v>18445000.0</v>
+      </c>
+      <c r="CH2">
+        <v>22512000.0</v>
+      </c>
+      <c r="CI2">
+        <v>24675000.0</v>
+      </c>
+      <c r="CJ2">
+        <v>6462000.0</v>
+      </c>
+      <c r="CK2">
+        <v>17704000.0</v>
+      </c>
+      <c r="CL2">
+        <v>17704000.0</v>
+      </c>
+      <c r="CM2">
+        <v>7103000.0</v>
+      </c>
+      <c r="CN2">
+        <v>7103000.0</v>
+      </c>
+      <c r="CO2">
+        <v>7103000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:93">
+      <c r="A3" t="s">
+        <v>188</v>
+      </c>
+      <c r="B3">
+        <v>38153000</v>
+      </c>
+      <c r="C3">
+        <v>28412000</v>
+      </c>
+      <c r="D3">
+        <v>29444000</v>
+      </c>
+      <c r="E3">
+        <v>32104000</v>
+      </c>
+      <c r="F3">
+        <v>28412000</v>
+      </c>
+      <c r="G3">
+        <v>36949000</v>
+      </c>
+      <c r="H3">
+        <v>31012000</v>
+      </c>
+      <c r="I3">
+        <v>27388000</v>
+      </c>
+      <c r="J3">
+        <v>32641000</v>
+      </c>
+      <c r="K3">
+        <v>49066000</v>
+      </c>
+      <c r="L3">
+        <v>62509000</v>
+      </c>
+      <c r="M3">
+        <v>51973000</v>
+      </c>
+      <c r="N3">
+        <v>62050000</v>
+      </c>
+      <c r="O3">
+        <v>65946000</v>
+      </c>
+      <c r="P3">
+        <v>75884000</v>
+      </c>
+      <c r="Q3">
+        <v>70280000</v>
+      </c>
+      <c r="R3">
+        <v>65910000</v>
+      </c>
+      <c r="S3">
+        <v>74780000</v>
+      </c>
+      <c r="T3">
+        <v>64447000</v>
+      </c>
+      <c r="U3">
+        <v>52532000</v>
+      </c>
+      <c r="V3">
+        <v>47351000</v>
+      </c>
+      <c r="W3">
+        <v>63271000</v>
+      </c>
+      <c r="X3">
+        <v>46246000</v>
+      </c>
+      <c r="Y3">
+        <v>27895000</v>
+      </c>
+      <c r="Z3">
+        <v>22148000</v>
+      </c>
+      <c r="AA3">
+        <v>37706000</v>
+      </c>
+      <c r="AB3">
+        <v>43442000</v>
+      </c>
+      <c r="AC3">
+        <v>37879000</v>
+      </c>
+      <c r="AD3">
+        <v>37879000</v>
+      </c>
+      <c r="AE3">
+        <v>25719000</v>
+      </c>
+      <c r="AF3">
+        <v>28919000</v>
+      </c>
+      <c r="AG3">
+        <v>32400000</v>
+      </c>
+      <c r="AH3">
+        <v>31732000</v>
+      </c>
+      <c r="AI3">
+        <v>33008000</v>
+      </c>
+      <c r="AJ3">
+        <v>25806000</v>
+      </c>
+      <c r="AK3">
+        <v>33764000</v>
+      </c>
+      <c r="AL3">
+        <v>26949000</v>
+      </c>
+      <c r="AM3">
+        <v>17995000</v>
+      </c>
+      <c r="AN3">
+        <v>16526000</v>
+      </c>
+      <c r="AO3">
+        <v>22855000</v>
+      </c>
+      <c r="AP3">
+        <v>22114000</v>
+      </c>
+      <c r="AQ3">
+        <v>11360000</v>
+      </c>
+      <c r="AR3">
+        <v>16619000</v>
+      </c>
+      <c r="AS3">
+        <v>20588000</v>
+      </c>
+      <c r="AT3">
+        <v>19587000</v>
+      </c>
+      <c r="AU3">
+        <v>15126000</v>
+      </c>
+      <c r="AV3">
+        <v>17969000</v>
+      </c>
+      <c r="AW3">
+        <v>21550000</v>
+      </c>
+      <c r="AX3">
+        <v>18092000</v>
+      </c>
+      <c r="AY3">
+        <v>21093000</v>
+      </c>
+      <c r="AZ3">
+        <v>16072000</v>
+      </c>
+      <c r="BA3">
+        <v>43275000</v>
+      </c>
+      <c r="BB3">
+        <v>14841000</v>
+      </c>
+      <c r="BC3">
+        <v>16400000</v>
+      </c>
+      <c r="BD3">
+        <v>12034000</v>
+      </c>
+      <c r="BE3">
+        <v>47675000</v>
+      </c>
+      <c r="BF3">
+        <v>19750000</v>
+      </c>
+      <c r="BG3">
+        <v>46258000</v>
+      </c>
+      <c r="BH3">
+        <v>16049000</v>
+      </c>
+      <c r="BI3">
+        <v>38522000</v>
+      </c>
+      <c r="BJ3">
+        <v>13314000</v>
+      </c>
+      <c r="BK3">
+        <v>12322000</v>
+      </c>
+      <c r="BL3">
+        <v>12886000</v>
+      </c>
+      <c r="BM3">
+        <v>39764000</v>
+      </c>
+      <c r="BN3">
+        <v>14221000</v>
+      </c>
+      <c r="BO3">
+        <v>16080000</v>
+      </c>
+      <c r="BP3">
+        <v>9463000</v>
+      </c>
+      <c r="BQ3">
+        <v>38033000</v>
+      </c>
+      <c r="BR3">
+        <v>10797000</v>
+      </c>
+      <c r="BS3">
+        <v>15361000</v>
+      </c>
+      <c r="BT3">
+        <v>11875000</v>
+      </c>
+      <c r="BU3">
+        <v>23800000</v>
+      </c>
+      <c r="BV3">
+        <v>8733000</v>
+      </c>
+      <c r="BW3">
+        <v>7207000</v>
+      </c>
+      <c r="BX3">
+        <v>7860000</v>
+      </c>
+      <c r="BY3">
+        <v>22725000</v>
+      </c>
+      <c r="BZ3">
+        <v>8044000</v>
+      </c>
+      <c r="CA3">
+        <v>7472000</v>
+      </c>
+      <c r="CB3">
+        <v>7209000</v>
+      </c>
+      <c r="CC3">
+        <v>16035000</v>
+      </c>
+      <c r="CD3">
+        <v>7008000</v>
+      </c>
+      <c r="CE3">
+        <v>5562000</v>
+      </c>
+      <c r="CF3">
+        <v>3465000</v>
+      </c>
+      <c r="CG3">
+        <v>11040000</v>
+      </c>
+      <c r="CH3">
+        <v>4872000</v>
+      </c>
+      <c r="CI3">
+        <v>3343000</v>
+      </c>
+      <c r="CJ3">
+        <v>2825000</v>
+      </c>
+      <c r="CK3">
+        <v>2784000</v>
+      </c>
+      <c r="CL3">
+        <v>2784000</v>
+      </c>
+      <c r="CM3">
+        <v>6204000</v>
+      </c>
+      <c r="CN3">
+        <v>6204000</v>
+      </c>
+      <c r="CO3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:93">
+      <c r="A4" t="s">
+        <v>189</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4">
+        <v>-62206000.0</v>
+      </c>
+      <c r="O4">
+        <v>62104000.0</v>
+      </c>
+      <c r="P4">
+        <v>-46616000.0</v>
+      </c>
+      <c r="Q4"/>
+      <c r="R4">
+        <v>-23651000.0</v>
+      </c>
+      <c r="S4">
+        <v>-3461000.0</v>
+      </c>
+      <c r="T4">
+        <v>17185000.0</v>
+      </c>
+      <c r="U4">
+        <v>28188000.0</v>
+      </c>
+      <c r="V4">
+        <v>60438000.0</v>
+      </c>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4"/>
+      <c r="AG4"/>
+      <c r="AH4"/>
+      <c r="AI4"/>
+      <c r="AJ4"/>
+      <c r="AK4"/>
+      <c r="AL4"/>
+      <c r="AM4"/>
+      <c r="AN4"/>
+      <c r="AO4"/>
+      <c r="AP4"/>
+      <c r="AQ4"/>
+      <c r="AR4"/>
+      <c r="AS4"/>
+      <c r="AT4"/>
+      <c r="AU4"/>
+      <c r="AV4"/>
+      <c r="AW4"/>
+      <c r="AX4"/>
+      <c r="AY4"/>
+      <c r="AZ4"/>
+      <c r="BA4"/>
+      <c r="BB4"/>
+      <c r="BC4"/>
+      <c r="BD4"/>
+      <c r="BE4"/>
+      <c r="BF4"/>
+      <c r="BG4"/>
+      <c r="BH4"/>
+      <c r="BI4"/>
+      <c r="BJ4"/>
+      <c r="BK4"/>
+      <c r="BL4"/>
+      <c r="BM4"/>
+      <c r="BN4"/>
+      <c r="BO4"/>
+      <c r="BP4"/>
+      <c r="BQ4"/>
+      <c r="BR4"/>
+      <c r="BS4"/>
+      <c r="BT4"/>
+      <c r="BU4"/>
+      <c r="BV4"/>
+      <c r="BW4"/>
+      <c r="BX4"/>
+      <c r="BY4"/>
+      <c r="BZ4"/>
+      <c r="CA4"/>
+      <c r="CB4"/>
+      <c r="CC4"/>
+      <c r="CD4"/>
+      <c r="CE4"/>
+      <c r="CF4"/>
+      <c r="CG4"/>
+      <c r="CH4"/>
+      <c r="CI4"/>
+      <c r="CJ4"/>
+      <c r="CK4"/>
+      <c r="CL4"/>
+      <c r="CM4"/>
+      <c r="CN4"/>
+      <c r="CO4"/>
+    </row>
+    <row r="5" spans="1:93">
+      <c r="A5" t="s">
+        <v>190</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5"/>
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5">
+        <v>-38340000.0</v>
+      </c>
+      <c r="O5">
+        <v>3064000.0</v>
+      </c>
+      <c r="P5">
+        <v>57604000.0</v>
+      </c>
+      <c r="Q5"/>
+      <c r="R5">
+        <v>-17233000.0</v>
+      </c>
+      <c r="S5">
+        <v>23771000.0</v>
+      </c>
+      <c r="T5">
+        <v>-19644000.0</v>
+      </c>
+      <c r="U5">
+        <v>-31087000.0</v>
+      </c>
+      <c r="V5">
+        <v>-20946000.0</v>
+      </c>
+      <c r="W5"/>
+      <c r="X5"/>
+      <c r="Y5"/>
+      <c r="Z5"/>
+      <c r="AA5"/>
+      <c r="AB5"/>
+      <c r="AC5"/>
+      <c r="AD5"/>
+      <c r="AE5"/>
+      <c r="AF5"/>
+      <c r="AG5"/>
+      <c r="AH5"/>
+      <c r="AI5"/>
+      <c r="AJ5"/>
+      <c r="AK5"/>
+      <c r="AL5"/>
+      <c r="AM5"/>
+      <c r="AN5"/>
+      <c r="AO5"/>
+      <c r="AP5"/>
+      <c r="AQ5"/>
+      <c r="AR5"/>
+      <c r="AS5"/>
+      <c r="AT5"/>
+      <c r="AU5"/>
+      <c r="AV5"/>
+      <c r="AW5"/>
+      <c r="AX5"/>
+      <c r="AY5"/>
+      <c r="AZ5"/>
+      <c r="BA5"/>
+      <c r="BB5"/>
+      <c r="BC5"/>
+      <c r="BD5"/>
+      <c r="BE5"/>
+      <c r="BF5"/>
+      <c r="BG5"/>
+      <c r="BH5"/>
+      <c r="BI5"/>
+      <c r="BJ5"/>
+      <c r="BK5"/>
+      <c r="BL5"/>
+      <c r="BM5"/>
+      <c r="BN5"/>
+      <c r="BO5"/>
+      <c r="BP5"/>
+      <c r="BQ5"/>
+      <c r="BR5"/>
+      <c r="BS5"/>
+      <c r="BT5"/>
+      <c r="BU5"/>
+      <c r="BV5"/>
+      <c r="BW5"/>
+      <c r="BX5"/>
+      <c r="BY5"/>
+      <c r="BZ5"/>
+      <c r="CA5"/>
+      <c r="CB5"/>
+      <c r="CC5"/>
+      <c r="CD5"/>
+      <c r="CE5"/>
+      <c r="CF5"/>
+      <c r="CG5"/>
+      <c r="CH5"/>
+      <c r="CI5"/>
+      <c r="CJ5"/>
+      <c r="CK5"/>
+      <c r="CL5"/>
+      <c r="CM5"/>
+      <c r="CN5"/>
+      <c r="CO5"/>
+    </row>
+    <row r="6" spans="1:93">
+      <c r="A6" t="s">
+        <v>191</v>
+      </c>
+      <c r="B6">
+        <v>-102608000.0</v>
+      </c>
+      <c r="C6">
+        <v>79680000.0</v>
+      </c>
+      <c r="D6">
+        <v>47681000.0</v>
+      </c>
+      <c r="E6">
+        <v>50988000.0</v>
+      </c>
+      <c r="F6">
+        <v>-42921000.0</v>
+      </c>
+      <c r="G6">
+        <v>60644000.0</v>
+      </c>
+      <c r="H6">
+        <v>-12625000.0</v>
+      </c>
+      <c r="I6">
+        <v>42782000.0</v>
+      </c>
+      <c r="J6">
+        <v>-45785000.0</v>
+      </c>
+      <c r="K6">
+        <v>-5585000.0</v>
+      </c>
+      <c r="L6">
+        <v>-34175000.0</v>
+      </c>
+      <c r="M6">
+        <v>24888000.0</v>
+      </c>
+      <c r="N6">
+        <v>-62206000.0</v>
+      </c>
+      <c r="O6">
+        <v>62104000.0</v>
+      </c>
+      <c r="P6">
+        <v>23930000.0</v>
+      </c>
+      <c r="Q6">
+        <v>-70546000.0</v>
+      </c>
+      <c r="R6">
+        <v>-23651000.0</v>
+      </c>
+      <c r="S6">
+        <v>-3461000.0</v>
+      </c>
+      <c r="T6">
+        <v>17185000.0</v>
+      </c>
+      <c r="U6">
+        <v>28188000.0</v>
+      </c>
+      <c r="V6">
+        <v>60438000.0</v>
+      </c>
+      <c r="W6">
+        <v>-89614000.0</v>
+      </c>
+      <c r="X6">
+        <v>29790000.0</v>
+      </c>
+      <c r="Y6">
+        <v>193568000.0</v>
+      </c>
+      <c r="Z6">
+        <v>-168922000.0</v>
+      </c>
+      <c r="AA6">
+        <v>4098000.0</v>
+      </c>
+      <c r="AB6">
+        <v>-1431000.0</v>
+      </c>
+      <c r="AC6">
+        <v>152051000.0</v>
+      </c>
+      <c r="AD6">
+        <v>-17221000.0</v>
+      </c>
+      <c r="AE6">
+        <v>29521000.0</v>
+      </c>
+      <c r="AF6">
+        <v>8122000.0</v>
+      </c>
+      <c r="AG6">
+        <v>8495000.0</v>
+      </c>
+      <c r="AH6">
+        <v>-36770000.0</v>
+      </c>
+      <c r="AI6">
+        <v>35204000.0</v>
+      </c>
+      <c r="AJ6">
+        <v>-24408000.0</v>
+      </c>
+      <c r="AK6">
+        <v>23896000.0</v>
+      </c>
+      <c r="AL6">
+        <v>666000.0</v>
+      </c>
+      <c r="AM6">
+        <v>15048000.0</v>
+      </c>
+      <c r="AN6">
+        <v>-22105000.0</v>
+      </c>
+      <c r="AO6">
+        <v>-45124000.0</v>
+      </c>
+      <c r="AP6">
+        <v>3972000.0</v>
+      </c>
+      <c r="AQ6">
+        <v>-14753000.0</v>
+      </c>
+      <c r="AR6">
+        <v>12259000.0</v>
+      </c>
+      <c r="AS6">
+        <v>-28145000.0</v>
+      </c>
+      <c r="AT6">
+        <v>40904000.0</v>
+      </c>
+      <c r="AU6">
+        <v>6984000.0</v>
+      </c>
+      <c r="AV6">
+        <v>36851000.0</v>
+      </c>
+      <c r="AW6">
+        <v>-11226000.0</v>
+      </c>
+      <c r="AX6">
+        <v>15594000.0</v>
+      </c>
+      <c r="AY6">
+        <v>-8649000.0</v>
+      </c>
+      <c r="AZ6">
+        <v>9065000.0</v>
+      </c>
+      <c r="BA6">
+        <v>17520000.0</v>
+      </c>
+      <c r="BB6">
+        <v>-76540000.0</v>
+      </c>
+      <c r="BC6">
+        <v>25384000.0</v>
+      </c>
+      <c r="BD6">
+        <v>33145000.0</v>
+      </c>
+      <c r="BE6">
+        <v>12986000.0</v>
+      </c>
+      <c r="BF6">
+        <v>-61524000.0</v>
+      </c>
+      <c r="BG6">
+        <v>302311000.0</v>
+      </c>
+      <c r="BH6">
+        <v>32963000.0</v>
+      </c>
+      <c r="BI6">
+        <v>-66025000.0</v>
+      </c>
+      <c r="BJ6">
+        <v>16106000.0</v>
+      </c>
+      <c r="BK6">
+        <v>29811000.0</v>
+      </c>
+      <c r="BL6">
+        <v>20126000.0</v>
+      </c>
+      <c r="BM6">
+        <v>15519000.0</v>
+      </c>
+      <c r="BN6">
+        <v>19379000.0</v>
+      </c>
+      <c r="BO6">
+        <v>-10320000.0</v>
+      </c>
+      <c r="BP6">
+        <v>-24622000.0</v>
+      </c>
+      <c r="BQ6">
+        <v>-42051000.0</v>
+      </c>
+      <c r="BR6">
+        <v>25048000.0</v>
+      </c>
+      <c r="BS6">
+        <v>23862000.0</v>
+      </c>
+      <c r="BT6">
+        <v>-6859000.0</v>
+      </c>
+      <c r="BU6">
+        <v>25667000.0</v>
+      </c>
+      <c r="BV6">
+        <v>12020000.0</v>
+      </c>
+      <c r="BW6">
+        <v>-11379000.0</v>
+      </c>
+      <c r="BX6">
+        <v>-26308000.0</v>
+      </c>
+      <c r="BY6">
+        <v>-13537000.0</v>
+      </c>
+      <c r="BZ6">
+        <v>-71014000.0</v>
+      </c>
+      <c r="CA6">
+        <v>73989000.0</v>
+      </c>
+      <c r="CB6">
+        <v>10562000.0</v>
+      </c>
+      <c r="CC6">
+        <v>-33597000.0</v>
+      </c>
+      <c r="CD6">
+        <v>17998000.0</v>
+      </c>
+      <c r="CE6">
+        <v>3475000.0</v>
+      </c>
+      <c r="CF6">
+        <v>12124000.0</v>
+      </c>
+      <c r="CG6">
+        <v>-11983000.0</v>
+      </c>
+      <c r="CH6">
+        <v>-4067000.0</v>
+      </c>
+      <c r="CI6">
+        <v>-2163000.0</v>
+      </c>
+      <c r="CJ6">
+        <v>18213000.0</v>
+      </c>
+      <c r="CK6">
+        <v>-19942000.0</v>
+      </c>
+      <c r="CL6">
+        <v>-19942000.0</v>
+      </c>
+      <c r="CM6">
+        <v>10601000.0</v>
+      </c>
+      <c r="CN6">
+        <v>10601000.0</v>
+      </c>
+      <c r="CO6"/>
+    </row>
+    <row r="7" spans="1:93">
+      <c r="A7" t="s">
+        <v>192</v>
+      </c>
+      <c r="B7">
+        <v>-185356000.0</v>
+      </c>
+      <c r="C7">
+        <v>-14402000.0</v>
+      </c>
+      <c r="D7">
+        <v>-74746000.0</v>
+      </c>
+      <c r="E7">
+        <v>-96401000.0</v>
+      </c>
+      <c r="F7">
+        <v>-152362000.0</v>
+      </c>
+      <c r="G7">
+        <v>-55529000.0</v>
+      </c>
+      <c r="H7">
+        <v>-108864000.0</v>
+      </c>
+      <c r="I7">
+        <v>-56432000.0</v>
+      </c>
+      <c r="J7">
+        <v>-120600000.0</v>
+      </c>
+      <c r="K7">
+        <v>-88962000.0</v>
+      </c>
+      <c r="L7">
+        <v>-94915000.0</v>
+      </c>
+      <c r="M7">
+        <v>-59252000.0</v>
+      </c>
+      <c r="N7">
+        <v>-128936000.0</v>
+      </c>
+      <c r="O7">
+        <v>-77383000.0</v>
+      </c>
+      <c r="P7">
+        <v>-63231000.0</v>
+      </c>
+      <c r="Q7">
+        <v>-153133000.0</v>
+      </c>
+      <c r="R7">
+        <v>-133462000.0</v>
+      </c>
+      <c r="S7">
+        <v>-166099000.0</v>
+      </c>
+      <c r="T7">
+        <v>-124948000.0</v>
+      </c>
+      <c r="U7">
+        <v>-111838000.0</v>
+      </c>
+      <c r="V7">
+        <v>-72779000.0</v>
+      </c>
+      <c r="W7">
+        <v>-132664000.0</v>
+      </c>
+      <c r="X7">
+        <v>-83654000.0</v>
+      </c>
+      <c r="Y7">
+        <v>-152839000.0</v>
+      </c>
+      <c r="Z7">
+        <v>-35455000.0</v>
+      </c>
+      <c r="AA7">
+        <v>-9204000.0</v>
+      </c>
+      <c r="AB7">
+        <v>-113725000.0</v>
+      </c>
+      <c r="AC7">
+        <v>-133842000.0</v>
+      </c>
+      <c r="AD7">
+        <v>-133842000.0</v>
+      </c>
+      <c r="AE7">
+        <v>-14402000.0</v>
+      </c>
+      <c r="AF7">
+        <v>-51208000.0</v>
+      </c>
+      <c r="AG7">
+        <v>46742000.0</v>
+      </c>
+      <c r="AH7">
+        <v>-46436000.0</v>
+      </c>
+      <c r="AI7">
+        <v>26985000.0</v>
+      </c>
+      <c r="AJ7">
+        <v>-29764000.0</v>
+      </c>
+      <c r="AK7">
+        <v>22004000.0</v>
+      </c>
+      <c r="AL7">
+        <v>-55597000.0</v>
+      </c>
+      <c r="AM7">
+        <v>-27699000.0</v>
+      </c>
+      <c r="AN7">
+        <v>13728000.0</v>
+      </c>
+      <c r="AO7">
+        <v>-3633000.0</v>
+      </c>
+      <c r="AP7">
+        <v>-1773000.0</v>
+      </c>
+      <c r="AQ7">
+        <v>2142000.0</v>
+      </c>
+      <c r="AR7">
+        <v>9639000.0</v>
+      </c>
+      <c r="AS7">
+        <v>16265000.0</v>
+      </c>
+      <c r="AT7">
+        <v>19473000.0</v>
+      </c>
+      <c r="AU7">
+        <v>-26461000.0</v>
+      </c>
+      <c r="AV7">
+        <v>895000.0</v>
+      </c>
+      <c r="AW7">
+        <v>22646000.0</v>
+      </c>
+      <c r="AX7">
+        <v>-19156000.0</v>
+      </c>
+      <c r="AY7">
+        <v>933000.0</v>
+      </c>
+      <c r="AZ7">
+        <v>-76460000.0</v>
+      </c>
+      <c r="BA7">
+        <v>26856000.0</v>
+      </c>
+      <c r="BB7">
+        <v>24114000.0</v>
+      </c>
+      <c r="BC7">
+        <v>-22029000.0</v>
+      </c>
+      <c r="BD7">
+        <v>426501000.0</v>
+      </c>
+      <c r="BE7">
+        <v>-478425000.0</v>
+      </c>
+      <c r="BF7">
+        <v>22821000.0</v>
+      </c>
+      <c r="BG7">
+        <v>3818000.0</v>
+      </c>
+      <c r="BH7">
+        <v>19406000.0</v>
+      </c>
+      <c r="BI7">
+        <v>39256000.0</v>
+      </c>
+      <c r="BJ7">
+        <v>17426000.0</v>
+      </c>
+      <c r="BK7">
+        <v>23992000.0</v>
+      </c>
+      <c r="BL7">
+        <v>-7178000.0</v>
+      </c>
+      <c r="BM7">
+        <v>-2312000.0</v>
+      </c>
+      <c r="BN7">
+        <v>-39065000.0</v>
+      </c>
+      <c r="BO7">
+        <v>22832000.0</v>
+      </c>
+      <c r="BP7">
+        <v>25055000.0</v>
+      </c>
+      <c r="BQ7">
+        <v>7305000.0</v>
+      </c>
+      <c r="BR7">
+        <v>-12847000.0</v>
+      </c>
+      <c r="BS7">
+        <v>3305000.0</v>
+      </c>
+      <c r="BT7">
+        <v>20035000.0</v>
+      </c>
+      <c r="BU7">
+        <v>755000.0</v>
+      </c>
+      <c r="BV7">
+        <v>-30586000.0</v>
+      </c>
+      <c r="BW7">
+        <v>22647000.0</v>
+      </c>
+      <c r="BX7">
+        <v>-83917000.0</v>
+      </c>
+      <c r="BY7">
+        <v>89261000.0</v>
+      </c>
+      <c r="BZ7">
+        <v>1400000.0</v>
+      </c>
+      <c r="CA7">
+        <v>-13301000.0</v>
+      </c>
+      <c r="CB7">
+        <v>12967000.0</v>
+      </c>
+      <c r="CC7">
+        <v>8813000.0</v>
+      </c>
+      <c r="CD7">
+        <v>3346000.0</v>
+      </c>
+      <c r="CE7">
+        <v>12188000.0</v>
+      </c>
+      <c r="CF7">
+        <v>-13161000.0</v>
+      </c>
+      <c r="CG7">
+        <v>335000.0</v>
+      </c>
+      <c r="CH7">
+        <v>20711000.0</v>
+      </c>
+      <c r="CI7">
+        <v>-11635000.0</v>
+      </c>
+      <c r="CJ7">
+        <v>15631000.0</v>
+      </c>
+      <c r="CK7">
+        <v>26895000.0</v>
+      </c>
+      <c r="CL7">
+        <v>20711000.0</v>
+      </c>
+      <c r="CM7">
+        <v>-15631000.0</v>
+      </c>
+      <c r="CN7">
+        <v>15001000.0</v>
+      </c>
+      <c r="CO7"/>
+    </row>
+    <row r="8" spans="1:93">
+      <c r="A8" t="s">
+        <v>193</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8">
+        <v>4165000.0</v>
+      </c>
+      <c r="O8">
+        <v>-3133000.0</v>
+      </c>
+      <c r="P8">
+        <v>-4226000.0</v>
+      </c>
+      <c r="Q8"/>
+      <c r="R8">
+        <v>13397000.0</v>
+      </c>
+      <c r="S8">
+        <v>-10139000.0</v>
+      </c>
+      <c r="T8">
+        <v>-5589000.0</v>
+      </c>
+      <c r="U8">
+        <v>-1811000.0</v>
+      </c>
+      <c r="V8">
+        <v>3748000.0</v>
+      </c>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8"/>
+      <c r="AG8"/>
+      <c r="AH8"/>
+      <c r="AI8"/>
+      <c r="AJ8"/>
+      <c r="AK8"/>
+      <c r="AL8"/>
+      <c r="AM8"/>
+      <c r="AN8"/>
+      <c r="AO8"/>
+      <c r="AP8"/>
+      <c r="AQ8"/>
+      <c r="AR8"/>
+      <c r="AS8"/>
+      <c r="AT8"/>
+      <c r="AU8"/>
+      <c r="AV8"/>
+      <c r="AW8"/>
+      <c r="AX8"/>
+      <c r="AY8"/>
+      <c r="AZ8"/>
+      <c r="BA8"/>
+      <c r="BB8"/>
+      <c r="BC8"/>
+      <c r="BD8"/>
+      <c r="BE8"/>
+      <c r="BF8"/>
+      <c r="BG8"/>
+      <c r="BH8"/>
+      <c r="BI8"/>
+      <c r="BJ8"/>
+      <c r="BK8"/>
+      <c r="BL8"/>
+      <c r="BM8"/>
+      <c r="BN8"/>
+      <c r="BO8"/>
+      <c r="BP8"/>
+      <c r="BQ8"/>
+      <c r="BR8"/>
+      <c r="BS8"/>
+      <c r="BT8"/>
+      <c r="BU8"/>
+      <c r="BV8"/>
+      <c r="BW8"/>
+      <c r="BX8"/>
+      <c r="BY8"/>
+      <c r="BZ8"/>
+      <c r="CA8"/>
+      <c r="CB8"/>
+      <c r="CC8"/>
+      <c r="CD8"/>
+      <c r="CE8"/>
+      <c r="CF8"/>
+      <c r="CG8"/>
+      <c r="CH8"/>
+      <c r="CI8"/>
+      <c r="CJ8"/>
+      <c r="CK8"/>
+      <c r="CL8"/>
+      <c r="CM8"/>
+      <c r="CN8"/>
+      <c r="CO8"/>
+    </row>
+    <row r="9" spans="1:93">
+      <c r="A9" t="s">
+        <v>194</v>
+      </c>
+      <c r="B9">
+        <v>8884000.0</v>
+      </c>
+      <c r="C9">
+        <v>-2912000.0</v>
+      </c>
+      <c r="D9">
+        <v>-8492000.0</v>
+      </c>
+      <c r="E9">
+        <v>1554000.0</v>
+      </c>
+      <c r="F9">
+        <v>4229000.0</v>
+      </c>
+      <c r="G9">
+        <v>-109000.0</v>
+      </c>
+      <c r="H9">
+        <v>6370000.0</v>
+      </c>
+      <c r="I9">
+        <v>-5070000.0</v>
+      </c>
+      <c r="J9">
+        <v>2987000.0</v>
+      </c>
+      <c r="K9">
+        <v>5811000.0</v>
+      </c>
+      <c r="L9">
+        <v>16079000.0</v>
+      </c>
+      <c r="M9">
+        <v>-20844000.0</v>
+      </c>
+      <c r="N9">
+        <v>4165000.0</v>
+      </c>
+      <c r="O9">
+        <v>-3133000.0</v>
+      </c>
+      <c r="P9">
+        <v>-1685000.0</v>
+      </c>
+      <c r="Q9">
+        <v>-2541000.0</v>
+      </c>
+      <c r="R9">
+        <v>13397000.0</v>
+      </c>
+      <c r="S9">
+        <v>-10139000.0</v>
+      </c>
+      <c r="T9">
+        <v>-5589000.0</v>
+      </c>
+      <c r="U9">
+        <v>-1811000.0</v>
+      </c>
+      <c r="V9">
+        <v>3748000.0</v>
+      </c>
+      <c r="W9">
+        <v>-1373000.0</v>
+      </c>
+      <c r="X9">
+        <v>-3730000.0</v>
+      </c>
+      <c r="Y9">
+        <v>-3767000.0</v>
+      </c>
+      <c r="Z9">
+        <v>-1441000.0</v>
+      </c>
+      <c r="AA9">
+        <v>4964000.0</v>
+      </c>
+      <c r="AB9">
+        <v>-4973000.0</v>
+      </c>
+      <c r="AC9">
+        <v>-1918000.0</v>
+      </c>
+      <c r="AD9">
+        <v>-1918000.0</v>
+      </c>
+      <c r="AE9">
+        <v>-3724000.0</v>
+      </c>
+      <c r="AF9">
+        <v>-1594000.0</v>
+      </c>
+      <c r="AG9">
+        <v>-5522000.0</v>
+      </c>
+      <c r="AH9">
+        <v>-968000.0</v>
+      </c>
+      <c r="AI9">
+        <v>-3726000.0</v>
+      </c>
+      <c r="AJ9">
+        <v>-3339000.0</v>
+      </c>
+      <c r="AK9">
+        <v>-8152000.0</v>
+      </c>
+      <c r="AL9">
+        <v>3649000.0</v>
+      </c>
+      <c r="AM9">
+        <v>-9647000.0</v>
+      </c>
+      <c r="AN9">
+        <v>-14570000.0</v>
+      </c>
+      <c r="AO9">
+        <v>5778000.0</v>
+      </c>
+      <c r="AP9">
+        <v>-733000.0</v>
+      </c>
+      <c r="AQ9">
+        <v>-3120000.0</v>
+      </c>
+      <c r="AR9">
+        <v>-5825000.0</v>
+      </c>
+      <c r="AS9">
+        <v>21034000.0</v>
+      </c>
+      <c r="AT9">
+        <v>7723000.0</v>
+      </c>
+      <c r="AU9">
+        <v>-1583000.0</v>
+      </c>
+      <c r="AV9">
+        <v>-16126000.0</v>
+      </c>
+      <c r="AW9">
+        <v>3439000.0</v>
+      </c>
+      <c r="AX9">
+        <v>1821000.0</v>
+      </c>
+      <c r="AY9">
+        <v>-2294000.0</v>
+      </c>
+      <c r="AZ9">
+        <v>-4606000.0</v>
+      </c>
+      <c r="BA9">
+        <v>3019000.0</v>
+      </c>
+      <c r="BB9">
+        <v>795000.0</v>
+      </c>
+      <c r="BC9">
+        <v>-880000.0</v>
+      </c>
+      <c r="BD9">
+        <v>-6933000.0</v>
+      </c>
+      <c r="BE9">
+        <v>2023000.0</v>
+      </c>
+      <c r="BF9">
+        <v>-189000.0</v>
+      </c>
+      <c r="BG9">
+        <v>-16494000.0</v>
+      </c>
+      <c r="BH9">
+        <v>-6511000.0</v>
+      </c>
+      <c r="BI9">
+        <v>-6985000.0</v>
+      </c>
+      <c r="BJ9">
+        <v>-323000.0</v>
+      </c>
+      <c r="BK9">
+        <v>-2534000.0</v>
+      </c>
+      <c r="BL9">
+        <v>-5455000.0</v>
+      </c>
+      <c r="BM9">
+        <v>2130000.0</v>
+      </c>
+      <c r="BN9">
+        <v>2268000.0</v>
+      </c>
+      <c r="BO9">
+        <v>-1541000.0</v>
+      </c>
+      <c r="BP9">
+        <v>-6463000.0</v>
+      </c>
+      <c r="BQ9">
+        <v>-3166000.0</v>
+      </c>
+      <c r="BR9">
+        <v>421000.0</v>
+      </c>
+      <c r="BS9">
+        <v>796000.0</v>
+      </c>
+      <c r="BT9">
+        <v>-6040000.0</v>
+      </c>
+      <c r="BU9">
+        <v>2272000.0</v>
+      </c>
+      <c r="BV9">
+        <v>-2318000.0</v>
+      </c>
+      <c r="BW9">
+        <v>-4050000.0</v>
+      </c>
+      <c r="BX9">
+        <v>-2132000.0</v>
+      </c>
+      <c r="BY9">
+        <v>3786000.0</v>
+      </c>
+      <c r="BZ9">
+        <v>-744000.0</v>
+      </c>
+      <c r="CA9">
+        <v>-2494000.0</v>
+      </c>
+      <c r="CB9">
+        <v>-3771000.0</v>
+      </c>
+      <c r="CC9">
+        <v>2154000.0</v>
+      </c>
+      <c r="CD9">
+        <v>-113000.0</v>
+      </c>
+      <c r="CE9">
+        <v>-477000.0</v>
+      </c>
+      <c r="CF9">
+        <v>-4485000.0</v>
+      </c>
+      <c r="CG9">
+        <v>-10733000.0</v>
+      </c>
+      <c r="CH9">
+        <v>952000.0</v>
+      </c>
+      <c r="CI9">
+        <v>-1365000.0</v>
+      </c>
+      <c r="CJ9">
+        <v>-3986000.0</v>
+      </c>
+      <c r="CK9">
+        <v>24001000.0</v>
+      </c>
+      <c r="CL9">
+        <v>24001000.0</v>
+      </c>
+      <c r="CM9">
+        <v>-5845000.0</v>
+      </c>
+      <c r="CN9">
+        <v>-5845000.0</v>
+      </c>
+      <c r="CO9"/>
+    </row>
+    <row r="10" spans="1:93">
+      <c r="A10" t="s">
+        <v>195</v>
+      </c>
+      <c r="B10">
+        <v>-42702000.0</v>
+      </c>
+      <c r="C10">
+        <v>27686000.0</v>
+      </c>
+      <c r="D10">
+        <v>-9390000.0</v>
+      </c>
+      <c r="E10">
+        <v>36966000.0</v>
+      </c>
+      <c r="F10">
+        <v>7857000.0</v>
+      </c>
+      <c r="G10">
+        <v>36961000.0</v>
+      </c>
+      <c r="H10">
+        <v>-17963000.0</v>
+      </c>
+      <c r="I10">
+        <v>8693000.0</v>
+      </c>
+      <c r="J10">
+        <v>3076000.0</v>
+      </c>
+      <c r="K10">
+        <v>45646000.0</v>
+      </c>
+      <c r="L10">
+        <v>-54707000.0</v>
+      </c>
+      <c r="M10">
+        <v>-7503000.0</v>
+      </c>
+      <c r="N10">
+        <v>-15508000.0</v>
+      </c>
+      <c r="O10">
+        <v>70995000.0</v>
+      </c>
+      <c r="P10">
+        <v>-89000.0</v>
+      </c>
+      <c r="Q10">
+        <v>-41295000.0</v>
+      </c>
+      <c r="R10">
+        <v>-6930000.0</v>
+      </c>
+      <c r="S10">
+        <v>-30722000.0</v>
+      </c>
+      <c r="T10">
+        <v>-15898000.0</v>
+      </c>
+      <c r="U10">
+        <v>-53776000.0</v>
+      </c>
+      <c r="V10">
+        <v>-36008000.0</v>
+      </c>
+      <c r="W10">
+        <v>2678000.0</v>
+      </c>
+      <c r="X10">
+        <v>-52257000.0</v>
+      </c>
+      <c r="Y10">
+        <v>-3307000.0</v>
+      </c>
+      <c r="Z10">
+        <v>-7749000.0</v>
+      </c>
+      <c r="AA10">
+        <v>40245000.0</v>
+      </c>
+      <c r="AB10">
+        <v>-20031000.0</v>
+      </c>
+      <c r="AC10">
+        <v>-14203500.0</v>
+      </c>
+      <c r="AD10">
+        <v>-14203500.0</v>
+      </c>
+      <c r="AE10">
+        <v>12971000.0</v>
+      </c>
+      <c r="AF10">
+        <v>-11684000.0</v>
+      </c>
+      <c r="AG10">
+        <v>11684000.0</v>
+      </c>
+      <c r="AH10">
+        <v>3923000.0</v>
+      </c>
+      <c r="AI10">
+        <v>-8038000.0</v>
+      </c>
+      <c r="AJ10">
+        <v>-7569000.0</v>
+      </c>
+      <c r="AK10">
+        <v>931000.0</v>
+      </c>
+      <c r="AL10">
+        <v>8011000.0</v>
+      </c>
+      <c r="AM10">
+        <v>-11804000.0</v>
+      </c>
+      <c r="AN10">
+        <v>2862000.0</v>
+      </c>
+      <c r="AO10">
+        <v>8233000.0</v>
+      </c>
+      <c r="AP10">
+        <v>-1623000.0</v>
+      </c>
+      <c r="AQ10">
+        <v>-5221000.0</v>
+      </c>
+      <c r="AR10">
+        <v>-1389000.0</v>
+      </c>
+      <c r="AS10">
+        <v>1634000.0</v>
+      </c>
+      <c r="AT10">
+        <v>-1164000.0</v>
+      </c>
+      <c r="AU10">
+        <v>2021000.0</v>
+      </c>
+      <c r="AV10">
+        <v>-2491000.0</v>
+      </c>
+      <c r="AW10">
+        <v>6727000.0</v>
+      </c>
+      <c r="AX10">
+        <v>-932000.0</v>
+      </c>
+      <c r="AY10">
+        <v>-2856000.0</v>
+      </c>
+      <c r="AZ10">
+        <v>-2939000.0</v>
+      </c>
+      <c r="BA10">
+        <v>9806000.0</v>
+      </c>
+      <c r="BB10">
+        <v>-4584000.0</v>
+      </c>
+      <c r="BC10">
+        <v>-6639000.0</v>
+      </c>
+      <c r="BD10">
+        <v>1417000.0</v>
+      </c>
+      <c r="BE10">
+        <v>1754000.0</v>
+      </c>
+      <c r="BF10">
+        <v>-1027000.0</v>
+      </c>
+      <c r="BG10">
+        <v>55117000.0</v>
+      </c>
+      <c r="BH10">
+        <v>644000.0</v>
+      </c>
+      <c r="BI10">
+        <v>7820000.0</v>
+      </c>
+      <c r="BJ10">
+        <v>-4891000.0</v>
+      </c>
+      <c r="BK10">
+        <v>-139000.0</v>
+      </c>
+      <c r="BL10">
+        <v>-2790000.0</v>
+      </c>
+      <c r="BM10">
+        <v>5972000.0</v>
+      </c>
+      <c r="BN10">
+        <v>-1453000.0</v>
+      </c>
+      <c r="BO10">
+        <v>-2168000.0</v>
+      </c>
+      <c r="BP10">
+        <v>-2351000.0</v>
+      </c>
+      <c r="BQ10">
+        <v>-1140000.0</v>
+      </c>
+      <c r="BR10">
+        <v>1095000.0</v>
+      </c>
+      <c r="BS10">
+        <v>443000.0</v>
+      </c>
+      <c r="BT10">
+        <v>-398000.0</v>
+      </c>
+      <c r="BU10">
+        <v>6816000.0</v>
+      </c>
+      <c r="BV10">
+        <v>-2261000.0</v>
+      </c>
+      <c r="BW10">
+        <v>-4333000.0</v>
+      </c>
+      <c r="BX10">
+        <v>-222000.0</v>
+      </c>
+      <c r="BY10">
+        <v>5796000.0</v>
+      </c>
+      <c r="BZ10">
+        <v>-902000.0</v>
+      </c>
+      <c r="CA10">
+        <v>-2465000.0</v>
+      </c>
+      <c r="CB10">
+        <v>-2429000.0</v>
+      </c>
+      <c r="CC10">
+        <v>909000.0</v>
+      </c>
+      <c r="CD10">
+        <v>-387000.0</v>
+      </c>
+      <c r="CE10">
+        <v>-564000.0</v>
+      </c>
+      <c r="CF10">
+        <v>42000.0</v>
+      </c>
+      <c r="CG10">
+        <v>547000.0</v>
+      </c>
+      <c r="CH10">
+        <v>-606000.0</v>
+      </c>
+      <c r="CI10">
+        <v>390000.0</v>
+      </c>
+      <c r="CJ10">
+        <v>-222000.0</v>
+      </c>
+      <c r="CK10">
+        <v>-2047000.0</v>
+      </c>
+      <c r="CL10">
+        <v>-2047000.0</v>
+      </c>
+      <c r="CM10">
+        <v>-362000.0</v>
+      </c>
+      <c r="CN10">
+        <v>-362000.0</v>
+      </c>
+      <c r="CO10"/>
+    </row>
+    <row r="11" spans="1:93">
+      <c r="A11" t="s">
+        <v>196</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11"/>
+      <c r="F11"/>
+      <c r="G11"/>
+      <c r="H11"/>
+      <c r="I11"/>
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
+        <v>84480000.0</v>
+      </c>
+      <c r="N11">
+        <v>24819000.0</v>
+      </c>
+      <c r="O11">
+        <v>-38543000.0</v>
+      </c>
+      <c r="P11">
+        <v>-7432000.0</v>
+      </c>
+      <c r="Q11">
+        <v>23940000.0</v>
+      </c>
+      <c r="R11">
+        <v>-11314000.0</v>
+      </c>
+      <c r="S11">
+        <v>23802000.0</v>
+      </c>
+      <c r="T11">
+        <v>-26493000.0</v>
+      </c>
+      <c r="U11">
+        <v>54347000.0</v>
+      </c>
+      <c r="V11">
+        <v>85615000.0</v>
+      </c>
+      <c r="W11">
+        <v>-8220000.0</v>
+      </c>
+      <c r="X11">
+        <v>73478000.0</v>
+      </c>
+      <c r="Y11">
+        <v>-9477500.0</v>
+      </c>
+      <c r="Z11">
+        <v>-74074000.0</v>
+      </c>
+      <c r="AA11">
+        <v>46495000.0</v>
+      </c>
+      <c r="AB11"/>
+      <c r="AC11"/>
+      <c r="AD11"/>
+      <c r="AE11"/>
+      <c r="AF11"/>
+      <c r="AG11"/>
+      <c r="AH11"/>
+      <c r="AI11"/>
+      <c r="AJ11"/>
+      <c r="AK11"/>
+      <c r="AL11"/>
+      <c r="AM11"/>
+      <c r="AN11"/>
+      <c r="AO11"/>
+      <c r="AP11"/>
+      <c r="AQ11"/>
+      <c r="AR11"/>
+      <c r="AS11"/>
+      <c r="AT11"/>
+      <c r="AU11"/>
+      <c r="AV11"/>
+      <c r="AW11"/>
+      <c r="AX11"/>
+      <c r="AY11"/>
+      <c r="AZ11"/>
+      <c r="BA11"/>
+      <c r="BB11"/>
+      <c r="BC11"/>
+      <c r="BD11"/>
+      <c r="BE11"/>
+      <c r="BF11"/>
+      <c r="BG11"/>
+      <c r="BH11"/>
+      <c r="BI11"/>
+      <c r="BJ11"/>
+      <c r="BK11"/>
+      <c r="BL11"/>
+      <c r="BM11"/>
+      <c r="BN11"/>
+      <c r="BO11"/>
+      <c r="BP11"/>
+      <c r="BQ11"/>
+      <c r="BR11"/>
+      <c r="BS11"/>
+      <c r="BT11"/>
+      <c r="BU11"/>
+      <c r="BV11"/>
+      <c r="BW11"/>
+      <c r="BX11"/>
+      <c r="BY11"/>
+      <c r="BZ11"/>
+      <c r="CA11"/>
+      <c r="CB11"/>
+      <c r="CC11"/>
+      <c r="CD11"/>
+      <c r="CE11"/>
+      <c r="CF11"/>
+      <c r="CG11"/>
+      <c r="CH11"/>
+      <c r="CI11"/>
+      <c r="CJ11"/>
+      <c r="CK11"/>
+      <c r="CL11"/>
+      <c r="CM11"/>
+      <c r="CN11"/>
+      <c r="CO11"/>
+    </row>
+    <row r="12" spans="1:93">
+      <c r="A12" t="s">
+        <v>197</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12"/>
+      <c r="F12"/>
+      <c r="G12"/>
+      <c r="H12"/>
+      <c r="I12"/>
+      <c r="J12"/>
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
+        <v>120600000.0</v>
+      </c>
+      <c r="N12">
+        <v>13914000.0</v>
+      </c>
+      <c r="O12">
+        <v>19950000.0</v>
+      </c>
+      <c r="P12">
+        <v>14904000.0</v>
+      </c>
+      <c r="Q12">
+        <v>133302000.0</v>
+      </c>
+      <c r="R12">
+        <v>118097000.0</v>
+      </c>
+      <c r="S12">
+        <v>158865000.0</v>
+      </c>
+      <c r="T12">
+        <v>117140000.0</v>
+      </c>
+      <c r="U12">
+        <v>83354000.0</v>
+      </c>
+      <c r="V12">
+        <v>32672000.0</v>
+      </c>
+      <c r="W12">
+        <v>154137000.0</v>
+      </c>
+      <c r="X12">
+        <v>140253000.0</v>
+      </c>
+      <c r="Y12">
+        <v>103123500.0</v>
+      </c>
+      <c r="Z12">
+        <v>102123000.0</v>
+      </c>
+      <c r="AA12">
+        <v>111055000.0</v>
+      </c>
+      <c r="AB12"/>
+      <c r="AC12"/>
+      <c r="AD12"/>
+      <c r="AE12"/>
+      <c r="AF12"/>
+      <c r="AG12"/>
+      <c r="AH12"/>
+      <c r="AI12"/>
+      <c r="AJ12"/>
+      <c r="AK12"/>
+      <c r="AL12"/>
+      <c r="AM12"/>
+      <c r="AN12"/>
+      <c r="AO12"/>
+      <c r="AP12"/>
+      <c r="AQ12"/>
+      <c r="AR12"/>
+      <c r="AS12"/>
+      <c r="AT12"/>
+      <c r="AU12"/>
+      <c r="AV12"/>
+      <c r="AW12"/>
+      <c r="AX12"/>
+      <c r="AY12"/>
+      <c r="AZ12"/>
+      <c r="BA12"/>
+      <c r="BB12"/>
+      <c r="BC12"/>
+      <c r="BD12"/>
+      <c r="BE12"/>
+      <c r="BF12"/>
+      <c r="BG12"/>
+      <c r="BH12"/>
+      <c r="BI12"/>
+      <c r="BJ12"/>
+      <c r="BK12"/>
+      <c r="BL12"/>
+      <c r="BM12"/>
+      <c r="BN12"/>
+      <c r="BO12"/>
+      <c r="BP12"/>
+      <c r="BQ12"/>
+      <c r="BR12"/>
+      <c r="BS12"/>
+      <c r="BT12"/>
+      <c r="BU12"/>
+      <c r="BV12"/>
+      <c r="BW12"/>
+      <c r="BX12"/>
+      <c r="BY12"/>
+      <c r="BZ12"/>
+      <c r="CA12"/>
+      <c r="CB12"/>
+      <c r="CC12"/>
+      <c r="CD12"/>
+      <c r="CE12"/>
+      <c r="CF12"/>
+      <c r="CG12"/>
+      <c r="CH12"/>
+      <c r="CI12"/>
+      <c r="CJ12"/>
+      <c r="CK12"/>
+      <c r="CL12"/>
+      <c r="CM12"/>
+      <c r="CN12"/>
+      <c r="CO12"/>
+    </row>
+    <row r="13" spans="1:93">
+      <c r="A13" t="s">
+        <v>198</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13"/>
+      <c r="F13"/>
+      <c r="G13"/>
+      <c r="H13"/>
+      <c r="I13"/>
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13">
+        <v>-115385000.0</v>
+      </c>
+      <c r="N13">
+        <v>-115385000.0</v>
+      </c>
+      <c r="O13">
+        <v>-141863000.0</v>
+      </c>
+      <c r="P13">
+        <v>-29450000.0</v>
+      </c>
+      <c r="Q13">
+        <v>-133237000.0</v>
+      </c>
+      <c r="R13">
+        <v>-128615000.0</v>
+      </c>
+      <c r="S13">
+        <v>-149040000.0</v>
+      </c>
+      <c r="T13">
+        <v>-76968000.0</v>
+      </c>
+      <c r="U13">
+        <v>-110598000.0</v>
+      </c>
+      <c r="V13">
+        <v>-60638000.0</v>
+      </c>
+      <c r="W13">
+        <v>-125749000.0</v>
+      </c>
+      <c r="X13">
+        <v>-101145000.0</v>
+      </c>
+      <c r="Y13">
+        <v>-76537500.0</v>
+      </c>
+      <c r="Z13">
+        <v>-71691000.0</v>
+      </c>
+      <c r="AA13">
+        <v>-100908000.0</v>
+      </c>
+      <c r="AB13"/>
+      <c r="AC13"/>
+      <c r="AD13"/>
+      <c r="AE13"/>
+      <c r="AF13"/>
+      <c r="AG13"/>
+      <c r="AH13"/>
+      <c r="AI13"/>
+      <c r="AJ13"/>
+      <c r="AK13"/>
+      <c r="AL13"/>
+      <c r="AM13"/>
+      <c r="AN13"/>
+      <c r="AO13"/>
+      <c r="AP13"/>
+      <c r="AQ13"/>
+      <c r="AR13"/>
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13"/>
+      <c r="AV13"/>
+      <c r="AW13"/>
+      <c r="AX13"/>
+      <c r="AY13"/>
+      <c r="AZ13"/>
+      <c r="BA13"/>
+      <c r="BB13"/>
+      <c r="BC13"/>
+      <c r="BD13"/>
+      <c r="BE13"/>
+      <c r="BF13"/>
+      <c r="BG13"/>
+      <c r="BH13"/>
+      <c r="BI13"/>
+      <c r="BJ13"/>
+      <c r="BK13"/>
+      <c r="BL13"/>
+      <c r="BM13"/>
+      <c r="BN13"/>
+      <c r="BO13"/>
+      <c r="BP13"/>
+      <c r="BQ13"/>
+      <c r="BR13"/>
+      <c r="BS13"/>
+      <c r="BT13"/>
+      <c r="BU13"/>
+      <c r="BV13"/>
+      <c r="BW13"/>
+      <c r="BX13"/>
+      <c r="BY13"/>
+      <c r="BZ13"/>
+      <c r="CA13"/>
+      <c r="CB13"/>
+      <c r="CC13"/>
+      <c r="CD13"/>
+      <c r="CE13"/>
+      <c r="CF13"/>
+      <c r="CG13"/>
+      <c r="CH13"/>
+      <c r="CI13"/>
+      <c r="CJ13"/>
+      <c r="CK13"/>
+      <c r="CL13"/>
+      <c r="CM13"/>
+      <c r="CN13"/>
+      <c r="CO13"/>
+    </row>
+    <row r="14" spans="1:93">
+      <c r="A14" t="s">
+        <v>199</v>
+      </c>
+      <c r="B14">
+        <v>49041000.0</v>
+      </c>
+      <c r="C14">
+        <v>98061000.0</v>
+      </c>
+      <c r="D14">
+        <v>49817000.0</v>
+      </c>
+      <c r="E14">
+        <v>49284000.0</v>
+      </c>
+      <c r="F14">
+        <v>49365000.0</v>
+      </c>
+      <c r="G14">
+        <v>50313000.0</v>
+      </c>
+      <c r="H14">
+        <v>50109000.0</v>
+      </c>
+      <c r="I14">
+        <v>49718000.0</v>
+      </c>
+      <c r="J14">
+        <v>49587000.0</v>
+      </c>
+      <c r="K14">
+        <v>52189000.0</v>
+      </c>
+      <c r="L14">
+        <v>50674000.0</v>
+      </c>
+      <c r="M14">
+        <v>48664000.0</v>
+      </c>
+      <c r="N14">
+        <v>49255000.0</v>
+      </c>
+      <c r="O14">
+        <v>50229000.0</v>
+      </c>
+      <c r="P14">
+        <v>48029000.0</v>
+      </c>
+      <c r="Q14">
+        <v>48603000.0</v>
+      </c>
+      <c r="R14">
+        <v>46967000.0</v>
+      </c>
+      <c r="S14">
+        <v>46794000.0</v>
+      </c>
+      <c r="T14">
+        <v>42792000.0</v>
+      </c>
+      <c r="U14">
+        <v>41238000.0</v>
+      </c>
+      <c r="V14">
+        <v>41607000.0</v>
+      </c>
+      <c r="W14">
+        <v>45875000.0</v>
+      </c>
+      <c r="X14">
+        <v>42923000.0</v>
+      </c>
+      <c r="Y14">
+        <v>43567000.0</v>
+      </c>
+      <c r="Z14">
+        <v>42471000.0</v>
+      </c>
+      <c r="AA14">
+        <v>43944000.0</v>
+      </c>
+      <c r="AB14">
+        <v>43986000.0</v>
+      </c>
+      <c r="AC14">
+        <v>42807000.0</v>
+      </c>
+      <c r="AD14">
+        <v>42807000.0</v>
+      </c>
+      <c r="AE14">
+        <v>30903000.0</v>
+      </c>
+      <c r="AF14">
+        <v>30784000.0</v>
+      </c>
+      <c r="AG14">
+        <v>29275000.0</v>
+      </c>
+      <c r="AH14">
+        <v>27476000.0</v>
+      </c>
+      <c r="AI14">
+        <v>26121000.0</v>
+      </c>
+      <c r="AJ14">
+        <v>21722000.0</v>
+      </c>
+      <c r="AK14">
+        <v>21489000.0</v>
+      </c>
+      <c r="AL14">
+        <v>20907000.0</v>
+      </c>
+      <c r="AM14">
+        <v>20802000.0</v>
+      </c>
+      <c r="AN14">
+        <v>20231000.0</v>
+      </c>
+      <c r="AO14">
+        <v>20202000.0</v>
+      </c>
+      <c r="AP14">
+        <v>20215000.0</v>
+      </c>
+      <c r="AQ14">
+        <v>20330000.0</v>
+      </c>
+      <c r="AR14">
+        <v>20071000.0</v>
+      </c>
+      <c r="AS14">
+        <v>19934000.0</v>
+      </c>
+      <c r="AT14">
+        <v>20355000.0</v>
+      </c>
+      <c r="AU14">
+        <v>19812000.0</v>
+      </c>
+      <c r="AV14">
+        <v>18553000.0</v>
+      </c>
+      <c r="AW14">
+        <v>19662000.0</v>
+      </c>
+      <c r="AX14">
+        <v>19838000.0</v>
+      </c>
+      <c r="AY14">
+        <v>21121000.0</v>
+      </c>
+      <c r="AZ14">
+        <v>16884000.0</v>
+      </c>
+      <c r="BA14">
+        <v>-41386000.0</v>
+      </c>
+      <c r="BB14">
+        <v>14930000.0</v>
+      </c>
+      <c r="BC14">
+        <v>13076000.0</v>
+      </c>
+      <c r="BD14">
+        <v>13380000.0</v>
+      </c>
+      <c r="BE14">
+        <v>-33387000.0</v>
+      </c>
+      <c r="BF14">
+        <v>11681000.0</v>
+      </c>
+      <c r="BG14">
+        <v>-70849000.0</v>
+      </c>
+      <c r="BH14">
+        <v>10707000.0</v>
+      </c>
+      <c r="BI14">
+        <v>-28986000.0</v>
+      </c>
+      <c r="BJ14">
+        <v>10146000.0</v>
+      </c>
+      <c r="BK14">
+        <v>9688000.0</v>
+      </c>
+      <c r="BL14">
+        <v>9152000.0</v>
+      </c>
+      <c r="BM14">
+        <v>-23762000.0</v>
+      </c>
+      <c r="BN14">
+        <v>8437000.0</v>
+      </c>
+      <c r="BO14">
+        <v>8062000.0</v>
+      </c>
+      <c r="BP14">
+        <v>7263000.0</v>
+      </c>
+      <c r="BQ14">
+        <v>-19764000.0</v>
+      </c>
+      <c r="BR14">
+        <v>7024000.0</v>
+      </c>
+      <c r="BS14">
+        <v>6809000.0</v>
+      </c>
+      <c r="BT14">
+        <v>5931000.0</v>
+      </c>
+      <c r="BU14">
+        <v>-16347000.0</v>
+      </c>
+      <c r="BV14">
+        <v>5496000.0</v>
+      </c>
+      <c r="BW14">
+        <v>5429000.0</v>
+      </c>
+      <c r="BX14">
+        <v>5422000.0</v>
+      </c>
+      <c r="BY14">
+        <v>-13947000.0</v>
+      </c>
+      <c r="BZ14">
+        <v>5162000.0</v>
+      </c>
+      <c r="CA14">
+        <v>4443000.0</v>
+      </c>
+      <c r="CB14">
+        <v>4342000.0</v>
+      </c>
+      <c r="CC14">
+        <v>-11407000.0</v>
+      </c>
+      <c r="CD14">
+        <v>3972000.0</v>
+      </c>
+      <c r="CE14">
+        <v>3819000.0</v>
+      </c>
+      <c r="CF14">
+        <v>3616000.0</v>
+      </c>
+      <c r="CG14">
+        <v>-10639000.0</v>
+      </c>
+      <c r="CH14">
+        <v>3579000.0</v>
+      </c>
+      <c r="CI14">
+        <v>3497000.0</v>
+      </c>
+      <c r="CJ14">
+        <v>3577000.0</v>
+      </c>
+      <c r="CK14">
+        <v>-5605000.0</v>
+      </c>
+      <c r="CL14">
+        <v>-5605000.0</v>
+      </c>
+      <c r="CM14">
+        <v>5605000.0</v>
+      </c>
+      <c r="CN14">
+        <v>697000.0</v>
+      </c>
+      <c r="CO14">
+        <v>697000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:93">
+      <c r="A15" t="s">
+        <v>200</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15">
-        <v>267000.0</v>
+        <v>1587000.0</v>
       </c>
       <c r="N15">
-        <v>266000.0</v>
+        <v>832000.0</v>
       </c>
       <c r="O15">
-        <v>266000.0</v>
+        <v>1650000.0</v>
       </c>
       <c r="P15">
-        <v>266000.0</v>
-[...21 lines deleted...]
-      </c>
+        <v>761000.0</v>
+      </c>
+      <c r="Q15"/>
+      <c r="R15"/>
+      <c r="S15"/>
+      <c r="T15"/>
+      <c r="U15"/>
+      <c r="V15"/>
+      <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
-      <c r="Z15">
-[...1 lines deleted...]
-      </c>
+      <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
-      <c r="AE15">
-[...40 lines deleted...]
-      </c>
+      <c r="AE15"/>
+      <c r="AF15"/>
+      <c r="AG15"/>
+      <c r="AH15"/>
+      <c r="AI15"/>
+      <c r="AJ15"/>
+      <c r="AK15"/>
+      <c r="AL15"/>
+      <c r="AM15"/>
+      <c r="AN15"/>
+      <c r="AO15"/>
+      <c r="AP15"/>
+      <c r="AQ15"/>
+      <c r="AR15"/>
       <c r="AS15">
-        <v>89000.0</v>
+        <v>3324000.0</v>
       </c>
       <c r="AT15">
-        <v>89000.0</v>
+        <v>1090000.0</v>
       </c>
       <c r="AU15">
-        <v>89000.0</v>
+        <v>2234000.0</v>
       </c>
       <c r="AV15">
-        <v>88000.0</v>
-[...24 lines deleted...]
-      </c>
+        <v>2234000.0</v>
+      </c>
+      <c r="AW15"/>
+      <c r="AX15"/>
+      <c r="AY15"/>
+      <c r="AZ15"/>
+      <c r="BA15"/>
+      <c r="BB15"/>
+      <c r="BC15"/>
+      <c r="BD15"/>
       <c r="BE15"/>
-      <c r="BF15">
-[...1 lines deleted...]
-      </c>
+      <c r="BF15"/>
       <c r="BG15">
-        <v>86000.0</v>
+        <v>42543000.0</v>
       </c>
       <c r="BH15">
-        <v>86000.0</v>
-[...87 lines deleted...]
-      </c>
+        <v>42543000.0</v>
+      </c>
+      <c r="BI15"/>
+      <c r="BJ15"/>
+      <c r="BK15"/>
+      <c r="BL15"/>
+      <c r="BM15"/>
+      <c r="BN15"/>
+      <c r="BO15"/>
+      <c r="BP15"/>
+      <c r="BQ15"/>
+      <c r="BR15"/>
+      <c r="BS15"/>
+      <c r="BT15"/>
+      <c r="BU15"/>
+      <c r="BV15"/>
+      <c r="BW15"/>
+      <c r="BX15"/>
+      <c r="BY15"/>
+      <c r="BZ15"/>
+      <c r="CA15"/>
+      <c r="CB15"/>
+      <c r="CC15"/>
+      <c r="CD15"/>
+      <c r="CE15"/>
+      <c r="CF15"/>
+      <c r="CG15"/>
+      <c r="CH15"/>
+      <c r="CI15"/>
+      <c r="CJ15"/>
+      <c r="CK15"/>
       <c r="CL15"/>
-      <c r="CM15">
-[...1 lines deleted...]
-      </c>
+      <c r="CM15"/>
       <c r="CN15"/>
-      <c r="CO15">
-[...1 lines deleted...]
-      </c>
+      <c r="CO15"/>
     </row>
     <row r="16" spans="1:93">
       <c r="A16" t="s">
-        <v>39</v>
-[...4 lines deleted...]
-      <c r="E16"/>
+        <v>201</v>
+      </c>
+      <c r="B16">
+        <v>166804000.0</v>
+      </c>
+      <c r="C16">
+        <v>269412000.0</v>
+      </c>
+      <c r="D16">
+        <v>237413000.0</v>
+      </c>
+      <c r="E16">
+        <v>189732000.0</v>
+      </c>
       <c r="F16">
-        <v>29564000.0</v>
-[...1 lines deleted...]
-      <c r="G16"/>
+        <v>138744000.0</v>
+      </c>
+      <c r="G16">
+        <v>181665000.0</v>
+      </c>
       <c r="H16">
-        <v>-5095000.0</v>
-[...1 lines deleted...]
-      <c r="I16"/>
+        <v>121021000.0</v>
+      </c>
+      <c r="I16">
+        <v>133646000.0</v>
+      </c>
       <c r="J16">
-        <v>33523000.0</v>
+        <v>90864000.0</v>
       </c>
       <c r="K16">
-        <v>-5082000.0</v>
+        <v>136649000.0</v>
       </c>
       <c r="L16">
-        <v>-5077000.0</v>
-[...1 lines deleted...]
-      <c r="M16"/>
+        <v>142234000.0</v>
+      </c>
+      <c r="M16">
+        <v>176409000.0</v>
+      </c>
       <c r="N16">
-        <v>23045000.0</v>
+        <v>151521000.0</v>
       </c>
       <c r="O16">
-        <v>429902001.0</v>
-[...2 lines deleted...]
-      <c r="Q16"/>
+        <v>213727000.0</v>
+      </c>
+      <c r="P16">
+        <v>151623000.0</v>
+      </c>
+      <c r="Q16">
+        <v>127693000.0</v>
+      </c>
       <c r="R16">
-        <v>18003000.0</v>
+        <v>198239000.0</v>
       </c>
       <c r="S16">
-        <v>28304000.0</v>
-[...1 lines deleted...]
-      <c r="T16"/>
+        <v>221890000.0</v>
+      </c>
+      <c r="T16">
+        <v>225351000.0</v>
+      </c>
       <c r="U16">
-        <v>-28304000.0</v>
+        <v>208166000.0</v>
       </c>
       <c r="V16">
-        <v>15526000.0</v>
+        <v>179978000.0</v>
       </c>
       <c r="W16">
-        <v>11085000.0</v>
-[...2 lines deleted...]
-      <c r="Y16"/>
+        <v>119540000.0</v>
+      </c>
+      <c r="X16">
+        <v>209154000.0</v>
+      </c>
+      <c r="Y16">
+        <v>348286000.0</v>
+      </c>
       <c r="Z16">
-        <v>46412000.0</v>
-[...3 lines deleted...]
-      <c r="AC16"/>
+        <v>179364000.0</v>
+      </c>
+      <c r="AA16">
+        <v>154718000.0</v>
+      </c>
+      <c r="AB16">
+        <v>150620000.0</v>
+      </c>
+      <c r="AC16">
+        <v>152051000.0</v>
+      </c>
       <c r="AD16">
-        <v>23702000.0</v>
+        <v>-17221000.0</v>
       </c>
       <c r="AE16">
-        <v>24037000.0</v>
+        <v>119052000.0</v>
       </c>
       <c r="AF16">
-        <v>21400000.0</v>
+        <v>89531000.0</v>
       </c>
       <c r="AG16">
-        <v>18647000.0</v>
+        <v>81409000.0</v>
       </c>
       <c r="AH16">
-        <v>16645000.0</v>
+        <v>72914000.0</v>
       </c>
       <c r="AI16">
-        <v>15853000.0</v>
+        <v>109684000.0</v>
       </c>
       <c r="AJ16">
-        <v>14647000.0</v>
+        <v>74480000.0</v>
       </c>
       <c r="AK16">
-        <v>16526000.0</v>
+        <v>98888000.0</v>
       </c>
       <c r="AL16">
-        <v>15967000.0</v>
+        <v>74992000.0</v>
       </c>
       <c r="AM16">
-        <v>14852000.0</v>
+        <v>74326000.0</v>
       </c>
       <c r="AN16">
-        <v>14304000.0</v>
+        <v>59278000.0</v>
       </c>
       <c r="AO16">
-        <v>11399000.0</v>
+        <v>81383000.0</v>
       </c>
       <c r="AP16">
-        <v>11438000.0</v>
+        <v>126507000.0</v>
       </c>
       <c r="AQ16">
-        <v>11102000.0</v>
+        <v>122535000.0</v>
       </c>
       <c r="AR16">
-        <v>11190000.0</v>
+        <v>137288000.0</v>
       </c>
       <c r="AS16">
-        <v>10340000.0</v>
+        <v>125029000.0</v>
       </c>
       <c r="AT16">
-        <v>10951000.0</v>
+        <v>153174000.0</v>
       </c>
       <c r="AU16">
-        <v>10670000.0</v>
+        <v>112270000.0</v>
       </c>
       <c r="AV16">
-        <v>10811000.0</v>
+        <v>105286000.0</v>
       </c>
       <c r="AW16">
-        <v>9481000.0</v>
+        <v>68435000.0</v>
       </c>
       <c r="AX16">
-        <v>10807000.0</v>
+        <v>79661000.0</v>
       </c>
       <c r="AY16">
-        <v>10248000.0</v>
+        <v>64067000.0</v>
       </c>
       <c r="AZ16">
-        <v>26310000.0</v>
+        <v>72716000.0</v>
       </c>
       <c r="BA16">
-        <v>95745000.0</v>
+        <v>96763000.0</v>
       </c>
       <c r="BB16">
-        <v>20330000.0</v>
+        <v>79243000.0</v>
       </c>
       <c r="BC16">
-        <v>18875000.0</v>
+        <v>155783000.0</v>
       </c>
       <c r="BD16">
-        <v>19019000.0</v>
+        <v>130399000.0</v>
       </c>
       <c r="BE16">
-        <v>19445000.0</v>
+        <v>145219000.0</v>
       </c>
       <c r="BF16">
-        <v>18727000.0</v>
+        <v>132233000.0</v>
       </c>
       <c r="BG16">
-        <v>18797000.0</v>
+        <v>193757000.0</v>
       </c>
       <c r="BH16">
-        <v>18318000.0</v>
+        <v>178197000.0</v>
       </c>
       <c r="BI16">
-        <v>17364000.0</v>
+        <v>88976000.0</v>
       </c>
       <c r="BJ16">
-        <v>16980000.0</v>
+        <v>155001000.0</v>
       </c>
       <c r="BK16">
-        <v>16566000.0</v>
+        <v>138895000.0</v>
       </c>
       <c r="BL16">
-        <v>15938000.0</v>
+        <v>109084000.0</v>
       </c>
       <c r="BM16">
-        <v>15284000.0</v>
+        <v>110822000.0</v>
       </c>
       <c r="BN16">
-        <v>14907000.0</v>
+        <v>95303000.0</v>
       </c>
       <c r="BO16">
-        <v>14659000.0</v>
+        <v>75924000.0</v>
       </c>
       <c r="BP16">
-        <v>14402000.0</v>
+        <v>86244000.0</v>
       </c>
       <c r="BQ16">
-        <v>17866000.0</v>
+        <v>45104000.0</v>
       </c>
       <c r="BR16">
-        <v>16988000.0</v>
+        <v>87155000.0</v>
       </c>
       <c r="BS16">
-        <v>16526000.0</v>
+        <v>62107000.0</v>
       </c>
       <c r="BT16">
-        <v>14935000.0</v>
+        <v>38245000.0</v>
       </c>
       <c r="BU16">
-        <v>11850000.0</v>
+        <v>58488000.0</v>
       </c>
       <c r="BV16">
-        <v>11952000.0</v>
+        <v>32821000.0</v>
       </c>
       <c r="BW16">
-        <v>12168000.0</v>
+        <v>20801000.0</v>
       </c>
       <c r="BX16">
-        <v>10972000.0</v>
+        <v>32180000.0</v>
       </c>
       <c r="BY16">
-        <v>12847000.0</v>
+        <v>30964000.0</v>
       </c>
       <c r="BZ16">
-        <v>12190000.0</v>
+        <v>44501000.0</v>
       </c>
       <c r="CA16">
-        <v>12220000.0</v>
+        <v>115515000.0</v>
       </c>
       <c r="CB16">
-        <v>11472000.0</v>
+        <v>41526000.0</v>
       </c>
       <c r="CC16">
-        <v>12921000.0</v>
+        <v>17237000.0</v>
       </c>
       <c r="CD16">
-        <v>12672000.0</v>
+        <v>50834000.0</v>
       </c>
       <c r="CE16">
-        <v>11433000.0</v>
+        <v>32836000.0</v>
       </c>
       <c r="CF16">
-        <v>11040000.0</v>
+        <v>29361000.0</v>
       </c>
       <c r="CG16">
-        <v>11697000.0</v>
+        <v>6462000.0</v>
       </c>
       <c r="CH16">
-        <v>10405000.0</v>
+        <v>18445000.0</v>
       </c>
       <c r="CI16">
-        <v>9709000.0</v>
+        <v>22512000.0</v>
       </c>
       <c r="CJ16">
-        <v>9528000.0</v>
-[...1 lines deleted...]
-      <c r="CK16"/>
+        <v>24675000.0</v>
+      </c>
+      <c r="CK16">
+        <v>-2238000.0</v>
+      </c>
       <c r="CL16">
-        <v>8310000.0</v>
-[...1 lines deleted...]
-      <c r="CM16"/>
+        <v>17704000.0</v>
+      </c>
+      <c r="CM16">
+        <v>17704000.0</v>
+      </c>
       <c r="CN16">
-        <v>7364000.0</v>
-[...1 lines deleted...]
-      <c r="CO16"/>
+        <v>7103000.0</v>
+      </c>
+      <c r="CO16">
+        <v>7103000.0</v>
+      </c>
     </row>
     <row r="17" spans="1:93">
       <c r="A17" t="s">
-        <v>40</v>
+        <v>202</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -7751,193 +29810,407 @@
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
     </row>
     <row r="18" spans="1:93">
       <c r="A18" t="s">
-        <v>41</v>
-[...11 lines deleted...]
-      <c r="L18"/>
+        <v>203</v>
+      </c>
+      <c r="B18">
+        <v>-97564000.0</v>
+      </c>
+      <c r="C18">
+        <v>215200000.0</v>
+      </c>
+      <c r="D18">
+        <v>60646000.0</v>
+      </c>
+      <c r="E18">
+        <v>53788000.0</v>
+      </c>
+      <c r="F18">
+        <v>-43866000.0</v>
+      </c>
+      <c r="G18">
+        <v>59044000.0</v>
+      </c>
+      <c r="H18">
+        <v>-10288000.0</v>
+      </c>
+      <c r="I18">
+        <v>41982000.0</v>
+      </c>
+      <c r="J18">
+        <v>-41055000.0</v>
+      </c>
+      <c r="K18">
+        <v>-2043000.0</v>
+      </c>
+      <c r="L18">
+        <v>-28078000.0</v>
+      </c>
       <c r="M18">
-        <v>297779000.0</v>
+        <v>44641000.0</v>
       </c>
       <c r="N18">
-        <v>303121000.0</v>
+        <v>-24399000.0</v>
       </c>
       <c r="O18">
-        <v>298380000.0</v>
+        <v>70594000.0</v>
       </c>
       <c r="P18">
-        <v>326739000.0</v>
+        <v>33491000.0</v>
       </c>
       <c r="Q18">
-        <v>322626000.0</v>
+        <v>-27711000.0</v>
       </c>
       <c r="R18">
-        <v>318355000.0</v>
+        <v>-8391000.0</v>
       </c>
       <c r="S18">
-        <v>309072000.0</v>
+        <v>-5009000.0</v>
       </c>
       <c r="T18">
-        <v>293611000.0</v>
+        <v>21593000.0</v>
       </c>
       <c r="U18">
-        <v>282350000.0</v>
-[...71 lines deleted...]
-      <c r="CN18"/>
+        <v>34870000.0</v>
+      </c>
+      <c r="V18">
+        <v>67651000.0</v>
+      </c>
+      <c r="W18">
+        <v>3864000.0</v>
+      </c>
+      <c r="X18">
+        <v>62845000.0</v>
+      </c>
+      <c r="Y18">
+        <v>-60184000.0</v>
+      </c>
+      <c r="Z18">
+        <v>102530000.0</v>
+      </c>
+      <c r="AA18">
+        <v>106879000.0</v>
+      </c>
+      <c r="AB18">
+        <v>-47849000.0</v>
+      </c>
+      <c r="AC18">
+        <v>-52799500.0</v>
+      </c>
+      <c r="AD18">
+        <v>-52799500.0</v>
+      </c>
+      <c r="AE18">
+        <v>89273000.0</v>
+      </c>
+      <c r="AF18">
+        <v>71372000.0</v>
+      </c>
+      <c r="AG18">
+        <v>66549000.0</v>
+      </c>
+      <c r="AH18">
+        <v>68437000.0</v>
+      </c>
+      <c r="AI18">
+        <v>63796000.0</v>
+      </c>
+      <c r="AJ18">
+        <v>68103000.0</v>
+      </c>
+      <c r="AK18">
+        <v>36765000.0</v>
+      </c>
+      <c r="AL18">
+        <v>90311000.0</v>
+      </c>
+      <c r="AM18">
+        <v>31136000.0</v>
+      </c>
+      <c r="AN18">
+        <v>64099000.0</v>
+      </c>
+      <c r="AO18">
+        <v>22308000.0</v>
+      </c>
+      <c r="AP18">
+        <v>74820000.0</v>
+      </c>
+      <c r="AQ18">
+        <v>48426000.0</v>
+      </c>
+      <c r="AR18">
+        <v>51708000.0</v>
+      </c>
+      <c r="AS18">
+        <v>16779000.0</v>
+      </c>
+      <c r="AT18">
+        <v>71347000.0</v>
+      </c>
+      <c r="AU18">
+        <v>37694000.0</v>
+      </c>
+      <c r="AV18">
+        <v>57282000.0</v>
+      </c>
+      <c r="AW18">
+        <v>27264000.0</v>
+      </c>
+      <c r="AX18">
+        <v>61679000.0</v>
+      </c>
+      <c r="AY18">
+        <v>13911000.0</v>
+      </c>
+      <c r="AZ18">
+        <v>57592000.0</v>
+      </c>
+      <c r="BA18">
+        <v>-124315000.0</v>
+      </c>
+      <c r="BB18">
+        <v>33130000.0</v>
+      </c>
+      <c r="BC18">
+        <v>37990000.0</v>
+      </c>
+      <c r="BD18">
+        <v>49196000.0</v>
+      </c>
+      <c r="BE18">
+        <v>-101305000.0</v>
+      </c>
+      <c r="BF18">
+        <v>12384000.0</v>
+      </c>
+      <c r="BG18">
+        <v>64575000.0</v>
+      </c>
+      <c r="BH18">
+        <v>54507000.0</v>
+      </c>
+      <c r="BI18">
+        <v>-133096000.0</v>
+      </c>
+      <c r="BJ18">
+        <v>32808000.0</v>
+      </c>
+      <c r="BK18">
+        <v>46679000.0</v>
+      </c>
+      <c r="BL18">
+        <v>38312000.0</v>
+      </c>
+      <c r="BM18">
+        <v>-106607000.0</v>
+      </c>
+      <c r="BN18">
+        <v>28551000.0</v>
+      </c>
+      <c r="BO18">
+        <v>35638000.0</v>
+      </c>
+      <c r="BP18">
+        <v>38812000.0</v>
+      </c>
+      <c r="BQ18">
+        <v>-105109000.0</v>
+      </c>
+      <c r="BR18">
+        <v>30163000.0</v>
+      </c>
+      <c r="BS18">
+        <v>34817000.0</v>
+      </c>
+      <c r="BT18">
+        <v>32140000.0</v>
+      </c>
+      <c r="BU18">
+        <v>-73165000.0</v>
+      </c>
+      <c r="BV18">
+        <v>17864000.0</v>
+      </c>
+      <c r="BW18">
+        <v>19182000.0</v>
+      </c>
+      <c r="BX18">
+        <v>29892000.0</v>
+      </c>
+      <c r="BY18">
+        <v>-71711000.0</v>
+      </c>
+      <c r="BZ18">
+        <v>28745000.0</v>
+      </c>
+      <c r="CA18">
+        <v>11585000.0</v>
+      </c>
+      <c r="CB18">
+        <v>28159000.0</v>
+      </c>
+      <c r="CC18">
+        <v>-58619000.0</v>
+      </c>
+      <c r="CD18">
+        <v>22412000.0</v>
+      </c>
+      <c r="CE18">
+        <v>7217000.0</v>
+      </c>
+      <c r="CF18">
+        <v>26071000.0</v>
+      </c>
+      <c r="CG18">
+        <v>-68927000.0</v>
+      </c>
+      <c r="CH18">
+        <v>24298000.0</v>
+      </c>
+      <c r="CI18">
+        <v>12798000.0</v>
+      </c>
+      <c r="CJ18">
+        <v>19554000.0</v>
+      </c>
+      <c r="CK18">
+        <v>-4310000.0</v>
+      </c>
+      <c r="CL18">
+        <v>-4310000.0</v>
+      </c>
+      <c r="CM18">
+        <v>25610000.0</v>
+      </c>
+      <c r="CN18">
+        <v>15001000.0</v>
+      </c>
       <c r="CO18"/>
     </row>
     <row r="19" spans="1:93">
       <c r="A19" t="s">
-        <v>42</v>
+        <v>204</v>
       </c>
       <c r="B19"/>
-      <c r="C19"/>
-[...23 lines deleted...]
-      <c r="AA19"/>
+      <c r="C19">
+        <v>0.0</v>
+      </c>
+      <c r="D19">
+        <v>0.0</v>
+      </c>
+      <c r="E19">
+        <v>-30958000.0</v>
+      </c>
+      <c r="F19">
+        <v>-27133000.0</v>
+      </c>
+      <c r="G19">
+        <v>-34397000.0</v>
+      </c>
+      <c r="H19">
+        <v>-31441000.0</v>
+      </c>
+      <c r="I19">
+        <v>-26322000.0</v>
+      </c>
+      <c r="J19">
+        <v>-31743000.0</v>
+      </c>
+      <c r="K19">
+        <v>-51296000.0</v>
+      </c>
+      <c r="L19">
+        <v>-50334000.0</v>
+      </c>
+      <c r="M19">
+        <v>-43040000.0</v>
+      </c>
+      <c r="N19">
+        <v>-62775000.0</v>
+      </c>
+      <c r="O19">
+        <v>-67627000.0</v>
+      </c>
+      <c r="P19">
+        <v>-80746000.0</v>
+      </c>
+      <c r="Q19">
+        <v>-35000000.0</v>
+      </c>
+      <c r="R19">
+        <v>55000.0</v>
+      </c>
+      <c r="S19">
+        <v>6135000.0</v>
+      </c>
+      <c r="T19">
+        <v>-65185000.0</v>
+      </c>
+      <c r="U19">
+        <v>-55234000.0</v>
+      </c>
+      <c r="V19">
+        <v>47000.0</v>
+      </c>
+      <c r="W19">
+        <v>-61265000.0</v>
+      </c>
+      <c r="X19">
+        <v>-1000000.0</v>
+      </c>
+      <c r="Y19">
+        <v>36500.0</v>
+      </c>
+      <c r="Z19">
+        <v>36500.0</v>
+      </c>
+      <c r="AA19">
+        <v>-19821000.0</v>
+      </c>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
@@ -7963,13955 +30236,73 @@
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
     </row>
     <row r="20" spans="1:93">
       <c r="A20" t="s">
-        <v>43</v>
-[...3 lines deleted...]
-      </c>
+        <v>205</v>
+      </c>
+      <c r="B20"/>
       <c r="C20">
-        <v>980064000.0</v>
+        <v>0.0</v>
       </c>
       <c r="D20">
-        <v>980064000.0</v>
-[...9067 lines deleted...]
-      <c r="C14">
         <v>0.0</v>
       </c>
-      <c r="D14">
-[...271 lines deleted...]
-      <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
-      <c r="G20"/>
-      <c r="H20"/>
+      <c r="G20">
+        <v>0.0</v>
+      </c>
+      <c r="H20">
+        <v>0.0</v>
+      </c>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
-      <c r="L20"/>
-[...3603 lines deleted...]
-      <c r="J14">
+      <c r="L20">
         <v>0.0</v>
       </c>
-      <c r="K14">
-[...936 lines deleted...]
-      <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
@@ -21948,8266 +30339,128 @@
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
+      <c r="CO20"/>
     </row>
-    <row r="21" spans="1:92">
+    <row r="21" spans="1:93">
       <c r="A21" t="s">
-        <v>174</v>
+        <v>206</v>
       </c>
       <c r="B21">
-        <v>31856000.0</v>
+        <v>-1110000.0</v>
       </c>
       <c r="C21">
-        <v>29196000.0</v>
+        <v>-96431000.0</v>
       </c>
       <c r="D21">
-        <v>43022000.0</v>
+        <v>-1181000.0</v>
       </c>
       <c r="E21">
-        <v>16359000.0</v>
+        <v>-2109000.0</v>
       </c>
       <c r="F21">
-        <v>24929000.0</v>
+        <v>-1143000.0</v>
       </c>
       <c r="G21">
-        <v>9786000.0</v>
+        <v>-1099000.0</v>
       </c>
       <c r="H21">
-        <v>2468000.0</v>
+        <v>-1080000.0</v>
       </c>
       <c r="I21">
-        <v>-16782000.0</v>
-[...3534 lines deleted...]
-        <v>-28140000.0</v>
+        <v>-2084000.0</v>
       </c>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
-      <c r="M21"/>
-[...4368 lines deleted...]
-      <c r="P19">
+      <c r="M21">
+        <v>-27099000.0</v>
+      </c>
+      <c r="N21">
         <v>-35000000.0</v>
       </c>
-      <c r="Q19">
-[...236 lines deleted...]
-      <c r="N21">
+      <c r="O21">
         <v>-4250000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-8500000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-6192000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-5272000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-5164000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-4856000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-5701000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-6620000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-1031525000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-32055000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-9357000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>253752000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-119166000.0</v>
       </c>
-      <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
@@ -30229,2208 +30482,2233 @@
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
+      <c r="CO21"/>
     </row>
-    <row r="22" spans="1:92">
+    <row r="22" spans="1:93">
       <c r="A22" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B22">
+        <v>-15146000.0</v>
+      </c>
+      <c r="C22">
         <v>6755000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>9330000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>13972000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-11661000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-13837000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-16673000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-24823000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-46483000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-22575000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-1241137000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-14606000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-1892000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>32732000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>19920000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>13456000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>23802000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>27288000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>51513000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>74855000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>6149000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-6910000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>2106000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-33372000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>6440000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-10019000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-28219000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-30241500.0</v>
       </c>
       <c r="AC22">
         <v>-30241500.0</v>
       </c>
       <c r="AD22">
+        <v>-30241500.0</v>
+      </c>
+      <c r="AE22">
         <v>67712000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>51093000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>40688000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>58231000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>64050000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>46227000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>63595000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>54854000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>54299000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>38301000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>28359000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>27452000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>45584000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>34043000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>24717000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>40647000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>41662000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>30485000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>-57025000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>34037000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>34320000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>35245000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>-2060000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>31359000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>40065000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>30496000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>22122000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>28587000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>30517000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>32932000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>26251000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>37486000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>38968000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>32881000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>25691000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>35774000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>40317000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>31202000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>24623000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>32229000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>35847000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>28313000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>22440000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>26977000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>29553000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>29659000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>17051000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>22257000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>11262000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>17246000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>13317000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>17344000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>18167000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>14744000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>11034000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>13489000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>15350000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>5183000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14067000.0</v>
       </c>
       <c r="CK22">
         <v>14067000.0</v>
       </c>
       <c r="CL22">
-        <v>16130000.0</v>
+        <v>14067000.0</v>
       </c>
       <c r="CM22">
         <v>16130000.0</v>
       </c>
-      <c r="CN22"/>
+      <c r="CN22">
+        <v>16130000.0</v>
+      </c>
+      <c r="CO22"/>
     </row>
-    <row r="23" spans="1:92">
+    <row r="23" spans="1:93">
       <c r="A23" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B23">
+        <v>-5204000.0</v>
+      </c>
+      <c r="C23">
         <v>-7589000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-5063000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-2867999.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-158000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>147000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-828000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1818000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-4184000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-14000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-1994000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-1587000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-832000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-1650000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>761000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-882000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-9988000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1245000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>1186000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>1721000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-28509000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>972041000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-47246000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-250000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-355000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-1500000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-1250000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>35428500.0</v>
       </c>
       <c r="AC23">
         <v>35428500.0</v>
       </c>
       <c r="AD23">
+        <v>35428500.0</v>
+      </c>
+      <c r="AE23">
         <v>-17343000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>24167000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>42178000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-44966000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>349195000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>74909000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-17468000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-35595000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>9493000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-51703000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>18115000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-35707000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-52922000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-23251000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>-32676000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>-11528000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>-14726000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>-13083000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>-7060000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>-11090000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>-11996000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>16632000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>-50704000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>69328000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>-5695000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>-8930000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>63637000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>-45095000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>44509000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>-10942000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>11073000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>7116000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>-435000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>-2457000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>4038000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>2246000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>-1059000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>-1619000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>-158076000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>6043000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>160563000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>-541000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>59149000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>2344000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>-16346000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>-38920000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>-24559000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>-36054000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>67048000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>-3223000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>-75964000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>-448000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>79432000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>-107000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>29994000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>-21208000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>-693000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>4190000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>-6310000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>-12106000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>-5141000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>-16072000.0</v>
       </c>
-      <c r="CN23"/>
+      <c r="CO23"/>
     </row>
-    <row r="24" spans="1:92">
+    <row r="24" spans="1:93">
       <c r="A24" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B24">
+        <v>304000.0</v>
+      </c>
+      <c r="C24">
         <v>-38053000.0</v>
       </c>
-      <c r="C24"/>
       <c r="D24"/>
-      <c r="E24">
+      <c r="E24"/>
+      <c r="F24">
         <v>1279000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>2717000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-224000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>1225000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>998000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-225598000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>14630000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>10248000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-62050000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>209000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-5623000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>2127000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>4862000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>6256000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-738000.0</v>
       </c>
-      <c r="T24">
-[...1 lines deleted...]
-      </c>
       <c r="U24">
+        <v>105000.0</v>
+      </c>
+      <c r="V24">
         <v>738000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>1933000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-1000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1369000.0</v>
       </c>
       <c r="Y24">
         <v>1369000.0</v>
       </c>
       <c r="Z24">
+        <v>1369000.0</v>
+      </c>
+      <c r="AA24">
         <v>20378000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-1525000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>150000.0</v>
       </c>
       <c r="AC24">
         <v>150000.0</v>
       </c>
       <c r="AD24">
+        <v>150000.0</v>
+      </c>
+      <c r="AE24">
         <v>-299000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-5854000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>15532000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-1293000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>2692000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>-7334000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>202740000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>-334000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>8355000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>-1986000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>106425000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>88770000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>50730000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>1379000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>21251000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>10344000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>7447000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>-448000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>-4462000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>-3206000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>-96000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>229000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>2176000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>77000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>-944000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>-1309000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>5631000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>-4178000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>10567000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>-1355000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>4145000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>-144000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>-2739000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>-1262000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>28313000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>-1981000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>-12343000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>-13989000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>6376000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>278000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>-399000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>-6255000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>2071000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>-748000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>94000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>-1417000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>-969000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>-2177000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>3208000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>-52000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>3834000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>255000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>-4356000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>273000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>-227000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>94000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>-353000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>480000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>-142507000.0</v>
       </c>
-      <c r="CK24"/>
-      <c r="CL24">
+      <c r="CL24"/>
+      <c r="CM24">
         <v>129000.0</v>
       </c>
-      <c r="CM24"/>
       <c r="CN24"/>
+      <c r="CO24"/>
     </row>
-    <row r="25" spans="1:92">
+    <row r="25" spans="1:93">
       <c r="A25" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B25">
+        <v>91762000.0</v>
+      </c>
+      <c r="C25">
         <v>113602000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>98526000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>110248000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>89784000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>105539000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>84795000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>88993000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>91648000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>88943000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>1301626000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>97689000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>97095000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>111070000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>88882000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>120748000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>107990000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>149014000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>103302000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>71641000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>128421000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>155383000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>144869000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>108050000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>108910000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>117377000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>90801000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>104230000.0</v>
       </c>
       <c r="AC25">
         <v>104230000.0</v>
       </c>
       <c r="AD25">
+        <v>104230000.0</v>
+      </c>
+      <c r="AE25">
         <v>30779000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>69622000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>583000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>60898000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>-20352000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>55724000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>20163000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>97096000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>1729000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>8365000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>9088000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>51040000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>-8270000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>4574000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>-8353000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>10459000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>17807000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>28186000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>16014000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>49151000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>-15562000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>102207000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>-136351000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>-26248000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>20480000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>-417182000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>351702000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>-35486000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>77755000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>279000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>-192082000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>-24049000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>-19287000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>11039000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>-136094000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>33163000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>-22595000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>-17574000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>-150679000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>12952000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>2351000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>-11423000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>-96591000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>22189000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>-33024000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>83671000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>-188176000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>8845000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>16623000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>1343000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>-86200000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>5007000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>-21214000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>24730000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>-82866000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>-7317000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>9625000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>-1831000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>-37829000.0</v>
       </c>
-      <c r="CK25"/>
-      <c r="CL25">
+      <c r="CL25"/>
+      <c r="CM25">
         <v>26656000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>-697000.0</v>
       </c>
-      <c r="CN25"/>
+      <c r="CO25"/>
     </row>
-    <row r="26" spans="1:92">
+    <row r="26" spans="1:93">
       <c r="A26" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
-      <c r="H26">
+      <c r="H26"/>
+      <c r="I26">
         <v>-1409000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-2059000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-913000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-2864000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-2663000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-2210000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-1974000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-120000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-2020000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-11441000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-20000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-13000.0</v>
       </c>
-      <c r="T26"/>
       <c r="U26"/>
-      <c r="V26">
+      <c r="V26"/>
+      <c r="W26">
         <v>-105000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>0.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-105000.0</v>
       </c>
-      <c r="Y26"/>
-      <c r="Z26">
+      <c r="Z26"/>
+      <c r="AA26">
         <v>0.0</v>
       </c>
-      <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-      <c r="AD26">
+      <c r="AD26"/>
+      <c r="AE26">
         <v>-29521000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>-89531000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>55695000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>36770000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>-35204000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>-74480000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>-90615000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>-666000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>-15048000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>-59278000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>-115198000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>-90819000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>88197000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>-137288000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>-19983000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>-11428000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>97330000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>-105286000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>11226000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>-15594000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>8649000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-72716000.0</v>
       </c>
       <c r="AZ26">
         <v>-72716000.0</v>
       </c>
-      <c r="BA26"/>
+      <c r="BA26">
+        <v>-72716000.0</v>
+      </c>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
-      <c r="CJ26">
-[...1 lines deleted...]
-      </c>
+      <c r="CJ26"/>
       <c r="CK26">
         <v>-314508000.0</v>
       </c>
-      <c r="CL26"/>
+      <c r="CL26">
+        <v>-314508000.0</v>
+      </c>
       <c r="CM26"/>
       <c r="CN26"/>
+      <c r="CO26"/>
     </row>
-    <row r="27" spans="1:92">
+    <row r="27" spans="1:93">
       <c r="A27" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B27">
+        <v>9451000.0</v>
+      </c>
+      <c r="C27">
         <v>14441000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>7163000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>8789000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>9420000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>9507000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>11357000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>11914000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>17434000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>17428000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>18183000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>24119000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>22129000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>19892000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>15775000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>12895000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>12222000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>12774000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>13381000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>11506000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>11604000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>5451000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>2847000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>2305000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>2312000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>2487000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>2750000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2126000.0</v>
       </c>
       <c r="AC27">
         <v>2126000.0</v>
       </c>
       <c r="AD27">
+        <v>2126000.0</v>
+      </c>
+      <c r="AE27">
         <v>4031000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>3962000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>5093000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>4565000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>4198000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>4906000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>4178000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>3817000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>4137000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>4132000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>4966000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>3663000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>4027000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>4544000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>3764000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>2921000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>3649000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>3770000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>3621000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>2699000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>3584000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>4183000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>-6610000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>4079000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>1463000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>1068000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>-7490000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>1635000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>-5740000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>2088000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>-5940000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>2020000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>1944000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>1976000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>-5309000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>1987000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>2013000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>1309000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>-3429000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>1129000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>1083000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BT27">
         <v>1217000.0</v>
       </c>
-      <c r="BT27">
+      <c r="BU27">
         <v>-2326000.0</v>
       </c>
-      <c r="BU27">
+      <c r="BV27">
         <v>881000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BW27">
         <v>669000.0</v>
       </c>
-      <c r="BW27">
+      <c r="BX27">
         <v>776000.0</v>
       </c>
-      <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
+      <c r="CO27"/>
     </row>
-    <row r="28" spans="1:92">
+    <row r="28" spans="1:93">
       <c r="A28" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B28">
+        <v>-4196000.0</v>
+      </c>
+      <c r="C28">
         <v>-97467000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-1071000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-3946000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-334000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-952000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-1908000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-266000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-5628000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-1312000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-18272000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-28686000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-37082000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-6809000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-4699000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-7074000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-15260000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-3919000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-3670000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-3980000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-7213000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-95484000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-32055000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>253752000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-272821000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-120666000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>46738000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>35428500.0</v>
       </c>
       <c r="AC28">
         <v>35428500.0</v>
       </c>
       <c r="AD28">
+        <v>35428500.0</v>
+      </c>
+      <c r="AE28">
         <v>-17343000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>24167000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>42178000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-44966000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>349195000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>74909000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-17468000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-35595000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>9493000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-51703000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>18115000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-35707000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-52922000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-23251000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-32676000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-11528000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-14726000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-13083000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-7060000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-11090000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-11996000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>16632000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-50704000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>69328000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-5695000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-8930000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>63637000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-45095000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>44509000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-10942000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>11073000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>7116000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-435000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-2457000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>4038000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>2246000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-1059000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-1619000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-158076000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>6043000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>160563000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>-541000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>59149000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>2344000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>-16346000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>-38920000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>-24559000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>-36054000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>67048000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>-3223000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>-75964000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>-448000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>79432000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>-107000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>29994000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>-21208000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>-693000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>4190000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6310000.0</v>
       </c>
       <c r="CK28">
         <v>-6310000.0</v>
       </c>
       <c r="CL28">
-        <v>-5141000.0</v>
+        <v>-6310000.0</v>
       </c>
       <c r="CM28">
         <v>-5141000.0</v>
       </c>
-      <c r="CN28"/>
+      <c r="CN28">
+        <v>-5141000.0</v>
+      </c>
+      <c r="CO28"/>
     </row>
-    <row r="29" spans="1:92">
+    <row r="29" spans="1:93">
       <c r="A29" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B29">
+        <v>-59411000.0</v>
+      </c>
+      <c r="C29">
         <v>243612000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>90090000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>85892000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-15454000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>95993000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>20724000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>69370000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-8414000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>47023000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>34431000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>96614000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>37651000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>136540000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>109375000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>42569000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>57519000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>69771000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>86040000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>87402000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>115002000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>67135000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>109091000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-32289000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>124678000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>144585000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-4407000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-14920500.0</v>
       </c>
       <c r="AC29">
         <v>-14920500.0</v>
       </c>
       <c r="AD29">
+        <v>-14920500.0</v>
+      </c>
+      <c r="AE29">
         <v>114992000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>100291000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>98949000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>100169000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>96804000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>93909000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>70529000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>117260000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>49131000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>80625000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>45163000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>96934000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>59786000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>68327000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>37367000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>90934000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>52820000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>75251000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>48814000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>79771000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>35004000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>73664000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>-167590000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>47971000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>54390000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>61230000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>-148980000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>32134000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>18317000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>70556000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>-171618000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>46122000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>59001000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>51198000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>-146371000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>42772000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>51718000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>48275000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>-143142000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>40960000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>50178000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>44015000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>-96965000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>26597000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>26389000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>37752000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>-94436000.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>36789000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>19057000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>35368000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>-74654000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>29420000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>12779000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>29536000.0</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>-79967000.0</v>
       </c>
-      <c r="CG29">
+      <c r="CH29">
         <v>29170000.0</v>
       </c>
-      <c r="CH29">
+      <c r="CI29">
         <v>16141000.0</v>
       </c>
-      <c r="CI29">
+      <c r="CJ29">
         <v>22379000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1526000.0</v>
       </c>
       <c r="CK29">
         <v>-1526000.0</v>
       </c>
       <c r="CL29">
+        <v>-1526000.0</v>
+      </c>
+      <c r="CM29">
         <v>31814000.0</v>
       </c>
-      <c r="CM29">
+      <c r="CN29">
         <v>15001000.0</v>
       </c>
-      <c r="CN29"/>
+      <c r="CO29"/>
     </row>
-    <row r="30" spans="1:92">
+    <row r="30" spans="1:93">
       <c r="A30" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B30">
+        <v>-37849000.0</v>
+      </c>
+      <c r="C30">
         <v>-66465000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-29328000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-30958000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-27133000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-34397000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-31441000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-26322000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-31743000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-51296000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-50334000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-43040000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-62775000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-67627000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-80746000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-106041000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-65910000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-69313000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-65185000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-55234000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-47351000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-61265000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-47246000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-27895000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-20779000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-19821000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-43762000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-37729000.0</v>
       </c>
       <c r="AC30">
         <v>-37729000.0</v>
       </c>
-      <c r="AD30"/>
+      <c r="AD30">
+        <v>-37729000.0</v>
+      </c>
       <c r="AE30"/>
       <c r="AF30"/>
       <c r="AG30"/>
       <c r="AH30"/>
       <c r="AI30"/>
       <c r="AJ30"/>
       <c r="AK30"/>
       <c r="AL30"/>
       <c r="AM30"/>
       <c r="AN30"/>
       <c r="AO30"/>
       <c r="AP30"/>
       <c r="AQ30"/>
       <c r="AR30"/>
       <c r="AS30"/>
       <c r="AT30"/>
       <c r="AU30"/>
       <c r="AV30"/>
       <c r="AW30"/>
       <c r="AX30"/>
       <c r="AY30"/>
       <c r="AZ30"/>
       <c r="BA30"/>
       <c r="BB30"/>
       <c r="BC30"/>
@@ -32449,50 +32727,51 @@
       <c r="BP30"/>
       <c r="BQ30"/>
       <c r="BR30"/>
       <c r="BS30"/>
       <c r="BT30"/>
       <c r="BU30"/>
       <c r="BV30"/>
       <c r="BW30"/>
       <c r="BX30"/>
       <c r="BY30"/>
       <c r="BZ30"/>
       <c r="CA30"/>
       <c r="CB30"/>
       <c r="CC30"/>
       <c r="CD30"/>
       <c r="CE30"/>
       <c r="CF30"/>
       <c r="CG30"/>
       <c r="CH30"/>
       <c r="CI30"/>
       <c r="CJ30"/>
       <c r="CK30"/>
       <c r="CL30"/>
       <c r="CM30"/>
       <c r="CN30"/>
+      <c r="CO30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>