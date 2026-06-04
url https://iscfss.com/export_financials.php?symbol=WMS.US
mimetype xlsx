--- v0 (2026-03-02)
+++ v1 (2026-06-04)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="178">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="179">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-03-31</t>
   </si>
   <si>
     <t>2022-03-31</t>
   </si>
   <si>
     <t>2021-03-31</t>
   </si>
   <si>
     <t>2020-03-31</t>
   </si>
   <si>
     <t>2019-03-31</t>
   </si>
   <si>
     <t>2018-03-31</t>
   </si>
@@ -923,2946 +926,3087 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P62"/>
+  <dimension ref="A1:Q62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:17">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="2" spans="1:16">
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="2" spans="1:17">
       <c r="A2" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B2">
+        <v>237706000.0</v>
+      </c>
+      <c r="C2">
         <v>218024000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>254401000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>210111000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>224986000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>171098000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>106710000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>93577000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>105521000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>121922000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>111893000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>172283000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>110972000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>110251000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>110070000.0</v>
       </c>
-      <c r="P2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:16">
+      <c r="Q2"/>
+    </row>
+    <row r="3" spans="1:17">
       <c r="A3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
-    </row>
-    <row r="4" spans="1:16">
+      <c r="Q3"/>
+    </row>
+    <row r="4" spans="1:17">
       <c r="A4" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
-    </row>
-    <row r="5" spans="1:16">
+      <c r="Q4"/>
+    </row>
+    <row r="5" spans="1:17">
       <c r="A5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B5">
+        <v>-32290000.0</v>
+      </c>
+      <c r="C5">
         <v>-37178000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-29830000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-27580000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-24386000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-24220000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-35325000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-25867000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-21247000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-24815000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-12693000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-16000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-5977000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-856000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-1375000.0</v>
       </c>
-      <c r="P5"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:16">
+      <c r="Q5"/>
+    </row>
+    <row r="6" spans="1:17">
       <c r="A6" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
-      <c r="I6">
-[...1 lines deleted...]
-      </c>
+      <c r="I6"/>
       <c r="J6">
         <v>0.0</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
+        <v>0.0</v>
+      </c>
+      <c r="M6">
         <v>206576000.0</v>
       </c>
-      <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
-    </row>
-    <row r="7" spans="1:16">
+      <c r="Q6"/>
+    </row>
+    <row r="7" spans="1:17">
       <c r="A7" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B7">
+        <v>181374000.0</v>
+      </c>
+      <c r="C7">
         <v>183599000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>95391000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>40813000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>30685000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>52282000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>72640000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>61555000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>59963000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>58710000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>56809000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>45503000.0</v>
       </c>
-      <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
-    </row>
-    <row r="8" spans="1:16">
+      <c r="Q7"/>
+    </row>
+    <row r="8" spans="1:17">
       <c r="A8" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B8">
+        <v>85362000.0</v>
+      </c>
+      <c r="C8">
         <v>104346000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>120263000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>164867000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>206996000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>252522000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>281084000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>294074000.0</v>
       </c>
-      <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
-    </row>
-    <row r="9" spans="1:16">
+      <c r="Q8"/>
+    </row>
+    <row r="9" spans="1:17">
       <c r="A9" t="s">
-        <v>23</v>
-[...1 lines deleted...]
-      <c r="B9">
+        <v>24</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9">
         <v>1277694000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>1219834000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>1134864000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>1065628000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>918587000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>827573000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>391039000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>364908000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>755787000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>739097000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>700977000.0</v>
       </c>
-      <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
-    </row>
-    <row r="10" spans="1:16">
+      <c r="Q9"/>
+    </row>
+    <row r="10" spans="1:17">
       <c r="A10" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B10">
+        <v>223012000.0</v>
+      </c>
+      <c r="C10">
         <v>463319000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>490163000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>217128000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>20125000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>195009000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>174233000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>8891000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>17587000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>6450000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3623000.0</v>
       </c>
       <c r="L10">
         <v>3623000.0</v>
       </c>
       <c r="M10">
+        <v>3623000.0</v>
+      </c>
+      <c r="N10">
         <v>3931000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>1361000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>2082000.0</v>
       </c>
-      <c r="P10"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:16">
+      <c r="Q10"/>
+    </row>
+    <row r="11" spans="1:17">
       <c r="A11" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
-    </row>
-    <row r="12" spans="1:16">
+      <c r="Q11"/>
+    </row>
+    <row r="12" spans="1:17">
       <c r="A12" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B12">
+        <v>223012000.0</v>
+      </c>
+      <c r="C12">
         <v>463319000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>490163000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>217128000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>20125000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>195009000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>174233000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>8891000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>17587000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>6450000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3623000.0</v>
       </c>
       <c r="L12">
         <v>3623000.0</v>
       </c>
       <c r="M12">
+        <v>3623000.0</v>
+      </c>
+      <c r="N12">
         <v>3931000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>1361000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>2082000.0</v>
       </c>
-      <c r="P12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:16">
+      <c r="Q12"/>
+    </row>
+    <row r="13" spans="1:17">
       <c r="A13" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B13">
+        <v>11710000.0</v>
+      </c>
+      <c r="C13">
         <v>11694000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>11679000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>11647000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>11612000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>11578000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>11555000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>11436000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>11426000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12393000.0</v>
       </c>
       <c r="K13">
         <v>12393000.0</v>
       </c>
       <c r="L13">
         <v>12393000.0</v>
       </c>
       <c r="M13">
-        <v>11957000.0</v>
+        <v>12393000.0</v>
       </c>
       <c r="N13">
         <v>11957000.0</v>
       </c>
       <c r="O13">
         <v>11957000.0</v>
       </c>
-      <c r="P13"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:16">
+      <c r="P13">
+        <v>11957000.0</v>
+      </c>
+      <c r="Q13"/>
+    </row>
+    <row r="14" spans="1:17">
       <c r="A14" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B14">
+        <v>78482000.0</v>
+      </c>
+      <c r="C14">
         <v>78188000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>79017000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>83336000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>72911000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>71566000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>63820000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>57611000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>56334000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>55624000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>52003000.0</v>
       </c>
       <c r="L14">
         <v>52003000.0</v>
       </c>
       <c r="M14">
+        <v>52003000.0</v>
+      </c>
+      <c r="N14">
         <v>55693106.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>54923211.0</v>
       </c>
       <c r="O14">
         <v>54923211.0</v>
       </c>
       <c r="P14">
+        <v>54923211.0</v>
+      </c>
+      <c r="Q14">
         <v>52748211.0</v>
       </c>
     </row>
-    <row r="15" spans="1:16">
+    <row r="15" spans="1:17">
       <c r="A15" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
-      <c r="D15">
+      <c r="D15"/>
+      <c r="E15">
         <v>11647000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>11612000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>11578000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>11555000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>11436000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>11426000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12393000.0</v>
       </c>
       <c r="K15">
         <v>12393000.0</v>
       </c>
       <c r="L15">
         <v>12393000.0</v>
       </c>
       <c r="M15">
-        <v>11957000.0</v>
+        <v>12393000.0</v>
       </c>
       <c r="N15">
         <v>11957000.0</v>
       </c>
-      <c r="O15"/>
+      <c r="O15">
+        <v>11957000.0</v>
+      </c>
       <c r="P15"/>
-    </row>
-    <row r="16" spans="1:16">
+      <c r="Q15"/>
+    </row>
+    <row r="16" spans="1:17">
       <c r="A16" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>1076000.0</v>
       </c>
-      <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
-      <c r="J16">
+      <c r="J16"/>
+      <c r="K16">
         <v>62667000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>-8204000.0</v>
       </c>
-      <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
-    </row>
-    <row r="17" spans="1:16">
+      <c r="Q16"/>
+    </row>
+    <row r="17" spans="1:17">
       <c r="A17" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
-    </row>
-    <row r="18" spans="1:16">
+      <c r="Q17"/>
+    </row>
+    <row r="18" spans="1:17">
       <c r="A18" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
-      <c r="D18">
+      <c r="D18"/>
+      <c r="E18">
         <v>159056000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>168435000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>162185000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>175616000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>45963000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>32304000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>44007000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>63952000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>65088000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>66333000.0</v>
       </c>
-      <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
-    </row>
-    <row r="19" spans="1:16">
+      <c r="Q18"/>
+    </row>
+    <row r="19" spans="1:17">
       <c r="A19" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
-    </row>
-    <row r="20" spans="1:16">
+      <c r="Q19"/>
+    </row>
+    <row r="20" spans="1:17">
       <c r="A20" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B20">
+        <v>1042715999.0</v>
+      </c>
+      <c r="C20">
         <v>720223000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>617183000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>620193000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>610293000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>599072000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>597819000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>102638000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>103017000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>100566000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>98453000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>98679000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>86297000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>86259000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>85702000.0</v>
       </c>
-      <c r="P20"/>
-[...1 lines deleted...]
-    <row r="21" spans="1:16">
+      <c r="Q20"/>
+    </row>
+    <row r="21" spans="1:17">
       <c r="A21" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B21">
+        <v>848527000.0</v>
+      </c>
+      <c r="C21">
         <v>448060000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>352652000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>407627000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>431385000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>482016000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>566383000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>50246000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>54632000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>59738000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>65331000.0</v>
       </c>
       <c r="L21">
         <v>65331000.0</v>
       </c>
       <c r="M21">
+        <v>65331000.0</v>
+      </c>
+      <c r="N21">
         <v>69705000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>94629000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>108250000.0</v>
       </c>
-      <c r="P21"/>
-[...1 lines deleted...]
-    <row r="22" spans="1:16">
+      <c r="Q21"/>
+    </row>
+    <row r="22" spans="1:17">
       <c r="A22" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B22">
+        <v>543381000.0</v>
+      </c>
+      <c r="C22">
         <v>488269000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>464200000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>463994000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>494324000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>300961000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>282398000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>264540000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>263792000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>258430000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>291791000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>269842000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>260300000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>232409000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>196677000.0</v>
       </c>
-      <c r="P22"/>
-[...1 lines deleted...]
-    <row r="23" spans="1:16">
+      <c r="Q22"/>
+    </row>
+    <row r="23" spans="1:17">
       <c r="A23" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B23">
+        <v>4505623000.0</v>
+      </c>
+      <c r="C23">
         <v>3690360000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>3268913000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>2901125000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>2649758000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>2413832000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>2369888000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1042159000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1043242000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1046285000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1034685000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1041699000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>937595000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>907739000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>905028000.0</v>
       </c>
-      <c r="P23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:16">
+      <c r="Q23"/>
+    </row>
+    <row r="24" spans="1:17">
       <c r="A24" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B24">
+        <v>1605958000.0</v>
+      </c>
+      <c r="C24">
         <v>1251589000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>1259522000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>1269391000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>908705000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>782220000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>1089368000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>208602000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>270900000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>310849000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>315345000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>390315000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>442895000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>338048000.0</v>
       </c>
-      <c r="O24"/>
       <c r="P24"/>
-    </row>
-    <row r="25" spans="1:16">
+      <c r="Q24"/>
+    </row>
+    <row r="25" spans="1:17">
       <c r="A25" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>40</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
         <v>1382589000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>1321183000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>1269391000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>908705000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>782220000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>1089368000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>270157000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>330863000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>369559000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>372154000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>435818000.0</v>
       </c>
-      <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
-    </row>
-    <row r="26" spans="1:16">
+      <c r="Q25"/>
+    </row>
+    <row r="26" spans="1:17">
       <c r="A26" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
-      <c r="F26">
+      <c r="F26"/>
+      <c r="G26">
         <v>11861000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>9250000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>10467000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>12343000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>8986000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>13188000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>25038000.0</v>
       </c>
-      <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
-    </row>
-    <row r="27" spans="1:16">
+      <c r="Q26"/>
+    </row>
+    <row r="27" spans="1:17">
       <c r="A27" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
-    </row>
-    <row r="28" spans="1:16">
+      <c r="Q27"/>
+    </row>
+    <row r="28" spans="1:17">
       <c r="A28" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B28">
+        <v>1548882000.0</v>
+      </c>
+      <c r="C28">
         <v>981803000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>876620000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>1122139000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>938716000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>655488000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>995730000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>310315000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>362131000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>422348000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>457506000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>396272000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>496847000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>348629000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>368590000.0</v>
       </c>
-      <c r="P28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:16">
+      <c r="Q28"/>
+    </row>
+    <row r="29" spans="1:17">
       <c r="A29" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B29">
+        <v>3544209000.0</v>
+      </c>
+      <c r="C29">
         <v>2879611000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>2533289000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>2108231000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1821195000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1597971000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1600614000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>438545000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>415176000.0</v>
       </c>
-      <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
-    </row>
-    <row r="30" spans="1:16">
+      <c r="Q29"/>
+    </row>
+    <row r="30" spans="1:17">
       <c r="A30" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B30">
+        <v>390536000.0</v>
+      </c>
+      <c r="C30">
         <v>333221000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>323576000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>306945000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>341753000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>236191000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>200028000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>186991000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>171961000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>168943000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>154294000.0</v>
       </c>
       <c r="L30">
         <v>154294000.0</v>
       </c>
       <c r="M30">
+        <v>154294000.0</v>
+      </c>
+      <c r="N30">
         <v>150713000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>146478000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>166794000.0</v>
       </c>
-      <c r="P30"/>
-[...1 lines deleted...]
-    <row r="31" spans="1:16">
+      <c r="Q30"/>
+    </row>
+    <row r="31" spans="1:17">
       <c r="A31" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>569740000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>657038000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-31393000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-380337000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>346834000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>269692000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>183204000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>138449000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>141450000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-580497000.0</v>
       </c>
-      <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
-    </row>
-    <row r="32" spans="1:16">
+      <c r="Q31"/>
+    </row>
+    <row r="32" spans="1:17">
       <c r="A32" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B32">
+        <v>721360000.0</v>
+      </c>
+      <c r="C32">
         <v>926387000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>860345000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>638687000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>480657000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>424708000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>427998000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>260228000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>237210000.0</v>
       </c>
-      <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
-    </row>
-    <row r="33" spans="1:16">
+      <c r="Q32"/>
+    </row>
+    <row r="33" spans="1:17">
       <c r="A33" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B33">
+        <v>3274794000.0</v>
+      </c>
+      <c r="C33">
         <v>2365577000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>1968946000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>1883636000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>1777860000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>1670854000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>1703677000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>575646000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>584789000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>605719000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>535580000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>594968000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>509096000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>520318000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>528340000.0</v>
       </c>
-      <c r="P33"/>
-[...1 lines deleted...]
-    <row r="34" spans="1:16">
+      <c r="Q33"/>
+    </row>
+    <row r="34" spans="1:17">
       <c r="A34" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B34">
+        <v>91303000.0</v>
+      </c>
+      <c r="C34">
         <v>83171000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>70704000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>99016000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>76332000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>87731000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>82109000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>19119000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>25023000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>26530000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>37921000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>28602000.0</v>
       </c>
-      <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
-    </row>
-    <row r="35" spans="1:16">
+      <c r="Q34"/>
+    </row>
+    <row r="35" spans="1:17">
       <c r="A35" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B35">
+        <v>2040190000.0</v>
+      </c>
+      <c r="C35">
         <v>1656176000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>1548592000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>1527463000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>1153472000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>1032136000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>1347093000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>335239000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>396661000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>448323000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>528972000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>529508000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>575764000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>417970000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>446894000.0</v>
       </c>
-      <c r="P35"/>
-[...1 lines deleted...]
-    <row r="36" spans="1:16">
+      <c r="Q35"/>
+    </row>
+    <row r="36" spans="1:17">
       <c r="A36" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B36">
+        <v>166386000.0</v>
+      </c>
+      <c r="C36">
         <v>146252000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>122626000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>122601000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>116680000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>73630000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>23970000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>13404000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>15416000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>29571000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>28853000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>17255000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>31312000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>22517000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>26701000.0</v>
       </c>
-      <c r="P36"/>
-[...1 lines deleted...]
-    <row r="37" spans="1:16">
+      <c r="Q36"/>
+    </row>
+    <row r="37" spans="1:17">
       <c r="A37" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
-      <c r="D37">
+      <c r="D37"/>
+      <c r="E37">
         <v>17493000.0</v>
       </c>
-      <c r="E37">
+      <c r="F37">
         <v>16622000.0</v>
       </c>
-      <c r="F37">
+      <c r="G37">
         <v>13731000.0</v>
       </c>
-      <c r="G37">
+      <c r="H37">
         <v>11762000.0</v>
       </c>
-      <c r="H37">
+      <c r="I37">
         <v>13986000.0</v>
       </c>
-      <c r="I37">
+      <c r="J37">
         <v>16663000.0</v>
       </c>
-      <c r="J37">
+      <c r="K37">
         <v>14907000.0</v>
       </c>
-      <c r="K37">
+      <c r="L37">
         <v>15033000.0</v>
       </c>
-      <c r="L37">
+      <c r="M37">
         <v>16413000.0</v>
       </c>
-      <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
-    </row>
-    <row r="38" spans="1:16">
+      <c r="Q37"/>
+    </row>
+    <row r="38" spans="1:17">
       <c r="A38" t="s">
-        <v>52</v>
-[...1 lines deleted...]
-      <c r="B38">
+        <v>53</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38">
         <v>77428000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>68953000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>72004000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>116799000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>85491000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>23970000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>13404000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>15416000.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>29571000.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>24804000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>28853000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>23455000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>21317000.0</v>
       </c>
-      <c r="O38"/>
       <c r="P38"/>
-    </row>
-    <row r="39" spans="1:16">
+      <c r="Q38"/>
+    </row>
+    <row r="39" spans="1:17">
       <c r="A39" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B39">
+        <v>73900000.0</v>
+      </c>
+      <c r="C39">
         <v>39974000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>22028000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>29422000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>15696000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>10817000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>9552000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>6091000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>5113000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>6743000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>50780000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>25943000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>13555000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>7173000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>11135000.0</v>
       </c>
-      <c r="P39"/>
-[...1 lines deleted...]
-    <row r="40" spans="1:16">
+      <c r="Q39"/>
+    </row>
+    <row r="40" spans="1:17">
       <c r="A40" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B40">
+        <v>227762000.0</v>
+      </c>
+      <c r="C40">
         <v>117839000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>138545000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>128030000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>120674000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>107156000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>93359000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>61901000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>60560000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>66386000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>54349000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>12594000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>43085000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>35441000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>37008000.0</v>
       </c>
-      <c r="P40"/>
-[...1 lines deleted...]
-    <row r="41" spans="1:16">
+      <c r="Q40"/>
+    </row>
+    <row r="41" spans="1:17">
       <c r="A41" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
-      <c r="E41">
+      <c r="E41"/>
+      <c r="F41">
         <v>233374000.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>205919000.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>173619000.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>-115234000.0</v>
       </c>
-      <c r="I41">
+      <c r="J41">
         <v>-132841000.0</v>
       </c>
-      <c r="J41">
+      <c r="K41">
         <v>-127679000.0</v>
       </c>
-      <c r="K41">
+      <c r="L41">
         <v>-103791000.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>-111387000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>15324000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>5808000.0</v>
       </c>
-      <c r="O41"/>
       <c r="P41"/>
-    </row>
-    <row r="42" spans="1:16">
+      <c r="Q41"/>
+    </row>
+    <row r="42" spans="1:17">
       <c r="A42" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B42">
+        <v>16378000.0</v>
+      </c>
+      <c r="C42">
         <v>58286000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>79256000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>213865000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>746937000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>896595000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>794680000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>200860000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>166463000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>120587000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>43443000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>-15521000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>-84770000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>-81620000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>-409922000.0</v>
       </c>
-      <c r="P42"/>
-[...1 lines deleted...]
-    <row r="43" spans="1:16">
+      <c r="Q42"/>
+    </row>
+    <row r="43" spans="1:17">
       <c r="A43" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
-    </row>
-    <row r="44" spans="1:16">
+      <c r="Q43"/>
+    </row>
+    <row r="44" spans="1:17">
       <c r="A44" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
-      <c r="I44">
+      <c r="I44"/>
+      <c r="J44">
         <v>101079000.0</v>
       </c>
-      <c r="J44">
+      <c r="K44">
         <v>104598000.0</v>
       </c>
-      <c r="K44">
+      <c r="L44">
         <v>104576000.0</v>
       </c>
-      <c r="L44">
+      <c r="M44">
         <v>108021000.0</v>
       </c>
-      <c r="M44">
+      <c r="N44">
         <v>642951000.0</v>
       </c>
-      <c r="N44">
+      <c r="O44">
         <v>608346000.0</v>
       </c>
-      <c r="O44"/>
       <c r="P44"/>
-    </row>
-    <row r="45" spans="1:16">
+      <c r="Q44"/>
+    </row>
+    <row r="45" spans="1:17">
       <c r="A45" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B45">
+        <v>2114393000.0</v>
+      </c>
+      <c r="C45">
         <v>1876183000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>1621758000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>1405991000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>1243368000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>535512000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>506255000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>398891000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>399381000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>406858000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>377067000.0</v>
       </c>
       <c r="L45">
         <v>377067000.0</v>
       </c>
       <c r="M45">
+        <v>377067000.0</v>
+      </c>
+      <c r="N45">
         <v>292082000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>294901000.0</v>
       </c>
-      <c r="O45"/>
       <c r="P45"/>
-    </row>
-    <row r="46" spans="1:16">
+      <c r="Q45"/>
+    </row>
+    <row r="46" spans="1:17">
       <c r="A46" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B46">
+        <v>1217165000.0</v>
+      </c>
+      <c r="C46">
         <v>1051040000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>876351000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>733059000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>619383000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>504275000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>506255000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>398891000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>399381000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>406858000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>308531000.0</v>
       </c>
-      <c r="L46"/>
-      <c r="M46">
+      <c r="M46"/>
+      <c r="N46">
         <v>292082000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>294901000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>284731000.0</v>
       </c>
-      <c r="P46"/>
-[...1 lines deleted...]
-    <row r="47" spans="1:16">
+      <c r="Q46"/>
+    </row>
+    <row r="47" spans="1:17">
       <c r="A47" t="s">
-        <v>61</v>
-[...1 lines deleted...]
-      <c r="B47">
+        <v>62</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47">
         <v>1119866000.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>930158000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>783812000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>619383000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>504275000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>481380000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>398891000.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>399381000.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>406858000.0</v>
       </c>
-      <c r="K47">
+      <c r="L47">
         <v>391744000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>377067000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>292082000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>294901000.0</v>
       </c>
-      <c r="O47"/>
       <c r="P47"/>
-    </row>
-    <row r="48" spans="1:16">
+      <c r="Q47"/>
+    </row>
+    <row r="48" spans="1:17">
       <c r="A48" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B48">
+        <v>1862936000.0</v>
+      </c>
+      <c r="C48">
         <v>1492634000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>1092208000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>626215000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>158876000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-75202000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-267619000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>17582000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-39214000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-83678000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-62621000.0</v>
       </c>
       <c r="L48">
         <v>-62621000.0</v>
       </c>
       <c r="M48">
+        <v>-62621000.0</v>
+      </c>
+      <c r="N48">
         <v>-2412000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>87331000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>110863000.0</v>
       </c>
-      <c r="P48"/>
-[...1 lines deleted...]
-    <row r="49" spans="1:16">
+      <c r="Q48"/>
+    </row>
+    <row r="49" spans="1:17">
       <c r="A49" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
-      <c r="D49">
+      <c r="D49"/>
+      <c r="E49">
         <v>626215000.0</v>
       </c>
-      <c r="E49">
+      <c r="F49">
         <v>158876000.0</v>
       </c>
-      <c r="F49">
+      <c r="G49">
         <v>-75202000.0</v>
       </c>
-      <c r="G49">
+      <c r="H49">
         <v>-267619000.0</v>
       </c>
-      <c r="H49">
+      <c r="I49">
         <v>17582000.0</v>
       </c>
-      <c r="I49">
+      <c r="J49">
         <v>-39214000.0</v>
       </c>
-      <c r="J49">
+      <c r="K49">
         <v>-83678000.0</v>
       </c>
-      <c r="K49">
+      <c r="L49">
         <v>-101778000.0</v>
       </c>
-      <c r="L49">
+      <c r="M49">
         <v>-62621000.0</v>
       </c>
-      <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
-    </row>
-    <row r="50" spans="1:16">
+      <c r="Q49"/>
+    </row>
+    <row r="50" spans="1:17">
       <c r="A50" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B50">
+        <v>5865000.0</v>
+      </c>
+      <c r="C50">
         <v>9934000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>11870000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>14693000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>19451000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>7000000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>7955000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>25932000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>26848000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>37789000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>36122000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>9730000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>23517000.0</v>
       </c>
-      <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
-    </row>
-    <row r="51" spans="1:16">
+      <c r="Q50"/>
+    </row>
+    <row r="51" spans="1:17">
       <c r="A51" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B51">
+        <v>1771894000.0</v>
+      </c>
+      <c r="C51">
         <v>1445122000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>1366783000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>1339267000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>958841000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>850497000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>1169963000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>319206000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>379718000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>428798000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>461129000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>445398000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>500778000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>349990000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>370672000.0</v>
       </c>
-      <c r="P51"/>
-[...1 lines deleted...]
-    <row r="52" spans="1:16">
+      <c r="Q51"/>
+    </row>
+    <row r="52" spans="1:17">
       <c r="A52" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B52">
+        <v>44001000.0</v>
+      </c>
+      <c r="C52">
         <v>62533000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>45600000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>37604000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>38743000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>35313000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>36094000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>49049000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>48855000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>59239000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>25311000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>9580000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>23517000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>11942000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>11882000.0</v>
       </c>
-      <c r="P52"/>
-[...1 lines deleted...]
-    <row r="53" spans="1:16">
+      <c r="Q52"/>
+    </row>
+    <row r="53" spans="1:17">
       <c r="A53" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
-      <c r="I53">
-[...1 lines deleted...]
-      </c>
+      <c r="I53"/>
       <c r="J53">
         <v>0.0</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
-      <c r="M53"/>
+      <c r="M53">
+        <v>0.0</v>
+      </c>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
-    </row>
-    <row r="54" spans="1:16">
+      <c r="Q53"/>
+    </row>
+    <row r="54" spans="1:17">
       <c r="A54" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
-      <c r="I54">
-[...1 lines deleted...]
-      </c>
+      <c r="I54"/>
       <c r="J54">
         <v>0.0</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
+        <v>0.0</v>
+      </c>
+      <c r="M54">
         <v>206576000.0</v>
       </c>
-      <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
-    </row>
-    <row r="55" spans="1:16">
+      <c r="Q54"/>
+    </row>
+    <row r="55" spans="1:17">
       <c r="A55" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B55">
+        <v>4505623000.0</v>
+      </c>
+      <c r="C55">
         <v>3690360000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>3268913000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>2901125000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>2649758000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>2413832000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>2369888000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>1042159000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>1043242000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>1046285000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>1004827000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>1041699000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>937595000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>907739000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>905028000.0</v>
       </c>
-      <c r="P55"/>
-[...1 lines deleted...]
-    <row r="56" spans="1:16">
+      <c r="Q55"/>
+    </row>
+    <row r="56" spans="1:17">
       <c r="A56" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B56">
+        <v>1230829000.0</v>
+      </c>
+      <c r="C56">
         <v>1324783000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>1299967000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>1017489000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>871898000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>742978000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>666211000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>466513000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>458453000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>440566000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>469247000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>446731000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>428499000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>387421000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>376688000.0</v>
       </c>
-      <c r="P56"/>
-[...1 lines deleted...]
-    <row r="57" spans="1:16">
+      <c r="Q56"/>
+    </row>
+    <row r="57" spans="1:17">
       <c r="A57" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B57">
+        <v>509469000.0</v>
+      </c>
+      <c r="C57">
         <v>398396000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>439622000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>378802000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>391241000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>318270000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>238213000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>206285000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>221243000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>255754000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>173117000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>197594000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>164592000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>167145000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>168420000.0</v>
       </c>
-      <c r="P57"/>
-[...1 lines deleted...]
-    <row r="58" spans="1:16">
+      <c r="Q57"/>
+    </row>
+    <row r="58" spans="1:17">
       <c r="A58" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B58">
+        <v>2549659000.0</v>
+      </c>
+      <c r="C58">
         <v>2054572000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>1988214000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>1906265000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>1544713000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>1350406000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>1585306000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>541524000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>617904000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>704077000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>726577000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>727102000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>761318000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>585115000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>615314000.0</v>
       </c>
-      <c r="P58"/>
-[...1 lines deleted...]
-    <row r="59" spans="1:16">
+      <c r="Q58"/>
+    </row>
+    <row r="59" spans="1:17">
       <c r="A59" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
-      <c r="I59">
-[...1 lines deleted...]
-      </c>
+      <c r="I59"/>
       <c r="J59">
         <v>0.0</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
+        <v>0.0</v>
+      </c>
+      <c r="M59">
         <v>206576000.0</v>
       </c>
-      <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
-    </row>
-    <row r="60" spans="1:16">
+      <c r="Q59"/>
+    </row>
+    <row r="60" spans="1:17">
       <c r="A60" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B60">
+        <v>1932386000.0</v>
+      </c>
+      <c r="C60">
         <v>1618088000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>1261897000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>977367000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>1088423000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>1049695000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>772820000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>486649000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>408675000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>327301000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>291695000.0</v>
       </c>
-      <c r="L60">
-[...1 lines deleted...]
-      </c>
       <c r="M60">
+        <v>314597000.0</v>
+      </c>
+      <c r="N60">
         <v>223039000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>299359000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>269086000.0</v>
       </c>
-      <c r="P60"/>
-[...1 lines deleted...]
-    <row r="61" spans="1:16">
+      <c r="Q60"/>
+    </row>
+    <row r="61" spans="1:17">
       <c r="A61" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
-      <c r="D61">
+      <c r="D61"/>
+      <c r="E61">
         <v>-920999000.0</v>
       </c>
-      <c r="E61">
+      <c r="F61">
         <v>-318691000.0</v>
       </c>
-      <c r="F61">
+      <c r="G61">
         <v>-10959000.0</v>
       </c>
-      <c r="G61">
+      <c r="H61">
         <v>-10461000.0</v>
       </c>
-      <c r="H61">
+      <c r="I61">
         <v>-9863000.0</v>
       </c>
-      <c r="I61">
+      <c r="J61">
         <v>-8277000.0</v>
       </c>
-      <c r="J61">
+      <c r="K61">
         <v>-436984000.0</v>
       </c>
-      <c r="K61">
+      <c r="L61">
         <v>-440995000.0</v>
       </c>
-      <c r="L61">
+      <c r="M61">
         <v>-445065000.0</v>
       </c>
-      <c r="M61">
+      <c r="N61">
         <v>-448439000.0</v>
       </c>
-      <c r="N61">
+      <c r="O61">
         <v>-448571000.0</v>
       </c>
-      <c r="O61"/>
       <c r="P61"/>
-    </row>
-    <row r="62" spans="1:16">
+      <c r="Q61"/>
+    </row>
+    <row r="62" spans="1:17">
       <c r="A62" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
-      <c r="D62">
+      <c r="D62"/>
+      <c r="E62">
         <v>153220000.0</v>
       </c>
-      <c r="E62">
+      <c r="F62">
         <v>195384000.0</v>
       </c>
-      <c r="F62">
+      <c r="G62">
         <v>229911000.0</v>
       </c>
-      <c r="G62">
+      <c r="H62">
         <v>247097000.0</v>
       </c>
-      <c r="H62">
+      <c r="I62">
         <v>102322000.0</v>
       </c>
-      <c r="I62">
+      <c r="J62">
         <v>109550000.0</v>
       </c>
-      <c r="J62">
+      <c r="K62">
         <v>112825000.0</v>
       </c>
-      <c r="K62">
+      <c r="L62">
         <v>111747000.0</v>
       </c>
-      <c r="L62">
+      <c r="M62">
         <v>108021000.0</v>
       </c>
-      <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
+      <c r="Q62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BB62"/>
+  <dimension ref="A1:BC62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:54">
+    <row r="1" spans="1:55">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>77</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>78</v>
       </c>
       <c r="D1" t="s">
         <v>79</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>80</v>
       </c>
       <c r="F1" t="s">
-        <v>80</v>
+        <v>2</v>
       </c>
       <c r="G1" t="s">
         <v>81</v>
       </c>
       <c r="H1" t="s">
         <v>82</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>83</v>
       </c>
       <c r="J1" t="s">
-        <v>83</v>
+        <v>3</v>
       </c>
       <c r="K1" t="s">
         <v>84</v>
       </c>
       <c r="L1" t="s">
         <v>85</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>86</v>
       </c>
       <c r="N1" t="s">
-        <v>86</v>
+        <v>4</v>
       </c>
       <c r="O1" t="s">
         <v>87</v>
       </c>
       <c r="P1" t="s">
         <v>88</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>89</v>
       </c>
       <c r="R1" t="s">
-        <v>89</v>
+        <v>5</v>
       </c>
       <c r="S1" t="s">
         <v>90</v>
       </c>
       <c r="T1" t="s">
         <v>91</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>92</v>
       </c>
       <c r="V1" t="s">
-        <v>92</v>
+        <v>6</v>
       </c>
       <c r="W1" t="s">
         <v>93</v>
       </c>
       <c r="X1" t="s">
         <v>94</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>95</v>
       </c>
       <c r="Z1" t="s">
-        <v>95</v>
+        <v>7</v>
       </c>
       <c r="AA1" t="s">
         <v>96</v>
       </c>
       <c r="AB1" t="s">
         <v>97</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>98</v>
       </c>
       <c r="AD1" t="s">
-        <v>98</v>
+        <v>8</v>
       </c>
       <c r="AE1" t="s">
         <v>99</v>
       </c>
       <c r="AF1" t="s">
         <v>100</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>101</v>
       </c>
       <c r="AH1" t="s">
-        <v>101</v>
+        <v>9</v>
       </c>
       <c r="AI1" t="s">
         <v>102</v>
       </c>
       <c r="AJ1" t="s">
         <v>103</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>104</v>
       </c>
       <c r="AL1" t="s">
-        <v>104</v>
+        <v>10</v>
       </c>
       <c r="AM1" t="s">
         <v>105</v>
       </c>
       <c r="AN1" t="s">
         <v>106</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>107</v>
       </c>
       <c r="AP1" t="s">
-        <v>107</v>
+        <v>11</v>
       </c>
       <c r="AQ1" t="s">
         <v>108</v>
       </c>
       <c r="AR1" t="s">
         <v>109</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>110</v>
       </c>
       <c r="AT1" t="s">
-        <v>110</v>
+        <v>12</v>
       </c>
       <c r="AU1" t="s">
         <v>111</v>
       </c>
       <c r="AV1" t="s">
         <v>112</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>113</v>
       </c>
       <c r="AX1" t="s">
-        <v>113</v>
+        <v>13</v>
       </c>
       <c r="AY1" t="s">
         <v>114</v>
       </c>
       <c r="AZ1" t="s">
         <v>115</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>116</v>
       </c>
       <c r="BB1" t="s">
         <v>14</v>
       </c>
-    </row>
-    <row r="2" spans="1:54">
+      <c r="BC1" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="2" spans="1:55">
       <c r="A2" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B2">
+        <v>237706000.0</v>
+      </c>
+      <c r="C2">
         <v>168884000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>225946000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>227079000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>218024000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>183913000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>273293000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>264828000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>254401000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>207902000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>223536000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>205591000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>210111000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>174106000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>236603000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>274606000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>224986000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>195471000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>257576000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>229300000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>171098000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>108368000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>114030000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>96654000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>106710000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>78292000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>111450000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>106413000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>93577000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>66361000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>95861000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>102884000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>105521000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>71591000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>93944000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>107131000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>121922000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>71362000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>168145000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>119606000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>74000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>111893000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>176617000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>181279000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>172283000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>70197000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>113530000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>123189000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>110972000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>86368000.0</v>
       </c>
-      <c r="AY2"/>
       <c r="AZ2"/>
-      <c r="BA2">
+      <c r="BA2"/>
+      <c r="BB2">
         <v>110251000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>110070000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:54">
+    <row r="3" spans="1:55">
       <c r="A3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
@@ -3873,54 +4017,55 @@
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
-    </row>
-    <row r="4" spans="1:54">
+      <c r="BC3"/>
+    </row>
+    <row r="4" spans="1:55">
       <c r="A4" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -3931,858 +4076,873 @@
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
-    </row>
-    <row r="5" spans="1:54">
+      <c r="BC4"/>
+    </row>
+    <row r="5" spans="1:55">
       <c r="A5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B5">
+        <v>-32290000.0</v>
+      </c>
+      <c r="C5">
         <v>-30197000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-33248000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-31603000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-37178000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-38378000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-30689000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-31791000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-29830000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-26601000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-29658000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-25399000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-27580000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-29871000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-33775000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-28289000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-24386000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-26681000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-26020000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-22794000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-24220000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-24353000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-30426000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-32494000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-35325000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-24969000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-26427000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-24470000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-25867000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-27675000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-22843000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-24684000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-21247000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-20933000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-19442000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-22239000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-24815000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-27039000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-21000000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-21261000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-26122000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-12693000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-24000000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-14000000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-16000000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-10568000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-8483000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-5672000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-5977000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-6122000.0</v>
       </c>
-      <c r="AY5"/>
       <c r="AZ5"/>
-      <c r="BA5">
+      <c r="BA5"/>
+      <c r="BB5">
         <v>-856000.0</v>
       </c>
-      <c r="BB5"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:54">
+      <c r="BC5"/>
+    </row>
+    <row r="6" spans="1:55">
       <c r="A6" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-      <c r="AE6">
-[...1 lines deleted...]
-      </c>
+      <c r="AE6"/>
       <c r="AF6">
         <v>0.0</v>
       </c>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
         <v>0.0</v>
       </c>
       <c r="AO6">
         <v>0.0</v>
       </c>
       <c r="AP6">
+        <v>0.0</v>
+      </c>
+      <c r="AQ6">
         <v>230424000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>226112000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>220706000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>206576000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>255227000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>253305000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-510368000.0</v>
       </c>
-      <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
-    </row>
-    <row r="7" spans="1:54">
+      <c r="BC6"/>
+    </row>
+    <row r="7" spans="1:55">
       <c r="A7" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B7">
+        <v>181374000.0</v>
+      </c>
+      <c r="C7">
         <v>163511000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>173838000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>170883000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>183599000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>145871000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>116505000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>102163000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>95391000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>50791000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>43427000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>39242000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>40813000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>21127000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>19251000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>16656000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>30685000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>18521000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>52616000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>54175000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>52282000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>52964000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>56335000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>60197000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>72640000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>70017000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>75301000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>79063000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>61555000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>63541000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>62283000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>57388000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>59963000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>64959000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>60934000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>61521000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>58710000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>55601000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>59170000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>63231000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>56809000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>56265000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>57586000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>56515000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>45503000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>47831000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>49237000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>42995000.0</v>
       </c>
-      <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
-    </row>
-    <row r="8" spans="1:54">
+      <c r="BC7"/>
+    </row>
+    <row r="8" spans="1:55">
       <c r="A8" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B8">
+        <v>85362000.0</v>
+      </c>
+      <c r="C8">
         <v>89959000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>94277000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>99685000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>104346000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>106943000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>109921000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>115453000.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>120263000.0</v>
       </c>
-      <c r="J8">
+      <c r="K8">
         <v>133356000.0</v>
       </c>
-      <c r="K8">
+      <c r="L8">
         <v>145012000.0</v>
       </c>
-      <c r="L8">
+      <c r="M8">
         <v>160051000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>164867000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>11645000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>11642000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>11623000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>206996000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>222489000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>240122000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>240121000.0</v>
       </c>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
-    </row>
-    <row r="9" spans="1:54">
+      <c r="BC8"/>
+    </row>
+    <row r="9" spans="1:55">
       <c r="A9" t="s">
-        <v>23</v>
-[...1 lines deleted...]
-      <c r="B9">
+        <v>24</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9">
         <v>1329164000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>1309458000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>1294545000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>1277694000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>1269230000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>1255794000.0</v>
       </c>
-      <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9">
         <v>1173574000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>1147449000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>1134864000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>1128915000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>1119453000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>1079701000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>1065628000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>1008610000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>968198000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>950963000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>918587000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>882843000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>859254000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>839765000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>827573000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>817028000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>800947000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>501046000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>391039000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>383300000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>381475000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>375215000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>364908000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>357684000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>778548000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>774874000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>755787000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>749684000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>748177000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>746054000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>739097000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>736376000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>733511000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>728646000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>700977000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>693799000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>689980000.0</v>
       </c>
-      <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
-    </row>
-    <row r="10" spans="1:54">
+      <c r="BC9"/>
+    </row>
+    <row r="10" spans="1:55">
       <c r="A10" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B10">
+        <v>223012000.0</v>
+      </c>
+      <c r="C10">
         <v>1008190000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>812862000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>638268000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>463319000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>488859000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>613020000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>541637000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>490163000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>560744000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>470409000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>366104000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>217128000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>426690000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>457357000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>463696000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>20125000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>22173000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>14005000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>142833000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>195009000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>223996000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>203883000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>235210000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>174233000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>98312000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>54207000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>9357000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>8891000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>19758000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>17612000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>18394000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>17587000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>18407000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>11183000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>8717000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>6450000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>12097000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6555000.0</v>
       </c>
       <c r="AN10">
         <v>6555000.0</v>
       </c>
       <c r="AO10">
+        <v>6555000.0</v>
+      </c>
+      <c r="AP10">
         <v>6412000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>3623000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>3481000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>4847000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>3623000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>10753000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>6581000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>4720000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>3931000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>5335000.0</v>
       </c>
-      <c r="AY10"/>
       <c r="AZ10"/>
-      <c r="BA10">
+      <c r="BA10"/>
+      <c r="BB10">
         <v>1361000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>2082000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:54">
+    <row r="11" spans="1:55">
       <c r="A11" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
@@ -4793,754 +4953,766 @@
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
-    </row>
-    <row r="12" spans="1:54">
+      <c r="BC11"/>
+    </row>
+    <row r="12" spans="1:55">
       <c r="A12" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B12">
+        <v>223012000.0</v>
+      </c>
+      <c r="C12">
         <v>1008190000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>812862000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>638268000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>463319000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>488859000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>613020000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>541637000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>490163000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>560744000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>470409000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>366104000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>217128000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>426690000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>457357000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>463696000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>20125000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>22173000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>14005000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>142833000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>195009000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>223996000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>203883000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>235210000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>174233000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>98312000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>54207000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>9357000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>8891000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>19758000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>17612000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>18394000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>17587000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>18407000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>11183000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>8717000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>6450000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>12097000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>8804000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>6555000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>6412000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>3623000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>3481000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>4847000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>3623000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>10753000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>6581000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>4720000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>3931000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>5335000.0</v>
       </c>
-      <c r="AY12"/>
       <c r="AZ12"/>
-      <c r="BA12">
+      <c r="BA12"/>
+      <c r="BB12">
         <v>1361000.0</v>
       </c>
-      <c r="BB12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:54">
+      <c r="BC12"/>
+    </row>
+    <row r="13" spans="1:55">
       <c r="A13" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B13">
+        <v>11710000.0</v>
+      </c>
+      <c r="C13">
         <v>11707000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>94277000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>99685000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>104346000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>106943000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>109921000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>115453000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>120263000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>133356000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>145012000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>160051000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>164867000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>11645000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>11642000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>11623000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>11612000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>11601000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>11590000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>11589000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>11578000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>11567000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>11562000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>11557000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>11555000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>11549000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>11545000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>11439000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>11436000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11433000.0</v>
       </c>
       <c r="AE13">
         <v>11433000.0</v>
       </c>
       <c r="AF13">
+        <v>11433000.0</v>
+      </c>
+      <c r="AG13">
         <v>11431000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>11426000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>11424000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12393000.0</v>
       </c>
       <c r="AJ13">
         <v>12393000.0</v>
       </c>
       <c r="AK13">
         <v>12393000.0</v>
       </c>
       <c r="AL13">
         <v>12393000.0</v>
       </c>
       <c r="AM13">
         <v>12393000.0</v>
       </c>
       <c r="AN13">
         <v>12393000.0</v>
       </c>
       <c r="AO13">
         <v>12393000.0</v>
       </c>
       <c r="AP13">
         <v>12393000.0</v>
       </c>
       <c r="AQ13">
         <v>12393000.0</v>
       </c>
       <c r="AR13">
         <v>12393000.0</v>
       </c>
       <c r="AS13">
         <v>12393000.0</v>
       </c>
       <c r="AT13">
         <v>12393000.0</v>
       </c>
       <c r="AU13">
         <v>12393000.0</v>
       </c>
       <c r="AV13">
-        <v>11957000.0</v>
+        <v>12393000.0</v>
       </c>
       <c r="AW13">
         <v>11957000.0</v>
       </c>
       <c r="AX13">
         <v>11957000.0</v>
       </c>
-      <c r="AY13"/>
+      <c r="AY13">
+        <v>11957000.0</v>
+      </c>
       <c r="AZ13"/>
-      <c r="BA13">
-[...1 lines deleted...]
-      </c>
+      <c r="BA13"/>
       <c r="BB13">
         <v>11957000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:54">
+      <c r="BC13">
+        <v>11957000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:55">
       <c r="A14" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B14">
+        <v>78482000.0</v>
+      </c>
+      <c r="C14">
         <v>78336000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>78310000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>78115000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>78188000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>78115000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>78110000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>78282000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>78491000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>78586000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>79307000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>79634000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>81379000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>82987000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>84498000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>84389000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>73414000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>72789000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>71924000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>73124000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>72595000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>71586000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>70755000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>70126000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>63820000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>69298000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>60876000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>57576000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>57823000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>57685000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>57558000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>57158000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>56302000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>56459000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>55893000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>56010000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>55186000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>55167000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>54534000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>55437000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>55402000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>53341000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>54282000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>54055000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>53341000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>52986000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>56463000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>9263000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>55693106.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>54923211.0</v>
       </c>
       <c r="AY14">
         <v>54923211.0</v>
       </c>
       <c r="AZ14">
         <v>54923211.0</v>
       </c>
       <c r="BA14">
         <v>54923211.0</v>
       </c>
-      <c r="BB14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:54">
+      <c r="BB14">
+        <v>54923211.0</v>
+      </c>
+      <c r="BC14"/>
+    </row>
+    <row r="15" spans="1:55">
       <c r="A15" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
+      <c r="L15"/>
+      <c r="M15">
         <v>11654000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>11647000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>11645000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>11642000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>11623000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>11612000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>11601000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>11590000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>11589000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>11578000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>11567000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>11562000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>11557000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>11555000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>11549000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>11545000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>11439000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>11436000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11433000.0</v>
       </c>
       <c r="AE15">
         <v>11433000.0</v>
       </c>
       <c r="AF15">
+        <v>11433000.0</v>
+      </c>
+      <c r="AG15">
         <v>11431000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>11426000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>11424000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12393000.0</v>
       </c>
       <c r="AJ15">
         <v>12393000.0</v>
       </c>
       <c r="AK15">
         <v>12393000.0</v>
       </c>
       <c r="AL15">
         <v>12393000.0</v>
       </c>
       <c r="AM15">
         <v>12393000.0</v>
       </c>
       <c r="AN15">
         <v>12393000.0</v>
       </c>
       <c r="AO15">
         <v>12393000.0</v>
       </c>
       <c r="AP15">
         <v>12393000.0</v>
       </c>
       <c r="AQ15">
         <v>12393000.0</v>
       </c>
       <c r="AR15">
         <v>12393000.0</v>
       </c>
       <c r="AS15">
         <v>12393000.0</v>
       </c>
       <c r="AT15">
         <v>12393000.0</v>
       </c>
       <c r="AU15">
         <v>12393000.0</v>
       </c>
       <c r="AV15">
-        <v>11957000.0</v>
+        <v>12393000.0</v>
       </c>
       <c r="AW15">
         <v>11957000.0</v>
       </c>
       <c r="AX15">
         <v>11957000.0</v>
       </c>
-      <c r="AY15"/>
+      <c r="AY15">
+        <v>11957000.0</v>
+      </c>
       <c r="AZ15"/>
-      <c r="BA15">
+      <c r="BA15"/>
+      <c r="BB15">
         <v>11957000.0</v>
       </c>
-      <c r="BB15"/>
-[...1 lines deleted...]
-    <row r="16" spans="1:54">
+      <c r="BC15"/>
+    </row>
+    <row r="16" spans="1:55">
       <c r="A16" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
-      <c r="G16">
+      <c r="G16"/>
+      <c r="H16">
         <v>4590000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>45708000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>1076000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>13829000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>20899000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>52232000.0</v>
       </c>
-      <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
-      <c r="U16">
+      <c r="U16"/>
+      <c r="V16">
         <v>8995000.0</v>
       </c>
-      <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
-      <c r="Y16">
+      <c r="Y16"/>
+      <c r="Z16">
         <v>7757000.0</v>
       </c>
-      <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
-      <c r="AK16">
+      <c r="AK16"/>
+      <c r="AL16">
         <v>62667000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>77126000.0</v>
       </c>
-      <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
-      <c r="AP16">
+      <c r="AP16"/>
+      <c r="AQ16">
         <v>-8204000.0</v>
       </c>
-      <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
-      <c r="AX16">
+      <c r="AX16"/>
+      <c r="AY16">
         <v>67668000.0</v>
       </c>
-      <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
-    </row>
-    <row r="17" spans="1:54">
+      <c r="BC16"/>
+    </row>
+    <row r="17" spans="1:55">
       <c r="A17" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -5551,188 +5723,190 @@
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
-    </row>
-    <row r="18" spans="1:54">
+      <c r="BC17"/>
+    </row>
+    <row r="18" spans="1:55">
       <c r="A18" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
-      <c r="L18">
+      <c r="L18"/>
+      <c r="M18">
         <v>158942000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>159056000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>163259000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>164945000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>166741000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>168435000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>172143000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>163238000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>162988000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>162185000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>167645000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>172183000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>173270000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>175616000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>156707000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>158079000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>48745000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>45963000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>35472000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>35750000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>34008000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>32304000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>31021000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>42971000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>43753000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>44007000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>52159000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>54602000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>52545000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>63952000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>55739000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>57871000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>61112000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>65088000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>59084000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>60401000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>64497000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>66333000.0</v>
       </c>
-      <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
-    </row>
-    <row r="19" spans="1:54">
+      <c r="BC18"/>
+    </row>
+    <row r="19" spans="1:55">
       <c r="A19" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -5743,1078 +5917,1096 @@
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
-    </row>
-    <row r="20" spans="1:54">
+      <c r="BC19"/>
+    </row>
+    <row r="20" spans="1:55">
       <c r="A20" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B20">
+        <v>1042715999.0</v>
+      </c>
+      <c r="C20">
         <v>725200000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>725279000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>725698000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>720223000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>720543000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>617147000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>617048000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>617183000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>617397000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>620165000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>620428000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>620193000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>619275000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>619487000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>619626000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>610293000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>611578000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>598976000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>599255000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>599072000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>598957000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>598416000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>598200000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>597819000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>668154000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>669753000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AC20">
         <v>102844000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>102638000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>102423000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>103002000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>102792000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>103017000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>103282000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>103380000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>100860000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>100566000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>100441000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100885000.0</v>
       </c>
       <c r="AN20">
         <v>100885000.0</v>
       </c>
       <c r="AO20">
+        <v>100885000.0</v>
+      </c>
+      <c r="AP20">
         <v>100205000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AQ20">
         <v>98453000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AR20">
         <v>100483000.0</v>
       </c>
-      <c r="AR20">
+      <c r="AS20">
         <v>98894000.0</v>
       </c>
-      <c r="AS20">
+      <c r="AT20">
         <v>98679000.0</v>
       </c>
-      <c r="AT20">
+      <c r="AU20">
         <v>86231000.0</v>
       </c>
-      <c r="AU20">
+      <c r="AV20">
         <v>86280000.0</v>
       </c>
-      <c r="AV20">
+      <c r="AW20">
         <v>86299000.0</v>
       </c>
-      <c r="AW20">
+      <c r="AX20">
         <v>86297000.0</v>
       </c>
-      <c r="AX20">
+      <c r="AY20">
         <v>86228000.0</v>
       </c>
-      <c r="AY20"/>
       <c r="AZ20"/>
-      <c r="BA20">
+      <c r="BA20"/>
+      <c r="BB20">
         <v>86259000.0</v>
       </c>
-      <c r="BB20">
+      <c r="BC20">
         <v>85702000.0</v>
       </c>
     </row>
-    <row r="21" spans="1:54">
+    <row r="21" spans="1:55">
       <c r="A21" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B21">
+        <v>848527000.0</v>
+      </c>
+      <c r="C21">
         <v>410286000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>423787000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>437326000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>448060000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>462491000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>328924000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>340747000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>352652000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>365631000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>382050000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>394837000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>407627000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>421450000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>435281000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>449115000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>431385000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>447411000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>450925000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>466384000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>482016000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>501812000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>519660000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>537457000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>566383000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>498113000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>501572000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>35733000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>50246000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>38554000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>40693000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>42486000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>54632000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>46439000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>48429000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>50125000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>59738000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>53457000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>67133000.0</v>
       </c>
       <c r="AN21">
         <v>67133000.0</v>
       </c>
       <c r="AO21">
+        <v>67133000.0</v>
+      </c>
+      <c r="AP21">
         <v>61492000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>65331000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>63811000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>55761000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>65331000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>57580000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>60266000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>63264000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>69705000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>69249000.0</v>
       </c>
-      <c r="AY21"/>
       <c r="AZ21"/>
-      <c r="BA21">
+      <c r="BA21"/>
+      <c r="BB21">
         <v>94629000.0</v>
       </c>
-      <c r="BB21"/>
-[...1 lines deleted...]
-    <row r="22" spans="1:54">
+      <c r="BC21"/>
+    </row>
+    <row r="22" spans="1:55">
       <c r="A22" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B22">
+        <v>543381000.0</v>
+      </c>
+      <c r="C22">
         <v>431245000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>423778000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>453695000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>488269000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>476369000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>487232000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>487833000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>464200000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>405409000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>385090000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>434631000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>463994000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>459029000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>479171000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>489492000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>494324000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>465518000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>425244000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>330713000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>300961000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>238860000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>223268000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>239239000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>282398000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>261347000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>248914000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>230284000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>264540000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>246451000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>247161000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>261721000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>263792000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>215045000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>214283000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>262188000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>258430000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>222631000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>230466000.0</v>
       </c>
       <c r="AN22">
         <v>230466000.0</v>
       </c>
       <c r="AO22">
+        <v>230466000.0</v>
+      </c>
+      <c r="AP22">
         <v>204131000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>291791000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>220257000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>258977000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>269842000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>230949000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>247368000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>260971000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>260300000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>202848000.0</v>
       </c>
-      <c r="AY22"/>
       <c r="AZ22"/>
-      <c r="BA22">
+      <c r="BA22"/>
+      <c r="BB22">
         <v>232409000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>196677000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:54">
+    <row r="23" spans="1:55">
       <c r="A23" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B23">
+        <v>4505623000.0</v>
+      </c>
+      <c r="C23">
         <v>4144311000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>4079289000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>3909945000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>3690360000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>3602254000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>3535750000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>3447538000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>3268913000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>3161959000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>3137974000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>3048669000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>2901125000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>3005658000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>3177599000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>3225363000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>2649758000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>2555759000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>2506624000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>2474618000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>2413832000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>2342436000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>2373372000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>2415031000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>2369888000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>2249175000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>2295320000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>1068415000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>1042159000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>1007040000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>1094235000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>1090906000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>1043242000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>1013234000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>1110109000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>1113329000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>1046285000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>987166000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1037648000.0</v>
       </c>
       <c r="AN23">
         <v>1037648000.0</v>
       </c>
       <c r="AO23">
+        <v>1037648000.0</v>
+      </c>
+      <c r="AP23">
         <v>1000847000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>1034685000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>1106635000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>1117865000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>1041699000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>911635000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>1018224000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>1012329000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>937595000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>885948000.0</v>
       </c>
-      <c r="AY23"/>
       <c r="AZ23"/>
-      <c r="BA23">
+      <c r="BA23"/>
+      <c r="BB23">
         <v>907739000.0</v>
       </c>
-      <c r="BB23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:54">
+      <c r="BC23"/>
+    </row>
+    <row r="24" spans="1:55">
       <c r="A24" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B24">
+        <v>1605958000.0</v>
+      </c>
+      <c r="C24">
         <v>1275701000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>1248506000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>1250050000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>1251589000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>1253129000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>1255118000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>1257320000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>1259522000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>1261742000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>1264197000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>1266797000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>1269391000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>1272040000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>1275211000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>1279176000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>908705000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>931765000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>901511000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>780565000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>782220000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>783874000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>885528000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>1037470000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>1089368000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>991267000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>1043154000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>230337000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>208602000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>200764000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>252524000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>278561000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>270900000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>260981000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>358047000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>377712000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>310849000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>269388000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>312712000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>335130000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>315345000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>301565000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>389685000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>431754000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>390315000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>326725000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>386435000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>481215000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>442895000.0</v>
       </c>
-      <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
-      <c r="BA24">
+      <c r="BA24"/>
+      <c r="BB24">
         <v>338048000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>358790000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:54">
+    <row r="25" spans="1:55">
       <c r="A25" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>40</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
         <v>1402548000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>1381526000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>1385721000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1382589000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>1368056000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>1345390000.0</v>
       </c>
-      <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
-      <c r="K25">
+      <c r="K25"/>
+      <c r="L25">
         <v>1295926000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>1266797000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>1269391000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>1272040000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>1275211000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>1279176000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>908705000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>931765000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>901511000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>780565000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>782220000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>783874000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>885528000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>1037470000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>1089368000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>991267000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>1043154000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>230337000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>270157000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>264305000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>314807000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>335949000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>330863000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>325940000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>418981000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>439233000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>369559000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>324989000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>371882000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>398361000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>372154000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>357830000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>447271000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>488269000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>435818000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>374556000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>435672000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>524210000.0</v>
       </c>
-      <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
-    </row>
-    <row r="26" spans="1:54">
+      <c r="BC25"/>
+    </row>
+    <row r="26" spans="1:55">
       <c r="A26" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
-      <c r="U26">
+      <c r="U26"/>
+      <c r="V26">
         <v>11861000.0</v>
       </c>
-      <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
-      <c r="Y26">
+      <c r="Y26"/>
+      <c r="Z26">
         <v>9250000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>10600000.0</v>
       </c>
-      <c r="AA26"/>
-      <c r="AB26">
+      <c r="AB26"/>
+      <c r="AC26">
         <v>10891000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>10467000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>10007000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>10254000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>11028000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>12343000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>13269000.0</v>
       </c>
-      <c r="AI26"/>
       <c r="AJ26"/>
-      <c r="AK26">
+      <c r="AK26"/>
+      <c r="AL26">
         <v>8986000.0</v>
       </c>
-      <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
-      <c r="AO26">
+      <c r="AO26"/>
+      <c r="AP26">
         <v>13188000.0</v>
       </c>
-      <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
-      <c r="AS26">
+      <c r="AS26"/>
+      <c r="AT26">
         <v>25038000.0</v>
       </c>
-      <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
-    </row>
-    <row r="27" spans="1:54">
+      <c r="BC26"/>
+    </row>
+    <row r="27" spans="1:55">
       <c r="A27" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -6825,2244 +7017,2282 @@
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
-    </row>
-    <row r="28" spans="1:54">
+      <c r="BC27"/>
+    </row>
+    <row r="28" spans="1:55">
       <c r="A28" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B28">
+        <v>1548882000.0</v>
+      </c>
+      <c r="C28">
         <v>437480000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>618142000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>791975000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>981803000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>920762000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>769733000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>829332000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>876620000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>764064000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>850165000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>953741000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>1122139000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>882078000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>853870000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>850249000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>938716000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>948877000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>947122000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>698907000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>655488000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>619842000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>744980000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>870420000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>995730000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>970926000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>1070443000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>325982000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>310315000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>294066000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>346560000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>365965000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>362131000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>357020000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>456565000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>479763000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>422348000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>369976000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>344660000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>420700000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>405652000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>457506000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>422054000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>437122000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>396272000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>327672000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>391002000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>488162000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>496847000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>300930000.0</v>
       </c>
-      <c r="AY28"/>
       <c r="AZ28"/>
-      <c r="BA28">
+      <c r="BA28"/>
+      <c r="BB28">
         <v>348629000.0</v>
       </c>
-      <c r="BB28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:54">
+      <c r="BC28"/>
+    </row>
+    <row r="29" spans="1:55">
       <c r="A29" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B29">
+        <v>3544209000.0</v>
+      </c>
+      <c r="C29">
         <v>3288732000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>3166063000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>3018431000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>2879611000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>2810032000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>2740936000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>2635685000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>2533289000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>2474265000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>2439909000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>2373672000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>2108231000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>2385767000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>2490317000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>2476113000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>1821195000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>1746782000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>1596716000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>1570402000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>1597971000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>1549127000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>1572269000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>1628134000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>1600614000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
-    </row>
-    <row r="30" spans="1:54">
+      <c r="BC29"/>
+    </row>
+    <row r="30" spans="1:55">
       <c r="A30" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B30">
+        <v>390536000.0</v>
+      </c>
+      <c r="C30">
         <v>237594000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>400459000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>379786000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>333221000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>247940000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>357636000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>369256000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>323576000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>240810000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>352562000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>342338000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>306945000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>242485000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>387952000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>427620000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>341753000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>303140000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>361466000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>303736000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>236191000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>188744000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>260180000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>241830000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>200028000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>156973000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>250470000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>231829000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>186991000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>152538000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>236968000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>228905000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>171961000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>176942000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>279711000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>215432000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>168943000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>154576000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>186883000.0</v>
       </c>
       <c r="AN30">
         <v>186883000.0</v>
       </c>
       <c r="AO30">
+        <v>186883000.0</v>
+      </c>
+      <c r="AP30">
         <v>171768000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>154294000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>254583000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>229684000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>154294000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>162478000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>248120000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>218037000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>148271000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>150584000.0</v>
       </c>
-      <c r="AY30"/>
       <c r="AZ30"/>
-      <c r="BA30">
+      <c r="BA30"/>
+      <c r="BB30">
         <v>146478000.0</v>
       </c>
-      <c r="BB30"/>
-[...1 lines deleted...]
-    <row r="31" spans="1:54">
+      <c r="BC30"/>
+    </row>
+    <row r="31" spans="1:55">
       <c r="A31" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31">
         <v>27198000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>77804000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>569740000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>57401000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>143573000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>110083000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>657038000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-53848000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-133164000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-273860000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-31393000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-87025000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-175463000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-283427000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-380337000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-384420000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-421927000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>308706000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>346834000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>341118000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>337675000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>303714000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>269692000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>271593000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>231057000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>210777000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>183204000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>194058000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>186085000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>162179000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>138449000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>143896000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>129990000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>129344000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>141450000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>172515000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>173911000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>78488000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-580497000.0</v>
       </c>
-      <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
-    </row>
-    <row r="32" spans="1:54">
+      <c r="BC31"/>
+    </row>
+    <row r="32" spans="1:55">
       <c r="A32" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B32">
+        <v>721360000.0</v>
+      </c>
+      <c r="C32">
         <v>1291717000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>1192049000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>1045422000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>926387000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>857006000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>1024583000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>931373000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>860345000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>829297000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>804049000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>748936000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>638687000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>787086000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>908580000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>896582000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>480657000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>442935000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>403734000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>388146000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>424708000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>385975000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>418088000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>470463000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>427998000.0</v>
       </c>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
-    </row>
-    <row r="33" spans="1:54">
+      <c r="BC32"/>
+    </row>
+    <row r="33" spans="1:55">
       <c r="A33" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B33">
+        <v>3274794000.0</v>
+      </c>
+      <c r="C33">
         <v>2439217000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>2406377000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>2392919000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>2365577000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>2357158000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>2043830000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>2023238000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>1968946000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>1923537000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>1906058000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>1880146000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>1883636000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>1848292000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>1829719000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>1824023000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>1777860000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>1748740000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>1689051000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>1679022000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>1670854000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>1678902000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>1672793000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>1685667000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>1703677000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>1723390000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>1731100000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>587760000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>575646000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>580652000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>585275000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>573146000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>584789000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>597878000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>597771000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>617480000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>605719000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>592380000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>600885000.0</v>
       </c>
       <c r="AN33">
         <v>600885000.0</v>
       </c>
       <c r="AO33">
+        <v>600885000.0</v>
+      </c>
+      <c r="AP33">
         <v>598571000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>535580000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>605776000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>603499000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>594968000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>493471000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>503307000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>511601000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>509096000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>515492000.0</v>
       </c>
-      <c r="AY33"/>
       <c r="AZ33"/>
-      <c r="BA33">
+      <c r="BA33"/>
+      <c r="BB33">
         <v>520318000.0</v>
       </c>
-      <c r="BB33"/>
-[...1 lines deleted...]
-    <row r="34" spans="1:54">
+      <c r="BC33"/>
+    </row>
+    <row r="34" spans="1:55">
       <c r="A34" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B34">
+        <v>91303000.0</v>
+      </c>
+      <c r="C34">
         <v>82583000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>80860000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>87560000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>83171000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>88437000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>76183000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>77194000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>70704000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>71980000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>72942000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>91477000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>99016000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>84338000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>82473000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>77901000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>76332000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>67257000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>96515000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>62480000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>87731000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>86460000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>77567000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>80877000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>82109000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>82716000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>89763000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>85009000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>19119000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>22220000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>24721000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>22950000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>25023000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AI34">
         <v>22681000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AJ34">
         <v>22868000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AK34">
         <v>23484000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AL34">
         <v>26530000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AM34">
         <v>31070000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AN34">
         <v>32147000.0</v>
       </c>
-      <c r="AN34">
+      <c r="AO34">
         <v>40185000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AP34">
         <v>37921000.0</v>
       </c>
-      <c r="AP34">
+      <c r="AQ34">
         <v>37464000.0</v>
       </c>
-      <c r="AQ34">
+      <c r="AR34">
         <v>40883000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AS34">
         <v>41169000.0</v>
       </c>
-      <c r="AS34">
+      <c r="AT34">
         <v>28602000.0</v>
       </c>
-      <c r="AT34">
+      <c r="AU34">
         <v>28346000.0</v>
       </c>
-      <c r="AU34">
+      <c r="AV34">
         <v>27319000.0</v>
       </c>
-      <c r="AV34">
+      <c r="AW34">
         <v>31874000.0</v>
       </c>
-      <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
-    </row>
-    <row r="35" spans="1:54">
+      <c r="BC34"/>
+    </row>
+    <row r="35" spans="1:55">
       <c r="A35" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B35">
+        <v>2040190000.0</v>
+      </c>
+      <c r="C35">
         <v>1701917000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>1669315000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>1660065000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>1656176000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>1649778000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>1576147000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>1569798000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>1548592000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>1530965000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>1527928000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>1517216000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>1527463000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>1519637000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>1522629000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>1523818000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>1153472000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>1171165000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>1161264000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>1041274000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>1032136000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>1037979000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>1135278000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>1291617000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>1347093000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>1230690000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>1290996000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>364091000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>335239000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>321997000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>384246000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>401381000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>396661000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>388642000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>493502000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>514901000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>448323000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>417186000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>473811000.0</v>
       </c>
       <c r="AN35">
         <v>473811000.0</v>
       </c>
       <c r="AO35">
+        <v>473811000.0</v>
+      </c>
+      <c r="AP35">
         <v>454862000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>528972000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>546025000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>590550000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>529508000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>410836000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>465096000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>565240000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>575764000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>383273000.0</v>
       </c>
-      <c r="AY35"/>
       <c r="AZ35"/>
-      <c r="BA35">
+      <c r="BA35"/>
+      <c r="BB35">
         <v>417970000.0</v>
       </c>
-      <c r="BB35"/>
-[...1 lines deleted...]
-    <row r="36" spans="1:54">
+      <c r="BC35"/>
+    </row>
+    <row r="36" spans="1:55">
       <c r="A36" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B36">
+        <v>166386000.0</v>
+      </c>
+      <c r="C36">
         <v>150181000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>146428000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>151167000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>146252000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>150675000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>136495000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>132042000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>122626000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>129622000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>129850000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>117569000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>122757000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>122071000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>121519000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>119240000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>116799000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>98802000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>94963000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>95154000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>73630000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>82081000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>72770000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>72910000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>23970000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>68737000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>67758000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>52903000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>13404000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>36856000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>39342000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>36158000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>15416000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>37623000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>35691000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>48860000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>29571000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>45002000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19211000.0</v>
       </c>
       <c r="AN36">
         <v>19211000.0</v>
       </c>
       <c r="AO36">
+        <v>19211000.0</v>
+      </c>
+      <c r="AP36">
         <v>49220000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>28853000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>51656000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>59561000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>17255000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>66556000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>68591000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>71277000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>31312000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>69517000.0</v>
       </c>
-      <c r="AY36"/>
       <c r="AZ36"/>
-      <c r="BA36">
+      <c r="BA36"/>
+      <c r="BB36">
         <v>22517000.0</v>
       </c>
-      <c r="BB36"/>
-[...1 lines deleted...]
-    <row r="37" spans="1:54">
+      <c r="BC36"/>
+    </row>
+    <row r="37" spans="1:55">
       <c r="A37" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
-      <c r="L37">
+      <c r="L37"/>
+      <c r="M37">
         <v>18797000.0</v>
       </c>
-      <c r="M37">
+      <c r="N37">
         <v>17493000.0</v>
       </c>
-      <c r="N37">
+      <c r="O37">
         <v>17615000.0</v>
       </c>
-      <c r="O37">
+      <c r="P37">
         <v>17329000.0</v>
       </c>
-      <c r="P37">
+      <c r="Q37">
         <v>17963000.0</v>
       </c>
-      <c r="Q37">
+      <c r="R37">
         <v>16622000.0</v>
       </c>
-      <c r="R37">
+      <c r="S37">
         <v>15369000.0</v>
       </c>
-      <c r="S37">
+      <c r="T37">
         <v>14784000.0</v>
       </c>
-      <c r="T37">
+      <c r="U37">
         <v>14525000.0</v>
       </c>
-      <c r="U37">
+      <c r="V37">
         <v>13731000.0</v>
       </c>
-      <c r="V37">
+      <c r="W37">
         <v>13154000.0</v>
       </c>
-      <c r="W37">
+      <c r="X37">
         <v>12990000.0</v>
       </c>
-      <c r="X37">
+      <c r="Y37">
         <v>12283000.0</v>
       </c>
-      <c r="Y37">
+      <c r="Z37">
         <v>11762000.0</v>
       </c>
-      <c r="Z37">
+      <c r="AA37">
         <v>14553000.0</v>
       </c>
-      <c r="AA37">
+      <c r="AB37">
         <v>13578000.0</v>
       </c>
-      <c r="AB37">
+      <c r="AC37">
         <v>13058000.0</v>
       </c>
-      <c r="AC37">
+      <c r="AD37">
         <v>13986000.0</v>
       </c>
-      <c r="AD37">
+      <c r="AE37">
         <v>12893000.0</v>
       </c>
-      <c r="AE37">
+      <c r="AF37">
         <v>16790000.0</v>
       </c>
-      <c r="AF37">
+      <c r="AG37">
         <v>15586000.0</v>
       </c>
-      <c r="AG37">
+      <c r="AH37">
         <v>16663000.0</v>
       </c>
-      <c r="AH37">
+      <c r="AI37">
         <v>14710000.0</v>
       </c>
-      <c r="AI37">
+      <c r="AJ37">
         <v>15892000.0</v>
       </c>
-      <c r="AJ37">
+      <c r="AK37">
         <v>16286000.0</v>
       </c>
-      <c r="AK37">
+      <c r="AL37">
         <v>14907000.0</v>
       </c>
-      <c r="AL37">
+      <c r="AM37">
         <v>14316000.0</v>
       </c>
-      <c r="AM37">
+      <c r="AN37">
         <v>14159000.0</v>
       </c>
-      <c r="AN37">
+      <c r="AO37">
         <v>14419000.0</v>
       </c>
-      <c r="AO37">
+      <c r="AP37">
         <v>15033000.0</v>
       </c>
-      <c r="AP37">
+      <c r="AQ37">
         <v>14381000.0</v>
       </c>
-      <c r="AQ37">
+      <c r="AR37">
         <v>16534000.0</v>
       </c>
-      <c r="AR37">
+      <c r="AS37">
         <v>16157000.0</v>
       </c>
-      <c r="AS37">
+      <c r="AT37">
         <v>16413000.0</v>
       </c>
-      <c r="AT37">
+      <c r="AU37">
         <v>18445000.0</v>
       </c>
-      <c r="AU37">
+      <c r="AV37">
         <v>19698000.0</v>
       </c>
-      <c r="AV37">
+      <c r="AW37">
         <v>18804000.0</v>
       </c>
-      <c r="AW37"/>
       <c r="AX37"/>
       <c r="AY37"/>
       <c r="AZ37"/>
       <c r="BA37"/>
       <c r="BB37"/>
-    </row>
-    <row r="38" spans="1:54">
+      <c r="BC37"/>
+    </row>
+    <row r="38" spans="1:55">
       <c r="A38" t="s">
-        <v>52</v>
-[...1 lines deleted...]
-      <c r="B38">
+        <v>53</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38">
         <v>150181000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>146428000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>151167000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>146254000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>156569000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>142325000.0</v>
       </c>
-      <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38">
         <v>129850000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>117569000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>122757000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>122071000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>121519000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>119240000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>116799000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>98802000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>94963000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>95154000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>85491000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>82081000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>72770000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>72910000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>23970000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>45529000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>43748000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>28809000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>36940000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>26849000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>29088000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>25130000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>15416000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>187344000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>187500000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>199845000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>198861000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>198900000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>202573000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>204293000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>209141000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>210917000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>215950000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>214216000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>217901000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>204217000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>209792000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>215789000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>217014000.0</v>
       </c>
-      <c r="AX38"/>
       <c r="AY38"/>
       <c r="AZ38"/>
-      <c r="BA38">
+      <c r="BA38"/>
+      <c r="BB38">
         <v>225417000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>243609000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:54">
+    <row r="39" spans="1:55">
       <c r="A39" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B39">
+        <v>73900000.0</v>
+      </c>
+      <c r="C39">
         <v>28065000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>35813000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>45277000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>39974000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>31928000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>34032000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>25574000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>22028000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>31459000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>23855000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>25450000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>29422000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>29162000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>23400000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>20532000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>15696000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>16188000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>16858000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>18314000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>10817000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>11934000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>13248000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>13085000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>9552000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>9153000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>10629000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>9185000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>6091000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>7641000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>7219000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>8740000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>5113000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>4962000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>7161000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>9512000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>6743000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>5482000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>7573000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>12859000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>19965000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>50780000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>29509000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>27829000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>18972000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>13984000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>12848000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>17000000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>16406000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>11689000.0</v>
       </c>
-      <c r="AY39"/>
       <c r="AZ39"/>
-      <c r="BA39">
+      <c r="BA39"/>
+      <c r="BB39">
         <v>7173000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>11135000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:54">
+    <row r="40" spans="1:55">
       <c r="A40" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B40">
+        <v>227762000.0</v>
+      </c>
+      <c r="C40">
         <v>193865000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>205439000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>161226000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>117839000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>162205000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>152091000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>148263000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>138545000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>162275000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>158784000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>137511000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>128030000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>170549000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>169774000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>148605000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>120674000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>140578000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>129818000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>124081000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>107156000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>119956000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>119084000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>105148000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>93359000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>106527000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>97979000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>76267000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>61901000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>67567000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>65116000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>66037000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>60560000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>66665000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>71611000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>59523000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>66386000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>67824000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>14344000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>66921000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>75070000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>54349000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>19143000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>16320000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>54349000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>58343000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>65868000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>47378000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>43085000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>37100000.0</v>
       </c>
-      <c r="AY40"/>
       <c r="AZ40"/>
-      <c r="BA40">
+      <c r="BA40"/>
+      <c r="BB40">
         <v>35441000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>37008000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:54">
+    <row r="41" spans="1:55">
       <c r="A41" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41">
         <v>365351000.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>370021000.0</v>
       </c>
-      <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>390154000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>393453000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>422041000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>233374000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>220900000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>217590000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>216526000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>205919000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>206146000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>195955000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>193931000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>173619000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>149596000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>149191000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>36320000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>-115234000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>-125288000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>-124905000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>-130814000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>-132841000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>22681000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>22868000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>23484000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>26530000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>31070000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>32147000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>40185000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>37921000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>37464000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>40883000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>41169000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>28602000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>28346000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>27319000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>31874000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>15324000.0</v>
       </c>
-      <c r="AX41"/>
       <c r="AY41"/>
       <c r="AZ41"/>
-      <c r="BA41">
+      <c r="BA41"/>
+      <c r="BB41">
         <v>5808000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>5267000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:54">
+    <row r="42" spans="1:55">
       <c r="A42" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B42">
+        <v>16378000.0</v>
+      </c>
+      <c r="C42">
         <v>102710000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>83356000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>68454000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>58286000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>49826000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>36356000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>42056000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>79256000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>85223000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>133857000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>169637000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>213865000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>566341000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>742684000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>859668000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>746937000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>687415000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>645249000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>802708000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>896595000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>857942000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>831616000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>809307000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>794680000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>781357000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>762220000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>459225000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>200860000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>191203000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>187064000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>178410000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>166463000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>157546000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>141569000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>135109000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>120587000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>111514000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>-24362000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>69200000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>64719000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>43443000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>-23683000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>-14430000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>-15521000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>62385000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>51063000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>-21667000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>-84770000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>-37378000.0</v>
       </c>
-      <c r="AY42"/>
       <c r="AZ42"/>
-      <c r="BA42">
+      <c r="BA42"/>
+      <c r="BB42">
         <v>-81620000.0</v>
       </c>
-      <c r="BB42"/>
-[...1 lines deleted...]
-    <row r="43" spans="1:54">
+      <c r="BC42"/>
+    </row>
+    <row r="43" spans="1:55">
       <c r="A43" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
@@ -9073,1365 +9303,1385 @@
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
-    </row>
-    <row r="44" spans="1:54">
+      <c r="BC43"/>
+    </row>
+    <row r="44" spans="1:55">
       <c r="A44" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
-      <c r="AE44">
+      <c r="AE44"/>
+      <c r="AF44">
         <v>99741000.0</v>
       </c>
-      <c r="AF44">
+      <c r="AG44">
         <v>99565000.0</v>
       </c>
-      <c r="AG44">
+      <c r="AH44">
         <v>101079000.0</v>
       </c>
-      <c r="AH44">
+      <c r="AI44">
         <v>101104000.0</v>
       </c>
-      <c r="AI44">
+      <c r="AJ44">
         <v>102218000.0</v>
       </c>
-      <c r="AJ44">
+      <c r="AK44">
         <v>102153000.0</v>
       </c>
-      <c r="AK44">
+      <c r="AL44">
         <v>104598000.0</v>
       </c>
-      <c r="AL44">
+      <c r="AM44">
         <v>103669000.0</v>
       </c>
-      <c r="AM44">
+      <c r="AN44">
         <v>103353000.0</v>
       </c>
-      <c r="AN44">
+      <c r="AO44">
         <v>103677000.0</v>
       </c>
-      <c r="AO44">
+      <c r="AP44">
         <v>104576000.0</v>
       </c>
-      <c r="AP44">
+      <c r="AQ44">
         <v>104086000.0</v>
       </c>
-      <c r="AQ44">
+      <c r="AR44">
         <v>104376000.0</v>
       </c>
-      <c r="AR44">
+      <c r="AS44">
         <v>106968000.0</v>
       </c>
-      <c r="AS44">
+      <c r="AT44">
         <v>108021000.0</v>
       </c>
-      <c r="AT44">
+      <c r="AU44">
         <v>110795000.0</v>
       </c>
-      <c r="AU44">
+      <c r="AV44">
         <v>111599000.0</v>
       </c>
-      <c r="AV44">
+      <c r="AW44">
         <v>775223000.0</v>
       </c>
-      <c r="AW44">
+      <c r="AX44">
         <v>642951000.0</v>
       </c>
-      <c r="AX44"/>
       <c r="AY44"/>
       <c r="AZ44"/>
-      <c r="BA44">
+      <c r="BA44"/>
+      <c r="BB44">
         <v>608346000.0</v>
       </c>
-      <c r="BB44"/>
-[...1 lines deleted...]
-    <row r="45" spans="1:54">
+      <c r="BC44"/>
+    </row>
+    <row r="45" spans="1:55">
       <c r="A45" t="s">
-        <v>59</v>
-[...1 lines deleted...]
-      <c r="B45"/>
+        <v>60</v>
+      </c>
+      <c r="B45">
+        <v>2114393000.0</v>
+      </c>
       <c r="C45"/>
       <c r="D45"/>
-      <c r="E45">
+      <c r="E45"/>
+      <c r="F45">
         <v>1876183000.0</v>
       </c>
-      <c r="F45"/>
       <c r="G45"/>
       <c r="H45"/>
-      <c r="I45">
+      <c r="I45"/>
+      <c r="J45">
         <v>1621758000.0</v>
       </c>
-      <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
-      <c r="M45">
+      <c r="M45"/>
+      <c r="N45">
         <v>1405991000.0</v>
       </c>
-      <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45">
         <v>518229000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>535512000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>496052000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>481947000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>477100000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>506255000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>488386000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>492017000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>396280000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>398891000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>402819000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>402238000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>391710000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>399381000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>410534000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>410271000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>417635000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>406858000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>401822000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>391744000.0</v>
       </c>
       <c r="AN45">
         <v>391744000.0</v>
       </c>
       <c r="AO45">
+        <v>391744000.0</v>
+      </c>
+      <c r="AP45">
         <v>389283000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>377067000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>389826000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>389283000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>377067000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>283104000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>288170000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>290761000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>292082000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>290498000.0</v>
       </c>
-      <c r="AY45"/>
       <c r="AZ45"/>
-      <c r="BA45">
+      <c r="BA45"/>
+      <c r="BB45">
         <v>294901000.0</v>
       </c>
-      <c r="BB45"/>
-[...1 lines deleted...]
-    <row r="46" spans="1:54">
+      <c r="BC45"/>
+    </row>
+    <row r="46" spans="1:55">
       <c r="A46" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B46">
+        <v>1217165000.0</v>
+      </c>
+      <c r="C46">
         <v>1153550000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>1110883000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>1078728000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>1051040000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>1017555000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>955434000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>927668000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>876351000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>810887000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>773993000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>747312000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>733059000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>685496000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>653432000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>636042000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>619383000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>590949000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>544187000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>518229000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>504275000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>496052000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>481947000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>477100000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>506255000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>488386000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>492017000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>396280000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>398891000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>402819000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>402238000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>391710000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>399381000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>410534000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>410271000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>417635000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>406858000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>393480000.0</v>
       </c>
-      <c r="AM46"/>
-      <c r="AN46">
+      <c r="AN46"/>
+      <c r="AO46">
         <v>391744000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>387654000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>308531000.0</v>
       </c>
-      <c r="AQ46"/>
       <c r="AR46"/>
       <c r="AS46"/>
-      <c r="AT46">
+      <c r="AT46"/>
+      <c r="AU46">
         <v>283104000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>288170000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>290761000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>292082000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>290498000.0</v>
       </c>
-      <c r="AY46"/>
       <c r="AZ46"/>
-      <c r="BA46">
+      <c r="BA46"/>
+      <c r="BB46">
         <v>294901000.0</v>
       </c>
-      <c r="BB46"/>
-[...1 lines deleted...]
-    <row r="47" spans="1:54">
+      <c r="BC46"/>
+    </row>
+    <row r="47" spans="1:55">
       <c r="A47" t="s">
-        <v>61</v>
-[...1 lines deleted...]
-      <c r="B47">
+        <v>62</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47">
         <v>1153550000.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>1110883000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>1078728000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>1051040000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>1017555000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>955434000.0</v>
       </c>
-      <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47">
         <v>773993000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>747312000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>733059000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>685496000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>653432000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>636042000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>619383000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>590949000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>544187000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>518229000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>504275000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>496052000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>481947000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>477100000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>481380000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>488386000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>492017000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>396280000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>398891000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>402819000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>402238000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>391710000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>399381000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>410534000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>410271000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>417635000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>406858000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>393480000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>397409000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>401822000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>391744000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>387654000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>389826000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>389283000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>377067000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>353093000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>359742000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>359944000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>292082000.0</v>
       </c>
-      <c r="AX47"/>
       <c r="AY47"/>
       <c r="AZ47"/>
-      <c r="BA47">
+      <c r="BA47"/>
+      <c r="BB47">
         <v>294901000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>284731000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:54">
+    <row r="48" spans="1:55">
       <c r="A48" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B48">
+        <v>1862936000.0</v>
+      </c>
+      <c r="C48">
         <v>1844101000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>1764512000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>1622535000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>1492634000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>1427891000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>1359100000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>1241161000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>1092208000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>1008270000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>913551000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>788780000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>626215000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>550011000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>477790000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>335822000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>158876000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>121918000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>57386000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-8666000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-75202000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-86903000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-133011000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-205669000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-267619000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-261986000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-277725000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>-278727000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>17582000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>22017000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>11631000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>-11976000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>-39214000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>-29007000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>-56746000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>-70289000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>-83678000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>-61729000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-63396000.0</v>
       </c>
       <c r="AN48">
         <v>-63396000.0</v>
       </c>
       <c r="AO48">
+        <v>-63396000.0</v>
+      </c>
+      <c r="AP48">
         <v>-42101000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>-62621000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>-47055000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>-54933000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>-62621000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>-46608000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>-40900000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>-91219000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>-2412000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>42159000.0</v>
       </c>
-      <c r="AY48"/>
       <c r="AZ48"/>
-      <c r="BA48">
+      <c r="BA48"/>
+      <c r="BB48">
         <v>87331000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>109488000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:54">
+    <row r="49" spans="1:55">
       <c r="A49" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49">
         <v>788780000.0</v>
       </c>
-      <c r="M49">
+      <c r="N49">
         <v>626215000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>550011000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>477790000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>335822000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>158876000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>121918000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>57386000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>-8666000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>-75202000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>-86903000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>-133011000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>-205669000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>-267619000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>-261986000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>-277725000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>-278727000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>17582000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>22017000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>11631000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>-11976000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>-39214000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>-29007000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>-56746000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>-70289000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>-83678000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>-61729000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>-67109000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>-87170000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>-101778000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>-86484000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AR49">
         <v>-96593000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>-105918000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AT49">
         <v>-62621000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AU49">
         <v>-46608000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AV49">
         <v>-40900000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AW49">
         <v>-109454000.0</v>
       </c>
-      <c r="AW49"/>
       <c r="AX49"/>
       <c r="AY49"/>
       <c r="AZ49"/>
       <c r="BA49"/>
       <c r="BB49"/>
-    </row>
-    <row r="50" spans="1:54">
+      <c r="BC49"/>
+    </row>
+    <row r="50" spans="1:55">
       <c r="A50" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B50">
+        <v>5865000.0</v>
+      </c>
+      <c r="C50">
         <v>6458000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>8660000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>9310000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>9934000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>10621000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>11130000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>11486000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>11870000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>12275000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>12950000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>13806000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>14693000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>15601000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>16765000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>18113000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>19451000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>20764000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7000000.0</v>
       </c>
       <c r="T50">
         <v>7000000.0</v>
       </c>
       <c r="U50">
         <v>7000000.0</v>
       </c>
       <c r="V50">
         <v>7000000.0</v>
       </c>
       <c r="W50">
         <v>7000000.0</v>
       </c>
       <c r="X50">
+        <v>7000000.0</v>
+      </c>
+      <c r="Y50">
         <v>7963000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>7955000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>7954000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>6195000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>25939000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>25932000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>26165000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AF50">
         <v>26395000.0</v>
       </c>
-      <c r="AF50">
+      <c r="AG50">
         <v>26623000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>26848000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>26833000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>26818000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>488480000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>37789000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>57084000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AN50">
         <v>57137000.0</v>
       </c>
-      <c r="AN50">
+      <c r="AO50">
         <v>56752000.0</v>
       </c>
-      <c r="AO50">
+      <c r="AP50">
         <v>36122000.0</v>
       </c>
-      <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
-      <c r="AS50">
+      <c r="AS50"/>
+      <c r="AT50">
         <v>9730000.0</v>
       </c>
-      <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
-      <c r="AW50">
+      <c r="AW50"/>
+      <c r="AX50">
         <v>23517000.0</v>
       </c>
-      <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
-    </row>
-    <row r="51" spans="1:54">
+      <c r="BC50"/>
+    </row>
+    <row r="51" spans="1:55">
       <c r="A51" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B51">
+        <v>1771894000.0</v>
+      </c>
+      <c r="C51">
         <v>1445670000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>1431004000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>1430243000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>1445122000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>1409621000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>1382753000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>1370969000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>1366783000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>1324808000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>1320574000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>1319845000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>1339267000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>1308768000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>1311227000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>1313945000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>958841000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>971050000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>961127000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>841740000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>850497000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>843838000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>948863000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>1105630000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>1169963000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>1069238000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>1124650000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>335339000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>319206000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>313824000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>364172000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>384359000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>379718000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>375427000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>467748000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>488480000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>428798000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>382073000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>407752000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>453462000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>412064000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>461129000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>483121000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>498484000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>445398000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>386256000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>446820000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>535877000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>500778000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>306265000.0</v>
       </c>
-      <c r="AY51"/>
       <c r="AZ51"/>
-      <c r="BA51">
+      <c r="BA51"/>
+      <c r="BB51">
         <v>349990000.0</v>
       </c>
-      <c r="BB51"/>
-[...1 lines deleted...]
-    <row r="52" spans="1:54">
+      <c r="BC51"/>
+    </row>
+    <row r="52" spans="1:55">
       <c r="A52" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B52">
+        <v>44001000.0</v>
+      </c>
+      <c r="C52">
         <v>43122000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>49478000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>44522000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>62533000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>41565000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>37363000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>34128000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>45600000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>25119000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>24648000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>24253000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>37604000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>22157000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>22123000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>23340000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>38743000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>25931000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>24467000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>25934000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>35313000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>25957000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>26319000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>27549000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>36094000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>29367000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>28750000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>48634000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>49049000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>49519000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>49365000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>48410000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>48855000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>49487000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>48767000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>49247000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>59239000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>57084000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>35870000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>55101000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>54234000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>25311000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>35850000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>10215000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>9580000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>11700000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>11148000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>11667000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>23517000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>8240000.0</v>
       </c>
-      <c r="AY52"/>
       <c r="AZ52"/>
-      <c r="BA52">
+      <c r="BA52"/>
+      <c r="BB52">
         <v>11942000.0</v>
       </c>
-      <c r="BB52"/>
-[...1 lines deleted...]
-    <row r="53" spans="1:54">
+      <c r="BC52"/>
+    </row>
+    <row r="53" spans="1:55">
       <c r="A53" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
-      <c r="AE53">
-[...1 lines deleted...]
-      </c>
+      <c r="AE53"/>
       <c r="AF53">
         <v>0.0</v>
       </c>
       <c r="AG53">
         <v>0.0</v>
       </c>
       <c r="AH53">
         <v>0.0</v>
       </c>
       <c r="AI53">
         <v>0.0</v>
       </c>
       <c r="AJ53">
         <v>0.0</v>
       </c>
       <c r="AK53">
         <v>0.0</v>
       </c>
       <c r="AL53">
         <v>0.0</v>
       </c>
       <c r="AM53">
         <v>0.0</v>
       </c>
       <c r="AN53">
@@ -10439,3260 +10689,3366 @@
       </c>
       <c r="AO53">
         <v>0.0</v>
       </c>
       <c r="AP53">
         <v>0.0</v>
       </c>
       <c r="AQ53">
         <v>0.0</v>
       </c>
       <c r="AR53">
         <v>0.0</v>
       </c>
       <c r="AS53">
         <v>0.0</v>
       </c>
       <c r="AT53">
         <v>0.0</v>
       </c>
       <c r="AU53">
         <v>0.0</v>
       </c>
       <c r="AV53">
         <v>0.0</v>
       </c>
-      <c r="AW53"/>
+      <c r="AW53">
+        <v>0.0</v>
+      </c>
       <c r="AX53"/>
       <c r="AY53"/>
       <c r="AZ53"/>
       <c r="BA53"/>
       <c r="BB53"/>
-    </row>
-    <row r="54" spans="1:54">
+      <c r="BC53"/>
+    </row>
+    <row r="54" spans="1:55">
       <c r="A54" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
-      <c r="AE54">
-[...1 lines deleted...]
-      </c>
+      <c r="AE54"/>
       <c r="AF54">
         <v>0.0</v>
       </c>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
         <v>0.0</v>
       </c>
       <c r="AO54">
         <v>0.0</v>
       </c>
       <c r="AP54">
+        <v>0.0</v>
+      </c>
+      <c r="AQ54">
         <v>230424000.0</v>
       </c>
-      <c r="AQ54">
+      <c r="AR54">
         <v>226112000.0</v>
       </c>
-      <c r="AR54">
+      <c r="AS54">
         <v>220706000.0</v>
       </c>
-      <c r="AS54">
+      <c r="AT54">
         <v>206576000.0</v>
       </c>
-      <c r="AT54">
+      <c r="AU54">
         <v>255227000.0</v>
       </c>
-      <c r="AU54">
+      <c r="AV54">
         <v>253305000.0</v>
       </c>
-      <c r="AV54">
+      <c r="AW54">
         <v>-510368000.0</v>
       </c>
-      <c r="AW54"/>
       <c r="AX54"/>
       <c r="AY54"/>
       <c r="AZ54"/>
       <c r="BA54"/>
       <c r="BB54"/>
-    </row>
-    <row r="55" spans="1:54">
+      <c r="BC54"/>
+    </row>
+    <row r="55" spans="1:55">
       <c r="A55" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B55">
+        <v>4505623000.0</v>
+      </c>
+      <c r="C55">
         <v>4144311000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>4079289000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>3909945000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>3690360000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>3602254000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>3535750000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>3447538000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>3268913000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>3161959000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>3137974000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>3048669000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>2901125000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>3005658000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>3177599000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>3225363000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>2649758000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>2555759000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>2506624000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>2474618000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>2413832000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>2342436000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>2373372000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>2415031000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>2369888000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>2249175000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>2295320000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>1068415000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>1042159000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>1007040000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>1094235000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>1090906000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>1043242000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>1013234000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>1110109000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>1113329000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>1046285000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>987166000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1037648000.0</v>
       </c>
       <c r="AN55">
         <v>1037648000.0</v>
       </c>
       <c r="AO55">
+        <v>1037648000.0</v>
+      </c>
+      <c r="AP55">
         <v>1000847000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>1004827000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>1106635000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>1117865000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>1041699000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>911635000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>1018224000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>1012329000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>937595000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>885948000.0</v>
       </c>
-      <c r="AY55"/>
       <c r="AZ55"/>
-      <c r="BA55">
+      <c r="BA55"/>
+      <c r="BB55">
         <v>907739000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>905028000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:54">
+    <row r="56" spans="1:55">
       <c r="A56" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B56">
+        <v>1230829000.0</v>
+      </c>
+      <c r="C56">
         <v>1705094000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>1672912000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>1517026000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>1324783000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>1245096000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>1491920000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>1424300000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>1299967000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>1238422000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>1231916000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>1168523000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>1017489000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>1157366000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>1347880000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>1401340000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>871898000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>807019000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>817573000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>795596000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>742978000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>663534000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>700579000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>729364000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>666211000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>525785000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>564220000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>480655000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>466513000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>426388000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>508960000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>517760000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>458453000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>415356000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>512338000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>495849000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>440566000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>394786000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>436763000.0</v>
       </c>
       <c r="AN56">
         <v>436763000.0</v>
       </c>
       <c r="AO56">
+        <v>436763000.0</v>
+      </c>
+      <c r="AP56">
         <v>402276000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>469247000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>500859000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>514366000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>446731000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>418164000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>514917000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>500728000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>428499000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>370456000.0</v>
       </c>
-      <c r="AY56"/>
       <c r="AZ56"/>
-      <c r="BA56">
+      <c r="BA56"/>
+      <c r="BB56">
         <v>387421000.0</v>
       </c>
-      <c r="BB56"/>
-[...1 lines deleted...]
-    <row r="57" spans="1:54">
+      <c r="BC56"/>
+    </row>
+    <row r="57" spans="1:55">
       <c r="A57" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B57">
+        <v>509469000.0</v>
+      </c>
+      <c r="C57">
         <v>413377000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>480863000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>471604000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>398396000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>388090000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>467337000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>492927000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>439622000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>409125000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>427867000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>419587000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>378802000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>370280000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>439300000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>504758000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>391241000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>364084000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>413839000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>407450000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>318270000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>277559000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>282491000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>258901000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>238213000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>222085000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>241348000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>243983000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>206285000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>190055000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>220797000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>233421000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>221243000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>197568000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>226531000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>228811000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>255754000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>216676000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>241628000.0</v>
       </c>
       <c r="AN57">
         <v>241628000.0</v>
       </c>
       <c r="AO57">
+        <v>241628000.0</v>
+      </c>
+      <c r="AP57">
         <v>211475000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>173117000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>228459000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>207532000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>197594000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>140240000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>190546000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>182234000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>164592000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>162359000.0</v>
       </c>
-      <c r="AY57"/>
       <c r="AZ57"/>
-      <c r="BA57">
+      <c r="BA57"/>
+      <c r="BB57">
         <v>167145000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>168420000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:54">
+    <row r="58" spans="1:55">
       <c r="A58" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B58">
+        <v>2549659000.0</v>
+      </c>
+      <c r="C58">
         <v>2115294000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>2150178000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>2131669000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>2054572000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>2037868000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>2043484000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>2062725000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>1988214000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>1940090000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>1955795000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>1936803000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>1906265000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>1889917000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>1961929000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>2028576000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>1544713000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>1535249000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>1575103000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>1448724000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>1350406000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>1315538000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>1417769000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>1550518000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>1585306000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>1452775000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>1532344000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>608074000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>541524000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>512052000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>605043000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>634802000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>617904000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>586210000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>720033000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>743712000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>704077000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>633862000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>715439000.0</v>
       </c>
       <c r="AN58">
         <v>715439000.0</v>
       </c>
       <c r="AO58">
+        <v>715439000.0</v>
+      </c>
+      <c r="AP58">
         <v>666337000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>726577000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>776147000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>790191000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>727102000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>551076000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>655642000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>747474000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>761318000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>545632000.0</v>
       </c>
-      <c r="AY58"/>
       <c r="AZ58"/>
-      <c r="BA58">
+      <c r="BA58"/>
+      <c r="BB58">
         <v>585115000.0</v>
       </c>
-      <c r="BB58"/>
-[...1 lines deleted...]
-    <row r="59" spans="1:54">
+      <c r="BC58"/>
+    </row>
+    <row r="59" spans="1:55">
       <c r="A59" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
-      <c r="AE59">
+      <c r="AE59"/>
+      <c r="AF59">
         <v>389451000.0</v>
       </c>
-      <c r="AF59">
+      <c r="AG59">
         <v>356539000.0</v>
       </c>
-      <c r="AG59">
-[...1 lines deleted...]
-      </c>
       <c r="AH59">
+        <v>0.0</v>
+      </c>
+      <c r="AI59">
         <v>325920000.0</v>
       </c>
-      <c r="AI59">
+      <c r="AJ59">
         <v>287858000.0</v>
       </c>
-      <c r="AJ59">
+      <c r="AK59">
         <v>267464000.0</v>
       </c>
-      <c r="AK59">
-[...1 lines deleted...]
-      </c>
       <c r="AL59">
+        <v>0.0</v>
+      </c>
+      <c r="AM59">
         <v>249635000.0</v>
       </c>
-      <c r="AM59">
+      <c r="AN59">
         <v>244854000.0</v>
       </c>
-      <c r="AN59">
+      <c r="AO59">
         <v>223806000.0</v>
       </c>
-      <c r="AO59">
-[...1 lines deleted...]
-      </c>
       <c r="AP59">
+        <v>0.0</v>
+      </c>
+      <c r="AQ59">
         <v>230424000.0</v>
       </c>
-      <c r="AQ59">
+      <c r="AR59">
         <v>226112000.0</v>
       </c>
-      <c r="AR59">
+      <c r="AS59">
         <v>220706000.0</v>
       </c>
-      <c r="AS59">
+      <c r="AT59">
         <v>206576000.0</v>
       </c>
-      <c r="AT59">
+      <c r="AU59">
         <v>255227000.0</v>
       </c>
-      <c r="AU59">
+      <c r="AV59">
         <v>253305000.0</v>
       </c>
-      <c r="AV59">
+      <c r="AW59">
         <v>-510368000.0</v>
       </c>
-      <c r="AW59"/>
       <c r="AX59"/>
       <c r="AY59"/>
       <c r="AZ59"/>
       <c r="BA59"/>
       <c r="BB59"/>
-    </row>
-    <row r="60" spans="1:54">
+      <c r="BC59"/>
+    </row>
+    <row r="60" spans="1:55">
       <c r="A60" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B60">
+        <v>1932386000.0</v>
+      </c>
+      <c r="C60">
         <v>2006573000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>1908897000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>1759071000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>1618088000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>1546282000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>1474688000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>1366879000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>1261897000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>1200248000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>1162762000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>1093069000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>977367000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>1098126000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>1198341000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>1178824000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>1088423000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>1005141000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>916737000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>1011369000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>1049695000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>1013744000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>942613000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>852230000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>772820000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>781847000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>749398000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>447283000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>486649000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>482095000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>472402000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>440518000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>408675000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>412314000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>374184000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>353331000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>327301000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>338988000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>230695000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>307176000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>320129000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>291695000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>183210000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>177031000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>190163000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>340071000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>340696000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>242297000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>223039000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>318197000.0</v>
       </c>
-      <c r="AY60"/>
       <c r="AZ60"/>
-      <c r="BA60">
+      <c r="BA60"/>
+      <c r="BB60">
         <v>299359000.0</v>
       </c>
-      <c r="BB60"/>
-[...1 lines deleted...]
-    <row r="61" spans="1:54">
+      <c r="BC60"/>
+    </row>
+    <row r="61" spans="1:55">
       <c r="A61" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
-      <c r="M61">
+      <c r="M61"/>
+      <c r="N61">
         <v>-920999000.0</v>
       </c>
-      <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
-      <c r="Q61">
+      <c r="Q61"/>
+      <c r="R61">
         <v>-318691000.0</v>
       </c>
-      <c r="R61">
+      <c r="S61">
         <v>-316049000.0</v>
       </c>
-      <c r="S61">
+      <c r="T61">
         <v>-315935000.0</v>
       </c>
-      <c r="T61">
+      <c r="U61">
         <v>-139313000.0</v>
       </c>
-      <c r="U61">
+      <c r="V61">
         <v>-10959000.0</v>
       </c>
-      <c r="V61">
+      <c r="W61">
         <v>-10949000.0</v>
       </c>
-      <c r="W61">
+      <c r="X61">
         <v>-10859000.0</v>
       </c>
-      <c r="X61">
+      <c r="Y61">
         <v>-10853000.0</v>
       </c>
-      <c r="Y61">
+      <c r="Z61">
         <v>-10461000.0</v>
       </c>
-      <c r="Z61">
+      <c r="AA61">
         <v>-10200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-10162000.0</v>
       </c>
       <c r="AB61">
         <v>-10162000.0</v>
       </c>
       <c r="AC61">
+        <v>-10162000.0</v>
+      </c>
+      <c r="AD61">
         <v>-9863000.0</v>
       </c>
-      <c r="AD61">
+      <c r="AE61">
         <v>-9117000.0</v>
       </c>
-      <c r="AE61">
+      <c r="AF61">
         <v>-9035000.0</v>
       </c>
-      <c r="AF61">
+      <c r="AG61">
         <v>-9033000.0</v>
       </c>
-      <c r="AG61">
+      <c r="AH61">
         <v>-8277000.0</v>
       </c>
-      <c r="AH61">
+      <c r="AI61">
         <v>-7958000.0</v>
       </c>
-      <c r="AI61">
+      <c r="AJ61">
         <v>-442787000.0</v>
       </c>
-      <c r="AJ61">
+      <c r="AK61">
         <v>-443561000.0</v>
       </c>
-      <c r="AK61">
+      <c r="AL61">
         <v>-436984000.0</v>
       </c>
-      <c r="AL61">
+      <c r="AM61">
         <v>-437990000.0</v>
       </c>
-      <c r="AM61">
+      <c r="AN61">
         <v>-438404000.0</v>
       </c>
-      <c r="AN61">
+      <c r="AO61">
         <v>-439009000.0</v>
       </c>
-      <c r="AO61">
+      <c r="AP61">
         <v>-440995000.0</v>
       </c>
-      <c r="AP61">
+      <c r="AQ61">
         <v>-441822000.0</v>
       </c>
-      <c r="AQ61">
+      <c r="AR61">
         <v>-442418000.0</v>
       </c>
-      <c r="AR61">
+      <c r="AS61">
         <v>-443660000.0</v>
       </c>
-      <c r="AS61">
+      <c r="AT61">
         <v>-445065000.0</v>
       </c>
-      <c r="AT61">
+      <c r="AU61">
         <v>-446479000.0</v>
       </c>
-      <c r="AU61">
+      <c r="AV61">
         <v>-447674000.0</v>
       </c>
-      <c r="AV61">
+      <c r="AW61">
         <v>-447992000.0</v>
       </c>
-      <c r="AW61">
+      <c r="AX61">
         <v>-448439000.0</v>
       </c>
-      <c r="AX61"/>
       <c r="AY61"/>
       <c r="AZ61"/>
-      <c r="BA61">
+      <c r="BA61"/>
+      <c r="BB61">
         <v>-448571000.0</v>
       </c>
-      <c r="BB61">
+      <c r="BC61">
         <v>-449583000.0</v>
       </c>
     </row>
-    <row r="62" spans="1:54">
+    <row r="62" spans="1:55">
       <c r="A62" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
-      <c r="L62">
+      <c r="L62"/>
+      <c r="M62">
         <v>148397000.0</v>
       </c>
-      <c r="M62">
+      <c r="N62">
         <v>153220000.0</v>
       </c>
-      <c r="N62">
+      <c r="O62">
         <v>157128000.0</v>
       </c>
-      <c r="O62">
+      <c r="P62">
         <v>159928000.0</v>
       </c>
-      <c r="P62">
+      <c r="Q62">
         <v>188828000.0</v>
       </c>
-      <c r="Q62">
+      <c r="R62">
         <v>195384000.0</v>
       </c>
-      <c r="R62">
+      <c r="S62">
         <v>205742000.0</v>
       </c>
-      <c r="S62">
+      <c r="T62">
         <v>221518000.0</v>
       </c>
-      <c r="T62">
+      <c r="U62">
         <v>219590000.0</v>
       </c>
-      <c r="U62">
+      <c r="V62">
         <v>229911000.0</v>
       </c>
-      <c r="V62">
+      <c r="W62">
         <v>241539000.0</v>
       </c>
-      <c r="W62">
+      <c r="X62">
         <v>246093000.0</v>
       </c>
-      <c r="X62">
+      <c r="Y62">
         <v>249924000.0</v>
       </c>
-      <c r="Y62">
+      <c r="Z62">
         <v>247097000.0</v>
       </c>
-      <c r="Z62">
+      <c r="AA62">
         <v>250425000.0</v>
       </c>
-      <c r="AA62">
+      <c r="AB62">
         <v>251220000.0</v>
       </c>
-      <c r="AB62">
+      <c r="AC62">
         <v>248157000.0</v>
       </c>
-      <c r="AC62">
+      <c r="AD62">
         <v>102322000.0</v>
       </c>
-      <c r="AD62">
+      <c r="AE62">
         <v>102137000.0</v>
       </c>
-      <c r="AE62">
+      <c r="AF62">
         <v>108709000.0</v>
       </c>
-      <c r="AF62">
+      <c r="AG62">
         <v>108039000.0</v>
       </c>
-      <c r="AG62">
+      <c r="AH62">
         <v>109550000.0</v>
       </c>
-      <c r="AH62">
+      <c r="AI62">
         <v>110104000.0</v>
       </c>
-      <c r="AI62">
+      <c r="AJ62">
         <v>110900000.0</v>
       </c>
-      <c r="AJ62">
+      <c r="AK62">
         <v>110584000.0</v>
       </c>
-      <c r="AK62">
+      <c r="AL62">
         <v>112825000.0</v>
       </c>
-      <c r="AL62">
+      <c r="AM62">
         <v>112637000.0</v>
       </c>
-      <c r="AM62">
+      <c r="AN62">
         <v>111768000.0</v>
       </c>
-      <c r="AN62">
+      <c r="AO62">
         <v>111471000.0</v>
       </c>
-      <c r="AO62">
+      <c r="AP62">
         <v>111747000.0</v>
       </c>
-      <c r="AP62">
+      <c r="AQ62">
         <v>111252000.0</v>
       </c>
-      <c r="AQ62">
+      <c r="AR62">
         <v>111074000.0</v>
       </c>
-      <c r="AR62">
+      <c r="AS62">
         <v>106968000.0</v>
       </c>
-      <c r="AS62">
+      <c r="AT62">
         <v>108021000.0</v>
       </c>
-      <c r="AT62">
+      <c r="AU62">
         <v>110795000.0</v>
       </c>
-      <c r="AU62">
+      <c r="AV62">
         <v>326623000.0</v>
       </c>
-      <c r="AV62">
+      <c r="AW62">
         <v>1008329000.0</v>
       </c>
-      <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
+      <c r="BC62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P32"/>
+  <dimension ref="A1:Q32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:17">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="2" spans="1:16">
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="2" spans="1:17">
       <c r="A2" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B2">
+        <v>1942829000.0</v>
+      </c>
+      <c r="C2">
         <v>1810004000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1728524000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1952713000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1968931000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1292698000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1176263000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1057766000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1027873000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>961451000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>935483000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>973960000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>856118000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>829141000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>818398000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>699458000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:16">
+    <row r="3" spans="1:17">
       <c r="A3" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B3">
+        <v>213831000.0</v>
+      </c>
+      <c r="C3">
         <v>183281000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>154903000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>145149000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>141808000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>145586000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>112423000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>71900000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>75003000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>72355000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>55867000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>9754000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>55898000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>63102000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>55171000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>55775000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:16">
+    <row r="4" spans="1:17">
       <c r="A4" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
-    </row>
-    <row r="5" spans="1:16">
+      <c r="Q4"/>
+    </row>
+    <row r="5" spans="1:17">
       <c r="A5" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B5">
+        <v>686713000.0</v>
+      </c>
+      <c r="C5">
         <v>681268000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>755615000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>727282000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>417061000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>347929000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>169394000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>130228000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>92204000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>82298000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>33896000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>58629000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>57280000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>57375000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>92628000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>39776000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:16">
+    <row r="6" spans="1:17">
       <c r="A6" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B6">
+        <v>900544000.0</v>
+      </c>
+      <c r="C6">
         <v>864549000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>910518000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>872431000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>558869000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>493515000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>281817000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>202128000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>167207000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>154653000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>89763000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>68383000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>113178000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>120477000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>147799000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>95551000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:16">
+    <row r="7" spans="1:17">
       <c r="A7" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
-    </row>
-    <row r="8" spans="1:16">
+      <c r="Q7"/>
+    </row>
+    <row r="8" spans="1:17">
       <c r="A8" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
-      <c r="H8">
-[...1 lines deleted...]
-      </c>
+      <c r="H8"/>
       <c r="I8">
+        <v>0.0</v>
+      </c>
+      <c r="J8">
         <v>-20200000.0</v>
       </c>
-      <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
-    </row>
-    <row r="9" spans="1:16">
+      <c r="Q8"/>
+    </row>
+    <row r="9" spans="1:17">
       <c r="A9" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B9">
+        <v>1107547000.0</v>
+      </c>
+      <c r="C9">
         <v>1094241000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>1145949000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>1118408000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>800384000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>690082000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>497542000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>326967000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>302481000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>295810000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>242338000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>206113000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>212891000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>187961000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>195358000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>163680000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:16">
+    <row r="10" spans="1:17">
       <c r="A10" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B10">
+        <v>564851000.0</v>
+      </c>
+      <c r="C10">
         <v>593636000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>672289000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>661942000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>385097000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>312271000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-177705000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>111610000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>76942000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>64831000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>46497000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>24529000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>37041000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>38849000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>70791000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>12655000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:16">
+    <row r="11" spans="1:17">
       <c r="A11" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B11">
+        <v>134988000.0</v>
+      </c>
+      <c r="C11">
         <v>141063000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>158998000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>150589000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>110071000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>86382000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>14092000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>30049000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>11411000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>24615000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>16279000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>9443000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>22575000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>15935000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>27064000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>4053000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:16">
+    <row r="12" spans="1:17">
       <c r="A12" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B12">
+        <v>93804000.0</v>
+      </c>
+      <c r="C12">
         <v>91803000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>88862000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>70182000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>33550000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>35658000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>82711000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>18618000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>15262000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>17467000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>19368000.0</v>
       </c>
-      <c r="L12">
-[...1 lines deleted...]
-      </c>
       <c r="M12">
+        <v>0.0</v>
+      </c>
+      <c r="N12">
         <v>18807000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>18526000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>21837000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>27121000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:16">
+    <row r="13" spans="1:17">
       <c r="A13" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B13">
+        <v>25000000.0</v>
+      </c>
+      <c r="C13">
         <v>23485000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>22047000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>9782000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>33550000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>35658000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>85269000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>18391000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>12018000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>6546000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>20623000.0</v>
       </c>
-      <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
-    </row>
-    <row r="14" spans="1:16">
+      <c r="Q13"/>
+    </row>
+    <row r="14" spans="1:17">
       <c r="A14" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B14">
+        <v>-2308000.0</v>
+      </c>
+      <c r="C14">
         <v>-2401000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>-3376000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>4267000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>3695000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>1860000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>1377000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>3694000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>2785000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>2958000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>-5515000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>4131000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>1750000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>2019000.0</v>
       </c>
-      <c r="O14"/>
       <c r="P14"/>
-    </row>
-    <row r="15" spans="1:16">
+      <c r="Q14"/>
+    </row>
+    <row r="15" spans="1:17">
       <c r="A15" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B15">
+        <v>426465000.0</v>
+      </c>
+      <c r="C15">
         <v>450172000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>509915000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>507086000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>271331000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>224230000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-193174000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>77772000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>62007000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>32950000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>26300000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>8620000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>11124000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>20660000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>43260000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>2351000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:16">
+    <row r="16" spans="1:17">
       <c r="A16" t="s">
-        <v>130</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>131</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
         <v>450172000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>509915000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>507086000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>271331000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>224230000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-193174000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>77772000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>62007000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>27971000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>21401000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>-3106000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>985000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>27423000.0</v>
       </c>
-      <c r="O16"/>
       <c r="P16"/>
-    </row>
-    <row r="17" spans="1:16">
+      <c r="Q16"/>
+    </row>
+    <row r="17" spans="1:17">
       <c r="A17" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B17">
+        <v>429863000.0</v>
+      </c>
+      <c r="C17">
         <v>452573000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>513291000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>506511000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>273440000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>225889000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-193706000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>81561000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>65531000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>40216000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>82797000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>15086000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>4381000.0</v>
       </c>
-      <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
-    </row>
-    <row r="18" spans="1:16">
+      <c r="Q17"/>
+    </row>
+    <row r="18" spans="1:17">
       <c r="A18" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B18">
+        <v>-68869000.0</v>
+      </c>
+      <c r="C18">
         <v>-68318000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-66815000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-70182000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-33550000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-35658000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-82711000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-18618000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-15262000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-17467000.0</v>
       </c>
-      <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
-    </row>
-    <row r="19" spans="1:16">
+      <c r="Q18"/>
+    </row>
+    <row r="19" spans="1:17">
       <c r="A19" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>12814000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>6729000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>3605000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>355000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>720000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>3211000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>1662000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-812000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-27759000.0</v>
       </c>
-      <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
-    </row>
-    <row r="20" spans="1:16">
+      <c r="Q19"/>
+    </row>
+    <row r="20" spans="1:17">
       <c r="A20" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
-    </row>
-    <row r="21" spans="1:16">
+      <c r="Q20"/>
+    </row>
+    <row r="21" spans="1:17">
       <c r="A21" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B21">
+        <v>686713000.0</v>
+      </c>
+      <c r="C21">
         <v>657436000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>732131000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>719310000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>411918000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>344525000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-95349000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>129413000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>88254000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>76328000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>75889000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>58629000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>53315000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>57478000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>95053000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>39573000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:16">
+    <row r="22" spans="1:17">
       <c r="A22" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
-    </row>
-    <row r="23" spans="1:16">
+      <c r="Q22"/>
+    </row>
+    <row r="23" spans="1:17">
       <c r="A23" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B23">
+        <v>2363663000.0</v>
+      </c>
+      <c r="C23">
         <v>2246809000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>2142342000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>2351811000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>2357397000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1638255000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1769154000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1251673000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1227097000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1172424000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1102682000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1121444000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1021032000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>960575000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>963337000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>823565000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:16">
+    <row r="24" spans="1:17">
       <c r="A24" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
-      <c r="J24">
+      <c r="J24"/>
+      <c r="K24">
         <v>3206000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-932000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>661000.0</v>
       </c>
-      <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
-    </row>
-    <row r="25" spans="1:16">
+      <c r="Q24"/>
+    </row>
+    <row r="25" spans="1:17">
       <c r="A25" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B25">
+        <v>216261000.0</v>
+      </c>
+      <c r="C25">
         <v>183281000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>154903000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>145149000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>141808000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>145586000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>124940000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>71900000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>75003000.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
-    </row>
-    <row r="26" spans="1:16">
+      <c r="Q25"/>
+    </row>
+    <row r="26" spans="1:17">
       <c r="A26" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
-      <c r="H26">
+      <c r="H26"/>
+      <c r="I26">
         <v>2659000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>2156000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>3372000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>3550000.0</v>
       </c>
-      <c r="L26">
-[...1 lines deleted...]
-      </c>
       <c r="M26">
+        <v>0.0</v>
+      </c>
+      <c r="N26">
         <v>3270000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>3539000.0</v>
       </c>
-      <c r="O26"/>
       <c r="P26"/>
-    </row>
-    <row r="27" spans="1:16">
+      <c r="Q26"/>
+    </row>
+    <row r="27" spans="1:17">
       <c r="A27" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B27"/>
-      <c r="C27">
+      <c r="C27"/>
+      <c r="D27">
         <v>10200000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>8500000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>6000000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>4099999.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>4900000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>96335000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>92764000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>91475000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>77098000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>78981000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>75024000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>71805000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>67625000.0</v>
       </c>
-      <c r="P27"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:16">
+      <c r="Q27"/>
+    </row>
+    <row r="28" spans="1:17">
       <c r="A28" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B28">
+        <v>469549000.0</v>
+      </c>
+      <c r="C28">
         <v>380378000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>370714000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>339504000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>321094000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>267574000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>266238000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>89692000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>98392000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>110950000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>79930000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>58749000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>78478000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>49601000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>65927000.0</v>
       </c>
-      <c r="P28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:16">
+      <c r="Q28"/>
+    </row>
+    <row r="29" spans="1:17">
       <c r="A29" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B29">
+        <v>134988000.0</v>
+      </c>
+      <c r="C29">
         <v>141063000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>158998000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>150589000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>110071000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>86382000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>14092000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>30049000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>11411000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>24615000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>23498000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>9483000.0</v>
       </c>
-      <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
-    </row>
-    <row r="30" spans="1:16">
+      <c r="Q29"/>
+    </row>
+    <row r="30" spans="1:17">
       <c r="A30" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B30">
+        <v>420834000.0</v>
+      </c>
+      <c r="C30">
         <v>436805000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>413818000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>399098000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>388466000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>345557000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>592891000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>193907000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>199224000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>210973000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>167199000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>147484000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>164914000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>131434000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>144939000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>124107000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:16">
+    <row r="31" spans="1:17">
       <c r="A31" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B31">
+        <v>-121862000.0</v>
+      </c>
+      <c r="C31">
         <v>-63800000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-59842000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-57368000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-26821000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-32254000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-82356000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-17803000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-11312000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-11497000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-14132000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-14732000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-20766000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-9842000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>18280000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-26918000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:16">
+    <row r="32" spans="1:17">
       <c r="A32" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B32">
+        <v>3050376000.0</v>
+      </c>
+      <c r="C32">
         <v>2904245000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>2874473000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>3071121000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>2769315000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>1982780000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>1673805000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>1384733000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>1330354000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>1257261000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>1177821000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>1180073000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>1069009000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>1017102000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>1013756000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>863138000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BE32"/>
+  <dimension ref="A1:BF32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:57">
+    <row r="1" spans="1:58">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>77</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>78</v>
       </c>
       <c r="D1" t="s">
         <v>79</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>80</v>
       </c>
       <c r="F1" t="s">
-        <v>80</v>
+        <v>2</v>
       </c>
       <c r="G1" t="s">
         <v>81</v>
       </c>
       <c r="H1" t="s">
         <v>82</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>83</v>
       </c>
       <c r="J1" t="s">
-        <v>83</v>
+        <v>3</v>
       </c>
       <c r="K1" t="s">
         <v>84</v>
       </c>
       <c r="L1" t="s">
         <v>85</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>86</v>
       </c>
       <c r="N1" t="s">
-        <v>86</v>
+        <v>4</v>
       </c>
       <c r="O1" t="s">
         <v>87</v>
       </c>
       <c r="P1" t="s">
         <v>88</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>89</v>
       </c>
       <c r="R1" t="s">
-        <v>89</v>
+        <v>5</v>
       </c>
       <c r="S1" t="s">
         <v>90</v>
       </c>
       <c r="T1" t="s">
         <v>91</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>92</v>
       </c>
       <c r="V1" t="s">
-        <v>92</v>
+        <v>6</v>
       </c>
       <c r="W1" t="s">
         <v>93</v>
       </c>
       <c r="X1" t="s">
         <v>94</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>95</v>
       </c>
       <c r="Z1" t="s">
-        <v>95</v>
+        <v>7</v>
       </c>
       <c r="AA1" t="s">
         <v>96</v>
       </c>
       <c r="AB1" t="s">
         <v>97</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>98</v>
       </c>
       <c r="AD1" t="s">
-        <v>98</v>
+        <v>8</v>
       </c>
       <c r="AE1" t="s">
         <v>99</v>
       </c>
       <c r="AF1" t="s">
         <v>100</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>101</v>
       </c>
       <c r="AH1" t="s">
-        <v>101</v>
+        <v>9</v>
       </c>
       <c r="AI1" t="s">
         <v>102</v>
       </c>
       <c r="AJ1" t="s">
         <v>103</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>104</v>
       </c>
       <c r="AL1" t="s">
-        <v>104</v>
+        <v>10</v>
       </c>
       <c r="AM1" t="s">
         <v>105</v>
       </c>
       <c r="AN1" t="s">
         <v>106</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>107</v>
       </c>
       <c r="AP1" t="s">
-        <v>107</v>
+        <v>11</v>
       </c>
       <c r="AQ1" t="s">
         <v>108</v>
       </c>
       <c r="AR1" t="s">
         <v>109</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>110</v>
       </c>
       <c r="AT1" t="s">
-        <v>110</v>
+        <v>12</v>
       </c>
       <c r="AU1" t="s">
         <v>111</v>
       </c>
       <c r="AV1" t="s">
         <v>112</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>113</v>
       </c>
       <c r="AX1" t="s">
-        <v>113</v>
+        <v>13</v>
       </c>
       <c r="AY1" t="s">
         <v>114</v>
       </c>
       <c r="AZ1" t="s">
         <v>115</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>116</v>
       </c>
       <c r="BB1" t="s">
-        <v>147</v>
+        <v>14</v>
       </c>
       <c r="BC1" t="s">
         <v>148</v>
       </c>
       <c r="BD1" t="s">
         <v>149</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:57">
+        <v>150</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="2" spans="1:58">
       <c r="A2" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B2">
+        <v>457775000.0</v>
+      </c>
+      <c r="C2">
         <v>447702000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>510249000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>499442000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>389509000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>448944000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>488669000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>482882000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>401877000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>402518000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>477543000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>446586000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>395138000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>431250000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>564246000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>562079000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>468777000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>506380000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>506414000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>468179000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>316592000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>317640000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>338330000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>320136000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>80950000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>270066000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>349381000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>475866000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>212714000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>245714000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>311182000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>288156000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>201999000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>243006000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>311248000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>271620000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>204933000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>225275000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>189990000.0</v>
       </c>
       <c r="AN2">
         <v>189990000.0</v>
       </c>
       <c r="AO2">
+        <v>189990000.0</v>
+      </c>
+      <c r="AP2">
         <v>239504000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>168878000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>299594000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>276538000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>207355000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>228059000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>282282000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>256264000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>157327000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>201302000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>267139000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>236229000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>169858000.0</v>
       </c>
-      <c r="BB2">
-[...1 lines deleted...]
-      </c>
       <c r="BC2">
         <v>0.0</v>
       </c>
       <c r="BD2">
         <v>0.0</v>
       </c>
       <c r="BE2">
+        <v>0.0</v>
+      </c>
+      <c r="BF2">
         <v>769739000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:57">
+    <row r="3" spans="1:58">
       <c r="A3" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B3">
+        <v>59818000.0</v>
+      </c>
+      <c r="C3">
         <v>51522000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>52928999.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>50228000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>31380000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>47766000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>44807000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>41098000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>26409000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>38053000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>36721000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>37240000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>21413000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>35846000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>35922000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>35578000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>21701000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>34837000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>34194000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>34656000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>38265000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>35762000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>35778000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>35781000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>37991000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>31172000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>26566000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>16694000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>1935000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>17549000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>17536000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>17827000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>19210000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>17852000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>2015000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>18221000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>2117000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>2116000.0</v>
       </c>
-      <c r="AM3"/>
-      <c r="AN3">
+      <c r="AN3"/>
+      <c r="AO3">
         <v>2175000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>2182000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>2536000.0</v>
       </c>
-      <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
-      <c r="AT3">
+      <c r="AT3"/>
+      <c r="AU3">
         <v>2356000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>2638000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>2641000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>2836000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>2613000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2620000.0</v>
       </c>
       <c r="AZ3">
         <v>2620000.0</v>
       </c>
       <c r="BA3">
+        <v>2620000.0</v>
+      </c>
+      <c r="BB3">
         <v>1909000.0</v>
       </c>
-      <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
-    </row>
-    <row r="4" spans="1:57">
+      <c r="BF3"/>
+    </row>
+    <row r="4" spans="1:58">
       <c r="A4" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
-      <c r="AG4">
-[...1 lines deleted...]
-      </c>
+      <c r="AG4"/>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
         <v>0.0</v>
       </c>
       <c r="AO4">
         <v>0.0</v>
       </c>
       <c r="AP4">
@@ -13721,427 +14077,434 @@
       </c>
       <c r="AX4">
         <v>0.0</v>
       </c>
       <c r="AY4">
         <v>0.0</v>
       </c>
       <c r="AZ4">
         <v>0.0</v>
       </c>
       <c r="BA4">
         <v>0.0</v>
       </c>
       <c r="BB4">
         <v>0.0</v>
       </c>
       <c r="BC4">
         <v>0.0</v>
       </c>
       <c r="BD4">
         <v>0.0</v>
       </c>
       <c r="BE4">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="5" spans="1:57">
+      <c r="BF4">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:58">
       <c r="A5" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B5">
+        <v>129163999.0</v>
+      </c>
+      <c r="C5">
         <v>145322000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>232015000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>212451000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>119288000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>131656000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>194332000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>233331000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>137681000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>158038000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>205543000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>249000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>131675000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>124139000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>217483000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>251910000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>114656000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>113780000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>110660000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>109255000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>35411000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>83128000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>121725000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>107665000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>242833000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>40981000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>85831000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-200251000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>7434000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>25130000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>47073000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>52160000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-5380000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>30923000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>57258000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>34920000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-18130000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>39227000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>40444000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-778000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>23485000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-12159000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>19221000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>18815000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-36987000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>7045000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>41170000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>29600000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-24891000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>26788000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>30498000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>28815000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-8062000.0</v>
       </c>
-      <c r="BB5">
-[...1 lines deleted...]
-      </c>
       <c r="BC5">
         <v>0.0</v>
       </c>
       <c r="BD5">
         <v>0.0</v>
       </c>
       <c r="BE5">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="6" spans="1:57">
+      <c r="BF5">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:58">
       <c r="A6" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B6">
+        <v>188981999.0</v>
+      </c>
+      <c r="C6">
         <v>196844000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>284943999.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>262679000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>150668000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>179422000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>239139000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>274429000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>164090000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>196091000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>242264000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>286240000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>153088000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>159985000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>253405000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>287488000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>136357000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>148617000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>144854000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>143911000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>73676000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>118890000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>157503000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>143446000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>280824000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>72153000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>112397000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-183557000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>9369000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>42679000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>64609000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>69987000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>13830000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>48775000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>59273000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>53141000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-16013000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>41343000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-107000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>1397000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>25667000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-9623000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>35996000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>33073000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-28147000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>9401000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>43808000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>32241000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-22055000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>29401000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>33118000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>31435000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-6153000.0</v>
       </c>
-      <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
-    </row>
-    <row r="7" spans="1:57">
+      <c r="BF6"/>
+    </row>
+    <row r="7" spans="1:58">
       <c r="A7" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
-      <c r="AG7">
-[...1 lines deleted...]
-      </c>
+      <c r="AG7"/>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
         <v>0.0</v>
       </c>
       <c r="AO7">
         <v>0.0</v>
       </c>
       <c r="AP7">
@@ -14170,89 +14533,90 @@
       </c>
       <c r="AX7">
         <v>0.0</v>
       </c>
       <c r="AY7">
         <v>0.0</v>
       </c>
       <c r="AZ7">
         <v>0.0</v>
       </c>
       <c r="BA7">
         <v>0.0</v>
       </c>
       <c r="BB7">
         <v>0.0</v>
       </c>
       <c r="BC7">
         <v>0.0</v>
       </c>
       <c r="BD7">
         <v>0.0</v>
       </c>
       <c r="BE7">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="8" spans="1:57">
+      <c r="BF7">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:58">
       <c r="A8" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
-      <c r="AG8">
-[...1 lines deleted...]
-      </c>
+      <c r="AG8"/>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
         <v>0.0</v>
       </c>
       <c r="AO8">
         <v>0.0</v>
       </c>
       <c r="AP8">
@@ -14281,1834 +14645,1864 @@
       </c>
       <c r="AX8">
         <v>0.0</v>
       </c>
       <c r="AY8">
         <v>0.0</v>
       </c>
       <c r="AZ8">
         <v>0.0</v>
       </c>
       <c r="BA8">
         <v>0.0</v>
       </c>
       <c r="BB8">
         <v>0.0</v>
       </c>
       <c r="BC8">
         <v>0.0</v>
       </c>
       <c r="BD8">
         <v>0.0</v>
       </c>
       <c r="BE8">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="9" spans="1:57">
+      <c r="BF8">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:58">
       <c r="A9" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B9">
+        <v>218986000.0</v>
+      </c>
+      <c r="C9">
         <v>245652000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>340132000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>330438000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>226252000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>241594000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>293941000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>332454000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>251963000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>259849000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>302677000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>331460000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>222421000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>223917000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>319963000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>352107000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>209410000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>208977000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>200057000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>201121000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>127217000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>168505000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>205857000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>188503000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>289818000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>123358000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>146524000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-62158000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>59504000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>72399000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>95373000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>99691000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>48115000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>77826000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>89801000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>86739000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>39251000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>69441000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>55408000.0</v>
       </c>
       <c r="AN9">
         <v>55408000.0</v>
       </c>
       <c r="AO9">
+        <v>55408000.0</v>
+      </c>
+      <c r="AP9">
         <v>73323000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>37746000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>83735000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>72586000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>1521000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>50117000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>82442000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>72033000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>23905000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>59342000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>65588000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>56350000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>14679000.0</v>
       </c>
-      <c r="BB9">
-[...1 lines deleted...]
-      </c>
       <c r="BC9">
         <v>0.0</v>
       </c>
       <c r="BD9">
         <v>0.0</v>
       </c>
       <c r="BE9">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="10" spans="1:57">
+      <c r="BF9">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:58">
       <c r="A10" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B10">
+        <v>40593000.0</v>
+      </c>
+      <c r="C10">
         <v>124594000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>208899000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>190765000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>99954000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>109380000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>172094000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>212208000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>121812000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>137011000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>184503000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>228963000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>108260000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>109250000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>200885000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>243547000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>75137000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>103254000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>103128000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>103578000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>27867000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>74305000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>112365000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>97868000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-5230000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>27691000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>4712000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-205081000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>2844000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>18574000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>42124000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>48068000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-8022000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>25076000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>31916000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>27972000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-27051000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>17727000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-5282000.0</v>
       </c>
       <c r="AN10">
         <v>-5282000.0</v>
       </c>
       <c r="AO10">
+        <v>-5282000.0</v>
+      </c>
+      <c r="AP10">
         <v>16804000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-15019000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>19221000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>18815000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-36987000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-301000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>36832000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>24985000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-29172000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>22208000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>25777000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>24086000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-14123000.0</v>
       </c>
-      <c r="BB10">
-[...1 lines deleted...]
-      </c>
       <c r="BC10">
         <v>0.0</v>
       </c>
       <c r="BD10">
         <v>0.0</v>
       </c>
       <c r="BE10">
+        <v>0.0</v>
+      </c>
+      <c r="BF10">
         <v>71495000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:57">
+    <row r="11" spans="1:58">
       <c r="A11" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B11">
+        <v>5358000.0</v>
+      </c>
+      <c r="C11">
         <v>30557000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>52399000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>46674000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>23166000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>27091000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>40920000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>49886000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>26333000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>30131000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>47476000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>55058000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>21948000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>26068000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>47508000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>55065000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>28008000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>28792000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>26816000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>26455000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>7091000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>20264000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>31827000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>27200000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-8763000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>4032000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-3547000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>22370000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>1081000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>2490000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>12194000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>14284000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-4401000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-7371000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>13437000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>9746000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-10913000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>5986000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1016000.0</v>
       </c>
       <c r="AN11">
         <v>1016000.0</v>
       </c>
       <c r="AO11">
+        <v>1016000.0</v>
+      </c>
+      <c r="AP11">
         <v>8100000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>-6230000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>4368000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>7371000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>-13066000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>-1248000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>14062000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>9695000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>-18270000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>23565000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>8928000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>9211000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>-4177000.0</v>
       </c>
-      <c r="BB11">
-[...1 lines deleted...]
-      </c>
       <c r="BC11">
         <v>0.0</v>
       </c>
       <c r="BD11">
         <v>0.0</v>
       </c>
       <c r="BE11">
+        <v>0.0</v>
+      </c>
+      <c r="BF11">
         <v>27064000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:57">
+    <row r="12" spans="1:58">
       <c r="A12" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B12">
+        <v>25145000.0</v>
+      </c>
+      <c r="C12">
         <v>22579000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>23116000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>23029000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>22729000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>23094000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>23156000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>22824000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>22878000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>22331000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>21941000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>21712000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>20848000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>20001000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>18261000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>11072000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>8450000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>8756000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>8437000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>7907000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>7895000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>8433000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>9360000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>9970000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>11924000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>13191000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>52332000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>5264000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>4590000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>5695000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>4531000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>3802000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>2642000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>3086000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>5055000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>4479000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>3916000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>4221000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4504000.0</v>
       </c>
       <c r="AN12">
         <v>4504000.0</v>
       </c>
       <c r="AO12">
+        <v>4504000.0</v>
+      </c>
+      <c r="AP12">
         <v>4723000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>3610000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>4947000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>4286000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>6359000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>4056000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>4338000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>4615000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>4281000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>4580000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>4721000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>4729000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>6061000.0</v>
       </c>
-      <c r="BB12">
-[...1 lines deleted...]
-      </c>
       <c r="BC12">
         <v>0.0</v>
       </c>
       <c r="BD12">
         <v>0.0</v>
       </c>
       <c r="BE12">
+        <v>0.0</v>
+      </c>
+      <c r="BF12">
         <v>21837000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:57">
+    <row r="13" spans="1:58">
       <c r="A13" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B13">
+        <v>1784000.0</v>
+      </c>
+      <c r="C13">
         <v>8499000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>8012000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>6705000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>4621000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>4792000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>6956000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>7116000.0</v>
       </c>
-      <c r="I13"/>
-      <c r="J13">
+      <c r="J13"/>
+      <c r="K13">
         <v>4772000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>14435000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>18163000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>20848000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>20001000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>18261000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>11072000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>8450000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>8756000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>8437000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>7907000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>7895000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>8433000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>9360000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>9970000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>14247000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>13098000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>57924000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>5333000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>3982000.0</v>
       </c>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
-    </row>
-    <row r="14" spans="1:57">
+      <c r="BF13"/>
+    </row>
+    <row r="14" spans="1:58">
       <c r="A14" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B14">
+        <v>-1245000.0</v>
+      </c>
+      <c r="C14">
         <v>-411000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>-483000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-169000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>369000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>-1058000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>-792000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>-920000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>-657000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>-1241000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>-1225000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>253000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>419000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>1142000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>1370000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>1336000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>822000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>784000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>953000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>14525000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>1022000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>267000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>369000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>202000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>1228000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>371000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>873000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>-1095000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>883000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>738000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>702000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>1371000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>847000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>1110000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>96000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>732000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>5858000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>-1205000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>-547000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>-1148000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>-9996000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>-189000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>3582000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>1088000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>-269000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>1372000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>2153000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>875000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>2233000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>485000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>461000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>414000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>2019000.0</v>
       </c>
-      <c r="BB14">
-[...1 lines deleted...]
-      </c>
       <c r="BC14">
         <v>0.0</v>
       </c>
       <c r="BD14">
         <v>0.0</v>
       </c>
       <c r="BE14">
+        <v>0.0</v>
+      </c>
+      <c r="BF14">
         <v>1171000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:57">
+    <row r="15" spans="1:58">
       <c r="A15" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B15">
+        <v>32900000.0</v>
+      </c>
+      <c r="C15">
         <v>93626000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>156017000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>143922000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>77157000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>81231000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>130382000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>161402000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>94822000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>105639000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>135802000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>173652000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>85893000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>82040000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>152007000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>187146000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>46307000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>73678000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>75359000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>75987000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>19754000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>53774000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>80236000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>70466000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>2305000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>23288000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>7589000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>-226356000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>1010000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>15812000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>28670000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>32280000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>-5703000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>32105000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>17863000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>17742000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>-18110000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>9053000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-11631000.0</v>
       </c>
       <c r="AN15">
         <v>-11631000.0</v>
       </c>
       <c r="AO15">
+        <v>-11631000.0</v>
+      </c>
+      <c r="AP15">
         <v>7976000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>-9964000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>10899000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>10710000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>-27644000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>-367000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>22390000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>14241000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>-12170000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>-4877000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>14740000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>12974000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>-10948000.0</v>
       </c>
-      <c r="BB15">
-[...1 lines deleted...]
-      </c>
       <c r="BC15">
         <v>0.0</v>
       </c>
       <c r="BD15">
         <v>0.0</v>
       </c>
       <c r="BE15">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="16" spans="1:57">
+      <c r="BF15">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:58">
       <c r="A16" t="s">
-        <v>130</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>131</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
         <v>93626000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>156017000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>143922000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>77157000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>81231000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>130382000.0</v>
       </c>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>135802000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>173652000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>85893000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>82040000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>152007000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>187146000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>46307000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>73678000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>75359000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>63419000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>19754000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>53774000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>80236000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>70466000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>2305000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>23288000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>7589000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>-226356000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>1010000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>15812000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>28670000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>32280000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>1351000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>28871000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>15980000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>15805000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>-16548000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>7712000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>20875000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>15932000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>-11119000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>11431000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>10741000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>10348000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>-10988000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>-3632000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>21358000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>-9844000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>985000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>-17105000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>17105000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>16083000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>27423000.0</v>
       </c>
-      <c r="BB16">
-[...1 lines deleted...]
-      </c>
       <c r="BC16">
         <v>0.0</v>
       </c>
       <c r="BD16">
         <v>0.0</v>
       </c>
       <c r="BE16">
+        <v>0.0</v>
+      </c>
+      <c r="BF16">
         <v>42558000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:57">
+    <row r="17" spans="1:58">
       <c r="A17" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B17">
+        <v>35235000.0</v>
+      </c>
+      <c r="C17">
         <v>94037000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>156500000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>144091000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>76788000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>82289000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>131174000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>162322000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>95479000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>106880000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>137027000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>172230000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>85175000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>82543000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>151421000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>187372000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>46671000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>73745000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>76106000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>77123000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>20425000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>54431000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>80538000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>70495000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>2162000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>23758000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>8259000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>-227885000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>1763000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>16084000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>29930000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>33784000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>-3621000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>32447000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>18479000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>18226000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>-16138000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>11741000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>25096000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>19517000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>40210000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>13859000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>16300000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>12428000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>-13111000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>-965000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>19059000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>10103000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>4381000.0</v>
       </c>
-      <c r="AX17">
-[...1 lines deleted...]
-      </c>
       <c r="AY17">
         <v>0.0</v>
       </c>
       <c r="AZ17">
         <v>0.0</v>
       </c>
       <c r="BA17">
         <v>0.0</v>
       </c>
       <c r="BB17">
         <v>0.0</v>
       </c>
       <c r="BC17">
         <v>0.0</v>
       </c>
       <c r="BD17">
         <v>0.0</v>
       </c>
       <c r="BE17">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="18" spans="1:57">
+      <c r="BF17">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:58">
       <c r="A18" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B18">
+        <v>-23361000.0</v>
+      </c>
+      <c r="C18">
         <v>-14080000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-15104000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-16324000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-18108000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-18302000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-16200000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-15708000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-831000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-22331000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-21941000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-21712000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-20848000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-20001000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-18261000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-11072000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-8450000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-8756000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-8437000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-7907000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-7895000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-8433000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-9360000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-9970000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-11924000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-13191000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-52332000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-5264000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-4590000.0</v>
       </c>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
-    </row>
-    <row r="19" spans="1:57">
+      <c r="BF18"/>
+    </row>
+    <row r="19" spans="1:58">
       <c r="A19" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-      <c r="L19">
+      <c r="L19"/>
+      <c r="M19">
         <v>5224000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>3477000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>4764000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>1561000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>3012000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>2810000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>1696000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>4000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>2219000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>2872000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-225000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>218000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>740000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-65000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-138000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>28000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>530000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>859000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-168000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>-652000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>681000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>-1741000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>1731000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>2019000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>1202000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>-1487000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>-711000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>919000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>2941000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>2684000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>-3478000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>-372000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>354000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>4745000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>-6544000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>-7141000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>-18819000.0</v>
       </c>
-      <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
-    </row>
-    <row r="20" spans="1:57">
+      <c r="BF19"/>
+    </row>
+    <row r="20" spans="1:58">
       <c r="A20" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
-      <c r="AG20">
-[...1 lines deleted...]
-      </c>
+      <c r="AG20"/>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
         <v>0.0</v>
       </c>
       <c r="AO20">
         <v>0.0</v>
       </c>
       <c r="AP20">
@@ -16137,262 +16531,266 @@
       </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
         <v>0.0</v>
       </c>
       <c r="BE20">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="21" spans="1:57">
+      <c r="BF20">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:58">
       <c r="A21" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B21">
+        <v>129163999.0</v>
+      </c>
+      <c r="C21">
         <v>136910000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>223295000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>205746000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>116981000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>126864000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>187376000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>226215000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>135377000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>153266000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>198037000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>245451000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>125631000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>124487000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>217585000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>251607000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>80777000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>110314000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>111561000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>109266000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>32890000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>82963000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>121574000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>107098000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>6759000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>41020000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>57219000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-200347000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>6705000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>24903000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>46749000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>51056000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-4874000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>27199000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>34432000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>31497000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-23562000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>21176000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-2282000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-2536000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>24088000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>-3855000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>33655000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>30547000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>-21115000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>8967000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>41163000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>29614000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>-25156000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>26247000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>30474000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>28859000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>-8135000.0</v>
       </c>
-      <c r="BB21">
-[...1 lines deleted...]
-      </c>
       <c r="BC21">
         <v>0.0</v>
       </c>
       <c r="BD21">
         <v>0.0</v>
       </c>
       <c r="BE21">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="22" spans="1:57">
+      <c r="BF21">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:58">
       <c r="A22" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
-      <c r="AG22">
-[...1 lines deleted...]
-      </c>
+      <c r="AG22"/>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
         <v>0.0</v>
       </c>
       <c r="AO22">
         <v>0.0</v>
       </c>
       <c r="AP22">
@@ -16421,5662 +16819,5803 @@
       </c>
       <c r="AX22">
         <v>0.0</v>
       </c>
       <c r="AY22">
         <v>0.0</v>
       </c>
       <c r="AZ22">
         <v>0.0</v>
       </c>
       <c r="BA22">
         <v>0.0</v>
       </c>
       <c r="BB22">
         <v>0.0</v>
       </c>
       <c r="BC22">
         <v>0.0</v>
       </c>
       <c r="BD22">
         <v>0.0</v>
       </c>
       <c r="BE22">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:57">
+      <c r="BF22">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:58">
       <c r="A23" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B23">
+        <v>547597000.0</v>
+      </c>
+      <c r="C23">
         <v>556444000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>627086000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>624134000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>498780000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>563674000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>595234000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>589121000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>518463000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>509101000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>582183000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>532595000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>491928000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>530680000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>666624000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>662579000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>597410000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>605043000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>594910000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>560034000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>410919000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>403182000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>422613000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>401541000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>364009000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>352404000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>438686000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>614055000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>263438000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>293066000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>359482000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>335687000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>250453000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>291709000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>361496000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>323439000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>262314000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>271402000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>247680000.0</v>
       </c>
       <c r="AN23">
         <v>247680000.0</v>
       </c>
       <c r="AO23">
+        <v>247680000.0</v>
+      </c>
+      <c r="AP23">
         <v>289342000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>211229000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>349674000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>318577000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>229991000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>269209000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>323561000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>298683000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>206878000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>233927000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>302049000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>268456000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>191413000.0</v>
       </c>
-      <c r="BB23">
-[...1 lines deleted...]
-      </c>
       <c r="BC23">
         <v>0.0</v>
       </c>
       <c r="BD23">
         <v>0.0</v>
       </c>
       <c r="BE23">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="24" spans="1:57">
+      <c r="BF23">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:58">
       <c r="A24" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
-      <c r="AH24">
+      <c r="AH24"/>
+      <c r="AI24">
         <v>456000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>470000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>489000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>4347000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>-399000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>-380000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>-362000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>-2600000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>678000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>619000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>371000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>289000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>298000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>37000.0</v>
       </c>
       <c r="AV24">
         <v>37000.0</v>
       </c>
-      <c r="AW24"/>
+      <c r="AW24">
+        <v>37000.0</v>
+      </c>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
-    </row>
-    <row r="25" spans="1:57">
+      <c r="BF24"/>
+    </row>
+    <row r="25" spans="1:58">
       <c r="A25" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B25">
+        <v>59818000.0</v>
+      </c>
+      <c r="C25">
         <v>51522000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>54693000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>50228000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>49610000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>47766000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>44807000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>41098000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>42889000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>38053000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>36721000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>37240000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>37803000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>35846000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>35922000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>35578000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>38121000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>34837000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>34194000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>34656000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>38265000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>35762000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>35778000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>35781000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>50508000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>31172000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>26566000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>16694000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>18988000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>17549000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>17536000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>17827000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>19210000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>17852000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>19720000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>18221000.0</v>
       </c>
-      <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
-    </row>
-    <row r="26" spans="1:57">
+      <c r="BF25"/>
+    </row>
+    <row r="26" spans="1:58">
       <c r="A26" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
-      <c r="Y26">
+      <c r="Y26"/>
+      <c r="Z26">
         <v>3116000.0</v>
       </c>
-      <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
-      <c r="AC26">
+      <c r="AC26"/>
+      <c r="AD26">
         <v>2659000.0</v>
       </c>
-      <c r="AD26">
-[...1 lines deleted...]
-      </c>
       <c r="AE26">
         <v>0.0</v>
       </c>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
+        <v>0.0</v>
+      </c>
+      <c r="AH26">
         <v>2156000.0</v>
       </c>
-      <c r="AH26">
-[...1 lines deleted...]
-      </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
+        <v>0.0</v>
+      </c>
+      <c r="AL26">
         <v>3372000.0</v>
       </c>
-      <c r="AL26">
-[...1 lines deleted...]
-      </c>
       <c r="AM26">
         <v>0.0</v>
       </c>
       <c r="AN26">
+        <v>0.0</v>
+      </c>
+      <c r="AO26">
         <v>3872000.0</v>
       </c>
-      <c r="AO26">
-[...1 lines deleted...]
-      </c>
       <c r="AP26">
+        <v>0.0</v>
+      </c>
+      <c r="AQ26">
         <v>3550000.0</v>
       </c>
-      <c r="AQ26">
-[...1 lines deleted...]
-      </c>
       <c r="AR26">
         <v>0.0</v>
       </c>
       <c r="AS26">
         <v>0.0</v>
       </c>
       <c r="AT26">
         <v>0.0</v>
       </c>
       <c r="AU26">
         <v>0.0</v>
       </c>
       <c r="AV26">
         <v>0.0</v>
       </c>
       <c r="AW26">
+        <v>0.0</v>
+      </c>
+      <c r="AX26">
         <v>3270000.0</v>
       </c>
-      <c r="AX26">
-[...1 lines deleted...]
-      </c>
       <c r="AY26">
         <v>0.0</v>
       </c>
       <c r="AZ26">
         <v>0.0</v>
       </c>
       <c r="BA26">
+        <v>0.0</v>
+      </c>
+      <c r="BB26">
         <v>4494000.0</v>
       </c>
-      <c r="BB26">
-[...1 lines deleted...]
-      </c>
       <c r="BC26">
         <v>0.0</v>
       </c>
       <c r="BD26">
         <v>0.0</v>
       </c>
       <c r="BE26">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="27" spans="1:57">
+      <c r="BF26">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:58">
       <c r="A27" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
-      <c r="E27">
+      <c r="E27"/>
+      <c r="F27">
         <v>10600000.0</v>
       </c>
-      <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
-      <c r="I27">
+      <c r="I27"/>
+      <c r="J27">
         <v>10200000.0</v>
       </c>
-      <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
-      <c r="M27">
+      <c r="M27"/>
+      <c r="N27">
         <v>8500000.0</v>
       </c>
-      <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
-      <c r="Q27">
+      <c r="Q27"/>
+      <c r="R27">
         <v>6000000.0</v>
       </c>
-      <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
-      <c r="U27">
+      <c r="U27"/>
+      <c r="V27">
         <v>89283000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>30537000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>30586000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>28160000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>81403000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>29967000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>29971000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>26365000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>24179000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>23260000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>24731000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>24165000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>22416000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>22903000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>24346000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>23099000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>22743000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>21292000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23277000.0</v>
       </c>
       <c r="AN27">
         <v>23277000.0</v>
       </c>
       <c r="AO27">
+        <v>23277000.0</v>
+      </c>
+      <c r="AP27">
         <v>21880000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>18815000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>22594000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>21227000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>20698000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>19275000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>19762000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>19246000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>22591000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>16365000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>18635000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>16520000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>18958000.0</v>
       </c>
-      <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
-    </row>
-    <row r="28" spans="1:57">
+      <c r="BF27"/>
+    </row>
+    <row r="28" spans="1:58">
       <c r="A28" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B28">
+        <v>137622000.0</v>
+      </c>
+      <c r="C28">
         <v>108742000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>119224000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>103961000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>81935000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>100778000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>94132000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>94052000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>90989000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>91289000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>91725000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>86511000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>68409000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>85936000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>88639000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>86520000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>71009000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>80059000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>73951000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>76221000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>162774000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>36069000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>35115000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>33616000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>71610000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>37023000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>48030000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>109575000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>24610000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>22116000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>21584000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>21382000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>24041000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>23788000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>23887000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>26676000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>32521000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>22719000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>32238000.0</v>
       </c>
       <c r="AN28">
         <v>32238000.0</v>
       </c>
       <c r="AO28">
+        <v>32238000.0</v>
+      </c>
+      <c r="AP28">
         <v>25776000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>21000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>25145000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>18286000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>181000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>19519000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>18879000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>20532000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>24124000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>13647000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>13655000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>13087000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>688000.0</v>
       </c>
-      <c r="BB28">
-[...1 lines deleted...]
-      </c>
       <c r="BC28">
         <v>0.0</v>
       </c>
       <c r="BD28">
         <v>0.0</v>
       </c>
       <c r="BE28">
+        <v>0.0</v>
+      </c>
+      <c r="BF28">
         <v>131460000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:57">
+    <row r="29" spans="1:58">
       <c r="A29" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B29">
+        <v>5358000.0</v>
+      </c>
+      <c r="C29">
         <v>30557000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>52399000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>46674000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>23166000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>27091000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>40920000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>49886000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>26333000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>30131000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>47476000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>55058000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>21948000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>26068000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>47508000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>55065000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>28008000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>28792000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>26816000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>26455000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>7091000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>20264000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>31827000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>27200000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-8763000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>4032000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-3547000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>22370000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>1081000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>2490000.0</v>
       </c>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
-    </row>
-    <row r="30" spans="1:57">
+      <c r="BF29"/>
+    </row>
+    <row r="30" spans="1:58">
       <c r="A30" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B30">
+        <v>89822000.0</v>
+      </c>
+      <c r="C30">
         <v>108742000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>116837000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>124692000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>109271000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>114730000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>106565000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>106239000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>116586000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>106583000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>104640000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>86009000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>96790000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>99430000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>102378000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>100500000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>128633000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>98663000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>88496000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>91855000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>94327000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>85542000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>84283000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>81405000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>283059000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>82338000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>89305000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>138189000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>50724000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>47352000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>48300000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>47531000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>48454000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>48703000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>50248000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>51819000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>57381000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>46127000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>57690000.0</v>
       </c>
       <c r="AN30">
         <v>57690000.0</v>
       </c>
       <c r="AO30">
+        <v>57690000.0</v>
+      </c>
+      <c r="AP30">
         <v>49838000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>42351000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>50080000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>42039000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>22636000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>41150000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>41279000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>42419000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>49551000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>32625000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>34910000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>32227000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>21555000.0</v>
       </c>
-      <c r="BB30">
-[...1 lines deleted...]
-      </c>
       <c r="BC30">
         <v>0.0</v>
       </c>
       <c r="BD30">
         <v>0.0</v>
       </c>
       <c r="BE30">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="31" spans="1:57">
+      <c r="BF30">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:58">
       <c r="A31" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B31">
+        <v>-88570999.0</v>
+      </c>
+      <c r="C31">
         <v>-12316000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-14396000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-14981000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-17027000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-17484000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-15282000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-14007000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-13565000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-16255000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-13534000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-16488000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-17371000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-15237000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-16700000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-8060000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-5640000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-7060000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-8433000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-5688000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-5023000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-8658000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-9209000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-9230000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-11989000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-13329000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-52507000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-4734000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-3861000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-6329000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-4625000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-2988000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-3148000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-2123000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-2516000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-3525000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-3489000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-3449000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>1504000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-8207000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-139000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-15030000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-9487000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-7446000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-9513000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-9268000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-4804000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-5497000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-4016000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-5500000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-4889000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-37000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-5988000.0</v>
       </c>
-      <c r="BB31">
-[...1 lines deleted...]
-      </c>
       <c r="BC31">
         <v>0.0</v>
       </c>
       <c r="BD31">
         <v>0.0</v>
       </c>
       <c r="BE31">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="32" spans="1:57">
+      <c r="BF31">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:58">
       <c r="A32" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B32">
+        <v>676761000.0</v>
+      </c>
+      <c r="C32">
         <v>693354000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>850381000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>829880000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>615761000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>690538000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>782610000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>815336000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>653840000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>662367000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>780220000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>778046000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>617559000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>655167000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>884209000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>914186000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>678187000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>715357000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>706471000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>669300000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>443809000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>486145000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>544187000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>508639000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>370768000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>393424000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>495905000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>413708000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>272218000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>318113000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>406555000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>387847000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>250114000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>320832000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>401049000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>358359000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>244184000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>294716000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>245398000.0</v>
       </c>
       <c r="AN32">
         <v>245398000.0</v>
       </c>
       <c r="AO32">
+        <v>245398000.0</v>
+      </c>
+      <c r="AP32">
         <v>312827000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>206624000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>383329000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>349124000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>208876000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>278176000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>364724000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>328297000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>181232000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>260644000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>332727000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>292579000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>184537000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>248425000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>285749000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>298390000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>1013756000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P30"/>
+  <dimension ref="A1:Q30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:17">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="2" spans="1:16">
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="2" spans="1:17">
       <c r="A2" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B2">
+        <v>469271000.0</v>
+      </c>
+      <c r="C2">
         <v>495848000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>217128000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>20125000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>195009000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>174233000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>8891000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>17587000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>6450000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>6555000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3931000.0</v>
       </c>
       <c r="L2">
         <v>3931000.0</v>
       </c>
       <c r="M2">
+        <v>3931000.0</v>
+      </c>
+      <c r="N2">
         <v>1361000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>2082000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>2151000.0</v>
       </c>
-      <c r="P2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:16">
+      <c r="Q2"/>
+    </row>
+    <row r="3" spans="1:17">
       <c r="A3" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B3">
+        <v>249766000</v>
+      </c>
+      <c r="C3">
         <v>212944000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>183812000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>166913000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>149083000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>78757000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>67677000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>43412000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>41709000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>51296000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>36104000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>32080000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>43598000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>39835000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>29863000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>30041000</v>
       </c>
     </row>
-    <row r="4" spans="1:16">
+    <row r="4" spans="1:17">
       <c r="A4" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
-      <c r="D4">
+      <c r="D4"/>
+      <c r="E4">
         <v>197055000.0</v>
       </c>
-      <c r="E4">
+      <c r="F4">
         <v>-175013000.0</v>
       </c>
-      <c r="F4">
+      <c r="G4">
         <v>19759000.0</v>
       </c>
-      <c r="G4">
+      <c r="H4">
         <v>167291000.0</v>
       </c>
-      <c r="H4">
+      <c r="I4">
         <v>-8696000.0</v>
       </c>
-      <c r="I4">
+      <c r="J4">
         <v>11137000.0</v>
       </c>
-      <c r="J4">
+      <c r="K4">
         <v>-105000.0</v>
       </c>
-      <c r="K4">
+      <c r="L4">
         <v>2932000.0</v>
       </c>
-      <c r="L4">
+      <c r="M4">
         <v>-308000.0</v>
       </c>
-      <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
-    </row>
-    <row r="5" spans="1:16">
+      <c r="Q4"/>
+    </row>
+    <row r="5" spans="1:17">
       <c r="A5" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
-      <c r="D5">
+      <c r="D5"/>
+      <c r="E5">
         <v>20002000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>101960000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-4563000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>255831000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>1342000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>1648000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-8559000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>1834000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-16956000.0</v>
       </c>
-      <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
-    </row>
-    <row r="6" spans="1:16">
+      <c r="Q5"/>
+    </row>
+    <row r="6" spans="1:17">
       <c r="A6" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B6">
+        <v>-235304000.0</v>
+      </c>
+      <c r="C6">
         <v>-26577000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>278720000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>197003000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-174884000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>20776000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>165342000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-8696000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>11137000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-105000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-308000.0</v>
       </c>
       <c r="L6">
         <v>-308000.0</v>
       </c>
       <c r="M6">
+        <v>-308000.0</v>
+      </c>
+      <c r="N6">
         <v>2570000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-721000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-69000.0</v>
       </c>
-      <c r="P6"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:16">
+      <c r="Q6"/>
+    </row>
+    <row r="7" spans="1:17">
       <c r="A7" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B7">
+        <v>81171000.0</v>
+      </c>
+      <c r="C7">
         <v>-82174000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>26160000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>33378000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-241238000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>20712000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>53915000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-37933000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-22375000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-8559000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-16828000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-14770000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-36002000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-13317000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-6820000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-30567000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:16">
+    <row r="8" spans="1:17">
       <c r="A8" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
-      <c r="D8">
+      <c r="D8"/>
+      <c r="E8">
         <v>37487000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>-96990000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>-34760000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>5170000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>-17953000.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>-4327000.0</v>
       </c>
-      <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
-    </row>
-    <row r="9" spans="1:16">
+      <c r="Q8"/>
+    </row>
+    <row r="9" spans="1:17">
       <c r="A9" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B9">
+        <v>-2288000.0</v>
+      </c>
+      <c r="C9">
         <v>1414000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-14590000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>37487000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-96990000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-34760000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>5170000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-17953000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-4327000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>15055000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-10351000.0</v>
       </c>
       <c r="L9">
         <v>-10351000.0</v>
       </c>
       <c r="M9">
+        <v>-10351000.0</v>
+      </c>
+      <c r="N9">
         <v>-6716000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>24755000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-29657000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-11615000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:16">
+    <row r="10" spans="1:17">
       <c r="A10" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B10">
+        <v>30609000.0</v>
+      </c>
+      <c r="C10">
         <v>-15749000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>594000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>30224000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-189715000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-14561000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>19086000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-2034000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-4841000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-27917000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-7563000.0</v>
       </c>
       <c r="L10">
         <v>-7563000.0</v>
       </c>
       <c r="M10">
+        <v>-7563000.0</v>
+      </c>
+      <c r="N10">
         <v>-33104000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-32163000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>13721000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-55016000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:16">
+    <row r="11" spans="1:17">
       <c r="A11" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>-29037000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>50109000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>71241000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>31588000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-16942000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>-14855000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>6851000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>10156000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-767000.0</v>
       </c>
-      <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
-    </row>
-    <row r="12" spans="1:16">
+      <c r="Q11"/>
+    </row>
+    <row r="12" spans="1:17">
       <c r="A12" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>-8787000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>-7692000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>62801000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>26895000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>33164000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>18766000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>3127000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>30520000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>11702000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>29958000.0</v>
       </c>
-      <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
-    </row>
-    <row r="13" spans="1:16">
+      <c r="Q12"/>
+    </row>
+    <row r="13" spans="1:17">
       <c r="A13" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
-      <c r="E13">
+      <c r="E13"/>
+      <c r="F13">
         <v>-4642000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>-1208000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>-1929000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>-1004000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>1648000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>-2548000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>646000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>1953000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>-30787000.0</v>
       </c>
-      <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
-    </row>
-    <row r="14" spans="1:16">
+      <c r="Q13"/>
+    </row>
+    <row r="14" spans="1:17">
       <c r="A14" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B14">
+        <v>216261000.0</v>
+      </c>
+      <c r="C14">
         <v>183281000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>154903000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>145149000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>141808000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>145586000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>124940000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>71900000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>75003000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>72355000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>65472000.0</v>
       </c>
       <c r="L14">
         <v>65472000.0</v>
       </c>
       <c r="M14">
+        <v>65472000.0</v>
+      </c>
+      <c r="N14">
         <v>63674000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>63102000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>55171000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>55775000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:16">
+    <row r="15" spans="1:17">
       <c r="A15" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B15">
+        <v>56124000.0</v>
+      </c>
+      <c r="C15">
         <v>49737000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>43995000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>39612000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>38494000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>32155000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>92127000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>26148000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>18478000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>16820000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>4804000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>7869000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>112747000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>6155000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>4931000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>5235000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:16">
+    <row r="16" spans="1:17">
       <c r="A16" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B16">
+        <v>233967000.0</v>
+      </c>
+      <c r="C16">
         <v>469271000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>495848000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>217128000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>20125000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>195009000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>174233000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>8891000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>17587000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>6450000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3623000.0</v>
       </c>
       <c r="L16">
         <v>3623000.0</v>
       </c>
       <c r="M16">
+        <v>3623000.0</v>
+      </c>
+      <c r="N16">
         <v>3931000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>1361000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>2082000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>2151000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:16">
+    <row r="17" spans="1:17">
       <c r="A17" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
-      <c r="H17">
+      <c r="H17"/>
+      <c r="I17">
         <v>-175000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-585000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-260000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-428000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-385000.0</v>
       </c>
-      <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
-    </row>
-    <row r="18" spans="1:16">
+      <c r="Q17"/>
+    </row>
+    <row r="18" spans="1:17">
       <c r="A18" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B18">
+        <v>569288000.0</v>
+      </c>
+      <c r="C18">
         <v>368547000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>534116000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>540897000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>125805000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>373459000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>238512000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>108266000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>95411000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>52943000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>32472000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>42299000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>18524000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>35518000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>27134000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>7192000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:16">
+    <row r="19" spans="1:17">
       <c r="A19" t="s">
-        <v>167</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>168</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19">
         <v>-447866000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-155664000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-214477000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-198833000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-77874000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-1150470000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-42544000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-30445000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-61259000.0</v>
       </c>
-      <c r="K19"/>
-      <c r="L19">
+      <c r="L19"/>
+      <c r="M19">
         <v>-7566000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-6375000.0</v>
       </c>
-      <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
-    </row>
-    <row r="20" spans="1:16">
+      <c r="Q19"/>
+    </row>
+    <row r="20" spans="1:17">
       <c r="A20" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
-      <c r="E20">
-[...1 lines deleted...]
-      </c>
+      <c r="E20"/>
       <c r="F20">
         <v>0.0</v>
       </c>
       <c r="G20">
+        <v>0.0</v>
+      </c>
+      <c r="H20">
         <v>293648000.0</v>
       </c>
-      <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
-    </row>
-    <row r="21" spans="1:16">
+      <c r="Q20"/>
+    </row>
+    <row r="21" spans="1:17">
       <c r="A21" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B21">
+        <v>320411000.0</v>
+      </c>
+      <c r="C21">
         <v>-37384000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-26883000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>361593000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>145548000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-100000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>315394000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-87324000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-75187000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-26830000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-68460000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-63431000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>91861000.0</v>
       </c>
-      <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
-    </row>
-    <row r="22" spans="1:16">
+      <c r="Q21"/>
+    </row>
+    <row r="22" spans="1:17">
       <c r="A22" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B22">
+        <v>489156000.0</v>
+      </c>
+      <c r="C22">
         <v>452573000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>513291000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>511353000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>275026000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>226090000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-191797000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>81466000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>64792000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>35908000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-3696000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>8620000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>11325000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>23180000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>44431000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>2351000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:16">
+    <row r="23" spans="1:17">
       <c r="A23" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B23">
+        <v>-5680000.0</v>
+      </c>
+      <c r="C23">
         <v>-684000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-6157000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>583079000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>359488000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>6063000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-34843000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-4183000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>4391000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-3795000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6037000.0</v>
       </c>
       <c r="L23">
         <v>-6037000.0</v>
       </c>
       <c r="M23">
+        <v>-6037000.0</v>
+      </c>
+      <c r="N23">
         <v>-6849000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>5090000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-11565000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>251000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:16">
+    <row r="24" spans="1:17">
       <c r="A24" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B24">
+        <v>29010000.0</v>
+      </c>
+      <c r="C24">
         <v>2388000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>28148000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-47564000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-49750000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>883000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-1082793000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>868000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>11264000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-48066000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-62000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-37048000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>8596000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>78000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>41755000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>2760000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:16">
+    <row r="25" spans="1:17">
       <c r="A25" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B25">
+        <v>-35273000.0</v>
+      </c>
+      <c r="C25">
         <v>1653000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-6132000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>6126000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-10877000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>7871000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>42908000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>1604000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>12094000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-4369000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>10791000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>2347000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>6635000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>177000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-36611000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>10447000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:16">
+    <row r="26" spans="1:17">
       <c r="A26" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B26">
+        <v>-91958000.0</v>
+      </c>
+      <c r="C26">
         <v>-69922000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-207308000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-575027000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-292000000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>7553000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>2889963000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-5908000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-7947000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>4011000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3000.0</v>
       </c>
       <c r="L26">
         <v>-3000.0</v>
       </c>
       <c r="M26">
+        <v>-3000.0</v>
+      </c>
+      <c r="N26">
         <v>-5491000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-3280000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-4242000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-415596000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:16">
+    <row r="27" spans="1:17">
       <c r="A27" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B27">
+        <v>32354000.0</v>
+      </c>
+      <c r="C27">
         <v>26581000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>31986000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>21659000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>107994000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>65434000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>279147000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>21828000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>18845000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>17875000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>37402000.0</v>
       </c>
-      <c r="L27"/>
-      <c r="M27">
+      <c r="M27"/>
+      <c r="N27">
         <v>35033000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>9363000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>6382000.0</v>
       </c>
-      <c r="P27"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:16">
+      <c r="Q27"/>
+    </row>
+    <row r="28" spans="1:17">
       <c r="A28" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B28">
+        <v>156317000.0</v>
+      </c>
+      <c r="C28">
         <v>-157727000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-284343000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-296278000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-251068000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-354583000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>1011572000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-117655000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-94953000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-42825000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>12060000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>1791000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-17712000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-31338000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-21233000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>15134000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:16">
+    <row r="29" spans="1:17">
       <c r="A29" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B29">
+        <v>819054000.0</v>
+      </c>
+      <c r="C29">
         <v>581491000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>717928000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>707810000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>274888000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>452216000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>306189000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>151678000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>137120000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>104239000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>68576000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>74379000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>62122000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>75353000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>56997000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>37233000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:16">
+    <row r="30" spans="1:17">
       <c r="A30" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B30">
+        <v>-1211820000.0</v>
+      </c>
+      <c r="C30">
         <v>-447866000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-155664000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-214477000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-198833000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-77874000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-1150470000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-42544000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-30445000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-61259000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-80494000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-76093000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-41767000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-44796000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-35833000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-53237000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BB30"/>
+  <dimension ref="A1:BC30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:54">
+    <row r="1" spans="1:55">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>77</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>78</v>
       </c>
       <c r="D1" t="s">
         <v>79</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>80</v>
       </c>
       <c r="F1" t="s">
-        <v>80</v>
+        <v>2</v>
       </c>
       <c r="G1" t="s">
         <v>81</v>
       </c>
       <c r="H1" t="s">
         <v>82</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>83</v>
       </c>
       <c r="J1" t="s">
-        <v>83</v>
+        <v>3</v>
       </c>
       <c r="K1" t="s">
         <v>84</v>
       </c>
       <c r="L1" t="s">
         <v>85</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>86</v>
       </c>
       <c r="N1" t="s">
-        <v>86</v>
+        <v>4</v>
       </c>
       <c r="O1" t="s">
         <v>87</v>
       </c>
       <c r="P1" t="s">
         <v>88</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>89</v>
       </c>
       <c r="R1" t="s">
-        <v>89</v>
+        <v>5</v>
       </c>
       <c r="S1" t="s">
         <v>90</v>
       </c>
       <c r="T1" t="s">
         <v>91</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>92</v>
       </c>
       <c r="V1" t="s">
-        <v>92</v>
+        <v>6</v>
       </c>
       <c r="W1" t="s">
         <v>93</v>
       </c>
       <c r="X1" t="s">
         <v>94</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>95</v>
       </c>
       <c r="Z1" t="s">
-        <v>95</v>
+        <v>7</v>
       </c>
       <c r="AA1" t="s">
         <v>96</v>
       </c>
       <c r="AB1" t="s">
         <v>97</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>98</v>
       </c>
       <c r="AD1" t="s">
-        <v>98</v>
+        <v>8</v>
       </c>
       <c r="AE1" t="s">
         <v>99</v>
       </c>
       <c r="AF1" t="s">
         <v>100</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>101</v>
       </c>
       <c r="AH1" t="s">
-        <v>101</v>
+        <v>9</v>
       </c>
       <c r="AI1" t="s">
         <v>102</v>
       </c>
       <c r="AJ1" t="s">
         <v>103</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>104</v>
       </c>
       <c r="AL1" t="s">
-        <v>104</v>
+        <v>10</v>
       </c>
       <c r="AM1" t="s">
         <v>105</v>
       </c>
       <c r="AN1" t="s">
         <v>106</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>107</v>
       </c>
       <c r="AP1" t="s">
-        <v>107</v>
+        <v>11</v>
       </c>
       <c r="AQ1" t="s">
         <v>108</v>
       </c>
       <c r="AR1" t="s">
         <v>109</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>110</v>
       </c>
       <c r="AT1" t="s">
-        <v>110</v>
+        <v>12</v>
       </c>
       <c r="AU1" t="s">
         <v>111</v>
       </c>
       <c r="AV1" t="s">
         <v>112</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>113</v>
       </c>
       <c r="AX1" t="s">
-        <v>113</v>
+        <v>13</v>
       </c>
       <c r="AY1" t="s">
         <v>114</v>
       </c>
       <c r="AZ1" t="s">
         <v>115</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>116</v>
       </c>
       <c r="BB1" t="s">
         <v>14</v>
       </c>
-    </row>
-    <row r="2" spans="1:54">
+      <c r="BC1" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="2" spans="1:55">
       <c r="A2" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B2">
+        <v>1010903000.0</v>
+      </c>
+      <c r="C2">
         <v>818935000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>644280000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>469271000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>494753000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>618850000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>547370000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>495848000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>566346000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>470409000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>366104000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>217128000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>426690000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>457357000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>463696000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>20125000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>22173000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>14005000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>142833000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>195009000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>223996000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>203883000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>235210000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>174233000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>98312000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>54207000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>9357000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>8891000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>19758000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>17612000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>18394000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>17587000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>18407000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>11183000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>8717000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>6450000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>12097000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>8804000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6412000.0</v>
       </c>
       <c r="AN2">
         <v>6412000.0</v>
       </c>
       <c r="AO2">
+        <v>6412000.0</v>
+      </c>
+      <c r="AP2">
         <v>3481000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>10753000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>4847000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>3623000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>10753000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>6581000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>4720000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>3931000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>5335000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>2036000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>3036000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>1361000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>4192000.0</v>
       </c>
-      <c r="BB2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:54">
+      <c r="BC2"/>
+    </row>
+    <row r="3" spans="1:55">
       <c r="A3" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B3">
+        <v>53029000</v>
+      </c>
+      <c r="C3">
         <v>85719000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>58420000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>52598000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>46534000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>54228000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>54467000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>57715000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>47427000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>53760000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>40547000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>42078000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>40055000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>51313000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>39356000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>36189000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>48716000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>36603000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>38218000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>25546000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>21082000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>28716000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>18664000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>10295000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>21384000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>20671000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>15899000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>9723000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>12282000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>11831000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>12425000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>6874000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>6585000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>8089000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>9086000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>17949000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>10676000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>16824000</v>
-      </c>
-[...1 lines deleted...]
-        <v>13468000</v>
       </c>
       <c r="AN3">
         <v>13468000</v>
       </c>
       <c r="AO3">
+        <v>13468000</v>
+      </c>
+      <c r="AP3">
         <v>9940000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>14627000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>9999000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>11535000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>10603000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>3826000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>8881000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>8770000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>16501000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>5350000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>8501000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>13246000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>4414000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>26467000</v>
       </c>
     </row>
-    <row r="4" spans="1:54">
+    <row r="4" spans="1:55">
       <c r="A4" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4">
         <v>148511000.0</v>
       </c>
-      <c r="M4">
+      <c r="N4">
         <v>-209971000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>-31309000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>-5439000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>443774000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-2246000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>8156000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>-128457000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>-52466000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>-28742000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>18630000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>-31054000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>60925000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>78419000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>43379000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>45027000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>466000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>-10867000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>2146000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>-782000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>807000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>-820000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>7224000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>2466000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>2267000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>-5647000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>3293000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>-364000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>2613000.0</v>
       </c>
-      <c r="AO4"/>
-      <c r="AP4">
+      <c r="AP4"/>
+      <c r="AQ4">
         <v>341000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AR4">
         <v>-1366000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>1224000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>-7130000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AU4">
         <v>4172000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AV4">
         <v>1861000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AW4">
         <v>789000.0</v>
       </c>
-      <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
-    </row>
-    <row r="5" spans="1:54">
+      <c r="BC4"/>
+    </row>
+    <row r="5" spans="1:55">
       <c r="A5" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5">
         <v>-3735000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>22225000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>3370000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-663000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-4930000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>107041000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>2103000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>933000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-8117000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>262000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>296000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-519000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-4602000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>1713000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>3514000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>5152000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>245452000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>1928000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>1530000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>1549000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-3665000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-457000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>1849000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>2803000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-2547000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-8559000.0</v>
       </c>
-      <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
-      <c r="AS5">
+      <c r="AS5"/>
+      <c r="AT5">
         <v>-16956000.0</v>
       </c>
-      <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
-    </row>
-    <row r="6" spans="1:54">
+      <c r="BC5"/>
+    </row>
+    <row r="6" spans="1:55">
       <c r="A6" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B6">
+        <v>-776936000.0</v>
+      </c>
+      <c r="C6">
         <v>191968000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>174655000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>175009000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-25482000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-124097000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>71480000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>51522000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-70498000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>95937000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>104305000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>148976000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-209562000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-30667000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-6339000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>443571000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-2048000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>8168000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-128828000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-52176000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-28987000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>20113000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-31327000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>60977000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>75921000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>44105000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>44850000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>466000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-10867000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>2146000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-782000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>807000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-820000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>7224000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>2466000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>2267000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-5647000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>3293000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>143000.0</v>
       </c>
       <c r="AN6">
         <v>143000.0</v>
       </c>
       <c r="AO6">
+        <v>143000.0</v>
+      </c>
+      <c r="AP6">
         <v>2931000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-7130000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-1366000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>1224000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-7130000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>4172000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>1861000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>789000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-1404000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>3299000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-1000000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>1675000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-2831000.0</v>
       </c>
-      <c r="BB6"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:54">
+      <c r="BC6"/>
+    </row>
+    <row r="7" spans="1:55">
       <c r="A7" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B7">
+        <v>-105114000.0</v>
+      </c>
+      <c r="C7">
         <v>104756000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>12605000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>68924000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-93652000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>46455000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-13555000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-21422000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-127763000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>80837000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>33737000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>39349000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-76828000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>96160000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-10746000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>24792000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-43426000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-33090000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-136767000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-27955000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-70726000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>52284000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>22734000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>16420000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-49204000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>59133000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>26113000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>17873000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-34171000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>51707000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-6740000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-48729000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-14719000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>67091000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-15429000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-59318000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>6702000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>46577000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>-4982000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>4334000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-81599000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>-28787000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>-34434000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>57697000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>-28787000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>-46447000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>5877000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>54587000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>55810000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>-12179000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>220276000.0</v>
       </c>
       <c r="AZ7">
         <v>220276000.0</v>
       </c>
       <c r="BA7">
+        <v>220276000.0</v>
+      </c>
+      <c r="BB7">
         <v>-15560000.0</v>
       </c>
-      <c r="BB7"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:54">
+      <c r="BC7"/>
+    </row>
+    <row r="8" spans="1:55">
       <c r="A8" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-      <c r="L8">
+      <c r="L8"/>
+      <c r="M8">
         <v>-33406000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>-62471000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>143638000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>35936000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>-79616000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>-37169000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>78242000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>-70675000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>-67388000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>-47262000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>72608000.0</v>
       </c>
-      <c r="W8">
+      <c r="X8">
         <v>-18013000.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>-42093000.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>-45695000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AA8">
         <v>95748000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AB8">
         <v>-389000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AC8">
         <v>-44494000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>-34721000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>81417000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AF8">
         <v>-9739000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AG8">
         <v>-54910000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AH8">
         <v>10490000.0</v>
       </c>
-      <c r="AH8">
+      <c r="AI8">
         <v>96646000.0</v>
       </c>
-      <c r="AI8">
+      <c r="AJ8">
         <v>-63994000.0</v>
       </c>
-      <c r="AJ8">
+      <c r="AK8">
         <v>-47469000.0</v>
       </c>
-      <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
-    </row>
-    <row r="9" spans="1:54">
+      <c r="BC8"/>
+    </row>
+    <row r="9" spans="1:55">
       <c r="A9" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B9">
+        <v>-102471000.0</v>
+      </c>
+      <c r="C9">
         <v>162832000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-20523000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-42126000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-81645000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>118624000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>11426000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-46991000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-81820000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>110760000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-10124000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-33406000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>117103000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>179574000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>35936000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-79616000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-37169000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>78242000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-70675000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-67388000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-47262000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>72608000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-18013000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-42093000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-45695000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>95748000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-389000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-44494000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-34721000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>81417000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-9739000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-54910000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>10490000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>96646000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-63994000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-47469000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>-14058000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>60226000.0</v>
       </c>
-      <c r="AM9">
-[...1 lines deleted...]
-      </c>
       <c r="AN9">
-        <v>-37788000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AO9">
         <v>-37788000.0</v>
       </c>
       <c r="AP9">
+        <v>-37788000.0</v>
+      </c>
+      <c r="AQ9">
         <v>-10351000.0</v>
       </c>
-      <c r="AQ9">
-[...1 lines deleted...]
-      </c>
       <c r="AR9">
         <v>0.0</v>
       </c>
       <c r="AS9">
+        <v>0.0</v>
+      </c>
+      <c r="AT9">
         <v>-10351000.0</v>
       </c>
-      <c r="AT9">
-[...1 lines deleted...]
-      </c>
       <c r="AU9">
         <v>0.0</v>
       </c>
       <c r="AV9">
         <v>0.0</v>
       </c>
       <c r="AW9">
+        <v>0.0</v>
+      </c>
+      <c r="AX9">
         <v>-5876000.0</v>
       </c>
-      <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
-      <c r="BA9">
+      <c r="BA9"/>
+      <c r="BB9">
         <v>22501000.0</v>
       </c>
-      <c r="BB9"/>
-[...1 lines deleted...]
-    <row r="10" spans="1:54">
+      <c r="BC9"/>
+    </row>
+    <row r="10" spans="1:55">
       <c r="A10" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B10">
+        <v>-32006000.0</v>
+      </c>
+      <c r="C10">
         <v>-6901000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>29515000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>40001000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-15570000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>24571000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>275000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-25025000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-59158000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-19463000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>48355000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>30860000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-4647000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>19072000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>7760000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>8039000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-27837000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-37449000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-95444000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-28985000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-61370000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-13854000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>16523000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>44140000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-24231000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-13999000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>22513000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>34803000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-17739000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-673000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>15338000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>1040000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-49401000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-1645000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>48650000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-2445000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-33215000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-483000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>5781000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>28330000.0</v>
       </c>
       <c r="AO10">
         <v>28330000.0</v>
       </c>
       <c r="AP10">
+        <v>28330000.0</v>
+      </c>
+      <c r="AQ10">
         <v>-7663000.0</v>
       </c>
-      <c r="AQ10">
-[...1 lines deleted...]
-      </c>
       <c r="AR10">
         <v>0.0</v>
       </c>
       <c r="AS10">
+        <v>0.0</v>
+      </c>
+      <c r="AT10">
         <v>-7663000.0</v>
       </c>
-      <c r="AT10">
-[...1 lines deleted...]
-      </c>
       <c r="AU10">
         <v>0.0</v>
       </c>
       <c r="AV10">
         <v>0.0</v>
       </c>
       <c r="AW10">
+        <v>0.0</v>
+      </c>
+      <c r="AX10">
         <v>-37595000.0</v>
       </c>
-      <c r="AX10"/>
       <c r="AY10"/>
       <c r="AZ10"/>
-      <c r="BA10">
+      <c r="BA10"/>
+      <c r="BB10">
         <v>-34846000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>13721000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:54">
+    <row r="11" spans="1:55">
       <c r="A11" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>-5965000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>45594000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-8946000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-69794000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-51506000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>101209000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>21023000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-75422000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>28648000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>75860000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>36826000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-7848000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>24370000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>17893000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>21234000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-24116000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>3817000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>30653000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>16731000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-28591000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>-13888000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>8806000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>24649000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-29759000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-2888000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-6857000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>6851000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6857000.0</v>
       </c>
       <c r="AM11">
         <v>-6857000.0</v>
       </c>
-      <c r="AN11"/>
-      <c r="AO11">
+      <c r="AN11">
+        <v>-6857000.0</v>
+      </c>
+      <c r="AO11"/>
+      <c r="AP11">
         <v>10156000.0</v>
       </c>
-      <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
-      <c r="AS11">
+      <c r="AS11"/>
+      <c r="AT11">
         <v>-767000.0</v>
       </c>
-      <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
-    </row>
-    <row r="12" spans="1:54">
+      <c r="BC11"/>
+    </row>
+    <row r="12" spans="1:55">
       <c r="A12" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12">
         <v>8126000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>-7002000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>-23414000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>7589000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>6379000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>659000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>-67363000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>22101000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>16466000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>21565000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>15854000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>21507000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>13592000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>11848000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>2713000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>8534000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>8639000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>7009000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>16402000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>1905000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>7966000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>6891000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>-1612000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>-7834000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>22479000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>5733000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>3127000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7389000.0</v>
       </c>
       <c r="AM12">
         <v>7389000.0</v>
       </c>
-      <c r="AN12"/>
-      <c r="AO12">
+      <c r="AN12">
+        <v>7389000.0</v>
+      </c>
+      <c r="AO12"/>
+      <c r="AP12">
         <v>36525000.0</v>
       </c>
-      <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
-      <c r="AS12">
+      <c r="AS12"/>
+      <c r="AT12">
         <v>11702000.0</v>
       </c>
-      <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
-      <c r="AW12">
+      <c r="AW12"/>
+      <c r="AX12">
         <v>29958000.0</v>
       </c>
-      <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
-    </row>
-    <row r="13" spans="1:54">
+      <c r="BC12"/>
+    </row>
+    <row r="13" spans="1:55">
       <c r="A13" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13">
         <v>1471000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3699000.0</v>
       </c>
       <c r="M13">
         <v>-3699000.0</v>
       </c>
       <c r="N13">
+        <v>-3699000.0</v>
+      </c>
+      <c r="O13">
         <v>3244000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>-2936000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-4840000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>557000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>1539000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>704000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-7442000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>1080000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>1378000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>-146000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>-3520000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-512000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>1500000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>172000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>-3089000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>1558000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>-446000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>1549000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>-3665000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>-457000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>1849000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>2803000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>-2547000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>-2548000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-4203000.0</v>
       </c>
       <c r="AM13">
         <v>-4203000.0</v>
       </c>
-      <c r="AN13"/>
-      <c r="AO13">
+      <c r="AN13">
+        <v>-4203000.0</v>
+      </c>
+      <c r="AO13"/>
+      <c r="AP13">
         <v>646000.0</v>
       </c>
-      <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
-      <c r="AS13">
+      <c r="AS13"/>
+      <c r="AT13">
         <v>1953000.0</v>
       </c>
-      <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
-      <c r="AW13">
+      <c r="AW13"/>
+      <c r="AX13">
         <v>-30787000.0</v>
       </c>
-      <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
-    </row>
-    <row r="14" spans="1:54">
+      <c r="BC13"/>
+    </row>
+    <row r="14" spans="1:55">
       <c r="A14" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B14">
+        <v>59818000.0</v>
+      </c>
+      <c r="C14">
         <v>51522000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>54693000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>50228000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>49610000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>47766000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>44807000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>41098000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>42889000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>38053000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>36721000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>37240000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>37803000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>35846000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>35922000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>35578000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>38121000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>34837000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>34194000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>34656000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>38265000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>35762000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>35778000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>35781000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>50508000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>31172000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>26566000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>16694000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>18988000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>17549000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>17536000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>17827000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>19210000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>17852000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>19720000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>18221000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>2117000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>18029000.0</v>
       </c>
-      <c r="AM14">
-[...1 lines deleted...]
-      </c>
       <c r="AN14">
+        <v>0.0</v>
+      </c>
+      <c r="AO14">
         <v>2175000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>2182000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>13403000.0</v>
       </c>
-      <c r="AQ14">
-[...1 lines deleted...]
-      </c>
       <c r="AR14">
         <v>0.0</v>
       </c>
       <c r="AS14">
+        <v>0.0</v>
+      </c>
+      <c r="AT14">
         <v>66882000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>2356000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>2638000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>2641000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>2836000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>2613000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>2620000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>15826000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>1909000.0</v>
       </c>
-      <c r="BB14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:54">
+      <c r="BC14"/>
+    </row>
+    <row r="15" spans="1:55">
       <c r="A15" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B15">
+        <v>14025000.0</v>
+      </c>
+      <c r="C15">
         <v>14014000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>14105000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>13980000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>12413000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>12407000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>12489000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>12428000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>10884000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>10887000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>11140000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>11084000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>9501000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>9744000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>10197000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>10170000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>10668000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>9068000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>9307000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>9451000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>7648000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>9105000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>7665000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>7737000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>8281000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>7522000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>6683000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>69641000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>5064000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>9466000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>5477000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>6141000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>4967000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>4838000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>4320000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>4353000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>5809000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>3673000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3569000.0</v>
       </c>
       <c r="AN15">
         <v>3569000.0</v>
       </c>
       <c r="AO15">
+        <v>3569000.0</v>
+      </c>
+      <c r="AP15">
         <v>4498000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>2421000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>4389000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>3784000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>5486000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>2383000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>498000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>509000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>108132000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>322000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>1815000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>2478000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>1933000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>4931000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:54">
+    <row r="16" spans="1:55">
       <c r="A16" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B16">
+        <v>233967000.0</v>
+      </c>
+      <c r="C16">
         <v>1010903000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>818935000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>644280000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>469271000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>494753000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>618850000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>547370000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>495848000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>566346000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>470409000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>366104000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>217128000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>426690000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>457357000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>463696000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>20125000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>22173000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>14005000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>142833000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>195009000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>223996000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>203883000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>235210000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>174233000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>98312000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>54207000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>9357000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>8891000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>19758000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>17612000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>18394000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>17587000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>18407000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>11183000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>8717000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>6450000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>12097000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6555000.0</v>
       </c>
       <c r="AN16">
         <v>6555000.0</v>
       </c>
       <c r="AO16">
+        <v>6555000.0</v>
+      </c>
+      <c r="AP16">
         <v>6412000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>3623000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>3481000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>4847000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>3623000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>10753000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>6581000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>4720000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>3931000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>5335000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>2036000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>3036000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>1361000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>4192000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:54">
+    <row r="17" spans="1:55">
       <c r="A17" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
-      <c r="AB17">
+      <c r="AB17"/>
+      <c r="AC17">
         <v>-5000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>276000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>-275000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>267000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>-443000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>113000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>-304000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>-206000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>-188000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>338000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>-500000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>564000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>-662000.0</v>
       </c>
-      <c r="AO17"/>
-      <c r="AP17">
+      <c r="AP17"/>
+      <c r="AQ17">
         <v>-1797000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>178000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>182000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>40000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>-195000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>-144000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>-86000.0</v>
       </c>
-      <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
-    </row>
-    <row r="18" spans="1:54">
+      <c r="BC17"/>
+    </row>
+    <row r="18" spans="1:55">
       <c r="A18" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B18">
+        <v>-13108000.0</v>
+      </c>
+      <c r="C18">
         <v>183571000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>176446000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>222379000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-5307000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>135710000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>112433000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>125711000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-29761000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>187638000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>174350000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>201889000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>7317000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>172101000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>147903000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>213576000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>32325000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>62366000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-47688000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>78802000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-17642000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>133892000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>133771000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>123438000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-11513000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>103936000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>92972000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>53117000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-8626000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>78030000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>35905000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>2957000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-8374000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>102431000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>35840000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>-34486000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-23068000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>54231000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-7567000.0</v>
       </c>
       <c r="AN18">
         <v>-7567000.0</v>
       </c>
       <c r="AO18">
+        <v>-7567000.0</v>
+      </c>
+      <c r="AP18">
         <v>102577000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>-31455000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>25067000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>-29677000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>-21628000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>70771000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>23184000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>-30028000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>-42483000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>74369000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>27522000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>-40884000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>10763000.0</v>
       </c>
-      <c r="BB18"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:54">
+      <c r="BC18"/>
+    </row>
+    <row r="19" spans="1:55">
       <c r="A19" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B19"/>
-      <c r="C19">
+      <c r="C19"/>
+      <c r="D19">
         <v>-35409000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-69934000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-44977000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-291347000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-54325000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-57217000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-39785000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-53679000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-40256000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-21944000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-39655000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-51313000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-39841000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-83668000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-48793000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-87832000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-36715000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-25493000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-20715000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-28655000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-18644000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-9860000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-14608000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-21507000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-1104619000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-9736000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-12523000.0</v>
       </c>
-      <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
-      <c r="AS19">
+      <c r="AS19"/>
+      <c r="AT19">
         <v>-7566000.0</v>
       </c>
-      <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
-      <c r="AW19">
+      <c r="AW19"/>
+      <c r="AX19">
         <v>-6375000.0</v>
       </c>
-      <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
-    </row>
-    <row r="20" spans="1:54">
+      <c r="BC19"/>
+    </row>
+    <row r="20" spans="1:55">
       <c r="A20" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -22087,1640 +22626,1671 @@
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
-    </row>
-    <row r="21" spans="1:54">
+      <c r="BC20"/>
+    </row>
+    <row r="21" spans="1:55">
       <c r="A21" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B21">
+        <v>332321000.0</v>
+      </c>
+      <c r="C21">
         <v>10646000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-11538000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-11018000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-10405000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-9058000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-9316000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21">
         <v>-6635000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-2256000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-2319000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-3109000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-3556000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>370577000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-22738000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>45686000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>113218000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-7129000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-7382000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-106932000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-50000000.0</v>
       </c>
       <c r="X21">
         <v>-50000000.0</v>
       </c>
       <c r="Y21">
+        <v>-50000000.0</v>
+      </c>
+      <c r="Z21">
         <v>100000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-56049000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>193594000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>21800000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>1167000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-58107000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-31969000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>1585000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>3932000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-102984000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-26276000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>50141000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>36693000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-49983000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-30767000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>17227000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>-68460000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>-153260000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>-22549000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>37942000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>58811000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>-60370000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>-97201000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>35329000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>91861000.0</v>
       </c>
-      <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
-    </row>
-    <row r="22" spans="1:54">
+      <c r="BC21"/>
+    </row>
+    <row r="22" spans="1:55">
       <c r="A22" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B22">
+        <v>34145000.0</v>
+      </c>
+      <c r="C22">
         <v>94037000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>156500000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>144091000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>76788000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>82289000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>131174000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>162322000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>95479000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>106880000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>137027000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>173905000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>86312000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>83182000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>153377000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>188482000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>47129000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>74462000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>76312000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>77123000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>20776000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>54041000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>80605000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>70668000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>3533000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>23659000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>8462000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-227451000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>1893000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>16550000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>29372000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>33651000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>-4856000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>33215000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>17959000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>18474000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>-18110000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>10258000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-11631000.0</v>
       </c>
       <c r="AN22">
         <v>-11631000.0</v>
       </c>
       <c r="AO22">
+        <v>-11631000.0</v>
+      </c>
+      <c r="AP22">
         <v>7976000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>-27644000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>10899000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>10710000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>-27644000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>-367000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>22390000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>14241000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>-12170000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>-4877000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>14740000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>12974000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>-10948000.0</v>
       </c>
-      <c r="BB22"/>
-[...1 lines deleted...]
-    <row r="23" spans="1:54">
+      <c r="BC22"/>
+    </row>
+    <row r="23" spans="1:55">
       <c r="A23" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B23">
+        <v>-1981000.0</v>
+      </c>
+      <c r="C23">
         <v>372000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-11000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-6683000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-9000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-72000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1737000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-3617000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-1254000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1285000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-69000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-8742000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-137000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-4581000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-1019000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-33135000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1744000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1079000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>1230000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-12728000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>3563000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>714000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-453000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>2239000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>1882000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>3850000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>259981000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>1255000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>2530000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-8951000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-511000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>2958000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>611000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>7119000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-425000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-2914000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-5143000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-719000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1505000.0</v>
       </c>
       <c r="AN23">
         <v>1505000.0</v>
       </c>
       <c r="AO23">
+        <v>1505000.0</v>
+      </c>
+      <c r="AP23">
         <v>-223000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>1331000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-133000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>587000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>1331000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>-1968000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>74572000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>253000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>-3392000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>1145000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>-2459000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>-3181000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>-634000.0</v>
       </c>
-      <c r="BB23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:54">
+      <c r="BC23"/>
+    </row>
+    <row r="24" spans="1:55">
       <c r="A24" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B24">
+        <v>287000.0</v>
+      </c>
+      <c r="C24">
         <v>4490000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>21993000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>2240000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>1557000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-237119000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>142000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>498000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>7642000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>81000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>20425000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>20134000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>400000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-47964000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>33000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>13000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>22000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-2019000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>1503000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>53000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>367000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>61000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>20000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>435000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>6776000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-131000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-1088720000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-13000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-241000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>680000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>538000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-109000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>7865000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>5800000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>-2147000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-254000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>-10761000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>-179000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>-422000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>-147000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>-363000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>2767000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>63000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>-4966000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>-28963000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>451000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>-119000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>-250000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>4940000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>192000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>-153000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>5676000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>1897000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>38359000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:54">
+    <row r="25" spans="1:55">
       <c r="A25" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B25">
+        <v>34203000.0</v>
+      </c>
+      <c r="C25">
         <v>312000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-16483000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>7078000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>4591000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>2850000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-1181000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-4607000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>1326000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>8410000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-1865000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-14003000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>4028000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>3095000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>3091000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-4088000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-2809000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-6931000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-791000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-346000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>549000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>6782000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-219000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>759000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>1830000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>1585000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>40137000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-644000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>763000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>578000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>490000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-227000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-8682000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>-78000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>18791000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>2063000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>-12392000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>-2169000.0</v>
       </c>
-      <c r="AM25"/>
-      <c r="AN25">
+      <c r="AN25"/>
+      <c r="AO25">
         <v>5901000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>112517000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>-11025000.0</v>
       </c>
-      <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
-      <c r="AT25">
+      <c r="AT25"/>
+      <c r="AU25">
         <v>75346000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>33448000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>-18542000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>-25982000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>87453000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>36023000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>-27638000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>15177000.0</v>
       </c>
-      <c r="BB25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:54">
+      <c r="BC25"/>
+    </row>
+    <row r="26" spans="1:55">
       <c r="A26" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B26">
+        <v>-91958000.0</v>
+      </c>
+      <c r="C26">
         <v>5058000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>1482000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>549000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-59951000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-70000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-20677000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-49245000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-29121000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-76623000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-53786000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-47778000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-200000000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-182425000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-134903000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-57699000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-8000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-79000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-189987000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-102013000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>3564000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>714000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>1036000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>2239000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>1883000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>3850000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>294565000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>1513000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>1971000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-8357000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>258000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>3215000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>1481000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>7506000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>94000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>-7947000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>1324000.0</v>
       </c>
-      <c r="AL26">
-[...1 lines deleted...]
-      </c>
       <c r="AM26">
+        <v>0.0</v>
+      </c>
+      <c r="AN26">
         <v>39000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>2648000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3000.0</v>
       </c>
       <c r="AP26">
         <v>-3000.0</v>
       </c>
       <c r="AQ26">
-        <v>0.0</v>
+        <v>-3000.0</v>
       </c>
       <c r="AR26">
         <v>0.0</v>
       </c>
       <c r="AS26">
+        <v>0.0</v>
+      </c>
+      <c r="AT26">
         <v>-3000.0</v>
       </c>
-      <c r="AT26">
-[...1 lines deleted...]
-      </c>
       <c r="AU26">
+        <v>0.0</v>
+      </c>
+      <c r="AV26">
         <v>79131000.0</v>
       </c>
-      <c r="AV26">
-[...1 lines deleted...]
-      </c>
       <c r="AW26">
+        <v>0.0</v>
+      </c>
+      <c r="AX26">
         <v>-1602000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>-743000.0</v>
       </c>
-      <c r="AY26"/>
       <c r="AZ26"/>
-      <c r="BA26">
+      <c r="BA26"/>
+      <c r="BB26">
         <v>-796000.0</v>
       </c>
-      <c r="BB26"/>
-[...1 lines deleted...]
-    <row r="27" spans="1:54">
+      <c r="BC26"/>
+    </row>
+    <row r="27" spans="1:55">
       <c r="A27" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B27">
+        <v>6538000.0</v>
+      </c>
+      <c r="C27">
         <v>8835000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>8577000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>8404000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>4823000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>7798000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>6983000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>6977000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>8350000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>7402000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>9331000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>6903000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>1747000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>6179000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>7460000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>6273000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>46094000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>23463000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>17631000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>20806000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>20021000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>18325000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>14626000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>12462000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>5030000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>11283000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>8657000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>254177000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>5686000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>4382000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>6180000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>5580000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>5759000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>4377000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>4405000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>4304000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>7748000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>-1091000.0</v>
       </c>
-      <c r="AM27"/>
-      <c r="AN27">
+      <c r="AN27"/>
+      <c r="AO27">
         <v>-1999000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>-2081000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>14058000.0</v>
       </c>
-      <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
-      <c r="AT27">
+      <c r="AT27"/>
+      <c r="AU27">
         <v>6666000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>5288000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>6016000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>27544000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>3222000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>3486000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>3180000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>1884000.0</v>
       </c>
-      <c r="BB27"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:54">
+      <c r="BC27"/>
+    </row>
+    <row r="28" spans="1:55">
       <c r="A28" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B28">
+        <v>208967000.0</v>
+      </c>
+      <c r="C28">
         <v>3203000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-24721000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-31132000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-21783000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-21304000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-40745000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-73895000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-47907000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-93050000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-69874000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-73512000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-217688000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-203410000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-152857000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>277677000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-34494000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-2981000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-82272000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-131321000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-11467000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-115323000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-164845000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-62948000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>83156000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-59721000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>1040770000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-52633000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-2276000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-76289000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-37492000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-1598000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-424000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-100703000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-31021000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>37195000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>26245000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-50259000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6852000.0</v>
       </c>
       <c r="AN28">
         <v>6852000.0</v>
       </c>
       <c r="AO28">
+        <v>6852000.0</v>
+      </c>
+      <c r="AP28">
         <v>-97490000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>58303000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-27071000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>34745000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>48034000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-64079000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-20957000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>38793000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>36302000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-67819000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-23625000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>37430000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-15351000.0</v>
       </c>
-      <c r="BB28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:54">
+      <c r="BC28"/>
+    </row>
+    <row r="29" spans="1:55">
       <c r="A29" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B29">
+        <v>39921000.0</v>
+      </c>
+      <c r="C29">
         <v>269290000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>234866000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>274977000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>41227000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>189938000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>166900000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>183426000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>17666000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>241398000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>214897000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>243967000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>47372000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>223414000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>187259000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>249765000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>81041000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>98969000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-9470000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>104348000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>3440000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>162608000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>152435000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>133733000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>9871000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>124607000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>108871000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>62840000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>3656000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>89861000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>48330000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>9831000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>-1789000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>110520000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>44926000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>-16537000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>-12392000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>71055000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5901000.0</v>
       </c>
       <c r="AN29">
         <v>5901000.0</v>
       </c>
       <c r="AO29">
+        <v>5901000.0</v>
+      </c>
+      <c r="AP29">
         <v>112517000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>-16828000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>35066000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>-18142000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>-11025000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>74597000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>32065000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>-21258000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>-25982000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>79719000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>36023000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>-27638000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>15177000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>56997000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:54">
+    <row r="30" spans="1:55">
       <c r="A30" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B30">
+        <v>-1025248000.0</v>
+      </c>
+      <c r="C30">
         <v>-81229000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-35409000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-69934000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-44977000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-291347000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-54325000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-57217000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-39785000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-53679000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-62200000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-21944000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-39655000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-51313000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-39841000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-83668000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-48793000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-87832000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-36715000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-25493000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-20715000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-28655000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-18644000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-9860000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-14608000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-21507000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-1104619000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-9736000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-12523000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-11151000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-11887000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-6983000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>1280000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-2289000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-11233000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-18203000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-19838000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-17003000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-11623000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-13615000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-10303000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-48622000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-9539000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-15561000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-46727000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-6130000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-9096000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-16646000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-11651000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-8592000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-13404000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-8120000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-2717000.0</v>
       </c>
-      <c r="BB30"/>
+      <c r="BC30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>