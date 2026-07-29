--- v1 (2026-06-04)
+++ v2 (2026-07-29)
@@ -2041,51 +2041,51 @@
       <c r="A27" t="s">
         <v>42</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
     </row>
     <row r="28" spans="1:17">
       <c r="A28" t="s">
         <v>43</v>
       </c>
       <c r="B28">
-        <v>1548882000.0</v>
+        <v>1570185000.0</v>
       </c>
       <c r="C28">
         <v>981803000.0</v>
       </c>
       <c r="D28">
         <v>876620000.0</v>
       </c>
       <c r="E28">
         <v>1122139000.0</v>
       </c>
       <c r="F28">
         <v>938716000.0</v>
       </c>
       <c r="G28">
         <v>655488000.0</v>
       </c>
       <c r="H28">
         <v>995730000.0</v>
       </c>
       <c r="I28">
         <v>310315000.0</v>
       </c>
       <c r="J28">
         <v>362131000.0</v>
       </c>
@@ -2597,51 +2597,51 @@
       <c r="K39">
         <v>6743000.0</v>
       </c>
       <c r="L39">
         <v>50780000.0</v>
       </c>
       <c r="M39">
         <v>25943000.0</v>
       </c>
       <c r="N39">
         <v>13555000.0</v>
       </c>
       <c r="O39">
         <v>7173000.0</v>
       </c>
       <c r="P39">
         <v>11135000.0</v>
       </c>
       <c r="Q39"/>
     </row>
     <row r="40" spans="1:17">
       <c r="A40" t="s">
         <v>55</v>
       </c>
       <c r="B40">
-        <v>227762000.0</v>
+        <v>206459000.0</v>
       </c>
       <c r="C40">
         <v>117839000.0</v>
       </c>
       <c r="D40">
         <v>138545000.0</v>
       </c>
       <c r="E40">
         <v>128030000.0</v>
       </c>
       <c r="F40">
         <v>120674000.0</v>
       </c>
       <c r="G40">
         <v>107156000.0</v>
       </c>
       <c r="H40">
         <v>93359000.0</v>
       </c>
       <c r="I40">
         <v>61901000.0</v>
       </c>
       <c r="J40">
         <v>60560000.0</v>
       </c>
@@ -3076,102 +3076,102 @@
       </c>
       <c r="J50">
         <v>26848000.0</v>
       </c>
       <c r="K50">
         <v>37789000.0</v>
       </c>
       <c r="L50">
         <v>36122000.0</v>
       </c>
       <c r="M50">
         <v>9730000.0</v>
       </c>
       <c r="N50">
         <v>23517000.0</v>
       </c>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
     </row>
     <row r="51" spans="1:17">
       <c r="A51" t="s">
         <v>66</v>
       </c>
       <c r="B51">
-        <v>1771894000.0</v>
+        <v>1793197000.0</v>
       </c>
       <c r="C51">
         <v>1445122000.0</v>
       </c>
       <c r="D51">
         <v>1366783000.0</v>
       </c>
       <c r="E51">
         <v>1339267000.0</v>
       </c>
       <c r="F51">
         <v>958841000.0</v>
       </c>
       <c r="G51">
         <v>850497000.0</v>
       </c>
       <c r="H51">
         <v>1169963000.0</v>
       </c>
       <c r="I51">
         <v>319206000.0</v>
       </c>
       <c r="J51">
         <v>379718000.0</v>
       </c>
       <c r="K51">
         <v>428798000.0</v>
       </c>
       <c r="L51">
         <v>461129000.0</v>
       </c>
       <c r="M51">
         <v>445398000.0</v>
       </c>
       <c r="N51">
         <v>500778000.0</v>
       </c>
       <c r="O51">
         <v>349990000.0</v>
       </c>
       <c r="P51">
         <v>370672000.0</v>
       </c>
       <c r="Q51"/>
     </row>
     <row r="52" spans="1:17">
       <c r="A52" t="s">
         <v>67</v>
       </c>
       <c r="B52">
-        <v>44001000.0</v>
+        <v>65304000.0</v>
       </c>
       <c r="C52">
         <v>62533000.0</v>
       </c>
       <c r="D52">
         <v>45600000.0</v>
       </c>
       <c r="E52">
         <v>37604000.0</v>
       </c>
       <c r="F52">
         <v>38743000.0</v>
       </c>
       <c r="G52">
         <v>35313000.0</v>
       </c>
       <c r="H52">
         <v>36094000.0</v>
       </c>
       <c r="I52">
         <v>49049000.0</v>
       </c>
       <c r="J52">
         <v>48855000.0</v>
       </c>
@@ -7024,51 +7024,51 @@
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
     </row>
     <row r="28" spans="1:55">
       <c r="A28" t="s">
         <v>43</v>
       </c>
       <c r="B28">
-        <v>1548882000.0</v>
+        <v>1570185000.0</v>
       </c>
       <c r="C28">
         <v>437480000.0</v>
       </c>
       <c r="D28">
         <v>618142000.0</v>
       </c>
       <c r="E28">
         <v>791975000.0</v>
       </c>
       <c r="F28">
         <v>981803000.0</v>
       </c>
       <c r="G28">
         <v>920762000.0</v>
       </c>
       <c r="H28">
         <v>769733000.0</v>
       </c>
       <c r="I28">
         <v>829332000.0</v>
       </c>
       <c r="J28">
         <v>876620000.0</v>
       </c>
@@ -8788,51 +8788,51 @@
         <v>12848000.0</v>
       </c>
       <c r="AW39">
         <v>17000000.0</v>
       </c>
       <c r="AX39">
         <v>16406000.0</v>
       </c>
       <c r="AY39">
         <v>11689000.0</v>
       </c>
       <c r="AZ39"/>
       <c r="BA39"/>
       <c r="BB39">
         <v>7173000.0</v>
       </c>
       <c r="BC39">
         <v>11135000.0</v>
       </c>
     </row>
     <row r="40" spans="1:55">
       <c r="A40" t="s">
         <v>55</v>
       </c>
       <c r="B40">
-        <v>227762000.0</v>
+        <v>206459000.0</v>
       </c>
       <c r="C40">
         <v>193865000.0</v>
       </c>
       <c r="D40">
         <v>205439000.0</v>
       </c>
       <c r="E40">
         <v>161226000.0</v>
       </c>
       <c r="F40">
         <v>117839000.0</v>
       </c>
       <c r="G40">
         <v>162205000.0</v>
       </c>
       <c r="H40">
         <v>152091000.0</v>
       </c>
       <c r="I40">
         <v>148263000.0</v>
       </c>
       <c r="J40">
         <v>138545000.0</v>
       </c>
@@ -10287,51 +10287,51 @@
         <v>36122000.0</v>
       </c>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50">
         <v>9730000.0</v>
       </c>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50">
         <v>23517000.0</v>
       </c>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
     </row>
     <row r="51" spans="1:55">
       <c r="A51" t="s">
         <v>66</v>
       </c>
       <c r="B51">
-        <v>1771894000.0</v>
+        <v>1793197000.0</v>
       </c>
       <c r="C51">
         <v>1445670000.0</v>
       </c>
       <c r="D51">
         <v>1431004000.0</v>
       </c>
       <c r="E51">
         <v>1430243000.0</v>
       </c>
       <c r="F51">
         <v>1445122000.0</v>
       </c>
       <c r="G51">
         <v>1409621000.0</v>
       </c>
       <c r="H51">
         <v>1382753000.0</v>
       </c>
       <c r="I51">
         <v>1370969000.0</v>
       </c>
       <c r="J51">
         <v>1366783000.0</v>
       </c>
@@ -10448,51 +10448,51 @@
       </c>
       <c r="AV51">
         <v>446820000.0</v>
       </c>
       <c r="AW51">
         <v>535877000.0</v>
       </c>
       <c r="AX51">
         <v>500778000.0</v>
       </c>
       <c r="AY51">
         <v>306265000.0</v>
       </c>
       <c r="AZ51"/>
       <c r="BA51"/>
       <c r="BB51">
         <v>349990000.0</v>
       </c>
       <c r="BC51"/>
     </row>
     <row r="52" spans="1:55">
       <c r="A52" t="s">
         <v>67</v>
       </c>
       <c r="B52">
-        <v>44001000.0</v>
+        <v>65304000.0</v>
       </c>
       <c r="C52">
         <v>43122000.0</v>
       </c>
       <c r="D52">
         <v>49478000.0</v>
       </c>
       <c r="E52">
         <v>44522000.0</v>
       </c>
       <c r="F52">
         <v>62533000.0</v>
       </c>
       <c r="G52">
         <v>41565000.0</v>
       </c>
       <c r="H52">
         <v>37363000.0</v>
       </c>
       <c r="I52">
         <v>34128000.0</v>
       </c>
       <c r="J52">
         <v>45600000.0</v>
       </c>
@@ -12195,51 +12195,51 @@
       <c r="A4" t="s">
         <v>119</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
     </row>
     <row r="5" spans="1:17">
       <c r="A5" t="s">
         <v>120</v>
       </c>
       <c r="B5">
-        <v>686713000.0</v>
+        <v>658655000.0</v>
       </c>
       <c r="C5">
         <v>681268000.0</v>
       </c>
       <c r="D5">
         <v>755615000.0</v>
       </c>
       <c r="E5">
         <v>727282000.0</v>
       </c>
       <c r="F5">
         <v>417061000.0</v>
       </c>
       <c r="G5">
         <v>347929000.0</v>
       </c>
       <c r="H5">
         <v>169394000.0</v>
       </c>
       <c r="I5">
         <v>130228000.0</v>
       </c>
       <c r="J5">
         <v>92204000.0</v>
       </c>
@@ -12248,51 +12248,51 @@
       </c>
       <c r="L5">
         <v>33896000.0</v>
       </c>
       <c r="M5">
         <v>58629000.0</v>
       </c>
       <c r="N5">
         <v>57280000.0</v>
       </c>
       <c r="O5">
         <v>57375000.0</v>
       </c>
       <c r="P5">
         <v>92628000.0</v>
       </c>
       <c r="Q5">
         <v>39776000.0</v>
       </c>
     </row>
     <row r="6" spans="1:17">
       <c r="A6" t="s">
         <v>121</v>
       </c>
       <c r="B6">
-        <v>900544000.0</v>
+        <v>872486000.0</v>
       </c>
       <c r="C6">
         <v>864549000.0</v>
       </c>
       <c r="D6">
         <v>910518000.0</v>
       </c>
       <c r="E6">
         <v>872431000.0</v>
       </c>
       <c r="F6">
         <v>558869000.0</v>
       </c>
       <c r="G6">
         <v>493515000.0</v>
       </c>
       <c r="H6">
         <v>281817000.0</v>
       </c>
       <c r="I6">
         <v>202128000.0</v>
       </c>
       <c r="J6">
         <v>167207000.0</v>
       </c>
@@ -14086,51 +14086,51 @@
       </c>
       <c r="BA4">
         <v>0.0</v>
       </c>
       <c r="BB4">
         <v>0.0</v>
       </c>
       <c r="BC4">
         <v>0.0</v>
       </c>
       <c r="BD4">
         <v>0.0</v>
       </c>
       <c r="BE4">
         <v>0.0</v>
       </c>
       <c r="BF4">
         <v>0.0</v>
       </c>
     </row>
     <row r="5" spans="1:58">
       <c r="A5" t="s">
         <v>120</v>
       </c>
       <c r="B5">
-        <v>129163999.0</v>
+        <v>65738000.0</v>
       </c>
       <c r="C5">
         <v>145322000.0</v>
       </c>
       <c r="D5">
         <v>232015000.0</v>
       </c>
       <c r="E5">
         <v>212451000.0</v>
       </c>
       <c r="F5">
         <v>119288000.0</v>
       </c>
       <c r="G5">
         <v>131656000.0</v>
       </c>
       <c r="H5">
         <v>194332000.0</v>
       </c>
       <c r="I5">
         <v>233331000.0</v>
       </c>
       <c r="J5">
         <v>137681000.0</v>
       </c>
@@ -14262,51 +14262,51 @@
       </c>
       <c r="BA5">
         <v>28815000.0</v>
       </c>
       <c r="BB5">
         <v>-8062000.0</v>
       </c>
       <c r="BC5">
         <v>0.0</v>
       </c>
       <c r="BD5">
         <v>0.0</v>
       </c>
       <c r="BE5">
         <v>0.0</v>
       </c>
       <c r="BF5">
         <v>0.0</v>
       </c>
     </row>
     <row r="6" spans="1:58">
       <c r="A6" t="s">
         <v>121</v>
       </c>
       <c r="B6">
-        <v>188981999.0</v>
+        <v>125556000.0</v>
       </c>
       <c r="C6">
         <v>196844000.0</v>
       </c>
       <c r="D6">
         <v>284943999.0</v>
       </c>
       <c r="E6">
         <v>262679000.0</v>
       </c>
       <c r="F6">
         <v>150668000.0</v>
       </c>
       <c r="G6">
         <v>179422000.0</v>
       </c>
       <c r="H6">
         <v>239139000.0</v>
       </c>
       <c r="I6">
         <v>274429000.0</v>
       </c>
       <c r="J6">
         <v>164090000.0</v>
       </c>
@@ -22997,69 +22997,69 @@
       <c r="J23">
         <v>-1254000.0</v>
       </c>
       <c r="K23">
         <v>1285000.0</v>
       </c>
       <c r="L23">
         <v>-69000.0</v>
       </c>
       <c r="M23">
         <v>-8742000.0</v>
       </c>
       <c r="N23">
         <v>-137000.0</v>
       </c>
       <c r="O23">
         <v>-4581000.0</v>
       </c>
       <c r="P23">
         <v>-1019000.0</v>
       </c>
       <c r="Q23">
         <v>-33135000.0</v>
       </c>
       <c r="R23">
-        <v>1744000.0</v>
+        <v>1444000.0</v>
       </c>
       <c r="S23">
-        <v>1079000.0</v>
+        <v>-16000.0</v>
       </c>
       <c r="T23">
         <v>1230000.0</v>
       </c>
       <c r="U23">
         <v>-12728000.0</v>
       </c>
       <c r="V23">
-        <v>3563000.0</v>
+        <v>-1000.0</v>
       </c>
       <c r="W23">
         <v>714000.0</v>
       </c>
       <c r="X23">
-        <v>-453000.0</v>
+        <v>-1489000.0</v>
       </c>
       <c r="Y23">
         <v>2239000.0</v>
       </c>
       <c r="Z23">
         <v>1882000.0</v>
       </c>
       <c r="AA23">
         <v>3850000.0</v>
       </c>
       <c r="AB23">
         <v>259981000.0</v>
       </c>
       <c r="AC23">
         <v>1255000.0</v>
       </c>
       <c r="AD23">
         <v>2530000.0</v>
       </c>
       <c r="AE23">
         <v>-8951000.0</v>
       </c>
       <c r="AF23">
         <v>-511000.0</v>
       </c>