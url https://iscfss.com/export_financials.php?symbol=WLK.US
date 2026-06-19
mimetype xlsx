--- v0 (2026-03-02)
+++ v1 (2026-06-19)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="220">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="221">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -289,50 +289,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1150,51 +1153,53 @@
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="2" spans="1:28">
       <c r="A2" t="s">
         <v>28</v>
       </c>
-      <c r="B2"/>
+      <c r="B2">
+        <v>737000000.0</v>
+      </c>
       <c r="C2">
         <v>806000000.0</v>
       </c>
       <c r="D2">
         <v>849000000.0</v>
       </c>
       <c r="E2">
         <v>870000000.0</v>
       </c>
       <c r="F2">
         <v>849000000.0</v>
       </c>
       <c r="G2">
         <v>529000000.0</v>
       </c>
       <c r="H2">
         <v>473000000.0</v>
       </c>
       <c r="I2">
         <v>504000000.0</v>
       </c>
       <c r="J2">
         <v>600000000.0</v>
       </c>
       <c r="K2">
@@ -1292,51 +1297,53 @@
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
     </row>
     <row r="5" spans="1:28">
       <c r="A5" t="s">
         <v>31</v>
       </c>
-      <c r="B5"/>
+      <c r="B5">
+        <v>-80000000.0</v>
+      </c>
       <c r="C5">
         <v>-144000000.0</v>
       </c>
       <c r="D5">
         <v>-98000000.0</v>
       </c>
       <c r="E5">
         <v>-89000000.0</v>
       </c>
       <c r="F5">
         <v>-36000000.0</v>
       </c>
       <c r="G5">
         <v>-64000000.0</v>
       </c>
       <c r="H5">
         <v>-74000000.0</v>
       </c>
       <c r="I5">
         <v>-62000000.0</v>
       </c>
       <c r="J5">
         <v>7000000.0</v>
       </c>
       <c r="K5">
@@ -1416,141 +1423,147 @@
         <v>0.0</v>
       </c>
       <c r="O6">
         <v>0.0</v>
       </c>
       <c r="P6">
         <v>0.0</v>
       </c>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
     </row>
     <row r="7" spans="1:28">
       <c r="A7" t="s">
         <v>33</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>826000000.0</v>
+      </c>
       <c r="C7">
         <v>713000000.0</v>
       </c>
       <c r="D7">
         <v>611000000.0</v>
       </c>
       <c r="E7">
         <v>504000000.0</v>
       </c>
       <c r="F7">
         <v>461000000.0</v>
       </c>
       <c r="G7">
         <v>376000000.0</v>
       </c>
       <c r="H7">
         <v>355000000.0</v>
       </c>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
     </row>
     <row r="8" spans="1:28">
       <c r="A8" t="s">
         <v>34</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>1000000.0</v>
+      </c>
       <c r="C8">
         <v>1000000.0</v>
       </c>
       <c r="D8">
         <v>1000000.0</v>
       </c>
       <c r="E8">
         <v>1000000.0</v>
       </c>
       <c r="F8">
         <v>1000000.0</v>
       </c>
       <c r="G8">
         <v>1000000.0</v>
       </c>
       <c r="H8">
         <v>1000000.0</v>
       </c>
       <c r="I8">
         <v>1000000.0</v>
       </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
     </row>
     <row r="9" spans="1:28">
       <c r="A9" t="s">
         <v>35</v>
       </c>
-      <c r="B9"/>
+      <c r="B9">
+        <v>683000000.0</v>
+      </c>
       <c r="C9">
         <v>656000000.0</v>
       </c>
       <c r="D9">
         <v>630000000.0</v>
       </c>
       <c r="E9">
         <v>601000000.0</v>
       </c>
       <c r="F9">
         <v>581000000.0</v>
       </c>
       <c r="G9">
         <v>569000000.0</v>
       </c>
       <c r="H9">
         <v>553000000.0</v>
       </c>
       <c r="I9">
         <v>556000000.0</v>
       </c>
       <c r="J9">
         <v>555000000.0</v>
       </c>
       <c r="K9">
@@ -1650,51 +1663,53 @@
       </c>
       <c r="V10">
         <v>237895000.0</v>
       </c>
       <c r="W10">
         <v>43396000.0</v>
       </c>
       <c r="X10">
         <v>37381000.0</v>
       </c>
       <c r="Y10">
         <v>11123000.0</v>
       </c>
       <c r="Z10"/>
       <c r="AA10">
         <v>11529000.0</v>
       </c>
       <c r="AB10">
         <v>8617000.0</v>
       </c>
     </row>
     <row r="11" spans="1:28">
       <c r="A11" t="s">
         <v>37</v>
       </c>
-      <c r="B11"/>
+      <c r="B11">
+        <v>2724000000.0</v>
+      </c>
       <c r="C11">
         <v>2919000000.0</v>
       </c>
       <c r="D11">
         <v>3304000000.0</v>
       </c>
       <c r="E11">
         <v>2228000000.0</v>
       </c>
       <c r="F11">
         <v>1908000000.0</v>
       </c>
       <c r="G11">
         <v>1313000000.0</v>
       </c>
       <c r="H11">
         <v>728000000.0</v>
       </c>
       <c r="I11">
         <v>753000000.0</v>
       </c>
       <c r="J11">
         <v>1531000000.0</v>
       </c>
       <c r="K11">
@@ -1784,51 +1799,53 @@
       </c>
       <c r="V12">
         <v>237895000.0</v>
       </c>
       <c r="W12">
         <v>43396000.0</v>
       </c>
       <c r="X12">
         <v>37381000.0</v>
       </c>
       <c r="Y12">
         <v>11123000.0</v>
       </c>
       <c r="Z12"/>
       <c r="AA12">
         <v>11529000.0</v>
       </c>
       <c r="AB12">
         <v>8617000.0</v>
       </c>
     </row>
     <row r="13" spans="1:28">
       <c r="A13" t="s">
         <v>39</v>
       </c>
-      <c r="B13"/>
+      <c r="B13">
+        <v>1000000.0</v>
+      </c>
       <c r="C13">
         <v>1000000.0</v>
       </c>
       <c r="D13">
         <v>1000000.0</v>
       </c>
       <c r="E13">
         <v>1000000.0</v>
       </c>
       <c r="F13">
         <v>1000000.0</v>
       </c>
       <c r="G13">
         <v>1000000.0</v>
       </c>
       <c r="H13">
         <v>1000000.0</v>
       </c>
       <c r="I13">
         <v>1000000.0</v>
       </c>
       <c r="J13">
         <v>1000000.0</v>
       </c>
       <c r="K13">
@@ -2184,51 +2201,53 @@
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
     </row>
     <row r="20" spans="1:28">
       <c r="A20" t="s">
         <v>46</v>
       </c>
-      <c r="B20"/>
+      <c r="B20">
+        <v>1314000000.0</v>
+      </c>
       <c r="C20">
         <v>2031000000.0</v>
       </c>
       <c r="D20">
         <v>2041000000.0</v>
       </c>
       <c r="E20">
         <v>2161000000.0</v>
       </c>
       <c r="F20">
         <v>2024000000.0</v>
       </c>
       <c r="G20">
         <v>1083000000.0</v>
       </c>
       <c r="H20">
         <v>1074000000.0</v>
       </c>
       <c r="I20">
         <v>1002000000.0</v>
       </c>
       <c r="J20">
         <v>1012000000.0</v>
       </c>
       <c r="K20">
@@ -2254,51 +2273,53 @@
       </c>
       <c r="R20">
         <v>29990000.0</v>
       </c>
       <c r="S20">
         <v>29990000.0</v>
       </c>
       <c r="T20">
         <v>29990000.0</v>
       </c>
       <c r="U20">
         <v>36098000.0</v>
       </c>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
     </row>
     <row r="21" spans="1:28">
       <c r="A21" t="s">
         <v>47</v>
       </c>
-      <c r="B21"/>
+      <c r="B21">
+        <v>1182000000.0</v>
+      </c>
       <c r="C21">
         <v>1282000000.0</v>
       </c>
       <c r="D21">
         <v>1403000000.0</v>
       </c>
       <c r="E21">
         <v>1565000000.0</v>
       </c>
       <c r="F21">
         <v>1580000000.0</v>
       </c>
       <c r="G21">
         <v>612000000.0</v>
       </c>
       <c r="H21">
         <v>710000000.0</v>
       </c>
       <c r="I21">
         <v>659000000.0</v>
       </c>
       <c r="J21">
         <v>777000000.0</v>
       </c>
       <c r="K21">
@@ -2492,51 +2513,53 @@
       </c>
       <c r="V23">
         <v>1827189000.0</v>
       </c>
       <c r="W23">
         <v>1592453000.0</v>
       </c>
       <c r="X23">
         <v>1370113000.0</v>
       </c>
       <c r="Y23">
         <v>1309245000.0</v>
       </c>
       <c r="Z23"/>
       <c r="AA23">
         <v>1374645000.0</v>
       </c>
       <c r="AB23">
         <v>1344857000.0</v>
       </c>
     </row>
     <row r="24" spans="1:28">
       <c r="A24" t="s">
         <v>50</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>5087000000.0</v>
+      </c>
       <c r="C24">
         <v>4556000000.0</v>
       </c>
       <c r="D24">
         <v>4607000000.0</v>
       </c>
       <c r="E24">
         <v>4879000000.0</v>
       </c>
       <c r="F24">
         <v>4911000000.0</v>
       </c>
       <c r="G24">
         <v>3566000000.0</v>
       </c>
       <c r="H24">
         <v>3445000000.0</v>
       </c>
       <c r="I24">
         <v>2668000000.0</v>
       </c>
       <c r="J24">
         <v>3127000000.0</v>
       </c>
       <c r="K24">
@@ -2570,51 +2593,53 @@
         <v>511414000.0</v>
       </c>
       <c r="U24">
         <v>260156000.0</v>
       </c>
       <c r="V24">
         <v>265689000.0</v>
       </c>
       <c r="W24">
         <v>296889000.0</v>
       </c>
       <c r="X24">
         <v>509089000.0</v>
       </c>
       <c r="Y24">
         <v>491677000.0</v>
       </c>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
     </row>
     <row r="25" spans="1:28">
       <c r="A25" t="s">
         <v>51</v>
       </c>
-      <c r="B25"/>
+      <c r="B25">
+        <v>5087000000.0</v>
+      </c>
       <c r="C25">
         <v>4556000000.0</v>
       </c>
       <c r="D25">
         <v>4607000000.0</v>
       </c>
       <c r="E25">
         <v>4879000000.0</v>
       </c>
       <c r="F25">
         <v>4911000000.0</v>
       </c>
       <c r="G25">
         <v>3566000000.0</v>
       </c>
       <c r="H25">
         <v>3445000000.0</v>
       </c>
       <c r="I25">
         <v>2668000000.0</v>
       </c>
       <c r="J25">
         <v>3127000000.0</v>
       </c>
       <c r="K25">
@@ -2630,51 +2655,53 @@
         <v>763879000.0</v>
       </c>
       <c r="O25">
         <v>763761000.0</v>
       </c>
       <c r="P25">
         <v>764563000.0</v>
       </c>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
     </row>
     <row r="26" spans="1:28">
       <c r="A26" t="s">
         <v>52</v>
       </c>
-      <c r="B26"/>
+      <c r="B26">
+        <v>1062000000.0</v>
+      </c>
       <c r="C26">
         <v>1081000000.0</v>
       </c>
       <c r="D26">
         <v>1115000000.0</v>
       </c>
       <c r="E26">
         <v>1142000000.0</v>
       </c>
       <c r="F26">
         <v>1007000000.0</v>
       </c>
       <c r="G26">
         <v>1059000000.0</v>
       </c>
       <c r="H26">
         <v>1112000000.0</v>
       </c>
       <c r="I26">
         <v>253000000.0</v>
       </c>
       <c r="J26"/>
       <c r="K26">
         <v>130460000.0</v>
       </c>
@@ -2721,51 +2748,51 @@
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
     </row>
     <row r="28" spans="1:28">
       <c r="A28" t="s">
         <v>54</v>
       </c>
       <c r="B28">
-        <v>-2227000000.0</v>
+        <v>3686000000.0</v>
       </c>
       <c r="C28">
         <v>2356000000.0</v>
       </c>
       <c r="D28">
         <v>2213000000.0</v>
       </c>
       <c r="E28">
         <v>2651000000.0</v>
       </c>
       <c r="F28">
         <v>3733000000.0</v>
       </c>
       <c r="G28">
         <v>2253000000.0</v>
       </c>
       <c r="H28">
         <v>2717000000.0</v>
       </c>
       <c r="I28">
         <v>1915000000.0</v>
       </c>
       <c r="J28">
         <v>2306000000.0</v>
       </c>
@@ -2804,51 +2831,53 @@
       </c>
       <c r="V28">
         <v>28994000.0</v>
       </c>
       <c r="W28">
         <v>254693000.0</v>
       </c>
       <c r="X28">
         <v>499908000.0</v>
       </c>
       <c r="Y28">
         <v>522227000.0</v>
       </c>
       <c r="Z28"/>
       <c r="AA28">
         <v>-11529000.0</v>
       </c>
       <c r="AB28">
         <v>-8617000.0</v>
       </c>
     </row>
     <row r="29" spans="1:28">
       <c r="A29" t="s">
         <v>55</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>14376000000.0</v>
+      </c>
       <c r="C29">
         <v>15089000000.0</v>
       </c>
       <c r="D29">
         <v>15147000000.0</v>
       </c>
       <c r="E29">
         <v>14810000000.0</v>
       </c>
       <c r="F29">
         <v>13135000000.0</v>
       </c>
       <c r="G29">
         <v>9609000000.0</v>
       </c>
       <c r="H29">
         <v>9305000000.0</v>
       </c>
       <c r="I29">
         <v>8258000000.0</v>
       </c>
       <c r="J29">
         <v>8711000000.0</v>
       </c>
       <c r="K29"/>
@@ -2988,51 +3017,53 @@
         <v>2418603000.0</v>
       </c>
       <c r="O31">
         <v>1823964000.0</v>
       </c>
       <c r="P31">
         <v>1756312000.0</v>
       </c>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
     </row>
     <row r="32" spans="1:28">
       <c r="A32" t="s">
         <v>58</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>3446000000.0</v>
+      </c>
       <c r="C32">
         <v>3995000000.0</v>
       </c>
       <c r="D32">
         <v>3819000000.0</v>
       </c>
       <c r="E32">
         <v>3675000000.0</v>
       </c>
       <c r="F32">
         <v>2919000000.0</v>
       </c>
       <c r="G32">
         <v>2120000000.0</v>
       </c>
       <c r="H32">
         <v>1501000000.0</v>
       </c>
       <c r="I32">
         <v>1659000000.0</v>
       </c>
       <c r="J32">
         <v>1496000000.0</v>
       </c>
       <c r="K32"/>
@@ -3116,51 +3147,53 @@
         <v>1477150000.0</v>
       </c>
       <c r="U33">
         <v>1232311000.0</v>
       </c>
       <c r="V33">
         <v>924326000.0</v>
       </c>
       <c r="W33">
         <v>920515000.0</v>
       </c>
       <c r="X33">
         <v>957266000.0</v>
       </c>
       <c r="Y33">
         <v>972672000.0</v>
       </c>
       <c r="Z33"/>
       <c r="AA33"/>
       <c r="AB33"/>
     </row>
     <row r="34" spans="1:28">
       <c r="A34" t="s">
         <v>60</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>492000000.0</v>
+      </c>
       <c r="C34">
         <v>362000000.0</v>
       </c>
       <c r="D34">
         <v>340000000.0</v>
       </c>
       <c r="E34">
         <v>1173000000.0</v>
       </c>
       <c r="F34">
         <v>995000000.0</v>
       </c>
       <c r="G34">
         <v>966000000.0</v>
       </c>
       <c r="H34">
         <v>917000000.0</v>
       </c>
       <c r="I34">
         <v>516000000.0</v>
       </c>
       <c r="J34">
         <v>502000000.0</v>
       </c>
       <c r="K34">
@@ -3177,51 +3210,51 @@
       </c>
       <c r="O34">
         <v>51379000.0</v>
       </c>
       <c r="P34">
         <v>50560000.0</v>
       </c>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
     </row>
     <row r="35" spans="1:28">
       <c r="A35" t="s">
         <v>61</v>
       </c>
       <c r="B35">
-        <v>10169000000.0</v>
+        <v>7896000000.0</v>
       </c>
       <c r="C35">
         <v>7488000000.0</v>
       </c>
       <c r="D35">
         <v>7481000000.0</v>
       </c>
       <c r="E35">
         <v>7787000000.0</v>
       </c>
       <c r="F35">
         <v>7587000000.0</v>
       </c>
       <c r="G35">
         <v>5900000000.0</v>
       </c>
       <c r="H35">
         <v>5617000000.0</v>
       </c>
       <c r="I35">
         <v>4343000000.0</v>
       </c>
       <c r="J35">
         <v>4740000000.0</v>
       </c>
@@ -3257,51 +3290,51 @@
       </c>
       <c r="U35">
         <v>586645000.0</v>
       </c>
       <c r="V35">
         <v>527234000.0</v>
       </c>
       <c r="W35">
         <v>572841000.0</v>
       </c>
       <c r="X35">
         <v>687278000.0</v>
       </c>
       <c r="Y35">
         <v>681046000.0</v>
       </c>
       <c r="Z35"/>
       <c r="AA35"/>
       <c r="AB35"/>
     </row>
     <row r="36" spans="1:28">
       <c r="A36" t="s">
         <v>62</v>
       </c>
       <c r="B36">
-        <v>5140000000.0</v>
+        <v>768000000.0</v>
       </c>
       <c r="C36">
         <v>708000000.0</v>
       </c>
       <c r="D36">
         <v>651000000.0</v>
       </c>
       <c r="E36">
         <v>-551000000.0</v>
       </c>
       <c r="F36">
         <v>417000000.0</v>
       </c>
       <c r="G36">
         <v>3438000000.0</v>
       </c>
       <c r="H36">
         <v>3607000000.0</v>
       </c>
       <c r="I36">
         <v>251000000.0</v>
       </c>
       <c r="J36">
         <v>412000000.0</v>
       </c>
@@ -3392,51 +3425,53 @@
         <v>0.0</v>
       </c>
       <c r="O37">
         <v>0.0</v>
       </c>
       <c r="P37">
         <v>0.0</v>
       </c>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
     </row>
     <row r="38" spans="1:28">
       <c r="A38" t="s">
         <v>64</v>
       </c>
-      <c r="B38"/>
+      <c r="B38">
+        <v>784000000.0</v>
+      </c>
       <c r="C38">
         <v>708000000.0</v>
       </c>
       <c r="D38">
         <v>651000000.0</v>
       </c>
       <c r="E38">
         <v>569000000.0</v>
       </c>
       <c r="F38">
         <v>5590000000.0</v>
       </c>
       <c r="G38">
         <v>2187000000.0</v>
       </c>
       <c r="H38">
         <v>268000000.0</v>
       </c>
       <c r="I38">
         <v>251000000.0</v>
       </c>
       <c r="J38">
         <v>412000000.0</v>
       </c>
       <c r="K38">
@@ -3554,51 +3589,53 @@
       </c>
       <c r="V39">
         <v>22319000.0</v>
       </c>
       <c r="W39">
         <v>74479000.0</v>
       </c>
       <c r="X39">
         <v>16073000.0</v>
       </c>
       <c r="Y39">
         <v>31349000.0</v>
       </c>
       <c r="Z39"/>
       <c r="AA39">
         <v>-11529000.0</v>
       </c>
       <c r="AB39">
         <v>-8617000.0</v>
       </c>
     </row>
     <row r="40" spans="1:28">
       <c r="A40" t="s">
         <v>66</v>
       </c>
-      <c r="B40"/>
+      <c r="B40">
+        <v>1398000000.0</v>
+      </c>
       <c r="C40">
         <v>1407000000.0</v>
       </c>
       <c r="D40">
         <v>1642000000.0</v>
       </c>
       <c r="E40">
         <v>-426000000.0</v>
       </c>
       <c r="F40">
         <v>1138000000.0</v>
       </c>
       <c r="G40">
         <v>821000000.0</v>
       </c>
       <c r="H40">
         <v>768000000.0</v>
       </c>
       <c r="I40">
         <v>679000000.0</v>
       </c>
       <c r="J40">
         <v>657000000.0</v>
       </c>
       <c r="K40">
@@ -3707,51 +3744,51 @@
       </c>
       <c r="U41">
         <v>44661000.0</v>
       </c>
       <c r="V41">
         <v>40457000.0</v>
       </c>
       <c r="W41">
         <v>40791000.0</v>
       </c>
       <c r="X41">
         <v>23104000.0</v>
       </c>
       <c r="Y41">
         <v>23541000.0</v>
       </c>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
     </row>
     <row r="42" spans="1:28">
       <c r="A42" t="s">
         <v>68</v>
       </c>
       <c r="B42">
-        <v>8792000000.0</v>
+        <v>170000000.0</v>
       </c>
       <c r="C42">
         <v>189000000.0</v>
       </c>
       <c r="D42">
         <v>195000000.0</v>
       </c>
       <c r="E42">
         <v>134000000.0</v>
       </c>
       <c r="F42">
         <v>182000000.0</v>
       </c>
       <c r="G42">
         <v>168000000.0</v>
       </c>
       <c r="H42">
         <v>176000000.0</v>
       </c>
       <c r="I42">
         <v>174000000.0</v>
       </c>
       <c r="J42">
         <v>253000000.0</v>
       </c>
@@ -3872,51 +3909,53 @@
       </c>
       <c r="P44">
         <v>0.0</v>
       </c>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44">
         <v>89000000.0</v>
       </c>
       <c r="Y44">
         <v>89000000.0</v>
       </c>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
     </row>
     <row r="45" spans="1:28">
       <c r="A45" t="s">
         <v>71</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>16139000000.0</v>
+      </c>
       <c r="C45">
         <v>15282000000.0</v>
       </c>
       <c r="D45">
         <v>14456000000.0</v>
       </c>
       <c r="E45">
         <v>13838000000.0</v>
       </c>
       <c r="F45">
         <v>12302000000.0</v>
       </c>
       <c r="G45">
         <v>6920000000.0</v>
       </c>
       <c r="H45">
         <v>7355000000.0</v>
       </c>
       <c r="I45">
         <v>6595000000.0</v>
       </c>
       <c r="J45">
         <v>6412000000.0</v>
       </c>
       <c r="K45">
@@ -3951,51 +3990,51 @@
       </c>
       <c r="U45">
         <v>1076903000.0</v>
       </c>
       <c r="V45">
         <v>863232000.0</v>
       </c>
       <c r="W45">
         <v>855052000.0</v>
       </c>
       <c r="X45">
         <v>879688000.0</v>
       </c>
       <c r="Y45">
         <v>910874000.0</v>
       </c>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
     </row>
     <row r="46" spans="1:28">
       <c r="A46" t="s">
         <v>72</v>
       </c>
       <c r="B46">
-        <v>8605000000.0</v>
+        <v>9403000000.0</v>
       </c>
       <c r="C46">
         <v>9434000000.0</v>
       </c>
       <c r="D46">
         <v>9216000000.0</v>
       </c>
       <c r="E46">
         <v>8525000000.0</v>
       </c>
       <c r="F46">
         <v>8168000000.0</v>
       </c>
       <c r="G46">
         <v>6920000000.0</v>
       </c>
       <c r="H46">
         <v>6912000000.0</v>
       </c>
       <c r="I46">
         <v>6595000000.0</v>
       </c>
       <c r="J46">
         <v>6412000000.0</v>
       </c>
@@ -4030,51 +4069,53 @@
         <v>1126212000.0</v>
       </c>
       <c r="U46">
         <v>1076903000.0</v>
       </c>
       <c r="V46">
         <v>863232000.0</v>
       </c>
       <c r="W46">
         <v>855052000.0</v>
       </c>
       <c r="X46">
         <v>879688000.0</v>
       </c>
       <c r="Y46">
         <v>910874000.0</v>
       </c>
       <c r="Z46"/>
       <c r="AA46"/>
       <c r="AB46"/>
     </row>
     <row r="47" spans="1:28">
       <c r="A47" t="s">
         <v>73</v>
       </c>
-      <c r="B47"/>
+      <c r="B47">
+        <v>9403000000.0</v>
+      </c>
       <c r="C47">
         <v>9434000000.0</v>
       </c>
       <c r="D47">
         <v>9216000000.0</v>
       </c>
       <c r="E47">
         <v>8525000000.0</v>
       </c>
       <c r="F47">
         <v>7606000000.0</v>
       </c>
       <c r="G47">
         <v>6920000000.0</v>
       </c>
       <c r="H47">
         <v>6912000000.0</v>
       </c>
       <c r="I47">
         <v>6595000000.0</v>
       </c>
       <c r="J47">
         <v>6412000000.0</v>
       </c>
       <c r="K47">
@@ -4108,51 +4149,53 @@
         <v>1126212000.0</v>
       </c>
       <c r="U47">
         <v>1076903000.0</v>
       </c>
       <c r="V47">
         <v>863232000.0</v>
       </c>
       <c r="W47">
         <v>855052000.0</v>
       </c>
       <c r="X47">
         <v>905068000.0</v>
       </c>
       <c r="Y47">
         <v>935463000.0</v>
       </c>
       <c r="Z47"/>
       <c r="AA47"/>
       <c r="AB47"/>
     </row>
     <row r="48" spans="1:28">
       <c r="A48" t="s">
         <v>74</v>
       </c>
-      <c r="B48"/>
+      <c r="B48">
+        <v>8701000000.0</v>
+      </c>
       <c r="C48">
         <v>10481000000.0</v>
       </c>
       <c r="D48">
         <v>10143000000.0</v>
       </c>
       <c r="E48">
         <v>9885000000.0</v>
       </c>
       <c r="F48">
         <v>7808000000.0</v>
       </c>
       <c r="G48">
         <v>5938000000.0</v>
       </c>
       <c r="H48">
         <v>5757000000.0</v>
       </c>
       <c r="I48">
         <v>5477000000.0</v>
       </c>
       <c r="J48">
         <v>4613000000.0</v>
       </c>
       <c r="K48">
@@ -4242,102 +4285,104 @@
         <v>1954661000.0</v>
       </c>
       <c r="O49">
         <v>1399472000.0</v>
       </c>
       <c r="P49">
         <v>1299438000.0</v>
       </c>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
     </row>
     <row r="50" spans="1:28">
       <c r="A50" t="s">
         <v>76</v>
       </c>
-      <c r="B50"/>
+      <c r="B50">
+        <v>497000000.0</v>
+      </c>
       <c r="C50">
         <v>6000000.0</v>
       </c>
       <c r="D50">
         <v>299000000.0</v>
       </c>
       <c r="E50"/>
       <c r="F50">
         <v>269000000.0</v>
       </c>
       <c r="G50">
         <v>7000000.0</v>
       </c>
       <c r="H50">
         <v>26000000.0</v>
       </c>
       <c r="I50"/>
       <c r="J50">
         <v>710000000.0</v>
       </c>
       <c r="K50">
         <v>149341000.0</v>
       </c>
       <c r="L50">
         <v>764258000.0</v>
       </c>
       <c r="M50">
         <v>763997000.0</v>
       </c>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
     </row>
     <row r="51" spans="1:28">
       <c r="A51" t="s">
         <v>77</v>
       </c>
       <c r="B51">
-        <v>497000000.0</v>
+        <v>6410000000.0</v>
       </c>
       <c r="C51">
         <v>5275000000.0</v>
       </c>
       <c r="D51">
         <v>5517000000.0</v>
       </c>
       <c r="E51">
         <v>4998000000.0</v>
       </c>
       <c r="F51">
         <v>5641000000.0</v>
       </c>
       <c r="G51">
         <v>3573000000.0</v>
       </c>
       <c r="H51">
         <v>3564000000.0</v>
       </c>
       <c r="I51">
         <v>2668000000.0</v>
       </c>
       <c r="J51">
         <v>3837000000.0</v>
       </c>
@@ -4373,51 +4418,51 @@
       </c>
       <c r="U51">
         <v>260156000.0</v>
       </c>
       <c r="V51">
         <v>266889000.0</v>
       </c>
       <c r="W51">
         <v>298089000.0</v>
       </c>
       <c r="X51">
         <v>537289000.0</v>
       </c>
       <c r="Y51">
         <v>533350000.0</v>
       </c>
       <c r="Z51"/>
       <c r="AA51"/>
       <c r="AB51"/>
     </row>
     <row r="52" spans="1:28">
       <c r="A52" t="s">
         <v>78</v>
       </c>
       <c r="B52">
-        <v>497000000.0</v>
+        <v>635000000.0</v>
       </c>
       <c r="C52">
         <v>6000000.0</v>
       </c>
       <c r="D52">
         <v>299000000.0</v>
       </c>
       <c r="E52">
         <v>119000000.0</v>
       </c>
       <c r="F52">
         <v>269000000.0</v>
       </c>
       <c r="G52">
         <v>7000000.0</v>
       </c>
       <c r="H52">
         <v>119000000.0</v>
       </c>
       <c r="I52">
         <v>0.0</v>
       </c>
       <c r="J52">
         <v>710000000.0</v>
       </c>
@@ -4439,51 +4484,53 @@
       <c r="T52"/>
       <c r="U52"/>
       <c r="V52">
         <v>1200000.0</v>
       </c>
       <c r="W52">
         <v>1200000.0</v>
       </c>
       <c r="X52">
         <v>28200000.0</v>
       </c>
       <c r="Y52">
         <v>41673000.0</v>
       </c>
       <c r="Z52"/>
       <c r="AA52"/>
       <c r="AB52"/>
     </row>
     <row r="53" spans="1:28">
       <c r="A53" t="s">
         <v>79</v>
       </c>
       <c r="B53">
         <v>204000000.0</v>
       </c>
-      <c r="C53"/>
+      <c r="C53">
+        <v>0.0</v>
+      </c>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53">
         <v>1059000000.0</v>
       </c>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53">
         <v>1000000.0</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>520144000.0</v>
       </c>
       <c r="M53">
         <v>0.0</v>
       </c>
       <c r="N53">
         <v>239388000.0</v>
       </c>
       <c r="O53">
         <v>124873000.0</v>
@@ -4701,51 +4748,51 @@
       <c r="V56">
         <v>902863000.0</v>
       </c>
       <c r="W56">
         <v>671938000.0</v>
       </c>
       <c r="X56">
         <v>412847000.0</v>
       </c>
       <c r="Y56">
         <v>336573000.0</v>
       </c>
       <c r="Z56"/>
       <c r="AA56">
         <v>11529000.0</v>
       </c>
       <c r="AB56">
         <v>8617000.0</v>
       </c>
     </row>
     <row r="57" spans="1:28">
       <c r="A57" t="s">
         <v>83</v>
       </c>
       <c r="B57">
-        <v>497000000.0</v>
+        <v>2770000000.0</v>
       </c>
       <c r="C57">
         <v>2219000000.0</v>
       </c>
       <c r="D57">
         <v>2790000000.0</v>
       </c>
       <c r="E57">
         <v>2298000000.0</v>
       </c>
       <c r="F57">
         <v>2344000000.0</v>
       </c>
       <c r="G57">
         <v>1357000000.0</v>
       </c>
       <c r="H57">
         <v>1241000000.0</v>
       </c>
       <c r="I57">
         <v>1183000000.0</v>
       </c>
       <c r="J57">
         <v>1967000000.0</v>
       </c>
@@ -4916,75 +4963,75 @@
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
     </row>
     <row r="60" spans="1:28">
       <c r="A60" t="s">
         <v>86</v>
       </c>
       <c r="B60">
         <v>8792000000.0</v>
       </c>
       <c r="C60">
         <v>10527000000.0</v>
       </c>
       <c r="D60">
         <v>10241000000.0</v>
       </c>
       <c r="E60">
-        <v>9931000000.0</v>
+        <v>10465000000.0</v>
       </c>
       <c r="F60">
         <v>7955000000.0</v>
       </c>
       <c r="G60">
-        <v>6043000000.0</v>
+        <v>6578000000.0</v>
       </c>
       <c r="H60">
-        <v>5860000000.0</v>
+        <v>6403000000.0</v>
       </c>
       <c r="I60">
         <v>5590000000.0</v>
       </c>
       <c r="J60">
         <v>4874000000.0</v>
       </c>
       <c r="K60">
         <v>3523629000.0</v>
       </c>
       <c r="L60">
-        <v>3265878000.0</v>
+        <v>3561931000.0</v>
       </c>
       <c r="M60">
-        <v>2911511000.0</v>
+        <v>3201888000.0</v>
       </c>
       <c r="N60">
         <v>2418603000.0</v>
       </c>
       <c r="O60">
         <v>1872256000.0</v>
       </c>
       <c r="P60">
         <v>1756312000.0</v>
       </c>
       <c r="Q60">
         <v>1505070000.0</v>
       </c>
       <c r="R60">
         <v>1284982000.0</v>
       </c>
       <c r="S60">
         <v>1239060000.0</v>
       </c>
       <c r="T60">
         <v>1286670000.0</v>
       </c>
       <c r="U60">
         <v>1173541000.0</v>
       </c>
@@ -5095,616 +5142,624 @@
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CN62"/>
+  <dimension ref="A1:CO62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:92">
+    <row r="1" spans="1:93">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>89</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="D1" t="s">
         <v>90</v>
       </c>
       <c r="E1" t="s">
         <v>91</v>
       </c>
       <c r="F1" t="s">
+        <v>92</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="H1" t="s">
         <v>93</v>
       </c>
       <c r="I1" t="s">
         <v>94</v>
       </c>
       <c r="J1" t="s">
+        <v>95</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="L1" t="s">
         <v>96</v>
       </c>
       <c r="M1" t="s">
         <v>97</v>
       </c>
       <c r="N1" t="s">
+        <v>98</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="P1" t="s">
         <v>99</v>
       </c>
       <c r="Q1" t="s">
         <v>100</v>
       </c>
       <c r="R1" t="s">
+        <v>101</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="T1" t="s">
         <v>102</v>
       </c>
       <c r="U1" t="s">
         <v>103</v>
       </c>
       <c r="V1" t="s">
+        <v>104</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="X1" t="s">
         <v>105</v>
       </c>
       <c r="Y1" t="s">
         <v>106</v>
       </c>
       <c r="Z1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AB1" t="s">
         <v>108</v>
       </c>
       <c r="AC1" t="s">
         <v>109</v>
       </c>
       <c r="AD1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AF1" t="s">
         <v>111</v>
       </c>
       <c r="AG1" t="s">
         <v>112</v>
       </c>
       <c r="AH1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AJ1" t="s">
         <v>114</v>
       </c>
       <c r="AK1" t="s">
         <v>115</v>
       </c>
       <c r="AL1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AN1" t="s">
         <v>117</v>
       </c>
       <c r="AO1" t="s">
         <v>118</v>
       </c>
       <c r="AP1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AR1" t="s">
         <v>120</v>
       </c>
       <c r="AS1" t="s">
         <v>121</v>
       </c>
       <c r="AT1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AV1" t="s">
         <v>123</v>
       </c>
       <c r="AW1" t="s">
         <v>124</v>
       </c>
       <c r="AX1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="AZ1" t="s">
         <v>126</v>
       </c>
       <c r="BA1" t="s">
         <v>127</v>
       </c>
       <c r="BB1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BD1" t="s">
         <v>129</v>
       </c>
       <c r="BE1" t="s">
         <v>130</v>
       </c>
       <c r="BF1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BH1" t="s">
         <v>132</v>
       </c>
       <c r="BI1" t="s">
         <v>133</v>
       </c>
       <c r="BJ1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BL1" t="s">
         <v>135</v>
       </c>
       <c r="BM1" t="s">
         <v>136</v>
       </c>
       <c r="BN1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BP1" t="s">
         <v>138</v>
       </c>
       <c r="BQ1" t="s">
         <v>139</v>
       </c>
       <c r="BR1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BT1" t="s">
         <v>141</v>
       </c>
       <c r="BU1" t="s">
         <v>142</v>
       </c>
       <c r="BV1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BX1" t="s">
         <v>144</v>
       </c>
       <c r="BY1" t="s">
         <v>145</v>
       </c>
       <c r="BZ1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="CB1" t="s">
         <v>147</v>
       </c>
       <c r="CC1" t="s">
         <v>148</v>
       </c>
       <c r="CD1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="CF1" t="s">
         <v>150</v>
       </c>
       <c r="CG1" t="s">
         <v>151</v>
       </c>
       <c r="CH1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CJ1" t="s">
         <v>153</v>
       </c>
       <c r="CK1" t="s">
         <v>154</v>
       </c>
       <c r="CL1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
       </c>
-      <c r="CM1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="CN1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CO1" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="2" spans="1:92">
+    <row r="2" spans="1:93">
       <c r="A2" t="s">
         <v>28</v>
       </c>
-      <c r="B2"/>
+      <c r="B2">
+        <v>765000000.0</v>
+      </c>
       <c r="C2">
+        <v>737000000.0</v>
+      </c>
+      <c r="D2">
         <v>2147000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>2403000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>913000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>806000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>883000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>872000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>871000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>849000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>791000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>785000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>828000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>870000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>971000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>1109000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>1007000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>849000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>687000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>1000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>569000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>529000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>446000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>427000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>430000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>473000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>479000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>494000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>526000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>507000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>626000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>582000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>596000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>600000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>560804000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>582805000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>541932000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>496000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>502378000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>305853000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>256351000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>235329000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>237622000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>263803000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>247493000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>261062000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>263365000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>219600000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>211952000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>249613000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>258067000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>247007000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>232061000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>217050000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>199438000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>208309000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>197449000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>227034000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>196393000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>223666000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>185274000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>204774000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>148908000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>182307000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>195413000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>179130000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>162083000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>145607000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>132904000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>112833000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>275896000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>342911000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>260058000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>314951000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>266820000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>260271000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>220462000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>238914000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>145033000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>186394000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>150717000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>199777000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>136176000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>143598000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>168081000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>146890000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>121692000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>95030000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>94000000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>93404000.0</v>
       </c>
-      <c r="CM2"/>
-      <c r="CN2">
+      <c r="CN2"/>
+      <c r="CO2">
         <v>68207000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:92">
+    <row r="3" spans="1:93">
       <c r="A3" t="s">
         <v>29</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -5755,52 +5810,53 @@
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
+      <c r="CO3"/>
     </row>
-    <row r="4" spans="1:92">
+    <row r="4" spans="1:93">
       <c r="A4" t="s">
         <v>30</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -5851,387 +5907,391 @@
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
+      <c r="CO4"/>
     </row>
-    <row r="5" spans="1:92">
+    <row r="5" spans="1:93">
       <c r="A5" t="s">
         <v>31</v>
       </c>
-      <c r="B5"/>
+      <c r="B5">
+        <v>-99000000.0</v>
+      </c>
       <c r="C5">
+        <v>-80000000.0</v>
+      </c>
+      <c r="D5">
         <v>-77000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-64000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-130000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-144000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-117000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-149000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-132000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-98000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-131000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-79000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-67000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-89000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-231000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-116000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-45000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-36000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-75000000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-56000000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-70000000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-64000000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-69000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-87000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-106000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-74000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-66000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-50000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-64000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-62000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-24000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-33000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>3000000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>7000000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-13946000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-53824000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-103636000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-121306000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-108126000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-82101000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-90663000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-129292000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-121865000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-119924000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-137662000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-79433000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-36433000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-132000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-1782000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-2616000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-10921000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-11726000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-11032000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-10840000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-8163000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-9865000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>8136000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-9070000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-13575000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-6148000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-6225000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-7033000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>4542000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>-9202000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>-8793000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>-11505000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>-8496000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>-10148000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-11790000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-12051000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-4180000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>-3469000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>-3897000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>-3054000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>-5914000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>-7677000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>-9622000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>-9926000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>1861000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>1627000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>826000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>-246000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>-86000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>-405000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>-150000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>-65000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>-671000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>-1500000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>-2000000.0</v>
       </c>
-      <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
+      <c r="CO5"/>
     </row>
-    <row r="6" spans="1:92">
+    <row r="6" spans="1:93">
       <c r="A6" t="s">
         <v>32</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-      <c r="AE6">
+      <c r="AE6"/>
+      <c r="AF6">
         <v>562000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>558000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>555000000.0</v>
       </c>
       <c r="AH6">
         <v>555000000.0</v>
       </c>
       <c r="AI6">
+        <v>555000000.0</v>
+      </c>
+      <c r="AJ6">
         <v>558423000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>555478000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>552061000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>550641000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>546519000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>545797000.0</v>
       </c>
-      <c r="AO6">
-[...1 lines deleted...]
-      </c>
       <c r="AP6">
         <v>0.0</v>
       </c>
       <c r="AQ6">
         <v>0.0</v>
       </c>
       <c r="AR6">
         <v>0.0</v>
       </c>
       <c r="AS6">
         <v>0.0</v>
       </c>
       <c r="AT6">
         <v>0.0</v>
       </c>
       <c r="AU6">
         <v>0.0</v>
       </c>
       <c r="AV6">
         <v>0.0</v>
       </c>
       <c r="AW6">
         <v>0.0</v>
       </c>
       <c r="AX6">
@@ -6245,170 +6305,177 @@
       </c>
       <c r="BA6">
         <v>0.0</v>
       </c>
       <c r="BB6">
         <v>0.0</v>
       </c>
       <c r="BC6">
         <v>0.0</v>
       </c>
       <c r="BD6">
         <v>0.0</v>
       </c>
       <c r="BE6">
         <v>0.0</v>
       </c>
       <c r="BF6">
         <v>0.0</v>
       </c>
       <c r="BG6">
         <v>0.0</v>
       </c>
       <c r="BH6">
         <v>0.0</v>
       </c>
-      <c r="BI6"/>
+      <c r="BI6">
+        <v>0.0</v>
+      </c>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
+      <c r="CO6"/>
     </row>
-    <row r="7" spans="1:92">
+    <row r="7" spans="1:93">
       <c r="A7" t="s">
         <v>33</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>846000000.0</v>
+      </c>
       <c r="C7">
+        <v>826000000.0</v>
+      </c>
+      <c r="D7">
         <v>709000000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>963000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>964000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>713000000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>730000000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>906000000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>622000000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>611000000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>542000000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>536000000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>531000000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>504000000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>474000000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>494000000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>514000000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>461000000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>392000000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>369000000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>383000000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>376000000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>373000000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>372000000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>346000000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>355000000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>330000000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>294000000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>311000000.0</v>
       </c>
-      <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
@@ -6427,56 +6494,59 @@
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
+      <c r="CO7"/>
     </row>
-    <row r="8" spans="1:92">
+    <row r="8" spans="1:93">
       <c r="A8" t="s">
         <v>34</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>1000000.0</v>
+      </c>
       <c r="C8">
         <v>1000000.0</v>
       </c>
       <c r="D8">
         <v>1000000.0</v>
       </c>
       <c r="E8">
         <v>1000000.0</v>
       </c>
       <c r="F8">
         <v>1000000.0</v>
       </c>
       <c r="G8">
         <v>1000000.0</v>
       </c>
       <c r="H8">
         <v>1000000.0</v>
       </c>
       <c r="I8">
         <v>1000000.0</v>
       </c>
       <c r="J8">
         <v>1000000.0</v>
       </c>
       <c r="K8">
@@ -6487,51 +6557,53 @@
       </c>
       <c r="M8">
         <v>1000000.0</v>
       </c>
       <c r="N8">
         <v>1000000.0</v>
       </c>
       <c r="O8">
         <v>1000000.0</v>
       </c>
       <c r="P8">
         <v>1000000.0</v>
       </c>
       <c r="Q8">
         <v>1000000.0</v>
       </c>
       <c r="R8">
         <v>1000000.0</v>
       </c>
       <c r="S8">
         <v>1000000.0</v>
       </c>
       <c r="T8">
         <v>1000000.0</v>
       </c>
-      <c r="U8"/>
+      <c r="U8">
+        <v>1000000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
@@ -6559,593 +6631,602 @@
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
+      <c r="CO8"/>
     </row>
-    <row r="9" spans="1:92">
+    <row r="9" spans="1:93">
       <c r="A9" t="s">
         <v>35</v>
       </c>
       <c r="B9"/>
       <c r="C9">
+        <v>683000000.0</v>
+      </c>
+      <c r="D9">
         <v>673000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>662000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>650000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>656000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>645000000.0</v>
       </c>
-      <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9">
         <v>619000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>601000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>590000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>601000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>590000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>582000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>572000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>581000000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>576000000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>571000000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>564000000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>569000000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>563000000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>558000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>551000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>553000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>561000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>558000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>553000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>556000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>562000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>558000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>555000000.0</v>
       </c>
       <c r="AH9">
         <v>555000000.0</v>
       </c>
       <c r="AI9">
+        <v>555000000.0</v>
+      </c>
+      <c r="AJ9">
         <v>558423000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>555478000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>552061000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>550641000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>546519000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>545797000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>542886000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>542148000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>540342000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>537368000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>534542000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>530441000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>527992000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>523526000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>519323000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>512105000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>509295000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>506609000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>503187000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>496254000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>486852000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>481895000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>474408000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>467796000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>466149000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>464426000.0</v>
       </c>
-      <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
+      <c r="CO9"/>
     </row>
-    <row r="10" spans="1:92">
+    <row r="10" spans="1:93">
       <c r="A10" t="s">
         <v>36</v>
       </c>
       <c r="B10">
+        <v>2271000000.0</v>
+      </c>
+      <c r="C10">
         <v>2724000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>1927000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>2085000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>2297000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>2919000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>2915000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>3042000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>3108000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>3304000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>3057000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>2677000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>2414000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>2228000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>1778000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>1317000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>1055000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>1908000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>3571000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>1844000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>1393000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>1313000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>1217000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>1109000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>1537000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>728000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>1437000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>409000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>445000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>753000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>788000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>482000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>851000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>1531000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>678233000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>395776000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>372591000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>459453000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>380519000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>770997000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>614976000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>662525000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>961925000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>1026569000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>945649000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>880601000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>813468000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>876067000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>532643000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>461301000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>591556000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>625501000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>777887000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>790078000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>1198468000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>1110538000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>895142000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>825901000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>758939000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>712322000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>654503000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>630299000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>428333000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>288805000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>185263000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>245592000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>252873000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>204007000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>179343000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>90239000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>22452000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>22462000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>7846000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>24914000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>139259000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>42615000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>13325000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>52646000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>202824000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>275615000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>236366000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>237895000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>123348000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>109673000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>46635000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>43396000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>50984000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>57376000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>37000000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>37371000.0</v>
       </c>
-      <c r="CM10"/>
-      <c r="CN10">
+      <c r="CN10"/>
+      <c r="CO10">
         <v>10074000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:92">
+    <row r="11" spans="1:93">
       <c r="A11" t="s">
         <v>37</v>
       </c>
       <c r="B11"/>
       <c r="C11">
+        <v>2724000000.0</v>
+      </c>
+      <c r="D11">
         <v>1927000000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>2085000000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>2297000000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>2919000000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>2915000000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>3042000000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>3108000000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>3304000000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>3057000000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>2677000000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>2414000000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>2228000000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>1778000000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>1317000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>1055000000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>1908000000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>3571000000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>1844000000.0</v>
       </c>
-      <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
@@ -7173,330 +7254,336 @@
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
+      <c r="CO11"/>
     </row>
-    <row r="12" spans="1:92">
+    <row r="12" spans="1:93">
       <c r="A12" t="s">
         <v>38</v>
       </c>
       <c r="B12">
+        <v>2476000000.0</v>
+      </c>
+      <c r="C12">
         <v>2928000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>2125000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>2277000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>2480000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>2919000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>2915000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>3042000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>3108000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>3304000000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>3057000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>2677000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>2414000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>2228000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>1778000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>1317000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>1055000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>1908000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>3571000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>1844000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>1393000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>1313000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>1217000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>1109000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>1537000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>728000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>1437000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>409000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>445000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>753000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>788000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>482000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>851000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>1531000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>678233000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>395776000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>372591000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>459453000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>380519000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>1123018000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>1139984000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>1182669000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>1247651000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>1026569000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>945649000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>880601000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>813468000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>876067000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>776337000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>700689000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>717153000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>655470000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>872790000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>914951000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>1198468000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>1110538000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>895142000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>825901000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>758939000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>712322000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>654503000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>630299000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>428333000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>288805000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>185263000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>245592000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>252873000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>204007000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>179343000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>90239000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>22452000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>22462000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>7846000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>24914000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>139259000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>42615000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>13325000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>52646000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>303099000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>275615000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>236366000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>237895000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>123348000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>109673000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>46635000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>43396000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>50984000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>57376000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>37017633.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>37371000.0</v>
       </c>
-      <c r="CM12"/>
       <c r="CN12"/>
+      <c r="CO12"/>
     </row>
-    <row r="13" spans="1:92">
+    <row r="13" spans="1:93">
       <c r="A13" t="s">
         <v>39</v>
       </c>
-      <c r="B13"/>
+      <c r="B13">
+        <v>1000000.0</v>
+      </c>
       <c r="C13">
         <v>1000000.0</v>
       </c>
       <c r="D13">
         <v>1000000.0</v>
       </c>
       <c r="E13">
         <v>1000000.0</v>
       </c>
       <c r="F13">
         <v>1000000.0</v>
       </c>
       <c r="G13">
         <v>1000000.0</v>
       </c>
       <c r="H13">
         <v>1000000.0</v>
       </c>
       <c r="I13">
         <v>1000000.0</v>
       </c>
       <c r="J13">
         <v>1000000.0</v>
       </c>
       <c r="K13">
@@ -7550,513 +7637,517 @@
       <c r="AA13">
         <v>1000000.0</v>
       </c>
       <c r="AB13">
         <v>1000000.0</v>
       </c>
       <c r="AC13">
         <v>1000000.0</v>
       </c>
       <c r="AD13">
         <v>1000000.0</v>
       </c>
       <c r="AE13">
         <v>1000000.0</v>
       </c>
       <c r="AF13">
         <v>1000000.0</v>
       </c>
       <c r="AG13">
         <v>1000000.0</v>
       </c>
       <c r="AH13">
         <v>1000000.0</v>
       </c>
       <c r="AI13">
-        <v>1347000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="AJ13">
         <v>1347000.0</v>
       </c>
       <c r="AK13">
         <v>1347000.0</v>
       </c>
       <c r="AL13">
         <v>1347000.0</v>
       </c>
       <c r="AM13">
         <v>1347000.0</v>
       </c>
       <c r="AN13">
         <v>1347000.0</v>
       </c>
       <c r="AO13">
         <v>1347000.0</v>
       </c>
       <c r="AP13">
         <v>1347000.0</v>
       </c>
       <c r="AQ13">
         <v>1347000.0</v>
       </c>
       <c r="AR13">
         <v>1347000.0</v>
       </c>
       <c r="AS13">
         <v>1347000.0</v>
       </c>
       <c r="AT13">
         <v>1347000.0</v>
       </c>
       <c r="AU13">
         <v>1347000.0</v>
       </c>
       <c r="AV13">
         <v>1347000.0</v>
       </c>
       <c r="AW13">
         <v>1347000.0</v>
       </c>
       <c r="AX13">
-        <v>673000.0</v>
+        <v>1347000.0</v>
       </c>
       <c r="AY13">
         <v>673000.0</v>
       </c>
       <c r="AZ13">
         <v>673000.0</v>
       </c>
       <c r="BA13">
-        <v>672000.0</v>
+        <v>673000.0</v>
       </c>
       <c r="BB13">
         <v>672000.0</v>
       </c>
       <c r="BC13">
+        <v>672000.0</v>
+      </c>
+      <c r="BD13">
         <v>670000.0</v>
       </c>
-      <c r="BD13">
+      <c r="BE13">
         <v>669000.0</v>
       </c>
-      <c r="BE13">
+      <c r="BF13">
         <v>667000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>666000.0</v>
       </c>
       <c r="BG13">
         <v>666000.0</v>
       </c>
       <c r="BH13">
         <v>666000.0</v>
       </c>
       <c r="BI13">
         <v>666000.0</v>
       </c>
       <c r="BJ13">
+        <v>666000.0</v>
+      </c>
+      <c r="BK13">
         <v>663000.0</v>
       </c>
-      <c r="BK13">
+      <c r="BL13">
         <v>662000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>661000.0</v>
       </c>
       <c r="BM13">
         <v>661000.0</v>
       </c>
       <c r="BN13">
-        <v>660000.0</v>
+        <v>661000.0</v>
       </c>
       <c r="BO13">
         <v>660000.0</v>
       </c>
       <c r="BP13">
-        <v>659000.0</v>
+        <v>660000.0</v>
       </c>
       <c r="BQ13">
         <v>659000.0</v>
       </c>
       <c r="BR13">
-        <v>657000.0</v>
+        <v>659000.0</v>
       </c>
       <c r="BS13">
         <v>657000.0</v>
       </c>
       <c r="BT13">
+        <v>657000.0</v>
+      </c>
+      <c r="BU13">
         <v>656000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>655000.0</v>
       </c>
       <c r="BV13">
         <v>655000.0</v>
       </c>
       <c r="BW13">
         <v>655000.0</v>
       </c>
       <c r="BX13">
         <v>655000.0</v>
       </c>
       <c r="BY13">
         <v>655000.0</v>
       </c>
       <c r="BZ13">
+        <v>655000.0</v>
+      </c>
+      <c r="CA13">
         <v>653000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>652000.0</v>
       </c>
       <c r="CB13">
         <v>652000.0</v>
       </c>
       <c r="CC13">
         <v>652000.0</v>
       </c>
       <c r="CD13">
-        <v>651000.0</v>
+        <v>652000.0</v>
       </c>
       <c r="CE13">
         <v>651000.0</v>
       </c>
       <c r="CF13">
-        <v>650000.0</v>
+        <v>651000.0</v>
       </c>
       <c r="CG13">
         <v>650000.0</v>
       </c>
       <c r="CH13">
-        <v>649000.0</v>
+        <v>650000.0</v>
       </c>
       <c r="CI13">
         <v>649000.0</v>
       </c>
       <c r="CJ13">
+        <v>649000.0</v>
+      </c>
+      <c r="CK13">
         <v>495000.0</v>
       </c>
-      <c r="CK13">
+      <c r="CL13">
         <v>1.0</v>
       </c>
-      <c r="CL13">
+      <c r="CM13">
         <v>1000.0</v>
       </c>
-      <c r="CM13"/>
-      <c r="CN13">
+      <c r="CN13"/>
+      <c r="CO13">
         <v>1000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:92">
+    <row r="14" spans="1:93">
       <c r="A14" t="s">
         <v>40</v>
       </c>
       <c r="B14">
+        <v>127992500.0</v>
+      </c>
+      <c r="C14">
         <v>128909952.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>128251427.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>128273000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>128309000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>129207000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>129340000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>129350720.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>129020370.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>128165690.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>128583926.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>128484016.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>128459368.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>128376159.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>128747012.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>129341096.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>128925099.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>128674359.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>128765814.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>128877860.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>128483373.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>129885057.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>127953907.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>127823629.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>128442972.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>128571429.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>128552360.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>128850335.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>128913921.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>129473684.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>130052292.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>130306615.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>130190892.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>130406504.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>129888968.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>129786714.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>129692015.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>130190789.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>129379956.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>129980527.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>130600514.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>132105952.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>132121235.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>133044975.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>133205306.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>133789051.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>133846059.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>133767890.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>133612924.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>134623622.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>133811108.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>133791190.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>133817737.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>134192958.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>133313520.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>133297792.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>133117034.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>134065649.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>132763864.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>132850130.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>132225716.0</v>
       </c>
       <c r="BJ14">
         <v>132225716.0</v>
       </c>
       <c r="BK14">
+        <v>132225716.0</v>
+      </c>
+      <c r="BL14">
         <v>131355978.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>131213506.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>131045640.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>132334306.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>132193996.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>131965904.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>131594546.0</v>
       </c>
       <c r="BR14">
         <v>131594546.0</v>
       </c>
       <c r="BS14">
+        <v>131594546.0</v>
+      </c>
+      <c r="BT14">
         <v>131354158.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>130593486.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>130577780.0</v>
       </c>
       <c r="BV14">
         <v>130577780.0</v>
       </c>
       <c r="BW14">
+        <v>130577780.0</v>
+      </c>
+      <c r="BX14">
         <v>130651336.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>130649428.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>130649034.0</v>
       </c>
       <c r="BZ14">
         <v>130649034.0</v>
       </c>
       <c r="CA14">
+        <v>130649034.0</v>
+      </c>
+      <c r="CB14">
         <v>130475648.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>130471694.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>130461544.0</v>
       </c>
       <c r="CD14">
         <v>130461544.0</v>
       </c>
       <c r="CE14">
+        <v>130461544.0</v>
+      </c>
+      <c r="CF14">
         <v>130522764.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>130406894.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>130584340.0</v>
       </c>
       <c r="CH14">
         <v>130584340.0</v>
       </c>
       <c r="CI14">
+        <v>130584340.0</v>
+      </c>
+      <c r="CJ14">
         <v>114054686.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>98998790.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>99000000.0</v>
       </c>
-      <c r="CL14"/>
-      <c r="CM14">
+      <c r="CM14"/>
+      <c r="CN14">
         <v>99659259.0</v>
       </c>
-      <c r="CN14"/>
+      <c r="CO14"/>
     </row>
-    <row r="15" spans="1:92">
+    <row r="15" spans="1:93">
       <c r="A15" t="s">
         <v>41</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
-[...1 lines deleted...]
-      </c>
+      <c r="L15"/>
       <c r="M15">
         <v>1000000.0</v>
       </c>
       <c r="N15">
         <v>1000000.0</v>
       </c>
       <c r="O15">
         <v>1000000.0</v>
       </c>
       <c r="P15">
         <v>1000000.0</v>
       </c>
       <c r="Q15">
         <v>1000000.0</v>
       </c>
       <c r="R15">
         <v>1000000.0</v>
       </c>
       <c r="S15">
         <v>1000000.0</v>
       </c>
       <c r="T15">
         <v>1000000.0</v>
       </c>
       <c r="U15">
@@ -8080,373 +8171,377 @@
       <c r="AA15">
         <v>1000000.0</v>
       </c>
       <c r="AB15">
         <v>1000000.0</v>
       </c>
       <c r="AC15">
         <v>1000000.0</v>
       </c>
       <c r="AD15">
         <v>1000000.0</v>
       </c>
       <c r="AE15">
         <v>1000000.0</v>
       </c>
       <c r="AF15">
         <v>1000000.0</v>
       </c>
       <c r="AG15">
         <v>1000000.0</v>
       </c>
       <c r="AH15">
         <v>1000000.0</v>
       </c>
       <c r="AI15">
-        <v>1347000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="AJ15">
         <v>1347000.0</v>
       </c>
       <c r="AK15">
         <v>1347000.0</v>
       </c>
       <c r="AL15">
         <v>1347000.0</v>
       </c>
       <c r="AM15">
         <v>1347000.0</v>
       </c>
       <c r="AN15">
         <v>1347000.0</v>
       </c>
       <c r="AO15">
         <v>1347000.0</v>
       </c>
       <c r="AP15">
         <v>1347000.0</v>
       </c>
       <c r="AQ15">
         <v>1347000.0</v>
       </c>
       <c r="AR15">
         <v>1347000.0</v>
       </c>
       <c r="AS15">
         <v>1347000.0</v>
       </c>
       <c r="AT15">
         <v>1347000.0</v>
       </c>
       <c r="AU15">
         <v>1347000.0</v>
       </c>
       <c r="AV15">
         <v>1347000.0</v>
       </c>
       <c r="AW15">
         <v>1347000.0</v>
       </c>
       <c r="AX15">
-        <v>673000.0</v>
+        <v>1347000.0</v>
       </c>
       <c r="AY15">
         <v>673000.0</v>
       </c>
       <c r="AZ15">
         <v>673000.0</v>
       </c>
       <c r="BA15">
-        <v>672000.0</v>
+        <v>673000.0</v>
       </c>
       <c r="BB15">
         <v>672000.0</v>
       </c>
       <c r="BC15">
+        <v>672000.0</v>
+      </c>
+      <c r="BD15">
         <v>670000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>669000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>667000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>666000.0</v>
       </c>
       <c r="BG15">
         <v>666000.0</v>
       </c>
       <c r="BH15">
         <v>666000.0</v>
       </c>
       <c r="BI15">
         <v>666000.0</v>
       </c>
       <c r="BJ15">
+        <v>666000.0</v>
+      </c>
+      <c r="BK15">
         <v>663000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>662000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>661000.0</v>
       </c>
       <c r="BM15">
         <v>661000.0</v>
       </c>
       <c r="BN15">
-        <v>660000.0</v>
+        <v>661000.0</v>
       </c>
       <c r="BO15">
         <v>660000.0</v>
       </c>
       <c r="BP15">
-        <v>659000.0</v>
+        <v>660000.0</v>
       </c>
       <c r="BQ15">
         <v>659000.0</v>
       </c>
       <c r="BR15">
-        <v>657000.0</v>
+        <v>659000.0</v>
       </c>
       <c r="BS15">
         <v>657000.0</v>
       </c>
       <c r="BT15">
+        <v>657000.0</v>
+      </c>
+      <c r="BU15">
         <v>656000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>655000.0</v>
       </c>
       <c r="BV15">
         <v>655000.0</v>
       </c>
       <c r="BW15">
         <v>655000.0</v>
       </c>
       <c r="BX15">
         <v>655000.0</v>
       </c>
       <c r="BY15">
         <v>655000.0</v>
       </c>
       <c r="BZ15">
+        <v>655000.0</v>
+      </c>
+      <c r="CA15">
         <v>653000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>652000.0</v>
       </c>
       <c r="CB15">
         <v>652000.0</v>
       </c>
       <c r="CC15">
         <v>652000.0</v>
       </c>
       <c r="CD15">
-        <v>651000.0</v>
+        <v>652000.0</v>
       </c>
       <c r="CE15">
         <v>651000.0</v>
       </c>
       <c r="CF15">
-        <v>650000.0</v>
+        <v>651000.0</v>
       </c>
       <c r="CG15">
         <v>650000.0</v>
       </c>
       <c r="CH15">
-        <v>649000.0</v>
+        <v>650000.0</v>
       </c>
       <c r="CI15">
         <v>649000.0</v>
       </c>
       <c r="CJ15">
+        <v>649000.0</v>
+      </c>
+      <c r="CK15">
         <v>495000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>1.0</v>
       </c>
-      <c r="CL15"/>
       <c r="CM15"/>
       <c r="CN15"/>
+      <c r="CO15"/>
     </row>
-    <row r="16" spans="1:92">
+    <row r="16" spans="1:93">
       <c r="A16" t="s">
         <v>42</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
-      <c r="G16">
+      <c r="G16"/>
+      <c r="H16">
         <v>-1239000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>-1352000000.0</v>
       </c>
-      <c r="I16"/>
-      <c r="J16">
+      <c r="J16"/>
+      <c r="K16">
         <v>-1490000000.0</v>
       </c>
-      <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>14000000.0</v>
       </c>
-      <c r="M16"/>
-      <c r="N16">
+      <c r="N16"/>
+      <c r="O16">
         <v>1735000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>1803000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>35000000.0</v>
       </c>
-      <c r="Q16"/>
-      <c r="R16">
+      <c r="R16"/>
+      <c r="S16">
         <v>1681000000.0</v>
       </c>
-      <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
-      <c r="V16">
+      <c r="V16"/>
+      <c r="W16">
         <v>1368000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-1000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-3000000.0</v>
       </c>
-      <c r="Y16"/>
-      <c r="Z16">
+      <c r="Z16"/>
+      <c r="AA16">
         <v>1255000000.0</v>
       </c>
-      <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
-      <c r="AD16">
+      <c r="AD16"/>
+      <c r="AE16">
         <v>1159000000.0</v>
       </c>
-      <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
-      <c r="AH16">
+      <c r="AH16"/>
+      <c r="AI16">
         <v>1111000000.0</v>
       </c>
-      <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
-      <c r="AL16">
+      <c r="AL16"/>
+      <c r="AM16">
         <v>1650575000.0</v>
       </c>
-      <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
-      <c r="AP16">
+      <c r="AP16"/>
+      <c r="AQ16">
         <v>35439000.0</v>
       </c>
-      <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
-      <c r="AT16">
+      <c r="AT16"/>
+      <c r="AU16">
         <v>32437000.0</v>
       </c>
-      <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
-      <c r="AX16">
+      <c r="AX16"/>
+      <c r="AY16">
         <v>34169000.0</v>
       </c>
-      <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
-      <c r="BB16">
+      <c r="BB16"/>
+      <c r="BC16">
         <v>22305000.0</v>
       </c>
-      <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
-      <c r="BF16">
+      <c r="BF16"/>
+      <c r="BG16">
         <v>19611000.0</v>
       </c>
-      <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
-      <c r="BJ16">
+      <c r="BJ16"/>
+      <c r="BK16">
         <v>17288000.0</v>
       </c>
-      <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
-      <c r="BN16">
+      <c r="BN16"/>
+      <c r="BO16">
         <v>26499000.0</v>
       </c>
-      <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
-      <c r="BR16">
+      <c r="BR16"/>
+      <c r="BS16">
         <v>26622000.0</v>
       </c>
-      <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
-      <c r="BV16">
+      <c r="BV16"/>
+      <c r="BW16">
         <v>17705000.0</v>
       </c>
-      <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
-      <c r="BZ16">
+      <c r="BZ16"/>
+      <c r="CA16">
         <v>15876000.0</v>
       </c>
-      <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
-      <c r="CD16">
+      <c r="CD16"/>
+      <c r="CE16">
         <v>13013000.0</v>
       </c>
-      <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
-      <c r="CH16">
+      <c r="CH16"/>
+      <c r="CI16">
         <v>65790000.0</v>
       </c>
-      <c r="CI16"/>
       <c r="CJ16"/>
-      <c r="CK16">
-[...1 lines deleted...]
-      </c>
+      <c r="CK16"/>
       <c r="CL16">
         <v>8079000.0</v>
       </c>
-      <c r="CM16"/>
+      <c r="CM16">
+        <v>8079000.0</v>
+      </c>
       <c r="CN16"/>
+      <c r="CO16"/>
     </row>
-    <row r="17" spans="1:92">
+    <row r="17" spans="1:93">
       <c r="A17" t="s">
         <v>43</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -8497,248 +8592,250 @@
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
+      <c r="CO17"/>
     </row>
-    <row r="18" spans="1:92">
+    <row r="18" spans="1:93">
       <c r="A18" t="s">
         <v>44</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
-      <c r="K18">
+      <c r="K18"/>
+      <c r="L18">
         <v>413000000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>1692000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>1716000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>1735000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>1803000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>1843000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>1815000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>1681000000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>1445000000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>1396000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>1385000000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>1368000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>1403000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>1354000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>1386000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>1255000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>1230000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>1206000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>1199000000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>1159000000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>1184000000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>1153000000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>1125000000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>1111000000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>1660914000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>1648529000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>1649120000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>1650575000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>1607084000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>664987000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>609752000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>575603000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>534824000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>532344000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>534679000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>536066000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>513773000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>458790000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>447203000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>437976000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>410166000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>386789000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>355975000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>326290000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>335394000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>337162000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>340953000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>330791000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>335347000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>331853000.0</v>
       </c>
-      <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
+      <c r="CO18"/>
     </row>
-    <row r="19" spans="1:92">
+    <row r="19" spans="1:93">
       <c r="A19" t="s">
         <v>45</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -8789,1730 +8886,1760 @@
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
+      <c r="CO19"/>
     </row>
-    <row r="20" spans="1:92">
+    <row r="20" spans="1:93">
       <c r="A20" t="s">
         <v>46</v>
       </c>
-      <c r="B20"/>
+      <c r="B20">
+        <v>1345000000.0</v>
+      </c>
       <c r="C20">
         <v>1314000000.0</v>
       </c>
       <c r="D20">
+        <v>1314000000.0</v>
+      </c>
+      <c r="E20">
         <v>2044000000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>2032000000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>2031000000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>2039000000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>2035000000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>2037000000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>2041000000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>2161000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2167000000.0</v>
       </c>
       <c r="M20">
         <v>2167000000.0</v>
       </c>
       <c r="N20">
+        <v>2167000000.0</v>
+      </c>
+      <c r="O20">
         <v>2161000000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>2143000000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>2139000000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>2140000000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>2024000000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>1253000000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>1085000000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>1082000000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>1083000000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>1075000000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>1070000000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>1065000000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>1074000000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>1069000000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AC20">
         <v>1079000000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>1047000000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>1002000000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>1008000000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>1006000000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>1010000000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>1012000000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>1011342000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>999614000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>950681000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>946553000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>925700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>62016000.0</v>
       </c>
       <c r="AO20">
         <v>62016000.0</v>
       </c>
       <c r="AP20">
         <v>62016000.0</v>
       </c>
       <c r="AQ20">
         <v>62016000.0</v>
       </c>
       <c r="AR20">
         <v>62016000.0</v>
       </c>
       <c r="AS20">
         <v>62016000.0</v>
       </c>
       <c r="AT20">
         <v>62016000.0</v>
       </c>
       <c r="AU20">
         <v>62016000.0</v>
       </c>
       <c r="AV20">
         <v>62016000.0</v>
       </c>
       <c r="AW20">
         <v>62016000.0</v>
       </c>
       <c r="AX20">
         <v>62016000.0</v>
       </c>
       <c r="AY20">
-        <v>0.0</v>
+        <v>62016000.0</v>
       </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
+        <v>0.0</v>
+      </c>
+      <c r="BC20">
         <v>29990000.0</v>
       </c>
-      <c r="BC20">
-[...1 lines deleted...]
-      </c>
       <c r="BD20">
         <v>0.0</v>
       </c>
       <c r="BE20">
         <v>0.0</v>
       </c>
       <c r="BF20">
+        <v>0.0</v>
+      </c>
+      <c r="BG20">
         <v>29990000.0</v>
       </c>
-      <c r="BG20">
-[...1 lines deleted...]
-      </c>
       <c r="BH20">
         <v>0.0</v>
       </c>
-      <c r="BI20"/>
-      <c r="BJ20">
+      <c r="BI20">
+        <v>0.0</v>
+      </c>
+      <c r="BJ20"/>
+      <c r="BK20">
         <v>29990000.0</v>
       </c>
-      <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
-      <c r="BN20">
+      <c r="BN20"/>
+      <c r="BO20">
         <v>29990000.0</v>
       </c>
-      <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
-      <c r="BR20">
+      <c r="BR20"/>
+      <c r="BS20">
         <v>29990000.0</v>
       </c>
-      <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
-      <c r="BV20">
+      <c r="BV20"/>
+      <c r="BW20">
         <v>29990000.0</v>
       </c>
-      <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
-      <c r="BZ20">
+      <c r="BZ20"/>
+      <c r="CA20">
         <v>36098000.0</v>
       </c>
-      <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
+      <c r="CO20"/>
     </row>
-    <row r="21" spans="1:92">
+    <row r="21" spans="1:93">
       <c r="A21" t="s">
         <v>47</v>
       </c>
-      <c r="B21"/>
+      <c r="B21">
+        <v>1215000000.0</v>
+      </c>
       <c r="C21">
+        <v>1182000000.0</v>
+      </c>
+      <c r="D21">
         <v>443000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>1239000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>1259000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>1282000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>469000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>1338000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>1370000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>1403000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>1471000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>1507000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>565000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>1565000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>1575000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>1640000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>1692000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>1580000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>668000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>553000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>579000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>612000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>632000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>653000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>677000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>710000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>732000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>763000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>751000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>659000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>691000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>718000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>754000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>777000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>802050000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>824083000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>769338000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>787454000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>790202000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>208376000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>151492000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>151388000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>218652000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>213968000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>145238000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>156415000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>160712000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>93378000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>95070000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>97030000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>159376000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>161324000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>48108000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>18302000.0</v>
       </c>
-      <c r="BC21">
-[...1 lines deleted...]
-      </c>
       <c r="BD21">
         <v>0.0</v>
       </c>
       <c r="BE21">
         <v>0.0</v>
       </c>
       <c r="BF21">
+        <v>0.0</v>
+      </c>
+      <c r="BG21">
         <v>19073000.0</v>
       </c>
-      <c r="BG21">
-[...1 lines deleted...]
-      </c>
       <c r="BH21">
         <v>0.0</v>
       </c>
-      <c r="BI21"/>
-      <c r="BJ21">
+      <c r="BI21">
+        <v>0.0</v>
+      </c>
+      <c r="BJ21"/>
+      <c r="BK21">
         <v>22113000.0</v>
       </c>
-      <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
-      <c r="BN21">
+      <c r="BN21"/>
+      <c r="BO21">
         <v>26547000.0</v>
       </c>
-      <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
-      <c r="BR21">
+      <c r="BR21"/>
+      <c r="BS21">
         <v>31156000.0</v>
       </c>
-      <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
-      <c r="BV21">
+      <c r="BV21"/>
+      <c r="BW21">
         <v>34685000.0</v>
       </c>
-      <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
-      <c r="BZ21">
+      <c r="BZ21"/>
+      <c r="CA21">
         <v>38974000.0</v>
       </c>
-      <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
-      <c r="CD21">
+      <c r="CD21"/>
+      <c r="CE21">
         <v>17062000.0</v>
       </c>
-      <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
-      <c r="CH21">
+      <c r="CH21"/>
+      <c r="CI21">
         <v>17903000.0</v>
       </c>
-      <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
+      <c r="CO21"/>
     </row>
-    <row r="22" spans="1:92">
+    <row r="22" spans="1:93">
       <c r="A22" t="s">
         <v>48</v>
       </c>
       <c r="B22">
+        <v>1677000000.0</v>
+      </c>
+      <c r="C22">
         <v>1653000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>1727000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>1731000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>1781000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>1697000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>1747000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>1684000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>1661000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>1622000000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>1672000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>1671000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>1842000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>1866000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>2024000000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>2021000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>1884000000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>1407000000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>1124000000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>965000000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>955000000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>918000000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>829000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>845000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>934000000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>936000000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>906000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>925000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>1021000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>1014000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>939000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>905000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>944000000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>900000000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>834835000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>831700000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>821708000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>801100000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>744536000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>448526000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>478656000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>434060000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>430006000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>486297000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>480380000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>525776000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>500552000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>437519000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>439009000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>471879000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>451571000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>427139000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>408074000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>399298000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>371537000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>407124000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>422405000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>490777000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>466248000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>508198000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>446257000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>450028000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>355803000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>370025000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>398412000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>369417000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>312029000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>286767000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>283873000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>327967000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>491185000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>514462000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>532051000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>527871000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>466399000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>464519000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>417651000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>456276000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>312928000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>343093000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>339589000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>339870000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>286588000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>308194000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>318181000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>319816000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>249359000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>232927000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>198000000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>180760000.0</v>
       </c>
-      <c r="CM22"/>
-      <c r="CN22">
+      <c r="CN22"/>
+      <c r="CO22">
         <v>170866000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:92">
+    <row r="23" spans="1:93">
       <c r="A23" t="s">
         <v>49</v>
       </c>
       <c r="B23">
+        <v>19707000000.0</v>
+      </c>
+      <c r="C23">
         <v>19961000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>19814000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>20806000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>20711000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>20750000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>21109000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>21083000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>20960000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>21035000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>21396000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>20981000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>20806000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>20550000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>20425000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>20372000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>19741000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>18459000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>17108000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>14719000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>14050000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>13835000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>13694000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>13555000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>14163000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>13261000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>13107000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>12216000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>12104000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>11602000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>11721000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>11346000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>11604000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>12076000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>11244125000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>10885707000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>10724830000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>10890253000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>10897049000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>5920564000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>5724401000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>5575252000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>5524405000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>5411010000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>5179785000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>5213990000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>5126283000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>4369369000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>4171956000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>4060909000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>3923449000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>3708335000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>3559225000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>3412196000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>3544174000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>3441938000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>3330047000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>3266821000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>3207179000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>3147800000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>3006868000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>2954144000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>2667935000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>2544137000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>2466955000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>2446356000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>2411413000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>2334844000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>2288220000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>2286989000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>2596811000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>2685972000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>2526322000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>2569335000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>2314846000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>2172380000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>2110481000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>2082098000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>1972102000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>1942363000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>1817455000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>1827189000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>1703799000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>1647969000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>1628309000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>1592453000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>1505866000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>1441909000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>1375000000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>1385938000.0</v>
       </c>
-      <c r="CM23"/>
       <c r="CN23"/>
+      <c r="CO23"/>
     </row>
-    <row r="24" spans="1:92">
+    <row r="24" spans="1:93">
       <c r="A24" t="s">
         <v>50</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>5074000000.0</v>
+      </c>
       <c r="C24">
+        <v>5087000000.0</v>
+      </c>
+      <c r="D24">
         <v>3906000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>4654000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>4588000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>4556000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>4616000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>4585000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>4590000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>4607000000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>4574000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>4894000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>4892000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>4879000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>4813000000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>4858000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>4902000000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>4911000000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>4929000000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>3555000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>3547000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>3566000000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>3681000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>3745000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>4432000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>3445000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>3424000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2669000000.0</v>
       </c>
       <c r="AC24">
         <v>2669000000.0</v>
       </c>
       <c r="AD24">
+        <v>2669000000.0</v>
+      </c>
+      <c r="AE24">
         <v>2668000000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>2667000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2666000000.0</v>
       </c>
       <c r="AG24">
         <v>2666000000.0</v>
       </c>
       <c r="AH24">
+        <v>2666000000.0</v>
+      </c>
+      <c r="AI24">
         <v>3127000000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>3349402000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>3489900000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>3601642000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>3678654000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>3680585000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>758453000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>758300000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>764115000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>764086000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>764056000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>764027000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>763997000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>763968000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>763938000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>763909000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>763879000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>763849000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>763820000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>763790000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>763761000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>763731000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>764604000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>764583000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>764563000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>764543000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>764522000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>764502000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>764482000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>610461000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>515441000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>515420000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>515400000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>515380000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>510359000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>510339000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>510319000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>515948000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>549438000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>554807000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>511414000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>335217000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>260196000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>280876000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>260156000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>260135000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>260115000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>260094000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>265689000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>265989000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>266289000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>266589000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>296889000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>347415000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>508489000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>508789000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>509089000.0</v>
       </c>
-      <c r="CM24"/>
-      <c r="CN24">
+      <c r="CN24"/>
+      <c r="CO24">
         <v>491677000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:92">
+    <row r="25" spans="1:93">
       <c r="A25" t="s">
         <v>51</v>
       </c>
       <c r="B25"/>
       <c r="C25">
+        <v>5087000000.0</v>
+      </c>
+      <c r="D25">
         <v>3906000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>5385000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>5320000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>5269000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>5346000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>4585000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>4590000000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>4607000000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>4574000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>4894000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>4892000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>4879000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>4813000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>4858000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>4902000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>4911000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>4929000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>3555000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>3547000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>3566000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>3681000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>3745000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>4432000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>3445000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>3424000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2669000000.0</v>
       </c>
       <c r="AC25">
         <v>2669000000.0</v>
       </c>
       <c r="AD25">
+        <v>2669000000.0</v>
+      </c>
+      <c r="AE25">
         <v>2668000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>2667000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2666000000.0</v>
       </c>
       <c r="AG25">
         <v>2666000000.0</v>
       </c>
       <c r="AH25">
+        <v>2666000000.0</v>
+      </c>
+      <c r="AI25">
         <v>3127000000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>3349402000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>3489900000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>3601642000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>3678654000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>3680585000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>758453000.0</v>
       </c>
-      <c r="AO25"/>
-      <c r="AP25">
+      <c r="AP25"/>
+      <c r="AQ25">
         <v>764115000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>764086000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>764056000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>764027000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>763997000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>763968000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>763938000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>763909000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>763879000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>763849000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>763820000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>763790000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>763761000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>763731000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>764604000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>764583000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>764563000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>764543000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>764522000.0</v>
       </c>
-      <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
+      <c r="CO25"/>
     </row>
-    <row r="26" spans="1:92">
+    <row r="26" spans="1:93">
       <c r="A26" t="s">
         <v>52</v>
       </c>
-      <c r="B26"/>
+      <c r="B26">
+        <v>1049000000.0</v>
+      </c>
       <c r="C26">
+        <v>1062000000.0</v>
+      </c>
+      <c r="D26">
         <v>1063000000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>1074000000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>1075000000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>1081000000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>1099000000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>1085000000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>1104000000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>1115000000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>1117000000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>1120000000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>1131000000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>1142000000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>1147000000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>1143000000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>1105000000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>1007000000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>1010000000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>1009000000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>1029000000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>1059000000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>1046000000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>1052000000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>1065000000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>1112000000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>227000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>225000000.0</v>
       </c>
       <c r="AC26">
         <v>225000000.0</v>
       </c>
-      <c r="AD26"/>
+      <c r="AD26">
+        <v>225000000.0</v>
+      </c>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
-      <c r="AL26">
-[...1 lines deleted...]
-      </c>
+      <c r="AL26"/>
       <c r="AM26">
         <v>48081000.0</v>
       </c>
       <c r="AN26">
+        <v>48081000.0</v>
+      </c>
+      <c r="AO26">
         <v>8929000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>9431000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>9208000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>9593000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>37746000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>64721000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>61305000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>70828000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>68867000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>67560000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>66875000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>65488000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>48480000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>43914000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>43736000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>44174000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>44815000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>46039000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>46741000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>47280000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>47113000.0</v>
       </c>
-      <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
+      <c r="CO26"/>
     </row>
-    <row r="27" spans="1:92">
+    <row r="27" spans="1:93">
       <c r="A27" t="s">
         <v>53</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -10563,400 +10690,408 @@
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
+      <c r="CO27"/>
     </row>
-    <row r="28" spans="1:92">
+    <row r="28" spans="1:93">
       <c r="A28" t="s">
         <v>54</v>
       </c>
       <c r="B28">
-        <v>-2227000000.0</v>
+        <v>4145000000.0</v>
       </c>
       <c r="C28">
+        <v>3686000000.0</v>
+      </c>
+      <c r="D28">
         <v>3438000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>3532000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>3255000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>2356000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>2561000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>2749000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>2404000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>2213000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>2358000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>2217000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>2478000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>2651000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>3515000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>4045000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>4625000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>3733000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>2018000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>2117000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>2154000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>2253000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>2464000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>3011000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>2895000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>2717000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>1987000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>2580000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>2557000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>1915000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>1879000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>2184000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>2276000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>2306000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>2671169000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>3094828000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>3229051000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>3369000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>3448747000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-12544000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>144357000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>101590000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-197839000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-262513000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-181622000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-116604000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-49500000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-112129000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>231266000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>302578000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>172293000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>138319000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-14097000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-26317000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-434737000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-345934000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-130559000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-61338000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>5604000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>52200000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>109999000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>134183000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>182128000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>226636000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>330157000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>269808000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>262507000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>306352000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>330996000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>420080000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>493496000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>526976000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>546961000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>486500000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>195958000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>217581000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>267551000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>207510000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>57311000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>-15500000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>23728000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>28994000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>143841000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>157816000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>221154000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>254693000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>297405000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>479313000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>500000000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>472918000.0</v>
       </c>
-      <c r="CM28"/>
       <c r="CN28"/>
+      <c r="CO28"/>
     </row>
-    <row r="29" spans="1:92">
+    <row r="29" spans="1:93">
       <c r="A29" t="s">
         <v>55</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>14117000000.0</v>
+      </c>
       <c r="C29">
+        <v>14376000000.0</v>
+      </c>
+      <c r="D29">
         <v>14082000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>14932000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>14998000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>15089000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>15278000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>15459000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>15221000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>15147000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>15627000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>15438000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>15183000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>14810000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>14442000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>14272000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>13847000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>13135000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>12495000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>10363000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>9808000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>9609000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>9630000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>9646000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>10325000000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
@@ -10979,596 +11114,605 @@
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
+      <c r="CO29"/>
     </row>
-    <row r="30" spans="1:92">
+    <row r="30" spans="1:93">
       <c r="A30" t="s">
         <v>56</v>
       </c>
       <c r="B30">
+        <v>1690000000.0</v>
+      </c>
+      <c r="C30">
         <v>1504000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>1763000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>1832000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>1656000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>1483000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>1754000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>1812000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>1691000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>1601000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>1939000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>1855000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>1835000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>1801000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>2181000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>2535000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>2352000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>1868000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>1642000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>1549000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>1327000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>1214000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>1293000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>1160000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>1265000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>1036000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>1094000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>1213000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>1121000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>1037000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>1241000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>1261000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>1135000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>1001000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>1142979000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>1095808000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>1003966000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>938743000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>1070501000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>582855000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>549037000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>508532000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>520960000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>600722000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>527127000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>560666000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>592964000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>454281000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>421879000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>428457000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>433025000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>475638000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>407580000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>400159000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>393592000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>418000000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>444609000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>407372000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>462470000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>430301000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>409420000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>362863000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>362438000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>427919000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>405288000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>339796000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>343406000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>321738000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>281011000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>347323000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>562804000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>641504000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>464383000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>507463000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>436327000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>399832000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>423630000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>308903000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>335063000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>323009000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>277268000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>302779000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>356034000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>256128000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>286129000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>234247000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>248462000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>198361000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>177000000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>178639000.0</v>
       </c>
-      <c r="CM30"/>
       <c r="CN30"/>
+      <c r="CO30"/>
     </row>
-    <row r="31" spans="1:92">
+    <row r="31" spans="1:93">
       <c r="A31" t="s">
         <v>57</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31">
         <v>7122000000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>6870000000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>6585000000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>6205000000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>5903000000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>5625000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>4849000000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>7955000000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>7298000000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>5133000000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>4600000000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>4792000000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>4242000000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>4178000000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>4151000000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>4076000000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>4023000000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>3877000000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>3834000000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>3929000000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>3903000000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>3638000000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>3377000000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>3085000000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>4068774000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>3840837000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>3659196000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>2577076000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>3457728000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>3230787000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>3406526000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>3265878000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>3224999000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>3123388000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>2979858000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>2911511000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>2833861000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>2728073000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>2568572000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>2418603000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>2265057000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>2112486000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>1989791000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>1823964000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>2033428000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>1952311000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>1863030000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>1756312000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>1729123000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>1673828000.0</v>
       </c>
-      <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
       <c r="CL31"/>
       <c r="CM31"/>
       <c r="CN31"/>
+      <c r="CO31"/>
     </row>
-    <row r="32" spans="1:92">
+    <row r="32" spans="1:93">
       <c r="A32" t="s">
         <v>58</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>3209000000.0</v>
+      </c>
       <c r="C32">
+        <v>3446000000.0</v>
+      </c>
+      <c r="D32">
         <v>2854000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>3543000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>3736000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>3995000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>4198000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>4072000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>3871000000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>3819000000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>4098000000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>4165000000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>3987000000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>3675000000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>3640000000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>3500000000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>2855000000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>2919000000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>4537000000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>2960000000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>2408000000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>2120000000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>2163000000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>2056000000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>2744000000.0</v>
       </c>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
@@ -11591,2626 +11735,2657 @@
       <c r="BP32"/>
       <c r="BQ32"/>
       <c r="BR32"/>
       <c r="BS32"/>
       <c r="BT32"/>
       <c r="BU32"/>
       <c r="BV32"/>
       <c r="BW32"/>
       <c r="BX32"/>
       <c r="BY32"/>
       <c r="BZ32"/>
       <c r="CA32"/>
       <c r="CB32"/>
       <c r="CC32"/>
       <c r="CD32"/>
       <c r="CE32"/>
       <c r="CF32"/>
       <c r="CG32"/>
       <c r="CH32"/>
       <c r="CI32"/>
       <c r="CJ32"/>
       <c r="CK32"/>
       <c r="CL32"/>
       <c r="CM32"/>
       <c r="CN32"/>
+      <c r="CO32"/>
     </row>
-    <row r="33" spans="1:92">
+    <row r="33" spans="1:93">
       <c r="A33" t="s">
         <v>59</v>
       </c>
       <c r="B33">
+        <v>13755000000.0</v>
+      </c>
+      <c r="C33">
         <v>13745000000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>14063000000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>14860000000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>14690000000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>14536000000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>14560000000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>14474000000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>14434000000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>14426000000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>14639000000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>14685000000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>14660000000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>14577000000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>14324000000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>14359000000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>14336000000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>13196000000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>10673000000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>10274000000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>10316000000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>10358000000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>10313000000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>10390000000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>10395000000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>10519000000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>9625000000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>9621000000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>9477000000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>8760000000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>8717000000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>8652000000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>8645000000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>8613000000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>8544592000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>8508072000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>8473542000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>8481937000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>8477305000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>3730523000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>3532667000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>3400063000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>3275975000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>3244770000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>3177623000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>3202703000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>3174335000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>2546866000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>2484693000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>2411827000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>2280598000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>2107212000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>1833947000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>1660783000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>1546369000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>1471168000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>1534171000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>1510665000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>1490926000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>1459271000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>1465517000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>1478184000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>1486985000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>1413044000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>1439322000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>1457978000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>1466029000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>1484535000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>1507082000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>1488000000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>1489201000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>1468472000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>1493363000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>1477150000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>1248571000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>1235045000.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>1229537000.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>1232311000.0</v>
       </c>
-      <c r="CA33">
+      <c r="CB33">
         <v>998460000.0</v>
       </c>
-      <c r="CB33">
+      <c r="CC33">
         <v>976228000.0</v>
       </c>
-      <c r="CC33">
+      <c r="CD33">
         <v>942126000.0</v>
       </c>
-      <c r="CD33">
+      <c r="CE33">
         <v>924326000.0</v>
       </c>
-      <c r="CE33">
+      <c r="CF33">
         <v>914061000.0</v>
       </c>
-      <c r="CF33">
+      <c r="CG33">
         <v>922369000.0</v>
       </c>
-      <c r="CG33">
+      <c r="CH33">
         <v>916227000.0</v>
       </c>
-      <c r="CH33">
+      <c r="CI33">
         <v>920515000.0</v>
       </c>
-      <c r="CI33">
+      <c r="CJ33">
         <v>940493000.0</v>
       </c>
-      <c r="CJ33">
+      <c r="CK33">
         <v>933246000.0</v>
       </c>
-      <c r="CK33">
+      <c r="CL33">
         <v>948000000.0</v>
       </c>
-      <c r="CL33">
+      <c r="CM33">
         <v>973095000.0</v>
       </c>
-      <c r="CM33"/>
       <c r="CN33"/>
+      <c r="CO33"/>
     </row>
-    <row r="34" spans="1:92">
+    <row r="34" spans="1:93">
       <c r="A34" t="s">
         <v>60</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>500000000.0</v>
+      </c>
       <c r="C34">
+        <v>492000000.0</v>
+      </c>
+      <c r="D34">
         <v>463000000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>378000000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>330000000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>362000000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>356000000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>315000000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>343000000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>340000000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>2878000000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>1187000000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>1211000000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>1173000000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>1160000000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>1184000000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>3037000000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>995000000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>967000000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>202000000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>967000000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>966000000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>904000000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>910000000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>883000000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>917000000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>853000000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>828000000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>825000000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>516000000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>481000000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>495000000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>519000000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AI34">
         <v>502000000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AJ34">
         <v>512034000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AK34">
         <v>507314000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AL34">
         <v>497805000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AM34">
         <v>485896000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AN34">
         <v>580593000.0</v>
       </c>
-      <c r="AN34">
+      <c r="AO34">
         <v>139587000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AP34">
         <v>904086000.0</v>
       </c>
-      <c r="AP34">
+      <c r="AQ34">
         <v>150961000.0</v>
       </c>
-      <c r="AQ34">
+      <c r="AR34">
         <v>170770000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AS34">
         <v>162777000.0</v>
       </c>
-      <c r="AS34">
+      <c r="AT34">
         <v>157130000.0</v>
       </c>
-      <c r="AT34">
+      <c r="AU34">
         <v>174859000.0</v>
       </c>
-      <c r="AU34">
+      <c r="AV34">
         <v>153158000.0</v>
       </c>
-      <c r="AV34">
+      <c r="AW34">
         <v>31639000.0</v>
       </c>
-      <c r="AW34">
+      <c r="AX34">
         <v>32338000.0</v>
       </c>
-      <c r="AX34">
+      <c r="AY34">
         <v>35593000.0</v>
       </c>
-      <c r="AY34">
+      <c r="AZ34">
         <v>51691000.0</v>
       </c>
-      <c r="AZ34">
+      <c r="BA34">
         <v>50784000.0</v>
       </c>
-      <c r="BA34">
+      <c r="BB34">
         <v>49854000.0</v>
       </c>
-      <c r="BB34">
+      <c r="BC34">
         <v>51379000.0</v>
       </c>
-      <c r="BC34">
+      <c r="BD34">
         <v>48814000.0</v>
       </c>
-      <c r="BD34">
+      <c r="BE34">
         <v>49784000.0</v>
       </c>
-      <c r="BE34">
+      <c r="BF34">
         <v>49518000.0</v>
       </c>
-      <c r="BF34">
+      <c r="BG34">
         <v>50560000.0</v>
       </c>
-      <c r="BG34">
+      <c r="BH34">
         <v>46604000.0</v>
       </c>
-      <c r="BH34">
+      <c r="BI34">
         <v>47965000.0</v>
       </c>
-      <c r="BI34"/>
       <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
       <c r="CJ34"/>
       <c r="CK34"/>
       <c r="CL34"/>
       <c r="CM34"/>
       <c r="CN34"/>
+      <c r="CO34"/>
     </row>
-    <row r="35" spans="1:92">
+    <row r="35" spans="1:93">
       <c r="A35" t="s">
         <v>61</v>
       </c>
       <c r="B35">
-        <v>10169000000.0</v>
+        <v>7913000000.0</v>
       </c>
       <c r="C35">
+        <v>7896000000.0</v>
+      </c>
+      <c r="D35">
         <v>6979000000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>7612000000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>7505000000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>7488000000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>7572000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7452000000.0</v>
       </c>
       <c r="I35">
         <v>7452000000.0</v>
       </c>
       <c r="J35">
+        <v>7452000000.0</v>
+      </c>
+      <c r="K35">
         <v>7481000000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>7452000000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>7773000000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>7819000000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>7787000000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>7776000000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>7885000000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>7939000000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>7587000000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>7341000000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>5895000000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>5899000000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>5900000000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>5988000000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>6009000000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>6701000000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>5617000000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>5507000000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>4703000000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>4693000000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>4343000000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>4332000000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>4314000000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>4310000000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>4740000000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>5522350000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>5645743000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>5748567000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>5815125000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>5868262000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>1563027000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>1513838000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>1490679000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>1469680000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>1459177000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>1455836000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>1474922000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>1430899000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>1254367000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>1243450000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>1237448000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>1225706000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>1201393000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>1169619000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>1141430000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>1147939000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>1151550000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>1155054000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>1145914000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>1146494000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>1144340000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>1134990000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>1125496000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>974648000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>881106000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>873906000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>874808000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>870117000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>825589000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>844953000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>835641000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>846128000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>886543000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>886732000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>841403000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>680032000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>603764000.0</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>612417000.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CA35">
         <v>586645000.0</v>
       </c>
-      <c r="CA35">
+      <c r="CB35">
         <v>529848000.0</v>
       </c>
-      <c r="CB35">
+      <c r="CC35">
         <v>529812000.0</v>
       </c>
-      <c r="CC35">
+      <c r="CD35">
         <v>527818000.0</v>
       </c>
-      <c r="CD35">
+      <c r="CE35">
         <v>527234000.0</v>
       </c>
-      <c r="CE35">
+      <c r="CF35">
         <v>511069000.0</v>
       </c>
-      <c r="CF35">
+      <c r="CG35">
         <v>535215000.0</v>
       </c>
-      <c r="CG35">
+      <c r="CH35">
         <v>536887000.0</v>
       </c>
-      <c r="CH35">
+      <c r="CI35">
         <v>572841000.0</v>
       </c>
-      <c r="CI35">
+      <c r="CJ35">
         <v>563567000.0</v>
       </c>
-      <c r="CJ35">
+      <c r="CK35">
         <v>710168000.0</v>
       </c>
-      <c r="CK35">
+      <c r="CL35">
         <v>715000000.0</v>
       </c>
-      <c r="CL35">
+      <c r="CM35">
         <v>662343000.0</v>
       </c>
-      <c r="CM35"/>
       <c r="CN35"/>
+      <c r="CO35"/>
     </row>
-    <row r="36" spans="1:92">
+    <row r="36" spans="1:93">
       <c r="A36" t="s">
         <v>62</v>
       </c>
       <c r="B36">
-        <v>5140000000.0</v>
+        <v>768000000.0</v>
       </c>
       <c r="C36">
+        <v>768000000.0</v>
+      </c>
+      <c r="D36">
         <v>2418000000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>6033000000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>823000000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>708000000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>18000000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>696000000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>694000000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>651000000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>669000000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>-351000000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>563000000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>1184000000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>575000000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>527000000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>492000000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>417000000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>271000000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>256000000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>-680000000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>3438000000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>-696000000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>266000000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>-681000000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>3607000000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>2783000000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>566000000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>559000000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>251000000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>499000000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>460000000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>434000000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>412000000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>387563000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>367644000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>2080797000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>185014000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>310456000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>-382292000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>194907000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>395996000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>99559000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>107914000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>154162000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>445146000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>170304000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>105556000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>109404000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>323813000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>102816000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>111834000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>112616000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>150735000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>107997000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>116601000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>224576000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>109107000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>248138000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>232460000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>245533000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>205858000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>287692000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>206282000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>221647000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>167676000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>246459000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>250712000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>264464000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>193766000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>307629000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BU36">
         <v>308673000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>350139000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>256777000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>148960000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BY36">
         <v>148172000.0</v>
       </c>
-      <c r="BY36">
+      <c r="BZ36">
         <v>153173000.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CA36">
         <v>80336000.0</v>
       </c>
-      <c r="CA36">
+      <c r="CB36">
         <v>88928000.0</v>
       </c>
-      <c r="CB36">
+      <c r="CC36">
         <v>75437000.0</v>
       </c>
-      <c r="CC36">
+      <c r="CD36">
         <v>63880000.0</v>
       </c>
-      <c r="CD36">
+      <c r="CE36">
         <v>61094000.0</v>
       </c>
-      <c r="CE36">
+      <c r="CF36">
         <v>58215000.0</v>
       </c>
-      <c r="CF36">
+      <c r="CG36">
         <v>60550000.0</v>
       </c>
-      <c r="CG36">
+      <c r="CH36">
         <v>62355000.0</v>
       </c>
-      <c r="CH36">
+      <c r="CI36">
         <v>65463000.0</v>
       </c>
-      <c r="CI36">
+      <c r="CJ36">
         <v>68176000.0</v>
       </c>
-      <c r="CJ36">
+      <c r="CK36">
         <v>73206000.0</v>
       </c>
-      <c r="CK36">
+      <c r="CL36">
         <v>-83000000.0</v>
       </c>
-      <c r="CL36">
+      <c r="CM36">
         <v>68027000.0</v>
       </c>
-      <c r="CM36"/>
       <c r="CN36"/>
+      <c r="CO36"/>
     </row>
-    <row r="37" spans="1:92">
+    <row r="37" spans="1:93">
       <c r="A37" t="s">
         <v>63</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
-      <c r="L37">
+      <c r="L37"/>
+      <c r="M37">
         <v>533000000.0</v>
       </c>
-      <c r="M37">
+      <c r="N37">
         <v>537000000.0</v>
       </c>
-      <c r="N37">
+      <c r="O37">
         <v>534000000.0</v>
       </c>
-      <c r="O37">
+      <c r="P37">
         <v>567000000.0</v>
       </c>
-      <c r="P37">
+      <c r="Q37">
         <v>570000000.0</v>
       </c>
-      <c r="Q37">
+      <c r="R37">
         <v>571000000.0</v>
       </c>
-      <c r="R37">
+      <c r="S37">
         <v>573000000.0</v>
       </c>
-      <c r="S37">
+      <c r="T37">
         <v>571000000.0</v>
       </c>
-      <c r="T37">
+      <c r="U37">
         <v>568000000.0</v>
       </c>
-      <c r="U37">
+      <c r="V37">
         <v>564000000.0</v>
       </c>
-      <c r="V37">
+      <c r="W37">
         <v>535000000.0</v>
       </c>
-      <c r="W37">
+      <c r="X37">
         <v>539000000.0</v>
       </c>
-      <c r="X37">
+      <c r="Y37">
         <v>536000000.0</v>
       </c>
-      <c r="Y37">
+      <c r="Z37">
         <v>545000000.0</v>
       </c>
-      <c r="Z37">
+      <c r="AA37">
         <v>543000000.0</v>
       </c>
-      <c r="AA37">
+      <c r="AB37">
         <v>538000000.0</v>
       </c>
-      <c r="AB37">
+      <c r="AC37">
         <v>540000000.0</v>
       </c>
-      <c r="AC37">
+      <c r="AD37">
         <v>553000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>486000000.0</v>
       </c>
       <c r="AE37">
         <v>486000000.0</v>
       </c>
       <c r="AF37">
+        <v>486000000.0</v>
+      </c>
+      <c r="AG37">
         <v>484000000.0</v>
       </c>
-      <c r="AG37">
+      <c r="AH37">
         <v>500000000.0</v>
       </c>
-      <c r="AH37">
+      <c r="AI37">
         <v>495000000.0</v>
       </c>
-      <c r="AI37">
+      <c r="AJ37">
         <v>482725000.0</v>
       </c>
-      <c r="AJ37">
+      <c r="AK37">
         <v>368206000.0</v>
       </c>
-      <c r="AK37">
+      <c r="AL37">
         <v>373636000.0</v>
       </c>
-      <c r="AL37">
+      <c r="AM37">
         <v>368416000.0</v>
       </c>
-      <c r="AM37">
+      <c r="AN37">
         <v>366409000.0</v>
       </c>
-      <c r="AN37">
+      <c r="AO37">
         <v>298273000.0</v>
       </c>
-      <c r="AO37">
+      <c r="AP37">
         <v>297876000.0</v>
       </c>
-      <c r="AP37">
+      <c r="AQ37">
         <v>296053000.0</v>
       </c>
-      <c r="AQ37">
+      <c r="AR37">
         <v>294839000.0</v>
       </c>
-      <c r="AR37">
+      <c r="AS37">
         <v>293787000.0</v>
       </c>
-      <c r="AS37">
+      <c r="AT37">
         <v>290884000.0</v>
       </c>
-      <c r="AT37">
+      <c r="AU37">
         <v>290377000.0</v>
       </c>
-      <c r="AU37">
+      <c r="AV37">
         <v>288487000.0</v>
       </c>
-      <c r="AV37">
-[...1 lines deleted...]
-      </c>
       <c r="AW37">
         <v>0.0</v>
       </c>
       <c r="AX37">
         <v>0.0</v>
       </c>
       <c r="AY37">
         <v>0.0</v>
       </c>
       <c r="AZ37">
         <v>0.0</v>
       </c>
       <c r="BA37">
         <v>0.0</v>
       </c>
       <c r="BB37">
         <v>0.0</v>
       </c>
       <c r="BC37">
         <v>0.0</v>
       </c>
       <c r="BD37">
         <v>0.0</v>
       </c>
       <c r="BE37">
         <v>0.0</v>
       </c>
       <c r="BF37">
         <v>0.0</v>
       </c>
       <c r="BG37">
         <v>0.0</v>
       </c>
       <c r="BH37">
         <v>0.0</v>
       </c>
-      <c r="BI37"/>
+      <c r="BI37">
+        <v>0.0</v>
+      </c>
       <c r="BJ37"/>
       <c r="BK37"/>
       <c r="BL37"/>
       <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
       <c r="CJ37"/>
       <c r="CK37"/>
       <c r="CL37"/>
       <c r="CM37"/>
       <c r="CN37"/>
+      <c r="CO37"/>
     </row>
-    <row r="38" spans="1:92">
+    <row r="38" spans="1:93">
       <c r="A38" t="s">
         <v>64</v>
       </c>
       <c r="B38"/>
       <c r="C38">
+        <v>784000000.0</v>
+      </c>
+      <c r="D38">
         <v>850000000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>852000000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>823000000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>708000000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>689000000.0</v>
       </c>
-      <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38">
         <v>669000000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>697000000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>662000000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>569000000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>575000000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>6056000000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>492000000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>5590000000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>3681000000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>256000000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>3395000000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>2187000000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>247000000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>266000000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>273000000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>268000000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>338000000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>341000000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>559000000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>504000000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>499000000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>460000000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>434000000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>2201000000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>2200955000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>2191341000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>2080797000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>2061875000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>2026358000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>500000000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>417846000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>395996000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>359345000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>389262000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>426137000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>445146000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>463860000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>329817000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>334050000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>323813000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>327680000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>321638000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>204638000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>150735000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>152171000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>161416000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>270615000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>278599000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>295418000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>279573000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>292332000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>307850000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>321575000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>240412000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>255977000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>263667000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>280019000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>283577000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>296334000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>290548000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>307629000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>308673000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>350139000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>350938000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>148960000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>148172000.0</v>
       </c>
-      <c r="BY38">
+      <c r="BZ38">
         <v>153173000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CA38">
         <v>155408000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CB38">
         <v>88928000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CC38">
         <v>75437000.0</v>
       </c>
-      <c r="CC38">
+      <c r="CD38">
         <v>63880000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CE38">
         <v>61094000.0</v>
       </c>
-      <c r="CE38">
+      <c r="CF38">
         <v>58215000.0</v>
       </c>
-      <c r="CF38">
+      <c r="CG38">
         <v>60550000.0</v>
       </c>
-      <c r="CG38">
+      <c r="CH38">
         <v>62355000.0</v>
       </c>
-      <c r="CH38">
+      <c r="CI38">
         <v>65463000.0</v>
       </c>
-      <c r="CI38">
+      <c r="CJ38">
         <v>68176000.0</v>
       </c>
-      <c r="CJ38">
+      <c r="CK38">
         <v>64973000.0</v>
       </c>
-      <c r="CK38">
+      <c r="CL38">
         <v>67778000.0</v>
       </c>
-      <c r="CL38">
+      <c r="CM38">
         <v>68027000.0</v>
       </c>
-      <c r="CM38"/>
-      <c r="CN38">
+      <c r="CN38"/>
+      <c r="CO38">
         <v>51118000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:92">
+    <row r="39" spans="1:93">
       <c r="A39" t="s">
         <v>65</v>
       </c>
       <c r="B39">
+        <v>109000000.0</v>
+      </c>
+      <c r="C39">
         <v>131000000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>136000000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>106000000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>104000000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>115000000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>133000000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>71000000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>66000000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>82000000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>89000000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>93000000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>55000000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>78000000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>118000000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>140000000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>114000000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>80000000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>98000000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>87000000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>59000000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>32000000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>42000000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>51000000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>32000000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>42000000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>45000000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>48000000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>40000000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>38000000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>36000000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>46000000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>29000000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>31000000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>34860000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>54351000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>43695000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>209000000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>224188000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>35642000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>24057000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>49928000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>49813000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>52652000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>49006000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>44244000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>44964000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>54636000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>50038000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>48057000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>41102000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>42876000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>36834000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>37005000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>34208000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>35108000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>33720000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>32106000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>28596000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>37708000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>31171000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>32770000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>34376000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>44344000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>38670000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>33573000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>37076000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>37797000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>36911000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>33460000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>31169000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>39072000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>28679000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>31937000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>24290000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>30369000.0</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>26338000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>31962000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CB39">
         <v>22552000.0</v>
       </c>
-      <c r="CB39">
+      <c r="CC39">
         <v>24418000.0</v>
       </c>
-      <c r="CC39">
+      <c r="CD39">
         <v>22106000.0</v>
       </c>
-      <c r="CD39">
+      <c r="CE39">
         <v>22319000.0</v>
       </c>
-      <c r="CE39">
+      <c r="CF39">
         <v>23768000.0</v>
       </c>
-      <c r="CF39">
+      <c r="CG39">
         <v>51605000.0</v>
       </c>
-      <c r="CG39">
+      <c r="CH39">
         <v>61137000.0</v>
       </c>
-      <c r="CH39">
+      <c r="CI39">
         <v>74479000.0</v>
       </c>
-      <c r="CI39">
+      <c r="CJ39">
         <v>16568000.0</v>
       </c>
-      <c r="CJ39">
+      <c r="CK39">
         <v>19999000.0</v>
       </c>
-      <c r="CK39">
+      <c r="CL39">
         <v>14982367.0</v>
       </c>
-      <c r="CL39">
+      <c r="CM39">
         <v>16073000.0</v>
       </c>
-      <c r="CM39"/>
-      <c r="CN39">
+      <c r="CN39"/>
+      <c r="CO39">
         <v>31298000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:92">
+    <row r="40" spans="1:93">
       <c r="A40" t="s">
         <v>66</v>
       </c>
-      <c r="B40"/>
-[...1 lines deleted...]
-      <c r="D40">
+      <c r="B40">
+        <v>1308000000.0</v>
+      </c>
+      <c r="C40">
+        <v>1398000000.0</v>
+      </c>
+      <c r="D40"/>
+      <c r="E40">
         <v>-160000000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>1140000000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>1407000000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>1323000000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>1148000000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>1484000000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>1642000000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>1569000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1329000000.0</v>
       </c>
       <c r="M40">
         <v>1329000000.0</v>
       </c>
       <c r="N40">
+        <v>1329000000.0</v>
+      </c>
+      <c r="O40">
         <v>-426000000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>1343000000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>1394000000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>1279000000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>1138000000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>943000000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>1447000000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>723000000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>-547000000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>772000000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>679000000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>593000000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>768000000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>742000000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>708000000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>678000000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>676000000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>675000000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>604000000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>596000000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>657000000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>609472000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>84088000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>400310000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>77985000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>550395000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>312985000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>209010000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>16545000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>290115000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>251680000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>205714000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>276118000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>309671000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>167329000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>147982000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>155245000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>174619000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>147449000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>167754000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>181460000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>163369000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>129768000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>114514000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>137561000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>135169000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>105966000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>92097000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>118804000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>124796000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>122617000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>94251000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>107436000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>101585000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>115992000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>79255000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>99455000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>115893000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>122090000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>90653000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>126311000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>100530000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>78752000.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>86090000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>82998000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>124920000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>114697000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>94152000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CE40">
         <v>104872000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CF40">
         <v>133318000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CG40">
         <v>91603000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CH40">
         <v>92677000.0</v>
       </c>
-      <c r="CH40">
+      <c r="CI40">
         <v>102125000.0</v>
       </c>
-      <c r="CI40">
+      <c r="CJ40">
         <v>96469000.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CK40">
         <v>95980000.0</v>
       </c>
-      <c r="CK40">
+      <c r="CL40">
         <v>100721000.0</v>
       </c>
-      <c r="CL40">
+      <c r="CM40">
         <v>77372000.0</v>
       </c>
-      <c r="CM40"/>
-      <c r="CN40">
+      <c r="CN40"/>
+      <c r="CO40">
         <v>65502000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:92">
+    <row r="41" spans="1:93">
       <c r="A41" t="s">
         <v>67</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41">
         <v>2336000000.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>2343000000.0</v>
       </c>
-      <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>2404000000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>2489000000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>3027000000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>2523000000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>2676000000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>2412000000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>1971000000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>2352000000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>2334000000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>1934000000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>1892000000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>1923000000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>1804000000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>1753000000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>1740000000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>1713000000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>1675000000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>1665000000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>1648000000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>1644000000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>502000000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>512034000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>507314000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>497805000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>485896000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>580593000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>139587000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>145786000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>150961000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>170770000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>162777000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>157130000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>173185000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>153158000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>31639000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>32338000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>35593000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>51691000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>50784000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>49854000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>51379000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>48814000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>49784000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>49518000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>50560000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>46604000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>47965000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>47347000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>45496000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>49121000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>49513000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>47953000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>49790000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>45441000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BQ41">
         <v>45383000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BR41">
         <v>45217000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BS41">
         <v>44836000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BT41">
         <v>39003000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BU41">
         <v>39914000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BV41">
         <v>42731000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BW41">
         <v>42024000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BX41">
         <v>48162000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BY41">
         <v>47367000.0</v>
       </c>
-      <c r="BY41">
+      <c r="BZ41">
         <v>45918000.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CA41">
         <v>44661000.0</v>
       </c>
-      <c r="CA41">
+      <c r="CB41">
         <v>38956000.0</v>
       </c>
-      <c r="CB41">
+      <c r="CC41">
         <v>37725000.0</v>
       </c>
-      <c r="CC41">
+      <c r="CD41">
         <v>42057000.0</v>
       </c>
-      <c r="CD41">
+      <c r="CE41">
         <v>40457000.0</v>
       </c>
-      <c r="CE41">
+      <c r="CF41">
         <v>35450000.0</v>
       </c>
-      <c r="CF41">
+      <c r="CG41">
         <v>33799000.0</v>
       </c>
-      <c r="CG41">
+      <c r="CH41">
         <v>35657000.0</v>
       </c>
-      <c r="CH41">
+      <c r="CI41">
         <v>40791000.0</v>
       </c>
-      <c r="CI41">
+      <c r="CJ41">
         <v>40785000.0</v>
       </c>
-      <c r="CJ41">
+      <c r="CK41">
         <v>24097000.0</v>
       </c>
-      <c r="CK41">
+      <c r="CL41">
         <v>23565000.0</v>
       </c>
-      <c r="CL41">
+      <c r="CM41">
         <v>23104000.0</v>
       </c>
-      <c r="CM41"/>
-      <c r="CN41">
+      <c r="CN41"/>
+      <c r="CO41">
         <v>23541000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:92">
+    <row r="42" spans="1:93">
       <c r="A42" t="s">
         <v>68</v>
       </c>
       <c r="B42">
-        <v>8792000000.0</v>
+        <v>181000000.0</v>
       </c>
       <c r="C42">
+        <v>170000000.0</v>
+      </c>
+      <c r="D42">
         <v>189000000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>10278000000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>166000000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>189000000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>237000000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>222000000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>210000000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>195000000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>179000000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>138000000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>125000000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>134000000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>151000000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>174000000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>200000000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>182000000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>170000000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>193000000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>185000000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>168000000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>154000000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>147000000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>138000000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>176000000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>165000000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>168000000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>182000000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>174000000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>225000000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>269000000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>263000000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>253000000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>243729000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>239326000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>235665000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>231302000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>226539000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>222995000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>286427000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>283836000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>322800000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>378896000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>436267000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>434069000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>474744000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>478345000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>473103000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>465885000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>476584000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>480024000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>489885000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>482952000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>473550000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>468593000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>471890000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>465278000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>464131000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>464426000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>462003000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>452703000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>435508000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>446307000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>444314000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>442469000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>440765000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>438418000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>436902000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>435581000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>434531000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>433272000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>432143000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>431197000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>430402000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>429361000.0</v>
       </c>
-      <c r="BY42">
+      <c r="BZ42">
         <v>428497000.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CA42">
         <v>427893000.0</v>
       </c>
-      <c r="CA42">
+      <c r="CB42">
         <v>426653000.0</v>
       </c>
-      <c r="CB42">
+      <c r="CC42">
         <v>425095000.0</v>
       </c>
-      <c r="CC42">
+      <c r="CD42">
         <v>424580000.0</v>
       </c>
-      <c r="CD42">
+      <c r="CE42">
         <v>424537000.0</v>
       </c>
-      <c r="CE42">
+      <c r="CF42">
         <v>424139000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>420513000.0</v>
       </c>
       <c r="CG42">
         <v>420513000.0</v>
       </c>
       <c r="CH42">
+        <v>420513000.0</v>
+      </c>
+      <c r="CI42">
         <v>420124000.0</v>
       </c>
-      <c r="CI42">
+      <c r="CJ42">
         <v>420218000.0</v>
       </c>
-      <c r="CJ42">
+      <c r="CK42">
         <v>205011000.0</v>
       </c>
-      <c r="CK42">
+      <c r="CL42">
         <v>129000000.0</v>
       </c>
-      <c r="CL42">
+      <c r="CM42">
         <v>477602000.0</v>
       </c>
-      <c r="CM42"/>
       <c r="CN42"/>
+      <c r="CO42"/>
     </row>
-    <row r="43" spans="1:92">
+    <row r="43" spans="1:93">
       <c r="A43" t="s">
         <v>69</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -14261,87 +14436,86 @@
       <c r="BP43"/>
       <c r="BQ43"/>
       <c r="BR43"/>
       <c r="BS43"/>
       <c r="BT43"/>
       <c r="BU43"/>
       <c r="BV43"/>
       <c r="BW43"/>
       <c r="BX43"/>
       <c r="BY43"/>
       <c r="BZ43"/>
       <c r="CA43"/>
       <c r="CB43"/>
       <c r="CC43"/>
       <c r="CD43"/>
       <c r="CE43"/>
       <c r="CF43"/>
       <c r="CG43"/>
       <c r="CH43"/>
       <c r="CI43"/>
       <c r="CJ43"/>
       <c r="CK43"/>
       <c r="CL43"/>
       <c r="CM43"/>
       <c r="CN43"/>
+      <c r="CO43"/>
     </row>
-    <row r="44" spans="1:92">
+    <row r="44" spans="1:93">
       <c r="A44" t="s">
         <v>70</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
-      <c r="AE44">
-[...1 lines deleted...]
-      </c>
+      <c r="AE44"/>
       <c r="AF44">
         <v>0.0</v>
       </c>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
@@ -14385,2223 +14559,2257 @@
       </c>
       <c r="BA44">
         <v>0.0</v>
       </c>
       <c r="BB44">
         <v>0.0</v>
       </c>
       <c r="BC44">
         <v>0.0</v>
       </c>
       <c r="BD44">
         <v>0.0</v>
       </c>
       <c r="BE44">
         <v>0.0</v>
       </c>
       <c r="BF44">
         <v>0.0</v>
       </c>
       <c r="BG44">
         <v>0.0</v>
       </c>
       <c r="BH44">
         <v>0.0</v>
       </c>
-      <c r="BI44"/>
+      <c r="BI44">
+        <v>0.0</v>
+      </c>
       <c r="BJ44"/>
       <c r="BK44"/>
       <c r="BL44"/>
       <c r="BM44"/>
       <c r="BN44"/>
       <c r="BO44"/>
       <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
       <c r="CI44"/>
-      <c r="CJ44">
-[...1 lines deleted...]
-      </c>
+      <c r="CJ44"/>
       <c r="CK44">
         <v>89000000.0</v>
       </c>
       <c r="CL44">
         <v>89000000.0</v>
       </c>
-      <c r="CM44"/>
-      <c r="CN44">
+      <c r="CM44">
         <v>89000000.0</v>
       </c>
+      <c r="CN44"/>
+      <c r="CO44">
+        <v>89000000.0</v>
+      </c>
     </row>
-    <row r="45" spans="1:92">
+    <row r="45" spans="1:93">
       <c r="A45" t="s">
         <v>71</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>9361000000.0</v>
+      </c>
       <c r="C45">
+        <v>16139000000.0</v>
+      </c>
+      <c r="D45">
         <v>9628000000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>9651000000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>9501000000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>15282000000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>9421000000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>9320000000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>9229000000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>14456000000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>9221000000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>9194000000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>9161000000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>13838000000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>8884000000.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45">
         <v>7371000000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>7388000000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>6920000000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>7313000000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>7349000000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>7315000000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>7355000000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>7259000000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>7213000000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>7120000000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>6595000000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>6519000000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>6468000000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>6447000000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>6412000000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>6343637000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>6316731000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>6392745000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>6420062000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>6450947000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>3230523000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>3114821000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>3004067000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>2916630000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>2855508000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>2751486000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>2757557000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>2710475000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>2217049000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>2150643000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>2088014000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>1952918000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>1785574000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>1629309000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>1510048000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>1394198000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>1309752000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>1263556000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>1232066000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>1195508000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>1179698000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>1173185000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>1170334000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>1165410000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>1172632000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BN45">
         <v>1183345000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BO45">
         <v>1194311000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BP45">
         <v>1186010000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BQ45">
         <v>1200958000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BR45">
         <v>1210748000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BS45">
         <v>1197452000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BT45">
         <v>1181572000.0</v>
       </c>
-      <c r="BT45">
+      <c r="BU45">
         <v>1159799000.0</v>
       </c>
-      <c r="BU45">
+      <c r="BV45">
         <v>1143224000.0</v>
       </c>
-      <c r="BV45">
+      <c r="BW45">
         <v>1126212000.0</v>
       </c>
-      <c r="BW45">
+      <c r="BX45">
         <v>1099611000.0</v>
       </c>
-      <c r="BX45">
+      <c r="BY45">
         <v>1086873000.0</v>
       </c>
-      <c r="BY45">
+      <c r="BZ45">
         <v>1076364000.0</v>
       </c>
-      <c r="BZ45">
+      <c r="CA45">
         <v>1076903000.0</v>
       </c>
-      <c r="CA45">
+      <c r="CB45">
         <v>909532000.0</v>
       </c>
-      <c r="CB45">
+      <c r="CC45">
         <v>900791000.0</v>
       </c>
-      <c r="CC45">
+      <c r="CD45">
         <v>878246000.0</v>
       </c>
-      <c r="CD45">
+      <c r="CE45">
         <v>863232000.0</v>
       </c>
-      <c r="CE45">
+      <c r="CF45">
         <v>855846000.0</v>
       </c>
-      <c r="CF45">
+      <c r="CG45">
         <v>861819000.0</v>
       </c>
-      <c r="CG45">
+      <c r="CH45">
         <v>853872000.0</v>
       </c>
-      <c r="CH45">
+      <c r="CI45">
         <v>855052000.0</v>
       </c>
-      <c r="CI45">
+      <c r="CJ45">
         <v>872317000.0</v>
       </c>
-      <c r="CJ45">
+      <c r="CK45">
         <v>860040000.0</v>
       </c>
-      <c r="CK45">
+      <c r="CL45">
         <v>871000000.0</v>
       </c>
-      <c r="CL45"/>
       <c r="CM45"/>
       <c r="CN45"/>
+      <c r="CO45"/>
     </row>
-    <row r="46" spans="1:92">
+    <row r="46" spans="1:93">
       <c r="A46" t="s">
         <v>72</v>
       </c>
       <c r="B46">
-        <v>8605000000.0</v>
+        <v>9361000000.0</v>
       </c>
       <c r="C46">
+        <v>9403000000.0</v>
+      </c>
+      <c r="D46">
         <v>8825000000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>8827000000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>9501000000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>9434000000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>9421000000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>9320000000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>9229000000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>9216000000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>9221000000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>8550000000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>8518000000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>8525000000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>8884000000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>8910000000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>8907000000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>8168000000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>7471000000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>7371000000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>6921000000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>6920000000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>6853000000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>7349000000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>6883000000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>6912000000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>6842000000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>7213000000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>7120000000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>6595000000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>6519000000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>6468000000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>6447000000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>6412000000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>6343637000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>6316731000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>6392745000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>6420000000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>6450947000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>3230523000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>3114821000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>3004067000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>2916630000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>2855508000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>2751486000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>2757557000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>2710475000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>2217049000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>2150643000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>2088014000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>1952918000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>1785574000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>1629309000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>1510048000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>1394198000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>1309752000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>1263556000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>1232066000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>1195508000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>1179698000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>1173185000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>1170334000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>1165410000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>1172632000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>1183345000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>1194311000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>1186010000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>1200958000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>1210748000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>1197452000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>1181572000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>1159799000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>1143224000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>1126212000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>1099611000.0</v>
       </c>
-      <c r="BX46">
+      <c r="BY46">
         <v>1086873000.0</v>
       </c>
-      <c r="BY46">
+      <c r="BZ46">
         <v>1076364000.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CA46">
         <v>1076903000.0</v>
       </c>
-      <c r="CA46">
+      <c r="CB46">
         <v>909532000.0</v>
       </c>
-      <c r="CB46">
+      <c r="CC46">
         <v>900791000.0</v>
       </c>
-      <c r="CC46">
+      <c r="CD46">
         <v>878246000.0</v>
       </c>
-      <c r="CD46">
+      <c r="CE46">
         <v>863232000.0</v>
       </c>
-      <c r="CE46">
+      <c r="CF46">
         <v>855846000.0</v>
       </c>
-      <c r="CF46">
+      <c r="CG46">
         <v>861819000.0</v>
       </c>
-      <c r="CG46">
+      <c r="CH46">
         <v>853872000.0</v>
       </c>
-      <c r="CH46">
+      <c r="CI46">
         <v>855052000.0</v>
       </c>
-      <c r="CI46">
+      <c r="CJ46">
         <v>872317000.0</v>
       </c>
-      <c r="CJ46">
+      <c r="CK46">
         <v>860040000.0</v>
       </c>
-      <c r="CK46">
+      <c r="CL46">
         <v>871000000.0</v>
       </c>
-      <c r="CL46">
+      <c r="CM46">
         <v>905068000.0</v>
       </c>
-      <c r="CM46"/>
       <c r="CN46"/>
+      <c r="CO46"/>
     </row>
-    <row r="47" spans="1:92">
+    <row r="47" spans="1:93">
       <c r="A47" t="s">
         <v>73</v>
       </c>
       <c r="B47"/>
       <c r="C47">
+        <v>9403000000.0</v>
+      </c>
+      <c r="D47">
         <v>9628000000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>9651000000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>9501000000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>9434000000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>9421000000.0</v>
       </c>
-      <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47">
         <v>9221000000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>8550000000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>8518000000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>8525000000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>8301000000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>8303000000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>8276000000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>7606000000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>6992000000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>7371000000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>6921000000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>6920000000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>6853000000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>6887000000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>6883000000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>6912000000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>6842000000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>6832000000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>6720000000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>6595000000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>6519000000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>6468000000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>6447000000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>6412000000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>6343637000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>6316731000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>6392745000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>6420062000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>6450947000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>3230523000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>3114821000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>3004067000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>2916630000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>2855508000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>2751486000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>2757557000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>2710475000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>2217049000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>2150643000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>2088014000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>1952918000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>1785574000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>1629309000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>1510048000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>1394198000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>1309752000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>1263556000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>1232066000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>1195508000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>1179698000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>1173185000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>1170334000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>1165410000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>1172632000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>1183345000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>1194311000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>1186010000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BQ47">
         <v>1200958000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BR47">
         <v>1210748000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BS47">
         <v>1197452000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BT47">
         <v>1181572000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BU47">
         <v>1159799000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BV47">
         <v>1143224000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BW47">
         <v>1126212000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BX47">
         <v>1099611000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BY47">
         <v>1086873000.0</v>
       </c>
-      <c r="BY47">
+      <c r="BZ47">
         <v>1076364000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CA47">
         <v>1076903000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CB47">
         <v>909532000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CC47">
         <v>900791000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CD47">
         <v>878246000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CE47">
         <v>863232000.0</v>
       </c>
-      <c r="CE47">
+      <c r="CF47">
         <v>855846000.0</v>
       </c>
-      <c r="CF47">
+      <c r="CG47">
         <v>861819000.0</v>
       </c>
-      <c r="CG47">
+      <c r="CH47">
         <v>853872000.0</v>
       </c>
-      <c r="CH47">
+      <c r="CI47">
         <v>855052000.0</v>
       </c>
-      <c r="CI47">
+      <c r="CJ47">
         <v>872317000.0</v>
       </c>
-      <c r="CJ47">
+      <c r="CK47">
         <v>883316000.0</v>
       </c>
-      <c r="CK47">
+      <c r="CL47">
         <v>895047000.0</v>
       </c>
-      <c r="CL47">
+      <c r="CM47">
         <v>905068000.0</v>
       </c>
-      <c r="CM47"/>
-      <c r="CN47">
+      <c r="CN47"/>
+      <c r="CO47">
         <v>935463000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:92">
+    <row r="48" spans="1:93">
       <c r="A48" t="s">
         <v>74</v>
       </c>
-      <c r="B48"/>
+      <c r="B48">
+        <v>8464000000.0</v>
+      </c>
       <c r="C48">
+        <v>8701000000.0</v>
+      </c>
+      <c r="D48">
         <v>9313000000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>10163000000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>10373000000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>10481000000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>10541000000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>10500000000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>10252000000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>10143000000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>10705000000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>10484000000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>10232000000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>9885000000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>9700000000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>9345000000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>8525000000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>7808000000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>7202000000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>6633000000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>6145000000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>5938000000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>5863000000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>5840000000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>5860000000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>5757000000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>5724000000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>5600000000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>5513000000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>5477000000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>5400000000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>5125000000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>4874000000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>4613000000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>3837644000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>3653988000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>3525820000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>3412286000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>3337968000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>3296922000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>3209415000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>3109987000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>3022717000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>2863069000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>2679906000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>2555528000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>2394203000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>2248513000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>2095904000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>1954661000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>1798721000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>1643515000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>1510266000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>1399472000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>1567371000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>1492914000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>1382337000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>1299438000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>1277901000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>1214884000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>1138063000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>1058737000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>978871000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>920341000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>867203000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>853358000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>844699000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>818727000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>805337000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>814873000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>927886000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>903969000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>859978000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>857872000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>842321000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>807254000.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>771982000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>754921000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>743135000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>684086000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CD48">
         <v>618710000.0</v>
       </c>
-      <c r="CD48">
+      <c r="CE48">
         <v>569164000.0</v>
       </c>
-      <c r="CE48">
+      <c r="CF48">
         <v>497332000.0</v>
       </c>
-      <c r="CF48">
+      <c r="CG48">
         <v>455595000.0</v>
       </c>
-      <c r="CG48">
+      <c r="CH48">
         <v>408451000.0</v>
       </c>
-      <c r="CH48">
+      <c r="CI48">
         <v>348689000.0</v>
       </c>
-      <c r="CI48">
+      <c r="CJ48">
         <v>302742000.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CK48">
         <v>274425000.0</v>
       </c>
-      <c r="CK48">
+      <c r="CL48">
         <v>240000000.0</v>
       </c>
-      <c r="CL48">
+      <c r="CM48">
         <v>65937000.0</v>
       </c>
-      <c r="CM48"/>
-      <c r="CN48">
+      <c r="CN48"/>
+      <c r="CO48">
         <v>50060000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:92">
+    <row r="49" spans="1:93">
       <c r="A49" t="s">
         <v>75</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49">
         <v>10484000000.0</v>
       </c>
-      <c r="M49">
+      <c r="N49">
         <v>10232000000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>9885000000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>9700000000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>9345000000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>8525000000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>7808000000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>7202000000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>6633000000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>6145000000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>5938000000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>5863000000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>5840000000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>5860000000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>5757000000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>5724000000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>5600000000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>5513000000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>5477000000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>5400000000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>5125000000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>4874000000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>4613000000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>3837644000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>3653988000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>3525820000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>3412286000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>3337968000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>3296922000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>3209415000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>3109987000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AR49">
         <v>3022717000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>2863069000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AT49">
         <v>2679906000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AU49">
         <v>2555528000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AV49">
         <v>2394203000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AW49">
         <v>2248513000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AX49">
         <v>2095904000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AY49">
         <v>1954661000.0</v>
       </c>
-      <c r="AY49">
+      <c r="AZ49">
         <v>1798721000.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BA49">
         <v>1643515000.0</v>
       </c>
-      <c r="BA49">
+      <c r="BB49">
         <v>1510266000.0</v>
       </c>
-      <c r="BB49">
+      <c r="BC49">
         <v>1399472000.0</v>
       </c>
-      <c r="BC49">
+      <c r="BD49">
         <v>1567371000.0</v>
       </c>
-      <c r="BD49">
+      <c r="BE49">
         <v>1492914000.0</v>
       </c>
-      <c r="BE49">
+      <c r="BF49">
         <v>1382337000.0</v>
       </c>
-      <c r="BF49">
+      <c r="BG49">
         <v>1299438000.0</v>
       </c>
-      <c r="BG49">
+      <c r="BH49">
         <v>1277901000.0</v>
       </c>
-      <c r="BH49">
+      <c r="BI49">
         <v>1214884000.0</v>
       </c>
-      <c r="BI49"/>
       <c r="BJ49"/>
       <c r="BK49"/>
       <c r="BL49"/>
       <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
       <c r="CJ49"/>
       <c r="CK49"/>
       <c r="CL49"/>
       <c r="CM49"/>
       <c r="CN49"/>
+      <c r="CO49"/>
     </row>
-    <row r="50" spans="1:92">
+    <row r="50" spans="1:93">
       <c r="A50" t="s">
         <v>76</v>
       </c>
-      <c r="B50"/>
+      <c r="B50">
+        <v>496000000.0</v>
+      </c>
       <c r="C50">
+        <v>497000000.0</v>
+      </c>
+      <c r="D50">
         <v>750000000.0</v>
       </c>
-      <c r="D50"/>
       <c r="E50"/>
-      <c r="F50">
+      <c r="F50"/>
+      <c r="G50">
         <v>6000000.0</v>
       </c>
-      <c r="G50"/>
-[...2 lines deleted...]
-      </c>
+      <c r="H50"/>
       <c r="I50">
         <v>300000000.0</v>
       </c>
       <c r="J50">
-        <v>299000000.0</v>
+        <v>300000000.0</v>
       </c>
       <c r="K50">
         <v>299000000.0</v>
       </c>
       <c r="L50">
+        <v>299000000.0</v>
+      </c>
+      <c r="M50">
         <v>3000000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>2000000.0</v>
       </c>
-      <c r="N50"/>
-      <c r="O50">
+      <c r="O50"/>
+      <c r="P50">
         <v>8000000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>10000000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>264000000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>269000000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>268000000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>37000000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>34000000.0</v>
       </c>
-      <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
-      <c r="Y50">
+      <c r="Y50"/>
+      <c r="Z50">
         <v>1000000.0</v>
       </c>
-      <c r="Z50"/>
-      <c r="AA50">
+      <c r="AA50"/>
+      <c r="AB50">
         <v>17000000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>26000000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>22000000.0</v>
       </c>
-      <c r="AD50"/>
       <c r="AE50"/>
-      <c r="AF50">
+      <c r="AF50"/>
+      <c r="AG50">
         <v>2666000000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>461000000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>710000000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>3349402000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>3489900000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>3602831000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>3828000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>148681000.0</v>
       </c>
       <c r="AN50">
         <v>148681000.0</v>
       </c>
-      <c r="AO50"/>
-      <c r="AP50">
+      <c r="AO50">
+        <v>148681000.0</v>
+      </c>
+      <c r="AP50"/>
+      <c r="AQ50">
         <v>764258000.0</v>
       </c>
-      <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
-      <c r="AT50">
+      <c r="AT50"/>
+      <c r="AU50">
         <v>763997000.0</v>
       </c>
-      <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
       <c r="BW50"/>
       <c r="BX50"/>
       <c r="BY50"/>
       <c r="BZ50"/>
       <c r="CA50"/>
       <c r="CB50"/>
       <c r="CC50"/>
       <c r="CD50"/>
       <c r="CE50"/>
       <c r="CF50"/>
       <c r="CG50"/>
       <c r="CH50"/>
       <c r="CI50"/>
       <c r="CJ50"/>
       <c r="CK50"/>
       <c r="CL50"/>
       <c r="CM50"/>
       <c r="CN50"/>
+      <c r="CO50"/>
     </row>
-    <row r="51" spans="1:92">
+    <row r="51" spans="1:93">
       <c r="A51" t="s">
         <v>77</v>
       </c>
       <c r="B51">
-        <v>497000000.0</v>
+        <v>6416000000.0</v>
       </c>
       <c r="C51">
+        <v>6410000000.0</v>
+      </c>
+      <c r="D51">
         <v>5365000000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>5617000000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>5552000000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>5275000000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>5476000000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>5791000000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>5512000000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>5517000000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>5415000000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>4897000000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>4894000000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>4998000000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>5293000000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>5362000000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>5680000000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>5641000000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>5589000000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>3961000000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>3581000000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>3573000000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>3682000000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>4120000000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>4433000000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>4700000000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>3441000000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>2989000000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>3002000000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>3827000000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>2667000000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>2666000000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>3127000000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>3837000000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>3349402000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>3490604000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>3602831000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>3828000000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>3829266000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>759716000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>759333000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>999444000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>771236000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>783231000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>764027000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>796434000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>763968000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>763938000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>763909000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>798048000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>763849000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>763820000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>763790000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>786066000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>763731000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>764604000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>764583000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>784174000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>764543000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>764522000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>764502000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>764482000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>610461000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>515441000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BN51">
         <v>515420000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BO51">
         <v>515400000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BP51">
         <v>515380000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BQ51">
         <v>510359000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BR51">
         <v>510339000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BS51">
         <v>510319000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BT51">
         <v>515948000.0</v>
       </c>
-      <c r="BT51">
+      <c r="BU51">
         <v>549438000.0</v>
       </c>
-      <c r="BU51">
+      <c r="BV51">
         <v>554807000.0</v>
       </c>
-      <c r="BV51">
+      <c r="BW51">
         <v>511414000.0</v>
       </c>
-      <c r="BW51">
+      <c r="BX51">
         <v>335217000.0</v>
       </c>
-      <c r="BX51">
+      <c r="BY51">
         <v>260196000.0</v>
       </c>
-      <c r="BY51">
+      <c r="BZ51">
         <v>280876000.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CA51">
         <v>260156000.0</v>
       </c>
-      <c r="CA51">
+      <c r="CB51">
         <v>260135000.0</v>
       </c>
-      <c r="CB51">
+      <c r="CC51">
         <v>260115000.0</v>
       </c>
-      <c r="CC51">
+      <c r="CD51">
         <v>260094000.0</v>
       </c>
-      <c r="CD51">
+      <c r="CE51">
         <v>266889000.0</v>
       </c>
-      <c r="CE51">
+      <c r="CF51">
         <v>267189000.0</v>
       </c>
-      <c r="CF51">
+      <c r="CG51">
         <v>267489000.0</v>
       </c>
-      <c r="CG51">
+      <c r="CH51">
         <v>267789000.0</v>
       </c>
-      <c r="CH51">
+      <c r="CI51">
         <v>298089000.0</v>
       </c>
-      <c r="CI51">
+      <c r="CJ51">
         <v>348389000.0</v>
       </c>
-      <c r="CJ51">
+      <c r="CK51">
         <v>536689000.0</v>
       </c>
-      <c r="CK51">
+      <c r="CL51">
         <v>537000000.0</v>
       </c>
-      <c r="CL51">
+      <c r="CM51">
         <v>510289000.0</v>
       </c>
-      <c r="CM51"/>
       <c r="CN51"/>
+      <c r="CO51"/>
     </row>
-    <row r="52" spans="1:92">
+    <row r="52" spans="1:93">
       <c r="A52" t="s">
         <v>78</v>
       </c>
       <c r="B52">
-        <v>497000000.0</v>
+        <v>670000000.0</v>
       </c>
       <c r="C52">
+        <v>635000000.0</v>
+      </c>
+      <c r="D52">
         <v>750000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>232000000.0</v>
       </c>
       <c r="E52">
         <v>232000000.0</v>
       </c>
       <c r="F52">
+        <v>232000000.0</v>
+      </c>
+      <c r="G52">
         <v>6000000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>145000000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>517000000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>300000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>299000000.0</v>
       </c>
       <c r="K52">
         <v>299000000.0</v>
       </c>
       <c r="L52">
+        <v>299000000.0</v>
+      </c>
+      <c r="M52">
         <v>3000000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>2000000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>119000000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>6000000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>10000000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>264000000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>269000000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>268000000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>37000000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>34000000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>7000000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>1000000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>3000000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>1000000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>1255000000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>17000000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>26000000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>22000000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>1159000000.0</v>
       </c>
-      <c r="AE52"/>
-      <c r="AF52">
+      <c r="AF52"/>
+      <c r="AG52">
         <v>2666000000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>461000000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>710000000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>3349402000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>704000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>1189000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>149000000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>148681000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>1263000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>1033000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>235329000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>7150000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>19175000.0</v>
       </c>
-      <c r="AS52"/>
-      <c r="AT52">
+      <c r="AT52"/>
+      <c r="AU52">
         <v>32437000.0</v>
       </c>
-      <c r="AU52"/>
       <c r="AV52"/>
       <c r="AW52"/>
-      <c r="AX52">
+      <c r="AX52"/>
+      <c r="AY52">
         <v>34169000.0</v>
       </c>
-      <c r="AY52"/>
       <c r="AZ52"/>
       <c r="BA52"/>
-      <c r="BB52">
+      <c r="BB52"/>
+      <c r="BC52">
         <v>22305000.0</v>
       </c>
-      <c r="BC52"/>
       <c r="BD52"/>
       <c r="BE52"/>
-      <c r="BF52">
+      <c r="BF52"/>
+      <c r="BG52">
         <v>19611000.0</v>
       </c>
-      <c r="BG52"/>
       <c r="BH52"/>
       <c r="BI52"/>
-      <c r="BJ52">
+      <c r="BJ52"/>
+      <c r="BK52">
         <v>17288000.0</v>
       </c>
-      <c r="BK52"/>
       <c r="BL52"/>
       <c r="BM52"/>
-      <c r="BN52">
+      <c r="BN52"/>
+      <c r="BO52">
         <v>26499000.0</v>
       </c>
-      <c r="BO52"/>
       <c r="BP52"/>
       <c r="BQ52"/>
-      <c r="BR52">
+      <c r="BR52"/>
+      <c r="BS52">
         <v>26622000.0</v>
       </c>
-      <c r="BS52"/>
       <c r="BT52"/>
       <c r="BU52"/>
-      <c r="BV52">
+      <c r="BV52"/>
+      <c r="BW52">
         <v>17705000.0</v>
       </c>
-      <c r="BW52"/>
       <c r="BX52"/>
       <c r="BY52"/>
-      <c r="BZ52">
+      <c r="BZ52"/>
+      <c r="CA52">
         <v>15876000.0</v>
       </c>
-      <c r="CA52"/>
       <c r="CB52"/>
       <c r="CC52"/>
-      <c r="CD52">
-[...1 lines deleted...]
-      </c>
+      <c r="CD52"/>
       <c r="CE52">
         <v>1200000.0</v>
       </c>
       <c r="CF52">
         <v>1200000.0</v>
       </c>
       <c r="CG52">
         <v>1200000.0</v>
       </c>
       <c r="CH52">
         <v>1200000.0</v>
       </c>
       <c r="CI52">
         <v>1200000.0</v>
       </c>
       <c r="CJ52">
+        <v>1200000.0</v>
+      </c>
+      <c r="CK52">
         <v>28200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1200000.0</v>
       </c>
       <c r="CL52">
         <v>1200000.0</v>
       </c>
-      <c r="CM52"/>
+      <c r="CM52">
+        <v>1200000.0</v>
+      </c>
       <c r="CN52"/>
+      <c r="CO52"/>
     </row>
-    <row r="53" spans="1:92">
+    <row r="53" spans="1:93">
       <c r="A53" t="s">
         <v>79</v>
       </c>
       <c r="B53">
+        <v>205000000.0</v>
+      </c>
+      <c r="C53">
         <v>204000000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>198000000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>192000000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>183000000.0</v>
       </c>
-      <c r="F53"/>
-      <c r="G53"/>
+      <c r="G53">
+        <v>0.0</v>
+      </c>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
-      <c r="S53">
+      <c r="S53"/>
+      <c r="T53">
         <v>1010000000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>1009000000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>1029000000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>1059000000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>1046000000.0</v>
       </c>
-      <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
-      <c r="AE53">
-[...1 lines deleted...]
-      </c>
+      <c r="AE53"/>
       <c r="AF53">
         <v>0.0</v>
       </c>
       <c r="AG53">
         <v>0.0</v>
       </c>
       <c r="AH53">
+        <v>0.0</v>
+      </c>
+      <c r="AI53">
         <v>1000000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>8626000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>8607000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>9328000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>160527000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>169320000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>352021000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>525008000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>520144000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>285726000.0</v>
       </c>
-      <c r="AR53">
-[...1 lines deleted...]
-      </c>
       <c r="AS53">
         <v>0.0</v>
       </c>
       <c r="AT53">
         <v>0.0</v>
       </c>
       <c r="AU53">
         <v>0.0</v>
       </c>
       <c r="AV53">
         <v>0.0</v>
       </c>
       <c r="AW53">
+        <v>0.0</v>
+      </c>
+      <c r="AX53">
         <v>243694000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AY53">
         <v>239388000.0</v>
       </c>
-      <c r="AY53">
+      <c r="AZ53">
         <v>125597000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BA53">
         <v>29969000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BB53">
         <v>94903000.0</v>
       </c>
-      <c r="BB53">
+      <c r="BC53">
         <v>124873000.0</v>
       </c>
-      <c r="BC53">
-[...1 lines deleted...]
-      </c>
       <c r="BD53">
         <v>0.0</v>
       </c>
       <c r="BE53">
         <v>0.0</v>
       </c>
       <c r="BF53">
         <v>0.0</v>
       </c>
       <c r="BG53">
         <v>0.0</v>
       </c>
       <c r="BH53">
         <v>0.0</v>
       </c>
-      <c r="BI53"/>
+      <c r="BI53">
+        <v>0.0</v>
+      </c>
       <c r="BJ53"/>
       <c r="BK53"/>
       <c r="BL53"/>
       <c r="BM53"/>
       <c r="BN53"/>
       <c r="BO53"/>
       <c r="BP53"/>
       <c r="BQ53"/>
       <c r="BR53"/>
       <c r="BS53"/>
       <c r="BT53"/>
       <c r="BU53"/>
       <c r="BV53"/>
       <c r="BW53"/>
       <c r="BX53"/>
       <c r="BY53"/>
       <c r="BZ53"/>
-      <c r="CA53">
+      <c r="CA53"/>
+      <c r="CB53">
         <v>100275000.0</v>
       </c>
-      <c r="CB53"/>
       <c r="CC53"/>
       <c r="CD53"/>
       <c r="CE53"/>
       <c r="CF53"/>
       <c r="CG53"/>
       <c r="CH53"/>
       <c r="CI53"/>
       <c r="CJ53"/>
-      <c r="CK53">
+      <c r="CK53"/>
+      <c r="CL53">
         <v>17633.0</v>
       </c>
-      <c r="CL53"/>
       <c r="CM53"/>
       <c r="CN53"/>
+      <c r="CO53"/>
     </row>
-    <row r="54" spans="1:92">
+    <row r="54" spans="1:93">
       <c r="A54" t="s">
         <v>80</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
-      <c r="AE54">
-[...1 lines deleted...]
-      </c>
+      <c r="AE54"/>
       <c r="AF54">
         <v>0.0</v>
       </c>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
@@ -16645,1251 +16853,1264 @@
       </c>
       <c r="BA54">
         <v>0.0</v>
       </c>
       <c r="BB54">
         <v>0.0</v>
       </c>
       <c r="BC54">
         <v>0.0</v>
       </c>
       <c r="BD54">
         <v>0.0</v>
       </c>
       <c r="BE54">
         <v>0.0</v>
       </c>
       <c r="BF54">
         <v>0.0</v>
       </c>
       <c r="BG54">
         <v>0.0</v>
       </c>
       <c r="BH54">
         <v>0.0</v>
       </c>
-      <c r="BI54"/>
+      <c r="BI54">
+        <v>0.0</v>
+      </c>
       <c r="BJ54"/>
       <c r="BK54"/>
       <c r="BL54"/>
       <c r="BM54"/>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
       <c r="CJ54"/>
       <c r="CK54"/>
       <c r="CL54"/>
       <c r="CM54"/>
       <c r="CN54"/>
+      <c r="CO54"/>
     </row>
-    <row r="55" spans="1:92">
+    <row r="55" spans="1:93">
       <c r="A55" t="s">
         <v>81</v>
       </c>
       <c r="B55">
+        <v>19707000000.0</v>
+      </c>
+      <c r="C55">
         <v>19961000000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>19814000000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>20806000000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>20711000000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>20750000000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>21109000000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>21083000000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>20960000000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>21035000000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>21396000000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>20981000000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>20806000000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>20550000000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>20425000000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>20372000000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>19741000000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>18459000000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>17108000000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>14719000000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>14050000000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>13835000000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>13694000000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>13555000000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>14163000000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>13261000000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>13107000000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>12216000000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>12104000000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>11602000000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>11721000000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>11346000000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>11604000000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>12076000000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>11244125000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>10885707000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>10724830000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>10890253000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>10897049000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>5920564000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>5724401000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>5575252000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>5524405000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>5411010000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>5179785000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>5213990000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>5126283000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>4369369000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>4171956000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>4060909000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>3923449000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>3708335000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>3559225000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>3412196000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>3544174000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>3441938000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>3330047000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>3266821000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>3207179000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>3147800000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>3006868000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>2954144000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>2667935000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>2544137000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>2466955000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>2446356000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>2411413000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>2334844000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>2288220000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>2286989000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>2596811000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>2685972000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>2526322000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>2569335000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>2314846000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>2172380000.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>2110481000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>2082098000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>1972102000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>1942363000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>1817455000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>1827189000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>1703799000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>1647969000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>1628309000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CI55">
         <v>1592453000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CJ55">
         <v>1505866000.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CK55">
         <v>1441909000.0</v>
       </c>
-      <c r="CK55">
+      <c r="CL55">
         <v>1375000000.0</v>
       </c>
-      <c r="CL55">
+      <c r="CM55">
         <v>1385938000.0</v>
       </c>
-      <c r="CM55"/>
-      <c r="CN55">
+      <c r="CN55"/>
+      <c r="CO55">
         <v>1322053000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:92">
+    <row r="56" spans="1:93">
       <c r="A56" t="s">
         <v>82</v>
       </c>
       <c r="B56">
+        <v>5952000000.0</v>
+      </c>
+      <c r="C56">
         <v>6216000000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>5751000000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>5946000000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>6021000000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>6214000000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>6549000000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>6609000000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>6526000000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>6609000000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>6757000000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>6296000000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>6146000000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>5973000000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>6101000000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>6013000000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>5405000000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>5263000000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>6435000000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>4445000000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>3734000000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>3477000000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>3381000000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>3165000000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>3768000000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>2742000000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>3482000000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>2595000000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>2627000000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>2842000000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>3004000000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>2694000000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>2959000000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>3463000000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>2699533000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>2377635000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>2251288000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>2408316000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>2419744000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>2190041000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>2191734000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>2175189000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>2248430000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>2166240000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>2002162000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>2011287000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>1951948000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>1822503000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>1687263000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>1649082000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>1642851000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>1601123000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>1725278000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>1751413000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>1997805000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>1970770000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>1795876000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>1756156000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>1716253000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>1688529000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>1541351000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>1475960000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>1180950000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>1131093000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>1027633000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>988378000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>945384000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>850309000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>781138000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>798989000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>1107610000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>1217500000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>1032959000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>1092185000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>1066275000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>937335000.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>880944000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>849787000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>973642000.0</v>
       </c>
-      <c r="CB56">
+      <c r="CC56">
         <v>966135000.0</v>
       </c>
-      <c r="CC56">
+      <c r="CD56">
         <v>875329000.0</v>
       </c>
-      <c r="CD56">
+      <c r="CE56">
         <v>902863000.0</v>
       </c>
-      <c r="CE56">
+      <c r="CF56">
         <v>789738000.0</v>
       </c>
-      <c r="CF56">
+      <c r="CG56">
         <v>725600000.0</v>
       </c>
-      <c r="CG56">
+      <c r="CH56">
         <v>712082000.0</v>
       </c>
-      <c r="CH56">
+      <c r="CI56">
         <v>671938000.0</v>
       </c>
-      <c r="CI56">
+      <c r="CJ56">
         <v>565373000.0</v>
       </c>
-      <c r="CJ56">
+      <c r="CK56">
         <v>508663000.0</v>
       </c>
-      <c r="CK56">
+      <c r="CL56">
         <v>427000000.0</v>
       </c>
-      <c r="CL56">
+      <c r="CM56">
         <v>412843000.0</v>
       </c>
-      <c r="CM56"/>
       <c r="CN56"/>
+      <c r="CO56"/>
     </row>
-    <row r="57" spans="1:92">
+    <row r="57" spans="1:93">
       <c r="A57" t="s">
         <v>83</v>
       </c>
       <c r="B57">
-        <v>497000000.0</v>
+        <v>2743000000.0</v>
       </c>
       <c r="C57">
+        <v>2770000000.0</v>
+      </c>
+      <c r="D57">
         <v>2897000000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>2403000000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>2285000000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>2219000000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>2351000000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>2537000000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>2655000000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>2790000000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>2659000000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>2131000000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>2159000000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>2298000000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>2461000000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>2513000000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>2550000000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>2344000000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>1898000000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>1485000000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>1326000000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>1357000000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>1218000000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>1109000000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>1024000000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>1241000000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>1238000000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>1254000000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>1226000000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>1183000000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>1301000000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>1186000000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>1653000000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>1967000000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>1170276000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>1030921000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>943431000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>1183083000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>1204650000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>620101000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>506161000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>522642000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>534887000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>534658000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>453207000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>537180000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>573036000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>386929000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>359934000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>404858000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>432686000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>394456000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>399815000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>398510000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>362807000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>338077000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>311963000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>364595000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>331562000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>329632000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>277371000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>323578000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>273704000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>304924000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>289664000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>286566000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>263668000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>261599000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>212159000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>212288000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>391789000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>465001000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>350711000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>441262000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>367350000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>339023000.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>306552000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>321912000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>269953000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>301091000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>244869000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>305849000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>270694000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CG57">
         <v>236401000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CH57">
         <v>261958000.0</v>
       </c>
-      <c r="CH57">
+      <c r="CI57">
         <v>250215000.0</v>
       </c>
-      <c r="CI57">
+      <c r="CJ57">
         <v>219361000.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CK57">
         <v>219210000.0</v>
       </c>
-      <c r="CK57">
+      <c r="CL57">
         <v>204000000.0</v>
       </c>
-      <c r="CL57">
+      <c r="CM57">
         <v>180055000.0</v>
       </c>
-      <c r="CM57"/>
-      <c r="CN57">
+      <c r="CN57"/>
+      <c r="CO57">
         <v>148382000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:92">
+    <row r="58" spans="1:93">
       <c r="A58" t="s">
         <v>84</v>
       </c>
       <c r="B58">
+        <v>10656000000.0</v>
+      </c>
+      <c r="C58">
         <v>10666000000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>9876000000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>10015000000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>9790000000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>9707000000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>9923000000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>9989000000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>10107000000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>10271000000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>10111000000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>9904000000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>9978000000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>10085000000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>10237000000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>10398000000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>10489000000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>9931000000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>9239000000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>7380000000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>7225000000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>7257000000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>7206000000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>7118000000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>7725000000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>6858000000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>6745000000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>5957000000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>5919000000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>5526000000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>5633000000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>5500000000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>5963000000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>6707000000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>6692626000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>6676664000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>6691998000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>6998208000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>7072912000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>2183128000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>2019999000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>2013321000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>2004567000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>1993835000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>1909043000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>2012102000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>2003935000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>1641296000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>1603384000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>1642306000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>1658392000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>1595849000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>1569434000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>1539940000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>1510746000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>1489627000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>1467017000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>1510509000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>1478056000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>1473972000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>1412361000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>1449074000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>1248352000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>1186030000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>1163570000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>1161374000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>1133785000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>1087188000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>1057112000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>1047929000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>1237917000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>1351544000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>1237443000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>1282665000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>1047382000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>942787000.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>918969000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>908557000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>799801000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>830903000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>772687000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>833083000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>781763000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>771616000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>798845000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CI58">
         <v>823056000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CJ58">
         <v>782928000.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CK58">
         <v>929378000.0</v>
       </c>
-      <c r="CK58">
+      <c r="CL58">
         <v>919000000.0</v>
       </c>
-      <c r="CL58">
+      <c r="CM58">
         <v>842398000.0</v>
       </c>
-      <c r="CM58"/>
-      <c r="CN58">
+      <c r="CN58"/>
+      <c r="CO58">
         <v>797334000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:92">
+    <row r="59" spans="1:93">
       <c r="A59" t="s">
         <v>85</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
-      <c r="AE59">
+      <c r="AE59"/>
+      <c r="AF59">
         <v>6088000000.0</v>
       </c>
-      <c r="AF59">
+      <c r="AG59">
         <v>5846000000.0</v>
       </c>
-      <c r="AG59">
+      <c r="AH59">
         <v>5641000000.0</v>
       </c>
-      <c r="AH59">
+      <c r="AI59">
         <v>5369000000.0</v>
       </c>
-      <c r="AI59">
+      <c r="AJ59">
         <v>4551499000.0</v>
       </c>
-      <c r="AJ59">
+      <c r="AK59">
         <v>4209043000.0</v>
       </c>
-      <c r="AK59">
+      <c r="AL59">
         <v>4032832000.0</v>
       </c>
-      <c r="AL59">
+      <c r="AM59">
         <v>3892045000.0</v>
       </c>
-      <c r="AM59">
+      <c r="AN59">
         <v>3824137000.0</v>
       </c>
-      <c r="AN59">
+      <c r="AO59">
         <v>3737436000.0</v>
       </c>
-      <c r="AO59">
-[...1 lines deleted...]
-      </c>
       <c r="AP59">
         <v>0.0</v>
       </c>
       <c r="AQ59">
         <v>0.0</v>
       </c>
       <c r="AR59">
         <v>0.0</v>
       </c>
       <c r="AS59">
         <v>0.0</v>
       </c>
       <c r="AT59">
         <v>0.0</v>
       </c>
       <c r="AU59">
         <v>0.0</v>
       </c>
       <c r="AV59">
         <v>0.0</v>
       </c>
       <c r="AW59">
         <v>0.0</v>
       </c>
       <c r="AX59">
@@ -17903,554 +18124,561 @@
       </c>
       <c r="BA59">
         <v>0.0</v>
       </c>
       <c r="BB59">
         <v>0.0</v>
       </c>
       <c r="BC59">
         <v>0.0</v>
       </c>
       <c r="BD59">
         <v>0.0</v>
       </c>
       <c r="BE59">
         <v>0.0</v>
       </c>
       <c r="BF59">
         <v>0.0</v>
       </c>
       <c r="BG59">
         <v>0.0</v>
       </c>
       <c r="BH59">
         <v>0.0</v>
       </c>
-      <c r="BI59"/>
+      <c r="BI59">
+        <v>0.0</v>
+      </c>
       <c r="BJ59"/>
       <c r="BK59"/>
       <c r="BL59"/>
       <c r="BM59"/>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
       <c r="CJ59"/>
       <c r="CK59"/>
       <c r="CL59"/>
       <c r="CM59"/>
       <c r="CN59"/>
+      <c r="CO59"/>
     </row>
-    <row r="60" spans="1:92">
+    <row r="60" spans="1:93">
       <c r="A60" t="s">
         <v>86</v>
       </c>
       <c r="B60">
+        <v>8547000000.0</v>
+      </c>
+      <c r="C60">
         <v>8792000000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>9426000000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>10278000000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>10410000000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>10527000000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>10662000000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>10574000000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>10331000000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>10241000000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>10754000000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>10544000000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>10291000000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>9931000000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>9621000000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>9404000000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>8681000000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>7955000000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>7298000000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>6771000000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>6261000000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>6043000000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>5949000000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>5901000000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>5893000000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>5860000000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>5824000000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>5719000000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>5632000000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>5590000000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>5602000000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>5362000000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>5141000000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>4874000000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>4068774000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>3840837000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>3659196000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>3523629000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>3457728000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>3439163000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>3406526000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>3265878000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>3224999000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>3123388000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>2979858000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>2911511000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>2833861000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>2728073000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>2568572000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>2418603000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>2265057000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>2112486000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>1989791000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>1872256000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>2033428000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>1952311000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>1863030000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>1756312000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>1729123000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>1673828000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>1594507000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>1505070000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>1419583000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>1358107000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>1303385000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>1284982000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>1277628000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>1247656000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>1231108000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>1239060000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>1358894000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>1334428000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>1288879000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>1286670000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>1267464000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>1229593000.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>1191512000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>1173541000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>1172301000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>1111460000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>1044768000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>994106000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>922036000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>876353000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>829464000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CI60">
         <v>769397000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CJ60">
         <v>722938000.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CK60">
         <v>490431000.0</v>
       </c>
-      <c r="CK60">
+      <c r="CL60">
         <v>456000000.0</v>
       </c>
-      <c r="CL60">
+      <c r="CM60">
         <v>543540000.0</v>
       </c>
-      <c r="CM60"/>
-      <c r="CN60">
+      <c r="CN60"/>
+      <c r="CO60">
         <v>443425000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:92">
+    <row r="61" spans="1:93">
       <c r="A61" t="s">
         <v>87</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
-      <c r="L61">
+      <c r="L61"/>
+      <c r="M61">
         <v>-463000000.0</v>
       </c>
-      <c r="M61">
+      <c r="N61">
         <v>-465000000.0</v>
       </c>
-      <c r="N61">
+      <c r="O61">
         <v>-467000000.0</v>
       </c>
-      <c r="O61">
+      <c r="P61">
         <v>-439000000.0</v>
       </c>
-      <c r="P61">
+      <c r="Q61">
         <v>-408000000.0</v>
       </c>
-      <c r="Q61">
+      <c r="R61">
         <v>-372000000.0</v>
       </c>
-      <c r="R61">
+      <c r="S61">
         <v>-399000000.0</v>
       </c>
-      <c r="S61">
+      <c r="T61">
         <v>-406000000.0</v>
       </c>
-      <c r="T61">
+      <c r="U61">
         <v>-378000000.0</v>
       </c>
-      <c r="U61">
+      <c r="V61">
         <v>-379000000.0</v>
       </c>
-      <c r="V61">
+      <c r="W61">
         <v>-401000000.0</v>
       </c>
-      <c r="W61">
+      <c r="X61">
         <v>-409000000.0</v>
       </c>
-      <c r="X61">
+      <c r="Y61">
         <v>-411000000.0</v>
       </c>
-      <c r="Y61">
+      <c r="Z61">
         <v>-413000000.0</v>
       </c>
-      <c r="Z61">
+      <c r="AA61">
         <v>-377000000.0</v>
       </c>
-      <c r="AA61">
+      <c r="AB61">
         <v>-396000000.0</v>
       </c>
-      <c r="AB61">
+      <c r="AC61">
         <v>-390000000.0</v>
       </c>
-      <c r="AC61">
+      <c r="AD61">
         <v>-371000000.0</v>
       </c>
-      <c r="AD61">
+      <c r="AE61">
         <v>-382000000.0</v>
       </c>
-      <c r="AE61">
+      <c r="AF61">
         <v>-337000000.0</v>
       </c>
-      <c r="AF61">
+      <c r="AG61">
         <v>-289000000.0</v>
       </c>
-      <c r="AG61">
+      <c r="AH61">
         <v>-292000000.0</v>
       </c>
-      <c r="AH61">
+      <c r="AI61">
         <v>-302000000.0</v>
       </c>
-      <c r="AI61">
+      <c r="AJ61">
         <v>-314694000.0</v>
       </c>
-      <c r="AJ61">
+      <c r="AK61">
         <v>-316152000.0</v>
       </c>
-      <c r="AK61">
+      <c r="AL61">
         <v>-316396000.0</v>
       </c>
-      <c r="AL61">
+      <c r="AM61">
         <v>-319339000.0</v>
       </c>
-      <c r="AM61">
+      <c r="AN61">
         <v>-319980000.0</v>
       </c>
-      <c r="AN61">
+      <c r="AO61">
         <v>-322802000.0</v>
       </c>
-      <c r="AO61">
+      <c r="AP61">
         <v>-256459000.0</v>
       </c>
-      <c r="AP61">
+      <c r="AQ61">
         <v>-258312000.0</v>
       </c>
-      <c r="AQ61">
+      <c r="AR61">
         <v>-217542000.0</v>
       </c>
-      <c r="AR61">
+      <c r="AS61">
         <v>-158472000.0</v>
       </c>
-      <c r="AS61">
+      <c r="AT61">
         <v>-98275000.0</v>
       </c>
-      <c r="AT61">
+      <c r="AU61">
         <v>-96372000.0</v>
       </c>
-      <c r="AU61">
+      <c r="AV61">
         <v>-53248000.0</v>
       </c>
-      <c r="AV61">
+      <c r="AW61">
         <v>-45181000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-46220000.0</v>
       </c>
       <c r="AX61">
         <v>-46220000.0</v>
       </c>
       <c r="AY61">
+        <v>-46220000.0</v>
+      </c>
+      <c r="AZ61">
         <v>-32711000.0</v>
       </c>
-      <c r="AZ61">
+      <c r="BA61">
         <v>-26585000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-13302000.0</v>
       </c>
       <c r="BB61">
         <v>-13302000.0</v>
       </c>
       <c r="BC61">
         <v>-13302000.0</v>
       </c>
       <c r="BD61">
         <v>-13302000.0</v>
       </c>
       <c r="BE61">
-        <v>-2518000.0</v>
+        <v>-13302000.0</v>
       </c>
       <c r="BF61">
         <v>-2518000.0</v>
       </c>
       <c r="BG61">
+        <v>-2518000.0</v>
+      </c>
+      <c r="BH61">
         <v>-2018000.0</v>
       </c>
-      <c r="BH61">
-[...2 lines deleted...]
-      <c r="BI61"/>
+      <c r="BI61">
+        <v>0.0</v>
+      </c>
       <c r="BJ61"/>
       <c r="BK61"/>
       <c r="BL61"/>
       <c r="BM61"/>
       <c r="BN61"/>
       <c r="BO61"/>
       <c r="BP61"/>
       <c r="BQ61"/>
       <c r="BR61"/>
       <c r="BS61"/>
       <c r="BT61"/>
       <c r="BU61"/>
       <c r="BV61"/>
       <c r="BW61"/>
       <c r="BX61"/>
       <c r="BY61"/>
       <c r="BZ61"/>
       <c r="CA61"/>
       <c r="CB61"/>
       <c r="CC61"/>
       <c r="CD61"/>
       <c r="CE61"/>
       <c r="CF61"/>
       <c r="CG61"/>
       <c r="CH61"/>
       <c r="CI61"/>
       <c r="CJ61"/>
       <c r="CK61"/>
       <c r="CL61"/>
       <c r="CM61"/>
       <c r="CN61"/>
+      <c r="CO61"/>
     </row>
-    <row r="62" spans="1:92">
+    <row r="62" spans="1:93">
       <c r="A62" t="s">
         <v>88</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -18501,50 +18729,51 @@
       <c r="BP62"/>
       <c r="BQ62"/>
       <c r="BR62"/>
       <c r="BS62"/>
       <c r="BT62"/>
       <c r="BU62"/>
       <c r="BV62"/>
       <c r="BW62"/>
       <c r="BX62"/>
       <c r="BY62"/>
       <c r="BZ62"/>
       <c r="CA62"/>
       <c r="CB62"/>
       <c r="CC62"/>
       <c r="CD62"/>
       <c r="CE62"/>
       <c r="CF62"/>
       <c r="CG62"/>
       <c r="CH62"/>
       <c r="CI62"/>
       <c r="CJ62"/>
       <c r="CK62"/>
       <c r="CL62"/>
       <c r="CM62"/>
       <c r="CN62"/>
+      <c r="CO62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AB32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -18622,51 +18851,51 @@
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="2" spans="1:28">
       <c r="A2" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B2">
         <v>10881000000.0</v>
       </c>
       <c r="C2">
         <v>10185000000.0</v>
       </c>
       <c r="D2">
         <v>10329000000.0</v>
       </c>
       <c r="E2">
         <v>11721000000.0</v>
       </c>
       <c r="F2">
         <v>8283000000.0</v>
       </c>
       <c r="G2">
         <v>6481000000.0</v>
       </c>
       <c r="H2">
         <v>6858000000.0</v>
       </c>
       <c r="I2">
         <v>6648000000.0</v>
       </c>
@@ -18708,51 +18937,51 @@
       </c>
       <c r="V2">
         <v>1997474000.0</v>
       </c>
       <c r="W2">
         <v>1682168000.0</v>
       </c>
       <c r="X2">
         <v>1301082000.0</v>
       </c>
       <c r="Y2">
         <v>992058000.0</v>
       </c>
       <c r="Z2">
         <v>1116954000.0</v>
       </c>
       <c r="AA2">
         <v>1193352000.0</v>
       </c>
       <c r="AB2">
         <v>887956000.0</v>
       </c>
     </row>
     <row r="3" spans="1:28">
       <c r="A3" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B3">
         <v>1237000000.0</v>
       </c>
       <c r="C3">
         <v>1114000000.0</v>
       </c>
       <c r="D3">
         <v>1097000000.0</v>
       </c>
       <c r="E3">
         <v>1056000000.0</v>
       </c>
       <c r="F3">
         <v>840000000.0</v>
       </c>
       <c r="G3">
         <v>773000000.0</v>
       </c>
       <c r="H3">
         <v>713000000.0</v>
       </c>
       <c r="I3">
         <v>641000000.0</v>
       </c>
@@ -18794,83 +19023,83 @@
       </c>
       <c r="V3">
         <v>82697000.0</v>
       </c>
       <c r="W3">
         <v>83172000.0</v>
       </c>
       <c r="X3">
         <v>88180000.0</v>
       </c>
       <c r="Y3">
         <v>88018000.0</v>
       </c>
       <c r="Z3">
         <v>60880000.0</v>
       </c>
       <c r="AA3">
         <v>78757000.0</v>
       </c>
       <c r="AB3">
         <v>86462000.0</v>
       </c>
     </row>
     <row r="4" spans="1:28">
       <c r="A4" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
     </row>
     <row r="5" spans="1:28">
       <c r="A5" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B5">
         <v>-1436000000.0</v>
       </c>
       <c r="C5">
         <v>1097000000.0</v>
       </c>
       <c r="D5">
         <v>865000000.0</v>
       </c>
       <c r="E5">
         <v>3123000000.0</v>
       </c>
       <c r="F5">
         <v>2853000000.0</v>
       </c>
       <c r="G5">
         <v>473000000.0</v>
       </c>
       <c r="H5">
         <v>694000000.0</v>
       </c>
       <c r="I5">
         <v>1460000000.0</v>
       </c>
@@ -18912,51 +19141,51 @@
       </c>
       <c r="V5">
         <v>367033000.0</v>
       </c>
       <c r="W5">
         <v>243166000.0</v>
       </c>
       <c r="X5">
         <v>65815000.0</v>
       </c>
       <c r="Y5">
         <v>14072000.0</v>
       </c>
       <c r="Z5">
         <v>-90801000.0</v>
       </c>
       <c r="AA5">
         <v>126109000.0</v>
       </c>
       <c r="AB5">
         <v>114840000.0</v>
       </c>
     </row>
     <row r="6" spans="1:28">
       <c r="A6" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B6">
         <v>-199000000.0</v>
       </c>
       <c r="C6">
         <v>2211000000.0</v>
       </c>
       <c r="D6">
         <v>1962000000.0</v>
       </c>
       <c r="E6">
         <v>4179000000.0</v>
       </c>
       <c r="F6">
         <v>3693000000.0</v>
       </c>
       <c r="G6">
         <v>1246000000.0</v>
       </c>
       <c r="H6">
         <v>1407000000.0</v>
       </c>
       <c r="I6">
         <v>2101000000.0</v>
       </c>
@@ -18998,117 +19227,117 @@
       </c>
       <c r="V6">
         <v>449730000.0</v>
       </c>
       <c r="W6">
         <v>326338000.0</v>
       </c>
       <c r="X6">
         <v>153995000.0</v>
       </c>
       <c r="Y6">
         <v>102090000.0</v>
       </c>
       <c r="Z6">
         <v>-29921000.0</v>
       </c>
       <c r="AA6">
         <v>204866000.0</v>
       </c>
       <c r="AB6">
         <v>201302000.0</v>
       </c>
     </row>
     <row r="7" spans="1:28">
       <c r="A7" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
     </row>
     <row r="8" spans="1:28">
       <c r="A8" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8">
         <v>591000000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
     </row>
     <row r="9" spans="1:28">
       <c r="A9" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B9">
         <v>289000000.0</v>
       </c>
       <c r="C9">
         <v>1957000000.0</v>
       </c>
       <c r="D9">
         <v>2219000000.0</v>
       </c>
       <c r="E9">
         <v>4073000000.0</v>
       </c>
       <c r="F9">
         <v>3495000000.0</v>
       </c>
       <c r="G9">
         <v>1023000000.0</v>
       </c>
       <c r="H9">
         <v>1260000000.0</v>
       </c>
       <c r="I9">
         <v>1987000000.0</v>
       </c>
@@ -19150,51 +19379,51 @@
       </c>
       <c r="V9">
         <v>443631000.0</v>
       </c>
       <c r="W9">
         <v>303185000.0</v>
       </c>
       <c r="X9">
         <v>121952000.0</v>
       </c>
       <c r="Y9">
         <v>80569000.0</v>
       </c>
       <c r="Z9">
         <v>-29921000.0</v>
       </c>
       <c r="AA9">
         <v>198924000.0</v>
       </c>
       <c r="AB9">
         <v>169675000.0</v>
       </c>
     </row>
     <row r="10" spans="1:28">
       <c r="A10" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B10">
         <v>-1597000000.0</v>
       </c>
       <c r="C10">
         <v>938000000.0</v>
       </c>
       <c r="D10">
         <v>700000000.0</v>
       </c>
       <c r="E10">
         <v>2946000000.0</v>
       </c>
       <c r="F10">
         <v>2677000000.0</v>
       </c>
       <c r="G10">
         <v>331000000.0</v>
       </c>
       <c r="H10">
         <v>570000000.0</v>
       </c>
       <c r="I10">
         <v>1334000000.0</v>
       </c>
@@ -19236,51 +19465,51 @@
       </c>
       <c r="V10">
         <v>345328000.0</v>
       </c>
       <c r="W10">
         <v>190662000.0</v>
       </c>
       <c r="X10">
         <v>23503000.0</v>
       </c>
       <c r="Y10">
         <v>-14203000.0</v>
       </c>
       <c r="Z10">
         <v>-117339000.0</v>
       </c>
       <c r="AA10">
         <v>90694000.0</v>
       </c>
       <c r="AB10">
         <v>126261000.0</v>
       </c>
     </row>
     <row r="11" spans="1:28">
       <c r="A11" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B11">
         <v>-164000000.0</v>
       </c>
       <c r="C11">
         <v>291000000.0</v>
       </c>
       <c r="D11">
         <v>178000000.0</v>
       </c>
       <c r="E11">
         <v>649000000.0</v>
       </c>
       <c r="F11">
         <v>607000000.0</v>
       </c>
       <c r="G11">
         <v>-42000000.0</v>
       </c>
       <c r="H11">
         <v>108000000.0</v>
       </c>
       <c r="I11">
         <v>300000000.0</v>
       </c>
@@ -19322,51 +19551,51 @@
       </c>
       <c r="V11">
         <v>118511000.0</v>
       </c>
       <c r="W11">
         <v>69940000.0</v>
       </c>
       <c r="X11">
         <v>8747000.0</v>
       </c>
       <c r="Y11">
         <v>-7141000.0</v>
       </c>
       <c r="Z11">
         <v>-45353000.0</v>
       </c>
       <c r="AA11">
         <v>71110000.0</v>
       </c>
       <c r="AB11">
         <v>77040000.0</v>
       </c>
     </row>
     <row r="12" spans="1:28">
       <c r="A12" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B12">
         <v>161000000.0</v>
       </c>
       <c r="C12">
         <v>159000000.0</v>
       </c>
       <c r="D12">
         <v>165000000.0</v>
       </c>
       <c r="E12">
         <v>177000000.0</v>
       </c>
       <c r="F12">
         <v>176000000.0</v>
       </c>
       <c r="G12">
         <v>142000000.0</v>
       </c>
       <c r="H12">
         <v>124000000.0</v>
       </c>
       <c r="I12">
         <v>126000000.0</v>
       </c>
@@ -19402,105 +19631,109 @@
       </c>
       <c r="T12">
         <v>18422000.0</v>
       </c>
       <c r="U12">
         <v>16518999.0</v>
       </c>
       <c r="V12">
         <v>23717000.0</v>
       </c>
       <c r="W12">
         <v>39350000.0</v>
       </c>
       <c r="X12">
         <v>36788000.0</v>
       </c>
       <c r="Y12">
         <v>0.0</v>
       </c>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
     </row>
     <row r="13" spans="1:28">
       <c r="A13" t="s">
-        <v>167</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>168</v>
+      </c>
+      <c r="B13">
+        <v>100000000.0</v>
+      </c>
       <c r="C13">
         <v>153000000.0</v>
       </c>
       <c r="D13">
         <v>78000000.0</v>
       </c>
       <c r="E13">
         <v>153000000.0</v>
       </c>
       <c r="F13">
         <v>176000000.0</v>
       </c>
       <c r="G13">
         <v>142000000.0</v>
       </c>
       <c r="H13">
         <v>124000000.0</v>
       </c>
       <c r="I13">
         <v>126000000.0</v>
       </c>
       <c r="J13">
         <v>159000000.0</v>
       </c>
       <c r="K13">
         <v>8421000.0</v>
       </c>
       <c r="L13">
         <v>13195000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
     </row>
     <row r="14" spans="1:28">
       <c r="A14" t="s">
-        <v>168</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>169</v>
+      </c>
+      <c r="B14">
+        <v>-37000000.0</v>
+      </c>
       <c r="C14">
         <v>-45000000.0</v>
       </c>
       <c r="D14">
         <v>-43000000.0</v>
       </c>
       <c r="E14">
         <v>50000000.0</v>
       </c>
       <c r="F14">
         <v>55000000.0</v>
       </c>
       <c r="G14">
         <v>43000000.0</v>
       </c>
       <c r="H14">
         <v>41000000.0</v>
       </c>
       <c r="I14">
         <v>38000000.0</v>
       </c>
       <c r="J14">
         <v>35000000.0</v>
       </c>
       <c r="K14">
@@ -19510,51 +19743,51 @@
         <v>19035000.0</v>
       </c>
       <c r="M14">
         <v>-6493000.0</v>
       </c>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14">
         <v>1057000.0</v>
       </c>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
     </row>
     <row r="15" spans="1:28">
       <c r="A15" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B15">
         <v>-1508000000.0</v>
       </c>
       <c r="C15">
         <v>602000000.0</v>
       </c>
       <c r="D15">
         <v>479000000.0</v>
       </c>
       <c r="E15">
         <v>2247000000.0</v>
       </c>
       <c r="F15">
         <v>2015000000.0</v>
       </c>
       <c r="G15">
         <v>330000000.0</v>
       </c>
       <c r="H15">
         <v>421000000.0</v>
       </c>
       <c r="I15">
         <v>996000000.0</v>
       </c>
@@ -19596,53 +19829,55 @@
       </c>
       <c r="V15">
         <v>226817000.0</v>
       </c>
       <c r="W15">
         <v>120722000.0</v>
       </c>
       <c r="X15">
         <v>14756000.0</v>
       </c>
       <c r="Y15">
         <v>-7062000.0</v>
       </c>
       <c r="Z15">
         <v>-71986000.0</v>
       </c>
       <c r="AA15">
         <v>54999000.0</v>
       </c>
       <c r="AB15">
         <v>37800000.0</v>
       </c>
     </row>
     <row r="16" spans="1:28">
       <c r="A16" t="s">
-        <v>170</v>
-[...1 lines deleted...]
-      <c r="B16"/>
+        <v>171</v>
+      </c>
+      <c r="B16">
+        <v>-1501000000.0</v>
+      </c>
       <c r="C16">
         <v>599000000.0</v>
       </c>
       <c r="D16">
         <v>476000000.0</v>
       </c>
       <c r="E16">
         <v>2247000000.0</v>
       </c>
       <c r="F16">
         <v>2015000000.0</v>
       </c>
       <c r="G16">
         <v>330000000.0</v>
       </c>
       <c r="H16">
         <v>421000000.0</v>
       </c>
       <c r="I16">
         <v>996000000.0</v>
       </c>
       <c r="J16">
         <v>1304000000.0</v>
       </c>
       <c r="K16">
@@ -19670,53 +19905,55 @@
         <v>52995000.0</v>
       </c>
       <c r="S16"/>
       <c r="T16">
         <v>114729000.0</v>
       </c>
       <c r="U16">
         <v>194559000.0</v>
       </c>
       <c r="V16">
         <v>226817000.0</v>
       </c>
       <c r="W16">
         <v>120722000.0</v>
       </c>
       <c r="X16">
         <v>12301000.0</v>
       </c>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
     </row>
     <row r="17" spans="1:28">
       <c r="A17" t="s">
-        <v>171</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>172</v>
+      </c>
+      <c r="B17">
+        <v>-1471000000.0</v>
+      </c>
       <c r="C17">
         <v>647000000.0</v>
       </c>
       <c r="D17">
         <v>522000000.0</v>
       </c>
       <c r="E17">
         <v>2297000000.0</v>
       </c>
       <c r="F17">
         <v>2070000000.0</v>
       </c>
       <c r="G17">
         <v>373000000.0</v>
       </c>
       <c r="H17">
         <v>462000000.0</v>
       </c>
       <c r="I17">
         <v>1034000000.0</v>
       </c>
       <c r="J17">
         <v>823000000.0</v>
       </c>
       <c r="K17">
@@ -19730,101 +19967,103 @@
       </c>
       <c r="N17">
         <v>1273919000.0</v>
       </c>
       <c r="O17">
         <v>369126000.0</v>
       </c>
       <c r="P17">
         <v>258966000.0</v>
       </c>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
     </row>
     <row r="18" spans="1:28">
       <c r="A18" t="s">
-        <v>172</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>173</v>
+      </c>
+      <c r="B18">
+        <v>-71000000.0</v>
+      </c>
       <c r="C18">
         <v>-6000000.0</v>
       </c>
       <c r="D18">
         <v>-165000000.0</v>
       </c>
       <c r="E18">
         <v>-177000000.0</v>
       </c>
       <c r="F18">
         <v>-176000000.0</v>
       </c>
       <c r="G18">
         <v>-142000000.0</v>
       </c>
       <c r="H18">
         <v>-124000000.0</v>
       </c>
       <c r="I18">
         <v>-126000000.0</v>
       </c>
       <c r="J18">
         <v>-159000000.0</v>
       </c>
       <c r="K18">
         <v>-71052000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
     </row>
     <row r="19" spans="1:28">
       <c r="A19" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>73000000.0</v>
       </c>
       <c r="F19">
         <v>53000000.0</v>
       </c>
       <c r="G19">
         <v>44000000.0</v>
       </c>
       <c r="H19">
         <v>38000000.0</v>
       </c>
       <c r="I19">
         <v>52000000.0</v>
       </c>
       <c r="J19">
         <v>7000000.0</v>
       </c>
       <c r="K19">
         <v>56398000.0</v>
       </c>
@@ -19836,91 +20075,91 @@
       </c>
       <c r="N19">
         <v>6790000.0</v>
       </c>
       <c r="O19">
         <v>-3562000.0</v>
       </c>
       <c r="P19">
         <v>5628000.0</v>
       </c>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
     </row>
     <row r="20" spans="1:28">
       <c r="A20" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20">
         <v>37000000.0</v>
       </c>
       <c r="I20">
         <v>33000000.0</v>
       </c>
       <c r="J20">
         <v>29000000.0</v>
       </c>
       <c r="K20">
         <v>103672000.0</v>
       </c>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
     </row>
     <row r="21" spans="1:28">
       <c r="A21" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B21">
         <v>-1578000000.0</v>
       </c>
       <c r="C21">
         <v>875000000.0</v>
       </c>
       <c r="D21">
         <v>729000000.0</v>
       </c>
       <c r="E21">
         <v>3050000000.0</v>
       </c>
       <c r="F21">
         <v>2800000000.0</v>
       </c>
       <c r="G21">
         <v>429000000.0</v>
       </c>
       <c r="H21">
         <v>656000000.0</v>
       </c>
       <c r="I21">
         <v>1408000000.0</v>
       </c>
@@ -19962,83 +20201,83 @@
       </c>
       <c r="V21">
         <v>367033000.0</v>
       </c>
       <c r="W21">
         <v>243166000.0</v>
       </c>
       <c r="X21">
         <v>65815000.0</v>
       </c>
       <c r="Y21">
         <v>14072000.0</v>
       </c>
       <c r="Z21">
         <v>-90801000.0</v>
       </c>
       <c r="AA21">
         <v>126109000.0</v>
       </c>
       <c r="AB21">
         <v>114840000.0</v>
       </c>
     </row>
     <row r="22" spans="1:28">
       <c r="A22" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
     </row>
     <row r="23" spans="1:28">
       <c r="A23" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B23">
         <v>12748000000.0</v>
       </c>
       <c r="C23">
         <v>11267000000.0</v>
       </c>
       <c r="D23">
         <v>11819000000.0</v>
       </c>
       <c r="E23">
         <v>12744000000.0</v>
       </c>
       <c r="F23">
         <v>8978000000.0</v>
       </c>
       <c r="G23">
         <v>7075000000.0</v>
       </c>
       <c r="H23">
         <v>7462000000.0</v>
       </c>
       <c r="I23">
         <v>7227000000.0</v>
       </c>
@@ -20080,219 +20319,221 @@
       </c>
       <c r="V23">
         <v>2074072000.0</v>
       </c>
       <c r="W23">
         <v>1742187000.0</v>
       </c>
       <c r="X23">
         <v>1357219000.0</v>
       </c>
       <c r="Y23">
         <v>1058555000.0</v>
       </c>
       <c r="Z23">
         <v>1177834000.0</v>
       </c>
       <c r="AA23">
         <v>1266167000.0</v>
       </c>
       <c r="AB23">
         <v>942791000.0</v>
       </c>
     </row>
     <row r="24" spans="1:28">
       <c r="A24" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
     </row>
     <row r="25" spans="1:28">
       <c r="A25" t="s">
-        <v>179</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>180</v>
+      </c>
+      <c r="B25">
+        <v>1178000000.0</v>
+      </c>
       <c r="C25">
         <v>1114000000.0</v>
       </c>
       <c r="D25">
         <v>1097000000.0</v>
       </c>
       <c r="E25">
         <v>1056000000.0</v>
       </c>
       <c r="F25">
         <v>840000000.0</v>
       </c>
       <c r="G25">
         <v>773000000.0</v>
       </c>
       <c r="H25">
         <v>713000000.0</v>
       </c>
       <c r="I25">
         <v>641000000.0</v>
       </c>
       <c r="J25">
         <v>601000000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
     </row>
     <row r="26" spans="1:28">
       <c r="A26" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26">
         <v>0.0</v>
       </c>
       <c r="N26">
         <v>0.0</v>
       </c>
       <c r="O26">
         <v>0.0</v>
       </c>
       <c r="P26">
         <v>0.0</v>
       </c>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
     </row>
     <row r="27" spans="1:28">
       <c r="A27" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27">
         <v>41000000.0</v>
       </c>
       <c r="F27">
         <v>23000000.0</v>
       </c>
       <c r="G27">
         <v>14000000.0</v>
       </c>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27">
         <v>37436000.0</v>
       </c>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
     </row>
     <row r="28" spans="1:28">
       <c r="A28" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B28">
         <v>910000000.0</v>
       </c>
       <c r="C28">
         <v>874000000.0</v>
       </c>
       <c r="D28">
         <v>865000000.0</v>
       </c>
       <c r="E28">
         <v>809000000.0</v>
       </c>
       <c r="F28">
         <v>528000000.0</v>
       </c>
       <c r="G28">
         <v>435000000.0</v>
       </c>
       <c r="H28">
         <v>458000000.0</v>
       </c>
       <c r="I28">
         <v>445000000.0</v>
       </c>
@@ -20328,103 +20569,105 @@
       </c>
       <c r="T28">
         <v>96679000.0</v>
       </c>
       <c r="U28">
         <v>83232000.0</v>
       </c>
       <c r="V28">
         <v>76598000.0</v>
       </c>
       <c r="W28">
         <v>60238000.0</v>
       </c>
       <c r="X28">
         <v>53136000.0</v>
       </c>
       <c r="Y28">
         <v>58783000.0</v>
       </c>
       <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
     </row>
     <row r="29" spans="1:28">
       <c r="A29" t="s">
-        <v>183</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>184</v>
+      </c>
+      <c r="B29">
+        <v>-126000000.0</v>
+      </c>
       <c r="C29">
         <v>291000000.0</v>
       </c>
       <c r="D29">
         <v>178000000.0</v>
       </c>
       <c r="E29">
         <v>649000000.0</v>
       </c>
       <c r="F29">
         <v>607000000.0</v>
       </c>
       <c r="G29">
         <v>-42000000.0</v>
       </c>
       <c r="H29">
         <v>108000000.0</v>
       </c>
       <c r="I29">
         <v>300000000.0</v>
       </c>
       <c r="J29">
         <v>-258000000.0</v>
       </c>
       <c r="K29">
         <v>138520000.0</v>
       </c>
       <c r="L29">
         <v>298396000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
     </row>
     <row r="30" spans="1:28">
       <c r="A30" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B30">
         <v>1867000000.0</v>
       </c>
       <c r="C30">
         <v>1082000000.0</v>
       </c>
       <c r="D30">
         <v>1490000000.0</v>
       </c>
       <c r="E30">
         <v>1023000000.0</v>
       </c>
       <c r="F30">
         <v>695000000.0</v>
       </c>
       <c r="G30">
         <v>594000000.0</v>
       </c>
       <c r="H30">
         <v>604000000.0</v>
       </c>
       <c r="I30">
         <v>579000000.0</v>
       </c>
@@ -20466,51 +20709,51 @@
       </c>
       <c r="V30">
         <v>76598000.0</v>
       </c>
       <c r="W30">
         <v>60019000.0</v>
       </c>
       <c r="X30">
         <v>56137000.0</v>
       </c>
       <c r="Y30">
         <v>66497000.0</v>
       </c>
       <c r="Z30">
         <v>60880000.0</v>
       </c>
       <c r="AA30">
         <v>72815000.0</v>
       </c>
       <c r="AB30">
         <v>54835000.0</v>
       </c>
     </row>
     <row r="31" spans="1:28">
       <c r="A31" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B31">
         <v>-19000000.0</v>
       </c>
       <c r="C31">
         <v>63000000.0</v>
       </c>
       <c r="D31">
         <v>-29000000.0</v>
       </c>
       <c r="E31">
         <v>-104000000.0</v>
       </c>
       <c r="F31">
         <v>-123000000.0</v>
       </c>
       <c r="G31">
         <v>-98000000.0</v>
       </c>
       <c r="H31">
         <v>-86000000.0</v>
       </c>
       <c r="I31">
         <v>-74000000.0</v>
       </c>
@@ -20552,51 +20795,51 @@
       </c>
       <c r="V31">
         <v>-21705000.0</v>
       </c>
       <c r="W31">
         <v>-52504000.0</v>
       </c>
       <c r="X31">
         <v>-42312000.0</v>
       </c>
       <c r="Y31">
         <v>-28275000.0</v>
       </c>
       <c r="Z31">
         <v>-26538000.0</v>
       </c>
       <c r="AA31">
         <v>-35415000.0</v>
       </c>
       <c r="AB31">
         <v>-114840000.0</v>
       </c>
     </row>
     <row r="32" spans="1:28">
       <c r="A32" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B32">
         <v>11170000000.0</v>
       </c>
       <c r="C32">
         <v>12142000000.0</v>
       </c>
       <c r="D32">
         <v>12548000000.0</v>
       </c>
       <c r="E32">
         <v>15794000000.0</v>
       </c>
       <c r="F32">
         <v>11778000000.0</v>
       </c>
       <c r="G32">
         <v>7504000000.0</v>
       </c>
       <c r="H32">
         <v>8118000000.0</v>
       </c>
       <c r="I32">
         <v>8635000000.0</v>
       </c>
@@ -20657,961 +20900,968 @@
       <c r="AB32">
         <v>1057631000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CS32"/>
+  <dimension ref="A1:CT32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:97">
+    <row r="1" spans="1:98">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>89</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="D1" t="s">
         <v>90</v>
       </c>
       <c r="E1" t="s">
         <v>91</v>
       </c>
       <c r="F1" t="s">
+        <v>92</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="H1" t="s">
         <v>93</v>
       </c>
       <c r="I1" t="s">
         <v>94</v>
       </c>
       <c r="J1" t="s">
+        <v>95</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="L1" t="s">
         <v>96</v>
       </c>
       <c r="M1" t="s">
         <v>97</v>
       </c>
       <c r="N1" t="s">
+        <v>98</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="P1" t="s">
         <v>99</v>
       </c>
       <c r="Q1" t="s">
         <v>100</v>
       </c>
       <c r="R1" t="s">
+        <v>101</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="T1" t="s">
         <v>102</v>
       </c>
       <c r="U1" t="s">
         <v>103</v>
       </c>
       <c r="V1" t="s">
+        <v>104</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="X1" t="s">
         <v>105</v>
       </c>
       <c r="Y1" t="s">
         <v>106</v>
       </c>
       <c r="Z1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AB1" t="s">
         <v>108</v>
       </c>
       <c r="AC1" t="s">
         <v>109</v>
       </c>
       <c r="AD1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AF1" t="s">
         <v>111</v>
       </c>
       <c r="AG1" t="s">
         <v>112</v>
       </c>
       <c r="AH1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AJ1" t="s">
         <v>114</v>
       </c>
       <c r="AK1" t="s">
         <v>115</v>
       </c>
       <c r="AL1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AN1" t="s">
         <v>117</v>
       </c>
       <c r="AO1" t="s">
         <v>118</v>
       </c>
       <c r="AP1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AR1" t="s">
         <v>120</v>
       </c>
       <c r="AS1" t="s">
         <v>121</v>
       </c>
       <c r="AT1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AV1" t="s">
         <v>123</v>
       </c>
       <c r="AW1" t="s">
         <v>124</v>
       </c>
       <c r="AX1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="AZ1" t="s">
         <v>126</v>
       </c>
       <c r="BA1" t="s">
         <v>127</v>
       </c>
       <c r="BB1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BD1" t="s">
         <v>129</v>
       </c>
       <c r="BE1" t="s">
         <v>130</v>
       </c>
       <c r="BF1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BH1" t="s">
         <v>132</v>
       </c>
       <c r="BI1" t="s">
         <v>133</v>
       </c>
       <c r="BJ1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BL1" t="s">
         <v>135</v>
       </c>
       <c r="BM1" t="s">
         <v>136</v>
       </c>
       <c r="BN1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BP1" t="s">
         <v>138</v>
       </c>
       <c r="BQ1" t="s">
         <v>139</v>
       </c>
       <c r="BR1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BT1" t="s">
         <v>141</v>
       </c>
       <c r="BU1" t="s">
         <v>142</v>
       </c>
       <c r="BV1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BX1" t="s">
         <v>144</v>
       </c>
       <c r="BY1" t="s">
         <v>145</v>
       </c>
       <c r="BZ1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="CB1" t="s">
         <v>147</v>
       </c>
       <c r="CC1" t="s">
         <v>148</v>
       </c>
       <c r="CD1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="CF1" t="s">
         <v>150</v>
       </c>
       <c r="CG1" t="s">
         <v>151</v>
       </c>
       <c r="CH1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CJ1" t="s">
         <v>153</v>
       </c>
       <c r="CK1" t="s">
         <v>154</v>
       </c>
       <c r="CL1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
       </c>
-      <c r="CM1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="CN1" t="s">
-        <v>155</v>
+        <v>188</v>
       </c>
       <c r="CO1" t="s">
-        <v>188</v>
+        <v>156</v>
       </c>
       <c r="CP1" t="s">
+        <v>189</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>189</v>
       </c>
       <c r="CR1" t="s">
         <v>190</v>
       </c>
       <c r="CS1" t="s">
         <v>191</v>
       </c>
+      <c r="CT1" t="s">
+        <v>192</v>
+      </c>
     </row>
-    <row r="2" spans="1:97">
+    <row r="2" spans="1:98">
       <c r="A2" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B2">
+        <v>2570000000.0</v>
+      </c>
+      <c r="C2">
         <v>2970000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>2602000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>2695000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>2614000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>2515000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>2618000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>2543000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>2509000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>2627000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>2529000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>2609000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>2564000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>2732000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>3180000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>3038000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>2771000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>2411000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>2037000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>1987000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>1848000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>1642000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>1650000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>1540000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>1649000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>1633000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>1695000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>1804000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>1726000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>1641000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>1716000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>1683000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>1608000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>1512363000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>1613000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>1576000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>1577000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>1453702000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>1076895000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>844695000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>719602000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>750578000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>876761000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>831821000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>818985000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>773022000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>891707000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>692605000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>740666000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>655954000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>699694000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>665560000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>636838000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>610793000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>648996000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>712062000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>862230000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>781915000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>821305000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>757954000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>699668000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>631263000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>644822000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>692365000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>720654000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>583172000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>560033000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>519203000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>468187000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>732691000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>1001948000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>1009989000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>878357000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>807532000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>754100000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>698233000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>660913000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>492866000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>563241000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>544055000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>487721000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>501335000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>516127000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>481179000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>498833000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>464731000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>487520000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>367830000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>362100000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>330235000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>338161000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>295770000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>336916000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>266432000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>253979000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>267624000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>214057000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:97">
+    <row r="3" spans="1:98">
       <c r="A3" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B3">
+        <v>284000000.0</v>
+      </c>
+      <c r="C3">
         <v>356000000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>303000000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>295000000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>283000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>281000000.0</v>
       </c>
       <c r="G3">
         <v>281000000.0</v>
       </c>
       <c r="H3">
+        <v>281000000.0</v>
+      </c>
+      <c r="I3">
         <v>279000000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>273000000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>282000000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>277000000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>271000000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>267000000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>271000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>264000000.0</v>
       </c>
       <c r="P3">
         <v>264000000.0</v>
       </c>
       <c r="Q3">
+        <v>264000000.0</v>
+      </c>
+      <c r="R3">
         <v>257000000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>240000000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>203000000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>202000000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>195000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>196000000.0</v>
       </c>
       <c r="W3">
         <v>196000000.0</v>
       </c>
       <c r="X3">
+        <v>196000000.0</v>
+      </c>
+      <c r="Y3">
         <v>191000000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>190000000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>188000000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>178000000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>176000000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>171000000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>168000000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>161000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>156000000.0</v>
       </c>
       <c r="AG3">
         <v>156000000.0</v>
       </c>
       <c r="AH3">
+        <v>156000000.0</v>
+      </c>
+      <c r="AI3">
         <v>152467000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>154000000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>145000000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>150000000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>150473000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>94229000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>67250000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>65714000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>65528000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>61248000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>60340000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>58641000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>60092000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>53920000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>48502000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>45972000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>41514000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>40728000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>40210000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>35356000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>34940000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>38424000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>35783000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>35394000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>33153000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>32861000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>32805000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>32578000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>32410000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>32201000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>32093000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>32028000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>31889000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>31409000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>30914000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>28987000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>30399000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>27711000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>27815000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>26001000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>26282000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>26898000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>26550000.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>24544000.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>24477000.0</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>21267000.0</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>20606000.0</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>20762000.0</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>20948000.0</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>19462000.0</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>20817000.0</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>21470000.0</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>18662000.0</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>21666000.0</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>20800000.0</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>20900000.0</v>
       </c>
-      <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
       <c r="CP3"/>
       <c r="CQ3"/>
       <c r="CR3"/>
       <c r="CS3"/>
+      <c r="CT3"/>
     </row>
-    <row r="4" spans="1:97">
+    <row r="4" spans="1:98">
       <c r="A4" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-      <c r="AD4">
-[...1 lines deleted...]
-      </c>
+      <c r="AD4"/>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
@@ -21769,658 +22019,665 @@
       </c>
       <c r="CL4">
         <v>0.0</v>
       </c>
       <c r="CM4">
         <v>0.0</v>
       </c>
       <c r="CN4">
         <v>0.0</v>
       </c>
       <c r="CO4">
         <v>0.0</v>
       </c>
       <c r="CP4">
         <v>0.0</v>
       </c>
       <c r="CQ4">
         <v>0.0</v>
       </c>
       <c r="CR4">
         <v>0.0</v>
       </c>
       <c r="CS4">
         <v>0.0</v>
       </c>
+      <c r="CT4">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="5" spans="1:97">
+    <row r="5" spans="1:98">
       <c r="A5" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B5">
+        <v>-246000000.0</v>
+      </c>
+      <c r="C5">
         <v>-622000000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-734000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-85000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>5000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>135000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>224000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>465000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>273000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-517000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>405000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>419000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>558000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>348000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>540000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>1192000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>1043000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>891000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>874000000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>730000000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>358000000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>190000000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>91000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>45000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>147000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>108000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>247000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>196000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>143000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>206000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>419000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>412000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>423000000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>365248000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>368000000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>266000000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>241000000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>156984000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>87828000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>188119000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>204921000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>185625000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>256664000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>317432000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>238376000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>295226000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>304091000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>271389000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>250564000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>261233000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>266315000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>235132000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>197574000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>156075000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>137134000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>188037000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>146972000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>51791000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>118788000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>140001000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>141844000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>139987000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>107968000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>99357000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>35523000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>24179000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>50479000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>37478000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>1574000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-160288000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>50055000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>73576000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>13859000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>20021000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>59725000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>62279000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>32666000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>8508000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>87011000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>106853000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>110879000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>112500000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>70062000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>82763000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>101708000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>81400000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>68940000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>45111000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>26496000.0</v>
       </c>
-      <c r="CL5">
-[...1 lines deleted...]
-      </c>
       <c r="CM5">
         <v>0.0</v>
       </c>
       <c r="CN5">
         <v>0.0</v>
       </c>
       <c r="CO5">
         <v>0.0</v>
       </c>
       <c r="CP5">
         <v>0.0</v>
       </c>
       <c r="CQ5">
         <v>0.0</v>
       </c>
       <c r="CR5">
         <v>0.0</v>
       </c>
       <c r="CS5">
         <v>0.0</v>
       </c>
+      <c r="CT5">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="6" spans="1:97">
+    <row r="6" spans="1:98">
       <c r="A6" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B6">
+        <v>38000000.0</v>
+      </c>
+      <c r="C6">
         <v>-266000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-431000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>210000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>288000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>416000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>505000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>744000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>546000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-235000000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>682000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>690000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>825000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>619000000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>804000000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>1456000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>1300000000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>1131000000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>1077000000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>932000000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>553000000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>386000000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>287000000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>236000000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>337000000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>296000000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>425000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>372000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>314000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>374000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>580000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>568000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>579000000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>517715000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>522000000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>411000000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>391000000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>307457000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>182057000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>255369000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>270635000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>251153000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>317912000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>377772000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>297017000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>355318000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>358011000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>319891000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>296536000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>302747000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>307043000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>275342000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>232930000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>191015000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>175558000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>223820000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>182366000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>84944000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>151649000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>172806000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>174422000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>172397000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>140169000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>131450000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>67551000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>56068000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>81888000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>68392000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>30561000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>-129889000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>77766000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>101391000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>39860000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>46303000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>86623000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>88829000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>57210000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>32985000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>108278000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>127459000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>131641000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>133448000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>89524000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>103580000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>123178000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>100062000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>90606000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>65911000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>47396000.0</v>
       </c>
-      <c r="CL6"/>
       <c r="CM6"/>
-      <c r="CN6">
+      <c r="CN6"/>
+      <c r="CO6">
         <v>349279000.0</v>
       </c>
-      <c r="CO6"/>
       <c r="CP6"/>
       <c r="CQ6"/>
       <c r="CR6"/>
       <c r="CS6"/>
+      <c r="CT6"/>
     </row>
-    <row r="7" spans="1:97">
+    <row r="7" spans="1:98">
       <c r="A7" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-      <c r="AD7">
-[...1 lines deleted...]
-      </c>
+      <c r="AD7"/>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
@@ -22578,86 +22835,87 @@
       </c>
       <c r="CL7">
         <v>0.0</v>
       </c>
       <c r="CM7">
         <v>0.0</v>
       </c>
       <c r="CN7">
         <v>0.0</v>
       </c>
       <c r="CO7">
         <v>0.0</v>
       </c>
       <c r="CP7">
         <v>0.0</v>
       </c>
       <c r="CQ7">
         <v>0.0</v>
       </c>
       <c r="CR7">
         <v>0.0</v>
       </c>
       <c r="CS7">
         <v>0.0</v>
       </c>
+      <c r="CT7">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="8" spans="1:97">
+    <row r="8" spans="1:98">
       <c r="A8" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-      <c r="AD8">
-[...1 lines deleted...]
-      </c>
+      <c r="AD8"/>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
@@ -22815,1308 +23073,1327 @@
       </c>
       <c r="CL8">
         <v>0.0</v>
       </c>
       <c r="CM8">
         <v>0.0</v>
       </c>
       <c r="CN8">
         <v>0.0</v>
       </c>
       <c r="CO8">
         <v>0.0</v>
       </c>
       <c r="CP8">
         <v>0.0</v>
       </c>
       <c r="CQ8">
         <v>0.0</v>
       </c>
       <c r="CR8">
         <v>0.0</v>
       </c>
       <c r="CS8">
         <v>0.0</v>
       </c>
+      <c r="CT8">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="9" spans="1:97">
+    <row r="9" spans="1:98">
       <c r="A9" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B9">
+        <v>82000000.0</v>
+      </c>
+      <c r="C9">
         <v>-437000000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>236000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>258000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>232000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>328000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>499000000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>664000000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>466000000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>199000000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>586000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>642000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>792000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>567000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>776000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>1445000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>1285000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>1096000000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>1018000000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>872000000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>509000000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>323000000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>248000000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>169000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>283000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>250000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>371000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>340000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>299000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>354000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>539000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>552000000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>542000000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>497971000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>496000000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>403000000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>366000000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>281478000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>202133000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>241366000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>255585000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>236188000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>311276000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>353181000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>284546000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>362849000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>361520000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>305971000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>287010000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>295671000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>304471000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>273487000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>227809000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>190248000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>172179000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>201896000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>172637000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>77260000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>147067000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>167095000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>167584000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>164124000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>134855000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>126024000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>57680000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>46864000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>72538000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>55662000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>20064000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>-135583000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>71787000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>96460000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>36704000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>43020000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>86060000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>84431000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>57889000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>31037000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>109176000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>125212000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>131058000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>135104000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>89264000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>99480000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>119783000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>98338000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>84511000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>81529000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>38800000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>195303000.0</v>
       </c>
-      <c r="CM9">
-[...1 lines deleted...]
-      </c>
       <c r="CN9">
+        <v>0.0</v>
+      </c>
+      <c r="CO9">
         <v>349279000.0</v>
       </c>
-      <c r="CO9">
-[...1 lines deleted...]
-      </c>
       <c r="CP9">
+        <v>0.0</v>
+      </c>
+      <c r="CQ9">
         <v>148784000.0</v>
       </c>
-      <c r="CQ9">
-[...1 lines deleted...]
-      </c>
       <c r="CR9">
         <v>0.0</v>
       </c>
       <c r="CS9">
         <v>0.0</v>
       </c>
+      <c r="CT9">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="10" spans="1:97">
+    <row r="10" spans="1:98">
       <c r="A10" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B10">
+        <v>-190000000.0</v>
+      </c>
+      <c r="C10">
         <v>-663000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-775000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-125000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-34000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>96000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>185000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>424000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>233000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-558000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>365000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>377000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>516000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>305000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>496000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>1148000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>997000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>845000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>813000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>694000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>325000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>156000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>54000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>5000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>116000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>73000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>216000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>168000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>113000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>176000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>391000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>381000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>386000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>325032000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>328000000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>227000000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>201000000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>114477000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>63462000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>182204000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>198236000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>177729000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>248453000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>308474000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>228785000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>286056000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>294605000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>261850000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>241407000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>258072000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>263018000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>229789000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>191293000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>148708000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>125200000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>176466000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>134795000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>39248000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>106061000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>127199000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>128924000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>128686000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>96966000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>90573000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>26735000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>15385000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>41707000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>28683000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>-7022000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>-174211000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>41962000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>66488000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>7739000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>16033000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>55368000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>57492000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>30064000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>8358000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>86847000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>106010000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>81334000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>108986000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>65116000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>75603000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>95623000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>75397000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>45912000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>53263000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>16100000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>16939000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>-940000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>940000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>20485000.0</v>
       </c>
-      <c r="CP10">
-[...1 lines deleted...]
-      </c>
       <c r="CQ10">
         <v>0.0</v>
       </c>
       <c r="CR10">
         <v>0.0</v>
       </c>
       <c r="CS10">
         <v>0.0</v>
       </c>
+      <c r="CT10">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="11" spans="1:97">
+    <row r="11" spans="1:98">
       <c r="A11" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B11">
+        <v>-33000000.0</v>
+      </c>
+      <c r="C11">
         <v>-168000000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>-3000000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>6000000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>1000000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>77000000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>65000000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>101000000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>48000000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-71000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>70000000.0</v>
       </c>
       <c r="L11">
         <v>70000000.0</v>
       </c>
       <c r="M11">
+        <v>70000000.0</v>
+      </c>
+      <c r="N11">
         <v>109000000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>57000000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>84000000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>275000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>233000000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>184000000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>193000000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>158000000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>72000000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>33000000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-15000000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-19000000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-41000000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-12000000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>50000000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>39000000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>31000000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>45000000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>73000000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>93000000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>89000000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-490690000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>109000000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>68000000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>56000000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>9188000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>-6552000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>66584000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>69300000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>61572000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>60033000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>98413000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>78378000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>98671000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>124449000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>92407000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>83375000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>87100000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>92728000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>83973000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>67946000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>53431000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>38236000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>60965000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>46982000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>12805000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>38131000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>46150000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>45380000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>44613000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>34235000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>33631000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>9088000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>2932000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>11941000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>11832000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>-947000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>-64644000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>14598000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>19215000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>2352000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>-2793000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>17027000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>19602000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>10392000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>-6039000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>25191000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>38841000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>29997000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>35364000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>21590000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>27077000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>34480000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>28071000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>17595000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>18869000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>5400000.0</v>
       </c>
-      <c r="CL11">
+      <c r="CM11">
         <v>6304000.0</v>
       </c>
-      <c r="CM11">
+      <c r="CN11">
         <v>-385000.0</v>
       </c>
-      <c r="CN11">
+      <c r="CO11">
         <v>-6727000.0</v>
       </c>
-      <c r="CO11">
+      <c r="CP11">
         <v>7587000.0</v>
       </c>
-      <c r="CP11">
-[...1 lines deleted...]
-      </c>
       <c r="CQ11">
         <v>0.0</v>
       </c>
       <c r="CR11">
         <v>0.0</v>
       </c>
       <c r="CS11">
         <v>0.0</v>
       </c>
+      <c r="CT11">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="12" spans="1:97">
+    <row r="12" spans="1:98">
       <c r="A12" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B12">
-        <v>41000000.0</v>
+        <v>56000000.0</v>
       </c>
       <c r="C12">
         <v>41000000.0</v>
       </c>
       <c r="D12">
+        <v>41000000.0</v>
+      </c>
+      <c r="E12">
         <v>40000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>39000000.0</v>
       </c>
       <c r="F12">
         <v>39000000.0</v>
       </c>
       <c r="G12">
         <v>39000000.0</v>
       </c>
       <c r="H12">
+        <v>39000000.0</v>
+      </c>
+      <c r="I12">
         <v>41000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>40000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>41000000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>40000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>42000000.0</v>
       </c>
       <c r="M12">
         <v>42000000.0</v>
       </c>
       <c r="N12">
+        <v>42000000.0</v>
+      </c>
+      <c r="O12">
         <v>43000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>44000000.0</v>
       </c>
       <c r="P12">
         <v>44000000.0</v>
       </c>
       <c r="Q12">
-        <v>46000000.0</v>
+        <v>44000000.0</v>
       </c>
       <c r="R12">
         <v>46000000.0</v>
       </c>
       <c r="S12">
+        <v>46000000.0</v>
+      </c>
+      <c r="T12">
         <v>61000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>36000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>33000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>34000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>37000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>40000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>31000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>35000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>31000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>28000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>30000000.0</v>
       </c>
       <c r="AD12">
         <v>30000000.0</v>
       </c>
       <c r="AE12">
+        <v>30000000.0</v>
+      </c>
+      <c r="AF12">
         <v>28000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>31000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>37000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>40000000.0</v>
       </c>
       <c r="AI12">
         <v>40000000.0</v>
       </c>
       <c r="AJ12">
+        <v>40000000.0</v>
+      </c>
+      <c r="AK12">
         <v>39000000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>39776000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>42507000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>24366000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>5915000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>6685000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>7896000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>8211000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>8958000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>9591000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>9170000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>9486000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>9539000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>9157000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>3161000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>3297000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>5343000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>6281000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>7367000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>11934000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>11571000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>12177000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>12543000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>12727000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>12802000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>12920000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>11301000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>11002000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>8784000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>8788000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>8794000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>8772000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>8795000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>8596000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>33957000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>8093000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>9287000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>8528000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>18422000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>4692000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>4495000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>3593000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>16519000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>3432000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>3898000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>6026000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>23717000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>5834000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>5879000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>6154000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>49746000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>10144000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>10998000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>10396000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>10991000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>10148000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>9043000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>8407000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>33305000.0</v>
       </c>
-      <c r="CQ12">
-[...1 lines deleted...]
-      </c>
       <c r="CR12">
         <v>0.0</v>
       </c>
       <c r="CS12">
         <v>0.0</v>
       </c>
+      <c r="CT12">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="13" spans="1:97">
+    <row r="13" spans="1:98">
       <c r="A13" t="s">
-        <v>167</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>168</v>
+      </c>
+      <c r="B13">
+        <v>28000000.0</v>
+      </c>
       <c r="C13">
+        <v>24000000.0</v>
+      </c>
+      <c r="D13">
         <v>22000000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>25000000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>29000000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>35000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>39000000.0</v>
       </c>
       <c r="H13">
         <v>39000000.0</v>
       </c>
       <c r="I13">
+        <v>39000000.0</v>
+      </c>
+      <c r="J13">
         <v>40000000.0</v>
       </c>
-      <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13">
         <v>40000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>42000000.0</v>
       </c>
       <c r="M13">
         <v>42000000.0</v>
       </c>
       <c r="N13">
+        <v>42000000.0</v>
+      </c>
+      <c r="O13">
         <v>43000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>44000000.0</v>
       </c>
       <c r="P13">
         <v>44000000.0</v>
       </c>
       <c r="Q13">
-        <v>46000000.0</v>
+        <v>44000000.0</v>
       </c>
       <c r="R13">
         <v>46000000.0</v>
       </c>
       <c r="S13">
+        <v>46000000.0</v>
+      </c>
+      <c r="T13">
         <v>61000000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>36000000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>33000000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>34000000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>37000000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>40000000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>31000000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>35000000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>8000000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>28000000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>30000000.0</v>
       </c>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
@@ -24140,194 +24417,197 @@
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
+      <c r="CT13"/>
     </row>
-    <row r="14" spans="1:97">
+    <row r="14" spans="1:98">
       <c r="A14" t="s">
-        <v>168</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>169</v>
+      </c>
+      <c r="B14">
+        <v>-12000000.0</v>
+      </c>
       <c r="C14">
+        <v>-11000000.0</v>
+      </c>
+      <c r="D14">
         <v>-10000000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-11000000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-5000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-12000000.0</v>
       </c>
       <c r="G14">
         <v>-12000000.0</v>
       </c>
       <c r="H14">
+        <v>-12000000.0</v>
+      </c>
+      <c r="I14">
         <v>-10000000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>-11000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-10000000.0</v>
       </c>
       <c r="K14">
         <v>-10000000.0</v>
       </c>
       <c r="L14">
+        <v>-10000000.0</v>
+      </c>
+      <c r="M14">
         <v>10000000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>13000000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>16000000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>11000000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>15000000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>-8000000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>17000000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>13000000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>568000000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>11000000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>10000000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>12000000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>9000000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>12000000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>13000000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>8000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10000000.0</v>
       </c>
       <c r="AC14">
         <v>10000000.0</v>
       </c>
       <c r="AD14">
+        <v>10000000.0</v>
+      </c>
+      <c r="AE14">
         <v>8000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10000000.0</v>
       </c>
       <c r="AF14">
         <v>10000000.0</v>
       </c>
       <c r="AG14">
         <v>10000000.0</v>
       </c>
       <c r="AH14">
+        <v>10000000.0</v>
+      </c>
+      <c r="AI14">
         <v>13571000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>8318000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>6591000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>6520000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>6344000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>4352000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>4496000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>5808000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>5188000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>4816000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>4966000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>4065000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>-4094000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>-2399000.0</v>
       </c>
-      <c r="AV14">
-[...1 lines deleted...]
-      </c>
       <c r="AW14">
         <v>0.0</v>
       </c>
       <c r="AX14">
         <v>0.0</v>
       </c>
       <c r="AY14">
         <v>0.0</v>
       </c>
       <c r="AZ14">
         <v>0.0</v>
       </c>
       <c r="BA14">
         <v>0.0</v>
       </c>
       <c r="BB14">
         <v>0.0</v>
       </c>
       <c r="BC14">
         <v>0.0</v>
       </c>
       <c r="BD14">
         <v>0.0</v>
       </c>
       <c r="BE14">
@@ -24408,834 +24688,845 @@
       <c r="CD14">
         <v>0.0</v>
       </c>
       <c r="CE14">
         <v>0.0</v>
       </c>
       <c r="CF14">
         <v>0.0</v>
       </c>
       <c r="CG14">
         <v>0.0</v>
       </c>
       <c r="CH14">
         <v>0.0</v>
       </c>
       <c r="CI14">
         <v>0.0</v>
       </c>
       <c r="CJ14">
         <v>0.0</v>
       </c>
       <c r="CK14">
         <v>0.0</v>
       </c>
       <c r="CL14">
+        <v>0.0</v>
+      </c>
+      <c r="CM14">
         <v>1057000.0</v>
       </c>
-      <c r="CM14">
-[...1 lines deleted...]
-      </c>
       <c r="CN14">
+        <v>0.0</v>
+      </c>
+      <c r="CO14">
         <v>-2472000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>2472000.0</v>
       </c>
-      <c r="CP14">
-[...1 lines deleted...]
-      </c>
       <c r="CQ14">
         <v>0.0</v>
       </c>
       <c r="CR14">
         <v>0.0</v>
       </c>
       <c r="CS14">
         <v>0.0</v>
       </c>
+      <c r="CT14">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:97">
+    <row r="15" spans="1:98">
       <c r="A15" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B15">
+        <v>-169000000.0</v>
+      </c>
+      <c r="C15">
         <v>-544000000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-782000000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-142000000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-40000000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>7000000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>108000000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>313000000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>174000000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-497000000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>285000000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>297000000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>394000000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>232000000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>401000000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>858000000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>756000000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>644000000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>607000000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>522000000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>242000000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>113000000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>57000000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>15000000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>145000000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>72000000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>158000000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>119000000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>72000000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>123000000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>308000000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>278000000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>287000000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>802151000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>211000000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>153000000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>138000000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>98945000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>65662000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>111124000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>123128000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>110969000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>183604000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>205095000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>146342000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>183291000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>167757000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>169443000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>158032000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>170972000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>170290000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>145816000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>123347000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>95277000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>86964000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>115501000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>87813000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>26443000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>67930000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>81049000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>83544000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>84073000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>62731000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>56942000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>17647000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>12453000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>29766000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>16851000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>-6075000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>-109567000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>27364000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>47273000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>5387000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>18826000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>38341000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>37890000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>19672000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>14397000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>61656000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>67169000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>51337000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>73622000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>43526000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>48526000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>61143000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>47326000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>28317000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>34394000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>10700000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>10635000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>-3027000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>6727000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>10426000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>-16927000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>16927000.0</v>
       </c>
-      <c r="CR15">
-[...1 lines deleted...]
-      </c>
       <c r="CS15">
         <v>0.0</v>
       </c>
+      <c r="CT15">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="16" spans="1:97">
+    <row r="16" spans="1:98">
       <c r="A16" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B16"/>
       <c r="C16">
+        <v>-542000000.0</v>
+      </c>
+      <c r="D16">
         <v>-778000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>-141000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-40000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>7000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>107000000.0</v>
       </c>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>283000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>297000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>394000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>232000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>401000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>858000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>756000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>644000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>607000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>520000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>242000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>113000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>57000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>15000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>145000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>72000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>158000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>119000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>72000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>123000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>308000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>278000000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>287000000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>802151000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>210832000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>152827000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>138190000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>98945000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>65662000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>111124000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>123128000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>110969000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>183604000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>205095000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>146342000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>183291000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>167757000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>169443000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>158032000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>170972000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>170290000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>145816000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>123347000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>95277000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>86964000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>115501000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>87813000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>26443000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>67930000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>81049000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>83544000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>84073000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>62731000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>56942000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>17647000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>12453000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>29766000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>16851000.0</v>
       </c>
-      <c r="BQ16">
-[...1 lines deleted...]
-      </c>
       <c r="BR16">
+        <v>0.0</v>
+      </c>
+      <c r="BS16">
         <v>-27364000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>27364000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>47273000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>5387000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>18826000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>38341000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>37890000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>19672000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>14397000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>61656000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>67169000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>51337000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>73622000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>43526000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>48526000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>61143000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>47326000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>28317000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>34394000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>10685000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>10635000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>-3027000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>3027000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>10426000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>-16927000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>16927000.0</v>
       </c>
-      <c r="CR16">
-[...1 lines deleted...]
-      </c>
       <c r="CS16">
         <v>0.0</v>
       </c>
+      <c r="CT16">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="17" spans="1:97">
+    <row r="17" spans="1:98">
       <c r="A17" t="s">
-        <v>171</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>172</v>
+      </c>
+      <c r="B17">
+        <v>-157000000.0</v>
+      </c>
       <c r="C17">
+        <v>-533000000.0</v>
+      </c>
+      <c r="D17">
         <v>-772000000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-131000000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-35000000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>19000000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>120000000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>323000000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>185000000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-487000000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>295000000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>307000000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>407000000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>248000000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>412000000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>873000000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>764000000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>661000000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>620000000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>536000000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>253000000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>123000000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>69000000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>24000000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>157000000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>23000000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>166000000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>129000000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>144000000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>-379000000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>464000000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>474000000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>475000000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>-165658000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>436388000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>295794000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>256476000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>123665000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>56910000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>248788000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>267536000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>239301000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>308486000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>406887000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>307163000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>384727000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>419054000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>354257000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>324782000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>834466000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>170290000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>145816000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>123347000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>95277000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>86487000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>99549000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>87813000.0</v>
       </c>
-      <c r="BF17">
-[...1 lines deleted...]
-      </c>
       <c r="BG17">
+        <v>0.0</v>
+      </c>
+      <c r="BH17">
         <v>67930000.0</v>
       </c>
-      <c r="BH17">
+      <c r="BI17">
         <v>81049000.0</v>
       </c>
-      <c r="BI17">
-[...1 lines deleted...]
-      </c>
       <c r="BJ17">
         <v>0.0</v>
       </c>
       <c r="BK17">
         <v>0.0</v>
       </c>
       <c r="BL17">
         <v>0.0</v>
       </c>
       <c r="BM17">
         <v>0.0</v>
       </c>
       <c r="BN17">
         <v>0.0</v>
       </c>
       <c r="BO17">
         <v>0.0</v>
       </c>
       <c r="BP17">
         <v>0.0</v>
       </c>
       <c r="BQ17">
         <v>0.0</v>
       </c>
       <c r="BR17">
@@ -25300,138 +25591,145 @@
       </c>
       <c r="CL17">
         <v>0.0</v>
       </c>
       <c r="CM17">
         <v>0.0</v>
       </c>
       <c r="CN17">
         <v>0.0</v>
       </c>
       <c r="CO17">
         <v>0.0</v>
       </c>
       <c r="CP17">
         <v>0.0</v>
       </c>
       <c r="CQ17">
         <v>0.0</v>
       </c>
       <c r="CR17">
         <v>0.0</v>
       </c>
       <c r="CS17">
         <v>0.0</v>
       </c>
+      <c r="CT17">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="18" spans="1:97">
+    <row r="18" spans="1:98">
       <c r="A18" t="s">
-        <v>172</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>173</v>
+      </c>
+      <c r="B18">
+        <v>-28000000.0</v>
+      </c>
       <c r="C18">
+        <v>-27000000.0</v>
+      </c>
+      <c r="D18">
         <v>-19000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-15000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-10000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-4000000.0</v>
       </c>
-      <c r="G18">
-[...1 lines deleted...]
-      </c>
       <c r="H18">
+        <v>0.0</v>
+      </c>
+      <c r="I18">
         <v>-2000000.0</v>
       </c>
-      <c r="I18">
-[...1 lines deleted...]
-      </c>
       <c r="J18">
+        <v>0.0</v>
+      </c>
+      <c r="K18">
         <v>-107000000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-40000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-42000000.0</v>
       </c>
       <c r="M18">
         <v>-42000000.0</v>
       </c>
       <c r="N18">
+        <v>-42000000.0</v>
+      </c>
+      <c r="O18">
         <v>-43000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-44000000.0</v>
       </c>
       <c r="P18">
         <v>-44000000.0</v>
       </c>
       <c r="Q18">
-        <v>-46000000.0</v>
+        <v>-44000000.0</v>
       </c>
       <c r="R18">
         <v>-46000000.0</v>
       </c>
       <c r="S18">
+        <v>-46000000.0</v>
+      </c>
+      <c r="T18">
         <v>-61000000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-36000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-33000000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-34000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-37000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-40000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-31000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-51000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-23000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-28000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-30000000.0</v>
       </c>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
@@ -25455,317 +25753,317 @@
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
+      <c r="CT18"/>
     </row>
-    <row r="19" spans="1:97">
+    <row r="19" spans="1:98">
       <c r="A19" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-      <c r="L19">
+      <c r="L19"/>
+      <c r="M19">
         <v>23000000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>22000000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>21000000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>24000000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>17000000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>11000000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>18000000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>13000000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>10000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12000000.0</v>
       </c>
       <c r="V19">
         <v>12000000.0</v>
       </c>
       <c r="W19">
         <v>12000000.0</v>
       </c>
       <c r="X19">
+        <v>12000000.0</v>
+      </c>
+      <c r="Y19">
         <v>9000000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>11000000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>6000000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>21000000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>2000000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>9000000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-1000000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>23000000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>8000000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>22000000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>409000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>2058000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>-538000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>5071000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>4307000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>41265000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>8181000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>2645000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>4480000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>2636000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>22058000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>9096000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>-7161000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>-2670000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>4601000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>2509000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>3653000.0</v>
       </c>
-      <c r="AY19">
+      <c r="AZ19">
         <v>-287000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BA19">
         <v>-95000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BB19">
         <v>3519000.0</v>
       </c>
-      <c r="BB19">
+      <c r="BC19">
         <v>-156000.0</v>
       </c>
-      <c r="BC19">
+      <c r="BD19">
         <v>-5860000.0</v>
       </c>
-      <c r="BD19">
+      <c r="BE19">
         <v>1107000.0</v>
       </c>
-      <c r="BE19">
+      <c r="BF19">
         <v>1347000.0</v>
       </c>
-      <c r="BF19"/>
-      <c r="BG19">
+      <c r="BG19"/>
+      <c r="BH19">
         <v>1457000.0</v>
       </c>
-      <c r="BH19">
+      <c r="BI19">
         <v>1632000.0</v>
       </c>
-      <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
+      <c r="CT19"/>
     </row>
-    <row r="20" spans="1:97">
+    <row r="20" spans="1:98">
       <c r="A20" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
-      <c r="X20">
+      <c r="X20"/>
+      <c r="Y20">
         <v>2000000.0</v>
       </c>
-      <c r="Y20"/>
-      <c r="Z20">
+      <c r="Z20"/>
+      <c r="AA20">
         <v>37000000.0</v>
       </c>
-      <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-      <c r="AD20">
+      <c r="AD20"/>
+      <c r="AE20">
         <v>13000000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>5000000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>8000000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>7000000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>6051000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>6663000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>8092000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>8194000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>20831000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>82841000.0</v>
       </c>
-      <c r="AN20">
-[...1 lines deleted...]
-      </c>
       <c r="AO20">
         <v>0.0</v>
       </c>
       <c r="AP20">
         <v>0.0</v>
       </c>
       <c r="AQ20">
         <v>0.0</v>
       </c>
       <c r="AR20">
         <v>0.0</v>
       </c>
       <c r="AS20">
         <v>0.0</v>
       </c>
       <c r="AT20">
         <v>0.0</v>
       </c>
       <c r="AU20">
         <v>0.0</v>
       </c>
       <c r="AV20">
         <v>0.0</v>
       </c>
       <c r="AW20">
@@ -25893,379 +26191,383 @@
       </c>
       <c r="CL20">
         <v>0.0</v>
       </c>
       <c r="CM20">
         <v>0.0</v>
       </c>
       <c r="CN20">
         <v>0.0</v>
       </c>
       <c r="CO20">
         <v>0.0</v>
       </c>
       <c r="CP20">
         <v>0.0</v>
       </c>
       <c r="CQ20">
         <v>0.0</v>
       </c>
       <c r="CR20">
         <v>0.0</v>
       </c>
       <c r="CS20">
         <v>0.0</v>
       </c>
+      <c r="CT20">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="21" spans="1:97">
+    <row r="21" spans="1:98">
       <c r="A21" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B21">
+        <v>-154000000.0</v>
+      </c>
+      <c r="C21">
         <v>-671000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-766000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-109000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-32000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>66000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>180000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>406000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>223000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-552000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>349000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>396000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>536000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>327000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>516000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>1175000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>1032000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>873000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>861000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>720000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>346000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>178000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>79000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>36000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>136000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>102000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>226000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>194000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>134000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>207000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>396000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>404000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>401000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>370890000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>364000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>264000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>234000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>152677000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>46563000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>179938000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>202276000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>181145000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>254028000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>295374000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>229280000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>302387000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>306761000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>266788000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>248055000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>257580000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>266602000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>235227000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>194055000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>156231000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>142517000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>170978000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>145625000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>50459000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>117331000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>138369000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>140637000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>137052000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>107346000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>99537000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>34429000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>22962000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>49023000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>36175000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>-903000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>-165763000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>48788000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>73576000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>13859000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>20021000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>59755000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>62279000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>32666000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>8508000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>87011000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>106853000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>110879000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>112500000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>70062000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>82763000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>101708000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>81400000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>68940000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>65911000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>26900000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>23106000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>8334000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>349279000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>25382000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>11752000.0</v>
       </c>
-      <c r="CQ21">
-[...1 lines deleted...]
-      </c>
       <c r="CR21">
         <v>0.0</v>
       </c>
       <c r="CS21">
         <v>0.0</v>
       </c>
+      <c r="CT21">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="22" spans="1:97">
+    <row r="22" spans="1:98">
       <c r="A22" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-      <c r="AD22">
-[...1 lines deleted...]
-      </c>
+      <c r="AD22"/>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
@@ -26423,347 +26725,353 @@
       </c>
       <c r="CL22">
         <v>0.0</v>
       </c>
       <c r="CM22">
         <v>0.0</v>
       </c>
       <c r="CN22">
         <v>0.0</v>
       </c>
       <c r="CO22">
         <v>0.0</v>
       </c>
       <c r="CP22">
         <v>0.0</v>
       </c>
       <c r="CQ22">
         <v>0.0</v>
       </c>
       <c r="CR22">
         <v>0.0</v>
       </c>
       <c r="CS22">
         <v>0.0</v>
       </c>
+      <c r="CT22">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="23" spans="1:97">
+    <row r="23" spans="1:98">
       <c r="A23" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B23">
+        <v>2806000000.0</v>
+      </c>
+      <c r="C23">
         <v>3204000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>3604000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>3062000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>2878000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>2777000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>2937000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>2801000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>2752000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>3378000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>2766000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>2855000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>2820000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>2972000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>3440000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>3308000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>3024000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>2634000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>2194000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>2139000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>2011000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>1787000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>1819000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>1673000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>1796000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>1781000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>1840000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>1950000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>1891000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>1788000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>1859000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>1831000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>1749000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>2010334000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>1745000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>1715000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>1709000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>1582503000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>1232465000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>906123000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>772911000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>805621000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>934009000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>889628000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>874251000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>833484000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>946466000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>731788000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>779621000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>694045000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>737563000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>703820000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>670592000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>644810000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>678658000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>742980000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>889242000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>808716000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>851041000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>786680000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>726615000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>658335000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>672331000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>718852000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>743905000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>607074000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>583548000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>538690000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>489154000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>762871000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>1024947000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>1032873000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>901202000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>830531000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>780405000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>720385000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>686136000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>515395000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>585406000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>562414000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>507900000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>523939000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>535329000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>497896000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>516908000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>481669000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>503091000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>383448000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>374000000.0</v>
       </c>
-      <c r="CL23">
-[...1 lines deleted...]
-      </c>
       <c r="CM23">
         <v>0.0</v>
       </c>
       <c r="CN23">
+        <v>0.0</v>
+      </c>
+      <c r="CO23">
         <v>349279000.0</v>
       </c>
-      <c r="CO23">
-[...1 lines deleted...]
-      </c>
       <c r="CP23">
         <v>0.0</v>
       </c>
       <c r="CQ23">
         <v>0.0</v>
       </c>
       <c r="CR23">
         <v>0.0</v>
       </c>
       <c r="CS23">
         <v>0.0</v>
       </c>
+      <c r="CT23">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="24" spans="1:97">
+    <row r="24" spans="1:98">
       <c r="A24" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -26817,361 +27125,365 @@
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
       <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
+      <c r="CT24"/>
     </row>
-    <row r="25" spans="1:97">
+    <row r="25" spans="1:98">
       <c r="A25" t="s">
-        <v>179</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>180</v>
+      </c>
+      <c r="B25">
+        <v>284000000.0</v>
+      </c>
       <c r="C25">
+        <v>297000000.0</v>
+      </c>
+      <c r="D25">
         <v>303000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>295000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>283000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>281000000.0</v>
       </c>
       <c r="G25">
         <v>281000000.0</v>
       </c>
       <c r="H25">
+        <v>281000000.0</v>
+      </c>
+      <c r="I25">
         <v>279000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>273000000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>282000000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>277000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>271000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>267000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>271000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>264000000.0</v>
       </c>
       <c r="P25">
         <v>264000000.0</v>
       </c>
       <c r="Q25">
+        <v>264000000.0</v>
+      </c>
+      <c r="R25">
         <v>257000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>240000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>203000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>202000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>195000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>196000000.0</v>
       </c>
       <c r="W25">
         <v>196000000.0</v>
       </c>
       <c r="X25">
+        <v>196000000.0</v>
+      </c>
+      <c r="Y25">
         <v>191000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>190000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>188000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>178000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>176000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>171000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>168000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>161000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>156000000.0</v>
       </c>
       <c r="AG25">
         <v>156000000.0</v>
       </c>
       <c r="AH25">
+        <v>156000000.0</v>
+      </c>
+      <c r="AI25">
         <v>152467000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>153634000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>144630000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>150269000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>150473000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>94229000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>67250000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>65714000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>65528000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>61248000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>60340000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>58641000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>60092000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>53920000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>48502000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>45972000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>41514000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>40728000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>40210000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>35356000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>34940000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>38424000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>35783000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>35394000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>33153000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>32861000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>32805000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>32578000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>32410000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>32201000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>32093000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>32028000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>31889000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>31409000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>30914000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>28987000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>30399000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>27711000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>27815000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>26001000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>26282000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>26898000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>26550000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>24544000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>24477000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>21267000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>20606000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>20762000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>20948000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>19462000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>20817000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>21470000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>18662000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>21666000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>20800000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>20900000.0</v>
       </c>
-      <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
       <c r="CR25"/>
       <c r="CS25"/>
+      <c r="CT25"/>
     </row>
-    <row r="26" spans="1:97">
+    <row r="26" spans="1:98">
       <c r="A26" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-      <c r="AD26">
-[...1 lines deleted...]
-      </c>
+      <c r="AD26"/>
       <c r="AE26">
         <v>0.0</v>
       </c>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
@@ -27329,93 +27641,96 @@
       </c>
       <c r="CL26">
         <v>0.0</v>
       </c>
       <c r="CM26">
         <v>0.0</v>
       </c>
       <c r="CN26">
         <v>0.0</v>
       </c>
       <c r="CO26">
         <v>0.0</v>
       </c>
       <c r="CP26">
         <v>0.0</v>
       </c>
       <c r="CQ26">
         <v>0.0</v>
       </c>
       <c r="CR26">
         <v>0.0</v>
       </c>
       <c r="CS26">
         <v>0.0</v>
       </c>
+      <c r="CT26">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="27" spans="1:97">
+    <row r="27" spans="1:98">
       <c r="A27" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
-      <c r="N27">
+      <c r="N27"/>
+      <c r="O27">
         <v>26000000.0</v>
       </c>
-      <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
-      <c r="AH27">
+      <c r="AH27"/>
+      <c r="AI27">
         <v>81919000.0</v>
       </c>
-      <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
@@ -27425,442 +27740,450 @@
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
-      <c r="CK27">
-[...2 lines deleted...]
-      <c r="CL27"/>
+      <c r="CK27"/>
+      <c r="CL27">
+        <v>0.0</v>
+      </c>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
+      <c r="CT27"/>
     </row>
-    <row r="28" spans="1:97">
+    <row r="28" spans="1:98">
       <c r="A28" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B28">
+        <v>236000000.0</v>
+      </c>
+      <c r="C28">
         <v>234000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>228000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>221000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>227000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>226000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>215000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>224000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>209000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>224000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>206000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>213000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>222000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>174000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>205000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>220000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>200000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>145000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>122000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>125000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>136000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>103000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>108000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>104000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>120000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>115000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>110000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>117000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>116000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>108000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>98000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>115000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>108000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>19081000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>98000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>101000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>99000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>115679000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>72729000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>53719000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>53309000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>55043000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>57248000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>57807000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>55266000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>60462000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>54759000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>39183000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>38955000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>38091000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>37869000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>38260000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>33754000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>34017000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>29662000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>30918000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>27012000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>26801000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>29736000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>28726000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>26947000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>27072000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>27509000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>26487000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>23251000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>23902000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>23515000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>19487000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>20967000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>30180000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>22999000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>22884000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>22845000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>22999000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>26305000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>22152000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>25223000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>22529000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>22165000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>18359000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>20179000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>22604000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>19202000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>16717000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>18075000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>18987000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>15055000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>13098000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>11900000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>12538000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>12103000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>14098000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>18275000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>58783000.0</v>
       </c>
-      <c r="CQ28">
-[...1 lines deleted...]
-      </c>
       <c r="CR28">
         <v>0.0</v>
       </c>
       <c r="CS28">
         <v>0.0</v>
       </c>
+      <c r="CT28">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="29" spans="1:97">
+    <row r="29" spans="1:98">
       <c r="A29" t="s">
-        <v>183</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>184</v>
+      </c>
+      <c r="B29">
+        <v>-33000000.0</v>
+      </c>
       <c r="C29">
+        <v>-130000000.0</v>
+      </c>
+      <c r="D29">
         <v>-3000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>6000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>77000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>65000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>101000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>48000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-71000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>70000000.0</v>
       </c>
       <c r="L29">
         <v>70000000.0</v>
       </c>
       <c r="M29">
+        <v>70000000.0</v>
+      </c>
+      <c r="N29">
         <v>109000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>57000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>84000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>275000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>233000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>184000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>193000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>158000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>72000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>33000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-15000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-19000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-41000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-12000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>50000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>39000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>31000000.0</v>
       </c>
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
@@ -27884,927 +28207,937 @@
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
+      <c r="CT29"/>
     </row>
-    <row r="30" spans="1:97">
+    <row r="30" spans="1:98">
       <c r="A30" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B30">
+        <v>236000000.0</v>
+      </c>
+      <c r="C30">
         <v>234000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>1002000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>367000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>264000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>262000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>319000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>258000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>243000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>751000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>237000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>246000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>256000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>240000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>260000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>270000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>253000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>223000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>157000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>152000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>163000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>145000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>169000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>133000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>147000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>148000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>145000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>146000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>165000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>147000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>143000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>148000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>141000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>497971000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>132000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>139000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>132000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>128801000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>155570000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>61428000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>53309000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>55043000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>57248000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>57807000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>55266000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>60462000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>54759000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>39183000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>38955000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>38091000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>37869000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>38260000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>33754000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>34017000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>29662000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>30918000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>27012000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>26801000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>29736000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>28726000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>26947000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>27072000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>27509000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>26487000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>23251000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>23902000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>23515000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>19487000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>20967000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>30180000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>22999000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>22884000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>22845000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>22999000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>26305000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>22152000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>25223000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>22529000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>22165000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>18359000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>20179000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>22604000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>19202000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>16717000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>18075000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>16938000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>15571000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>15618000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>11900000.0</v>
       </c>
-      <c r="CL30">
-[...1 lines deleted...]
-      </c>
       <c r="CM30">
         <v>0.0</v>
       </c>
       <c r="CN30">
+        <v>0.0</v>
+      </c>
+      <c r="CO30">
         <v>349279000.0</v>
       </c>
-      <c r="CO30">
-[...1 lines deleted...]
-      </c>
       <c r="CP30">
         <v>0.0</v>
       </c>
       <c r="CQ30">
         <v>0.0</v>
       </c>
       <c r="CR30">
         <v>0.0</v>
       </c>
       <c r="CS30">
         <v>0.0</v>
       </c>
+      <c r="CT30">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="31" spans="1:97">
+    <row r="31" spans="1:98">
       <c r="A31" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B31">
+        <v>-36000000.0</v>
+      </c>
+      <c r="C31">
         <v>8000000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-9000000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-16000000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-2000000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>30000000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>5000000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>18000000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>10000000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-6000000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>16000000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-19000000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-20000000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-22000000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-20000000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-27000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-35000000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-28000000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-48000000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-26000000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-21000000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-22000000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-25000000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-31000000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-20000000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-29000000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-10000000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-26000000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-21000000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-31000000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-5000000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-23000000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-15000000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-45858000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-36000000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-37000000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-33000000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-38200000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>16899000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>2266000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-4040000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-3416000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-5575000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>13100000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-495000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-16331000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-12156000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-4938000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-6648000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>492000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-3584000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-5438000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-2762000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-7523000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-17317000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>5488000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-10830000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-11211000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-11270000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-11170000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-11713000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>-8366000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>-10380000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>-8964000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>-7694000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>-7577000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>-7316000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>-7492000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>-6119000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>-8448000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>-6826000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>-7088000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>-6120000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>-3988000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>-4387000.0</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>-4787000.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>-2602000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>-150000.0</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>-164000.0</v>
       </c>
-      <c r="CB31">
+      <c r="CC31">
         <v>-843000.0</v>
       </c>
-      <c r="CC31">
+      <c r="CD31">
         <v>-29545000.0</v>
       </c>
-      <c r="CD31">
+      <c r="CE31">
         <v>-3514000.0</v>
       </c>
-      <c r="CE31">
+      <c r="CF31">
         <v>-4946000.0</v>
       </c>
-      <c r="CF31">
+      <c r="CG31">
         <v>-7160000.0</v>
       </c>
-      <c r="CG31">
+      <c r="CH31">
         <v>-6085000.0</v>
       </c>
-      <c r="CH31">
+      <c r="CI31">
         <v>-6003000.0</v>
       </c>
-      <c r="CI31">
+      <c r="CJ31">
         <v>-23028000.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CK31">
         <v>-12648000.0</v>
       </c>
-      <c r="CK31">
+      <c r="CL31">
         <v>-11625000.0</v>
       </c>
-      <c r="CL31">
-[...1 lines deleted...]
-      </c>
       <c r="CM31">
         <v>0.0</v>
       </c>
       <c r="CN31">
+        <v>0.0</v>
+      </c>
+      <c r="CO31">
         <v>-349279000.0</v>
       </c>
-      <c r="CO31">
-[...1 lines deleted...]
-      </c>
       <c r="CP31">
         <v>0.0</v>
       </c>
       <c r="CQ31">
         <v>0.0</v>
       </c>
       <c r="CR31">
         <v>0.0</v>
       </c>
       <c r="CS31">
         <v>0.0</v>
       </c>
+      <c r="CT31">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="32" spans="1:97">
+    <row r="32" spans="1:98">
       <c r="A32" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B32">
+        <v>2652000000.0</v>
+      </c>
+      <c r="C32">
         <v>2533000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>2838000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>2953000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>2846000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>2843000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>3117000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>3207000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>2975000000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>2826000000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>3115000000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>3251000000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>3356000000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>3299000000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>3956000000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>4483000000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>4056000000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>3507000000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>3055000000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>2859000000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>2357000000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>1965000000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>1898000000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>1709000000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>1932000000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>1883000000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>2066000000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>2144000000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>2025000000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>1995000000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>2255000000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>2235000000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>2150000000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>2010334000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>2109000000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>1979000000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>1943000000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>1735180000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>1279028000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>1086061000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>975187000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>986766000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>1188037000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>1185002000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>1103531000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>1135871000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>1253227000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>998576000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>1027676000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>951625000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>1004165000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>939047000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>864647000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>801041000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>821175000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>913958000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>1034867000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>859175000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>968372000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>925049000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>867252000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>795387000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>779677000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>818389000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>778334000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>630036000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>632571000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>574865000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>488251000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>597108000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>1073735000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>1106449000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>915061000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>850552000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>840160000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>782664000.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>718802000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>523903000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>672417000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>669267000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>618779000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>636439000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>605391000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>580659000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>618616000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>563069000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>572031000.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>449359000.0</v>
       </c>
-      <c r="CK32">
+      <c r="CL32">
         <v>400900000.0</v>
       </c>
-      <c r="CL32">
+      <c r="CM32">
         <v>365879000.0</v>
       </c>
-      <c r="CM32">
+      <c r="CN32">
         <v>358598000.0</v>
       </c>
-      <c r="CN32">
+      <c r="CO32">
         <v>349279000.0</v>
       </c>
-      <c r="CO32">
+      <c r="CP32">
         <v>380573000.0</v>
       </c>
-      <c r="CP32">
+      <c r="CQ32">
         <v>282016000.0</v>
       </c>
-      <c r="CQ32">
+      <c r="CR32">
         <v>304987000.0</v>
       </c>
-      <c r="CR32">
+      <c r="CS32">
         <v>282480000.0</v>
       </c>
-      <c r="CS32">
+      <c r="CT32">
         <v>203144000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AA30"/>
@@ -28881,51 +29214,51 @@
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>26</v>
       </c>
       <c r="AA1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B2">
         <v>2919000000.0</v>
       </c>
       <c r="C2">
         <v>3319000000.0</v>
       </c>
       <c r="D2">
         <v>2246000000.0</v>
       </c>
       <c r="E2">
         <v>1941000000.0</v>
       </c>
       <c r="F2">
         <v>1337000000.0</v>
       </c>
       <c r="G2">
         <v>750000000.0</v>
       </c>
       <c r="H2">
         <v>775000000.0</v>
       </c>
       <c r="I2">
         <v>1554000000.0</v>
       </c>
@@ -28960,51 +29293,51 @@
         <v>24914000.0</v>
       </c>
       <c r="T2">
         <v>52646000.0</v>
       </c>
       <c r="U2">
         <v>237895000.0</v>
       </c>
       <c r="V2">
         <v>43396000.0</v>
       </c>
       <c r="W2">
         <v>37381000.0</v>
       </c>
       <c r="X2">
         <v>11123000.0</v>
       </c>
       <c r="Y2">
         <v>79095000.0</v>
       </c>
       <c r="Z2"/>
       <c r="AA2"/>
     </row>
     <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B3">
         <v>995000000</v>
       </c>
       <c r="C3">
         <v>1008000000</v>
       </c>
       <c r="D3">
         <v>1034000000</v>
       </c>
       <c r="E3">
         <v>1108000000</v>
       </c>
       <c r="F3">
         <v>658000000</v>
       </c>
       <c r="G3">
         <v>525000000</v>
       </c>
       <c r="H3">
         <v>787000000</v>
       </c>
       <c r="I3">
         <v>702000000</v>
       </c>
@@ -29043,51 +29376,51 @@
       </c>
       <c r="U3">
         <v>136258000</v>
       </c>
       <c r="V3">
         <v>85760000</v>
       </c>
       <c r="W3">
         <v>52710000</v>
       </c>
       <c r="X3">
         <v>44931000</v>
       </c>
       <c r="Y3">
         <v>43587000</v>
       </c>
       <c r="Z3">
         <v>0</v>
       </c>
       <c r="AA3">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>329000000.0</v>
       </c>
       <c r="F4">
         <v>618000000.0</v>
       </c>
       <c r="G4">
         <v>572000000.0</v>
       </c>
       <c r="H4">
         <v>-23000000.0</v>
       </c>
       <c r="I4">
         <v>-772000000.0</v>
       </c>
       <c r="J4">
         <v>1072000000.0</v>
       </c>
       <c r="K4">
         <v>-203072000.0</v>
       </c>
@@ -29098,51 +29431,51 @@
         <v>419300000.0</v>
       </c>
       <c r="N4">
         <v>-328777000.0</v>
       </c>
       <c r="O4">
         <v>-35823000.0</v>
       </c>
       <c r="P4">
         <v>195602000.0</v>
       </c>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
     </row>
     <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>-193000000.0</v>
       </c>
       <c r="F5">
         <v>-258000000.0</v>
       </c>
       <c r="G5">
         <v>-59000000.0</v>
       </c>
       <c r="H5">
         <v>-72000000.0</v>
       </c>
       <c r="I5">
         <v>-85000000.0</v>
       </c>
       <c r="J5">
         <v>-39000000.0</v>
       </c>
       <c r="K5">
         <v>-87073000.0</v>
       </c>
@@ -29153,51 +29486,51 @@
         <v>2597000.0</v>
       </c>
       <c r="N5">
         <v>-60565000.0</v>
       </c>
       <c r="O5">
         <v>-17443000.0</v>
       </c>
       <c r="P5">
         <v>-7080000.0</v>
       </c>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B6">
         <v>-195000000.0</v>
       </c>
       <c r="C6">
         <v>-384000000.0</v>
       </c>
       <c r="D6">
         <v>1073000000.0</v>
       </c>
       <c r="E6">
         <v>305000000.0</v>
       </c>
       <c r="F6">
         <v>604000000.0</v>
       </c>
       <c r="G6">
         <v>587000000.0</v>
       </c>
       <c r="H6">
         <v>-25000000.0</v>
       </c>
       <c r="I6">
         <v>-779000000.0</v>
       </c>
@@ -29236,51 +29569,51 @@
       </c>
       <c r="U6">
         <v>-185249000.0</v>
       </c>
       <c r="V6">
         <v>194499000.0</v>
       </c>
       <c r="W6">
         <v>6015000.0</v>
       </c>
       <c r="X6">
         <v>26258000.0</v>
       </c>
       <c r="Y6">
         <v>-67972000.0</v>
       </c>
       <c r="Z6">
         <v>-83286000.0</v>
       </c>
       <c r="AA6">
         <v>-129517000.0</v>
       </c>
     </row>
     <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B7">
         <v>-186000000.0</v>
       </c>
       <c r="C7">
         <v>-469000000.0</v>
       </c>
       <c r="D7">
         <v>332000000.0</v>
       </c>
       <c r="E7">
         <v>-24000000.0</v>
       </c>
       <c r="F7">
         <v>-614000000.0</v>
       </c>
       <c r="G7">
         <v>-78000000.0</v>
       </c>
       <c r="H7">
         <v>-3000000.0</v>
       </c>
       <c r="I7">
         <v>-374000000.0</v>
       </c>
@@ -29315,51 +29648,51 @@
         <v>92892000.0</v>
       </c>
       <c r="T7">
         <v>-163344000.0</v>
       </c>
       <c r="U7">
         <v>-64331000.0</v>
       </c>
       <c r="V7">
         <v>-39803000.0</v>
       </c>
       <c r="W7">
         <v>-122231000.0</v>
       </c>
       <c r="X7">
         <v>-39048000.0</v>
       </c>
       <c r="Y7">
         <v>-107155000.0</v>
       </c>
       <c r="Z7"/>
       <c r="AA7"/>
     </row>
     <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>325000000.0</v>
       </c>
       <c r="F8">
         <v>-528000000.0</v>
       </c>
       <c r="G8">
         <v>-161000000.0</v>
       </c>
       <c r="H8">
         <v>59000000.0</v>
       </c>
       <c r="I8">
         <v>-58000000.0</v>
       </c>
       <c r="J8">
         <v>-40000000.0</v>
       </c>
       <c r="K8">
         <v>50291000.0</v>
       </c>
@@ -29370,51 +29703,51 @@
         <v>33161000.0</v>
       </c>
       <c r="N8">
         <v>-14830000.0</v>
       </c>
       <c r="O8">
         <v>6450000.0</v>
       </c>
       <c r="P8">
         <v>-45766000.0</v>
       </c>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
     </row>
     <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B9">
         <v>15000000.0</v>
       </c>
       <c r="C9">
         <v>87000000.0</v>
       </c>
       <c r="D9">
         <v>225000000.0</v>
       </c>
       <c r="E9">
         <v>325000000.0</v>
       </c>
       <c r="F9">
         <v>-528000000.0</v>
       </c>
       <c r="G9">
         <v>-161000000.0</v>
       </c>
       <c r="H9">
         <v>59000000.0</v>
       </c>
       <c r="I9">
         <v>-58000000.0</v>
       </c>
@@ -29445,51 +29778,51 @@
       <c r="R9">
         <v>5667000.0</v>
       </c>
       <c r="S9">
         <v>148852000.0</v>
       </c>
       <c r="T9">
         <v>-200657000.0</v>
       </c>
       <c r="U9">
         <v>-7411000.0</v>
       </c>
       <c r="V9"/>
       <c r="W9">
         <v>-39315000.0</v>
       </c>
       <c r="X9">
         <v>-42177000.0</v>
       </c>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
     </row>
     <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B10">
         <v>51000000.0</v>
       </c>
       <c r="C10">
         <v>-97000000.0</v>
       </c>
       <c r="D10">
         <v>250000000.0</v>
       </c>
       <c r="E10">
         <v>-140000000.0</v>
       </c>
       <c r="F10">
         <v>-309000000.0</v>
       </c>
       <c r="G10">
         <v>29000000.0</v>
       </c>
       <c r="H10">
         <v>112000000.0</v>
       </c>
       <c r="I10">
         <v>-123000000.0</v>
       </c>
@@ -29524,51 +29857,51 @@
         <v>199904000.0</v>
       </c>
       <c r="T10">
         <v>-71595000.0</v>
       </c>
       <c r="U10">
         <v>-47275000.0</v>
       </c>
       <c r="V10">
         <v>-20054000.0</v>
       </c>
       <c r="W10">
         <v>-119056000.0</v>
       </c>
       <c r="X10">
         <v>-9894000.0</v>
       </c>
       <c r="Y10">
         <v>-42639000.0</v>
       </c>
       <c r="Z10"/>
       <c r="AA10"/>
     </row>
     <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-16000000.0</v>
       </c>
       <c r="F11">
         <v>481000000.0</v>
       </c>
       <c r="G11">
         <v>113000000.0</v>
       </c>
       <c r="H11">
         <v>-102000000.0</v>
       </c>
       <c r="I11">
         <v>-108000000.0</v>
       </c>
       <c r="J11">
         <v>201000000.0</v>
       </c>
       <c r="K11">
         <v>60266000.0</v>
       </c>
@@ -29595,51 +29928,51 @@
       </c>
       <c r="S11"/>
       <c r="T11">
         <v>120754000.0</v>
       </c>
       <c r="U11">
         <v>43601000.0</v>
       </c>
       <c r="V11">
         <v>52465000.0</v>
       </c>
       <c r="W11">
         <v>42303000.0</v>
       </c>
       <c r="X11">
         <v>45146000.0</v>
       </c>
       <c r="Y11">
         <v>12495000.0</v>
       </c>
       <c r="Z11"/>
       <c r="AA11"/>
     </row>
     <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>66000000.0</v>
       </c>
       <c r="F12">
         <v>98000000.0</v>
       </c>
       <c r="G12">
         <v>229000000.0</v>
       </c>
       <c r="H12">
         <v>129000000.0</v>
       </c>
       <c r="I12">
         <v>108000000.0</v>
       </c>
       <c r="J12">
         <v>-492000000.0</v>
       </c>
       <c r="K12">
         <v>71669000.0</v>
       </c>
@@ -29650,100 +29983,100 @@
         <v>72604000.0</v>
       </c>
       <c r="N12">
         <v>106392000.0</v>
       </c>
       <c r="O12">
         <v>-7698000.0</v>
       </c>
       <c r="P12">
         <v>24749000.0</v>
       </c>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
     </row>
     <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-56000000.0</v>
       </c>
       <c r="F13">
         <v>-614000000.0</v>
       </c>
       <c r="G13">
         <v>-78000000.0</v>
       </c>
       <c r="H13">
         <v>-85000000.0</v>
       </c>
       <c r="I13">
         <v>-93000000.0</v>
       </c>
       <c r="J13">
         <v>66000000.0</v>
       </c>
       <c r="K13">
         <v>-6000000.0</v>
       </c>
       <c r="L13">
         <v>-14000000.0</v>
       </c>
       <c r="M13">
         <v>77586000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
     </row>
     <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B14">
         <v>1178000000.0</v>
       </c>
       <c r="C14">
         <v>1114000000.0</v>
       </c>
       <c r="D14">
         <v>1097000000.0</v>
       </c>
       <c r="E14">
         <v>1056000000.0</v>
       </c>
       <c r="F14">
         <v>840000000.0</v>
       </c>
       <c r="G14">
         <v>773000000.0</v>
       </c>
       <c r="H14">
         <v>713000000.0</v>
       </c>
       <c r="I14">
         <v>641000000.0</v>
       </c>
@@ -29782,51 +30115,51 @@
       </c>
       <c r="U14">
         <v>87112000.0</v>
       </c>
       <c r="V14">
         <v>82697000.0</v>
       </c>
       <c r="W14">
         <v>83172000.0</v>
       </c>
       <c r="X14">
         <v>88180000.0</v>
       </c>
       <c r="Y14">
         <v>88018000.0</v>
       </c>
       <c r="Z14">
         <v>78757000.0</v>
       </c>
       <c r="AA14">
         <v>86462000.0</v>
       </c>
     </row>
     <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B15">
         <v>272000000.0</v>
       </c>
       <c r="C15">
         <v>264000000.0</v>
       </c>
       <c r="D15">
         <v>221000000.0</v>
       </c>
       <c r="E15">
         <v>169000000.0</v>
       </c>
       <c r="F15">
         <v>145000000.0</v>
       </c>
       <c r="G15">
         <v>137000000.0</v>
       </c>
       <c r="H15">
         <v>132000000.0</v>
       </c>
       <c r="I15">
         <v>120000000.0</v>
       </c>
@@ -29857,51 +30190,51 @@
       <c r="R15">
         <v>14510000.0</v>
       </c>
       <c r="S15">
         <v>13456000.0</v>
       </c>
       <c r="T15">
         <v>11778000.0</v>
       </c>
       <c r="U15">
         <v>8802000.0</v>
       </c>
       <c r="V15">
         <v>6342000.0</v>
       </c>
       <c r="W15">
         <v>1379000.0</v>
       </c>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
     </row>
     <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B16">
         <v>2724000000.0</v>
       </c>
       <c r="C16">
         <v>2935000000.0</v>
       </c>
       <c r="D16">
         <v>3319000000.0</v>
       </c>
       <c r="E16">
         <v>2246000000.0</v>
       </c>
       <c r="F16">
         <v>1941000000.0</v>
       </c>
       <c r="G16">
         <v>1337000000.0</v>
       </c>
       <c r="H16">
         <v>750000000.0</v>
       </c>
       <c r="I16">
         <v>775000000.0</v>
       </c>
@@ -29940,90 +30273,90 @@
       </c>
       <c r="U16">
         <v>52646000.0</v>
       </c>
       <c r="V16">
         <v>237895000.0</v>
       </c>
       <c r="W16">
         <v>43396000.0</v>
       </c>
       <c r="X16">
         <v>37381000.0</v>
       </c>
       <c r="Y16">
         <v>11123000.0</v>
       </c>
       <c r="Z16">
         <v>-83286000.0</v>
       </c>
       <c r="AA16">
         <v>-129517000.0</v>
       </c>
     </row>
     <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17">
         <v>26000000.0</v>
       </c>
       <c r="K17">
         <v>-7341000.0</v>
       </c>
       <c r="L17">
         <v>-3924000.0</v>
       </c>
       <c r="M17">
         <v>-4511000.0</v>
       </c>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
     </row>
     <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B18">
         <v>-530000000.0</v>
       </c>
       <c r="C18">
         <v>306000000.0</v>
       </c>
       <c r="D18">
         <v>1302000000.0</v>
       </c>
       <c r="E18">
         <v>2287000000.0</v>
       </c>
       <c r="F18">
         <v>1736000000.0</v>
       </c>
       <c r="G18">
         <v>772000000.0</v>
       </c>
       <c r="H18">
         <v>514000000.0</v>
       </c>
       <c r="I18">
         <v>707000000.0</v>
       </c>
@@ -30062,53 +30395,55 @@
       </c>
       <c r="U18">
         <v>100926000.0</v>
       </c>
       <c r="V18">
         <v>232687000.0</v>
       </c>
       <c r="W18">
         <v>98071000.0</v>
       </c>
       <c r="X18">
         <v>33156000.0</v>
       </c>
       <c r="Y18">
         <v>-64913000.0</v>
       </c>
       <c r="Z18">
         <v>173377000.0</v>
       </c>
       <c r="AA18">
         <v>132884000.0</v>
       </c>
     </row>
     <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>209</v>
-[...1 lines deleted...]
-      <c r="B19"/>
+        <v>210</v>
+      </c>
+      <c r="B19">
+        <v>-204000000.0</v>
+      </c>
       <c r="C19">
         <v>-1001000000.0</v>
       </c>
       <c r="D19">
         <v>-1081000000.0</v>
       </c>
       <c r="E19">
         <v>-2479000000.0</v>
       </c>
       <c r="F19">
         <v>-24000000.0</v>
       </c>
       <c r="G19">
         <v>44000000.0</v>
       </c>
       <c r="H19">
         <v>-1954000000.0</v>
       </c>
       <c r="I19">
         <v>-754000000.0</v>
       </c>
       <c r="J19">
         <v>-652000000.0</v>
       </c>
       <c r="K19">
@@ -30121,92 +30456,94 @@
         <v>222882000.0</v>
       </c>
       <c r="N19">
         <v>-144889000.0</v>
       </c>
       <c r="O19">
         <v>-79748000.0</v>
       </c>
       <c r="P19">
         <v>-30014000.0</v>
       </c>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
     </row>
     <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20">
         <v>0.0</v>
       </c>
       <c r="G20">
         <v>0.0</v>
       </c>
       <c r="H20">
         <v>63000000.0</v>
       </c>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
     </row>
     <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>211</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>212</v>
+      </c>
+      <c r="B21">
+        <v>933000000.0</v>
+      </c>
       <c r="C21">
         <v>-300000000.0</v>
       </c>
       <c r="D21">
         <v>0.0</v>
       </c>
       <c r="E21">
         <v>-250000000.0</v>
       </c>
       <c r="F21">
         <v>1661000000.0</v>
       </c>
       <c r="G21">
         <v>28000000.0</v>
       </c>
       <c r="H21">
         <v>786000000.0</v>
       </c>
       <c r="I21">
         <v>-1165000000.0</v>
       </c>
       <c r="J21">
         <v>169000000.0</v>
       </c>
       <c r="K21">
@@ -30217,51 +30554,51 @@
       </c>
       <c r="M21">
         <v>1186000.0</v>
       </c>
       <c r="N21"/>
       <c r="O21">
         <v>93030000.0</v>
       </c>
       <c r="P21">
         <v>51530000.0</v>
       </c>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
     </row>
     <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B22">
         <v>-1471000000.0</v>
       </c>
       <c r="C22">
         <v>647000000.0</v>
       </c>
       <c r="D22">
         <v>522000000.0</v>
       </c>
       <c r="E22">
         <v>2297000000.0</v>
       </c>
       <c r="F22">
         <v>2070000000.0</v>
       </c>
       <c r="G22">
         <v>373000000.0</v>
       </c>
       <c r="H22">
         <v>462000000.0</v>
       </c>
       <c r="I22">
         <v>1034000000.0</v>
       </c>
@@ -30300,51 +30637,51 @@
       </c>
       <c r="U22">
         <v>194559000.0</v>
       </c>
       <c r="V22">
         <v>226817000.0</v>
       </c>
       <c r="W22">
         <v>120722000.0</v>
       </c>
       <c r="X22">
         <v>14756000.0</v>
       </c>
       <c r="Y22">
         <v>-7062000.0</v>
       </c>
       <c r="Z22">
         <v>54999000.0</v>
       </c>
       <c r="AA22">
         <v>37800000.0</v>
       </c>
     </row>
     <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B23">
         <v>-68000000.0</v>
       </c>
       <c r="C23">
         <v>-26000000.0</v>
       </c>
       <c r="D23">
         <v>-1000000.0</v>
       </c>
       <c r="E23">
         <v>-67000000.0</v>
       </c>
       <c r="F23">
         <v>1612000000.0</v>
       </c>
       <c r="G23">
         <v>-53000000.0</v>
       </c>
       <c r="H23">
         <v>747000000.0</v>
       </c>
       <c r="I23">
         <v>-36000000.0</v>
       </c>
@@ -30383,54 +30720,54 @@
       </c>
       <c r="U23">
         <v>-4329000.0</v>
       </c>
       <c r="V23">
         <v>-31200000.0</v>
       </c>
       <c r="W23">
         <v>-244591000.0</v>
       </c>
       <c r="X23">
         <v>-14102000.0</v>
       </c>
       <c r="Y23">
         <v>-3377000.0</v>
       </c>
       <c r="Z23">
         <v>-83286000.0</v>
       </c>
       <c r="AA23">
         <v>-129517000.0</v>
       </c>
     </row>
     <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B24">
-        <v>-24000000.0</v>
+        <v>9000000.0</v>
       </c>
       <c r="C24">
         <v>33000000.0</v>
       </c>
       <c r="D24">
         <v>22000000.0</v>
       </c>
       <c r="E24">
         <v>-1371000000.0</v>
       </c>
       <c r="F24">
         <v>-2555000000.0</v>
       </c>
       <c r="G24">
         <v>-28000000.0</v>
       </c>
       <c r="H24">
         <v>-1167000000.0</v>
       </c>
       <c r="I24">
         <v>16000000.0</v>
       </c>
       <c r="J24">
         <v>4000000.0</v>
       </c>
@@ -30466,51 +30803,51 @@
       </c>
       <c r="U24">
         <v>-27830000.0</v>
       </c>
       <c r="V24">
         <v>37000.0</v>
       </c>
       <c r="W24">
         <v>6041000.0</v>
       </c>
       <c r="X24">
         <v>18450000.0</v>
       </c>
       <c r="Y24">
         <v>4901000.0</v>
       </c>
       <c r="Z24">
         <v>-87693000.0</v>
       </c>
       <c r="AA24">
         <v>-25251000.0</v>
       </c>
     </row>
     <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B25">
         <v>1080000000.0</v>
       </c>
       <c r="C25">
         <v>16000000.0</v>
       </c>
       <c r="D25">
         <v>517000000.0</v>
       </c>
       <c r="E25">
         <v>51000000.0</v>
       </c>
       <c r="F25">
         <v>44000000.0</v>
       </c>
       <c r="G25">
         <v>54000000.0</v>
       </c>
       <c r="H25">
         <v>50000000.0</v>
       </c>
       <c r="I25">
         <v>24000000.0</v>
       </c>
@@ -30549,51 +30886,51 @@
       </c>
       <c r="U25">
         <v>4910000.0</v>
       </c>
       <c r="V25">
         <v>2991000.0</v>
       </c>
       <c r="W25">
         <v>3930000.0</v>
       </c>
       <c r="X25">
         <v>7087000.0</v>
       </c>
       <c r="Y25">
         <v>9589000.0</v>
       </c>
       <c r="Z25">
         <v>39621000.0</v>
       </c>
       <c r="AA25">
         <v>8622000.0</v>
       </c>
     </row>
     <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B26">
         <v>-63000000.0</v>
       </c>
       <c r="C26">
         <v>-60000000.0</v>
       </c>
       <c r="D26">
         <v>-23000000.0</v>
       </c>
       <c r="E26">
         <v>-101000000.0</v>
       </c>
       <c r="F26">
         <v>-30000000.0</v>
       </c>
       <c r="G26">
         <v>-54000000.0</v>
       </c>
       <c r="H26">
         <v>-30000000.0</v>
       </c>
       <c r="I26">
         <v>-106000000.0</v>
       </c>
@@ -30612,51 +30949,51 @@
       <c r="N26">
         <v>-32918000.0</v>
       </c>
       <c r="O26">
         <v>-10784000.0</v>
       </c>
       <c r="P26">
         <v>-2518000.0</v>
       </c>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26">
         <v>-11485000.0</v>
       </c>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
     </row>
     <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B27">
         <v>41000000.0</v>
       </c>
       <c r="C27">
         <v>41000000.0</v>
       </c>
       <c r="D27">
         <v>43000000.0</v>
       </c>
       <c r="E27">
         <v>36000000.0</v>
       </c>
       <c r="F27">
         <v>31000000.0</v>
       </c>
       <c r="G27">
         <v>29000000.0</v>
       </c>
       <c r="H27">
         <v>25000000.0</v>
       </c>
       <c r="I27">
         <v>22000000.0</v>
       </c>
@@ -30683,51 +31020,51 @@
       </c>
       <c r="Q27">
         <v>6164000.0</v>
       </c>
       <c r="R27">
         <v>5638000.0</v>
       </c>
       <c r="S27">
         <v>4178000.0</v>
       </c>
       <c r="T27">
         <v>2873000.0</v>
       </c>
       <c r="U27">
         <v>1082000.0</v>
       </c>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
     </row>
     <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B28">
         <v>530000000.0</v>
       </c>
       <c r="C28">
         <v>-650000000.0</v>
       </c>
       <c r="D28">
         <v>-245000000.0</v>
       </c>
       <c r="E28">
         <v>-587000000.0</v>
       </c>
       <c r="F28">
         <v>1437000000.0</v>
       </c>
       <c r="G28">
         <v>-216000000.0</v>
       </c>
       <c r="H28">
         <v>630000000.0</v>
       </c>
       <c r="I28">
         <v>-1427000000.0</v>
       </c>
@@ -30766,51 +31103,51 @@
       </c>
       <c r="U28">
         <v>-18097000.0</v>
       </c>
       <c r="V28">
         <v>-36358000.0</v>
       </c>
       <c r="W28">
         <v>-64803000.0</v>
       </c>
       <c r="X28">
         <v>-10248000.0</v>
       </c>
       <c r="Y28">
         <v>-7960000.0</v>
       </c>
       <c r="Z28">
         <v>-83286000.0</v>
       </c>
       <c r="AA28">
         <v>-129517000.0</v>
       </c>
     </row>
     <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B29">
         <v>465000000.0</v>
       </c>
       <c r="C29">
         <v>1314000000.0</v>
       </c>
       <c r="D29">
         <v>2336000000.0</v>
       </c>
       <c r="E29">
         <v>3395000000.0</v>
       </c>
       <c r="F29">
         <v>2394000000.0</v>
       </c>
       <c r="G29">
         <v>1297000000.0</v>
       </c>
       <c r="H29">
         <v>1301000000.0</v>
       </c>
       <c r="I29">
         <v>1409000000.0</v>
       </c>
@@ -30849,51 +31186,51 @@
       </c>
       <c r="U29">
         <v>237184000.0</v>
       </c>
       <c r="V29">
         <v>318447000.0</v>
       </c>
       <c r="W29">
         <v>150781000.0</v>
       </c>
       <c r="X29">
         <v>78087000.0</v>
       </c>
       <c r="Y29">
         <v>-21326000.0</v>
       </c>
       <c r="Z29">
         <v>173377000.0</v>
       </c>
       <c r="AA29">
         <v>132884000.0</v>
       </c>
     </row>
     <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B30">
         <v>-1223000000.0</v>
       </c>
       <c r="C30">
         <v>-1001000000.0</v>
       </c>
       <c r="D30">
         <v>-1037000000.0</v>
       </c>
       <c r="E30">
         <v>-2479000000.0</v>
       </c>
       <c r="F30">
         <v>-3213000000.0</v>
       </c>
       <c r="G30">
         <v>-509000000.0</v>
       </c>
       <c r="H30">
         <v>-1954000000.0</v>
       </c>
       <c r="I30">
         <v>-754000000.0</v>
       </c>
@@ -30951,4596 +31288,4641 @@
       <c r="AA30">
         <v>-25251000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CP30"/>
+  <dimension ref="A1:CQ30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:94">
+    <row r="1" spans="1:95">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>89</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="D1" t="s">
         <v>90</v>
       </c>
       <c r="E1" t="s">
         <v>91</v>
       </c>
       <c r="F1" t="s">
+        <v>92</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="H1" t="s">
         <v>93</v>
       </c>
       <c r="I1" t="s">
         <v>94</v>
       </c>
       <c r="J1" t="s">
+        <v>95</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="L1" t="s">
         <v>96</v>
       </c>
       <c r="M1" t="s">
         <v>97</v>
       </c>
       <c r="N1" t="s">
+        <v>98</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="P1" t="s">
         <v>99</v>
       </c>
       <c r="Q1" t="s">
         <v>100</v>
       </c>
       <c r="R1" t="s">
+        <v>101</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="T1" t="s">
         <v>102</v>
       </c>
       <c r="U1" t="s">
         <v>103</v>
       </c>
       <c r="V1" t="s">
+        <v>104</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="X1" t="s">
         <v>105</v>
       </c>
       <c r="Y1" t="s">
         <v>106</v>
       </c>
       <c r="Z1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AB1" t="s">
         <v>108</v>
       </c>
       <c r="AC1" t="s">
         <v>109</v>
       </c>
       <c r="AD1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AF1" t="s">
         <v>111</v>
       </c>
       <c r="AG1" t="s">
         <v>112</v>
       </c>
       <c r="AH1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AJ1" t="s">
         <v>114</v>
       </c>
       <c r="AK1" t="s">
         <v>115</v>
       </c>
       <c r="AL1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AN1" t="s">
         <v>117</v>
       </c>
       <c r="AO1" t="s">
         <v>118</v>
       </c>
       <c r="AP1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AR1" t="s">
         <v>120</v>
       </c>
       <c r="AS1" t="s">
         <v>121</v>
       </c>
       <c r="AT1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AV1" t="s">
         <v>123</v>
       </c>
       <c r="AW1" t="s">
         <v>124</v>
       </c>
       <c r="AX1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="AZ1" t="s">
         <v>126</v>
       </c>
       <c r="BA1" t="s">
         <v>127</v>
       </c>
       <c r="BB1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BD1" t="s">
         <v>129</v>
       </c>
       <c r="BE1" t="s">
         <v>130</v>
       </c>
       <c r="BF1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BH1" t="s">
         <v>132</v>
       </c>
       <c r="BI1" t="s">
         <v>133</v>
       </c>
       <c r="BJ1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BL1" t="s">
         <v>135</v>
       </c>
       <c r="BM1" t="s">
         <v>136</v>
       </c>
       <c r="BN1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BP1" t="s">
         <v>138</v>
       </c>
       <c r="BQ1" t="s">
         <v>139</v>
       </c>
       <c r="BR1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BT1" t="s">
         <v>141</v>
       </c>
       <c r="BU1" t="s">
         <v>142</v>
       </c>
       <c r="BV1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BX1" t="s">
         <v>144</v>
       </c>
       <c r="BY1" t="s">
         <v>145</v>
       </c>
       <c r="BZ1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="CB1" t="s">
         <v>147</v>
       </c>
       <c r="CC1" t="s">
         <v>148</v>
       </c>
       <c r="CD1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="CF1" t="s">
         <v>150</v>
       </c>
       <c r="CG1" t="s">
         <v>151</v>
       </c>
       <c r="CH1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CJ1" t="s">
         <v>153</v>
       </c>
       <c r="CK1" t="s">
         <v>154</v>
       </c>
       <c r="CL1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
       </c>
-      <c r="CM1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="CN1" t="s">
-        <v>188</v>
+        <v>156</v>
       </c>
       <c r="CO1" t="s">
+        <v>189</v>
+      </c>
+      <c r="CP1" t="s">
         <v>24</v>
       </c>
-      <c r="CP1" t="s">
-        <v>189</v>
+      <c r="CQ1" t="s">
+        <v>190</v>
       </c>
     </row>
-    <row r="2" spans="1:94">
+    <row r="2" spans="1:95">
       <c r="A2" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B2">
+        <v>2724000000.0</v>
+      </c>
+      <c r="C2">
         <v>1927000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>2085000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>2313000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>2935000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>2931000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>3058000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>3108000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>3304000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>3057000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>2692000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>2429000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>2246000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>1806000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>1344000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>1084000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>1941000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>3610000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>1879000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>1430000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>1337000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>1240000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>1130000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>1559000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>750000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>1459000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>431000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>467000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>775000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>811000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>505000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>874000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>1554000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>678233000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>395776000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>372591000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>459453000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>380519000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>770997000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>614976000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>662525000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>961925000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>1026569000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>945649000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>880601000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>813468000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>876067000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>532643000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>461301000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>591556000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>625501000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>777887000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>790078000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>1198468000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>1110538000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>895142000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>825901000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>758939000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>712322000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>654503000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>630299000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>428333000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>288805000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>185263000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>245592000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>252873000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>204007000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>179343000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>90239000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>22452000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>22462000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>7846000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>24914000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>139259000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>42615000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>13325000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>52646000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>202824000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>275615000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>236366000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>237895000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>123348000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>109673000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>46635000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>43396000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>50984000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>57376000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>37000000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>37371.0</v>
       </c>
-      <c r="CL2"/>
       <c r="CM2"/>
       <c r="CN2"/>
       <c r="CO2"/>
       <c r="CP2"/>
+      <c r="CQ2"/>
     </row>
-    <row r="3" spans="1:94">
+    <row r="3" spans="1:95">
       <c r="A3" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B3">
+        <v>209000000</v>
+      </c>
+      <c r="C3">
         <v>241000000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>239000000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>267000000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>248000000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>285000000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>220000000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>231000000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>272000000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>282000000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>245000000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>240000000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>267000000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>297000000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>318000000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>230000000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>263000000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>244000000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>144000000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>129000000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>141000000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>122000000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>112000000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>127000000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>164000000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>183000000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>193000000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>208000000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>203000000</v>
-      </c>
-[...1 lines deleted...]
-        <v>195000000</v>
       </c>
       <c r="AE3">
         <v>195000000</v>
       </c>
       <c r="AF3">
+        <v>195000000</v>
+      </c>
+      <c r="AG3">
         <v>158000000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>154000000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>162729000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>133369000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>146617000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>134285000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>161153000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>180170000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>150832000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>136328000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>162190000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>125303000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>108111000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>95822000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>119921000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>94271000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>106171000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>110741000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>180932000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>200417000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>147225000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>150784000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>155727000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>94895000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>75666000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>64902000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>65020000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>42645000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>40370000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>28808000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>30032000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>20151000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>16367000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>14719000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>34738000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>14668000</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>17571000</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>32792000</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>45398000</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>45412000</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>38767000</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>42984000</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>49430000</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>35812000</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>31610000</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>18873000</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>35599000</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>37772000</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>34338000</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>28549000</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>25028000</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>16640000</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>26756000</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>17336000</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>21798000</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>11516000</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>8351000</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>11045000</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>44931000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="CN3">
         <v>0</v>
       </c>
       <c r="CO3">
+        <v>0</v>
+      </c>
+      <c r="CP3">
         <v>38587000</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="1:94">
+    <row r="4" spans="1:95">
       <c r="A4" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4">
         <v>263000000.0</v>
       </c>
-      <c r="M4">
+      <c r="N4">
         <v>174000000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>397000000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>499000000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>287000000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-854000000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>-1655000000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>1731000000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>449000000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>93000000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>82000000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>110000000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>-429000000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>809000000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>-707000000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>1028000000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>-36000000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>-308000000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>-29000000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>306000000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>-369000000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>-680000000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>853220000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>282457000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>23185000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>-86862000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>78934000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>-390478000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>156021000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>-47549000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>-299400000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AR4">
         <v>-64644000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>80920000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>65048000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AU4">
         <v>67133000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AV4">
         <v>-62599000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AW4">
         <v>343424000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AX4">
         <v>71342000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AY4">
         <v>-130255000.0</v>
       </c>
-      <c r="AY4">
+      <c r="AZ4">
         <v>-33945000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BA4">
         <v>-152386000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BB4">
         <v>-12191000.0</v>
       </c>
-      <c r="BB4">
+      <c r="BC4">
         <v>-408390000.0</v>
       </c>
-      <c r="BC4">
+      <c r="BD4">
         <v>87930000.0</v>
       </c>
-      <c r="BD4">
+      <c r="BE4">
         <v>215396000.0</v>
       </c>
-      <c r="BE4">
+      <c r="BF4">
         <v>69241000.0</v>
       </c>
-      <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
+      <c r="CQ4"/>
     </row>
-    <row r="5" spans="1:94">
+    <row r="5" spans="1:95">
       <c r="A5" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5">
         <v>-128000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-87000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-19000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-33000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-105000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-36000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-110000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-39000000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-72000000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-37000000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>14000000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-6000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-42000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-25000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-1000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-5000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-48000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-18000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-17000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-11000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-43000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-14000000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-19280000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>7324000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-41076000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>14032000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>40176000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-40483000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-67021000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-19745000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>580000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>8491000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-24584000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-12403000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>7294000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>4226000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-6060000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-2863000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>395000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>6540000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-11591000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-55909000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-1791000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-17492000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-273000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>2113000.0</v>
       </c>
-      <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
+      <c r="CQ5"/>
     </row>
-    <row r="6" spans="1:94">
+    <row r="6" spans="1:95">
       <c r="A6" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B6">
+        <v>-453000000.0</v>
+      </c>
+      <c r="C6">
         <v>798000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-158000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-213000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-622000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>4000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-127000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-66000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-195000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>247000000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>380000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>263000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>183000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>440000000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>462000000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>260000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-857000000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-1669000000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>1731000000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>449000000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>93000000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>97000000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>110000000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-429000000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>809000000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-709000000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>1028000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-36000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-308000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-36000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>306000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-369000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-680000000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>852767000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>282457000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>23185000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-86862000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>78934000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-390478000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>156021000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-47549000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-299400000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-64644000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>80920000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>65048000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>67133000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-62599000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>343424000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>71342000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-130255000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-33945000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-152386000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-12191000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-408390000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>87930000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>215396000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>69241000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>66962000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>46617000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>57819000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>24204000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>201966000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>139528000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>103542000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>-60329000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>-7281000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>48866000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>24664000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>89104000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>67787000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>-10000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>14616000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>-17068000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>-114345000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>96644000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>29290000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>-39321000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>-150178000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>-72791000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>39249000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>-1529000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>114547000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>13675000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>63038000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>3239000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>-7588000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>-6392000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>20500000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>-537371.0</v>
       </c>
-      <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
+      <c r="CQ6"/>
     </row>
-    <row r="7" spans="1:94">
+    <row r="7" spans="1:95">
       <c r="A7" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B7">
+        <v>-264000000.0</v>
+      </c>
+      <c r="C7">
         <v>546000000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-156000000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-54000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-336000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>105000000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>46000000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-342000000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-278000000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>369000000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>119000000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>1000000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-157000000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>380000000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>274000000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-300000000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-378000000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-134000000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-107000000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-165000000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-208000000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>107000000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-10000000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>246000000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-421000000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>20000000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>139000000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-5000000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-157000000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-57000000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>102000000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-170000000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-249000000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>150938000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>90503000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-10634000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-140807000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>26197000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>55006000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>7748000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-127452000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>14056000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>143041000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>-9943000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>-21117000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>-30449000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>105335000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>-10970000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>681000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>-20959000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>55656000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>-85513000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>-72539000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>-1604000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>50770000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>55344000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>-13941000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>68939000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>14771000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>-40825000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>-85161000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>-49026000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>53666000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>16236000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>-105417000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>-25821000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>-46218000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>3434000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>89219000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>188754000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>31152000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>-63642000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>-63372000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>-69935000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>-5808000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>1774000.0</v>
       </c>
-      <c r="BY7">
+      <c r="BZ7">
         <v>-89375000.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CA7">
         <v>-20861000.0</v>
       </c>
-      <c r="CA7">
+      <c r="CB7">
         <v>-16609000.0</v>
       </c>
-      <c r="CB7">
+      <c r="CC7">
         <v>-13713000.0</v>
       </c>
-      <c r="CC7">
+      <c r="CD7">
         <v>-13148000.0</v>
       </c>
-      <c r="CD7">
+      <c r="CE7">
         <v>30681000.0</v>
       </c>
-      <c r="CE7">
+      <c r="CF7">
         <v>-48043000.0</v>
       </c>
-      <c r="CF7">
+      <c r="CG7">
         <v>20659000.0</v>
       </c>
-      <c r="CG7">
+      <c r="CH7">
         <v>-43100000.0</v>
       </c>
-      <c r="CH7">
+      <c r="CI7">
         <v>-23821000.0</v>
       </c>
-      <c r="CI7">
+      <c r="CJ7">
         <v>-26853000.0</v>
       </c>
-      <c r="CJ7">
+      <c r="CK7">
         <v>66453000.0</v>
       </c>
-      <c r="CK7">
+      <c r="CL7">
         <v>-9788000.0</v>
       </c>
-      <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
+      <c r="CQ7"/>
     </row>
-    <row r="8" spans="1:94">
+    <row r="8" spans="1:95">
       <c r="A8" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-      <c r="L8">
+      <c r="L8"/>
+      <c r="M8">
         <v>-19000000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>-15000000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>425000000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>316000000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>-222000000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>-194000000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>-114000000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>-69000000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>-225000000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>-120000000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>90000000.0</v>
       </c>
-      <c r="W8">
+      <c r="X8">
         <v>-123000000.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>112000000.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>-240000000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AA8">
         <v>64000000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AB8">
         <v>114000000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AC8">
         <v>-78000000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>-41000000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>194000000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AF8">
         <v>20000000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AG8">
         <v>-139000000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AH8">
         <v>-133000000.0</v>
       </c>
-      <c r="AH8">
+      <c r="AI8">
         <v>145153000.0</v>
       </c>
-      <c r="AI8">
+      <c r="AJ8">
         <v>-43124000.0</v>
       </c>
-      <c r="AJ8">
+      <c r="AK8">
         <v>-77353000.0</v>
       </c>
-      <c r="AK8">
+      <c r="AL8">
         <v>-64676000.0</v>
       </c>
-      <c r="AL8">
+      <c r="AM8">
         <v>142602000.0</v>
       </c>
-      <c r="AM8">
+      <c r="AN8">
         <v>-19315000.0</v>
       </c>
-      <c r="AN8">
+      <c r="AO8">
         <v>-36672000.0</v>
       </c>
-      <c r="AO8">
+      <c r="AP8">
         <v>-36324000.0</v>
       </c>
-      <c r="AP8">
+      <c r="AQ8">
         <v>7785000.0</v>
       </c>
-      <c r="AQ8">
+      <c r="AR8">
         <v>77317000.0</v>
       </c>
-      <c r="AR8">
+      <c r="AS8">
         <v>-40897000.0</v>
       </c>
-      <c r="AS8">
+      <c r="AT8">
         <v>18517000.0</v>
       </c>
-      <c r="AT8">
+      <c r="AU8">
         <v>27106000.0</v>
       </c>
-      <c r="AU8">
+      <c r="AV8">
         <v>33422000.0</v>
       </c>
-      <c r="AV8">
+      <c r="AW8">
         <v>-32699000.0</v>
       </c>
-      <c r="AW8">
+      <c r="AX8">
         <v>5332000.0</v>
       </c>
-      <c r="AX8">
+      <c r="AY8">
         <v>4044000.0</v>
       </c>
-      <c r="AY8">
+      <c r="AZ8">
         <v>42620000.0</v>
       </c>
-      <c r="AZ8">
+      <c r="BA8">
         <v>-53577000.0</v>
       </c>
-      <c r="BA8">
+      <c r="BB8">
         <v>-7917000.0</v>
       </c>
-      <c r="BB8">
+      <c r="BC8">
         <v>-7282000.0</v>
       </c>
-      <c r="BC8">
+      <c r="BD8">
         <v>24837000.0</v>
       </c>
-      <c r="BD8">
+      <c r="BE8">
         <v>26615000.0</v>
       </c>
-      <c r="BE8">
+      <c r="BF8">
         <v>-37720000.0</v>
       </c>
-      <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
+      <c r="CQ8"/>
     </row>
-    <row r="9" spans="1:94">
+    <row r="9" spans="1:95">
       <c r="A9" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B9">
+        <v>-183000000.0</v>
+      </c>
+      <c r="C9">
         <v>245000000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>63000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-143000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-165000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>238000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>73000000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-127000000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-97000000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>355000000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-96000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-19000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-15000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>425000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>316000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-222000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-194000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-114000000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-69000000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-225000000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-120000000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>90000000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-123000000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>112000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-240000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>64000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>114000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-78000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-41000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>194000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>20000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-139000000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-133000000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>145153000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-43124000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-77353000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>-64676000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>142602000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>-19315000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>-36672000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>-36324000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>7785000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>77317000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>-40897000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>18517000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>27106000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>33422000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>-32699000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>5332000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>4044000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>42620000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>-53577000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>-7917000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>-7282000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>24837000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>26615000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>-37720000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>54758000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>-32275000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>-20909000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>-47340000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>-2883000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>66190000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>-31128000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>-65657000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>2145000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>-22315000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>-40565000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>66402000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>148852000.0</v>
       </c>
-      <c r="BS9"/>
       <c r="BT9"/>
-      <c r="BU9">
+      <c r="BU9"/>
+      <c r="BV9">
         <v>42790000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>-200657000.0</v>
       </c>
-      <c r="BW9"/>
       <c r="BX9"/>
-      <c r="BY9">
+      <c r="BY9"/>
+      <c r="BZ9">
         <v>-115992000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>-7411000.0</v>
       </c>
-      <c r="CA9"/>
       <c r="CB9"/>
-      <c r="CC9">
+      <c r="CC9"/>
+      <c r="CD9">
         <v>25516000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>-66225000.0</v>
       </c>
-      <c r="CE9"/>
       <c r="CF9"/>
-      <c r="CG9">
+      <c r="CG9"/>
+      <c r="CH9">
         <v>-52364000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>-19340000.0</v>
       </c>
-      <c r="CI9"/>
-      <c r="CJ9">
+      <c r="CJ9"/>
+      <c r="CK9">
         <v>-22240000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>2265000.0</v>
       </c>
-      <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
+      <c r="CQ9"/>
     </row>
-    <row r="10" spans="1:94">
+    <row r="10" spans="1:95">
       <c r="A10" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B10">
+        <v>-8000000.0</v>
+      </c>
+      <c r="C10">
         <v>13000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>2000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>59000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-74000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>27000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-50000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-27000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-47000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>56000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-11000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>171000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>34000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>198000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-39000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-163000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-136000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-129000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-125000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-13000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-42000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-79000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>21000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>95000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-8000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-24000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>11000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>106000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>19000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-81000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-33000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>32000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-41000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-55945000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>2738000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>40451000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-19244000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-55861000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>6595000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>28159000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-40878000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-6469000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>55784000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>14136000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>35979000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-29405000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>46132000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>1490000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>32870000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-20308000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>-24432000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>6883000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-8776000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>-27761000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>35587000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>15281000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>68372000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>-24529000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>41950000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>-61941000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>3771000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>-94225000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>14222000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>28387000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>-28995000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>-57388000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>-25262000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>-2894000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>44094000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>163218000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>23277000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>17589000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>-4180000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>-61472000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>-1880000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>-46868000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>38625000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>-74217000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>30165000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>-3504000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>281000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>-53282000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>21606000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>9987000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>1635000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>-70457000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>3568000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>-34627000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>-17540000.0</v>
       </c>
-      <c r="CL10"/>
       <c r="CM10"/>
       <c r="CN10"/>
       <c r="CO10"/>
       <c r="CP10"/>
+      <c r="CQ10"/>
     </row>
-    <row r="11" spans="1:94">
+    <row r="11" spans="1:95">
       <c r="A11" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>15000000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-23000000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-89000000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-224000000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>30000000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>190000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-12000000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>219000000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-132000000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>57000000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-9000000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>82000000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>98000000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>81000000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-148000000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-19000000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>19000000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>15000000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-117000000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-153000000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>126000000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-20000000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-61000000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>82682000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>123565000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>67227000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-72474000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>-47000000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>54489000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>83282000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>-30505000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>12160000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>1449000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>20357000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>-63210000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>-35444000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>21555000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>26299000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>-34658000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>-5090000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>30928000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>-27228000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>63000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>35230000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>7838000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>26373000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>-49785000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>39096000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>4772000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>6856000.0</v>
       </c>
-      <c r="BI11"/>
-      <c r="BJ11">
+      <c r="BJ11"/>
+      <c r="BK11">
         <v>35554000.0</v>
       </c>
-      <c r="BK11"/>
-      <c r="BL11">
+      <c r="BL11"/>
+      <c r="BM11">
         <v>17045000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>3098000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>75352000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>52454000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>50385000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>945000.0</v>
       </c>
-      <c r="BR11"/>
       <c r="BS11"/>
-      <c r="BT11">
+      <c r="BT11"/>
+      <c r="BU11">
         <v>22759000.0</v>
       </c>
-      <c r="BU11"/>
-      <c r="BV11">
+      <c r="BV11"/>
+      <c r="BW11">
         <v>120754000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>46842000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>18515000.0</v>
       </c>
-      <c r="BY11"/>
-      <c r="BZ11">
+      <c r="BZ11"/>
+      <c r="CA11">
         <v>43601000.0</v>
       </c>
-      <c r="CA11"/>
-      <c r="CB11">
+      <c r="CB11"/>
+      <c r="CC11">
         <v>10537000.0</v>
       </c>
-      <c r="CC11"/>
-      <c r="CD11">
+      <c r="CD11"/>
+      <c r="CE11">
         <v>52465000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>20479000.0</v>
       </c>
-      <c r="CF11"/>
-      <c r="CG11">
+      <c r="CG11"/>
+      <c r="CH11">
         <v>11743000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>42303000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>6284000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>3792000.0</v>
       </c>
-      <c r="CK11"/>
-      <c r="CL11">
+      <c r="CL11"/>
+      <c r="CM11">
         <v>45146000.0</v>
       </c>
-      <c r="CM11"/>
       <c r="CN11"/>
-      <c r="CO11">
+      <c r="CO11"/>
+      <c r="CP11">
         <v>12495000.0</v>
       </c>
-      <c r="CP11"/>
+      <c r="CQ11"/>
     </row>
-    <row r="12" spans="1:94">
+    <row r="12" spans="1:95">
       <c r="A12" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12">
         <v>15000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>-24000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>-5000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>-64000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>-3000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>76000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>57000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>-10000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>52000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>58000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>25000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>5000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>102000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>-13000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>135000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>40000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>18000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>20000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>51000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>12000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>25000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>50000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>21000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>-541992000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>17270000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>28480000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>4242000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>-48128000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>8138000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>50142000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>61517000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>41295000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>12734000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>4885000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>2124000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>38723000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>14029000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>12397000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>7455000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>13336000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>24982000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>38351000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>29723000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>-5547000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>1503000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>-7124000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>3470000.0</v>
       </c>
-      <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
+      <c r="CQ12"/>
     </row>
-    <row r="13" spans="1:94">
+    <row r="13" spans="1:95">
       <c r="A13" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13">
         <v>211000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-128000000.0</v>
       </c>
       <c r="M13">
         <v>-128000000.0</v>
       </c>
       <c r="N13">
+        <v>-128000000.0</v>
+      </c>
+      <c r="O13">
         <v>-88000000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>107000000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-634000000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-44000000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-544000000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-375000000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>16000000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-208000000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-19000000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>83000000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>29000000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-171000000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>20000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23000000.0</v>
       </c>
       <c r="AB13">
         <v>23000000.0</v>
       </c>
       <c r="AC13">
+        <v>23000000.0</v>
+      </c>
+      <c r="AD13">
         <v>-128000000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>-34000000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>68000000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>-65000000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>-62000000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>66000000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>152020000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>-6385000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>-106264000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>-6000000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>13237000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>-67021000.0</v>
       </c>
-      <c r="AO13"/>
-      <c r="AP13">
+      <c r="AP13"/>
+      <c r="AQ13">
         <v>-14000000.0</v>
       </c>
-      <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
-      <c r="AT13">
+      <c r="AT13"/>
+      <c r="AU13">
         <v>77586000.0</v>
       </c>
-      <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
+      <c r="CQ13"/>
     </row>
-    <row r="14" spans="1:94">
+    <row r="14" spans="1:95">
       <c r="A14" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B14">
+        <v>284000000.0</v>
+      </c>
+      <c r="C14">
         <v>297000000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>303000000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>295000000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>283000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>281000000.0</v>
       </c>
       <c r="G14">
         <v>281000000.0</v>
       </c>
       <c r="H14">
+        <v>281000000.0</v>
+      </c>
+      <c r="I14">
         <v>279000000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>273000000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>282000000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>277000000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>271000000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>267000000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>271000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>264000000.0</v>
       </c>
       <c r="P14">
         <v>264000000.0</v>
       </c>
       <c r="Q14">
+        <v>264000000.0</v>
+      </c>
+      <c r="R14">
         <v>257000000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>240000000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>203000000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>202000000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>195000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>196000000.0</v>
       </c>
       <c r="W14">
         <v>196000000.0</v>
       </c>
       <c r="X14">
+        <v>196000000.0</v>
+      </c>
+      <c r="Y14">
         <v>191000000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>190000000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>188000000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>178000000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>176000000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>171000000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>168000000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>161000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>156000000.0</v>
       </c>
       <c r="AG14">
         <v>156000000.0</v>
       </c>
       <c r="AH14">
+        <v>156000000.0</v>
+      </c>
+      <c r="AI14">
         <v>152467000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>153634000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>144630000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>150269000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>150473000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>94229000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>67250000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>65714000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>65528000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>61248000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>60340000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>58641000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>60092000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>53920000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>48502000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>45972000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>41514000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>40728000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>40210000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>35356000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>34940000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>38424000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>35783000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>35394000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>33153000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>32861000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>32805000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>32578000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>32410000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>32201000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>32093000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>32028000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>31889000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>-28492000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>30913000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>28987000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>30399000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>27711000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>27815000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>26001000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>26282000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>26898000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>26550000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>24544000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>24477000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>21267000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>20606000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>20762000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>20948000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>19462000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>20817000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>21470000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>18662000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>21666000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>20800000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>20900000.0</v>
       </c>
-      <c r="CL14"/>
       <c r="CM14"/>
       <c r="CN14"/>
       <c r="CO14"/>
       <c r="CP14"/>
+      <c r="CQ14"/>
     </row>
-    <row r="15" spans="1:94">
+    <row r="15" spans="1:95">
       <c r="A15" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B15">
         <v>68000000.0</v>
       </c>
       <c r="C15">
         <v>68000000.0</v>
       </c>
       <c r="D15">
         <v>68000000.0</v>
       </c>
       <c r="E15">
         <v>68000000.0</v>
       </c>
       <c r="F15">
-        <v>67000000.0</v>
+        <v>68000000.0</v>
       </c>
       <c r="G15">
         <v>67000000.0</v>
       </c>
       <c r="H15">
-        <v>65000000.0</v>
+        <v>67000000.0</v>
       </c>
       <c r="I15">
         <v>65000000.0</v>
       </c>
       <c r="J15">
         <v>65000000.0</v>
       </c>
       <c r="K15">
+        <v>65000000.0</v>
+      </c>
+      <c r="L15">
         <v>64000000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>45000000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>47000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>46000000.0</v>
       </c>
       <c r="O15">
         <v>46000000.0</v>
       </c>
       <c r="P15">
+        <v>46000000.0</v>
+      </c>
+      <c r="Q15">
         <v>38000000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>39000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>38000000.0</v>
       </c>
       <c r="S15">
         <v>38000000.0</v>
       </c>
       <c r="T15">
+        <v>38000000.0</v>
+      </c>
+      <c r="U15">
         <v>34000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>35000000.0</v>
       </c>
       <c r="V15">
         <v>35000000.0</v>
       </c>
       <c r="W15">
-        <v>34000000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="X15">
         <v>34000000.0</v>
       </c>
       <c r="Y15">
         <v>34000000.0</v>
       </c>
       <c r="Z15">
         <v>34000000.0</v>
       </c>
       <c r="AA15">
+        <v>34000000.0</v>
+      </c>
+      <c r="AB15">
         <v>33000000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>32000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>33000000.0</v>
       </c>
       <c r="AD15">
         <v>33000000.0</v>
       </c>
       <c r="AE15">
         <v>33000000.0</v>
       </c>
       <c r="AF15">
-        <v>27000000.0</v>
+        <v>33000000.0</v>
       </c>
       <c r="AG15">
         <v>27000000.0</v>
       </c>
       <c r="AH15">
+        <v>27000000.0</v>
+      </c>
+      <c r="AI15">
         <v>26509000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>27000000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>25000000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>24000000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>24627000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>24616000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>23617000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>23700000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>23699000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>23956000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>21932000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>21964000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>21966000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>22067000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>16834000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>16789000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>15032000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>15084000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>12567000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>12553000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>263176000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>12507000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>4924000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>4914000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>4906000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>4913000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>4228000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>4218000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>4207000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>4201000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>3804000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>3802000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3794000.0</v>
       </c>
       <c r="BO15">
         <v>3794000.0</v>
       </c>
       <c r="BP15">
-        <v>3461000.0</v>
+        <v>3794000.0</v>
       </c>
       <c r="BQ15">
         <v>3461000.0</v>
       </c>
       <c r="BR15">
+        <v>3461000.0</v>
+      </c>
+      <c r="BS15">
         <v>3446000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>3447000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>3281000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>3282000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>3275000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>3274000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>2618000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>2611000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>2610000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>2609000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>1792000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1791000.0</v>
       </c>
       <c r="CD15">
         <v>1791000.0</v>
       </c>
       <c r="CE15">
+        <v>1791000.0</v>
+      </c>
+      <c r="CF15">
         <v>1788000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>1382000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>1381000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>1379000.0</v>
       </c>
-      <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
       <c r="CM15"/>
       <c r="CN15"/>
       <c r="CO15"/>
       <c r="CP15"/>
+      <c r="CQ15"/>
     </row>
-    <row r="16" spans="1:94">
+    <row r="16" spans="1:95">
       <c r="A16" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B16">
+        <v>2271000000.0</v>
+      </c>
+      <c r="C16">
         <v>2724000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>1927000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>2100000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>2313000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>2935000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>2931000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>3042000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>3108000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>3304000000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>3072000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>2692000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>2429000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>2246000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>1806000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>1344000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>1084000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>1941000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>3610000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>1879000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>1430000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>1337000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>1240000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>1130000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>1559000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>750000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>1459000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>431000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>467000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>775000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>811000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>505000000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>874000000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>1531000000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>678233000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>395776000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>372591000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>459453000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>380519000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>770997000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>614976000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>662525000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>961925000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>1026569000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>945649000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>880601000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>813468000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>876067000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>532643000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>461301000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>591556000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>625501000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>777887000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>790078000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>1198468000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>1110538000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>895142000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>825901000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>758939000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>712322000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>654503000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>630299000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>428333000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>288805000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>185263000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>245592000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>252873000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>204007000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>179343000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>90239000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>22452000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>22462000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>7846000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>24914000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>139259000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>42615000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>13325000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>52646000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>202824000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>275615000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>236366000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>237895000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>123348000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>109673000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>46635000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>43396000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>50984000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>57500000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>-500000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>37371.0</v>
       </c>
-      <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
       <c r="CP16"/>
+      <c r="CQ16"/>
     </row>
-    <row r="17" spans="1:94">
+    <row r="17" spans="1:95">
       <c r="A17" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
-      <c r="S17">
+      <c r="S17"/>
+      <c r="T17">
         <v>-5000000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-1000000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-3000000.0</v>
       </c>
-      <c r="V17"/>
-      <c r="W17">
+      <c r="W17"/>
+      <c r="X17">
         <v>7000000.0</v>
       </c>
-      <c r="X17"/>
-      <c r="Y17">
+      <c r="Y17"/>
+      <c r="Z17">
         <v>-3000000.0</v>
       </c>
-      <c r="Z17"/>
-      <c r="AA17">
+      <c r="AA17"/>
+      <c r="AB17">
         <v>-4000000.0</v>
       </c>
-      <c r="AB17"/>
-      <c r="AC17">
+      <c r="AC17"/>
+      <c r="AD17">
         <v>-1000000.0</v>
       </c>
-      <c r="AD17"/>
-      <c r="AE17">
+      <c r="AE17"/>
+      <c r="AF17">
         <v>-4000000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>-6000000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>4000000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>4009000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>8305000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>10244000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>3442000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>-9759000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>932000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>-2372000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>3858000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>-664000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>-1260000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>1189000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>-3189000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>-824000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>-3687000.0</v>
       </c>
-      <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
+      <c r="CQ17"/>
     </row>
-    <row r="18" spans="1:94">
+    <row r="18" spans="1:95">
       <c r="A18" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B18">
+        <v>-303000000.0</v>
+      </c>
+      <c r="C18">
         <v>-16000000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-57000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-132000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-325000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>149000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>254000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>6000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-103000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>291000000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>451000000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>315000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>245000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>538000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>629000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>683000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>437000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>513000000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>611000000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>488000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>124000000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>309000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>245000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>321000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-103000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>150000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>308000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>112000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-56000000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>59000000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>411000000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>166000000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>71000000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>412607000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>349581000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>175703000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>23109000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>128539000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>-5902000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>90125000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>-7393000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>75346000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>280642000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>136688000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>94734000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>136331000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>249611000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>113566000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>101764000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>24297000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>91603000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>-7997000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>-34532000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>-32296000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>83114000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>136891000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>45155000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>52923000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>76403000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>44275000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>11852000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>38271000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>139236000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>94305000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>-69797000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>-12672000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>45436000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>15478000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>87511000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>64105000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>39221000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>-18560000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>-71238000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>-82265000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>25011000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>44982000.0</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>-61287000.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CA18">
         <v>-12283000.0</v>
       </c>
-      <c r="CA18">
+      <c r="CB18">
         <v>29196000.0</v>
       </c>
-      <c r="CB18">
+      <c r="CC18">
         <v>45803000.0</v>
       </c>
-      <c r="CC18">
+      <c r="CD18">
         <v>38210000.0</v>
       </c>
-      <c r="CD18">
+      <c r="CE18">
         <v>118293000.0</v>
       </c>
-      <c r="CE18">
+      <c r="CF18">
         <v>14788000.0</v>
       </c>
-      <c r="CF18">
+      <c r="CG18">
         <v>64686000.0</v>
       </c>
-      <c r="CG18">
+      <c r="CH18">
         <v>34920000.0</v>
       </c>
-      <c r="CH18">
+      <c r="CI18">
         <v>45622000.0</v>
       </c>
-      <c r="CI18">
+      <c r="CJ18">
         <v>32860000.0</v>
       </c>
-      <c r="CJ18">
+      <c r="CK18">
         <v>20849000.0</v>
       </c>
-      <c r="CK18">
+      <c r="CL18">
         <v>-1245000.0</v>
       </c>
-      <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
+      <c r="CQ18"/>
     </row>
-    <row r="19" spans="1:94">
+    <row r="19" spans="1:95">
       <c r="A19" t="s">
-        <v>209</v>
-[...1 lines deleted...]
-      <c r="B19"/>
+        <v>210</v>
+      </c>
+      <c r="B19">
+        <v>-2000000.0</v>
+      </c>
       <c r="C19">
+        <v>-6000000.0</v>
+      </c>
+      <c r="D19">
         <v>-242000000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-292000000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-434000000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-265000000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-241000000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-223000000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-272000000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-287000000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-251000000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-236000000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-263000000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-331000000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-21000000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-60000000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-1507000000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-5000000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-10000000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-2000000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-135000000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-143000000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>5000000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-128000000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>39000000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-1006000000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-185000000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-288000000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-475000000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-5000000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>-18000000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>-19000000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>-26000000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>-66000000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>-15631000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>-16021000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>-15355000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>3444000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>355223000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>133779000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>26859000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>268021000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>-254019000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>14696000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>-833000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>-119163000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>117622000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>243738000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>-19315000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>-126732000.0</v>
       </c>
-      <c r="AY19">
+      <c r="AZ19">
         <v>-105360000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BA19">
         <v>57912000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BB19">
         <v>29291000.0</v>
       </c>
-      <c r="BB19">
+      <c r="BC19">
         <v>-124913000.0</v>
       </c>
-      <c r="BC19">
+      <c r="BD19">
         <v>1588000.0</v>
       </c>
-      <c r="BD19">
+      <c r="BE19">
         <v>46027000.0</v>
       </c>
-      <c r="BE19">
+      <c r="BF19">
         <v>-2450000.0</v>
       </c>
-      <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
+      <c r="CQ19"/>
     </row>
-    <row r="20" spans="1:94">
+    <row r="20" spans="1:95">
       <c r="A20" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -35591,2620 +35973,2651 @@
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
+      <c r="CQ20"/>
     </row>
-    <row r="21" spans="1:94">
+    <row r="21" spans="1:95">
       <c r="A21" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B21"/>
-      <c r="C21"/>
+      <c r="C21">
+        <v>933000000.0</v>
+      </c>
       <c r="D21"/>
       <c r="E21"/>
-      <c r="F21">
-[...2 lines deleted...]
-      <c r="G21"/>
+      <c r="F21"/>
+      <c r="G21">
+        <v>0.0</v>
+      </c>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
-      <c r="P21">
+      <c r="P21"/>
+      <c r="Q21">
         <v>-247000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-3000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>6000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>1664000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>5000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>4000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-154000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>1196000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-1987000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>973000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>15000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>769000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>5000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-3000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="AE21">
         <v>1000000.0</v>
       </c>
       <c r="AF21">
+        <v>1000000.0</v>
+      </c>
+      <c r="AG21">
         <v>-465000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-702000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>491125000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-139392000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-110819000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-71914000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>566000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>49691000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-9439000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>-5045000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>66431000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>-11564000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>-1907000.0</v>
       </c>
-      <c r="AS21"/>
-      <c r="AT21">
+      <c r="AT21"/>
+      <c r="AU21">
         <v>19000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>1167000.0</v>
       </c>
-      <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
-      <c r="BC21">
+      <c r="BC21"/>
+      <c r="BD21">
         <v>17153000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>45077000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>30800000.0</v>
       </c>
-      <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
+      <c r="CQ21"/>
     </row>
-    <row r="22" spans="1:94">
+    <row r="22" spans="1:95">
       <c r="A22" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B22">
+        <v>-168000000.0</v>
+      </c>
+      <c r="C22">
         <v>-533000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-772000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-131000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-35000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>19000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>120000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>323000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>185000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-487000000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>295000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>307000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>407000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>248000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>412000000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>873000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>764000000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>661000000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>620000000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>536000000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>253000000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>123000000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>69000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>24000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>157000000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>85000000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>166000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>129000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>82000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>131000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>318000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>288000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>297000000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>815722000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>219150000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>159418000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>144710000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>105289000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>70014000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>115620000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>128936000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>116157000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>188420000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>210061000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>150407000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>187385000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>170156000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>169443000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>158032000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>170972000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>170290000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>145816000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>123347000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>95277000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>86964000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>115501000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>87813000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>26443000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>67930000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>81049000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>83544000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>84073000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>62731000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>56942000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>17647000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>12453000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>29766000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>16851000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>-6075000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>-109567000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>27364000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>47273000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>5387000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>18826000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>38341000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>37890000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>19672000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>14397000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>61656000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>67169000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>51337000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>73622000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>43526000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>48526000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>61143000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>47326000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>28317000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>22540000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>10700000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>10635000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>3027000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>10426000.0</v>
       </c>
-      <c r="CO22"/>
-      <c r="CP22">
+      <c r="CP22"/>
+      <c r="CQ22">
         <v>16927000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:94">
+    <row r="23" spans="1:95">
       <c r="A23" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B23">
+        <v>-14000000.0</v>
+      </c>
+      <c r="C23">
         <v>-17000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-20000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-14000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-17000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-306000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-9000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-8000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-16000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-10000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>20000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-10000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-6000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>222000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-20000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-14000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-5000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-18000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-41000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-4000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-3000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-13000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-8000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-30000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-8000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-13000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-16000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-22000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-6000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-7000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-8000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-19000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-2000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-4061000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-4183000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-7106000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-3765000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-3469000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-181683000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-13287000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-3697000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-4601000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-3054000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>-4699000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>-1700000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>-2167000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>2382000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>2953000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>5670000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>648000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>1006000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>-11485000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>5434000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>3742000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>20596000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>38321000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>480000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>20397000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>4946000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>15517000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>4820000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>173807000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>6229000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>12358000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>5318000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>9105000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>6401000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>7981000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>14040000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>13086000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>208000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>41499000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>13546000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>45180000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>-212581000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>-20700000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>20700000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>-1000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>-49000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>-195000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>-4084000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>-300000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>966000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>-300000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>-30300000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>-1379000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>181261000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-300000.0</v>
       </c>
       <c r="CK23">
         <v>-300000.0</v>
       </c>
-      <c r="CL23"/>
+      <c r="CL23">
+        <v>-300000.0</v>
+      </c>
       <c r="CM23"/>
       <c r="CN23"/>
       <c r="CO23"/>
       <c r="CP23"/>
+      <c r="CQ23"/>
     </row>
-    <row r="24" spans="1:94">
+    <row r="24" spans="1:95">
       <c r="A24" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B24">
+        <v>2000000.0</v>
+      </c>
+      <c r="C24">
         <v>-31000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>4000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-211000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>3000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>22000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>2000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>8000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>1000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="K24">
         <v>2000000.0</v>
       </c>
       <c r="L24">
-        <v>4000000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="M24">
         <v>4000000.0</v>
       </c>
       <c r="N24">
+        <v>4000000.0</v>
+      </c>
+      <c r="O24">
         <v>-34000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>2000000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>3000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>6000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4000000.0</v>
       </c>
       <c r="S24">
         <v>4000000.0</v>
       </c>
       <c r="T24">
+        <v>4000000.0</v>
+      </c>
+      <c r="U24">
         <v>2000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>13000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-3000000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>1000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-1000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-7000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-6000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>11000000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-2000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>6000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>7000000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>6000000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>1000000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>2000000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>2157000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>38000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>184000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>1266000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>438000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>-1175000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>-2152000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>-1115000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>11402000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>-344000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>15782000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>-833000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>36000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>45765000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>1000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>12000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>161157000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>16000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>60000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>169000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>6384000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>-3537000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>-919000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>678000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>31312000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>-29819000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>2255000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>575000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>-188000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>577000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>438000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>167000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>-2016000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>1490000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>4758000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>-1352000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>-308000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>36000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>348000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>533000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>-8230000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>-334000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>7626000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>3815000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>-330000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>34288000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>-4567000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>-27445000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>-1873000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>9000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>34000.0</v>
       </c>
-      <c r="CG24"/>
-      <c r="CH24">
+      <c r="CH24"/>
+      <c r="CI24">
         <v>37248000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>-32213000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>-49000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>1045000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>3350000.0</v>
       </c>
-      <c r="CM24"/>
       <c r="CN24"/>
-      <c r="CO24">
+      <c r="CO24"/>
+      <c r="CP24">
         <v>4901000.0</v>
       </c>
-      <c r="CP24"/>
+      <c r="CQ24"/>
     </row>
-    <row r="25" spans="1:94">
+    <row r="25" spans="1:95">
       <c r="A25" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B25">
+        <v>20000000.0</v>
+      </c>
+      <c r="C25">
         <v>44000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>855000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>31000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>5000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-4000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>16000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="I25">
         <v>2000000.0</v>
       </c>
       <c r="J25">
+        <v>2000000.0</v>
+      </c>
+      <c r="K25">
         <v>505000000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>108000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-1000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>2000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-9000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>25000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>28000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>7000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>9000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>6000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>22000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>7000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>5000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>37000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>9000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>3000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>14000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-7000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>7000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>29000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>18000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>-9000000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>16000000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-1000000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>7243000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>5359000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>3206000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>3192000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>5361000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>-49405000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>3205000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>797000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>6944000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>6100000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>-15981000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>-5046000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>12311000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>-2974000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>-611000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>-2677000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>1644000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>1128000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>6131000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>-877000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>3509000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>2671000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>-1474000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>-1651000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>-6900000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>-1635000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>1459000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>780000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>-1613000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>1975000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>-1589000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>-1390000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>-1364000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>64842000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>-465000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>-1242000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>12714000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>3388000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>1207000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>1620000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>-170000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>25000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>613000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>-412000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>601000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>52000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>-167000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>3318000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>2852000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>8713000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>-10046000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>1472000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>-1092000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>4900000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>-97993000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>-17112000.0</v>
       </c>
-      <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
+      <c r="CQ25"/>
     </row>
-    <row r="26" spans="1:94">
+    <row r="26" spans="1:95">
       <c r="A26" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B26">
+        <v>0.0</v>
+      </c>
+      <c r="C26">
         <v>-33000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-30000000.0</v>
       </c>
       <c r="D26">
         <v>-30000000.0</v>
       </c>
       <c r="E26">
         <v>-30000000.0</v>
       </c>
       <c r="F26">
+        <v>-30000000.0</v>
+      </c>
+      <c r="G26">
         <v>-60000000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>13000000.0</v>
       </c>
-      <c r="H26">
-[...1 lines deleted...]
-      </c>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
+        <v>0.0</v>
+      </c>
+      <c r="L26">
         <v>16000000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-1000000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-22000000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-33000000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-37000000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-31000000.0</v>
       </c>
-      <c r="Q26"/>
-[...2 lines deleted...]
-      </c>
+      <c r="R26"/>
       <c r="S26">
         <v>-30000000.0</v>
       </c>
       <c r="T26">
-        <v>0.0</v>
+        <v>-30000000.0</v>
       </c>
       <c r="U26">
         <v>0.0</v>
       </c>
       <c r="V26">
+        <v>0.0</v>
+      </c>
+      <c r="W26">
         <v>54000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-54000000.0</v>
       </c>
       <c r="X26">
         <v>-54000000.0</v>
       </c>
       <c r="Y26">
         <v>-54000000.0</v>
       </c>
       <c r="Z26">
+        <v>-54000000.0</v>
+      </c>
+      <c r="AA26">
         <v>-20000000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-10000000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-20000000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>1000000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-57000000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>-49000000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>-22000000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>-7000000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>747054000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>106005000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>-11570000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>-4463000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>265000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>-2000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>-66725000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>-679000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>-48205000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>-51450000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>-60804000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>-2000000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>-43135000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>-9495000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>2029000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>2158000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>-13509000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>-6126000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>-13283000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>1590000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>-10784000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>2119000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>-6756000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>480000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>-2518000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>-19000.0</v>
       </c>
-      <c r="BH26">
-[...3 lines deleted...]
-      <c r="BJ26">
+      <c r="BI26">
+        <v>0.0</v>
+      </c>
+      <c r="BJ26"/>
+      <c r="BK26">
         <v>-1280000.0</v>
       </c>
-      <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
-      <c r="BN26">
+      <c r="BN26"/>
+      <c r="BO26">
         <v>-772000.0</v>
       </c>
-      <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
+      <c r="CQ26"/>
     </row>
-    <row r="27" spans="1:94">
+    <row r="27" spans="1:95">
       <c r="A27" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B27">
+        <v>7000000.0</v>
+      </c>
+      <c r="C27">
         <v>-30000000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>11000000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>12000000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>7000000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>10000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11000000.0</v>
       </c>
       <c r="H27">
         <v>11000000.0</v>
       </c>
       <c r="I27">
+        <v>11000000.0</v>
+      </c>
+      <c r="J27">
         <v>9000000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>12000000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>-87000000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>12000000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>9000000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>10000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9000000.0</v>
       </c>
       <c r="P27">
         <v>9000000.0</v>
       </c>
       <c r="Q27">
-        <v>8000000.0</v>
+        <v>9000000.0</v>
       </c>
       <c r="R27">
         <v>8000000.0</v>
       </c>
       <c r="S27">
+        <v>8000000.0</v>
+      </c>
+      <c r="T27">
         <v>7000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8000000.0</v>
       </c>
       <c r="U27">
         <v>8000000.0</v>
       </c>
       <c r="V27">
         <v>8000000.0</v>
       </c>
       <c r="W27">
+        <v>8000000.0</v>
+      </c>
+      <c r="X27">
         <v>7000000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>8000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6000000.0</v>
       </c>
       <c r="Z27">
         <v>6000000.0</v>
       </c>
       <c r="AA27">
         <v>6000000.0</v>
       </c>
       <c r="AB27">
         <v>6000000.0</v>
       </c>
       <c r="AC27">
+        <v>6000000.0</v>
+      </c>
+      <c r="AD27">
         <v>7000000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>6000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5000000.0</v>
       </c>
       <c r="AF27">
         <v>5000000.0</v>
       </c>
       <c r="AG27">
+        <v>5000000.0</v>
+      </c>
+      <c r="AH27">
         <v>6000000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>6260000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>6000000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>5000000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>6000000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>7605000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>1504000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>2781000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>2303000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>2652000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>2639000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>2565000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>2340000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>2405000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>2345000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>2289000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>2222000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>2162000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>1680000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>1625000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>1499000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>1487000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>1515000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>1474000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>1651000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>1629000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>1635000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>1624000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>1503000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>1598000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>1587000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>1589000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>1390000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>1488000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>1461000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>1380000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>1309000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>4178000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BT27">
         <v>1010000.0</v>
       </c>
-      <c r="BT27">
+      <c r="BU27">
         <v>-371000.0</v>
       </c>
-      <c r="BU27">
+      <c r="BV27">
         <v>947000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BW27">
         <v>2873000.0</v>
       </c>
-      <c r="BW27">
+      <c r="BX27">
         <v>-213000.0</v>
       </c>
-      <c r="BX27">
+      <c r="BY27">
         <v>-876000.0</v>
       </c>
-      <c r="BY27">
+      <c r="BZ27">
         <v>-619000.0</v>
       </c>
-      <c r="BZ27">
+      <c r="CA27">
         <v>467000.0</v>
       </c>
-      <c r="CA27">
+      <c r="CB27">
         <v>1721000.0</v>
       </c>
-      <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
+      <c r="CQ27"/>
     </row>
-    <row r="28" spans="1:94">
+    <row r="28" spans="1:95">
       <c r="A28" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B28">
+        <v>-82000000.0</v>
+      </c>
+      <c r="C28">
         <v>815000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-88000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-82000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-115000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-133000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-371000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-72000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-74000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-70000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-44000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-56000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-75000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-107000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-103000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-330000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-47000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-50000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>1559000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-38000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-34000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-202000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-145000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-752000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>883000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-39000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>717000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-69000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>21000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-96000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-89000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-511000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-731000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>466440000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-59836000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-146925000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-99679000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-27284000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>1696990000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-103368000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-33121000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-83689000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-90024000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-87435000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-25664000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-67268000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>256908000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-13881000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-11119000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-27893000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-20204000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-24052000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-7119000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-259434000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>6765000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>33397000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>26366000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>12992000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>33000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>11289000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>11777000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>171019000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>695000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>8468000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>1516000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>7407000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>1940000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>4428000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>9242000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>3990000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>-39267000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>32828000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>53637000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>-31893000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>71967000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>-23318000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>18151000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>-2166000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>-1650000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>-1987000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>-12294000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>-1873000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>-1122000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>-1682000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>-31681000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>-57164000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>-7039000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-300000.0</v>
       </c>
       <c r="CK28">
         <v>-300000.0</v>
       </c>
-      <c r="CL28"/>
+      <c r="CL28">
+        <v>-300000.0</v>
+      </c>
       <c r="CM28"/>
       <c r="CN28"/>
       <c r="CO28"/>
       <c r="CP28"/>
+      <c r="CQ28"/>
     </row>
-    <row r="29" spans="1:94">
+    <row r="29" spans="1:95">
       <c r="A29" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B29">
+        <v>-94000000.0</v>
+      </c>
+      <c r="C29">
         <v>225000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>182000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>135000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-77000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>434000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>474000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>237000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>169000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>573000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>696000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>555000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>512000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>835000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>947000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>913000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>700000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>757000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>755000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>617000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>265000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>431000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>357000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>448000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>61000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>333000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>501000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>320000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>147000000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>254000000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>606000000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>324000000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>225000000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>575336000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>482950000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>322320000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>157394000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>289692000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>174268000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>240957000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>128935000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>237536000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>405945000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>244799000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>190556000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>256252000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>343882000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>219737000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>212505000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>205229000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>292020000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>139228000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>116252000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>123431000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>178009000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>212557000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>110057000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>117943000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>119048000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>84645000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>40660000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>68303000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>159387000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>110672000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>-55078000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>22066000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>60104000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>33049000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>120303000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>109503000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>84633000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>20207000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>-28254000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>-32835000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>60823000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>76592000.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>-42414000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>23316000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>66968000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>80141000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>66759000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>143321000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>31428000.0</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>91442000.0</v>
       </c>
-      <c r="CG29">
+      <c r="CH29">
         <v>52256000.0</v>
       </c>
-      <c r="CH29">
+      <c r="CI29">
         <v>67420000.0</v>
       </c>
-      <c r="CI29">
+      <c r="CJ29">
         <v>44376000.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CK29">
         <v>29200000.0</v>
       </c>
-      <c r="CK29">
+      <c r="CL29">
         <v>9800000.0</v>
       </c>
-      <c r="CL29">
+      <c r="CM29">
         <v>93219000.0</v>
       </c>
-      <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
+      <c r="CQ29"/>
     </row>
-    <row r="30" spans="1:94">
+    <row r="30" spans="1:95">
       <c r="A30" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B30">
+        <v>-271000000.0</v>
+      </c>
+      <c r="C30">
         <v>-255000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-242000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-292000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-434000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-265000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-241000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-223000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-272000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-287000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-750000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-236000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-263000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-331000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-345000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-296000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-1507000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-2371000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-578000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-129000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-135000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-143000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-106000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-128000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-132000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-1006000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-185000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-288000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-475000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-193000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-207000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-176000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-178000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-192565000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-148962000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-162454000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-148019000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-173715000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-2262668000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>20804000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-147221000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-452583000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-379305000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-77633000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-96655000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-121027000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-659702000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>137568000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-130044000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-307591000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-305761000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-267562000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-121324000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-272387000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-96844000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-30558000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-67182000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-63973000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-72464000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-38115000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-28233000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-37356000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-20554000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-15598000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-6767000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-36754000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>-13178000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>-12813000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>-40441000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-45706000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>-45376000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>-38419000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>-42451000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>-49617000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>-36146000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>-23984000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>-15058000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>-171328000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>-138109000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>-38905000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>-55994000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>-26901000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>-16631000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>-26722000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>-17336000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>-17844000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>-43729000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>-8400000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>-10000000.0</v>
       </c>
-      <c r="CL30"/>
       <c r="CM30"/>
       <c r="CN30"/>
       <c r="CO30"/>
       <c r="CP30"/>
+      <c r="CQ30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>