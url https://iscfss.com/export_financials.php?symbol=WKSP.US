--- v0 (2026-03-02)
+++ v1 (2026-06-04)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="202">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="204">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
@@ -277,50 +280,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -995,85 +1001,86 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:X62"/>
+  <dimension ref="A1:Y62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24">
+    <row r="1" spans="1:25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -1102,3308 +1109,3448 @@
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
+      <c r="Y1" t="s">
+        <v>24</v>
+      </c>
     </row>
-    <row r="2" spans="1:24">
+    <row r="2" spans="1:25">
       <c r="A2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B2">
+        <v>3107085.0</v>
+      </c>
+      <c r="C2">
         <v>1526630.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1260285.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>2028305.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1144526.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>891897.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>969321.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>401766.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>230770.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>340270.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>248300.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>162078.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>972.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>1530.0</v>
       </c>
-      <c r="O2"/>
-      <c r="P2">
+      <c r="P2"/>
+      <c r="Q2">
         <v>1556.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>75.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>71184.0</v>
       </c>
-      <c r="S2"/>
       <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>
       <c r="W2"/>
-      <c r="X2">
+      <c r="X2"/>
+      <c r="Y2">
         <v>70947.0</v>
       </c>
     </row>
-    <row r="3" spans="1:24">
+    <row r="3" spans="1:25">
       <c r="A3" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
+      <c r="Y3"/>
     </row>
-    <row r="4" spans="1:24">
+    <row r="4" spans="1:25">
       <c r="A4" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
+      <c r="Y4"/>
     </row>
-    <row r="5" spans="1:24">
+    <row r="5" spans="1:25">
       <c r="A5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B5">
+        <v>5437767.0</v>
+      </c>
+      <c r="C5">
         <v>-8580.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>1803995.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-8580.0</v>
       </c>
       <c r="E5">
         <v>-8580.0</v>
       </c>
       <c r="F5">
+        <v>-8580.0</v>
+      </c>
+      <c r="G5">
         <v>369270.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>2149238.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-3613.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-44383.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-3778.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-6212.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>415612.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-2350.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>11194.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>33748.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>45656.0</v>
       </c>
-      <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
+      <c r="Y5"/>
     </row>
-    <row r="6" spans="1:24">
+    <row r="6" spans="1:25">
       <c r="A6" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
+      <c r="Y6"/>
     </row>
-    <row r="7" spans="1:24">
+    <row r="7" spans="1:25">
       <c r="A7" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B7">
+        <v>272538.0</v>
+      </c>
+      <c r="C7">
         <v>615007.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>936990.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>1271475.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>529917.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>38507.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>61185.0</v>
       </c>
-      <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
+      <c r="Y7"/>
     </row>
-    <row r="8" spans="1:24">
+    <row r="8" spans="1:25">
       <c r="A8" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B8">
+        <v>10242.0</v>
+      </c>
+      <c r="C8">
         <v>4016.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>2032.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>1716.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>1696.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>7641.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>4191.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>12463.0</v>
       </c>
-      <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
+      <c r="Y8"/>
     </row>
-    <row r="9" spans="1:24">
+    <row r="9" spans="1:25">
       <c r="A9" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
+      <c r="Y9"/>
     </row>
-    <row r="10" spans="1:24">
+    <row r="10" spans="1:25">
       <c r="A10" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B10">
+        <v>5945894.0</v>
+      </c>
+      <c r="C10">
         <v>4883099.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>3365778.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>14620757.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>28567333.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>1107812.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>11993.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>25323.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>66961.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>0.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>14466.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>155735.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>982.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>318.0</v>
       </c>
-      <c r="O10"/>
-      <c r="P10">
+      <c r="P10"/>
+      <c r="Q10">
         <v>670.0</v>
       </c>
-      <c r="Q10"/>
-      <c r="R10">
+      <c r="R10"/>
+      <c r="S10">
         <v>602.0</v>
       </c>
-      <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
-      <c r="X10">
+      <c r="X10"/>
+      <c r="Y10">
         <v>602.0</v>
       </c>
     </row>
-    <row r="11" spans="1:24">
+    <row r="11" spans="1:25">
       <c r="A11" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
+      <c r="Y11"/>
     </row>
-    <row r="12" spans="1:24">
+    <row r="12" spans="1:25">
       <c r="A12" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B12">
+        <v>5945894.0</v>
+      </c>
+      <c r="C12">
         <v>4883099.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>4857812.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>15320522.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>28567333.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>1122317.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>11993.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>25323.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>66961.0</v>
       </c>
-      <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12">
         <v>14466.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>155735.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>982.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>318.0</v>
       </c>
-      <c r="O12"/>
-      <c r="P12">
+      <c r="P12"/>
+      <c r="Q12">
         <v>670.0</v>
       </c>
-      <c r="Q12"/>
-      <c r="R12">
+      <c r="R12"/>
+      <c r="S12">
         <v>602.0</v>
       </c>
-      <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
-      <c r="X12">
+      <c r="X12"/>
+      <c r="Y12">
         <v>602.0</v>
       </c>
     </row>
-    <row r="13" spans="1:24">
+    <row r="13" spans="1:25">
       <c r="A13" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B13">
+        <v>9814.0</v>
+      </c>
+      <c r="C13">
         <v>4016.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>2032.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>1716.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>1696.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>382.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>4191.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>2463.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>12233.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>6809.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>6689.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>284.0</v>
       </c>
       <c r="M13">
         <v>284.0</v>
       </c>
       <c r="N13">
         <v>284.0</v>
       </c>
       <c r="O13">
         <v>284.0</v>
       </c>
       <c r="P13">
         <v>284.0</v>
       </c>
       <c r="Q13">
         <v>284.0</v>
       </c>
       <c r="R13">
         <v>284.0</v>
       </c>
-      <c r="S13"/>
+      <c r="S13">
+        <v>284.0</v>
+      </c>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
-      <c r="X13">
+      <c r="X13"/>
+      <c r="Y13">
         <v>9.0</v>
       </c>
     </row>
-    <row r="14" spans="1:24">
+    <row r="14" spans="1:25">
       <c r="A14" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B14">
-        <v>2768732.0</v>
+        <v>7783922.0</v>
       </c>
       <c r="C14">
-        <v>9982933.0</v>
+        <v>6793607.0</v>
       </c>
       <c r="D14">
         <v>9982933.0</v>
       </c>
       <c r="E14">
+        <v>9982933.0</v>
+      </c>
+      <c r="F14">
         <v>11504147.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>2734530.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>1841225.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>1117405.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>1023489.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>11271537.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>561339.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23673.0</v>
       </c>
       <c r="M14">
         <v>23673.0</v>
       </c>
       <c r="N14">
         <v>23673.0</v>
       </c>
       <c r="O14">
         <v>23673.0</v>
       </c>
       <c r="P14">
         <v>23673.0</v>
       </c>
       <c r="Q14">
         <v>23673.0</v>
       </c>
       <c r="R14">
         <v>23673.0</v>
       </c>
       <c r="S14">
-        <v>473478.0</v>
+        <v>23673.0</v>
       </c>
       <c r="T14">
         <v>473478.0</v>
       </c>
       <c r="U14">
         <v>473478.0</v>
       </c>
       <c r="V14">
         <v>473478.0</v>
       </c>
       <c r="W14">
+        <v>473478.0</v>
+      </c>
+      <c r="X14">
         <v>206116.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>23673.0</v>
       </c>
     </row>
-    <row r="15" spans="1:24">
+    <row r="15" spans="1:25">
       <c r="A15" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
-      <c r="F15">
+      <c r="F15"/>
+      <c r="G15">
         <v>7640.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>4191.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>2463.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>12233.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>6809.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>6689.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>284.0</v>
       </c>
       <c r="M15">
         <v>284.0</v>
       </c>
       <c r="N15">
         <v>284.0</v>
       </c>
       <c r="O15">
         <v>284.0</v>
       </c>
       <c r="P15">
         <v>284.0</v>
       </c>
       <c r="Q15">
         <v>284.0</v>
       </c>
       <c r="R15">
         <v>284.0</v>
       </c>
       <c r="S15">
         <v>284.0</v>
       </c>
       <c r="T15">
         <v>284.0</v>
       </c>
       <c r="U15">
         <v>284.0</v>
       </c>
       <c r="V15">
         <v>284.0</v>
       </c>
       <c r="W15">
         <v>284.0</v>
       </c>
-      <c r="X15"/>
+      <c r="X15">
+        <v>284.0</v>
+      </c>
+      <c r="Y15"/>
     </row>
-    <row r="16" spans="1:24">
+    <row r="16" spans="1:25">
       <c r="A16" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16">
         <v>-2074401.0</v>
       </c>
-      <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
-      <c r="I16">
+      <c r="I16"/>
+      <c r="J16">
         <v>4796.0</v>
       </c>
-      <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
-      <c r="X16">
+      <c r="X16"/>
+      <c r="Y16">
         <v>60508.0</v>
       </c>
     </row>
-    <row r="17" spans="1:24">
+    <row r="17" spans="1:25">
       <c r="A17" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
+      <c r="Y17"/>
     </row>
-    <row r="18" spans="1:24">
+    <row r="18" spans="1:25">
       <c r="A18" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
+      <c r="Y18"/>
     </row>
-    <row r="19" spans="1:24">
+    <row r="19" spans="1:25">
       <c r="A19" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
+      <c r="Y19"/>
     </row>
-    <row r="20" spans="1:24">
+    <row r="20" spans="1:25">
       <c r="A20" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
+      <c r="Y20"/>
     </row>
-    <row r="21" spans="1:24">
+    <row r="21" spans="1:25">
       <c r="A21" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B21">
+        <v>896531.0</v>
+      </c>
+      <c r="C21">
         <v>953049.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>1338889.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>1268873.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>593053.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>62948.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>57145.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>12673.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>13096.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>13328.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>10780.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>7589.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>7718.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>5776.0</v>
       </c>
-      <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
+      <c r="Y21"/>
     </row>
-    <row r="22" spans="1:24">
+    <row r="22" spans="1:25">
       <c r="A22" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B22">
+        <v>9530671.0</v>
+      </c>
+      <c r="C22">
         <v>5190054.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>3631492.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>1346372.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>501772.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>40803.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>113156.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>289516.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>44635.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>78975.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>129006.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>88766.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>155005.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>113222.0</v>
       </c>
-      <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
+      <c r="Y22"/>
     </row>
-    <row r="23" spans="1:24">
+    <row r="23" spans="1:25">
       <c r="A23" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B23">
+        <v>30769758.0</v>
+      </c>
+      <c r="C23">
         <v>25736660.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>25953916.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>32764130.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>36294099.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1902152.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>481308.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>557368.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>905470.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>336749.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>302772.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>284586.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>982.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>318.0</v>
       </c>
-      <c r="O23"/>
-      <c r="P23">
+      <c r="P23"/>
+      <c r="Q23">
         <v>670.0</v>
       </c>
-      <c r="Q23"/>
-      <c r="R23">
+      <c r="R23"/>
+      <c r="S23">
         <v>602.0</v>
       </c>
-      <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
-      <c r="X23">
+      <c r="X23"/>
+      <c r="Y23">
         <v>602.0</v>
       </c>
     </row>
-    <row r="24" spans="1:24">
+    <row r="24" spans="1:25">
       <c r="A24" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B24">
+        <v>950481.0</v>
+      </c>
+      <c r="C24">
         <v>4781005.0</v>
       </c>
-      <c r="C24"/>
-      <c r="D24">
+      <c r="D24"/>
+      <c r="E24">
         <v>5300000.0</v>
       </c>
-      <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
-      <c r="J24">
+      <c r="J24"/>
+      <c r="K24">
         <v>104084.0</v>
       </c>
-      <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
+      <c r="Y24"/>
     </row>
-    <row r="25" spans="1:24">
+    <row r="25" spans="1:25">
       <c r="A25" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
+      <c r="Y25"/>
     </row>
-    <row r="26" spans="1:24">
+    <row r="26" spans="1:25">
       <c r="A26" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B26">
+        <v>67033.0</v>
+      </c>
+      <c r="C26">
         <v>66308.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>90731.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24423.0</v>
       </c>
       <c r="E26">
         <v>24423.0</v>
       </c>
       <c r="F26">
         <v>24423.0</v>
       </c>
       <c r="G26">
+        <v>24423.0</v>
+      </c>
+      <c r="H26">
         <v>15658.0</v>
       </c>
-      <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
+      <c r="Y26"/>
     </row>
-    <row r="27" spans="1:24">
+    <row r="27" spans="1:25">
       <c r="A27" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
+      <c r="Y27"/>
     </row>
-    <row r="28" spans="1:24">
+    <row r="28" spans="1:25">
       <c r="A28" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B28">
+        <v>-3036066.0</v>
+      </c>
+      <c r="C28">
         <v>735905.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>2873404.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-8003186.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-27710271.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-395018.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>345711.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>271474.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>231094.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>291682.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>31634.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-155735.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-982.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-318.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>2.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-670.0</v>
       </c>
-      <c r="Q28"/>
-[...2 lines deleted...]
-      </c>
+      <c r="R28"/>
       <c r="S28">
         <v>271759.0</v>
       </c>
       <c r="T28">
         <v>271759.0</v>
       </c>
       <c r="U28">
         <v>271759.0</v>
       </c>
       <c r="V28">
         <v>271759.0</v>
       </c>
       <c r="W28">
         <v>271759.0</v>
       </c>
       <c r="X28">
+        <v>271759.0</v>
+      </c>
+      <c r="Y28">
         <v>289157.0</v>
       </c>
     </row>
-    <row r="29" spans="1:24">
+    <row r="29" spans="1:25">
       <c r="A29" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B29">
+        <v>25513083.0</v>
+      </c>
+      <c r="C29">
         <v>22417628.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>23480735.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>29464350.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>34507467.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>843761.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-586042.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>63237.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>659586.0</v>
       </c>
-      <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
+      <c r="Y29"/>
     </row>
-    <row r="30" spans="1:24">
+    <row r="30" spans="1:25">
       <c r="A30" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B30">
+        <v>781998.0</v>
+      </c>
+      <c r="C30">
         <v>212317.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>628987.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>330633.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>247405.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>122787.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>67795.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>61883.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>189502.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>88916.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>104513.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>26394.0</v>
       </c>
-      <c r="M30"/>
       <c r="N30"/>
       <c r="O30"/>
       <c r="P30"/>
       <c r="Q30"/>
       <c r="R30"/>
       <c r="S30"/>
       <c r="T30"/>
       <c r="U30"/>
       <c r="V30"/>
       <c r="W30"/>
       <c r="X30"/>
+      <c r="Y30"/>
     </row>
-    <row r="31" spans="1:24">
+    <row r="31" spans="1:25">
       <c r="A31" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>22849381.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>33587269.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>106526.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-939706.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-246233.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>348435.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-1018195.0</v>
       </c>
-      <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
+      <c r="Y31"/>
     </row>
-    <row r="32" spans="1:24">
+    <row r="32" spans="1:25">
       <c r="A32" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B32">
+        <v>10061578.0</v>
+      </c>
+      <c r="C32">
         <v>7304110.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>1956894.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>15870377.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>32235216.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>-33289.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>-1070999.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>-280093.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>178890.0</v>
       </c>
-      <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
+      <c r="Y32"/>
     </row>
-    <row r="33" spans="1:24">
+    <row r="33" spans="1:25">
       <c r="A33" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B33">
+        <v>13980334.0</v>
+      </c>
+      <c r="C33">
         <v>15258998.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>16830410.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>14432023.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>2262094.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>217388.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>227623.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>56533.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>192641.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>52591.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>50181.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>7589.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>7947.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>6214.0</v>
       </c>
-      <c r="O33"/>
       <c r="P33"/>
       <c r="Q33"/>
       <c r="R33"/>
       <c r="S33"/>
       <c r="T33"/>
       <c r="U33"/>
       <c r="V33"/>
       <c r="W33"/>
       <c r="X33"/>
+      <c r="Y33"/>
     </row>
-    <row r="34" spans="1:24">
+    <row r="34" spans="1:25">
       <c r="A34" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
-      <c r="J34">
+      <c r="J34"/>
+      <c r="K34">
         <v>0.0</v>
       </c>
-      <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
+      <c r="Y34"/>
     </row>
-    <row r="35" spans="1:24">
+    <row r="35" spans="1:25">
       <c r="A35" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B35">
+        <v>1110006.0</v>
+      </c>
+      <c r="C35">
         <v>5149477.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>608761.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>6184146.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>316988.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>14624.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>39185.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>698563.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>528825.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>104084.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>4644.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>286467.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>972.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>1530.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>2.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>1556.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>75.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>288439.0</v>
       </c>
-      <c r="S35"/>
       <c r="T35"/>
       <c r="U35"/>
       <c r="V35"/>
       <c r="W35"/>
-      <c r="X35">
+      <c r="X35"/>
+      <c r="Y35">
         <v>360706.0</v>
       </c>
     </row>
-    <row r="36" spans="1:24">
+    <row r="36" spans="1:25">
       <c r="A36" t="s">
-        <v>58</v>
-[...1 lines deleted...]
-      <c r="B36">
+        <v>59</v>
+      </c>
+      <c r="B36"/>
+      <c r="C36">
         <v>1577.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24423.0</v>
       </c>
       <c r="D36">
         <v>24423.0</v>
       </c>
       <c r="E36">
+        <v>24423.0</v>
+      </c>
+      <c r="F36">
         <v>22846.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>0.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>15658.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>-1577.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>136466.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>0.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>-17500.0</v>
       </c>
-      <c r="L36"/>
       <c r="M36"/>
-      <c r="N36">
+      <c r="N36"/>
+      <c r="O36">
         <v>-6214.0</v>
       </c>
-      <c r="O36"/>
       <c r="P36"/>
       <c r="Q36"/>
       <c r="R36"/>
       <c r="S36"/>
       <c r="T36"/>
       <c r="U36"/>
       <c r="V36"/>
       <c r="W36"/>
       <c r="X36"/>
+      <c r="Y36"/>
     </row>
-    <row r="37" spans="1:24">
+    <row r="37" spans="1:25">
       <c r="A37" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
+      <c r="Y37"/>
     </row>
-    <row r="38" spans="1:24">
+    <row r="38" spans="1:25">
       <c r="A38" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
-      <c r="E38">
+      <c r="E38"/>
+      <c r="F38">
         <v>4900216.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>-1.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>15658.0</v>
       </c>
-      <c r="H38"/>
-      <c r="I38">
+      <c r="I38"/>
+      <c r="J38">
         <v>136466.0</v>
       </c>
-      <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
-      <c r="M38">
+      <c r="M38"/>
+      <c r="N38">
         <v>-7947.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>-6214.0</v>
       </c>
-      <c r="O38"/>
       <c r="P38"/>
       <c r="Q38"/>
       <c r="R38"/>
       <c r="S38"/>
       <c r="T38"/>
       <c r="U38"/>
       <c r="V38"/>
       <c r="W38"/>
       <c r="X38"/>
+      <c r="Y38"/>
     </row>
-    <row r="39" spans="1:24">
+    <row r="39" spans="1:25">
       <c r="A39" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B39">
+        <v>530861.0</v>
+      </c>
+      <c r="C39">
         <v>192192.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>5215.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>1334580.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>4715495.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>398857.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>60741.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>124114.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>411731.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>0.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>4606.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>6102.0</v>
       </c>
-      <c r="M39"/>
       <c r="N39"/>
       <c r="O39"/>
       <c r="P39"/>
       <c r="Q39"/>
       <c r="R39"/>
       <c r="S39"/>
       <c r="T39"/>
       <c r="U39"/>
       <c r="V39"/>
       <c r="W39"/>
       <c r="X39"/>
+      <c r="Y39"/>
     </row>
-    <row r="40" spans="1:24">
+    <row r="40" spans="1:25">
       <c r="A40" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B40">
+        <v>1820940.0</v>
+      </c>
+      <c r="C40">
         <v>1177395.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>190896.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>112189.0</v>
       </c>
       <c r="E40">
         <v>112189.0</v>
       </c>
       <c r="F40">
+        <v>112189.0</v>
+      </c>
+      <c r="G40">
         <v>127986.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>36844.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>82365.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>700072.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>709664.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>4653.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>124389.0</v>
       </c>
-      <c r="M40"/>
       <c r="N40"/>
-      <c r="O40">
+      <c r="O40"/>
+      <c r="P40">
         <v>-2.0</v>
       </c>
-      <c r="P40"/>
       <c r="Q40"/>
-      <c r="R40">
+      <c r="R40"/>
+      <c r="S40">
         <v>288439.0</v>
       </c>
-      <c r="S40"/>
       <c r="T40"/>
       <c r="U40"/>
       <c r="V40"/>
       <c r="W40"/>
-      <c r="X40">
+      <c r="X40"/>
+      <c r="Y40">
         <v>90508.0</v>
       </c>
     </row>
-    <row r="41" spans="1:24">
+    <row r="41" spans="1:25">
       <c r="A41" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
+      <c r="Y41"/>
     </row>
-    <row r="42" spans="1:24">
+    <row r="42" spans="1:25">
       <c r="A42" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B42">
+        <v>101357686.0</v>
+      </c>
+      <c r="C42">
         <v>81895161.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>64685693.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>57509337.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>55037011.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>12665855.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>8642423.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>10121889.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>8984942.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>-13128.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>4055177.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>140850.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>3917995.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>3897675.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>3876331.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>3863539.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>3850795.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>3579806.0</v>
       </c>
-      <c r="S42"/>
       <c r="T42"/>
       <c r="U42"/>
       <c r="V42"/>
       <c r="W42"/>
-      <c r="X42">
+      <c r="X42"/>
+      <c r="Y42">
         <v>3547331.0</v>
       </c>
     </row>
-    <row r="43" spans="1:24">
+    <row r="43" spans="1:25">
       <c r="A43" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
+      <c r="Y43"/>
     </row>
-    <row r="44" spans="1:24">
+    <row r="44" spans="1:25">
       <c r="A44" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
+      <c r="Y44"/>
     </row>
-    <row r="45" spans="1:24">
+    <row r="45" spans="1:25">
       <c r="A45" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B45">
+        <v>17306039.0</v>
+      </c>
+      <c r="C45">
         <v>17271666.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>17065370.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>13696073.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>1717891.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>130018.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>154820.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>43860.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>43079.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>39263.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>39401.0</v>
       </c>
-      <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
+      <c r="Y45"/>
     </row>
-    <row r="46" spans="1:24">
+    <row r="46" spans="1:25">
       <c r="A46" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B46">
+        <v>12961086.0</v>
+      </c>
+      <c r="C46">
         <v>14239641.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>15400790.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>13138727.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>1644618.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>130017.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>154820.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>43860.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>43079.0</v>
       </c>
-      <c r="J46"/>
-      <c r="K46">
+      <c r="K46"/>
+      <c r="L46">
         <v>39401.0</v>
       </c>
-      <c r="L46"/>
-      <c r="M46">
+      <c r="M46"/>
+      <c r="N46">
         <v>229.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>438.0</v>
       </c>
-      <c r="O46"/>
       <c r="P46"/>
       <c r="Q46"/>
       <c r="R46"/>
       <c r="S46"/>
       <c r="T46"/>
       <c r="U46"/>
       <c r="V46"/>
       <c r="W46"/>
       <c r="X46"/>
+      <c r="Y46"/>
     </row>
-    <row r="47" spans="1:24">
+    <row r="47" spans="1:25">
       <c r="A47" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
-      <c r="D47">
+      <c r="D47"/>
+      <c r="E47">
         <v>12533727.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>1644618.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>130017.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>154820.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>43860.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>43079.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>39263.0</v>
       </c>
-      <c r="K47"/>
       <c r="L47"/>
       <c r="M47"/>
       <c r="N47"/>
       <c r="O47"/>
       <c r="P47"/>
       <c r="Q47"/>
       <c r="R47"/>
       <c r="S47"/>
       <c r="T47"/>
       <c r="U47"/>
       <c r="V47"/>
       <c r="W47"/>
       <c r="X47"/>
+      <c r="Y47"/>
     </row>
-    <row r="48" spans="1:24">
+    <row r="48" spans="1:25">
       <c r="A48" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B48">
+        <v>-83873790.0</v>
+      </c>
+      <c r="C48">
         <v>-64476966.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-48313177.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-33384219.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-20849805.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-12866033.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-11678413.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-10354299.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-8591261.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-5188155.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-4051935.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-564178.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-3918269.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3910365.0</v>
       </c>
       <c r="O48">
         <v>-3910365.0</v>
       </c>
       <c r="P48">
         <v>-3910365.0</v>
       </c>
       <c r="Q48">
+        <v>-3910365.0</v>
+      </c>
+      <c r="R48">
         <v>-3851154.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-4211472.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-4167631.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-4135485.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-4103339.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-4071193.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-4039197.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-3997952.0</v>
       </c>
     </row>
-    <row r="49" spans="1:24">
+    <row r="49" spans="1:25">
       <c r="A49" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
+      <c r="Y49"/>
     </row>
-    <row r="50" spans="1:24">
+    <row r="50" spans="1:25">
       <c r="A50" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B50">
+        <v>1686809.0</v>
+      </c>
+      <c r="C50">
         <v>222992.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>5302192.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>46096.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>327145.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>674287.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>296519.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>296797.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>298055.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>187598.0</v>
       </c>
-      <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
+      <c r="Y50"/>
     </row>
-    <row r="51" spans="1:24">
+    <row r="51" spans="1:25">
       <c r="A51" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B51">
+        <v>2909828.0</v>
+      </c>
+      <c r="C51">
         <v>5619004.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>6239182.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>6617571.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>857062.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>712794.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>357704.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>296797.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>298055.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>291682.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>46100.0</v>
       </c>
-      <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
-      <c r="O51">
+      <c r="O51"/>
+      <c r="P51">
         <v>2.0</v>
       </c>
-      <c r="P51"/>
       <c r="Q51"/>
-      <c r="R51">
-[...1 lines deleted...]
-      </c>
+      <c r="R51"/>
       <c r="S51">
         <v>271759.0</v>
       </c>
       <c r="T51">
         <v>271759.0</v>
       </c>
       <c r="U51">
         <v>271759.0</v>
       </c>
       <c r="V51">
         <v>271759.0</v>
       </c>
       <c r="W51">
         <v>271759.0</v>
       </c>
       <c r="X51">
+        <v>271759.0</v>
+      </c>
+      <c r="Y51">
         <v>289759.0</v>
       </c>
     </row>
-    <row r="52" spans="1:24">
+    <row r="52" spans="1:25">
       <c r="A52" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B52">
+        <v>1799821.0</v>
+      </c>
+      <c r="C52">
         <v>469527.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>5630421.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>433425.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>540074.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>698170.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>318519.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>296797.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>298055.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>187598.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>41456.0</v>
       </c>
-      <c r="L52"/>
       <c r="M52"/>
       <c r="N52"/>
-      <c r="O52">
+      <c r="O52"/>
+      <c r="P52">
         <v>2.0</v>
       </c>
-      <c r="P52"/>
       <c r="Q52"/>
-      <c r="R52">
-[...1 lines deleted...]
-      </c>
+      <c r="R52"/>
       <c r="S52">
         <v>271759.0</v>
       </c>
       <c r="T52">
         <v>271759.0</v>
       </c>
       <c r="U52">
         <v>271759.0</v>
       </c>
       <c r="V52">
         <v>271759.0</v>
       </c>
       <c r="W52">
         <v>271759.0</v>
       </c>
       <c r="X52">
+        <v>271759.0</v>
+      </c>
+      <c r="Y52">
         <v>289759.0</v>
       </c>
     </row>
-    <row r="53" spans="1:24">
+    <row r="53" spans="1:25">
       <c r="A53" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B53"/>
-      <c r="C53">
+      <c r="C53"/>
+      <c r="D53">
         <v>1492034.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>699765.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>384065.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>14505.0</v>
       </c>
-      <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
+      <c r="Y53"/>
     </row>
-    <row r="54" spans="1:24">
+    <row r="54" spans="1:25">
       <c r="A54" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
+      <c r="Y54"/>
     </row>
-    <row r="55" spans="1:24">
+    <row r="55" spans="1:25">
       <c r="A55" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B55">
+        <v>30769758.0</v>
+      </c>
+      <c r="C55">
         <v>25736660.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>25953916.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>32764130.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>36294099.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>1902152.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>481308.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>557368.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>905470.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>336749.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>302772.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>284586.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>982.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>318.0</v>
       </c>
-      <c r="O55"/>
-      <c r="P55">
+      <c r="P55"/>
+      <c r="Q55">
         <v>670.0</v>
       </c>
-      <c r="Q55"/>
-      <c r="R55">
+      <c r="R55"/>
+      <c r="S55">
         <v>602.0</v>
       </c>
-      <c r="S55"/>
       <c r="T55"/>
       <c r="U55"/>
       <c r="V55"/>
       <c r="W55"/>
-      <c r="X55">
+      <c r="X55"/>
+      <c r="Y55">
         <v>602.0</v>
       </c>
     </row>
-    <row r="56" spans="1:24">
+    <row r="56" spans="1:25">
       <c r="A56" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B56">
+        <v>16789424.0</v>
+      </c>
+      <c r="C56">
         <v>10477662.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>9123506.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>18332107.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>34032005.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>1684764.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>253685.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>500835.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>712829.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>284158.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>252591.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>276997.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>982.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>318.0</v>
       </c>
-      <c r="O56"/>
-      <c r="P56">
+      <c r="P56"/>
+      <c r="Q56">
         <v>670.0</v>
       </c>
-      <c r="Q56"/>
-      <c r="R56">
+      <c r="R56"/>
+      <c r="S56">
         <v>602.0</v>
       </c>
-      <c r="S56"/>
       <c r="T56"/>
       <c r="U56"/>
       <c r="V56"/>
       <c r="W56"/>
-      <c r="X56">
+      <c r="X56"/>
+      <c r="Y56">
         <v>602.0</v>
       </c>
     </row>
-    <row r="57" spans="1:24">
+    <row r="57" spans="1:25">
       <c r="A57" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B57">
+        <v>6727846.0</v>
+      </c>
+      <c r="C57">
         <v>3173552.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>7166612.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>2461730.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>1796789.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>1718053.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>1324684.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>780928.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>533939.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>1237532.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>294409.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>292018.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>972.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>1530.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>2.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>1556.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>75.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>631382.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>587541.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>555395.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>523249.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>491103.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>459107.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>451214.0</v>
       </c>
     </row>
-    <row r="58" spans="1:24">
+    <row r="58" spans="1:25">
       <c r="A58" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B58">
+        <v>7837853.0</v>
+      </c>
+      <c r="C58">
         <v>8323029.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>7775373.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>8645876.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>2113777.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>1732677.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>1363869.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>780928.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>533939.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>1341616.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>299053.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>292018.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>972.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>1530.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>2.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>1556.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>75.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>631382.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>587541.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>555395.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>523249.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>491103.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>459107.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>451214.0</v>
       </c>
     </row>
-    <row r="59" spans="1:24">
+    <row r="59" spans="1:25">
       <c r="A59" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
+      <c r="Y59"/>
     </row>
-    <row r="60" spans="1:24">
+    <row r="60" spans="1:25">
       <c r="A60" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B60">
+        <v>22931905.0</v>
+      </c>
+      <c r="C60">
         <v>17413631.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>18178543.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>24118254.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>34180322.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>169475.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>-882561.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>-223560.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>371531.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>-1004867.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>3719.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>-7432.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>10.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>-1212.0</v>
       </c>
-      <c r="O60">
-[...2 lines deleted...]
-      <c r="P60">
+      <c r="P60"/>
+      <c r="Q60">
         <v>-886.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>-75.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>-631382.0</v>
       </c>
-      <c r="S60"/>
       <c r="T60"/>
       <c r="U60"/>
       <c r="V60"/>
       <c r="W60"/>
-      <c r="X60">
+      <c r="X60"/>
+      <c r="Y60">
         <v>-450612.0</v>
       </c>
     </row>
-    <row r="61" spans="1:24">
+    <row r="61" spans="1:25">
       <c r="A61" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
+      <c r="Y61"/>
     </row>
-    <row r="62" spans="1:24">
+    <row r="62" spans="1:25">
       <c r="A62" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
+      <c r="Y62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CC62"/>
+  <dimension ref="A1:CE62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:81">
+    <row r="1" spans="1:83">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C1" t="s">
-        <v>86</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>87</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>88</v>
       </c>
       <c r="F1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="G1" t="s">
-        <v>89</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>90</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>91</v>
       </c>
       <c r="J1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="K1" t="s">
-        <v>92</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>93</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>94</v>
       </c>
       <c r="N1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="O1" t="s">
-        <v>95</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>96</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>97</v>
       </c>
       <c r="R1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="S1" t="s">
-        <v>98</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>99</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>100</v>
       </c>
       <c r="V1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="W1" t="s">
-        <v>101</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>102</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>103</v>
       </c>
       <c r="Z1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="AA1" t="s">
-        <v>104</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>105</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>106</v>
       </c>
       <c r="AD1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="AE1" t="s">
-        <v>107</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>108</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>109</v>
       </c>
       <c r="AH1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="AI1" t="s">
-        <v>110</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
-        <v>9</v>
+        <v>111</v>
       </c>
       <c r="AK1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="AL1" t="s">
-        <v>112</v>
+        <v>10</v>
       </c>
       <c r="AM1" t="s">
         <v>113</v>
       </c>
       <c r="AN1" t="s">
-        <v>10</v>
+        <v>114</v>
       </c>
       <c r="AO1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="AP1" t="s">
-        <v>115</v>
+        <v>11</v>
       </c>
       <c r="AQ1" t="s">
         <v>116</v>
       </c>
       <c r="AR1" t="s">
         <v>117</v>
       </c>
       <c r="AS1" t="s">
         <v>118</v>
       </c>
       <c r="AT1" t="s">
         <v>119</v>
       </c>
       <c r="AU1" t="s">
-        <v>12</v>
+        <v>120</v>
       </c>
       <c r="AV1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="AW1" t="s">
-        <v>121</v>
+        <v>13</v>
       </c>
       <c r="AX1" t="s">
         <v>122</v>
       </c>
       <c r="AY1" t="s">
-        <v>13</v>
+        <v>123</v>
       </c>
       <c r="AZ1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="BA1" t="s">
-        <v>124</v>
+        <v>14</v>
       </c>
       <c r="BB1" t="s">
         <v>125</v>
       </c>
       <c r="BC1" t="s">
-        <v>14</v>
+        <v>126</v>
       </c>
       <c r="BD1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="BE1" t="s">
-        <v>127</v>
+        <v>15</v>
       </c>
       <c r="BF1" t="s">
         <v>128</v>
       </c>
       <c r="BG1" t="s">
-        <v>15</v>
+        <v>129</v>
       </c>
       <c r="BH1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="BI1" t="s">
-        <v>130</v>
+        <v>16</v>
       </c>
       <c r="BJ1" t="s">
         <v>131</v>
       </c>
       <c r="BK1" t="s">
-        <v>16</v>
+        <v>132</v>
       </c>
       <c r="BL1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="BM1" t="s">
-        <v>133</v>
+        <v>17</v>
       </c>
       <c r="BN1" t="s">
         <v>134</v>
       </c>
       <c r="BO1" t="s">
-        <v>17</v>
+        <v>135</v>
       </c>
       <c r="BP1" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="BQ1" t="s">
         <v>18</v>
       </c>
       <c r="BR1" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="BS1" t="s">
         <v>19</v>
       </c>
       <c r="BT1" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="BU1" t="s">
         <v>20</v>
       </c>
       <c r="BV1" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="BW1" t="s">
         <v>21</v>
       </c>
       <c r="BX1" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="BY1" t="s">
         <v>22</v>
       </c>
       <c r="BZ1" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="CA1" t="s">
         <v>23</v>
       </c>
       <c r="CB1" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="CC1" t="s">
-        <v>142</v>
+        <v>24</v>
+      </c>
+      <c r="CD1" t="s">
+        <v>143</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>144</v>
       </c>
     </row>
-    <row r="2" spans="1:81">
+    <row r="2" spans="1:83">
       <c r="A2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B2">
+        <v>2843212.0</v>
+      </c>
+      <c r="C2">
+        <v>3107085.0</v>
+      </c>
+      <c r="D2">
         <v>2814718.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>1973131.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>1763556.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>1526630.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>2456000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>1750166.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>2261869.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>1451181.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>1875831.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>1199548.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>2021506.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>2028305.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>1816091.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>1746055.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>1258028.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>1144526.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>1171010.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>906640.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>840587.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>855144.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>916290.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>946509.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>969321.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>913335.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>913335.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>634840.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>555891.0</v>
       </c>
-      <c r="AC2"/>
-      <c r="AD2">
+      <c r="AE2"/>
+      <c r="AF2">
         <v>935657.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>336473.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>230770.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>114885.0</v>
       </c>
-      <c r="AH2"/>
-      <c r="AI2">
+      <c r="AJ2"/>
+      <c r="AK2">
         <v>340270.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>327110.0</v>
       </c>
-      <c r="AK2"/>
-      <c r="AL2">
+      <c r="AM2"/>
+      <c r="AN2">
         <v>293644.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>270540.0</v>
       </c>
-      <c r="AN2"/>
-      <c r="AO2">
+      <c r="AP2"/>
+      <c r="AQ2">
         <v>301295.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>303914.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>317887.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>2435.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>1922.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>3762.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>6904.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>972.0</v>
       </c>
-      <c r="AW2"/>
-      <c r="AX2">
+      <c r="AY2"/>
+      <c r="AZ2">
         <v>2436.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>8299.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>1530.0</v>
       </c>
-      <c r="BA2"/>
-[...3 lines deleted...]
-      </c>
+      <c r="BC2"/>
       <c r="BD2"/>
       <c r="BE2">
+        <v>6591.0</v>
+      </c>
+      <c r="BF2"/>
+      <c r="BG2">
         <v>1516.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>464.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>5383.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>1556.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>575.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>2500.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>2372.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>75.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>10342.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>635.0</v>
       </c>
-      <c r="BO2"/>
-      <c r="BP2"/>
       <c r="BQ2"/>
       <c r="BR2"/>
       <c r="BS2"/>
       <c r="BT2"/>
       <c r="BU2"/>
       <c r="BV2"/>
       <c r="BW2"/>
       <c r="BX2"/>
       <c r="BY2"/>
       <c r="BZ2"/>
-      <c r="CA2">
+      <c r="CA2"/>
+      <c r="CB2"/>
+      <c r="CC2">
         <v>70947.0</v>
       </c>
-      <c r="CB2"/>
-      <c r="CC2"/>
+      <c r="CD2"/>
+      <c r="CE2"/>
     </row>
-    <row r="3" spans="1:81">
+    <row r="3" spans="1:83">
       <c r="A3" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
@@ -4441,54 +4588,56 @@
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
+      <c r="CD3"/>
+      <c r="CE3"/>
     </row>
-    <row r="4" spans="1:81">
+    <row r="4" spans="1:83">
       <c r="A4" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -4526,251 +4675,259 @@
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
+      <c r="CD4"/>
+      <c r="CE4"/>
     </row>
-    <row r="5" spans="1:81">
+    <row r="5" spans="1:83">
       <c r="A5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B5">
+        <v>2157483.0</v>
+      </c>
+      <c r="C5">
+        <v>5437767.0</v>
+      </c>
+      <c r="D5">
         <v>2117772.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-8580.0</v>
       </c>
       <c r="E5">
         <v>-8580.0</v>
       </c>
       <c r="F5">
         <v>-8580.0</v>
       </c>
       <c r="G5">
+        <v>-8580.0</v>
+      </c>
+      <c r="H5">
+        <v>-8580.0</v>
+      </c>
+      <c r="I5">
         <v>5954133.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>1907427.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>1803995.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>1604095.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>1484728.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-8580.0</v>
       </c>
       <c r="N5">
         <v>-8580.0</v>
       </c>
       <c r="O5">
         <v>-8580.0</v>
       </c>
       <c r="P5">
-        <v>355112.0</v>
+        <v>-8580.0</v>
       </c>
       <c r="Q5">
         <v>-8580.0</v>
       </c>
       <c r="R5">
-        <v>-8580.0</v>
+        <v>355112.0</v>
       </c>
       <c r="S5">
         <v>-8580.0</v>
       </c>
       <c r="T5">
+        <v>-8580.0</v>
+      </c>
+      <c r="U5">
+        <v>-8580.0</v>
+      </c>
+      <c r="V5">
         <v>361973.0</v>
       </c>
-      <c r="U5"/>
-      <c r="V5">
+      <c r="W5"/>
+      <c r="X5">
         <v>897822.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-8580.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-8580.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-46116.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-46116.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>-23624.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>5552.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-3613.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>-79368.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>2204102.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>-44383.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>4574.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>4574.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>-3778.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>-7968.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>-7968.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>-10728.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>-14818.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>-6212.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>-15274.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>5503.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>23305.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>-7354.0</v>
       </c>
-      <c r="AS5"/>
-      <c r="AT5">
+      <c r="AU5"/>
+      <c r="AV5">
         <v>46006.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>-2350.0</v>
       </c>
-      <c r="AV5"/>
-      <c r="AW5">
+      <c r="AX5"/>
+      <c r="AY5">
         <v>-2838.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>1937.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>4415.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>11194.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>14806.0</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>18647.0</v>
       </c>
-      <c r="BC5">
+      <c r="BE5">
         <v>22017.0</v>
       </c>
-      <c r="BD5">
+      <c r="BF5">
         <v>33748.0</v>
       </c>
-      <c r="BE5">
+      <c r="BG5">
         <v>36350.0</v>
       </c>
-      <c r="BF5">
+      <c r="BH5">
         <v>38083.0</v>
       </c>
-      <c r="BG5">
+      <c r="BI5">
         <v>40081.0</v>
       </c>
-      <c r="BH5">
+      <c r="BJ5">
         <v>45656.0</v>
       </c>
-      <c r="BI5"/>
-      <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
+      <c r="CD5"/>
+      <c r="CE5"/>
     </row>
-    <row r="6" spans="1:81">
+    <row r="6" spans="1:83">
       <c r="A6" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
@@ -4808,132 +4965,138 @@
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
+      <c r="CD6"/>
+      <c r="CE6"/>
     </row>
-    <row r="7" spans="1:81">
+    <row r="7" spans="1:83">
       <c r="A7" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B7">
+        <v>244857.0</v>
+      </c>
+      <c r="C7">
+        <v>272538.0</v>
+      </c>
+      <c r="D7">
         <v>299318.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>760964.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>554814.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>615007.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>681754.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>728654.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>824630.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>936990.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>985425.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>1084215.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>1179323.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>1271475.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>1361359.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>1450795.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>475825.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>529917.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>582680.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>634144.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>32757.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>38507.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>44114.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>49584.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>54921.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>61185.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>63399.0</v>
       </c>
-      <c r="AA7"/>
-      <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
@@ -4943,111 +5106,117 @@
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
+      <c r="CD7"/>
+      <c r="CE7"/>
     </row>
-    <row r="8" spans="1:81">
+    <row r="8" spans="1:83">
       <c r="A8" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B8">
+        <v>12353.0</v>
+      </c>
+      <c r="C8">
+        <v>10242.0</v>
+      </c>
+      <c r="D8">
         <v>7960.0</v>
       </c>
-      <c r="C8">
+      <c r="E8">
         <v>5567.0</v>
       </c>
-      <c r="D8">
+      <c r="F8">
         <v>4795.0</v>
       </c>
-      <c r="E8">
+      <c r="G8">
         <v>4016.0</v>
       </c>
-      <c r="F8">
+      <c r="H8">
         <v>3092.0</v>
       </c>
-      <c r="G8">
+      <c r="I8">
         <v>2852.0</v>
       </c>
-      <c r="H8">
+      <c r="J8">
         <v>2410.0</v>
       </c>
-      <c r="I8">
+      <c r="K8">
         <v>2032.0</v>
       </c>
-      <c r="J8">
+      <c r="L8">
         <v>1744.0</v>
       </c>
-      <c r="K8">
+      <c r="M8">
         <v>1742.0</v>
       </c>
-      <c r="L8">
+      <c r="N8">
         <v>1716.0</v>
       </c>
-      <c r="M8">
+      <c r="O8">
         <v>1716.0</v>
       </c>
-      <c r="N8">
+      <c r="P8">
         <v>1719.0</v>
       </c>
-      <c r="O8">
+      <c r="Q8">
         <v>1705.0</v>
       </c>
-      <c r="P8">
+      <c r="R8">
         <v>1701.0</v>
       </c>
-      <c r="Q8">
+      <c r="S8">
         <v>1696.0</v>
       </c>
-      <c r="R8">
+      <c r="T8">
         <v>1683.0</v>
       </c>
-      <c r="S8">
+      <c r="U8">
         <v>1115.0</v>
       </c>
-      <c r="T8"/>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
@@ -5064,72 +5233,74 @@
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
+      <c r="CD8"/>
+      <c r="CE8"/>
     </row>
-    <row r="9" spans="1:81">
+    <row r="9" spans="1:83">
       <c r="A9" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9">
         <v>58615849.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>57275920.0</v>
       </c>
-      <c r="M9"/>
-      <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
@@ -5153,257 +5324,265 @@
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
+      <c r="CD9"/>
+      <c r="CE9"/>
     </row>
-    <row r="10" spans="1:81">
+    <row r="10" spans="1:83">
       <c r="A10" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B10">
+        <v>566583.0</v>
+      </c>
+      <c r="C10">
+        <v>5945894.0</v>
+      </c>
+      <c r="D10">
         <v>3761690.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>1393140.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>5080372.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>4883099.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>1857685.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>3426089.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>3536980.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>3365778.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>2965578.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>5902235.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>10489214.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>15320522.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>16724267.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>19137184.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>25808938.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>28567333.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>29002627.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>12266597.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>9311878.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>1107812.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>467133.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>21111.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>11993.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>178752.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>178752.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>129698.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>21900.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>25323.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>158892.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>77130.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>66961.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>24425.0</v>
       </c>
-      <c r="AH10"/>
-[...1 lines deleted...]
-      <c r="AJ10">
+      <c r="AJ10"/>
+      <c r="AK10"/>
+      <c r="AL10">
         <v>1341.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>1341.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>32252.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>14466.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>14466.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>18480.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>91704.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>349809.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>309.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>1040.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>505.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>510.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>982.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>910.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>266.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>1073.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>318.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>328.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>333.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>1624.0</v>
       </c>
-      <c r="BD10"/>
-      <c r="BE10">
+      <c r="BF10"/>
+      <c r="BG10">
         <v>1391.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>438.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>155.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>670.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>650.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BL10">
         <v>588.0</v>
       </c>
-      <c r="BK10"/>
-      <c r="BL10"/>
       <c r="BM10"/>
       <c r="BN10"/>
       <c r="BO10"/>
       <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
-      <c r="CA10">
+      <c r="CA10"/>
+      <c r="CB10"/>
+      <c r="CC10">
         <v>602.0</v>
       </c>
-      <c r="CB10"/>
-      <c r="CC10"/>
+      <c r="CD10"/>
+      <c r="CE10"/>
     </row>
-    <row r="11" spans="1:81">
+    <row r="11" spans="1:83">
       <c r="A11" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
@@ -5441,373 +5620,381 @@
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
+      <c r="CD11"/>
+      <c r="CE11"/>
     </row>
-    <row r="12" spans="1:81">
+    <row r="12" spans="1:83">
       <c r="A12" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B12">
+        <v>566583.0</v>
+      </c>
+      <c r="C12">
+        <v>5945894.0</v>
+      </c>
+      <c r="D12">
         <v>3761690.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>1393140.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>5080372.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>4883099.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>1857685.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>3522901.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>3820130.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>4857812.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>2965578.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>5902235.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>10489214.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>15320522.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>17945804.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>20944674.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>25808938.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>28567333.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>29002627.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>12266597.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>9311878.0</v>
       </c>
-      <c r="U12"/>
-      <c r="V12">
+      <c r="W12"/>
+      <c r="X12">
         <v>467133.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>21111.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>11993.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>178752.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>178752.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>129698.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>21900.0</v>
       </c>
-      <c r="AC12"/>
-      <c r="AD12">
+      <c r="AE12"/>
+      <c r="AF12">
         <v>158892.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>77130.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>66961.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>24425.0</v>
       </c>
-      <c r="AH12"/>
-[...3 lines deleted...]
-      </c>
+      <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12">
+        <v>1341.0</v>
+      </c>
+      <c r="AM12"/>
+      <c r="AN12">
         <v>32252.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>14466.0</v>
       </c>
-      <c r="AN12"/>
-      <c r="AO12">
+      <c r="AP12"/>
+      <c r="AQ12">
         <v>18480.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>91704.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>349809.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>309.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>1040.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>505.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>510.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>982.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>910.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>266.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>1073.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>318.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>328.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>333.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>1624.0</v>
       </c>
-      <c r="BD12"/>
-      <c r="BE12">
+      <c r="BF12"/>
+      <c r="BG12">
         <v>1391.0</v>
       </c>
-      <c r="BF12">
+      <c r="BH12">
         <v>438.0</v>
       </c>
-      <c r="BG12">
+      <c r="BI12">
         <v>155.0</v>
       </c>
-      <c r="BH12">
+      <c r="BJ12">
         <v>670.0</v>
       </c>
-      <c r="BI12">
+      <c r="BK12">
         <v>650.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BL12">
         <v>588.0</v>
       </c>
-      <c r="BK12"/>
-      <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
-      <c r="CA12">
+      <c r="CA12"/>
+      <c r="CB12"/>
+      <c r="CC12">
         <v>602.0</v>
       </c>
-      <c r="CB12"/>
-      <c r="CC12"/>
+      <c r="CD12"/>
+      <c r="CE12"/>
     </row>
-    <row r="13" spans="1:81">
+    <row r="13" spans="1:83">
       <c r="A13" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B13">
+        <v>11925.0</v>
+      </c>
+      <c r="C13">
+        <v>9814.0</v>
+      </c>
+      <c r="D13">
         <v>7588.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>5518.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>4795.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>4016.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>3092.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>2852.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>2410.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>2032.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>1744.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>1742.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>1716.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>1716.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>1719.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>1705.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>1701.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>1696.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>1683.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>1115.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>16277.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>7640.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>6125.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>5273.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>4191.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>3850.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>3850.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>2817.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>2563.0</v>
       </c>
-      <c r="AC13"/>
-      <c r="AD13">
+      <c r="AE13"/>
+      <c r="AF13">
         <v>14780.0</v>
       </c>
-      <c r="AE13">
+      <c r="AG13">
         <v>12827.0</v>
       </c>
-      <c r="AF13">
+      <c r="AH13">
         <v>12233.0</v>
       </c>
-      <c r="AG13">
+      <c r="AI13">
         <v>11879.0</v>
       </c>
-      <c r="AH13"/>
-      <c r="AI13">
+      <c r="AJ13"/>
+      <c r="AK13">
         <v>6809.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AL13">
         <v>6739.0</v>
       </c>
-      <c r="AK13"/>
-      <c r="AL13">
+      <c r="AM13"/>
+      <c r="AN13">
         <v>6729.0</v>
       </c>
-      <c r="AM13">
+      <c r="AO13">
         <v>6729.0</v>
       </c>
-      <c r="AN13"/>
-      <c r="AO13">
+      <c r="AP13"/>
+      <c r="AQ13">
         <v>6678.0</v>
       </c>
-      <c r="AP13">
+      <c r="AR13">
         <v>6440.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AS13">
         <v>557.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>284.0</v>
       </c>
       <c r="AT13">
         <v>284.0</v>
       </c>
       <c r="AU13">
         <v>284.0</v>
       </c>
       <c r="AV13">
         <v>284.0</v>
       </c>
       <c r="AW13">
         <v>284.0</v>
       </c>
       <c r="AX13">
         <v>284.0</v>
       </c>
       <c r="AY13">
         <v>284.0</v>
       </c>
       <c r="AZ13">
         <v>284.0</v>
       </c>
       <c r="BA13">
         <v>284.0</v>
       </c>
@@ -5828,203 +6015,209 @@
       </c>
       <c r="BG13">
         <v>284.0</v>
       </c>
       <c r="BH13">
         <v>284.0</v>
       </c>
       <c r="BI13">
         <v>284.0</v>
       </c>
       <c r="BJ13">
         <v>284.0</v>
       </c>
       <c r="BK13">
         <v>284.0</v>
       </c>
       <c r="BL13">
         <v>284.0</v>
       </c>
       <c r="BM13">
         <v>284.0</v>
       </c>
       <c r="BN13">
         <v>284.0</v>
       </c>
-      <c r="BO13"/>
-      <c r="BP13"/>
+      <c r="BO13">
+        <v>284.0</v>
+      </c>
+      <c r="BP13">
+        <v>284.0</v>
+      </c>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
-      <c r="CA13">
+      <c r="CA13"/>
+      <c r="CB13"/>
+      <c r="CC13">
         <v>9.0</v>
       </c>
-      <c r="CB13"/>
-      <c r="CC13"/>
+      <c r="CD13"/>
+      <c r="CE13"/>
     </row>
-    <row r="14" spans="1:81">
+    <row r="14" spans="1:83">
       <c r="A14" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B14">
-        <v>6563228.0</v>
+        <v>10778204.0</v>
       </c>
       <c r="C14">
-        <v>5285705.0</v>
+        <v>8774237.0</v>
       </c>
       <c r="D14">
-        <v>4262474.0</v>
+        <v>7783922.0</v>
       </c>
       <c r="E14">
-        <v>3604280.0</v>
+        <v>7783922.0</v>
       </c>
       <c r="F14">
-        <v>2943279.0</v>
+        <v>7783922.0</v>
       </c>
       <c r="G14">
-        <v>9982933.0</v>
+        <v>6793607.0</v>
       </c>
       <c r="H14">
-        <v>9982933.0</v>
+        <v>6793607.0</v>
       </c>
       <c r="I14">
         <v>9982933.0</v>
       </c>
       <c r="J14">
         <v>9982933.0</v>
       </c>
       <c r="K14">
         <v>9982933.0</v>
       </c>
       <c r="L14">
         <v>9982933.0</v>
       </c>
       <c r="M14">
         <v>9982933.0</v>
       </c>
       <c r="N14">
         <v>9982933.0</v>
       </c>
       <c r="O14">
-        <v>17022587.0</v>
+        <v>9982933.0</v>
       </c>
       <c r="P14">
-        <v>16988033.0</v>
+        <v>9982933.0</v>
       </c>
       <c r="Q14">
+        <v>10743540.0</v>
+      </c>
+      <c r="R14">
+        <v>10743540.0</v>
+      </c>
+      <c r="S14">
         <v>11504147.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>13983567.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>9827576.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>5155097.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>76412359.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>2857443.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>2466875.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>2156494.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>2785525.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>2785525.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>1994871.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>1250035.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>23463432.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>1173169.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>1248095.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>1019395.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>1710368.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>34207362.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>1140414.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>560953.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>11219060.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>562402.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>562126.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>11130869.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>556543.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>197189.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>28365.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>23673.0</v>
       </c>
       <c r="AT14">
         <v>23673.0</v>
       </c>
       <c r="AU14">
         <v>23673.0</v>
       </c>
       <c r="AV14">
         <v>23673.0</v>
       </c>
       <c r="AW14">
         <v>23673.0</v>
       </c>
       <c r="AX14">
         <v>23673.0</v>
       </c>
       <c r="AY14">
         <v>23673.0</v>
       </c>
       <c r="AZ14">
         <v>23673.0</v>
       </c>
       <c r="BA14">
         <v>23673.0</v>
       </c>
@@ -6046,368 +6239,378 @@
       <c r="BG14">
         <v>23673.0</v>
       </c>
       <c r="BH14">
         <v>23673.0</v>
       </c>
       <c r="BI14">
         <v>23673.0</v>
       </c>
       <c r="BJ14">
         <v>23673.0</v>
       </c>
       <c r="BK14">
         <v>23673.0</v>
       </c>
       <c r="BL14">
         <v>23673.0</v>
       </c>
       <c r="BM14">
         <v>23673.0</v>
       </c>
       <c r="BN14">
         <v>23673.0</v>
       </c>
       <c r="BO14">
-        <v>473478.0</v>
+        <v>23673.0</v>
       </c>
       <c r="BP14">
-        <v>473478.0</v>
+        <v>23673.0</v>
       </c>
       <c r="BQ14">
         <v>473478.0</v>
       </c>
       <c r="BR14">
         <v>473478.0</v>
       </c>
       <c r="BS14">
         <v>473478.0</v>
       </c>
       <c r="BT14">
         <v>473478.0</v>
       </c>
       <c r="BU14">
         <v>473478.0</v>
       </c>
       <c r="BV14">
         <v>473478.0</v>
       </c>
       <c r="BW14">
         <v>473478.0</v>
       </c>
       <c r="BX14">
         <v>473478.0</v>
       </c>
       <c r="BY14">
         <v>473478.0</v>
       </c>
       <c r="BZ14">
         <v>473478.0</v>
       </c>
       <c r="CA14">
+        <v>473478.0</v>
+      </c>
+      <c r="CB14">
+        <v>473478.0</v>
+      </c>
+      <c r="CC14">
         <v>19854.0</v>
       </c>
-      <c r="CB14">
+      <c r="CD14">
         <v>23673.0</v>
       </c>
-      <c r="CC14">
+      <c r="CE14">
         <v>23673.0</v>
       </c>
     </row>
-    <row r="15" spans="1:81">
+    <row r="15" spans="1:83">
       <c r="A15" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
-      <c r="K15">
+      <c r="K15"/>
+      <c r="L15"/>
+      <c r="M15">
         <v>1742.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>1716.0</v>
       </c>
-      <c r="M15"/>
-      <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
-      <c r="S15">
+      <c r="S15"/>
+      <c r="T15"/>
+      <c r="U15">
         <v>1115.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>7640.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>6125.0</v>
       </c>
       <c r="W15"/>
       <c r="X15">
+        <v>6125.0</v>
+      </c>
+      <c r="Y15"/>
+      <c r="Z15">
         <v>4191.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>3850.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>3850.0</v>
       </c>
-      <c r="AA15"/>
-[...1 lines deleted...]
-      <c r="AC15">
+      <c r="AC15"/>
+      <c r="AD15"/>
+      <c r="AE15">
         <v>2463.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>14780.0</v>
       </c>
-      <c r="AE15"/>
-[...1 lines deleted...]
-      <c r="AG15">
+      <c r="AG15"/>
+      <c r="AH15"/>
+      <c r="AI15">
         <v>12233.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>11879.0</v>
       </c>
-      <c r="AI15"/>
-      <c r="AJ15">
+      <c r="AK15"/>
+      <c r="AL15">
         <v>6809.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>6739.0</v>
       </c>
-      <c r="AL15"/>
-[...1 lines deleted...]
-      <c r="AN15">
+      <c r="AN15"/>
+      <c r="AO15"/>
+      <c r="AP15">
         <v>6689.0</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>6678.0</v>
       </c>
-      <c r="AP15"/>
-[...1 lines deleted...]
-      <c r="AR15">
+      <c r="AR15"/>
+      <c r="AS15"/>
+      <c r="AT15">
         <v>284.0</v>
       </c>
-      <c r="AS15"/>
-[...1 lines deleted...]
-      <c r="AU15">
+      <c r="AU15"/>
+      <c r="AV15"/>
+      <c r="AW15">
         <v>284.0</v>
       </c>
-      <c r="AV15">
+      <c r="AX15">
         <v>284.0</v>
       </c>
-      <c r="AW15"/>
-[...1 lines deleted...]
-      <c r="AY15">
+      <c r="AY15"/>
+      <c r="AZ15"/>
+      <c r="BA15">
         <v>284.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BB15">
         <v>284.0</v>
       </c>
-      <c r="BA15"/>
-[...1 lines deleted...]
-      <c r="BC15">
+      <c r="BC15"/>
+      <c r="BD15"/>
+      <c r="BE15">
         <v>284.0</v>
       </c>
-      <c r="BD15">
+      <c r="BF15">
         <v>284.0</v>
       </c>
-      <c r="BE15"/>
-[...1 lines deleted...]
-      <c r="BG15">
+      <c r="BG15"/>
+      <c r="BH15"/>
+      <c r="BI15">
         <v>284.0</v>
       </c>
-      <c r="BH15">
+      <c r="BJ15">
         <v>284.0</v>
       </c>
-      <c r="BI15"/>
-[...1 lines deleted...]
-      <c r="BK15">
+      <c r="BK15"/>
+      <c r="BL15"/>
+      <c r="BM15">
         <v>284.0</v>
       </c>
-      <c r="BL15">
+      <c r="BN15">
         <v>284.0</v>
       </c>
-      <c r="BM15"/>
-[...6 lines deleted...]
-      </c>
+      <c r="BO15"/>
+      <c r="BP15"/>
       <c r="BQ15">
         <v>284.0</v>
       </c>
       <c r="BR15">
         <v>284.0</v>
       </c>
       <c r="BS15">
         <v>284.0</v>
       </c>
       <c r="BT15">
         <v>284.0</v>
       </c>
       <c r="BU15">
         <v>284.0</v>
       </c>
       <c r="BV15">
         <v>284.0</v>
       </c>
-      <c r="BW15"/>
+      <c r="BW15">
+        <v>284.0</v>
+      </c>
       <c r="BX15">
         <v>284.0</v>
       </c>
-      <c r="BY15">
-[...1 lines deleted...]
-      </c>
+      <c r="BY15"/>
       <c r="BZ15">
         <v>284.0</v>
       </c>
-      <c r="CA15"/>
-      <c r="CB15"/>
+      <c r="CA15">
+        <v>284.0</v>
+      </c>
+      <c r="CB15">
+        <v>284.0</v>
+      </c>
       <c r="CC15"/>
+      <c r="CD15"/>
+      <c r="CE15"/>
     </row>
-    <row r="16" spans="1:81">
+    <row r="16" spans="1:83">
       <c r="A16" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
-      <c r="J16">
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16">
         <v>-1878023.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>-1201740.0</v>
       </c>
-      <c r="L16"/>
-      <c r="M16">
+      <c r="N16"/>
+      <c r="O16">
         <v>-2074401.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>-1865737.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>-1795701.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>-331012.0</v>
       </c>
-      <c r="Q16"/>
-      <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
-      <c r="AI16">
+      <c r="AI16"/>
+      <c r="AJ16"/>
+      <c r="AK16">
         <v>4796.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>4909.0</v>
       </c>
-      <c r="AK16"/>
-      <c r="AL16">
+      <c r="AM16"/>
+      <c r="AN16">
         <v>4985.0</v>
       </c>
-      <c r="AM16"/>
-      <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
-      <c r="AQ16">
+      <c r="AQ16"/>
+      <c r="AR16"/>
+      <c r="AS16">
         <v>-3118.0</v>
       </c>
-      <c r="AR16"/>
-      <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
-      <c r="BN16">
+      <c r="BN16"/>
+      <c r="BO16"/>
+      <c r="BP16">
         <v>108832.0</v>
       </c>
-      <c r="BO16"/>
-      <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
-      <c r="CA16">
+      <c r="CA16"/>
+      <c r="CB16"/>
+      <c r="CC16">
         <v>60508.0</v>
       </c>
-      <c r="CB16"/>
-      <c r="CC16"/>
+      <c r="CD16"/>
+      <c r="CE16"/>
     </row>
-    <row r="17" spans="1:81">
+    <row r="17" spans="1:83">
       <c r="A17" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -6445,54 +6648,56 @@
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
+      <c r="CD17"/>
+      <c r="CE17"/>
     </row>
-    <row r="18" spans="1:81">
+    <row r="18" spans="1:83">
       <c r="A18" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
@@ -6530,54 +6735,56 @@
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
+      <c r="CD18"/>
+      <c r="CE18"/>
     </row>
-    <row r="19" spans="1:81">
+    <row r="19" spans="1:83">
       <c r="A19" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -6615,54 +6822,56 @@
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
+      <c r="CD19"/>
+      <c r="CE19"/>
     </row>
-    <row r="20" spans="1:81">
+    <row r="20" spans="1:83">
       <c r="A20" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -6700,655 +6909,679 @@
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
+      <c r="CD20"/>
+      <c r="CE20"/>
     </row>
-    <row r="21" spans="1:81">
+    <row r="21" spans="1:83">
       <c r="A21" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B21">
+        <v>757812.0</v>
+      </c>
+      <c r="C21">
+        <v>896531.0</v>
+      </c>
+      <c r="D21">
         <v>1040473.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>1016710.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>1113473.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>953049.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>1337008.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>1337636.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>1338262.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>1338889.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>1339518.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>1340147.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>1340775.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>1268873.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>1021241.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>876936.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>734207.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>593053.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>442458.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>298114.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>131676.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>62948.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>63535.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>56120.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>57145.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>43297.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>43297.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>12462.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>12567.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>12673.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>11769.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>11366.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>13096.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>13097.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>13097.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>13328.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>10549.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>10549.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>10626.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>10703.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>10780.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>10761.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>10870.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>10590.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>7718.0</v>
       </c>
-      <c r="AS21"/>
-[...1 lines deleted...]
-      <c r="AU21">
+      <c r="AU21"/>
+      <c r="AV21"/>
+      <c r="AW21">
         <v>7718.0</v>
       </c>
-      <c r="AV21"/>
-      <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
+      <c r="CD21"/>
+      <c r="CE21"/>
     </row>
-    <row r="22" spans="1:81">
+    <row r="22" spans="1:83">
       <c r="A22" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B22">
+        <v>11622889.0</v>
+      </c>
+      <c r="C22">
+        <v>9530671.0</v>
+      </c>
+      <c r="D22">
         <v>6835491.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>5881513.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>5725592.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>5190054.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>6138060.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>6386744.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>6539846.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>3631492.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>3552069.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>2879864.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>1603795.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>1346372.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>1286786.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>1102712.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>791813.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>501772.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>56205.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>73435.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>293332.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>40803.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>68733.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>53020.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>113156.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>198478.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>198478.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>285696.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>164693.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>289516.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>73958.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>76583.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>44635.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>32278.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>32278.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>78975.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>81055.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>81055.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>89117.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>101358.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>129006.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>210635.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>249960.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>172543.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>66020.0</v>
       </c>
-      <c r="AS22"/>
-[...1 lines deleted...]
-      <c r="AU22">
+      <c r="AU22"/>
+      <c r="AV22"/>
+      <c r="AW22">
         <v>155005.0</v>
       </c>
-      <c r="AV22"/>
-      <c r="AW22"/>
       <c r="AX22"/>
       <c r="AY22"/>
       <c r="AZ22"/>
       <c r="BA22"/>
       <c r="BB22"/>
       <c r="BC22"/>
       <c r="BD22"/>
       <c r="BE22"/>
       <c r="BF22"/>
       <c r="BG22"/>
       <c r="BH22"/>
       <c r="BI22"/>
       <c r="BJ22"/>
       <c r="BK22"/>
       <c r="BL22"/>
       <c r="BM22"/>
       <c r="BN22"/>
       <c r="BO22"/>
       <c r="BP22"/>
       <c r="BQ22"/>
       <c r="BR22"/>
       <c r="BS22"/>
       <c r="BT22"/>
       <c r="BU22"/>
       <c r="BV22"/>
       <c r="BW22"/>
       <c r="BX22"/>
       <c r="BY22"/>
       <c r="BZ22"/>
       <c r="CA22"/>
       <c r="CB22"/>
       <c r="CC22"/>
+      <c r="CD22"/>
+      <c r="CE22"/>
     </row>
-    <row r="23" spans="1:81">
+    <row r="23" spans="1:83">
       <c r="A23" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B23">
+        <v>27882378.0</v>
+      </c>
+      <c r="C23">
+        <v>30769758.0</v>
+      </c>
+      <c r="D23">
         <v>27561014.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>23580137.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>26663002.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>25736660.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>24939158.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>27185498.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>27290843.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>25953916.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>24621491.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>26991230.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>30096232.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>32764130.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>35719303.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>38217462.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>33961403.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>36294099.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>38604334.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>14415674.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>10209894.0</v>
       </c>
-      <c r="U23"/>
-      <c r="V23">
+      <c r="W23"/>
+      <c r="X23">
         <v>1132009.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>742729.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>481308.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>847949.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>847949.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>603109.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>603147.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>557368.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>710314.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>836739.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>905470.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>631396.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>631396.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>336749.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>293537.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>293537.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>231744.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>230678.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>302772.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>1611301.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>2515702.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>567234.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>309.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>1040.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>505.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>510.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>982.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>910.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>266.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>1073.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>318.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>328.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>333.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>1624.0</v>
       </c>
-      <c r="BD23"/>
-      <c r="BE23">
+      <c r="BF23"/>
+      <c r="BG23">
         <v>1391.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>438.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>155.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>670.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>650.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>588.0</v>
       </c>
-      <c r="BK23"/>
-      <c r="BL23"/>
       <c r="BM23"/>
       <c r="BN23"/>
       <c r="BO23"/>
       <c r="BP23"/>
       <c r="BQ23"/>
       <c r="BR23"/>
       <c r="BS23"/>
       <c r="BT23"/>
       <c r="BU23"/>
       <c r="BV23"/>
       <c r="BW23"/>
       <c r="BX23"/>
       <c r="BY23"/>
       <c r="BZ23"/>
-      <c r="CA23">
+      <c r="CA23"/>
+      <c r="CB23"/>
+      <c r="CC23">
         <v>602.0</v>
       </c>
-      <c r="CB23"/>
-      <c r="CC23"/>
+      <c r="CD23"/>
+      <c r="CE23"/>
     </row>
-    <row r="24" spans="1:81">
+    <row r="24" spans="1:83">
       <c r="A24" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B24">
+        <v>884256.0</v>
+      </c>
+      <c r="C24">
+        <v>950481.0</v>
+      </c>
+      <c r="D24">
         <v>1014043.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>2093363.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>2708497.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>4781005.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>5136738.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>5300000.0</v>
       </c>
-      <c r="H24"/>
-      <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
-      <c r="L24">
-[...4 lines deleted...]
-      </c>
+      <c r="L24"/>
+      <c r="M24"/>
       <c r="N24">
         <v>5300000.0</v>
       </c>
       <c r="O24">
         <v>5300000.0</v>
       </c>
-      <c r="P24"/>
-      <c r="Q24"/>
+      <c r="P24">
+        <v>5300000.0</v>
+      </c>
+      <c r="Q24">
+        <v>5300000.0</v>
+      </c>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
-      <c r="W24">
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24">
         <v>45774.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>12715.0</v>
       </c>
-      <c r="Y24"/>
-      <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
@@ -7360,70 +7593,72 @@
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
+      <c r="CD24"/>
+      <c r="CE24"/>
     </row>
-    <row r="25" spans="1:81">
+    <row r="25" spans="1:83">
       <c r="A25" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25">
         <v>5300000.0</v>
       </c>
-      <c r="M25"/>
-      <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
@@ -7447,132 +7682,138 @@
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
+      <c r="CD25"/>
+      <c r="CE25"/>
     </row>
-    <row r="26" spans="1:81">
+    <row r="26" spans="1:83">
       <c r="A26" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B26">
+        <v>67033.0</v>
+      </c>
+      <c r="C26">
+        <v>67033.0</v>
+      </c>
+      <c r="D26">
         <v>122681.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>122681.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>66308.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>66308.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>90731.0</v>
       </c>
       <c r="H26">
         <v>90731.0</v>
       </c>
       <c r="I26">
         <v>90731.0</v>
       </c>
       <c r="J26">
         <v>90731.0</v>
       </c>
       <c r="K26">
         <v>90731.0</v>
       </c>
       <c r="L26">
         <v>90731.0</v>
       </c>
       <c r="M26">
-        <v>24423.0</v>
+        <v>90731.0</v>
       </c>
       <c r="N26">
-        <v>24423.0</v>
+        <v>90731.0</v>
       </c>
       <c r="O26">
         <v>24423.0</v>
       </c>
       <c r="P26">
         <v>24423.0</v>
       </c>
       <c r="Q26">
         <v>24423.0</v>
       </c>
       <c r="R26">
         <v>24423.0</v>
       </c>
       <c r="S26">
         <v>24423.0</v>
       </c>
       <c r="T26">
         <v>24423.0</v>
       </c>
       <c r="U26">
         <v>24423.0</v>
       </c>
       <c r="V26">
         <v>24423.0</v>
       </c>
       <c r="W26">
         <v>24423.0</v>
       </c>
       <c r="X26">
         <v>24423.0</v>
       </c>
       <c r="Y26">
+        <v>24423.0</v>
+      </c>
+      <c r="Z26">
+        <v>24423.0</v>
+      </c>
+      <c r="AA26">
         <v>15658.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>15658.0</v>
       </c>
-      <c r="AA26"/>
-      <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
@@ -7582,54 +7823,56 @@
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
+      <c r="CD26"/>
+      <c r="CE26"/>
     </row>
-    <row r="27" spans="1:81">
+    <row r="27" spans="1:83">
       <c r="A27" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -7667,355 +7910,367 @@
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
+      <c r="CD27"/>
+      <c r="CE27"/>
     </row>
-    <row r="28" spans="1:81">
+    <row r="28" spans="1:83">
       <c r="A28" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B28">
+        <v>3093708.0</v>
+      </c>
+      <c r="C28">
+        <v>-3036066.0</v>
+      </c>
+      <c r="D28">
         <v>-674022.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>1697052.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-1590005.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>735905.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>4150807.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>2602565.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>2587650.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>2873404.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>3322039.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>484172.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-4007699.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-8702951.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-9750051.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-12073532.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-25007831.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-27710271.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-28128349.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-11340855.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-8933583.0</v>
       </c>
-      <c r="U28"/>
-      <c r="V28">
+      <c r="W28"/>
+      <c r="X28">
         <v>170066.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>534948.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>345711.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>162072.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>162072.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>162787.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>270848.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>271474.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>135737.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>220925.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>231094.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>316199.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>293663.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>291682.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>115520.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>115520.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>83693.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>47421.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>31634.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>-18480.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>-91704.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>-346691.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>-309.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>-1040.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>-505.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>-510.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>-982.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>-910.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>-266.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>-1073.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>-318.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>-328.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>-333.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>-1624.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>2.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>-1391.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>-438.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>-155.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>-670.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>-650.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>-588.0</v>
       </c>
-      <c r="BK28"/>
-      <c r="BL28"/>
       <c r="BM28"/>
-      <c r="BN28">
-[...1 lines deleted...]
-      </c>
+      <c r="BN28"/>
       <c r="BO28"/>
       <c r="BP28">
         <v>271759.0</v>
       </c>
-      <c r="BQ28">
-[...1 lines deleted...]
-      </c>
+      <c r="BQ28"/>
       <c r="BR28">
         <v>271759.0</v>
       </c>
       <c r="BS28">
         <v>271759.0</v>
       </c>
       <c r="BT28">
         <v>271759.0</v>
       </c>
       <c r="BU28">
         <v>271759.0</v>
       </c>
       <c r="BV28">
         <v>271759.0</v>
       </c>
-      <c r="BW28"/>
+      <c r="BW28">
+        <v>271759.0</v>
+      </c>
       <c r="BX28">
         <v>271759.0</v>
       </c>
-      <c r="BY28">
-[...1 lines deleted...]
-      </c>
+      <c r="BY28"/>
       <c r="BZ28">
         <v>271759.0</v>
       </c>
       <c r="CA28">
+        <v>271759.0</v>
+      </c>
+      <c r="CB28">
+        <v>271759.0</v>
+      </c>
+      <c r="CC28">
         <v>289157.0</v>
       </c>
-      <c r="CB28"/>
-      <c r="CC28"/>
+      <c r="CD28"/>
+      <c r="CE28"/>
     </row>
-    <row r="29" spans="1:81">
+    <row r="29" spans="1:83">
       <c r="A29" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B29">
+        <v>23392014.0</v>
+      </c>
+      <c r="C29">
+        <v>25513083.0</v>
+      </c>
+      <c r="D29">
         <v>22567370.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>19645737.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>23061050.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>22417628.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>21689813.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>24446093.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>24200719.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>23480735.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>21716497.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>24699567.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>26885293.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>29464350.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>32541853.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>35020612.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>32227550.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>34507467.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>36799458.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>12823704.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>9173543.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>843761.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>148821.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>-276148.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-312599.0</v>
       </c>
-      <c r="Y29"/>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
@@ -8027,284 +8282,292 @@
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
+      <c r="CD29"/>
+      <c r="CE29"/>
     </row>
-    <row r="30" spans="1:81">
+    <row r="30" spans="1:83">
       <c r="A30" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B30">
+        <v>770510.0</v>
+      </c>
+      <c r="C30">
+        <v>781998.0</v>
+      </c>
+      <c r="D30">
         <v>724776.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>524047.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>264694.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>212317.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>634712.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>623386.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>156344.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>628987.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>682144.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>627719.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>373169.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>330633.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>341946.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>266453.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>134261.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>247405.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>284476.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>165169.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>16438.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>290623.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>244908.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>171021.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>67795.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>249588.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>249588.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>122531.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>355068.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>61883.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>19015.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>107078.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>189502.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>15990.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>15990.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>88916.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>157610.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>157610.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>22992.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>71265.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>104513.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>54223.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>115110.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>24857.0</v>
       </c>
-      <c r="AR30"/>
-      <c r="AS30"/>
       <c r="AT30"/>
       <c r="AU30"/>
       <c r="AV30"/>
       <c r="AW30"/>
       <c r="AX30"/>
       <c r="AY30"/>
       <c r="AZ30"/>
       <c r="BA30"/>
       <c r="BB30"/>
       <c r="BC30"/>
       <c r="BD30"/>
       <c r="BE30"/>
       <c r="BF30"/>
       <c r="BG30"/>
       <c r="BH30"/>
       <c r="BI30"/>
       <c r="BJ30"/>
       <c r="BK30"/>
       <c r="BL30"/>
       <c r="BM30"/>
       <c r="BN30"/>
       <c r="BO30"/>
       <c r="BP30"/>
       <c r="BQ30"/>
       <c r="BR30"/>
       <c r="BS30"/>
       <c r="BT30"/>
       <c r="BU30"/>
       <c r="BV30"/>
       <c r="BW30"/>
       <c r="BX30"/>
       <c r="BY30"/>
       <c r="BZ30"/>
       <c r="CA30"/>
       <c r="CB30"/>
       <c r="CC30"/>
+      <c r="CD30"/>
+      <c r="CE30"/>
     </row>
-    <row r="31" spans="1:81">
+    <row r="31" spans="1:83">
       <c r="A31" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31">
         <v>18057228.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>20242326.0</v>
       </c>
-      <c r="M31"/>
-      <c r="N31">
+      <c r="O31"/>
+      <c r="P31">
         <v>25907755.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>28530819.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>31168061.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>33587269.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>36065402.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>12233992.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>8696329.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>106526.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>-507799.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>-838743.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>-783959.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>-939706.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>-462211.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>-354255.0</v>
       </c>
-      <c r="AB31"/>
-      <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
       <c r="AG31"/>
       <c r="AH31"/>
       <c r="AI31"/>
       <c r="AJ31"/>
       <c r="AK31"/>
       <c r="AL31"/>
       <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
       <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
@@ -8313,126 +8576,132 @@
       <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
       <c r="BH31"/>
       <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
+      <c r="CD31"/>
+      <c r="CE31"/>
     </row>
-    <row r="32" spans="1:81">
+    <row r="32" spans="1:83">
       <c r="A32" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B32">
+        <v>6579541.0</v>
+      </c>
+      <c r="C32">
+        <v>10061578.0</v>
+      </c>
+      <c r="D32">
         <v>6311857.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>4758042.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>7936250.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>7304110.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>5880926.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>8489246.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>2901401.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>1956894.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>330363.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>3554410.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>12272327.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>15870377.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>19591447.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>23227887.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>29051133.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>32235216.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>35034578.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>11657251.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>8438184.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>-33289.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>-647823.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>-933217.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>-911730.0</v>
       </c>
-      <c r="Y32"/>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
@@ -8444,263 +8713,271 @@
       <c r="BE32"/>
       <c r="BF32"/>
       <c r="BG32"/>
       <c r="BH32"/>
       <c r="BI32"/>
       <c r="BJ32"/>
       <c r="BK32"/>
       <c r="BL32"/>
       <c r="BM32"/>
       <c r="BN32"/>
       <c r="BO32"/>
       <c r="BP32"/>
       <c r="BQ32"/>
       <c r="BR32"/>
       <c r="BS32"/>
       <c r="BT32"/>
       <c r="BU32"/>
       <c r="BV32"/>
       <c r="BW32"/>
       <c r="BX32"/>
       <c r="BY32"/>
       <c r="BZ32"/>
       <c r="CA32"/>
       <c r="CB32"/>
       <c r="CC32"/>
+      <c r="CD32"/>
+      <c r="CE32"/>
     </row>
-    <row r="33" spans="1:81">
+    <row r="33" spans="1:83">
       <c r="A33" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B33">
+        <v>14412177.0</v>
+      </c>
+      <c r="C33">
+        <v>13980334.0</v>
+      </c>
+      <c r="D33">
         <v>15183086.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>15089145.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>15208081.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>15258998.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>16052101.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>16442298.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>16545884.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>16830410.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>16727357.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>16536254.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>15391086.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>14432023.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>13622975.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>12564084.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>3115383.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>2262094.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>1841713.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>1295224.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>398094.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>217389.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>224379.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>223231.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>227623.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>194731.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>194731.0</v>
       </c>
-      <c r="AA33">
+      <c r="AC33">
         <v>56780.0</v>
       </c>
-      <c r="AB33">
+      <c r="AD33">
         <v>56060.0</v>
       </c>
-      <c r="AC33">
+      <c r="AE33">
         <v>56533.0</v>
       </c>
-      <c r="AD33">
+      <c r="AF33">
         <v>53995.0</v>
       </c>
-      <c r="AE33">
+      <c r="AG33">
         <v>53648.0</v>
       </c>
-      <c r="AF33">
+      <c r="AH33">
         <v>192641.0</v>
       </c>
-      <c r="AG33">
+      <c r="AI33">
         <v>66176.0</v>
       </c>
-      <c r="AH33">
+      <c r="AJ33">
         <v>66176.0</v>
       </c>
-      <c r="AI33">
+      <c r="AK33">
         <v>52591.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AL33">
         <v>49992.0</v>
       </c>
-      <c r="AK33">
+      <c r="AM33">
         <v>49992.0</v>
       </c>
-      <c r="AL33">
+      <c r="AN33">
         <v>49715.0</v>
       </c>
-      <c r="AM33">
+      <c r="AO33">
         <v>49948.0</v>
       </c>
-      <c r="AN33">
+      <c r="AP33">
         <v>50181.0</v>
       </c>
-      <c r="AO33">
+      <c r="AQ33">
         <v>39669.0</v>
       </c>
-      <c r="AP33">
+      <c r="AR33">
         <v>39932.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AS33">
         <v>12607.0</v>
       </c>
-      <c r="AR33">
+      <c r="AT33">
         <v>7791.0</v>
       </c>
-      <c r="AS33"/>
-      <c r="AT33">
+      <c r="AU33"/>
+      <c r="AV33">
         <v>-17517.0</v>
       </c>
-      <c r="AU33">
+      <c r="AW33">
         <v>7947.0</v>
       </c>
-      <c r="AV33"/>
-      <c r="AW33"/>
       <c r="AX33"/>
       <c r="AY33"/>
       <c r="AZ33"/>
       <c r="BA33"/>
       <c r="BB33"/>
       <c r="BC33"/>
       <c r="BD33"/>
       <c r="BE33"/>
       <c r="BF33"/>
       <c r="BG33"/>
       <c r="BH33"/>
       <c r="BI33"/>
       <c r="BJ33"/>
       <c r="BK33"/>
       <c r="BL33"/>
       <c r="BM33"/>
       <c r="BN33"/>
       <c r="BO33"/>
       <c r="BP33"/>
       <c r="BQ33"/>
       <c r="BR33"/>
       <c r="BS33"/>
       <c r="BT33"/>
       <c r="BU33"/>
       <c r="BV33"/>
       <c r="BW33"/>
       <c r="BX33"/>
       <c r="BY33"/>
       <c r="BZ33"/>
       <c r="CA33"/>
       <c r="CB33"/>
       <c r="CC33"/>
+      <c r="CD33"/>
+      <c r="CE33"/>
     </row>
-    <row r="34" spans="1:81">
+    <row r="34" spans="1:83">
       <c r="A34" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
-      <c r="K34">
+      <c r="K34"/>
+      <c r="L34"/>
+      <c r="M34">
         <v>693289.0</v>
       </c>
-      <c r="L34">
+      <c r="N34">
         <v>780312.0</v>
       </c>
-      <c r="M34"/>
-      <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
-      <c r="Z34">
+      <c r="Z34"/>
+      <c r="AA34"/>
+      <c r="AB34">
         <v>-1.0</v>
       </c>
-      <c r="AA34"/>
-      <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
@@ -8710,392 +8987,402 @@
       <c r="BE34"/>
       <c r="BF34"/>
       <c r="BG34"/>
       <c r="BH34"/>
       <c r="BI34"/>
       <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
+      <c r="CD34"/>
+      <c r="CE34"/>
     </row>
-    <row r="35" spans="1:81">
+    <row r="35" spans="1:83">
       <c r="A35" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B35">
+        <v>1013133.0</v>
+      </c>
+      <c r="C35">
+        <v>1110006.0</v>
+      </c>
+      <c r="D35">
         <v>1203159.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>2530629.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>3018834.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>5149477.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>5569952.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>5785451.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>546566.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>608761.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>643415.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>693289.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>6080312.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>6184146.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>6285426.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>6384216.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>264248.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>316988.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>368431.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>420369.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>8272.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>14624.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>20819.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>72636.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>39185.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>42177.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>42177.0</v>
       </c>
-      <c r="AA35">
+      <c r="AC35">
         <v>927325.0</v>
       </c>
-      <c r="AB35">
+      <c r="AD35">
         <v>848639.0</v>
       </c>
-      <c r="AC35"/>
-      <c r="AD35">
+      <c r="AE35"/>
+      <c r="AF35">
         <v>1230286.0</v>
       </c>
-      <c r="AE35">
+      <c r="AG35">
         <v>634528.0</v>
       </c>
-      <c r="AF35">
+      <c r="AH35">
         <v>528825.0</v>
       </c>
-      <c r="AG35">
+      <c r="AI35">
         <v>46313.0</v>
       </c>
-      <c r="AH35">
+      <c r="AJ35">
         <v>46313.0</v>
       </c>
-      <c r="AI35">
+      <c r="AK35">
         <v>104084.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AL35">
         <v>39000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AM35">
         <v>39000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AN35">
         <v>409589.0</v>
       </c>
-      <c r="AM35">
+      <c r="AO35">
         <v>317961.0</v>
       </c>
-      <c r="AN35">
+      <c r="AP35">
         <v>4644.0</v>
       </c>
-      <c r="AO35">
+      <c r="AQ35">
         <v>301295.0</v>
       </c>
-      <c r="AP35">
+      <c r="AR35">
         <v>303914.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AS35">
         <v>317887.0</v>
       </c>
-      <c r="AR35">
+      <c r="AT35">
         <v>2435.0</v>
       </c>
-      <c r="AS35">
+      <c r="AU35">
         <v>1922.0</v>
       </c>
-      <c r="AT35">
+      <c r="AV35">
         <v>-46006.0</v>
       </c>
-      <c r="AU35">
+      <c r="AW35">
         <v>972.0</v>
       </c>
-      <c r="AV35">
+      <c r="AX35">
         <v>972.0</v>
       </c>
-      <c r="AW35"/>
-      <c r="AX35">
+      <c r="AY35"/>
+      <c r="AZ35">
         <v>2436.0</v>
       </c>
-      <c r="AY35">
+      <c r="BA35">
         <v>1530.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BB35">
         <v>1530.0</v>
       </c>
-      <c r="BA35"/>
-[...1 lines deleted...]
-      <c r="BC35">
+      <c r="BC35"/>
+      <c r="BD35"/>
+      <c r="BE35">
         <v>6591.0</v>
       </c>
-      <c r="BD35">
+      <c r="BF35">
         <v>2.0</v>
       </c>
-      <c r="BE35">
+      <c r="BG35">
         <v>1516.0</v>
       </c>
-      <c r="BF35">
+      <c r="BH35">
         <v>464.0</v>
       </c>
-      <c r="BG35">
+      <c r="BI35">
         <v>1556.0</v>
       </c>
-      <c r="BH35">
+      <c r="BJ35">
         <v>1556.0</v>
       </c>
-      <c r="BI35">
+      <c r="BK35">
         <v>11744.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BL35">
         <v>6962.0</v>
       </c>
-      <c r="BK35">
+      <c r="BM35">
         <v>75.0</v>
       </c>
-      <c r="BL35">
+      <c r="BN35">
         <v>75.0</v>
       </c>
-      <c r="BM35">
+      <c r="BO35">
         <v>15130.0</v>
       </c>
-      <c r="BN35">
+      <c r="BP35">
         <v>12322.0</v>
       </c>
-      <c r="BO35"/>
-      <c r="BP35"/>
       <c r="BQ35"/>
       <c r="BR35"/>
       <c r="BS35"/>
       <c r="BT35"/>
       <c r="BU35"/>
       <c r="BV35"/>
       <c r="BW35"/>
       <c r="BX35"/>
       <c r="BY35"/>
       <c r="BZ35"/>
-      <c r="CA35">
+      <c r="CA35"/>
+      <c r="CB35"/>
+      <c r="CC35">
         <v>360706.0</v>
       </c>
-      <c r="CB35"/>
-      <c r="CC35"/>
+      <c r="CD35"/>
+      <c r="CE35"/>
     </row>
-    <row r="36" spans="1:81">
+    <row r="36" spans="1:83">
       <c r="A36" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
-      <c r="G36">
-[...4 lines deleted...]
-      </c>
+      <c r="G36"/>
+      <c r="H36"/>
       <c r="I36">
         <v>24423.0</v>
       </c>
       <c r="J36">
         <v>24423.0</v>
       </c>
       <c r="K36">
+        <v>24423.0</v>
+      </c>
+      <c r="L36">
+        <v>24423.0</v>
+      </c>
+      <c r="M36">
         <v>-16511831.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>-14761663.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>48846.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>24423.0</v>
       </c>
       <c r="P36">
         <v>24423.0</v>
       </c>
       <c r="Q36">
         <v>24423.0</v>
       </c>
       <c r="R36">
         <v>24423.0</v>
       </c>
       <c r="S36">
         <v>24423.0</v>
       </c>
       <c r="T36">
+        <v>24423.0</v>
+      </c>
+      <c r="U36">
+        <v>24423.0</v>
+      </c>
+      <c r="V36">
         <v>0.0</v>
       </c>
-      <c r="U36"/>
-      <c r="V36">
+      <c r="W36"/>
+      <c r="X36">
         <v>24423.0</v>
       </c>
-      <c r="W36">
+      <c r="Y36">
         <v>24423.0</v>
       </c>
-      <c r="X36">
+      <c r="Z36">
         <v>15658.0</v>
       </c>
-      <c r="Y36">
+      <c r="AA36">
         <v>15657.0</v>
       </c>
-      <c r="Z36">
+      <c r="AB36">
         <v>15657.0</v>
       </c>
-      <c r="AA36"/>
-      <c r="AB36"/>
       <c r="AC36"/>
       <c r="AD36"/>
       <c r="AE36"/>
-      <c r="AF36">
+      <c r="AF36"/>
+      <c r="AG36"/>
+      <c r="AH36">
         <v>136466.0</v>
       </c>
-      <c r="AG36">
+      <c r="AI36">
         <v>136466.0</v>
       </c>
-      <c r="AH36"/>
-      <c r="AI36"/>
       <c r="AJ36"/>
       <c r="AK36"/>
       <c r="AL36"/>
       <c r="AM36"/>
       <c r="AN36"/>
       <c r="AO36"/>
       <c r="AP36"/>
       <c r="AQ36"/>
       <c r="AR36"/>
       <c r="AS36"/>
-      <c r="AT36">
+      <c r="AT36"/>
+      <c r="AU36"/>
+      <c r="AV36">
         <v>-17517.0</v>
       </c>
-      <c r="AU36"/>
-      <c r="AV36"/>
       <c r="AW36"/>
       <c r="AX36"/>
       <c r="AY36"/>
       <c r="AZ36"/>
       <c r="BA36"/>
       <c r="BB36"/>
       <c r="BC36"/>
       <c r="BD36"/>
       <c r="BE36"/>
       <c r="BF36"/>
       <c r="BG36"/>
       <c r="BH36"/>
       <c r="BI36"/>
       <c r="BJ36"/>
       <c r="BK36"/>
       <c r="BL36"/>
       <c r="BM36"/>
       <c r="BN36"/>
       <c r="BO36"/>
       <c r="BP36"/>
       <c r="BQ36"/>
       <c r="BR36"/>
       <c r="BS36"/>
       <c r="BT36"/>
       <c r="BU36"/>
       <c r="BV36"/>
       <c r="BW36"/>
       <c r="BX36"/>
       <c r="BY36"/>
       <c r="BZ36"/>
       <c r="CA36"/>
       <c r="CB36"/>
       <c r="CC36"/>
+      <c r="CD36"/>
+      <c r="CE36"/>
     </row>
-    <row r="37" spans="1:81">
+    <row r="37" spans="1:83">
       <c r="A37" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
@@ -9133,529 +9420,545 @@
       <c r="BE37"/>
       <c r="BF37"/>
       <c r="BG37"/>
       <c r="BH37"/>
       <c r="BI37"/>
       <c r="BJ37"/>
       <c r="BK37"/>
       <c r="BL37"/>
       <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
+      <c r="CD37"/>
+      <c r="CE37"/>
     </row>
-    <row r="38" spans="1:81">
+    <row r="38" spans="1:83">
       <c r="A38" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
-      <c r="G38">
+      <c r="G38"/>
+      <c r="H38"/>
+      <c r="I38">
         <v>1.0</v>
       </c>
-      <c r="H38">
+      <c r="J38">
         <v>1.0</v>
       </c>
-      <c r="I38"/>
-[...1 lines deleted...]
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38"/>
+      <c r="M38">
         <v>24423.0</v>
       </c>
-      <c r="L38"/>
-      <c r="M38"/>
       <c r="N38"/>
       <c r="O38"/>
       <c r="P38"/>
-      <c r="Q38">
+      <c r="Q38"/>
+      <c r="R38"/>
+      <c r="S38">
         <v>4900216.0</v>
       </c>
-      <c r="R38"/>
-[...1 lines deleted...]
-      <c r="T38">
+      <c r="T38"/>
+      <c r="U38"/>
+      <c r="V38">
         <v>-1.0</v>
       </c>
-      <c r="U38">
+      <c r="W38">
         <v>15658.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>24423.0</v>
       </c>
       <c r="X38">
         <v>24423.0</v>
       </c>
       <c r="Y38">
+        <v>24423.0</v>
+      </c>
+      <c r="Z38">
+        <v>24423.0</v>
+      </c>
+      <c r="AA38">
         <v>-1.0</v>
       </c>
-      <c r="Z38">
+      <c r="AB38">
         <v>-1.0</v>
       </c>
-      <c r="AA38"/>
-      <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
       <c r="AE38"/>
       <c r="AF38"/>
       <c r="AG38"/>
       <c r="AH38"/>
       <c r="AI38"/>
       <c r="AJ38"/>
       <c r="AK38"/>
       <c r="AL38"/>
       <c r="AM38"/>
       <c r="AN38"/>
       <c r="AO38"/>
       <c r="AP38"/>
       <c r="AQ38"/>
-      <c r="AR38">
-[...1 lines deleted...]
-      </c>
+      <c r="AR38"/>
       <c r="AS38"/>
       <c r="AT38">
+        <v>-7791.0</v>
+      </c>
+      <c r="AU38"/>
+      <c r="AV38">
         <v>17517.0</v>
       </c>
-      <c r="AU38">
+      <c r="AW38">
         <v>-7947.0</v>
       </c>
-      <c r="AV38"/>
-      <c r="AW38"/>
       <c r="AX38"/>
       <c r="AY38"/>
       <c r="AZ38"/>
       <c r="BA38"/>
       <c r="BB38"/>
       <c r="BC38"/>
       <c r="BD38"/>
       <c r="BE38"/>
       <c r="BF38"/>
       <c r="BG38"/>
       <c r="BH38"/>
       <c r="BI38"/>
       <c r="BJ38"/>
       <c r="BK38"/>
       <c r="BL38"/>
       <c r="BM38"/>
       <c r="BN38"/>
       <c r="BO38"/>
       <c r="BP38"/>
       <c r="BQ38"/>
       <c r="BR38"/>
       <c r="BS38"/>
       <c r="BT38"/>
       <c r="BU38"/>
       <c r="BV38"/>
       <c r="BW38"/>
       <c r="BX38"/>
       <c r="BY38"/>
       <c r="BZ38"/>
       <c r="CA38"/>
       <c r="CB38"/>
       <c r="CC38"/>
+      <c r="CD38"/>
+      <c r="CE38"/>
     </row>
-    <row r="39" spans="1:81">
+    <row r="39" spans="1:83">
       <c r="A39" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B39">
+        <v>510219.0</v>
+      </c>
+      <c r="C39">
+        <v>530861.0</v>
+      </c>
+      <c r="D39">
         <v>1055971.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>692292.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>384263.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>192192.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>256600.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>210169.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>228639.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>5215.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>694343.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>1045158.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>2238968.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>1334580.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>2521792.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>3339539.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>4111008.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>4715495.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>7419313.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>615249.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>190152.0</v>
       </c>
-      <c r="U39"/>
-      <c r="V39">
+      <c r="W39"/>
+      <c r="X39">
         <v>126856.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>274346.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>60741.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>52802.0</v>
       </c>
-      <c r="Z39">
+      <c r="AB39">
         <v>26401.0</v>
       </c>
-      <c r="AA39">
+      <c r="AC39">
         <v>8404.0</v>
       </c>
-      <c r="AB39">
+      <c r="AD39">
         <v>5426.0</v>
       </c>
-      <c r="AC39"/>
-      <c r="AD39">
+      <c r="AE39"/>
+      <c r="AF39">
         <v>404454.0</v>
       </c>
-      <c r="AE39">
+      <c r="AG39">
         <v>522300.0</v>
       </c>
-      <c r="AF39">
+      <c r="AH39">
         <v>411731.0</v>
       </c>
-      <c r="AG39">
+      <c r="AI39">
         <v>516952.0</v>
       </c>
-      <c r="AH39"/>
-      <c r="AI39">
+      <c r="AJ39"/>
+      <c r="AK39">
         <v>116267.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AL39">
         <v>3539.0</v>
       </c>
-      <c r="AK39"/>
-      <c r="AL39">
+      <c r="AM39"/>
+      <c r="AN39">
         <v>37668.0</v>
       </c>
-      <c r="AM39">
+      <c r="AO39">
         <v>8107.0</v>
       </c>
-      <c r="AN39"/>
-      <c r="AO39">
+      <c r="AP39"/>
+      <c r="AQ39">
         <v>1288294.0</v>
       </c>
-      <c r="AP39">
+      <c r="AR39">
         <v>2018996.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AS39">
         <v>7418.0</v>
       </c>
-      <c r="AR39">
+      <c r="AT39">
         <v>120354.0</v>
       </c>
-      <c r="AS39"/>
-      <c r="AT39"/>
       <c r="AU39"/>
       <c r="AV39"/>
       <c r="AW39"/>
       <c r="AX39"/>
       <c r="AY39"/>
       <c r="AZ39"/>
       <c r="BA39"/>
       <c r="BB39"/>
       <c r="BC39"/>
       <c r="BD39"/>
       <c r="BE39"/>
       <c r="BF39"/>
       <c r="BG39"/>
       <c r="BH39"/>
       <c r="BI39"/>
       <c r="BJ39"/>
       <c r="BK39"/>
       <c r="BL39"/>
       <c r="BM39"/>
       <c r="BN39"/>
       <c r="BO39"/>
       <c r="BP39"/>
       <c r="BQ39"/>
       <c r="BR39"/>
       <c r="BS39"/>
       <c r="BT39"/>
       <c r="BU39"/>
       <c r="BV39"/>
       <c r="BW39"/>
       <c r="BX39"/>
       <c r="BY39"/>
       <c r="BZ39"/>
       <c r="CA39"/>
       <c r="CB39"/>
       <c r="CC39"/>
+      <c r="CD39"/>
+      <c r="CE39"/>
     </row>
-    <row r="40" spans="1:81">
+    <row r="40" spans="1:83">
       <c r="A40" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B40">
+        <v>1400290.0</v>
+      </c>
+      <c r="C40">
+        <v>1820940.0</v>
+      </c>
+      <c r="D40">
         <v>1366844.0</v>
       </c>
-      <c r="C40">
+      <c r="E40">
         <v>1200256.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>1283582.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>1177395.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>-248540.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>260585.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>3625.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>85010.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>1921761.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>1209640.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>10110.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>112189.0</v>
       </c>
       <c r="O40">
         <v>112189.0</v>
       </c>
       <c r="P40">
         <v>112189.0</v>
       </c>
       <c r="Q40">
         <v>112189.0</v>
       </c>
       <c r="R40">
+        <v>112189.0</v>
+      </c>
+      <c r="S40">
+        <v>112189.0</v>
+      </c>
+      <c r="T40">
         <v>-214249.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>51186.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>163006.0</v>
       </c>
-      <c r="U40"/>
-      <c r="V40">
+      <c r="W40"/>
+      <c r="X40">
         <v>4728.0</v>
       </c>
-      <c r="W40">
+      <c r="Y40">
         <v>10015.0</v>
       </c>
-      <c r="X40">
+      <c r="Z40">
         <v>6638.0</v>
       </c>
-      <c r="Y40">
+      <c r="AA40">
         <v>-21221.0</v>
       </c>
-      <c r="Z40">
+      <c r="AB40">
         <v>12705.0</v>
       </c>
-      <c r="AA40">
+      <c r="AC40">
         <v>17577.0</v>
       </c>
-      <c r="AB40">
+      <c r="AD40">
         <v>82365.0</v>
       </c>
-      <c r="AC40"/>
-      <c r="AD40">
+      <c r="AE40"/>
+      <c r="AF40">
         <v>4986.0</v>
       </c>
-      <c r="AE40">
+      <c r="AG40">
         <v>4987.0</v>
       </c>
-      <c r="AF40">
+      <c r="AH40">
         <v>5114.0</v>
       </c>
-      <c r="AG40">
+      <c r="AI40">
         <v>4830.0</v>
       </c>
-      <c r="AH40"/>
-      <c r="AI40">
+      <c r="AJ40"/>
+      <c r="AK40">
         <v>700072.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AL40">
         <v>215359.0</v>
       </c>
-      <c r="AK40"/>
-      <c r="AL40">
+      <c r="AM40"/>
+      <c r="AN40">
         <v>137353.0</v>
       </c>
-      <c r="AM40">
+      <c r="AO40">
         <v>4653.0</v>
       </c>
-      <c r="AN40"/>
-      <c r="AO40">
+      <c r="AP40"/>
+      <c r="AQ40">
         <v>4808.0</v>
       </c>
-      <c r="AP40">
+      <c r="AR40">
         <v>5155.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AS40">
         <v>124389.0</v>
       </c>
-      <c r="AR40"/>
-      <c r="AS40"/>
       <c r="AT40"/>
       <c r="AU40"/>
       <c r="AV40"/>
       <c r="AW40"/>
       <c r="AX40"/>
       <c r="AY40"/>
       <c r="AZ40"/>
       <c r="BA40"/>
       <c r="BB40"/>
       <c r="BC40"/>
       <c r="BD40"/>
       <c r="BE40"/>
       <c r="BF40"/>
       <c r="BG40"/>
       <c r="BH40"/>
-      <c r="BI40">
+      <c r="BI40"/>
+      <c r="BJ40"/>
+      <c r="BK40">
         <v>11744.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BL40">
         <v>6962.0</v>
       </c>
-      <c r="BK40">
+      <c r="BM40">
         <v>3225.0</v>
       </c>
-      <c r="BL40"/>
-      <c r="BM40">
+      <c r="BN40"/>
+      <c r="BO40">
         <v>15130.0</v>
       </c>
-      <c r="BN40">
+      <c r="BP40">
         <v>288439.0</v>
       </c>
-      <c r="BO40"/>
-      <c r="BP40"/>
       <c r="BQ40"/>
       <c r="BR40"/>
       <c r="BS40"/>
       <c r="BT40"/>
       <c r="BU40"/>
       <c r="BV40"/>
       <c r="BW40"/>
       <c r="BX40"/>
       <c r="BY40"/>
       <c r="BZ40"/>
-      <c r="CA40">
+      <c r="CA40"/>
+      <c r="CB40"/>
+      <c r="CC40">
         <v>90508.0</v>
       </c>
-      <c r="CB40"/>
-      <c r="CC40"/>
+      <c r="CD40"/>
+      <c r="CE40"/>
     </row>
-    <row r="41" spans="1:81">
+    <row r="41" spans="1:83">
       <c r="A41" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
-      <c r="Z41">
+      <c r="Z41"/>
+      <c r="AA41"/>
+      <c r="AB41">
         <v>-1.0</v>
       </c>
-      <c r="AA41"/>
-      <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
       <c r="AG41"/>
       <c r="AH41"/>
       <c r="AI41"/>
       <c r="AJ41"/>
       <c r="AK41"/>
       <c r="AL41"/>
       <c r="AM41"/>
       <c r="AN41"/>
       <c r="AO41"/>
       <c r="AP41"/>
       <c r="AQ41"/>
       <c r="AR41"/>
       <c r="AS41"/>
       <c r="AT41"/>
       <c r="AU41"/>
       <c r="AV41"/>
       <c r="AW41"/>
       <c r="AX41"/>
       <c r="AY41"/>
       <c r="AZ41"/>
       <c r="BA41"/>
@@ -9665,263 +9968,271 @@
       <c r="BE41"/>
       <c r="BF41"/>
       <c r="BG41"/>
       <c r="BH41"/>
       <c r="BI41"/>
       <c r="BJ41"/>
       <c r="BK41"/>
       <c r="BL41"/>
       <c r="BM41"/>
       <c r="BN41"/>
       <c r="BO41"/>
       <c r="BP41"/>
       <c r="BQ41"/>
       <c r="BR41"/>
       <c r="BS41"/>
       <c r="BT41"/>
       <c r="BU41"/>
       <c r="BV41"/>
       <c r="BW41"/>
       <c r="BX41"/>
       <c r="BY41"/>
       <c r="BZ41"/>
       <c r="CA41"/>
       <c r="CB41"/>
       <c r="CC41"/>
+      <c r="CD41"/>
+      <c r="CE41"/>
     </row>
-    <row r="42" spans="1:81">
+    <row r="42" spans="1:83">
       <c r="A42" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B42">
+        <v>107537779.0</v>
+      </c>
+      <c r="C42">
+        <v>101357686.0</v>
+      </c>
+      <c r="D42">
         <v>95783778.0</v>
       </c>
-      <c r="C42">
+      <c r="E42">
         <v>89991485.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>89066712.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>81895161.0</v>
       </c>
-      <c r="F42">
+      <c r="H42">
         <v>76544713.0</v>
       </c>
-      <c r="G42">
+      <c r="I42">
         <v>69230341.0</v>
       </c>
-      <c r="H42">
+      <c r="J42">
         <v>69018716.0</v>
       </c>
-      <c r="I42">
+      <c r="K42">
         <v>64685693.0</v>
       </c>
-      <c r="J42">
+      <c r="L42">
         <v>59462708.0</v>
       </c>
-      <c r="K42">
+      <c r="M42">
         <v>58615849.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>58497454.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>57509337.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>56853250.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>56454363.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>55212869.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>55037011.0</v>
       </c>
-      <c r="R42">
+      <c r="T42">
         <v>53566936.0</v>
       </c>
-      <c r="S42">
+      <c r="U42">
         <v>27440782.0</v>
       </c>
-      <c r="T42">
+      <c r="V42">
         <v>22539307.0</v>
       </c>
-      <c r="U42">
+      <c r="W42">
         <v>369271.0</v>
       </c>
-      <c r="V42">
+      <c r="X42">
         <v>11279642.0</v>
       </c>
-      <c r="W42">
+      <c r="Y42">
         <v>11243548.0</v>
       </c>
-      <c r="X42">
+      <c r="Z42">
         <v>10800241.0</v>
       </c>
-      <c r="Y42">
+      <c r="AA42">
         <v>9835502.0</v>
       </c>
-      <c r="Z42">
+      <c r="AB42">
         <v>9835502.0</v>
       </c>
-      <c r="AA42">
+      <c r="AC42">
         <v>10161535.0</v>
       </c>
-      <c r="AB42">
+      <c r="AD42">
         <v>10151789.0</v>
       </c>
-      <c r="AC42"/>
-      <c r="AD42">
+      <c r="AE42"/>
+      <c r="AF42">
         <v>9402673.0</v>
       </c>
-      <c r="AE42">
+      <c r="AG42">
         <v>7541301.0</v>
       </c>
-      <c r="AF42">
+      <c r="AH42">
         <v>8984942.0</v>
       </c>
-      <c r="AG42">
+      <c r="AI42">
         <v>8531685.0</v>
       </c>
-      <c r="AH42"/>
-      <c r="AI42">
+      <c r="AJ42"/>
+      <c r="AK42">
         <v>4180257.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AL42">
         <v>4082027.0</v>
       </c>
-      <c r="AK42"/>
-      <c r="AL42">
+      <c r="AM42"/>
+      <c r="AN42">
         <v>4065037.0</v>
       </c>
-      <c r="AM42">
+      <c r="AO42">
         <v>4055137.0</v>
       </c>
-      <c r="AN42"/>
-      <c r="AO42">
+      <c r="AP42"/>
+      <c r="AQ42">
         <v>3954350.0</v>
       </c>
-      <c r="AP42">
+      <c r="AR42">
         <v>3606728.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AS42">
         <v>807147.0</v>
       </c>
-      <c r="AR42">
+      <c r="AT42">
         <v>3933308.0</v>
       </c>
-      <c r="AS42">
+      <c r="AU42">
         <v>3931508.0</v>
       </c>
-      <c r="AT42">
+      <c r="AV42">
         <v>3925399.0</v>
       </c>
-      <c r="AU42">
+      <c r="AW42">
         <v>3918495.0</v>
       </c>
-      <c r="AV42">
+      <c r="AX42">
         <v>3917995.0</v>
       </c>
-      <c r="AW42">
+      <c r="AY42">
         <v>3913829.0</v>
       </c>
-      <c r="AX42">
+      <c r="AZ42">
         <v>3905974.0</v>
       </c>
-      <c r="AY42">
-[...2 lines deleted...]
-      <c r="AZ42">
+      <c r="BA42">
+        <v>3898440.0</v>
+      </c>
+      <c r="BB42">
         <v>3897675.0</v>
       </c>
-      <c r="BA42">
+      <c r="BC42">
         <v>3895603.0</v>
       </c>
-      <c r="BB42">
+      <c r="BD42">
         <v>3891767.0</v>
       </c>
-      <c r="BC42">
+      <c r="BE42">
         <v>3883097.0</v>
       </c>
-      <c r="BD42">
+      <c r="BF42">
         <v>3876331.0</v>
       </c>
-      <c r="BE42">
+      <c r="BG42">
         <v>3873606.0</v>
       </c>
-      <c r="BF42">
+      <c r="BH42">
         <v>3871972.0</v>
       </c>
-      <c r="BG42">
+      <c r="BI42">
         <v>3864772.0</v>
       </c>
-      <c r="BH42">
+      <c r="BJ42">
         <v>3863539.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>3850795.0</v>
       </c>
       <c r="BK42">
         <v>3850795.0</v>
       </c>
       <c r="BL42">
         <v>3850795.0</v>
       </c>
       <c r="BM42">
+        <v>3850795.0</v>
+      </c>
+      <c r="BN42">
+        <v>3850795.0</v>
+      </c>
+      <c r="BO42">
         <v>3826440.0</v>
       </c>
-      <c r="BN42">
+      <c r="BP42">
         <v>3826440.0</v>
       </c>
-      <c r="BO42"/>
-      <c r="BP42"/>
       <c r="BQ42"/>
       <c r="BR42"/>
       <c r="BS42"/>
       <c r="BT42"/>
       <c r="BU42"/>
       <c r="BV42"/>
       <c r="BW42"/>
       <c r="BX42"/>
       <c r="BY42"/>
       <c r="BZ42"/>
-      <c r="CA42">
+      <c r="CA42"/>
+      <c r="CB42"/>
+      <c r="CC42">
         <v>3547331.0</v>
       </c>
-      <c r="CB42"/>
-      <c r="CC42"/>
+      <c r="CD42"/>
+      <c r="CE42"/>
     </row>
-    <row r="43" spans="1:81">
+    <row r="43" spans="1:83">
       <c r="A43" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
@@ -9959,54 +10270,56 @@
       <c r="BE43"/>
       <c r="BF43"/>
       <c r="BG43"/>
       <c r="BH43"/>
       <c r="BI43"/>
       <c r="BJ43"/>
       <c r="BK43"/>
       <c r="BL43"/>
       <c r="BM43"/>
       <c r="BN43"/>
       <c r="BO43"/>
       <c r="BP43"/>
       <c r="BQ43"/>
       <c r="BR43"/>
       <c r="BS43"/>
       <c r="BT43"/>
       <c r="BU43"/>
       <c r="BV43"/>
       <c r="BW43"/>
       <c r="BX43"/>
       <c r="BY43"/>
       <c r="BZ43"/>
       <c r="CA43"/>
       <c r="CB43"/>
       <c r="CC43"/>
+      <c r="CD43"/>
+      <c r="CE43"/>
     </row>
-    <row r="44" spans="1:81">
+    <row r="44" spans="1:83">
       <c r="A44" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
@@ -10044,417 +10357,431 @@
       <c r="BE44"/>
       <c r="BF44"/>
       <c r="BG44"/>
       <c r="BH44"/>
       <c r="BI44"/>
       <c r="BJ44"/>
       <c r="BK44"/>
       <c r="BL44"/>
       <c r="BM44"/>
       <c r="BN44"/>
       <c r="BO44"/>
       <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
+      <c r="CD44"/>
+      <c r="CE44"/>
     </row>
-    <row r="45" spans="1:81">
+    <row r="45" spans="1:83">
       <c r="A45" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B45">
+        <v>18260478.0</v>
+      </c>
+      <c r="C45">
+        <v>17306039.0</v>
+      </c>
+      <c r="D45">
         <v>17609709.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>17677729.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>17408832.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>17271666.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>17306928.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>17293230.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>17163991.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>17065370.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>16872188.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>16123467.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>14711355.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>13696073.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>12577311.0</v>
       </c>
-      <c r="O45"/>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
-      <c r="S45">
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45">
         <v>972687.0</v>
       </c>
-      <c r="T45">
+      <c r="V45">
         <v>130018.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>136421.0</v>
       </c>
       <c r="W45"/>
       <c r="X45">
+        <v>136421.0</v>
+      </c>
+      <c r="Y45"/>
+      <c r="Z45">
         <v>154820.0</v>
       </c>
-      <c r="Y45">
+      <c r="AA45">
         <v>135776.0</v>
       </c>
-      <c r="Z45">
+      <c r="AB45">
         <v>135776.0</v>
       </c>
-      <c r="AA45"/>
-[...1 lines deleted...]
-      <c r="AC45">
+      <c r="AC45"/>
+      <c r="AD45"/>
+      <c r="AE45">
         <v>43860.0</v>
       </c>
-      <c r="AD45">
+      <c r="AF45">
         <v>42226.0</v>
       </c>
-      <c r="AE45"/>
-[...1 lines deleted...]
-      <c r="AG45">
+      <c r="AG45"/>
+      <c r="AH45"/>
+      <c r="AI45">
         <v>43079.0</v>
       </c>
-      <c r="AH45">
+      <c r="AJ45">
         <v>53079.0</v>
       </c>
-      <c r="AI45"/>
-      <c r="AJ45">
+      <c r="AK45"/>
+      <c r="AL45">
         <v>39263.0</v>
       </c>
-      <c r="AK45">
+      <c r="AM45">
         <v>39443.0</v>
       </c>
-      <c r="AL45"/>
-[...1 lines deleted...]
-      <c r="AN45">
+      <c r="AN45"/>
+      <c r="AO45"/>
+      <c r="AP45">
         <v>39401.0</v>
       </c>
-      <c r="AO45">
+      <c r="AQ45">
         <v>28908.0</v>
       </c>
-      <c r="AP45"/>
-      <c r="AQ45"/>
       <c r="AR45"/>
       <c r="AS45"/>
       <c r="AT45"/>
       <c r="AU45"/>
       <c r="AV45"/>
       <c r="AW45"/>
       <c r="AX45"/>
       <c r="AY45"/>
       <c r="AZ45"/>
       <c r="BA45"/>
       <c r="BB45"/>
       <c r="BC45"/>
       <c r="BD45"/>
       <c r="BE45"/>
       <c r="BF45"/>
       <c r="BG45"/>
       <c r="BH45"/>
       <c r="BI45"/>
       <c r="BJ45"/>
       <c r="BK45"/>
       <c r="BL45"/>
       <c r="BM45"/>
       <c r="BN45"/>
       <c r="BO45"/>
       <c r="BP45"/>
       <c r="BQ45"/>
       <c r="BR45"/>
       <c r="BS45"/>
       <c r="BT45"/>
       <c r="BU45"/>
       <c r="BV45"/>
       <c r="BW45"/>
       <c r="BX45"/>
       <c r="BY45"/>
       <c r="BZ45"/>
       <c r="CA45"/>
       <c r="CB45"/>
       <c r="CC45"/>
+      <c r="CD45"/>
+      <c r="CE45"/>
     </row>
-    <row r="46" spans="1:81">
+    <row r="46" spans="1:83">
       <c r="A46" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B46">
+        <v>13585755.0</v>
+      </c>
+      <c r="C46">
+        <v>12961086.0</v>
+      </c>
+      <c r="D46">
         <v>13507539.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>13949754.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>14028300.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>14239641.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>14624362.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>15013931.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>15116891.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>15400790.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>15297108.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>15105376.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>13959580.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>13138727.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>12577311.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>11662725.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>2356753.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>1644618.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>1374832.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>972687.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>241995.0</v>
       </c>
-      <c r="U46"/>
-      <c r="V46">
+      <c r="W46"/>
+      <c r="X46">
         <v>136421.0</v>
       </c>
-      <c r="W46">
+      <c r="Y46">
         <v>142688.0</v>
       </c>
-      <c r="X46">
+      <c r="Z46">
         <v>154820.0</v>
       </c>
-      <c r="Y46">
+      <c r="AA46">
         <v>135776.0</v>
       </c>
-      <c r="Z46">
+      <c r="AB46">
         <v>135776.0</v>
       </c>
-      <c r="AA46">
+      <c r="AC46">
         <v>44318.0</v>
       </c>
-      <c r="AB46">
+      <c r="AD46">
         <v>43493.0</v>
       </c>
-      <c r="AC46"/>
-      <c r="AD46">
+      <c r="AE46"/>
+      <c r="AF46">
         <v>42226.0</v>
       </c>
-      <c r="AE46">
+      <c r="AG46">
         <v>42282.0</v>
       </c>
-      <c r="AF46">
+      <c r="AH46">
         <v>43079.0</v>
       </c>
-      <c r="AG46">
+      <c r="AI46">
         <v>53079.0</v>
       </c>
-      <c r="AH46"/>
-      <c r="AI46">
+      <c r="AJ46"/>
+      <c r="AK46">
         <v>39263.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AL46">
         <v>39443.0</v>
       </c>
-      <c r="AK46"/>
-      <c r="AL46">
+      <c r="AM46"/>
+      <c r="AN46">
         <v>39089.0</v>
       </c>
-      <c r="AM46">
+      <c r="AO46">
         <v>39245.0</v>
       </c>
-      <c r="AN46"/>
-      <c r="AO46">
+      <c r="AP46"/>
+      <c r="AQ46">
         <v>28908.0</v>
       </c>
-      <c r="AP46">
+      <c r="AR46">
         <v>29062.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AS46">
         <v>2017.0</v>
       </c>
-      <c r="AR46">
+      <c r="AT46">
         <v>73.0</v>
       </c>
-      <c r="AS46"/>
-[...1 lines deleted...]
-      <c r="AU46">
+      <c r="AU46"/>
+      <c r="AV46"/>
+      <c r="AW46">
         <v>229.0</v>
       </c>
-      <c r="AV46"/>
-      <c r="AW46"/>
       <c r="AX46"/>
       <c r="AY46"/>
       <c r="AZ46"/>
       <c r="BA46"/>
       <c r="BB46"/>
       <c r="BC46"/>
       <c r="BD46"/>
       <c r="BE46"/>
       <c r="BF46"/>
       <c r="BG46"/>
       <c r="BH46"/>
       <c r="BI46"/>
       <c r="BJ46"/>
       <c r="BK46"/>
       <c r="BL46"/>
       <c r="BM46"/>
       <c r="BN46"/>
       <c r="BO46"/>
       <c r="BP46"/>
       <c r="BQ46"/>
       <c r="BR46"/>
       <c r="BS46"/>
       <c r="BT46"/>
       <c r="BU46"/>
       <c r="BV46"/>
       <c r="BW46"/>
       <c r="BX46"/>
       <c r="BY46"/>
       <c r="BZ46"/>
       <c r="CA46"/>
       <c r="CB46"/>
       <c r="CC46"/>
+      <c r="CD46"/>
+      <c r="CE46"/>
     </row>
-    <row r="47" spans="1:81">
+    <row r="47" spans="1:83">
       <c r="A47" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47">
         <v>14037399.0</v>
       </c>
-      <c r="L47">
+      <c r="N47">
         <v>12793184.0</v>
       </c>
-      <c r="M47"/>
-      <c r="N47">
+      <c r="O47"/>
+      <c r="P47">
         <v>12577311.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>11662725.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>2356753.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>1644618.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>1374832.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>972687.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>241995.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>130017.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>136421.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>142688.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>148820.0</v>
       </c>
-      <c r="Y47">
+      <c r="AA47">
         <v>154820.0</v>
       </c>
-      <c r="Z47">
+      <c r="AB47">
         <v>135776.0</v>
       </c>
-      <c r="AA47">
+      <c r="AC47">
         <v>44318.0</v>
       </c>
-      <c r="AB47"/>
-      <c r="AC47"/>
       <c r="AD47"/>
       <c r="AE47"/>
       <c r="AF47"/>
       <c r="AG47"/>
       <c r="AH47"/>
       <c r="AI47"/>
       <c r="AJ47"/>
       <c r="AK47"/>
       <c r="AL47"/>
       <c r="AM47"/>
       <c r="AN47"/>
       <c r="AO47"/>
       <c r="AP47"/>
       <c r="AQ47"/>
       <c r="AR47"/>
       <c r="AS47"/>
       <c r="AT47"/>
       <c r="AU47"/>
       <c r="AV47"/>
       <c r="AW47"/>
       <c r="AX47"/>
       <c r="AY47"/>
       <c r="AZ47"/>
       <c r="BA47"/>
       <c r="BB47"/>
@@ -10463,311 +10790,319 @@
       <c r="BE47"/>
       <c r="BF47"/>
       <c r="BG47"/>
       <c r="BH47"/>
       <c r="BI47"/>
       <c r="BJ47"/>
       <c r="BK47"/>
       <c r="BL47"/>
       <c r="BM47"/>
       <c r="BN47"/>
       <c r="BO47"/>
       <c r="BP47"/>
       <c r="BQ47"/>
       <c r="BR47"/>
       <c r="BS47"/>
       <c r="BT47"/>
       <c r="BU47"/>
       <c r="BV47"/>
       <c r="BW47"/>
       <c r="BX47"/>
       <c r="BY47"/>
       <c r="BZ47"/>
       <c r="CA47"/>
       <c r="CB47"/>
       <c r="CC47"/>
+      <c r="CD47"/>
+      <c r="CE47"/>
     </row>
-    <row r="48" spans="1:81">
+    <row r="48" spans="1:83">
       <c r="A48" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B48">
+        <v>-89729030.0</v>
+      </c>
+      <c r="C48">
+        <v>-83873790.0</v>
+      </c>
+      <c r="D48">
         <v>-77617726.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>-72671914.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>-68937430.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>-64476966.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>-60176150.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>-56041233.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>-52027834.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>-48313177.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>-44654242.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>-40704944.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>-36907489.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>-33384219.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>-29917393.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>-27039733.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>-23667414.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>-20849805.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>-17052179.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>-14901211.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>-14089552.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>-12866033.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>-12627854.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>-12022864.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>-11678413.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>-10212150.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>-10212150.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>-10482521.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>-10480772.0</v>
       </c>
-      <c r="AC48">
+      <c r="AE48">
         <v>-10354299.0</v>
       </c>
-      <c r="AD48">
+      <c r="AF48">
         <v>-9873043.0</v>
       </c>
-      <c r="AE48">
+      <c r="AG48">
         <v>-9570917.0</v>
       </c>
-      <c r="AF48">
+      <c r="AH48">
         <v>-8591261.0</v>
       </c>
-      <c r="AG48">
+      <c r="AI48">
         <v>-8362978.0</v>
       </c>
-      <c r="AH48">
+      <c r="AJ48">
         <v>-8362978.0</v>
       </c>
-      <c r="AI48">
+      <c r="AK48">
         <v>-5188155.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AL48">
         <v>-4451500.0</v>
       </c>
-      <c r="AK48">
+      <c r="AM48">
         <v>-4451500.0</v>
       </c>
-      <c r="AL48">
+      <c r="AN48">
         <v>-4381221.0</v>
       </c>
-      <c r="AM48">
+      <c r="AO48">
         <v>-4139289.0</v>
       </c>
-      <c r="AN48">
+      <c r="AP48">
         <v>-4051935.0</v>
       </c>
-      <c r="AO48">
+      <c r="AQ48">
         <v>-2640556.0</v>
       </c>
-      <c r="AP48">
+      <c r="AR48">
         <v>-1412038.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AS48">
         <v>-589864.0</v>
       </c>
-      <c r="AR48">
+      <c r="AT48">
         <v>-3935718.0</v>
       </c>
-      <c r="AS48">
+      <c r="AU48">
         <v>-3932674.0</v>
       </c>
-      <c r="AT48">
+      <c r="AV48">
         <v>-3928940.0</v>
       </c>
-      <c r="AU48">
+      <c r="AW48">
         <v>-3918269.0</v>
       </c>
-      <c r="AV48">
+      <c r="AX48">
         <v>-3918269.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-3910365.0</v>
       </c>
       <c r="AY48">
         <v>-3910365.0</v>
       </c>
       <c r="AZ48">
         <v>-3910365.0</v>
       </c>
       <c r="BA48">
         <v>-3910365.0</v>
       </c>
       <c r="BB48">
         <v>-3910365.0</v>
       </c>
       <c r="BC48">
         <v>-3910365.0</v>
       </c>
       <c r="BD48">
         <v>-3910365.0</v>
       </c>
       <c r="BE48">
         <v>-3910365.0</v>
       </c>
       <c r="BF48">
         <v>-3910365.0</v>
       </c>
       <c r="BG48">
         <v>-3910365.0</v>
       </c>
       <c r="BH48">
         <v>-3910365.0</v>
       </c>
       <c r="BI48">
+        <v>-3910365.0</v>
+      </c>
+      <c r="BJ48">
+        <v>-3910365.0</v>
+      </c>
+      <c r="BK48">
         <v>-3862748.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BL48">
         <v>-3859953.0</v>
       </c>
-      <c r="BK48">
+      <c r="BM48">
         <v>-3856676.0</v>
       </c>
-      <c r="BL48">
+      <c r="BN48">
         <v>-3851154.0</v>
       </c>
-      <c r="BM48">
+      <c r="BO48">
         <v>-3852196.0</v>
       </c>
-      <c r="BN48">
+      <c r="BP48">
         <v>-3839681.0</v>
       </c>
-      <c r="BO48">
+      <c r="BQ48">
         <v>-3827359.0</v>
       </c>
-      <c r="BP48">
+      <c r="BR48">
         <v>-4211472.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BS48">
         <v>-4176062.0</v>
       </c>
-      <c r="BR48">
+      <c r="BT48">
         <v>-4167631.0</v>
       </c>
-      <c r="BS48">
+      <c r="BU48">
         <v>-4144062.0</v>
       </c>
-      <c r="BT48">
+      <c r="BV48">
         <v>-4135485.0</v>
       </c>
-      <c r="BU48">
+      <c r="BW48">
         <v>-4111916.0</v>
       </c>
-      <c r="BV48">
+      <c r="BX48">
         <v>-4103339.0</v>
       </c>
-      <c r="BW48"/>
-      <c r="BX48">
+      <c r="BY48"/>
+      <c r="BZ48">
         <v>-4071193.0</v>
       </c>
-      <c r="BY48">
+      <c r="CA48">
         <v>-4047624.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CB48">
         <v>-4039197.0</v>
       </c>
-      <c r="CA48">
+      <c r="CC48">
         <v>-3997952.0</v>
       </c>
-      <c r="CB48"/>
-      <c r="CC48"/>
+      <c r="CD48"/>
+      <c r="CE48"/>
     </row>
-    <row r="49" spans="1:81">
+    <row r="49" spans="1:83">
       <c r="A49" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
-      <c r="K49">
+      <c r="K49"/>
+      <c r="L49"/>
+      <c r="M49">
         <v>-40704944.0</v>
       </c>
-      <c r="L49">
+      <c r="N49">
         <v>-36907489.0</v>
       </c>
-      <c r="M49"/>
-      <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
       <c r="AG49"/>
       <c r="AH49"/>
       <c r="AI49"/>
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
       <c r="AM49"/>
@@ -10791,133 +11126,139 @@
       <c r="BE49"/>
       <c r="BF49"/>
       <c r="BG49"/>
       <c r="BH49"/>
       <c r="BI49"/>
       <c r="BJ49"/>
       <c r="BK49"/>
       <c r="BL49"/>
       <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
+      <c r="CD49"/>
+      <c r="CE49"/>
     </row>
-    <row r="50" spans="1:81">
+    <row r="50" spans="1:83">
       <c r="A50" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B50">
+        <v>2531178.0</v>
+      </c>
+      <c r="C50">
+        <v>1686809.0</v>
+      </c>
+      <c r="D50">
         <v>1774307.0</v>
       </c>
-      <c r="C50">
+      <c r="E50">
         <v>235865.0</v>
       </c>
-      <c r="D50">
+      <c r="F50">
         <v>227056.0</v>
       </c>
-      <c r="E50">
+      <c r="G50">
         <v>222992.0</v>
       </c>
-      <c r="F50">
+      <c r="H50">
         <v>190000.0</v>
       </c>
-      <c r="G50"/>
-      <c r="H50">
+      <c r="I50"/>
+      <c r="J50">
         <v>5300000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>5302192.0</v>
       </c>
       <c r="K50">
         <v>5302192.0</v>
       </c>
       <c r="L50">
+        <v>5302192.0</v>
+      </c>
+      <c r="M50">
+        <v>5302192.0</v>
+      </c>
+      <c r="N50">
         <v>2192.0</v>
       </c>
-      <c r="M50">
+      <c r="O50">
         <v>46096.0</v>
       </c>
-      <c r="N50">
+      <c r="P50">
         <v>312857.0</v>
       </c>
-      <c r="O50">
+      <c r="Q50">
         <v>312857.0</v>
       </c>
-      <c r="P50">
+      <c r="R50">
         <v>325282.0</v>
       </c>
-      <c r="Q50">
+      <c r="S50">
         <v>327145.0</v>
       </c>
-      <c r="R50">
+      <c r="T50">
         <v>291598.0</v>
       </c>
-      <c r="S50">
+      <c r="U50">
         <v>291598.0</v>
       </c>
-      <c r="T50">
+      <c r="V50">
         <v>345538.0</v>
       </c>
-      <c r="U50">
+      <c r="W50">
         <v>674287.0</v>
       </c>
-      <c r="V50">
+      <c r="X50">
         <v>593085.0</v>
       </c>
-      <c r="W50">
+      <c r="Y50">
         <v>460701.0</v>
       </c>
-      <c r="X50">
+      <c r="Z50">
         <v>402013.0</v>
       </c>
-      <c r="Y50">
+      <c r="AA50">
         <v>296519.0</v>
       </c>
-      <c r="Z50">
+      <c r="AB50">
         <v>277425.0</v>
       </c>
-      <c r="AA50">
+      <c r="AC50">
         <v>292485.0</v>
       </c>
-      <c r="AB50"/>
-      <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
@@ -10926,543 +11267,559 @@
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
       <c r="BW50"/>
       <c r="BX50"/>
       <c r="BY50"/>
       <c r="BZ50"/>
       <c r="CA50"/>
       <c r="CB50"/>
       <c r="CC50"/>
+      <c r="CD50"/>
+      <c r="CE50"/>
     </row>
-    <row r="51" spans="1:81">
+    <row r="51" spans="1:83">
       <c r="A51" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B51">
+        <v>3660291.0</v>
+      </c>
+      <c r="C51">
+        <v>2909828.0</v>
+      </c>
+      <c r="D51">
         <v>3087668.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>3090192.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>3490367.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>5619004.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>6008492.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>6028654.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>6124630.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>6239182.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>6287617.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>6386407.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>6481515.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>6617571.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>6974216.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>7063652.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>801107.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>857062.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>874278.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>925742.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>378295.0</v>
       </c>
-      <c r="U51"/>
-      <c r="V51">
+      <c r="W51"/>
+      <c r="X51">
         <v>637199.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>556059.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>357704.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>340824.0</v>
       </c>
-      <c r="Z51">
+      <c r="AB51">
         <v>340824.0</v>
       </c>
-      <c r="AA51">
+      <c r="AC51">
         <v>292485.0</v>
       </c>
-      <c r="AB51">
+      <c r="AD51">
         <v>292748.0</v>
       </c>
-      <c r="AC51">
+      <c r="AE51">
         <v>296797.0</v>
       </c>
-      <c r="AD51">
+      <c r="AF51">
         <v>294629.0</v>
       </c>
-      <c r="AE51">
+      <c r="AG51">
         <v>298055.0</v>
       </c>
-      <c r="AF51">
+      <c r="AH51">
         <v>298055.0</v>
       </c>
-      <c r="AG51">
+      <c r="AI51">
         <v>316199.0</v>
       </c>
-      <c r="AH51">
+      <c r="AJ51">
         <v>293663.0</v>
       </c>
-      <c r="AI51">
+      <c r="AK51">
         <v>291682.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AL51">
         <v>116861.0</v>
       </c>
-      <c r="AK51">
+      <c r="AM51">
         <v>116861.0</v>
       </c>
-      <c r="AL51">
+      <c r="AN51">
         <v>115945.0</v>
       </c>
-      <c r="AM51">
+      <c r="AO51">
         <v>47421.0</v>
       </c>
-      <c r="AN51">
+      <c r="AP51">
         <v>46100.0</v>
       </c>
-      <c r="AO51"/>
-[...1 lines deleted...]
-      <c r="AQ51">
+      <c r="AQ51"/>
+      <c r="AR51"/>
+      <c r="AS51">
         <v>3118.0</v>
       </c>
-      <c r="AR51"/>
-      <c r="AS51"/>
       <c r="AT51"/>
       <c r="AU51"/>
       <c r="AV51"/>
       <c r="AW51"/>
       <c r="AX51"/>
       <c r="AY51"/>
       <c r="AZ51"/>
       <c r="BA51"/>
       <c r="BB51"/>
       <c r="BC51"/>
-      <c r="BD51">
+      <c r="BD51"/>
+      <c r="BE51"/>
+      <c r="BF51">
         <v>2.0</v>
       </c>
-      <c r="BE51"/>
-      <c r="BF51"/>
       <c r="BG51"/>
       <c r="BH51"/>
       <c r="BI51"/>
       <c r="BJ51"/>
       <c r="BK51"/>
       <c r="BL51"/>
       <c r="BM51"/>
-      <c r="BN51">
-[...1 lines deleted...]
-      </c>
+      <c r="BN51"/>
       <c r="BO51"/>
       <c r="BP51">
         <v>271759.0</v>
       </c>
-      <c r="BQ51">
-[...1 lines deleted...]
-      </c>
+      <c r="BQ51"/>
       <c r="BR51">
         <v>271759.0</v>
       </c>
       <c r="BS51">
         <v>271759.0</v>
       </c>
       <c r="BT51">
         <v>271759.0</v>
       </c>
       <c r="BU51">
         <v>271759.0</v>
       </c>
       <c r="BV51">
         <v>271759.0</v>
       </c>
-      <c r="BW51"/>
+      <c r="BW51">
+        <v>271759.0</v>
+      </c>
       <c r="BX51">
         <v>271759.0</v>
       </c>
-      <c r="BY51">
-[...1 lines deleted...]
-      </c>
+      <c r="BY51"/>
       <c r="BZ51">
         <v>271759.0</v>
       </c>
       <c r="CA51">
+        <v>271759.0</v>
+      </c>
+      <c r="CB51">
+        <v>271759.0</v>
+      </c>
+      <c r="CC51">
         <v>289759.0</v>
       </c>
-      <c r="CB51"/>
-      <c r="CC51"/>
+      <c r="CD51"/>
+      <c r="CE51"/>
     </row>
-    <row r="52" spans="1:81">
+    <row r="52" spans="1:83">
       <c r="A52" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B52">
+        <v>2647158.0</v>
+      </c>
+      <c r="C52">
+        <v>1799821.0</v>
+      </c>
+      <c r="D52">
         <v>1884509.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>559563.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>471533.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>469527.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>438540.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>243203.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>5578064.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>5630421.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>5644202.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>5693118.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>401203.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>433425.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>688790.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>679436.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>536859.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>540074.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>505847.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>505373.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>370023.0</v>
       </c>
-      <c r="U52"/>
-      <c r="V52">
+      <c r="W52"/>
+      <c r="X52">
         <v>616380.0</v>
       </c>
-      <c r="W52">
+      <c r="Y52">
         <v>483423.0</v>
       </c>
-      <c r="X52">
+      <c r="Z52">
         <v>318519.0</v>
       </c>
-      <c r="Y52">
+      <c r="AA52">
         <v>319867.0</v>
       </c>
-      <c r="Z52">
+      <c r="AB52">
         <v>298646.0</v>
       </c>
-      <c r="AA52">
+      <c r="AC52">
         <v>292485.0</v>
       </c>
-      <c r="AB52">
+      <c r="AD52">
         <v>292748.0</v>
       </c>
-      <c r="AC52">
+      <c r="AE52">
         <v>296797.0</v>
       </c>
-      <c r="AD52">
+      <c r="AF52">
         <v>294629.0</v>
       </c>
-      <c r="AE52">
+      <c r="AG52">
         <v>298055.0</v>
       </c>
-      <c r="AF52">
+      <c r="AH52">
         <v>298055.0</v>
       </c>
-      <c r="AG52">
+      <c r="AI52">
         <v>269886.0</v>
       </c>
-      <c r="AH52">
+      <c r="AJ52">
         <v>247350.0</v>
       </c>
-      <c r="AI52">
+      <c r="AK52">
         <v>187598.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AL52">
         <v>77861.0</v>
       </c>
-      <c r="AK52">
+      <c r="AM52">
         <v>77861.0</v>
       </c>
-      <c r="AL52">
+      <c r="AN52">
         <v>115945.0</v>
       </c>
-      <c r="AM52">
+      <c r="AO52">
         <v>47421.0</v>
       </c>
-      <c r="AN52">
+      <c r="AP52">
         <v>41456.0</v>
       </c>
-      <c r="AO52"/>
-[...1 lines deleted...]
-      <c r="AQ52">
+      <c r="AQ52"/>
+      <c r="AR52"/>
+      <c r="AS52">
         <v>3118.0</v>
       </c>
-      <c r="AR52"/>
-      <c r="AS52"/>
       <c r="AT52"/>
       <c r="AU52"/>
       <c r="AV52"/>
       <c r="AW52"/>
       <c r="AX52"/>
       <c r="AY52"/>
       <c r="AZ52"/>
       <c r="BA52"/>
       <c r="BB52"/>
       <c r="BC52"/>
-      <c r="BD52">
+      <c r="BD52"/>
+      <c r="BE52"/>
+      <c r="BF52">
         <v>2.0</v>
       </c>
-      <c r="BE52"/>
-      <c r="BF52"/>
       <c r="BG52"/>
       <c r="BH52"/>
       <c r="BI52"/>
       <c r="BJ52"/>
       <c r="BK52"/>
       <c r="BL52"/>
       <c r="BM52"/>
-      <c r="BN52">
-[...1 lines deleted...]
-      </c>
+      <c r="BN52"/>
       <c r="BO52"/>
       <c r="BP52">
         <v>271759.0</v>
       </c>
-      <c r="BQ52">
-[...1 lines deleted...]
-      </c>
+      <c r="BQ52"/>
       <c r="BR52">
         <v>271759.0</v>
       </c>
       <c r="BS52">
         <v>271759.0</v>
       </c>
       <c r="BT52">
         <v>271759.0</v>
       </c>
       <c r="BU52">
         <v>271759.0</v>
       </c>
       <c r="BV52">
         <v>271759.0</v>
       </c>
-      <c r="BW52"/>
+      <c r="BW52">
+        <v>271759.0</v>
+      </c>
       <c r="BX52">
         <v>271759.0</v>
       </c>
-      <c r="BY52">
-[...1 lines deleted...]
-      </c>
+      <c r="BY52"/>
       <c r="BZ52">
         <v>271759.0</v>
       </c>
       <c r="CA52">
+        <v>271759.0</v>
+      </c>
+      <c r="CB52">
+        <v>271759.0</v>
+      </c>
+      <c r="CC52">
         <v>289759.0</v>
       </c>
-      <c r="CB52"/>
-      <c r="CC52"/>
+      <c r="CD52"/>
+      <c r="CE52"/>
     </row>
-    <row r="53" spans="1:81">
+    <row r="53" spans="1:83">
       <c r="A53" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
-      <c r="G53">
+      <c r="G53"/>
+      <c r="H53"/>
+      <c r="I53">
         <v>96812.0</v>
       </c>
-      <c r="H53">
+      <c r="J53">
         <v>283150.0</v>
       </c>
-      <c r="I53">
+      <c r="K53">
         <v>1492034.0</v>
       </c>
-      <c r="J53">
+      <c r="L53">
         <v>694343.0</v>
       </c>
-      <c r="K53">
+      <c r="M53">
         <v>734825.0</v>
       </c>
-      <c r="L53">
+      <c r="N53">
         <v>1454821.0</v>
       </c>
-      <c r="M53">
+      <c r="O53">
         <v>699765.0</v>
       </c>
-      <c r="N53">
+      <c r="P53">
         <v>1221537.0</v>
       </c>
-      <c r="O53">
+      <c r="Q53">
         <v>1807490.0</v>
       </c>
-      <c r="P53">
+      <c r="R53">
         <v>613965.0</v>
       </c>
-      <c r="Q53">
+      <c r="S53">
         <v>24423.0</v>
       </c>
-      <c r="R53"/>
-[...1 lines deleted...]
-      <c r="T53">
+      <c r="T53"/>
+      <c r="U53"/>
+      <c r="V53">
         <v>14505.0</v>
       </c>
-      <c r="U53"/>
-      <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
       <c r="AF53"/>
       <c r="AG53"/>
       <c r="AH53"/>
       <c r="AI53"/>
       <c r="AJ53"/>
       <c r="AK53"/>
       <c r="AL53"/>
       <c r="AM53"/>
       <c r="AN53"/>
       <c r="AO53"/>
       <c r="AP53"/>
       <c r="AQ53"/>
       <c r="AR53"/>
       <c r="AS53"/>
-      <c r="AT53">
+      <c r="AT53"/>
+      <c r="AU53"/>
+      <c r="AV53">
         <v>35034.0</v>
       </c>
-      <c r="AU53"/>
-      <c r="AV53"/>
       <c r="AW53"/>
       <c r="AX53"/>
       <c r="AY53"/>
       <c r="AZ53"/>
       <c r="BA53"/>
       <c r="BB53"/>
       <c r="BC53"/>
       <c r="BD53"/>
       <c r="BE53"/>
       <c r="BF53"/>
       <c r="BG53"/>
       <c r="BH53"/>
       <c r="BI53"/>
       <c r="BJ53"/>
       <c r="BK53"/>
       <c r="BL53"/>
       <c r="BM53"/>
       <c r="BN53"/>
       <c r="BO53"/>
       <c r="BP53"/>
       <c r="BQ53"/>
       <c r="BR53"/>
       <c r="BS53"/>
       <c r="BT53"/>
       <c r="BU53"/>
       <c r="BV53"/>
       <c r="BW53"/>
       <c r="BX53"/>
       <c r="BY53"/>
       <c r="BZ53"/>
       <c r="CA53"/>
       <c r="CB53"/>
       <c r="CC53"/>
+      <c r="CD53"/>
+      <c r="CE53"/>
     </row>
-    <row r="54" spans="1:81">
+    <row r="54" spans="1:83">
       <c r="A54" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
@@ -11500,940 +11857,966 @@
       <c r="BE54"/>
       <c r="BF54"/>
       <c r="BG54"/>
       <c r="BH54"/>
       <c r="BI54"/>
       <c r="BJ54"/>
       <c r="BK54"/>
       <c r="BL54"/>
       <c r="BM54"/>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
+      <c r="CD54"/>
+      <c r="CE54"/>
     </row>
-    <row r="55" spans="1:81">
+    <row r="55" spans="1:83">
       <c r="A55" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B55">
+        <v>27882378.0</v>
+      </c>
+      <c r="C55">
+        <v>30769758.0</v>
+      </c>
+      <c r="D55">
         <v>27561014.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>23580137.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>26663002.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>25736660.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>24939158.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>27185498.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>27290843.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>25953916.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>24621491.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>26991230.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>30096232.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>32764130.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>35719303.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>38217462.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>33961403.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>36294099.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>38604334.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>14415674.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>10209894.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>1902152.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>1132009.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>742729.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>481308.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>847949.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>847949.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>603109.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>603147.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>557368.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>710314.0</v>
       </c>
-      <c r="AE55">
+      <c r="AG55">
         <v>836739.0</v>
       </c>
-      <c r="AF55">
+      <c r="AH55">
         <v>905470.0</v>
       </c>
-      <c r="AG55">
+      <c r="AI55">
         <v>631396.0</v>
       </c>
-      <c r="AH55">
+      <c r="AJ55">
         <v>631396.0</v>
       </c>
-      <c r="AI55">
+      <c r="AK55">
         <v>336749.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AL55">
         <v>293537.0</v>
       </c>
-      <c r="AK55">
+      <c r="AM55">
         <v>293537.0</v>
       </c>
-      <c r="AL55">
+      <c r="AN55">
         <v>231744.0</v>
       </c>
-      <c r="AM55">
+      <c r="AO55">
         <v>230678.0</v>
       </c>
-      <c r="AN55">
+      <c r="AP55">
         <v>302772.0</v>
       </c>
-      <c r="AO55">
+      <c r="AQ55">
         <v>1611301.0</v>
       </c>
-      <c r="AP55">
+      <c r="AR55">
         <v>2515702.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AS55">
         <v>567234.0</v>
       </c>
-      <c r="AR55">
+      <c r="AT55">
         <v>194474.0</v>
       </c>
-      <c r="AS55">
+      <c r="AU55">
         <v>1040.0</v>
       </c>
-      <c r="AT55">
+      <c r="AV55">
         <v>505.0</v>
       </c>
-      <c r="AU55">
+      <c r="AW55">
         <v>510.0</v>
       </c>
-      <c r="AV55">
+      <c r="AX55">
         <v>982.0</v>
       </c>
-      <c r="AW55">
+      <c r="AY55">
         <v>910.0</v>
       </c>
-      <c r="AX55">
+      <c r="AZ55">
         <v>266.0</v>
       </c>
-      <c r="AY55">
+      <c r="BA55">
         <v>1073.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BB55">
         <v>318.0</v>
       </c>
-      <c r="BA55">
+      <c r="BC55">
         <v>328.0</v>
       </c>
-      <c r="BB55">
+      <c r="BD55">
         <v>333.0</v>
       </c>
-      <c r="BC55">
+      <c r="BE55">
         <v>1624.0</v>
       </c>
-      <c r="BD55"/>
-      <c r="BE55">
+      <c r="BF55"/>
+      <c r="BG55">
         <v>1391.0</v>
       </c>
-      <c r="BF55">
+      <c r="BH55">
         <v>438.0</v>
       </c>
-      <c r="BG55">
+      <c r="BI55">
         <v>155.0</v>
       </c>
-      <c r="BH55">
+      <c r="BJ55">
         <v>670.0</v>
       </c>
-      <c r="BI55">
+      <c r="BK55">
         <v>650.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BL55">
         <v>588.0</v>
       </c>
-      <c r="BK55"/>
-      <c r="BL55"/>
       <c r="BM55"/>
       <c r="BN55"/>
       <c r="BO55"/>
       <c r="BP55"/>
       <c r="BQ55"/>
       <c r="BR55"/>
       <c r="BS55"/>
       <c r="BT55"/>
       <c r="BU55"/>
       <c r="BV55"/>
       <c r="BW55"/>
       <c r="BX55"/>
       <c r="BY55"/>
       <c r="BZ55"/>
-      <c r="CA55">
+      <c r="CA55"/>
+      <c r="CB55"/>
+      <c r="CC55">
         <v>602.0</v>
       </c>
-      <c r="CB55"/>
-      <c r="CC55"/>
+      <c r="CD55"/>
+      <c r="CE55"/>
     </row>
-    <row r="56" spans="1:81">
+    <row r="56" spans="1:83">
       <c r="A56" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B56">
+        <v>13470201.0</v>
+      </c>
+      <c r="C56">
+        <v>16789424.0</v>
+      </c>
+      <c r="D56">
         <v>12377928.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>8490992.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>11454921.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>10477662.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>8887057.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>10743200.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>10744959.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>9123506.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>7894134.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>10454976.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>14705146.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>18332107.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>22096328.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>25653378.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>30846020.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>34032005.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>36762621.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>13120450.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>9811800.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>1684764.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>907630.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>519498.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>253685.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>653219.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>653219.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>546329.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>547087.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>500835.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>656319.0</v>
       </c>
-      <c r="AE56">
+      <c r="AG56">
         <v>783091.0</v>
       </c>
-      <c r="AF56">
+      <c r="AH56">
         <v>712829.0</v>
       </c>
-      <c r="AG56">
+      <c r="AI56">
         <v>565220.0</v>
       </c>
-      <c r="AH56">
+      <c r="AJ56">
         <v>565220.0</v>
       </c>
-      <c r="AI56">
+      <c r="AK56">
         <v>284158.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AL56">
         <v>243545.0</v>
       </c>
-      <c r="AK56">
+      <c r="AM56">
         <v>243545.0</v>
       </c>
-      <c r="AL56">
+      <c r="AN56">
         <v>182029.0</v>
       </c>
-      <c r="AM56">
+      <c r="AO56">
         <v>180730.0</v>
       </c>
-      <c r="AN56">
+      <c r="AP56">
         <v>252591.0</v>
       </c>
-      <c r="AO56">
+      <c r="AQ56">
         <v>1571632.0</v>
       </c>
-      <c r="AP56">
+      <c r="AR56">
         <v>2475770.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AS56">
         <v>554627.0</v>
       </c>
-      <c r="AR56">
+      <c r="AT56">
         <v>186683.0</v>
       </c>
-      <c r="AS56">
+      <c r="AU56">
         <v>1040.0</v>
       </c>
-      <c r="AT56">
+      <c r="AV56">
         <v>505.0</v>
       </c>
-      <c r="AU56">
+      <c r="AW56">
         <v>510.0</v>
       </c>
-      <c r="AV56">
+      <c r="AX56">
         <v>982.0</v>
       </c>
-      <c r="AW56">
+      <c r="AY56">
         <v>910.0</v>
       </c>
-      <c r="AX56">
+      <c r="AZ56">
         <v>266.0</v>
       </c>
-      <c r="AY56">
+      <c r="BA56">
         <v>1073.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BB56">
         <v>318.0</v>
       </c>
-      <c r="BA56">
+      <c r="BC56">
         <v>328.0</v>
       </c>
-      <c r="BB56">
+      <c r="BD56">
         <v>333.0</v>
       </c>
-      <c r="BC56">
+      <c r="BE56">
         <v>1624.0</v>
       </c>
-      <c r="BD56"/>
-      <c r="BE56">
+      <c r="BF56"/>
+      <c r="BG56">
         <v>1391.0</v>
       </c>
-      <c r="BF56">
+      <c r="BH56">
         <v>438.0</v>
       </c>
-      <c r="BG56">
+      <c r="BI56">
         <v>155.0</v>
       </c>
-      <c r="BH56">
+      <c r="BJ56">
         <v>670.0</v>
       </c>
-      <c r="BI56">
+      <c r="BK56">
         <v>650.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BL56">
         <v>588.0</v>
       </c>
-      <c r="BK56"/>
-      <c r="BL56"/>
       <c r="BM56"/>
       <c r="BN56"/>
       <c r="BO56"/>
       <c r="BP56"/>
       <c r="BQ56"/>
       <c r="BR56"/>
       <c r="BS56"/>
       <c r="BT56"/>
       <c r="BU56"/>
       <c r="BV56"/>
       <c r="BW56"/>
       <c r="BX56"/>
       <c r="BY56"/>
       <c r="BZ56"/>
-      <c r="CA56">
+      <c r="CA56"/>
+      <c r="CB56"/>
+      <c r="CC56">
         <v>602.0</v>
       </c>
-      <c r="CB56"/>
-      <c r="CC56"/>
+      <c r="CD56"/>
+      <c r="CE56"/>
     </row>
-    <row r="57" spans="1:81">
+    <row r="57" spans="1:83">
       <c r="A57" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B57">
+        <v>6890660.0</v>
+      </c>
+      <c r="C57">
+        <v>6727846.0</v>
+      </c>
+      <c r="D57">
         <v>6066071.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>3732950.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>3518671.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>3173552.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>3006131.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>2253954.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>7843558.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>7166612.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>7563771.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>6900566.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>2432819.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>2461730.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>2504881.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>2425491.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>1794887.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>1796789.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>1728043.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>1463199.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>1373616.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>1718053.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>1555453.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>1452715.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>1324684.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>1224686.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>1224686.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>944902.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>914015.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>780928.0</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>1235272.0</v>
       </c>
-      <c r="AE57">
+      <c r="AG57">
         <v>639426.0</v>
       </c>
-      <c r="AF57">
+      <c r="AH57">
         <v>533939.0</v>
       </c>
-      <c r="AG57">
+      <c r="AI57">
         <v>389923.0</v>
       </c>
-      <c r="AH57">
+      <c r="AJ57">
         <v>389923.0</v>
       </c>
-      <c r="AI57">
+      <c r="AK57">
         <v>1237532.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AL57">
         <v>625239.0</v>
       </c>
-      <c r="AK57">
+      <c r="AM57">
         <v>625239.0</v>
       </c>
-      <c r="AL57">
+      <c r="AN57">
         <v>551927.0</v>
       </c>
-      <c r="AM57">
+      <c r="AO57">
         <v>322919.0</v>
       </c>
-      <c r="AN57">
+      <c r="AP57">
         <v>294409.0</v>
       </c>
-      <c r="AO57">
+      <c r="AQ57">
         <v>306103.0</v>
       </c>
-      <c r="AP57">
+      <c r="AR57">
         <v>309069.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AS57">
         <v>326089.0</v>
       </c>
-      <c r="AR57">
+      <c r="AT57">
         <v>2435.0</v>
       </c>
-      <c r="AS57">
+      <c r="AU57">
         <v>1922.0</v>
       </c>
-      <c r="AT57">
+      <c r="AV57">
         <v>3762.0</v>
       </c>
-      <c r="AU57">
+      <c r="AW57">
         <v>6904.0</v>
       </c>
-      <c r="AV57">
+      <c r="AX57">
         <v>972.0</v>
       </c>
-      <c r="AW57"/>
-      <c r="AX57">
+      <c r="AY57"/>
+      <c r="AZ57">
         <v>2436.0</v>
       </c>
-      <c r="AY57">
+      <c r="BA57">
         <v>8299.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BB57">
         <v>1530.0</v>
       </c>
-      <c r="BA57"/>
-[...1 lines deleted...]
-      <c r="BC57">
+      <c r="BC57"/>
+      <c r="BD57"/>
+      <c r="BE57">
         <v>6591.0</v>
       </c>
-      <c r="BD57">
+      <c r="BF57">
         <v>2.0</v>
       </c>
-      <c r="BE57">
+      <c r="BG57">
         <v>1516.0</v>
       </c>
-      <c r="BF57">
+      <c r="BH57">
         <v>464.0</v>
       </c>
-      <c r="BG57">
+      <c r="BI57">
         <v>5383.0</v>
       </c>
-      <c r="BH57">
+      <c r="BJ57">
         <v>1556.0</v>
       </c>
-      <c r="BI57">
+      <c r="BK57">
         <v>575.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BL57">
         <v>2500.0</v>
       </c>
-      <c r="BK57">
+      <c r="BM57">
         <v>5597.0</v>
       </c>
-      <c r="BL57">
+      <c r="BN57">
         <v>75.0</v>
       </c>
-      <c r="BM57">
+      <c r="BO57">
         <v>10342.0</v>
       </c>
-      <c r="BN57">
+      <c r="BP57">
         <v>635.0</v>
       </c>
-      <c r="BO57">
+      <c r="BQ57">
         <v>635.0</v>
       </c>
-      <c r="BP57">
+      <c r="BR57">
         <v>631382.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BS57">
         <v>595972.0</v>
       </c>
-      <c r="BR57">
+      <c r="BT57">
         <v>587541.0</v>
       </c>
-      <c r="BS57">
+      <c r="BU57">
         <v>563972.0</v>
       </c>
-      <c r="BT57">
+      <c r="BV57">
         <v>555395.0</v>
       </c>
-      <c r="BU57">
+      <c r="BW57">
         <v>531826.0</v>
       </c>
-      <c r="BV57">
+      <c r="BX57">
         <v>523249.0</v>
       </c>
-      <c r="BW57"/>
-      <c r="BX57">
+      <c r="BY57"/>
+      <c r="BZ57">
         <v>491103.0</v>
       </c>
-      <c r="BY57">
+      <c r="CA57">
         <v>467534.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CB57">
         <v>459107.0</v>
       </c>
-      <c r="CA57">
+      <c r="CC57">
         <v>451214.0</v>
       </c>
-      <c r="CB57"/>
-      <c r="CC57"/>
+      <c r="CD57"/>
+      <c r="CE57"/>
     </row>
-    <row r="58" spans="1:81">
+    <row r="58" spans="1:83">
       <c r="A58" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B58">
+        <v>7903793.0</v>
+      </c>
+      <c r="C58">
+        <v>7837853.0</v>
+      </c>
+      <c r="D58">
         <v>7269230.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>6263579.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>6537505.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>8323029.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>8576083.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>8039405.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>8390124.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>7775373.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>8207186.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>7593855.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>8513131.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>8645876.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>8790307.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>8809707.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>2059135.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>2113777.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>2096474.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>1883568.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>1381888.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>1732677.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>1576272.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>1525351.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>1363869.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>1266863.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>1266863.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>944902.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>914015.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>780928.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>1235272.0</v>
       </c>
-      <c r="AE58">
+      <c r="AG58">
         <v>639426.0</v>
       </c>
-      <c r="AF58">
+      <c r="AH58">
         <v>533939.0</v>
       </c>
-      <c r="AG58">
+      <c r="AI58">
         <v>436236.0</v>
       </c>
-      <c r="AH58">
+      <c r="AJ58">
         <v>436236.0</v>
       </c>
-      <c r="AI58">
+      <c r="AK58">
         <v>1341616.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AL58">
         <v>664239.0</v>
       </c>
-      <c r="AK58">
+      <c r="AM58">
         <v>664239.0</v>
       </c>
-      <c r="AL58">
+      <c r="AN58">
         <v>551927.0</v>
       </c>
-      <c r="AM58">
+      <c r="AO58">
         <v>322919.0</v>
       </c>
-      <c r="AN58">
+      <c r="AP58">
         <v>299053.0</v>
       </c>
-      <c r="AO58">
+      <c r="AQ58">
         <v>306103.0</v>
       </c>
-      <c r="AP58">
+      <c r="AR58">
         <v>309069.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AS58">
         <v>326089.0</v>
       </c>
-      <c r="AR58">
+      <c r="AT58">
         <v>2435.0</v>
       </c>
-      <c r="AS58">
+      <c r="AU58">
         <v>1922.0</v>
       </c>
-      <c r="AT58">
+      <c r="AV58">
         <v>3762.0</v>
       </c>
-      <c r="AU58">
+      <c r="AW58">
         <v>972.0</v>
       </c>
-      <c r="AV58">
+      <c r="AX58">
         <v>972.0</v>
       </c>
-      <c r="AW58">
+      <c r="AY58">
         <v>-910.0</v>
       </c>
-      <c r="AX58">
+      <c r="AZ58">
         <v>2436.0</v>
       </c>
-      <c r="AY58">
+      <c r="BA58">
         <v>1530.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BB58">
         <v>1530.0</v>
       </c>
-      <c r="BA58">
+      <c r="BC58">
         <v>-328.0</v>
       </c>
-      <c r="BB58">
+      <c r="BD58">
         <v>-333.0</v>
       </c>
-      <c r="BC58">
+      <c r="BE58">
         <v>6591.0</v>
       </c>
-      <c r="BD58">
+      <c r="BF58">
         <v>2.0</v>
       </c>
-      <c r="BE58">
+      <c r="BG58">
         <v>1516.0</v>
       </c>
-      <c r="BF58">
+      <c r="BH58">
         <v>464.0</v>
       </c>
-      <c r="BG58">
+      <c r="BI58">
         <v>1556.0</v>
       </c>
-      <c r="BH58">
+      <c r="BJ58">
         <v>1556.0</v>
       </c>
-      <c r="BI58">
+      <c r="BK58">
         <v>12319.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BL58">
         <v>9462.0</v>
       </c>
-      <c r="BK58">
+      <c r="BM58">
         <v>5597.0</v>
       </c>
-      <c r="BL58">
+      <c r="BN58">
         <v>75.0</v>
       </c>
-      <c r="BM58">
+      <c r="BO58">
         <v>25472.0</v>
       </c>
-      <c r="BN58">
+      <c r="BP58">
         <v>12957.0</v>
       </c>
-      <c r="BO58">
+      <c r="BQ58">
         <v>635.0</v>
       </c>
-      <c r="BP58">
+      <c r="BR58">
         <v>631382.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BS58">
         <v>595972.0</v>
       </c>
-      <c r="BR58">
+      <c r="BT58">
         <v>587541.0</v>
       </c>
-      <c r="BS58">
+      <c r="BU58">
         <v>563972.0</v>
       </c>
-      <c r="BT58">
+      <c r="BV58">
         <v>555395.0</v>
       </c>
-      <c r="BU58">
+      <c r="BW58">
         <v>531826.0</v>
       </c>
-      <c r="BV58">
+      <c r="BX58">
         <v>523249.0</v>
       </c>
-      <c r="BW58"/>
-      <c r="BX58">
+      <c r="BY58"/>
+      <c r="BZ58">
         <v>491103.0</v>
       </c>
-      <c r="BY58">
+      <c r="CA58">
         <v>467534.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CB58">
         <v>459107.0</v>
       </c>
-      <c r="CA58">
+      <c r="CC58">
         <v>451214.0</v>
       </c>
-      <c r="CB58"/>
-      <c r="CC58"/>
+      <c r="CD58"/>
+      <c r="CE58"/>
     </row>
-    <row r="59" spans="1:81">
+    <row r="59" spans="1:83">
       <c r="A59" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
@@ -12471,263 +12854,271 @@
       <c r="BE59"/>
       <c r="BF59"/>
       <c r="BG59"/>
       <c r="BH59"/>
       <c r="BI59"/>
       <c r="BJ59"/>
       <c r="BK59"/>
       <c r="BL59"/>
       <c r="BM59"/>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
+      <c r="CD59"/>
+      <c r="CE59"/>
     </row>
-    <row r="60" spans="1:81">
+    <row r="60" spans="1:83">
       <c r="A60" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B60">
+        <v>19978585.0</v>
+      </c>
+      <c r="C60">
+        <v>22931905.0</v>
+      </c>
+      <c r="D60">
         <v>20291784.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>17316558.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>20125497.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>17413631.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>16363075.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>19146093.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>18900719.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>18178543.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>16414305.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>19397375.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>21583101.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>24118254.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>26928996.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>29407755.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>31902268.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>34180322.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>36507860.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>12532106.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>8828006.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>169475.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>-444263.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>-782622.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>-882561.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>-418914.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>-418914.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>-341793.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>-310868.0</v>
       </c>
-      <c r="AC60"/>
-      <c r="AD60">
+      <c r="AE60"/>
+      <c r="AF60">
         <v>-524958.0</v>
       </c>
-      <c r="AE60">
+      <c r="AG60">
         <v>197313.0</v>
       </c>
-      <c r="AF60">
+      <c r="AH60">
         <v>371531.0</v>
       </c>
-      <c r="AG60">
+      <c r="AI60">
         <v>195160.0</v>
       </c>
-      <c r="AH60"/>
-      <c r="AI60">
+      <c r="AJ60"/>
+      <c r="AK60">
         <v>-1004867.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AL60">
         <v>-370702.0</v>
       </c>
-      <c r="AK60"/>
-      <c r="AL60">
+      <c r="AM60"/>
+      <c r="AN60">
         <v>-320183.0</v>
       </c>
-      <c r="AM60">
+      <c r="AO60">
         <v>-92241.0</v>
       </c>
-      <c r="AN60"/>
-      <c r="AO60">
+      <c r="AP60"/>
+      <c r="AQ60">
         <v>1305198.0</v>
       </c>
-      <c r="AP60">
+      <c r="AR60">
         <v>2206633.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AS60">
         <v>241145.0</v>
       </c>
-      <c r="AR60">
+      <c r="AT60">
         <v>-2126.0</v>
       </c>
-      <c r="AS60">
+      <c r="AU60">
         <v>-882.0</v>
       </c>
-      <c r="AT60">
+      <c r="AV60">
         <v>-3257.0</v>
       </c>
-      <c r="AU60">
+      <c r="AW60">
         <v>10.0</v>
       </c>
-      <c r="AV60">
+      <c r="AX60">
         <v>10.0</v>
       </c>
-      <c r="AW60">
+      <c r="AY60">
         <v>910.0</v>
       </c>
-      <c r="AX60">
+      <c r="AZ60">
         <v>-2170.0</v>
       </c>
-      <c r="AY60">
+      <c r="BA60">
         <v>-7226.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BB60">
         <v>-1212.0</v>
       </c>
-      <c r="BA60">
+      <c r="BC60">
         <v>328.0</v>
       </c>
-      <c r="BB60">
+      <c r="BD60">
         <v>333.0</v>
       </c>
-      <c r="BC60">
+      <c r="BE60">
         <v>-4967.0</v>
       </c>
-      <c r="BD60">
+      <c r="BF60">
         <v>-2.0</v>
       </c>
-      <c r="BE60">
+      <c r="BG60">
         <v>-125.0</v>
       </c>
-      <c r="BF60">
+      <c r="BH60">
         <v>-26.0</v>
       </c>
-      <c r="BG60">
+      <c r="BI60">
         <v>-5228.0</v>
       </c>
-      <c r="BH60">
+      <c r="BJ60">
         <v>-886.0</v>
       </c>
-      <c r="BI60">
+      <c r="BK60">
         <v>-11669.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BL60">
         <v>-8874.0</v>
       </c>
-      <c r="BK60">
+      <c r="BM60">
         <v>-5597.0</v>
       </c>
-      <c r="BL60">
+      <c r="BN60">
         <v>-75.0</v>
       </c>
-      <c r="BM60">
+      <c r="BO60">
         <v>-25472.0</v>
       </c>
-      <c r="BN60">
+      <c r="BP60">
         <v>-12957.0</v>
       </c>
-      <c r="BO60"/>
-      <c r="BP60"/>
       <c r="BQ60"/>
       <c r="BR60"/>
       <c r="BS60"/>
       <c r="BT60"/>
       <c r="BU60"/>
       <c r="BV60"/>
       <c r="BW60"/>
       <c r="BX60"/>
       <c r="BY60"/>
       <c r="BZ60"/>
-      <c r="CA60">
+      <c r="CA60"/>
+      <c r="CB60"/>
+      <c r="CC60">
         <v>-450612.0</v>
       </c>
-      <c r="CB60"/>
-      <c r="CC60"/>
+      <c r="CD60"/>
+      <c r="CE60"/>
     </row>
-    <row r="61" spans="1:81">
+    <row r="61" spans="1:83">
       <c r="A61" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
@@ -12765,54 +13156,56 @@
       <c r="BE61"/>
       <c r="BF61"/>
       <c r="BG61"/>
       <c r="BH61"/>
       <c r="BI61"/>
       <c r="BJ61"/>
       <c r="BK61"/>
       <c r="BL61"/>
       <c r="BM61"/>
       <c r="BN61"/>
       <c r="BO61"/>
       <c r="BP61"/>
       <c r="BQ61"/>
       <c r="BR61"/>
       <c r="BS61"/>
       <c r="BT61"/>
       <c r="BU61"/>
       <c r="BV61"/>
       <c r="BW61"/>
       <c r="BX61"/>
       <c r="BY61"/>
       <c r="BZ61"/>
       <c r="CA61"/>
       <c r="CB61"/>
       <c r="CC61"/>
+      <c r="CD61"/>
+      <c r="CE61"/>
     </row>
-    <row r="62" spans="1:81">
+    <row r="62" spans="1:83">
       <c r="A62" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
@@ -12850,107 +13243,110 @@
       <c r="BE62"/>
       <c r="BF62"/>
       <c r="BG62"/>
       <c r="BH62"/>
       <c r="BI62"/>
       <c r="BJ62"/>
       <c r="BK62"/>
       <c r="BL62"/>
       <c r="BM62"/>
       <c r="BN62"/>
       <c r="BO62"/>
       <c r="BP62"/>
       <c r="BQ62"/>
       <c r="BR62"/>
       <c r="BS62"/>
       <c r="BT62"/>
       <c r="BU62"/>
       <c r="BV62"/>
       <c r="BW62"/>
       <c r="BX62"/>
       <c r="BY62"/>
       <c r="BZ62"/>
       <c r="CA62"/>
       <c r="CB62"/>
       <c r="CC62"/>
+      <c r="CD62"/>
+      <c r="CE62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:X32"/>
+  <dimension ref="A1:Y32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24">
+    <row r="1" spans="1:25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -12979,2243 +13375,2331 @@
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
+      <c r="Y1" t="s">
+        <v>24</v>
+      </c>
     </row>
-    <row r="2" spans="1:24">
+    <row r="2" spans="1:25">
       <c r="A2" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B2">
+        <v>11626831.0</v>
+      </c>
+      <c r="C2">
         <v>7578729.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1289118.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>56967.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>350702.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>298996.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1687858.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>384908.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>231771.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>334060.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>532581.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>435401.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>19098.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>159845.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>11908.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>13555.0</v>
       </c>
-      <c r="Q2"/>
       <c r="R2"/>
       <c r="S2"/>
       <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>
       <c r="W2"/>
       <c r="X2"/>
+      <c r="Y2"/>
     </row>
-    <row r="3" spans="1:24">
+    <row r="3" spans="1:25">
       <c r="A3" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B3">
+        <v>1834308.0</v>
+      </c>
+      <c r="C3">
         <v>1753285.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>1109742.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>486582.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>66876.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>26962.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>11438.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>1516.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>1290.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>998.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>882.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>286.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>209.0</v>
       </c>
       <c r="N3">
         <v>209.0</v>
       </c>
-      <c r="O3"/>
+      <c r="O3">
+        <v>209.0</v>
+      </c>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
+      <c r="Y3"/>
     </row>
-    <row r="4" spans="1:24">
+    <row r="4" spans="1:25">
       <c r="A4" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
+      <c r="Y4"/>
     </row>
-    <row r="5" spans="1:24">
+    <row r="5" spans="1:25">
       <c r="A5" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B5">
+        <v>-18521287.0</v>
+      </c>
+      <c r="C5">
         <v>-15437694.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-14312744.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-12045710.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-7602162.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-801371.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-287073.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-1707075.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-3389799.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-354561.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-3464084.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-479341.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-19098.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-22554.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-11908.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-13555.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-27777.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-10719.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1620.0</v>
       </c>
       <c r="T5">
         <v>-1620.0</v>
       </c>
       <c r="U5">
         <v>-1620.0</v>
       </c>
       <c r="V5">
+        <v>-1620.0</v>
+      </c>
+      <c r="W5">
         <v>-1470.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-10719.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-26330.0</v>
       </c>
     </row>
-    <row r="6" spans="1:24">
+    <row r="6" spans="1:25">
       <c r="A6" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B6">
+        <v>-16686979.0</v>
+      </c>
+      <c r="C6">
         <v>-13684409.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-13203002.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-11559128.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-7535286.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-774409.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-275635.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-1705559.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-3388509.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-353563.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-3463202.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-479055.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-19098.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-22554.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-11908.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-13555.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-27777.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-13315.0</v>
       </c>
-      <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
-      <c r="X6">
+      <c r="X6"/>
+      <c r="Y6">
         <v>-26330.0</v>
       </c>
     </row>
-    <row r="7" spans="1:24">
+    <row r="7" spans="1:25">
       <c r="A7" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
+      <c r="Y7"/>
     </row>
-    <row r="8" spans="1:24">
+    <row r="8" spans="1:25">
       <c r="A8" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
+      <c r="Y8"/>
     </row>
-    <row r="9" spans="1:24">
+    <row r="9" spans="1:25">
       <c r="A9" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B9">
+        <v>4474907.0</v>
+      </c>
+      <c r="C9">
         <v>905650.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>240514.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>59535.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-46952.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>47148.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>238547.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>96613.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>176930.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>27063.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>119086.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>157603.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-19098.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>118970.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-11908.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-13555.0</v>
       </c>
-      <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
+      <c r="Y9"/>
     </row>
-    <row r="10" spans="1:24">
+    <row r="10" spans="1:25">
       <c r="A10" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B10">
+        <v>-19352297.0</v>
+      </c>
+      <c r="C10">
         <v>-16163789.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-14928958.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-12534414.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-7897085.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-1187620.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-359033.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-1763036.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-3403106.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-1136220.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-3487757.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-479341.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-19098.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-22554.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-11908.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-13555.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>360318.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-41245.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-32146.0</v>
       </c>
       <c r="T10">
         <v>-32146.0</v>
       </c>
       <c r="U10">
         <v>-32146.0</v>
       </c>
       <c r="V10">
+        <v>-32146.0</v>
+      </c>
+      <c r="W10">
         <v>-31996.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-41245.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-60100.0</v>
       </c>
     </row>
-    <row r="11" spans="1:24">
+    <row r="11" spans="1:25">
       <c r="A11" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B11"/>
-      <c r="C11">
+      <c r="C11"/>
+      <c r="D11">
         <v>800778.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>-312793.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>294923.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>386249.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>71961.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>580252.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>1457137.0</v>
       </c>
-      <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>48129.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>8376.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>1927.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>1737.0</v>
       </c>
-      <c r="O11"/>
       <c r="P11"/>
-      <c r="Q11">
+      <c r="Q11"/>
+      <c r="R11">
         <v>-388095.0</v>
       </c>
-      <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
+      <c r="Y11"/>
     </row>
-    <row r="12" spans="1:24">
+    <row r="12" spans="1:25">
       <c r="A12" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B12">
+        <v>592755.0</v>
+      </c>
+      <c r="C12">
         <v>726095.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>616214.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>488704.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>294923.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>386249.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>71961.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>55966.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>170122.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>0.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>23674.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>3736.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="N12">
         <v>0.0</v>
       </c>
       <c r="O12">
         <v>0.0</v>
       </c>
       <c r="P12">
         <v>0.0</v>
       </c>
       <c r="Q12">
+        <v>0.0</v>
+      </c>
+      <c r="R12">
         <v>388095.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>30526.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="T12">
         <v>0.0</v>
       </c>
       <c r="U12">
         <v>0.0</v>
       </c>
       <c r="V12">
         <v>0.0</v>
       </c>
       <c r="W12">
         <v>0.0</v>
       </c>
       <c r="X12">
+        <v>0.0</v>
+      </c>
+      <c r="Y12">
         <v>33770.0</v>
       </c>
     </row>
-    <row r="13" spans="1:24">
+    <row r="13" spans="1:25">
       <c r="A13" t="s">
-        <v>154</v>
-[...1 lines deleted...]
-      <c r="B13">
+        <v>156</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13">
         <v>37492.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>239353.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>212290.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>3694.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>0.0</v>
       </c>
-      <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
+      <c r="Y13"/>
     </row>
-    <row r="14" spans="1:24">
+    <row r="14" spans="1:25">
       <c r="A14" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
+      <c r="Y14"/>
     </row>
-    <row r="15" spans="1:24">
+    <row r="15" spans="1:25">
       <c r="A15" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B15">
+        <v>-19352297.0</v>
+      </c>
+      <c r="C15">
         <v>-16163789.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-14928958.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-12534414.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-7897085.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-1187620.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-359034.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-1763038.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-3403106.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-1136220.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-3487757.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-479341.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-19098.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-22554.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-11908.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-13555.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>360318.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-41245.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-32146.0</v>
       </c>
       <c r="T15">
         <v>-32146.0</v>
       </c>
       <c r="U15">
         <v>-32146.0</v>
       </c>
       <c r="V15">
+        <v>-32146.0</v>
+      </c>
+      <c r="W15">
         <v>-31996.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-41245.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-60100.0</v>
       </c>
     </row>
-    <row r="16" spans="1:24">
+    <row r="16" spans="1:25">
       <c r="A16" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16">
         <v>-12534414.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-7897085.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-1187620.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-359034.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>-1763038.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>-3403106.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>-1136220.0</v>
       </c>
-      <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
+      <c r="Y16"/>
     </row>
-    <row r="17" spans="1:24">
+    <row r="17" spans="1:25">
       <c r="A17" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B17">
+        <v>-19352297.0</v>
+      </c>
+      <c r="C17">
         <v>-16163789.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-14928958.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-12534414.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-7897085.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-1187620.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-414607.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-1763036.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-3403106.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-1136220.0</v>
       </c>
-      <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
+      <c r="Y17"/>
     </row>
-    <row r="18" spans="1:24">
+    <row r="18" spans="1:25">
       <c r="A18" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B18">
+        <v>-592755.0</v>
+      </c>
+      <c r="C18">
         <v>-688603.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-376861.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-276414.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-291229.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-386249.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-71961.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-55966.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-170122.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-201882.0</v>
       </c>
-      <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
+      <c r="Y18"/>
     </row>
-    <row r="19" spans="1:24">
+    <row r="19" spans="1:25">
       <c r="A19" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
+      <c r="Y19"/>
     </row>
-    <row r="20" spans="1:24">
+    <row r="20" spans="1:25">
       <c r="A20" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
+      <c r="Y20"/>
     </row>
-    <row r="21" spans="1:24">
+    <row r="21" spans="1:25">
       <c r="A21" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B21">
+        <v>-18521287.0</v>
+      </c>
+      <c r="C21">
         <v>-15465834.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-14736661.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-12773715.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-7561731.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-986239.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-537851.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-1211127.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-1780498.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-354561.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-3415954.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-467386.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-19098.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-22554.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-11908.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-13555.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-27777.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-10719.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1620.0</v>
       </c>
       <c r="T21">
         <v>-1620.0</v>
       </c>
       <c r="U21">
         <v>-1620.0</v>
       </c>
       <c r="V21">
+        <v>-1620.0</v>
+      </c>
+      <c r="W21">
         <v>-1470.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-10719.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-26330.0</v>
       </c>
     </row>
-    <row r="22" spans="1:24">
+    <row r="22" spans="1:25">
       <c r="A22" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
+      <c r="Y22"/>
     </row>
-    <row r="23" spans="1:24">
+    <row r="23" spans="1:25">
       <c r="A23" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B23">
+        <v>34623025.0</v>
+      </c>
+      <c r="C23">
         <v>23950213.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>16266293.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>12890217.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>7865481.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1332383.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>2464256.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1692648.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>2184548.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>715684.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>4067621.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1060390.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>19098.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>22554.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>11908.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>13555.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>27777.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>10719.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1620.0</v>
       </c>
       <c r="T23">
         <v>1620.0</v>
       </c>
       <c r="U23">
         <v>1620.0</v>
       </c>
       <c r="V23">
+        <v>1620.0</v>
+      </c>
+      <c r="W23">
         <v>1470.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>10719.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>26330.0</v>
       </c>
     </row>
-    <row r="24" spans="1:24">
+    <row r="24" spans="1:25">
       <c r="A24" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
+      <c r="Y24"/>
     </row>
-    <row r="25" spans="1:24">
+    <row r="25" spans="1:25">
       <c r="A25" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B25">
+        <v>1834308.0</v>
+      </c>
+      <c r="C25">
         <v>1753285.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>1109742.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>486582.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>211740.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>26962.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>11439.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>1516.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>1290.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
+      <c r="Y25"/>
     </row>
-    <row r="26" spans="1:24">
+    <row r="26" spans="1:25">
       <c r="A26" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B26">
+        <v>1538923.0</v>
+      </c>
+      <c r="C26">
         <v>2289940.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>1669318.0</v>
       </c>
-      <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
-      <c r="K26">
+      <c r="K26"/>
+      <c r="L26">
         <v>47348.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>4932.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>659.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>2041.0</v>
       </c>
-      <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
+      <c r="Y26"/>
     </row>
-    <row r="27" spans="1:24">
+    <row r="27" spans="1:25">
       <c r="A27" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B27">
+        <v>6947671.0</v>
+      </c>
+      <c r="C27">
         <v>2386504.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>1483054.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>2446266.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>1386692.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>148008.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>50159.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>90567.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>3715.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>62013.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>203845.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>163942.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>85266.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>49964.0</v>
       </c>
-      <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
+      <c r="Y27"/>
     </row>
-    <row r="28" spans="1:24">
+    <row r="28" spans="1:25">
       <c r="A28" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B28">
+        <v>14806326.0</v>
+      </c>
+      <c r="C28">
         <v>11709925.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>11827496.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>10397445.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>6123922.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>881583.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>809693.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>1132867.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>1949062.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>319611.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>3279368.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>155990.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>19098.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>22554.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>11908.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>13555.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>27777.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>10719.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1620.0</v>
       </c>
       <c r="T28">
         <v>1620.0</v>
       </c>
-      <c r="U28"/>
+      <c r="U28">
+        <v>1620.0</v>
+      </c>
       <c r="V28"/>
-      <c r="W28">
+      <c r="W28"/>
+      <c r="X28">
         <v>10719.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>26330.0</v>
       </c>
     </row>
-    <row r="29" spans="1:24">
+    <row r="29" spans="1:25">
       <c r="A29" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
+      <c r="Y29"/>
     </row>
-    <row r="30" spans="1:24">
+    <row r="30" spans="1:25">
       <c r="A30" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B30">
+        <v>22996194.0</v>
+      </c>
+      <c r="C30">
         <v>16371484.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>14977175.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>12833250.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>7514779.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>1033387.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>776399.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>1307740.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>1952777.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>381624.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>3535040.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>624989.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>19098.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>22554.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>11908.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>13555.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>27777.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>10719.0</v>
       </c>
-      <c r="S30"/>
       <c r="T30"/>
       <c r="U30"/>
       <c r="V30"/>
       <c r="W30"/>
-      <c r="X30">
+      <c r="X30"/>
+      <c r="Y30">
         <v>26330.0</v>
       </c>
     </row>
-    <row r="31" spans="1:24">
+    <row r="31" spans="1:25">
       <c r="A31" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B31">
+        <v>-831010.0</v>
+      </c>
+      <c r="C31">
         <v>-697955.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-192297.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>239301.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-335354.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-201381.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>178818.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-551911.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-1622608.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>781659.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-61953.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-11955.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>19098.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>7257.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>11908.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>13555.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>388095.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-30526.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>30526.0</v>
       </c>
       <c r="T31">
         <v>30526.0</v>
       </c>
       <c r="U31">
         <v>30526.0</v>
       </c>
       <c r="V31">
         <v>30526.0</v>
       </c>
       <c r="W31">
         <v>30526.0</v>
       </c>
       <c r="X31">
+        <v>30526.0</v>
+      </c>
+      <c r="Y31">
         <v>-33770.0</v>
       </c>
     </row>
-    <row r="32" spans="1:24">
+    <row r="32" spans="1:25">
       <c r="A32" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B32">
+        <v>16101738.0</v>
+      </c>
+      <c r="C32">
         <v>8484379.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>1529632.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>116502.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>303750.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>346144.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>1926405.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>481521.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>408701.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>361123.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>651667.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>593004.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>465812.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>278815.0</v>
       </c>
-      <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
+      <c r="Y32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CC32"/>
+  <dimension ref="A1:CE32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:81">
+    <row r="1" spans="1:83">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C1" t="s">
-        <v>86</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>87</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>88</v>
       </c>
       <c r="F1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="G1" t="s">
-        <v>89</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>90</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>91</v>
       </c>
       <c r="J1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="K1" t="s">
-        <v>92</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>93</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>94</v>
       </c>
       <c r="N1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="O1" t="s">
-        <v>95</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>96</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>97</v>
       </c>
       <c r="R1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="S1" t="s">
-        <v>98</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>99</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>100</v>
       </c>
       <c r="V1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="W1" t="s">
-        <v>101</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>102</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>103</v>
       </c>
       <c r="Z1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="AA1" t="s">
-        <v>104</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>105</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>106</v>
       </c>
       <c r="AD1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="AE1" t="s">
-        <v>107</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>108</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>109</v>
       </c>
       <c r="AH1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="AI1" t="s">
-        <v>110</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
-        <v>9</v>
+        <v>111</v>
       </c>
       <c r="AK1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="AL1" t="s">
-        <v>112</v>
+        <v>10</v>
       </c>
       <c r="AM1" t="s">
         <v>113</v>
       </c>
       <c r="AN1" t="s">
-        <v>10</v>
+        <v>114</v>
       </c>
       <c r="AO1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="AP1" t="s">
-        <v>115</v>
+        <v>11</v>
       </c>
       <c r="AQ1" t="s">
         <v>116</v>
       </c>
       <c r="AR1" t="s">
         <v>117</v>
       </c>
       <c r="AS1" t="s">
         <v>118</v>
       </c>
       <c r="AT1" t="s">
         <v>119</v>
       </c>
       <c r="AU1" t="s">
-        <v>12</v>
+        <v>120</v>
       </c>
       <c r="AV1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="AW1" t="s">
-        <v>121</v>
+        <v>13</v>
       </c>
       <c r="AX1" t="s">
         <v>122</v>
       </c>
       <c r="AY1" t="s">
-        <v>13</v>
+        <v>123</v>
       </c>
       <c r="AZ1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="BA1" t="s">
-        <v>124</v>
+        <v>14</v>
       </c>
       <c r="BB1" t="s">
         <v>125</v>
       </c>
       <c r="BC1" t="s">
-        <v>14</v>
+        <v>126</v>
       </c>
       <c r="BD1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="BE1" t="s">
-        <v>127</v>
+        <v>15</v>
       </c>
       <c r="BF1" t="s">
         <v>128</v>
       </c>
       <c r="BG1" t="s">
-        <v>15</v>
+        <v>129</v>
       </c>
       <c r="BH1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="BI1" t="s">
-        <v>130</v>
+        <v>16</v>
       </c>
       <c r="BJ1" t="s">
         <v>131</v>
       </c>
       <c r="BK1" t="s">
-        <v>16</v>
+        <v>132</v>
       </c>
       <c r="BL1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="BM1" t="s">
-        <v>133</v>
+        <v>17</v>
       </c>
       <c r="BN1" t="s">
         <v>134</v>
       </c>
       <c r="BO1" t="s">
-        <v>17</v>
+        <v>135</v>
       </c>
       <c r="BP1" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="BQ1" t="s">
         <v>18</v>
       </c>
       <c r="BR1" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="BS1" t="s">
         <v>19</v>
       </c>
       <c r="BT1" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="BU1" t="s">
         <v>20</v>
       </c>
       <c r="BV1" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="BW1" t="s">
         <v>21</v>
       </c>
       <c r="BX1" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="BY1" t="s">
         <v>22</v>
       </c>
       <c r="BZ1" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="CA1" t="s">
         <v>23</v>
       </c>
       <c r="CB1" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="CC1" t="s">
-        <v>142</v>
+        <v>24</v>
+      </c>
+      <c r="CD1" t="s">
+        <v>143</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>144</v>
       </c>
     </row>
-    <row r="2" spans="1:81">
+    <row r="2" spans="1:83">
       <c r="A2" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B2">
+        <v>2458854.0</v>
+      </c>
+      <c r="C2">
+        <v>3315113.0</v>
+      </c>
+      <c r="D2">
         <v>3445088.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>3022846.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>1843784.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>2603452.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>2875186.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>1624910.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>475181.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>747277.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>368796.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>153288.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>19757.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>-1599.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>12602.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>7987.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>37977.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>71338.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>81810.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>137333.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>60221.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>118968.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>94134.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>58883.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>214707.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>668516.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>668516.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>371686.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>432948.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>79635.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>54270.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>111066.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>80902.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>17296.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>17296.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>103449.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>128025.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>128025.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>15369.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>87217.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>184393.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>130181.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>155721.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>62286.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>171503.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>168686.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>168719.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>86851.0</v>
       </c>
-      <c r="AV2"/>
-[...1 lines deleted...]
-      <c r="AX2">
+      <c r="AX2"/>
+      <c r="AY2"/>
+      <c r="AZ2">
         <v>2478.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>6779.0</v>
       </c>
-      <c r="AZ2"/>
-[...1 lines deleted...]
-      <c r="BB2">
+      <c r="BB2"/>
+      <c r="BC2"/>
+      <c r="BD2">
         <v>3370.0</v>
       </c>
-      <c r="BC2"/>
-      <c r="BD2"/>
       <c r="BE2"/>
       <c r="BF2"/>
       <c r="BG2"/>
       <c r="BH2"/>
       <c r="BI2"/>
       <c r="BJ2"/>
       <c r="BK2"/>
       <c r="BL2"/>
       <c r="BM2"/>
       <c r="BN2"/>
       <c r="BO2"/>
       <c r="BP2"/>
       <c r="BQ2"/>
       <c r="BR2"/>
       <c r="BS2"/>
       <c r="BT2"/>
       <c r="BU2"/>
       <c r="BV2"/>
       <c r="BW2"/>
       <c r="BX2"/>
       <c r="BY2"/>
       <c r="BZ2"/>
       <c r="CA2"/>
       <c r="CB2"/>
       <c r="CC2"/>
+      <c r="CD2"/>
+      <c r="CE2"/>
     </row>
-    <row r="3" spans="1:81">
+    <row r="3" spans="1:83">
       <c r="A3" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B3"/>
       <c r="C3">
+        <v>474786.0</v>
+      </c>
+      <c r="D3"/>
+      <c r="E3">
         <v>443902.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>444966.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>733418.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>403895.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>232825.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>383147.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>90186.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>558352.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>266230.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>194974.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>-46512.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>380857.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>99398.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>52839.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>39658.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>76021.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>30171.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>7843.0</v>
       </c>
-      <c r="U3"/>
-      <c r="V3">
+      <c r="W3"/>
+      <c r="X3">
         <v>6815.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>6643.0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>762.0</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>24058.0</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>24058.0</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>478.0</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>473.0</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>-664.0</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>-347.0</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>624.0</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>-33568.0</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>506.0</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>506.0</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>257.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>29.0</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>29.0</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>479.0</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>233.0</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>554.0</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>263.0</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>264.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>153.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>52.0</v>
       </c>
       <c r="AT3">
         <v>52.0</v>
       </c>
       <c r="AU3">
         <v>52.0</v>
       </c>
-      <c r="AV3"/>
-      <c r="AW3"/>
+      <c r="AV3">
+        <v>52.0</v>
+      </c>
+      <c r="AW3">
+        <v>52.0</v>
+      </c>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
+      <c r="CD3"/>
+      <c r="CE3"/>
     </row>
-    <row r="4" spans="1:81">
+    <row r="4" spans="1:83">
       <c r="A4" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -15253,472 +15737,484 @@
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
+      <c r="CD4"/>
+      <c r="CE4"/>
     </row>
-    <row r="5" spans="1:81">
+    <row r="5" spans="1:83">
       <c r="A5" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B5"/>
       <c r="C5">
+        <v>-5833597.0</v>
+      </c>
+      <c r="D5"/>
+      <c r="E5">
         <v>-3606328.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>-4265026.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>-4062184.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>-3905216.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>-3879235.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>-3591059.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>-3509549.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>-3835460.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>-3609562.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-3358171.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-3249061.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-2765319.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-3192304.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-2792514.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-3856241.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-2038167.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-793559.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-992619.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-349253.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-414887.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-133277.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-473552.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>278650.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>278650.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>10689.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>-87311.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-373562.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>-293943.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>-268405.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>-75608.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>-116449.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>-110325.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>-643401.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>-56486.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>-50303.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>-234552.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>-77923.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>-1354843.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>-1223595.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>-818269.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>-24976.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>-3096.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>-7520.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>-7586.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>-9189.0</v>
       </c>
-      <c r="AV5"/>
-      <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
+      <c r="CD5"/>
+      <c r="CE5"/>
     </row>
-    <row r="6" spans="1:81">
+    <row r="6" spans="1:83">
       <c r="A6" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B6">
+        <v>-5744177.0</v>
+      </c>
+      <c r="C6">
+        <v>-5358811.0</v>
+      </c>
+      <c r="D6">
         <v>-4789792.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-3162426.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-3820060.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-3328766.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-3501321.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-3646410.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-3207912.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-3419363.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-3277108.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-3343332.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-3163197.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-3295573.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-2384462.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-3092906.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-2739675.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-3816583.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-1962146.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-763388.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-984776.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-121762.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-408072.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-126634.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-472790.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>302708.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>302708.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>11167.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>-86838.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>-374226.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>-294290.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>-267781.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>-121748.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>-115943.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>-109819.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>-643144.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>-56457.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>-50274.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>-234073.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>-77690.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>-1354289.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>-1223332.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>-818005.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>-24823.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>-3044.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>-3734.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>-3767.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>-6904.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>-5066.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>-4775.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>-2478.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>-6779.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>-3612.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>-3841.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>-3370.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>-11731.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>-2602.0</v>
       </c>
-      <c r="BE6">
+      <c r="BG6">
         <v>-1733.0</v>
       </c>
-      <c r="BF6">
+      <c r="BH6">
         <v>-1998.0</v>
       </c>
-      <c r="BG6">
+      <c r="BI6">
         <v>-5575.0</v>
       </c>
-      <c r="BH6">
+      <c r="BJ6">
         <v>-1961.0</v>
       </c>
-      <c r="BI6">
+      <c r="BK6">
         <v>-2795.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BL6">
         <v>-3277.0</v>
       </c>
-      <c r="BK6">
+      <c r="BM6">
         <v>-5522.0</v>
       </c>
-      <c r="BL6">
+      <c r="BN6">
         <v>1042.0</v>
       </c>
-      <c r="BM6">
+      <c r="BO6">
         <v>-12515.0</v>
       </c>
-      <c r="BN6">
+      <c r="BP6">
         <v>-12322.0</v>
       </c>
-      <c r="BO6">
+      <c r="BQ6">
         <v>-715.0</v>
       </c>
-      <c r="BP6">
+      <c r="BR6">
         <v>-11756.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BS6">
         <v>-799.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-945.0</v>
       </c>
       <c r="BT6">
         <v>-225.0</v>
       </c>
       <c r="BU6">
         <v>-945.0</v>
       </c>
       <c r="BV6">
         <v>-225.0</v>
       </c>
       <c r="BW6">
         <v>-945.0</v>
       </c>
       <c r="BX6">
         <v>-225.0</v>
       </c>
       <c r="BY6">
+        <v>-945.0</v>
+      </c>
+      <c r="BZ6">
+        <v>-225.0</v>
+      </c>
+      <c r="CA6">
         <v>-795.0</v>
       </c>
-      <c r="BZ6"/>
-      <c r="CA6">
+      <c r="CB6"/>
+      <c r="CC6">
         <v>-34.0</v>
       </c>
-      <c r="CB6">
+      <c r="CD6">
         <v>-1855.0</v>
       </c>
-      <c r="CC6">
+      <c r="CE6">
         <v>-19884.0</v>
       </c>
     </row>
-    <row r="7" spans="1:81">
+    <row r="7" spans="1:83">
       <c r="A7" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
@@ -15756,54 +16252,56 @@
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
+      <c r="CD7"/>
+      <c r="CE7"/>
     </row>
-    <row r="8" spans="1:81">
+    <row r="8" spans="1:83">
       <c r="A8" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -15841,908 +16339,930 @@
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
+      <c r="CD8"/>
+      <c r="CE8"/>
     </row>
-    <row r="9" spans="1:81">
+    <row r="9" spans="1:83">
       <c r="A9" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B9">
+        <v>853946.0</v>
+      </c>
+      <c r="C9">
+        <v>1427790.0</v>
+      </c>
+      <c r="D9">
         <v>1568784.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>1082112.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>396221.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>324392.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>247173.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>296629.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>37456.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>92096.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>89687.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>46563.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>12168.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>40662.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>5748.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>3318.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>9807.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>-54885.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>11598.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>48906.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>-52571.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>3556.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>22357.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>7219.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>-247329.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>201537.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>201537.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>145010.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>139330.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>101774.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>-48316.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>32215.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>137737.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>3019.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>3019.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>-21289.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>31563.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>31563.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>10498.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>6291.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>45574.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>21247.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>36375.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>15890.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>-17449.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>161478.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>161445.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>33186.0</v>
       </c>
-      <c r="AV9"/>
-[...1 lines deleted...]
-      <c r="AX9">
+      <c r="AX9"/>
+      <c r="AY9"/>
+      <c r="AZ9">
         <v>-2478.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>-6779.0</v>
       </c>
-      <c r="AZ9"/>
-[...1 lines deleted...]
-      <c r="BB9">
+      <c r="BB9"/>
+      <c r="BC9"/>
+      <c r="BD9">
         <v>-3370.0</v>
       </c>
-      <c r="BC9"/>
-      <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
+      <c r="CD9"/>
+      <c r="CE9"/>
     </row>
-    <row r="10" spans="1:81">
+    <row r="10" spans="1:83">
       <c r="A10" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B10">
+        <v>-5828522.0</v>
+      </c>
+      <c r="C10">
+        <v>-6228670.0</v>
+      </c>
+      <c r="D10">
         <v>-4928679.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>-3734484.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-4460464.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-4300816.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-4134917.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-4013399.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-3714657.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-3658935.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>-3949298.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-3797455.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-3523270.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-3466826.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-2877660.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-3372319.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-2817609.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-3797626.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-2064281.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-811659.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-1223519.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-238179.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-604990.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-192185.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-501183.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>270370.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>270370.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>-1748.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>-126473.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>-481253.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>-302095.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>-288242.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>-228284.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>-118022.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>-118022.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>-736655.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>-70278.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>-70278.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>-241933.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>-87354.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>-1411379.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>-1228518.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>-822174.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>-25686.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>-3044.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>-3734.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>-3767.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>-6779.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>-5066.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>-4775.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>-2478.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>-6779.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>-3612.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>-3841.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>-3370.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>-11731.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>-2602.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>-1733.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>-1998.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>-5575.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>-1961.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>-2795.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BL10">
         <v>-6554.0</v>
       </c>
-      <c r="BK10">
+      <c r="BM10">
         <v>396628.0</v>
       </c>
-      <c r="BL10">
+      <c r="BN10">
         <v>1042.0</v>
       </c>
-      <c r="BM10">
+      <c r="BO10">
         <v>-25030.0</v>
       </c>
-      <c r="BN10">
+      <c r="BP10">
         <v>-12322.0</v>
       </c>
-      <c r="BO10">
+      <c r="BQ10">
         <v>384113.0</v>
       </c>
-      <c r="BP10">
+      <c r="BR10">
         <v>-19387.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BS10">
         <v>-8431.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-8577.0</v>
       </c>
       <c r="BT10">
         <v>-7856.0</v>
       </c>
       <c r="BU10">
         <v>-8577.0</v>
       </c>
       <c r="BV10">
         <v>-7856.0</v>
       </c>
       <c r="BW10">
         <v>-8577.0</v>
       </c>
       <c r="BX10">
         <v>-7856.0</v>
       </c>
       <c r="BY10">
+        <v>-8577.0</v>
+      </c>
+      <c r="BZ10">
+        <v>-7856.0</v>
+      </c>
+      <c r="CA10">
         <v>-8427.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CB10">
         <v>-7632.0</v>
       </c>
-      <c r="CA10">
+      <c r="CC10">
         <v>-8612.0</v>
       </c>
-      <c r="CB10">
+      <c r="CD10">
         <v>-10478.0</v>
       </c>
-      <c r="CC10">
+      <c r="CE10">
         <v>-28078.0</v>
       </c>
     </row>
-    <row r="11" spans="1:81">
+    <row r="11" spans="1:83">
       <c r="A11" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
-      <c r="E11">
-[...1 lines deleted...]
-      </c>
+      <c r="E11"/>
       <c r="F11"/>
       <c r="G11">
+        <v>-3.0</v>
+      </c>
+      <c r="H11"/>
+      <c r="I11">
         <v>5.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>3.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>194056.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>-558352.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>238272.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>158421.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>-248490.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>-16805.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>352.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>-1338.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>68664.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>-11175.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>-5198.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>-4001.0</v>
       </c>
-      <c r="U11"/>
-      <c r="V11">
+      <c r="W11"/>
+      <c r="X11">
         <v>46873.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>282.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>29116.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>-273479.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>-273479.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>-6928.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>-13798.0</v>
       </c>
-      <c r="AC11"/>
-      <c r="AD11">
+      <c r="AE11"/>
+      <c r="AF11">
         <v>-3592.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>1146.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>-65981.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>-454.0</v>
       </c>
-      <c r="AH11"/>
-      <c r="AI11">
+      <c r="AJ11"/>
+      <c r="AK11">
         <v>450547.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>-14508.0</v>
       </c>
-      <c r="AK11"/>
-      <c r="AL11">
+      <c r="AM11"/>
+      <c r="AN11">
         <v>145106.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>-1368.0</v>
       </c>
-      <c r="AN11"/>
-      <c r="AO11">
+      <c r="AP11"/>
+      <c r="AQ11">
         <v>7483.0</v>
       </c>
-      <c r="AP11">
+      <c r="AR11">
         <v>-1897.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AS11">
         <v>494.0</v>
       </c>
-      <c r="AR11">
+      <c r="AT11">
         <v>17397.0</v>
       </c>
-      <c r="AS11">
+      <c r="AU11">
         <v>3682.0</v>
       </c>
-      <c r="AT11">
+      <c r="AV11">
         <v>3715.0</v>
       </c>
-      <c r="AU11">
+      <c r="AW11">
         <v>1927.0</v>
       </c>
-      <c r="AV11"/>
-      <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
-      <c r="BJ11">
+      <c r="BJ11"/>
+      <c r="BK11"/>
+      <c r="BL11">
         <v>-3277.0</v>
       </c>
-      <c r="BK11">
+      <c r="BM11">
         <v>384113.0</v>
       </c>
-      <c r="BL11">
+      <c r="BN11">
         <v>-3267.0</v>
       </c>
-      <c r="BM11">
+      <c r="BO11">
         <v>-12515.0</v>
       </c>
-      <c r="BN11">
+      <c r="BP11">
         <v>384113.0</v>
       </c>
-      <c r="BO11"/>
-      <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
+      <c r="CD11"/>
+      <c r="CE11"/>
     </row>
-    <row r="12" spans="1:81">
+    <row r="12" spans="1:83">
       <c r="A12" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B12">
+        <v>92383.0</v>
+      </c>
+      <c r="C12">
+        <v>152689.0</v>
+      </c>
+      <c r="D12">
         <v>138887.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>128156.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>195438.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>238632.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>229701.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>134164.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>123598.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>149384.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>113838.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>187893.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>165099.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>171253.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>112341.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>180015.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>25095.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>19809.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>26114.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>18100.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>230900.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>109427.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>190103.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>58908.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>12084.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>8281.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>8281.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>12437.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>39160.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>20623.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>7798.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>11052.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>119111.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>8151.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>1573.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>93254.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>75979.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>13792.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>7385.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>9431.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>1312.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>4923.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>3905.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>710.0</v>
       </c>
-      <c r="AR12"/>
-      <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
-      <c r="BL12">
+      <c r="BL12"/>
+      <c r="BM12"/>
+      <c r="BN12">
         <v>3267.0</v>
       </c>
-      <c r="BM12">
+      <c r="BO12">
         <v>7632.0</v>
       </c>
-      <c r="BN12">
-[...2 lines deleted...]
-      <c r="BO12"/>
       <c r="BP12">
         <v>7631.0</v>
       </c>
-      <c r="BQ12">
-[...1 lines deleted...]
-      </c>
+      <c r="BQ12"/>
       <c r="BR12">
         <v>7631.0</v>
       </c>
       <c r="BS12">
         <v>7632.0</v>
       </c>
       <c r="BT12">
         <v>7631.0</v>
       </c>
       <c r="BU12">
         <v>7632.0</v>
       </c>
       <c r="BV12">
         <v>7631.0</v>
       </c>
       <c r="BW12">
         <v>7632.0</v>
       </c>
       <c r="BX12">
         <v>7631.0</v>
       </c>
       <c r="BY12">
         <v>7632.0</v>
       </c>
       <c r="BZ12">
+        <v>7631.0</v>
+      </c>
+      <c r="CA12">
         <v>7632.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
+        <v>7632.0</v>
+      </c>
+      <c r="CC12">
         <v>8578.0</v>
       </c>
-      <c r="CB12">
+      <c r="CD12">
         <v>8623.0</v>
       </c>
-      <c r="CC12">
+      <c r="CE12">
         <v>8194.0</v>
       </c>
     </row>
-    <row r="13" spans="1:81">
+    <row r="13" spans="1:83">
       <c r="A13" t="s">
-        <v>154</v>
-[...1 lines deleted...]
-      <c r="B13">
+        <v>156</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13">
         <v>2979.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>11303.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>8134.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>34438.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>0.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>0.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>3054.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>1755.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>38992.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>78778.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>119828.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>118398.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>68957.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>19669.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>5266.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>1896.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>1798.0</v>
       </c>
-      <c r="S13"/>
-      <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
@@ -16760,54 +17280,56 @@
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
+      <c r="CD13"/>
+      <c r="CE13"/>
     </row>
-    <row r="14" spans="1:81">
+    <row r="14" spans="1:83">
       <c r="A14" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
@@ -16845,362 +17367,370 @@
       <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
+      <c r="CD14"/>
+      <c r="CE14"/>
     </row>
-    <row r="15" spans="1:81">
+    <row r="15" spans="1:83">
       <c r="A15" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B15">
+        <v>-5828522.0</v>
+      </c>
+      <c r="C15">
+        <v>-6228670.0</v>
+      </c>
+      <c r="D15">
         <v>-4928679.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>-3734484.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>-4460464.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>-4300816.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>-4134917.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>-4013399.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>-3714657.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>-3658935.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>-3949298.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>-3797455.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>-3523270.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>-3466826.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>-2877660.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>-3372319.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>-2817609.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>-3797626.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>-2064281.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>-811659.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>-1223519.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>-238179.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>-604990.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>-192185.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>-501183.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>270370.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>270370.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>-1748.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>-126473.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>-481255.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>-302095.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>-288242.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>-228284.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>-118022.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>-118022.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>-736655.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>-70278.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>-70278.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>-241933.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>-87354.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>-1411379.0</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>-1228518.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>-822174.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>-25686.0</v>
       </c>
-      <c r="AR15">
+      <c r="AT15">
         <v>-7873.0</v>
       </c>
-      <c r="AS15">
+      <c r="AU15">
         <v>-3734.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>-3767.0</v>
       </c>
-      <c r="AU15">
+      <c r="AW15">
         <v>-7208.0</v>
       </c>
-      <c r="AV15">
+      <c r="AX15">
         <v>-5066.0</v>
       </c>
-      <c r="AW15">
+      <c r="AY15">
         <v>-4775.0</v>
       </c>
-      <c r="AX15">
+      <c r="AZ15">
         <v>-2478.0</v>
       </c>
-      <c r="AY15">
+      <c r="BA15">
         <v>-6779.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BB15">
         <v>-3612.0</v>
       </c>
-      <c r="BA15">
+      <c r="BC15">
         <v>-3841.0</v>
       </c>
-      <c r="BB15">
+      <c r="BD15">
         <v>-3370.0</v>
       </c>
-      <c r="BC15">
+      <c r="BE15">
         <v>-11731.0</v>
       </c>
-      <c r="BD15">
+      <c r="BF15">
         <v>-2602.0</v>
       </c>
-      <c r="BE15">
+      <c r="BG15">
         <v>-1733.0</v>
       </c>
-      <c r="BF15">
+      <c r="BH15">
         <v>-1998.0</v>
       </c>
-      <c r="BG15">
+      <c r="BI15">
         <v>-5575.0</v>
       </c>
-      <c r="BH15">
+      <c r="BJ15">
         <v>-1961.0</v>
       </c>
-      <c r="BI15">
+      <c r="BK15">
         <v>-2795.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BL15">
         <v>-3277.0</v>
       </c>
-      <c r="BK15">
+      <c r="BM15">
         <v>-5522.0</v>
       </c>
-      <c r="BL15">
+      <c r="BN15">
         <v>1042.0</v>
       </c>
-      <c r="BM15">
+      <c r="BO15">
         <v>-12515.0</v>
       </c>
-      <c r="BN15">
+      <c r="BP15">
         <v>-12322.0</v>
       </c>
-      <c r="BO15">
+      <c r="BQ15">
         <v>384113.0</v>
       </c>
-      <c r="BP15">
+      <c r="BR15">
         <v>-19387.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BS15">
         <v>-8431.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-8577.0</v>
       </c>
       <c r="BT15">
         <v>-7856.0</v>
       </c>
       <c r="BU15">
         <v>-8577.0</v>
       </c>
       <c r="BV15">
         <v>-7856.0</v>
       </c>
       <c r="BW15">
         <v>-8577.0</v>
       </c>
       <c r="BX15">
         <v>-7856.0</v>
       </c>
       <c r="BY15">
+        <v>-8577.0</v>
+      </c>
+      <c r="BZ15">
+        <v>-7856.0</v>
+      </c>
+      <c r="CA15">
         <v>-8427.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CB15">
         <v>-7632.0</v>
       </c>
-      <c r="CA15">
+      <c r="CC15">
         <v>-8612.0</v>
       </c>
-      <c r="CB15">
+      <c r="CD15">
         <v>-10478.0</v>
       </c>
-      <c r="CC15">
+      <c r="CE15">
         <v>-28078.0</v>
       </c>
     </row>
-    <row r="16" spans="1:81">
+    <row r="16" spans="1:83">
       <c r="A16" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16">
         <v>-3797455.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>-3523270.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>-3523270.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>-2877660.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>-3372319.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>-2817609.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>-3797626.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>-2064281.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>-811659.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>-1223519.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>-238179.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>-604990.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>-192185.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>-192266.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>-556756.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>270370.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>-1748.0</v>
       </c>
-      <c r="AB16"/>
-      <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
@@ -17209,135 +17739,141 @@
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
+      <c r="CD16"/>
+      <c r="CE16"/>
     </row>
-    <row r="17" spans="1:81">
+    <row r="17" spans="1:83">
       <c r="A17" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B17">
+        <v>-5828522.0</v>
+      </c>
+      <c r="C17">
+        <v>-6228670.0</v>
+      </c>
+      <c r="D17">
         <v>-4928679.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>-3734484.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>-4460464.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>-4300816.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>-4134917.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>-4013399.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>-3714657.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>-3658935.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>-3949298.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>-3797455.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>-3523270.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>-3466826.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>-2877660.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>-3372319.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>-2817609.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>-3797626.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>-2064281.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>-811659.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>-1223519.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>-238179.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>-604990.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>-192185.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>-192266.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>-556756.0</v>
       </c>
-      <c r="Z17">
+      <c r="AB17">
         <v>270370.0</v>
       </c>
-      <c r="AA17">
+      <c r="AC17">
         <v>-1748.0</v>
       </c>
-      <c r="AB17"/>
-      <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
@@ -17346,135 +17882,141 @@
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
+      <c r="CD17"/>
+      <c r="CE17"/>
     </row>
-    <row r="18" spans="1:81">
+    <row r="18" spans="1:83">
       <c r="A18" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B18">
+        <v>-92383.0</v>
+      </c>
+      <c r="C18">
+        <v>-152689.0</v>
+      </c>
+      <c r="D18">
         <v>-135908.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-116853.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-187304.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-204194.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-229701.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-134164.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-120544.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-147629.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-74846.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-109115.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-45271.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-52855.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-43384.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-160346.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-19829.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-17913.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-24316.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-18100.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-230900.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-109427.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-190103.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-58908.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-27811.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-12084.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-8281.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-12437.0</v>
       </c>
-      <c r="AB18"/>
-      <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
@@ -17483,72 +18025,74 @@
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
+      <c r="CD18"/>
+      <c r="CE18"/>
     </row>
-    <row r="19" spans="1:81">
+    <row r="19" spans="1:83">
       <c r="A19" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
-      <c r="K19">
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19">
         <v>50379.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>51949.0</v>
       </c>
-      <c r="M19"/>
-      <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
@@ -17572,54 +18116,56 @@
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
+      <c r="CD19"/>
+      <c r="CE19"/>
     </row>
-    <row r="20" spans="1:81">
+    <row r="20" spans="1:83">
       <c r="A20" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -17657,297 +18203,305 @@
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
+      <c r="CD20"/>
+      <c r="CE20"/>
     </row>
-    <row r="21" spans="1:81">
+    <row r="21" spans="1:83">
       <c r="A21" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B21">
+        <v>-5746408.0</v>
+      </c>
+      <c r="C21">
+        <v>-5854579.0</v>
+      </c>
+      <c r="D21">
         <v>-4792771.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-3617631.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-4256306.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-4010404.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-3905216.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>-3910748.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>-3639466.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>-3548485.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>-3919509.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>-3738719.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-3529948.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-3724916.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-2942828.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-3308191.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-2797780.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-3717384.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-2039965.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-802556.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-1001826.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-349253.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-370613.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-133277.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-489099.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>27873.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>27873.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>10689.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>-87314.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>-373562.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>-294290.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>-277190.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>-187729.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>-109871.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>-110325.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>-138060.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>-49043.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>-50303.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>-97195.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>-77923.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>-1354843.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>-1223595.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>-779989.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>-24976.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>-3044.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>-3734.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>-3767.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>-6779.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>-5066.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>-4775.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>-2478.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>-6779.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>-3612.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>-3841.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>-3370.0</v>
       </c>
-      <c r="BC21">
+      <c r="BE21">
         <v>-11731.0</v>
       </c>
-      <c r="BD21">
+      <c r="BF21">
         <v>-2602.0</v>
       </c>
-      <c r="BE21">
+      <c r="BG21">
         <v>-1733.0</v>
       </c>
-      <c r="BF21">
+      <c r="BH21">
         <v>-1998.0</v>
       </c>
-      <c r="BG21">
+      <c r="BI21">
         <v>-5575.0</v>
       </c>
-      <c r="BH21">
+      <c r="BJ21">
         <v>-1961.0</v>
       </c>
-      <c r="BI21">
+      <c r="BK21">
         <v>-2795.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BL21">
         <v>-3277.0</v>
       </c>
-      <c r="BK21">
+      <c r="BM21">
         <v>-5522.0</v>
       </c>
-      <c r="BL21">
+      <c r="BN21">
         <v>-2225.0</v>
       </c>
-      <c r="BM21">
+      <c r="BO21">
         <v>-12515.0</v>
       </c>
-      <c r="BN21">
+      <c r="BP21">
         <v>-12322.0</v>
       </c>
-      <c r="BO21">
+      <c r="BQ21">
         <v>-715.0</v>
       </c>
-      <c r="BP21">
+      <c r="BR21">
         <v>-11756.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BS21">
         <v>-799.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-945.0</v>
       </c>
       <c r="BT21">
         <v>-225.0</v>
       </c>
       <c r="BU21">
         <v>-945.0</v>
       </c>
       <c r="BV21">
         <v>-225.0</v>
       </c>
       <c r="BW21">
         <v>-945.0</v>
       </c>
       <c r="BX21">
         <v>-225.0</v>
       </c>
       <c r="BY21">
+        <v>-945.0</v>
+      </c>
+      <c r="BZ21">
+        <v>-225.0</v>
+      </c>
+      <c r="CA21">
         <v>-795.0</v>
       </c>
-      <c r="BZ21"/>
-      <c r="CA21">
+      <c r="CB21"/>
+      <c r="CC21">
         <v>-34.0</v>
       </c>
-      <c r="CB21">
+      <c r="CD21">
         <v>-1855.0</v>
       </c>
-      <c r="CC21">
+      <c r="CE21">
         <v>-19884.0</v>
       </c>
     </row>
-    <row r="22" spans="1:81">
+    <row r="22" spans="1:83">
       <c r="A22" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
@@ -17985,295 +18539,303 @@
       <c r="BE22"/>
       <c r="BF22"/>
       <c r="BG22"/>
       <c r="BH22"/>
       <c r="BI22"/>
       <c r="BJ22"/>
       <c r="BK22"/>
       <c r="BL22"/>
       <c r="BM22"/>
       <c r="BN22"/>
       <c r="BO22"/>
       <c r="BP22"/>
       <c r="BQ22"/>
       <c r="BR22"/>
       <c r="BS22"/>
       <c r="BT22"/>
       <c r="BU22"/>
       <c r="BV22"/>
       <c r="BW22"/>
       <c r="BX22"/>
       <c r="BY22"/>
       <c r="BZ22"/>
       <c r="CA22"/>
       <c r="CB22"/>
       <c r="CC22"/>
+      <c r="CD22"/>
+      <c r="CE22"/>
     </row>
-    <row r="23" spans="1:81">
+    <row r="23" spans="1:83">
       <c r="A23" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B23">
+        <v>9059208.0</v>
+      </c>
+      <c r="C23">
+        <v>10576500.0</v>
+      </c>
+      <c r="D23">
         <v>9807134.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>7722589.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>6496311.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>6938248.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>7027575.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>5832287.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>4152103.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>4388144.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>4377992.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>3938570.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>3561873.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>3763979.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>2961178.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>3319496.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>2845564.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>3733837.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>2133373.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>988795.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>1009476.0</v>
       </c>
-      <c r="U23"/>
-      <c r="V23">
+      <c r="W23"/>
+      <c r="X23">
         <v>487104.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>199379.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>456477.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>864881.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>842180.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>506007.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>659592.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>554971.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>300244.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>419325.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>406368.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>130640.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>130640.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>220220.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>208631.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>209891.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>123062.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>171431.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>1584810.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>1375023.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>972085.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>102702.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>175339.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>7468.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>3767.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>13808.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>5066.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>4775.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>2478.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>13558.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>3612.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>3841.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>6740.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>11731.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>2602.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>1733.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>1998.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>5575.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>1961.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>2795.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>3277.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>5522.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>2225.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>12515.0</v>
       </c>
-      <c r="BN23">
+      <c r="BP23">
         <v>12322.0</v>
       </c>
-      <c r="BO23">
+      <c r="BQ23">
         <v>715.0</v>
       </c>
-      <c r="BP23">
+      <c r="BR23">
         <v>11756.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BS23">
         <v>799.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>945.0</v>
       </c>
       <c r="BT23">
         <v>225.0</v>
       </c>
       <c r="BU23">
         <v>945.0</v>
       </c>
       <c r="BV23">
         <v>225.0</v>
       </c>
       <c r="BW23">
         <v>945.0</v>
       </c>
       <c r="BX23">
         <v>225.0</v>
       </c>
       <c r="BY23">
+        <v>945.0</v>
+      </c>
+      <c r="BZ23">
+        <v>225.0</v>
+      </c>
+      <c r="CA23">
         <v>795.0</v>
       </c>
-      <c r="BZ23"/>
-      <c r="CA23">
+      <c r="CB23"/>
+      <c r="CC23">
         <v>34.0</v>
       </c>
-      <c r="CB23">
+      <c r="CD23">
         <v>1855.0</v>
       </c>
-      <c r="CC23">
+      <c r="CE23">
         <v>19884.0</v>
       </c>
     </row>
-    <row r="24" spans="1:81">
+    <row r="24" spans="1:83">
       <c r="A24" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -18311,748 +18873,774 @@
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
+      <c r="CD24"/>
+      <c r="CE24"/>
     </row>
-    <row r="25" spans="1:81">
+    <row r="25" spans="1:83">
       <c r="A25" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B25">
+        <v>426229.0</v>
+      </c>
+      <c r="C25">
+        <v>474786.0</v>
+      </c>
+      <c r="D25">
         <v>470654.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>443902.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>444966.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>733418.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>403895.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>232825.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>383147.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>90186.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>558352.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>266230.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>194974.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>-46512.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>246920.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>175135.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>111039.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>97705.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>76021.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>30171.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>7843.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>6990.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>6815.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>6643.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>6514.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>24058.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>24058.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>478.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>-664.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>-664.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>-347.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>1903.0</v>
       </c>
-      <c r="AF25"/>
-      <c r="AG25">
+      <c r="AH25"/>
+      <c r="AI25">
         <v>299.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>506.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>257.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>29.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>29.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>479.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>554.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>554.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>110.0</v>
       </c>
       <c r="AQ25">
         <v>109.0</v>
       </c>
-      <c r="AR25"/>
-      <c r="AS25"/>
+      <c r="AR25">
+        <v>110.0</v>
+      </c>
+      <c r="AS25">
+        <v>109.0</v>
+      </c>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
+      <c r="CD25"/>
+      <c r="CE25"/>
     </row>
-    <row r="26" spans="1:81">
+    <row r="26" spans="1:83">
       <c r="A26" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B26">
+        <v>205333.0</v>
+      </c>
+      <c r="C26">
+        <v>563394.0</v>
+      </c>
+      <c r="D26">
         <v>301095.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>304833.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>369601.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>2289940.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>396446.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>1045864.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>381000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>1669318.0</v>
       </c>
-      <c r="J26"/>
-      <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-      <c r="AD26">
+      <c r="AD26"/>
+      <c r="AE26"/>
+      <c r="AF26">
         <v>3596.0</v>
       </c>
-      <c r="AE26"/>
-      <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
-      <c r="AM26">
+      <c r="AM26"/>
+      <c r="AN26"/>
+      <c r="AO26">
         <v>14123.0</v>
       </c>
-      <c r="AN26">
+      <c r="AP26">
         <v>14123.0</v>
       </c>
-      <c r="AO26">
+      <c r="AQ26">
         <v>33013.0</v>
       </c>
-      <c r="AP26">
+      <c r="AR26">
         <v>212.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AS26">
         <v>194.0</v>
       </c>
-      <c r="AR26"/>
-      <c r="AS26">
+      <c r="AT26"/>
+      <c r="AU26">
         <v>4738.0</v>
       </c>
-      <c r="AT26"/>
-      <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
+      <c r="CD26"/>
+      <c r="CE26"/>
     </row>
-    <row r="27" spans="1:81">
+    <row r="27" spans="1:83">
       <c r="A27" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B27">
+        <v>2155867.0</v>
+      </c>
+      <c r="C27">
+        <v>2410372.0</v>
+      </c>
+      <c r="D27">
         <v>2362195.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>1305355.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>869749.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>1179697.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>661238.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>478792.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>66777.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>9144.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>380847.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>548712.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>544351.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>493023.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>586388.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>646367.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>720488.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>624980.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>433905.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>165156.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>162651.0</v>
       </c>
-      <c r="U27"/>
-      <c r="V27">
+      <c r="W27"/>
+      <c r="X27">
         <v>59122.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>7921.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>12013.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>12253.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>12253.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>22551.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>27368.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>79389.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>2863.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>6733.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>1250.0</v>
       </c>
-      <c r="AG27">
+      <c r="AI27">
         <v>948.0</v>
       </c>
-      <c r="AH27">
+      <c r="AJ27">
         <v>948.0</v>
       </c>
-      <c r="AI27">
+      <c r="AK27">
         <v>9670.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AL27">
         <v>13755.0</v>
       </c>
-      <c r="AK27">
+      <c r="AM27">
         <v>13755.0</v>
       </c>
-      <c r="AL27">
+      <c r="AN27">
         <v>17207.0</v>
       </c>
-      <c r="AM27">
+      <c r="AO27">
         <v>21381.0</v>
       </c>
-      <c r="AN27">
+      <c r="AP27">
         <v>47855.0</v>
       </c>
-      <c r="AO27">
+      <c r="AQ27">
         <v>46483.0</v>
       </c>
-      <c r="AP27">
+      <c r="AR27">
         <v>101142.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AS27">
         <v>8365.0</v>
       </c>
-      <c r="AR27">
+      <c r="AT27">
         <v>10438.0</v>
       </c>
-      <c r="AS27">
+      <c r="AU27">
         <v>48795.0</v>
       </c>
-      <c r="AT27">
+      <c r="AV27">
         <v>23849.0</v>
       </c>
-      <c r="AU27">
+      <c r="AW27">
         <v>23684.0</v>
       </c>
-      <c r="AV27"/>
-      <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
+      <c r="CD27"/>
+      <c r="CE27"/>
     </row>
-    <row r="28" spans="1:81">
+    <row r="28" spans="1:83">
       <c r="A28" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B28">
+        <v>4239154.0</v>
+      </c>
+      <c r="C28">
+        <v>4584347.0</v>
+      </c>
+      <c r="D28">
         <v>3698756.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>3091548.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>3414822.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>881897.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>3496983.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>2667085.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>3237096.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>3631723.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>3630614.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>3236254.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>2998223.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>3265225.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>2378993.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>2664790.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>2088437.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>3114047.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>1628833.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>682507.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>781398.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>352809.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>331249.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>132293.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>238236.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>184112.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>184112.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>118698.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>213073.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>395947.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>247050.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>301526.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>345209.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>112396.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>112396.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>104567.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>68111.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>68111.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>82733.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>64201.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>1338291.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>1157827.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>755059.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>28192.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>3044.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>3734.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>3767.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>6904.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>5066.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>4775.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>2478.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>6779.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>3612.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>3841.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>3370.0</v>
       </c>
-      <c r="BC28"/>
-      <c r="BD28">
+      <c r="BE28"/>
+      <c r="BF28">
         <v>2602.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>1733.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>1998.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>5575.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>1961.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>2795.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>3277.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>5522.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>2225.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>12515.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>12322.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>715.0</v>
       </c>
-      <c r="BP28">
+      <c r="BR28">
         <v>11756.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BS28">
         <v>799.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>945.0</v>
       </c>
       <c r="BT28">
         <v>225.0</v>
       </c>
       <c r="BU28">
         <v>945.0</v>
       </c>
-      <c r="BV28"/>
+      <c r="BV28">
+        <v>225.0</v>
+      </c>
       <c r="BW28">
         <v>945.0</v>
       </c>
       <c r="BX28"/>
       <c r="BY28">
-        <v>795.0</v>
+        <v>945.0</v>
       </c>
       <c r="BZ28"/>
       <c r="CA28">
+        <v>795.0</v>
+      </c>
+      <c r="CB28"/>
+      <c r="CC28">
         <v>34.0</v>
       </c>
-      <c r="CB28">
+      <c r="CD28">
         <v>1855.0</v>
       </c>
-      <c r="CC28">
+      <c r="CE28">
         <v>19884.0</v>
       </c>
     </row>
-    <row r="29" spans="1:81">
+    <row r="29" spans="1:83">
       <c r="A29" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
@@ -19090,748 +19678,769 @@
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
+      <c r="CD29"/>
+      <c r="CE29"/>
     </row>
-    <row r="30" spans="1:81">
+    <row r="30" spans="1:83">
       <c r="A30" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B30">
+        <v>6600354.0</v>
+      </c>
+      <c r="C30">
+        <v>7281878.0</v>
+      </c>
+      <c r="D30">
         <v>6362046.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>4699743.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>4652527.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>4334796.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>4152389.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>4207377.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>3676922.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>3640867.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>4009196.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>3785282.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>3542116.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>3765578.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>2948576.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>3311509.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>2807587.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>3662499.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>2051563.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>851462.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>949255.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>471777.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>392970.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>140496.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>241770.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>196365.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>173664.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>134321.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>226644.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>475336.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>245974.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>308259.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>325466.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>113344.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>113344.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>116771.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>80606.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>81866.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>107693.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>84214.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>1400417.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>1244842.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>816364.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>40416.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>3044.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>3734.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>3767.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>6779.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>5066.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>4775.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>2478.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>6779.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>3612.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>3841.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>3370.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>11731.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>2602.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>1733.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>1998.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>5575.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>1961.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>2795.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>3277.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>5522.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>2225.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>12515.0</v>
       </c>
-      <c r="BN30">
+      <c r="BP30">
         <v>12322.0</v>
       </c>
-      <c r="BO30">
+      <c r="BQ30">
         <v>715.0</v>
       </c>
-      <c r="BP30">
+      <c r="BR30">
         <v>11756.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BS30">
         <v>799.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>945.0</v>
       </c>
       <c r="BT30">
         <v>225.0</v>
       </c>
       <c r="BU30">
         <v>945.0</v>
       </c>
       <c r="BV30">
         <v>225.0</v>
       </c>
       <c r="BW30">
         <v>945.0</v>
       </c>
       <c r="BX30">
         <v>225.0</v>
       </c>
       <c r="BY30">
+        <v>945.0</v>
+      </c>
+      <c r="BZ30">
+        <v>225.0</v>
+      </c>
+      <c r="CA30">
         <v>795.0</v>
       </c>
-      <c r="BZ30"/>
-      <c r="CA30">
+      <c r="CB30"/>
+      <c r="CC30">
         <v>34.0</v>
       </c>
-      <c r="CB30">
+      <c r="CD30">
         <v>1855.0</v>
       </c>
-      <c r="CC30">
+      <c r="CE30">
         <v>19884.0</v>
       </c>
     </row>
-    <row r="31" spans="1:81">
+    <row r="31" spans="1:83">
       <c r="A31" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B31">
+        <v>-82114.0</v>
+      </c>
+      <c r="C31">
+        <v>-374091.0</v>
+      </c>
+      <c r="D31">
         <v>-135908.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>-116853.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>-204158.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>-290412.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>-229701.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>-102651.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>-75191.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>-110450.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>-29789.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>-58736.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>6678.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>258090.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>65168.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>-64128.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>-19829.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>-80242.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>-24316.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>-9103.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>-221693.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>220501.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>-234377.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>-58908.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>-12084.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>242497.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>242497.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>-12437.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>-39159.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>107691.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>-7805.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>-11052.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>-40555.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>-8151.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>7697.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>-598595.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>-21235.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>19975.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>-144738.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>-9431.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>56536.0</v>
       </c>
-      <c r="AO31">
+      <c r="AQ31">
         <v>-4923.0</v>
       </c>
-      <c r="AP31">
+      <c r="AR31">
         <v>-42185.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AS31">
         <v>-710.0</v>
       </c>
-      <c r="AR31">
+      <c r="AT31">
         <v>17449.0</v>
       </c>
-      <c r="AS31">
+      <c r="AU31">
         <v>3734.0</v>
       </c>
-      <c r="AT31">
+      <c r="AV31">
         <v>3767.0</v>
       </c>
-      <c r="AU31">
+      <c r="AW31">
         <v>2285.0</v>
       </c>
-      <c r="AV31"/>
-[...1 lines deleted...]
-      <c r="AX31">
+      <c r="AX31"/>
+      <c r="AY31"/>
+      <c r="AZ31">
         <v>2478.0</v>
       </c>
-      <c r="AY31">
+      <c r="BA31">
         <v>6779.0</v>
       </c>
-      <c r="AZ31"/>
-[...1 lines deleted...]
-      <c r="BB31">
+      <c r="BB31"/>
+      <c r="BC31"/>
+      <c r="BD31">
         <v>3370.0</v>
       </c>
-      <c r="BC31"/>
-      <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
       <c r="BH31"/>
       <c r="BI31"/>
-      <c r="BJ31">
+      <c r="BJ31"/>
+      <c r="BK31"/>
+      <c r="BL31">
         <v>-3277.0</v>
       </c>
-      <c r="BK31">
+      <c r="BM31">
         <v>768941.0</v>
       </c>
-      <c r="BL31">
+      <c r="BN31">
         <v>3267.0</v>
       </c>
-      <c r="BM31">
+      <c r="BO31">
         <v>-12515.0</v>
       </c>
-      <c r="BN31">
+      <c r="BP31">
         <v>384828.0</v>
       </c>
-      <c r="BO31">
+      <c r="BQ31">
         <v>-384828.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>7632.0</v>
       </c>
       <c r="BR31">
         <v>7631.0</v>
       </c>
       <c r="BS31">
         <v>7632.0</v>
       </c>
       <c r="BT31">
         <v>7631.0</v>
       </c>
       <c r="BU31">
         <v>7632.0</v>
       </c>
       <c r="BV31">
         <v>7631.0</v>
       </c>
       <c r="BW31">
         <v>7632.0</v>
       </c>
       <c r="BX31">
         <v>7631.0</v>
       </c>
       <c r="BY31">
         <v>7632.0</v>
       </c>
-      <c r="BZ31"/>
+      <c r="BZ31">
+        <v>7631.0</v>
+      </c>
       <c r="CA31">
+        <v>7632.0</v>
+      </c>
+      <c r="CB31"/>
+      <c r="CC31">
         <v>-8578.0</v>
       </c>
-      <c r="CB31">
+      <c r="CD31">
         <v>-8623.0</v>
       </c>
-      <c r="CC31">
+      <c r="CE31">
         <v>-8194.0</v>
       </c>
     </row>
-    <row r="32" spans="1:81">
+    <row r="32" spans="1:83">
       <c r="A32" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B32">
+        <v>3312800.0</v>
+      </c>
+      <c r="C32">
+        <v>4742903.0</v>
+      </c>
+      <c r="D32">
         <v>5013872.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>4104958.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>2240005.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>2927844.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>3122359.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>1921539.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>512637.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>839373.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>458483.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>199851.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>31925.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>39063.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>18350.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>11305.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>47784.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>16453.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>93408.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>186239.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>7650.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>122524.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>116491.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>66102.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>-32622.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>870053.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>870053.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>516696.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>572278.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>181408.0</v>
       </c>
-      <c r="AD32">
+      <c r="AF32">
         <v>5954.0</v>
       </c>
-      <c r="AE32">
+      <c r="AG32">
         <v>143281.0</v>
       </c>
-      <c r="AF32">
+      <c r="AH32">
         <v>218639.0</v>
       </c>
-      <c r="AG32">
+      <c r="AI32">
         <v>20315.0</v>
       </c>
-      <c r="AH32">
+      <c r="AJ32">
         <v>20315.0</v>
       </c>
-      <c r="AI32">
+      <c r="AK32">
         <v>82160.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AL32">
         <v>159588.0</v>
       </c>
-      <c r="AK32">
+      <c r="AM32">
         <v>159588.0</v>
       </c>
-      <c r="AL32">
+      <c r="AN32">
         <v>25867.0</v>
       </c>
-      <c r="AM32">
+      <c r="AO32">
         <v>93508.0</v>
       </c>
-      <c r="AN32">
+      <c r="AP32">
         <v>229967.0</v>
       </c>
-      <c r="AO32">
+      <c r="AQ32">
         <v>151428.0</v>
       </c>
-      <c r="AP32">
+      <c r="AR32">
         <v>192096.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AS32">
         <v>78176.0</v>
       </c>
-      <c r="AR32">
+      <c r="AT32">
         <v>154054.0</v>
       </c>
-      <c r="AS32">
+      <c r="AU32">
         <v>164908.0</v>
       </c>
-      <c r="AT32">
+      <c r="AV32">
         <v>165256.0</v>
       </c>
-      <c r="AU32">
+      <c r="AW32">
         <v>120037.0</v>
       </c>
-      <c r="AV32"/>
-      <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
       <c r="BC32"/>
       <c r="BD32"/>
       <c r="BE32"/>
       <c r="BF32"/>
       <c r="BG32"/>
       <c r="BH32"/>
       <c r="BI32"/>
       <c r="BJ32"/>
       <c r="BK32"/>
       <c r="BL32"/>
       <c r="BM32"/>
       <c r="BN32"/>
       <c r="BO32"/>
       <c r="BP32"/>
       <c r="BQ32"/>
       <c r="BR32"/>
       <c r="BS32"/>
       <c r="BT32"/>
       <c r="BU32"/>
       <c r="BV32"/>
       <c r="BW32"/>
       <c r="BX32"/>
       <c r="BY32"/>
       <c r="BZ32"/>
       <c r="CA32"/>
       <c r="CB32"/>
       <c r="CC32"/>
+      <c r="CD32"/>
+      <c r="CE32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:X30"/>
+  <dimension ref="A1:Y30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24">
+    <row r="1" spans="1:25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -19860,2159 +20469,2239 @@
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
+      <c r="Y1" t="s">
+        <v>24</v>
+      </c>
     </row>
-    <row r="2" spans="1:24">
+    <row r="2" spans="1:25">
       <c r="A2" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B2">
+        <v>4883099.0</v>
+      </c>
+      <c r="C2">
         <v>3365778.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>14620757.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>28567333.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1107812.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>11993.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>25323.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>66961.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14466.0</v>
       </c>
       <c r="J2">
         <v>14466.0</v>
       </c>
       <c r="K2">
+        <v>14466.0</v>
+      </c>
+      <c r="L2">
         <v>155735.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>17517.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>318.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>5776.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>670.0</v>
       </c>
-      <c r="P2"/>
       <c r="Q2"/>
-      <c r="R2">
+      <c r="R2"/>
+      <c r="S2">
         <v>602.0</v>
       </c>
-      <c r="S2"/>
       <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>
-      <c r="W2">
+      <c r="W2"/>
+      <c r="X2">
         <v>602.0</v>
       </c>
-      <c r="X2"/>
+      <c r="Y2"/>
     </row>
-    <row r="3" spans="1:24">
+    <row r="3" spans="1:25">
       <c r="A3" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B3">
+        <v>789460</v>
+      </c>
+      <c r="C3">
         <v>528235</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>3690056</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>11150776</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>1131735</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>7962</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>98353</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>1874</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>4874</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>3408</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>43457</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="M3">
         <v>0</v>
       </c>
       <c r="N3">
         <v>0</v>
       </c>
       <c r="O3">
         <v>0</v>
       </c>
       <c r="P3">
         <v>0</v>
       </c>
       <c r="Q3">
         <v>0</v>
       </c>
       <c r="R3">
         <v>0</v>
       </c>
       <c r="S3">
         <v>0</v>
       </c>
       <c r="T3">
         <v>0</v>
       </c>
       <c r="U3">
         <v>0</v>
       </c>
       <c r="V3">
         <v>0</v>
       </c>
       <c r="W3">
         <v>0</v>
       </c>
       <c r="X3">
         <v>0</v>
       </c>
+      <c r="Y3">
+        <v>0</v>
+      </c>
     </row>
-    <row r="4" spans="1:24">
+    <row r="4" spans="1:25">
       <c r="A4" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
+      <c r="Y4"/>
     </row>
-    <row r="5" spans="1:24">
+    <row r="5" spans="1:25">
       <c r="A5" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
+      <c r="Y5"/>
     </row>
-    <row r="6" spans="1:24">
+    <row r="6" spans="1:25">
       <c r="A6" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B6">
+        <v>1062795.0</v>
+      </c>
+      <c r="C6">
         <v>1517321.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-11254979.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-13946576.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>27459521.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>1095819.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-13330.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-41638.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>66961.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-14466.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-141269.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>138218.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>17517.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-5458.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-670.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>670.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-25650.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-10602.0</v>
       </c>
-      <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
-      <c r="X6">
+      <c r="X6"/>
+      <c r="Y6">
         <v>602.0</v>
       </c>
     </row>
-    <row r="7" spans="1:24">
+    <row r="7" spans="1:25">
       <c r="A7" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B7">
+        <v>-3069494.0</v>
+      </c>
+      <c r="C7">
         <v>1298027.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-3852297.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-565377.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-612775.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-201285.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>530828.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>877124.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>178971.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>150715.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-50934.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>102229.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-558.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-18520.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-1554.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>1481.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>53427.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>43841.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>32146.0</v>
       </c>
       <c r="T7">
         <v>32146.0</v>
       </c>
       <c r="U7">
         <v>32146.0</v>
       </c>
       <c r="V7">
+        <v>32146.0</v>
+      </c>
+      <c r="W7">
         <v>31996.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>37893.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>49294.0</v>
       </c>
     </row>
-    <row r="8" spans="1:24">
+    <row r="8" spans="1:25">
       <c r="A8" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
+      <c r="Y8"/>
     </row>
-    <row r="9" spans="1:24">
+    <row r="9" spans="1:25">
       <c r="A9" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B9">
+        <v>-569681.0</v>
+      </c>
+      <c r="C9">
         <v>383698.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-400521.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>83.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-2228.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-119813.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-5913.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>127620.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-108356.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>14417.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-77233.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>3839.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>18756.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-35275.0</v>
       </c>
-      <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
+      <c r="Y9"/>
     </row>
-    <row r="10" spans="1:24">
+    <row r="10" spans="1:25">
       <c r="A10" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B10">
+        <v>-4340617.0</v>
+      </c>
+      <c r="C10">
         <v>-1558562.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-2285120.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-844600.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-460969.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>72353.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>122067.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-225197.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>14656.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>50031.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-40240.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>66239.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-41783.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>16755.0</v>
       </c>
-      <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
+      <c r="Y10"/>
     </row>
-    <row r="11" spans="1:24">
+    <row r="11" spans="1:25">
       <c r="A11" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>995340.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>187510.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-59284.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>405214.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>343051.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>104464.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>96446.0</v>
       </c>
-      <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
+      <c r="Y11"/>
     </row>
-    <row r="12" spans="1:24">
+    <row r="12" spans="1:25">
       <c r="A12" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
-      <c r="E12">
+      <c r="E12"/>
+      <c r="F12">
         <v>4251415.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>635638.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>-193781.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>505122.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>2919332.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>639918.0</v>
       </c>
-      <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
+      <c r="Y12"/>
     </row>
-    <row r="13" spans="1:24">
+    <row r="13" spans="1:25">
       <c r="A13" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
-      <c r="E13">
+      <c r="E13"/>
+      <c r="F13">
         <v>-401061.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>-105912.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>8552.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>554399.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>167889.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>-5846.0</v>
       </c>
-      <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
+      <c r="Y13"/>
     </row>
-    <row r="14" spans="1:24">
+    <row r="14" spans="1:25">
       <c r="A14" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B14">
+        <v>1834308.0</v>
+      </c>
+      <c r="C14">
         <v>1753285.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>1109742.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>486582.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>211740.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>26962.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>11439.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>1516.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>1290.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>998.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>882.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>286.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>209.0</v>
       </c>
       <c r="N14">
         <v>209.0</v>
       </c>
-      <c r="O14"/>
+      <c r="O14">
+        <v>209.0</v>
+      </c>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
+      <c r="Y14"/>
     </row>
-    <row r="15" spans="1:24">
+    <row r="15" spans="1:25">
       <c r="A15" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
+      <c r="Y15"/>
     </row>
-    <row r="16" spans="1:24">
+    <row r="16" spans="1:25">
       <c r="A16" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B16">
+        <v>5945894.0</v>
+      </c>
+      <c r="C16">
         <v>4883099.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>3365778.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>14620757.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>28567333.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>1107812.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>11993.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>25323.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>66961.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14466.0</v>
       </c>
       <c r="K16">
         <v>14466.0</v>
       </c>
       <c r="L16">
+        <v>14466.0</v>
+      </c>
+      <c r="M16">
         <v>155735.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>17517.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>318.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>5776.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>670.0</v>
       </c>
-      <c r="Q16"/>
-      <c r="R16">
+      <c r="R16"/>
+      <c r="S16">
         <v>-10000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>602.0</v>
       </c>
-      <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
-      <c r="X16">
+      <c r="X16"/>
+      <c r="Y16">
         <v>602.0</v>
       </c>
     </row>
-    <row r="17" spans="1:24">
+    <row r="17" spans="1:25">
       <c r="A17" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
+      <c r="Y17"/>
     </row>
-    <row r="18" spans="1:24">
+    <row r="18" spans="1:25">
       <c r="A18" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B18">
+        <v>-18103850.0</v>
+      </c>
+      <c r="C18">
         <v>-10667033.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-15620636.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-19128736.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-5178440.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-734266.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-111606.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-381150.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-199816.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-240431.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-585499.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-31646.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-19656.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-21026.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-13462.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-12074.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>25650.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-602.0</v>
       </c>
-      <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
-      <c r="W18">
+      <c r="W18"/>
+      <c r="X18">
         <v>-602.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-9398.0</v>
       </c>
     </row>
-    <row r="19" spans="1:24">
+    <row r="19" spans="1:25">
       <c r="A19" t="s">
-        <v>191</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>193</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19">
         <v>-528235.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-3756364.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-11150776.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-1131735.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-8765.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-15658.0</v>
       </c>
       <c r="H19">
         <v>-15658.0</v>
       </c>
       <c r="I19">
         <v>-15658.0</v>
       </c>
       <c r="J19">
         <v>-15658.0</v>
       </c>
-      <c r="K19"/>
+      <c r="K19">
+        <v>-15658.0</v>
+      </c>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
+      <c r="Y19"/>
     </row>
-    <row r="20" spans="1:24">
+    <row r="20" spans="1:25">
       <c r="A20" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B20">
+        <v>3581134.0</v>
+      </c>
+      <c r="C20">
         <v>8736114.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>4475869.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>7132.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>24398070.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>1007617.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>30000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>300000.0</v>
       </c>
-      <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
+      <c r="Y20"/>
     </row>
-    <row r="21" spans="1:24">
+    <row r="21" spans="1:25">
       <c r="A21" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B21">
+        <v>-2366707.0</v>
+      </c>
+      <c r="C21">
         <v>-298195.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-43904.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>5182160.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-214669.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>581233.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>87842.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-1258.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>167622.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>203131.0</v>
       </c>
-      <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
+      <c r="Y21"/>
     </row>
-    <row r="22" spans="1:24">
+    <row r="22" spans="1:25">
       <c r="A22" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B22">
+        <v>-19352297.0</v>
+      </c>
+      <c r="C22">
         <v>-16163789.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-14928958.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-12534414.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-7897085.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-1187620.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-414607.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-1763038.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-3403106.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-1136220.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-3487757.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-479341.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-19098.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-22554.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-11908.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-13555.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>360318.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-43841.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-32146.0</v>
       </c>
       <c r="T22">
         <v>-32146.0</v>
       </c>
       <c r="U22">
         <v>-32146.0</v>
       </c>
       <c r="V22">
+        <v>-32146.0</v>
+      </c>
+      <c r="W22">
         <v>-31996.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-41245.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-60100.0</v>
       </c>
     </row>
-    <row r="23" spans="1:24">
+    <row r="23" spans="1:25">
       <c r="A23" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B23">
+        <v>19496688.0</v>
+      </c>
+      <c r="C23">
         <v>3746435.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-3756364.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-11150776.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>8302796.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>169854.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>19266.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-11058.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>9900.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>245258.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>528195.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>383000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>20320.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>21344.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>12792.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>12744.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-25650.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-20000.0</v>
       </c>
-      <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
-      <c r="W23">
+      <c r="W23"/>
+      <c r="X23">
         <v>-10000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>10000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:24">
+    <row r="24" spans="1:25">
       <c r="A24" t="s">
-        <v>195</v>
-[...2 lines deleted...]
-      <c r="C24">
+        <v>197</v>
+      </c>
+      <c r="B24">
+        <v>-330043.0</v>
+      </c>
+      <c r="C24"/>
+      <c r="D24">
         <v>-66308.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-103329.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-29951.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-8765.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-10037.0</v>
       </c>
       <c r="H24">
         <v>-10037.0</v>
       </c>
       <c r="I24">
+        <v>-10037.0</v>
+      </c>
+      <c r="J24">
         <v>-2857.0</v>
       </c>
-      <c r="J24"/>
-      <c r="K24">
+      <c r="K24"/>
+      <c r="L24">
         <v>-95011.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-215000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-1942.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-5776.0</v>
       </c>
-      <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
+      <c r="Y24"/>
     </row>
-    <row r="25" spans="1:24">
+    <row r="25" spans="1:25">
       <c r="A25" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B25">
+        <v>3273093.0</v>
+      </c>
+      <c r="C25">
         <v>2973679.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-13784.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-264184.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>4251415.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>635641.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-140913.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>505122.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>1561057.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>76805.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>42823.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>290870.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-12955.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>19839.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-11908.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-13555.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-388095.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>2750.0</v>
       </c>
-      <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
-      <c r="W25">
+      <c r="W25"/>
+      <c r="X25">
         <v>2750.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>1408.0</v>
       </c>
     </row>
-    <row r="26" spans="1:24">
+    <row r="26" spans="1:25">
       <c r="A26" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
+      <c r="Y26"/>
     </row>
-    <row r="27" spans="1:24">
+    <row r="27" spans="1:25">
       <c r="A27" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B27"/>
-      <c r="C27">
+      <c r="C27"/>
+      <c r="D27">
         <v>5754717.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>4899433.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>3920046.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>415666.0</v>
       </c>
-      <c r="G27"/>
       <c r="H27"/>
-      <c r="I27">
+      <c r="I27"/>
+      <c r="J27">
         <v>1466846.0</v>
       </c>
-      <c r="J27"/>
-      <c r="K27">
+      <c r="K27"/>
+      <c r="L27">
         <v>2952944.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>54310.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>32402.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>50219.0</v>
       </c>
-      <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
-      <c r="R27">
+      <c r="R27"/>
+      <c r="S27">
         <v>2750.0</v>
       </c>
-      <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
+      <c r="Y27"/>
     </row>
-    <row r="28" spans="1:24">
+    <row r="28" spans="1:25">
       <c r="A28" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B28">
+        <v>19496688.0</v>
+      </c>
+      <c r="C28">
         <v>12184354.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>4431965.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>5182160.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>32637961.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>1807657.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>117842.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>298742.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>307382.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>223531.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>574295.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>352041.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>20320.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>21344.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>12792.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>12744.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-25650.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-10000.0</v>
       </c>
-      <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
-      <c r="X28">
+      <c r="X28"/>
+      <c r="Y28">
         <v>10000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:24">
+    <row r="29" spans="1:25">
       <c r="A29" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B29">
+        <v>-17314390.0</v>
+      </c>
+      <c r="C29">
         <v>-10138798.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-11930580.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-7977960.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-4046705.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-726302.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-13253.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-379276.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-194942.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-237023.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-542042.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-31646.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-19656.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-21026.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-13462.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-12074.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>25650.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-602.0</v>
       </c>
-      <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
-      <c r="W29">
+      <c r="W29"/>
+      <c r="X29">
         <v>-602.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-9398.0</v>
       </c>
     </row>
-    <row r="30" spans="1:24">
+    <row r="30" spans="1:25">
       <c r="A30" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="B30">
+        <v>-1119503.0</v>
+      </c>
+      <c r="C30">
         <v>-528235.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-3756364.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-11150776.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-1131735.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-16727.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-114011.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-1874.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-4874.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-3408.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-138468.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-213448.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-1942.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-5776.0</v>
       </c>
-      <c r="O30"/>
       <c r="P30"/>
       <c r="Q30"/>
       <c r="R30"/>
       <c r="S30"/>
       <c r="T30"/>
       <c r="U30"/>
       <c r="V30"/>
       <c r="W30"/>
       <c r="X30"/>
+      <c r="Y30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CB30"/>
+  <dimension ref="A1:CD30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:80">
+    <row r="1" spans="1:82">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C1" t="s">
-        <v>86</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>87</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>88</v>
       </c>
       <c r="F1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="G1" t="s">
-        <v>89</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>90</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>91</v>
       </c>
       <c r="J1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="K1" t="s">
-        <v>92</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>93</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>94</v>
       </c>
       <c r="N1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="O1" t="s">
-        <v>95</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>96</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>97</v>
       </c>
       <c r="R1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="S1" t="s">
-        <v>98</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>99</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>100</v>
       </c>
       <c r="V1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="W1" t="s">
-        <v>101</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>102</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>103</v>
       </c>
       <c r="Z1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="AA1" t="s">
-        <v>104</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>105</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>106</v>
       </c>
       <c r="AD1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="AE1" t="s">
-        <v>107</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>108</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>109</v>
       </c>
       <c r="AH1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="AI1" t="s">
-        <v>110</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
-        <v>9</v>
+        <v>111</v>
       </c>
       <c r="AK1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="AL1" t="s">
-        <v>112</v>
+        <v>10</v>
       </c>
       <c r="AM1" t="s">
         <v>113</v>
       </c>
       <c r="AN1" t="s">
-        <v>10</v>
+        <v>114</v>
       </c>
       <c r="AO1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="AP1" t="s">
-        <v>115</v>
+        <v>11</v>
       </c>
       <c r="AQ1" t="s">
         <v>116</v>
       </c>
       <c r="AR1" t="s">
         <v>117</v>
       </c>
       <c r="AS1" t="s">
         <v>118</v>
       </c>
       <c r="AT1" t="s">
         <v>119</v>
       </c>
       <c r="AU1" t="s">
-        <v>12</v>
+        <v>120</v>
       </c>
       <c r="AV1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="AW1" t="s">
-        <v>121</v>
+        <v>13</v>
       </c>
       <c r="AX1" t="s">
         <v>122</v>
       </c>
       <c r="AY1" t="s">
-        <v>13</v>
+        <v>123</v>
       </c>
       <c r="AZ1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="BA1" t="s">
-        <v>124</v>
+        <v>14</v>
       </c>
       <c r="BB1" t="s">
         <v>125</v>
       </c>
       <c r="BC1" t="s">
-        <v>14</v>
+        <v>126</v>
       </c>
       <c r="BD1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="BE1" t="s">
-        <v>127</v>
+        <v>15</v>
       </c>
       <c r="BF1" t="s">
         <v>128</v>
       </c>
       <c r="BG1" t="s">
-        <v>15</v>
+        <v>129</v>
       </c>
       <c r="BH1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="BI1" t="s">
-        <v>130</v>
+        <v>16</v>
       </c>
       <c r="BJ1" t="s">
         <v>131</v>
       </c>
       <c r="BK1" t="s">
-        <v>16</v>
+        <v>132</v>
       </c>
       <c r="BL1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="BM1" t="s">
-        <v>133</v>
+        <v>17</v>
       </c>
       <c r="BN1" t="s">
         <v>134</v>
       </c>
       <c r="BO1" t="s">
-        <v>17</v>
+        <v>135</v>
       </c>
       <c r="BP1" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="BQ1" t="s">
         <v>18</v>
       </c>
       <c r="BR1" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="BS1" t="s">
         <v>19</v>
       </c>
       <c r="BT1" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="BU1" t="s">
         <v>20</v>
       </c>
       <c r="BV1" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="BW1" t="s">
         <v>21</v>
       </c>
       <c r="BX1" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="BY1" t="s">
         <v>22</v>
       </c>
       <c r="BZ1" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="CA1" t="s">
         <v>23</v>
       </c>
       <c r="CB1" t="s">
-        <v>141</v>
+        <v>142</v>
+      </c>
+      <c r="CC1" t="s">
+        <v>24</v>
+      </c>
+      <c r="CD1" t="s">
+        <v>143</v>
       </c>
     </row>
-    <row r="2" spans="1:80">
+    <row r="2" spans="1:82">
       <c r="A2" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B2">
+        <v>5945894.0</v>
+      </c>
+      <c r="C2">
+        <v>3761690.0</v>
+      </c>
+      <c r="D2">
         <v>1393140.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>5080372.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>4883099.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>1857685.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>3426089.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>3536980.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>3365778.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>2965578.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>5902235.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>10489214.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>14620757.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>17279261.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>19758353.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>25808938.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>28567333.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>30920477.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>12266597.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>9311878.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>1107812.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>467133.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>21111.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>11010.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>178752.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>129698.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>129698.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>21900.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>25323.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>158892.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>77130.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>61918.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>29282.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>24425.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>24425.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>1341.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>32252.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>32252.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>14466.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>14466.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>18480.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>91704.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>349809.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>155735.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>1040.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>505.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>510.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>982.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>910.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>266.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>1073.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>318.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>328.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>333.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>1624.0</v>
       </c>
-      <c r="BC2"/>
-      <c r="BD2">
+      <c r="BE2"/>
+      <c r="BF2">
         <v>1391.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>438.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>155.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>670.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>588.0</v>
       </c>
       <c r="BJ2">
         <v>650.0</v>
       </c>
-      <c r="BK2"/>
-      <c r="BL2"/>
+      <c r="BK2">
+        <v>588.0</v>
+      </c>
+      <c r="BL2">
+        <v>650.0</v>
+      </c>
       <c r="BM2"/>
-      <c r="BN2">
+      <c r="BN2"/>
+      <c r="BO2"/>
+      <c r="BP2">
         <v>567.0</v>
       </c>
-      <c r="BO2"/>
-      <c r="BP2"/>
       <c r="BQ2"/>
       <c r="BR2"/>
       <c r="BS2"/>
       <c r="BT2"/>
       <c r="BU2"/>
       <c r="BV2"/>
       <c r="BW2"/>
       <c r="BX2"/>
       <c r="BY2"/>
-      <c r="BZ2">
+      <c r="BZ2"/>
+      <c r="CA2"/>
+      <c r="CB2">
         <v>567.0</v>
       </c>
-      <c r="CA2">
+      <c r="CC2">
         <v>601.0</v>
       </c>
-      <c r="CB2">
+      <c r="CD2">
         <v>6448.0</v>
       </c>
     </row>
-    <row r="3" spans="1:80">
+    <row r="3" spans="1:82">
       <c r="A3" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B3">
+        <v>103646</v>
+      </c>
+      <c r="C3">
+        <v>155382</v>
+      </c>
+      <c r="D3">
         <v>484460</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>68082</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>458342</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>27475</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>164970</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>122818</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>212969</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>243895</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>849423</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>1509817</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>1086921</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>938531</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>1160435</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>8437764</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>614046</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>373152</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>442515</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>189319</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>126749</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>119233</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>7962</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>7962</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>14204</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>82951</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>82951</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>1198</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>1874</v>
-      </c>
-[...4 lines deleted...]
-        <v>0</v>
       </c>
       <c r="AE3">
         <v>0</v>
       </c>
       <c r="AF3">
+        <v>0</v>
+      </c>
+      <c r="AG3">
+        <v>0</v>
+      </c>
+      <c r="AH3">
         <v>10000</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>10000</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>10002</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>2856</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>552</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>0</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>0</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>10697</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>10697</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>0</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>27589</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>5171</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>220</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>61</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>159</v>
-      </c>
-[...4 lines deleted...]
-        <v>0</v>
       </c>
       <c r="AW3">
         <v>0</v>
       </c>
       <c r="AX3">
         <v>0</v>
       </c>
       <c r="AY3">
         <v>0</v>
       </c>
       <c r="AZ3">
         <v>0</v>
       </c>
       <c r="BA3">
         <v>0</v>
       </c>
       <c r="BB3">
         <v>0</v>
       </c>
       <c r="BC3">
         <v>0</v>
       </c>
       <c r="BD3">
         <v>0</v>
       </c>
@@ -22066,72 +22755,78 @@
       </c>
       <c r="BU3">
         <v>0</v>
       </c>
       <c r="BV3">
         <v>0</v>
       </c>
       <c r="BW3">
         <v>0</v>
       </c>
       <c r="BX3">
         <v>0</v>
       </c>
       <c r="BY3">
         <v>0</v>
       </c>
       <c r="BZ3">
         <v>0</v>
       </c>
       <c r="CA3">
         <v>0</v>
       </c>
       <c r="CB3">
         <v>0</v>
       </c>
+      <c r="CC3">
+        <v>0</v>
+      </c>
+      <c r="CD3">
+        <v>0</v>
+      </c>
     </row>
-    <row r="4" spans="1:80">
+    <row r="4" spans="1:82">
       <c r="A4" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
-      <c r="K4">
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4">
         <v>-4586979.0</v>
       </c>
-      <c r="L4">
+      <c r="N4">
         <v>-4131543.0</v>
       </c>
-      <c r="M4"/>
-      <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
@@ -22154,72 +22849,74 @@
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
+      <c r="CC4"/>
+      <c r="CD4"/>
     </row>
-    <row r="5" spans="1:80">
+    <row r="5" spans="1:82">
       <c r="A5" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
-      <c r="K5">
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5">
         <v>-1626477.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-1039238.0</v>
       </c>
-      <c r="M5"/>
-      <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
@@ -22242,508 +22939,522 @@
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
+      <c r="CC5"/>
+      <c r="CD5"/>
     </row>
-    <row r="6" spans="1:80">
+    <row r="6" spans="1:82">
       <c r="A6" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B6">
+        <v>-5379311.0</v>
+      </c>
+      <c r="C6">
+        <v>2184204.0</v>
+      </c>
+      <c r="D6">
         <v>2368550.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-3687232.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>197273.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>3025414.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-1568404.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-110891.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>171202.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>400200.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-2936657.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-4586979.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-4131543.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-2658504.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-2479092.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-6050585.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-2758395.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-2353144.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>18653880.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>2954719.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>8204066.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>640679.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>446022.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>10101.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-166759.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>49054.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>49054.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>107798.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>-3423.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>-133569.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>81762.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>15212.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>66961.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>-24425.0</v>
       </c>
-      <c r="AH6"/>
-      <c r="AI6">
+      <c r="AJ6"/>
+      <c r="AK6">
         <v>-1341.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>-30911.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>-30911.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>32252.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>-14466.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>-4014.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>-73224.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>-258105.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>194074.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>-731.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>535.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>15105.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>-472.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>72.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>644.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>-807.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>755.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>-10.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>-5.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>-1291.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>1624.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>-1391.0</v>
       </c>
-      <c r="BE6">
+      <c r="BG6">
         <v>953.0</v>
       </c>
-      <c r="BF6">
+      <c r="BH6">
         <v>283.0</v>
       </c>
-      <c r="BG6">
+      <c r="BI6">
         <v>-515.0</v>
       </c>
-      <c r="BH6">
+      <c r="BJ6">
         <v>20.0</v>
       </c>
-      <c r="BI6">
+      <c r="BK6">
         <v>62.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BL6">
         <v>588.0</v>
       </c>
-      <c r="BK6">
+      <c r="BM6">
         <v>-5522.0</v>
       </c>
-      <c r="BL6"/>
-[...1 lines deleted...]
-      <c r="BN6">
+      <c r="BN6"/>
+      <c r="BO6"/>
+      <c r="BP6">
         <v>-568.0</v>
       </c>
-      <c r="BO6"/>
-      <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
-      <c r="CA6">
+      <c r="CA6"/>
+      <c r="CB6"/>
+      <c r="CC6">
         <v>-34.0</v>
       </c>
-      <c r="CB6">
+      <c r="CD6">
         <v>-4969.0</v>
       </c>
     </row>
-    <row r="7" spans="1:80">
+    <row r="7" spans="1:82">
       <c r="A7" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B7">
+        <v>-3580211.0</v>
+      </c>
+      <c r="C7">
+        <v>-1523501.0</v>
+      </c>
+      <c r="D7">
         <v>-541525.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>-567595.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-436873.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>1523968.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>1203553.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>-722849.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>-706645.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>-1212553.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>25971.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>-1626477.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>-1039238.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>833313.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>429118.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>-1273046.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-554762.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>-480149.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>198516.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>-252809.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>-76510.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>-86397.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>-98857.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>33427.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>162073.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>141588.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>141588.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>139705.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>87462.0</v>
       </c>
-      <c r="AC7">
+      <c r="AE7">
         <v>138124.0</v>
       </c>
-      <c r="AD7">
+      <c r="AF7">
         <v>253052.0</v>
       </c>
-      <c r="AE7">
+      <c r="AG7">
         <v>289748.0</v>
       </c>
-      <c r="AF7">
+      <c r="AH7">
         <v>52371.0</v>
       </c>
-      <c r="AG7">
+      <c r="AI7">
         <v>41071.0</v>
       </c>
-      <c r="AH7">
+      <c r="AJ7">
         <v>49161.0</v>
       </c>
-      <c r="AI7">
+      <c r="AK7">
         <v>75728.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AL7">
         <v>-59037.0</v>
       </c>
-      <c r="AK7">
+      <c r="AM7">
         <v>-59037.0</v>
       </c>
-      <c r="AL7">
+      <c r="AN7">
         <v>54084.0</v>
       </c>
-      <c r="AM7">
+      <c r="AO7">
         <v>79940.0</v>
       </c>
-      <c r="AN7">
+      <c r="AP7">
         <v>-12591.0</v>
       </c>
-      <c r="AO7">
+      <c r="AQ7">
         <v>121520.0</v>
       </c>
-      <c r="AP7">
+      <c r="AR7">
         <v>-160410.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AS7">
         <v>547.0</v>
       </c>
-      <c r="AR7">
+      <c r="AT7">
         <v>513.0</v>
       </c>
-      <c r="AS7">
+      <c r="AU7">
         <v>-5662.0</v>
       </c>
-      <c r="AT7">
+      <c r="AV7">
         <v>80287.0</v>
       </c>
-      <c r="AU7">
+      <c r="AW7">
         <v>-82558.0</v>
       </c>
-      <c r="AV7">
+      <c r="AX7">
         <v>972.0</v>
       </c>
-      <c r="AW7">
+      <c r="AY7">
         <v>-2436.0</v>
       </c>
-      <c r="AX7">
+      <c r="AZ7">
         <v>-5863.0</v>
       </c>
-      <c r="AY7">
+      <c r="BA7">
         <v>6769.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BB7">
         <v>1530.0</v>
       </c>
-      <c r="BA7">
+      <c r="BC7">
         <v>-5.0</v>
       </c>
-      <c r="BB7">
+      <c r="BD7">
         <v>-6591.0</v>
       </c>
-      <c r="BC7">
+      <c r="BE7">
         <v>6589.0</v>
       </c>
-      <c r="BD7">
+      <c r="BF7">
         <v>-1514.0</v>
       </c>
-      <c r="BE7">
+      <c r="BG7">
         <v>1052.0</v>
       </c>
-      <c r="BF7">
+      <c r="BH7">
         <v>-4919.0</v>
       </c>
-      <c r="BG7">
+      <c r="BI7">
         <v>3827.0</v>
       </c>
-      <c r="BH7">
+      <c r="BJ7">
         <v>-10763.0</v>
       </c>
-      <c r="BI7">
+      <c r="BK7">
         <v>2857.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BL7">
         <v>3865.0</v>
       </c>
-      <c r="BK7">
+      <c r="BM7">
         <v>5522.0</v>
       </c>
-      <c r="BL7">
+      <c r="BN7">
         <v>2225.0</v>
       </c>
-      <c r="BM7">
+      <c r="BO7">
         <v>12515.0</v>
       </c>
-      <c r="BN7">
+      <c r="BP7">
         <v>12322.0</v>
       </c>
-      <c r="BO7">
+      <c r="BQ7">
         <v>26365.0</v>
       </c>
-      <c r="BP7">
+      <c r="BR7">
         <v>19387.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BS7">
         <v>8431.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>8577.0</v>
       </c>
       <c r="BT7">
         <v>7856.0</v>
       </c>
       <c r="BU7">
         <v>8577.0</v>
       </c>
       <c r="BV7">
         <v>7856.0</v>
       </c>
       <c r="BW7">
         <v>8577.0</v>
       </c>
       <c r="BX7">
         <v>7856.0</v>
       </c>
       <c r="BY7">
+        <v>8577.0</v>
+      </c>
+      <c r="BZ7">
+        <v>7856.0</v>
+      </c>
+      <c r="CA7">
         <v>8427.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CB7">
         <v>7632.0</v>
       </c>
-      <c r="CA7">
+      <c r="CC7">
         <v>8578.0</v>
       </c>
-      <c r="CB7">
+      <c r="CD7">
         <v>5509.0</v>
       </c>
     </row>
-    <row r="8" spans="1:80">
+    <row r="8" spans="1:82">
       <c r="A8" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -22780,461 +23491,475 @@
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
+      <c r="CC8"/>
+      <c r="CD8"/>
     </row>
-    <row r="9" spans="1:80">
+    <row r="9" spans="1:82">
       <c r="A9" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B9">
+        <v>11488.0</v>
+      </c>
+      <c r="C9">
+        <v>-57222.0</v>
+      </c>
+      <c r="D9">
         <v>-200729.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>-259353.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>-52377.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>375120.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>143840.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>-452578.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>317316.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>54988.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>-54425.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>-254550.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>-38013.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>11312.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>-75495.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>-10583.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>6733.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>30251.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>-96377.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>-89845.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>106349.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>2793.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>-87200.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>-12518.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>181793.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>-127057.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>-127057.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>232537.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>-293186.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>170487.0</v>
       </c>
       <c r="AE9"/>
       <c r="AF9">
+        <v>170487.0</v>
+      </c>
+      <c r="AG9"/>
+      <c r="AH9">
         <v>-181119.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>2505.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>2505.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>64956.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>-134215.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>-134215.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>48747.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>34929.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>-54339.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>45746.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>-69906.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>1938.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>17155.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>-3230.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>-15692.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>5162.0</v>
       </c>
-      <c r="AV9"/>
-      <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
+      <c r="CC9"/>
+      <c r="CD9"/>
     </row>
-    <row r="10" spans="1:80">
+    <row r="10" spans="1:82">
       <c r="A10" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B10">
+        <v>-2092218.0</v>
+      </c>
+      <c r="C10">
+        <v>-2695180.0</v>
+      </c>
+      <c r="D10">
         <v>-953978.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>-108343.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-583116.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>948006.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>248684.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>153102.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-2908354.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-79423.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>-672205.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-1276069.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-257423.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-59586.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-184074.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-310899.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-290041.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-304147.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>55522.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>40185.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-252529.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>27930.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-15713.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>42695.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>31029.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>87218.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>87218.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>-121003.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>124823.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>-29323.0</v>
       </c>
       <c r="AE10"/>
       <c r="AF10">
+        <v>-29323.0</v>
+      </c>
+      <c r="AG10"/>
+      <c r="AH10">
         <v>-32041.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>11423.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>11423.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>2080.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>8062.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>8062.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>12241.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>27648.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>81629.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>39325.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>-77417.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>-83777.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>-4396.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>-2432.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>95813.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>-86749.0</v>
       </c>
-      <c r="AV10"/>
-      <c r="AW10"/>
       <c r="AX10"/>
       <c r="AY10"/>
       <c r="AZ10"/>
       <c r="BA10"/>
       <c r="BB10"/>
       <c r="BC10"/>
       <c r="BD10"/>
       <c r="BE10"/>
       <c r="BF10"/>
       <c r="BG10"/>
       <c r="BH10"/>
       <c r="BI10"/>
       <c r="BJ10"/>
       <c r="BK10"/>
       <c r="BL10"/>
       <c r="BM10"/>
       <c r="BN10"/>
       <c r="BO10"/>
       <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
+      <c r="CC10"/>
+      <c r="CD10"/>
     </row>
-    <row r="11" spans="1:80">
+    <row r="11" spans="1:82">
       <c r="A11" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
         <v>-821958.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>0.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>347344.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>-585813.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>480187.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>105626.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>-34469.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>34428.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>-29566.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>-4862.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>13917.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>-72159.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>43525.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>-44567.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>-32132.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>437346.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>0.0</v>
       </c>
-      <c r="AB11"/>
-      <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
@@ -23242,117 +23967,119 @@
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
+      <c r="CC11"/>
+      <c r="CD11"/>
     </row>
-    <row r="12" spans="1:80">
+    <row r="12" spans="1:82">
       <c r="A12" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>-1457817.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>-1895172.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>1063604.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>882965.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>1443827.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>1244853.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>2165331.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>755527.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>545238.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>785318.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>197045.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>362859.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>33236.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>42498.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>109865.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>-250776.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>-1.0</v>
       </c>
-      <c r="AB12"/>
-      <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
@@ -23360,117 +24087,119 @@
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
+      <c r="CC12"/>
+      <c r="CD12"/>
     </row>
-    <row r="13" spans="1:80">
+    <row r="13" spans="1:82">
       <c r="A13" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13">
         <v>699621.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>-1039238.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>-1039238.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>297952.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>-1431751.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>-264891.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>-232787.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>-30605.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>-173583.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>71563.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>-156469.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>76215.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>-26214.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>556.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>-42756.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>-129430.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>139705.0</v>
       </c>
-      <c r="AB13"/>
-      <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
@@ -23478,234 +24207,246 @@
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
+      <c r="CC13"/>
+      <c r="CD13"/>
     </row>
-    <row r="14" spans="1:80">
+    <row r="14" spans="1:82">
       <c r="A14" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B14">
+        <v>426229.0</v>
+      </c>
+      <c r="C14">
+        <v>474786.0</v>
+      </c>
+      <c r="D14">
         <v>470654.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>443902.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>444966.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>733418.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>403895.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>232825.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>383147.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>90186.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>558352.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>266230.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>194974.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>-46512.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>380857.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>175135.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>52839.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>97705.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>76021.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>30171.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>7843.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>6990.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>6815.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>6643.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>-13570.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>24058.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>24058.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>478.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>473.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>-664.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>-347.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>624.0</v>
       </c>
-      <c r="AF14"/>
-      <c r="AG14">
+      <c r="AH14"/>
+      <c r="AI14">
         <v>506.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>506.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>257.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>29.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>29.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>479.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>233.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>554.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>263.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>110.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>109.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>52.0</v>
       </c>
       <c r="AT14">
         <v>52.0</v>
       </c>
       <c r="AU14">
         <v>52.0</v>
       </c>
-      <c r="AV14"/>
-      <c r="AW14"/>
+      <c r="AV14">
+        <v>52.0</v>
+      </c>
+      <c r="AW14">
+        <v>52.0</v>
+      </c>
       <c r="AX14"/>
       <c r="AY14"/>
       <c r="AZ14"/>
       <c r="BA14"/>
       <c r="BB14"/>
       <c r="BC14"/>
       <c r="BD14"/>
       <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
+      <c r="CC14"/>
+      <c r="CD14"/>
     </row>
-    <row r="15" spans="1:80">
+    <row r="15" spans="1:82">
       <c r="A15" t="s">
-        <v>187</v>
-[...1 lines deleted...]
-      <c r="B15"/>
+        <v>189</v>
+      </c>
+      <c r="B15">
+        <v>27395.0</v>
+      </c>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
-      <c r="F15"/>
+      <c r="F15">
+        <v>0.0</v>
+      </c>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
@@ -23736,268 +24477,276 @@
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
+      <c r="CC15"/>
+      <c r="CD15"/>
     </row>
-    <row r="16" spans="1:80">
+    <row r="16" spans="1:82">
       <c r="A16" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B16">
+        <v>566583.0</v>
+      </c>
+      <c r="C16">
+        <v>5945894.0</v>
+      </c>
+      <c r="D16">
         <v>3761690.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>1393140.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>5080372.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>4883099.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>1857685.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>3426089.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>3536980.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>3365778.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>2965578.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>5902235.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>10489214.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>14620757.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>17279261.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>19758353.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>25808938.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>28567333.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>30920477.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>12266597.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>9311878.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>1107812.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>467133.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>21111.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>11993.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>178752.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>178752.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>129698.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>21900.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>25323.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>158892.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>77130.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>66961.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>29282.0</v>
       </c>
       <c r="AI16">
         <v>24425.0</v>
       </c>
       <c r="AJ16">
+        <v>29282.0</v>
+      </c>
+      <c r="AK16">
+        <v>24425.0</v>
+      </c>
+      <c r="AL16">
         <v>1341.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>1341.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>32252.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>14466.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>14466.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>18480.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>91704.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>349809.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>309.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>1040.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>15105.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>510.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>982.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>910.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>266.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>1073.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>318.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>328.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>333.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>1624.0</v>
       </c>
-      <c r="BD16"/>
-      <c r="BE16">
+      <c r="BF16"/>
+      <c r="BG16">
         <v>1391.0</v>
       </c>
-      <c r="BF16">
+      <c r="BH16">
         <v>438.0</v>
       </c>
-      <c r="BG16">
+      <c r="BI16">
         <v>155.0</v>
       </c>
-      <c r="BH16">
+      <c r="BJ16">
         <v>670.0</v>
       </c>
-      <c r="BI16">
+      <c r="BK16">
         <v>650.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BL16">
         <v>588.0</v>
       </c>
-      <c r="BK16">
+      <c r="BM16">
         <v>-5522.0</v>
       </c>
-      <c r="BL16"/>
-[...1 lines deleted...]
-      <c r="BN16">
+      <c r="BN16"/>
+      <c r="BO16"/>
+      <c r="BP16">
         <v>-1.0</v>
       </c>
-      <c r="BO16">
+      <c r="BQ16">
         <v>567.0</v>
       </c>
-      <c r="BP16"/>
-      <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
-      <c r="CA16">
+      <c r="CA16"/>
+      <c r="CB16"/>
+      <c r="CC16">
         <v>567.0</v>
       </c>
-      <c r="CB16">
+      <c r="CD16">
         <v>1479.0</v>
       </c>
     </row>
-    <row r="17" spans="1:80">
+    <row r="17" spans="1:82">
       <c r="A17" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -24034,348 +24783,356 @@
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
+      <c r="CC17"/>
+      <c r="CD17"/>
     </row>
-    <row r="18" spans="1:80">
+    <row r="18" spans="1:82">
       <c r="A18" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B18">
+        <v>-8338400.0</v>
+      </c>
+      <c r="C18">
+        <v>-6279590.0</v>
+      </c>
+      <c r="D18">
         <v>-4739609.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-3163197.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-4298260.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-2207061.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-1702890.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-3749506.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-3007573.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-3980128.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-3025066.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-4594111.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-4021331.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-2554952.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-2479092.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-11338160.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-2630525.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-2387891.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-1478555.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-678378.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-633616.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-318600.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-186113.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-48518.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-312592.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>102288.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>102288.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>137237.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-38539.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>-336491.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>-67389.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>20130.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>-103055.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>-60682.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>-60682.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>-71239.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>-120309.0</v>
       </c>
-      <c r="AK18">
+      <c r="AM18">
         <v>-120309.0</v>
       </c>
-      <c r="AL18">
+      <c r="AN18">
         <v>-45783.0</v>
       </c>
-      <c r="AM18">
+      <c r="AO18">
         <v>-3100.0</v>
       </c>
-      <c r="AN18">
+      <c r="AP18">
         <v>-147191.0</v>
       </c>
-      <c r="AO18">
+      <c r="AQ18">
         <v>-27686.0</v>
       </c>
-      <c r="AP18">
+      <c r="AR18">
         <v>-390537.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AS18">
         <v>-20085.0</v>
       </c>
-      <c r="AR18">
+      <c r="AT18">
         <v>-2311.0</v>
       </c>
-      <c r="AS18">
+      <c r="AU18">
         <v>-5635.0</v>
       </c>
-      <c r="AT18">
+      <c r="AV18">
         <v>-7068.0</v>
       </c>
-      <c r="AU18">
+      <c r="AW18">
         <v>-972.0</v>
       </c>
-      <c r="AV18">
+      <c r="AX18">
         <v>-4094.0</v>
       </c>
-      <c r="AW18">
+      <c r="AY18">
         <v>-7211.0</v>
       </c>
-      <c r="AX18">
+      <c r="AZ18">
         <v>-8341.0</v>
       </c>
-      <c r="AY18">
+      <c r="BA18">
         <v>-10.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BB18">
         <v>-2082.0</v>
       </c>
-      <c r="BA18">
+      <c r="BC18">
         <v>-3841.0</v>
       </c>
-      <c r="BB18">
+      <c r="BD18">
         <v>-9961.0</v>
       </c>
-      <c r="BC18">
+      <c r="BE18">
         <v>-5142.0</v>
       </c>
-      <c r="BD18">
+      <c r="BF18">
         <v>-4116.0</v>
       </c>
-      <c r="BE18">
+      <c r="BG18">
         <v>-681.0</v>
       </c>
-      <c r="BF18">
+      <c r="BH18">
         <v>-6917.0</v>
       </c>
-      <c r="BG18">
+      <c r="BI18">
         <v>-1748.0</v>
       </c>
-      <c r="BH18">
+      <c r="BJ18">
         <v>-12724.0</v>
       </c>
-      <c r="BI18">
+      <c r="BK18">
         <v>62.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BL18">
         <v>588.0</v>
       </c>
-      <c r="BK18">
+      <c r="BM18">
         <v>-5522.0</v>
       </c>
-      <c r="BL18"/>
-[...1 lines deleted...]
-      <c r="BN18">
+      <c r="BN18"/>
+      <c r="BO18"/>
+      <c r="BP18">
         <v>25650.0</v>
       </c>
-      <c r="BO18">
+      <c r="BQ18">
         <v>25650.0</v>
       </c>
-      <c r="BP18"/>
-      <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
-      <c r="CA18">
+      <c r="CA18"/>
+      <c r="CB18"/>
+      <c r="CC18">
         <v>-34.0</v>
       </c>
-      <c r="CB18">
+      <c r="CD18">
         <v>-4969.0</v>
       </c>
     </row>
-    <row r="19" spans="1:80">
+    <row r="19" spans="1:82">
       <c r="A19" t="s">
-        <v>191</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>193</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19">
         <v>0.0</v>
       </c>
-      <c r="C19">
+      <c r="E19">
         <v>-124455.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-458342.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-27475.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-164973.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-122818.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-212969.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-243895.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-849423.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>-1509817.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-66308.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-938531.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-1160435.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-8437764.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-614046.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-367646.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>-442514.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>-189319.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-132256.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>0.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>-1.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>1.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>-8765.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>-8765.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>-98609.0</v>
       </c>
-      <c r="AA19"/>
-      <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
@@ -24384,111 +25141,117 @@
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
+      <c r="CC19"/>
+      <c r="CD19"/>
     </row>
-    <row r="20" spans="1:80">
+    <row r="20" spans="1:82">
       <c r="A20" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B20">
+        <v>2208337.0</v>
+      </c>
+      <c r="C20">
+        <v>1001486.0</v>
+      </c>
+      <c r="D20">
         <v>2378629.0</v>
       </c>
-      <c r="C20">
+      <c r="E20">
         <v>21882.0</v>
       </c>
-      <c r="D20">
+      <c r="F20">
         <v>179137.0</v>
       </c>
-      <c r="E20">
+      <c r="G20">
         <v>5540913.0</v>
       </c>
-      <c r="F20">
+      <c r="H20">
         <v>0.0</v>
       </c>
-      <c r="G20">
+      <c r="I20">
         <v>0.0</v>
       </c>
-      <c r="H20">
+      <c r="J20">
         <v>3195201.0</v>
       </c>
-      <c r="I20">
+      <c r="K20">
         <v>4380328.0</v>
       </c>
-      <c r="J20">
+      <c r="L20">
         <v>88409.0</v>
       </c>
-      <c r="K20">
+      <c r="M20">
         <v>7132.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="N20">
         <v>0.0</v>
       </c>
       <c r="O20">
         <v>0.0</v>
       </c>
       <c r="P20">
         <v>0.0</v>
       </c>
       <c r="Q20">
         <v>0.0</v>
       </c>
       <c r="R20">
+        <v>0.0</v>
+      </c>
+      <c r="S20">
+        <v>0.0</v>
+      </c>
+      <c r="T20">
         <v>17469453.0</v>
       </c>
-      <c r="S20">
+      <c r="U20">
         <v>935176.0</v>
       </c>
-      <c r="T20"/>
-      <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
@@ -24504,125 +25267,131 @@
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
+      <c r="CC20"/>
+      <c r="CD20"/>
     </row>
-    <row r="21" spans="1:80">
+    <row r="21" spans="1:82">
       <c r="A21" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B21">
+        <v>778144.0</v>
+      </c>
+      <c r="C21">
+        <v>-151060.0</v>
+      </c>
+      <c r="D21">
         <v>459122.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-606325.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-2068444.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-324933.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>43233.0</v>
       </c>
-      <c r="G21"/>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
-[...4 lines deleted...]
-      </c>
+      <c r="L21"/>
+      <c r="M21"/>
       <c r="N21">
         <v>-43904.0</v>
       </c>
       <c r="O21">
+        <v>-43904.0</v>
+      </c>
+      <c r="P21">
+        <v>-43904.0</v>
+      </c>
+      <c r="Q21">
         <v>5413582.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-127870.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-17564.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-108269.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-6478.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-82358.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-48338.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>382136.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>58618.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>188817.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>107237.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>-15083.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>-263.0</v>
       </c>
-      <c r="AB21"/>
-      <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
@@ -24630,843 +25399,863 @@
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
+      <c r="CC21"/>
+      <c r="CD21"/>
     </row>
-    <row r="22" spans="1:80">
+    <row r="22" spans="1:82">
       <c r="A22" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B22">
+        <v>-5828522.0</v>
+      </c>
+      <c r="C22">
+        <v>-6228670.0</v>
+      </c>
+      <c r="D22">
         <v>-4928679.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>-3734484.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>-4460464.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>-4300816.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>-4134916.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>-4013398.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>-3714657.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>-3658935.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>-3949298.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>-3797455.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>-3523270.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>-3466826.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>-2877660.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>-3372319.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>-2817609.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>-3797626.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>-2064281.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>-811659.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>-1223519.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>-238179.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>-604990.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>-152185.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>-556756.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>270371.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>270371.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>-1749.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>-126473.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>-481255.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>-302095.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>-288242.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>-228284.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>-118022.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>-118022.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>-736655.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>-70279.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>-70278.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>-241932.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>-87354.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>-1411379.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>-1228518.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>-822174.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>-25686.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>-3044.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>-3734.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>-3767.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>-6904.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>-5066.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>-4775.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>-2478.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>-6779.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>-3612.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>-3841.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>-3370.0</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>-11731.0</v>
       </c>
-      <c r="BD22">
+      <c r="BF22">
         <v>-2602.0</v>
       </c>
-      <c r="BE22">
+      <c r="BG22">
         <v>-1733.0</v>
       </c>
-      <c r="BF22">
+      <c r="BH22">
         <v>-1998.0</v>
       </c>
-      <c r="BG22">
+      <c r="BI22">
         <v>-5575.0</v>
       </c>
-      <c r="BH22">
+      <c r="BJ22">
         <v>-1961.0</v>
       </c>
-      <c r="BI22">
+      <c r="BK22">
         <v>-2795.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BL22">
         <v>-3277.0</v>
       </c>
-      <c r="BK22">
+      <c r="BM22">
         <v>-5522.0</v>
       </c>
-      <c r="BL22">
+      <c r="BN22">
         <v>1042.0</v>
       </c>
-      <c r="BM22">
+      <c r="BO22">
         <v>-12515.0</v>
       </c>
-      <c r="BN22">
+      <c r="BP22">
         <v>-12322.0</v>
       </c>
-      <c r="BO22">
+      <c r="BQ22">
         <v>384113.0</v>
       </c>
-      <c r="BP22">
+      <c r="BR22">
         <v>-19387.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BS22">
         <v>-8431.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-8577.0</v>
       </c>
       <c r="BT22">
         <v>-7856.0</v>
       </c>
       <c r="BU22">
         <v>-8577.0</v>
       </c>
       <c r="BV22">
         <v>-7856.0</v>
       </c>
       <c r="BW22">
         <v>-8577.0</v>
       </c>
       <c r="BX22">
         <v>-7856.0</v>
       </c>
       <c r="BY22">
+        <v>-8577.0</v>
+      </c>
+      <c r="BZ22">
+        <v>-7856.0</v>
+      </c>
+      <c r="CA22">
         <v>-8427.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CB22">
         <v>-7632.0</v>
       </c>
-      <c r="CA22">
+      <c r="CC22">
         <v>-8612.0</v>
       </c>
-      <c r="CB22">
+      <c r="CD22">
         <v>-10478.0</v>
       </c>
     </row>
-    <row r="23" spans="1:80">
+    <row r="23" spans="1:82">
       <c r="A23" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B23">
+        <v>2986481.0</v>
+      </c>
+      <c r="C23"/>
+      <c r="D23">
         <v>2066868.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>131926.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>6384840.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>16495.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>107752.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>3638615.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>-16426.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>43904.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>7132.0</v>
       </c>
       <c r="L23">
         <v>-43904.0</v>
       </c>
       <c r="M23">
+        <v>7132.0</v>
+      </c>
+      <c r="N23">
+        <v>-43904.0</v>
+      </c>
+      <c r="O23">
         <v>-3552.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>5285712.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>-110045.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>-1863.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>61015.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>2724212.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>2690407.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>2912652.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>250000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>-4099.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>-2218.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>19266.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>-98609.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>-98609.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>-1198.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>-11058.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>-1258.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>175000.0</v>
       </c>
-      <c r="AE23"/>
-      <c r="AF23">
+      <c r="AG23"/>
+      <c r="AH23">
         <v>138010.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>1750.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>44871.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>18000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>-7500.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>94000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>9900.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>88015.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>134115.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>380.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>160000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>279800.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>1800.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>6109.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>6904.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>500.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>4166.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>7855.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>7534.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>765.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>2072.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>3836.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>8670.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>6766.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>2725.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>1634.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>7200.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>1233.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>12744.0</v>
       </c>
-      <c r="BI23"/>
-      <c r="BJ23"/>
       <c r="BK23"/>
       <c r="BL23"/>
       <c r="BM23"/>
-      <c r="BN23">
+      <c r="BN23"/>
+      <c r="BO23"/>
+      <c r="BP23">
         <v>-25650.0</v>
       </c>
-      <c r="BO23"/>
-      <c r="BP23"/>
       <c r="BQ23"/>
       <c r="BR23"/>
       <c r="BS23"/>
       <c r="BT23"/>
       <c r="BU23"/>
       <c r="BV23"/>
       <c r="BW23"/>
       <c r="BX23"/>
       <c r="BY23"/>
       <c r="BZ23"/>
       <c r="CA23"/>
       <c r="CB23"/>
+      <c r="CC23"/>
+      <c r="CD23"/>
     </row>
-    <row r="24" spans="1:80">
+    <row r="24" spans="1:82">
       <c r="A24" t="s">
-        <v>195</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>197</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24">
         <v>-120223.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>-56069.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>-256883.0</v>
       </c>
-      <c r="E24"/>
-      <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
-      <c r="L24">
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24">
         <v>-66308.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>-103329.0</v>
       </c>
-      <c r="N24"/>
-      <c r="O24"/>
       <c r="P24"/>
-      <c r="Q24">
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24">
         <v>5506.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>1.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>7516.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>-5507.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>-7516.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>-1.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>-8765.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>-10037.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>-15658.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>-15658.0</v>
       </c>
-      <c r="AA24"/>
-      <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
-      <c r="AG24">
-[...1 lines deleted...]
-      </c>
+      <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24">
+        <v>-4873.0</v>
+      </c>
+      <c r="AJ24"/>
+      <c r="AK24">
         <v>-2857.0</v>
       </c>
-      <c r="AJ24"/>
-      <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
-      <c r="AO24">
+      <c r="AO24"/>
+      <c r="AP24"/>
+      <c r="AQ24">
         <v>-25141.0</v>
       </c>
-      <c r="AP24">
+      <c r="AR24">
         <v>-16720.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AS24">
         <v>-53150.0</v>
       </c>
-      <c r="AR24">
+      <c r="AT24">
         <v>-220.0</v>
       </c>
-      <c r="AS24"/>
-      <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
+      <c r="CC24"/>
+      <c r="CD24"/>
     </row>
-    <row r="25" spans="1:80">
+    <row r="25" spans="1:82">
       <c r="A25" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B25">
+        <v>747750.0</v>
+      </c>
+      <c r="C25">
+        <v>1153177.0</v>
+      </c>
+      <c r="D25">
         <v>744401.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>763062.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>612453.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>-136156.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>102.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>1874.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>1988.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>1045069.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>1189332.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>2073408.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>1433124.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>-67293.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>-247639.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>1569834.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>78376.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>83946.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>21068.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>2651.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>220058.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>228128.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>259447.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>63597.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>109865.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>-250778.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>-250778.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>1.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>9178.0</v>
       </c>
-      <c r="AC25"/>
-      <c r="AD25">
+      <c r="AE25"/>
+      <c r="AF25">
         <v>-17999.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>18000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>-14615.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>16836.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>17675.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>592287.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>9530.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>45651.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>141586.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>4081.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>3363652.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>1079203.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>619526.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>10116.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>44840.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>3770.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>-76614.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>88438.0</v>
       </c>
-      <c r="AV25"/>
-      <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
-      <c r="BA25">
+      <c r="BA25"/>
+      <c r="BB25"/>
+      <c r="BC25">
         <v>5.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>-3370.0</v>
       </c>
-      <c r="BC25">
+      <c r="BE25">
         <v>-11731.0</v>
       </c>
-      <c r="BD25">
+      <c r="BF25">
         <v>-2602.0</v>
       </c>
-      <c r="BE25">
+      <c r="BG25">
         <v>-1733.0</v>
       </c>
-      <c r="BF25">
+      <c r="BH25">
         <v>-1998.0</v>
       </c>
-      <c r="BG25">
+      <c r="BI25">
         <v>-5575.0</v>
       </c>
-      <c r="BH25">
+      <c r="BJ25">
         <v>-1961.0</v>
       </c>
-      <c r="BI25">
+      <c r="BK25">
         <v>-2795.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BL25">
         <v>-3277.0</v>
       </c>
-      <c r="BK25">
+      <c r="BM25">
         <v>-5522.0</v>
       </c>
-      <c r="BL25">
+      <c r="BN25">
         <v>-3267.0</v>
       </c>
-      <c r="BM25"/>
-      <c r="BN25">
+      <c r="BO25"/>
+      <c r="BP25">
         <v>-384828.0</v>
       </c>
-      <c r="BO25">
+      <c r="BQ25">
         <v>-384828.0</v>
       </c>
-      <c r="BP25"/>
-      <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
-      <c r="CA25">
+      <c r="CA25"/>
+      <c r="CB25"/>
+      <c r="CC25">
         <v>1408.0</v>
       </c>
-      <c r="CB25"/>
+      <c r="CD25"/>
     </row>
-    <row r="26" spans="1:80">
+    <row r="26" spans="1:82">
       <c r="A26" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
-      <c r="K26">
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26">
         <v>7132.0</v>
       </c>
-      <c r="L26"/>
-      <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
@@ -25490,754 +26279,776 @@
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
+      <c r="CC26"/>
+      <c r="CD26"/>
     </row>
-    <row r="27" spans="1:80">
+    <row r="27" spans="1:82">
       <c r="A27" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
-      <c r="F27">
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27">
         <v>989446.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>874860.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>1241563.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>1042848.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>1188154.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>2070097.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>1453617.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>1130897.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>996667.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>1547192.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>1224677.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>2081385.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>732636.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>540764.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>565261.0</v>
       </c>
-      <c r="U27"/>
-      <c r="V27">
+      <c r="W27"/>
+      <c r="X27">
         <v>259434.0</v>
       </c>
-      <c r="W27"/>
-      <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
-      <c r="AF27">
+      <c r="AF27"/>
+      <c r="AG27"/>
+      <c r="AH27">
         <v>77472.0</v>
       </c>
-      <c r="AG27">
+      <c r="AI27">
         <v>8929.0</v>
       </c>
-      <c r="AH27"/>
-      <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
-      <c r="AM27">
-[...1 lines deleted...]
-      </c>
+      <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27">
-        <v>1079049.0</v>
+        <v>1282731.0</v>
       </c>
       <c r="AP27"/>
       <c r="AQ27">
+        <v>1079049.0</v>
+      </c>
+      <c r="AR27"/>
+      <c r="AS27">
         <v>54310.0</v>
       </c>
-      <c r="AR27"/>
-      <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
+      <c r="CC27"/>
+      <c r="CD27"/>
     </row>
-    <row r="28" spans="1:80">
+    <row r="28" spans="1:82">
       <c r="A28" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B28">
+        <v>2959086.0</v>
+      </c>
+      <c r="C28">
+        <v>8360658.0</v>
+      </c>
+      <c r="D28">
         <v>7108159.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-467662.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>4495533.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>5232475.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>134489.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>3638615.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>3178775.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>4380328.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>88409.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>7132.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-43904.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-103552.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>5285712.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>5287575.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-127870.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>29241.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>20132434.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>3633098.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>8843188.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>959279.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>632136.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>58618.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>107237.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-15083.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>-15083.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>-263.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>25951.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>123742.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>175000.0</v>
       </c>
-      <c r="AE28"/>
-      <c r="AF28">
+      <c r="AG28"/>
+      <c r="AH28">
         <v>218973.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>45107.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>45107.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>65708.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>86638.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>86638.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>73945.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>-2760.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>134115.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>380.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>166954.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>272846.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>1800.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>6109.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>6904.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>500.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>4166.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>7855.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>7534.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>765.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>2072.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>3836.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>8670.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>6766.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>2725.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>1634.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>7200.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>1233.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>12744.0</v>
       </c>
-      <c r="BI28"/>
-      <c r="BJ28"/>
       <c r="BK28"/>
       <c r="BL28"/>
       <c r="BM28"/>
-      <c r="BN28">
+      <c r="BN28"/>
+      <c r="BO28"/>
+      <c r="BP28">
         <v>-25650.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>-25650.0</v>
       </c>
-      <c r="BP28"/>
-      <c r="BQ28"/>
       <c r="BR28"/>
       <c r="BS28"/>
       <c r="BT28"/>
       <c r="BU28"/>
       <c r="BV28"/>
       <c r="BW28"/>
       <c r="BX28"/>
       <c r="BY28"/>
       <c r="BZ28"/>
       <c r="CA28"/>
       <c r="CB28"/>
+      <c r="CC28"/>
+      <c r="CD28"/>
     </row>
-    <row r="29" spans="1:80">
+    <row r="29" spans="1:82">
       <c r="A29" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B29">
+        <v>-8234754.0</v>
+      </c>
+      <c r="C29">
+        <v>-6124208.0</v>
+      </c>
+      <c r="D29">
         <v>-4255149.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>-3095115.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>-3839918.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>-2179586.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>-1537920.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>-3626688.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>-2794604.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>-3736233.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>-2175643.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>-3084294.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-2934410.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>-1616421.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-1318657.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>-2900396.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>-2016479.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>-2014739.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>-1036040.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>-490882.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>-506867.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>-318600.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>-178151.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>-48518.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-298388.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>185239.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>185239.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>138435.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>-38539.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>-334617.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>-67389.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>20130.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>-113056.0</v>
       </c>
-      <c r="AG29">
+      <c r="AI29">
         <v>-50680.0</v>
       </c>
-      <c r="AH29">
+      <c r="AJ29">
         <v>-50680.0</v>
       </c>
-      <c r="AI29">
+      <c r="AK29">
         <v>-68383.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AL29">
         <v>-119757.0</v>
       </c>
-      <c r="AK29">
+      <c r="AM29">
         <v>-119757.0</v>
       </c>
-      <c r="AL29">
+      <c r="AN29">
         <v>-45783.0</v>
       </c>
-      <c r="AM29">
+      <c r="AO29">
         <v>-3100.0</v>
       </c>
-      <c r="AN29">
+      <c r="AP29">
         <v>-136494.0</v>
       </c>
-      <c r="AO29">
+      <c r="AQ29">
         <v>-27686.0</v>
       </c>
-      <c r="AP29">
+      <c r="AR29">
         <v>-362948.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AS29">
         <v>-14914.0</v>
       </c>
-      <c r="AR29">
+      <c r="AT29">
         <v>-2531.0</v>
       </c>
-      <c r="AS29">
+      <c r="AU29">
         <v>-5574.0</v>
       </c>
-      <c r="AT29">
+      <c r="AV29">
         <v>-42.0</v>
       </c>
-      <c r="AU29">
+      <c r="AW29">
         <v>-972.0</v>
       </c>
-      <c r="AV29">
+      <c r="AX29">
         <v>-4094.0</v>
       </c>
-      <c r="AW29">
+      <c r="AY29">
         <v>-7211.0</v>
       </c>
-      <c r="AX29">
+      <c r="AZ29">
         <v>-8341.0</v>
       </c>
-      <c r="AY29">
+      <c r="BA29">
         <v>-10.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BB29">
         <v>-2082.0</v>
       </c>
-      <c r="BA29">
+      <c r="BC29">
         <v>-3841.0</v>
       </c>
-      <c r="BB29">
+      <c r="BD29">
         <v>-9961.0</v>
       </c>
-      <c r="BC29">
+      <c r="BE29">
         <v>-5142.0</v>
       </c>
-      <c r="BD29">
+      <c r="BF29">
         <v>-4116.0</v>
       </c>
-      <c r="BE29">
+      <c r="BG29">
         <v>-681.0</v>
       </c>
-      <c r="BF29">
+      <c r="BH29">
         <v>-6917.0</v>
       </c>
-      <c r="BG29">
+      <c r="BI29">
         <v>-1748.0</v>
       </c>
-      <c r="BH29">
+      <c r="BJ29">
         <v>-12724.0</v>
       </c>
-      <c r="BI29">
+      <c r="BK29">
         <v>62.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BL29">
         <v>588.0</v>
       </c>
-      <c r="BK29">
+      <c r="BM29">
         <v>-5522.0</v>
       </c>
-      <c r="BL29"/>
-[...1 lines deleted...]
-      <c r="BN29">
+      <c r="BN29"/>
+      <c r="BO29"/>
+      <c r="BP29">
         <v>25650.0</v>
       </c>
-      <c r="BO29">
+      <c r="BQ29">
         <v>25650.0</v>
       </c>
-      <c r="BP29"/>
-      <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
-      <c r="CA29">
+      <c r="CA29"/>
+      <c r="CB29"/>
+      <c r="CC29">
         <v>-34.0</v>
       </c>
-      <c r="CB29">
+      <c r="CD29">
         <v>-4969.0</v>
       </c>
     </row>
-    <row r="30" spans="1:80">
+    <row r="30" spans="1:82">
       <c r="A30" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="B30">
+        <v>-103643.0</v>
+      </c>
+      <c r="C30">
+        <v>-52246.0</v>
+      </c>
+      <c r="D30">
         <v>-484460.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-124455.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-458342.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-27475.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-164973.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-122818.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-212969.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-243895.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-849423.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-1509817.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-1153229.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-938531.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-1160435.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-8437764.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-614046.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-367646.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-442514.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-189319.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-132256.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-132256.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-7963.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-8765.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-14204.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-14204.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>-98609.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>-1198.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>-1874.0</v>
       </c>
-      <c r="AC30"/>
-      <c r="AD30"/>
       <c r="AE30"/>
-      <c r="AF30">
+      <c r="AF30"/>
+      <c r="AG30"/>
+      <c r="AH30">
         <v>10000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>-10000.0</v>
       </c>
-      <c r="AH30"/>
-      <c r="AI30">
+      <c r="AJ30"/>
+      <c r="AK30">
         <v>-2856.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>-552.0</v>
       </c>
-      <c r="AK30"/>
-[...3 lines deleted...]
-      </c>
+      <c r="AM30"/>
       <c r="AN30"/>
       <c r="AO30">
+        <v>-10697.0</v>
+      </c>
+      <c r="AP30"/>
+      <c r="AQ30">
         <v>-25141.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>-44309.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>-58321.0</v>
       </c>
-      <c r="AR30"/>
-      <c r="AS30">
+      <c r="AT30"/>
+      <c r="AU30">
         <v>-61.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>-159.0</v>
       </c>
-      <c r="AU30"/>
-      <c r="AV30"/>
       <c r="AW30"/>
       <c r="AX30"/>
       <c r="AY30"/>
       <c r="AZ30"/>
       <c r="BA30"/>
       <c r="BB30"/>
       <c r="BC30"/>
       <c r="BD30"/>
       <c r="BE30"/>
       <c r="BF30"/>
       <c r="BG30"/>
       <c r="BH30"/>
       <c r="BI30"/>
       <c r="BJ30"/>
       <c r="BK30"/>
       <c r="BL30"/>
       <c r="BM30"/>
       <c r="BN30"/>
       <c r="BO30"/>
       <c r="BP30"/>
       <c r="BQ30"/>
       <c r="BR30"/>
       <c r="BS30"/>
       <c r="BT30"/>
       <c r="BU30"/>
       <c r="BV30"/>
       <c r="BW30"/>
       <c r="BX30"/>
       <c r="BY30"/>
       <c r="BZ30"/>
       <c r="CA30"/>
       <c r="CB30"/>
+      <c r="CC30"/>
+      <c r="CD30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>