--- v1 (2026-06-04)
+++ v2 (2026-07-30)
@@ -13531,51 +13531,51 @@
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
     </row>
     <row r="5" spans="1:25">
       <c r="A5" t="s">
         <v>148</v>
       </c>
       <c r="B5">
-        <v>-18521287.0</v>
+        <v>-18759542.0</v>
       </c>
       <c r="C5">
         <v>-15437694.0</v>
       </c>
       <c r="D5">
         <v>-14312744.0</v>
       </c>
       <c r="E5">
         <v>-12045710.0</v>
       </c>
       <c r="F5">
         <v>-7602162.0</v>
       </c>
       <c r="G5">
         <v>-801371.0</v>
       </c>
       <c r="H5">
         <v>-287073.0</v>
       </c>
       <c r="I5">
         <v>-1707075.0</v>
       </c>
       <c r="J5">
         <v>-3389799.0</v>
       </c>
@@ -13608,51 +13608,51 @@
       </c>
       <c r="T5">
         <v>-1620.0</v>
       </c>
       <c r="U5">
         <v>-1620.0</v>
       </c>
       <c r="V5">
         <v>-1620.0</v>
       </c>
       <c r="W5">
         <v>-1470.0</v>
       </c>
       <c r="X5">
         <v>-10719.0</v>
       </c>
       <c r="Y5">
         <v>-26330.0</v>
       </c>
     </row>
     <row r="6" spans="1:25">
       <c r="A6" t="s">
         <v>149</v>
       </c>
       <c r="B6">
-        <v>-16686979.0</v>
+        <v>-16925234.0</v>
       </c>
       <c r="C6">
         <v>-13684409.0</v>
       </c>
       <c r="D6">
         <v>-13203002.0</v>
       </c>
       <c r="E6">
         <v>-11559128.0</v>
       </c>
       <c r="F6">
         <v>-7535286.0</v>
       </c>
       <c r="G6">
         <v>-774409.0</v>
       </c>
       <c r="H6">
         <v>-275635.0</v>
       </c>
       <c r="I6">
         <v>-1705559.0</v>
       </c>
       <c r="J6">
         <v>-3388509.0</v>
       </c>
@@ -15480,55 +15480,59 @@
       <c r="BL2"/>
       <c r="BM2"/>
       <c r="BN2"/>
       <c r="BO2"/>
       <c r="BP2"/>
       <c r="BQ2"/>
       <c r="BR2"/>
       <c r="BS2"/>
       <c r="BT2"/>
       <c r="BU2"/>
       <c r="BV2"/>
       <c r="BW2"/>
       <c r="BX2"/>
       <c r="BY2"/>
       <c r="BZ2"/>
       <c r="CA2"/>
       <c r="CB2"/>
       <c r="CC2"/>
       <c r="CD2"/>
       <c r="CE2"/>
     </row>
     <row r="3" spans="1:83">
       <c r="A3" t="s">
         <v>146</v>
       </c>
-      <c r="B3"/>
+      <c r="B3">
+        <v>426229.0</v>
+      </c>
       <c r="C3">
         <v>474786.0</v>
       </c>
-      <c r="D3"/>
+      <c r="D3">
+        <v>470654.0</v>
+      </c>
       <c r="E3">
         <v>443902.0</v>
       </c>
       <c r="F3">
         <v>444966.0</v>
       </c>
       <c r="G3">
         <v>733418.0</v>
       </c>
       <c r="H3">
         <v>403895.0</v>
       </c>
       <c r="I3">
         <v>232825.0</v>
       </c>
       <c r="J3">
         <v>383147.0</v>
       </c>
       <c r="K3">
         <v>90186.0</v>
       </c>
       <c r="L3">
         <v>558352.0</v>
       </c>
       <c r="M3">
@@ -15744,55 +15748,59 @@
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
     </row>
     <row r="5" spans="1:83">
       <c r="A5" t="s">
         <v>148</v>
       </c>
-      <c r="B5"/>
+      <c r="B5">
+        <v>-5736139.0</v>
+      </c>
       <c r="C5">
-        <v>-5833597.0</v>
-[...1 lines deleted...]
-      <c r="D5"/>
+        <v>-6075981.0</v>
+      </c>
+      <c r="D5">
+        <v>-4789792.0</v>
+      </c>
       <c r="E5">
         <v>-3606328.0</v>
       </c>
       <c r="F5">
         <v>-4265026.0</v>
       </c>
       <c r="G5">
         <v>-4062184.0</v>
       </c>
       <c r="H5">
         <v>-3905216.0</v>
       </c>
       <c r="I5">
         <v>-3879235.0</v>
       </c>
       <c r="J5">
         <v>-3591059.0</v>
       </c>
       <c r="K5">
         <v>-3509549.0</v>
       </c>
       <c r="L5">
         <v>-3835460.0</v>
       </c>
       <c r="M5">
@@ -15876,105 +15884,105 @@
       <c r="AM5">
         <v>-50303.0</v>
       </c>
       <c r="AN5">
         <v>-234552.0</v>
       </c>
       <c r="AO5">
         <v>-77923.0</v>
       </c>
       <c r="AP5">
         <v>-1354843.0</v>
       </c>
       <c r="AQ5">
         <v>-1223595.0</v>
       </c>
       <c r="AR5">
         <v>-818269.0</v>
       </c>
       <c r="AS5">
         <v>-24976.0</v>
       </c>
       <c r="AT5">
         <v>-3096.0</v>
       </c>
       <c r="AU5">
-        <v>-7520.0</v>
+        <v>-3734.0</v>
       </c>
       <c r="AV5">
-        <v>-7586.0</v>
+        <v>-3767.0</v>
       </c>
       <c r="AW5">
-        <v>-9189.0</v>
+        <v>-6779.0</v>
       </c>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
     </row>
     <row r="6" spans="1:83">
       <c r="A6" t="s">
         <v>149</v>
       </c>
       <c r="B6">
-        <v>-5744177.0</v>
+        <v>-5309910.0</v>
       </c>
       <c r="C6">
-        <v>-5358811.0</v>
+        <v>-5601195.0</v>
       </c>
       <c r="D6">
-        <v>-4789792.0</v>
+        <v>-4319138.0</v>
       </c>
       <c r="E6">
         <v>-3162426.0</v>
       </c>
       <c r="F6">
         <v>-3820060.0</v>
       </c>
       <c r="G6">
         <v>-3328766.0</v>
       </c>
       <c r="H6">
         <v>-3501321.0</v>
       </c>
       <c r="I6">
         <v>-3646410.0</v>
       </c>
       <c r="J6">
         <v>-3207912.0</v>
       </c>
       <c r="K6">
         <v>-3419363.0</v>
       </c>
       <c r="L6">
         <v>-3277108.0</v>
       </c>
@@ -16059,57 +16067,57 @@
       <c r="AM6">
         <v>-50274.0</v>
       </c>
       <c r="AN6">
         <v>-234073.0</v>
       </c>
       <c r="AO6">
         <v>-77690.0</v>
       </c>
       <c r="AP6">
         <v>-1354289.0</v>
       </c>
       <c r="AQ6">
         <v>-1223332.0</v>
       </c>
       <c r="AR6">
         <v>-818005.0</v>
       </c>
       <c r="AS6">
         <v>-24823.0</v>
       </c>
       <c r="AT6">
         <v>-3044.0</v>
       </c>
       <c r="AU6">
-        <v>-3734.0</v>
+        <v>-3682.0</v>
       </c>
       <c r="AV6">
-        <v>-3767.0</v>
+        <v>-3715.0</v>
       </c>
       <c r="AW6">
-        <v>-6904.0</v>
+        <v>-6727.0</v>
       </c>
       <c r="AX6">
         <v>-5066.0</v>
       </c>
       <c r="AY6">
         <v>-4775.0</v>
       </c>
       <c r="AZ6">
         <v>-2478.0</v>
       </c>
       <c r="BA6">
         <v>-6779.0</v>
       </c>
       <c r="BB6">
         <v>-3612.0</v>
       </c>
       <c r="BC6">
         <v>-3841.0</v>
       </c>
       <c r="BD6">
         <v>-3370.0</v>
       </c>
       <c r="BE6">
         <v>-11731.0</v>
       </c>
@@ -21557,51 +21565,51 @@
       </c>
       <c r="T22">
         <v>-32146.0</v>
       </c>
       <c r="U22">
         <v>-32146.0</v>
       </c>
       <c r="V22">
         <v>-32146.0</v>
       </c>
       <c r="W22">
         <v>-31996.0</v>
       </c>
       <c r="X22">
         <v>-41245.0</v>
       </c>
       <c r="Y22">
         <v>-60100.0</v>
       </c>
     </row>
     <row r="23" spans="1:25">
       <c r="A23" t="s">
         <v>196</v>
       </c>
       <c r="B23">
-        <v>19496688.0</v>
+        <v>3076762.0</v>
       </c>
       <c r="C23">
         <v>3746435.0</v>
       </c>
       <c r="D23">
         <v>-3756364.0</v>
       </c>
       <c r="E23">
         <v>-11150776.0</v>
       </c>
       <c r="F23">
         <v>8302796.0</v>
       </c>
       <c r="G23">
         <v>169854.0</v>
       </c>
       <c r="H23">
         <v>19266.0</v>
       </c>
       <c r="I23">
         <v>-11058.0</v>
       </c>
       <c r="J23">
         <v>9900.0</v>
       </c>
@@ -25657,68 +25665,70 @@
         <v>-8577.0</v>
       </c>
       <c r="BZ22">
         <v>-7856.0</v>
       </c>
       <c r="CA22">
         <v>-8427.0</v>
       </c>
       <c r="CB22">
         <v>-7632.0</v>
       </c>
       <c r="CC22">
         <v>-8612.0</v>
       </c>
       <c r="CD22">
         <v>-10478.0</v>
       </c>
     </row>
     <row r="23" spans="1:82">
       <c r="A23" t="s">
         <v>196</v>
       </c>
       <c r="B23">
         <v>2986481.0</v>
       </c>
-      <c r="C23"/>
+      <c r="C23">
+        <v>994749.0</v>
+      </c>
       <c r="D23">
         <v>2066868.0</v>
       </c>
       <c r="E23">
         <v>131926.0</v>
       </c>
       <c r="F23">
         <v>6384840.0</v>
       </c>
       <c r="G23">
         <v>16495.0</v>
       </c>
       <c r="H23">
-        <v>107752.0</v>
+        <v>-16495.0</v>
       </c>
       <c r="I23">
-        <v>3638615.0</v>
+        <v>16495.0</v>
       </c>
       <c r="J23">
         <v>-16426.0</v>
       </c>
       <c r="K23">
         <v>43904.0</v>
       </c>
       <c r="L23">
         <v>-43904.0</v>
       </c>
       <c r="M23">
         <v>7132.0</v>
       </c>
       <c r="N23">
         <v>-43904.0</v>
       </c>
       <c r="O23">
         <v>-3552.0</v>
       </c>
       <c r="P23">
         <v>5285712.0</v>
       </c>
       <c r="Q23">
         <v>-110045.0</v>
       </c>