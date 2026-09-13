--- v2 (2026-07-30)
+++ v3 (2026-09-13)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="204">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="205">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -280,50 +280,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -4033,522 +4036,528 @@
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CE62"/>
+  <dimension ref="A1:CF62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:83">
+    <row r="1" spans="1:84">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>86</v>
       </c>
       <c r="C1" t="s">
+        <v>87</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="E1" t="s">
         <v>88</v>
       </c>
       <c r="F1" t="s">
         <v>89</v>
       </c>
       <c r="G1" t="s">
+        <v>90</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="I1" t="s">
         <v>91</v>
       </c>
       <c r="J1" t="s">
         <v>92</v>
       </c>
       <c r="K1" t="s">
+        <v>93</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="M1" t="s">
         <v>94</v>
       </c>
       <c r="N1" t="s">
         <v>95</v>
       </c>
       <c r="O1" t="s">
+        <v>96</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="Q1" t="s">
         <v>97</v>
       </c>
       <c r="R1" t="s">
         <v>98</v>
       </c>
       <c r="S1" t="s">
+        <v>99</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="U1" t="s">
         <v>100</v>
       </c>
       <c r="V1" t="s">
         <v>101</v>
       </c>
       <c r="W1" t="s">
+        <v>102</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="Y1" t="s">
         <v>103</v>
       </c>
       <c r="Z1" t="s">
         <v>104</v>
       </c>
       <c r="AA1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AC1" t="s">
         <v>106</v>
       </c>
       <c r="AD1" t="s">
         <v>107</v>
       </c>
       <c r="AE1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AG1" t="s">
         <v>109</v>
       </c>
       <c r="AH1" t="s">
         <v>110</v>
       </c>
       <c r="AI1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AK1" t="s">
         <v>112</v>
       </c>
       <c r="AL1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AN1" t="s">
         <v>114</v>
       </c>
       <c r="AO1" t="s">
         <v>115</v>
       </c>
       <c r="AP1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AR1" t="s">
         <v>117</v>
       </c>
       <c r="AS1" t="s">
         <v>118</v>
       </c>
       <c r="AT1" t="s">
         <v>119</v>
       </c>
       <c r="AU1" t="s">
         <v>120</v>
       </c>
       <c r="AV1" t="s">
         <v>121</v>
       </c>
       <c r="AW1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AX1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AY1" t="s">
         <v>123</v>
       </c>
       <c r="AZ1" t="s">
         <v>124</v>
       </c>
       <c r="BA1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BB1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="BC1" t="s">
         <v>126</v>
       </c>
       <c r="BD1" t="s">
         <v>127</v>
       </c>
       <c r="BE1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BF1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BG1" t="s">
         <v>129</v>
       </c>
       <c r="BH1" t="s">
         <v>130</v>
       </c>
       <c r="BI1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BJ1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BK1" t="s">
         <v>132</v>
       </c>
       <c r="BL1" t="s">
         <v>133</v>
       </c>
       <c r="BM1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BN1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BO1" t="s">
         <v>135</v>
       </c>
       <c r="BP1" t="s">
         <v>136</v>
       </c>
       <c r="BQ1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BR1" t="s">
         <v>18</v>
       </c>
-      <c r="BR1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BS1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BT1" t="s">
         <v>19</v>
       </c>
-      <c r="BT1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BU1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BV1" t="s">
         <v>20</v>
       </c>
-      <c r="BV1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BW1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BX1" t="s">
         <v>21</v>
       </c>
-      <c r="BX1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BY1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BZ1" t="s">
         <v>22</v>
       </c>
-      <c r="BZ1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="CA1" t="s">
+        <v>142</v>
+      </c>
+      <c r="CB1" t="s">
         <v>23</v>
       </c>
-      <c r="CB1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="CC1" t="s">
+        <v>143</v>
+      </c>
+      <c r="CD1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="CE1" t="s">
         <v>144</v>
       </c>
+      <c r="CF1" t="s">
+        <v>145</v>
+      </c>
     </row>
-    <row r="2" spans="1:83">
+    <row r="2" spans="1:84">
       <c r="A2" t="s">
         <v>25</v>
       </c>
       <c r="B2">
+        <v>2427642.0</v>
+      </c>
+      <c r="C2">
         <v>2843212.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>3107085.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>2814718.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1973131.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1763556.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1526630.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>2456000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1750166.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>2261869.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>1451181.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>1875831.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>1199548.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>2021506.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>2028305.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>1816091.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>1746055.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>1258028.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>1144526.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>1171010.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>906640.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>840587.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>855144.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>916290.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>946509.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>969321.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>913335.0</v>
       </c>
       <c r="AB2">
         <v>913335.0</v>
       </c>
       <c r="AC2">
+        <v>913335.0</v>
+      </c>
+      <c r="AD2">
         <v>634840.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>555891.0</v>
       </c>
-      <c r="AE2"/>
-      <c r="AF2">
+      <c r="AF2"/>
+      <c r="AG2">
         <v>935657.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>336473.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>230770.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>114885.0</v>
       </c>
-      <c r="AJ2"/>
-      <c r="AK2">
+      <c r="AK2"/>
+      <c r="AL2">
         <v>340270.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>327110.0</v>
       </c>
-      <c r="AM2"/>
-      <c r="AN2">
+      <c r="AN2"/>
+      <c r="AO2">
         <v>293644.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>270540.0</v>
       </c>
-      <c r="AP2"/>
-      <c r="AQ2">
+      <c r="AQ2"/>
+      <c r="AR2">
         <v>301295.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>303914.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>317887.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>2435.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>1922.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>3762.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>6904.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>972.0</v>
       </c>
-      <c r="AY2"/>
-      <c r="AZ2">
+      <c r="AZ2"/>
+      <c r="BA2">
         <v>2436.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>8299.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>1530.0</v>
       </c>
-      <c r="BC2"/>
       <c r="BD2"/>
-      <c r="BE2">
+      <c r="BE2"/>
+      <c r="BF2">
         <v>6591.0</v>
       </c>
-      <c r="BF2"/>
-      <c r="BG2">
+      <c r="BG2"/>
+      <c r="BH2">
         <v>1516.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>464.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>5383.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>1556.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>575.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>2500.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>2372.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>75.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>10342.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>635.0</v>
       </c>
-      <c r="BQ2"/>
       <c r="BR2"/>
       <c r="BS2"/>
       <c r="BT2"/>
       <c r="BU2"/>
       <c r="BV2"/>
       <c r="BW2"/>
       <c r="BX2"/>
       <c r="BY2"/>
       <c r="BZ2"/>
       <c r="CA2"/>
       <c r="CB2"/>
-      <c r="CC2">
+      <c r="CC2"/>
+      <c r="CD2">
         <v>70947.0</v>
       </c>
-      <c r="CD2"/>
       <c r="CE2"/>
+      <c r="CF2"/>
     </row>
-    <row r="3" spans="1:83">
+    <row r="3" spans="1:84">
       <c r="A3" t="s">
         <v>26</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -4590,52 +4599,53 @@
       <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
+      <c r="CF3"/>
     </row>
-    <row r="4" spans="1:83">
+    <row r="4" spans="1:84">
       <c r="A4" t="s">
         <v>27</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -4677,255 +4687,259 @@
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
+      <c r="CF4"/>
     </row>
-    <row r="5" spans="1:83">
+    <row r="5" spans="1:84">
       <c r="A5" t="s">
         <v>28</v>
       </c>
       <c r="B5">
+        <v>2131524.0</v>
+      </c>
+      <c r="C5">
         <v>2157483.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>5437767.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>2117772.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-8580.0</v>
       </c>
       <c r="F5">
         <v>-8580.0</v>
       </c>
       <c r="G5">
         <v>-8580.0</v>
       </c>
       <c r="H5">
         <v>-8580.0</v>
       </c>
       <c r="I5">
+        <v>-8580.0</v>
+      </c>
+      <c r="J5">
         <v>5954133.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>1907427.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>1803995.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>1604095.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>1484728.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-8580.0</v>
       </c>
       <c r="O5">
         <v>-8580.0</v>
       </c>
       <c r="P5">
         <v>-8580.0</v>
       </c>
       <c r="Q5">
         <v>-8580.0</v>
       </c>
       <c r="R5">
+        <v>-8580.0</v>
+      </c>
+      <c r="S5">
         <v>355112.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-8580.0</v>
       </c>
       <c r="T5">
         <v>-8580.0</v>
       </c>
       <c r="U5">
         <v>-8580.0</v>
       </c>
       <c r="V5">
+        <v>-8580.0</v>
+      </c>
+      <c r="W5">
         <v>361973.0</v>
       </c>
-      <c r="W5"/>
-      <c r="X5">
+      <c r="X5"/>
+      <c r="Y5">
         <v>897822.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-8580.0</v>
       </c>
       <c r="Z5">
         <v>-8580.0</v>
       </c>
       <c r="AA5">
-        <v>-46116.0</v>
+        <v>-8580.0</v>
       </c>
       <c r="AB5">
         <v>-46116.0</v>
       </c>
       <c r="AC5">
+        <v>-46116.0</v>
+      </c>
+      <c r="AD5">
         <v>-23624.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>5552.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-3613.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-79368.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>2204102.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-44383.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4574.0</v>
       </c>
       <c r="AJ5">
         <v>4574.0</v>
       </c>
       <c r="AK5">
+        <v>4574.0</v>
+      </c>
+      <c r="AL5">
         <v>-3778.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-7968.0</v>
       </c>
       <c r="AM5">
         <v>-7968.0</v>
       </c>
       <c r="AN5">
+        <v>-7968.0</v>
+      </c>
+      <c r="AO5">
         <v>-10728.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-14818.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-6212.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-15274.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>5503.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>23305.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-7354.0</v>
       </c>
-      <c r="AU5"/>
-      <c r="AV5">
+      <c r="AV5"/>
+      <c r="AW5">
         <v>46006.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-2350.0</v>
       </c>
-      <c r="AX5"/>
-      <c r="AY5">
+      <c r="AY5"/>
+      <c r="AZ5">
         <v>-2838.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>1937.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>4415.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>11194.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>14806.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>18647.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>22017.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>33748.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>36350.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>38083.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>40081.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>45656.0</v>
       </c>
-      <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
+      <c r="CF5"/>
     </row>
-    <row r="6" spans="1:83">
+    <row r="6" spans="1:84">
       <c r="A6" t="s">
         <v>29</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
@@ -4967,137 +4981,140 @@
       <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
+      <c r="CF6"/>
     </row>
-    <row r="7" spans="1:83">
+    <row r="7" spans="1:84">
       <c r="A7" t="s">
         <v>30</v>
       </c>
       <c r="B7">
+        <v>217677.0</v>
+      </c>
+      <c r="C7">
         <v>244857.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>272538.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>299318.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>760964.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>554814.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>615007.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>681754.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>728654.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>824630.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>936990.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>985425.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>1084215.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>1179323.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>1271475.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>1361359.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>1450795.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>475825.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>529917.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>582680.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>634144.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>32757.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>38507.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>44114.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>49584.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>54921.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>61185.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>63399.0</v>
       </c>
-      <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
@@ -5108,116 +5125,119 @@
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
+      <c r="CF7"/>
     </row>
-    <row r="8" spans="1:83">
+    <row r="8" spans="1:84">
       <c r="A8" t="s">
         <v>31</v>
       </c>
       <c r="B8">
+        <v>15710.0</v>
+      </c>
+      <c r="C8">
         <v>12353.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>10242.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>7960.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>5567.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>4795.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>4016.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>3092.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>2852.0</v>
       </c>
-      <c r="J8">
+      <c r="K8">
         <v>2410.0</v>
       </c>
-      <c r="K8">
+      <c r="L8">
         <v>2032.0</v>
       </c>
-      <c r="L8">
+      <c r="M8">
         <v>1744.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>1742.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1716.0</v>
       </c>
       <c r="O8">
         <v>1716.0</v>
       </c>
       <c r="P8">
+        <v>1716.0</v>
+      </c>
+      <c r="Q8">
         <v>1719.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>1705.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>1701.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>1696.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>1683.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>1115.0</v>
       </c>
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
@@ -5235,73 +5255,74 @@
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
+      <c r="CF8"/>
     </row>
-    <row r="9" spans="1:83">
+    <row r="9" spans="1:84">
       <c r="A9" t="s">
         <v>32</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-      <c r="M9">
+      <c r="M9"/>
+      <c r="N9">
         <v>58615849.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>57275920.0</v>
       </c>
-      <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
@@ -5326,261 +5347,265 @@
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
+      <c r="CF9"/>
     </row>
-    <row r="10" spans="1:83">
+    <row r="10" spans="1:84">
       <c r="A10" t="s">
         <v>33</v>
       </c>
       <c r="B10">
+        <v>1160158.0</v>
+      </c>
+      <c r="C10">
         <v>566583.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>5945894.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>3761690.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>1393140.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>5080372.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>4883099.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>1857685.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>3426089.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>3536980.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>3365778.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>2965578.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>5902235.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>10489214.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>15320522.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>16724267.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>19137184.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>25808938.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>28567333.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>29002627.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>12266597.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>9311878.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>1107812.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>467133.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>21111.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>11993.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>178752.0</v>
       </c>
       <c r="AB10">
         <v>178752.0</v>
       </c>
       <c r="AC10">
+        <v>178752.0</v>
+      </c>
+      <c r="AD10">
         <v>129698.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>21900.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>25323.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>158892.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>77130.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>66961.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>24425.0</v>
       </c>
-      <c r="AJ10"/>
       <c r="AK10"/>
-      <c r="AL10">
-[...1 lines deleted...]
-      </c>
+      <c r="AL10"/>
       <c r="AM10">
         <v>1341.0</v>
       </c>
       <c r="AN10">
+        <v>1341.0</v>
+      </c>
+      <c r="AO10">
         <v>32252.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14466.0</v>
       </c>
       <c r="AP10">
         <v>14466.0</v>
       </c>
       <c r="AQ10">
+        <v>14466.0</v>
+      </c>
+      <c r="AR10">
         <v>18480.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>91704.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>349809.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>309.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>1040.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>505.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>510.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>982.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>910.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>266.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>1073.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>318.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>328.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>333.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>1624.0</v>
       </c>
-      <c r="BF10"/>
-      <c r="BG10">
+      <c r="BG10"/>
+      <c r="BH10">
         <v>1391.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>438.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>155.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>670.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>650.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>588.0</v>
       </c>
-      <c r="BM10"/>
       <c r="BN10"/>
       <c r="BO10"/>
       <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
-      <c r="CC10">
+      <c r="CC10"/>
+      <c r="CD10">
         <v>602.0</v>
       </c>
-      <c r="CD10"/>
       <c r="CE10"/>
+      <c r="CF10"/>
     </row>
-    <row r="11" spans="1:83">
+    <row r="11" spans="1:84">
       <c r="A11" t="s">
         <v>34</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -5622,382 +5647,386 @@
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
+      <c r="CF11"/>
     </row>
-    <row r="12" spans="1:83">
+    <row r="12" spans="1:84">
       <c r="A12" t="s">
         <v>35</v>
       </c>
       <c r="B12">
+        <v>1160158.0</v>
+      </c>
+      <c r="C12">
         <v>566583.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>5945894.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>3761690.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>1393140.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>5080372.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>4883099.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>1857685.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>3522901.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>3820130.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>4857812.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>2965578.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>5902235.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>10489214.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>15320522.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>17945804.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>20944674.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>25808938.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>28567333.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>29002627.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>12266597.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>9311878.0</v>
       </c>
-      <c r="W12"/>
-      <c r="X12">
+      <c r="X12"/>
+      <c r="Y12">
         <v>467133.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>21111.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>11993.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>178752.0</v>
       </c>
       <c r="AB12">
         <v>178752.0</v>
       </c>
       <c r="AC12">
+        <v>178752.0</v>
+      </c>
+      <c r="AD12">
         <v>129698.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>21900.0</v>
       </c>
-      <c r="AE12"/>
-      <c r="AF12">
+      <c r="AF12"/>
+      <c r="AG12">
         <v>158892.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>77130.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>66961.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>24425.0</v>
       </c>
-      <c r="AJ12"/>
       <c r="AK12"/>
-      <c r="AL12">
+      <c r="AL12"/>
+      <c r="AM12">
         <v>1341.0</v>
       </c>
-      <c r="AM12"/>
-      <c r="AN12">
+      <c r="AN12"/>
+      <c r="AO12">
         <v>32252.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>14466.0</v>
       </c>
-      <c r="AP12"/>
-      <c r="AQ12">
+      <c r="AQ12"/>
+      <c r="AR12">
         <v>18480.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>91704.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>349809.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>309.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>1040.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>505.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>510.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>982.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>910.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>266.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>1073.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>318.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>328.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>333.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>1624.0</v>
       </c>
-      <c r="BF12"/>
-      <c r="BG12">
+      <c r="BG12"/>
+      <c r="BH12">
         <v>1391.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>438.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>155.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>670.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>650.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>588.0</v>
       </c>
-      <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
-      <c r="CC12">
+      <c r="CC12"/>
+      <c r="CD12">
         <v>602.0</v>
       </c>
-      <c r="CD12"/>
       <c r="CE12"/>
+      <c r="CF12"/>
     </row>
-    <row r="13" spans="1:83">
+    <row r="13" spans="1:84">
       <c r="A13" t="s">
         <v>36</v>
       </c>
       <c r="B13">
+        <v>15282.0</v>
+      </c>
+      <c r="C13">
         <v>11925.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>9814.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>7588.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>5518.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>4795.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>4016.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>3092.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>2852.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>2410.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>2032.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>1744.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>1742.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1716.0</v>
       </c>
       <c r="O13">
         <v>1716.0</v>
       </c>
       <c r="P13">
+        <v>1716.0</v>
+      </c>
+      <c r="Q13">
         <v>1719.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>1705.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>1701.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>1696.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>1683.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>1115.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>16277.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>7640.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>6125.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>5273.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>4191.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3850.0</v>
       </c>
       <c r="AB13">
         <v>3850.0</v>
       </c>
       <c r="AC13">
+        <v>3850.0</v>
+      </c>
+      <c r="AD13">
         <v>2817.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>2563.0</v>
       </c>
-      <c r="AE13"/>
-      <c r="AF13">
+      <c r="AF13"/>
+      <c r="AG13">
         <v>14780.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>12827.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>12233.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>11879.0</v>
       </c>
-      <c r="AJ13"/>
-      <c r="AK13">
+      <c r="AK13"/>
+      <c r="AL13">
         <v>6809.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>6739.0</v>
       </c>
-      <c r="AM13"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AN13"/>
       <c r="AO13">
         <v>6729.0</v>
       </c>
-      <c r="AP13"/>
-      <c r="AQ13">
+      <c r="AP13">
+        <v>6729.0</v>
+      </c>
+      <c r="AQ13"/>
+      <c r="AR13">
         <v>6678.0</v>
       </c>
-      <c r="AR13">
+      <c r="AS13">
         <v>6440.0</v>
       </c>
-      <c r="AS13">
+      <c r="AT13">
         <v>557.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>284.0</v>
       </c>
       <c r="AU13">
         <v>284.0</v>
       </c>
       <c r="AV13">
         <v>284.0</v>
       </c>
       <c r="AW13">
         <v>284.0</v>
       </c>
       <c r="AX13">
         <v>284.0</v>
       </c>
       <c r="AY13">
         <v>284.0</v>
       </c>
       <c r="AZ13">
         <v>284.0</v>
       </c>
       <c r="BA13">
         <v>284.0</v>
       </c>
       <c r="BB13">
         <v>284.0</v>
       </c>
@@ -6021,206 +6050,209 @@
       </c>
       <c r="BI13">
         <v>284.0</v>
       </c>
       <c r="BJ13">
         <v>284.0</v>
       </c>
       <c r="BK13">
         <v>284.0</v>
       </c>
       <c r="BL13">
         <v>284.0</v>
       </c>
       <c r="BM13">
         <v>284.0</v>
       </c>
       <c r="BN13">
         <v>284.0</v>
       </c>
       <c r="BO13">
         <v>284.0</v>
       </c>
       <c r="BP13">
         <v>284.0</v>
       </c>
-      <c r="BQ13"/>
+      <c r="BQ13">
+        <v>284.0</v>
+      </c>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
-      <c r="CC13">
+      <c r="CC13"/>
+      <c r="CD13">
         <v>9.0</v>
       </c>
-      <c r="CD13"/>
       <c r="CE13"/>
+      <c r="CF13"/>
     </row>
-    <row r="14" spans="1:83">
+    <row r="14" spans="1:84">
       <c r="A14" t="s">
         <v>37</v>
       </c>
       <c r="B14">
+        <v>11858684.0</v>
+      </c>
+      <c r="C14">
         <v>10778204.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>8774237.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7783922.0</v>
       </c>
       <c r="E14">
         <v>7783922.0</v>
       </c>
       <c r="F14">
         <v>7783922.0</v>
       </c>
       <c r="G14">
-        <v>6793607.0</v>
+        <v>7783922.0</v>
       </c>
       <c r="H14">
         <v>6793607.0</v>
       </c>
       <c r="I14">
-        <v>9982933.0</v>
+        <v>6793607.0</v>
       </c>
       <c r="J14">
         <v>9982933.0</v>
       </c>
       <c r="K14">
         <v>9982933.0</v>
       </c>
       <c r="L14">
         <v>9982933.0</v>
       </c>
       <c r="M14">
         <v>9982933.0</v>
       </c>
       <c r="N14">
         <v>9982933.0</v>
       </c>
       <c r="O14">
         <v>9982933.0</v>
       </c>
       <c r="P14">
         <v>9982933.0</v>
       </c>
       <c r="Q14">
-        <v>10743540.0</v>
+        <v>9982933.0</v>
       </c>
       <c r="R14">
         <v>10743540.0</v>
       </c>
       <c r="S14">
+        <v>10743540.0</v>
+      </c>
+      <c r="T14">
         <v>11504147.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>13983567.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>9827576.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>5155097.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>76412359.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>2857443.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>2466875.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>2156494.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2785525.0</v>
       </c>
       <c r="AB14">
         <v>2785525.0</v>
       </c>
       <c r="AC14">
+        <v>2785525.0</v>
+      </c>
+      <c r="AD14">
         <v>1994871.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>1250035.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>23463432.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>1173169.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>1248095.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>1019395.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>1710368.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>34207362.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>1140414.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>560953.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>11219060.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>562402.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>562126.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>11130869.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>556543.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>197189.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>28365.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23673.0</v>
       </c>
       <c r="AU14">
         <v>23673.0</v>
       </c>
       <c r="AV14">
         <v>23673.0</v>
       </c>
       <c r="AW14">
         <v>23673.0</v>
       </c>
       <c r="AX14">
         <v>23673.0</v>
       </c>
       <c r="AY14">
         <v>23673.0</v>
       </c>
       <c r="AZ14">
         <v>23673.0</v>
       </c>
       <c r="BA14">
         <v>23673.0</v>
       </c>
       <c r="BB14">
         <v>23673.0</v>
       </c>
@@ -6245,372 +6277,18729 @@
       <c r="BI14">
         <v>23673.0</v>
       </c>
       <c r="BJ14">
         <v>23673.0</v>
       </c>
       <c r="BK14">
         <v>23673.0</v>
       </c>
       <c r="BL14">
         <v>23673.0</v>
       </c>
       <c r="BM14">
         <v>23673.0</v>
       </c>
       <c r="BN14">
         <v>23673.0</v>
       </c>
       <c r="BO14">
         <v>23673.0</v>
       </c>
       <c r="BP14">
         <v>23673.0</v>
       </c>
       <c r="BQ14">
-        <v>473478.0</v>
+        <v>23673.0</v>
       </c>
       <c r="BR14">
         <v>473478.0</v>
       </c>
       <c r="BS14">
         <v>473478.0</v>
       </c>
       <c r="BT14">
         <v>473478.0</v>
       </c>
       <c r="BU14">
         <v>473478.0</v>
       </c>
       <c r="BV14">
         <v>473478.0</v>
       </c>
       <c r="BW14">
         <v>473478.0</v>
       </c>
       <c r="BX14">
         <v>473478.0</v>
       </c>
       <c r="BY14">
         <v>473478.0</v>
       </c>
       <c r="BZ14">
         <v>473478.0</v>
       </c>
       <c r="CA14">
         <v>473478.0</v>
       </c>
       <c r="CB14">
         <v>473478.0</v>
       </c>
       <c r="CC14">
+        <v>473478.0</v>
+      </c>
+      <c r="CD14">
         <v>19854.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23673.0</v>
       </c>
       <c r="CE14">
         <v>23673.0</v>
       </c>
+      <c r="CF14">
+        <v>23673.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:83">
+    <row r="15" spans="1:84">
       <c r="A15" t="s">
         <v>38</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
+      <c r="M15"/>
+      <c r="N15">
         <v>1742.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>1716.0</v>
       </c>
-      <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
-      <c r="U15">
+      <c r="U15"/>
+      <c r="V15">
         <v>1115.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>7640.0</v>
       </c>
-      <c r="W15"/>
-      <c r="X15">
+      <c r="X15"/>
+      <c r="Y15">
         <v>6125.0</v>
       </c>
-      <c r="Y15"/>
-      <c r="Z15">
+      <c r="Z15"/>
+      <c r="AA15">
         <v>4191.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3850.0</v>
       </c>
       <c r="AB15">
         <v>3850.0</v>
       </c>
-      <c r="AC15"/>
+      <c r="AC15">
+        <v>3850.0</v>
+      </c>
       <c r="AD15"/>
-      <c r="AE15">
+      <c r="AE15"/>
+      <c r="AF15">
         <v>2463.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>14780.0</v>
       </c>
-      <c r="AG15"/>
       <c r="AH15"/>
-      <c r="AI15">
+      <c r="AI15"/>
+      <c r="AJ15">
         <v>12233.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>11879.0</v>
       </c>
-      <c r="AK15"/>
-      <c r="AL15">
+      <c r="AL15"/>
+      <c r="AM15">
         <v>6809.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>6739.0</v>
       </c>
-      <c r="AN15"/>
       <c r="AO15"/>
-      <c r="AP15">
+      <c r="AP15"/>
+      <c r="AQ15">
         <v>6689.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>6678.0</v>
       </c>
-      <c r="AR15"/>
       <c r="AS15"/>
-      <c r="AT15">
+      <c r="AT15"/>
+      <c r="AU15">
         <v>284.0</v>
       </c>
-      <c r="AU15"/>
       <c r="AV15"/>
-      <c r="AW15">
-[...1 lines deleted...]
-      </c>
+      <c r="AW15"/>
       <c r="AX15">
         <v>284.0</v>
       </c>
-      <c r="AY15"/>
+      <c r="AY15">
+        <v>284.0</v>
+      </c>
       <c r="AZ15"/>
-      <c r="BA15">
-[...1 lines deleted...]
-      </c>
+      <c r="BA15"/>
       <c r="BB15">
         <v>284.0</v>
       </c>
-      <c r="BC15"/>
+      <c r="BC15">
+        <v>284.0</v>
+      </c>
       <c r="BD15"/>
-      <c r="BE15">
-[...1 lines deleted...]
-      </c>
+      <c r="BE15"/>
       <c r="BF15">
         <v>284.0</v>
       </c>
-      <c r="BG15"/>
+      <c r="BG15">
+        <v>284.0</v>
+      </c>
       <c r="BH15"/>
-      <c r="BI15">
-[...1 lines deleted...]
-      </c>
+      <c r="BI15"/>
       <c r="BJ15">
         <v>284.0</v>
       </c>
-      <c r="BK15"/>
+      <c r="BK15">
+        <v>284.0</v>
+      </c>
       <c r="BL15"/>
-      <c r="BM15">
-[...1 lines deleted...]
-      </c>
+      <c r="BM15"/>
       <c r="BN15">
         <v>284.0</v>
       </c>
-      <c r="BO15"/>
+      <c r="BO15">
+        <v>284.0</v>
+      </c>
       <c r="BP15"/>
-      <c r="BQ15">
-[...1 lines deleted...]
-      </c>
+      <c r="BQ15"/>
       <c r="BR15">
         <v>284.0</v>
       </c>
       <c r="BS15">
         <v>284.0</v>
       </c>
       <c r="BT15">
         <v>284.0</v>
       </c>
       <c r="BU15">
         <v>284.0</v>
       </c>
       <c r="BV15">
         <v>284.0</v>
       </c>
       <c r="BW15">
         <v>284.0</v>
       </c>
       <c r="BX15">
         <v>284.0</v>
       </c>
-      <c r="BY15"/>
-      <c r="BZ15">
+      <c r="BY15">
         <v>284.0</v>
       </c>
+      <c r="BZ15"/>
       <c r="CA15">
         <v>284.0</v>
       </c>
       <c r="CB15">
         <v>284.0</v>
       </c>
-      <c r="CC15"/>
+      <c r="CC15">
+        <v>284.0</v>
+      </c>
       <c r="CD15"/>
       <c r="CE15"/>
+      <c r="CF15"/>
     </row>
-    <row r="16" spans="1:83">
+    <row r="16" spans="1:84">
       <c r="A16" t="s">
         <v>39</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>-1878023.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-1201740.0</v>
       </c>
-      <c r="N16"/>
-      <c r="O16">
+      <c r="O16"/>
+      <c r="P16">
         <v>-2074401.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-1865737.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-1795701.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-331012.0</v>
       </c>
-      <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
-      <c r="AK16">
+      <c r="AK16"/>
+      <c r="AL16">
         <v>4796.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>4909.0</v>
       </c>
+      <c r="AN16"/>
+      <c r="AO16">
+        <v>4985.0</v>
+      </c>
+      <c r="AP16"/>
+      <c r="AQ16"/>
+      <c r="AR16"/>
+      <c r="AS16"/>
+      <c r="AT16">
+        <v>-3118.0</v>
+      </c>
+      <c r="AU16"/>
+      <c r="AV16"/>
+      <c r="AW16"/>
+      <c r="AX16"/>
+      <c r="AY16"/>
+      <c r="AZ16"/>
+      <c r="BA16"/>
+      <c r="BB16"/>
+      <c r="BC16"/>
+      <c r="BD16"/>
+      <c r="BE16"/>
+      <c r="BF16"/>
+      <c r="BG16"/>
+      <c r="BH16"/>
+      <c r="BI16"/>
+      <c r="BJ16"/>
+      <c r="BK16"/>
+      <c r="BL16"/>
+      <c r="BM16"/>
+      <c r="BN16"/>
+      <c r="BO16"/>
+      <c r="BP16"/>
+      <c r="BQ16">
+        <v>108832.0</v>
+      </c>
+      <c r="BR16"/>
+      <c r="BS16"/>
+      <c r="BT16"/>
+      <c r="BU16"/>
+      <c r="BV16"/>
+      <c r="BW16"/>
+      <c r="BX16"/>
+      <c r="BY16"/>
+      <c r="BZ16"/>
+      <c r="CA16"/>
+      <c r="CB16"/>
+      <c r="CC16"/>
+      <c r="CD16">
+        <v>60508.0</v>
+      </c>
+      <c r="CE16"/>
+      <c r="CF16"/>
+    </row>
+    <row r="17" spans="1:84">
+      <c r="A17" t="s">
+        <v>40</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17"/>
+      <c r="AC17"/>
+      <c r="AD17"/>
+      <c r="AE17"/>
+      <c r="AF17"/>
+      <c r="AG17"/>
+      <c r="AH17"/>
+      <c r="AI17"/>
+      <c r="AJ17"/>
+      <c r="AK17"/>
+      <c r="AL17"/>
+      <c r="AM17"/>
+      <c r="AN17"/>
+      <c r="AO17"/>
+      <c r="AP17"/>
+      <c r="AQ17"/>
+      <c r="AR17"/>
+      <c r="AS17"/>
+      <c r="AT17"/>
+      <c r="AU17"/>
+      <c r="AV17"/>
+      <c r="AW17"/>
+      <c r="AX17"/>
+      <c r="AY17"/>
+      <c r="AZ17"/>
+      <c r="BA17"/>
+      <c r="BB17"/>
+      <c r="BC17"/>
+      <c r="BD17"/>
+      <c r="BE17"/>
+      <c r="BF17"/>
+      <c r="BG17"/>
+      <c r="BH17"/>
+      <c r="BI17"/>
+      <c r="BJ17"/>
+      <c r="BK17"/>
+      <c r="BL17"/>
+      <c r="BM17"/>
+      <c r="BN17"/>
+      <c r="BO17"/>
+      <c r="BP17"/>
+      <c r="BQ17"/>
+      <c r="BR17"/>
+      <c r="BS17"/>
+      <c r="BT17"/>
+      <c r="BU17"/>
+      <c r="BV17"/>
+      <c r="BW17"/>
+      <c r="BX17"/>
+      <c r="BY17"/>
+      <c r="BZ17"/>
+      <c r="CA17"/>
+      <c r="CB17"/>
+      <c r="CC17"/>
+      <c r="CD17"/>
+      <c r="CE17"/>
+      <c r="CF17"/>
+    </row>
+    <row r="18" spans="1:84">
+      <c r="A18" t="s">
+        <v>41</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18"/>
+      <c r="D18"/>
+      <c r="E18"/>
+      <c r="F18"/>
+      <c r="G18"/>
+      <c r="H18"/>
+      <c r="I18"/>
+      <c r="J18"/>
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18"/>
+      <c r="X18"/>
+      <c r="Y18"/>
+      <c r="Z18"/>
+      <c r="AA18"/>
+      <c r="AB18"/>
+      <c r="AC18"/>
+      <c r="AD18"/>
+      <c r="AE18"/>
+      <c r="AF18"/>
+      <c r="AG18"/>
+      <c r="AH18"/>
+      <c r="AI18"/>
+      <c r="AJ18"/>
+      <c r="AK18"/>
+      <c r="AL18"/>
+      <c r="AM18"/>
+      <c r="AN18"/>
+      <c r="AO18"/>
+      <c r="AP18"/>
+      <c r="AQ18"/>
+      <c r="AR18"/>
+      <c r="AS18"/>
+      <c r="AT18"/>
+      <c r="AU18"/>
+      <c r="AV18"/>
+      <c r="AW18"/>
+      <c r="AX18"/>
+      <c r="AY18"/>
+      <c r="AZ18"/>
+      <c r="BA18"/>
+      <c r="BB18"/>
+      <c r="BC18"/>
+      <c r="BD18"/>
+      <c r="BE18"/>
+      <c r="BF18"/>
+      <c r="BG18"/>
+      <c r="BH18"/>
+      <c r="BI18"/>
+      <c r="BJ18"/>
+      <c r="BK18"/>
+      <c r="BL18"/>
+      <c r="BM18"/>
+      <c r="BN18"/>
+      <c r="BO18"/>
+      <c r="BP18"/>
+      <c r="BQ18"/>
+      <c r="BR18"/>
+      <c r="BS18"/>
+      <c r="BT18"/>
+      <c r="BU18"/>
+      <c r="BV18"/>
+      <c r="BW18"/>
+      <c r="BX18"/>
+      <c r="BY18"/>
+      <c r="BZ18"/>
+      <c r="CA18"/>
+      <c r="CB18"/>
+      <c r="CC18"/>
+      <c r="CD18"/>
+      <c r="CE18"/>
+      <c r="CF18"/>
+    </row>
+    <row r="19" spans="1:84">
+      <c r="A19" t="s">
+        <v>42</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19"/>
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19"/>
+      <c r="BA19"/>
+      <c r="BB19"/>
+      <c r="BC19"/>
+      <c r="BD19"/>
+      <c r="BE19"/>
+      <c r="BF19"/>
+      <c r="BG19"/>
+      <c r="BH19"/>
+      <c r="BI19"/>
+      <c r="BJ19"/>
+      <c r="BK19"/>
+      <c r="BL19"/>
+      <c r="BM19"/>
+      <c r="BN19"/>
+      <c r="BO19"/>
+      <c r="BP19"/>
+      <c r="BQ19"/>
+      <c r="BR19"/>
+      <c r="BS19"/>
+      <c r="BT19"/>
+      <c r="BU19"/>
+      <c r="BV19"/>
+      <c r="BW19"/>
+      <c r="BX19"/>
+      <c r="BY19"/>
+      <c r="BZ19"/>
+      <c r="CA19"/>
+      <c r="CB19"/>
+      <c r="CC19"/>
+      <c r="CD19"/>
+      <c r="CE19"/>
+      <c r="CF19"/>
+    </row>
+    <row r="20" spans="1:84">
+      <c r="A20" t="s">
+        <v>43</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20"/>
+      <c r="AG20"/>
+      <c r="AH20"/>
+      <c r="AI20"/>
+      <c r="AJ20"/>
+      <c r="AK20"/>
+      <c r="AL20"/>
+      <c r="AM20"/>
+      <c r="AN20"/>
+      <c r="AO20"/>
+      <c r="AP20"/>
+      <c r="AQ20"/>
+      <c r="AR20"/>
+      <c r="AS20"/>
+      <c r="AT20"/>
+      <c r="AU20"/>
+      <c r="AV20"/>
+      <c r="AW20"/>
+      <c r="AX20"/>
+      <c r="AY20"/>
+      <c r="AZ20"/>
+      <c r="BA20"/>
+      <c r="BB20"/>
+      <c r="BC20"/>
+      <c r="BD20"/>
+      <c r="BE20"/>
+      <c r="BF20"/>
+      <c r="BG20"/>
+      <c r="BH20"/>
+      <c r="BI20"/>
+      <c r="BJ20"/>
+      <c r="BK20"/>
+      <c r="BL20"/>
+      <c r="BM20"/>
+      <c r="BN20"/>
+      <c r="BO20"/>
+      <c r="BP20"/>
+      <c r="BQ20"/>
+      <c r="BR20"/>
+      <c r="BS20"/>
+      <c r="BT20"/>
+      <c r="BU20"/>
+      <c r="BV20"/>
+      <c r="BW20"/>
+      <c r="BX20"/>
+      <c r="BY20"/>
+      <c r="BZ20"/>
+      <c r="CA20"/>
+      <c r="CB20"/>
+      <c r="CC20"/>
+      <c r="CD20"/>
+      <c r="CE20"/>
+      <c r="CF20"/>
+    </row>
+    <row r="21" spans="1:84">
+      <c r="A21" t="s">
+        <v>44</v>
+      </c>
+      <c r="B21">
+        <v>665340.0</v>
+      </c>
+      <c r="C21">
+        <v>757812.0</v>
+      </c>
+      <c r="D21">
+        <v>896531.0</v>
+      </c>
+      <c r="E21">
+        <v>1040473.0</v>
+      </c>
+      <c r="F21">
+        <v>1016710.0</v>
+      </c>
+      <c r="G21">
+        <v>1113473.0</v>
+      </c>
+      <c r="H21">
+        <v>953049.0</v>
+      </c>
+      <c r="I21">
+        <v>1337008.0</v>
+      </c>
+      <c r="J21">
+        <v>1337636.0</v>
+      </c>
+      <c r="K21">
+        <v>1338262.0</v>
+      </c>
+      <c r="L21">
+        <v>1338889.0</v>
+      </c>
+      <c r="M21">
+        <v>1339518.0</v>
+      </c>
+      <c r="N21">
+        <v>1340147.0</v>
+      </c>
+      <c r="O21">
+        <v>1340775.0</v>
+      </c>
+      <c r="P21">
+        <v>1268873.0</v>
+      </c>
+      <c r="Q21">
+        <v>1021241.0</v>
+      </c>
+      <c r="R21">
+        <v>876936.0</v>
+      </c>
+      <c r="S21">
+        <v>734207.0</v>
+      </c>
+      <c r="T21">
+        <v>593053.0</v>
+      </c>
+      <c r="U21">
+        <v>442458.0</v>
+      </c>
+      <c r="V21">
+        <v>298114.0</v>
+      </c>
+      <c r="W21">
+        <v>131676.0</v>
+      </c>
+      <c r="X21">
+        <v>62948.0</v>
+      </c>
+      <c r="Y21">
+        <v>63535.0</v>
+      </c>
+      <c r="Z21">
+        <v>56120.0</v>
+      </c>
+      <c r="AA21">
+        <v>57145.0</v>
+      </c>
+      <c r="AB21">
+        <v>43297.0</v>
+      </c>
+      <c r="AC21">
+        <v>43297.0</v>
+      </c>
+      <c r="AD21">
+        <v>12462.0</v>
+      </c>
+      <c r="AE21">
+        <v>12567.0</v>
+      </c>
+      <c r="AF21">
+        <v>12673.0</v>
+      </c>
+      <c r="AG21">
+        <v>11769.0</v>
+      </c>
+      <c r="AH21">
+        <v>11366.0</v>
+      </c>
+      <c r="AI21">
+        <v>13096.0</v>
+      </c>
+      <c r="AJ21">
+        <v>13097.0</v>
+      </c>
+      <c r="AK21">
+        <v>13097.0</v>
+      </c>
+      <c r="AL21">
+        <v>13328.0</v>
+      </c>
+      <c r="AM21">
+        <v>10549.0</v>
+      </c>
+      <c r="AN21">
+        <v>10549.0</v>
+      </c>
+      <c r="AO21">
+        <v>10626.0</v>
+      </c>
+      <c r="AP21">
+        <v>10703.0</v>
+      </c>
+      <c r="AQ21">
+        <v>10780.0</v>
+      </c>
+      <c r="AR21">
+        <v>10761.0</v>
+      </c>
+      <c r="AS21">
+        <v>10870.0</v>
+      </c>
+      <c r="AT21">
+        <v>10590.0</v>
+      </c>
+      <c r="AU21">
+        <v>7718.0</v>
+      </c>
+      <c r="AV21"/>
+      <c r="AW21"/>
+      <c r="AX21">
+        <v>7718.0</v>
+      </c>
+      <c r="AY21"/>
+      <c r="AZ21"/>
+      <c r="BA21"/>
+      <c r="BB21"/>
+      <c r="BC21"/>
+      <c r="BD21"/>
+      <c r="BE21"/>
+      <c r="BF21"/>
+      <c r="BG21"/>
+      <c r="BH21"/>
+      <c r="BI21"/>
+      <c r="BJ21"/>
+      <c r="BK21"/>
+      <c r="BL21"/>
+      <c r="BM21"/>
+      <c r="BN21"/>
+      <c r="BO21"/>
+      <c r="BP21"/>
+      <c r="BQ21"/>
+      <c r="BR21"/>
+      <c r="BS21"/>
+      <c r="BT21"/>
+      <c r="BU21"/>
+      <c r="BV21"/>
+      <c r="BW21"/>
+      <c r="BX21"/>
+      <c r="BY21"/>
+      <c r="BZ21"/>
+      <c r="CA21"/>
+      <c r="CB21"/>
+      <c r="CC21"/>
+      <c r="CD21"/>
+      <c r="CE21"/>
+      <c r="CF21"/>
+    </row>
+    <row r="22" spans="1:84">
+      <c r="A22" t="s">
+        <v>45</v>
+      </c>
+      <c r="B22">
+        <v>12066416.0</v>
+      </c>
+      <c r="C22">
+        <v>11622889.0</v>
+      </c>
+      <c r="D22">
+        <v>9530671.0</v>
+      </c>
+      <c r="E22">
+        <v>6835491.0</v>
+      </c>
+      <c r="F22">
+        <v>5881513.0</v>
+      </c>
+      <c r="G22">
+        <v>5725592.0</v>
+      </c>
+      <c r="H22">
+        <v>5190054.0</v>
+      </c>
+      <c r="I22">
+        <v>6138060.0</v>
+      </c>
+      <c r="J22">
+        <v>6386744.0</v>
+      </c>
+      <c r="K22">
+        <v>6539846.0</v>
+      </c>
+      <c r="L22">
+        <v>3631492.0</v>
+      </c>
+      <c r="M22">
+        <v>3552069.0</v>
+      </c>
+      <c r="N22">
+        <v>2879864.0</v>
+      </c>
+      <c r="O22">
+        <v>1603795.0</v>
+      </c>
+      <c r="P22">
+        <v>1346372.0</v>
+      </c>
+      <c r="Q22">
+        <v>1286786.0</v>
+      </c>
+      <c r="R22">
+        <v>1102712.0</v>
+      </c>
+      <c r="S22">
+        <v>791813.0</v>
+      </c>
+      <c r="T22">
+        <v>501772.0</v>
+      </c>
+      <c r="U22">
+        <v>56205.0</v>
+      </c>
+      <c r="V22">
+        <v>73435.0</v>
+      </c>
+      <c r="W22">
+        <v>293332.0</v>
+      </c>
+      <c r="X22">
+        <v>40803.0</v>
+      </c>
+      <c r="Y22">
+        <v>68733.0</v>
+      </c>
+      <c r="Z22">
+        <v>53020.0</v>
+      </c>
+      <c r="AA22">
+        <v>113156.0</v>
+      </c>
+      <c r="AB22">
+        <v>198478.0</v>
+      </c>
+      <c r="AC22">
+        <v>198478.0</v>
+      </c>
+      <c r="AD22">
+        <v>285696.0</v>
+      </c>
+      <c r="AE22">
+        <v>164693.0</v>
+      </c>
+      <c r="AF22">
+        <v>289516.0</v>
+      </c>
+      <c r="AG22">
+        <v>73958.0</v>
+      </c>
+      <c r="AH22">
+        <v>76583.0</v>
+      </c>
+      <c r="AI22">
+        <v>44635.0</v>
+      </c>
+      <c r="AJ22">
+        <v>32278.0</v>
+      </c>
+      <c r="AK22">
+        <v>32278.0</v>
+      </c>
+      <c r="AL22">
+        <v>78975.0</v>
+      </c>
+      <c r="AM22">
+        <v>81055.0</v>
+      </c>
+      <c r="AN22">
+        <v>81055.0</v>
+      </c>
+      <c r="AO22">
+        <v>89117.0</v>
+      </c>
+      <c r="AP22">
+        <v>101358.0</v>
+      </c>
+      <c r="AQ22">
+        <v>129006.0</v>
+      </c>
+      <c r="AR22">
+        <v>210635.0</v>
+      </c>
+      <c r="AS22">
+        <v>249960.0</v>
+      </c>
+      <c r="AT22">
+        <v>172543.0</v>
+      </c>
+      <c r="AU22">
+        <v>66020.0</v>
+      </c>
+      <c r="AV22"/>
+      <c r="AW22"/>
+      <c r="AX22">
+        <v>155005.0</v>
+      </c>
+      <c r="AY22"/>
+      <c r="AZ22"/>
+      <c r="BA22"/>
+      <c r="BB22"/>
+      <c r="BC22"/>
+      <c r="BD22"/>
+      <c r="BE22"/>
+      <c r="BF22"/>
+      <c r="BG22"/>
+      <c r="BH22"/>
+      <c r="BI22"/>
+      <c r="BJ22"/>
+      <c r="BK22"/>
+      <c r="BL22"/>
+      <c r="BM22"/>
+      <c r="BN22"/>
+      <c r="BO22"/>
+      <c r="BP22"/>
+      <c r="BQ22"/>
+      <c r="BR22"/>
+      <c r="BS22"/>
+      <c r="BT22"/>
+      <c r="BU22"/>
+      <c r="BV22"/>
+      <c r="BW22"/>
+      <c r="BX22"/>
+      <c r="BY22"/>
+      <c r="BZ22"/>
+      <c r="CA22"/>
+      <c r="CB22"/>
+      <c r="CC22"/>
+      <c r="CD22"/>
+      <c r="CE22"/>
+      <c r="CF22"/>
+    </row>
+    <row r="23" spans="1:84">
+      <c r="A23" t="s">
+        <v>46</v>
+      </c>
+      <c r="B23">
+        <v>28086866.0</v>
+      </c>
+      <c r="C23">
+        <v>27882378.0</v>
+      </c>
+      <c r="D23">
+        <v>30769758.0</v>
+      </c>
+      <c r="E23">
+        <v>27561014.0</v>
+      </c>
+      <c r="F23">
+        <v>23580137.0</v>
+      </c>
+      <c r="G23">
+        <v>26663002.0</v>
+      </c>
+      <c r="H23">
+        <v>25736660.0</v>
+      </c>
+      <c r="I23">
+        <v>24939158.0</v>
+      </c>
+      <c r="J23">
+        <v>27185498.0</v>
+      </c>
+      <c r="K23">
+        <v>27290843.0</v>
+      </c>
+      <c r="L23">
+        <v>25953916.0</v>
+      </c>
+      <c r="M23">
+        <v>24621491.0</v>
+      </c>
+      <c r="N23">
+        <v>26991230.0</v>
+      </c>
+      <c r="O23">
+        <v>30096232.0</v>
+      </c>
+      <c r="P23">
+        <v>32764130.0</v>
+      </c>
+      <c r="Q23">
+        <v>35719303.0</v>
+      </c>
+      <c r="R23">
+        <v>38217462.0</v>
+      </c>
+      <c r="S23">
+        <v>33961403.0</v>
+      </c>
+      <c r="T23">
+        <v>36294099.0</v>
+      </c>
+      <c r="U23">
+        <v>38604334.0</v>
+      </c>
+      <c r="V23">
+        <v>14415674.0</v>
+      </c>
+      <c r="W23">
+        <v>10209894.0</v>
+      </c>
+      <c r="X23"/>
+      <c r="Y23">
+        <v>1132009.0</v>
+      </c>
+      <c r="Z23">
+        <v>742729.0</v>
+      </c>
+      <c r="AA23">
+        <v>481308.0</v>
+      </c>
+      <c r="AB23">
+        <v>847949.0</v>
+      </c>
+      <c r="AC23">
+        <v>847949.0</v>
+      </c>
+      <c r="AD23">
+        <v>603109.0</v>
+      </c>
+      <c r="AE23">
+        <v>603147.0</v>
+      </c>
+      <c r="AF23">
+        <v>557368.0</v>
+      </c>
+      <c r="AG23">
+        <v>710314.0</v>
+      </c>
+      <c r="AH23">
+        <v>836739.0</v>
+      </c>
+      <c r="AI23">
+        <v>905470.0</v>
+      </c>
+      <c r="AJ23">
+        <v>631396.0</v>
+      </c>
+      <c r="AK23">
+        <v>631396.0</v>
+      </c>
+      <c r="AL23">
+        <v>336749.0</v>
+      </c>
+      <c r="AM23">
+        <v>293537.0</v>
+      </c>
+      <c r="AN23">
+        <v>293537.0</v>
+      </c>
+      <c r="AO23">
+        <v>231744.0</v>
+      </c>
+      <c r="AP23">
+        <v>230678.0</v>
+      </c>
+      <c r="AQ23">
+        <v>302772.0</v>
+      </c>
+      <c r="AR23">
+        <v>1611301.0</v>
+      </c>
+      <c r="AS23">
+        <v>2515702.0</v>
+      </c>
+      <c r="AT23">
+        <v>567234.0</v>
+      </c>
+      <c r="AU23">
+        <v>309.0</v>
+      </c>
+      <c r="AV23">
+        <v>1040.0</v>
+      </c>
+      <c r="AW23">
+        <v>505.0</v>
+      </c>
+      <c r="AX23">
+        <v>510.0</v>
+      </c>
+      <c r="AY23">
+        <v>982.0</v>
+      </c>
+      <c r="AZ23">
+        <v>910.0</v>
+      </c>
+      <c r="BA23">
+        <v>266.0</v>
+      </c>
+      <c r="BB23">
+        <v>1073.0</v>
+      </c>
+      <c r="BC23">
+        <v>318.0</v>
+      </c>
+      <c r="BD23">
+        <v>328.0</v>
+      </c>
+      <c r="BE23">
+        <v>333.0</v>
+      </c>
+      <c r="BF23">
+        <v>1624.0</v>
+      </c>
+      <c r="BG23"/>
+      <c r="BH23">
+        <v>1391.0</v>
+      </c>
+      <c r="BI23">
+        <v>438.0</v>
+      </c>
+      <c r="BJ23">
+        <v>155.0</v>
+      </c>
+      <c r="BK23">
+        <v>670.0</v>
+      </c>
+      <c r="BL23">
+        <v>650.0</v>
+      </c>
+      <c r="BM23">
+        <v>588.0</v>
+      </c>
+      <c r="BN23"/>
+      <c r="BO23"/>
+      <c r="BP23"/>
+      <c r="BQ23"/>
+      <c r="BR23"/>
+      <c r="BS23"/>
+      <c r="BT23"/>
+      <c r="BU23"/>
+      <c r="BV23"/>
+      <c r="BW23"/>
+      <c r="BX23"/>
+      <c r="BY23"/>
+      <c r="BZ23"/>
+      <c r="CA23"/>
+      <c r="CB23"/>
+      <c r="CC23"/>
+      <c r="CD23">
+        <v>602.0</v>
+      </c>
+      <c r="CE23"/>
+      <c r="CF23"/>
+    </row>
+    <row r="24" spans="1:84">
+      <c r="A24" t="s">
+        <v>47</v>
+      </c>
+      <c r="B24">
+        <v>4976157.0</v>
+      </c>
+      <c r="C24">
+        <v>884256.0</v>
+      </c>
+      <c r="D24">
+        <v>950481.0</v>
+      </c>
+      <c r="E24">
+        <v>1014043.0</v>
+      </c>
+      <c r="F24">
+        <v>2093363.0</v>
+      </c>
+      <c r="G24">
+        <v>2708497.0</v>
+      </c>
+      <c r="H24">
+        <v>4781005.0</v>
+      </c>
+      <c r="I24">
+        <v>5136738.0</v>
+      </c>
+      <c r="J24">
+        <v>5300000.0</v>
+      </c>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24">
+        <v>5300000.0</v>
+      </c>
+      <c r="P24">
+        <v>5300000.0</v>
+      </c>
+      <c r="Q24">
+        <v>5300000.0</v>
+      </c>
+      <c r="R24">
+        <v>5300000.0</v>
+      </c>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24">
+        <v>45774.0</v>
+      </c>
+      <c r="AA24">
+        <v>12715.0</v>
+      </c>
+      <c r="AB24"/>
+      <c r="AC24"/>
+      <c r="AD24"/>
+      <c r="AE24"/>
+      <c r="AF24"/>
+      <c r="AG24"/>
+      <c r="AH24"/>
+      <c r="AI24"/>
+      <c r="AJ24"/>
+      <c r="AK24"/>
+      <c r="AL24"/>
+      <c r="AM24"/>
+      <c r="AN24"/>
+      <c r="AO24"/>
+      <c r="AP24"/>
+      <c r="AQ24"/>
+      <c r="AR24"/>
+      <c r="AS24"/>
+      <c r="AT24"/>
+      <c r="AU24"/>
+      <c r="AV24"/>
+      <c r="AW24"/>
+      <c r="AX24"/>
+      <c r="AY24"/>
+      <c r="AZ24"/>
+      <c r="BA24"/>
+      <c r="BB24"/>
+      <c r="BC24"/>
+      <c r="BD24"/>
+      <c r="BE24"/>
+      <c r="BF24"/>
+      <c r="BG24"/>
+      <c r="BH24"/>
+      <c r="BI24"/>
+      <c r="BJ24"/>
+      <c r="BK24"/>
+      <c r="BL24"/>
+      <c r="BM24"/>
+      <c r="BN24"/>
+      <c r="BO24"/>
+      <c r="BP24"/>
+      <c r="BQ24"/>
+      <c r="BR24"/>
+      <c r="BS24"/>
+      <c r="BT24"/>
+      <c r="BU24"/>
+      <c r="BV24"/>
+      <c r="BW24"/>
+      <c r="BX24"/>
+      <c r="BY24"/>
+      <c r="BZ24"/>
+      <c r="CA24"/>
+      <c r="CB24"/>
+      <c r="CC24"/>
+      <c r="CD24"/>
+      <c r="CE24"/>
+      <c r="CF24"/>
+    </row>
+    <row r="25" spans="1:84">
+      <c r="A25" t="s">
+        <v>48</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25"/>
+      <c r="D25"/>
+      <c r="E25"/>
+      <c r="F25"/>
+      <c r="G25"/>
+      <c r="H25"/>
+      <c r="I25"/>
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25">
+        <v>5300000.0</v>
+      </c>
+      <c r="P25"/>
+      <c r="Q25"/>
+      <c r="R25"/>
+      <c r="S25"/>
+      <c r="T25"/>
+      <c r="U25"/>
+      <c r="V25"/>
+      <c r="W25"/>
+      <c r="X25"/>
+      <c r="Y25"/>
+      <c r="Z25"/>
+      <c r="AA25"/>
+      <c r="AB25"/>
+      <c r="AC25"/>
+      <c r="AD25"/>
+      <c r="AE25"/>
+      <c r="AF25"/>
+      <c r="AG25"/>
+      <c r="AH25"/>
+      <c r="AI25"/>
+      <c r="AJ25"/>
+      <c r="AK25"/>
+      <c r="AL25"/>
+      <c r="AM25"/>
+      <c r="AN25"/>
+      <c r="AO25"/>
+      <c r="AP25"/>
+      <c r="AQ25"/>
+      <c r="AR25"/>
+      <c r="AS25"/>
+      <c r="AT25"/>
+      <c r="AU25"/>
+      <c r="AV25"/>
+      <c r="AW25"/>
+      <c r="AX25"/>
+      <c r="AY25"/>
+      <c r="AZ25"/>
+      <c r="BA25"/>
+      <c r="BB25"/>
+      <c r="BC25"/>
+      <c r="BD25"/>
+      <c r="BE25"/>
+      <c r="BF25"/>
+      <c r="BG25"/>
+      <c r="BH25"/>
+      <c r="BI25"/>
+      <c r="BJ25"/>
+      <c r="BK25"/>
+      <c r="BL25"/>
+      <c r="BM25"/>
+      <c r="BN25"/>
+      <c r="BO25"/>
+      <c r="BP25"/>
+      <c r="BQ25"/>
+      <c r="BR25"/>
+      <c r="BS25"/>
+      <c r="BT25"/>
+      <c r="BU25"/>
+      <c r="BV25"/>
+      <c r="BW25"/>
+      <c r="BX25"/>
+      <c r="BY25"/>
+      <c r="BZ25"/>
+      <c r="CA25"/>
+      <c r="CB25"/>
+      <c r="CC25"/>
+      <c r="CD25"/>
+      <c r="CE25"/>
+      <c r="CF25"/>
+    </row>
+    <row r="26" spans="1:84">
+      <c r="A26" t="s">
+        <v>49</v>
+      </c>
+      <c r="B26">
+        <v>367079.0</v>
+      </c>
+      <c r="C26">
+        <v>67033.0</v>
+      </c>
+      <c r="D26">
+        <v>67033.0</v>
+      </c>
+      <c r="E26">
+        <v>122681.0</v>
+      </c>
+      <c r="F26">
+        <v>122681.0</v>
+      </c>
+      <c r="G26">
+        <v>66308.0</v>
+      </c>
+      <c r="H26">
+        <v>66308.0</v>
+      </c>
+      <c r="I26">
+        <v>90731.0</v>
+      </c>
+      <c r="J26">
+        <v>90731.0</v>
+      </c>
+      <c r="K26">
+        <v>90731.0</v>
+      </c>
+      <c r="L26">
+        <v>90731.0</v>
+      </c>
+      <c r="M26">
+        <v>90731.0</v>
+      </c>
+      <c r="N26">
+        <v>90731.0</v>
+      </c>
+      <c r="O26">
+        <v>90731.0</v>
+      </c>
+      <c r="P26">
+        <v>24423.0</v>
+      </c>
+      <c r="Q26">
+        <v>24423.0</v>
+      </c>
+      <c r="R26">
+        <v>24423.0</v>
+      </c>
+      <c r="S26">
+        <v>24423.0</v>
+      </c>
+      <c r="T26">
+        <v>24423.0</v>
+      </c>
+      <c r="U26">
+        <v>24423.0</v>
+      </c>
+      <c r="V26">
+        <v>24423.0</v>
+      </c>
+      <c r="W26">
+        <v>24423.0</v>
+      </c>
+      <c r="X26">
+        <v>24423.0</v>
+      </c>
+      <c r="Y26">
+        <v>24423.0</v>
+      </c>
+      <c r="Z26">
+        <v>24423.0</v>
+      </c>
+      <c r="AA26">
+        <v>24423.0</v>
+      </c>
+      <c r="AB26">
+        <v>15658.0</v>
+      </c>
+      <c r="AC26">
+        <v>15658.0</v>
+      </c>
+      <c r="AD26"/>
+      <c r="AE26"/>
+      <c r="AF26"/>
+      <c r="AG26"/>
+      <c r="AH26"/>
+      <c r="AI26"/>
+      <c r="AJ26"/>
+      <c r="AK26"/>
+      <c r="AL26"/>
+      <c r="AM26"/>
+      <c r="AN26"/>
+      <c r="AO26"/>
+      <c r="AP26"/>
+      <c r="AQ26"/>
+      <c r="AR26"/>
+      <c r="AS26"/>
+      <c r="AT26"/>
+      <c r="AU26"/>
+      <c r="AV26"/>
+      <c r="AW26"/>
+      <c r="AX26"/>
+      <c r="AY26"/>
+      <c r="AZ26"/>
+      <c r="BA26"/>
+      <c r="BB26"/>
+      <c r="BC26"/>
+      <c r="BD26"/>
+      <c r="BE26"/>
+      <c r="BF26"/>
+      <c r="BG26"/>
+      <c r="BH26"/>
+      <c r="BI26"/>
+      <c r="BJ26"/>
+      <c r="BK26"/>
+      <c r="BL26"/>
+      <c r="BM26"/>
+      <c r="BN26"/>
+      <c r="BO26"/>
+      <c r="BP26"/>
+      <c r="BQ26"/>
+      <c r="BR26"/>
+      <c r="BS26"/>
+      <c r="BT26"/>
+      <c r="BU26"/>
+      <c r="BV26"/>
+      <c r="BW26"/>
+      <c r="BX26"/>
+      <c r="BY26"/>
+      <c r="BZ26"/>
+      <c r="CA26"/>
+      <c r="CB26"/>
+      <c r="CC26"/>
+      <c r="CD26"/>
+      <c r="CE26"/>
+      <c r="CF26"/>
+    </row>
+    <row r="27" spans="1:84">
+      <c r="A27" t="s">
+        <v>50</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27"/>
+      <c r="AC27"/>
+      <c r="AD27"/>
+      <c r="AE27"/>
+      <c r="AF27"/>
+      <c r="AG27"/>
+      <c r="AH27"/>
+      <c r="AI27"/>
+      <c r="AJ27"/>
+      <c r="AK27"/>
+      <c r="AL27"/>
+      <c r="AM27"/>
+      <c r="AN27"/>
+      <c r="AO27"/>
+      <c r="AP27"/>
+      <c r="AQ27"/>
+      <c r="AR27"/>
+      <c r="AS27"/>
+      <c r="AT27"/>
+      <c r="AU27"/>
+      <c r="AV27"/>
+      <c r="AW27"/>
+      <c r="AX27"/>
+      <c r="AY27"/>
+      <c r="AZ27"/>
+      <c r="BA27"/>
+      <c r="BB27"/>
+      <c r="BC27"/>
+      <c r="BD27"/>
+      <c r="BE27"/>
+      <c r="BF27"/>
+      <c r="BG27"/>
+      <c r="BH27"/>
+      <c r="BI27"/>
+      <c r="BJ27"/>
+      <c r="BK27"/>
+      <c r="BL27"/>
+      <c r="BM27"/>
+      <c r="BN27"/>
+      <c r="BO27"/>
+      <c r="BP27"/>
+      <c r="BQ27"/>
+      <c r="BR27"/>
+      <c r="BS27"/>
+      <c r="BT27"/>
+      <c r="BU27"/>
+      <c r="BV27"/>
+      <c r="BW27"/>
+      <c r="BX27"/>
+      <c r="BY27"/>
+      <c r="BZ27"/>
+      <c r="CA27"/>
+      <c r="CB27"/>
+      <c r="CC27"/>
+      <c r="CD27"/>
+      <c r="CE27"/>
+      <c r="CF27"/>
+    </row>
+    <row r="28" spans="1:84">
+      <c r="A28" t="s">
+        <v>51</v>
+      </c>
+      <c r="B28">
+        <v>4314770.0</v>
+      </c>
+      <c r="C28">
+        <v>3093708.0</v>
+      </c>
+      <c r="D28">
+        <v>-3036066.0</v>
+      </c>
+      <c r="E28">
+        <v>-674022.0</v>
+      </c>
+      <c r="F28">
+        <v>1697052.0</v>
+      </c>
+      <c r="G28">
+        <v>-1590005.0</v>
+      </c>
+      <c r="H28">
+        <v>735905.0</v>
+      </c>
+      <c r="I28">
+        <v>4150807.0</v>
+      </c>
+      <c r="J28">
+        <v>2602565.0</v>
+      </c>
+      <c r="K28">
+        <v>2587650.0</v>
+      </c>
+      <c r="L28">
+        <v>2873404.0</v>
+      </c>
+      <c r="M28">
+        <v>3322039.0</v>
+      </c>
+      <c r="N28">
+        <v>484172.0</v>
+      </c>
+      <c r="O28">
+        <v>-4007699.0</v>
+      </c>
+      <c r="P28">
+        <v>-8702951.0</v>
+      </c>
+      <c r="Q28">
+        <v>-9750051.0</v>
+      </c>
+      <c r="R28">
+        <v>-12073532.0</v>
+      </c>
+      <c r="S28">
+        <v>-25007831.0</v>
+      </c>
+      <c r="T28">
+        <v>-27710271.0</v>
+      </c>
+      <c r="U28">
+        <v>-28128349.0</v>
+      </c>
+      <c r="V28">
+        <v>-11340855.0</v>
+      </c>
+      <c r="W28">
+        <v>-8933583.0</v>
+      </c>
+      <c r="X28"/>
+      <c r="Y28">
+        <v>170066.0</v>
+      </c>
+      <c r="Z28">
+        <v>534948.0</v>
+      </c>
+      <c r="AA28">
+        <v>345711.0</v>
+      </c>
+      <c r="AB28">
+        <v>162072.0</v>
+      </c>
+      <c r="AC28">
+        <v>162072.0</v>
+      </c>
+      <c r="AD28">
+        <v>162787.0</v>
+      </c>
+      <c r="AE28">
+        <v>270848.0</v>
+      </c>
+      <c r="AF28">
+        <v>271474.0</v>
+      </c>
+      <c r="AG28">
+        <v>135737.0</v>
+      </c>
+      <c r="AH28">
+        <v>220925.0</v>
+      </c>
+      <c r="AI28">
+        <v>231094.0</v>
+      </c>
+      <c r="AJ28">
+        <v>316199.0</v>
+      </c>
+      <c r="AK28">
+        <v>293663.0</v>
+      </c>
+      <c r="AL28">
+        <v>291682.0</v>
+      </c>
+      <c r="AM28">
+        <v>115520.0</v>
+      </c>
+      <c r="AN28">
+        <v>115520.0</v>
+      </c>
+      <c r="AO28">
+        <v>83693.0</v>
+      </c>
+      <c r="AP28">
+        <v>47421.0</v>
+      </c>
+      <c r="AQ28">
+        <v>31634.0</v>
+      </c>
+      <c r="AR28">
+        <v>-18480.0</v>
+      </c>
+      <c r="AS28">
+        <v>-91704.0</v>
+      </c>
+      <c r="AT28">
+        <v>-346691.0</v>
+      </c>
+      <c r="AU28">
+        <v>-309.0</v>
+      </c>
+      <c r="AV28">
+        <v>-1040.0</v>
+      </c>
+      <c r="AW28">
+        <v>-505.0</v>
+      </c>
+      <c r="AX28">
+        <v>-510.0</v>
+      </c>
+      <c r="AY28">
+        <v>-982.0</v>
+      </c>
+      <c r="AZ28">
+        <v>-910.0</v>
+      </c>
+      <c r="BA28">
+        <v>-266.0</v>
+      </c>
+      <c r="BB28">
+        <v>-1073.0</v>
+      </c>
+      <c r="BC28">
+        <v>-318.0</v>
+      </c>
+      <c r="BD28">
+        <v>-328.0</v>
+      </c>
+      <c r="BE28">
+        <v>-333.0</v>
+      </c>
+      <c r="BF28">
+        <v>-1624.0</v>
+      </c>
+      <c r="BG28">
+        <v>2.0</v>
+      </c>
+      <c r="BH28">
+        <v>-1391.0</v>
+      </c>
+      <c r="BI28">
+        <v>-438.0</v>
+      </c>
+      <c r="BJ28">
+        <v>-155.0</v>
+      </c>
+      <c r="BK28">
+        <v>-670.0</v>
+      </c>
+      <c r="BL28">
+        <v>-650.0</v>
+      </c>
+      <c r="BM28">
+        <v>-588.0</v>
+      </c>
+      <c r="BN28"/>
+      <c r="BO28"/>
+      <c r="BP28"/>
+      <c r="BQ28">
+        <v>271759.0</v>
+      </c>
+      <c r="BR28"/>
+      <c r="BS28">
+        <v>271759.0</v>
+      </c>
+      <c r="BT28">
+        <v>271759.0</v>
+      </c>
+      <c r="BU28">
+        <v>271759.0</v>
+      </c>
+      <c r="BV28">
+        <v>271759.0</v>
+      </c>
+      <c r="BW28">
+        <v>271759.0</v>
+      </c>
+      <c r="BX28">
+        <v>271759.0</v>
+      </c>
+      <c r="BY28">
+        <v>271759.0</v>
+      </c>
+      <c r="BZ28"/>
+      <c r="CA28">
+        <v>271759.0</v>
+      </c>
+      <c r="CB28">
+        <v>271759.0</v>
+      </c>
+      <c r="CC28">
+        <v>271759.0</v>
+      </c>
+      <c r="CD28">
+        <v>289157.0</v>
+      </c>
+      <c r="CE28"/>
+      <c r="CF28"/>
+    </row>
+    <row r="29" spans="1:84">
+      <c r="A29" t="s">
+        <v>52</v>
+      </c>
+      <c r="B29">
+        <v>24333077.0</v>
+      </c>
+      <c r="C29">
+        <v>23392014.0</v>
+      </c>
+      <c r="D29">
+        <v>25513083.0</v>
+      </c>
+      <c r="E29">
+        <v>22567370.0</v>
+      </c>
+      <c r="F29">
+        <v>19645737.0</v>
+      </c>
+      <c r="G29">
+        <v>23061050.0</v>
+      </c>
+      <c r="H29">
+        <v>22417628.0</v>
+      </c>
+      <c r="I29">
+        <v>21689813.0</v>
+      </c>
+      <c r="J29">
+        <v>24446093.0</v>
+      </c>
+      <c r="K29">
+        <v>24200719.0</v>
+      </c>
+      <c r="L29">
+        <v>23480735.0</v>
+      </c>
+      <c r="M29">
+        <v>21716497.0</v>
+      </c>
+      <c r="N29">
+        <v>24699567.0</v>
+      </c>
+      <c r="O29">
+        <v>26885293.0</v>
+      </c>
+      <c r="P29">
+        <v>29464350.0</v>
+      </c>
+      <c r="Q29">
+        <v>32541853.0</v>
+      </c>
+      <c r="R29">
+        <v>35020612.0</v>
+      </c>
+      <c r="S29">
+        <v>32227550.0</v>
+      </c>
+      <c r="T29">
+        <v>34507467.0</v>
+      </c>
+      <c r="U29">
+        <v>36799458.0</v>
+      </c>
+      <c r="V29">
+        <v>12823704.0</v>
+      </c>
+      <c r="W29">
+        <v>9173543.0</v>
+      </c>
+      <c r="X29">
+        <v>843761.0</v>
+      </c>
+      <c r="Y29">
+        <v>148821.0</v>
+      </c>
+      <c r="Z29">
+        <v>-276148.0</v>
+      </c>
+      <c r="AA29">
+        <v>-312599.0</v>
+      </c>
+      <c r="AB29"/>
+      <c r="AC29"/>
+      <c r="AD29"/>
+      <c r="AE29"/>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29"/>
+      <c r="BH29"/>
+      <c r="BI29"/>
+      <c r="BJ29"/>
+      <c r="BK29"/>
+      <c r="BL29"/>
+      <c r="BM29"/>
+      <c r="BN29"/>
+      <c r="BO29"/>
+      <c r="BP29"/>
+      <c r="BQ29"/>
+      <c r="BR29"/>
+      <c r="BS29"/>
+      <c r="BT29"/>
+      <c r="BU29"/>
+      <c r="BV29"/>
+      <c r="BW29"/>
+      <c r="BX29"/>
+      <c r="BY29"/>
+      <c r="BZ29"/>
+      <c r="CA29"/>
+      <c r="CB29"/>
+      <c r="CC29"/>
+      <c r="CD29"/>
+      <c r="CE29"/>
+      <c r="CF29"/>
+    </row>
+    <row r="30" spans="1:84">
+      <c r="A30" t="s">
+        <v>53</v>
+      </c>
+      <c r="B30">
+        <v>1319748.0</v>
+      </c>
+      <c r="C30">
+        <v>770510.0</v>
+      </c>
+      <c r="D30">
+        <v>781998.0</v>
+      </c>
+      <c r="E30">
+        <v>724776.0</v>
+      </c>
+      <c r="F30">
+        <v>524047.0</v>
+      </c>
+      <c r="G30">
+        <v>264694.0</v>
+      </c>
+      <c r="H30">
+        <v>212317.0</v>
+      </c>
+      <c r="I30">
+        <v>634712.0</v>
+      </c>
+      <c r="J30">
+        <v>623386.0</v>
+      </c>
+      <c r="K30">
+        <v>156344.0</v>
+      </c>
+      <c r="L30">
+        <v>628987.0</v>
+      </c>
+      <c r="M30">
+        <v>682144.0</v>
+      </c>
+      <c r="N30">
+        <v>627719.0</v>
+      </c>
+      <c r="O30">
+        <v>373169.0</v>
+      </c>
+      <c r="P30">
+        <v>330633.0</v>
+      </c>
+      <c r="Q30">
+        <v>341946.0</v>
+      </c>
+      <c r="R30">
+        <v>266453.0</v>
+      </c>
+      <c r="S30">
+        <v>134261.0</v>
+      </c>
+      <c r="T30">
+        <v>247405.0</v>
+      </c>
+      <c r="U30">
+        <v>284476.0</v>
+      </c>
+      <c r="V30">
+        <v>165169.0</v>
+      </c>
+      <c r="W30">
+        <v>16438.0</v>
+      </c>
+      <c r="X30">
+        <v>290623.0</v>
+      </c>
+      <c r="Y30">
+        <v>244908.0</v>
+      </c>
+      <c r="Z30">
+        <v>171021.0</v>
+      </c>
+      <c r="AA30">
+        <v>67795.0</v>
+      </c>
+      <c r="AB30">
+        <v>249588.0</v>
+      </c>
+      <c r="AC30">
+        <v>249588.0</v>
+      </c>
+      <c r="AD30">
+        <v>122531.0</v>
+      </c>
+      <c r="AE30">
+        <v>355068.0</v>
+      </c>
+      <c r="AF30">
+        <v>61883.0</v>
+      </c>
+      <c r="AG30">
+        <v>19015.0</v>
+      </c>
+      <c r="AH30">
+        <v>107078.0</v>
+      </c>
+      <c r="AI30">
+        <v>189502.0</v>
+      </c>
+      <c r="AJ30">
+        <v>15990.0</v>
+      </c>
+      <c r="AK30">
+        <v>15990.0</v>
+      </c>
+      <c r="AL30">
+        <v>88916.0</v>
+      </c>
+      <c r="AM30">
+        <v>157610.0</v>
+      </c>
+      <c r="AN30">
+        <v>157610.0</v>
+      </c>
+      <c r="AO30">
+        <v>22992.0</v>
+      </c>
+      <c r="AP30">
+        <v>71265.0</v>
+      </c>
+      <c r="AQ30">
+        <v>104513.0</v>
+      </c>
+      <c r="AR30">
+        <v>54223.0</v>
+      </c>
+      <c r="AS30">
+        <v>115110.0</v>
+      </c>
+      <c r="AT30">
+        <v>24857.0</v>
+      </c>
+      <c r="AU30"/>
+      <c r="AV30"/>
+      <c r="AW30"/>
+      <c r="AX30"/>
+      <c r="AY30"/>
+      <c r="AZ30"/>
+      <c r="BA30"/>
+      <c r="BB30"/>
+      <c r="BC30"/>
+      <c r="BD30"/>
+      <c r="BE30"/>
+      <c r="BF30"/>
+      <c r="BG30"/>
+      <c r="BH30"/>
+      <c r="BI30"/>
+      <c r="BJ30"/>
+      <c r="BK30"/>
+      <c r="BL30"/>
+      <c r="BM30"/>
+      <c r="BN30"/>
+      <c r="BO30"/>
+      <c r="BP30"/>
+      <c r="BQ30"/>
+      <c r="BR30"/>
+      <c r="BS30"/>
+      <c r="BT30"/>
+      <c r="BU30"/>
+      <c r="BV30"/>
+      <c r="BW30"/>
+      <c r="BX30"/>
+      <c r="BY30"/>
+      <c r="BZ30"/>
+      <c r="CA30"/>
+      <c r="CB30"/>
+      <c r="CC30"/>
+      <c r="CD30"/>
+      <c r="CE30"/>
+      <c r="CF30"/>
+    </row>
+    <row r="31" spans="1:84">
+      <c r="A31" t="s">
+        <v>54</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31"/>
+      <c r="D31"/>
+      <c r="E31"/>
+      <c r="F31"/>
+      <c r="G31"/>
+      <c r="H31"/>
+      <c r="I31"/>
+      <c r="J31"/>
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31"/>
+      <c r="N31">
+        <v>18057228.0</v>
+      </c>
+      <c r="O31">
+        <v>20242326.0</v>
+      </c>
+      <c r="P31"/>
+      <c r="Q31">
+        <v>25907755.0</v>
+      </c>
+      <c r="R31">
+        <v>28530819.0</v>
+      </c>
+      <c r="S31">
+        <v>31168061.0</v>
+      </c>
+      <c r="T31">
+        <v>33587269.0</v>
+      </c>
+      <c r="U31">
+        <v>36065402.0</v>
+      </c>
+      <c r="V31">
+        <v>12233992.0</v>
+      </c>
+      <c r="W31">
+        <v>8696329.0</v>
+      </c>
+      <c r="X31">
+        <v>106526.0</v>
+      </c>
+      <c r="Y31">
+        <v>-507799.0</v>
+      </c>
+      <c r="Z31">
+        <v>-838743.0</v>
+      </c>
+      <c r="AA31">
+        <v>-783959.0</v>
+      </c>
+      <c r="AB31">
+        <v>-939706.0</v>
+      </c>
+      <c r="AC31">
+        <v>-462211.0</v>
+      </c>
+      <c r="AD31">
+        <v>-354255.0</v>
+      </c>
+      <c r="AE31"/>
+      <c r="AF31"/>
+      <c r="AG31"/>
+      <c r="AH31"/>
+      <c r="AI31"/>
+      <c r="AJ31"/>
+      <c r="AK31"/>
+      <c r="AL31"/>
+      <c r="AM31"/>
+      <c r="AN31"/>
+      <c r="AO31"/>
+      <c r="AP31"/>
+      <c r="AQ31"/>
+      <c r="AR31"/>
+      <c r="AS31"/>
+      <c r="AT31"/>
+      <c r="AU31"/>
+      <c r="AV31"/>
+      <c r="AW31"/>
+      <c r="AX31"/>
+      <c r="AY31"/>
+      <c r="AZ31"/>
+      <c r="BA31"/>
+      <c r="BB31"/>
+      <c r="BC31"/>
+      <c r="BD31"/>
+      <c r="BE31"/>
+      <c r="BF31"/>
+      <c r="BG31"/>
+      <c r="BH31"/>
+      <c r="BI31"/>
+      <c r="BJ31"/>
+      <c r="BK31"/>
+      <c r="BL31"/>
+      <c r="BM31"/>
+      <c r="BN31"/>
+      <c r="BO31"/>
+      <c r="BP31"/>
+      <c r="BQ31"/>
+      <c r="BR31"/>
+      <c r="BS31"/>
+      <c r="BT31"/>
+      <c r="BU31"/>
+      <c r="BV31"/>
+      <c r="BW31"/>
+      <c r="BX31"/>
+      <c r="BY31"/>
+      <c r="BZ31"/>
+      <c r="CA31"/>
+      <c r="CB31"/>
+      <c r="CC31"/>
+      <c r="CD31"/>
+      <c r="CE31"/>
+      <c r="CF31"/>
+    </row>
+    <row r="32" spans="1:84">
+      <c r="A32" t="s">
+        <v>55</v>
+      </c>
+      <c r="B32">
+        <v>10961087.0</v>
+      </c>
+      <c r="C32">
+        <v>6579541.0</v>
+      </c>
+      <c r="D32">
+        <v>10061578.0</v>
+      </c>
+      <c r="E32">
+        <v>6311857.0</v>
+      </c>
+      <c r="F32">
+        <v>4758042.0</v>
+      </c>
+      <c r="G32">
+        <v>7936250.0</v>
+      </c>
+      <c r="H32">
+        <v>7304110.0</v>
+      </c>
+      <c r="I32">
+        <v>5880926.0</v>
+      </c>
+      <c r="J32">
+        <v>8489246.0</v>
+      </c>
+      <c r="K32">
+        <v>2901401.0</v>
+      </c>
+      <c r="L32">
+        <v>1956894.0</v>
+      </c>
+      <c r="M32">
+        <v>330363.0</v>
+      </c>
+      <c r="N32">
+        <v>3554410.0</v>
+      </c>
+      <c r="O32">
+        <v>12272327.0</v>
+      </c>
+      <c r="P32">
+        <v>15870377.0</v>
+      </c>
+      <c r="Q32">
+        <v>19591447.0</v>
+      </c>
+      <c r="R32">
+        <v>23227887.0</v>
+      </c>
+      <c r="S32">
+        <v>29051133.0</v>
+      </c>
+      <c r="T32">
+        <v>32235216.0</v>
+      </c>
+      <c r="U32">
+        <v>35034578.0</v>
+      </c>
+      <c r="V32">
+        <v>11657251.0</v>
+      </c>
+      <c r="W32">
+        <v>8438184.0</v>
+      </c>
+      <c r="X32">
+        <v>-33289.0</v>
+      </c>
+      <c r="Y32">
+        <v>-647823.0</v>
+      </c>
+      <c r="Z32">
+        <v>-933217.0</v>
+      </c>
+      <c r="AA32">
+        <v>-911730.0</v>
+      </c>
+      <c r="AB32"/>
+      <c r="AC32"/>
+      <c r="AD32"/>
+      <c r="AE32"/>
+      <c r="AF32"/>
+      <c r="AG32"/>
+      <c r="AH32"/>
+      <c r="AI32"/>
+      <c r="AJ32"/>
+      <c r="AK32"/>
+      <c r="AL32"/>
+      <c r="AM32"/>
+      <c r="AN32"/>
+      <c r="AO32"/>
+      <c r="AP32"/>
+      <c r="AQ32"/>
+      <c r="AR32"/>
+      <c r="AS32"/>
+      <c r="AT32"/>
+      <c r="AU32"/>
+      <c r="AV32"/>
+      <c r="AW32"/>
+      <c r="AX32"/>
+      <c r="AY32"/>
+      <c r="AZ32"/>
+      <c r="BA32"/>
+      <c r="BB32"/>
+      <c r="BC32"/>
+      <c r="BD32"/>
+      <c r="BE32"/>
+      <c r="BF32"/>
+      <c r="BG32"/>
+      <c r="BH32"/>
+      <c r="BI32"/>
+      <c r="BJ32"/>
+      <c r="BK32"/>
+      <c r="BL32"/>
+      <c r="BM32"/>
+      <c r="BN32"/>
+      <c r="BO32"/>
+      <c r="BP32"/>
+      <c r="BQ32"/>
+      <c r="BR32"/>
+      <c r="BS32"/>
+      <c r="BT32"/>
+      <c r="BU32"/>
+      <c r="BV32"/>
+      <c r="BW32"/>
+      <c r="BX32"/>
+      <c r="BY32"/>
+      <c r="BZ32"/>
+      <c r="CA32"/>
+      <c r="CB32"/>
+      <c r="CC32"/>
+      <c r="CD32"/>
+      <c r="CE32"/>
+      <c r="CF32"/>
+    </row>
+    <row r="33" spans="1:84">
+      <c r="A33" t="s">
+        <v>56</v>
+      </c>
+      <c r="B33">
+        <v>13196519.0</v>
+      </c>
+      <c r="C33">
+        <v>14412177.0</v>
+      </c>
+      <c r="D33">
+        <v>13980334.0</v>
+      </c>
+      <c r="E33">
+        <v>15183086.0</v>
+      </c>
+      <c r="F33">
+        <v>15089145.0</v>
+      </c>
+      <c r="G33">
+        <v>15208081.0</v>
+      </c>
+      <c r="H33">
+        <v>15258998.0</v>
+      </c>
+      <c r="I33">
+        <v>16052101.0</v>
+      </c>
+      <c r="J33">
+        <v>16442298.0</v>
+      </c>
+      <c r="K33">
+        <v>16545884.0</v>
+      </c>
+      <c r="L33">
+        <v>16830410.0</v>
+      </c>
+      <c r="M33">
+        <v>16727357.0</v>
+      </c>
+      <c r="N33">
+        <v>16536254.0</v>
+      </c>
+      <c r="O33">
+        <v>15391086.0</v>
+      </c>
+      <c r="P33">
+        <v>14432023.0</v>
+      </c>
+      <c r="Q33">
+        <v>13622975.0</v>
+      </c>
+      <c r="R33">
+        <v>12564084.0</v>
+      </c>
+      <c r="S33">
+        <v>3115383.0</v>
+      </c>
+      <c r="T33">
+        <v>2262094.0</v>
+      </c>
+      <c r="U33">
+        <v>1841713.0</v>
+      </c>
+      <c r="V33">
+        <v>1295224.0</v>
+      </c>
+      <c r="W33">
+        <v>398094.0</v>
+      </c>
+      <c r="X33">
+        <v>217389.0</v>
+      </c>
+      <c r="Y33">
+        <v>224379.0</v>
+      </c>
+      <c r="Z33">
+        <v>223231.0</v>
+      </c>
+      <c r="AA33">
+        <v>227623.0</v>
+      </c>
+      <c r="AB33">
+        <v>194731.0</v>
+      </c>
+      <c r="AC33">
+        <v>194731.0</v>
+      </c>
+      <c r="AD33">
+        <v>56780.0</v>
+      </c>
+      <c r="AE33">
+        <v>56060.0</v>
+      </c>
+      <c r="AF33">
+        <v>56533.0</v>
+      </c>
+      <c r="AG33">
+        <v>53995.0</v>
+      </c>
+      <c r="AH33">
+        <v>53648.0</v>
+      </c>
+      <c r="AI33">
+        <v>192641.0</v>
+      </c>
+      <c r="AJ33">
+        <v>66176.0</v>
+      </c>
+      <c r="AK33">
+        <v>66176.0</v>
+      </c>
+      <c r="AL33">
+        <v>52591.0</v>
+      </c>
+      <c r="AM33">
+        <v>49992.0</v>
+      </c>
+      <c r="AN33">
+        <v>49992.0</v>
+      </c>
+      <c r="AO33">
+        <v>49715.0</v>
+      </c>
+      <c r="AP33">
+        <v>49948.0</v>
+      </c>
+      <c r="AQ33">
+        <v>50181.0</v>
+      </c>
+      <c r="AR33">
+        <v>39669.0</v>
+      </c>
+      <c r="AS33">
+        <v>39932.0</v>
+      </c>
+      <c r="AT33">
+        <v>12607.0</v>
+      </c>
+      <c r="AU33">
+        <v>7791.0</v>
+      </c>
+      <c r="AV33"/>
+      <c r="AW33">
+        <v>-17517.0</v>
+      </c>
+      <c r="AX33">
+        <v>7947.0</v>
+      </c>
+      <c r="AY33"/>
+      <c r="AZ33"/>
+      <c r="BA33"/>
+      <c r="BB33"/>
+      <c r="BC33"/>
+      <c r="BD33"/>
+      <c r="BE33"/>
+      <c r="BF33"/>
+      <c r="BG33"/>
+      <c r="BH33"/>
+      <c r="BI33"/>
+      <c r="BJ33"/>
+      <c r="BK33"/>
+      <c r="BL33"/>
+      <c r="BM33"/>
+      <c r="BN33"/>
+      <c r="BO33"/>
+      <c r="BP33"/>
+      <c r="BQ33"/>
+      <c r="BR33"/>
+      <c r="BS33"/>
+      <c r="BT33"/>
+      <c r="BU33"/>
+      <c r="BV33"/>
+      <c r="BW33"/>
+      <c r="BX33"/>
+      <c r="BY33"/>
+      <c r="BZ33"/>
+      <c r="CA33"/>
+      <c r="CB33"/>
+      <c r="CC33"/>
+      <c r="CD33"/>
+      <c r="CE33"/>
+      <c r="CF33"/>
+    </row>
+    <row r="34" spans="1:84">
+      <c r="A34" t="s">
+        <v>57</v>
+      </c>
+      <c r="B34"/>
+      <c r="C34"/>
+      <c r="D34"/>
+      <c r="E34"/>
+      <c r="F34"/>
+      <c r="G34"/>
+      <c r="H34"/>
+      <c r="I34"/>
+      <c r="J34"/>
+      <c r="K34"/>
+      <c r="L34"/>
+      <c r="M34"/>
+      <c r="N34">
+        <v>693289.0</v>
+      </c>
+      <c r="O34">
+        <v>780312.0</v>
+      </c>
+      <c r="P34"/>
+      <c r="Q34"/>
+      <c r="R34"/>
+      <c r="S34"/>
+      <c r="T34"/>
+      <c r="U34"/>
+      <c r="V34"/>
+      <c r="W34"/>
+      <c r="X34"/>
+      <c r="Y34"/>
+      <c r="Z34"/>
+      <c r="AA34"/>
+      <c r="AB34"/>
+      <c r="AC34">
+        <v>-1.0</v>
+      </c>
+      <c r="AD34"/>
+      <c r="AE34"/>
+      <c r="AF34"/>
+      <c r="AG34"/>
+      <c r="AH34"/>
+      <c r="AI34"/>
+      <c r="AJ34"/>
+      <c r="AK34"/>
+      <c r="AL34"/>
+      <c r="AM34"/>
+      <c r="AN34"/>
+      <c r="AO34"/>
+      <c r="AP34"/>
+      <c r="AQ34"/>
+      <c r="AR34"/>
+      <c r="AS34"/>
+      <c r="AT34"/>
+      <c r="AU34"/>
+      <c r="AV34"/>
+      <c r="AW34"/>
+      <c r="AX34"/>
+      <c r="AY34"/>
+      <c r="AZ34"/>
+      <c r="BA34"/>
+      <c r="BB34"/>
+      <c r="BC34"/>
+      <c r="BD34"/>
+      <c r="BE34"/>
+      <c r="BF34"/>
+      <c r="BG34"/>
+      <c r="BH34"/>
+      <c r="BI34"/>
+      <c r="BJ34"/>
+      <c r="BK34"/>
+      <c r="BL34"/>
+      <c r="BM34"/>
+      <c r="BN34"/>
+      <c r="BO34"/>
+      <c r="BP34"/>
+      <c r="BQ34"/>
+      <c r="BR34"/>
+      <c r="BS34"/>
+      <c r="BT34"/>
+      <c r="BU34"/>
+      <c r="BV34"/>
+      <c r="BW34"/>
+      <c r="BX34"/>
+      <c r="BY34"/>
+      <c r="BZ34"/>
+      <c r="CA34"/>
+      <c r="CB34"/>
+      <c r="CC34"/>
+      <c r="CD34"/>
+      <c r="CE34"/>
+      <c r="CF34"/>
+    </row>
+    <row r="35" spans="1:84">
+      <c r="A35" t="s">
+        <v>58</v>
+      </c>
+      <c r="B35">
+        <v>5081352.0</v>
+      </c>
+      <c r="C35">
+        <v>1013133.0</v>
+      </c>
+      <c r="D35">
+        <v>1110006.0</v>
+      </c>
+      <c r="E35">
+        <v>1203159.0</v>
+      </c>
+      <c r="F35">
+        <v>2530629.0</v>
+      </c>
+      <c r="G35">
+        <v>3018834.0</v>
+      </c>
+      <c r="H35">
+        <v>5149477.0</v>
+      </c>
+      <c r="I35">
+        <v>5569952.0</v>
+      </c>
+      <c r="J35">
+        <v>5785451.0</v>
+      </c>
+      <c r="K35">
+        <v>546566.0</v>
+      </c>
+      <c r="L35">
+        <v>608761.0</v>
+      </c>
+      <c r="M35">
+        <v>643415.0</v>
+      </c>
+      <c r="N35">
+        <v>693289.0</v>
+      </c>
+      <c r="O35">
+        <v>6080312.0</v>
+      </c>
+      <c r="P35">
+        <v>6184146.0</v>
+      </c>
+      <c r="Q35">
+        <v>6285426.0</v>
+      </c>
+      <c r="R35">
+        <v>6384216.0</v>
+      </c>
+      <c r="S35">
+        <v>264248.0</v>
+      </c>
+      <c r="T35">
+        <v>316988.0</v>
+      </c>
+      <c r="U35">
+        <v>368431.0</v>
+      </c>
+      <c r="V35">
+        <v>420369.0</v>
+      </c>
+      <c r="W35">
+        <v>8272.0</v>
+      </c>
+      <c r="X35">
+        <v>14624.0</v>
+      </c>
+      <c r="Y35">
+        <v>20819.0</v>
+      </c>
+      <c r="Z35">
+        <v>72636.0</v>
+      </c>
+      <c r="AA35">
+        <v>39185.0</v>
+      </c>
+      <c r="AB35">
+        <v>42177.0</v>
+      </c>
+      <c r="AC35">
+        <v>42177.0</v>
+      </c>
+      <c r="AD35">
+        <v>927325.0</v>
+      </c>
+      <c r="AE35">
+        <v>848639.0</v>
+      </c>
+      <c r="AF35"/>
+      <c r="AG35">
+        <v>1230286.0</v>
+      </c>
+      <c r="AH35">
+        <v>634528.0</v>
+      </c>
+      <c r="AI35">
+        <v>528825.0</v>
+      </c>
+      <c r="AJ35">
+        <v>46313.0</v>
+      </c>
+      <c r="AK35">
+        <v>46313.0</v>
+      </c>
+      <c r="AL35">
+        <v>104084.0</v>
+      </c>
+      <c r="AM35">
+        <v>39000.0</v>
+      </c>
+      <c r="AN35">
+        <v>39000.0</v>
+      </c>
+      <c r="AO35">
+        <v>409589.0</v>
+      </c>
+      <c r="AP35">
+        <v>317961.0</v>
+      </c>
+      <c r="AQ35">
+        <v>4644.0</v>
+      </c>
+      <c r="AR35">
+        <v>301295.0</v>
+      </c>
+      <c r="AS35">
+        <v>303914.0</v>
+      </c>
+      <c r="AT35">
+        <v>317887.0</v>
+      </c>
+      <c r="AU35">
+        <v>2435.0</v>
+      </c>
+      <c r="AV35">
+        <v>1922.0</v>
+      </c>
+      <c r="AW35">
+        <v>-46006.0</v>
+      </c>
+      <c r="AX35">
+        <v>972.0</v>
+      </c>
+      <c r="AY35">
+        <v>972.0</v>
+      </c>
+      <c r="AZ35"/>
+      <c r="BA35">
+        <v>2436.0</v>
+      </c>
+      <c r="BB35">
+        <v>1530.0</v>
+      </c>
+      <c r="BC35">
+        <v>1530.0</v>
+      </c>
+      <c r="BD35"/>
+      <c r="BE35"/>
+      <c r="BF35">
+        <v>6591.0</v>
+      </c>
+      <c r="BG35">
+        <v>2.0</v>
+      </c>
+      <c r="BH35">
+        <v>1516.0</v>
+      </c>
+      <c r="BI35">
+        <v>464.0</v>
+      </c>
+      <c r="BJ35">
+        <v>1556.0</v>
+      </c>
+      <c r="BK35">
+        <v>1556.0</v>
+      </c>
+      <c r="BL35">
+        <v>11744.0</v>
+      </c>
+      <c r="BM35">
+        <v>6962.0</v>
+      </c>
+      <c r="BN35">
+        <v>75.0</v>
+      </c>
+      <c r="BO35">
+        <v>75.0</v>
+      </c>
+      <c r="BP35">
+        <v>15130.0</v>
+      </c>
+      <c r="BQ35">
+        <v>12322.0</v>
+      </c>
+      <c r="BR35"/>
+      <c r="BS35"/>
+      <c r="BT35"/>
+      <c r="BU35"/>
+      <c r="BV35"/>
+      <c r="BW35"/>
+      <c r="BX35"/>
+      <c r="BY35"/>
+      <c r="BZ35"/>
+      <c r="CA35"/>
+      <c r="CB35"/>
+      <c r="CC35"/>
+      <c r="CD35">
+        <v>360706.0</v>
+      </c>
+      <c r="CE35"/>
+      <c r="CF35"/>
+    </row>
+    <row r="36" spans="1:84">
+      <c r="A36" t="s">
+        <v>59</v>
+      </c>
+      <c r="B36">
+        <v>367079.0</v>
+      </c>
+      <c r="C36"/>
+      <c r="D36"/>
+      <c r="E36"/>
+      <c r="F36"/>
+      <c r="G36"/>
+      <c r="H36"/>
+      <c r="I36"/>
+      <c r="J36">
+        <v>24423.0</v>
+      </c>
+      <c r="K36">
+        <v>24423.0</v>
+      </c>
+      <c r="L36">
+        <v>24423.0</v>
+      </c>
+      <c r="M36">
+        <v>24423.0</v>
+      </c>
+      <c r="N36">
+        <v>-16511831.0</v>
+      </c>
+      <c r="O36">
+        <v>-14761663.0</v>
+      </c>
+      <c r="P36">
+        <v>48846.0</v>
+      </c>
+      <c r="Q36">
+        <v>24423.0</v>
+      </c>
+      <c r="R36">
+        <v>24423.0</v>
+      </c>
+      <c r="S36">
+        <v>24423.0</v>
+      </c>
+      <c r="T36">
+        <v>24423.0</v>
+      </c>
+      <c r="U36">
+        <v>24423.0</v>
+      </c>
+      <c r="V36">
+        <v>24423.0</v>
+      </c>
+      <c r="W36">
+        <v>0.0</v>
+      </c>
+      <c r="X36"/>
+      <c r="Y36">
+        <v>24423.0</v>
+      </c>
+      <c r="Z36">
+        <v>24423.0</v>
+      </c>
+      <c r="AA36">
+        <v>15658.0</v>
+      </c>
+      <c r="AB36">
+        <v>15657.0</v>
+      </c>
+      <c r="AC36">
+        <v>15657.0</v>
+      </c>
+      <c r="AD36"/>
+      <c r="AE36"/>
+      <c r="AF36"/>
+      <c r="AG36"/>
+      <c r="AH36"/>
+      <c r="AI36">
+        <v>136466.0</v>
+      </c>
+      <c r="AJ36">
+        <v>136466.0</v>
+      </c>
+      <c r="AK36"/>
+      <c r="AL36"/>
+      <c r="AM36"/>
+      <c r="AN36"/>
+      <c r="AO36"/>
+      <c r="AP36"/>
+      <c r="AQ36"/>
+      <c r="AR36"/>
+      <c r="AS36"/>
+      <c r="AT36"/>
+      <c r="AU36"/>
+      <c r="AV36"/>
+      <c r="AW36">
+        <v>-17517.0</v>
+      </c>
+      <c r="AX36"/>
+      <c r="AY36"/>
+      <c r="AZ36"/>
+      <c r="BA36"/>
+      <c r="BB36"/>
+      <c r="BC36"/>
+      <c r="BD36"/>
+      <c r="BE36"/>
+      <c r="BF36"/>
+      <c r="BG36"/>
+      <c r="BH36"/>
+      <c r="BI36"/>
+      <c r="BJ36"/>
+      <c r="BK36"/>
+      <c r="BL36"/>
+      <c r="BM36"/>
+      <c r="BN36"/>
+      <c r="BO36"/>
+      <c r="BP36"/>
+      <c r="BQ36"/>
+      <c r="BR36"/>
+      <c r="BS36"/>
+      <c r="BT36"/>
+      <c r="BU36"/>
+      <c r="BV36"/>
+      <c r="BW36"/>
+      <c r="BX36"/>
+      <c r="BY36"/>
+      <c r="BZ36"/>
+      <c r="CA36"/>
+      <c r="CB36"/>
+      <c r="CC36"/>
+      <c r="CD36"/>
+      <c r="CE36"/>
+      <c r="CF36"/>
+    </row>
+    <row r="37" spans="1:84">
+      <c r="A37" t="s">
+        <v>60</v>
+      </c>
+      <c r="B37"/>
+      <c r="C37"/>
+      <c r="D37"/>
+      <c r="E37"/>
+      <c r="F37"/>
+      <c r="G37"/>
+      <c r="H37"/>
+      <c r="I37"/>
+      <c r="J37"/>
+      <c r="K37"/>
+      <c r="L37"/>
+      <c r="M37"/>
+      <c r="N37"/>
+      <c r="O37"/>
+      <c r="P37"/>
+      <c r="Q37"/>
+      <c r="R37"/>
+      <c r="S37"/>
+      <c r="T37"/>
+      <c r="U37"/>
+      <c r="V37"/>
+      <c r="W37"/>
+      <c r="X37"/>
+      <c r="Y37"/>
+      <c r="Z37"/>
+      <c r="AA37"/>
+      <c r="AB37"/>
+      <c r="AC37"/>
+      <c r="AD37"/>
+      <c r="AE37"/>
+      <c r="AF37"/>
+      <c r="AG37"/>
+      <c r="AH37"/>
+      <c r="AI37"/>
+      <c r="AJ37"/>
+      <c r="AK37"/>
+      <c r="AL37"/>
+      <c r="AM37"/>
+      <c r="AN37"/>
+      <c r="AO37"/>
+      <c r="AP37"/>
+      <c r="AQ37"/>
+      <c r="AR37"/>
+      <c r="AS37"/>
+      <c r="AT37"/>
+      <c r="AU37"/>
+      <c r="AV37"/>
+      <c r="AW37"/>
+      <c r="AX37"/>
+      <c r="AY37"/>
+      <c r="AZ37"/>
+      <c r="BA37"/>
+      <c r="BB37"/>
+      <c r="BC37"/>
+      <c r="BD37"/>
+      <c r="BE37"/>
+      <c r="BF37"/>
+      <c r="BG37"/>
+      <c r="BH37"/>
+      <c r="BI37"/>
+      <c r="BJ37"/>
+      <c r="BK37"/>
+      <c r="BL37"/>
+      <c r="BM37"/>
+      <c r="BN37"/>
+      <c r="BO37"/>
+      <c r="BP37"/>
+      <c r="BQ37"/>
+      <c r="BR37"/>
+      <c r="BS37"/>
+      <c r="BT37"/>
+      <c r="BU37"/>
+      <c r="BV37"/>
+      <c r="BW37"/>
+      <c r="BX37"/>
+      <c r="BY37"/>
+      <c r="BZ37"/>
+      <c r="CA37"/>
+      <c r="CB37"/>
+      <c r="CC37"/>
+      <c r="CD37"/>
+      <c r="CE37"/>
+      <c r="CF37"/>
+    </row>
+    <row r="38" spans="1:84">
+      <c r="A38" t="s">
+        <v>61</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38"/>
+      <c r="D38"/>
+      <c r="E38"/>
+      <c r="F38"/>
+      <c r="G38"/>
+      <c r="H38"/>
+      <c r="I38"/>
+      <c r="J38">
+        <v>1.0</v>
+      </c>
+      <c r="K38">
+        <v>1.0</v>
+      </c>
+      <c r="L38"/>
+      <c r="M38"/>
+      <c r="N38">
+        <v>24423.0</v>
+      </c>
+      <c r="O38"/>
+      <c r="P38"/>
+      <c r="Q38"/>
+      <c r="R38"/>
+      <c r="S38"/>
+      <c r="T38">
+        <v>4900216.0</v>
+      </c>
+      <c r="U38"/>
+      <c r="V38"/>
+      <c r="W38">
+        <v>-1.0</v>
+      </c>
+      <c r="X38">
+        <v>15658.0</v>
+      </c>
+      <c r="Y38">
+        <v>24423.0</v>
+      </c>
+      <c r="Z38">
+        <v>24423.0</v>
+      </c>
+      <c r="AA38">
+        <v>24423.0</v>
+      </c>
+      <c r="AB38">
+        <v>-1.0</v>
+      </c>
+      <c r="AC38">
+        <v>-1.0</v>
+      </c>
+      <c r="AD38"/>
+      <c r="AE38"/>
+      <c r="AF38"/>
+      <c r="AG38"/>
+      <c r="AH38"/>
+      <c r="AI38"/>
+      <c r="AJ38"/>
+      <c r="AK38"/>
+      <c r="AL38"/>
+      <c r="AM38"/>
+      <c r="AN38"/>
+      <c r="AO38"/>
+      <c r="AP38"/>
+      <c r="AQ38"/>
+      <c r="AR38"/>
+      <c r="AS38"/>
+      <c r="AT38"/>
+      <c r="AU38">
+        <v>-7791.0</v>
+      </c>
+      <c r="AV38"/>
+      <c r="AW38">
+        <v>17517.0</v>
+      </c>
+      <c r="AX38">
+        <v>-7947.0</v>
+      </c>
+      <c r="AY38"/>
+      <c r="AZ38"/>
+      <c r="BA38"/>
+      <c r="BB38"/>
+      <c r="BC38"/>
+      <c r="BD38"/>
+      <c r="BE38"/>
+      <c r="BF38"/>
+      <c r="BG38"/>
+      <c r="BH38"/>
+      <c r="BI38"/>
+      <c r="BJ38"/>
+      <c r="BK38"/>
+      <c r="BL38"/>
+      <c r="BM38"/>
+      <c r="BN38"/>
+      <c r="BO38"/>
+      <c r="BP38"/>
+      <c r="BQ38"/>
+      <c r="BR38"/>
+      <c r="BS38"/>
+      <c r="BT38"/>
+      <c r="BU38"/>
+      <c r="BV38"/>
+      <c r="BW38"/>
+      <c r="BX38"/>
+      <c r="BY38"/>
+      <c r="BZ38"/>
+      <c r="CA38"/>
+      <c r="CB38"/>
+      <c r="CC38"/>
+      <c r="CD38"/>
+      <c r="CE38"/>
+      <c r="CF38"/>
+    </row>
+    <row r="39" spans="1:84">
+      <c r="A39" t="s">
+        <v>62</v>
+      </c>
+      <c r="B39">
+        <v>344025.0</v>
+      </c>
+      <c r="C39">
+        <v>510219.0</v>
+      </c>
+      <c r="D39">
+        <v>530861.0</v>
+      </c>
+      <c r="E39">
+        <v>1055971.0</v>
+      </c>
+      <c r="F39">
+        <v>692292.0</v>
+      </c>
+      <c r="G39">
+        <v>384263.0</v>
+      </c>
+      <c r="H39">
+        <v>192192.0</v>
+      </c>
+      <c r="I39">
+        <v>256600.0</v>
+      </c>
+      <c r="J39">
+        <v>210169.0</v>
+      </c>
+      <c r="K39">
+        <v>228639.0</v>
+      </c>
+      <c r="L39">
+        <v>5215.0</v>
+      </c>
+      <c r="M39">
+        <v>694343.0</v>
+      </c>
+      <c r="N39">
+        <v>1045158.0</v>
+      </c>
+      <c r="O39">
+        <v>2238968.0</v>
+      </c>
+      <c r="P39">
+        <v>1334580.0</v>
+      </c>
+      <c r="Q39">
+        <v>2521792.0</v>
+      </c>
+      <c r="R39">
+        <v>3339539.0</v>
+      </c>
+      <c r="S39">
+        <v>4111008.0</v>
+      </c>
+      <c r="T39">
+        <v>4715495.0</v>
+      </c>
+      <c r="U39">
+        <v>7419313.0</v>
+      </c>
+      <c r="V39">
+        <v>615249.0</v>
+      </c>
+      <c r="W39">
+        <v>190152.0</v>
+      </c>
+      <c r="X39"/>
+      <c r="Y39">
+        <v>126856.0</v>
+      </c>
+      <c r="Z39">
+        <v>274346.0</v>
+      </c>
+      <c r="AA39">
+        <v>60741.0</v>
+      </c>
+      <c r="AB39">
+        <v>52802.0</v>
+      </c>
+      <c r="AC39">
+        <v>26401.0</v>
+      </c>
+      <c r="AD39">
+        <v>8404.0</v>
+      </c>
+      <c r="AE39">
+        <v>5426.0</v>
+      </c>
+      <c r="AF39"/>
+      <c r="AG39">
+        <v>404454.0</v>
+      </c>
+      <c r="AH39">
+        <v>522300.0</v>
+      </c>
+      <c r="AI39">
+        <v>411731.0</v>
+      </c>
+      <c r="AJ39">
+        <v>516952.0</v>
+      </c>
+      <c r="AK39"/>
+      <c r="AL39">
+        <v>116267.0</v>
+      </c>
+      <c r="AM39">
+        <v>3539.0</v>
+      </c>
+      <c r="AN39"/>
+      <c r="AO39">
+        <v>37668.0</v>
+      </c>
+      <c r="AP39">
+        <v>8107.0</v>
+      </c>
+      <c r="AQ39"/>
+      <c r="AR39">
+        <v>1288294.0</v>
+      </c>
+      <c r="AS39">
+        <v>2018996.0</v>
+      </c>
+      <c r="AT39">
+        <v>7418.0</v>
+      </c>
+      <c r="AU39">
+        <v>120354.0</v>
+      </c>
+      <c r="AV39"/>
+      <c r="AW39"/>
+      <c r="AX39"/>
+      <c r="AY39"/>
+      <c r="AZ39"/>
+      <c r="BA39"/>
+      <c r="BB39"/>
+      <c r="BC39"/>
+      <c r="BD39"/>
+      <c r="BE39"/>
+      <c r="BF39"/>
+      <c r="BG39"/>
+      <c r="BH39"/>
+      <c r="BI39"/>
+      <c r="BJ39"/>
+      <c r="BK39"/>
+      <c r="BL39"/>
+      <c r="BM39"/>
+      <c r="BN39"/>
+      <c r="BO39"/>
+      <c r="BP39"/>
+      <c r="BQ39"/>
+      <c r="BR39"/>
+      <c r="BS39"/>
+      <c r="BT39"/>
+      <c r="BU39"/>
+      <c r="BV39"/>
+      <c r="BW39"/>
+      <c r="BX39"/>
+      <c r="BY39"/>
+      <c r="BZ39"/>
+      <c r="CA39"/>
+      <c r="CB39"/>
+      <c r="CC39"/>
+      <c r="CD39"/>
+      <c r="CE39"/>
+      <c r="CF39"/>
+    </row>
+    <row r="40" spans="1:84">
+      <c r="A40" t="s">
+        <v>63</v>
+      </c>
+      <c r="B40">
+        <v>1108042.0</v>
+      </c>
+      <c r="C40">
+        <v>1400290.0</v>
+      </c>
+      <c r="D40">
+        <v>1820940.0</v>
+      </c>
+      <c r="E40">
+        <v>1366844.0</v>
+      </c>
+      <c r="F40">
+        <v>1200256.0</v>
+      </c>
+      <c r="G40">
+        <v>1283582.0</v>
+      </c>
+      <c r="H40">
+        <v>1177395.0</v>
+      </c>
+      <c r="I40">
+        <v>-248540.0</v>
+      </c>
+      <c r="J40">
+        <v>260585.0</v>
+      </c>
+      <c r="K40">
+        <v>3625.0</v>
+      </c>
+      <c r="L40">
+        <v>85010.0</v>
+      </c>
+      <c r="M40">
+        <v>1921761.0</v>
+      </c>
+      <c r="N40">
+        <v>1209640.0</v>
+      </c>
+      <c r="O40">
+        <v>10110.0</v>
+      </c>
+      <c r="P40">
+        <v>112189.0</v>
+      </c>
+      <c r="Q40">
+        <v>112189.0</v>
+      </c>
+      <c r="R40">
+        <v>112189.0</v>
+      </c>
+      <c r="S40">
+        <v>112189.0</v>
+      </c>
+      <c r="T40">
+        <v>112189.0</v>
+      </c>
+      <c r="U40">
+        <v>-214249.0</v>
+      </c>
+      <c r="V40">
+        <v>51186.0</v>
+      </c>
+      <c r="W40">
+        <v>163006.0</v>
+      </c>
+      <c r="X40"/>
+      <c r="Y40">
+        <v>4728.0</v>
+      </c>
+      <c r="Z40">
+        <v>10015.0</v>
+      </c>
+      <c r="AA40">
+        <v>6638.0</v>
+      </c>
+      <c r="AB40">
+        <v>-21221.0</v>
+      </c>
+      <c r="AC40">
+        <v>12705.0</v>
+      </c>
+      <c r="AD40">
+        <v>17577.0</v>
+      </c>
+      <c r="AE40">
+        <v>82365.0</v>
+      </c>
+      <c r="AF40"/>
+      <c r="AG40">
+        <v>4986.0</v>
+      </c>
+      <c r="AH40">
+        <v>4987.0</v>
+      </c>
+      <c r="AI40">
+        <v>5114.0</v>
+      </c>
+      <c r="AJ40">
+        <v>4830.0</v>
+      </c>
+      <c r="AK40"/>
+      <c r="AL40">
+        <v>700072.0</v>
+      </c>
+      <c r="AM40">
+        <v>215359.0</v>
+      </c>
+      <c r="AN40"/>
+      <c r="AO40">
+        <v>137353.0</v>
+      </c>
+      <c r="AP40">
+        <v>4653.0</v>
+      </c>
+      <c r="AQ40"/>
+      <c r="AR40">
+        <v>4808.0</v>
+      </c>
+      <c r="AS40">
+        <v>5155.0</v>
+      </c>
+      <c r="AT40">
+        <v>124389.0</v>
+      </c>
+      <c r="AU40"/>
+      <c r="AV40"/>
+      <c r="AW40"/>
+      <c r="AX40"/>
+      <c r="AY40"/>
+      <c r="AZ40"/>
+      <c r="BA40"/>
+      <c r="BB40"/>
+      <c r="BC40"/>
+      <c r="BD40"/>
+      <c r="BE40"/>
+      <c r="BF40"/>
+      <c r="BG40"/>
+      <c r="BH40"/>
+      <c r="BI40"/>
+      <c r="BJ40"/>
+      <c r="BK40"/>
+      <c r="BL40">
+        <v>11744.0</v>
+      </c>
+      <c r="BM40">
+        <v>6962.0</v>
+      </c>
+      <c r="BN40">
+        <v>3225.0</v>
+      </c>
+      <c r="BO40"/>
+      <c r="BP40">
+        <v>15130.0</v>
+      </c>
+      <c r="BQ40">
+        <v>288439.0</v>
+      </c>
+      <c r="BR40"/>
+      <c r="BS40"/>
+      <c r="BT40"/>
+      <c r="BU40"/>
+      <c r="BV40"/>
+      <c r="BW40"/>
+      <c r="BX40"/>
+      <c r="BY40"/>
+      <c r="BZ40"/>
+      <c r="CA40"/>
+      <c r="CB40"/>
+      <c r="CC40"/>
+      <c r="CD40">
+        <v>90508.0</v>
+      </c>
+      <c r="CE40"/>
+      <c r="CF40"/>
+    </row>
+    <row r="41" spans="1:84">
+      <c r="A41" t="s">
+        <v>64</v>
+      </c>
+      <c r="B41"/>
+      <c r="C41"/>
+      <c r="D41"/>
+      <c r="E41"/>
+      <c r="F41"/>
+      <c r="G41"/>
+      <c r="H41"/>
+      <c r="I41"/>
+      <c r="J41"/>
+      <c r="K41"/>
+      <c r="L41"/>
+      <c r="M41"/>
+      <c r="N41"/>
+      <c r="O41"/>
+      <c r="P41"/>
+      <c r="Q41"/>
+      <c r="R41"/>
+      <c r="S41"/>
+      <c r="T41"/>
+      <c r="U41"/>
+      <c r="V41"/>
+      <c r="W41"/>
+      <c r="X41"/>
+      <c r="Y41"/>
+      <c r="Z41"/>
+      <c r="AA41"/>
+      <c r="AB41"/>
+      <c r="AC41">
+        <v>-1.0</v>
+      </c>
+      <c r="AD41"/>
+      <c r="AE41"/>
+      <c r="AF41"/>
+      <c r="AG41"/>
+      <c r="AH41"/>
+      <c r="AI41"/>
+      <c r="AJ41"/>
+      <c r="AK41"/>
+      <c r="AL41"/>
+      <c r="AM41"/>
+      <c r="AN41"/>
+      <c r="AO41"/>
+      <c r="AP41"/>
+      <c r="AQ41"/>
+      <c r="AR41"/>
+      <c r="AS41"/>
+      <c r="AT41"/>
+      <c r="AU41"/>
+      <c r="AV41"/>
+      <c r="AW41"/>
+      <c r="AX41"/>
+      <c r="AY41"/>
+      <c r="AZ41"/>
+      <c r="BA41"/>
+      <c r="BB41"/>
+      <c r="BC41"/>
+      <c r="BD41"/>
+      <c r="BE41"/>
+      <c r="BF41"/>
+      <c r="BG41"/>
+      <c r="BH41"/>
+      <c r="BI41"/>
+      <c r="BJ41"/>
+      <c r="BK41"/>
+      <c r="BL41"/>
+      <c r="BM41"/>
+      <c r="BN41"/>
+      <c r="BO41"/>
+      <c r="BP41"/>
+      <c r="BQ41"/>
+      <c r="BR41"/>
+      <c r="BS41"/>
+      <c r="BT41"/>
+      <c r="BU41"/>
+      <c r="BV41"/>
+      <c r="BW41"/>
+      <c r="BX41"/>
+      <c r="BY41"/>
+      <c r="BZ41"/>
+      <c r="CA41"/>
+      <c r="CB41"/>
+      <c r="CC41"/>
+      <c r="CD41"/>
+      <c r="CE41"/>
+      <c r="CF41"/>
+    </row>
+    <row r="42" spans="1:84">
+      <c r="A42" t="s">
+        <v>65</v>
+      </c>
+      <c r="B42">
+        <v>112782291.0</v>
+      </c>
+      <c r="C42">
+        <v>107537779.0</v>
+      </c>
+      <c r="D42">
+        <v>101357686.0</v>
+      </c>
+      <c r="E42">
+        <v>95783778.0</v>
+      </c>
+      <c r="F42">
+        <v>89991485.0</v>
+      </c>
+      <c r="G42">
+        <v>89066712.0</v>
+      </c>
+      <c r="H42">
+        <v>81895161.0</v>
+      </c>
+      <c r="I42">
+        <v>76544713.0</v>
+      </c>
+      <c r="J42">
+        <v>69230341.0</v>
+      </c>
+      <c r="K42">
+        <v>69018716.0</v>
+      </c>
+      <c r="L42">
+        <v>64685693.0</v>
+      </c>
+      <c r="M42">
+        <v>59462708.0</v>
+      </c>
+      <c r="N42">
+        <v>58615849.0</v>
+      </c>
+      <c r="O42">
+        <v>58497454.0</v>
+      </c>
+      <c r="P42">
+        <v>57509337.0</v>
+      </c>
+      <c r="Q42">
+        <v>56853250.0</v>
+      </c>
+      <c r="R42">
+        <v>56454363.0</v>
+      </c>
+      <c r="S42">
+        <v>55212869.0</v>
+      </c>
+      <c r="T42">
+        <v>55037011.0</v>
+      </c>
+      <c r="U42">
+        <v>53566936.0</v>
+      </c>
+      <c r="V42">
+        <v>27440782.0</v>
+      </c>
+      <c r="W42">
+        <v>22539307.0</v>
+      </c>
+      <c r="X42">
+        <v>369271.0</v>
+      </c>
+      <c r="Y42">
+        <v>11279642.0</v>
+      </c>
+      <c r="Z42">
+        <v>11243548.0</v>
+      </c>
+      <c r="AA42">
+        <v>10800241.0</v>
+      </c>
+      <c r="AB42">
+        <v>9835502.0</v>
+      </c>
+      <c r="AC42">
+        <v>9835502.0</v>
+      </c>
+      <c r="AD42">
+        <v>10161535.0</v>
+      </c>
+      <c r="AE42">
+        <v>10151789.0</v>
+      </c>
+      <c r="AF42"/>
+      <c r="AG42">
+        <v>9402673.0</v>
+      </c>
+      <c r="AH42">
+        <v>7541301.0</v>
+      </c>
+      <c r="AI42">
+        <v>8984942.0</v>
+      </c>
+      <c r="AJ42">
+        <v>8531685.0</v>
+      </c>
+      <c r="AK42"/>
+      <c r="AL42">
+        <v>4180257.0</v>
+      </c>
+      <c r="AM42">
+        <v>4082027.0</v>
+      </c>
+      <c r="AN42"/>
+      <c r="AO42">
+        <v>4065037.0</v>
+      </c>
+      <c r="AP42">
+        <v>4055137.0</v>
+      </c>
+      <c r="AQ42"/>
+      <c r="AR42">
+        <v>3954350.0</v>
+      </c>
+      <c r="AS42">
+        <v>3606728.0</v>
+      </c>
+      <c r="AT42">
+        <v>807147.0</v>
+      </c>
+      <c r="AU42">
+        <v>3933308.0</v>
+      </c>
+      <c r="AV42">
+        <v>3931508.0</v>
+      </c>
+      <c r="AW42">
+        <v>3925399.0</v>
+      </c>
+      <c r="AX42">
+        <v>3918495.0</v>
+      </c>
+      <c r="AY42">
+        <v>3917995.0</v>
+      </c>
+      <c r="AZ42">
+        <v>3913829.0</v>
+      </c>
+      <c r="BA42">
+        <v>3905974.0</v>
+      </c>
+      <c r="BB42">
+        <v>3898440.0</v>
+      </c>
+      <c r="BC42">
+        <v>3897675.0</v>
+      </c>
+      <c r="BD42">
+        <v>3895603.0</v>
+      </c>
+      <c r="BE42">
+        <v>3891767.0</v>
+      </c>
+      <c r="BF42">
+        <v>3883097.0</v>
+      </c>
+      <c r="BG42">
+        <v>3876331.0</v>
+      </c>
+      <c r="BH42">
+        <v>3873606.0</v>
+      </c>
+      <c r="BI42">
+        <v>3871972.0</v>
+      </c>
+      <c r="BJ42">
+        <v>3864772.0</v>
+      </c>
+      <c r="BK42">
+        <v>3863539.0</v>
+      </c>
+      <c r="BL42">
+        <v>3850795.0</v>
+      </c>
+      <c r="BM42">
+        <v>3850795.0</v>
+      </c>
+      <c r="BN42">
+        <v>3850795.0</v>
+      </c>
+      <c r="BO42">
+        <v>3850795.0</v>
+      </c>
+      <c r="BP42">
+        <v>3826440.0</v>
+      </c>
+      <c r="BQ42">
+        <v>3826440.0</v>
+      </c>
+      <c r="BR42"/>
+      <c r="BS42"/>
+      <c r="BT42"/>
+      <c r="BU42"/>
+      <c r="BV42"/>
+      <c r="BW42"/>
+      <c r="BX42"/>
+      <c r="BY42"/>
+      <c r="BZ42"/>
+      <c r="CA42"/>
+      <c r="CB42"/>
+      <c r="CC42"/>
+      <c r="CD42">
+        <v>3547331.0</v>
+      </c>
+      <c r="CE42"/>
+      <c r="CF42"/>
+    </row>
+    <row r="43" spans="1:84">
+      <c r="A43" t="s">
+        <v>66</v>
+      </c>
+      <c r="B43"/>
+      <c r="C43"/>
+      <c r="D43"/>
+      <c r="E43"/>
+      <c r="F43"/>
+      <c r="G43"/>
+      <c r="H43"/>
+      <c r="I43"/>
+      <c r="J43"/>
+      <c r="K43"/>
+      <c r="L43"/>
+      <c r="M43"/>
+      <c r="N43"/>
+      <c r="O43"/>
+      <c r="P43"/>
+      <c r="Q43"/>
+      <c r="R43"/>
+      <c r="S43"/>
+      <c r="T43"/>
+      <c r="U43"/>
+      <c r="V43"/>
+      <c r="W43"/>
+      <c r="X43"/>
+      <c r="Y43"/>
+      <c r="Z43"/>
+      <c r="AA43"/>
+      <c r="AB43"/>
+      <c r="AC43"/>
+      <c r="AD43"/>
+      <c r="AE43"/>
+      <c r="AF43"/>
+      <c r="AG43"/>
+      <c r="AH43"/>
+      <c r="AI43"/>
+      <c r="AJ43"/>
+      <c r="AK43"/>
+      <c r="AL43"/>
+      <c r="AM43"/>
+      <c r="AN43"/>
+      <c r="AO43"/>
+      <c r="AP43"/>
+      <c r="AQ43"/>
+      <c r="AR43"/>
+      <c r="AS43"/>
+      <c r="AT43"/>
+      <c r="AU43"/>
+      <c r="AV43"/>
+      <c r="AW43"/>
+      <c r="AX43"/>
+      <c r="AY43"/>
+      <c r="AZ43"/>
+      <c r="BA43"/>
+      <c r="BB43"/>
+      <c r="BC43"/>
+      <c r="BD43"/>
+      <c r="BE43"/>
+      <c r="BF43"/>
+      <c r="BG43"/>
+      <c r="BH43"/>
+      <c r="BI43"/>
+      <c r="BJ43"/>
+      <c r="BK43"/>
+      <c r="BL43"/>
+      <c r="BM43"/>
+      <c r="BN43"/>
+      <c r="BO43"/>
+      <c r="BP43"/>
+      <c r="BQ43"/>
+      <c r="BR43"/>
+      <c r="BS43"/>
+      <c r="BT43"/>
+      <c r="BU43"/>
+      <c r="BV43"/>
+      <c r="BW43"/>
+      <c r="BX43"/>
+      <c r="BY43"/>
+      <c r="BZ43"/>
+      <c r="CA43"/>
+      <c r="CB43"/>
+      <c r="CC43"/>
+      <c r="CD43"/>
+      <c r="CE43"/>
+      <c r="CF43"/>
+    </row>
+    <row r="44" spans="1:84">
+      <c r="A44" t="s">
+        <v>67</v>
+      </c>
+      <c r="B44"/>
+      <c r="C44"/>
+      <c r="D44"/>
+      <c r="E44"/>
+      <c r="F44"/>
+      <c r="G44"/>
+      <c r="H44"/>
+      <c r="I44"/>
+      <c r="J44"/>
+      <c r="K44"/>
+      <c r="L44"/>
+      <c r="M44"/>
+      <c r="N44"/>
+      <c r="O44"/>
+      <c r="P44"/>
+      <c r="Q44"/>
+      <c r="R44"/>
+      <c r="S44"/>
+      <c r="T44"/>
+      <c r="U44"/>
+      <c r="V44"/>
+      <c r="W44"/>
+      <c r="X44"/>
+      <c r="Y44"/>
+      <c r="Z44"/>
+      <c r="AA44"/>
+      <c r="AB44"/>
+      <c r="AC44"/>
+      <c r="AD44"/>
+      <c r="AE44"/>
+      <c r="AF44"/>
+      <c r="AG44"/>
+      <c r="AH44"/>
+      <c r="AI44"/>
+      <c r="AJ44"/>
+      <c r="AK44"/>
+      <c r="AL44"/>
+      <c r="AM44"/>
+      <c r="AN44"/>
+      <c r="AO44"/>
+      <c r="AP44"/>
+      <c r="AQ44"/>
+      <c r="AR44"/>
+      <c r="AS44"/>
+      <c r="AT44"/>
+      <c r="AU44"/>
+      <c r="AV44"/>
+      <c r="AW44"/>
+      <c r="AX44"/>
+      <c r="AY44"/>
+      <c r="AZ44"/>
+      <c r="BA44"/>
+      <c r="BB44"/>
+      <c r="BC44"/>
+      <c r="BD44"/>
+      <c r="BE44"/>
+      <c r="BF44"/>
+      <c r="BG44"/>
+      <c r="BH44"/>
+      <c r="BI44"/>
+      <c r="BJ44"/>
+      <c r="BK44"/>
+      <c r="BL44"/>
+      <c r="BM44"/>
+      <c r="BN44"/>
+      <c r="BO44"/>
+      <c r="BP44"/>
+      <c r="BQ44"/>
+      <c r="BR44"/>
+      <c r="BS44"/>
+      <c r="BT44"/>
+      <c r="BU44"/>
+      <c r="BV44"/>
+      <c r="BW44"/>
+      <c r="BX44"/>
+      <c r="BY44"/>
+      <c r="BZ44"/>
+      <c r="CA44"/>
+      <c r="CB44"/>
+      <c r="CC44"/>
+      <c r="CD44"/>
+      <c r="CE44"/>
+      <c r="CF44"/>
+    </row>
+    <row r="45" spans="1:84">
+      <c r="A45" t="s">
+        <v>68</v>
+      </c>
+      <c r="B45">
+        <v>17162129.0</v>
+      </c>
+      <c r="C45">
+        <v>18260478.0</v>
+      </c>
+      <c r="D45">
+        <v>17306039.0</v>
+      </c>
+      <c r="E45">
+        <v>17609709.0</v>
+      </c>
+      <c r="F45">
+        <v>17677729.0</v>
+      </c>
+      <c r="G45">
+        <v>17408832.0</v>
+      </c>
+      <c r="H45">
+        <v>17271666.0</v>
+      </c>
+      <c r="I45">
+        <v>17306928.0</v>
+      </c>
+      <c r="J45">
+        <v>17293230.0</v>
+      </c>
+      <c r="K45">
+        <v>17163991.0</v>
+      </c>
+      <c r="L45">
+        <v>17065370.0</v>
+      </c>
+      <c r="M45">
+        <v>16872188.0</v>
+      </c>
+      <c r="N45">
+        <v>16123467.0</v>
+      </c>
+      <c r="O45">
+        <v>14711355.0</v>
+      </c>
+      <c r="P45">
+        <v>13696073.0</v>
+      </c>
+      <c r="Q45">
+        <v>12577311.0</v>
+      </c>
+      <c r="R45"/>
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45"/>
+      <c r="V45">
+        <v>972687.0</v>
+      </c>
+      <c r="W45">
+        <v>130018.0</v>
+      </c>
+      <c r="X45"/>
+      <c r="Y45">
+        <v>136421.0</v>
+      </c>
+      <c r="Z45"/>
+      <c r="AA45">
+        <v>154820.0</v>
+      </c>
+      <c r="AB45">
+        <v>135776.0</v>
+      </c>
+      <c r="AC45">
+        <v>135776.0</v>
+      </c>
+      <c r="AD45"/>
+      <c r="AE45"/>
+      <c r="AF45">
+        <v>43860.0</v>
+      </c>
+      <c r="AG45">
+        <v>42226.0</v>
+      </c>
+      <c r="AH45"/>
+      <c r="AI45"/>
+      <c r="AJ45">
+        <v>43079.0</v>
+      </c>
+      <c r="AK45">
+        <v>53079.0</v>
+      </c>
+      <c r="AL45"/>
+      <c r="AM45">
+        <v>39263.0</v>
+      </c>
+      <c r="AN45">
+        <v>39443.0</v>
+      </c>
+      <c r="AO45"/>
+      <c r="AP45"/>
+      <c r="AQ45">
+        <v>39401.0</v>
+      </c>
+      <c r="AR45">
+        <v>28908.0</v>
+      </c>
+      <c r="AS45"/>
+      <c r="AT45"/>
+      <c r="AU45"/>
+      <c r="AV45"/>
+      <c r="AW45"/>
+      <c r="AX45"/>
+      <c r="AY45"/>
+      <c r="AZ45"/>
+      <c r="BA45"/>
+      <c r="BB45"/>
+      <c r="BC45"/>
+      <c r="BD45"/>
+      <c r="BE45"/>
+      <c r="BF45"/>
+      <c r="BG45"/>
+      <c r="BH45"/>
+      <c r="BI45"/>
+      <c r="BJ45"/>
+      <c r="BK45"/>
+      <c r="BL45"/>
+      <c r="BM45"/>
+      <c r="BN45"/>
+      <c r="BO45"/>
+      <c r="BP45"/>
+      <c r="BQ45"/>
+      <c r="BR45"/>
+      <c r="BS45"/>
+      <c r="BT45"/>
+      <c r="BU45"/>
+      <c r="BV45"/>
+      <c r="BW45"/>
+      <c r="BX45"/>
+      <c r="BY45"/>
+      <c r="BZ45"/>
+      <c r="CA45"/>
+      <c r="CB45"/>
+      <c r="CC45"/>
+      <c r="CD45"/>
+      <c r="CE45"/>
+      <c r="CF45"/>
+    </row>
+    <row r="46" spans="1:84">
+      <c r="A46" t="s">
+        <v>69</v>
+      </c>
+      <c r="B46">
+        <v>12164100.0</v>
+      </c>
+      <c r="C46">
+        <v>13585755.0</v>
+      </c>
+      <c r="D46">
+        <v>12961086.0</v>
+      </c>
+      <c r="E46">
+        <v>13507539.0</v>
+      </c>
+      <c r="F46">
+        <v>13949754.0</v>
+      </c>
+      <c r="G46">
+        <v>14028300.0</v>
+      </c>
+      <c r="H46">
+        <v>14239641.0</v>
+      </c>
+      <c r="I46">
+        <v>14624362.0</v>
+      </c>
+      <c r="J46">
+        <v>15013931.0</v>
+      </c>
+      <c r="K46">
+        <v>15116891.0</v>
+      </c>
+      <c r="L46">
+        <v>15400790.0</v>
+      </c>
+      <c r="M46">
+        <v>15297108.0</v>
+      </c>
+      <c r="N46">
+        <v>15105376.0</v>
+      </c>
+      <c r="O46">
+        <v>13959580.0</v>
+      </c>
+      <c r="P46">
+        <v>13138727.0</v>
+      </c>
+      <c r="Q46">
+        <v>12577311.0</v>
+      </c>
+      <c r="R46">
+        <v>11662725.0</v>
+      </c>
+      <c r="S46">
+        <v>2356753.0</v>
+      </c>
+      <c r="T46">
+        <v>1644618.0</v>
+      </c>
+      <c r="U46">
+        <v>1374832.0</v>
+      </c>
+      <c r="V46">
+        <v>972687.0</v>
+      </c>
+      <c r="W46">
+        <v>241995.0</v>
+      </c>
+      <c r="X46"/>
+      <c r="Y46">
+        <v>136421.0</v>
+      </c>
+      <c r="Z46">
+        <v>142688.0</v>
+      </c>
+      <c r="AA46">
+        <v>154820.0</v>
+      </c>
+      <c r="AB46">
+        <v>135776.0</v>
+      </c>
+      <c r="AC46">
+        <v>135776.0</v>
+      </c>
+      <c r="AD46">
+        <v>44318.0</v>
+      </c>
+      <c r="AE46">
+        <v>43493.0</v>
+      </c>
+      <c r="AF46"/>
+      <c r="AG46">
+        <v>42226.0</v>
+      </c>
+      <c r="AH46">
+        <v>42282.0</v>
+      </c>
+      <c r="AI46">
+        <v>43079.0</v>
+      </c>
+      <c r="AJ46">
+        <v>53079.0</v>
+      </c>
+      <c r="AK46"/>
+      <c r="AL46">
+        <v>39263.0</v>
+      </c>
+      <c r="AM46">
+        <v>39443.0</v>
+      </c>
+      <c r="AN46"/>
+      <c r="AO46">
+        <v>39089.0</v>
+      </c>
+      <c r="AP46">
+        <v>39245.0</v>
+      </c>
+      <c r="AQ46"/>
+      <c r="AR46">
+        <v>28908.0</v>
+      </c>
+      <c r="AS46">
+        <v>29062.0</v>
+      </c>
+      <c r="AT46">
+        <v>2017.0</v>
+      </c>
+      <c r="AU46">
+        <v>73.0</v>
+      </c>
+      <c r="AV46"/>
+      <c r="AW46"/>
+      <c r="AX46">
+        <v>229.0</v>
+      </c>
+      <c r="AY46"/>
+      <c r="AZ46"/>
+      <c r="BA46"/>
+      <c r="BB46"/>
+      <c r="BC46"/>
+      <c r="BD46"/>
+      <c r="BE46"/>
+      <c r="BF46"/>
+      <c r="BG46"/>
+      <c r="BH46"/>
+      <c r="BI46"/>
+      <c r="BJ46"/>
+      <c r="BK46"/>
+      <c r="BL46"/>
+      <c r="BM46"/>
+      <c r="BN46"/>
+      <c r="BO46"/>
+      <c r="BP46"/>
+      <c r="BQ46"/>
+      <c r="BR46"/>
+      <c r="BS46"/>
+      <c r="BT46"/>
+      <c r="BU46"/>
+      <c r="BV46"/>
+      <c r="BW46"/>
+      <c r="BX46"/>
+      <c r="BY46"/>
+      <c r="BZ46"/>
+      <c r="CA46"/>
+      <c r="CB46"/>
+      <c r="CC46"/>
+      <c r="CD46"/>
+      <c r="CE46"/>
+      <c r="CF46"/>
+    </row>
+    <row r="47" spans="1:84">
+      <c r="A47" t="s">
+        <v>70</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47"/>
+      <c r="D47"/>
+      <c r="E47"/>
+      <c r="F47"/>
+      <c r="G47"/>
+      <c r="H47"/>
+      <c r="I47"/>
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47"/>
+      <c r="N47">
+        <v>14037399.0</v>
+      </c>
+      <c r="O47">
+        <v>12793184.0</v>
+      </c>
+      <c r="P47"/>
+      <c r="Q47">
+        <v>12577311.0</v>
+      </c>
+      <c r="R47">
+        <v>11662725.0</v>
+      </c>
+      <c r="S47">
+        <v>2356753.0</v>
+      </c>
+      <c r="T47">
+        <v>1644618.0</v>
+      </c>
+      <c r="U47">
+        <v>1374832.0</v>
+      </c>
+      <c r="V47">
+        <v>972687.0</v>
+      </c>
+      <c r="W47">
+        <v>241995.0</v>
+      </c>
+      <c r="X47">
+        <v>130017.0</v>
+      </c>
+      <c r="Y47">
+        <v>136421.0</v>
+      </c>
+      <c r="Z47">
+        <v>142688.0</v>
+      </c>
+      <c r="AA47">
+        <v>148820.0</v>
+      </c>
+      <c r="AB47">
+        <v>154820.0</v>
+      </c>
+      <c r="AC47">
+        <v>135776.0</v>
+      </c>
+      <c r="AD47">
+        <v>44318.0</v>
+      </c>
+      <c r="AE47"/>
+      <c r="AF47"/>
+      <c r="AG47"/>
+      <c r="AH47"/>
+      <c r="AI47"/>
+      <c r="AJ47"/>
+      <c r="AK47"/>
+      <c r="AL47"/>
+      <c r="AM47"/>
+      <c r="AN47"/>
+      <c r="AO47"/>
+      <c r="AP47"/>
+      <c r="AQ47"/>
+      <c r="AR47"/>
+      <c r="AS47"/>
+      <c r="AT47"/>
+      <c r="AU47"/>
+      <c r="AV47"/>
+      <c r="AW47"/>
+      <c r="AX47"/>
+      <c r="AY47"/>
+      <c r="AZ47"/>
+      <c r="BA47"/>
+      <c r="BB47"/>
+      <c r="BC47"/>
+      <c r="BD47"/>
+      <c r="BE47"/>
+      <c r="BF47"/>
+      <c r="BG47"/>
+      <c r="BH47"/>
+      <c r="BI47"/>
+      <c r="BJ47"/>
+      <c r="BK47"/>
+      <c r="BL47"/>
+      <c r="BM47"/>
+      <c r="BN47"/>
+      <c r="BO47"/>
+      <c r="BP47"/>
+      <c r="BQ47"/>
+      <c r="BR47"/>
+      <c r="BS47"/>
+      <c r="BT47"/>
+      <c r="BU47"/>
+      <c r="BV47"/>
+      <c r="BW47"/>
+      <c r="BX47"/>
+      <c r="BY47"/>
+      <c r="BZ47"/>
+      <c r="CA47"/>
+      <c r="CB47"/>
+      <c r="CC47"/>
+      <c r="CD47"/>
+      <c r="CE47"/>
+      <c r="CF47"/>
+    </row>
+    <row r="48" spans="1:84">
+      <c r="A48" t="s">
+        <v>71</v>
+      </c>
+      <c r="B48">
+        <v>-93721747.0</v>
+      </c>
+      <c r="C48">
+        <v>-89729030.0</v>
+      </c>
+      <c r="D48">
+        <v>-83873790.0</v>
+      </c>
+      <c r="E48">
+        <v>-77617726.0</v>
+      </c>
+      <c r="F48">
+        <v>-72671914.0</v>
+      </c>
+      <c r="G48">
+        <v>-68937430.0</v>
+      </c>
+      <c r="H48">
+        <v>-64476966.0</v>
+      </c>
+      <c r="I48">
+        <v>-60176150.0</v>
+      </c>
+      <c r="J48">
+        <v>-56041233.0</v>
+      </c>
+      <c r="K48">
+        <v>-52027834.0</v>
+      </c>
+      <c r="L48">
+        <v>-48313177.0</v>
+      </c>
+      <c r="M48">
+        <v>-44654242.0</v>
+      </c>
+      <c r="N48">
+        <v>-40704944.0</v>
+      </c>
+      <c r="O48">
+        <v>-36907489.0</v>
+      </c>
+      <c r="P48">
+        <v>-33384219.0</v>
+      </c>
+      <c r="Q48">
+        <v>-29917393.0</v>
+      </c>
+      <c r="R48">
+        <v>-27039733.0</v>
+      </c>
+      <c r="S48">
+        <v>-23667414.0</v>
+      </c>
+      <c r="T48">
+        <v>-20849805.0</v>
+      </c>
+      <c r="U48">
+        <v>-17052179.0</v>
+      </c>
+      <c r="V48">
+        <v>-14901211.0</v>
+      </c>
+      <c r="W48">
+        <v>-14089552.0</v>
+      </c>
+      <c r="X48">
+        <v>-12866033.0</v>
+      </c>
+      <c r="Y48">
+        <v>-12627854.0</v>
+      </c>
+      <c r="Z48">
+        <v>-12022864.0</v>
+      </c>
+      <c r="AA48">
+        <v>-11678413.0</v>
+      </c>
+      <c r="AB48">
+        <v>-10212150.0</v>
+      </c>
+      <c r="AC48">
+        <v>-10212150.0</v>
+      </c>
+      <c r="AD48">
+        <v>-10482521.0</v>
+      </c>
+      <c r="AE48">
+        <v>-10480772.0</v>
+      </c>
+      <c r="AF48">
+        <v>-10354299.0</v>
+      </c>
+      <c r="AG48">
+        <v>-9873043.0</v>
+      </c>
+      <c r="AH48">
+        <v>-9570917.0</v>
+      </c>
+      <c r="AI48">
+        <v>-8591261.0</v>
+      </c>
+      <c r="AJ48">
+        <v>-8362978.0</v>
+      </c>
+      <c r="AK48">
+        <v>-8362978.0</v>
+      </c>
+      <c r="AL48">
+        <v>-5188155.0</v>
+      </c>
+      <c r="AM48">
+        <v>-4451500.0</v>
+      </c>
+      <c r="AN48">
+        <v>-4451500.0</v>
+      </c>
+      <c r="AO48">
+        <v>-4381221.0</v>
+      </c>
+      <c r="AP48">
+        <v>-4139289.0</v>
+      </c>
+      <c r="AQ48">
+        <v>-4051935.0</v>
+      </c>
+      <c r="AR48">
+        <v>-2640556.0</v>
+      </c>
+      <c r="AS48">
+        <v>-1412038.0</v>
+      </c>
+      <c r="AT48">
+        <v>-589864.0</v>
+      </c>
+      <c r="AU48">
+        <v>-3935718.0</v>
+      </c>
+      <c r="AV48">
+        <v>-3932674.0</v>
+      </c>
+      <c r="AW48">
+        <v>-3928940.0</v>
+      </c>
+      <c r="AX48">
+        <v>-3918269.0</v>
+      </c>
+      <c r="AY48">
+        <v>-3918269.0</v>
+      </c>
+      <c r="AZ48">
+        <v>-3910365.0</v>
+      </c>
+      <c r="BA48">
+        <v>-3910365.0</v>
+      </c>
+      <c r="BB48">
+        <v>-3910365.0</v>
+      </c>
+      <c r="BC48">
+        <v>-3910365.0</v>
+      </c>
+      <c r="BD48">
+        <v>-3910365.0</v>
+      </c>
+      <c r="BE48">
+        <v>-3910365.0</v>
+      </c>
+      <c r="BF48">
+        <v>-3910365.0</v>
+      </c>
+      <c r="BG48">
+        <v>-3910365.0</v>
+      </c>
+      <c r="BH48">
+        <v>-3910365.0</v>
+      </c>
+      <c r="BI48">
+        <v>-3910365.0</v>
+      </c>
+      <c r="BJ48">
+        <v>-3910365.0</v>
+      </c>
+      <c r="BK48">
+        <v>-3910365.0</v>
+      </c>
+      <c r="BL48">
+        <v>-3862748.0</v>
+      </c>
+      <c r="BM48">
+        <v>-3859953.0</v>
+      </c>
+      <c r="BN48">
+        <v>-3856676.0</v>
+      </c>
+      <c r="BO48">
+        <v>-3851154.0</v>
+      </c>
+      <c r="BP48">
+        <v>-3852196.0</v>
+      </c>
+      <c r="BQ48">
+        <v>-3839681.0</v>
+      </c>
+      <c r="BR48">
+        <v>-3827359.0</v>
+      </c>
+      <c r="BS48">
+        <v>-4211472.0</v>
+      </c>
+      <c r="BT48">
+        <v>-4176062.0</v>
+      </c>
+      <c r="BU48">
+        <v>-4167631.0</v>
+      </c>
+      <c r="BV48">
+        <v>-4144062.0</v>
+      </c>
+      <c r="BW48">
+        <v>-4135485.0</v>
+      </c>
+      <c r="BX48">
+        <v>-4111916.0</v>
+      </c>
+      <c r="BY48">
+        <v>-4103339.0</v>
+      </c>
+      <c r="BZ48"/>
+      <c r="CA48">
+        <v>-4071193.0</v>
+      </c>
+      <c r="CB48">
+        <v>-4047624.0</v>
+      </c>
+      <c r="CC48">
+        <v>-4039197.0</v>
+      </c>
+      <c r="CD48">
+        <v>-3997952.0</v>
+      </c>
+      <c r="CE48"/>
+      <c r="CF48"/>
+    </row>
+    <row r="49" spans="1:84">
+      <c r="A49" t="s">
+        <v>72</v>
+      </c>
+      <c r="B49"/>
+      <c r="C49"/>
+      <c r="D49"/>
+      <c r="E49"/>
+      <c r="F49"/>
+      <c r="G49"/>
+      <c r="H49"/>
+      <c r="I49"/>
+      <c r="J49"/>
+      <c r="K49"/>
+      <c r="L49"/>
+      <c r="M49"/>
+      <c r="N49">
+        <v>-40704944.0</v>
+      </c>
+      <c r="O49">
+        <v>-36907489.0</v>
+      </c>
+      <c r="P49"/>
+      <c r="Q49"/>
+      <c r="R49"/>
+      <c r="S49"/>
+      <c r="T49"/>
+      <c r="U49"/>
+      <c r="V49"/>
+      <c r="W49"/>
+      <c r="X49"/>
+      <c r="Y49"/>
+      <c r="Z49"/>
+      <c r="AA49"/>
+      <c r="AB49"/>
+      <c r="AC49"/>
+      <c r="AD49"/>
+      <c r="AE49"/>
+      <c r="AF49"/>
+      <c r="AG49"/>
+      <c r="AH49"/>
+      <c r="AI49"/>
+      <c r="AJ49"/>
+      <c r="AK49"/>
+      <c r="AL49"/>
+      <c r="AM49"/>
+      <c r="AN49"/>
+      <c r="AO49"/>
+      <c r="AP49"/>
+      <c r="AQ49"/>
+      <c r="AR49"/>
+      <c r="AS49"/>
+      <c r="AT49"/>
+      <c r="AU49"/>
+      <c r="AV49"/>
+      <c r="AW49"/>
+      <c r="AX49"/>
+      <c r="AY49"/>
+      <c r="AZ49"/>
+      <c r="BA49"/>
+      <c r="BB49"/>
+      <c r="BC49"/>
+      <c r="BD49"/>
+      <c r="BE49"/>
+      <c r="BF49"/>
+      <c r="BG49"/>
+      <c r="BH49"/>
+      <c r="BI49"/>
+      <c r="BJ49"/>
+      <c r="BK49"/>
+      <c r="BL49"/>
+      <c r="BM49"/>
+      <c r="BN49"/>
+      <c r="BO49"/>
+      <c r="BP49"/>
+      <c r="BQ49"/>
+      <c r="BR49"/>
+      <c r="BS49"/>
+      <c r="BT49"/>
+      <c r="BU49"/>
+      <c r="BV49"/>
+      <c r="BW49"/>
+      <c r="BX49"/>
+      <c r="BY49"/>
+      <c r="BZ49"/>
+      <c r="CA49"/>
+      <c r="CB49"/>
+      <c r="CC49"/>
+      <c r="CD49"/>
+      <c r="CE49"/>
+      <c r="CF49"/>
+    </row>
+    <row r="50" spans="1:84">
+      <c r="A50" t="s">
+        <v>73</v>
+      </c>
+      <c r="B50">
+        <v>281094.0</v>
+      </c>
+      <c r="C50">
+        <v>2531178.0</v>
+      </c>
+      <c r="D50">
+        <v>1686809.0</v>
+      </c>
+      <c r="E50">
+        <v>1774307.0</v>
+      </c>
+      <c r="F50">
+        <v>235865.0</v>
+      </c>
+      <c r="G50">
+        <v>227056.0</v>
+      </c>
+      <c r="H50">
+        <v>222992.0</v>
+      </c>
+      <c r="I50">
+        <v>190000.0</v>
+      </c>
+      <c r="J50"/>
+      <c r="K50">
+        <v>5300000.0</v>
+      </c>
+      <c r="L50">
+        <v>5302192.0</v>
+      </c>
+      <c r="M50">
+        <v>5302192.0</v>
+      </c>
+      <c r="N50">
+        <v>5302192.0</v>
+      </c>
+      <c r="O50">
+        <v>2192.0</v>
+      </c>
+      <c r="P50">
+        <v>46096.0</v>
+      </c>
+      <c r="Q50">
+        <v>312857.0</v>
+      </c>
+      <c r="R50">
+        <v>312857.0</v>
+      </c>
+      <c r="S50">
+        <v>325282.0</v>
+      </c>
+      <c r="T50">
+        <v>327145.0</v>
+      </c>
+      <c r="U50">
+        <v>291598.0</v>
+      </c>
+      <c r="V50">
+        <v>291598.0</v>
+      </c>
+      <c r="W50">
+        <v>345538.0</v>
+      </c>
+      <c r="X50">
+        <v>674287.0</v>
+      </c>
+      <c r="Y50">
+        <v>593085.0</v>
+      </c>
+      <c r="Z50">
+        <v>460701.0</v>
+      </c>
+      <c r="AA50">
+        <v>402013.0</v>
+      </c>
+      <c r="AB50">
+        <v>296519.0</v>
+      </c>
+      <c r="AC50">
+        <v>277425.0</v>
+      </c>
+      <c r="AD50">
+        <v>292485.0</v>
+      </c>
+      <c r="AE50"/>
+      <c r="AF50"/>
+      <c r="AG50"/>
+      <c r="AH50"/>
+      <c r="AI50"/>
+      <c r="AJ50"/>
+      <c r="AK50"/>
+      <c r="AL50"/>
+      <c r="AM50"/>
+      <c r="AN50"/>
+      <c r="AO50"/>
+      <c r="AP50"/>
+      <c r="AQ50"/>
+      <c r="AR50"/>
+      <c r="AS50"/>
+      <c r="AT50"/>
+      <c r="AU50"/>
+      <c r="AV50"/>
+      <c r="AW50"/>
+      <c r="AX50"/>
+      <c r="AY50"/>
+      <c r="AZ50"/>
+      <c r="BA50"/>
+      <c r="BB50"/>
+      <c r="BC50"/>
+      <c r="BD50"/>
+      <c r="BE50"/>
+      <c r="BF50"/>
+      <c r="BG50"/>
+      <c r="BH50"/>
+      <c r="BI50"/>
+      <c r="BJ50"/>
+      <c r="BK50"/>
+      <c r="BL50"/>
+      <c r="BM50"/>
+      <c r="BN50"/>
+      <c r="BO50"/>
+      <c r="BP50"/>
+      <c r="BQ50"/>
+      <c r="BR50"/>
+      <c r="BS50"/>
+      <c r="BT50"/>
+      <c r="BU50"/>
+      <c r="BV50"/>
+      <c r="BW50"/>
+      <c r="BX50"/>
+      <c r="BY50"/>
+      <c r="BZ50"/>
+      <c r="CA50"/>
+      <c r="CB50"/>
+      <c r="CC50"/>
+      <c r="CD50"/>
+      <c r="CE50"/>
+      <c r="CF50"/>
+    </row>
+    <row r="51" spans="1:84">
+      <c r="A51" t="s">
+        <v>74</v>
+      </c>
+      <c r="B51">
+        <v>5474928.0</v>
+      </c>
+      <c r="C51">
+        <v>3660291.0</v>
+      </c>
+      <c r="D51">
+        <v>2909828.0</v>
+      </c>
+      <c r="E51">
+        <v>3087668.0</v>
+      </c>
+      <c r="F51">
+        <v>3090192.0</v>
+      </c>
+      <c r="G51">
+        <v>3490367.0</v>
+      </c>
+      <c r="H51">
+        <v>5619004.0</v>
+      </c>
+      <c r="I51">
+        <v>6008492.0</v>
+      </c>
+      <c r="J51">
+        <v>6028654.0</v>
+      </c>
+      <c r="K51">
+        <v>6124630.0</v>
+      </c>
+      <c r="L51">
+        <v>6239182.0</v>
+      </c>
+      <c r="M51">
+        <v>6287617.0</v>
+      </c>
+      <c r="N51">
+        <v>6386407.0</v>
+      </c>
+      <c r="O51">
+        <v>6481515.0</v>
+      </c>
+      <c r="P51">
+        <v>6617571.0</v>
+      </c>
+      <c r="Q51">
+        <v>6974216.0</v>
+      </c>
+      <c r="R51">
+        <v>7063652.0</v>
+      </c>
+      <c r="S51">
+        <v>801107.0</v>
+      </c>
+      <c r="T51">
+        <v>857062.0</v>
+      </c>
+      <c r="U51">
+        <v>874278.0</v>
+      </c>
+      <c r="V51">
+        <v>925742.0</v>
+      </c>
+      <c r="W51">
+        <v>378295.0</v>
+      </c>
+      <c r="X51"/>
+      <c r="Y51">
+        <v>637199.0</v>
+      </c>
+      <c r="Z51">
+        <v>556059.0</v>
+      </c>
+      <c r="AA51">
+        <v>357704.0</v>
+      </c>
+      <c r="AB51">
+        <v>340824.0</v>
+      </c>
+      <c r="AC51">
+        <v>340824.0</v>
+      </c>
+      <c r="AD51">
+        <v>292485.0</v>
+      </c>
+      <c r="AE51">
+        <v>292748.0</v>
+      </c>
+      <c r="AF51">
+        <v>296797.0</v>
+      </c>
+      <c r="AG51">
+        <v>294629.0</v>
+      </c>
+      <c r="AH51">
+        <v>298055.0</v>
+      </c>
+      <c r="AI51">
+        <v>298055.0</v>
+      </c>
+      <c r="AJ51">
+        <v>316199.0</v>
+      </c>
+      <c r="AK51">
+        <v>293663.0</v>
+      </c>
+      <c r="AL51">
+        <v>291682.0</v>
+      </c>
+      <c r="AM51">
+        <v>116861.0</v>
+      </c>
+      <c r="AN51">
+        <v>116861.0</v>
+      </c>
+      <c r="AO51">
+        <v>115945.0</v>
+      </c>
+      <c r="AP51">
+        <v>47421.0</v>
+      </c>
+      <c r="AQ51">
+        <v>46100.0</v>
+      </c>
+      <c r="AR51"/>
+      <c r="AS51"/>
+      <c r="AT51">
+        <v>3118.0</v>
+      </c>
+      <c r="AU51"/>
+      <c r="AV51"/>
+      <c r="AW51"/>
+      <c r="AX51"/>
+      <c r="AY51"/>
+      <c r="AZ51"/>
+      <c r="BA51"/>
+      <c r="BB51"/>
+      <c r="BC51"/>
+      <c r="BD51"/>
+      <c r="BE51"/>
+      <c r="BF51"/>
+      <c r="BG51">
+        <v>2.0</v>
+      </c>
+      <c r="BH51"/>
+      <c r="BI51"/>
+      <c r="BJ51"/>
+      <c r="BK51"/>
+      <c r="BL51"/>
+      <c r="BM51"/>
+      <c r="BN51"/>
+      <c r="BO51"/>
+      <c r="BP51"/>
+      <c r="BQ51">
+        <v>271759.0</v>
+      </c>
+      <c r="BR51"/>
+      <c r="BS51">
+        <v>271759.0</v>
+      </c>
+      <c r="BT51">
+        <v>271759.0</v>
+      </c>
+      <c r="BU51">
+        <v>271759.0</v>
+      </c>
+      <c r="BV51">
+        <v>271759.0</v>
+      </c>
+      <c r="BW51">
+        <v>271759.0</v>
+      </c>
+      <c r="BX51">
+        <v>271759.0</v>
+      </c>
+      <c r="BY51">
+        <v>271759.0</v>
+      </c>
+      <c r="BZ51"/>
+      <c r="CA51">
+        <v>271759.0</v>
+      </c>
+      <c r="CB51">
+        <v>271759.0</v>
+      </c>
+      <c r="CC51">
+        <v>271759.0</v>
+      </c>
+      <c r="CD51">
+        <v>289759.0</v>
+      </c>
+      <c r="CE51"/>
+      <c r="CF51"/>
+    </row>
+    <row r="52" spans="1:84">
+      <c r="A52" t="s">
+        <v>75</v>
+      </c>
+      <c r="B52">
+        <v>393576.0</v>
+      </c>
+      <c r="C52">
+        <v>2647158.0</v>
+      </c>
+      <c r="D52">
+        <v>1799821.0</v>
+      </c>
+      <c r="E52">
+        <v>1884509.0</v>
+      </c>
+      <c r="F52">
+        <v>559563.0</v>
+      </c>
+      <c r="G52">
+        <v>471533.0</v>
+      </c>
+      <c r="H52">
+        <v>469527.0</v>
+      </c>
+      <c r="I52">
+        <v>438540.0</v>
+      </c>
+      <c r="J52">
+        <v>243203.0</v>
+      </c>
+      <c r="K52">
+        <v>5578064.0</v>
+      </c>
+      <c r="L52">
+        <v>5630421.0</v>
+      </c>
+      <c r="M52">
+        <v>5644202.0</v>
+      </c>
+      <c r="N52">
+        <v>5693118.0</v>
+      </c>
+      <c r="O52">
+        <v>401203.0</v>
+      </c>
+      <c r="P52">
+        <v>433425.0</v>
+      </c>
+      <c r="Q52">
+        <v>688790.0</v>
+      </c>
+      <c r="R52">
+        <v>679436.0</v>
+      </c>
+      <c r="S52">
+        <v>536859.0</v>
+      </c>
+      <c r="T52">
+        <v>540074.0</v>
+      </c>
+      <c r="U52">
+        <v>505847.0</v>
+      </c>
+      <c r="V52">
+        <v>505373.0</v>
+      </c>
+      <c r="W52">
+        <v>370023.0</v>
+      </c>
+      <c r="X52"/>
+      <c r="Y52">
+        <v>616380.0</v>
+      </c>
+      <c r="Z52">
+        <v>483423.0</v>
+      </c>
+      <c r="AA52">
+        <v>318519.0</v>
+      </c>
+      <c r="AB52">
+        <v>319867.0</v>
+      </c>
+      <c r="AC52">
+        <v>298646.0</v>
+      </c>
+      <c r="AD52">
+        <v>292485.0</v>
+      </c>
+      <c r="AE52">
+        <v>292748.0</v>
+      </c>
+      <c r="AF52">
+        <v>296797.0</v>
+      </c>
+      <c r="AG52">
+        <v>294629.0</v>
+      </c>
+      <c r="AH52">
+        <v>298055.0</v>
+      </c>
+      <c r="AI52">
+        <v>298055.0</v>
+      </c>
+      <c r="AJ52">
+        <v>269886.0</v>
+      </c>
+      <c r="AK52">
+        <v>247350.0</v>
+      </c>
+      <c r="AL52">
+        <v>187598.0</v>
+      </c>
+      <c r="AM52">
+        <v>77861.0</v>
+      </c>
+      <c r="AN52">
+        <v>77861.0</v>
+      </c>
+      <c r="AO52">
+        <v>115945.0</v>
+      </c>
+      <c r="AP52">
+        <v>47421.0</v>
+      </c>
+      <c r="AQ52">
+        <v>41456.0</v>
+      </c>
+      <c r="AR52"/>
+      <c r="AS52"/>
+      <c r="AT52">
+        <v>3118.0</v>
+      </c>
+      <c r="AU52"/>
+      <c r="AV52"/>
+      <c r="AW52"/>
+      <c r="AX52"/>
+      <c r="AY52"/>
+      <c r="AZ52"/>
+      <c r="BA52"/>
+      <c r="BB52"/>
+      <c r="BC52"/>
+      <c r="BD52"/>
+      <c r="BE52"/>
+      <c r="BF52"/>
+      <c r="BG52">
+        <v>2.0</v>
+      </c>
+      <c r="BH52"/>
+      <c r="BI52"/>
+      <c r="BJ52"/>
+      <c r="BK52"/>
+      <c r="BL52"/>
+      <c r="BM52"/>
+      <c r="BN52"/>
+      <c r="BO52"/>
+      <c r="BP52"/>
+      <c r="BQ52">
+        <v>271759.0</v>
+      </c>
+      <c r="BR52"/>
+      <c r="BS52">
+        <v>271759.0</v>
+      </c>
+      <c r="BT52">
+        <v>271759.0</v>
+      </c>
+      <c r="BU52">
+        <v>271759.0</v>
+      </c>
+      <c r="BV52">
+        <v>271759.0</v>
+      </c>
+      <c r="BW52">
+        <v>271759.0</v>
+      </c>
+      <c r="BX52">
+        <v>271759.0</v>
+      </c>
+      <c r="BY52">
+        <v>271759.0</v>
+      </c>
+      <c r="BZ52"/>
+      <c r="CA52">
+        <v>271759.0</v>
+      </c>
+      <c r="CB52">
+        <v>271759.0</v>
+      </c>
+      <c r="CC52">
+        <v>271759.0</v>
+      </c>
+      <c r="CD52">
+        <v>289759.0</v>
+      </c>
+      <c r="CE52"/>
+      <c r="CF52"/>
+    </row>
+    <row r="53" spans="1:84">
+      <c r="A53" t="s">
+        <v>76</v>
+      </c>
+      <c r="B53"/>
+      <c r="C53"/>
+      <c r="D53"/>
+      <c r="E53"/>
+      <c r="F53"/>
+      <c r="G53"/>
+      <c r="H53"/>
+      <c r="I53"/>
+      <c r="J53">
+        <v>96812.0</v>
+      </c>
+      <c r="K53">
+        <v>283150.0</v>
+      </c>
+      <c r="L53">
+        <v>1492034.0</v>
+      </c>
+      <c r="M53">
+        <v>694343.0</v>
+      </c>
+      <c r="N53">
+        <v>734825.0</v>
+      </c>
+      <c r="O53">
+        <v>1454821.0</v>
+      </c>
+      <c r="P53">
+        <v>699765.0</v>
+      </c>
+      <c r="Q53">
+        <v>1221537.0</v>
+      </c>
+      <c r="R53">
+        <v>1807490.0</v>
+      </c>
+      <c r="S53">
+        <v>613965.0</v>
+      </c>
+      <c r="T53">
+        <v>24423.0</v>
+      </c>
+      <c r="U53"/>
+      <c r="V53"/>
+      <c r="W53">
+        <v>14505.0</v>
+      </c>
+      <c r="X53"/>
+      <c r="Y53"/>
+      <c r="Z53"/>
+      <c r="AA53"/>
+      <c r="AB53"/>
+      <c r="AC53"/>
+      <c r="AD53"/>
+      <c r="AE53"/>
+      <c r="AF53"/>
+      <c r="AG53"/>
+      <c r="AH53"/>
+      <c r="AI53"/>
+      <c r="AJ53"/>
+      <c r="AK53"/>
+      <c r="AL53"/>
+      <c r="AM53"/>
+      <c r="AN53"/>
+      <c r="AO53"/>
+      <c r="AP53"/>
+      <c r="AQ53"/>
+      <c r="AR53"/>
+      <c r="AS53"/>
+      <c r="AT53"/>
+      <c r="AU53"/>
+      <c r="AV53"/>
+      <c r="AW53">
+        <v>35034.0</v>
+      </c>
+      <c r="AX53"/>
+      <c r="AY53"/>
+      <c r="AZ53"/>
+      <c r="BA53"/>
+      <c r="BB53"/>
+      <c r="BC53"/>
+      <c r="BD53"/>
+      <c r="BE53"/>
+      <c r="BF53"/>
+      <c r="BG53"/>
+      <c r="BH53"/>
+      <c r="BI53"/>
+      <c r="BJ53"/>
+      <c r="BK53"/>
+      <c r="BL53"/>
+      <c r="BM53"/>
+      <c r="BN53"/>
+      <c r="BO53"/>
+      <c r="BP53"/>
+      <c r="BQ53"/>
+      <c r="BR53"/>
+      <c r="BS53"/>
+      <c r="BT53"/>
+      <c r="BU53"/>
+      <c r="BV53"/>
+      <c r="BW53"/>
+      <c r="BX53"/>
+      <c r="BY53"/>
+      <c r="BZ53"/>
+      <c r="CA53"/>
+      <c r="CB53"/>
+      <c r="CC53"/>
+      <c r="CD53"/>
+      <c r="CE53"/>
+      <c r="CF53"/>
+    </row>
+    <row r="54" spans="1:84">
+      <c r="A54" t="s">
+        <v>77</v>
+      </c>
+      <c r="B54"/>
+      <c r="C54"/>
+      <c r="D54"/>
+      <c r="E54"/>
+      <c r="F54"/>
+      <c r="G54"/>
+      <c r="H54"/>
+      <c r="I54"/>
+      <c r="J54"/>
+      <c r="K54"/>
+      <c r="L54"/>
+      <c r="M54"/>
+      <c r="N54"/>
+      <c r="O54"/>
+      <c r="P54"/>
+      <c r="Q54"/>
+      <c r="R54"/>
+      <c r="S54"/>
+      <c r="T54"/>
+      <c r="U54"/>
+      <c r="V54"/>
+      <c r="W54"/>
+      <c r="X54"/>
+      <c r="Y54"/>
+      <c r="Z54"/>
+      <c r="AA54"/>
+      <c r="AB54"/>
+      <c r="AC54"/>
+      <c r="AD54"/>
+      <c r="AE54"/>
+      <c r="AF54"/>
+      <c r="AG54"/>
+      <c r="AH54"/>
+      <c r="AI54"/>
+      <c r="AJ54"/>
+      <c r="AK54"/>
+      <c r="AL54"/>
+      <c r="AM54"/>
+      <c r="AN54"/>
+      <c r="AO54"/>
+      <c r="AP54"/>
+      <c r="AQ54"/>
+      <c r="AR54"/>
+      <c r="AS54"/>
+      <c r="AT54"/>
+      <c r="AU54"/>
+      <c r="AV54"/>
+      <c r="AW54"/>
+      <c r="AX54"/>
+      <c r="AY54"/>
+      <c r="AZ54"/>
+      <c r="BA54"/>
+      <c r="BB54"/>
+      <c r="BC54"/>
+      <c r="BD54"/>
+      <c r="BE54"/>
+      <c r="BF54"/>
+      <c r="BG54"/>
+      <c r="BH54"/>
+      <c r="BI54"/>
+      <c r="BJ54"/>
+      <c r="BK54"/>
+      <c r="BL54"/>
+      <c r="BM54"/>
+      <c r="BN54"/>
+      <c r="BO54"/>
+      <c r="BP54"/>
+      <c r="BQ54"/>
+      <c r="BR54"/>
+      <c r="BS54"/>
+      <c r="BT54"/>
+      <c r="BU54"/>
+      <c r="BV54"/>
+      <c r="BW54"/>
+      <c r="BX54"/>
+      <c r="BY54"/>
+      <c r="BZ54"/>
+      <c r="CA54"/>
+      <c r="CB54"/>
+      <c r="CC54"/>
+      <c r="CD54"/>
+      <c r="CE54"/>
+      <c r="CF54"/>
+    </row>
+    <row r="55" spans="1:84">
+      <c r="A55" t="s">
+        <v>78</v>
+      </c>
+      <c r="B55">
+        <v>28086866.0</v>
+      </c>
+      <c r="C55">
+        <v>27882378.0</v>
+      </c>
+      <c r="D55">
+        <v>30769758.0</v>
+      </c>
+      <c r="E55">
+        <v>27561014.0</v>
+      </c>
+      <c r="F55">
+        <v>23580137.0</v>
+      </c>
+      <c r="G55">
+        <v>26663002.0</v>
+      </c>
+      <c r="H55">
+        <v>25736660.0</v>
+      </c>
+      <c r="I55">
+        <v>24939158.0</v>
+      </c>
+      <c r="J55">
+        <v>27185498.0</v>
+      </c>
+      <c r="K55">
+        <v>27290843.0</v>
+      </c>
+      <c r="L55">
+        <v>25953916.0</v>
+      </c>
+      <c r="M55">
+        <v>24621491.0</v>
+      </c>
+      <c r="N55">
+        <v>26991230.0</v>
+      </c>
+      <c r="O55">
+        <v>30096232.0</v>
+      </c>
+      <c r="P55">
+        <v>32764130.0</v>
+      </c>
+      <c r="Q55">
+        <v>35719303.0</v>
+      </c>
+      <c r="R55">
+        <v>38217462.0</v>
+      </c>
+      <c r="S55">
+        <v>33961403.0</v>
+      </c>
+      <c r="T55">
+        <v>36294099.0</v>
+      </c>
+      <c r="U55">
+        <v>38604334.0</v>
+      </c>
+      <c r="V55">
+        <v>14415674.0</v>
+      </c>
+      <c r="W55">
+        <v>10209894.0</v>
+      </c>
+      <c r="X55">
+        <v>1902152.0</v>
+      </c>
+      <c r="Y55">
+        <v>1132009.0</v>
+      </c>
+      <c r="Z55">
+        <v>742729.0</v>
+      </c>
+      <c r="AA55">
+        <v>481308.0</v>
+      </c>
+      <c r="AB55">
+        <v>847949.0</v>
+      </c>
+      <c r="AC55">
+        <v>847949.0</v>
+      </c>
+      <c r="AD55">
+        <v>603109.0</v>
+      </c>
+      <c r="AE55">
+        <v>603147.0</v>
+      </c>
+      <c r="AF55">
+        <v>557368.0</v>
+      </c>
+      <c r="AG55">
+        <v>710314.0</v>
+      </c>
+      <c r="AH55">
+        <v>836739.0</v>
+      </c>
+      <c r="AI55">
+        <v>905470.0</v>
+      </c>
+      <c r="AJ55">
+        <v>631396.0</v>
+      </c>
+      <c r="AK55">
+        <v>631396.0</v>
+      </c>
+      <c r="AL55">
+        <v>336749.0</v>
+      </c>
+      <c r="AM55">
+        <v>293537.0</v>
+      </c>
+      <c r="AN55">
+        <v>293537.0</v>
+      </c>
+      <c r="AO55">
+        <v>231744.0</v>
+      </c>
+      <c r="AP55">
+        <v>230678.0</v>
+      </c>
+      <c r="AQ55">
+        <v>302772.0</v>
+      </c>
+      <c r="AR55">
+        <v>1611301.0</v>
+      </c>
+      <c r="AS55">
+        <v>2515702.0</v>
+      </c>
+      <c r="AT55">
+        <v>567234.0</v>
+      </c>
+      <c r="AU55">
+        <v>194474.0</v>
+      </c>
+      <c r="AV55">
+        <v>1040.0</v>
+      </c>
+      <c r="AW55">
+        <v>505.0</v>
+      </c>
+      <c r="AX55">
+        <v>510.0</v>
+      </c>
+      <c r="AY55">
+        <v>982.0</v>
+      </c>
+      <c r="AZ55">
+        <v>910.0</v>
+      </c>
+      <c r="BA55">
+        <v>266.0</v>
+      </c>
+      <c r="BB55">
+        <v>1073.0</v>
+      </c>
+      <c r="BC55">
+        <v>318.0</v>
+      </c>
+      <c r="BD55">
+        <v>328.0</v>
+      </c>
+      <c r="BE55">
+        <v>333.0</v>
+      </c>
+      <c r="BF55">
+        <v>1624.0</v>
+      </c>
+      <c r="BG55"/>
+      <c r="BH55">
+        <v>1391.0</v>
+      </c>
+      <c r="BI55">
+        <v>438.0</v>
+      </c>
+      <c r="BJ55">
+        <v>155.0</v>
+      </c>
+      <c r="BK55">
+        <v>670.0</v>
+      </c>
+      <c r="BL55">
+        <v>650.0</v>
+      </c>
+      <c r="BM55">
+        <v>588.0</v>
+      </c>
+      <c r="BN55"/>
+      <c r="BO55"/>
+      <c r="BP55"/>
+      <c r="BQ55"/>
+      <c r="BR55"/>
+      <c r="BS55"/>
+      <c r="BT55"/>
+      <c r="BU55"/>
+      <c r="BV55"/>
+      <c r="BW55"/>
+      <c r="BX55"/>
+      <c r="BY55"/>
+      <c r="BZ55"/>
+      <c r="CA55"/>
+      <c r="CB55"/>
+      <c r="CC55"/>
+      <c r="CD55">
+        <v>602.0</v>
+      </c>
+      <c r="CE55"/>
+      <c r="CF55"/>
+    </row>
+    <row r="56" spans="1:84">
+      <c r="A56" t="s">
+        <v>79</v>
+      </c>
+      <c r="B56">
+        <v>14890347.0</v>
+      </c>
+      <c r="C56">
+        <v>13470201.0</v>
+      </c>
+      <c r="D56">
+        <v>16789424.0</v>
+      </c>
+      <c r="E56">
+        <v>12377928.0</v>
+      </c>
+      <c r="F56">
+        <v>8490992.0</v>
+      </c>
+      <c r="G56">
+        <v>11454921.0</v>
+      </c>
+      <c r="H56">
+        <v>10477662.0</v>
+      </c>
+      <c r="I56">
+        <v>8887057.0</v>
+      </c>
+      <c r="J56">
+        <v>10743200.0</v>
+      </c>
+      <c r="K56">
+        <v>10744959.0</v>
+      </c>
+      <c r="L56">
+        <v>9123506.0</v>
+      </c>
+      <c r="M56">
+        <v>7894134.0</v>
+      </c>
+      <c r="N56">
+        <v>10454976.0</v>
+      </c>
+      <c r="O56">
+        <v>14705146.0</v>
+      </c>
+      <c r="P56">
+        <v>18332107.0</v>
+      </c>
+      <c r="Q56">
+        <v>22096328.0</v>
+      </c>
+      <c r="R56">
+        <v>25653378.0</v>
+      </c>
+      <c r="S56">
+        <v>30846020.0</v>
+      </c>
+      <c r="T56">
+        <v>34032005.0</v>
+      </c>
+      <c r="U56">
+        <v>36762621.0</v>
+      </c>
+      <c r="V56">
+        <v>13120450.0</v>
+      </c>
+      <c r="W56">
+        <v>9811800.0</v>
+      </c>
+      <c r="X56">
+        <v>1684764.0</v>
+      </c>
+      <c r="Y56">
+        <v>907630.0</v>
+      </c>
+      <c r="Z56">
+        <v>519498.0</v>
+      </c>
+      <c r="AA56">
+        <v>253685.0</v>
+      </c>
+      <c r="AB56">
+        <v>653219.0</v>
+      </c>
+      <c r="AC56">
+        <v>653219.0</v>
+      </c>
+      <c r="AD56">
+        <v>546329.0</v>
+      </c>
+      <c r="AE56">
+        <v>547087.0</v>
+      </c>
+      <c r="AF56">
+        <v>500835.0</v>
+      </c>
+      <c r="AG56">
+        <v>656319.0</v>
+      </c>
+      <c r="AH56">
+        <v>783091.0</v>
+      </c>
+      <c r="AI56">
+        <v>712829.0</v>
+      </c>
+      <c r="AJ56">
+        <v>565220.0</v>
+      </c>
+      <c r="AK56">
+        <v>565220.0</v>
+      </c>
+      <c r="AL56">
+        <v>284158.0</v>
+      </c>
+      <c r="AM56">
+        <v>243545.0</v>
+      </c>
+      <c r="AN56">
+        <v>243545.0</v>
+      </c>
+      <c r="AO56">
+        <v>182029.0</v>
+      </c>
+      <c r="AP56">
+        <v>180730.0</v>
+      </c>
+      <c r="AQ56">
+        <v>252591.0</v>
+      </c>
+      <c r="AR56">
+        <v>1571632.0</v>
+      </c>
+      <c r="AS56">
+        <v>2475770.0</v>
+      </c>
+      <c r="AT56">
+        <v>554627.0</v>
+      </c>
+      <c r="AU56">
+        <v>186683.0</v>
+      </c>
+      <c r="AV56">
+        <v>1040.0</v>
+      </c>
+      <c r="AW56">
+        <v>505.0</v>
+      </c>
+      <c r="AX56">
+        <v>510.0</v>
+      </c>
+      <c r="AY56">
+        <v>982.0</v>
+      </c>
+      <c r="AZ56">
+        <v>910.0</v>
+      </c>
+      <c r="BA56">
+        <v>266.0</v>
+      </c>
+      <c r="BB56">
+        <v>1073.0</v>
+      </c>
+      <c r="BC56">
+        <v>318.0</v>
+      </c>
+      <c r="BD56">
+        <v>328.0</v>
+      </c>
+      <c r="BE56">
+        <v>333.0</v>
+      </c>
+      <c r="BF56">
+        <v>1624.0</v>
+      </c>
+      <c r="BG56"/>
+      <c r="BH56">
+        <v>1391.0</v>
+      </c>
+      <c r="BI56">
+        <v>438.0</v>
+      </c>
+      <c r="BJ56">
+        <v>155.0</v>
+      </c>
+      <c r="BK56">
+        <v>670.0</v>
+      </c>
+      <c r="BL56">
+        <v>650.0</v>
+      </c>
+      <c r="BM56">
+        <v>588.0</v>
+      </c>
+      <c r="BN56"/>
+      <c r="BO56"/>
+      <c r="BP56"/>
+      <c r="BQ56"/>
+      <c r="BR56"/>
+      <c r="BS56"/>
+      <c r="BT56"/>
+      <c r="BU56"/>
+      <c r="BV56"/>
+      <c r="BW56"/>
+      <c r="BX56"/>
+      <c r="BY56"/>
+      <c r="BZ56"/>
+      <c r="CA56"/>
+      <c r="CB56"/>
+      <c r="CC56"/>
+      <c r="CD56">
+        <v>602.0</v>
+      </c>
+      <c r="CE56"/>
+      <c r="CF56"/>
+    </row>
+    <row r="57" spans="1:84">
+      <c r="A57" t="s">
+        <v>80</v>
+      </c>
+      <c r="B57">
+        <v>3929260.0</v>
+      </c>
+      <c r="C57">
+        <v>6890660.0</v>
+      </c>
+      <c r="D57">
+        <v>6727846.0</v>
+      </c>
+      <c r="E57">
+        <v>6066071.0</v>
+      </c>
+      <c r="F57">
+        <v>3732950.0</v>
+      </c>
+      <c r="G57">
+        <v>3518671.0</v>
+      </c>
+      <c r="H57">
+        <v>3173552.0</v>
+      </c>
+      <c r="I57">
+        <v>3006131.0</v>
+      </c>
+      <c r="J57">
+        <v>2253954.0</v>
+      </c>
+      <c r="K57">
+        <v>7843558.0</v>
+      </c>
+      <c r="L57">
+        <v>7166612.0</v>
+      </c>
+      <c r="M57">
+        <v>7563771.0</v>
+      </c>
+      <c r="N57">
+        <v>6900566.0</v>
+      </c>
+      <c r="O57">
+        <v>2432819.0</v>
+      </c>
+      <c r="P57">
+        <v>2461730.0</v>
+      </c>
+      <c r="Q57">
+        <v>2504881.0</v>
+      </c>
+      <c r="R57">
+        <v>2425491.0</v>
+      </c>
+      <c r="S57">
+        <v>1794887.0</v>
+      </c>
+      <c r="T57">
+        <v>1796789.0</v>
+      </c>
+      <c r="U57">
+        <v>1728043.0</v>
+      </c>
+      <c r="V57">
+        <v>1463199.0</v>
+      </c>
+      <c r="W57">
+        <v>1373616.0</v>
+      </c>
+      <c r="X57">
+        <v>1718053.0</v>
+      </c>
+      <c r="Y57">
+        <v>1555453.0</v>
+      </c>
+      <c r="Z57">
+        <v>1452715.0</v>
+      </c>
+      <c r="AA57">
+        <v>1324684.0</v>
+      </c>
+      <c r="AB57">
+        <v>1224686.0</v>
+      </c>
+      <c r="AC57">
+        <v>1224686.0</v>
+      </c>
+      <c r="AD57">
+        <v>944902.0</v>
+      </c>
+      <c r="AE57">
+        <v>914015.0</v>
+      </c>
+      <c r="AF57">
+        <v>780928.0</v>
+      </c>
+      <c r="AG57">
+        <v>1235272.0</v>
+      </c>
+      <c r="AH57">
+        <v>639426.0</v>
+      </c>
+      <c r="AI57">
+        <v>533939.0</v>
+      </c>
+      <c r="AJ57">
+        <v>389923.0</v>
+      </c>
+      <c r="AK57">
+        <v>389923.0</v>
+      </c>
+      <c r="AL57">
+        <v>1237532.0</v>
+      </c>
+      <c r="AM57">
+        <v>625239.0</v>
+      </c>
+      <c r="AN57">
+        <v>625239.0</v>
+      </c>
+      <c r="AO57">
+        <v>551927.0</v>
+      </c>
+      <c r="AP57">
+        <v>322919.0</v>
+      </c>
+      <c r="AQ57">
+        <v>294409.0</v>
+      </c>
+      <c r="AR57">
+        <v>306103.0</v>
+      </c>
+      <c r="AS57">
+        <v>309069.0</v>
+      </c>
+      <c r="AT57">
+        <v>326089.0</v>
+      </c>
+      <c r="AU57">
+        <v>2435.0</v>
+      </c>
+      <c r="AV57">
+        <v>1922.0</v>
+      </c>
+      <c r="AW57">
+        <v>3762.0</v>
+      </c>
+      <c r="AX57">
+        <v>6904.0</v>
+      </c>
+      <c r="AY57">
+        <v>972.0</v>
+      </c>
+      <c r="AZ57"/>
+      <c r="BA57">
+        <v>2436.0</v>
+      </c>
+      <c r="BB57">
+        <v>8299.0</v>
+      </c>
+      <c r="BC57">
+        <v>1530.0</v>
+      </c>
+      <c r="BD57"/>
+      <c r="BE57"/>
+      <c r="BF57">
+        <v>6591.0</v>
+      </c>
+      <c r="BG57">
+        <v>2.0</v>
+      </c>
+      <c r="BH57">
+        <v>1516.0</v>
+      </c>
+      <c r="BI57">
+        <v>464.0</v>
+      </c>
+      <c r="BJ57">
+        <v>5383.0</v>
+      </c>
+      <c r="BK57">
+        <v>1556.0</v>
+      </c>
+      <c r="BL57">
+        <v>575.0</v>
+      </c>
+      <c r="BM57">
+        <v>2500.0</v>
+      </c>
+      <c r="BN57">
+        <v>5597.0</v>
+      </c>
+      <c r="BO57">
+        <v>75.0</v>
+      </c>
+      <c r="BP57">
+        <v>10342.0</v>
+      </c>
+      <c r="BQ57">
+        <v>635.0</v>
+      </c>
+      <c r="BR57">
+        <v>635.0</v>
+      </c>
+      <c r="BS57">
+        <v>631382.0</v>
+      </c>
+      <c r="BT57">
+        <v>595972.0</v>
+      </c>
+      <c r="BU57">
+        <v>587541.0</v>
+      </c>
+      <c r="BV57">
+        <v>563972.0</v>
+      </c>
+      <c r="BW57">
+        <v>555395.0</v>
+      </c>
+      <c r="BX57">
+        <v>531826.0</v>
+      </c>
+      <c r="BY57">
+        <v>523249.0</v>
+      </c>
+      <c r="BZ57"/>
+      <c r="CA57">
+        <v>491103.0</v>
+      </c>
+      <c r="CB57">
+        <v>467534.0</v>
+      </c>
+      <c r="CC57">
+        <v>459107.0</v>
+      </c>
+      <c r="CD57">
+        <v>451214.0</v>
+      </c>
+      <c r="CE57"/>
+      <c r="CF57"/>
+    </row>
+    <row r="58" spans="1:84">
+      <c r="A58" t="s">
+        <v>81</v>
+      </c>
+      <c r="B58">
+        <v>9010612.0</v>
+      </c>
+      <c r="C58">
+        <v>7903793.0</v>
+      </c>
+      <c r="D58">
+        <v>7837853.0</v>
+      </c>
+      <c r="E58">
+        <v>7269230.0</v>
+      </c>
+      <c r="F58">
+        <v>6263579.0</v>
+      </c>
+      <c r="G58">
+        <v>6537505.0</v>
+      </c>
+      <c r="H58">
+        <v>8323029.0</v>
+      </c>
+      <c r="I58">
+        <v>8576083.0</v>
+      </c>
+      <c r="J58">
+        <v>8039405.0</v>
+      </c>
+      <c r="K58">
+        <v>8390124.0</v>
+      </c>
+      <c r="L58">
+        <v>7775373.0</v>
+      </c>
+      <c r="M58">
+        <v>8207186.0</v>
+      </c>
+      <c r="N58">
+        <v>7593855.0</v>
+      </c>
+      <c r="O58">
+        <v>8513131.0</v>
+      </c>
+      <c r="P58">
+        <v>8645876.0</v>
+      </c>
+      <c r="Q58">
+        <v>8790307.0</v>
+      </c>
+      <c r="R58">
+        <v>8809707.0</v>
+      </c>
+      <c r="S58">
+        <v>2059135.0</v>
+      </c>
+      <c r="T58">
+        <v>2113777.0</v>
+      </c>
+      <c r="U58">
+        <v>2096474.0</v>
+      </c>
+      <c r="V58">
+        <v>1883568.0</v>
+      </c>
+      <c r="W58">
+        <v>1381888.0</v>
+      </c>
+      <c r="X58">
+        <v>1732677.0</v>
+      </c>
+      <c r="Y58">
+        <v>1576272.0</v>
+      </c>
+      <c r="Z58">
+        <v>1525351.0</v>
+      </c>
+      <c r="AA58">
+        <v>1363869.0</v>
+      </c>
+      <c r="AB58">
+        <v>1266863.0</v>
+      </c>
+      <c r="AC58">
+        <v>1266863.0</v>
+      </c>
+      <c r="AD58">
+        <v>944902.0</v>
+      </c>
+      <c r="AE58">
+        <v>914015.0</v>
+      </c>
+      <c r="AF58">
+        <v>780928.0</v>
+      </c>
+      <c r="AG58">
+        <v>1235272.0</v>
+      </c>
+      <c r="AH58">
+        <v>639426.0</v>
+      </c>
+      <c r="AI58">
+        <v>533939.0</v>
+      </c>
+      <c r="AJ58">
+        <v>436236.0</v>
+      </c>
+      <c r="AK58">
+        <v>436236.0</v>
+      </c>
+      <c r="AL58">
+        <v>1341616.0</v>
+      </c>
+      <c r="AM58">
+        <v>664239.0</v>
+      </c>
+      <c r="AN58">
+        <v>664239.0</v>
+      </c>
+      <c r="AO58">
+        <v>551927.0</v>
+      </c>
+      <c r="AP58">
+        <v>322919.0</v>
+      </c>
+      <c r="AQ58">
+        <v>299053.0</v>
+      </c>
+      <c r="AR58">
+        <v>306103.0</v>
+      </c>
+      <c r="AS58">
+        <v>309069.0</v>
+      </c>
+      <c r="AT58">
+        <v>326089.0</v>
+      </c>
+      <c r="AU58">
+        <v>2435.0</v>
+      </c>
+      <c r="AV58">
+        <v>1922.0</v>
+      </c>
+      <c r="AW58">
+        <v>3762.0</v>
+      </c>
+      <c r="AX58">
+        <v>972.0</v>
+      </c>
+      <c r="AY58">
+        <v>972.0</v>
+      </c>
+      <c r="AZ58">
+        <v>-910.0</v>
+      </c>
+      <c r="BA58">
+        <v>2436.0</v>
+      </c>
+      <c r="BB58">
+        <v>1530.0</v>
+      </c>
+      <c r="BC58">
+        <v>1530.0</v>
+      </c>
+      <c r="BD58">
+        <v>-328.0</v>
+      </c>
+      <c r="BE58">
+        <v>-333.0</v>
+      </c>
+      <c r="BF58">
+        <v>6591.0</v>
+      </c>
+      <c r="BG58">
+        <v>2.0</v>
+      </c>
+      <c r="BH58">
+        <v>1516.0</v>
+      </c>
+      <c r="BI58">
+        <v>464.0</v>
+      </c>
+      <c r="BJ58">
+        <v>1556.0</v>
+      </c>
+      <c r="BK58">
+        <v>1556.0</v>
+      </c>
+      <c r="BL58">
+        <v>12319.0</v>
+      </c>
+      <c r="BM58">
+        <v>9462.0</v>
+      </c>
+      <c r="BN58">
+        <v>5597.0</v>
+      </c>
+      <c r="BO58">
+        <v>75.0</v>
+      </c>
+      <c r="BP58">
+        <v>25472.0</v>
+      </c>
+      <c r="BQ58">
+        <v>12957.0</v>
+      </c>
+      <c r="BR58">
+        <v>635.0</v>
+      </c>
+      <c r="BS58">
+        <v>631382.0</v>
+      </c>
+      <c r="BT58">
+        <v>595972.0</v>
+      </c>
+      <c r="BU58">
+        <v>587541.0</v>
+      </c>
+      <c r="BV58">
+        <v>563972.0</v>
+      </c>
+      <c r="BW58">
+        <v>555395.0</v>
+      </c>
+      <c r="BX58">
+        <v>531826.0</v>
+      </c>
+      <c r="BY58">
+        <v>523249.0</v>
+      </c>
+      <c r="BZ58"/>
+      <c r="CA58">
+        <v>491103.0</v>
+      </c>
+      <c r="CB58">
+        <v>467534.0</v>
+      </c>
+      <c r="CC58">
+        <v>459107.0</v>
+      </c>
+      <c r="CD58">
+        <v>451214.0</v>
+      </c>
+      <c r="CE58"/>
+      <c r="CF58"/>
+    </row>
+    <row r="59" spans="1:84">
+      <c r="A59" t="s">
+        <v>82</v>
+      </c>
+      <c r="B59"/>
+      <c r="C59"/>
+      <c r="D59"/>
+      <c r="E59"/>
+      <c r="F59"/>
+      <c r="G59"/>
+      <c r="H59"/>
+      <c r="I59"/>
+      <c r="J59"/>
+      <c r="K59"/>
+      <c r="L59"/>
+      <c r="M59"/>
+      <c r="N59"/>
+      <c r="O59"/>
+      <c r="P59"/>
+      <c r="Q59"/>
+      <c r="R59"/>
+      <c r="S59"/>
+      <c r="T59"/>
+      <c r="U59"/>
+      <c r="V59"/>
+      <c r="W59"/>
+      <c r="X59"/>
+      <c r="Y59"/>
+      <c r="Z59"/>
+      <c r="AA59"/>
+      <c r="AB59"/>
+      <c r="AC59"/>
+      <c r="AD59"/>
+      <c r="AE59"/>
+      <c r="AF59"/>
+      <c r="AG59"/>
+      <c r="AH59"/>
+      <c r="AI59"/>
+      <c r="AJ59"/>
+      <c r="AK59"/>
+      <c r="AL59"/>
+      <c r="AM59"/>
+      <c r="AN59"/>
+      <c r="AO59"/>
+      <c r="AP59"/>
+      <c r="AQ59"/>
+      <c r="AR59"/>
+      <c r="AS59"/>
+      <c r="AT59"/>
+      <c r="AU59"/>
+      <c r="AV59"/>
+      <c r="AW59"/>
+      <c r="AX59"/>
+      <c r="AY59"/>
+      <c r="AZ59"/>
+      <c r="BA59"/>
+      <c r="BB59"/>
+      <c r="BC59"/>
+      <c r="BD59"/>
+      <c r="BE59"/>
+      <c r="BF59"/>
+      <c r="BG59"/>
+      <c r="BH59"/>
+      <c r="BI59"/>
+      <c r="BJ59"/>
+      <c r="BK59"/>
+      <c r="BL59"/>
+      <c r="BM59"/>
+      <c r="BN59"/>
+      <c r="BO59"/>
+      <c r="BP59"/>
+      <c r="BQ59"/>
+      <c r="BR59"/>
+      <c r="BS59"/>
+      <c r="BT59"/>
+      <c r="BU59"/>
+      <c r="BV59"/>
+      <c r="BW59"/>
+      <c r="BX59"/>
+      <c r="BY59"/>
+      <c r="BZ59"/>
+      <c r="CA59"/>
+      <c r="CB59"/>
+      <c r="CC59"/>
+      <c r="CD59"/>
+      <c r="CE59"/>
+      <c r="CF59"/>
+    </row>
+    <row r="60" spans="1:84">
+      <c r="A60" t="s">
+        <v>83</v>
+      </c>
+      <c r="B60">
+        <v>19076254.0</v>
+      </c>
+      <c r="C60">
+        <v>19978585.0</v>
+      </c>
+      <c r="D60">
+        <v>22931905.0</v>
+      </c>
+      <c r="E60">
+        <v>20291784.0</v>
+      </c>
+      <c r="F60">
+        <v>17316558.0</v>
+      </c>
+      <c r="G60">
+        <v>20125497.0</v>
+      </c>
+      <c r="H60">
+        <v>17413631.0</v>
+      </c>
+      <c r="I60">
+        <v>16363075.0</v>
+      </c>
+      <c r="J60">
+        <v>19146093.0</v>
+      </c>
+      <c r="K60">
+        <v>18900719.0</v>
+      </c>
+      <c r="L60">
+        <v>18178543.0</v>
+      </c>
+      <c r="M60">
+        <v>16414305.0</v>
+      </c>
+      <c r="N60">
+        <v>19397375.0</v>
+      </c>
+      <c r="O60">
+        <v>21583101.0</v>
+      </c>
+      <c r="P60">
+        <v>24118254.0</v>
+      </c>
+      <c r="Q60">
+        <v>26928996.0</v>
+      </c>
+      <c r="R60">
+        <v>29407755.0</v>
+      </c>
+      <c r="S60">
+        <v>31902268.0</v>
+      </c>
+      <c r="T60">
+        <v>34180322.0</v>
+      </c>
+      <c r="U60">
+        <v>36507860.0</v>
+      </c>
+      <c r="V60">
+        <v>12532106.0</v>
+      </c>
+      <c r="W60">
+        <v>8828006.0</v>
+      </c>
+      <c r="X60">
+        <v>169475.0</v>
+      </c>
+      <c r="Y60">
+        <v>-444263.0</v>
+      </c>
+      <c r="Z60">
+        <v>-782622.0</v>
+      </c>
+      <c r="AA60">
+        <v>-882561.0</v>
+      </c>
+      <c r="AB60">
+        <v>-418914.0</v>
+      </c>
+      <c r="AC60">
+        <v>-418914.0</v>
+      </c>
+      <c r="AD60">
+        <v>-341793.0</v>
+      </c>
+      <c r="AE60">
+        <v>-310868.0</v>
+      </c>
+      <c r="AF60"/>
+      <c r="AG60">
+        <v>-524958.0</v>
+      </c>
+      <c r="AH60">
+        <v>197313.0</v>
+      </c>
+      <c r="AI60">
+        <v>371531.0</v>
+      </c>
+      <c r="AJ60">
+        <v>195160.0</v>
+      </c>
+      <c r="AK60"/>
+      <c r="AL60">
+        <v>-1004867.0</v>
+      </c>
+      <c r="AM60">
+        <v>-370702.0</v>
+      </c>
+      <c r="AN60"/>
+      <c r="AO60">
+        <v>-320183.0</v>
+      </c>
+      <c r="AP60">
+        <v>-92241.0</v>
+      </c>
+      <c r="AQ60"/>
+      <c r="AR60">
+        <v>1305198.0</v>
+      </c>
+      <c r="AS60">
+        <v>2206633.0</v>
+      </c>
+      <c r="AT60">
+        <v>241145.0</v>
+      </c>
+      <c r="AU60">
+        <v>-2126.0</v>
+      </c>
+      <c r="AV60">
+        <v>-882.0</v>
+      </c>
+      <c r="AW60">
+        <v>-3257.0</v>
+      </c>
+      <c r="AX60">
+        <v>10.0</v>
+      </c>
+      <c r="AY60">
+        <v>10.0</v>
+      </c>
+      <c r="AZ60">
+        <v>910.0</v>
+      </c>
+      <c r="BA60">
+        <v>-2170.0</v>
+      </c>
+      <c r="BB60">
+        <v>-7226.0</v>
+      </c>
+      <c r="BC60">
+        <v>-1212.0</v>
+      </c>
+      <c r="BD60">
+        <v>328.0</v>
+      </c>
+      <c r="BE60">
+        <v>333.0</v>
+      </c>
+      <c r="BF60">
+        <v>-4967.0</v>
+      </c>
+      <c r="BG60">
+        <v>-2.0</v>
+      </c>
+      <c r="BH60">
+        <v>-125.0</v>
+      </c>
+      <c r="BI60">
+        <v>-26.0</v>
+      </c>
+      <c r="BJ60">
+        <v>-5228.0</v>
+      </c>
+      <c r="BK60">
+        <v>-886.0</v>
+      </c>
+      <c r="BL60">
+        <v>-11669.0</v>
+      </c>
+      <c r="BM60">
+        <v>-8874.0</v>
+      </c>
+      <c r="BN60">
+        <v>-5597.0</v>
+      </c>
+      <c r="BO60">
+        <v>-75.0</v>
+      </c>
+      <c r="BP60">
+        <v>-25472.0</v>
+      </c>
+      <c r="BQ60">
+        <v>-12957.0</v>
+      </c>
+      <c r="BR60"/>
+      <c r="BS60"/>
+      <c r="BT60"/>
+      <c r="BU60"/>
+      <c r="BV60"/>
+      <c r="BW60"/>
+      <c r="BX60"/>
+      <c r="BY60"/>
+      <c r="BZ60"/>
+      <c r="CA60"/>
+      <c r="CB60"/>
+      <c r="CC60"/>
+      <c r="CD60">
+        <v>-450612.0</v>
+      </c>
+      <c r="CE60"/>
+      <c r="CF60"/>
+    </row>
+    <row r="61" spans="1:84">
+      <c r="A61" t="s">
+        <v>84</v>
+      </c>
+      <c r="B61"/>
+      <c r="C61"/>
+      <c r="D61"/>
+      <c r="E61"/>
+      <c r="F61"/>
+      <c r="G61"/>
+      <c r="H61"/>
+      <c r="I61"/>
+      <c r="J61"/>
+      <c r="K61"/>
+      <c r="L61"/>
+      <c r="M61"/>
+      <c r="N61"/>
+      <c r="O61"/>
+      <c r="P61"/>
+      <c r="Q61"/>
+      <c r="R61"/>
+      <c r="S61"/>
+      <c r="T61"/>
+      <c r="U61"/>
+      <c r="V61"/>
+      <c r="W61"/>
+      <c r="X61"/>
+      <c r="Y61"/>
+      <c r="Z61"/>
+      <c r="AA61"/>
+      <c r="AB61"/>
+      <c r="AC61"/>
+      <c r="AD61"/>
+      <c r="AE61"/>
+      <c r="AF61"/>
+      <c r="AG61"/>
+      <c r="AH61"/>
+      <c r="AI61"/>
+      <c r="AJ61"/>
+      <c r="AK61"/>
+      <c r="AL61"/>
+      <c r="AM61"/>
+      <c r="AN61"/>
+      <c r="AO61"/>
+      <c r="AP61"/>
+      <c r="AQ61"/>
+      <c r="AR61"/>
+      <c r="AS61"/>
+      <c r="AT61"/>
+      <c r="AU61"/>
+      <c r="AV61"/>
+      <c r="AW61"/>
+      <c r="AX61"/>
+      <c r="AY61"/>
+      <c r="AZ61"/>
+      <c r="BA61"/>
+      <c r="BB61"/>
+      <c r="BC61"/>
+      <c r="BD61"/>
+      <c r="BE61"/>
+      <c r="BF61"/>
+      <c r="BG61"/>
+      <c r="BH61"/>
+      <c r="BI61"/>
+      <c r="BJ61"/>
+      <c r="BK61"/>
+      <c r="BL61"/>
+      <c r="BM61"/>
+      <c r="BN61"/>
+      <c r="BO61"/>
+      <c r="BP61"/>
+      <c r="BQ61"/>
+      <c r="BR61"/>
+      <c r="BS61"/>
+      <c r="BT61"/>
+      <c r="BU61"/>
+      <c r="BV61"/>
+      <c r="BW61"/>
+      <c r="BX61"/>
+      <c r="BY61"/>
+      <c r="BZ61"/>
+      <c r="CA61"/>
+      <c r="CB61"/>
+      <c r="CC61"/>
+      <c r="CD61"/>
+      <c r="CE61"/>
+      <c r="CF61"/>
+    </row>
+    <row r="62" spans="1:84">
+      <c r="A62" t="s">
+        <v>85</v>
+      </c>
+      <c r="B62"/>
+      <c r="C62"/>
+      <c r="D62"/>
+      <c r="E62"/>
+      <c r="F62"/>
+      <c r="G62"/>
+      <c r="H62"/>
+      <c r="I62"/>
+      <c r="J62"/>
+      <c r="K62"/>
+      <c r="L62"/>
+      <c r="M62"/>
+      <c r="N62"/>
+      <c r="O62"/>
+      <c r="P62"/>
+      <c r="Q62"/>
+      <c r="R62"/>
+      <c r="S62"/>
+      <c r="T62"/>
+      <c r="U62"/>
+      <c r="V62"/>
+      <c r="W62"/>
+      <c r="X62"/>
+      <c r="Y62"/>
+      <c r="Z62"/>
+      <c r="AA62"/>
+      <c r="AB62"/>
+      <c r="AC62"/>
+      <c r="AD62"/>
+      <c r="AE62"/>
+      <c r="AF62"/>
+      <c r="AG62"/>
+      <c r="AH62"/>
+      <c r="AI62"/>
+      <c r="AJ62"/>
+      <c r="AK62"/>
+      <c r="AL62"/>
+      <c r="AM62"/>
+      <c r="AN62"/>
+      <c r="AO62"/>
+      <c r="AP62"/>
+      <c r="AQ62"/>
+      <c r="AR62"/>
+      <c r="AS62"/>
+      <c r="AT62"/>
+      <c r="AU62"/>
+      <c r="AV62"/>
+      <c r="AW62"/>
+      <c r="AX62"/>
+      <c r="AY62"/>
+      <c r="AZ62"/>
+      <c r="BA62"/>
+      <c r="BB62"/>
+      <c r="BC62"/>
+      <c r="BD62"/>
+      <c r="BE62"/>
+      <c r="BF62"/>
+      <c r="BG62"/>
+      <c r="BH62"/>
+      <c r="BI62"/>
+      <c r="BJ62"/>
+      <c r="BK62"/>
+      <c r="BL62"/>
+      <c r="BM62"/>
+      <c r="BN62"/>
+      <c r="BO62"/>
+      <c r="BP62"/>
+      <c r="BQ62"/>
+      <c r="BR62"/>
+      <c r="BS62"/>
+      <c r="BT62"/>
+      <c r="BU62"/>
+      <c r="BV62"/>
+      <c r="BW62"/>
+      <c r="BX62"/>
+      <c r="BY62"/>
+      <c r="BZ62"/>
+      <c r="CA62"/>
+      <c r="CB62"/>
+      <c r="CC62"/>
+      <c r="CD62"/>
+      <c r="CE62"/>
+      <c r="CF62"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:Y32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:25">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1" t="s">
+        <v>23</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="2" spans="1:25">
+      <c r="A2" t="s">
+        <v>146</v>
+      </c>
+      <c r="B2">
+        <v>11626831.0</v>
+      </c>
+      <c r="C2">
+        <v>7578729.0</v>
+      </c>
+      <c r="D2">
+        <v>1289118.0</v>
+      </c>
+      <c r="E2">
+        <v>56967.0</v>
+      </c>
+      <c r="F2">
+        <v>350702.0</v>
+      </c>
+      <c r="G2">
+        <v>298996.0</v>
+      </c>
+      <c r="H2">
+        <v>1687858.0</v>
+      </c>
+      <c r="I2">
+        <v>384908.0</v>
+      </c>
+      <c r="J2">
+        <v>231771.0</v>
+      </c>
+      <c r="K2">
+        <v>334060.0</v>
+      </c>
+      <c r="L2">
+        <v>532581.0</v>
+      </c>
+      <c r="M2">
+        <v>435401.0</v>
+      </c>
+      <c r="N2">
+        <v>19098.0</v>
+      </c>
+      <c r="O2">
+        <v>159845.0</v>
+      </c>
+      <c r="P2">
+        <v>11908.0</v>
+      </c>
+      <c r="Q2">
+        <v>13555.0</v>
+      </c>
+      <c r="R2"/>
+      <c r="S2"/>
+      <c r="T2"/>
+      <c r="U2"/>
+      <c r="V2"/>
+      <c r="W2"/>
+      <c r="X2"/>
+      <c r="Y2"/>
+    </row>
+    <row r="3" spans="1:25">
+      <c r="A3" t="s">
+        <v>147</v>
+      </c>
+      <c r="B3">
+        <v>1834308.0</v>
+      </c>
+      <c r="C3">
+        <v>1753285.0</v>
+      </c>
+      <c r="D3">
+        <v>1109742.0</v>
+      </c>
+      <c r="E3">
+        <v>486582.0</v>
+      </c>
+      <c r="F3">
+        <v>66876.0</v>
+      </c>
+      <c r="G3">
+        <v>26962.0</v>
+      </c>
+      <c r="H3">
+        <v>11438.0</v>
+      </c>
+      <c r="I3">
+        <v>1516.0</v>
+      </c>
+      <c r="J3">
+        <v>1290.0</v>
+      </c>
+      <c r="K3">
+        <v>998.0</v>
+      </c>
+      <c r="L3">
+        <v>882.0</v>
+      </c>
+      <c r="M3">
+        <v>286.0</v>
+      </c>
+      <c r="N3">
+        <v>209.0</v>
+      </c>
+      <c r="O3">
+        <v>209.0</v>
+      </c>
+      <c r="P3"/>
+      <c r="Q3"/>
+      <c r="R3"/>
+      <c r="S3"/>
+      <c r="T3"/>
+      <c r="U3"/>
+      <c r="V3"/>
+      <c r="W3"/>
+      <c r="X3"/>
+      <c r="Y3"/>
+    </row>
+    <row r="4" spans="1:25">
+      <c r="A4" t="s">
+        <v>148</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+    </row>
+    <row r="5" spans="1:25">
+      <c r="A5" t="s">
+        <v>149</v>
+      </c>
+      <c r="B5">
+        <v>-18759542.0</v>
+      </c>
+      <c r="C5">
+        <v>-15437694.0</v>
+      </c>
+      <c r="D5">
+        <v>-14312744.0</v>
+      </c>
+      <c r="E5">
+        <v>-12045710.0</v>
+      </c>
+      <c r="F5">
+        <v>-7602162.0</v>
+      </c>
+      <c r="G5">
+        <v>-801371.0</v>
+      </c>
+      <c r="H5">
+        <v>-287073.0</v>
+      </c>
+      <c r="I5">
+        <v>-1707075.0</v>
+      </c>
+      <c r="J5">
+        <v>-3389799.0</v>
+      </c>
+      <c r="K5">
+        <v>-354561.0</v>
+      </c>
+      <c r="L5">
+        <v>-3464084.0</v>
+      </c>
+      <c r="M5">
+        <v>-479341.0</v>
+      </c>
+      <c r="N5">
+        <v>-19098.0</v>
+      </c>
+      <c r="O5">
+        <v>-22554.0</v>
+      </c>
+      <c r="P5">
+        <v>-11908.0</v>
+      </c>
+      <c r="Q5">
+        <v>-13555.0</v>
+      </c>
+      <c r="R5">
+        <v>-27777.0</v>
+      </c>
+      <c r="S5">
+        <v>-10719.0</v>
+      </c>
+      <c r="T5">
+        <v>-1620.0</v>
+      </c>
+      <c r="U5">
+        <v>-1620.0</v>
+      </c>
+      <c r="V5">
+        <v>-1620.0</v>
+      </c>
+      <c r="W5">
+        <v>-1470.0</v>
+      </c>
+      <c r="X5">
+        <v>-10719.0</v>
+      </c>
+      <c r="Y5">
+        <v>-26330.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:25">
+      <c r="A6" t="s">
+        <v>150</v>
+      </c>
+      <c r="B6">
+        <v>-16925234.0</v>
+      </c>
+      <c r="C6">
+        <v>-13684409.0</v>
+      </c>
+      <c r="D6">
+        <v>-13203002.0</v>
+      </c>
+      <c r="E6">
+        <v>-11559128.0</v>
+      </c>
+      <c r="F6">
+        <v>-7535286.0</v>
+      </c>
+      <c r="G6">
+        <v>-774409.0</v>
+      </c>
+      <c r="H6">
+        <v>-275635.0</v>
+      </c>
+      <c r="I6">
+        <v>-1705559.0</v>
+      </c>
+      <c r="J6">
+        <v>-3388509.0</v>
+      </c>
+      <c r="K6">
+        <v>-353563.0</v>
+      </c>
+      <c r="L6">
+        <v>-3463202.0</v>
+      </c>
+      <c r="M6">
+        <v>-479055.0</v>
+      </c>
+      <c r="N6">
+        <v>-19098.0</v>
+      </c>
+      <c r="O6">
+        <v>-22554.0</v>
+      </c>
+      <c r="P6">
+        <v>-11908.0</v>
+      </c>
+      <c r="Q6">
+        <v>-13555.0</v>
+      </c>
+      <c r="R6">
+        <v>-27777.0</v>
+      </c>
+      <c r="S6">
+        <v>-13315.0</v>
+      </c>
+      <c r="T6"/>
+      <c r="U6"/>
+      <c r="V6"/>
+      <c r="W6"/>
+      <c r="X6"/>
+      <c r="Y6">
+        <v>-26330.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:25">
+      <c r="A7" t="s">
+        <v>151</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+    </row>
+    <row r="8" spans="1:25">
+      <c r="A8" t="s">
+        <v>152</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+    </row>
+    <row r="9" spans="1:25">
+      <c r="A9" t="s">
+        <v>153</v>
+      </c>
+      <c r="B9">
+        <v>4474907.0</v>
+      </c>
+      <c r="C9">
+        <v>905650.0</v>
+      </c>
+      <c r="D9">
+        <v>240514.0</v>
+      </c>
+      <c r="E9">
+        <v>59535.0</v>
+      </c>
+      <c r="F9">
+        <v>-46952.0</v>
+      </c>
+      <c r="G9">
+        <v>47148.0</v>
+      </c>
+      <c r="H9">
+        <v>238547.0</v>
+      </c>
+      <c r="I9">
+        <v>96613.0</v>
+      </c>
+      <c r="J9">
+        <v>176930.0</v>
+      </c>
+      <c r="K9">
+        <v>27063.0</v>
+      </c>
+      <c r="L9">
+        <v>119086.0</v>
+      </c>
+      <c r="M9">
+        <v>157603.0</v>
+      </c>
+      <c r="N9">
+        <v>-19098.0</v>
+      </c>
+      <c r="O9">
+        <v>118970.0</v>
+      </c>
+      <c r="P9">
+        <v>-11908.0</v>
+      </c>
+      <c r="Q9">
+        <v>-13555.0</v>
+      </c>
+      <c r="R9"/>
+      <c r="S9"/>
+      <c r="T9"/>
+      <c r="U9"/>
+      <c r="V9"/>
+      <c r="W9"/>
+      <c r="X9"/>
+      <c r="Y9"/>
+    </row>
+    <row r="10" spans="1:25">
+      <c r="A10" t="s">
+        <v>154</v>
+      </c>
+      <c r="B10">
+        <v>-19352297.0</v>
+      </c>
+      <c r="C10">
+        <v>-16163789.0</v>
+      </c>
+      <c r="D10">
+        <v>-14928958.0</v>
+      </c>
+      <c r="E10">
+        <v>-12534414.0</v>
+      </c>
+      <c r="F10">
+        <v>-7897085.0</v>
+      </c>
+      <c r="G10">
+        <v>-1187620.0</v>
+      </c>
+      <c r="H10">
+        <v>-359033.0</v>
+      </c>
+      <c r="I10">
+        <v>-1763036.0</v>
+      </c>
+      <c r="J10">
+        <v>-3403106.0</v>
+      </c>
+      <c r="K10">
+        <v>-1136220.0</v>
+      </c>
+      <c r="L10">
+        <v>-3487757.0</v>
+      </c>
+      <c r="M10">
+        <v>-479341.0</v>
+      </c>
+      <c r="N10">
+        <v>-19098.0</v>
+      </c>
+      <c r="O10">
+        <v>-22554.0</v>
+      </c>
+      <c r="P10">
+        <v>-11908.0</v>
+      </c>
+      <c r="Q10">
+        <v>-13555.0</v>
+      </c>
+      <c r="R10">
+        <v>360318.0</v>
+      </c>
+      <c r="S10">
+        <v>-41245.0</v>
+      </c>
+      <c r="T10">
+        <v>-32146.0</v>
+      </c>
+      <c r="U10">
+        <v>-32146.0</v>
+      </c>
+      <c r="V10">
+        <v>-32146.0</v>
+      </c>
+      <c r="W10">
+        <v>-31996.0</v>
+      </c>
+      <c r="X10">
+        <v>-41245.0</v>
+      </c>
+      <c r="Y10">
+        <v>-60100.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:25">
+      <c r="A11" t="s">
+        <v>155</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11">
+        <v>800778.0</v>
+      </c>
+      <c r="E11">
+        <v>-312793.0</v>
+      </c>
+      <c r="F11">
+        <v>294923.0</v>
+      </c>
+      <c r="G11">
+        <v>386249.0</v>
+      </c>
+      <c r="H11">
+        <v>71961.0</v>
+      </c>
+      <c r="I11">
+        <v>580252.0</v>
+      </c>
+      <c r="J11">
+        <v>1457137.0</v>
+      </c>
+      <c r="K11"/>
+      <c r="L11">
+        <v>48129.0</v>
+      </c>
+      <c r="M11">
+        <v>8376.0</v>
+      </c>
+      <c r="N11">
+        <v>1927.0</v>
+      </c>
+      <c r="O11">
+        <v>1737.0</v>
+      </c>
+      <c r="P11"/>
+      <c r="Q11"/>
+      <c r="R11">
+        <v>-388095.0</v>
+      </c>
+      <c r="S11"/>
+      <c r="T11"/>
+      <c r="U11"/>
+      <c r="V11"/>
+      <c r="W11"/>
+      <c r="X11"/>
+      <c r="Y11"/>
+    </row>
+    <row r="12" spans="1:25">
+      <c r="A12" t="s">
+        <v>156</v>
+      </c>
+      <c r="B12">
+        <v>592755.0</v>
+      </c>
+      <c r="C12">
+        <v>726095.0</v>
+      </c>
+      <c r="D12">
+        <v>616214.0</v>
+      </c>
+      <c r="E12">
+        <v>488704.0</v>
+      </c>
+      <c r="F12">
+        <v>294923.0</v>
+      </c>
+      <c r="G12">
+        <v>386249.0</v>
+      </c>
+      <c r="H12">
+        <v>71961.0</v>
+      </c>
+      <c r="I12">
+        <v>55966.0</v>
+      </c>
+      <c r="J12">
+        <v>170122.0</v>
+      </c>
+      <c r="K12">
+        <v>0.0</v>
+      </c>
+      <c r="L12">
+        <v>23674.0</v>
+      </c>
+      <c r="M12">
+        <v>3736.0</v>
+      </c>
+      <c r="N12">
+        <v>0.0</v>
+      </c>
+      <c r="O12">
+        <v>0.0</v>
+      </c>
+      <c r="P12">
+        <v>0.0</v>
+      </c>
+      <c r="Q12">
+        <v>0.0</v>
+      </c>
+      <c r="R12">
+        <v>388095.0</v>
+      </c>
+      <c r="S12">
+        <v>30526.0</v>
+      </c>
+      <c r="T12">
+        <v>0.0</v>
+      </c>
+      <c r="U12">
+        <v>0.0</v>
+      </c>
+      <c r="V12">
+        <v>0.0</v>
+      </c>
+      <c r="W12">
+        <v>0.0</v>
+      </c>
+      <c r="X12">
+        <v>0.0</v>
+      </c>
+      <c r="Y12">
+        <v>33770.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:25">
+      <c r="A13" t="s">
+        <v>157</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13">
+        <v>37492.0</v>
+      </c>
+      <c r="D13">
+        <v>239353.0</v>
+      </c>
+      <c r="E13">
+        <v>212290.0</v>
+      </c>
+      <c r="F13">
+        <v>3694.0</v>
+      </c>
+      <c r="G13">
+        <v>0.0</v>
+      </c>
+      <c r="H13"/>
+      <c r="I13"/>
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+      <c r="V13"/>
+      <c r="W13"/>
+      <c r="X13"/>
+      <c r="Y13"/>
+    </row>
+    <row r="14" spans="1:25">
+      <c r="A14" t="s">
+        <v>158</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14"/>
+      <c r="D14"/>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14"/>
+      <c r="H14"/>
+      <c r="I14"/>
+      <c r="J14"/>
+      <c r="K14"/>
+      <c r="L14"/>
+      <c r="M14"/>
+      <c r="N14"/>
+      <c r="O14"/>
+      <c r="P14"/>
+      <c r="Q14"/>
+      <c r="R14"/>
+      <c r="S14"/>
+      <c r="T14"/>
+      <c r="U14"/>
+      <c r="V14"/>
+      <c r="W14"/>
+      <c r="X14"/>
+      <c r="Y14"/>
+    </row>
+    <row r="15" spans="1:25">
+      <c r="A15" t="s">
+        <v>159</v>
+      </c>
+      <c r="B15">
+        <v>-19352297.0</v>
+      </c>
+      <c r="C15">
+        <v>-16163789.0</v>
+      </c>
+      <c r="D15">
+        <v>-14928958.0</v>
+      </c>
+      <c r="E15">
+        <v>-12534414.0</v>
+      </c>
+      <c r="F15">
+        <v>-7897085.0</v>
+      </c>
+      <c r="G15">
+        <v>-1187620.0</v>
+      </c>
+      <c r="H15">
+        <v>-359034.0</v>
+      </c>
+      <c r="I15">
+        <v>-1763038.0</v>
+      </c>
+      <c r="J15">
+        <v>-3403106.0</v>
+      </c>
+      <c r="K15">
+        <v>-1136220.0</v>
+      </c>
+      <c r="L15">
+        <v>-3487757.0</v>
+      </c>
+      <c r="M15">
+        <v>-479341.0</v>
+      </c>
+      <c r="N15">
+        <v>-19098.0</v>
+      </c>
+      <c r="O15">
+        <v>-22554.0</v>
+      </c>
+      <c r="P15">
+        <v>-11908.0</v>
+      </c>
+      <c r="Q15">
+        <v>-13555.0</v>
+      </c>
+      <c r="R15">
+        <v>360318.0</v>
+      </c>
+      <c r="S15">
+        <v>-41245.0</v>
+      </c>
+      <c r="T15">
+        <v>-32146.0</v>
+      </c>
+      <c r="U15">
+        <v>-32146.0</v>
+      </c>
+      <c r="V15">
+        <v>-32146.0</v>
+      </c>
+      <c r="W15">
+        <v>-31996.0</v>
+      </c>
+      <c r="X15">
+        <v>-41245.0</v>
+      </c>
+      <c r="Y15">
+        <v>-60100.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:25">
+      <c r="A16" t="s">
+        <v>160</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16">
+        <v>-12534414.0</v>
+      </c>
+      <c r="F16">
+        <v>-7897085.0</v>
+      </c>
+      <c r="G16">
+        <v>-1187620.0</v>
+      </c>
+      <c r="H16">
+        <v>-359034.0</v>
+      </c>
+      <c r="I16">
+        <v>-1763038.0</v>
+      </c>
+      <c r="J16">
+        <v>-3403106.0</v>
+      </c>
+      <c r="K16">
+        <v>-1136220.0</v>
+      </c>
+      <c r="L16"/>
+      <c r="M16"/>
+      <c r="N16"/>
+      <c r="O16"/>
+      <c r="P16"/>
+      <c r="Q16"/>
+      <c r="R16"/>
+      <c r="S16"/>
+      <c r="T16"/>
+      <c r="U16"/>
+      <c r="V16"/>
+      <c r="W16"/>
+      <c r="X16"/>
+      <c r="Y16"/>
+    </row>
+    <row r="17" spans="1:25">
+      <c r="A17" t="s">
+        <v>161</v>
+      </c>
+      <c r="B17">
+        <v>-19352297.0</v>
+      </c>
+      <c r="C17">
+        <v>-16163789.0</v>
+      </c>
+      <c r="D17">
+        <v>-14928958.0</v>
+      </c>
+      <c r="E17">
+        <v>-12534414.0</v>
+      </c>
+      <c r="F17">
+        <v>-7897085.0</v>
+      </c>
+      <c r="G17">
+        <v>-1187620.0</v>
+      </c>
+      <c r="H17">
+        <v>-414607.0</v>
+      </c>
+      <c r="I17">
+        <v>-1763036.0</v>
+      </c>
+      <c r="J17">
+        <v>-3403106.0</v>
+      </c>
+      <c r="K17">
+        <v>-1136220.0</v>
+      </c>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+    </row>
+    <row r="18" spans="1:25">
+      <c r="A18" t="s">
+        <v>162</v>
+      </c>
+      <c r="B18">
+        <v>-592755.0</v>
+      </c>
+      <c r="C18">
+        <v>-688603.0</v>
+      </c>
+      <c r="D18">
+        <v>-376861.0</v>
+      </c>
+      <c r="E18">
+        <v>-276414.0</v>
+      </c>
+      <c r="F18">
+        <v>-291229.0</v>
+      </c>
+      <c r="G18">
+        <v>-386249.0</v>
+      </c>
+      <c r="H18">
+        <v>-71961.0</v>
+      </c>
+      <c r="I18">
+        <v>-55966.0</v>
+      </c>
+      <c r="J18">
+        <v>-170122.0</v>
+      </c>
+      <c r="K18">
+        <v>-201882.0</v>
+      </c>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18"/>
+      <c r="X18"/>
+      <c r="Y18"/>
+    </row>
+    <row r="19" spans="1:25">
+      <c r="A19" t="s">
+        <v>163</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+    </row>
+    <row r="20" spans="1:25">
+      <c r="A20" t="s">
+        <v>164</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+    </row>
+    <row r="21" spans="1:25">
+      <c r="A21" t="s">
+        <v>165</v>
+      </c>
+      <c r="B21">
+        <v>-18521287.0</v>
+      </c>
+      <c r="C21">
+        <v>-15465834.0</v>
+      </c>
+      <c r="D21">
+        <v>-14736661.0</v>
+      </c>
+      <c r="E21">
+        <v>-12773715.0</v>
+      </c>
+      <c r="F21">
+        <v>-7561731.0</v>
+      </c>
+      <c r="G21">
+        <v>-986239.0</v>
+      </c>
+      <c r="H21">
+        <v>-537851.0</v>
+      </c>
+      <c r="I21">
+        <v>-1211127.0</v>
+      </c>
+      <c r="J21">
+        <v>-1780498.0</v>
+      </c>
+      <c r="K21">
+        <v>-354561.0</v>
+      </c>
+      <c r="L21">
+        <v>-3415954.0</v>
+      </c>
+      <c r="M21">
+        <v>-467386.0</v>
+      </c>
+      <c r="N21">
+        <v>-19098.0</v>
+      </c>
+      <c r="O21">
+        <v>-22554.0</v>
+      </c>
+      <c r="P21">
+        <v>-11908.0</v>
+      </c>
+      <c r="Q21">
+        <v>-13555.0</v>
+      </c>
+      <c r="R21">
+        <v>-27777.0</v>
+      </c>
+      <c r="S21">
+        <v>-10719.0</v>
+      </c>
+      <c r="T21">
+        <v>-1620.0</v>
+      </c>
+      <c r="U21">
+        <v>-1620.0</v>
+      </c>
+      <c r="V21">
+        <v>-1620.0</v>
+      </c>
+      <c r="W21">
+        <v>-1470.0</v>
+      </c>
+      <c r="X21">
+        <v>-10719.0</v>
+      </c>
+      <c r="Y21">
+        <v>-26330.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:25">
+      <c r="A22" t="s">
+        <v>166</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22"/>
+    </row>
+    <row r="23" spans="1:25">
+      <c r="A23" t="s">
+        <v>167</v>
+      </c>
+      <c r="B23">
+        <v>34623025.0</v>
+      </c>
+      <c r="C23">
+        <v>23950213.0</v>
+      </c>
+      <c r="D23">
+        <v>16266293.0</v>
+      </c>
+      <c r="E23">
+        <v>12890217.0</v>
+      </c>
+      <c r="F23">
+        <v>7865481.0</v>
+      </c>
+      <c r="G23">
+        <v>1332383.0</v>
+      </c>
+      <c r="H23">
+        <v>2464256.0</v>
+      </c>
+      <c r="I23">
+        <v>1692648.0</v>
+      </c>
+      <c r="J23">
+        <v>2184548.0</v>
+      </c>
+      <c r="K23">
+        <v>715684.0</v>
+      </c>
+      <c r="L23">
+        <v>4067621.0</v>
+      </c>
+      <c r="M23">
+        <v>1060390.0</v>
+      </c>
+      <c r="N23">
+        <v>19098.0</v>
+      </c>
+      <c r="O23">
+        <v>22554.0</v>
+      </c>
+      <c r="P23">
+        <v>11908.0</v>
+      </c>
+      <c r="Q23">
+        <v>13555.0</v>
+      </c>
+      <c r="R23">
+        <v>27777.0</v>
+      </c>
+      <c r="S23">
+        <v>10719.0</v>
+      </c>
+      <c r="T23">
+        <v>1620.0</v>
+      </c>
+      <c r="U23">
+        <v>1620.0</v>
+      </c>
+      <c r="V23">
+        <v>1620.0</v>
+      </c>
+      <c r="W23">
+        <v>1470.0</v>
+      </c>
+      <c r="X23">
+        <v>10719.0</v>
+      </c>
+      <c r="Y23">
+        <v>26330.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:25">
+      <c r="A24" t="s">
+        <v>168</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+    </row>
+    <row r="25" spans="1:25">
+      <c r="A25" t="s">
+        <v>169</v>
+      </c>
+      <c r="B25">
+        <v>1834308.0</v>
+      </c>
+      <c r="C25">
+        <v>1753285.0</v>
+      </c>
+      <c r="D25">
+        <v>1109742.0</v>
+      </c>
+      <c r="E25">
+        <v>486582.0</v>
+      </c>
+      <c r="F25">
+        <v>211740.0</v>
+      </c>
+      <c r="G25">
+        <v>26962.0</v>
+      </c>
+      <c r="H25">
+        <v>11439.0</v>
+      </c>
+      <c r="I25">
+        <v>1516.0</v>
+      </c>
+      <c r="J25">
+        <v>1290.0</v>
+      </c>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25"/>
+      <c r="P25"/>
+      <c r="Q25"/>
+      <c r="R25"/>
+      <c r="S25"/>
+      <c r="T25"/>
+      <c r="U25"/>
+      <c r="V25"/>
+      <c r="W25"/>
+      <c r="X25"/>
+      <c r="Y25"/>
+    </row>
+    <row r="26" spans="1:25">
+      <c r="A26" t="s">
+        <v>170</v>
+      </c>
+      <c r="B26">
+        <v>1538923.0</v>
+      </c>
+      <c r="C26">
+        <v>2289940.0</v>
+      </c>
+      <c r="D26">
+        <v>1669318.0</v>
+      </c>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26">
+        <v>47348.0</v>
+      </c>
+      <c r="M26">
+        <v>4932.0</v>
+      </c>
+      <c r="N26">
+        <v>659.0</v>
+      </c>
+      <c r="O26">
+        <v>2041.0</v>
+      </c>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+    </row>
+    <row r="27" spans="1:25">
+      <c r="A27" t="s">
+        <v>171</v>
+      </c>
+      <c r="B27">
+        <v>6947671.0</v>
+      </c>
+      <c r="C27">
+        <v>2386504.0</v>
+      </c>
+      <c r="D27">
+        <v>1483054.0</v>
+      </c>
+      <c r="E27">
+        <v>2446266.0</v>
+      </c>
+      <c r="F27">
+        <v>1386692.0</v>
+      </c>
+      <c r="G27">
+        <v>148008.0</v>
+      </c>
+      <c r="H27">
+        <v>50159.0</v>
+      </c>
+      <c r="I27">
+        <v>90567.0</v>
+      </c>
+      <c r="J27">
+        <v>3715.0</v>
+      </c>
+      <c r="K27">
+        <v>62013.0</v>
+      </c>
+      <c r="L27">
+        <v>203845.0</v>
+      </c>
+      <c r="M27">
+        <v>163942.0</v>
+      </c>
+      <c r="N27">
+        <v>85266.0</v>
+      </c>
+      <c r="O27">
+        <v>49964.0</v>
+      </c>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+    </row>
+    <row r="28" spans="1:25">
+      <c r="A28" t="s">
+        <v>172</v>
+      </c>
+      <c r="B28">
+        <v>14806326.0</v>
+      </c>
+      <c r="C28">
+        <v>11709925.0</v>
+      </c>
+      <c r="D28">
+        <v>11827496.0</v>
+      </c>
+      <c r="E28">
+        <v>10397445.0</v>
+      </c>
+      <c r="F28">
+        <v>6123922.0</v>
+      </c>
+      <c r="G28">
+        <v>881583.0</v>
+      </c>
+      <c r="H28">
+        <v>809693.0</v>
+      </c>
+      <c r="I28">
+        <v>1132867.0</v>
+      </c>
+      <c r="J28">
+        <v>1949062.0</v>
+      </c>
+      <c r="K28">
+        <v>319611.0</v>
+      </c>
+      <c r="L28">
+        <v>3279368.0</v>
+      </c>
+      <c r="M28">
+        <v>155990.0</v>
+      </c>
+      <c r="N28">
+        <v>19098.0</v>
+      </c>
+      <c r="O28">
+        <v>22554.0</v>
+      </c>
+      <c r="P28">
+        <v>11908.0</v>
+      </c>
+      <c r="Q28">
+        <v>13555.0</v>
+      </c>
+      <c r="R28">
+        <v>27777.0</v>
+      </c>
+      <c r="S28">
+        <v>10719.0</v>
+      </c>
+      <c r="T28">
+        <v>1620.0</v>
+      </c>
+      <c r="U28">
+        <v>1620.0</v>
+      </c>
+      <c r="V28"/>
+      <c r="W28"/>
+      <c r="X28">
+        <v>10719.0</v>
+      </c>
+      <c r="Y28">
+        <v>26330.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:25">
+      <c r="A29" t="s">
+        <v>173</v>
+      </c>
+      <c r="B29"/>
+      <c r="C29"/>
+      <c r="D29"/>
+      <c r="E29"/>
+      <c r="F29"/>
+      <c r="G29"/>
+      <c r="H29"/>
+      <c r="I29"/>
+      <c r="J29"/>
+      <c r="K29"/>
+      <c r="L29"/>
+      <c r="M29"/>
+      <c r="N29"/>
+      <c r="O29"/>
+      <c r="P29"/>
+      <c r="Q29"/>
+      <c r="R29"/>
+      <c r="S29"/>
+      <c r="T29"/>
+      <c r="U29"/>
+      <c r="V29"/>
+      <c r="W29"/>
+      <c r="X29"/>
+      <c r="Y29"/>
+    </row>
+    <row r="30" spans="1:25">
+      <c r="A30" t="s">
+        <v>174</v>
+      </c>
+      <c r="B30">
+        <v>22996194.0</v>
+      </c>
+      <c r="C30">
+        <v>16371484.0</v>
+      </c>
+      <c r="D30">
+        <v>14977175.0</v>
+      </c>
+      <c r="E30">
+        <v>12833250.0</v>
+      </c>
+      <c r="F30">
+        <v>7514779.0</v>
+      </c>
+      <c r="G30">
+        <v>1033387.0</v>
+      </c>
+      <c r="H30">
+        <v>776399.0</v>
+      </c>
+      <c r="I30">
+        <v>1307740.0</v>
+      </c>
+      <c r="J30">
+        <v>1952777.0</v>
+      </c>
+      <c r="K30">
+        <v>381624.0</v>
+      </c>
+      <c r="L30">
+        <v>3535040.0</v>
+      </c>
+      <c r="M30">
+        <v>624989.0</v>
+      </c>
+      <c r="N30">
+        <v>19098.0</v>
+      </c>
+      <c r="O30">
+        <v>22554.0</v>
+      </c>
+      <c r="P30">
+        <v>11908.0</v>
+      </c>
+      <c r="Q30">
+        <v>13555.0</v>
+      </c>
+      <c r="R30">
+        <v>27777.0</v>
+      </c>
+      <c r="S30">
+        <v>10719.0</v>
+      </c>
+      <c r="T30"/>
+      <c r="U30"/>
+      <c r="V30"/>
+      <c r="W30"/>
+      <c r="X30"/>
+      <c r="Y30">
+        <v>26330.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:25">
+      <c r="A31" t="s">
+        <v>175</v>
+      </c>
+      <c r="B31">
+        <v>-831010.0</v>
+      </c>
+      <c r="C31">
+        <v>-697955.0</v>
+      </c>
+      <c r="D31">
+        <v>-192297.0</v>
+      </c>
+      <c r="E31">
+        <v>239301.0</v>
+      </c>
+      <c r="F31">
+        <v>-335354.0</v>
+      </c>
+      <c r="G31">
+        <v>-201381.0</v>
+      </c>
+      <c r="H31">
+        <v>178818.0</v>
+      </c>
+      <c r="I31">
+        <v>-551911.0</v>
+      </c>
+      <c r="J31">
+        <v>-1622608.0</v>
+      </c>
+      <c r="K31">
+        <v>781659.0</v>
+      </c>
+      <c r="L31">
+        <v>-61953.0</v>
+      </c>
+      <c r="M31">
+        <v>-11955.0</v>
+      </c>
+      <c r="N31">
+        <v>19098.0</v>
+      </c>
+      <c r="O31">
+        <v>7257.0</v>
+      </c>
+      <c r="P31">
+        <v>11908.0</v>
+      </c>
+      <c r="Q31">
+        <v>13555.0</v>
+      </c>
+      <c r="R31">
+        <v>388095.0</v>
+      </c>
+      <c r="S31">
+        <v>-30526.0</v>
+      </c>
+      <c r="T31">
+        <v>30526.0</v>
+      </c>
+      <c r="U31">
+        <v>30526.0</v>
+      </c>
+      <c r="V31">
+        <v>30526.0</v>
+      </c>
+      <c r="W31">
+        <v>30526.0</v>
+      </c>
+      <c r="X31">
+        <v>30526.0</v>
+      </c>
+      <c r="Y31">
+        <v>-33770.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:25">
+      <c r="A32" t="s">
+        <v>176</v>
+      </c>
+      <c r="B32">
+        <v>16101738.0</v>
+      </c>
+      <c r="C32">
+        <v>8484379.0</v>
+      </c>
+      <c r="D32">
+        <v>1529632.0</v>
+      </c>
+      <c r="E32">
+        <v>116502.0</v>
+      </c>
+      <c r="F32">
+        <v>303750.0</v>
+      </c>
+      <c r="G32">
+        <v>346144.0</v>
+      </c>
+      <c r="H32">
+        <v>1926405.0</v>
+      </c>
+      <c r="I32">
+        <v>481521.0</v>
+      </c>
+      <c r="J32">
+        <v>408701.0</v>
+      </c>
+      <c r="K32">
+        <v>361123.0</v>
+      </c>
+      <c r="L32">
+        <v>651667.0</v>
+      </c>
+      <c r="M32">
+        <v>593004.0</v>
+      </c>
+      <c r="N32">
+        <v>465812.0</v>
+      </c>
+      <c r="O32">
+        <v>278815.0</v>
+      </c>
+      <c r="P32"/>
+      <c r="Q32"/>
+      <c r="R32"/>
+      <c r="S32"/>
+      <c r="T32"/>
+      <c r="U32"/>
+      <c r="V32"/>
+      <c r="W32"/>
+      <c r="X32"/>
+      <c r="Y32"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:CF32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:84">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>86</v>
+      </c>
+      <c r="C1" t="s">
+        <v>87</v>
+      </c>
+      <c r="D1" t="s">
+        <v>1</v>
+      </c>
+      <c r="E1" t="s">
+        <v>88</v>
+      </c>
+      <c r="F1" t="s">
+        <v>89</v>
+      </c>
+      <c r="G1" t="s">
+        <v>90</v>
+      </c>
+      <c r="H1" t="s">
+        <v>2</v>
+      </c>
+      <c r="I1" t="s">
+        <v>91</v>
+      </c>
+      <c r="J1" t="s">
+        <v>92</v>
+      </c>
+      <c r="K1" t="s">
+        <v>93</v>
+      </c>
+      <c r="L1" t="s">
+        <v>3</v>
+      </c>
+      <c r="M1" t="s">
+        <v>94</v>
+      </c>
+      <c r="N1" t="s">
+        <v>95</v>
+      </c>
+      <c r="O1" t="s">
+        <v>96</v>
+      </c>
+      <c r="P1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>97</v>
+      </c>
+      <c r="R1" t="s">
+        <v>98</v>
+      </c>
+      <c r="S1" t="s">
+        <v>99</v>
+      </c>
+      <c r="T1" t="s">
+        <v>5</v>
+      </c>
+      <c r="U1" t="s">
+        <v>100</v>
+      </c>
+      <c r="V1" t="s">
+        <v>101</v>
+      </c>
+      <c r="W1" t="s">
+        <v>102</v>
+      </c>
+      <c r="X1" t="s">
+        <v>6</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>103</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>15</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BI1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>16</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BM1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>17</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BQ1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BR1" t="s">
+        <v>18</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>19</v>
+      </c>
+      <c r="BU1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BV1" t="s">
+        <v>20</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BX1" t="s">
+        <v>21</v>
+      </c>
+      <c r="BY1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BZ1" t="s">
+        <v>22</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>142</v>
+      </c>
+      <c r="CB1" t="s">
+        <v>23</v>
+      </c>
+      <c r="CC1" t="s">
+        <v>143</v>
+      </c>
+      <c r="CD1" t="s">
+        <v>24</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>144</v>
+      </c>
+      <c r="CF1" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="2" spans="1:84">
+      <c r="A2" t="s">
+        <v>146</v>
+      </c>
+      <c r="B2">
+        <v>3579724.0</v>
+      </c>
+      <c r="C2">
+        <v>2458854.0</v>
+      </c>
+      <c r="D2">
+        <v>3315113.0</v>
+      </c>
+      <c r="E2">
+        <v>3445088.0</v>
+      </c>
+      <c r="F2">
+        <v>3022846.0</v>
+      </c>
+      <c r="G2">
+        <v>1843784.0</v>
+      </c>
+      <c r="H2">
+        <v>2603452.0</v>
+      </c>
+      <c r="I2">
+        <v>2875186.0</v>
+      </c>
+      <c r="J2">
+        <v>1624910.0</v>
+      </c>
+      <c r="K2">
+        <v>475181.0</v>
+      </c>
+      <c r="L2">
+        <v>747277.0</v>
+      </c>
+      <c r="M2">
+        <v>368796.0</v>
+      </c>
+      <c r="N2">
+        <v>153288.0</v>
+      </c>
+      <c r="O2">
+        <v>19757.0</v>
+      </c>
+      <c r="P2">
+        <v>-1599.0</v>
+      </c>
+      <c r="Q2">
+        <v>12602.0</v>
+      </c>
+      <c r="R2">
+        <v>7987.0</v>
+      </c>
+      <c r="S2">
+        <v>37977.0</v>
+      </c>
+      <c r="T2">
+        <v>71338.0</v>
+      </c>
+      <c r="U2">
+        <v>81810.0</v>
+      </c>
+      <c r="V2">
+        <v>137333.0</v>
+      </c>
+      <c r="W2">
+        <v>60221.0</v>
+      </c>
+      <c r="X2">
+        <v>118968.0</v>
+      </c>
+      <c r="Y2">
+        <v>94134.0</v>
+      </c>
+      <c r="Z2">
+        <v>58883.0</v>
+      </c>
+      <c r="AA2">
+        <v>214707.0</v>
+      </c>
+      <c r="AB2">
+        <v>668516.0</v>
+      </c>
+      <c r="AC2">
+        <v>668516.0</v>
+      </c>
+      <c r="AD2">
+        <v>371686.0</v>
+      </c>
+      <c r="AE2">
+        <v>432948.0</v>
+      </c>
+      <c r="AF2">
+        <v>79635.0</v>
+      </c>
+      <c r="AG2">
+        <v>54270.0</v>
+      </c>
+      <c r="AH2">
+        <v>111066.0</v>
+      </c>
+      <c r="AI2">
+        <v>80902.0</v>
+      </c>
+      <c r="AJ2">
+        <v>17296.0</v>
+      </c>
+      <c r="AK2">
+        <v>17296.0</v>
+      </c>
+      <c r="AL2">
+        <v>103449.0</v>
+      </c>
+      <c r="AM2">
+        <v>128025.0</v>
+      </c>
+      <c r="AN2">
+        <v>128025.0</v>
+      </c>
+      <c r="AO2">
+        <v>15369.0</v>
+      </c>
+      <c r="AP2">
+        <v>87217.0</v>
+      </c>
+      <c r="AQ2">
+        <v>184393.0</v>
+      </c>
+      <c r="AR2">
+        <v>130181.0</v>
+      </c>
+      <c r="AS2">
+        <v>155721.0</v>
+      </c>
+      <c r="AT2">
+        <v>62286.0</v>
+      </c>
+      <c r="AU2">
+        <v>171503.0</v>
+      </c>
+      <c r="AV2">
+        <v>168686.0</v>
+      </c>
+      <c r="AW2">
+        <v>168719.0</v>
+      </c>
+      <c r="AX2">
+        <v>86851.0</v>
+      </c>
+      <c r="AY2"/>
+      <c r="AZ2"/>
+      <c r="BA2">
+        <v>2478.0</v>
+      </c>
+      <c r="BB2">
+        <v>6779.0</v>
+      </c>
+      <c r="BC2"/>
+      <c r="BD2"/>
+      <c r="BE2">
+        <v>3370.0</v>
+      </c>
+      <c r="BF2"/>
+      <c r="BG2"/>
+      <c r="BH2"/>
+      <c r="BI2"/>
+      <c r="BJ2"/>
+      <c r="BK2"/>
+      <c r="BL2"/>
+      <c r="BM2"/>
+      <c r="BN2"/>
+      <c r="BO2"/>
+      <c r="BP2"/>
+      <c r="BQ2"/>
+      <c r="BR2"/>
+      <c r="BS2"/>
+      <c r="BT2"/>
+      <c r="BU2"/>
+      <c r="BV2"/>
+      <c r="BW2"/>
+      <c r="BX2"/>
+      <c r="BY2"/>
+      <c r="BZ2"/>
+      <c r="CA2"/>
+      <c r="CB2"/>
+      <c r="CC2"/>
+      <c r="CD2"/>
+      <c r="CE2"/>
+      <c r="CF2"/>
+    </row>
+    <row r="3" spans="1:84">
+      <c r="A3" t="s">
+        <v>147</v>
+      </c>
+      <c r="B3">
+        <v>419521.0</v>
+      </c>
+      <c r="C3">
+        <v>426229.0</v>
+      </c>
+      <c r="D3">
+        <v>474786.0</v>
+      </c>
+      <c r="E3">
+        <v>470654.0</v>
+      </c>
+      <c r="F3">
+        <v>443902.0</v>
+      </c>
+      <c r="G3">
+        <v>444966.0</v>
+      </c>
+      <c r="H3">
+        <v>733418.0</v>
+      </c>
+      <c r="I3">
+        <v>403895.0</v>
+      </c>
+      <c r="J3">
+        <v>232825.0</v>
+      </c>
+      <c r="K3">
+        <v>383147.0</v>
+      </c>
+      <c r="L3">
+        <v>90186.0</v>
+      </c>
+      <c r="M3">
+        <v>558352.0</v>
+      </c>
+      <c r="N3">
+        <v>266230.0</v>
+      </c>
+      <c r="O3">
+        <v>194974.0</v>
+      </c>
+      <c r="P3">
+        <v>-46512.0</v>
+      </c>
+      <c r="Q3">
+        <v>380857.0</v>
+      </c>
+      <c r="R3">
+        <v>99398.0</v>
+      </c>
+      <c r="S3">
+        <v>52839.0</v>
+      </c>
+      <c r="T3">
+        <v>39658.0</v>
+      </c>
+      <c r="U3">
+        <v>76021.0</v>
+      </c>
+      <c r="V3">
+        <v>30171.0</v>
+      </c>
+      <c r="W3">
+        <v>7843.0</v>
+      </c>
+      <c r="X3"/>
+      <c r="Y3">
+        <v>6815.0</v>
+      </c>
+      <c r="Z3">
+        <v>6643.0</v>
+      </c>
+      <c r="AA3">
+        <v>762.0</v>
+      </c>
+      <c r="AB3">
+        <v>24058.0</v>
+      </c>
+      <c r="AC3">
+        <v>24058.0</v>
+      </c>
+      <c r="AD3">
+        <v>478.0</v>
+      </c>
+      <c r="AE3">
+        <v>473.0</v>
+      </c>
+      <c r="AF3">
+        <v>-664.0</v>
+      </c>
+      <c r="AG3">
+        <v>-347.0</v>
+      </c>
+      <c r="AH3">
+        <v>624.0</v>
+      </c>
+      <c r="AI3">
+        <v>-33568.0</v>
+      </c>
+      <c r="AJ3">
+        <v>506.0</v>
+      </c>
+      <c r="AK3">
+        <v>506.0</v>
+      </c>
+      <c r="AL3">
+        <v>257.0</v>
+      </c>
+      <c r="AM3">
+        <v>29.0</v>
+      </c>
+      <c r="AN3">
+        <v>29.0</v>
+      </c>
+      <c r="AO3">
+        <v>479.0</v>
+      </c>
+      <c r="AP3">
+        <v>233.0</v>
+      </c>
+      <c r="AQ3">
+        <v>554.0</v>
+      </c>
+      <c r="AR3">
+        <v>263.0</v>
+      </c>
+      <c r="AS3">
+        <v>264.0</v>
+      </c>
+      <c r="AT3">
+        <v>153.0</v>
+      </c>
+      <c r="AU3">
+        <v>52.0</v>
+      </c>
+      <c r="AV3">
+        <v>52.0</v>
+      </c>
+      <c r="AW3">
+        <v>52.0</v>
+      </c>
+      <c r="AX3">
+        <v>52.0</v>
+      </c>
+      <c r="AY3"/>
+      <c r="AZ3"/>
+      <c r="BA3"/>
+      <c r="BB3"/>
+      <c r="BC3"/>
+      <c r="BD3"/>
+      <c r="BE3"/>
+      <c r="BF3"/>
+      <c r="BG3"/>
+      <c r="BH3"/>
+      <c r="BI3"/>
+      <c r="BJ3"/>
+      <c r="BK3"/>
+      <c r="BL3"/>
+      <c r="BM3"/>
+      <c r="BN3"/>
+      <c r="BO3"/>
+      <c r="BP3"/>
+      <c r="BQ3"/>
+      <c r="BR3"/>
+      <c r="BS3"/>
+      <c r="BT3"/>
+      <c r="BU3"/>
+      <c r="BV3"/>
+      <c r="BW3"/>
+      <c r="BX3"/>
+      <c r="BY3"/>
+      <c r="BZ3"/>
+      <c r="CA3"/>
+      <c r="CB3"/>
+      <c r="CC3"/>
+      <c r="CD3"/>
+      <c r="CE3"/>
+      <c r="CF3"/>
+    </row>
+    <row r="4" spans="1:84">
+      <c r="A4" t="s">
+        <v>148</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4"/>
+      <c r="AG4"/>
+      <c r="AH4"/>
+      <c r="AI4"/>
+      <c r="AJ4"/>
+      <c r="AK4"/>
+      <c r="AL4"/>
+      <c r="AM4"/>
+      <c r="AN4"/>
+      <c r="AO4"/>
+      <c r="AP4"/>
+      <c r="AQ4"/>
+      <c r="AR4"/>
+      <c r="AS4"/>
+      <c r="AT4"/>
+      <c r="AU4"/>
+      <c r="AV4"/>
+      <c r="AW4"/>
+      <c r="AX4"/>
+      <c r="AY4"/>
+      <c r="AZ4"/>
+      <c r="BA4"/>
+      <c r="BB4"/>
+      <c r="BC4"/>
+      <c r="BD4"/>
+      <c r="BE4"/>
+      <c r="BF4"/>
+      <c r="BG4"/>
+      <c r="BH4"/>
+      <c r="BI4"/>
+      <c r="BJ4"/>
+      <c r="BK4"/>
+      <c r="BL4"/>
+      <c r="BM4"/>
+      <c r="BN4"/>
+      <c r="BO4"/>
+      <c r="BP4"/>
+      <c r="BQ4"/>
+      <c r="BR4"/>
+      <c r="BS4"/>
+      <c r="BT4"/>
+      <c r="BU4"/>
+      <c r="BV4"/>
+      <c r="BW4"/>
+      <c r="BX4"/>
+      <c r="BY4"/>
+      <c r="BZ4"/>
+      <c r="CA4"/>
+      <c r="CB4"/>
+      <c r="CC4"/>
+      <c r="CD4"/>
+      <c r="CE4"/>
+      <c r="CF4"/>
+    </row>
+    <row r="5" spans="1:84">
+      <c r="A5" t="s">
+        <v>149</v>
+      </c>
+      <c r="B5">
+        <v>-3818466.0</v>
+      </c>
+      <c r="C5">
+        <v>-5736139.0</v>
+      </c>
+      <c r="D5">
+        <v>-6075981.0</v>
+      </c>
+      <c r="E5">
+        <v>-4789792.0</v>
+      </c>
+      <c r="F5">
+        <v>-3606328.0</v>
+      </c>
+      <c r="G5">
+        <v>-4265026.0</v>
+      </c>
+      <c r="H5">
+        <v>-4062184.0</v>
+      </c>
+      <c r="I5">
+        <v>-3905216.0</v>
+      </c>
+      <c r="J5">
+        <v>-3879235.0</v>
+      </c>
+      <c r="K5">
+        <v>-3591059.0</v>
+      </c>
+      <c r="L5">
+        <v>-3509549.0</v>
+      </c>
+      <c r="M5">
+        <v>-3835460.0</v>
+      </c>
+      <c r="N5">
+        <v>-3609562.0</v>
+      </c>
+      <c r="O5">
+        <v>-3358171.0</v>
+      </c>
+      <c r="P5">
+        <v>-3249061.0</v>
+      </c>
+      <c r="Q5">
+        <v>-2765319.0</v>
+      </c>
+      <c r="R5">
+        <v>-3192304.0</v>
+      </c>
+      <c r="S5">
+        <v>-2792514.0</v>
+      </c>
+      <c r="T5">
+        <v>-3856241.0</v>
+      </c>
+      <c r="U5">
+        <v>-2038167.0</v>
+      </c>
+      <c r="V5">
+        <v>-793559.0</v>
+      </c>
+      <c r="W5">
+        <v>-992619.0</v>
+      </c>
+      <c r="X5">
+        <v>-349253.0</v>
+      </c>
+      <c r="Y5">
+        <v>-414887.0</v>
+      </c>
+      <c r="Z5">
+        <v>-133277.0</v>
+      </c>
+      <c r="AA5">
+        <v>-473552.0</v>
+      </c>
+      <c r="AB5">
+        <v>278650.0</v>
+      </c>
+      <c r="AC5">
+        <v>278650.0</v>
+      </c>
+      <c r="AD5">
+        <v>10689.0</v>
+      </c>
+      <c r="AE5">
+        <v>-87311.0</v>
+      </c>
+      <c r="AF5">
+        <v>-373562.0</v>
+      </c>
+      <c r="AG5">
+        <v>-293943.0</v>
+      </c>
+      <c r="AH5">
+        <v>-268405.0</v>
+      </c>
+      <c r="AI5">
+        <v>-75608.0</v>
+      </c>
+      <c r="AJ5">
+        <v>-116449.0</v>
+      </c>
+      <c r="AK5">
+        <v>-110325.0</v>
+      </c>
+      <c r="AL5">
+        <v>-643401.0</v>
+      </c>
+      <c r="AM5">
+        <v>-56486.0</v>
+      </c>
+      <c r="AN5">
+        <v>-50303.0</v>
+      </c>
+      <c r="AO5">
+        <v>-234552.0</v>
+      </c>
+      <c r="AP5">
+        <v>-77923.0</v>
+      </c>
+      <c r="AQ5">
+        <v>-1354843.0</v>
+      </c>
+      <c r="AR5">
+        <v>-1223595.0</v>
+      </c>
+      <c r="AS5">
+        <v>-818269.0</v>
+      </c>
+      <c r="AT5">
+        <v>-24976.0</v>
+      </c>
+      <c r="AU5">
+        <v>-3096.0</v>
+      </c>
+      <c r="AV5">
+        <v>-3734.0</v>
+      </c>
+      <c r="AW5">
+        <v>-3767.0</v>
+      </c>
+      <c r="AX5">
+        <v>-6779.0</v>
+      </c>
+      <c r="AY5"/>
+      <c r="AZ5"/>
+      <c r="BA5"/>
+      <c r="BB5"/>
+      <c r="BC5"/>
+      <c r="BD5"/>
+      <c r="BE5"/>
+      <c r="BF5"/>
+      <c r="BG5"/>
+      <c r="BH5"/>
+      <c r="BI5"/>
+      <c r="BJ5"/>
+      <c r="BK5"/>
+      <c r="BL5"/>
+      <c r="BM5"/>
+      <c r="BN5"/>
+      <c r="BO5"/>
+      <c r="BP5"/>
+      <c r="BQ5"/>
+      <c r="BR5"/>
+      <c r="BS5"/>
+      <c r="BT5"/>
+      <c r="BU5"/>
+      <c r="BV5"/>
+      <c r="BW5"/>
+      <c r="BX5"/>
+      <c r="BY5"/>
+      <c r="BZ5"/>
+      <c r="CA5"/>
+      <c r="CB5"/>
+      <c r="CC5"/>
+      <c r="CD5"/>
+      <c r="CE5"/>
+      <c r="CF5"/>
+    </row>
+    <row r="6" spans="1:84">
+      <c r="A6" t="s">
+        <v>150</v>
+      </c>
+      <c r="B6">
+        <v>-3398945.0</v>
+      </c>
+      <c r="C6">
+        <v>-5309910.0</v>
+      </c>
+      <c r="D6">
+        <v>-5601195.0</v>
+      </c>
+      <c r="E6">
+        <v>-4319138.0</v>
+      </c>
+      <c r="F6">
+        <v>-3162426.0</v>
+      </c>
+      <c r="G6">
+        <v>-3820060.0</v>
+      </c>
+      <c r="H6">
+        <v>-3328766.0</v>
+      </c>
+      <c r="I6">
+        <v>-3501321.0</v>
+      </c>
+      <c r="J6">
+        <v>-3646410.0</v>
+      </c>
+      <c r="K6">
+        <v>-3207912.0</v>
+      </c>
+      <c r="L6">
+        <v>-3419363.0</v>
+      </c>
+      <c r="M6">
+        <v>-3277108.0</v>
+      </c>
+      <c r="N6">
+        <v>-3343332.0</v>
+      </c>
+      <c r="O6">
+        <v>-3163197.0</v>
+      </c>
+      <c r="P6">
+        <v>-3295573.0</v>
+      </c>
+      <c r="Q6">
+        <v>-2384462.0</v>
+      </c>
+      <c r="R6">
+        <v>-3092906.0</v>
+      </c>
+      <c r="S6">
+        <v>-2739675.0</v>
+      </c>
+      <c r="T6">
+        <v>-3816583.0</v>
+      </c>
+      <c r="U6">
+        <v>-1962146.0</v>
+      </c>
+      <c r="V6">
+        <v>-763388.0</v>
+      </c>
+      <c r="W6">
+        <v>-984776.0</v>
+      </c>
+      <c r="X6">
+        <v>-121762.0</v>
+      </c>
+      <c r="Y6">
+        <v>-408072.0</v>
+      </c>
+      <c r="Z6">
+        <v>-126634.0</v>
+      </c>
+      <c r="AA6">
+        <v>-472790.0</v>
+      </c>
+      <c r="AB6">
+        <v>302708.0</v>
+      </c>
+      <c r="AC6">
+        <v>302708.0</v>
+      </c>
+      <c r="AD6">
+        <v>11167.0</v>
+      </c>
+      <c r="AE6">
+        <v>-86838.0</v>
+      </c>
+      <c r="AF6">
+        <v>-374226.0</v>
+      </c>
+      <c r="AG6">
+        <v>-294290.0</v>
+      </c>
+      <c r="AH6">
+        <v>-267781.0</v>
+      </c>
+      <c r="AI6">
+        <v>-121748.0</v>
+      </c>
+      <c r="AJ6">
+        <v>-115943.0</v>
+      </c>
+      <c r="AK6">
+        <v>-109819.0</v>
+      </c>
+      <c r="AL6">
+        <v>-643144.0</v>
+      </c>
+      <c r="AM6">
+        <v>-56457.0</v>
+      </c>
+      <c r="AN6">
+        <v>-50274.0</v>
+      </c>
+      <c r="AO6">
+        <v>-234073.0</v>
+      </c>
+      <c r="AP6">
+        <v>-77690.0</v>
+      </c>
+      <c r="AQ6">
+        <v>-1354289.0</v>
+      </c>
+      <c r="AR6">
+        <v>-1223332.0</v>
+      </c>
+      <c r="AS6">
+        <v>-818005.0</v>
+      </c>
+      <c r="AT6">
+        <v>-24823.0</v>
+      </c>
+      <c r="AU6">
+        <v>-3044.0</v>
+      </c>
+      <c r="AV6">
+        <v>-3682.0</v>
+      </c>
+      <c r="AW6">
+        <v>-3715.0</v>
+      </c>
+      <c r="AX6">
+        <v>-6727.0</v>
+      </c>
+      <c r="AY6">
+        <v>-5066.0</v>
+      </c>
+      <c r="AZ6">
+        <v>-4775.0</v>
+      </c>
+      <c r="BA6">
+        <v>-2478.0</v>
+      </c>
+      <c r="BB6">
+        <v>-6779.0</v>
+      </c>
+      <c r="BC6">
+        <v>-3612.0</v>
+      </c>
+      <c r="BD6">
+        <v>-3841.0</v>
+      </c>
+      <c r="BE6">
+        <v>-3370.0</v>
+      </c>
+      <c r="BF6">
+        <v>-11731.0</v>
+      </c>
+      <c r="BG6">
+        <v>-2602.0</v>
+      </c>
+      <c r="BH6">
+        <v>-1733.0</v>
+      </c>
+      <c r="BI6">
+        <v>-1998.0</v>
+      </c>
+      <c r="BJ6">
+        <v>-5575.0</v>
+      </c>
+      <c r="BK6">
+        <v>-1961.0</v>
+      </c>
+      <c r="BL6">
+        <v>-2795.0</v>
+      </c>
+      <c r="BM6">
+        <v>-3277.0</v>
+      </c>
+      <c r="BN6">
+        <v>-5522.0</v>
+      </c>
+      <c r="BO6">
+        <v>1042.0</v>
+      </c>
+      <c r="BP6">
+        <v>-12515.0</v>
+      </c>
+      <c r="BQ6">
+        <v>-12322.0</v>
+      </c>
+      <c r="BR6">
+        <v>-715.0</v>
+      </c>
+      <c r="BS6">
+        <v>-11756.0</v>
+      </c>
+      <c r="BT6">
+        <v>-799.0</v>
+      </c>
+      <c r="BU6">
+        <v>-225.0</v>
+      </c>
+      <c r="BV6">
+        <v>-945.0</v>
+      </c>
+      <c r="BW6">
+        <v>-225.0</v>
+      </c>
+      <c r="BX6">
+        <v>-945.0</v>
+      </c>
+      <c r="BY6">
+        <v>-225.0</v>
+      </c>
+      <c r="BZ6">
+        <v>-945.0</v>
+      </c>
+      <c r="CA6">
+        <v>-225.0</v>
+      </c>
+      <c r="CB6">
+        <v>-795.0</v>
+      </c>
+      <c r="CC6"/>
+      <c r="CD6">
+        <v>-34.0</v>
+      </c>
+      <c r="CE6">
+        <v>-1855.0</v>
+      </c>
+      <c r="CF6">
+        <v>-19884.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:84">
+      <c r="A7" t="s">
+        <v>151</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+      <c r="AB7"/>
+      <c r="AC7"/>
+      <c r="AD7"/>
+      <c r="AE7"/>
+      <c r="AF7"/>
+      <c r="AG7"/>
+      <c r="AH7"/>
+      <c r="AI7"/>
+      <c r="AJ7"/>
+      <c r="AK7"/>
+      <c r="AL7"/>
+      <c r="AM7"/>
+      <c r="AN7"/>
+      <c r="AO7"/>
+      <c r="AP7"/>
+      <c r="AQ7"/>
+      <c r="AR7"/>
+      <c r="AS7"/>
+      <c r="AT7"/>
+      <c r="AU7"/>
+      <c r="AV7"/>
+      <c r="AW7"/>
+      <c r="AX7"/>
+      <c r="AY7"/>
+      <c r="AZ7"/>
+      <c r="BA7"/>
+      <c r="BB7"/>
+      <c r="BC7"/>
+      <c r="BD7"/>
+      <c r="BE7"/>
+      <c r="BF7"/>
+      <c r="BG7"/>
+      <c r="BH7"/>
+      <c r="BI7"/>
+      <c r="BJ7"/>
+      <c r="BK7"/>
+      <c r="BL7"/>
+      <c r="BM7"/>
+      <c r="BN7"/>
+      <c r="BO7"/>
+      <c r="BP7"/>
+      <c r="BQ7"/>
+      <c r="BR7"/>
+      <c r="BS7"/>
+      <c r="BT7"/>
+      <c r="BU7"/>
+      <c r="BV7"/>
+      <c r="BW7"/>
+      <c r="BX7"/>
+      <c r="BY7"/>
+      <c r="BZ7"/>
+      <c r="CA7"/>
+      <c r="CB7"/>
+      <c r="CC7"/>
+      <c r="CD7"/>
+      <c r="CE7"/>
+      <c r="CF7"/>
+    </row>
+    <row r="8" spans="1:84">
+      <c r="A8" t="s">
+        <v>152</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8"/>
+      <c r="AG8"/>
+      <c r="AH8"/>
+      <c r="AI8"/>
+      <c r="AJ8"/>
+      <c r="AK8"/>
+      <c r="AL8"/>
+      <c r="AM8"/>
+      <c r="AN8"/>
+      <c r="AO8"/>
+      <c r="AP8"/>
+      <c r="AQ8"/>
+      <c r="AR8"/>
+      <c r="AS8"/>
+      <c r="AT8"/>
+      <c r="AU8"/>
+      <c r="AV8"/>
+      <c r="AW8"/>
+      <c r="AX8"/>
+      <c r="AY8"/>
+      <c r="AZ8"/>
+      <c r="BA8"/>
+      <c r="BB8"/>
+      <c r="BC8"/>
+      <c r="BD8"/>
+      <c r="BE8"/>
+      <c r="BF8"/>
+      <c r="BG8"/>
+      <c r="BH8"/>
+      <c r="BI8"/>
+      <c r="BJ8"/>
+      <c r="BK8"/>
+      <c r="BL8"/>
+      <c r="BM8"/>
+      <c r="BN8"/>
+      <c r="BO8"/>
+      <c r="BP8"/>
+      <c r="BQ8"/>
+      <c r="BR8"/>
+      <c r="BS8"/>
+      <c r="BT8"/>
+      <c r="BU8"/>
+      <c r="BV8"/>
+      <c r="BW8"/>
+      <c r="BX8"/>
+      <c r="BY8"/>
+      <c r="BZ8"/>
+      <c r="CA8"/>
+      <c r="CB8"/>
+      <c r="CC8"/>
+      <c r="CD8"/>
+      <c r="CE8"/>
+      <c r="CF8"/>
+    </row>
+    <row r="9" spans="1:84">
+      <c r="A9" t="s">
+        <v>153</v>
+      </c>
+      <c r="B9">
+        <v>1649936.0</v>
+      </c>
+      <c r="C9">
+        <v>853946.0</v>
+      </c>
+      <c r="D9">
+        <v>1427790.0</v>
+      </c>
+      <c r="E9">
+        <v>1568784.0</v>
+      </c>
+      <c r="F9">
+        <v>1082112.0</v>
+      </c>
+      <c r="G9">
+        <v>396221.0</v>
+      </c>
+      <c r="H9">
+        <v>324392.0</v>
+      </c>
+      <c r="I9">
+        <v>247173.0</v>
+      </c>
+      <c r="J9">
+        <v>296629.0</v>
+      </c>
+      <c r="K9">
+        <v>37456.0</v>
+      </c>
+      <c r="L9">
+        <v>92096.0</v>
+      </c>
+      <c r="M9">
+        <v>89687.0</v>
+      </c>
+      <c r="N9">
+        <v>46563.0</v>
+      </c>
+      <c r="O9">
+        <v>12168.0</v>
+      </c>
+      <c r="P9">
+        <v>40662.0</v>
+      </c>
+      <c r="Q9">
+        <v>5748.0</v>
+      </c>
+      <c r="R9">
+        <v>3318.0</v>
+      </c>
+      <c r="S9">
+        <v>9807.0</v>
+      </c>
+      <c r="T9">
+        <v>-54885.0</v>
+      </c>
+      <c r="U9">
+        <v>11598.0</v>
+      </c>
+      <c r="V9">
+        <v>48906.0</v>
+      </c>
+      <c r="W9">
+        <v>-52571.0</v>
+      </c>
+      <c r="X9">
+        <v>3556.0</v>
+      </c>
+      <c r="Y9">
+        <v>22357.0</v>
+      </c>
+      <c r="Z9">
+        <v>7219.0</v>
+      </c>
+      <c r="AA9">
+        <v>-247329.0</v>
+      </c>
+      <c r="AB9">
+        <v>201537.0</v>
+      </c>
+      <c r="AC9">
+        <v>201537.0</v>
+      </c>
+      <c r="AD9">
+        <v>145010.0</v>
+      </c>
+      <c r="AE9">
+        <v>139330.0</v>
+      </c>
+      <c r="AF9">
+        <v>101774.0</v>
+      </c>
+      <c r="AG9">
+        <v>-48316.0</v>
+      </c>
+      <c r="AH9">
+        <v>32215.0</v>
+      </c>
+      <c r="AI9">
+        <v>137737.0</v>
+      </c>
+      <c r="AJ9">
+        <v>3019.0</v>
+      </c>
+      <c r="AK9">
+        <v>3019.0</v>
+      </c>
+      <c r="AL9">
+        <v>-21289.0</v>
+      </c>
+      <c r="AM9">
+        <v>31563.0</v>
+      </c>
+      <c r="AN9">
+        <v>31563.0</v>
+      </c>
+      <c r="AO9">
+        <v>10498.0</v>
+      </c>
+      <c r="AP9">
+        <v>6291.0</v>
+      </c>
+      <c r="AQ9">
+        <v>45574.0</v>
+      </c>
+      <c r="AR9">
+        <v>21247.0</v>
+      </c>
+      <c r="AS9">
+        <v>36375.0</v>
+      </c>
+      <c r="AT9">
+        <v>15890.0</v>
+      </c>
+      <c r="AU9">
+        <v>-17449.0</v>
+      </c>
+      <c r="AV9">
+        <v>161478.0</v>
+      </c>
+      <c r="AW9">
+        <v>161445.0</v>
+      </c>
+      <c r="AX9">
+        <v>33186.0</v>
+      </c>
+      <c r="AY9"/>
+      <c r="AZ9"/>
+      <c r="BA9">
+        <v>-2478.0</v>
+      </c>
+      <c r="BB9">
+        <v>-6779.0</v>
+      </c>
+      <c r="BC9"/>
+      <c r="BD9"/>
+      <c r="BE9">
+        <v>-3370.0</v>
+      </c>
+      <c r="BF9"/>
+      <c r="BG9"/>
+      <c r="BH9"/>
+      <c r="BI9"/>
+      <c r="BJ9"/>
+      <c r="BK9"/>
+      <c r="BL9"/>
+      <c r="BM9"/>
+      <c r="BN9"/>
+      <c r="BO9"/>
+      <c r="BP9"/>
+      <c r="BQ9"/>
+      <c r="BR9"/>
+      <c r="BS9"/>
+      <c r="BT9"/>
+      <c r="BU9"/>
+      <c r="BV9"/>
+      <c r="BW9"/>
+      <c r="BX9"/>
+      <c r="BY9"/>
+      <c r="BZ9"/>
+      <c r="CA9"/>
+      <c r="CB9"/>
+      <c r="CC9"/>
+      <c r="CD9"/>
+      <c r="CE9"/>
+      <c r="CF9"/>
+    </row>
+    <row r="10" spans="1:84">
+      <c r="A10" t="s">
+        <v>154</v>
+      </c>
+      <c r="B10">
+        <v>-3965303.0</v>
+      </c>
+      <c r="C10">
+        <v>-5828522.0</v>
+      </c>
+      <c r="D10">
+        <v>-6228670.0</v>
+      </c>
+      <c r="E10">
+        <v>-4928679.0</v>
+      </c>
+      <c r="F10">
+        <v>-3734484.0</v>
+      </c>
+      <c r="G10">
+        <v>-4460464.0</v>
+      </c>
+      <c r="H10">
+        <v>-4300816.0</v>
+      </c>
+      <c r="I10">
+        <v>-4134917.0</v>
+      </c>
+      <c r="J10">
+        <v>-4013399.0</v>
+      </c>
+      <c r="K10">
+        <v>-3714657.0</v>
+      </c>
+      <c r="L10">
+        <v>-3658935.0</v>
+      </c>
+      <c r="M10">
+        <v>-3949298.0</v>
+      </c>
+      <c r="N10">
+        <v>-3797455.0</v>
+      </c>
+      <c r="O10">
+        <v>-3523270.0</v>
+      </c>
+      <c r="P10">
+        <v>-3466826.0</v>
+      </c>
+      <c r="Q10">
+        <v>-2877660.0</v>
+      </c>
+      <c r="R10">
+        <v>-3372319.0</v>
+      </c>
+      <c r="S10">
+        <v>-2817609.0</v>
+      </c>
+      <c r="T10">
+        <v>-3797626.0</v>
+      </c>
+      <c r="U10">
+        <v>-2064281.0</v>
+      </c>
+      <c r="V10">
+        <v>-811659.0</v>
+      </c>
+      <c r="W10">
+        <v>-1223519.0</v>
+      </c>
+      <c r="X10">
+        <v>-238179.0</v>
+      </c>
+      <c r="Y10">
+        <v>-604990.0</v>
+      </c>
+      <c r="Z10">
+        <v>-192185.0</v>
+      </c>
+      <c r="AA10">
+        <v>-501183.0</v>
+      </c>
+      <c r="AB10">
+        <v>270370.0</v>
+      </c>
+      <c r="AC10">
+        <v>270370.0</v>
+      </c>
+      <c r="AD10">
+        <v>-1748.0</v>
+      </c>
+      <c r="AE10">
+        <v>-126473.0</v>
+      </c>
+      <c r="AF10">
+        <v>-481253.0</v>
+      </c>
+      <c r="AG10">
+        <v>-302095.0</v>
+      </c>
+      <c r="AH10">
+        <v>-288242.0</v>
+      </c>
+      <c r="AI10">
+        <v>-228284.0</v>
+      </c>
+      <c r="AJ10">
+        <v>-118022.0</v>
+      </c>
+      <c r="AK10">
+        <v>-118022.0</v>
+      </c>
+      <c r="AL10">
+        <v>-736655.0</v>
+      </c>
+      <c r="AM10">
+        <v>-70278.0</v>
+      </c>
+      <c r="AN10">
+        <v>-70278.0</v>
+      </c>
+      <c r="AO10">
+        <v>-241933.0</v>
+      </c>
+      <c r="AP10">
+        <v>-87354.0</v>
+      </c>
+      <c r="AQ10">
+        <v>-1411379.0</v>
+      </c>
+      <c r="AR10">
+        <v>-1228518.0</v>
+      </c>
+      <c r="AS10">
+        <v>-822174.0</v>
+      </c>
+      <c r="AT10">
+        <v>-25686.0</v>
+      </c>
+      <c r="AU10">
+        <v>-3044.0</v>
+      </c>
+      <c r="AV10">
+        <v>-3734.0</v>
+      </c>
+      <c r="AW10">
+        <v>-3767.0</v>
+      </c>
+      <c r="AX10">
+        <v>-6779.0</v>
+      </c>
+      <c r="AY10">
+        <v>-5066.0</v>
+      </c>
+      <c r="AZ10">
+        <v>-4775.0</v>
+      </c>
+      <c r="BA10">
+        <v>-2478.0</v>
+      </c>
+      <c r="BB10">
+        <v>-6779.0</v>
+      </c>
+      <c r="BC10">
+        <v>-3612.0</v>
+      </c>
+      <c r="BD10">
+        <v>-3841.0</v>
+      </c>
+      <c r="BE10">
+        <v>-3370.0</v>
+      </c>
+      <c r="BF10">
+        <v>-11731.0</v>
+      </c>
+      <c r="BG10">
+        <v>-2602.0</v>
+      </c>
+      <c r="BH10">
+        <v>-1733.0</v>
+      </c>
+      <c r="BI10">
+        <v>-1998.0</v>
+      </c>
+      <c r="BJ10">
+        <v>-5575.0</v>
+      </c>
+      <c r="BK10">
+        <v>-1961.0</v>
+      </c>
+      <c r="BL10">
+        <v>-2795.0</v>
+      </c>
+      <c r="BM10">
+        <v>-6554.0</v>
+      </c>
+      <c r="BN10">
+        <v>396628.0</v>
+      </c>
+      <c r="BO10">
+        <v>1042.0</v>
+      </c>
+      <c r="BP10">
+        <v>-25030.0</v>
+      </c>
+      <c r="BQ10">
+        <v>-12322.0</v>
+      </c>
+      <c r="BR10">
+        <v>384113.0</v>
+      </c>
+      <c r="BS10">
+        <v>-19387.0</v>
+      </c>
+      <c r="BT10">
+        <v>-8431.0</v>
+      </c>
+      <c r="BU10">
+        <v>-7856.0</v>
+      </c>
+      <c r="BV10">
+        <v>-8577.0</v>
+      </c>
+      <c r="BW10">
+        <v>-7856.0</v>
+      </c>
+      <c r="BX10">
+        <v>-8577.0</v>
+      </c>
+      <c r="BY10">
+        <v>-7856.0</v>
+      </c>
+      <c r="BZ10">
+        <v>-8577.0</v>
+      </c>
+      <c r="CA10">
+        <v>-7856.0</v>
+      </c>
+      <c r="CB10">
+        <v>-8427.0</v>
+      </c>
+      <c r="CC10">
+        <v>-7632.0</v>
+      </c>
+      <c r="CD10">
+        <v>-8612.0</v>
+      </c>
+      <c r="CE10">
+        <v>-10478.0</v>
+      </c>
+      <c r="CF10">
+        <v>-28078.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:84">
+      <c r="A11" t="s">
+        <v>155</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11"/>
+      <c r="F11"/>
+      <c r="G11"/>
+      <c r="H11">
+        <v>-3.0</v>
+      </c>
+      <c r="I11"/>
+      <c r="J11">
+        <v>5.0</v>
+      </c>
+      <c r="K11">
+        <v>3.0</v>
+      </c>
+      <c r="L11">
+        <v>194056.0</v>
+      </c>
+      <c r="M11">
+        <v>-558352.0</v>
+      </c>
+      <c r="N11">
+        <v>238272.0</v>
+      </c>
+      <c r="O11">
+        <v>158421.0</v>
+      </c>
+      <c r="P11">
+        <v>-248490.0</v>
+      </c>
+      <c r="Q11">
+        <v>-16805.0</v>
+      </c>
+      <c r="R11">
+        <v>352.0</v>
+      </c>
+      <c r="S11">
+        <v>-1338.0</v>
+      </c>
+      <c r="T11">
+        <v>68664.0</v>
+      </c>
+      <c r="U11">
+        <v>-11175.0</v>
+      </c>
+      <c r="V11">
+        <v>-5198.0</v>
+      </c>
+      <c r="W11">
+        <v>-4001.0</v>
+      </c>
+      <c r="X11"/>
+      <c r="Y11">
+        <v>46873.0</v>
+      </c>
+      <c r="Z11">
+        <v>282.0</v>
+      </c>
+      <c r="AA11">
+        <v>29116.0</v>
+      </c>
+      <c r="AB11">
+        <v>-273479.0</v>
+      </c>
+      <c r="AC11">
+        <v>-273479.0</v>
+      </c>
+      <c r="AD11">
+        <v>-6928.0</v>
+      </c>
+      <c r="AE11">
+        <v>-13798.0</v>
+      </c>
+      <c r="AF11"/>
+      <c r="AG11">
+        <v>-3592.0</v>
+      </c>
+      <c r="AH11">
+        <v>1146.0</v>
+      </c>
+      <c r="AI11">
+        <v>-65981.0</v>
+      </c>
+      <c r="AJ11">
+        <v>-454.0</v>
+      </c>
+      <c r="AK11"/>
+      <c r="AL11">
+        <v>450547.0</v>
+      </c>
+      <c r="AM11">
+        <v>-14508.0</v>
+      </c>
+      <c r="AN11"/>
+      <c r="AO11">
+        <v>145106.0</v>
+      </c>
+      <c r="AP11">
+        <v>-1368.0</v>
+      </c>
+      <c r="AQ11"/>
+      <c r="AR11">
+        <v>7483.0</v>
+      </c>
+      <c r="AS11">
+        <v>-1897.0</v>
+      </c>
+      <c r="AT11">
+        <v>494.0</v>
+      </c>
+      <c r="AU11">
+        <v>17397.0</v>
+      </c>
+      <c r="AV11">
+        <v>3682.0</v>
+      </c>
+      <c r="AW11">
+        <v>3715.0</v>
+      </c>
+      <c r="AX11">
+        <v>1927.0</v>
+      </c>
+      <c r="AY11"/>
+      <c r="AZ11"/>
+      <c r="BA11"/>
+      <c r="BB11"/>
+      <c r="BC11"/>
+      <c r="BD11"/>
+      <c r="BE11"/>
+      <c r="BF11"/>
+      <c r="BG11"/>
+      <c r="BH11"/>
+      <c r="BI11"/>
+      <c r="BJ11"/>
+      <c r="BK11"/>
+      <c r="BL11"/>
+      <c r="BM11">
+        <v>-3277.0</v>
+      </c>
+      <c r="BN11">
+        <v>384113.0</v>
+      </c>
+      <c r="BO11">
+        <v>-3267.0</v>
+      </c>
+      <c r="BP11">
+        <v>-12515.0</v>
+      </c>
+      <c r="BQ11">
+        <v>384113.0</v>
+      </c>
+      <c r="BR11"/>
+      <c r="BS11"/>
+      <c r="BT11"/>
+      <c r="BU11"/>
+      <c r="BV11"/>
+      <c r="BW11"/>
+      <c r="BX11"/>
+      <c r="BY11"/>
+      <c r="BZ11"/>
+      <c r="CA11"/>
+      <c r="CB11"/>
+      <c r="CC11"/>
+      <c r="CD11"/>
+      <c r="CE11"/>
+      <c r="CF11"/>
+    </row>
+    <row r="12" spans="1:84">
+      <c r="A12" t="s">
+        <v>156</v>
+      </c>
+      <c r="B12">
+        <v>146837.0</v>
+      </c>
+      <c r="C12">
+        <v>92383.0</v>
+      </c>
+      <c r="D12">
+        <v>152689.0</v>
+      </c>
+      <c r="E12">
+        <v>138887.0</v>
+      </c>
+      <c r="F12">
+        <v>128156.0</v>
+      </c>
+      <c r="G12">
+        <v>195438.0</v>
+      </c>
+      <c r="H12">
+        <v>238632.0</v>
+      </c>
+      <c r="I12">
+        <v>229701.0</v>
+      </c>
+      <c r="J12">
+        <v>134164.0</v>
+      </c>
+      <c r="K12">
+        <v>123598.0</v>
+      </c>
+      <c r="L12">
+        <v>149384.0</v>
+      </c>
+      <c r="M12">
+        <v>113838.0</v>
+      </c>
+      <c r="N12">
+        <v>187893.0</v>
+      </c>
+      <c r="O12">
+        <v>165099.0</v>
+      </c>
+      <c r="P12">
+        <v>171253.0</v>
+      </c>
+      <c r="Q12">
+        <v>112341.0</v>
+      </c>
+      <c r="R12">
+        <v>180015.0</v>
+      </c>
+      <c r="S12">
+        <v>25095.0</v>
+      </c>
+      <c r="T12">
+        <v>19809.0</v>
+      </c>
+      <c r="U12">
+        <v>26114.0</v>
+      </c>
+      <c r="V12">
+        <v>18100.0</v>
+      </c>
+      <c r="W12">
+        <v>230900.0</v>
+      </c>
+      <c r="X12">
+        <v>109427.0</v>
+      </c>
+      <c r="Y12">
+        <v>190103.0</v>
+      </c>
+      <c r="Z12">
+        <v>58908.0</v>
+      </c>
+      <c r="AA12">
+        <v>12084.0</v>
+      </c>
+      <c r="AB12">
+        <v>8281.0</v>
+      </c>
+      <c r="AC12">
+        <v>8281.0</v>
+      </c>
+      <c r="AD12">
+        <v>12437.0</v>
+      </c>
+      <c r="AE12">
+        <v>39160.0</v>
+      </c>
+      <c r="AF12">
+        <v>20623.0</v>
+      </c>
+      <c r="AG12">
+        <v>7798.0</v>
+      </c>
+      <c r="AH12">
+        <v>11052.0</v>
+      </c>
+      <c r="AI12">
+        <v>119111.0</v>
+      </c>
+      <c r="AJ12">
+        <v>8151.0</v>
+      </c>
+      <c r="AK12">
+        <v>1573.0</v>
+      </c>
+      <c r="AL12">
+        <v>93254.0</v>
+      </c>
+      <c r="AM12">
+        <v>75979.0</v>
+      </c>
+      <c r="AN12">
+        <v>13792.0</v>
+      </c>
+      <c r="AO12">
+        <v>7385.0</v>
+      </c>
+      <c r="AP12">
+        <v>9431.0</v>
+      </c>
+      <c r="AQ12">
+        <v>1312.0</v>
+      </c>
+      <c r="AR12">
+        <v>4923.0</v>
+      </c>
+      <c r="AS12">
+        <v>3905.0</v>
+      </c>
+      <c r="AT12">
+        <v>710.0</v>
+      </c>
+      <c r="AU12"/>
+      <c r="AV12"/>
+      <c r="AW12"/>
+      <c r="AX12"/>
+      <c r="AY12"/>
+      <c r="AZ12"/>
+      <c r="BA12"/>
+      <c r="BB12"/>
+      <c r="BC12"/>
+      <c r="BD12"/>
+      <c r="BE12"/>
+      <c r="BF12"/>
+      <c r="BG12"/>
+      <c r="BH12"/>
+      <c r="BI12"/>
+      <c r="BJ12"/>
+      <c r="BK12"/>
+      <c r="BL12"/>
+      <c r="BM12"/>
+      <c r="BN12"/>
+      <c r="BO12">
+        <v>3267.0</v>
+      </c>
+      <c r="BP12">
+        <v>7632.0</v>
+      </c>
+      <c r="BQ12">
+        <v>7631.0</v>
+      </c>
+      <c r="BR12"/>
+      <c r="BS12">
+        <v>7631.0</v>
+      </c>
+      <c r="BT12">
+        <v>7632.0</v>
+      </c>
+      <c r="BU12">
+        <v>7631.0</v>
+      </c>
+      <c r="BV12">
+        <v>7632.0</v>
+      </c>
+      <c r="BW12">
+        <v>7631.0</v>
+      </c>
+      <c r="BX12">
+        <v>7632.0</v>
+      </c>
+      <c r="BY12">
+        <v>7631.0</v>
+      </c>
+      <c r="BZ12">
+        <v>7632.0</v>
+      </c>
+      <c r="CA12">
+        <v>7631.0</v>
+      </c>
+      <c r="CB12">
+        <v>7632.0</v>
+      </c>
+      <c r="CC12">
+        <v>7632.0</v>
+      </c>
+      <c r="CD12">
+        <v>8578.0</v>
+      </c>
+      <c r="CE12">
+        <v>8623.0</v>
+      </c>
+      <c r="CF12">
+        <v>8194.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:84">
+      <c r="A13" t="s">
+        <v>157</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13">
+        <v>2979.0</v>
+      </c>
+      <c r="F13">
+        <v>11303.0</v>
+      </c>
+      <c r="G13">
+        <v>8134.0</v>
+      </c>
+      <c r="H13">
+        <v>34438.0</v>
+      </c>
+      <c r="I13">
+        <v>0.0</v>
+      </c>
+      <c r="J13">
+        <v>0.0</v>
+      </c>
+      <c r="K13">
+        <v>3054.0</v>
+      </c>
+      <c r="L13">
+        <v>1755.0</v>
+      </c>
+      <c r="M13">
+        <v>38992.0</v>
+      </c>
+      <c r="N13">
+        <v>78778.0</v>
+      </c>
+      <c r="O13">
+        <v>119828.0</v>
+      </c>
+      <c r="P13">
+        <v>118398.0</v>
+      </c>
+      <c r="Q13">
+        <v>68957.0</v>
+      </c>
+      <c r="R13">
+        <v>19669.0</v>
+      </c>
+      <c r="S13">
+        <v>5266.0</v>
+      </c>
+      <c r="T13">
+        <v>1896.0</v>
+      </c>
+      <c r="U13">
+        <v>1798.0</v>
+      </c>
+      <c r="V13"/>
+      <c r="W13"/>
+      <c r="X13"/>
+      <c r="Y13"/>
+      <c r="Z13"/>
+      <c r="AA13"/>
+      <c r="AB13"/>
+      <c r="AC13"/>
+      <c r="AD13"/>
+      <c r="AE13"/>
+      <c r="AF13"/>
+      <c r="AG13"/>
+      <c r="AH13"/>
+      <c r="AI13"/>
+      <c r="AJ13"/>
+      <c r="AK13"/>
+      <c r="AL13"/>
+      <c r="AM13"/>
+      <c r="AN13"/>
+      <c r="AO13"/>
+      <c r="AP13"/>
+      <c r="AQ13"/>
+      <c r="AR13"/>
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13"/>
+      <c r="AV13"/>
+      <c r="AW13"/>
+      <c r="AX13"/>
+      <c r="AY13"/>
+      <c r="AZ13"/>
+      <c r="BA13"/>
+      <c r="BB13"/>
+      <c r="BC13"/>
+      <c r="BD13"/>
+      <c r="BE13"/>
+      <c r="BF13"/>
+      <c r="BG13"/>
+      <c r="BH13"/>
+      <c r="BI13"/>
+      <c r="BJ13"/>
+      <c r="BK13"/>
+      <c r="BL13"/>
+      <c r="BM13"/>
+      <c r="BN13"/>
+      <c r="BO13"/>
+      <c r="BP13"/>
+      <c r="BQ13"/>
+      <c r="BR13"/>
+      <c r="BS13"/>
+      <c r="BT13"/>
+      <c r="BU13"/>
+      <c r="BV13"/>
+      <c r="BW13"/>
+      <c r="BX13"/>
+      <c r="BY13"/>
+      <c r="BZ13"/>
+      <c r="CA13"/>
+      <c r="CB13"/>
+      <c r="CC13"/>
+      <c r="CD13"/>
+      <c r="CE13"/>
+      <c r="CF13"/>
+    </row>
+    <row r="14" spans="1:84">
+      <c r="A14" t="s">
+        <v>158</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14"/>
+      <c r="D14"/>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14"/>
+      <c r="H14"/>
+      <c r="I14"/>
+      <c r="J14"/>
+      <c r="K14"/>
+      <c r="L14"/>
+      <c r="M14"/>
+      <c r="N14"/>
+      <c r="O14"/>
+      <c r="P14"/>
+      <c r="Q14"/>
+      <c r="R14"/>
+      <c r="S14"/>
+      <c r="T14"/>
+      <c r="U14"/>
+      <c r="V14"/>
+      <c r="W14"/>
+      <c r="X14"/>
+      <c r="Y14"/>
+      <c r="Z14"/>
+      <c r="AA14"/>
+      <c r="AB14"/>
+      <c r="AC14"/>
+      <c r="AD14"/>
+      <c r="AE14"/>
+      <c r="AF14"/>
+      <c r="AG14"/>
+      <c r="AH14"/>
+      <c r="AI14"/>
+      <c r="AJ14"/>
+      <c r="AK14"/>
+      <c r="AL14"/>
+      <c r="AM14"/>
+      <c r="AN14"/>
+      <c r="AO14"/>
+      <c r="AP14"/>
+      <c r="AQ14"/>
+      <c r="AR14"/>
+      <c r="AS14"/>
+      <c r="AT14"/>
+      <c r="AU14"/>
+      <c r="AV14"/>
+      <c r="AW14"/>
+      <c r="AX14"/>
+      <c r="AY14"/>
+      <c r="AZ14"/>
+      <c r="BA14"/>
+      <c r="BB14"/>
+      <c r="BC14"/>
+      <c r="BD14"/>
+      <c r="BE14"/>
+      <c r="BF14"/>
+      <c r="BG14"/>
+      <c r="BH14"/>
+      <c r="BI14"/>
+      <c r="BJ14"/>
+      <c r="BK14"/>
+      <c r="BL14"/>
+      <c r="BM14"/>
+      <c r="BN14"/>
+      <c r="BO14"/>
+      <c r="BP14"/>
+      <c r="BQ14"/>
+      <c r="BR14"/>
+      <c r="BS14"/>
+      <c r="BT14"/>
+      <c r="BU14"/>
+      <c r="BV14"/>
+      <c r="BW14"/>
+      <c r="BX14"/>
+      <c r="BY14"/>
+      <c r="BZ14"/>
+      <c r="CA14"/>
+      <c r="CB14"/>
+      <c r="CC14"/>
+      <c r="CD14"/>
+      <c r="CE14"/>
+      <c r="CF14"/>
+    </row>
+    <row r="15" spans="1:84">
+      <c r="A15" t="s">
+        <v>159</v>
+      </c>
+      <c r="B15">
+        <v>-3965303.0</v>
+      </c>
+      <c r="C15">
+        <v>-5828522.0</v>
+      </c>
+      <c r="D15">
+        <v>-6228670.0</v>
+      </c>
+      <c r="E15">
+        <v>-4928679.0</v>
+      </c>
+      <c r="F15">
+        <v>-3734484.0</v>
+      </c>
+      <c r="G15">
+        <v>-4460464.0</v>
+      </c>
+      <c r="H15">
+        <v>-4300816.0</v>
+      </c>
+      <c r="I15">
+        <v>-4134917.0</v>
+      </c>
+      <c r="J15">
+        <v>-4013399.0</v>
+      </c>
+      <c r="K15">
+        <v>-3714657.0</v>
+      </c>
+      <c r="L15">
+        <v>-3658935.0</v>
+      </c>
+      <c r="M15">
+        <v>-3949298.0</v>
+      </c>
+      <c r="N15">
+        <v>-3797455.0</v>
+      </c>
+      <c r="O15">
+        <v>-3523270.0</v>
+      </c>
+      <c r="P15">
+        <v>-3466826.0</v>
+      </c>
+      <c r="Q15">
+        <v>-2877660.0</v>
+      </c>
+      <c r="R15">
+        <v>-3372319.0</v>
+      </c>
+      <c r="S15">
+        <v>-2817609.0</v>
+      </c>
+      <c r="T15">
+        <v>-3797626.0</v>
+      </c>
+      <c r="U15">
+        <v>-2064281.0</v>
+      </c>
+      <c r="V15">
+        <v>-811659.0</v>
+      </c>
+      <c r="W15">
+        <v>-1223519.0</v>
+      </c>
+      <c r="X15">
+        <v>-238179.0</v>
+      </c>
+      <c r="Y15">
+        <v>-604990.0</v>
+      </c>
+      <c r="Z15">
+        <v>-192185.0</v>
+      </c>
+      <c r="AA15">
+        <v>-501183.0</v>
+      </c>
+      <c r="AB15">
+        <v>270370.0</v>
+      </c>
+      <c r="AC15">
+        <v>270370.0</v>
+      </c>
+      <c r="AD15">
+        <v>-1748.0</v>
+      </c>
+      <c r="AE15">
+        <v>-126473.0</v>
+      </c>
+      <c r="AF15">
+        <v>-481255.0</v>
+      </c>
+      <c r="AG15">
+        <v>-302095.0</v>
+      </c>
+      <c r="AH15">
+        <v>-288242.0</v>
+      </c>
+      <c r="AI15">
+        <v>-228284.0</v>
+      </c>
+      <c r="AJ15">
+        <v>-118022.0</v>
+      </c>
+      <c r="AK15">
+        <v>-118022.0</v>
+      </c>
+      <c r="AL15">
+        <v>-736655.0</v>
+      </c>
+      <c r="AM15">
+        <v>-70278.0</v>
+      </c>
+      <c r="AN15">
+        <v>-70278.0</v>
+      </c>
+      <c r="AO15">
+        <v>-241933.0</v>
+      </c>
+      <c r="AP15">
+        <v>-87354.0</v>
+      </c>
+      <c r="AQ15">
+        <v>-1411379.0</v>
+      </c>
+      <c r="AR15">
+        <v>-1228518.0</v>
+      </c>
+      <c r="AS15">
+        <v>-822174.0</v>
+      </c>
+      <c r="AT15">
+        <v>-25686.0</v>
+      </c>
+      <c r="AU15">
+        <v>-7873.0</v>
+      </c>
+      <c r="AV15">
+        <v>-3734.0</v>
+      </c>
+      <c r="AW15">
+        <v>-3767.0</v>
+      </c>
+      <c r="AX15">
+        <v>-7208.0</v>
+      </c>
+      <c r="AY15">
+        <v>-5066.0</v>
+      </c>
+      <c r="AZ15">
+        <v>-4775.0</v>
+      </c>
+      <c r="BA15">
+        <v>-2478.0</v>
+      </c>
+      <c r="BB15">
+        <v>-6779.0</v>
+      </c>
+      <c r="BC15">
+        <v>-3612.0</v>
+      </c>
+      <c r="BD15">
+        <v>-3841.0</v>
+      </c>
+      <c r="BE15">
+        <v>-3370.0</v>
+      </c>
+      <c r="BF15">
+        <v>-11731.0</v>
+      </c>
+      <c r="BG15">
+        <v>-2602.0</v>
+      </c>
+      <c r="BH15">
+        <v>-1733.0</v>
+      </c>
+      <c r="BI15">
+        <v>-1998.0</v>
+      </c>
+      <c r="BJ15">
+        <v>-5575.0</v>
+      </c>
+      <c r="BK15">
+        <v>-1961.0</v>
+      </c>
+      <c r="BL15">
+        <v>-2795.0</v>
+      </c>
+      <c r="BM15">
+        <v>-3277.0</v>
+      </c>
+      <c r="BN15">
+        <v>-5522.0</v>
+      </c>
+      <c r="BO15">
+        <v>1042.0</v>
+      </c>
+      <c r="BP15">
+        <v>-12515.0</v>
+      </c>
+      <c r="BQ15">
+        <v>-12322.0</v>
+      </c>
+      <c r="BR15">
+        <v>384113.0</v>
+      </c>
+      <c r="BS15">
+        <v>-19387.0</v>
+      </c>
+      <c r="BT15">
+        <v>-8431.0</v>
+      </c>
+      <c r="BU15">
+        <v>-7856.0</v>
+      </c>
+      <c r="BV15">
+        <v>-8577.0</v>
+      </c>
+      <c r="BW15">
+        <v>-7856.0</v>
+      </c>
+      <c r="BX15">
+        <v>-8577.0</v>
+      </c>
+      <c r="BY15">
+        <v>-7856.0</v>
+      </c>
+      <c r="BZ15">
+        <v>-8577.0</v>
+      </c>
+      <c r="CA15">
+        <v>-7856.0</v>
+      </c>
+      <c r="CB15">
+        <v>-8427.0</v>
+      </c>
+      <c r="CC15">
+        <v>-7632.0</v>
+      </c>
+      <c r="CD15">
+        <v>-8612.0</v>
+      </c>
+      <c r="CE15">
+        <v>-10478.0</v>
+      </c>
+      <c r="CF15">
+        <v>-28078.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:84">
+      <c r="A16" t="s">
+        <v>160</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16"/>
+      <c r="F16"/>
+      <c r="G16"/>
+      <c r="H16"/>
+      <c r="I16"/>
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16"/>
+      <c r="N16">
+        <v>-3797455.0</v>
+      </c>
+      <c r="O16">
+        <v>-3523270.0</v>
+      </c>
+      <c r="P16">
+        <v>-3523270.0</v>
+      </c>
+      <c r="Q16">
+        <v>-2877660.0</v>
+      </c>
+      <c r="R16">
+        <v>-3372319.0</v>
+      </c>
+      <c r="S16">
+        <v>-2817609.0</v>
+      </c>
+      <c r="T16">
+        <v>-3797626.0</v>
+      </c>
+      <c r="U16">
+        <v>-2064281.0</v>
+      </c>
+      <c r="V16">
+        <v>-811659.0</v>
+      </c>
+      <c r="W16">
+        <v>-1223519.0</v>
+      </c>
+      <c r="X16">
+        <v>-238179.0</v>
+      </c>
+      <c r="Y16">
+        <v>-604990.0</v>
+      </c>
+      <c r="Z16">
+        <v>-192185.0</v>
+      </c>
+      <c r="AA16">
+        <v>-192266.0</v>
+      </c>
+      <c r="AB16">
+        <v>-556756.0</v>
+      </c>
+      <c r="AC16">
+        <v>270370.0</v>
+      </c>
+      <c r="AD16">
+        <v>-1748.0</v>
+      </c>
+      <c r="AE16"/>
+      <c r="AF16"/>
+      <c r="AG16"/>
+      <c r="AH16"/>
+      <c r="AI16"/>
+      <c r="AJ16"/>
+      <c r="AK16"/>
+      <c r="AL16"/>
       <c r="AM16"/>
-      <c r="AN16">
-[...1 lines deleted...]
-      </c>
+      <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
-      <c r="AS16">
-[...1 lines deleted...]
-      </c>
+      <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
-      <c r="BP16">
-[...1 lines deleted...]
-      </c>
+      <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
-      <c r="CC16">
-[...1 lines deleted...]
-      </c>
+      <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
+      <c r="CF16"/>
+    </row>
+    <row r="17" spans="1:84">
+      <c r="A17" t="s">
+        <v>161</v>
+      </c>
+      <c r="B17">
+        <v>-3965303.0</v>
+      </c>
+      <c r="C17">
+        <v>-5828522.0</v>
+      </c>
+      <c r="D17">
+        <v>-6228670.0</v>
+      </c>
+      <c r="E17">
+        <v>-4928679.0</v>
+      </c>
+      <c r="F17">
+        <v>-3734484.0</v>
+      </c>
+      <c r="G17">
+        <v>-4460464.0</v>
+      </c>
+      <c r="H17">
+        <v>-4300816.0</v>
+      </c>
+      <c r="I17">
+        <v>-4134917.0</v>
+      </c>
+      <c r="J17">
+        <v>-4013399.0</v>
+      </c>
+      <c r="K17">
+        <v>-3714657.0</v>
+      </c>
+      <c r="L17">
+        <v>-3658935.0</v>
+      </c>
+      <c r="M17">
+        <v>-3949298.0</v>
+      </c>
+      <c r="N17">
+        <v>-3797455.0</v>
+      </c>
+      <c r="O17">
+        <v>-3523270.0</v>
+      </c>
+      <c r="P17">
+        <v>-3466826.0</v>
+      </c>
+      <c r="Q17">
+        <v>-2877660.0</v>
+      </c>
+      <c r="R17">
+        <v>-3372319.0</v>
+      </c>
+      <c r="S17">
+        <v>-2817609.0</v>
+      </c>
+      <c r="T17">
+        <v>-3797626.0</v>
+      </c>
+      <c r="U17">
+        <v>-2064281.0</v>
+      </c>
+      <c r="V17">
+        <v>-811659.0</v>
+      </c>
+      <c r="W17">
+        <v>-1223519.0</v>
+      </c>
+      <c r="X17">
+        <v>-238179.0</v>
+      </c>
+      <c r="Y17">
+        <v>-604990.0</v>
+      </c>
+      <c r="Z17">
+        <v>-192185.0</v>
+      </c>
+      <c r="AA17">
+        <v>-192266.0</v>
+      </c>
+      <c r="AB17">
+        <v>-556756.0</v>
+      </c>
+      <c r="AC17">
+        <v>270370.0</v>
+      </c>
+      <c r="AD17">
+        <v>-1748.0</v>
+      </c>
+      <c r="AE17"/>
+      <c r="AF17"/>
+      <c r="AG17"/>
+      <c r="AH17"/>
+      <c r="AI17"/>
+      <c r="AJ17"/>
+      <c r="AK17"/>
+      <c r="AL17"/>
+      <c r="AM17"/>
+      <c r="AN17"/>
+      <c r="AO17"/>
+      <c r="AP17"/>
+      <c r="AQ17"/>
+      <c r="AR17"/>
+      <c r="AS17"/>
+      <c r="AT17"/>
+      <c r="AU17"/>
+      <c r="AV17"/>
+      <c r="AW17"/>
+      <c r="AX17"/>
+      <c r="AY17"/>
+      <c r="AZ17"/>
+      <c r="BA17"/>
+      <c r="BB17"/>
+      <c r="BC17"/>
+      <c r="BD17"/>
+      <c r="BE17"/>
+      <c r="BF17"/>
+      <c r="BG17"/>
+      <c r="BH17"/>
+      <c r="BI17"/>
+      <c r="BJ17"/>
+      <c r="BK17"/>
+      <c r="BL17"/>
+      <c r="BM17"/>
+      <c r="BN17"/>
+      <c r="BO17"/>
+      <c r="BP17"/>
+      <c r="BQ17"/>
+      <c r="BR17"/>
+      <c r="BS17"/>
+      <c r="BT17"/>
+      <c r="BU17"/>
+      <c r="BV17"/>
+      <c r="BW17"/>
+      <c r="BX17"/>
+      <c r="BY17"/>
+      <c r="BZ17"/>
+      <c r="CA17"/>
+      <c r="CB17"/>
+      <c r="CC17"/>
+      <c r="CD17"/>
+      <c r="CE17"/>
+      <c r="CF17"/>
+    </row>
+    <row r="18" spans="1:84">
+      <c r="A18" t="s">
+        <v>162</v>
+      </c>
+      <c r="B18">
+        <v>-146837.0</v>
+      </c>
+      <c r="C18">
+        <v>-92383.0</v>
+      </c>
+      <c r="D18">
+        <v>-152689.0</v>
+      </c>
+      <c r="E18">
+        <v>-135908.0</v>
+      </c>
+      <c r="F18">
+        <v>-116853.0</v>
+      </c>
+      <c r="G18">
+        <v>-187304.0</v>
+      </c>
+      <c r="H18">
+        <v>-204194.0</v>
+      </c>
+      <c r="I18">
+        <v>-229701.0</v>
+      </c>
+      <c r="J18">
+        <v>-134164.0</v>
+      </c>
+      <c r="K18">
+        <v>-120544.0</v>
+      </c>
+      <c r="L18">
+        <v>-147629.0</v>
+      </c>
+      <c r="M18">
+        <v>-74846.0</v>
+      </c>
+      <c r="N18">
+        <v>-109115.0</v>
+      </c>
+      <c r="O18">
+        <v>-45271.0</v>
+      </c>
+      <c r="P18">
+        <v>-52855.0</v>
+      </c>
+      <c r="Q18">
+        <v>-43384.0</v>
+      </c>
+      <c r="R18">
+        <v>-160346.0</v>
+      </c>
+      <c r="S18">
+        <v>-19829.0</v>
+      </c>
+      <c r="T18">
+        <v>-17913.0</v>
+      </c>
+      <c r="U18">
+        <v>-24316.0</v>
+      </c>
+      <c r="V18">
+        <v>-18100.0</v>
+      </c>
+      <c r="W18">
+        <v>-230900.0</v>
+      </c>
+      <c r="X18">
+        <v>-109427.0</v>
+      </c>
+      <c r="Y18">
+        <v>-190103.0</v>
+      </c>
+      <c r="Z18">
+        <v>-58908.0</v>
+      </c>
+      <c r="AA18">
+        <v>-27811.0</v>
+      </c>
+      <c r="AB18">
+        <v>-12084.0</v>
+      </c>
+      <c r="AC18">
+        <v>-8281.0</v>
+      </c>
+      <c r="AD18">
+        <v>-12437.0</v>
+      </c>
+      <c r="AE18"/>
+      <c r="AF18"/>
+      <c r="AG18"/>
+      <c r="AH18"/>
+      <c r="AI18"/>
+      <c r="AJ18"/>
+      <c r="AK18"/>
+      <c r="AL18"/>
+      <c r="AM18"/>
+      <c r="AN18"/>
+      <c r="AO18"/>
+      <c r="AP18"/>
+      <c r="AQ18"/>
+      <c r="AR18"/>
+      <c r="AS18"/>
+      <c r="AT18"/>
+      <c r="AU18"/>
+      <c r="AV18"/>
+      <c r="AW18"/>
+      <c r="AX18"/>
+      <c r="AY18"/>
+      <c r="AZ18"/>
+      <c r="BA18"/>
+      <c r="BB18"/>
+      <c r="BC18"/>
+      <c r="BD18"/>
+      <c r="BE18"/>
+      <c r="BF18"/>
+      <c r="BG18"/>
+      <c r="BH18"/>
+      <c r="BI18"/>
+      <c r="BJ18"/>
+      <c r="BK18"/>
+      <c r="BL18"/>
+      <c r="BM18"/>
+      <c r="BN18"/>
+      <c r="BO18"/>
+      <c r="BP18"/>
+      <c r="BQ18"/>
+      <c r="BR18"/>
+      <c r="BS18"/>
+      <c r="BT18"/>
+      <c r="BU18"/>
+      <c r="BV18"/>
+      <c r="BW18"/>
+      <c r="BX18"/>
+      <c r="BY18"/>
+      <c r="BZ18"/>
+      <c r="CA18"/>
+      <c r="CB18"/>
+      <c r="CC18"/>
+      <c r="CD18"/>
+      <c r="CE18"/>
+      <c r="CF18"/>
+    </row>
+    <row r="19" spans="1:84">
+      <c r="A19" t="s">
+        <v>163</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19">
+        <v>50379.0</v>
+      </c>
+      <c r="O19">
+        <v>51949.0</v>
+      </c>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19"/>
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19"/>
+      <c r="BA19"/>
+      <c r="BB19"/>
+      <c r="BC19"/>
+      <c r="BD19"/>
+      <c r="BE19"/>
+      <c r="BF19"/>
+      <c r="BG19"/>
+      <c r="BH19"/>
+      <c r="BI19"/>
+      <c r="BJ19"/>
+      <c r="BK19"/>
+      <c r="BL19"/>
+      <c r="BM19"/>
+      <c r="BN19"/>
+      <c r="BO19"/>
+      <c r="BP19"/>
+      <c r="BQ19"/>
+      <c r="BR19"/>
+      <c r="BS19"/>
+      <c r="BT19"/>
+      <c r="BU19"/>
+      <c r="BV19"/>
+      <c r="BW19"/>
+      <c r="BX19"/>
+      <c r="BY19"/>
+      <c r="BZ19"/>
+      <c r="CA19"/>
+      <c r="CB19"/>
+      <c r="CC19"/>
+      <c r="CD19"/>
+      <c r="CE19"/>
+      <c r="CF19"/>
+    </row>
+    <row r="20" spans="1:84">
+      <c r="A20" t="s">
+        <v>164</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20"/>
+      <c r="AG20"/>
+      <c r="AH20"/>
+      <c r="AI20"/>
+      <c r="AJ20"/>
+      <c r="AK20"/>
+      <c r="AL20"/>
+      <c r="AM20"/>
+      <c r="AN20"/>
+      <c r="AO20"/>
+      <c r="AP20"/>
+      <c r="AQ20"/>
+      <c r="AR20"/>
+      <c r="AS20"/>
+      <c r="AT20"/>
+      <c r="AU20"/>
+      <c r="AV20"/>
+      <c r="AW20"/>
+      <c r="AX20"/>
+      <c r="AY20"/>
+      <c r="AZ20"/>
+      <c r="BA20"/>
+      <c r="BB20"/>
+      <c r="BC20"/>
+      <c r="BD20"/>
+      <c r="BE20"/>
+      <c r="BF20"/>
+      <c r="BG20"/>
+      <c r="BH20"/>
+      <c r="BI20"/>
+      <c r="BJ20"/>
+      <c r="BK20"/>
+      <c r="BL20"/>
+      <c r="BM20"/>
+      <c r="BN20"/>
+      <c r="BO20"/>
+      <c r="BP20"/>
+      <c r="BQ20"/>
+      <c r="BR20"/>
+      <c r="BS20"/>
+      <c r="BT20"/>
+      <c r="BU20"/>
+      <c r="BV20"/>
+      <c r="BW20"/>
+      <c r="BX20"/>
+      <c r="BY20"/>
+      <c r="BZ20"/>
+      <c r="CA20"/>
+      <c r="CB20"/>
+      <c r="CC20"/>
+      <c r="CD20"/>
+      <c r="CE20"/>
+      <c r="CF20"/>
+    </row>
+    <row r="21" spans="1:84">
+      <c r="A21" t="s">
+        <v>165</v>
+      </c>
+      <c r="B21">
+        <v>-3818553.0</v>
+      </c>
+      <c r="C21">
+        <v>-5746408.0</v>
+      </c>
+      <c r="D21">
+        <v>-5854579.0</v>
+      </c>
+      <c r="E21">
+        <v>-4792771.0</v>
+      </c>
+      <c r="F21">
+        <v>-3617631.0</v>
+      </c>
+      <c r="G21">
+        <v>-4256306.0</v>
+      </c>
+      <c r="H21">
+        <v>-4010404.0</v>
+      </c>
+      <c r="I21">
+        <v>-3905216.0</v>
+      </c>
+      <c r="J21">
+        <v>-3910748.0</v>
+      </c>
+      <c r="K21">
+        <v>-3639466.0</v>
+      </c>
+      <c r="L21">
+        <v>-3548485.0</v>
+      </c>
+      <c r="M21">
+        <v>-3919509.0</v>
+      </c>
+      <c r="N21">
+        <v>-3738719.0</v>
+      </c>
+      <c r="O21">
+        <v>-3529948.0</v>
+      </c>
+      <c r="P21">
+        <v>-3724916.0</v>
+      </c>
+      <c r="Q21">
+        <v>-2942828.0</v>
+      </c>
+      <c r="R21">
+        <v>-3308191.0</v>
+      </c>
+      <c r="S21">
+        <v>-2797780.0</v>
+      </c>
+      <c r="T21">
+        <v>-3717384.0</v>
+      </c>
+      <c r="U21">
+        <v>-2039965.0</v>
+      </c>
+      <c r="V21">
+        <v>-802556.0</v>
+      </c>
+      <c r="W21">
+        <v>-1001826.0</v>
+      </c>
+      <c r="X21">
+        <v>-349253.0</v>
+      </c>
+      <c r="Y21">
+        <v>-370613.0</v>
+      </c>
+      <c r="Z21">
+        <v>-133277.0</v>
+      </c>
+      <c r="AA21">
+        <v>-489099.0</v>
+      </c>
+      <c r="AB21">
+        <v>27873.0</v>
+      </c>
+      <c r="AC21">
+        <v>27873.0</v>
+      </c>
+      <c r="AD21">
+        <v>10689.0</v>
+      </c>
+      <c r="AE21">
+        <v>-87314.0</v>
+      </c>
+      <c r="AF21">
+        <v>-373562.0</v>
+      </c>
+      <c r="AG21">
+        <v>-294290.0</v>
+      </c>
+      <c r="AH21">
+        <v>-277190.0</v>
+      </c>
+      <c r="AI21">
+        <v>-187729.0</v>
+      </c>
+      <c r="AJ21">
+        <v>-109871.0</v>
+      </c>
+      <c r="AK21">
+        <v>-110325.0</v>
+      </c>
+      <c r="AL21">
+        <v>-138060.0</v>
+      </c>
+      <c r="AM21">
+        <v>-49043.0</v>
+      </c>
+      <c r="AN21">
+        <v>-50303.0</v>
+      </c>
+      <c r="AO21">
+        <v>-97195.0</v>
+      </c>
+      <c r="AP21">
+        <v>-77923.0</v>
+      </c>
+      <c r="AQ21">
+        <v>-1354843.0</v>
+      </c>
+      <c r="AR21">
+        <v>-1223595.0</v>
+      </c>
+      <c r="AS21">
+        <v>-779989.0</v>
+      </c>
+      <c r="AT21">
+        <v>-24976.0</v>
+      </c>
+      <c r="AU21">
+        <v>-3044.0</v>
+      </c>
+      <c r="AV21">
+        <v>-3734.0</v>
+      </c>
+      <c r="AW21">
+        <v>-3767.0</v>
+      </c>
+      <c r="AX21">
+        <v>-6779.0</v>
+      </c>
+      <c r="AY21">
+        <v>-5066.0</v>
+      </c>
+      <c r="AZ21">
+        <v>-4775.0</v>
+      </c>
+      <c r="BA21">
+        <v>-2478.0</v>
+      </c>
+      <c r="BB21">
+        <v>-6779.0</v>
+      </c>
+      <c r="BC21">
+        <v>-3612.0</v>
+      </c>
+      <c r="BD21">
+        <v>-3841.0</v>
+      </c>
+      <c r="BE21">
+        <v>-3370.0</v>
+      </c>
+      <c r="BF21">
+        <v>-11731.0</v>
+      </c>
+      <c r="BG21">
+        <v>-2602.0</v>
+      </c>
+      <c r="BH21">
+        <v>-1733.0</v>
+      </c>
+      <c r="BI21">
+        <v>-1998.0</v>
+      </c>
+      <c r="BJ21">
+        <v>-5575.0</v>
+      </c>
+      <c r="BK21">
+        <v>-1961.0</v>
+      </c>
+      <c r="BL21">
+        <v>-2795.0</v>
+      </c>
+      <c r="BM21">
+        <v>-3277.0</v>
+      </c>
+      <c r="BN21">
+        <v>-5522.0</v>
+      </c>
+      <c r="BO21">
+        <v>-2225.0</v>
+      </c>
+      <c r="BP21">
+        <v>-12515.0</v>
+      </c>
+      <c r="BQ21">
+        <v>-12322.0</v>
+      </c>
+      <c r="BR21">
+        <v>-715.0</v>
+      </c>
+      <c r="BS21">
+        <v>-11756.0</v>
+      </c>
+      <c r="BT21">
+        <v>-799.0</v>
+      </c>
+      <c r="BU21">
+        <v>-225.0</v>
+      </c>
+      <c r="BV21">
+        <v>-945.0</v>
+      </c>
+      <c r="BW21">
+        <v>-225.0</v>
+      </c>
+      <c r="BX21">
+        <v>-945.0</v>
+      </c>
+      <c r="BY21">
+        <v>-225.0</v>
+      </c>
+      <c r="BZ21">
+        <v>-945.0</v>
+      </c>
+      <c r="CA21">
+        <v>-225.0</v>
+      </c>
+      <c r="CB21">
+        <v>-795.0</v>
+      </c>
+      <c r="CC21"/>
+      <c r="CD21">
+        <v>-34.0</v>
+      </c>
+      <c r="CE21">
+        <v>-1855.0</v>
+      </c>
+      <c r="CF21">
+        <v>-19884.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:84">
+      <c r="A22" t="s">
+        <v>166</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22"/>
+      <c r="Z22"/>
+      <c r="AA22"/>
+      <c r="AB22"/>
+      <c r="AC22"/>
+      <c r="AD22"/>
+      <c r="AE22"/>
+      <c r="AF22"/>
+      <c r="AG22"/>
+      <c r="AH22"/>
+      <c r="AI22"/>
+      <c r="AJ22"/>
+      <c r="AK22"/>
+      <c r="AL22"/>
+      <c r="AM22"/>
+      <c r="AN22"/>
+      <c r="AO22"/>
+      <c r="AP22"/>
+      <c r="AQ22"/>
+      <c r="AR22"/>
+      <c r="AS22"/>
+      <c r="AT22"/>
+      <c r="AU22"/>
+      <c r="AV22"/>
+      <c r="AW22"/>
+      <c r="AX22"/>
+      <c r="AY22"/>
+      <c r="AZ22"/>
+      <c r="BA22"/>
+      <c r="BB22"/>
+      <c r="BC22"/>
+      <c r="BD22"/>
+      <c r="BE22"/>
+      <c r="BF22"/>
+      <c r="BG22"/>
+      <c r="BH22"/>
+      <c r="BI22"/>
+      <c r="BJ22"/>
+      <c r="BK22"/>
+      <c r="BL22"/>
+      <c r="BM22"/>
+      <c r="BN22"/>
+      <c r="BO22"/>
+      <c r="BP22"/>
+      <c r="BQ22"/>
+      <c r="BR22"/>
+      <c r="BS22"/>
+      <c r="BT22"/>
+      <c r="BU22"/>
+      <c r="BV22"/>
+      <c r="BW22"/>
+      <c r="BX22"/>
+      <c r="BY22"/>
+      <c r="BZ22"/>
+      <c r="CA22"/>
+      <c r="CB22"/>
+      <c r="CC22"/>
+      <c r="CD22"/>
+      <c r="CE22"/>
+      <c r="CF22"/>
+    </row>
+    <row r="23" spans="1:84">
+      <c r="A23" t="s">
+        <v>167</v>
+      </c>
+      <c r="B23">
+        <v>9048213.0</v>
+      </c>
+      <c r="C23">
+        <v>9059208.0</v>
+      </c>
+      <c r="D23">
+        <v>10576500.0</v>
+      </c>
+      <c r="E23">
+        <v>9807134.0</v>
+      </c>
+      <c r="F23">
+        <v>7722589.0</v>
+      </c>
+      <c r="G23">
+        <v>6496311.0</v>
+      </c>
+      <c r="H23">
+        <v>6938248.0</v>
+      </c>
+      <c r="I23">
+        <v>7027575.0</v>
+      </c>
+      <c r="J23">
+        <v>5832287.0</v>
+      </c>
+      <c r="K23">
+        <v>4152103.0</v>
+      </c>
+      <c r="L23">
+        <v>4388144.0</v>
+      </c>
+      <c r="M23">
+        <v>4377992.0</v>
+      </c>
+      <c r="N23">
+        <v>3938570.0</v>
+      </c>
+      <c r="O23">
+        <v>3561873.0</v>
+      </c>
+      <c r="P23">
+        <v>3763979.0</v>
+      </c>
+      <c r="Q23">
+        <v>2961178.0</v>
+      </c>
+      <c r="R23">
+        <v>3319496.0</v>
+      </c>
+      <c r="S23">
+        <v>2845564.0</v>
+      </c>
+      <c r="T23">
+        <v>3733837.0</v>
+      </c>
+      <c r="U23">
+        <v>2133373.0</v>
+      </c>
+      <c r="V23">
+        <v>988795.0</v>
+      </c>
+      <c r="W23">
+        <v>1009476.0</v>
+      </c>
+      <c r="X23"/>
+      <c r="Y23">
+        <v>487104.0</v>
+      </c>
+      <c r="Z23">
+        <v>199379.0</v>
+      </c>
+      <c r="AA23">
+        <v>456477.0</v>
+      </c>
+      <c r="AB23">
+        <v>864881.0</v>
+      </c>
+      <c r="AC23">
+        <v>842180.0</v>
+      </c>
+      <c r="AD23">
+        <v>506007.0</v>
+      </c>
+      <c r="AE23">
+        <v>659592.0</v>
+      </c>
+      <c r="AF23">
+        <v>554971.0</v>
+      </c>
+      <c r="AG23">
+        <v>300244.0</v>
+      </c>
+      <c r="AH23">
+        <v>419325.0</v>
+      </c>
+      <c r="AI23">
+        <v>406368.0</v>
+      </c>
+      <c r="AJ23">
+        <v>130640.0</v>
+      </c>
+      <c r="AK23">
+        <v>130640.0</v>
+      </c>
+      <c r="AL23">
+        <v>220220.0</v>
+      </c>
+      <c r="AM23">
+        <v>208631.0</v>
+      </c>
+      <c r="AN23">
+        <v>209891.0</v>
+      </c>
+      <c r="AO23">
+        <v>123062.0</v>
+      </c>
+      <c r="AP23">
+        <v>171431.0</v>
+      </c>
+      <c r="AQ23">
+        <v>1584810.0</v>
+      </c>
+      <c r="AR23">
+        <v>1375023.0</v>
+      </c>
+      <c r="AS23">
+        <v>972085.0</v>
+      </c>
+      <c r="AT23">
+        <v>102702.0</v>
+      </c>
+      <c r="AU23">
+        <v>175339.0</v>
+      </c>
+      <c r="AV23">
+        <v>7468.0</v>
+      </c>
+      <c r="AW23">
+        <v>3767.0</v>
+      </c>
+      <c r="AX23">
+        <v>13808.0</v>
+      </c>
+      <c r="AY23">
+        <v>5066.0</v>
+      </c>
+      <c r="AZ23">
+        <v>4775.0</v>
+      </c>
+      <c r="BA23">
+        <v>2478.0</v>
+      </c>
+      <c r="BB23">
+        <v>13558.0</v>
+      </c>
+      <c r="BC23">
+        <v>3612.0</v>
+      </c>
+      <c r="BD23">
+        <v>3841.0</v>
+      </c>
+      <c r="BE23">
+        <v>6740.0</v>
+      </c>
+      <c r="BF23">
+        <v>11731.0</v>
+      </c>
+      <c r="BG23">
+        <v>2602.0</v>
+      </c>
+      <c r="BH23">
+        <v>1733.0</v>
+      </c>
+      <c r="BI23">
+        <v>1998.0</v>
+      </c>
+      <c r="BJ23">
+        <v>5575.0</v>
+      </c>
+      <c r="BK23">
+        <v>1961.0</v>
+      </c>
+      <c r="BL23">
+        <v>2795.0</v>
+      </c>
+      <c r="BM23">
+        <v>3277.0</v>
+      </c>
+      <c r="BN23">
+        <v>5522.0</v>
+      </c>
+      <c r="BO23">
+        <v>2225.0</v>
+      </c>
+      <c r="BP23">
+        <v>12515.0</v>
+      </c>
+      <c r="BQ23">
+        <v>12322.0</v>
+      </c>
+      <c r="BR23">
+        <v>715.0</v>
+      </c>
+      <c r="BS23">
+        <v>11756.0</v>
+      </c>
+      <c r="BT23">
+        <v>799.0</v>
+      </c>
+      <c r="BU23">
+        <v>225.0</v>
+      </c>
+      <c r="BV23">
+        <v>945.0</v>
+      </c>
+      <c r="BW23">
+        <v>225.0</v>
+      </c>
+      <c r="BX23">
+        <v>945.0</v>
+      </c>
+      <c r="BY23">
+        <v>225.0</v>
+      </c>
+      <c r="BZ23">
+        <v>945.0</v>
+      </c>
+      <c r="CA23">
+        <v>225.0</v>
+      </c>
+      <c r="CB23">
+        <v>795.0</v>
+      </c>
+      <c r="CC23"/>
+      <c r="CD23">
+        <v>34.0</v>
+      </c>
+      <c r="CE23">
+        <v>1855.0</v>
+      </c>
+      <c r="CF23">
+        <v>19884.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:84">
+      <c r="A24" t="s">
+        <v>168</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
+      <c r="AB24"/>
+      <c r="AC24"/>
+      <c r="AD24"/>
+      <c r="AE24"/>
+      <c r="AF24"/>
+      <c r="AG24"/>
+      <c r="AH24"/>
+      <c r="AI24"/>
+      <c r="AJ24"/>
+      <c r="AK24"/>
+      <c r="AL24"/>
+      <c r="AM24"/>
+      <c r="AN24"/>
+      <c r="AO24"/>
+      <c r="AP24"/>
+      <c r="AQ24"/>
+      <c r="AR24"/>
+      <c r="AS24"/>
+      <c r="AT24"/>
+      <c r="AU24"/>
+      <c r="AV24"/>
+      <c r="AW24"/>
+      <c r="AX24"/>
+      <c r="AY24"/>
+      <c r="AZ24"/>
+      <c r="BA24"/>
+      <c r="BB24"/>
+      <c r="BC24"/>
+      <c r="BD24"/>
+      <c r="BE24"/>
+      <c r="BF24"/>
+      <c r="BG24"/>
+      <c r="BH24"/>
+      <c r="BI24"/>
+      <c r="BJ24"/>
+      <c r="BK24"/>
+      <c r="BL24"/>
+      <c r="BM24"/>
+      <c r="BN24"/>
+      <c r="BO24"/>
+      <c r="BP24"/>
+      <c r="BQ24"/>
+      <c r="BR24"/>
+      <c r="BS24"/>
+      <c r="BT24"/>
+      <c r="BU24"/>
+      <c r="BV24"/>
+      <c r="BW24"/>
+      <c r="BX24"/>
+      <c r="BY24"/>
+      <c r="BZ24"/>
+      <c r="CA24"/>
+      <c r="CB24"/>
+      <c r="CC24"/>
+      <c r="CD24"/>
+      <c r="CE24"/>
+      <c r="CF24"/>
+    </row>
+    <row r="25" spans="1:84">
+      <c r="A25" t="s">
+        <v>169</v>
+      </c>
+      <c r="B25">
+        <v>419521.0</v>
+      </c>
+      <c r="C25">
+        <v>426229.0</v>
+      </c>
+      <c r="D25">
+        <v>474786.0</v>
+      </c>
+      <c r="E25">
+        <v>470654.0</v>
+      </c>
+      <c r="F25">
+        <v>443902.0</v>
+      </c>
+      <c r="G25">
+        <v>444966.0</v>
+      </c>
+      <c r="H25">
+        <v>733418.0</v>
+      </c>
+      <c r="I25">
+        <v>403895.0</v>
+      </c>
+      <c r="J25">
+        <v>232825.0</v>
+      </c>
+      <c r="K25">
+        <v>383147.0</v>
+      </c>
+      <c r="L25">
+        <v>90186.0</v>
+      </c>
+      <c r="M25">
+        <v>558352.0</v>
+      </c>
+      <c r="N25">
+        <v>266230.0</v>
+      </c>
+      <c r="O25">
+        <v>194974.0</v>
+      </c>
+      <c r="P25">
+        <v>-46512.0</v>
+      </c>
+      <c r="Q25">
+        <v>246920.0</v>
+      </c>
+      <c r="R25">
+        <v>175135.0</v>
+      </c>
+      <c r="S25">
+        <v>111039.0</v>
+      </c>
+      <c r="T25">
+        <v>97705.0</v>
+      </c>
+      <c r="U25">
+        <v>76021.0</v>
+      </c>
+      <c r="V25">
+        <v>30171.0</v>
+      </c>
+      <c r="W25">
+        <v>7843.0</v>
+      </c>
+      <c r="X25">
+        <v>6990.0</v>
+      </c>
+      <c r="Y25">
+        <v>6815.0</v>
+      </c>
+      <c r="Z25">
+        <v>6643.0</v>
+      </c>
+      <c r="AA25">
+        <v>6514.0</v>
+      </c>
+      <c r="AB25">
+        <v>24058.0</v>
+      </c>
+      <c r="AC25">
+        <v>24058.0</v>
+      </c>
+      <c r="AD25">
+        <v>478.0</v>
+      </c>
+      <c r="AE25">
+        <v>-664.0</v>
+      </c>
+      <c r="AF25">
+        <v>-664.0</v>
+      </c>
+      <c r="AG25">
+        <v>-347.0</v>
+      </c>
+      <c r="AH25">
+        <v>1903.0</v>
+      </c>
+      <c r="AI25"/>
+      <c r="AJ25">
+        <v>299.0</v>
+      </c>
+      <c r="AK25">
+        <v>506.0</v>
+      </c>
+      <c r="AL25">
+        <v>257.0</v>
+      </c>
+      <c r="AM25">
+        <v>29.0</v>
+      </c>
+      <c r="AN25">
+        <v>29.0</v>
+      </c>
+      <c r="AO25">
+        <v>479.0</v>
+      </c>
+      <c r="AP25">
+        <v>554.0</v>
+      </c>
+      <c r="AQ25">
+        <v>554.0</v>
+      </c>
+      <c r="AR25">
+        <v>109.0</v>
+      </c>
+      <c r="AS25">
+        <v>110.0</v>
+      </c>
+      <c r="AT25">
+        <v>109.0</v>
+      </c>
+      <c r="AU25"/>
+      <c r="AV25"/>
+      <c r="AW25"/>
+      <c r="AX25"/>
+      <c r="AY25"/>
+      <c r="AZ25"/>
+      <c r="BA25"/>
+      <c r="BB25"/>
+      <c r="BC25"/>
+      <c r="BD25"/>
+      <c r="BE25"/>
+      <c r="BF25"/>
+      <c r="BG25"/>
+      <c r="BH25"/>
+      <c r="BI25"/>
+      <c r="BJ25"/>
+      <c r="BK25"/>
+      <c r="BL25"/>
+      <c r="BM25"/>
+      <c r="BN25"/>
+      <c r="BO25"/>
+      <c r="BP25"/>
+      <c r="BQ25"/>
+      <c r="BR25"/>
+      <c r="BS25"/>
+      <c r="BT25"/>
+      <c r="BU25"/>
+      <c r="BV25"/>
+      <c r="BW25"/>
+      <c r="BX25"/>
+      <c r="BY25"/>
+      <c r="BZ25"/>
+      <c r="CA25"/>
+      <c r="CB25"/>
+      <c r="CC25"/>
+      <c r="CD25"/>
+      <c r="CE25"/>
+      <c r="CF25"/>
+    </row>
+    <row r="26" spans="1:84">
+      <c r="A26" t="s">
+        <v>170</v>
+      </c>
+      <c r="B26">
+        <v>214183.0</v>
+      </c>
+      <c r="C26">
+        <v>205333.0</v>
+      </c>
+      <c r="D26">
+        <v>563394.0</v>
+      </c>
+      <c r="E26">
+        <v>301095.0</v>
+      </c>
+      <c r="F26">
+        <v>304833.0</v>
+      </c>
+      <c r="G26">
+        <v>369601.0</v>
+      </c>
+      <c r="H26">
+        <v>2289940.0</v>
+      </c>
+      <c r="I26">
+        <v>396446.0</v>
+      </c>
+      <c r="J26">
+        <v>1045864.0</v>
+      </c>
+      <c r="K26">
+        <v>381000.0</v>
+      </c>
+      <c r="L26">
+        <v>1669318.0</v>
+      </c>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26"/>
+      <c r="AD26"/>
+      <c r="AE26"/>
+      <c r="AF26"/>
+      <c r="AG26">
+        <v>3596.0</v>
+      </c>
+      <c r="AH26"/>
+      <c r="AI26"/>
+      <c r="AJ26"/>
+      <c r="AK26"/>
+      <c r="AL26"/>
+      <c r="AM26"/>
+      <c r="AN26"/>
+      <c r="AO26"/>
+      <c r="AP26">
+        <v>14123.0</v>
+      </c>
+      <c r="AQ26">
+        <v>14123.0</v>
+      </c>
+      <c r="AR26">
+        <v>33013.0</v>
+      </c>
+      <c r="AS26">
+        <v>212.0</v>
+      </c>
+      <c r="AT26">
+        <v>194.0</v>
+      </c>
+      <c r="AU26"/>
+      <c r="AV26">
+        <v>4738.0</v>
+      </c>
+      <c r="AW26"/>
+      <c r="AX26"/>
+      <c r="AY26"/>
+      <c r="AZ26"/>
+      <c r="BA26"/>
+      <c r="BB26"/>
+      <c r="BC26"/>
+      <c r="BD26"/>
+      <c r="BE26"/>
+      <c r="BF26"/>
+      <c r="BG26"/>
+      <c r="BH26"/>
+      <c r="BI26"/>
+      <c r="BJ26"/>
+      <c r="BK26"/>
+      <c r="BL26"/>
+      <c r="BM26"/>
+      <c r="BN26"/>
+      <c r="BO26"/>
+      <c r="BP26"/>
+      <c r="BQ26"/>
+      <c r="BR26"/>
+      <c r="BS26"/>
+      <c r="BT26"/>
+      <c r="BU26"/>
+      <c r="BV26"/>
+      <c r="BW26"/>
+      <c r="BX26"/>
+      <c r="BY26"/>
+      <c r="BZ26"/>
+      <c r="CA26"/>
+      <c r="CB26"/>
+      <c r="CC26"/>
+      <c r="CD26"/>
+      <c r="CE26"/>
+      <c r="CF26"/>
+    </row>
+    <row r="27" spans="1:84">
+      <c r="A27" t="s">
+        <v>171</v>
+      </c>
+      <c r="B27">
+        <v>1707194.0</v>
+      </c>
+      <c r="C27">
+        <v>2155867.0</v>
+      </c>
+      <c r="D27">
+        <v>2410372.0</v>
+      </c>
+      <c r="E27">
+        <v>2362195.0</v>
+      </c>
+      <c r="F27">
+        <v>1305355.0</v>
+      </c>
+      <c r="G27">
+        <v>869749.0</v>
+      </c>
+      <c r="H27">
+        <v>1179697.0</v>
+      </c>
+      <c r="I27">
+        <v>661238.0</v>
+      </c>
+      <c r="J27">
+        <v>478792.0</v>
+      </c>
+      <c r="K27">
+        <v>66777.0</v>
+      </c>
+      <c r="L27">
+        <v>9144.0</v>
+      </c>
+      <c r="M27">
+        <v>380847.0</v>
+      </c>
+      <c r="N27">
+        <v>548712.0</v>
+      </c>
+      <c r="O27">
+        <v>544351.0</v>
+      </c>
+      <c r="P27">
+        <v>493023.0</v>
+      </c>
+      <c r="Q27">
+        <v>586388.0</v>
+      </c>
+      <c r="R27">
+        <v>646367.0</v>
+      </c>
+      <c r="S27">
+        <v>720488.0</v>
+      </c>
+      <c r="T27">
+        <v>624980.0</v>
+      </c>
+      <c r="U27">
+        <v>433905.0</v>
+      </c>
+      <c r="V27">
+        <v>165156.0</v>
+      </c>
+      <c r="W27">
+        <v>162651.0</v>
+      </c>
+      <c r="X27"/>
+      <c r="Y27">
+        <v>59122.0</v>
+      </c>
+      <c r="Z27">
+        <v>7921.0</v>
+      </c>
+      <c r="AA27">
+        <v>12013.0</v>
+      </c>
+      <c r="AB27">
+        <v>12253.0</v>
+      </c>
+      <c r="AC27">
+        <v>12253.0</v>
+      </c>
+      <c r="AD27">
+        <v>22551.0</v>
+      </c>
+      <c r="AE27">
+        <v>27368.0</v>
+      </c>
+      <c r="AF27">
+        <v>79389.0</v>
+      </c>
+      <c r="AG27">
+        <v>2863.0</v>
+      </c>
+      <c r="AH27">
+        <v>6733.0</v>
+      </c>
+      <c r="AI27">
+        <v>1250.0</v>
+      </c>
+      <c r="AJ27">
+        <v>948.0</v>
+      </c>
+      <c r="AK27">
+        <v>948.0</v>
+      </c>
+      <c r="AL27">
+        <v>9670.0</v>
+      </c>
+      <c r="AM27">
+        <v>13755.0</v>
+      </c>
+      <c r="AN27">
+        <v>13755.0</v>
+      </c>
+      <c r="AO27">
+        <v>17207.0</v>
+      </c>
+      <c r="AP27">
+        <v>21381.0</v>
+      </c>
+      <c r="AQ27">
+        <v>47855.0</v>
+      </c>
+      <c r="AR27">
+        <v>46483.0</v>
+      </c>
+      <c r="AS27">
+        <v>101142.0</v>
+      </c>
+      <c r="AT27">
+        <v>8365.0</v>
+      </c>
+      <c r="AU27">
+        <v>10438.0</v>
+      </c>
+      <c r="AV27">
+        <v>48795.0</v>
+      </c>
+      <c r="AW27">
+        <v>23849.0</v>
+      </c>
+      <c r="AX27">
+        <v>23684.0</v>
+      </c>
+      <c r="AY27"/>
+      <c r="AZ27"/>
+      <c r="BA27"/>
+      <c r="BB27"/>
+      <c r="BC27"/>
+      <c r="BD27"/>
+      <c r="BE27"/>
+      <c r="BF27"/>
+      <c r="BG27"/>
+      <c r="BH27"/>
+      <c r="BI27"/>
+      <c r="BJ27"/>
+      <c r="BK27"/>
+      <c r="BL27"/>
+      <c r="BM27"/>
+      <c r="BN27"/>
+      <c r="BO27"/>
+      <c r="BP27"/>
+      <c r="BQ27"/>
+      <c r="BR27"/>
+      <c r="BS27"/>
+      <c r="BT27"/>
+      <c r="BU27"/>
+      <c r="BV27"/>
+      <c r="BW27"/>
+      <c r="BX27"/>
+      <c r="BY27"/>
+      <c r="BZ27"/>
+      <c r="CA27"/>
+      <c r="CB27"/>
+      <c r="CC27"/>
+      <c r="CD27"/>
+      <c r="CE27"/>
+      <c r="CF27"/>
+    </row>
+    <row r="28" spans="1:84">
+      <c r="A28" t="s">
+        <v>172</v>
+      </c>
+      <c r="B28">
+        <v>3548867.0</v>
+      </c>
+      <c r="C28">
+        <v>4239154.0</v>
+      </c>
+      <c r="D28">
+        <v>4584347.0</v>
+      </c>
+      <c r="E28">
+        <v>3698756.0</v>
+      </c>
+      <c r="F28">
+        <v>3091548.0</v>
+      </c>
+      <c r="G28">
+        <v>3414822.0</v>
+      </c>
+      <c r="H28">
+        <v>881897.0</v>
+      </c>
+      <c r="I28">
+        <v>3496983.0</v>
+      </c>
+      <c r="J28">
+        <v>2667085.0</v>
+      </c>
+      <c r="K28">
+        <v>3237096.0</v>
+      </c>
+      <c r="L28">
+        <v>3631723.0</v>
+      </c>
+      <c r="M28">
+        <v>3630614.0</v>
+      </c>
+      <c r="N28">
+        <v>3236254.0</v>
+      </c>
+      <c r="O28">
+        <v>2998223.0</v>
+      </c>
+      <c r="P28">
+        <v>3265225.0</v>
+      </c>
+      <c r="Q28">
+        <v>2378993.0</v>
+      </c>
+      <c r="R28">
+        <v>2664790.0</v>
+      </c>
+      <c r="S28">
+        <v>2088437.0</v>
+      </c>
+      <c r="T28">
+        <v>3114047.0</v>
+      </c>
+      <c r="U28">
+        <v>1628833.0</v>
+      </c>
+      <c r="V28">
+        <v>682507.0</v>
+      </c>
+      <c r="W28">
+        <v>781398.0</v>
+      </c>
+      <c r="X28">
+        <v>352809.0</v>
+      </c>
+      <c r="Y28">
+        <v>331249.0</v>
+      </c>
+      <c r="Z28">
+        <v>132293.0</v>
+      </c>
+      <c r="AA28">
+        <v>238236.0</v>
+      </c>
+      <c r="AB28">
+        <v>184112.0</v>
+      </c>
+      <c r="AC28">
+        <v>184112.0</v>
+      </c>
+      <c r="AD28">
+        <v>118698.0</v>
+      </c>
+      <c r="AE28">
+        <v>213073.0</v>
+      </c>
+      <c r="AF28">
+        <v>395947.0</v>
+      </c>
+      <c r="AG28">
+        <v>247050.0</v>
+      </c>
+      <c r="AH28">
+        <v>301526.0</v>
+      </c>
+      <c r="AI28">
+        <v>345209.0</v>
+      </c>
+      <c r="AJ28">
+        <v>112396.0</v>
+      </c>
+      <c r="AK28">
+        <v>112396.0</v>
+      </c>
+      <c r="AL28">
+        <v>104567.0</v>
+      </c>
+      <c r="AM28">
+        <v>68111.0</v>
+      </c>
+      <c r="AN28">
+        <v>68111.0</v>
+      </c>
+      <c r="AO28">
+        <v>82733.0</v>
+      </c>
+      <c r="AP28">
+        <v>64201.0</v>
+      </c>
+      <c r="AQ28">
+        <v>1338291.0</v>
+      </c>
+      <c r="AR28">
+        <v>1157827.0</v>
+      </c>
+      <c r="AS28">
+        <v>755059.0</v>
+      </c>
+      <c r="AT28">
+        <v>28192.0</v>
+      </c>
+      <c r="AU28">
+        <v>3044.0</v>
+      </c>
+      <c r="AV28">
+        <v>3734.0</v>
+      </c>
+      <c r="AW28">
+        <v>3767.0</v>
+      </c>
+      <c r="AX28">
+        <v>6904.0</v>
+      </c>
+      <c r="AY28">
+        <v>5066.0</v>
+      </c>
+      <c r="AZ28">
+        <v>4775.0</v>
+      </c>
+      <c r="BA28">
+        <v>2478.0</v>
+      </c>
+      <c r="BB28">
+        <v>6779.0</v>
+      </c>
+      <c r="BC28">
+        <v>3612.0</v>
+      </c>
+      <c r="BD28">
+        <v>3841.0</v>
+      </c>
+      <c r="BE28">
+        <v>3370.0</v>
+      </c>
+      <c r="BF28"/>
+      <c r="BG28">
+        <v>2602.0</v>
+      </c>
+      <c r="BH28">
+        <v>1733.0</v>
+      </c>
+      <c r="BI28">
+        <v>1998.0</v>
+      </c>
+      <c r="BJ28">
+        <v>5575.0</v>
+      </c>
+      <c r="BK28">
+        <v>1961.0</v>
+      </c>
+      <c r="BL28">
+        <v>2795.0</v>
+      </c>
+      <c r="BM28">
+        <v>3277.0</v>
+      </c>
+      <c r="BN28">
+        <v>5522.0</v>
+      </c>
+      <c r="BO28">
+        <v>2225.0</v>
+      </c>
+      <c r="BP28">
+        <v>12515.0</v>
+      </c>
+      <c r="BQ28">
+        <v>12322.0</v>
+      </c>
+      <c r="BR28">
+        <v>715.0</v>
+      </c>
+      <c r="BS28">
+        <v>11756.0</v>
+      </c>
+      <c r="BT28">
+        <v>799.0</v>
+      </c>
+      <c r="BU28">
+        <v>225.0</v>
+      </c>
+      <c r="BV28">
+        <v>945.0</v>
+      </c>
+      <c r="BW28">
+        <v>225.0</v>
+      </c>
+      <c r="BX28">
+        <v>945.0</v>
+      </c>
+      <c r="BY28"/>
+      <c r="BZ28">
+        <v>945.0</v>
+      </c>
+      <c r="CA28"/>
+      <c r="CB28">
+        <v>795.0</v>
+      </c>
+      <c r="CC28"/>
+      <c r="CD28">
+        <v>34.0</v>
+      </c>
+      <c r="CE28">
+        <v>1855.0</v>
+      </c>
+      <c r="CF28">
+        <v>19884.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:84">
+      <c r="A29" t="s">
+        <v>173</v>
+      </c>
+      <c r="B29"/>
+      <c r="C29"/>
+      <c r="D29"/>
+      <c r="E29"/>
+      <c r="F29"/>
+      <c r="G29"/>
+      <c r="H29"/>
+      <c r="I29"/>
+      <c r="J29"/>
+      <c r="K29"/>
+      <c r="L29"/>
+      <c r="M29"/>
+      <c r="N29"/>
+      <c r="O29"/>
+      <c r="P29"/>
+      <c r="Q29"/>
+      <c r="R29"/>
+      <c r="S29"/>
+      <c r="T29"/>
+      <c r="U29"/>
+      <c r="V29"/>
+      <c r="W29"/>
+      <c r="X29"/>
+      <c r="Y29"/>
+      <c r="Z29"/>
+      <c r="AA29"/>
+      <c r="AB29"/>
+      <c r="AC29"/>
+      <c r="AD29"/>
+      <c r="AE29"/>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29"/>
+      <c r="BH29"/>
+      <c r="BI29"/>
+      <c r="BJ29"/>
+      <c r="BK29"/>
+      <c r="BL29"/>
+      <c r="BM29"/>
+      <c r="BN29"/>
+      <c r="BO29"/>
+      <c r="BP29"/>
+      <c r="BQ29"/>
+      <c r="BR29"/>
+      <c r="BS29"/>
+      <c r="BT29"/>
+      <c r="BU29"/>
+      <c r="BV29"/>
+      <c r="BW29"/>
+      <c r="BX29"/>
+      <c r="BY29"/>
+      <c r="BZ29"/>
+      <c r="CA29"/>
+      <c r="CB29"/>
+      <c r="CC29"/>
+      <c r="CD29"/>
+      <c r="CE29"/>
+      <c r="CF29"/>
+    </row>
+    <row r="30" spans="1:84">
+      <c r="A30" t="s">
+        <v>174</v>
+      </c>
+      <c r="B30">
+        <v>5468489.0</v>
+      </c>
+      <c r="C30">
+        <v>6600354.0</v>
+      </c>
+      <c r="D30">
+        <v>7281878.0</v>
+      </c>
+      <c r="E30">
+        <v>6362046.0</v>
+      </c>
+      <c r="F30">
+        <v>4699743.0</v>
+      </c>
+      <c r="G30">
+        <v>4652527.0</v>
+      </c>
+      <c r="H30">
+        <v>4334796.0</v>
+      </c>
+      <c r="I30">
+        <v>4152389.0</v>
+      </c>
+      <c r="J30">
+        <v>4207377.0</v>
+      </c>
+      <c r="K30">
+        <v>3676922.0</v>
+      </c>
+      <c r="L30">
+        <v>3640867.0</v>
+      </c>
+      <c r="M30">
+        <v>4009196.0</v>
+      </c>
+      <c r="N30">
+        <v>3785282.0</v>
+      </c>
+      <c r="O30">
+        <v>3542116.0</v>
+      </c>
+      <c r="P30">
+        <v>3765578.0</v>
+      </c>
+      <c r="Q30">
+        <v>2948576.0</v>
+      </c>
+      <c r="R30">
+        <v>3311509.0</v>
+      </c>
+      <c r="S30">
+        <v>2807587.0</v>
+      </c>
+      <c r="T30">
+        <v>3662499.0</v>
+      </c>
+      <c r="U30">
+        <v>2051563.0</v>
+      </c>
+      <c r="V30">
+        <v>851462.0</v>
+      </c>
+      <c r="W30">
+        <v>949255.0</v>
+      </c>
+      <c r="X30">
+        <v>471777.0</v>
+      </c>
+      <c r="Y30">
+        <v>392970.0</v>
+      </c>
+      <c r="Z30">
+        <v>140496.0</v>
+      </c>
+      <c r="AA30">
+        <v>241770.0</v>
+      </c>
+      <c r="AB30">
+        <v>196365.0</v>
+      </c>
+      <c r="AC30">
+        <v>173664.0</v>
+      </c>
+      <c r="AD30">
+        <v>134321.0</v>
+      </c>
+      <c r="AE30">
+        <v>226644.0</v>
+      </c>
+      <c r="AF30">
+        <v>475336.0</v>
+      </c>
+      <c r="AG30">
+        <v>245974.0</v>
+      </c>
+      <c r="AH30">
+        <v>308259.0</v>
+      </c>
+      <c r="AI30">
+        <v>325466.0</v>
+      </c>
+      <c r="AJ30">
+        <v>113344.0</v>
+      </c>
+      <c r="AK30">
+        <v>113344.0</v>
+      </c>
+      <c r="AL30">
+        <v>116771.0</v>
+      </c>
+      <c r="AM30">
+        <v>80606.0</v>
+      </c>
+      <c r="AN30">
+        <v>81866.0</v>
+      </c>
+      <c r="AO30">
+        <v>107693.0</v>
+      </c>
+      <c r="AP30">
+        <v>84214.0</v>
+      </c>
+      <c r="AQ30">
+        <v>1400417.0</v>
+      </c>
+      <c r="AR30">
+        <v>1244842.0</v>
+      </c>
+      <c r="AS30">
+        <v>816364.0</v>
+      </c>
+      <c r="AT30">
+        <v>40416.0</v>
+      </c>
+      <c r="AU30">
+        <v>3044.0</v>
+      </c>
+      <c r="AV30">
+        <v>3734.0</v>
+      </c>
+      <c r="AW30">
+        <v>3767.0</v>
+      </c>
+      <c r="AX30">
+        <v>6779.0</v>
+      </c>
+      <c r="AY30">
+        <v>5066.0</v>
+      </c>
+      <c r="AZ30">
+        <v>4775.0</v>
+      </c>
+      <c r="BA30">
+        <v>2478.0</v>
+      </c>
+      <c r="BB30">
+        <v>6779.0</v>
+      </c>
+      <c r="BC30">
+        <v>3612.0</v>
+      </c>
+      <c r="BD30">
+        <v>3841.0</v>
+      </c>
+      <c r="BE30">
+        <v>3370.0</v>
+      </c>
+      <c r="BF30">
+        <v>11731.0</v>
+      </c>
+      <c r="BG30">
+        <v>2602.0</v>
+      </c>
+      <c r="BH30">
+        <v>1733.0</v>
+      </c>
+      <c r="BI30">
+        <v>1998.0</v>
+      </c>
+      <c r="BJ30">
+        <v>5575.0</v>
+      </c>
+      <c r="BK30">
+        <v>1961.0</v>
+      </c>
+      <c r="BL30">
+        <v>2795.0</v>
+      </c>
+      <c r="BM30">
+        <v>3277.0</v>
+      </c>
+      <c r="BN30">
+        <v>5522.0</v>
+      </c>
+      <c r="BO30">
+        <v>2225.0</v>
+      </c>
+      <c r="BP30">
+        <v>12515.0</v>
+      </c>
+      <c r="BQ30">
+        <v>12322.0</v>
+      </c>
+      <c r="BR30">
+        <v>715.0</v>
+      </c>
+      <c r="BS30">
+        <v>11756.0</v>
+      </c>
+      <c r="BT30">
+        <v>799.0</v>
+      </c>
+      <c r="BU30">
+        <v>225.0</v>
+      </c>
+      <c r="BV30">
+        <v>945.0</v>
+      </c>
+      <c r="BW30">
+        <v>225.0</v>
+      </c>
+      <c r="BX30">
+        <v>945.0</v>
+      </c>
+      <c r="BY30">
+        <v>225.0</v>
+      </c>
+      <c r="BZ30">
+        <v>945.0</v>
+      </c>
+      <c r="CA30">
+        <v>225.0</v>
+      </c>
+      <c r="CB30">
+        <v>795.0</v>
+      </c>
+      <c r="CC30"/>
+      <c r="CD30">
+        <v>34.0</v>
+      </c>
+      <c r="CE30">
+        <v>1855.0</v>
+      </c>
+      <c r="CF30">
+        <v>19884.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:84">
+      <c r="A31" t="s">
+        <v>175</v>
+      </c>
+      <c r="B31">
+        <v>-146750.0</v>
+      </c>
+      <c r="C31">
+        <v>-82114.0</v>
+      </c>
+      <c r="D31">
+        <v>-374091.0</v>
+      </c>
+      <c r="E31">
+        <v>-135908.0</v>
+      </c>
+      <c r="F31">
+        <v>-116853.0</v>
+      </c>
+      <c r="G31">
+        <v>-204158.0</v>
+      </c>
+      <c r="H31">
+        <v>-290412.0</v>
+      </c>
+      <c r="I31">
+        <v>-229701.0</v>
+      </c>
+      <c r="J31">
+        <v>-102651.0</v>
+      </c>
+      <c r="K31">
+        <v>-75191.0</v>
+      </c>
+      <c r="L31">
+        <v>-110450.0</v>
+      </c>
+      <c r="M31">
+        <v>-29789.0</v>
+      </c>
+      <c r="N31">
+        <v>-58736.0</v>
+      </c>
+      <c r="O31">
+        <v>6678.0</v>
+      </c>
+      <c r="P31">
+        <v>258090.0</v>
+      </c>
+      <c r="Q31">
+        <v>65168.0</v>
+      </c>
+      <c r="R31">
+        <v>-64128.0</v>
+      </c>
+      <c r="S31">
+        <v>-19829.0</v>
+      </c>
+      <c r="T31">
+        <v>-80242.0</v>
+      </c>
+      <c r="U31">
+        <v>-24316.0</v>
+      </c>
+      <c r="V31">
+        <v>-9103.0</v>
+      </c>
+      <c r="W31">
+        <v>-221693.0</v>
+      </c>
+      <c r="X31">
+        <v>220501.0</v>
+      </c>
+      <c r="Y31">
+        <v>-234377.0</v>
+      </c>
+      <c r="Z31">
+        <v>-58908.0</v>
+      </c>
+      <c r="AA31">
+        <v>-12084.0</v>
+      </c>
+      <c r="AB31">
+        <v>242497.0</v>
+      </c>
+      <c r="AC31">
+        <v>242497.0</v>
+      </c>
+      <c r="AD31">
+        <v>-12437.0</v>
+      </c>
+      <c r="AE31">
+        <v>-39159.0</v>
+      </c>
+      <c r="AF31">
+        <v>107691.0</v>
+      </c>
+      <c r="AG31">
+        <v>-7805.0</v>
+      </c>
+      <c r="AH31">
+        <v>-11052.0</v>
+      </c>
+      <c r="AI31">
+        <v>-40555.0</v>
+      </c>
+      <c r="AJ31">
+        <v>-8151.0</v>
+      </c>
+      <c r="AK31">
+        <v>7697.0</v>
+      </c>
+      <c r="AL31">
+        <v>-598595.0</v>
+      </c>
+      <c r="AM31">
+        <v>-21235.0</v>
+      </c>
+      <c r="AN31">
+        <v>19975.0</v>
+      </c>
+      <c r="AO31">
+        <v>-144738.0</v>
+      </c>
+      <c r="AP31">
+        <v>-9431.0</v>
+      </c>
+      <c r="AQ31">
+        <v>56536.0</v>
+      </c>
+      <c r="AR31">
+        <v>-4923.0</v>
+      </c>
+      <c r="AS31">
+        <v>-42185.0</v>
+      </c>
+      <c r="AT31">
+        <v>-710.0</v>
+      </c>
+      <c r="AU31">
+        <v>17449.0</v>
+      </c>
+      <c r="AV31">
+        <v>3734.0</v>
+      </c>
+      <c r="AW31">
+        <v>3767.0</v>
+      </c>
+      <c r="AX31">
+        <v>2285.0</v>
+      </c>
+      <c r="AY31"/>
+      <c r="AZ31"/>
+      <c r="BA31">
+        <v>2478.0</v>
+      </c>
+      <c r="BB31">
+        <v>6779.0</v>
+      </c>
+      <c r="BC31"/>
+      <c r="BD31"/>
+      <c r="BE31">
+        <v>3370.0</v>
+      </c>
+      <c r="BF31"/>
+      <c r="BG31"/>
+      <c r="BH31"/>
+      <c r="BI31"/>
+      <c r="BJ31"/>
+      <c r="BK31"/>
+      <c r="BL31"/>
+      <c r="BM31">
+        <v>-3277.0</v>
+      </c>
+      <c r="BN31">
+        <v>768941.0</v>
+      </c>
+      <c r="BO31">
+        <v>3267.0</v>
+      </c>
+      <c r="BP31">
+        <v>-12515.0</v>
+      </c>
+      <c r="BQ31">
+        <v>384828.0</v>
+      </c>
+      <c r="BR31">
+        <v>-384828.0</v>
+      </c>
+      <c r="BS31">
+        <v>7631.0</v>
+      </c>
+      <c r="BT31">
+        <v>7632.0</v>
+      </c>
+      <c r="BU31">
+        <v>7631.0</v>
+      </c>
+      <c r="BV31">
+        <v>7632.0</v>
+      </c>
+      <c r="BW31">
+        <v>7631.0</v>
+      </c>
+      <c r="BX31">
+        <v>7632.0</v>
+      </c>
+      <c r="BY31">
+        <v>7631.0</v>
+      </c>
+      <c r="BZ31">
+        <v>7632.0</v>
+      </c>
+      <c r="CA31">
+        <v>7631.0</v>
+      </c>
+      <c r="CB31">
+        <v>7632.0</v>
+      </c>
+      <c r="CC31"/>
+      <c r="CD31">
+        <v>-8578.0</v>
+      </c>
+      <c r="CE31">
+        <v>-8623.0</v>
+      </c>
+      <c r="CF31">
+        <v>-8194.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:84">
+      <c r="A32" t="s">
+        <v>176</v>
+      </c>
+      <c r="B32">
+        <v>5229660.0</v>
+      </c>
+      <c r="C32">
+        <v>3312800.0</v>
+      </c>
+      <c r="D32">
+        <v>4742903.0</v>
+      </c>
+      <c r="E32">
+        <v>5013872.0</v>
+      </c>
+      <c r="F32">
+        <v>4104958.0</v>
+      </c>
+      <c r="G32">
+        <v>2240005.0</v>
+      </c>
+      <c r="H32">
+        <v>2927844.0</v>
+      </c>
+      <c r="I32">
+        <v>3122359.0</v>
+      </c>
+      <c r="J32">
+        <v>1921539.0</v>
+      </c>
+      <c r="K32">
+        <v>512637.0</v>
+      </c>
+      <c r="L32">
+        <v>839373.0</v>
+      </c>
+      <c r="M32">
+        <v>458483.0</v>
+      </c>
+      <c r="N32">
+        <v>199851.0</v>
+      </c>
+      <c r="O32">
+        <v>31925.0</v>
+      </c>
+      <c r="P32">
+        <v>39063.0</v>
+      </c>
+      <c r="Q32">
+        <v>18350.0</v>
+      </c>
+      <c r="R32">
+        <v>11305.0</v>
+      </c>
+      <c r="S32">
+        <v>47784.0</v>
+      </c>
+      <c r="T32">
+        <v>16453.0</v>
+      </c>
+      <c r="U32">
+        <v>93408.0</v>
+      </c>
+      <c r="V32">
+        <v>186239.0</v>
+      </c>
+      <c r="W32">
+        <v>7650.0</v>
+      </c>
+      <c r="X32">
+        <v>122524.0</v>
+      </c>
+      <c r="Y32">
+        <v>116491.0</v>
+      </c>
+      <c r="Z32">
+        <v>66102.0</v>
+      </c>
+      <c r="AA32">
+        <v>-32622.0</v>
+      </c>
+      <c r="AB32">
+        <v>870053.0</v>
+      </c>
+      <c r="AC32">
+        <v>870053.0</v>
+      </c>
+      <c r="AD32">
+        <v>516696.0</v>
+      </c>
+      <c r="AE32">
+        <v>572278.0</v>
+      </c>
+      <c r="AF32">
+        <v>181408.0</v>
+      </c>
+      <c r="AG32">
+        <v>5954.0</v>
+      </c>
+      <c r="AH32">
+        <v>143281.0</v>
+      </c>
+      <c r="AI32">
+        <v>218639.0</v>
+      </c>
+      <c r="AJ32">
+        <v>20315.0</v>
+      </c>
+      <c r="AK32">
+        <v>20315.0</v>
+      </c>
+      <c r="AL32">
+        <v>82160.0</v>
+      </c>
+      <c r="AM32">
+        <v>159588.0</v>
+      </c>
+      <c r="AN32">
+        <v>159588.0</v>
+      </c>
+      <c r="AO32">
+        <v>25867.0</v>
+      </c>
+      <c r="AP32">
+        <v>93508.0</v>
+      </c>
+      <c r="AQ32">
+        <v>229967.0</v>
+      </c>
+      <c r="AR32">
+        <v>151428.0</v>
+      </c>
+      <c r="AS32">
+        <v>192096.0</v>
+      </c>
+      <c r="AT32">
+        <v>78176.0</v>
+      </c>
+      <c r="AU32">
+        <v>154054.0</v>
+      </c>
+      <c r="AV32">
+        <v>164908.0</v>
+      </c>
+      <c r="AW32">
+        <v>165256.0</v>
+      </c>
+      <c r="AX32">
+        <v>120037.0</v>
+      </c>
+      <c r="AY32"/>
+      <c r="AZ32"/>
+      <c r="BA32"/>
+      <c r="BB32"/>
+      <c r="BC32"/>
+      <c r="BD32"/>
+      <c r="BE32"/>
+      <c r="BF32"/>
+      <c r="BG32"/>
+      <c r="BH32"/>
+      <c r="BI32"/>
+      <c r="BJ32"/>
+      <c r="BK32"/>
+      <c r="BL32"/>
+      <c r="BM32"/>
+      <c r="BN32"/>
+      <c r="BO32"/>
+      <c r="BP32"/>
+      <c r="BQ32"/>
+      <c r="BR32"/>
+      <c r="BS32"/>
+      <c r="BT32"/>
+      <c r="BU32"/>
+      <c r="BV32"/>
+      <c r="BW32"/>
+      <c r="BX32"/>
+      <c r="BY32"/>
+      <c r="BZ32"/>
+      <c r="CA32"/>
+      <c r="CB32"/>
+      <c r="CC32"/>
+      <c r="CD32"/>
+      <c r="CE32"/>
+      <c r="CF32"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:Y30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:25">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1" t="s">
+        <v>23</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="2" spans="1:25">
+      <c r="A2" t="s">
+        <v>177</v>
+      </c>
+      <c r="B2">
+        <v>4883099.0</v>
+      </c>
+      <c r="C2">
+        <v>3365778.0</v>
+      </c>
+      <c r="D2">
+        <v>14620757.0</v>
+      </c>
+      <c r="E2">
+        <v>28567333.0</v>
+      </c>
+      <c r="F2">
+        <v>1107812.0</v>
+      </c>
+      <c r="G2">
+        <v>11993.0</v>
+      </c>
+      <c r="H2">
+        <v>25323.0</v>
+      </c>
+      <c r="I2">
+        <v>66961.0</v>
+      </c>
+      <c r="J2">
+        <v>14466.0</v>
+      </c>
+      <c r="K2">
+        <v>14466.0</v>
+      </c>
+      <c r="L2">
+        <v>155735.0</v>
+      </c>
+      <c r="M2">
+        <v>17517.0</v>
+      </c>
+      <c r="N2">
+        <v>318.0</v>
+      </c>
+      <c r="O2">
+        <v>5776.0</v>
+      </c>
+      <c r="P2">
+        <v>670.0</v>
+      </c>
+      <c r="Q2"/>
+      <c r="R2"/>
+      <c r="S2">
+        <v>602.0</v>
+      </c>
+      <c r="T2"/>
+      <c r="U2"/>
+      <c r="V2"/>
+      <c r="W2"/>
+      <c r="X2">
+        <v>602.0</v>
+      </c>
+      <c r="Y2"/>
+    </row>
+    <row r="3" spans="1:25">
+      <c r="A3" t="s">
+        <v>178</v>
+      </c>
+      <c r="B3">
+        <v>789460</v>
+      </c>
+      <c r="C3">
+        <v>528235</v>
+      </c>
+      <c r="D3">
+        <v>3690056</v>
+      </c>
+      <c r="E3">
+        <v>11150776</v>
+      </c>
+      <c r="F3">
+        <v>1131735</v>
+      </c>
+      <c r="G3">
+        <v>7962</v>
+      </c>
+      <c r="H3">
+        <v>98353</v>
+      </c>
+      <c r="I3">
+        <v>1874</v>
+      </c>
+      <c r="J3">
+        <v>4874</v>
+      </c>
+      <c r="K3">
+        <v>3408</v>
+      </c>
+      <c r="L3">
+        <v>43457</v>
+      </c>
+      <c r="M3">
+        <v>0</v>
+      </c>
+      <c r="N3">
+        <v>0</v>
+      </c>
+      <c r="O3">
+        <v>0</v>
+      </c>
+      <c r="P3">
+        <v>0</v>
+      </c>
+      <c r="Q3">
+        <v>0</v>
+      </c>
+      <c r="R3">
+        <v>0</v>
+      </c>
+      <c r="S3">
+        <v>0</v>
+      </c>
+      <c r="T3">
+        <v>0</v>
+      </c>
+      <c r="U3">
+        <v>0</v>
+      </c>
+      <c r="V3">
+        <v>0</v>
+      </c>
+      <c r="W3">
+        <v>0</v>
+      </c>
+      <c r="X3">
+        <v>0</v>
+      </c>
+      <c r="Y3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:25">
+      <c r="A4" t="s">
+        <v>179</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+    </row>
+    <row r="5" spans="1:25">
+      <c r="A5" t="s">
+        <v>180</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5"/>
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5"/>
+      <c r="O5"/>
+      <c r="P5"/>
+      <c r="Q5"/>
+      <c r="R5"/>
+      <c r="S5"/>
+      <c r="T5"/>
+      <c r="U5"/>
+      <c r="V5"/>
+      <c r="W5"/>
+      <c r="X5"/>
+      <c r="Y5"/>
+    </row>
+    <row r="6" spans="1:25">
+      <c r="A6" t="s">
+        <v>181</v>
+      </c>
+      <c r="B6">
+        <v>1062795.0</v>
+      </c>
+      <c r="C6">
+        <v>1517321.0</v>
+      </c>
+      <c r="D6">
+        <v>-11254979.0</v>
+      </c>
+      <c r="E6">
+        <v>-13946576.0</v>
+      </c>
+      <c r="F6">
+        <v>27459521.0</v>
+      </c>
+      <c r="G6">
+        <v>1095819.0</v>
+      </c>
+      <c r="H6">
+        <v>-13330.0</v>
+      </c>
+      <c r="I6">
+        <v>-41638.0</v>
+      </c>
+      <c r="J6">
+        <v>66961.0</v>
+      </c>
+      <c r="K6">
+        <v>-14466.0</v>
+      </c>
+      <c r="L6">
+        <v>-141269.0</v>
+      </c>
+      <c r="M6">
+        <v>138218.0</v>
+      </c>
+      <c r="N6">
+        <v>17517.0</v>
+      </c>
+      <c r="O6">
+        <v>-5458.0</v>
+      </c>
+      <c r="P6">
+        <v>-670.0</v>
+      </c>
+      <c r="Q6">
+        <v>670.0</v>
+      </c>
+      <c r="R6">
+        <v>-25650.0</v>
+      </c>
+      <c r="S6">
+        <v>-10602.0</v>
+      </c>
+      <c r="T6"/>
+      <c r="U6"/>
+      <c r="V6"/>
+      <c r="W6"/>
+      <c r="X6"/>
+      <c r="Y6">
+        <v>602.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:25">
+      <c r="A7" t="s">
+        <v>182</v>
+      </c>
+      <c r="B7">
+        <v>-3069494.0</v>
+      </c>
+      <c r="C7">
+        <v>1298027.0</v>
+      </c>
+      <c r="D7">
+        <v>-3852297.0</v>
+      </c>
+      <c r="E7">
+        <v>-565377.0</v>
+      </c>
+      <c r="F7">
+        <v>-612775.0</v>
+      </c>
+      <c r="G7">
+        <v>-201285.0</v>
+      </c>
+      <c r="H7">
+        <v>530828.0</v>
+      </c>
+      <c r="I7">
+        <v>877124.0</v>
+      </c>
+      <c r="J7">
+        <v>178971.0</v>
+      </c>
+      <c r="K7">
+        <v>150715.0</v>
+      </c>
+      <c r="L7">
+        <v>-50934.0</v>
+      </c>
+      <c r="M7">
+        <v>102229.0</v>
+      </c>
+      <c r="N7">
+        <v>-558.0</v>
+      </c>
+      <c r="O7">
+        <v>-18520.0</v>
+      </c>
+      <c r="P7">
+        <v>-1554.0</v>
+      </c>
+      <c r="Q7">
+        <v>1481.0</v>
+      </c>
+      <c r="R7">
+        <v>53427.0</v>
+      </c>
+      <c r="S7">
+        <v>43841.0</v>
+      </c>
+      <c r="T7">
+        <v>32146.0</v>
+      </c>
+      <c r="U7">
+        <v>32146.0</v>
+      </c>
+      <c r="V7">
+        <v>32146.0</v>
+      </c>
+      <c r="W7">
+        <v>31996.0</v>
+      </c>
+      <c r="X7">
+        <v>37893.0</v>
+      </c>
+      <c r="Y7">
+        <v>49294.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:25">
+      <c r="A8" t="s">
+        <v>183</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+    </row>
+    <row r="9" spans="1:25">
+      <c r="A9" t="s">
+        <v>184</v>
+      </c>
+      <c r="B9">
+        <v>-569681.0</v>
+      </c>
+      <c r="C9">
+        <v>383698.0</v>
+      </c>
+      <c r="D9">
+        <v>-400521.0</v>
+      </c>
+      <c r="E9">
+        <v>83.0</v>
+      </c>
+      <c r="F9">
+        <v>-2228.0</v>
+      </c>
+      <c r="G9">
+        <v>-119813.0</v>
+      </c>
+      <c r="H9">
+        <v>-5913.0</v>
+      </c>
+      <c r="I9">
+        <v>127620.0</v>
+      </c>
+      <c r="J9">
+        <v>-108356.0</v>
+      </c>
+      <c r="K9">
+        <v>14417.0</v>
+      </c>
+      <c r="L9">
+        <v>-77233.0</v>
+      </c>
+      <c r="M9">
+        <v>3839.0</v>
+      </c>
+      <c r="N9">
+        <v>18756.0</v>
+      </c>
+      <c r="O9">
+        <v>-35275.0</v>
+      </c>
+      <c r="P9"/>
+      <c r="Q9"/>
+      <c r="R9"/>
+      <c r="S9"/>
+      <c r="T9"/>
+      <c r="U9"/>
+      <c r="V9"/>
+      <c r="W9"/>
+      <c r="X9"/>
+      <c r="Y9"/>
+    </row>
+    <row r="10" spans="1:25">
+      <c r="A10" t="s">
+        <v>185</v>
+      </c>
+      <c r="B10">
+        <v>-4340617.0</v>
+      </c>
+      <c r="C10">
+        <v>-1558562.0</v>
+      </c>
+      <c r="D10">
+        <v>-2285120.0</v>
+      </c>
+      <c r="E10">
+        <v>-844600.0</v>
+      </c>
+      <c r="F10">
+        <v>-460969.0</v>
+      </c>
+      <c r="G10">
+        <v>72353.0</v>
+      </c>
+      <c r="H10">
+        <v>122067.0</v>
+      </c>
+      <c r="I10">
+        <v>-225197.0</v>
+      </c>
+      <c r="J10">
+        <v>14656.0</v>
+      </c>
+      <c r="K10">
+        <v>50031.0</v>
+      </c>
+      <c r="L10">
+        <v>-40240.0</v>
+      </c>
+      <c r="M10">
+        <v>66239.0</v>
+      </c>
+      <c r="N10">
+        <v>-41783.0</v>
+      </c>
+      <c r="O10">
+        <v>16755.0</v>
+      </c>
+      <c r="P10"/>
+      <c r="Q10"/>
+      <c r="R10"/>
+      <c r="S10"/>
+      <c r="T10"/>
+      <c r="U10"/>
+      <c r="V10"/>
+      <c r="W10"/>
+      <c r="X10"/>
+      <c r="Y10"/>
+    </row>
+    <row r="11" spans="1:25">
+      <c r="A11" t="s">
+        <v>186</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11">
+        <v>995340.0</v>
+      </c>
+      <c r="F11">
+        <v>187510.0</v>
+      </c>
+      <c r="G11">
+        <v>-59284.0</v>
+      </c>
+      <c r="H11">
+        <v>405214.0</v>
+      </c>
+      <c r="I11">
+        <v>343051.0</v>
+      </c>
+      <c r="J11">
+        <v>104464.0</v>
+      </c>
+      <c r="K11">
+        <v>96446.0</v>
+      </c>
+      <c r="L11"/>
+      <c r="M11"/>
+      <c r="N11"/>
+      <c r="O11"/>
+      <c r="P11"/>
+      <c r="Q11"/>
+      <c r="R11"/>
+      <c r="S11"/>
+      <c r="T11"/>
+      <c r="U11"/>
+      <c r="V11"/>
+      <c r="W11"/>
+      <c r="X11"/>
+      <c r="Y11"/>
+    </row>
+    <row r="12" spans="1:25">
+      <c r="A12" t="s">
+        <v>187</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12"/>
+      <c r="F12">
+        <v>4251415.0</v>
+      </c>
+      <c r="G12">
+        <v>635638.0</v>
+      </c>
+      <c r="H12">
+        <v>-193781.0</v>
+      </c>
+      <c r="I12">
+        <v>505122.0</v>
+      </c>
+      <c r="J12">
+        <v>2919332.0</v>
+      </c>
+      <c r="K12">
+        <v>639918.0</v>
+      </c>
+      <c r="L12"/>
+      <c r="M12"/>
+      <c r="N12"/>
+      <c r="O12"/>
+      <c r="P12"/>
+      <c r="Q12"/>
+      <c r="R12"/>
+      <c r="S12"/>
+      <c r="T12"/>
+      <c r="U12"/>
+      <c r="V12"/>
+      <c r="W12"/>
+      <c r="X12"/>
+      <c r="Y12"/>
+    </row>
+    <row r="13" spans="1:25">
+      <c r="A13" t="s">
+        <v>188</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13"/>
+      <c r="F13">
+        <v>-401061.0</v>
+      </c>
+      <c r="G13">
+        <v>-105912.0</v>
+      </c>
+      <c r="H13">
+        <v>8552.0</v>
+      </c>
+      <c r="I13">
+        <v>554399.0</v>
+      </c>
+      <c r="J13">
+        <v>167889.0</v>
+      </c>
+      <c r="K13">
+        <v>-5846.0</v>
+      </c>
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+      <c r="V13"/>
+      <c r="W13"/>
+      <c r="X13"/>
+      <c r="Y13"/>
+    </row>
+    <row r="14" spans="1:25">
+      <c r="A14" t="s">
+        <v>189</v>
+      </c>
+      <c r="B14">
+        <v>1834308.0</v>
+      </c>
+      <c r="C14">
+        <v>1753285.0</v>
+      </c>
+      <c r="D14">
+        <v>1109742.0</v>
+      </c>
+      <c r="E14">
+        <v>486582.0</v>
+      </c>
+      <c r="F14">
+        <v>211740.0</v>
+      </c>
+      <c r="G14">
+        <v>26962.0</v>
+      </c>
+      <c r="H14">
+        <v>11439.0</v>
+      </c>
+      <c r="I14">
+        <v>1516.0</v>
+      </c>
+      <c r="J14">
+        <v>1290.0</v>
+      </c>
+      <c r="K14">
+        <v>998.0</v>
+      </c>
+      <c r="L14">
+        <v>882.0</v>
+      </c>
+      <c r="M14">
+        <v>286.0</v>
+      </c>
+      <c r="N14">
+        <v>209.0</v>
+      </c>
+      <c r="O14">
+        <v>209.0</v>
+      </c>
+      <c r="P14"/>
+      <c r="Q14"/>
+      <c r="R14"/>
+      <c r="S14"/>
+      <c r="T14"/>
+      <c r="U14"/>
+      <c r="V14"/>
+      <c r="W14"/>
+      <c r="X14"/>
+      <c r="Y14"/>
+    </row>
+    <row r="15" spans="1:25">
+      <c r="A15" t="s">
+        <v>190</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15"/>
+      <c r="D15"/>
+      <c r="E15"/>
+      <c r="F15"/>
+      <c r="G15"/>
+      <c r="H15"/>
+      <c r="I15"/>
+      <c r="J15"/>
+      <c r="K15"/>
+      <c r="L15"/>
+      <c r="M15"/>
+      <c r="N15"/>
+      <c r="O15"/>
+      <c r="P15"/>
+      <c r="Q15"/>
+      <c r="R15"/>
+      <c r="S15"/>
+      <c r="T15"/>
+      <c r="U15"/>
+      <c r="V15"/>
+      <c r="W15"/>
+      <c r="X15"/>
+      <c r="Y15"/>
+    </row>
+    <row r="16" spans="1:25">
+      <c r="A16" t="s">
+        <v>191</v>
+      </c>
+      <c r="B16">
+        <v>5945894.0</v>
+      </c>
+      <c r="C16">
+        <v>4883099.0</v>
+      </c>
+      <c r="D16">
+        <v>3365778.0</v>
+      </c>
+      <c r="E16">
+        <v>14620757.0</v>
+      </c>
+      <c r="F16">
+        <v>28567333.0</v>
+      </c>
+      <c r="G16">
+        <v>1107812.0</v>
+      </c>
+      <c r="H16">
+        <v>11993.0</v>
+      </c>
+      <c r="I16">
+        <v>25323.0</v>
+      </c>
+      <c r="J16">
+        <v>66961.0</v>
+      </c>
+      <c r="K16">
+        <v>14466.0</v>
+      </c>
+      <c r="L16">
+        <v>14466.0</v>
+      </c>
+      <c r="M16">
+        <v>155735.0</v>
+      </c>
+      <c r="N16">
+        <v>17517.0</v>
+      </c>
+      <c r="O16">
+        <v>318.0</v>
+      </c>
+      <c r="P16">
+        <v>5776.0</v>
+      </c>
+      <c r="Q16">
+        <v>670.0</v>
+      </c>
+      <c r="R16"/>
+      <c r="S16">
+        <v>-10000.0</v>
+      </c>
+      <c r="T16">
+        <v>602.0</v>
+      </c>
+      <c r="U16"/>
+      <c r="V16"/>
+      <c r="W16"/>
+      <c r="X16"/>
+      <c r="Y16">
+        <v>602.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:25">
+      <c r="A17" t="s">
+        <v>192</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+    </row>
+    <row r="18" spans="1:25">
+      <c r="A18" t="s">
+        <v>193</v>
+      </c>
+      <c r="B18">
+        <v>-18103850.0</v>
+      </c>
+      <c r="C18">
+        <v>-10667033.0</v>
+      </c>
+      <c r="D18">
+        <v>-15620636.0</v>
+      </c>
+      <c r="E18">
+        <v>-19128736.0</v>
+      </c>
+      <c r="F18">
+        <v>-5178440.0</v>
+      </c>
+      <c r="G18">
+        <v>-734266.0</v>
+      </c>
+      <c r="H18">
+        <v>-111606.0</v>
+      </c>
+      <c r="I18">
+        <v>-381150.0</v>
+      </c>
+      <c r="J18">
+        <v>-199816.0</v>
+      </c>
+      <c r="K18">
+        <v>-240431.0</v>
+      </c>
+      <c r="L18">
+        <v>-585499.0</v>
+      </c>
+      <c r="M18">
+        <v>-31646.0</v>
+      </c>
+      <c r="N18">
+        <v>-19656.0</v>
+      </c>
+      <c r="O18">
+        <v>-21026.0</v>
+      </c>
+      <c r="P18">
+        <v>-13462.0</v>
+      </c>
+      <c r="Q18">
+        <v>-12074.0</v>
+      </c>
+      <c r="R18">
+        <v>25650.0</v>
+      </c>
+      <c r="S18">
+        <v>-602.0</v>
+      </c>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18"/>
+      <c r="X18">
+        <v>-602.0</v>
+      </c>
+      <c r="Y18">
+        <v>-9398.0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:25">
+      <c r="A19" t="s">
+        <v>194</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19">
+        <v>-528235.0</v>
+      </c>
+      <c r="D19">
+        <v>-3756364.0</v>
+      </c>
+      <c r="E19">
+        <v>-11150776.0</v>
+      </c>
+      <c r="F19">
+        <v>-1131735.0</v>
+      </c>
+      <c r="G19">
+        <v>-8765.0</v>
+      </c>
+      <c r="H19">
+        <v>-15658.0</v>
+      </c>
+      <c r="I19">
+        <v>-15658.0</v>
+      </c>
+      <c r="J19">
+        <v>-15658.0</v>
+      </c>
+      <c r="K19">
+        <v>-15658.0</v>
+      </c>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+    </row>
+    <row r="20" spans="1:25">
+      <c r="A20" t="s">
+        <v>195</v>
+      </c>
+      <c r="B20">
+        <v>3581134.0</v>
+      </c>
+      <c r="C20">
+        <v>8736114.0</v>
+      </c>
+      <c r="D20">
+        <v>4475869.0</v>
+      </c>
+      <c r="E20">
+        <v>7132.0</v>
+      </c>
+      <c r="F20">
+        <v>24398070.0</v>
+      </c>
+      <c r="G20">
+        <v>1007617.0</v>
+      </c>
+      <c r="H20">
+        <v>30000.0</v>
+      </c>
+      <c r="I20">
+        <v>300000.0</v>
+      </c>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+    </row>
+    <row r="21" spans="1:25">
+      <c r="A21" t="s">
+        <v>196</v>
+      </c>
+      <c r="B21">
+        <v>-2366707.0</v>
+      </c>
+      <c r="C21">
+        <v>-298195.0</v>
+      </c>
+      <c r="D21">
+        <v>-43904.0</v>
+      </c>
+      <c r="E21">
+        <v>5182160.0</v>
+      </c>
+      <c r="F21">
+        <v>-214669.0</v>
+      </c>
+      <c r="G21">
+        <v>581233.0</v>
+      </c>
+      <c r="H21">
+        <v>87842.0</v>
+      </c>
+      <c r="I21">
+        <v>-1258.0</v>
+      </c>
+      <c r="J21">
+        <v>167622.0</v>
+      </c>
+      <c r="K21">
+        <v>203131.0</v>
+      </c>
+      <c r="L21"/>
+      <c r="M21"/>
+      <c r="N21"/>
+      <c r="O21"/>
+      <c r="P21"/>
+      <c r="Q21"/>
+      <c r="R21"/>
+      <c r="S21"/>
+      <c r="T21"/>
+      <c r="U21"/>
+      <c r="V21"/>
+      <c r="W21"/>
+      <c r="X21"/>
+      <c r="Y21"/>
+    </row>
+    <row r="22" spans="1:25">
+      <c r="A22" t="s">
+        <v>159</v>
+      </c>
+      <c r="B22">
+        <v>-19352297.0</v>
+      </c>
+      <c r="C22">
+        <v>-16163789.0</v>
+      </c>
+      <c r="D22">
+        <v>-14928958.0</v>
+      </c>
+      <c r="E22">
+        <v>-12534414.0</v>
+      </c>
+      <c r="F22">
+        <v>-7897085.0</v>
+      </c>
+      <c r="G22">
+        <v>-1187620.0</v>
+      </c>
+      <c r="H22">
+        <v>-414607.0</v>
+      </c>
+      <c r="I22">
+        <v>-1763038.0</v>
+      </c>
+      <c r="J22">
+        <v>-3403106.0</v>
+      </c>
+      <c r="K22">
+        <v>-1136220.0</v>
+      </c>
+      <c r="L22">
+        <v>-3487757.0</v>
+      </c>
+      <c r="M22">
+        <v>-479341.0</v>
+      </c>
+      <c r="N22">
+        <v>-19098.0</v>
+      </c>
+      <c r="O22">
+        <v>-22554.0</v>
+      </c>
+      <c r="P22">
+        <v>-11908.0</v>
+      </c>
+      <c r="Q22">
+        <v>-13555.0</v>
+      </c>
+      <c r="R22">
+        <v>360318.0</v>
+      </c>
+      <c r="S22">
+        <v>-43841.0</v>
+      </c>
+      <c r="T22">
+        <v>-32146.0</v>
+      </c>
+      <c r="U22">
+        <v>-32146.0</v>
+      </c>
+      <c r="V22">
+        <v>-32146.0</v>
+      </c>
+      <c r="W22">
+        <v>-31996.0</v>
+      </c>
+      <c r="X22">
+        <v>-41245.0</v>
+      </c>
+      <c r="Y22">
+        <v>-60100.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:25">
+      <c r="A23" t="s">
+        <v>197</v>
+      </c>
+      <c r="B23">
+        <v>3076762.0</v>
+      </c>
+      <c r="C23">
+        <v>3746435.0</v>
+      </c>
+      <c r="D23">
+        <v>-3756364.0</v>
+      </c>
+      <c r="E23">
+        <v>-11150776.0</v>
+      </c>
+      <c r="F23">
+        <v>8302796.0</v>
+      </c>
+      <c r="G23">
+        <v>169854.0</v>
+      </c>
+      <c r="H23">
+        <v>19266.0</v>
+      </c>
+      <c r="I23">
+        <v>-11058.0</v>
+      </c>
+      <c r="J23">
+        <v>9900.0</v>
+      </c>
+      <c r="K23">
+        <v>245258.0</v>
+      </c>
+      <c r="L23">
+        <v>528195.0</v>
+      </c>
+      <c r="M23">
+        <v>383000.0</v>
+      </c>
+      <c r="N23">
+        <v>20320.0</v>
+      </c>
+      <c r="O23">
+        <v>21344.0</v>
+      </c>
+      <c r="P23">
+        <v>12792.0</v>
+      </c>
+      <c r="Q23">
+        <v>12744.0</v>
+      </c>
+      <c r="R23">
+        <v>-25650.0</v>
+      </c>
+      <c r="S23">
+        <v>-20000.0</v>
+      </c>
+      <c r="T23"/>
+      <c r="U23"/>
+      <c r="V23"/>
+      <c r="W23"/>
+      <c r="X23">
+        <v>-10000.0</v>
+      </c>
+      <c r="Y23">
+        <v>10000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:25">
+      <c r="A24" t="s">
+        <v>198</v>
+      </c>
+      <c r="B24">
+        <v>-330043.0</v>
+      </c>
+      <c r="C24"/>
+      <c r="D24">
+        <v>-66308.0</v>
+      </c>
+      <c r="E24">
+        <v>-103329.0</v>
+      </c>
+      <c r="F24">
+        <v>-29951.0</v>
+      </c>
+      <c r="G24">
+        <v>-8765.0</v>
+      </c>
+      <c r="H24">
+        <v>-10037.0</v>
+      </c>
+      <c r="I24">
+        <v>-10037.0</v>
+      </c>
+      <c r="J24">
+        <v>-2857.0</v>
+      </c>
+      <c r="K24"/>
+      <c r="L24">
+        <v>-95011.0</v>
+      </c>
+      <c r="M24">
+        <v>-215000.0</v>
+      </c>
+      <c r="N24">
+        <v>-1942.0</v>
+      </c>
+      <c r="O24">
+        <v>-5776.0</v>
+      </c>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+    </row>
+    <row r="25" spans="1:25">
+      <c r="A25" t="s">
+        <v>199</v>
+      </c>
+      <c r="B25">
+        <v>3273093.0</v>
+      </c>
+      <c r="C25">
+        <v>2973679.0</v>
+      </c>
+      <c r="D25">
+        <v>-13784.0</v>
+      </c>
+      <c r="E25">
+        <v>-264184.0</v>
+      </c>
+      <c r="F25">
+        <v>4251415.0</v>
+      </c>
+      <c r="G25">
+        <v>635641.0</v>
+      </c>
+      <c r="H25">
+        <v>-140913.0</v>
+      </c>
+      <c r="I25">
+        <v>505122.0</v>
+      </c>
+      <c r="J25">
+        <v>1561057.0</v>
+      </c>
+      <c r="K25">
+        <v>76805.0</v>
+      </c>
+      <c r="L25">
+        <v>42823.0</v>
+      </c>
+      <c r="M25">
+        <v>290870.0</v>
+      </c>
+      <c r="N25">
+        <v>-12955.0</v>
+      </c>
+      <c r="O25">
+        <v>19839.0</v>
+      </c>
+      <c r="P25">
+        <v>-11908.0</v>
+      </c>
+      <c r="Q25">
+        <v>-13555.0</v>
+      </c>
+      <c r="R25">
+        <v>-388095.0</v>
+      </c>
+      <c r="S25">
+        <v>2750.0</v>
+      </c>
+      <c r="T25"/>
+      <c r="U25"/>
+      <c r="V25"/>
+      <c r="W25"/>
+      <c r="X25">
+        <v>2750.0</v>
+      </c>
+      <c r="Y25">
+        <v>1408.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:25">
+      <c r="A26" t="s">
+        <v>200</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+    </row>
+    <row r="27" spans="1:25">
+      <c r="A27" t="s">
+        <v>201</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27">
+        <v>5754717.0</v>
+      </c>
+      <c r="E27">
+        <v>4899433.0</v>
+      </c>
+      <c r="F27">
+        <v>3920046.0</v>
+      </c>
+      <c r="G27">
+        <v>415666.0</v>
+      </c>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27">
+        <v>1466846.0</v>
+      </c>
+      <c r="K27"/>
+      <c r="L27">
+        <v>2952944.0</v>
+      </c>
+      <c r="M27">
+        <v>54310.0</v>
+      </c>
+      <c r="N27">
+        <v>32402.0</v>
+      </c>
+      <c r="O27">
+        <v>50219.0</v>
+      </c>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27">
+        <v>2750.0</v>
+      </c>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+    </row>
+    <row r="28" spans="1:25">
+      <c r="A28" t="s">
+        <v>202</v>
+      </c>
+      <c r="B28">
+        <v>19496688.0</v>
+      </c>
+      <c r="C28">
+        <v>12184354.0</v>
+      </c>
+      <c r="D28">
+        <v>4431965.0</v>
+      </c>
+      <c r="E28">
+        <v>5182160.0</v>
+      </c>
+      <c r="F28">
+        <v>32637961.0</v>
+      </c>
+      <c r="G28">
+        <v>1807657.0</v>
+      </c>
+      <c r="H28">
+        <v>117842.0</v>
+      </c>
+      <c r="I28">
+        <v>298742.0</v>
+      </c>
+      <c r="J28">
+        <v>307382.0</v>
+      </c>
+      <c r="K28">
+        <v>223531.0</v>
+      </c>
+      <c r="L28">
+        <v>574295.0</v>
+      </c>
+      <c r="M28">
+        <v>352041.0</v>
+      </c>
+      <c r="N28">
+        <v>20320.0</v>
+      </c>
+      <c r="O28">
+        <v>21344.0</v>
+      </c>
+      <c r="P28">
+        <v>12792.0</v>
+      </c>
+      <c r="Q28">
+        <v>12744.0</v>
+      </c>
+      <c r="R28">
+        <v>-25650.0</v>
+      </c>
+      <c r="S28">
+        <v>-10000.0</v>
+      </c>
+      <c r="T28"/>
+      <c r="U28"/>
+      <c r="V28"/>
+      <c r="W28"/>
+      <c r="X28"/>
+      <c r="Y28">
+        <v>10000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:25">
+      <c r="A29" t="s">
+        <v>203</v>
+      </c>
+      <c r="B29">
+        <v>-17314390.0</v>
+      </c>
+      <c r="C29">
+        <v>-10138798.0</v>
+      </c>
+      <c r="D29">
+        <v>-11930580.0</v>
+      </c>
+      <c r="E29">
+        <v>-7977960.0</v>
+      </c>
+      <c r="F29">
+        <v>-4046705.0</v>
+      </c>
+      <c r="G29">
+        <v>-726302.0</v>
+      </c>
+      <c r="H29">
+        <v>-13253.0</v>
+      </c>
+      <c r="I29">
+        <v>-379276.0</v>
+      </c>
+      <c r="J29">
+        <v>-194942.0</v>
+      </c>
+      <c r="K29">
+        <v>-237023.0</v>
+      </c>
+      <c r="L29">
+        <v>-542042.0</v>
+      </c>
+      <c r="M29">
+        <v>-31646.0</v>
+      </c>
+      <c r="N29">
+        <v>-19656.0</v>
+      </c>
+      <c r="O29">
+        <v>-21026.0</v>
+      </c>
+      <c r="P29">
+        <v>-13462.0</v>
+      </c>
+      <c r="Q29">
+        <v>-12074.0</v>
+      </c>
+      <c r="R29">
+        <v>25650.0</v>
+      </c>
+      <c r="S29">
+        <v>-602.0</v>
+      </c>
+      <c r="T29"/>
+      <c r="U29"/>
+      <c r="V29"/>
+      <c r="W29"/>
+      <c r="X29">
+        <v>-602.0</v>
+      </c>
+      <c r="Y29">
+        <v>-9398.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:25">
+      <c r="A30" t="s">
+        <v>204</v>
+      </c>
+      <c r="B30">
+        <v>-1119503.0</v>
+      </c>
+      <c r="C30">
+        <v>-528235.0</v>
+      </c>
+      <c r="D30">
+        <v>-3756364.0</v>
+      </c>
+      <c r="E30">
+        <v>-11150776.0</v>
+      </c>
+      <c r="F30">
+        <v>-1131735.0</v>
+      </c>
+      <c r="G30">
+        <v>-16727.0</v>
+      </c>
+      <c r="H30">
+        <v>-114011.0</v>
+      </c>
+      <c r="I30">
+        <v>-1874.0</v>
+      </c>
+      <c r="J30">
+        <v>-4874.0</v>
+      </c>
+      <c r="K30">
+        <v>-3408.0</v>
+      </c>
+      <c r="L30">
+        <v>-138468.0</v>
+      </c>
+      <c r="M30">
+        <v>-213448.0</v>
+      </c>
+      <c r="N30">
+        <v>-1942.0</v>
+      </c>
+      <c r="O30">
+        <v>-5776.0</v>
+      </c>
+      <c r="P30"/>
+      <c r="Q30"/>
+      <c r="R30"/>
+      <c r="S30"/>
+      <c r="T30"/>
+      <c r="U30"/>
+      <c r="V30"/>
+      <c r="W30"/>
+      <c r="X30"/>
+      <c r="Y30"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:CE30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:83">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>86</v>
+      </c>
+      <c r="C1" t="s">
+        <v>87</v>
+      </c>
+      <c r="D1" t="s">
+        <v>1</v>
+      </c>
+      <c r="E1" t="s">
+        <v>88</v>
+      </c>
+      <c r="F1" t="s">
+        <v>89</v>
+      </c>
+      <c r="G1" t="s">
+        <v>90</v>
+      </c>
+      <c r="H1" t="s">
+        <v>2</v>
+      </c>
+      <c r="I1" t="s">
+        <v>91</v>
+      </c>
+      <c r="J1" t="s">
+        <v>92</v>
+      </c>
+      <c r="K1" t="s">
+        <v>93</v>
+      </c>
+      <c r="L1" t="s">
+        <v>3</v>
+      </c>
+      <c r="M1" t="s">
+        <v>94</v>
+      </c>
+      <c r="N1" t="s">
+        <v>95</v>
+      </c>
+      <c r="O1" t="s">
+        <v>96</v>
+      </c>
+      <c r="P1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>97</v>
+      </c>
+      <c r="R1" t="s">
+        <v>98</v>
+      </c>
+      <c r="S1" t="s">
+        <v>99</v>
+      </c>
+      <c r="T1" t="s">
+        <v>5</v>
+      </c>
+      <c r="U1" t="s">
+        <v>100</v>
+      </c>
+      <c r="V1" t="s">
+        <v>101</v>
+      </c>
+      <c r="W1" t="s">
+        <v>102</v>
+      </c>
+      <c r="X1" t="s">
+        <v>6</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>103</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>15</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BI1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>16</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BM1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>17</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BQ1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BR1" t="s">
+        <v>18</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>19</v>
+      </c>
+      <c r="BU1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BV1" t="s">
+        <v>20</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BX1" t="s">
+        <v>21</v>
+      </c>
+      <c r="BY1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BZ1" t="s">
+        <v>22</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>142</v>
+      </c>
+      <c r="CB1" t="s">
+        <v>23</v>
+      </c>
+      <c r="CC1" t="s">
+        <v>143</v>
+      </c>
+      <c r="CD1" t="s">
+        <v>24</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="2" spans="1:83">
+      <c r="A2" t="s">
+        <v>177</v>
+      </c>
+      <c r="B2">
+        <v>566583.0</v>
+      </c>
+      <c r="C2">
+        <v>5945894.0</v>
+      </c>
+      <c r="D2">
+        <v>3761690.0</v>
+      </c>
+      <c r="E2">
+        <v>1393140.0</v>
+      </c>
+      <c r="F2">
+        <v>5080372.0</v>
+      </c>
+      <c r="G2">
+        <v>4883099.0</v>
+      </c>
+      <c r="H2">
+        <v>1857685.0</v>
+      </c>
+      <c r="I2">
+        <v>3426089.0</v>
+      </c>
+      <c r="J2">
+        <v>3536980.0</v>
+      </c>
+      <c r="K2">
+        <v>3365778.0</v>
+      </c>
+      <c r="L2">
+        <v>2965578.0</v>
+      </c>
+      <c r="M2">
+        <v>5902235.0</v>
+      </c>
+      <c r="N2">
+        <v>10489214.0</v>
+      </c>
+      <c r="O2">
+        <v>14620757.0</v>
+      </c>
+      <c r="P2">
+        <v>17279261.0</v>
+      </c>
+      <c r="Q2">
+        <v>19758353.0</v>
+      </c>
+      <c r="R2">
+        <v>25808938.0</v>
+      </c>
+      <c r="S2">
+        <v>28567333.0</v>
+      </c>
+      <c r="T2">
+        <v>30920477.0</v>
+      </c>
+      <c r="U2">
+        <v>12266597.0</v>
+      </c>
+      <c r="V2">
+        <v>9311878.0</v>
+      </c>
+      <c r="W2">
+        <v>1107812.0</v>
+      </c>
+      <c r="X2">
+        <v>467133.0</v>
+      </c>
+      <c r="Y2">
+        <v>21111.0</v>
+      </c>
+      <c r="Z2">
+        <v>11010.0</v>
+      </c>
+      <c r="AA2">
+        <v>178752.0</v>
+      </c>
+      <c r="AB2">
+        <v>129698.0</v>
+      </c>
+      <c r="AC2">
+        <v>129698.0</v>
+      </c>
+      <c r="AD2">
+        <v>21900.0</v>
+      </c>
+      <c r="AE2">
+        <v>25323.0</v>
+      </c>
+      <c r="AF2">
+        <v>158892.0</v>
+      </c>
+      <c r="AG2">
+        <v>77130.0</v>
+      </c>
+      <c r="AH2">
+        <v>61918.0</v>
+      </c>
+      <c r="AI2">
+        <v>29282.0</v>
+      </c>
+      <c r="AJ2">
+        <v>24425.0</v>
+      </c>
+      <c r="AK2">
+        <v>24425.0</v>
+      </c>
+      <c r="AL2">
+        <v>1341.0</v>
+      </c>
+      <c r="AM2">
+        <v>32252.0</v>
+      </c>
+      <c r="AN2">
+        <v>32252.0</v>
+      </c>
+      <c r="AO2">
+        <v>14466.0</v>
+      </c>
+      <c r="AP2">
+        <v>14466.0</v>
+      </c>
+      <c r="AQ2">
+        <v>18480.0</v>
+      </c>
+      <c r="AR2">
+        <v>91704.0</v>
+      </c>
+      <c r="AS2">
+        <v>349809.0</v>
+      </c>
+      <c r="AT2">
+        <v>155735.0</v>
+      </c>
+      <c r="AU2">
+        <v>1040.0</v>
+      </c>
+      <c r="AV2">
+        <v>505.0</v>
+      </c>
+      <c r="AW2">
+        <v>510.0</v>
+      </c>
+      <c r="AX2">
+        <v>982.0</v>
+      </c>
+      <c r="AY2">
+        <v>910.0</v>
+      </c>
+      <c r="AZ2">
+        <v>266.0</v>
+      </c>
+      <c r="BA2">
+        <v>1073.0</v>
+      </c>
+      <c r="BB2">
+        <v>318.0</v>
+      </c>
+      <c r="BC2">
+        <v>328.0</v>
+      </c>
+      <c r="BD2">
+        <v>333.0</v>
+      </c>
+      <c r="BE2">
+        <v>1624.0</v>
+      </c>
+      <c r="BF2"/>
+      <c r="BG2">
+        <v>1391.0</v>
+      </c>
+      <c r="BH2">
+        <v>438.0</v>
+      </c>
+      <c r="BI2">
+        <v>155.0</v>
+      </c>
+      <c r="BJ2">
+        <v>670.0</v>
+      </c>
+      <c r="BK2">
+        <v>650.0</v>
+      </c>
+      <c r="BL2">
+        <v>588.0</v>
+      </c>
+      <c r="BM2">
+        <v>650.0</v>
+      </c>
+      <c r="BN2"/>
+      <c r="BO2"/>
+      <c r="BP2"/>
+      <c r="BQ2">
+        <v>567.0</v>
+      </c>
+      <c r="BR2"/>
+      <c r="BS2"/>
+      <c r="BT2"/>
+      <c r="BU2"/>
+      <c r="BV2"/>
+      <c r="BW2"/>
+      <c r="BX2"/>
+      <c r="BY2"/>
+      <c r="BZ2"/>
+      <c r="CA2"/>
+      <c r="CB2"/>
+      <c r="CC2">
+        <v>567.0</v>
+      </c>
+      <c r="CD2">
+        <v>601.0</v>
+      </c>
+      <c r="CE2">
+        <v>6448.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:83">
+      <c r="A3" t="s">
+        <v>178</v>
+      </c>
+      <c r="B3">
+        <v>68509</v>
+      </c>
+      <c r="C3">
+        <v>103646</v>
+      </c>
+      <c r="D3">
+        <v>155382</v>
+      </c>
+      <c r="E3">
+        <v>484460</v>
+      </c>
+      <c r="F3">
+        <v>68082</v>
+      </c>
+      <c r="G3">
+        <v>458342</v>
+      </c>
+      <c r="H3">
+        <v>27475</v>
+      </c>
+      <c r="I3">
+        <v>164970</v>
+      </c>
+      <c r="J3">
+        <v>122818</v>
+      </c>
+      <c r="K3">
+        <v>212969</v>
+      </c>
+      <c r="L3">
+        <v>243895</v>
+      </c>
+      <c r="M3">
+        <v>849423</v>
+      </c>
+      <c r="N3">
+        <v>1509817</v>
+      </c>
+      <c r="O3">
+        <v>1086921</v>
+      </c>
+      <c r="P3">
+        <v>938531</v>
+      </c>
+      <c r="Q3">
+        <v>1160435</v>
+      </c>
+      <c r="R3">
+        <v>8437764</v>
+      </c>
+      <c r="S3">
+        <v>614046</v>
+      </c>
+      <c r="T3">
+        <v>373152</v>
+      </c>
+      <c r="U3">
+        <v>442515</v>
+      </c>
+      <c r="V3">
+        <v>189319</v>
+      </c>
+      <c r="W3">
+        <v>126749</v>
+      </c>
+      <c r="X3">
+        <v>119233</v>
+      </c>
+      <c r="Y3">
+        <v>7962</v>
+      </c>
+      <c r="Z3">
+        <v>7962</v>
+      </c>
+      <c r="AA3">
+        <v>14204</v>
+      </c>
+      <c r="AB3">
+        <v>82951</v>
+      </c>
+      <c r="AC3">
+        <v>82951</v>
+      </c>
+      <c r="AD3">
+        <v>1198</v>
+      </c>
+      <c r="AE3">
+        <v>1874</v>
+      </c>
+      <c r="AF3">
+        <v>0</v>
+      </c>
+      <c r="AG3">
+        <v>0</v>
+      </c>
+      <c r="AH3">
+        <v>0</v>
+      </c>
+      <c r="AI3">
+        <v>10000</v>
+      </c>
+      <c r="AJ3">
+        <v>10000</v>
+      </c>
+      <c r="AK3">
+        <v>10002</v>
+      </c>
+      <c r="AL3">
+        <v>2856</v>
+      </c>
+      <c r="AM3">
+        <v>552</v>
+      </c>
+      <c r="AN3">
+        <v>0</v>
+      </c>
+      <c r="AO3">
+        <v>0</v>
+      </c>
+      <c r="AP3">
+        <v>10697</v>
+      </c>
+      <c r="AQ3">
+        <v>10697</v>
+      </c>
+      <c r="AR3">
+        <v>0</v>
+      </c>
+      <c r="AS3">
+        <v>27589</v>
+      </c>
+      <c r="AT3">
+        <v>5171</v>
+      </c>
+      <c r="AU3">
+        <v>220</v>
+      </c>
+      <c r="AV3">
+        <v>61</v>
+      </c>
+      <c r="AW3">
+        <v>159</v>
+      </c>
+      <c r="AX3">
+        <v>0</v>
+      </c>
+      <c r="AY3">
+        <v>0</v>
+      </c>
+      <c r="AZ3">
+        <v>0</v>
+      </c>
+      <c r="BA3">
+        <v>0</v>
+      </c>
+      <c r="BB3">
+        <v>0</v>
+      </c>
+      <c r="BC3">
+        <v>0</v>
+      </c>
+      <c r="BD3">
+        <v>0</v>
+      </c>
+      <c r="BE3">
+        <v>0</v>
+      </c>
+      <c r="BF3">
+        <v>0</v>
+      </c>
+      <c r="BG3">
+        <v>0</v>
+      </c>
+      <c r="BH3">
+        <v>0</v>
+      </c>
+      <c r="BI3">
+        <v>0</v>
+      </c>
+      <c r="BJ3">
+        <v>0</v>
+      </c>
+      <c r="BK3">
+        <v>0</v>
+      </c>
+      <c r="BL3">
+        <v>0</v>
+      </c>
+      <c r="BM3">
+        <v>0</v>
+      </c>
+      <c r="BN3">
+        <v>0</v>
+      </c>
+      <c r="BO3">
+        <v>0</v>
+      </c>
+      <c r="BP3">
+        <v>0</v>
+      </c>
+      <c r="BQ3">
+        <v>0</v>
+      </c>
+      <c r="BR3">
+        <v>0</v>
+      </c>
+      <c r="BS3">
+        <v>0</v>
+      </c>
+      <c r="BT3">
+        <v>0</v>
+      </c>
+      <c r="BU3">
+        <v>0</v>
+      </c>
+      <c r="BV3">
+        <v>0</v>
+      </c>
+      <c r="BW3">
+        <v>0</v>
+      </c>
+      <c r="BX3">
+        <v>0</v>
+      </c>
+      <c r="BY3">
+        <v>0</v>
+      </c>
+      <c r="BZ3">
+        <v>0</v>
+      </c>
+      <c r="CA3">
+        <v>0</v>
+      </c>
+      <c r="CB3">
+        <v>0</v>
+      </c>
+      <c r="CC3">
+        <v>0</v>
+      </c>
+      <c r="CD3">
+        <v>0</v>
+      </c>
+      <c r="CE3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:83">
+      <c r="A4" t="s">
+        <v>179</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4">
+        <v>-4586979.0</v>
+      </c>
+      <c r="O4">
+        <v>-4131543.0</v>
+      </c>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4"/>
+      <c r="AG4"/>
+      <c r="AH4"/>
+      <c r="AI4"/>
+      <c r="AJ4"/>
+      <c r="AK4"/>
+      <c r="AL4"/>
+      <c r="AM4"/>
+      <c r="AN4"/>
+      <c r="AO4"/>
+      <c r="AP4"/>
+      <c r="AQ4"/>
+      <c r="AR4"/>
+      <c r="AS4"/>
+      <c r="AT4"/>
+      <c r="AU4"/>
+      <c r="AV4"/>
+      <c r="AW4"/>
+      <c r="AX4"/>
+      <c r="AY4"/>
+      <c r="AZ4"/>
+      <c r="BA4"/>
+      <c r="BB4"/>
+      <c r="BC4"/>
+      <c r="BD4"/>
+      <c r="BE4"/>
+      <c r="BF4"/>
+      <c r="BG4"/>
+      <c r="BH4"/>
+      <c r="BI4"/>
+      <c r="BJ4"/>
+      <c r="BK4"/>
+      <c r="BL4"/>
+      <c r="BM4"/>
+      <c r="BN4"/>
+      <c r="BO4"/>
+      <c r="BP4"/>
+      <c r="BQ4"/>
+      <c r="BR4"/>
+      <c r="BS4"/>
+      <c r="BT4"/>
+      <c r="BU4"/>
+      <c r="BV4"/>
+      <c r="BW4"/>
+      <c r="BX4"/>
+      <c r="BY4"/>
+      <c r="BZ4"/>
+      <c r="CA4"/>
+      <c r="CB4"/>
+      <c r="CC4"/>
+      <c r="CD4"/>
+      <c r="CE4"/>
+    </row>
+    <row r="5" spans="1:83">
+      <c r="A5" t="s">
+        <v>180</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5"/>
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5">
+        <v>-1626477.0</v>
+      </c>
+      <c r="O5">
+        <v>-1039238.0</v>
+      </c>
+      <c r="P5"/>
+      <c r="Q5"/>
+      <c r="R5"/>
+      <c r="S5"/>
+      <c r="T5"/>
+      <c r="U5"/>
+      <c r="V5"/>
+      <c r="W5"/>
+      <c r="X5"/>
+      <c r="Y5"/>
+      <c r="Z5"/>
+      <c r="AA5"/>
+      <c r="AB5"/>
+      <c r="AC5"/>
+      <c r="AD5"/>
+      <c r="AE5"/>
+      <c r="AF5"/>
+      <c r="AG5"/>
+      <c r="AH5"/>
+      <c r="AI5"/>
+      <c r="AJ5"/>
+      <c r="AK5"/>
+      <c r="AL5"/>
+      <c r="AM5"/>
+      <c r="AN5"/>
+      <c r="AO5"/>
+      <c r="AP5"/>
+      <c r="AQ5"/>
+      <c r="AR5"/>
+      <c r="AS5"/>
+      <c r="AT5"/>
+      <c r="AU5"/>
+      <c r="AV5"/>
+      <c r="AW5"/>
+      <c r="AX5"/>
+      <c r="AY5"/>
+      <c r="AZ5"/>
+      <c r="BA5"/>
+      <c r="BB5"/>
+      <c r="BC5"/>
+      <c r="BD5"/>
+      <c r="BE5"/>
+      <c r="BF5"/>
+      <c r="BG5"/>
+      <c r="BH5"/>
+      <c r="BI5"/>
+      <c r="BJ5"/>
+      <c r="BK5"/>
+      <c r="BL5"/>
+      <c r="BM5"/>
+      <c r="BN5"/>
+      <c r="BO5"/>
+      <c r="BP5"/>
+      <c r="BQ5"/>
+      <c r="BR5"/>
+      <c r="BS5"/>
+      <c r="BT5"/>
+      <c r="BU5"/>
+      <c r="BV5"/>
+      <c r="BW5"/>
+      <c r="BX5"/>
+      <c r="BY5"/>
+      <c r="BZ5"/>
+      <c r="CA5"/>
+      <c r="CB5"/>
+      <c r="CC5"/>
+      <c r="CD5"/>
+      <c r="CE5"/>
+    </row>
+    <row r="6" spans="1:83">
+      <c r="A6" t="s">
+        <v>181</v>
+      </c>
+      <c r="B6">
+        <v>593575.0</v>
+      </c>
+      <c r="C6">
+        <v>-5379311.0</v>
+      </c>
+      <c r="D6">
+        <v>2184204.0</v>
+      </c>
+      <c r="E6">
+        <v>2368550.0</v>
+      </c>
+      <c r="F6">
+        <v>-3687232.0</v>
+      </c>
+      <c r="G6">
+        <v>197273.0</v>
+      </c>
+      <c r="H6">
+        <v>3025414.0</v>
+      </c>
+      <c r="I6">
+        <v>-1568404.0</v>
+      </c>
+      <c r="J6">
+        <v>-110891.0</v>
+      </c>
+      <c r="K6">
+        <v>171202.0</v>
+      </c>
+      <c r="L6">
+        <v>400200.0</v>
+      </c>
+      <c r="M6">
+        <v>-2936657.0</v>
+      </c>
+      <c r="N6">
+        <v>-4586979.0</v>
+      </c>
+      <c r="O6">
+        <v>-4131543.0</v>
+      </c>
+      <c r="P6">
+        <v>-2658504.0</v>
+      </c>
+      <c r="Q6">
+        <v>-2479092.0</v>
+      </c>
+      <c r="R6">
+        <v>-6050585.0</v>
+      </c>
+      <c r="S6">
+        <v>-2758395.0</v>
+      </c>
+      <c r="T6">
+        <v>-2353144.0</v>
+      </c>
+      <c r="U6">
+        <v>18653880.0</v>
+      </c>
+      <c r="V6">
+        <v>2954719.0</v>
+      </c>
+      <c r="W6">
+        <v>8204066.0</v>
+      </c>
+      <c r="X6">
+        <v>640679.0</v>
+      </c>
+      <c r="Y6">
+        <v>446022.0</v>
+      </c>
+      <c r="Z6">
+        <v>10101.0</v>
+      </c>
+      <c r="AA6">
+        <v>-166759.0</v>
+      </c>
+      <c r="AB6">
+        <v>49054.0</v>
+      </c>
+      <c r="AC6">
+        <v>49054.0</v>
+      </c>
+      <c r="AD6">
+        <v>107798.0</v>
+      </c>
+      <c r="AE6">
+        <v>-3423.0</v>
+      </c>
+      <c r="AF6">
+        <v>-133569.0</v>
+      </c>
+      <c r="AG6">
+        <v>81762.0</v>
+      </c>
+      <c r="AH6">
+        <v>15212.0</v>
+      </c>
+      <c r="AI6">
+        <v>66961.0</v>
+      </c>
+      <c r="AJ6">
+        <v>-24425.0</v>
+      </c>
+      <c r="AK6"/>
+      <c r="AL6">
+        <v>-1341.0</v>
+      </c>
+      <c r="AM6">
+        <v>-30911.0</v>
+      </c>
+      <c r="AN6">
+        <v>-30911.0</v>
+      </c>
+      <c r="AO6">
+        <v>32252.0</v>
+      </c>
+      <c r="AP6">
+        <v>-14466.0</v>
+      </c>
+      <c r="AQ6">
+        <v>-4014.0</v>
+      </c>
+      <c r="AR6">
+        <v>-73224.0</v>
+      </c>
+      <c r="AS6">
+        <v>-258105.0</v>
+      </c>
+      <c r="AT6">
+        <v>194074.0</v>
+      </c>
+      <c r="AU6">
+        <v>-731.0</v>
+      </c>
+      <c r="AV6">
+        <v>535.0</v>
+      </c>
+      <c r="AW6">
+        <v>15105.0</v>
+      </c>
+      <c r="AX6">
+        <v>-472.0</v>
+      </c>
+      <c r="AY6">
+        <v>72.0</v>
+      </c>
+      <c r="AZ6">
+        <v>644.0</v>
+      </c>
+      <c r="BA6">
+        <v>-807.0</v>
+      </c>
+      <c r="BB6">
+        <v>755.0</v>
+      </c>
+      <c r="BC6">
+        <v>-10.0</v>
+      </c>
+      <c r="BD6">
+        <v>-5.0</v>
+      </c>
+      <c r="BE6">
+        <v>-1291.0</v>
+      </c>
+      <c r="BF6">
+        <v>1624.0</v>
+      </c>
+      <c r="BG6">
+        <v>-1391.0</v>
+      </c>
+      <c r="BH6">
+        <v>953.0</v>
+      </c>
+      <c r="BI6">
+        <v>283.0</v>
+      </c>
+      <c r="BJ6">
+        <v>-515.0</v>
+      </c>
+      <c r="BK6">
+        <v>20.0</v>
+      </c>
+      <c r="BL6">
+        <v>62.0</v>
+      </c>
+      <c r="BM6">
+        <v>588.0</v>
+      </c>
+      <c r="BN6">
+        <v>-5522.0</v>
+      </c>
+      <c r="BO6"/>
+      <c r="BP6"/>
+      <c r="BQ6">
+        <v>-568.0</v>
+      </c>
+      <c r="BR6"/>
+      <c r="BS6"/>
+      <c r="BT6"/>
+      <c r="BU6"/>
+      <c r="BV6"/>
+      <c r="BW6"/>
+      <c r="BX6"/>
+      <c r="BY6"/>
+      <c r="BZ6"/>
+      <c r="CA6"/>
+      <c r="CB6"/>
+      <c r="CC6"/>
+      <c r="CD6">
+        <v>-34.0</v>
+      </c>
+      <c r="CE6">
+        <v>-4969.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:83">
+      <c r="A7" t="s">
+        <v>182</v>
+      </c>
+      <c r="B7">
+        <v>-554699.0</v>
+      </c>
+      <c r="C7">
+        <v>-3580211.0</v>
+      </c>
+      <c r="D7">
+        <v>-1523501.0</v>
+      </c>
+      <c r="E7">
+        <v>-541525.0</v>
+      </c>
+      <c r="F7">
+        <v>-567595.0</v>
+      </c>
+      <c r="G7">
+        <v>-436873.0</v>
+      </c>
+      <c r="H7">
+        <v>1523968.0</v>
+      </c>
+      <c r="I7">
+        <v>1203553.0</v>
+      </c>
+      <c r="J7">
+        <v>-722849.0</v>
+      </c>
+      <c r="K7">
+        <v>-706645.0</v>
+      </c>
+      <c r="L7">
+        <v>-1212553.0</v>
+      </c>
+      <c r="M7">
+        <v>25971.0</v>
+      </c>
+      <c r="N7">
+        <v>-1626477.0</v>
+      </c>
+      <c r="O7">
+        <v>-1039238.0</v>
+      </c>
+      <c r="P7">
+        <v>833313.0</v>
+      </c>
+      <c r="Q7">
+        <v>429118.0</v>
+      </c>
+      <c r="R7">
+        <v>-1273046.0</v>
+      </c>
+      <c r="S7">
+        <v>-554762.0</v>
+      </c>
+      <c r="T7">
+        <v>-480149.0</v>
+      </c>
+      <c r="U7">
+        <v>198516.0</v>
+      </c>
+      <c r="V7">
+        <v>-252809.0</v>
+      </c>
+      <c r="W7">
+        <v>-76510.0</v>
+      </c>
+      <c r="X7">
+        <v>-86397.0</v>
+      </c>
+      <c r="Y7">
+        <v>-98857.0</v>
+      </c>
+      <c r="Z7">
+        <v>33427.0</v>
+      </c>
+      <c r="AA7">
+        <v>162073.0</v>
+      </c>
+      <c r="AB7">
+        <v>141588.0</v>
+      </c>
+      <c r="AC7">
+        <v>141588.0</v>
+      </c>
+      <c r="AD7">
+        <v>139705.0</v>
+      </c>
+      <c r="AE7">
+        <v>87462.0</v>
+      </c>
+      <c r="AF7">
+        <v>138124.0</v>
+      </c>
+      <c r="AG7">
+        <v>253052.0</v>
+      </c>
+      <c r="AH7">
+        <v>289748.0</v>
+      </c>
+      <c r="AI7">
+        <v>52371.0</v>
+      </c>
+      <c r="AJ7">
+        <v>41071.0</v>
+      </c>
+      <c r="AK7">
+        <v>49161.0</v>
+      </c>
+      <c r="AL7">
+        <v>75728.0</v>
+      </c>
+      <c r="AM7">
+        <v>-59037.0</v>
+      </c>
+      <c r="AN7">
+        <v>-59037.0</v>
+      </c>
+      <c r="AO7">
+        <v>54084.0</v>
+      </c>
+      <c r="AP7">
+        <v>79940.0</v>
+      </c>
+      <c r="AQ7">
+        <v>-12591.0</v>
+      </c>
+      <c r="AR7">
+        <v>121520.0</v>
+      </c>
+      <c r="AS7">
+        <v>-160410.0</v>
+      </c>
+      <c r="AT7">
+        <v>547.0</v>
+      </c>
+      <c r="AU7">
+        <v>513.0</v>
+      </c>
+      <c r="AV7">
+        <v>-5662.0</v>
+      </c>
+      <c r="AW7">
+        <v>80287.0</v>
+      </c>
+      <c r="AX7">
+        <v>-82558.0</v>
+      </c>
+      <c r="AY7">
+        <v>972.0</v>
+      </c>
+      <c r="AZ7">
+        <v>-2436.0</v>
+      </c>
+      <c r="BA7">
+        <v>-5863.0</v>
+      </c>
+      <c r="BB7">
+        <v>6769.0</v>
+      </c>
+      <c r="BC7">
+        <v>1530.0</v>
+      </c>
+      <c r="BD7">
+        <v>-5.0</v>
+      </c>
+      <c r="BE7">
+        <v>-6591.0</v>
+      </c>
+      <c r="BF7">
+        <v>6589.0</v>
+      </c>
+      <c r="BG7">
+        <v>-1514.0</v>
+      </c>
+      <c r="BH7">
+        <v>1052.0</v>
+      </c>
+      <c r="BI7">
+        <v>-4919.0</v>
+      </c>
+      <c r="BJ7">
+        <v>3827.0</v>
+      </c>
+      <c r="BK7">
+        <v>-10763.0</v>
+      </c>
+      <c r="BL7">
+        <v>2857.0</v>
+      </c>
+      <c r="BM7">
+        <v>3865.0</v>
+      </c>
+      <c r="BN7">
+        <v>5522.0</v>
+      </c>
+      <c r="BO7">
+        <v>2225.0</v>
+      </c>
+      <c r="BP7">
+        <v>12515.0</v>
+      </c>
+      <c r="BQ7">
+        <v>12322.0</v>
+      </c>
+      <c r="BR7">
+        <v>26365.0</v>
+      </c>
+      <c r="BS7">
+        <v>19387.0</v>
+      </c>
+      <c r="BT7">
+        <v>8431.0</v>
+      </c>
+      <c r="BU7">
+        <v>7856.0</v>
+      </c>
+      <c r="BV7">
+        <v>8577.0</v>
+      </c>
+      <c r="BW7">
+        <v>7856.0</v>
+      </c>
+      <c r="BX7">
+        <v>8577.0</v>
+      </c>
+      <c r="BY7">
+        <v>7856.0</v>
+      </c>
+      <c r="BZ7">
+        <v>8577.0</v>
+      </c>
+      <c r="CA7">
+        <v>7856.0</v>
+      </c>
+      <c r="CB7">
+        <v>8427.0</v>
+      </c>
+      <c r="CC7">
+        <v>7632.0</v>
+      </c>
+      <c r="CD7">
+        <v>8578.0</v>
+      </c>
+      <c r="CE7">
+        <v>5509.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:83">
+      <c r="A8" t="s">
+        <v>183</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8"/>
+      <c r="AG8"/>
+      <c r="AH8"/>
+      <c r="AI8"/>
+      <c r="AJ8"/>
+      <c r="AK8"/>
+      <c r="AL8"/>
+      <c r="AM8"/>
+      <c r="AN8"/>
+      <c r="AO8"/>
+      <c r="AP8"/>
+      <c r="AQ8"/>
+      <c r="AR8"/>
+      <c r="AS8"/>
+      <c r="AT8"/>
+      <c r="AU8"/>
+      <c r="AV8"/>
+      <c r="AW8"/>
+      <c r="AX8"/>
+      <c r="AY8"/>
+      <c r="AZ8"/>
+      <c r="BA8"/>
+      <c r="BB8"/>
+      <c r="BC8"/>
+      <c r="BD8"/>
+      <c r="BE8"/>
+      <c r="BF8"/>
+      <c r="BG8"/>
+      <c r="BH8"/>
+      <c r="BI8"/>
+      <c r="BJ8"/>
+      <c r="BK8"/>
+      <c r="BL8"/>
+      <c r="BM8"/>
+      <c r="BN8"/>
+      <c r="BO8"/>
+      <c r="BP8"/>
+      <c r="BQ8"/>
+      <c r="BR8"/>
+      <c r="BS8"/>
+      <c r="BT8"/>
+      <c r="BU8"/>
+      <c r="BV8"/>
+      <c r="BW8"/>
+      <c r="BX8"/>
+      <c r="BY8"/>
+      <c r="BZ8"/>
+      <c r="CA8"/>
+      <c r="CB8"/>
+      <c r="CC8"/>
+      <c r="CD8"/>
+      <c r="CE8"/>
+    </row>
+    <row r="9" spans="1:83">
+      <c r="A9" t="s">
+        <v>184</v>
+      </c>
+      <c r="B9">
+        <v>-549238.0</v>
+      </c>
+      <c r="C9">
+        <v>11488.0</v>
+      </c>
+      <c r="D9">
+        <v>-57222.0</v>
+      </c>
+      <c r="E9">
+        <v>-200729.0</v>
+      </c>
+      <c r="F9">
+        <v>-259353.0</v>
+      </c>
+      <c r="G9">
+        <v>-52377.0</v>
+      </c>
+      <c r="H9">
+        <v>375120.0</v>
+      </c>
+      <c r="I9">
+        <v>143840.0</v>
+      </c>
+      <c r="J9">
+        <v>-452578.0</v>
+      </c>
+      <c r="K9">
+        <v>317316.0</v>
+      </c>
+      <c r="L9">
+        <v>54988.0</v>
+      </c>
+      <c r="M9">
+        <v>-54425.0</v>
+      </c>
+      <c r="N9">
+        <v>-254550.0</v>
+      </c>
+      <c r="O9">
+        <v>-38013.0</v>
+      </c>
+      <c r="P9">
+        <v>11312.0</v>
+      </c>
+      <c r="Q9">
+        <v>-75495.0</v>
+      </c>
+      <c r="R9">
+        <v>-10583.0</v>
+      </c>
+      <c r="S9">
+        <v>6733.0</v>
+      </c>
+      <c r="T9">
+        <v>30251.0</v>
+      </c>
+      <c r="U9">
+        <v>-96377.0</v>
+      </c>
+      <c r="V9">
+        <v>-89845.0</v>
+      </c>
+      <c r="W9">
+        <v>106349.0</v>
+      </c>
+      <c r="X9">
+        <v>2793.0</v>
+      </c>
+      <c r="Y9">
+        <v>-87200.0</v>
+      </c>
+      <c r="Z9">
+        <v>-12518.0</v>
+      </c>
+      <c r="AA9">
+        <v>181793.0</v>
+      </c>
+      <c r="AB9">
+        <v>-127057.0</v>
+      </c>
+      <c r="AC9">
+        <v>-127057.0</v>
+      </c>
+      <c r="AD9">
+        <v>232537.0</v>
+      </c>
+      <c r="AE9">
+        <v>-293186.0</v>
+      </c>
+      <c r="AF9"/>
+      <c r="AG9">
+        <v>170487.0</v>
+      </c>
+      <c r="AH9"/>
+      <c r="AI9">
+        <v>-181119.0</v>
+      </c>
+      <c r="AJ9">
+        <v>2505.0</v>
+      </c>
+      <c r="AK9">
+        <v>2505.0</v>
+      </c>
+      <c r="AL9">
+        <v>64956.0</v>
+      </c>
+      <c r="AM9">
+        <v>-134215.0</v>
+      </c>
+      <c r="AN9">
+        <v>-134215.0</v>
+      </c>
+      <c r="AO9">
+        <v>48747.0</v>
+      </c>
+      <c r="AP9">
+        <v>34929.0</v>
+      </c>
+      <c r="AQ9">
+        <v>-54339.0</v>
+      </c>
+      <c r="AR9">
+        <v>45746.0</v>
+      </c>
+      <c r="AS9">
+        <v>-69906.0</v>
+      </c>
+      <c r="AT9">
+        <v>1938.0</v>
+      </c>
+      <c r="AU9">
+        <v>17155.0</v>
+      </c>
+      <c r="AV9">
+        <v>-3230.0</v>
+      </c>
+      <c r="AW9">
+        <v>-15692.0</v>
+      </c>
+      <c r="AX9">
+        <v>5162.0</v>
+      </c>
+      <c r="AY9"/>
+      <c r="AZ9"/>
+      <c r="BA9"/>
+      <c r="BB9"/>
+      <c r="BC9"/>
+      <c r="BD9"/>
+      <c r="BE9"/>
+      <c r="BF9"/>
+      <c r="BG9"/>
+      <c r="BH9"/>
+      <c r="BI9"/>
+      <c r="BJ9"/>
+      <c r="BK9"/>
+      <c r="BL9"/>
+      <c r="BM9"/>
+      <c r="BN9"/>
+      <c r="BO9"/>
+      <c r="BP9"/>
+      <c r="BQ9"/>
+      <c r="BR9"/>
+      <c r="BS9"/>
+      <c r="BT9"/>
+      <c r="BU9"/>
+      <c r="BV9"/>
+      <c r="BW9"/>
+      <c r="BX9"/>
+      <c r="BY9"/>
+      <c r="BZ9"/>
+      <c r="CA9"/>
+      <c r="CB9"/>
+      <c r="CC9"/>
+      <c r="CD9"/>
+      <c r="CE9"/>
+    </row>
+    <row r="10" spans="1:83">
+      <c r="A10" t="s">
+        <v>185</v>
+      </c>
+      <c r="B10">
+        <v>-443527.0</v>
+      </c>
+      <c r="C10">
+        <v>-2092218.0</v>
+      </c>
+      <c r="D10">
+        <v>-2695180.0</v>
+      </c>
+      <c r="E10">
+        <v>-953978.0</v>
+      </c>
+      <c r="F10">
+        <v>-108343.0</v>
+      </c>
+      <c r="G10">
+        <v>-583116.0</v>
+      </c>
+      <c r="H10">
+        <v>948006.0</v>
+      </c>
+      <c r="I10">
+        <v>248684.0</v>
+      </c>
+      <c r="J10">
+        <v>153102.0</v>
+      </c>
+      <c r="K10">
+        <v>-2908354.0</v>
+      </c>
+      <c r="L10">
+        <v>-79423.0</v>
+      </c>
+      <c r="M10">
+        <v>-672205.0</v>
+      </c>
+      <c r="N10">
+        <v>-1276069.0</v>
+      </c>
+      <c r="O10">
+        <v>-257423.0</v>
+      </c>
+      <c r="P10">
+        <v>-59586.0</v>
+      </c>
+      <c r="Q10">
+        <v>-184074.0</v>
+      </c>
+      <c r="R10">
+        <v>-310899.0</v>
+      </c>
+      <c r="S10">
+        <v>-290041.0</v>
+      </c>
+      <c r="T10">
+        <v>-304147.0</v>
+      </c>
+      <c r="U10">
+        <v>55522.0</v>
+      </c>
+      <c r="V10">
+        <v>40185.0</v>
+      </c>
+      <c r="W10">
+        <v>-252529.0</v>
+      </c>
+      <c r="X10">
+        <v>27930.0</v>
+      </c>
+      <c r="Y10">
+        <v>-15713.0</v>
+      </c>
+      <c r="Z10">
+        <v>42695.0</v>
+      </c>
+      <c r="AA10">
+        <v>31029.0</v>
+      </c>
+      <c r="AB10">
+        <v>87218.0</v>
+      </c>
+      <c r="AC10">
+        <v>87218.0</v>
+      </c>
+      <c r="AD10">
+        <v>-121003.0</v>
+      </c>
+      <c r="AE10">
+        <v>124823.0</v>
+      </c>
+      <c r="AF10"/>
+      <c r="AG10">
+        <v>-29323.0</v>
+      </c>
+      <c r="AH10"/>
+      <c r="AI10">
+        <v>-32041.0</v>
+      </c>
+      <c r="AJ10">
+        <v>11423.0</v>
+      </c>
+      <c r="AK10">
+        <v>11423.0</v>
+      </c>
+      <c r="AL10">
+        <v>2080.0</v>
+      </c>
+      <c r="AM10">
+        <v>8062.0</v>
+      </c>
+      <c r="AN10">
+        <v>8062.0</v>
+      </c>
+      <c r="AO10">
+        <v>12241.0</v>
+      </c>
+      <c r="AP10">
+        <v>27648.0</v>
+      </c>
+      <c r="AQ10">
+        <v>81629.0</v>
+      </c>
+      <c r="AR10">
+        <v>39325.0</v>
+      </c>
+      <c r="AS10">
+        <v>-77417.0</v>
+      </c>
+      <c r="AT10">
+        <v>-83777.0</v>
+      </c>
+      <c r="AU10">
+        <v>-4396.0</v>
+      </c>
+      <c r="AV10">
+        <v>-2432.0</v>
+      </c>
+      <c r="AW10">
+        <v>95813.0</v>
+      </c>
+      <c r="AX10">
+        <v>-86749.0</v>
+      </c>
+      <c r="AY10"/>
+      <c r="AZ10"/>
+      <c r="BA10"/>
+      <c r="BB10"/>
+      <c r="BC10"/>
+      <c r="BD10"/>
+      <c r="BE10"/>
+      <c r="BF10"/>
+      <c r="BG10"/>
+      <c r="BH10"/>
+      <c r="BI10"/>
+      <c r="BJ10"/>
+      <c r="BK10"/>
+      <c r="BL10"/>
+      <c r="BM10"/>
+      <c r="BN10"/>
+      <c r="BO10"/>
+      <c r="BP10"/>
+      <c r="BQ10"/>
+      <c r="BR10"/>
+      <c r="BS10"/>
+      <c r="BT10"/>
+      <c r="BU10"/>
+      <c r="BV10"/>
+      <c r="BW10"/>
+      <c r="BX10"/>
+      <c r="BY10"/>
+      <c r="BZ10"/>
+      <c r="CA10"/>
+      <c r="CB10"/>
+      <c r="CC10"/>
+      <c r="CD10"/>
+      <c r="CE10"/>
+    </row>
+    <row r="11" spans="1:83">
+      <c r="A11" t="s">
+        <v>186</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11"/>
+      <c r="F11"/>
+      <c r="G11"/>
+      <c r="H11"/>
+      <c r="I11"/>
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11"/>
+      <c r="N11">
+        <v>-821958.0</v>
+      </c>
+      <c r="O11">
+        <v>0.0</v>
+      </c>
+      <c r="P11">
+        <v>347344.0</v>
+      </c>
+      <c r="Q11">
+        <v>-585813.0</v>
+      </c>
+      <c r="R11">
+        <v>480187.0</v>
+      </c>
+      <c r="S11">
+        <v>105626.0</v>
+      </c>
+      <c r="T11">
+        <v>-34469.0</v>
+      </c>
+      <c r="U11">
+        <v>34428.0</v>
+      </c>
+      <c r="V11">
+        <v>-29566.0</v>
+      </c>
+      <c r="W11">
+        <v>-4862.0</v>
+      </c>
+      <c r="X11">
+        <v>13917.0</v>
+      </c>
+      <c r="Y11">
+        <v>-72159.0</v>
+      </c>
+      <c r="Z11">
+        <v>43525.0</v>
+      </c>
+      <c r="AA11">
+        <v>-44567.0</v>
+      </c>
+      <c r="AB11">
+        <v>-32132.0</v>
+      </c>
+      <c r="AC11">
+        <v>437346.0</v>
+      </c>
+      <c r="AD11">
+        <v>0.0</v>
+      </c>
+      <c r="AE11"/>
+      <c r="AF11"/>
+      <c r="AG11"/>
+      <c r="AH11"/>
+      <c r="AI11"/>
+      <c r="AJ11"/>
+      <c r="AK11"/>
+      <c r="AL11"/>
+      <c r="AM11"/>
+      <c r="AN11"/>
+      <c r="AO11"/>
+      <c r="AP11"/>
+      <c r="AQ11"/>
+      <c r="AR11"/>
+      <c r="AS11"/>
+      <c r="AT11"/>
+      <c r="AU11"/>
+      <c r="AV11"/>
+      <c r="AW11"/>
+      <c r="AX11"/>
+      <c r="AY11"/>
+      <c r="AZ11"/>
+      <c r="BA11"/>
+      <c r="BB11"/>
+      <c r="BC11"/>
+      <c r="BD11"/>
+      <c r="BE11"/>
+      <c r="BF11"/>
+      <c r="BG11"/>
+      <c r="BH11"/>
+      <c r="BI11"/>
+      <c r="BJ11"/>
+      <c r="BK11"/>
+      <c r="BL11"/>
+      <c r="BM11"/>
+      <c r="BN11"/>
+      <c r="BO11"/>
+      <c r="BP11"/>
+      <c r="BQ11"/>
+      <c r="BR11"/>
+      <c r="BS11"/>
+      <c r="BT11"/>
+      <c r="BU11"/>
+      <c r="BV11"/>
+      <c r="BW11"/>
+      <c r="BX11"/>
+      <c r="BY11"/>
+      <c r="BZ11"/>
+      <c r="CA11"/>
+      <c r="CB11"/>
+      <c r="CC11"/>
+      <c r="CD11"/>
+      <c r="CE11"/>
+    </row>
+    <row r="12" spans="1:83">
+      <c r="A12" t="s">
+        <v>187</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12"/>
+      <c r="F12"/>
+      <c r="G12"/>
+      <c r="H12"/>
+      <c r="I12"/>
+      <c r="J12"/>
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12"/>
+      <c r="N12">
+        <v>-1457817.0</v>
+      </c>
+      <c r="O12">
+        <v>-1895172.0</v>
+      </c>
+      <c r="P12">
+        <v>1063604.0</v>
+      </c>
+      <c r="Q12">
+        <v>882965.0</v>
+      </c>
+      <c r="R12">
+        <v>1443827.0</v>
+      </c>
+      <c r="S12">
+        <v>1244853.0</v>
+      </c>
+      <c r="T12">
+        <v>2165331.0</v>
+      </c>
+      <c r="U12">
+        <v>755527.0</v>
+      </c>
+      <c r="V12">
+        <v>545238.0</v>
+      </c>
+      <c r="W12">
+        <v>785318.0</v>
+      </c>
+      <c r="X12">
+        <v>197045.0</v>
+      </c>
+      <c r="Y12">
+        <v>362859.0</v>
+      </c>
+      <c r="Z12">
+        <v>33236.0</v>
+      </c>
+      <c r="AA12">
+        <v>42498.0</v>
+      </c>
+      <c r="AB12">
+        <v>109865.0</v>
+      </c>
+      <c r="AC12">
+        <v>-250776.0</v>
+      </c>
+      <c r="AD12">
+        <v>-1.0</v>
+      </c>
+      <c r="AE12"/>
+      <c r="AF12"/>
+      <c r="AG12"/>
+      <c r="AH12"/>
+      <c r="AI12"/>
+      <c r="AJ12"/>
+      <c r="AK12"/>
+      <c r="AL12"/>
+      <c r="AM12"/>
+      <c r="AN12"/>
+      <c r="AO12"/>
+      <c r="AP12"/>
+      <c r="AQ12"/>
+      <c r="AR12"/>
+      <c r="AS12"/>
+      <c r="AT12"/>
+      <c r="AU12"/>
+      <c r="AV12"/>
+      <c r="AW12"/>
+      <c r="AX12"/>
+      <c r="AY12"/>
+      <c r="AZ12"/>
+      <c r="BA12"/>
+      <c r="BB12"/>
+      <c r="BC12"/>
+      <c r="BD12"/>
+      <c r="BE12"/>
+      <c r="BF12"/>
+      <c r="BG12"/>
+      <c r="BH12"/>
+      <c r="BI12"/>
+      <c r="BJ12"/>
+      <c r="BK12"/>
+      <c r="BL12"/>
+      <c r="BM12"/>
+      <c r="BN12"/>
+      <c r="BO12"/>
+      <c r="BP12"/>
+      <c r="BQ12"/>
+      <c r="BR12"/>
+      <c r="BS12"/>
+      <c r="BT12"/>
+      <c r="BU12"/>
+      <c r="BV12"/>
+      <c r="BW12"/>
+      <c r="BX12"/>
+      <c r="BY12"/>
+      <c r="BZ12"/>
+      <c r="CA12"/>
+      <c r="CB12"/>
+      <c r="CC12"/>
+      <c r="CD12"/>
+      <c r="CE12"/>
+    </row>
+    <row r="13" spans="1:83">
+      <c r="A13" t="s">
+        <v>188</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13"/>
+      <c r="F13"/>
+      <c r="G13"/>
+      <c r="H13"/>
+      <c r="I13"/>
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13">
+        <v>699621.0</v>
+      </c>
+      <c r="O13">
+        <v>-1039238.0</v>
+      </c>
+      <c r="P13">
+        <v>-1039238.0</v>
+      </c>
+      <c r="Q13">
+        <v>297952.0</v>
+      </c>
+      <c r="R13">
+        <v>-1431751.0</v>
+      </c>
+      <c r="S13">
+        <v>-264891.0</v>
+      </c>
+      <c r="T13">
+        <v>-232787.0</v>
+      </c>
+      <c r="U13">
+        <v>-30605.0</v>
+      </c>
+      <c r="V13">
+        <v>-173583.0</v>
+      </c>
+      <c r="W13">
+        <v>71563.0</v>
+      </c>
+      <c r="X13">
+        <v>-156469.0</v>
+      </c>
+      <c r="Y13">
+        <v>76215.0</v>
+      </c>
+      <c r="Z13">
+        <v>-26214.0</v>
+      </c>
+      <c r="AA13">
+        <v>556.0</v>
+      </c>
+      <c r="AB13">
+        <v>-42756.0</v>
+      </c>
+      <c r="AC13">
+        <v>-129430.0</v>
+      </c>
+      <c r="AD13">
+        <v>139705.0</v>
+      </c>
+      <c r="AE13"/>
+      <c r="AF13"/>
+      <c r="AG13"/>
+      <c r="AH13"/>
+      <c r="AI13"/>
+      <c r="AJ13"/>
+      <c r="AK13"/>
+      <c r="AL13"/>
+      <c r="AM13"/>
+      <c r="AN13"/>
+      <c r="AO13"/>
+      <c r="AP13"/>
+      <c r="AQ13"/>
+      <c r="AR13"/>
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13"/>
+      <c r="AV13"/>
+      <c r="AW13"/>
+      <c r="AX13"/>
+      <c r="AY13"/>
+      <c r="AZ13"/>
+      <c r="BA13"/>
+      <c r="BB13"/>
+      <c r="BC13"/>
+      <c r="BD13"/>
+      <c r="BE13"/>
+      <c r="BF13"/>
+      <c r="BG13"/>
+      <c r="BH13"/>
+      <c r="BI13"/>
+      <c r="BJ13"/>
+      <c r="BK13"/>
+      <c r="BL13"/>
+      <c r="BM13"/>
+      <c r="BN13"/>
+      <c r="BO13"/>
+      <c r="BP13"/>
+      <c r="BQ13"/>
+      <c r="BR13"/>
+      <c r="BS13"/>
+      <c r="BT13"/>
+      <c r="BU13"/>
+      <c r="BV13"/>
+      <c r="BW13"/>
+      <c r="BX13"/>
+      <c r="BY13"/>
+      <c r="BZ13"/>
+      <c r="CA13"/>
+      <c r="CB13"/>
+      <c r="CC13"/>
+      <c r="CD13"/>
+      <c r="CE13"/>
+    </row>
+    <row r="14" spans="1:83">
+      <c r="A14" t="s">
+        <v>189</v>
+      </c>
+      <c r="B14">
+        <v>419521.0</v>
+      </c>
+      <c r="C14">
+        <v>426229.0</v>
+      </c>
+      <c r="D14">
+        <v>474786.0</v>
+      </c>
+      <c r="E14">
+        <v>470654.0</v>
+      </c>
+      <c r="F14">
+        <v>443902.0</v>
+      </c>
+      <c r="G14">
+        <v>444966.0</v>
+      </c>
+      <c r="H14">
+        <v>733418.0</v>
+      </c>
+      <c r="I14">
+        <v>403895.0</v>
+      </c>
+      <c r="J14">
+        <v>232825.0</v>
+      </c>
+      <c r="K14">
+        <v>383147.0</v>
+      </c>
+      <c r="L14">
+        <v>90186.0</v>
+      </c>
+      <c r="M14">
+        <v>558352.0</v>
+      </c>
+      <c r="N14">
+        <v>266230.0</v>
+      </c>
+      <c r="O14">
+        <v>194974.0</v>
+      </c>
+      <c r="P14">
+        <v>-46512.0</v>
+      </c>
+      <c r="Q14">
+        <v>380857.0</v>
+      </c>
+      <c r="R14">
+        <v>175135.0</v>
+      </c>
+      <c r="S14">
+        <v>52839.0</v>
+      </c>
+      <c r="T14">
+        <v>97705.0</v>
+      </c>
+      <c r="U14">
+        <v>76021.0</v>
+      </c>
+      <c r="V14">
+        <v>30171.0</v>
+      </c>
+      <c r="W14">
+        <v>7843.0</v>
+      </c>
+      <c r="X14">
+        <v>6990.0</v>
+      </c>
+      <c r="Y14">
+        <v>6815.0</v>
+      </c>
+      <c r="Z14">
+        <v>6643.0</v>
+      </c>
+      <c r="AA14">
+        <v>-13570.0</v>
+      </c>
+      <c r="AB14">
+        <v>24058.0</v>
+      </c>
+      <c r="AC14">
+        <v>24058.0</v>
+      </c>
+      <c r="AD14">
+        <v>478.0</v>
+      </c>
+      <c r="AE14">
+        <v>473.0</v>
+      </c>
+      <c r="AF14">
+        <v>-664.0</v>
+      </c>
+      <c r="AG14">
+        <v>-347.0</v>
+      </c>
+      <c r="AH14">
+        <v>624.0</v>
+      </c>
+      <c r="AI14"/>
+      <c r="AJ14">
+        <v>506.0</v>
+      </c>
+      <c r="AK14">
+        <v>506.0</v>
+      </c>
+      <c r="AL14">
+        <v>257.0</v>
+      </c>
+      <c r="AM14">
+        <v>29.0</v>
+      </c>
+      <c r="AN14">
+        <v>29.0</v>
+      </c>
+      <c r="AO14">
+        <v>479.0</v>
+      </c>
+      <c r="AP14">
+        <v>233.0</v>
+      </c>
+      <c r="AQ14">
+        <v>554.0</v>
+      </c>
+      <c r="AR14">
+        <v>263.0</v>
+      </c>
+      <c r="AS14">
+        <v>110.0</v>
+      </c>
+      <c r="AT14">
+        <v>109.0</v>
+      </c>
+      <c r="AU14">
+        <v>52.0</v>
+      </c>
+      <c r="AV14">
+        <v>52.0</v>
+      </c>
+      <c r="AW14">
+        <v>52.0</v>
+      </c>
+      <c r="AX14">
+        <v>52.0</v>
+      </c>
+      <c r="AY14"/>
+      <c r="AZ14"/>
+      <c r="BA14"/>
+      <c r="BB14"/>
+      <c r="BC14"/>
+      <c r="BD14"/>
+      <c r="BE14"/>
+      <c r="BF14"/>
+      <c r="BG14"/>
+      <c r="BH14"/>
+      <c r="BI14"/>
+      <c r="BJ14"/>
+      <c r="BK14"/>
+      <c r="BL14"/>
+      <c r="BM14"/>
+      <c r="BN14"/>
+      <c r="BO14"/>
+      <c r="BP14"/>
+      <c r="BQ14"/>
+      <c r="BR14"/>
+      <c r="BS14"/>
+      <c r="BT14"/>
+      <c r="BU14"/>
+      <c r="BV14"/>
+      <c r="BW14"/>
+      <c r="BX14"/>
+      <c r="BY14"/>
+      <c r="BZ14"/>
+      <c r="CA14"/>
+      <c r="CB14"/>
+      <c r="CC14"/>
+      <c r="CD14"/>
+      <c r="CE14"/>
+    </row>
+    <row r="15" spans="1:83">
+      <c r="A15" t="s">
+        <v>190</v>
+      </c>
+      <c r="B15">
+        <v>26718.0</v>
+      </c>
+      <c r="C15">
+        <v>27395.0</v>
+      </c>
+      <c r="D15"/>
+      <c r="E15"/>
+      <c r="F15">
+        <v>0.0</v>
+      </c>
+      <c r="G15">
+        <v>0.0</v>
+      </c>
+      <c r="H15"/>
+      <c r="I15"/>
+      <c r="J15"/>
+      <c r="K15"/>
+      <c r="L15"/>
+      <c r="M15"/>
+      <c r="N15"/>
+      <c r="O15"/>
+      <c r="P15"/>
+      <c r="Q15"/>
+      <c r="R15"/>
+      <c r="S15"/>
+      <c r="T15"/>
+      <c r="U15"/>
+      <c r="V15"/>
+      <c r="W15"/>
+      <c r="X15"/>
+      <c r="Y15"/>
+      <c r="Z15"/>
+      <c r="AA15"/>
+      <c r="AB15"/>
+      <c r="AC15"/>
+      <c r="AD15"/>
+      <c r="AE15"/>
+      <c r="AF15"/>
+      <c r="AG15"/>
+      <c r="AH15"/>
+      <c r="AI15"/>
+      <c r="AJ15"/>
+      <c r="AK15"/>
+      <c r="AL15"/>
+      <c r="AM15"/>
+      <c r="AN15"/>
+      <c r="AO15"/>
+      <c r="AP15"/>
+      <c r="AQ15"/>
+      <c r="AR15"/>
+      <c r="AS15"/>
+      <c r="AT15"/>
+      <c r="AU15"/>
+      <c r="AV15"/>
+      <c r="AW15"/>
+      <c r="AX15"/>
+      <c r="AY15"/>
+      <c r="AZ15"/>
+      <c r="BA15"/>
+      <c r="BB15"/>
+      <c r="BC15"/>
+      <c r="BD15"/>
+      <c r="BE15"/>
+      <c r="BF15"/>
+      <c r="BG15"/>
+      <c r="BH15"/>
+      <c r="BI15"/>
+      <c r="BJ15"/>
+      <c r="BK15"/>
+      <c r="BL15"/>
+      <c r="BM15"/>
+      <c r="BN15"/>
+      <c r="BO15"/>
+      <c r="BP15"/>
+      <c r="BQ15"/>
+      <c r="BR15"/>
+      <c r="BS15"/>
+      <c r="BT15"/>
+      <c r="BU15"/>
+      <c r="BV15"/>
+      <c r="BW15"/>
+      <c r="BX15"/>
+      <c r="BY15"/>
+      <c r="BZ15"/>
+      <c r="CA15"/>
+      <c r="CB15"/>
+      <c r="CC15"/>
+      <c r="CD15"/>
+      <c r="CE15"/>
+    </row>
+    <row r="16" spans="1:83">
+      <c r="A16" t="s">
+        <v>191</v>
+      </c>
+      <c r="B16">
+        <v>1160158.0</v>
+      </c>
+      <c r="C16">
+        <v>566583.0</v>
+      </c>
+      <c r="D16">
+        <v>5945894.0</v>
+      </c>
+      <c r="E16">
+        <v>3761690.0</v>
+      </c>
+      <c r="F16">
+        <v>1393140.0</v>
+      </c>
+      <c r="G16">
+        <v>5080372.0</v>
+      </c>
+      <c r="H16">
+        <v>4883099.0</v>
+      </c>
+      <c r="I16">
+        <v>1857685.0</v>
+      </c>
+      <c r="J16">
+        <v>3426089.0</v>
+      </c>
+      <c r="K16">
+        <v>3536980.0</v>
+      </c>
+      <c r="L16">
+        <v>3365778.0</v>
+      </c>
+      <c r="M16">
+        <v>2965578.0</v>
+      </c>
+      <c r="N16">
+        <v>5902235.0</v>
+      </c>
+      <c r="O16">
+        <v>10489214.0</v>
+      </c>
+      <c r="P16">
+        <v>14620757.0</v>
+      </c>
+      <c r="Q16">
+        <v>17279261.0</v>
+      </c>
+      <c r="R16">
+        <v>19758353.0</v>
+      </c>
+      <c r="S16">
+        <v>25808938.0</v>
+      </c>
+      <c r="T16">
+        <v>28567333.0</v>
+      </c>
+      <c r="U16">
+        <v>30920477.0</v>
+      </c>
+      <c r="V16">
+        <v>12266597.0</v>
+      </c>
+      <c r="W16">
+        <v>9311878.0</v>
+      </c>
+      <c r="X16">
+        <v>1107812.0</v>
+      </c>
+      <c r="Y16">
+        <v>467133.0</v>
+      </c>
+      <c r="Z16">
+        <v>21111.0</v>
+      </c>
+      <c r="AA16">
+        <v>11993.0</v>
+      </c>
+      <c r="AB16">
+        <v>178752.0</v>
+      </c>
+      <c r="AC16">
+        <v>178752.0</v>
+      </c>
+      <c r="AD16">
+        <v>129698.0</v>
+      </c>
+      <c r="AE16">
+        <v>21900.0</v>
+      </c>
+      <c r="AF16">
+        <v>25323.0</v>
+      </c>
+      <c r="AG16">
+        <v>158892.0</v>
+      </c>
+      <c r="AH16">
+        <v>77130.0</v>
+      </c>
+      <c r="AI16">
+        <v>66961.0</v>
+      </c>
+      <c r="AJ16">
+        <v>24425.0</v>
+      </c>
+      <c r="AK16">
+        <v>29282.0</v>
+      </c>
+      <c r="AL16">
+        <v>24425.0</v>
+      </c>
+      <c r="AM16">
+        <v>1341.0</v>
+      </c>
+      <c r="AN16">
+        <v>1341.0</v>
+      </c>
+      <c r="AO16">
+        <v>32252.0</v>
+      </c>
+      <c r="AP16">
+        <v>14466.0</v>
+      </c>
+      <c r="AQ16">
+        <v>14466.0</v>
+      </c>
+      <c r="AR16">
+        <v>18480.0</v>
+      </c>
+      <c r="AS16">
+        <v>91704.0</v>
+      </c>
+      <c r="AT16">
+        <v>349809.0</v>
+      </c>
+      <c r="AU16">
+        <v>309.0</v>
+      </c>
+      <c r="AV16">
+        <v>1040.0</v>
+      </c>
+      <c r="AW16">
+        <v>15105.0</v>
+      </c>
+      <c r="AX16">
+        <v>510.0</v>
+      </c>
+      <c r="AY16">
+        <v>982.0</v>
+      </c>
+      <c r="AZ16">
+        <v>910.0</v>
+      </c>
+      <c r="BA16">
+        <v>266.0</v>
+      </c>
+      <c r="BB16">
+        <v>1073.0</v>
+      </c>
+      <c r="BC16">
+        <v>318.0</v>
+      </c>
+      <c r="BD16">
+        <v>328.0</v>
+      </c>
+      <c r="BE16">
+        <v>333.0</v>
+      </c>
+      <c r="BF16">
+        <v>1624.0</v>
+      </c>
+      <c r="BG16"/>
+      <c r="BH16">
+        <v>1391.0</v>
+      </c>
+      <c r="BI16">
+        <v>438.0</v>
+      </c>
+      <c r="BJ16">
+        <v>155.0</v>
+      </c>
+      <c r="BK16">
+        <v>670.0</v>
+      </c>
+      <c r="BL16">
+        <v>650.0</v>
+      </c>
+      <c r="BM16">
+        <v>588.0</v>
+      </c>
+      <c r="BN16">
+        <v>-5522.0</v>
+      </c>
+      <c r="BO16"/>
+      <c r="BP16"/>
+      <c r="BQ16">
+        <v>-1.0</v>
+      </c>
+      <c r="BR16">
+        <v>567.0</v>
+      </c>
+      <c r="BS16"/>
+      <c r="BT16"/>
+      <c r="BU16"/>
+      <c r="BV16"/>
+      <c r="BW16"/>
+      <c r="BX16"/>
+      <c r="BY16"/>
+      <c r="BZ16"/>
+      <c r="CA16"/>
+      <c r="CB16"/>
+      <c r="CC16"/>
+      <c r="CD16">
+        <v>567.0</v>
+      </c>
+      <c r="CE16">
+        <v>1479.0</v>
+      </c>
     </row>
     <row r="17" spans="1:83">
       <c r="A17" t="s">
-        <v>40</v>
+        <v>192</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -6653,167 +25042,355 @@
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
     </row>
     <row r="18" spans="1:83">
       <c r="A18" t="s">
-        <v>41</v>
-[...65 lines deleted...]
-      <c r="BN18"/>
+        <v>193</v>
+      </c>
+      <c r="B18">
+        <v>-3510900.0</v>
+      </c>
+      <c r="C18">
+        <v>-8338400.0</v>
+      </c>
+      <c r="D18">
+        <v>-6279590.0</v>
+      </c>
+      <c r="E18">
+        <v>-4739609.0</v>
+      </c>
+      <c r="F18">
+        <v>-3163197.0</v>
+      </c>
+      <c r="G18">
+        <v>-4298260.0</v>
+      </c>
+      <c r="H18">
+        <v>-2207061.0</v>
+      </c>
+      <c r="I18">
+        <v>-1702890.0</v>
+      </c>
+      <c r="J18">
+        <v>-3749506.0</v>
+      </c>
+      <c r="K18">
+        <v>-3007573.0</v>
+      </c>
+      <c r="L18">
+        <v>-3980128.0</v>
+      </c>
+      <c r="M18">
+        <v>-3025066.0</v>
+      </c>
+      <c r="N18">
+        <v>-4594111.0</v>
+      </c>
+      <c r="O18">
+        <v>-4021331.0</v>
+      </c>
+      <c r="P18">
+        <v>-2554952.0</v>
+      </c>
+      <c r="Q18">
+        <v>-2479092.0</v>
+      </c>
+      <c r="R18">
+        <v>-11338160.0</v>
+      </c>
+      <c r="S18">
+        <v>-2630525.0</v>
+      </c>
+      <c r="T18">
+        <v>-2387891.0</v>
+      </c>
+      <c r="U18">
+        <v>-1478555.0</v>
+      </c>
+      <c r="V18">
+        <v>-678378.0</v>
+      </c>
+      <c r="W18">
+        <v>-633616.0</v>
+      </c>
+      <c r="X18">
+        <v>-318600.0</v>
+      </c>
+      <c r="Y18">
+        <v>-186113.0</v>
+      </c>
+      <c r="Z18">
+        <v>-48518.0</v>
+      </c>
+      <c r="AA18">
+        <v>-312592.0</v>
+      </c>
+      <c r="AB18">
+        <v>102288.0</v>
+      </c>
+      <c r="AC18">
+        <v>102288.0</v>
+      </c>
+      <c r="AD18">
+        <v>137237.0</v>
+      </c>
+      <c r="AE18">
+        <v>-38539.0</v>
+      </c>
+      <c r="AF18">
+        <v>-336491.0</v>
+      </c>
+      <c r="AG18">
+        <v>-67389.0</v>
+      </c>
+      <c r="AH18">
+        <v>20130.0</v>
+      </c>
+      <c r="AI18">
+        <v>-103055.0</v>
+      </c>
+      <c r="AJ18">
+        <v>-60682.0</v>
+      </c>
+      <c r="AK18">
+        <v>-60682.0</v>
+      </c>
+      <c r="AL18">
+        <v>-71239.0</v>
+      </c>
+      <c r="AM18">
+        <v>-120309.0</v>
+      </c>
+      <c r="AN18">
+        <v>-120309.0</v>
+      </c>
+      <c r="AO18">
+        <v>-45783.0</v>
+      </c>
+      <c r="AP18">
+        <v>-3100.0</v>
+      </c>
+      <c r="AQ18">
+        <v>-147191.0</v>
+      </c>
+      <c r="AR18">
+        <v>-27686.0</v>
+      </c>
+      <c r="AS18">
+        <v>-390537.0</v>
+      </c>
+      <c r="AT18">
+        <v>-20085.0</v>
+      </c>
+      <c r="AU18">
+        <v>-2311.0</v>
+      </c>
+      <c r="AV18">
+        <v>-5635.0</v>
+      </c>
+      <c r="AW18">
+        <v>-7068.0</v>
+      </c>
+      <c r="AX18">
+        <v>-972.0</v>
+      </c>
+      <c r="AY18">
+        <v>-4094.0</v>
+      </c>
+      <c r="AZ18">
+        <v>-7211.0</v>
+      </c>
+      <c r="BA18">
+        <v>-8341.0</v>
+      </c>
+      <c r="BB18">
+        <v>-10.0</v>
+      </c>
+      <c r="BC18">
+        <v>-2082.0</v>
+      </c>
+      <c r="BD18">
+        <v>-3841.0</v>
+      </c>
+      <c r="BE18">
+        <v>-9961.0</v>
+      </c>
+      <c r="BF18">
+        <v>-5142.0</v>
+      </c>
+      <c r="BG18">
+        <v>-4116.0</v>
+      </c>
+      <c r="BH18">
+        <v>-681.0</v>
+      </c>
+      <c r="BI18">
+        <v>-6917.0</v>
+      </c>
+      <c r="BJ18">
+        <v>-1748.0</v>
+      </c>
+      <c r="BK18">
+        <v>-12724.0</v>
+      </c>
+      <c r="BL18">
+        <v>62.0</v>
+      </c>
+      <c r="BM18">
+        <v>588.0</v>
+      </c>
+      <c r="BN18">
+        <v>-5522.0</v>
+      </c>
       <c r="BO18"/>
       <c r="BP18"/>
-      <c r="BQ18"/>
-      <c r="BR18"/>
+      <c r="BQ18">
+        <v>25650.0</v>
+      </c>
+      <c r="BR18">
+        <v>25650.0</v>
+      </c>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
-      <c r="CD18"/>
-      <c r="CE18"/>
+      <c r="CD18">
+        <v>-34.0</v>
+      </c>
+      <c r="CE18">
+        <v>-4969.0</v>
+      </c>
     </row>
     <row r="19" spans="1:83">
       <c r="A19" t="s">
-        <v>42</v>
+        <v>194</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
-      <c r="E19"/>
-[...23 lines deleted...]
-      <c r="AC19"/>
+      <c r="E19">
+        <v>0.0</v>
+      </c>
+      <c r="F19">
+        <v>-124455.0</v>
+      </c>
+      <c r="G19">
+        <v>-458342.0</v>
+      </c>
+      <c r="H19">
+        <v>-27475.0</v>
+      </c>
+      <c r="I19">
+        <v>-164973.0</v>
+      </c>
+      <c r="J19">
+        <v>-122818.0</v>
+      </c>
+      <c r="K19">
+        <v>-212969.0</v>
+      </c>
+      <c r="L19">
+        <v>-243895.0</v>
+      </c>
+      <c r="M19">
+        <v>-849423.0</v>
+      </c>
+      <c r="N19">
+        <v>-1509817.0</v>
+      </c>
+      <c r="O19">
+        <v>-66308.0</v>
+      </c>
+      <c r="P19">
+        <v>-938531.0</v>
+      </c>
+      <c r="Q19">
+        <v>-1160435.0</v>
+      </c>
+      <c r="R19">
+        <v>-8437764.0</v>
+      </c>
+      <c r="S19">
+        <v>-614046.0</v>
+      </c>
+      <c r="T19">
+        <v>-367646.0</v>
+      </c>
+      <c r="U19">
+        <v>-442514.0</v>
+      </c>
+      <c r="V19">
+        <v>-189319.0</v>
+      </c>
+      <c r="W19">
+        <v>-132256.0</v>
+      </c>
+      <c r="X19">
+        <v>0.0</v>
+      </c>
+      <c r="Y19">
+        <v>-1.0</v>
+      </c>
+      <c r="Z19">
+        <v>1.0</v>
+      </c>
+      <c r="AA19">
+        <v>-8765.0</v>
+      </c>
+      <c r="AB19">
+        <v>-8765.0</v>
+      </c>
+      <c r="AC19">
+        <v>-98609.0</v>
+      </c>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
@@ -6827,73 +25404,115 @@
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
     </row>
     <row r="20" spans="1:83">
       <c r="A20" t="s">
-        <v>43</v>
-[...21 lines deleted...]
-      <c r="V20"/>
+        <v>195</v>
+      </c>
+      <c r="B20">
+        <v>2209695.0</v>
+      </c>
+      <c r="C20">
+        <v>2208337.0</v>
+      </c>
+      <c r="D20">
+        <v>1001486.0</v>
+      </c>
+      <c r="E20">
+        <v>2378629.0</v>
+      </c>
+      <c r="F20">
+        <v>21882.0</v>
+      </c>
+      <c r="G20">
+        <v>179137.0</v>
+      </c>
+      <c r="H20">
+        <v>5540913.0</v>
+      </c>
+      <c r="I20">
+        <v>0.0</v>
+      </c>
+      <c r="J20">
+        <v>0.0</v>
+      </c>
+      <c r="K20">
+        <v>3195201.0</v>
+      </c>
+      <c r="L20">
+        <v>4380328.0</v>
+      </c>
+      <c r="M20">
+        <v>88409.0</v>
+      </c>
+      <c r="N20">
+        <v>7132.0</v>
+      </c>
+      <c r="O20">
+        <v>0.0</v>
+      </c>
+      <c r="P20">
+        <v>0.0</v>
+      </c>
+      <c r="Q20">
+        <v>0.0</v>
+      </c>
+      <c r="R20">
+        <v>0.0</v>
+      </c>
+      <c r="S20">
+        <v>0.0</v>
+      </c>
+      <c r="T20">
+        <v>0.0</v>
+      </c>
+      <c r="U20">
+        <v>17469453.0</v>
+      </c>
+      <c r="V20">
+        <v>935176.0</v>
+      </c>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
@@ -6914,18493 +25533,129 @@
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
     </row>
     <row r="21" spans="1:83">
       <c r="A21" t="s">
-        <v>44</v>
+        <v>196</v>
       </c>
       <c r="B21">
-        <v>757812.0</v>
+        <v>1841817.0</v>
       </c>
       <c r="C21">
-        <v>896531.0</v>
+        <v>778144.0</v>
       </c>
       <c r="D21">
-        <v>1040473.0</v>
+        <v>-151060.0</v>
       </c>
       <c r="E21">
-        <v>1016710.0</v>
+        <v>459122.0</v>
       </c>
       <c r="F21">
-        <v>1113473.0</v>
+        <v>-606325.0</v>
       </c>
       <c r="G21">
-        <v>953049.0</v>
+        <v>-2068444.0</v>
       </c>
       <c r="H21">
-        <v>1337008.0</v>
+        <v>-324933.0</v>
       </c>
       <c r="I21">
-        <v>1337636.0</v>
-[...18361 lines deleted...]
-      <c r="H21">
         <v>43233.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
-      <c r="N21">
-[...1 lines deleted...]
-      </c>
+      <c r="N21"/>
       <c r="O21">
         <v>-43904.0</v>
       </c>
       <c r="P21">
         <v>-43904.0</v>
       </c>
       <c r="Q21">
+        <v>-43904.0</v>
+      </c>
+      <c r="R21">
         <v>5413582.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-127870.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-17564.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-108269.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-6478.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-82358.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-48338.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>382136.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>58618.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>188817.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>107237.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-15083.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-263.0</v>
       </c>
-      <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
@@ -25409,864 +25664,873 @@
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
+      <c r="CE21"/>
     </row>
-    <row r="22" spans="1:82">
+    <row r="22" spans="1:83">
       <c r="A22" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B22">
+        <v>-3965303.0</v>
+      </c>
+      <c r="C22">
         <v>-5828522.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-6228670.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-4928679.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-3734484.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-4460464.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-4300816.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-4134916.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-4013398.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-3714657.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-3658935.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-3949298.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-3797455.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-3523270.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-3466826.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-2877660.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-3372319.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-2817609.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-3797626.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-2064281.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-811659.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-1223519.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-238179.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-604990.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-152185.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-556756.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>270371.0</v>
       </c>
       <c r="AB22">
         <v>270371.0</v>
       </c>
       <c r="AC22">
+        <v>270371.0</v>
+      </c>
+      <c r="AD22">
         <v>-1749.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-126473.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>-481255.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>-302095.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>-288242.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>-228284.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-118022.0</v>
       </c>
       <c r="AJ22">
         <v>-118022.0</v>
       </c>
       <c r="AK22">
+        <v>-118022.0</v>
+      </c>
+      <c r="AL22">
         <v>-736655.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>-70279.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>-70278.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>-241932.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>-87354.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>-1411379.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>-1228518.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>-822174.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>-25686.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>-3044.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>-3734.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>-3767.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>-6904.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>-5066.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>-4775.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>-2478.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>-6779.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>-3612.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>-3841.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>-3370.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>-11731.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>-2602.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>-1733.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>-1998.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>-5575.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>-1961.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>-2795.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>-3277.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>-5522.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>1042.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>-12515.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>-12322.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>384113.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>-19387.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>-8431.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>-7856.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>-8577.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>-7856.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>-8577.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>-7856.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>-8577.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>-7856.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>-8427.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>-7632.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>-8612.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>-10478.0</v>
       </c>
     </row>
-    <row r="23" spans="1:82">
+    <row r="23" spans="1:83">
       <c r="A23" t="s">
-        <v>196</v>
-[...1 lines deleted...]
-      <c r="B23">
+        <v>197</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23">
         <v>2986481.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>994749.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>2066868.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>131926.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>6384840.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>16495.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-16495.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>16495.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-16426.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>43904.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-43904.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>7132.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-43904.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-3552.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>5285712.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-110045.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-1863.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>61015.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>2724212.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>2690407.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>2912652.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>250000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-4099.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-2218.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>19266.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-98609.0</v>
       </c>
       <c r="AB23">
         <v>-98609.0</v>
       </c>
       <c r="AC23">
+        <v>-98609.0</v>
+      </c>
+      <c r="AD23">
         <v>-1198.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-11058.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-1258.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>175000.0</v>
       </c>
-      <c r="AG23"/>
-      <c r="AH23">
+      <c r="AH23"/>
+      <c r="AI23">
         <v>138010.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>1750.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>44871.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>18000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-7500.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>94000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>9900.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>88015.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>134115.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>380.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>160000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>279800.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>1800.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>6109.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>6904.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>500.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>4166.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>7855.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>7534.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>765.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>2072.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>3836.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>8670.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>6766.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>2725.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>1634.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>7200.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>1233.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>12744.0</v>
       </c>
-      <c r="BK23"/>
       <c r="BL23"/>
       <c r="BM23"/>
       <c r="BN23"/>
       <c r="BO23"/>
-      <c r="BP23">
+      <c r="BP23"/>
+      <c r="BQ23">
         <v>-25650.0</v>
       </c>
-      <c r="BQ23"/>
       <c r="BR23"/>
       <c r="BS23"/>
       <c r="BT23"/>
       <c r="BU23"/>
       <c r="BV23"/>
       <c r="BW23"/>
       <c r="BX23"/>
       <c r="BY23"/>
       <c r="BZ23"/>
       <c r="CA23"/>
       <c r="CB23"/>
       <c r="CC23"/>
       <c r="CD23"/>
+      <c r="CE23"/>
     </row>
-    <row r="24" spans="1:82">
+    <row r="24" spans="1:83">
       <c r="A24" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
-      <c r="D24">
+      <c r="D24"/>
+      <c r="E24">
         <v>-120223.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-56069.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-256883.0</v>
       </c>
-      <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
-      <c r="N24">
+      <c r="N24"/>
+      <c r="O24">
         <v>-66308.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-103329.0</v>
       </c>
-      <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
-      <c r="S24">
+      <c r="S24"/>
+      <c r="T24">
         <v>5506.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>1.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>7516.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-5507.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-7516.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-1.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-8765.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-10037.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-15658.0</v>
       </c>
       <c r="AB24">
         <v>-15658.0</v>
       </c>
-      <c r="AC24"/>
+      <c r="AC24">
+        <v>-15658.0</v>
+      </c>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
-      <c r="AI24">
+      <c r="AI24"/>
+      <c r="AJ24">
         <v>-4873.0</v>
       </c>
-      <c r="AJ24"/>
-      <c r="AK24">
+      <c r="AK24"/>
+      <c r="AL24">
         <v>-2857.0</v>
       </c>
-      <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
-      <c r="AQ24">
+      <c r="AQ24"/>
+      <c r="AR24">
         <v>-25141.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>-16720.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>-53150.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>-220.0</v>
       </c>
-      <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
+      <c r="CE24"/>
     </row>
-    <row r="25" spans="1:82">
+    <row r="25" spans="1:83">
       <c r="A25" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B25">
+        <v>658090.0</v>
+      </c>
+      <c r="C25">
         <v>747750.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>1153177.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>744401.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>763062.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>612453.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-136156.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>102.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>1874.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>1988.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>1045069.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>1189332.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>2073408.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>1433124.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-67293.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-247639.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>1569834.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>78376.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>83946.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>21068.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>2651.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>220058.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>228128.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>259447.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>63597.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>109865.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-250778.0</v>
       </c>
       <c r="AB25">
         <v>-250778.0</v>
       </c>
       <c r="AC25">
+        <v>-250778.0</v>
+      </c>
+      <c r="AD25">
         <v>1.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>9178.0</v>
       </c>
-      <c r="AE25"/>
-      <c r="AF25">
+      <c r="AF25"/>
+      <c r="AG25">
         <v>-17999.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>18000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>-14615.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>16836.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>17675.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>592287.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>9530.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>45651.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>141586.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>4081.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>3363652.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>1079203.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>619526.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>10116.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>44840.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>3770.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>-76614.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>88438.0</v>
       </c>
-      <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
-      <c r="BC25">
+      <c r="BC25"/>
+      <c r="BD25">
         <v>5.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>-3370.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>-11731.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>-2602.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>-1733.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>-1998.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>-5575.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>-1961.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>-2795.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>-3277.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>-5522.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>-3267.0</v>
       </c>
-      <c r="BO25"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BP25"/>
       <c r="BQ25">
         <v>-384828.0</v>
       </c>
-      <c r="BR25"/>
+      <c r="BR25">
+        <v>-384828.0</v>
+      </c>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
-      <c r="CC25">
+      <c r="CC25"/>
+      <c r="CD25">
         <v>1408.0</v>
       </c>
-      <c r="CD25"/>
+      <c r="CE25"/>
     </row>
-    <row r="26" spans="1:82">
+    <row r="26" spans="1:83">
       <c r="A26" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
-      <c r="M26">
+      <c r="M26"/>
+      <c r="N26">
         <v>7132.0</v>
       </c>
-      <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
@@ -26291,774 +26555,785 @@
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
+      <c r="CE26"/>
     </row>
-    <row r="27" spans="1:82">
+    <row r="27" spans="1:83">
       <c r="A27" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
-      <c r="H27">
+      <c r="H27"/>
+      <c r="I27">
         <v>989446.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>874860.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>1241563.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>1042848.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>1188154.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>2070097.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>1453617.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>1130897.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>996667.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>1547192.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>1224677.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>2081385.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>732636.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>540764.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>565261.0</v>
       </c>
-      <c r="W27"/>
-      <c r="X27">
+      <c r="X27"/>
+      <c r="Y27">
         <v>259434.0</v>
       </c>
-      <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
-      <c r="AH27">
+      <c r="AH27"/>
+      <c r="AI27">
         <v>77472.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>8929.0</v>
       </c>
-      <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
-      <c r="AO27">
+      <c r="AO27"/>
+      <c r="AP27">
         <v>1282731.0</v>
       </c>
-      <c r="AP27"/>
-      <c r="AQ27">
+      <c r="AQ27"/>
+      <c r="AR27">
         <v>1079049.0</v>
       </c>
-      <c r="AR27"/>
-      <c r="AS27">
+      <c r="AS27"/>
+      <c r="AT27">
         <v>54310.0</v>
       </c>
-      <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
+      <c r="CE27"/>
     </row>
-    <row r="28" spans="1:82">
+    <row r="28" spans="1:83">
       <c r="A28" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B28">
+        <v>4129977.0</v>
+      </c>
+      <c r="C28">
         <v>2959086.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>8360658.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>7108159.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-467662.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>4495533.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>5232475.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>134489.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>3638615.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>3178775.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>4380328.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>88409.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>7132.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-43904.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-103552.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>5285712.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>5287575.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-127870.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>29241.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>20132434.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>3633098.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>8843188.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>959279.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>632136.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>58618.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>107237.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-15083.0</v>
       </c>
       <c r="AB28">
         <v>-15083.0</v>
       </c>
       <c r="AC28">
+        <v>-15083.0</v>
+      </c>
+      <c r="AD28">
         <v>-263.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>25951.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>123742.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>175000.0</v>
       </c>
-      <c r="AG28"/>
-      <c r="AH28">
+      <c r="AH28"/>
+      <c r="AI28">
         <v>218973.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>45107.0</v>
       </c>
       <c r="AJ28">
         <v>45107.0</v>
       </c>
       <c r="AK28">
+        <v>45107.0</v>
+      </c>
+      <c r="AL28">
         <v>65708.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>86638.0</v>
       </c>
       <c r="AM28">
         <v>86638.0</v>
       </c>
       <c r="AN28">
+        <v>86638.0</v>
+      </c>
+      <c r="AO28">
         <v>73945.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-2760.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>134115.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>380.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>166954.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>272846.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>1800.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>6109.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>6904.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>500.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>4166.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>7855.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>7534.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>765.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>2072.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>3836.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>8670.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>6766.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>2725.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>1634.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>7200.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>1233.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>12744.0</v>
       </c>
-      <c r="BK28"/>
       <c r="BL28"/>
       <c r="BM28"/>
       <c r="BN28"/>
       <c r="BO28"/>
-      <c r="BP28">
-[...1 lines deleted...]
-      </c>
+      <c r="BP28"/>
       <c r="BQ28">
         <v>-25650.0</v>
       </c>
-      <c r="BR28"/>
+      <c r="BR28">
+        <v>-25650.0</v>
+      </c>
       <c r="BS28"/>
       <c r="BT28"/>
       <c r="BU28"/>
       <c r="BV28"/>
       <c r="BW28"/>
       <c r="BX28"/>
       <c r="BY28"/>
       <c r="BZ28"/>
       <c r="CA28"/>
       <c r="CB28"/>
       <c r="CC28"/>
       <c r="CD28"/>
+      <c r="CE28"/>
     </row>
-    <row r="29" spans="1:82">
+    <row r="29" spans="1:83">
       <c r="A29" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B29">
+        <v>-3442391.0</v>
+      </c>
+      <c r="C29">
         <v>-8234754.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-6124208.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-4255149.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-3095115.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-3839918.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-2179586.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-1537920.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-3626688.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-2794604.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-3736233.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-2175643.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-3084294.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-2934410.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-1616421.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-1318657.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-2900396.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-2016479.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-2014739.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-1036040.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-490882.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-506867.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-318600.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-178151.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-48518.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-298388.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>185239.0</v>
       </c>
       <c r="AB29">
         <v>185239.0</v>
       </c>
       <c r="AC29">
+        <v>185239.0</v>
+      </c>
+      <c r="AD29">
         <v>138435.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-38539.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>-334617.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>-67389.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>20130.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>-113056.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-50680.0</v>
       </c>
       <c r="AJ29">
         <v>-50680.0</v>
       </c>
       <c r="AK29">
+        <v>-50680.0</v>
+      </c>
+      <c r="AL29">
         <v>-68383.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-119757.0</v>
       </c>
       <c r="AM29">
         <v>-119757.0</v>
       </c>
       <c r="AN29">
+        <v>-119757.0</v>
+      </c>
+      <c r="AO29">
         <v>-45783.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>-3100.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>-136494.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>-27686.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>-362948.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>-14914.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>-2531.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>-5574.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>-42.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>-972.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>-4094.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>-7211.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>-8341.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>-10.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>-2082.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>-3841.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>-9961.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>-5142.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>-4116.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>-681.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>-6917.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>-1748.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>-12724.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>62.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>588.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>-5522.0</v>
       </c>
-      <c r="BN29"/>
       <c r="BO29"/>
-      <c r="BP29">
-[...1 lines deleted...]
-      </c>
+      <c r="BP29"/>
       <c r="BQ29">
         <v>25650.0</v>
       </c>
-      <c r="BR29"/>
+      <c r="BR29">
+        <v>25650.0</v>
+      </c>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
-      <c r="CC29">
+      <c r="CC29"/>
+      <c r="CD29">
         <v>-34.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>-4969.0</v>
       </c>
     </row>
-    <row r="30" spans="1:82">
+    <row r="30" spans="1:83">
       <c r="A30" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B30">
+        <v>-94011.0</v>
+      </c>
+      <c r="C30">
         <v>-103643.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-52246.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-484460.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-124455.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-458342.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-27475.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-164973.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-122818.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-212969.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-243895.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-849423.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-1509817.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-1153229.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-938531.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-1160435.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-8437764.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-614046.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-367646.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-442514.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-189319.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-132256.0</v>
       </c>
       <c r="W30">
         <v>-132256.0</v>
       </c>
       <c r="X30">
+        <v>-132256.0</v>
+      </c>
+      <c r="Y30">
         <v>-7963.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-8765.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-14204.0</v>
       </c>
       <c r="AA30">
         <v>-14204.0</v>
       </c>
       <c r="AB30">
+        <v>-14204.0</v>
+      </c>
+      <c r="AC30">
         <v>-98609.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-1198.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-1874.0</v>
       </c>
-      <c r="AE30"/>
       <c r="AF30"/>
       <c r="AG30"/>
-      <c r="AH30">
+      <c r="AH30"/>
+      <c r="AI30">
         <v>10000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-10000.0</v>
       </c>
-      <c r="AJ30"/>
-      <c r="AK30">
+      <c r="AK30"/>
+      <c r="AL30">
         <v>-2856.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-552.0</v>
       </c>
-      <c r="AM30"/>
       <c r="AN30"/>
-      <c r="AO30">
+      <c r="AO30"/>
+      <c r="AP30">
         <v>-10697.0</v>
       </c>
-      <c r="AP30"/>
-      <c r="AQ30">
+      <c r="AQ30"/>
+      <c r="AR30">
         <v>-25141.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-44309.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-58321.0</v>
       </c>
-      <c r="AT30"/>
-      <c r="AU30">
+      <c r="AU30"/>
+      <c r="AV30">
         <v>-61.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-159.0</v>
       </c>
-      <c r="AW30"/>
       <c r="AX30"/>
       <c r="AY30"/>
       <c r="AZ30"/>
       <c r="BA30"/>
       <c r="BB30"/>
       <c r="BC30"/>
       <c r="BD30"/>
       <c r="BE30"/>
       <c r="BF30"/>
       <c r="BG30"/>
       <c r="BH30"/>
       <c r="BI30"/>
       <c r="BJ30"/>
       <c r="BK30"/>
       <c r="BL30"/>
       <c r="BM30"/>
       <c r="BN30"/>
       <c r="BO30"/>
       <c r="BP30"/>
       <c r="BQ30"/>
       <c r="BR30"/>
       <c r="BS30"/>
       <c r="BT30"/>
       <c r="BU30"/>
       <c r="BV30"/>
       <c r="BW30"/>
       <c r="BX30"/>
       <c r="BY30"/>
       <c r="BZ30"/>
       <c r="CA30"/>
       <c r="CB30"/>
       <c r="CC30"/>
       <c r="CD30"/>
+      <c r="CE30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>