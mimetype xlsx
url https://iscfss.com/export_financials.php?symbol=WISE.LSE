--- v0 (2026-07-29)
+++ v1 (2026-11-01)
@@ -1136,88 +1136,92 @@
         <v>23</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
     </row>
     <row r="7" spans="1:19">
       <c r="A7" t="s">
         <v>24</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>149000000.0</v>
+      </c>
       <c r="C7">
         <v>86200000.0</v>
       </c>
       <c r="D7">
         <v>21500000.0</v>
       </c>
       <c r="E7">
         <v>14500000.0</v>
       </c>
       <c r="F7">
         <v>17200000.0</v>
       </c>
       <c r="G7">
         <v>20100000.0</v>
       </c>
       <c r="H7">
         <v>14600000.0</v>
       </c>
       <c r="I7">
         <v>0.0</v>
       </c>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
     </row>
     <row r="8" spans="1:19">
       <c r="A8" t="s">
         <v>25</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>14200000.0</v>
+      </c>
       <c r="C8">
         <v>10200000.0</v>
       </c>
       <c r="D8">
         <v>10200000.0</v>
       </c>
       <c r="E8">
         <v>10200000.0</v>
       </c>
       <c r="F8">
         <v>10200000.0</v>
       </c>
       <c r="G8">
         <v>9400000.0</v>
       </c>
       <c r="H8">
         <v>0.0</v>
       </c>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
@@ -1795,51 +1799,53 @@
         <v>128396000.0</v>
       </c>
       <c r="N23">
         <v>60876000.0</v>
       </c>
       <c r="O23">
         <v>60876000.0</v>
       </c>
       <c r="P23">
         <v>49791000.0</v>
       </c>
       <c r="Q23">
         <v>49791000.0</v>
       </c>
       <c r="R23">
         <v>6038644.0</v>
       </c>
       <c r="S23">
         <v>6038644.0</v>
       </c>
     </row>
     <row r="24" spans="1:19">
       <c r="A24" t="s">
         <v>41</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>328700000.0</v>
+      </c>
       <c r="C24">
         <v>98100000.0</v>
       </c>
       <c r="D24">
         <v>198400000.0</v>
       </c>
       <c r="E24">
         <v>0.0</v>
       </c>
       <c r="F24">
         <v>78500000.0</v>
       </c>
       <c r="G24">
         <v>78600000.0</v>
       </c>
       <c r="H24">
         <v>49000000.0</v>
       </c>
       <c r="I24">
         <v>13900000.0</v>
       </c>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
@@ -1960,51 +1966,53 @@
         <v>-60353000.0</v>
       </c>
       <c r="N28">
         <v>-24589000.0</v>
       </c>
       <c r="O28">
         <v>-24589000.0</v>
       </c>
       <c r="P28">
         <v>-46491000.0</v>
       </c>
       <c r="Q28">
         <v>-46491000.0</v>
       </c>
       <c r="R28">
         <v>-5258234.0</v>
       </c>
       <c r="S28">
         <v>-5258234.0</v>
       </c>
     </row>
     <row r="29" spans="1:19">
       <c r="A29" t="s">
         <v>46</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>2259900000.0</v>
+      </c>
       <c r="C29">
         <v>1485600000.0</v>
       </c>
       <c r="D29">
         <v>1182600000.0</v>
       </c>
       <c r="E29">
         <v>826800000.0</v>
       </c>
       <c r="F29">
         <v>487700000.0</v>
       </c>
       <c r="G29">
         <v>363900000.0</v>
       </c>
       <c r="H29">
         <v>246000000.0</v>
       </c>
       <c r="I29">
         <v>140300000.0</v>
       </c>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
@@ -2083,51 +2091,53 @@
         <v>257800000.0</v>
       </c>
       <c r="H31">
         <v>175500000.0</v>
       </c>
       <c r="I31">
         <v>106000000.0</v>
       </c>
       <c r="J31">
         <v>93400000.0</v>
       </c>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
     </row>
     <row r="32" spans="1:19">
       <c r="A32" t="s">
         <v>49</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>2175000000.0</v>
+      </c>
       <c r="C32">
         <v>1378500000.0</v>
       </c>
       <c r="D32">
         <v>869600000.0</v>
       </c>
       <c r="E32">
         <v>454600000.0</v>
       </c>
       <c r="F32">
         <v>347000000.0</v>
       </c>
       <c r="G32">
         <v>281800000.0</v>
       </c>
       <c r="H32">
         <v>183800000.0</v>
       </c>
       <c r="I32">
         <v>106500000.0</v>
       </c>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
@@ -2618,51 +2628,53 @@
         <v>61</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
     </row>
     <row r="45" spans="1:19">
       <c r="A45" t="s">
         <v>62</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>245400000.0</v>
+      </c>
       <c r="C45">
         <v>163800000.0</v>
       </c>
       <c r="D45">
         <v>67800000.0</v>
       </c>
       <c r="E45">
         <v>49500000.0</v>
       </c>
       <c r="F45">
         <v>41400000.0</v>
       </c>
       <c r="G45">
         <v>38300000.0</v>
       </c>
       <c r="H45">
         <v>28700000.0</v>
       </c>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
@@ -2829,51 +2841,53 @@
         <v>66</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
     </row>
     <row r="50" spans="1:19">
       <c r="A50" t="s">
         <v>67</v>
       </c>
-      <c r="B50"/>
+      <c r="B50">
+        <v>6000000.0</v>
+      </c>
       <c r="C50">
         <v>1300000.0</v>
       </c>
       <c r="D50">
         <v>202700000.0</v>
       </c>
       <c r="E50">
         <v>249900000.0</v>
       </c>
       <c r="F50">
         <v>0.0</v>
       </c>
       <c r="G50">
         <v>0.0</v>
       </c>
       <c r="H50">
         <v>200000.0</v>
       </c>
       <c r="I50">
         <v>0.0</v>
       </c>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
@@ -2926,51 +2940,51 @@
       </c>
       <c r="N51"/>
       <c r="O51"/>
       <c r="P51"/>
       <c r="Q51"/>
       <c r="R51"/>
       <c r="S51"/>
     </row>
     <row r="52" spans="1:19">
       <c r="A52" t="s">
         <v>69</v>
       </c>
       <c r="B52">
         <v>16924096.0</v>
       </c>
       <c r="C52">
         <v>11600000.0</v>
       </c>
       <c r="D52">
         <v>11000000.0</v>
       </c>
       <c r="E52">
         <v>256600000.0</v>
       </c>
       <c r="F52">
-        <v>11014029.0</v>
+        <v>5500000.0</v>
       </c>
       <c r="G52">
         <v>3500000.0</v>
       </c>
       <c r="H52">
         <v>4200000.0</v>
       </c>
       <c r="I52">
         <v>900000.0</v>
       </c>
       <c r="J52">
         <v>20200000.0</v>
       </c>
       <c r="K52">
         <v>20200000.0</v>
       </c>
       <c r="L52">
         <v>11001000.0</v>
       </c>
       <c r="M52">
         <v>11001000.0</v>
       </c>
       <c r="N52"/>
       <c r="O52"/>
       <c r="P52"/>
@@ -3818,51 +3832,53 @@
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
       <c r="AI6"/>
       <c r="AJ6"/>
     </row>
     <row r="7" spans="1:36">
       <c r="A7" t="s">
         <v>24</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>149000000.0</v>
+      </c>
       <c r="C7">
         <v>131548890.77</v>
       </c>
       <c r="D7"/>
       <c r="E7">
         <v>86200000.0</v>
       </c>
       <c r="F7"/>
       <c r="G7">
         <v>52400000.0</v>
       </c>
       <c r="H7"/>
       <c r="I7">
         <v>21500000.0</v>
       </c>
       <c r="J7"/>
       <c r="K7">
         <v>17700000.0</v>
       </c>
       <c r="L7"/>
       <c r="M7">
         <v>14500000.0</v>
       </c>
       <c r="N7"/>
       <c r="O7">
@@ -3878,51 +3894,53 @@
       </c>
       <c r="T7"/>
       <c r="U7">
         <v>20100000.0</v>
       </c>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
     </row>
     <row r="8" spans="1:36">
       <c r="A8" t="s">
         <v>25</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>14200000.0</v>
+      </c>
       <c r="C8">
         <v>13705808.84</v>
       </c>
       <c r="D8"/>
       <c r="E8">
         <v>10200000.0</v>
       </c>
       <c r="F8"/>
       <c r="G8">
         <v>10200000.0</v>
       </c>
       <c r="H8"/>
       <c r="I8">
         <v>10200000.0</v>
       </c>
       <c r="J8"/>
       <c r="K8">
         <v>10200000.0</v>
       </c>
       <c r="L8"/>
       <c r="M8">
         <v>10200000.0</v>
       </c>
       <c r="N8"/>
       <c r="O8">
@@ -4265,51 +4283,51 @@
       <c r="Z13"/>
       <c r="AA13">
         <v>120600000.0</v>
       </c>
       <c r="AB13">
         <v>120600000.0</v>
       </c>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13">
         <v>262.0</v>
       </c>
       <c r="AJ13">
         <v>262.0</v>
       </c>
     </row>
     <row r="14" spans="1:36">
       <c r="A14" t="s">
         <v>31</v>
       </c>
       <c r="B14">
-        <v>778895612.0</v>
+        <v>1018800000.0</v>
       </c>
       <c r="C14">
         <v>1040599999.0</v>
       </c>
       <c r="D14"/>
       <c r="E14">
         <v>1048350000.0</v>
       </c>
       <c r="F14"/>
       <c r="G14">
         <v>1048000000.0</v>
       </c>
       <c r="H14"/>
       <c r="I14">
         <v>1078300000.0</v>
       </c>
       <c r="J14"/>
       <c r="K14">
         <v>1050000000.0</v>
       </c>
       <c r="L14"/>
       <c r="M14">
         <v>1072599999.0</v>
       </c>
       <c r="N14"/>
@@ -4834,51 +4852,53 @@
         <v>128396000.0</v>
       </c>
       <c r="AE23">
         <v>60876000.0</v>
       </c>
       <c r="AF23">
         <v>60876000.0</v>
       </c>
       <c r="AG23">
         <v>49791000.0</v>
       </c>
       <c r="AH23">
         <v>49791000.0</v>
       </c>
       <c r="AI23">
         <v>6038644.0</v>
       </c>
       <c r="AJ23">
         <v>6038644.0</v>
       </c>
     </row>
     <row r="24" spans="1:36">
       <c r="A24" t="s">
         <v>41</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>328700000.0</v>
+      </c>
       <c r="C24">
         <v>266725789.76</v>
       </c>
       <c r="D24"/>
       <c r="E24">
         <v>98100000.0</v>
       </c>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24">
         <v>198400000.0</v>
       </c>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24">
         <v>0.0</v>
       </c>
       <c r="N24"/>
       <c r="O24">
         <v>157400000.0</v>
       </c>
       <c r="P24"/>
       <c r="Q24">
@@ -5098,51 +5118,53 @@
         <v>-60353000.0</v>
       </c>
       <c r="AE28">
         <v>-24589000.0</v>
       </c>
       <c r="AF28">
         <v>-24589000.0</v>
       </c>
       <c r="AG28">
         <v>-46491000.0</v>
       </c>
       <c r="AH28">
         <v>-46491000.0</v>
       </c>
       <c r="AI28">
         <v>-5258234.0</v>
       </c>
       <c r="AJ28">
         <v>-5258234.0</v>
       </c>
     </row>
     <row r="29" spans="1:36">
       <c r="A29" t="s">
         <v>46</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>2259900000.0</v>
+      </c>
       <c r="C29">
         <v>2198035500.73</v>
       </c>
       <c r="D29"/>
       <c r="E29">
         <v>1485600000.0</v>
       </c>
       <c r="F29"/>
       <c r="G29">
         <v>1173600000.0</v>
       </c>
       <c r="H29"/>
       <c r="I29">
         <v>1182600000.0</v>
       </c>
       <c r="J29"/>
       <c r="K29">
         <v>1033600000.0</v>
       </c>
       <c r="L29"/>
       <c r="M29">
         <v>826800000.0</v>
       </c>
       <c r="N29"/>
       <c r="O29">
@@ -5286,51 +5308,53 @@
       <c r="S31">
         <v>316100000.0</v>
       </c>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
       <c r="AG31"/>
       <c r="AH31"/>
       <c r="AI31"/>
       <c r="AJ31"/>
     </row>
     <row r="32" spans="1:36">
       <c r="A32" t="s">
         <v>49</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>2175000000.0</v>
+      </c>
       <c r="C32">
         <v>2057080662.72</v>
       </c>
       <c r="D32"/>
       <c r="E32">
         <v>1378500000.0</v>
       </c>
       <c r="F32"/>
       <c r="G32">
         <v>1089400000.0</v>
       </c>
       <c r="H32"/>
       <c r="I32">
         <v>869600000.0</v>
       </c>
       <c r="J32"/>
       <c r="K32">
         <v>631400000.0</v>
       </c>
       <c r="L32"/>
       <c r="M32">
         <v>454600000.0</v>
       </c>
       <c r="N32"/>
       <c r="O32">
@@ -6102,51 +6126,53 @@
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
       <c r="AG44"/>
       <c r="AH44"/>
       <c r="AI44"/>
       <c r="AJ44"/>
     </row>
     <row r="45" spans="1:36">
       <c r="A45" t="s">
         <v>62</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>245400000.0</v>
+      </c>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45">
         <v>163800000.0</v>
       </c>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45"/>
       <c r="I45">
         <v>67800000.0</v>
       </c>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45">
         <v>49500000.0</v>
       </c>
       <c r="N45"/>
       <c r="O45">
         <v>45000000.0</v>
       </c>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
@@ -6414,51 +6440,53 @@
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
       <c r="AG49"/>
       <c r="AH49"/>
       <c r="AI49"/>
       <c r="AJ49"/>
     </row>
     <row r="50" spans="1:36">
       <c r="A50" t="s">
         <v>67</v>
       </c>
-      <c r="B50"/>
+      <c r="B50">
+        <v>6000000.0</v>
+      </c>
       <c r="C50">
         <v>6584163.07</v>
       </c>
       <c r="D50"/>
       <c r="E50">
         <v>1300000.0</v>
       </c>
       <c r="F50"/>
       <c r="G50">
         <v>0.0</v>
       </c>
       <c r="H50"/>
       <c r="I50">
         <v>202700000.0</v>
       </c>
       <c r="J50"/>
       <c r="K50">
         <v>293000000.0</v>
       </c>
       <c r="L50"/>
       <c r="M50">
         <v>249900000.0</v>
       </c>
       <c r="N50"/>
       <c r="O50">
@@ -7458,51 +7486,51 @@
       </c>
       <c r="O2">
         <v>12441000.0</v>
       </c>
       <c r="P2">
         <v>4538000.0</v>
       </c>
       <c r="Q2">
         <v>4538000.0</v>
       </c>
       <c r="R2">
         <v>428932.0</v>
       </c>
       <c r="S2">
         <v>428932.0</v>
       </c>
     </row>
     <row r="3" spans="1:19">
       <c r="A3" t="s">
         <v>98</v>
       </c>
       <c r="B3">
         <v>10892586.0</v>
       </c>
       <c r="C3">
-        <v>18400000.0</v>
+        <v>7400518.0</v>
       </c>
       <c r="D3">
         <v>18300000.0</v>
       </c>
       <c r="E3">
         <v>23200000.0</v>
       </c>
       <c r="F3">
         <v>22900000.0</v>
       </c>
       <c r="G3">
         <v>21700000.0</v>
       </c>
       <c r="H3">
         <v>20600000.0</v>
       </c>
       <c r="I3">
         <v>6300000.0</v>
       </c>
       <c r="J3">
         <v>1100000.0</v>
       </c>
       <c r="K3">
         <v>1100000.0</v>
       </c>
@@ -7599,51 +7627,51 @@
       </c>
       <c r="O5">
         <v>-18789000.0</v>
       </c>
       <c r="P5">
         <v>-11146000.0</v>
       </c>
       <c r="Q5">
         <v>-11146000.0</v>
       </c>
       <c r="R5">
         <v>-2012277.0</v>
       </c>
       <c r="S5">
         <v>-2021151.0</v>
       </c>
     </row>
     <row r="6" spans="1:19">
       <c r="A6" t="s">
         <v>101</v>
       </c>
       <c r="B6">
         <v>525189106.0</v>
       </c>
       <c r="C6">
-        <v>598600000.0</v>
+        <v>587600518.0</v>
       </c>
       <c r="D6">
         <v>512200000.0</v>
       </c>
       <c r="E6">
         <v>179700000.0</v>
       </c>
       <c r="F6">
         <v>78300000.0</v>
       </c>
       <c r="G6">
         <v>70400000.0</v>
       </c>
       <c r="H6">
         <v>45500000.0</v>
       </c>
       <c r="I6">
         <v>18500000.0</v>
       </c>
       <c r="J6">
         <v>10600000.0</v>
       </c>
       <c r="K6">
         <v>10600000.0</v>
       </c>
@@ -7912,51 +7940,53 @@
         <v>7600000.0</v>
       </c>
       <c r="H12">
         <v>4500000.0</v>
       </c>
       <c r="I12">
         <v>2100000.0</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" t="s">
         <v>108</v>
       </c>
-      <c r="B13"/>
+      <c r="B13">
+        <v>63000000.0</v>
+      </c>
       <c r="C13">
         <v>34000000.0</v>
       </c>
       <c r="D13">
         <v>19700000.0</v>
       </c>
       <c r="E13">
         <v>2800000.0</v>
       </c>
       <c r="F13">
         <v>3900000.0</v>
       </c>
       <c r="G13">
         <v>1900000.0</v>
       </c>
       <c r="H13">
         <v>5400000.0</v>
       </c>
       <c r="I13">
         <v>900000.0</v>
       </c>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
@@ -8066,88 +8096,92 @@
         <v>30900000.0</v>
       </c>
       <c r="H16">
         <v>15000000.0</v>
       </c>
       <c r="I16">
         <v>10300000.0</v>
       </c>
       <c r="J16">
         <v>6200000.0</v>
       </c>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" t="s">
         <v>112</v>
       </c>
-      <c r="B17"/>
+      <c r="B17">
+        <v>498700000.0</v>
+      </c>
       <c r="C17">
         <v>416700000.0</v>
       </c>
       <c r="D17">
         <v>354600000.0</v>
       </c>
       <c r="E17">
         <v>114000000.0</v>
       </c>
       <c r="F17">
         <v>32900000.0</v>
       </c>
       <c r="G17">
         <v>30900000.0</v>
       </c>
       <c r="H17">
         <v>15000000.0</v>
       </c>
       <c r="I17">
         <v>10300000.0</v>
       </c>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" t="s">
         <v>113</v>
       </c>
-      <c r="B18"/>
+      <c r="B18">
+        <v>43500000.0</v>
+      </c>
       <c r="C18">
         <v>18500000.0</v>
       </c>
       <c r="D18">
         <v>-800000.0</v>
       </c>
       <c r="E18">
         <v>-7900000.0</v>
       </c>
       <c r="F18">
         <v>-7600000.0</v>
       </c>
       <c r="G18">
         <v>-5700000.0</v>
       </c>
       <c r="H18">
         <v>900000.0</v>
       </c>
       <c r="I18">
         <v>-1200000.0</v>
       </c>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
@@ -8350,88 +8384,92 @@
         <v>119</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
     </row>
     <row r="25" spans="1:19">
       <c r="A25" t="s">
         <v>120</v>
       </c>
-      <c r="B25"/>
+      <c r="B25">
+        <v>14400000.0</v>
+      </c>
       <c r="C25">
         <v>18300000.0</v>
       </c>
       <c r="D25">
         <v>18300000.0</v>
       </c>
       <c r="E25">
         <v>23200000.0</v>
       </c>
       <c r="F25">
         <v>22900000.0</v>
       </c>
       <c r="G25">
         <v>21700000.0</v>
       </c>
       <c r="H25">
         <v>20600000.0</v>
       </c>
       <c r="I25">
         <v>6300000.0</v>
       </c>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
     </row>
     <row r="26" spans="1:19">
       <c r="A26" t="s">
         <v>121</v>
       </c>
-      <c r="B26"/>
+      <c r="B26">
+        <v>434300000.0</v>
+      </c>
       <c r="C26">
         <v>65900000.0</v>
       </c>
       <c r="D26">
         <v>53500000.0</v>
       </c>
       <c r="E26">
         <v>42700000.0</v>
       </c>
       <c r="F26">
         <v>25000000.0</v>
       </c>
       <c r="G26">
         <v>19900000.0</v>
       </c>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26">
         <v>2800000.0</v>
       </c>
       <c r="K26">
         <v>2800000.0</v>
       </c>
       <c r="L26"/>
       <c r="M26"/>
@@ -8526,51 +8564,53 @@
         <v>46582000.0</v>
       </c>
       <c r="N28">
         <v>32710000.0</v>
       </c>
       <c r="O28">
         <v>32710000.0</v>
       </c>
       <c r="P28">
         <v>16091999.0</v>
       </c>
       <c r="Q28">
         <v>16092000.0</v>
       </c>
       <c r="R28">
         <v>3387387.0</v>
       </c>
       <c r="S28">
         <v>3387387.0</v>
       </c>
     </row>
     <row r="29" spans="1:19">
       <c r="A29" t="s">
         <v>124</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>161700000.0</v>
+      </c>
       <c r="C29">
         <v>148100000.0</v>
       </c>
       <c r="D29">
         <v>126800000.0</v>
       </c>
       <c r="E29">
         <v>32500000.0</v>
       </c>
       <c r="F29">
         <v>11000000.0</v>
       </c>
       <c r="G29">
         <v>10200000.0</v>
       </c>
       <c r="H29">
         <v>5400000.0</v>
       </c>
       <c r="I29">
         <v>-200000.0</v>
       </c>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
@@ -8941,55 +8981,55 @@
       </c>
       <c r="B3">
         <v>292586.0</v>
       </c>
       <c r="C3">
         <v>10600000.0</v>
       </c>
       <c r="D3"/>
       <c r="E3">
         <v>21200000.0</v>
       </c>
       <c r="F3"/>
       <c r="G3">
         <v>8700000.0</v>
       </c>
       <c r="H3"/>
       <c r="I3">
         <v>287100000.0</v>
       </c>
       <c r="J3"/>
       <c r="K3">
         <v>194300000.0</v>
       </c>
       <c r="L3"/>
       <c r="M3">
-        <v>4100000.0</v>
+        <v>12001011.0</v>
       </c>
       <c r="N3"/>
       <c r="O3">
-        <v>2000000.0</v>
+        <v>10800000.0</v>
       </c>
       <c r="P3"/>
       <c r="Q3">
         <v>11300000.0</v>
       </c>
       <c r="R3"/>
       <c r="S3">
         <v>11600000.0</v>
       </c>
       <c r="T3"/>
       <c r="U3">
         <v>11200000.0</v>
       </c>
       <c r="V3"/>
       <c r="W3">
         <v>10500000.0</v>
       </c>
       <c r="X3"/>
     </row>
     <row r="4" spans="1:24">
       <c r="A4" t="s">
         <v>99</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
@@ -9073,55 +9113,55 @@
       </c>
       <c r="B6">
         <v>282889106.0</v>
       </c>
       <c r="C6">
         <v>242300000.0</v>
       </c>
       <c r="D6"/>
       <c r="E6">
         <v>308700000.0</v>
       </c>
       <c r="F6"/>
       <c r="G6">
         <v>294700000.0</v>
       </c>
       <c r="H6"/>
       <c r="I6">
         <v>73100000.0</v>
       </c>
       <c r="J6"/>
       <c r="K6">
         <v>53700000.0</v>
       </c>
       <c r="L6"/>
       <c r="M6">
-        <v>96800000.0</v>
+        <v>104701011.0</v>
       </c>
       <c r="N6"/>
       <c r="O6">
-        <v>53000000.0</v>
+        <v>61800000.0</v>
       </c>
       <c r="P6"/>
       <c r="Q6">
         <v>34000000.0</v>
       </c>
       <c r="R6"/>
       <c r="S6">
         <v>36900000.0</v>
       </c>
       <c r="T6"/>
       <c r="U6">
         <v>31400000.0</v>
       </c>
       <c r="V6"/>
       <c r="W6">
         <v>34400000.0</v>
       </c>
       <c r="X6"/>
     </row>
     <row r="7" spans="1:24">
       <c r="A7" t="s">
         <v>102</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
@@ -10718,95 +10758,97 @@
       </c>
       <c r="I13">
         <v>703000000.0</v>
       </c>
       <c r="J13">
         <v>169700000.0</v>
       </c>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" t="s">
         <v>140</v>
       </c>
       <c r="B14">
         <v>10892586.0</v>
       </c>
       <c r="C14">
-        <v>18300000.0</v>
+        <v>7400518.0</v>
       </c>
       <c r="D14">
         <v>18300000.0</v>
       </c>
       <c r="E14">
         <v>23200000.0</v>
       </c>
       <c r="F14">
         <v>22900000.0</v>
       </c>
       <c r="G14">
         <v>21700000.0</v>
       </c>
       <c r="H14">
         <v>20600000.0</v>
       </c>
       <c r="I14">
         <v>6300000.0</v>
       </c>
       <c r="J14">
         <v>3900000.0</v>
       </c>
       <c r="K14">
         <v>3900000.0</v>
       </c>
       <c r="L14">
         <v>2124000.0</v>
       </c>
       <c r="M14">
         <v>2124000.0</v>
       </c>
       <c r="N14">
         <v>651000.0</v>
       </c>
       <c r="O14">
         <v>651000.0</v>
       </c>
       <c r="P14">
         <v>233000.0</v>
       </c>
       <c r="Q14">
         <v>233000.0</v>
       </c>
-      <c r="R14"/>
+      <c r="R14">
+        <v>1897169.0</v>
+      </c>
       <c r="S14"/>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" t="s">
         <v>141</v>
       </c>
       <c r="B15"/>
       <c r="C15">
         <v>0.0</v>
       </c>
       <c r="D15">
         <v>0.0</v>
       </c>
       <c r="E15">
         <v>368500000.0</v>
       </c>
       <c r="F15">
         <v>0.0</v>
       </c>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
@@ -10935,127 +10977,133 @@
       <c r="L18">
         <v>14452000.0</v>
       </c>
       <c r="M18">
         <v>14452000.0</v>
       </c>
       <c r="N18">
         <v>-10880000.0</v>
       </c>
       <c r="O18">
         <v>-10880000.0</v>
       </c>
       <c r="P18">
         <v>-3983000.0</v>
       </c>
       <c r="Q18">
         <v>-3983000.0</v>
       </c>
       <c r="R18"/>
       <c r="S18"/>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" t="s">
         <v>145</v>
       </c>
-      <c r="B19"/>
+      <c r="B19">
+        <v>1759900000.0</v>
+      </c>
       <c r="C19">
         <v>-598400000.0</v>
       </c>
       <c r="D19">
         <v>-142600000.0</v>
       </c>
       <c r="E19">
         <v>-2587300000.0</v>
       </c>
       <c r="F19">
         <v>-478600000.0</v>
       </c>
       <c r="G19">
         <v>-648600000.0</v>
       </c>
       <c r="H19">
         <v>-2800000.0</v>
       </c>
       <c r="I19">
         <v>-109400000.0</v>
       </c>
       <c r="J19">
         <v>-109400000.0</v>
       </c>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
     </row>
     <row r="20" spans="1:19">
       <c r="A20" t="s">
         <v>146</v>
       </c>
-      <c r="B20"/>
+      <c r="B20">
+        <v>500000.0</v>
+      </c>
       <c r="C20">
         <v>1000000.0</v>
       </c>
       <c r="D20">
         <v>1000000.0</v>
       </c>
       <c r="E20">
         <v>600000.0</v>
       </c>
       <c r="F20">
         <v>3400000.0</v>
       </c>
       <c r="G20">
         <v>900000.0</v>
       </c>
       <c r="H20">
         <v>300000.0</v>
       </c>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
     </row>
     <row r="21" spans="1:19">
       <c r="A21" t="s">
         <v>147</v>
       </c>
-      <c r="B21"/>
+      <c r="B21">
+        <v>198000000.0</v>
+      </c>
       <c r="C21">
         <v>-100000000.0</v>
       </c>
       <c r="D21">
         <v>-50000000.0</v>
       </c>
       <c r="E21">
         <v>164100000.0</v>
       </c>
       <c r="F21">
         <v>-3800000.0</v>
       </c>
       <c r="G21">
         <v>23900000.0</v>
       </c>
       <c r="H21">
         <v>30900000.0</v>
       </c>
       <c r="I21">
         <v>-6600000.0</v>
       </c>
       <c r="J21">
         <v>9200000.0</v>
       </c>
       <c r="K21"/>
@@ -11219,139 +11267,141 @@
         <v>-5599000.0</v>
       </c>
       <c r="N24">
         <v>-3028000.0</v>
       </c>
       <c r="O24">
         <v>-3028000.0</v>
       </c>
       <c r="P24">
         <v>-1077000.0</v>
       </c>
       <c r="Q24">
         <v>-1077000.0</v>
       </c>
       <c r="R24"/>
       <c r="S24"/>
     </row>
     <row r="25" spans="1:19">
       <c r="A25" t="s">
         <v>150</v>
       </c>
       <c r="B25">
         <v>161649018.0</v>
       </c>
       <c r="C25">
-        <v>-95400000.0</v>
+        <v>-84500518.0</v>
       </c>
       <c r="D25">
         <v>-79900000.0</v>
       </c>
       <c r="E25">
         <v>-127700000.0</v>
       </c>
       <c r="F25">
         <v>43800000.0</v>
       </c>
       <c r="G25">
         <v>30600000.0</v>
       </c>
       <c r="H25">
         <v>1500000.0</v>
       </c>
       <c r="I25">
         <v>-4600000.0</v>
       </c>
       <c r="J25">
         <v>11900000.0</v>
       </c>
       <c r="K25">
         <v>11900000.0</v>
       </c>
       <c r="L25">
         <v>-2847000.0</v>
       </c>
       <c r="M25">
         <v>-2847000.0</v>
       </c>
       <c r="N25">
         <v>13449000.0</v>
       </c>
       <c r="O25">
         <v>13449000.0</v>
       </c>
       <c r="P25">
         <v>8605000.0</v>
       </c>
       <c r="Q25">
         <v>8605000.0</v>
       </c>
       <c r="R25">
-        <v>2012277.0</v>
+        <v>115108.0</v>
       </c>
       <c r="S25">
         <v>2012277.0</v>
       </c>
     </row>
     <row r="26" spans="1:19">
       <c r="A26" t="s">
         <v>151</v>
       </c>
       <c r="B26">
         <v>-358093797.0</v>
       </c>
       <c r="C26">
         <v>-72600000.0</v>
       </c>
       <c r="D26">
         <v>-68400000.0</v>
       </c>
       <c r="E26">
         <v>-10100000.0</v>
       </c>
       <c r="F26">
         <v>0.0</v>
       </c>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
     </row>
     <row r="27" spans="1:19">
       <c r="A27" t="s">
         <v>152</v>
       </c>
-      <c r="B27"/>
+      <c r="B27">
+        <v>95500000.0</v>
+      </c>
       <c r="C27">
         <v>58400000.0</v>
       </c>
       <c r="D27">
         <v>72500000.0</v>
       </c>
       <c r="E27">
         <v>58200000.0</v>
       </c>
       <c r="F27">
         <v>42200000.0</v>
       </c>
       <c r="G27">
         <v>38500000.0</v>
       </c>
       <c r="H27">
         <v>24200000.0</v>
       </c>
       <c r="I27">
         <v>7000000.0</v>
       </c>
       <c r="J27">
         <v>3100000.0</v>
       </c>
       <c r="K27">
@@ -12282,51 +12332,51 @@
       <c r="C14">
         <v>10600000.0</v>
       </c>
       <c r="D14"/>
       <c r="E14">
         <v>21200000.0</v>
       </c>
       <c r="F14"/>
       <c r="G14">
         <v>8700000.0</v>
       </c>
       <c r="H14"/>
       <c r="I14">
         <v>8600000.0</v>
       </c>
       <c r="J14">
         <v>1050000.0</v>
       </c>
       <c r="K14">
         <v>9700000.0</v>
       </c>
       <c r="L14">
         <v>4850000.0</v>
       </c>
       <c r="M14">
-        <v>12400000.0</v>
+        <v>12001011.0</v>
       </c>
       <c r="N14">
         <v>500000.0</v>
       </c>
       <c r="O14">
         <v>10800000.0</v>
       </c>
       <c r="P14">
         <v>2300000.0</v>
       </c>
       <c r="Q14">
         <v>11300000.0</v>
       </c>
       <c r="R14">
         <v>-1750000.0</v>
       </c>
       <c r="S14">
         <v>11600000.0</v>
       </c>
       <c r="T14">
         <v>5800000.0</v>
       </c>
       <c r="U14">
         <v>11200000.0</v>
       </c>
@@ -12872,51 +12922,51 @@
       <c r="C25">
         <v>100900000.0</v>
       </c>
       <c r="D25"/>
       <c r="E25">
         <v>-49499999.0</v>
       </c>
       <c r="F25"/>
       <c r="G25">
         <v>-14200000.0</v>
       </c>
       <c r="H25"/>
       <c r="I25">
         <v>65200000.0</v>
       </c>
       <c r="J25">
         <v>35850000.0</v>
       </c>
       <c r="K25">
         <v>-14600000.0</v>
       </c>
       <c r="L25">
         <v>-7300000.0</v>
       </c>
       <c r="M25">
-        <v>-11300000.0</v>
+        <v>-10901011.0</v>
       </c>
       <c r="N25">
         <v>29100000.0</v>
       </c>
       <c r="O25">
         <v>-48800000.0</v>
       </c>
       <c r="P25">
         <v>-21300000.0</v>
       </c>
       <c r="Q25">
         <v>7700000.0</v>
       </c>
       <c r="R25">
         <v>11250000.0</v>
       </c>
       <c r="S25">
         <v>52900000.0</v>
       </c>
       <c r="T25">
         <v>26450000.0</v>
       </c>
       <c r="U25">
         <v>52700000.0</v>
       </c>