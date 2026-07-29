--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -6337,51 +6337,51 @@
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
     </row>
     <row r="28" spans="1:51">
       <c r="A28" t="s">
         <v>41</v>
       </c>
       <c r="B28">
-        <v>-68238000.0</v>
+        <v>1141599000.0</v>
       </c>
       <c r="C28">
         <v>1089777000.0</v>
       </c>
       <c r="D28">
         <v>983521000.0</v>
       </c>
       <c r="E28">
         <v>1041121000.0</v>
       </c>
       <c r="F28">
         <v>1016414000.0</v>
       </c>
       <c r="G28">
         <v>949519000.0</v>
       </c>
       <c r="H28">
         <v>693718000.0</v>
       </c>
       <c r="I28">
         <v>674513000.0</v>
       </c>
       <c r="J28">
         <v>604485000.0</v>
       </c>
@@ -7409,51 +7409,51 @@
       <c r="AQ35">
         <v>118245000.0</v>
       </c>
       <c r="AR35">
         <v>119692000.0</v>
       </c>
       <c r="AS35">
         <v>124608000.0</v>
       </c>
       <c r="AT35">
         <v>151081000.0</v>
       </c>
       <c r="AU35">
         <v>112794000.0</v>
       </c>
       <c r="AV35"/>
       <c r="AW35"/>
       <c r="AX35"/>
       <c r="AY35"/>
     </row>
     <row r="36" spans="1:51">
       <c r="A36" t="s">
         <v>49</v>
       </c>
       <c r="B36">
-        <v>73372000.0</v>
+        <v>40672000.0</v>
       </c>
       <c r="C36">
         <v>18791000.0</v>
       </c>
       <c r="D36">
         <v>39651000.0</v>
       </c>
       <c r="E36">
         <v>40816000.0</v>
       </c>
       <c r="F36">
         <v>33581000.0</v>
       </c>
       <c r="G36">
         <v>31735000.0</v>
       </c>
       <c r="H36">
         <v>27412000.0</v>
       </c>
       <c r="I36">
         <v>17375000.0</v>
       </c>
       <c r="J36">
         <v>34198000.0</v>
       </c>
@@ -9260,51 +9260,51 @@
         <v>3500000.0</v>
       </c>
       <c r="AO50">
         <v>3500000.0</v>
       </c>
       <c r="AP50"/>
       <c r="AQ50">
         <v>95008000.0</v>
       </c>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50">
         <v>4869000.0</v>
       </c>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
     </row>
     <row r="51" spans="1:51">
       <c r="A51" t="s">
         <v>64</v>
       </c>
       <c r="B51">
-        <v>60578000.0</v>
+        <v>1270415000.0</v>
       </c>
       <c r="C51">
         <v>1328486000.0</v>
       </c>
       <c r="D51">
         <v>1269631000.0</v>
       </c>
       <c r="E51">
         <v>1269064000.0</v>
       </c>
       <c r="F51">
         <v>1267796000.0</v>
       </c>
       <c r="G51">
         <v>1265429000.0</v>
       </c>
       <c r="H51">
         <v>777676000.0</v>
       </c>
       <c r="I51">
         <v>771262000.0</v>
       </c>
       <c r="J51">
         <v>712790000.0</v>
       </c>
@@ -10898,98 +10898,98 @@
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
         <v>115</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
         <v>116</v>
       </c>
       <c r="B5">
-        <v>192162000.0</v>
+        <v>272973000.0</v>
       </c>
       <c r="C5">
         <v>168482000.0</v>
       </c>
       <c r="D5">
         <v>112537000.0</v>
       </c>
       <c r="E5">
         <v>90546000.0</v>
       </c>
       <c r="F5">
         <v>73891000.0</v>
       </c>
       <c r="G5">
         <v>43725000.0</v>
       </c>
       <c r="H5">
         <v>42901000.0</v>
       </c>
       <c r="I5">
         <v>37050000.0</v>
       </c>
       <c r="J5">
         <v>33873000.0</v>
       </c>
       <c r="K5">
         <v>26353000.0</v>
       </c>
       <c r="L5">
         <v>19322000.0</v>
       </c>
       <c r="M5">
         <v>17982000.0</v>
       </c>
       <c r="N5">
         <v>14886000.0</v>
       </c>
       <c r="O5">
         <v>9011000.0</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
         <v>117</v>
       </c>
       <c r="B6">
-        <v>217230000.0</v>
+        <v>298041000.0</v>
       </c>
       <c r="C6">
         <v>187972000.0</v>
       </c>
       <c r="D6">
         <v>125776000.0</v>
       </c>
       <c r="E6">
         <v>101445000.0</v>
       </c>
       <c r="F6">
         <v>81834000.0</v>
       </c>
       <c r="G6">
         <v>51243000.0</v>
       </c>
       <c r="H6">
         <v>48385000.0</v>
       </c>
       <c r="I6">
         <v>41363000.0</v>
       </c>
       <c r="J6">
         <v>37249000.0</v>
       </c>
@@ -12551,63 +12551,63 @@
       </c>
       <c r="AW4">
         <v>0.0</v>
       </c>
       <c r="AX4">
         <v>0.0</v>
       </c>
       <c r="AY4">
         <v>0.0</v>
       </c>
       <c r="AZ4">
         <v>0.0</v>
       </c>
       <c r="BA4">
         <v>0.0</v>
       </c>
       <c r="BB4">
         <v>0.0</v>
       </c>
     </row>
     <row r="5" spans="1:54">
       <c r="A5" t="s">
         <v>116</v>
       </c>
       <c r="B5">
-        <v>53344000.0</v>
+        <v>50336000.0</v>
       </c>
       <c r="C5">
-        <v>47765000.0</v>
+        <v>46806000.0</v>
       </c>
       <c r="D5">
-        <v>51024000.0</v>
+        <v>48833000.0</v>
       </c>
       <c r="E5">
-        <v>46768000.0</v>
+        <v>45234000.0</v>
       </c>
       <c r="F5">
-        <v>46604000.0</v>
+        <v>132100000.0</v>
       </c>
       <c r="G5">
         <v>43132000.0</v>
       </c>
       <c r="H5">
         <v>40618000.0</v>
       </c>
       <c r="I5">
         <v>41691000.0</v>
       </c>
       <c r="J5">
         <v>43041000.0</v>
       </c>
       <c r="K5">
         <v>29880000.0</v>
       </c>
       <c r="L5">
         <v>30671000.0</v>
       </c>
       <c r="M5">
         <v>26502000.0</v>
       </c>
       <c r="N5">
         <v>25484000.0</v>
       </c>
@@ -12715,63 +12715,63 @@
       </c>
       <c r="AW5">
         <v>4971000.0</v>
       </c>
       <c r="AX5">
         <v>5764000.0</v>
       </c>
       <c r="AY5">
         <v>0.0</v>
       </c>
       <c r="AZ5">
         <v>0.0</v>
       </c>
       <c r="BA5">
         <v>0.0</v>
       </c>
       <c r="BB5">
         <v>0.0</v>
       </c>
     </row>
     <row r="6" spans="1:54">
       <c r="A6" t="s">
         <v>117</v>
       </c>
       <c r="B6">
-        <v>60185000.0</v>
+        <v>57177000.0</v>
       </c>
       <c r="C6">
-        <v>54152000.0</v>
+        <v>53193000.0</v>
       </c>
       <c r="D6">
-        <v>57257000.0</v>
+        <v>55066000.0</v>
       </c>
       <c r="E6">
-        <v>52988000.0</v>
+        <v>51454000.0</v>
       </c>
       <c r="F6">
-        <v>52832000.0</v>
+        <v>138328000.0</v>
       </c>
       <c r="G6">
         <v>48997000.0</v>
       </c>
       <c r="H6">
         <v>45672000.0</v>
       </c>
       <c r="I6">
         <v>46852000.0</v>
       </c>
       <c r="J6">
         <v>46451000.0</v>
       </c>
       <c r="K6">
         <v>33528000.0</v>
       </c>
       <c r="L6">
         <v>34055000.0</v>
       </c>
       <c r="M6">
         <v>29720000.0</v>
       </c>
       <c r="N6">
         <v>28473000.0</v>
       </c>
@@ -19440,51 +19440,51 @@
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13">
         <v>-579000.0</v>
       </c>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
     </row>
     <row r="14" spans="1:54">
       <c r="A14" t="s">
         <v>159</v>
       </c>
       <c r="B14">
         <v>6841000.0</v>
       </c>
       <c r="C14">
         <v>6387000.0</v>
       </c>
       <c r="D14">
-        <v>7019000.0</v>
+        <v>6233000.0</v>
       </c>
       <c r="E14">
         <v>6220000.0</v>
       </c>
       <c r="F14">
         <v>6228000.0</v>
       </c>
       <c r="G14">
         <v>5865000.0</v>
       </c>
       <c r="H14">
         <v>5054000.0</v>
       </c>
       <c r="I14">
         <v>5161000.0</v>
       </c>
       <c r="J14">
         <v>3410000.0</v>
       </c>
       <c r="K14">
         <v>3648000.0</v>
       </c>
       <c r="L14">
         <v>3384000.0</v>
       </c>
@@ -20870,51 +20870,51 @@
         <v>1147000.0</v>
       </c>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24">
         <v>1147000.0</v>
       </c>
       <c r="AY24">
         <v>2000.0</v>
       </c>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
     </row>
     <row r="25" spans="1:54">
       <c r="A25" t="s">
         <v>169</v>
       </c>
       <c r="B25">
         <v>-1604000.0</v>
       </c>
       <c r="C25">
         <v>-697000.0</v>
       </c>
       <c r="D25">
-        <v>-35007000.0</v>
+        <v>786000.0</v>
       </c>
       <c r="E25">
         <v>779000.0</v>
       </c>
       <c r="F25">
         <v>-85181000.0</v>
       </c>
       <c r="G25">
         <v>-449000.0</v>
       </c>
       <c r="H25">
         <v>524000.0</v>
       </c>
       <c r="I25">
         <v>521000.0</v>
       </c>
       <c r="J25">
         <v>516000.0</v>
       </c>
       <c r="K25">
         <v>513000.0</v>
       </c>
       <c r="L25">
         <v>12885000.0</v>
       </c>