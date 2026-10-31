--- v1 (2026-07-29)
+++ v2 (2026-10-31)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="175">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="177">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -250,50 +250,56 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-09-30</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -1245,51 +1251,51 @@
       </c>
       <c r="H9">
         <v>552000.0</v>
       </c>
       <c r="I9">
         <v>1036000.0</v>
       </c>
       <c r="J9">
         <v>262000.0</v>
       </c>
       <c r="K9">
         <v>1194000.0</v>
       </c>
       <c r="L9">
         <v>36870000.0</v>
       </c>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" t="s">
         <v>23</v>
       </c>
       <c r="B10">
-        <v>238709000.0</v>
+        <v>196572000.0</v>
       </c>
       <c r="C10">
         <v>315910000.0</v>
       </c>
       <c r="D10">
         <v>90216000.0</v>
       </c>
       <c r="E10">
         <v>184496000.0</v>
       </c>
       <c r="F10">
         <v>48583000.0</v>
       </c>
       <c r="G10">
         <v>40858000.0</v>
       </c>
       <c r="H10">
         <v>12849000.0</v>
       </c>
       <c r="I10">
         <v>12493000.0</v>
       </c>
       <c r="J10">
         <v>4063000.0</v>
       </c>
@@ -1309,51 +1315,51 @@
     </row>
     <row r="11" spans="1:15">
       <c r="A11" t="s">
         <v>24</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" t="s">
         <v>25</v>
       </c>
       <c r="B12">
-        <v>238709000.0</v>
+        <v>196572000.0</v>
       </c>
       <c r="C12">
         <v>315910000.0</v>
       </c>
       <c r="D12">
         <v>90216000.0</v>
       </c>
       <c r="E12">
         <v>184496000.0</v>
       </c>
       <c r="F12">
         <v>48583000.0</v>
       </c>
       <c r="G12">
         <v>40858000.0</v>
       </c>
       <c r="H12">
         <v>12849000.0</v>
       </c>
       <c r="I12">
         <v>12493000.0</v>
       </c>
       <c r="J12">
         <v>4063000.0</v>
       </c>
@@ -1485,51 +1491,51 @@
       <c r="I15">
         <v>293000.0</v>
       </c>
       <c r="J15">
         <v>291000.0</v>
       </c>
       <c r="K15">
         <v>287000.0</v>
       </c>
       <c r="L15">
         <v>286000.0</v>
       </c>
       <c r="M15">
         <v>261000.0</v>
       </c>
       <c r="N15">
         <v>256000.0</v>
       </c>
       <c r="O15"/>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" t="s">
         <v>29</v>
       </c>
       <c r="B16">
-        <v>47721000.0</v>
+        <v>6928000.0</v>
       </c>
       <c r="C16">
         <v>5963000.0</v>
       </c>
       <c r="D16">
         <v>4846000.0</v>
       </c>
       <c r="E16">
         <v>6041000.0</v>
       </c>
       <c r="F16">
         <v>5006000.0</v>
       </c>
       <c r="G16">
         <v>4584000.0</v>
       </c>
       <c r="H16">
         <v>4380000.0</v>
       </c>
       <c r="I16">
         <v>5125000.0</v>
       </c>
       <c r="J16">
         <v>4115000.0</v>
       </c>
@@ -1650,51 +1656,51 @@
       <c r="I20">
         <v>49655000.0</v>
       </c>
       <c r="J20">
         <v>46557000.0</v>
       </c>
       <c r="K20">
         <v>45128000.0</v>
       </c>
       <c r="L20">
         <v>45128000.0</v>
       </c>
       <c r="M20">
         <v>45128000.0</v>
       </c>
       <c r="N20">
         <v>45570000.0</v>
       </c>
       <c r="O20"/>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" t="s">
         <v>34</v>
       </c>
       <c r="B21">
-        <v>56873000.0</v>
+        <v>32700000.0</v>
       </c>
       <c r="C21">
         <v>39176000.0</v>
       </c>
       <c r="D21">
         <v>40440000.0</v>
       </c>
       <c r="E21">
         <v>41715000.0</v>
       </c>
       <c r="F21">
         <v>43002000.0</v>
       </c>
       <c r="G21">
         <v>44300000.0</v>
       </c>
       <c r="H21">
         <v>45610000.0</v>
       </c>
       <c r="I21">
         <v>46933000.0</v>
       </c>
       <c r="J21">
         <v>48267000.0</v>
       </c>
@@ -1905,51 +1911,51 @@
     </row>
     <row r="27" spans="1:15">
       <c r="A27" t="s">
         <v>40</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="s">
         <v>41</v>
       </c>
       <c r="B28">
-        <v>1089777000.0</v>
+        <v>1073834000.0</v>
       </c>
       <c r="C28">
         <v>949519000.0</v>
       </c>
       <c r="D28">
         <v>642298000.0</v>
       </c>
       <c r="E28">
         <v>531933000.0</v>
       </c>
       <c r="F28">
         <v>420811000.0</v>
       </c>
       <c r="G28">
         <v>432060000.0</v>
       </c>
       <c r="H28">
         <v>299826000.0</v>
       </c>
       <c r="I28">
         <v>299281000.0</v>
       </c>
       <c r="J28">
         <v>129278000.0</v>
       </c>
@@ -2237,51 +2243,51 @@
       <c r="I35">
         <v>338097000.0</v>
       </c>
       <c r="J35">
         <v>159129000.0</v>
       </c>
       <c r="K35">
         <v>169696000.0</v>
       </c>
       <c r="L35">
         <v>118245000.0</v>
       </c>
       <c r="M35">
         <v>112794000.0</v>
       </c>
       <c r="N35">
         <v>121855000.0</v>
       </c>
       <c r="O35"/>
     </row>
     <row r="36" spans="1:15">
       <c r="A36" t="s">
         <v>49</v>
       </c>
       <c r="B36">
-        <v>18791000.0</v>
+        <v>42964000.0</v>
       </c>
       <c r="C36">
         <v>31735000.0</v>
       </c>
       <c r="D36">
         <v>14949000.0</v>
       </c>
       <c r="E36">
         <v>26438000.0</v>
       </c>
       <c r="F36">
         <v>24672000.0</v>
       </c>
       <c r="G36">
         <v>13007000.0</v>
       </c>
       <c r="H36">
         <v>12283000.0</v>
       </c>
       <c r="I36">
         <v>4917000.0</v>
       </c>
       <c r="J36">
         <v>3278000.0</v>
       </c>
@@ -2346,96 +2352,96 @@
       <c r="I38">
         <v>910000.0</v>
       </c>
       <c r="J38">
         <v>1106000.0</v>
       </c>
       <c r="K38">
         <v>943000.0</v>
       </c>
       <c r="L38">
         <v>313000.0</v>
       </c>
       <c r="M38">
         <v>990000.0</v>
       </c>
       <c r="N38">
         <v>1250000.0</v>
       </c>
       <c r="O38"/>
     </row>
     <row r="39" spans="1:15">
       <c r="A39" t="s">
         <v>52</v>
       </c>
       <c r="B39">
-        <v>7956000.0</v>
+        <v>50093000.0</v>
       </c>
       <c r="C39">
         <v>60047000.0</v>
       </c>
       <c r="D39">
         <v>41185000.0</v>
       </c>
       <c r="E39">
         <v>32326000.0</v>
       </c>
       <c r="F39">
         <v>4928000.0</v>
       </c>
       <c r="G39">
         <v>22835000.0</v>
       </c>
       <c r="H39">
         <v>11184000.0</v>
       </c>
       <c r="I39">
         <v>11350000.0</v>
       </c>
       <c r="J39">
         <v>4562000.0</v>
       </c>
       <c r="K39">
         <v>3941000.0</v>
       </c>
       <c r="L39">
         <v>1752000.0</v>
       </c>
       <c r="M39">
         <v>4434000.0</v>
       </c>
       <c r="N39">
         <v>3420000.0</v>
       </c>
       <c r="O39"/>
     </row>
     <row r="40" spans="1:15">
       <c r="A40" t="s">
         <v>53</v>
       </c>
       <c r="B40">
-        <v>18166000.0</v>
+        <v>58959000.0</v>
       </c>
       <c r="C40">
         <v>73478000.0</v>
       </c>
       <c r="D40">
         <v>56105000.0</v>
       </c>
       <c r="E40">
         <v>35168000.0</v>
       </c>
       <c r="F40">
         <v>26818000.0</v>
       </c>
       <c r="G40">
         <v>36246000.0</v>
       </c>
       <c r="H40">
         <v>19673000.0</v>
       </c>
       <c r="I40">
         <v>15809000.0</v>
       </c>
       <c r="J40">
         <v>9595000.0</v>
       </c>
@@ -2808,51 +2814,51 @@
         <v>3200000.0</v>
       </c>
       <c r="I50">
         <v>2400000.0</v>
       </c>
       <c r="J50">
         <v>3500000.0</v>
       </c>
       <c r="K50">
         <v>3500000.0</v>
       </c>
       <c r="L50">
         <v>95008000.0</v>
       </c>
       <c r="M50">
         <v>4869000.0</v>
       </c>
       <c r="N50"/>
       <c r="O50"/>
     </row>
     <row r="51" spans="1:15">
       <c r="A51" t="s">
         <v>64</v>
       </c>
       <c r="B51">
-        <v>1328486000.0</v>
+        <v>1270406000.0</v>
       </c>
       <c r="C51">
         <v>1265429000.0</v>
       </c>
       <c r="D51">
         <v>732514000.0</v>
       </c>
       <c r="E51">
         <v>716429000.0</v>
       </c>
       <c r="F51">
         <v>471837000.0</v>
       </c>
       <c r="G51">
         <v>472918000.0</v>
       </c>
       <c r="H51">
         <v>312675000.0</v>
       </c>
       <c r="I51">
         <v>311774000.0</v>
       </c>
       <c r="J51">
         <v>133341000.0</v>
       </c>
@@ -3258,366 +3264,379 @@
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AY62"/>
+  <dimension ref="A1:BA62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:51">
+    <row r="1" spans="1:53">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>76</v>
       </c>
       <c r="C1" t="s">
+        <v>77</v>
+      </c>
+      <c r="D1" t="s">
+        <v>78</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>78</v>
       </c>
       <c r="F1" t="s">
         <v>79</v>
       </c>
       <c r="G1" t="s">
+        <v>80</v>
+      </c>
+      <c r="H1" t="s">
+        <v>81</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>81</v>
       </c>
       <c r="J1" t="s">
         <v>82</v>
       </c>
       <c r="K1" t="s">
+        <v>83</v>
+      </c>
+      <c r="L1" t="s">
+        <v>84</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>84</v>
       </c>
       <c r="N1" t="s">
         <v>85</v>
       </c>
       <c r="O1" t="s">
+        <v>86</v>
+      </c>
+      <c r="P1" t="s">
+        <v>87</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>87</v>
       </c>
       <c r="R1" t="s">
         <v>88</v>
       </c>
       <c r="S1" t="s">
+        <v>89</v>
+      </c>
+      <c r="T1" t="s">
+        <v>90</v>
+      </c>
+      <c r="U1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>90</v>
       </c>
       <c r="V1" t="s">
         <v>91</v>
       </c>
       <c r="W1" t="s">
+        <v>92</v>
+      </c>
+      <c r="X1" t="s">
+        <v>93</v>
+      </c>
+      <c r="Y1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>93</v>
       </c>
       <c r="Z1" t="s">
         <v>94</v>
       </c>
       <c r="AA1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AC1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AD1" t="s">
         <v>97</v>
       </c>
       <c r="AE1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AG1" t="s">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AH1" t="s">
         <v>100</v>
       </c>
       <c r="AI1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AK1" t="s">
         <v>9</v>
-      </c>
-[...4 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AL1" t="s">
         <v>103</v>
       </c>
       <c r="AM1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AO1" t="s">
         <v>10</v>
-      </c>
-[...4 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AP1" t="s">
         <v>106</v>
       </c>
       <c r="AQ1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AS1" t="s">
         <v>11</v>
-      </c>
-[...4 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AT1" t="s">
         <v>109</v>
       </c>
       <c r="AU1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AW1" t="s">
         <v>12</v>
-      </c>
-[...4 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AX1" t="s">
         <v>112</v>
       </c>
       <c r="AY1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>114</v>
+      </c>
+      <c r="BA1" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="2" spans="1:51">
+    <row r="2" spans="1:53">
       <c r="A2" t="s">
         <v>15</v>
       </c>
       <c r="B2">
+        <v>18503000.0</v>
+      </c>
+      <c r="C2">
+        <v>10267000.0</v>
+      </c>
+      <c r="D2">
         <v>9362000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>12846000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>10997000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>3300000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>7904000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>6943000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>10301000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>5752000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>6444000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>4725000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>5104000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>6112000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>6848000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>5219000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>3497000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>3121000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>4931000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>5414000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>4382000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>3812000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>3666000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>3658000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>2343000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>2890000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>3881000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>3348000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>2359000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>2524000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>2190000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>2750000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>2133000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>1898000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>2214000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>1752000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>2149000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>1778000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>1797000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>1458000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>1693000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>1616000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>1353000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>1360000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>1331000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>1193000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>1743000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>1502000.0</v>
       </c>
-      <c r="AV2"/>
-      <c r="AW2"/>
       <c r="AX2"/>
-      <c r="AY2">
+      <c r="AY2"/>
+      <c r="AZ2"/>
+      <c r="BA2">
         <v>1005000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:51">
+    <row r="3" spans="1:53">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -3627,52 +3646,54 @@
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
-    </row>
-    <row r="4" spans="1:51">
+      <c r="AZ3"/>
+      <c r="BA3"/>
+    </row>
+    <row r="4" spans="1:53">
       <c r="A4" t="s">
         <v>17</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -3682,720 +3703,750 @@
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
-    </row>
-    <row r="5" spans="1:51">
+      <c r="AZ4"/>
+      <c r="BA4"/>
+    </row>
+    <row r="5" spans="1:53">
       <c r="A5" t="s">
         <v>18</v>
       </c>
       <c r="B5">
+        <v>4832000.0</v>
+      </c>
+      <c r="C5">
+        <v>3578000.0</v>
+      </c>
+      <c r="D5">
         <v>4628000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>6349000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>5721000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>7489000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>2758000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>-501000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>63000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>-377000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>-365000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>-341000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-561000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-362000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-490000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-637000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-984000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-593000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-322000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-256000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-172000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-109000.0</v>
       </c>
-      <c r="V5"/>
-      <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
-      <c r="AA5">
-[...4 lines deleted...]
-      </c>
+      <c r="AA5"/>
+      <c r="AB5"/>
       <c r="AC5">
         <v>0.0</v>
       </c>
-      <c r="AD5"/>
+      <c r="AD5">
+        <v>0.0</v>
+      </c>
       <c r="AE5">
         <v>0.0</v>
       </c>
-      <c r="AF5">
-[...1 lines deleted...]
-      </c>
+      <c r="AF5"/>
       <c r="AG5">
         <v>0.0</v>
       </c>
       <c r="AH5">
         <v>0.0</v>
       </c>
       <c r="AI5">
         <v>0.0</v>
       </c>
       <c r="AJ5">
         <v>0.0</v>
       </c>
       <c r="AK5">
         <v>0.0</v>
       </c>
       <c r="AL5">
         <v>0.0</v>
       </c>
       <c r="AM5">
+        <v>0.0</v>
+      </c>
+      <c r="AN5">
+        <v>0.0</v>
+      </c>
+      <c r="AO5">
         <v>-8965000.0</v>
       </c>
-      <c r="AN5">
-[...4 lines deleted...]
-      </c>
       <c r="AP5">
         <v>0.0</v>
       </c>
       <c r="AQ5">
         <v>0.0</v>
       </c>
       <c r="AR5">
         <v>0.0</v>
       </c>
       <c r="AS5">
         <v>0.0</v>
       </c>
-      <c r="AT5"/>
+      <c r="AT5">
+        <v>0.0</v>
+      </c>
       <c r="AU5">
+        <v>0.0</v>
+      </c>
+      <c r="AV5"/>
+      <c r="AW5">
         <v>-7329000.0</v>
       </c>
-      <c r="AV5"/>
-[...1 lines deleted...]
-      <c r="AX5">
+      <c r="AX5"/>
+      <c r="AY5"/>
+      <c r="AZ5">
         <v>-20262000.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>-20262000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:51">
+    <row r="6" spans="1:53">
       <c r="A6" t="s">
         <v>19</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
-      <c r="AF6">
-[...4 lines deleted...]
-      </c>
+      <c r="AF6"/>
+      <c r="AG6"/>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
         <v>0.0</v>
       </c>
       <c r="AO6">
         <v>0.0</v>
       </c>
       <c r="AP6">
         <v>0.0</v>
       </c>
       <c r="AQ6">
         <v>0.0</v>
       </c>
       <c r="AR6">
         <v>0.0</v>
       </c>
       <c r="AS6">
         <v>0.0</v>
       </c>
-      <c r="AT6"/>
-      <c r="AU6"/>
+      <c r="AT6">
+        <v>0.0</v>
+      </c>
+      <c r="AU6">
+        <v>0.0</v>
+      </c>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
-    </row>
-    <row r="7" spans="1:51">
+      <c r="AZ6"/>
+      <c r="BA6"/>
+    </row>
+    <row r="7" spans="1:53">
       <c r="A7" t="s">
         <v>20</v>
       </c>
       <c r="B7">
+        <v>64321000.0</v>
+      </c>
+      <c r="C7">
+        <v>61886000.0</v>
+      </c>
+      <c r="D7">
         <v>60578000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>61312000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>61273000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>61433000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>60885000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>59228000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>63947000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>58004000.0</v>
       </c>
-      <c r="J7"/>
-      <c r="K7">
+      <c r="L7"/>
+      <c r="M7">
         <v>2380000.0</v>
       </c>
-      <c r="L7"/>
-      <c r="M7"/>
       <c r="N7"/>
-      <c r="O7">
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7">
         <v>2283000.0</v>
       </c>
-      <c r="P7"/>
-      <c r="Q7"/>
       <c r="R7"/>
-      <c r="S7">
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7">
         <v>2443000.0</v>
       </c>
-      <c r="T7"/>
-      <c r="U7"/>
       <c r="V7"/>
-      <c r="W7">
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7">
         <v>2385000.0</v>
       </c>
-      <c r="X7"/>
-      <c r="Y7"/>
       <c r="Z7"/>
-      <c r="AA7">
+      <c r="AA7"/>
+      <c r="AB7"/>
+      <c r="AC7">
         <v>1806000.0</v>
       </c>
-      <c r="AB7"/>
-      <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
-    </row>
-    <row r="8" spans="1:51">
+      <c r="AZ7"/>
+      <c r="BA7"/>
+    </row>
+    <row r="8" spans="1:53">
       <c r="A8" t="s">
         <v>21</v>
       </c>
       <c r="B8">
+        <v>271000.0</v>
+      </c>
+      <c r="C8">
         <v>272000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
+        <v>272000.0</v>
+      </c>
+      <c r="E8">
         <v>275000.0</v>
       </c>
-      <c r="D8">
+      <c r="F8">
         <v>278000.0</v>
       </c>
-      <c r="E8">
+      <c r="G8">
         <v>279000.0</v>
       </c>
-      <c r="F8">
+      <c r="H8">
         <v>279000.0</v>
       </c>
-      <c r="G8">
+      <c r="I8">
         <v>287000.0</v>
       </c>
-      <c r="H8">
+      <c r="J8">
         <v>292000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>294000.0</v>
       </c>
       <c r="K8">
         <v>293000.0</v>
       </c>
       <c r="L8">
         <v>294000.0</v>
       </c>
       <c r="M8">
-        <v>300000.0</v>
+        <v>293000.0</v>
       </c>
       <c r="N8">
-        <v>300000.0</v>
+        <v>294000.0</v>
       </c>
       <c r="O8">
         <v>300000.0</v>
       </c>
       <c r="P8">
-        <v>299000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="Q8">
-        <v>299000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="R8">
         <v>299000.0</v>
       </c>
       <c r="S8">
         <v>299000.0</v>
       </c>
       <c r="T8">
         <v>299000.0</v>
       </c>
       <c r="U8">
+        <v>299000.0</v>
+      </c>
+      <c r="V8">
+        <v>299000.0</v>
+      </c>
+      <c r="W8">
         <v>298000.0</v>
       </c>
-      <c r="V8"/>
-      <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
-    </row>
-    <row r="9" spans="1:51">
+      <c r="AZ8"/>
+      <c r="BA8"/>
+    </row>
+    <row r="9" spans="1:53">
       <c r="A9" t="s">
         <v>22</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-      <c r="M9">
+      <c r="M9"/>
+      <c r="N9"/>
+      <c r="O9">
         <v>2038000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>809000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>2797000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>991000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>646000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>409000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>463000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>1067000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>594000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>26000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>421000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>496000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>43000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>219000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>552000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>337000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>892000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>206000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>1036000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>100000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>38000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>45000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>262000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>1337000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>2793000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>2028000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>1194000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>185000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>38074000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>37479000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>36870000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>36034000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>36064000.0</v>
       </c>
-      <c r="AT9"/>
-      <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
-    </row>
-    <row r="10" spans="1:51">
+      <c r="AZ9"/>
+      <c r="BA9"/>
+    </row>
+    <row r="10" spans="1:53">
       <c r="A10" t="s">
         <v>23</v>
       </c>
       <c r="B10">
+        <v>104787000.0</v>
+      </c>
+      <c r="C10">
+        <v>127455000.0</v>
+      </c>
+      <c r="D10">
         <v>128816000.0</v>
       </c>
-      <c r="C10">
-[...4 lines deleted...]
-      </c>
       <c r="E10">
+        <v>196572000.0</v>
+      </c>
+      <c r="F10">
+        <v>237640000.0</v>
+      </c>
+      <c r="G10">
         <v>227943000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>251382000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>315910000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>83958000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>96749000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>108305000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>90216000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>77983000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>188500000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>196198000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>184496000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>173511000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>165824000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>287013000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>48583000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>50125000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>43504000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>39993000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>40858000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>48230000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>45766000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>31030000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>12849000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>9472000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>17075000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>13625000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>12493000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>3023000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>3147000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>3848000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>4063000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>4589000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>4447000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>3436000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>3750000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>3828000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>10014000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>8316000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>10690000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>5717000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>4875000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>2902000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>9723000.0</v>
       </c>
-      <c r="AV10"/>
-[...1 lines deleted...]
-      <c r="AX10">
+      <c r="AX10"/>
+      <c r="AY10"/>
+      <c r="AZ10">
         <v>-3173000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>-3173000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:51">
+    <row r="11" spans="1:53">
       <c r="A11" t="s">
         <v>24</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -4405,773 +4456,799 @@
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
-    </row>
-    <row r="12" spans="1:51">
+      <c r="AZ11"/>
+      <c r="BA11"/>
+    </row>
+    <row r="12" spans="1:53">
       <c r="A12" t="s">
         <v>25</v>
       </c>
       <c r="B12">
+        <v>104787000.0</v>
+      </c>
+      <c r="C12">
+        <v>127455000.0</v>
+      </c>
+      <c r="D12">
         <v>128816000.0</v>
       </c>
-      <c r="C12">
-[...4 lines deleted...]
-      </c>
       <c r="E12">
+        <v>196572000.0</v>
+      </c>
+      <c r="F12">
+        <v>237640000.0</v>
+      </c>
+      <c r="G12">
         <v>227943000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>251382000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>315910000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>83958000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>96749000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>108305000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>90216000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>77983000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>188500000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>196198000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>184496000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>173511000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>165824000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>287013000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>48583000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>50125000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>43504000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>39993000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>40858000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>48230000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>45766000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>31030000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>12849000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>9472000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>17075000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>13625000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>12493000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>3023000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>3147000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>3848000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>4063000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>4589000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>4447000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>3436000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>3750000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>3828000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>10014000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>8316000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>10690000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>5717000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>4875000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>2902000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>9723000.0</v>
       </c>
-      <c r="AV12"/>
-[...1 lines deleted...]
-      <c r="AX12">
+      <c r="AX12"/>
+      <c r="AY12"/>
+      <c r="AZ12">
         <v>3173000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>3173000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:51">
+    <row r="13" spans="1:53">
       <c r="A13" t="s">
         <v>26</v>
       </c>
       <c r="B13">
+        <v>271000.0</v>
+      </c>
+      <c r="C13">
         <v>272000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
+        <v>272000.0</v>
+      </c>
+      <c r="E13">
         <v>275000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>278000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>279000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>279000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>287000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>292000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>294000.0</v>
       </c>
       <c r="K13">
         <v>293000.0</v>
       </c>
       <c r="L13">
         <v>294000.0</v>
       </c>
       <c r="M13">
-        <v>300000.0</v>
+        <v>293000.0</v>
       </c>
       <c r="N13">
-        <v>300000.0</v>
+        <v>294000.0</v>
       </c>
       <c r="O13">
         <v>300000.0</v>
       </c>
       <c r="P13">
-        <v>299000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="Q13">
-        <v>299000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="R13">
         <v>299000.0</v>
       </c>
       <c r="S13">
         <v>299000.0</v>
       </c>
       <c r="T13">
         <v>299000.0</v>
       </c>
       <c r="U13">
+        <v>299000.0</v>
+      </c>
+      <c r="V13">
+        <v>299000.0</v>
+      </c>
+      <c r="W13">
         <v>298000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>298000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>297000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>297000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>296000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>296000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>295000.0</v>
       </c>
       <c r="AC13">
         <v>295000.0</v>
       </c>
       <c r="AD13">
+        <v>295000.0</v>
+      </c>
+      <c r="AE13">
+        <v>295000.0</v>
+      </c>
+      <c r="AF13">
         <v>294000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>293000.0</v>
       </c>
       <c r="AG13">
         <v>293000.0</v>
       </c>
       <c r="AH13">
+        <v>293000.0</v>
+      </c>
+      <c r="AI13">
+        <v>293000.0</v>
+      </c>
+      <c r="AJ13">
         <v>292000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>291000.0</v>
       </c>
       <c r="AK13">
         <v>291000.0</v>
       </c>
       <c r="AL13">
+        <v>291000.0</v>
+      </c>
+      <c r="AM13">
+        <v>291000.0</v>
+      </c>
+      <c r="AN13">
         <v>290000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>287000.0</v>
       </c>
       <c r="AO13">
         <v>287000.0</v>
       </c>
       <c r="AP13">
-        <v>286000.0</v>
+        <v>287000.0</v>
       </c>
       <c r="AQ13">
-        <v>286000.0</v>
+        <v>287000.0</v>
       </c>
       <c r="AR13">
         <v>286000.0</v>
       </c>
       <c r="AS13">
         <v>286000.0</v>
       </c>
       <c r="AT13">
+        <v>286000.0</v>
+      </c>
+      <c r="AU13">
+        <v>286000.0</v>
+      </c>
+      <c r="AV13">
         <v>262000.0</v>
       </c>
-      <c r="AU13">
+      <c r="AW13">
         <v>261000.0</v>
       </c>
-      <c r="AV13"/>
-      <c r="AW13"/>
       <c r="AX13"/>
-      <c r="AY13">
+      <c r="AY13"/>
+      <c r="AZ13"/>
+      <c r="BA13">
         <v>256000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:51">
+    <row r="14" spans="1:53">
       <c r="A14" t="s">
         <v>27</v>
       </c>
       <c r="B14">
+        <v>27137000.0</v>
+      </c>
+      <c r="C14">
+        <v>27252000.0</v>
+      </c>
+      <c r="D14">
         <v>27593000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>27778000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>27991000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>27997000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>28509000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>29210000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>29383000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>29457000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>29478000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>29508000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>29818000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>30049000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>30031000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>30003000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>29967000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>29914000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>29974000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>29970000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>29963000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>29873000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>29844000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>29845000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>29854000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>29793000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>29742000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>29709000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>29696000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>29667000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>29637000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>29620000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>29584000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>29528000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>29503000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>29459000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>29384000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>29394000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>29336000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>29114000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>29014000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>28989000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>28967000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>28951000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>28891000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>26970000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>28581182.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>28757000.0</v>
       </c>
       <c r="AW14">
         <v>28757000.0</v>
       </c>
       <c r="AX14">
         <v>28757000.0</v>
       </c>
-      <c r="AY14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:51">
+      <c r="AY14">
+        <v>28757000.0</v>
+      </c>
+      <c r="AZ14">
+        <v>28757000.0</v>
+      </c>
+      <c r="BA14"/>
+    </row>
+    <row r="15" spans="1:53">
       <c r="A15" t="s">
         <v>28</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
-[...4 lines deleted...]
-      </c>
+      <c r="M15"/>
+      <c r="N15"/>
       <c r="O15">
         <v>300000.0</v>
       </c>
       <c r="P15">
-        <v>299000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="Q15">
-        <v>299000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="R15">
         <v>299000.0</v>
       </c>
       <c r="S15">
         <v>299000.0</v>
       </c>
       <c r="T15">
         <v>299000.0</v>
       </c>
       <c r="U15">
+        <v>299000.0</v>
+      </c>
+      <c r="V15">
+        <v>299000.0</v>
+      </c>
+      <c r="W15">
         <v>298000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>298000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>297000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>297000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>296000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>296000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>295000.0</v>
       </c>
       <c r="AC15">
         <v>295000.0</v>
       </c>
       <c r="AD15">
+        <v>295000.0</v>
+      </c>
+      <c r="AE15">
+        <v>295000.0</v>
+      </c>
+      <c r="AF15">
         <v>294000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>293000.0</v>
       </c>
       <c r="AG15">
         <v>293000.0</v>
       </c>
       <c r="AH15">
+        <v>293000.0</v>
+      </c>
+      <c r="AI15">
+        <v>293000.0</v>
+      </c>
+      <c r="AJ15">
         <v>292000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>291000.0</v>
       </c>
       <c r="AK15">
         <v>300000.0</v>
       </c>
       <c r="AL15">
+        <v>291000.0</v>
+      </c>
+      <c r="AM15">
         <v>300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>287000.0</v>
       </c>
       <c r="AN15">
         <v>300000.0</v>
       </c>
       <c r="AO15">
-        <v>300000.0</v>
+        <v>287000.0</v>
       </c>
       <c r="AP15">
         <v>300000.0</v>
       </c>
       <c r="AQ15">
         <v>300000.0</v>
       </c>
       <c r="AR15">
         <v>300000.0</v>
       </c>
       <c r="AS15">
+        <v>300000.0</v>
+      </c>
+      <c r="AT15">
+        <v>300000.0</v>
+      </c>
+      <c r="AU15">
         <v>286000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>262000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AW15">
         <v>261000.0</v>
       </c>
-      <c r="AV15"/>
-      <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
-    </row>
-    <row r="16" spans="1:51">
+      <c r="AZ15"/>
+      <c r="BA15"/>
+    </row>
+    <row r="16" spans="1:53">
       <c r="A16" t="s">
         <v>29</v>
       </c>
-      <c r="B16">
+      <c r="B16"/>
+      <c r="C16">
+        <v>51471000.0</v>
+      </c>
+      <c r="D16">
         <v>50876000.0</v>
       </c>
-      <c r="C16">
-[...2 lines deleted...]
-      <c r="D16">
+      <c r="E16">
+        <v>6928000.0</v>
+      </c>
+      <c r="F16">
         <v>46722000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>42731000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>41505000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>5963000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>37007000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>32928000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>31543000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>4846000.0</v>
       </c>
-      <c r="L16"/>
-      <c r="M16">
+      <c r="N16"/>
+      <c r="O16">
         <v>28296000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>27667000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>6041000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>26942000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>27056000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>26893000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>5006000.0</v>
       </c>
-      <c r="T16"/>
-      <c r="U16">
+      <c r="V16"/>
+      <c r="W16">
         <v>26156000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>25266000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>4584000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>23088000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>22280000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>22118000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>4380000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>22058000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>21353000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>21188000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>5125000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>21866000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>21362000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>21104000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>4115000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>8545000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>8024000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>8043000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>2483000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>7272000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>7069000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>6994000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>1744000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>1686000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>1639000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>1661000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>1759000.0</v>
       </c>
-      <c r="AV16"/>
-      <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
-    </row>
-    <row r="17" spans="1:51">
+      <c r="AZ16"/>
+      <c r="BA16"/>
+    </row>
+    <row r="17" spans="1:53">
       <c r="A17" t="s">
         <v>30</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -5181,161 +5258,165 @@
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
-    </row>
-    <row r="18" spans="1:51">
+      <c r="AZ17"/>
+      <c r="BA17"/>
+    </row>
+    <row r="18" spans="1:53">
       <c r="A18" t="s">
         <v>31</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
-      <c r="O18">
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18">
         <v>4180000.0</v>
       </c>
-      <c r="P18"/>
-      <c r="Q18"/>
       <c r="R18"/>
-      <c r="S18">
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18">
         <v>7432000.0</v>
       </c>
-      <c r="T18"/>
-[...1 lines deleted...]
-      <c r="V18">
+      <c r="V18"/>
+      <c r="W18"/>
+      <c r="X18">
         <v>5377000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>4480000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>29178000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>28323000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>28106000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>26828000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>26413000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>25576000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>25840000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>26751000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>27508000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>27125000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>27062000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>17226000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>20584000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AM18">
         <v>20179000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AN18">
         <v>20416000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AO18">
         <v>20172000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AP18">
         <v>20222000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AQ18">
         <v>19956000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AR18">
         <v>20019000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AS18">
         <v>20641000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AT18">
         <v>22092000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AU18">
         <v>22137000.0</v>
       </c>
-      <c r="AT18"/>
-      <c r="AU18">
+      <c r="AV18"/>
+      <c r="AW18">
         <v>21001000.0</v>
       </c>
-      <c r="AV18"/>
-      <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
-    </row>
-    <row r="19" spans="1:51">
+      <c r="AZ18"/>
+      <c r="BA18"/>
+    </row>
+    <row r="19" spans="1:53">
       <c r="A19" t="s">
         <v>32</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -5345,983 +5426,1019 @@
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
-    </row>
-    <row r="20" spans="1:51">
+      <c r="AZ19"/>
+      <c r="BA19"/>
+    </row>
+    <row r="20" spans="1:53">
       <c r="A20" t="s">
         <v>33</v>
       </c>
       <c r="B20">
-        <v>83875000.0</v>
+        <v>102650000.0</v>
       </c>
       <c r="C20">
         <v>83875000.0</v>
       </c>
       <c r="D20">
+        <v>83875000.0</v>
+      </c>
+      <c r="E20">
+        <v>83875000.0</v>
+      </c>
+      <c r="F20">
         <v>79211000.0</v>
       </c>
-      <c r="E20">
+      <c r="G20">
         <v>79211000.0</v>
       </c>
-      <c r="F20">
+      <c r="H20">
         <v>74718000.0</v>
       </c>
-      <c r="G20">
+      <c r="I20">
         <v>74718000.0</v>
       </c>
-      <c r="H20">
+      <c r="J20">
         <v>74749000.0</v>
       </c>
-      <c r="I20">
+      <c r="K20">
         <v>68733000.0</v>
       </c>
-      <c r="J20">
+      <c r="L20">
         <v>67708000.0</v>
       </c>
-      <c r="K20">
+      <c r="M20">
         <v>67708000.0</v>
       </c>
-      <c r="L20">
+      <c r="N20">
         <v>65175000.0</v>
       </c>
-      <c r="M20">
+      <c r="O20">
         <v>65175000.0</v>
       </c>
-      <c r="N20">
+      <c r="P20">
         <v>62514000.0</v>
       </c>
-      <c r="O20">
+      <c r="Q20">
         <v>62514000.0</v>
       </c>
-      <c r="P20">
+      <c r="R20">
         <v>58570000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>56877000.0</v>
       </c>
       <c r="S20">
         <v>56877000.0</v>
       </c>
       <c r="T20">
         <v>56877000.0</v>
       </c>
       <c r="U20">
-        <v>53690000.0</v>
+        <v>56877000.0</v>
       </c>
       <c r="V20">
-        <v>53690000.0</v>
+        <v>56877000.0</v>
       </c>
       <c r="W20">
         <v>53690000.0</v>
       </c>
       <c r="X20">
+        <v>53690000.0</v>
+      </c>
+      <c r="Y20">
+        <v>53690000.0</v>
+      </c>
+      <c r="Z20">
         <v>53290000.0</v>
       </c>
-      <c r="Y20">
+      <c r="AA20">
         <v>50160000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AB20">
         <v>50188000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AC20">
         <v>50188000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AD20">
         <v>50172000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>49655000.0</v>
       </c>
       <c r="AE20">
         <v>49655000.0</v>
       </c>
       <c r="AF20">
         <v>49655000.0</v>
       </c>
       <c r="AG20">
         <v>49655000.0</v>
       </c>
       <c r="AH20">
+        <v>49655000.0</v>
+      </c>
+      <c r="AI20">
+        <v>49655000.0</v>
+      </c>
+      <c r="AJ20">
         <v>47888000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AK20">
         <v>46557000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AL20">
         <v>46557000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>45128000.0</v>
       </c>
       <c r="AM20">
         <v>45128000.0</v>
       </c>
       <c r="AN20">
         <v>45128000.0</v>
       </c>
       <c r="AO20">
         <v>45128000.0</v>
       </c>
       <c r="AP20">
         <v>45128000.0</v>
       </c>
       <c r="AQ20">
         <v>45128000.0</v>
       </c>
       <c r="AR20">
         <v>45128000.0</v>
       </c>
       <c r="AS20">
         <v>45128000.0</v>
       </c>
       <c r="AT20">
         <v>45128000.0</v>
       </c>
       <c r="AU20">
         <v>45128000.0</v>
       </c>
-      <c r="AV20"/>
-      <c r="AW20"/>
+      <c r="AV20">
+        <v>45128000.0</v>
+      </c>
+      <c r="AW20">
+        <v>45128000.0</v>
+      </c>
       <c r="AX20"/>
-      <c r="AY20">
+      <c r="AY20"/>
+      <c r="AZ20"/>
+      <c r="BA20">
         <v>45570000.0</v>
       </c>
     </row>
-    <row r="21" spans="1:51">
+    <row r="21" spans="1:53">
       <c r="A21" t="s">
         <v>34</v>
       </c>
       <c r="B21">
         <v>32700000.0</v>
       </c>
       <c r="C21">
-        <v>56873000.0</v>
+        <v>32700000.0</v>
       </c>
       <c r="D21">
         <v>32700000.0</v>
       </c>
       <c r="E21">
         <v>32700000.0</v>
       </c>
       <c r="F21">
         <v>32700000.0</v>
       </c>
       <c r="G21">
+        <v>32700000.0</v>
+      </c>
+      <c r="H21">
+        <v>32700000.0</v>
+      </c>
+      <c r="I21">
         <v>39176000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>39492000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>39808000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>40124000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>40440000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>40759000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>41078000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>41396000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>41715000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>42039000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>42360000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>42681000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>43002000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>43326000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>43651000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>43976000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>44300000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>44628000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>44955000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>45283000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>45610000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>45941000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>46272000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>46602000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>46933000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>47266000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>47600000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>47933000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>48267000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>48604000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>48940000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>49277000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>49614000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>49979000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>50318000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>50657000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>50996000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>51339000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>51682000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>52025000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>52368000.0</v>
       </c>
-      <c r="AV21"/>
-      <c r="AW21"/>
       <c r="AX21"/>
-      <c r="AY21">
+      <c r="AY21"/>
+      <c r="AZ21"/>
+      <c r="BA21">
         <v>99352000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:51">
+    <row r="22" spans="1:53">
       <c r="A22" t="s">
         <v>35</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
-      <c r="J22">
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22">
         <v>45154000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>535000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>37002000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>33388000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>40006000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>389000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>30793000.0</v>
       </c>
       <c r="R22"/>
       <c r="S22">
+        <v>30793000.0</v>
+      </c>
+      <c r="T22"/>
+      <c r="U22">
         <v>484000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>28469000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>26218000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>26981000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>396000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>23047000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>11992000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>15302000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>315000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>13312000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>7299000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>14231000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>299000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>7484000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>3474000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>4437000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>216000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>4674000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>2445000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>4596000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>226000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>2114000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>1611000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>3514000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>182000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>195000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>186000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>193000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>175000.0</v>
       </c>
-      <c r="AV22"/>
-      <c r="AW22"/>
       <c r="AX22"/>
-      <c r="AY22">
+      <c r="AY22"/>
+      <c r="AZ22"/>
+      <c r="BA22">
         <v>193000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:51">
+    <row r="23" spans="1:53">
       <c r="A23" t="s">
         <v>36</v>
       </c>
       <c r="B23">
+        <v>686605000.0</v>
+      </c>
+      <c r="C23">
+        <v>657991000.0</v>
+      </c>
+      <c r="D23">
         <v>648886000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>693409000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>721033000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>708288000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>696804000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>716246000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>484762000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>451821000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>412251000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>377825000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>351676000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>451217000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>451297000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>424190000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>411036000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>395361000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>507296000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>249203000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>260399000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>234264000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>217771000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>211565000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>219691000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>201114000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>188514000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>166113000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>168067000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>150025000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>151450000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>139749000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>127836000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>124072000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>120682000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>119836000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>121124000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>114581000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>113155000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>111800000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>112339000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>116758000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>116607000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>121142000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>117186000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>117379000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>114071000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>120236000.0</v>
       </c>
-      <c r="AV23"/>
-[...1 lines deleted...]
-      <c r="AX23">
+      <c r="AX23"/>
+      <c r="AY23"/>
+      <c r="AZ23">
         <v>-20262000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>-20262000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:51">
+    <row r="24" spans="1:53">
       <c r="A24" t="s">
         <v>37</v>
       </c>
       <c r="B24">
+        <v>1211349000.0</v>
+      </c>
+      <c r="C24">
+        <v>1210589000.0</v>
+      </c>
+      <c r="D24">
         <v>1209837000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>1209094000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>1208358000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>1207631000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>1206911000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>1206201000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>713729000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>713258000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>712790000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>712327000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>711867000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>711411000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>705483000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>706846000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>708176000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>709546000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>710918000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>469394000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>469084000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>468774000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>466056000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>466933000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>311240000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>310846000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>310461000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>307669000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>308081000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>308511000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>308931000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>309374000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>211100000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>214569000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>217788000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>129841000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>136685000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>137529000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>141373000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AO24">
         <v>147217000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AP24">
         <v>153933000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AQ24">
         <v>85069000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AR24">
         <v>85042000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AS24">
         <v>95500000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AT24">
         <v>95500000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AU24">
         <v>100500000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AV24">
         <v>127531000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AW24">
         <v>88852000.0</v>
       </c>
-      <c r="AV24"/>
-      <c r="AW24"/>
       <c r="AX24"/>
-      <c r="AY24">
+      <c r="AY24"/>
+      <c r="AZ24"/>
+      <c r="BA24">
         <v>98656000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:51">
+    <row r="25" spans="1:53">
       <c r="A25" t="s">
         <v>38</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
-      <c r="F25">
+      <c r="F25"/>
+      <c r="G25"/>
+      <c r="H25">
         <v>1206911000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>1206201000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>713729000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>713258000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>712790000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>712327000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>711867000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>711411000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>705483000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>706846000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>708176000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>709546000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>710918000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>469394000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>469084000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>468774000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>466056000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>466933000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>311240000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>310846000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>310461000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>307669000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>308081000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>308511000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>308931000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>309374000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>211100000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>214569000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>217788000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>129841000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>136685000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>137529000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>141373000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>147217000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>153933000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>85069000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>85042000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>95500000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>95500000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>100500000.0</v>
       </c>
-      <c r="AT25"/>
-      <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
-    </row>
-    <row r="26" spans="1:51">
+      <c r="AZ25"/>
+      <c r="BA25"/>
+    </row>
+    <row r="26" spans="1:53">
       <c r="A26" t="s">
         <v>39</v>
       </c>
       <c r="B26">
+        <v>93614000.0</v>
+      </c>
+      <c r="C26">
+        <v>90693000.0</v>
+      </c>
+      <c r="D26">
         <v>88358000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>87164000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>83764000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>83190000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>76116000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>8511000.0</v>
       </c>
-      <c r="H26"/>
-      <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
-      <c r="AU26">
+      <c r="AU26"/>
+      <c r="AV26"/>
+      <c r="AW26">
         <v>38000.0</v>
       </c>
-      <c r="AV26"/>
-      <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
-    </row>
-    <row r="27" spans="1:51">
+      <c r="AZ26"/>
+      <c r="BA26"/>
+    </row>
+    <row r="27" spans="1:53">
       <c r="A27" t="s">
         <v>40</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -6331,2053 +6448,2129 @@
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
-    </row>
-    <row r="28" spans="1:51">
+      <c r="AZ27"/>
+      <c r="BA27"/>
+    </row>
+    <row r="28" spans="1:53">
       <c r="A28" t="s">
         <v>41</v>
       </c>
       <c r="B28">
+        <v>1170883000.0</v>
+      </c>
+      <c r="C28">
+        <v>1145020000.0</v>
+      </c>
+      <c r="D28">
         <v>1141599000.0</v>
       </c>
-      <c r="C28">
-[...4 lines deleted...]
-      </c>
       <c r="E28">
+        <v>1073834000.0</v>
+      </c>
+      <c r="F28">
+        <v>1031991000.0</v>
+      </c>
+      <c r="G28">
         <v>1041121000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>1016414000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>949519000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>693718000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>674513000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>604485000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>642298000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>633884000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>522911000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>516585000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>531933000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>541965000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>550397000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>428755000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>420811000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>418959000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>426470000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>430863000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>432060000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>279010000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>281080000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>295431000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>299826000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>306809000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>294636000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>298506000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>299281000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>211827000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>216422000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>218940000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>129278000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>135596000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>136582000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>141437000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>146967000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>153605000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>75055000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>76726000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>84810000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>89783000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>95625000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>129598000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>83998000.0</v>
       </c>
-      <c r="AV28"/>
-[...1 lines deleted...]
-      <c r="AX28">
+      <c r="AX28"/>
+      <c r="AY28"/>
+      <c r="AZ28">
         <v>3173000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>3173000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:51">
+    <row r="29" spans="1:53">
       <c r="A29" t="s">
         <v>42</v>
       </c>
       <c r="B29">
+        <v>438801000.0</v>
+      </c>
+      <c r="C29">
+        <v>437602000.0</v>
+      </c>
+      <c r="D29">
         <v>410665000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>472332000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>505742000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>521633000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>491929000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>530615000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>266263000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>275717000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>278411000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>254961000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>236425000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>346060000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>332993000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>323285000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>308880000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>300751000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>291541000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>159869000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>154952000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>147731000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>139128000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>129223000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>143703000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>134174000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>123513000.0</v>
       </c>
-      <c r="AA29"/>
-      <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
-    </row>
-    <row r="30" spans="1:51">
+      <c r="AZ29"/>
+      <c r="BA29"/>
+    </row>
+    <row r="30" spans="1:53">
       <c r="A30" t="s">
         <v>43</v>
       </c>
       <c r="B30">
+        <v>32729000.0</v>
+      </c>
+      <c r="C30">
+        <v>25108000.0</v>
+      </c>
+      <c r="D30">
         <v>23525000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>20823000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>19420000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>28390000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>18452000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>19661000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>16939000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>16059000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>13643000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>12408000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>11951000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>10747000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>10137000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>9461000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>8829000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>7234000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>6385000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>6993000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>6052000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>5854000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>5950000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>8531000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>5378000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>5580000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>5140000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>5842000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>5859000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>5548000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>4918000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>5764000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>3918000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>4484000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>3860000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>7067000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>4641000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>3818000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>3259000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>3199000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>2529000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>2581000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>2556000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>3404000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>2404000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>4783000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>2078000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>2380000.0</v>
       </c>
-      <c r="AV30"/>
-      <c r="AW30"/>
       <c r="AX30"/>
       <c r="AY30"/>
-    </row>
-    <row r="31" spans="1:51">
+      <c r="AZ30"/>
+      <c r="BA30"/>
+    </row>
+    <row r="31" spans="1:53">
       <c r="A31" t="s">
         <v>44</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31"/>
+      <c r="O31">
         <v>-471604000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>-483700000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>-495090000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>-507205000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>-514707000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>-523785000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>-409404000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>-414335000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>-419584000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>-429394000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>-439300000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>-269527000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>-275532000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>-285836000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>-292316000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>-294447000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>-298723000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>-302833000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>-307185000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>-218614000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>-223052000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>-227098000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>-127509000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>-136931000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>-139058000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>-145089000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>-152456000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>-157777000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AQ31">
         <v>-77927000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AR31">
         <v>-82602000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AS31">
         <v>-87501000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AT31">
         <v>-110771000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AU31">
         <v>-114257000.0</v>
       </c>
-      <c r="AT31"/>
-      <c r="AU31">
+      <c r="AV31"/>
+      <c r="AW31">
         <v>-106490000.0</v>
       </c>
-      <c r="AV31"/>
-      <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
-    </row>
-    <row r="32" spans="1:51">
+      <c r="AZ31"/>
+      <c r="BA31"/>
+    </row>
+    <row r="32" spans="1:53">
       <c r="A32" t="s">
         <v>45</v>
       </c>
       <c r="B32">
+        <v>103260000.0</v>
+      </c>
+      <c r="C32">
+        <v>138111000.0</v>
+      </c>
+      <c r="D32">
         <v>120205000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>185523000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>241227000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>241254000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>233250000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>308175000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>47346000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>78252000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>92047000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>73340000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>65511000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>179395000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>170091000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>164260000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>162436000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>156814000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>152865000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>30468000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>29493000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>33063000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>32966000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>22147000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>24865000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>19877000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>7557000.0</v>
       </c>
-      <c r="AA32"/>
-      <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
-    </row>
-    <row r="33" spans="1:51">
+      <c r="AZ32"/>
+      <c r="BA32"/>
+    </row>
+    <row r="33" spans="1:53">
       <c r="A33" t="s">
         <v>46</v>
       </c>
       <c r="B33">
+        <v>491142000.0</v>
+      </c>
+      <c r="C33">
+        <v>449674000.0</v>
+      </c>
+      <c r="D33">
         <v>431941000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>425921000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>400829000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>395448000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>372548000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>320628000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>318525000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>289033000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>241375000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>233481000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>218833000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>213034000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>201895000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>197518000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>187945000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>185882000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>183063000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>179054000.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>171597000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>149556000.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>136627000.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>138945000.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>137406000.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>133658000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>135666000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AC33">
         <v>135923000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AD33">
         <v>135884000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AE33">
         <v>116609000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AF33">
         <v>117035000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AG33">
         <v>109843000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AH33">
         <v>110098000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AI33">
         <v>109705000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AJ33">
         <v>105838000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AK33">
         <v>103928000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AL33">
         <v>103915000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AM33">
         <v>100366000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AN33">
         <v>100298000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AO33">
         <v>100684000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AP33">
         <v>100969000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AQ33">
         <v>100489000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AR33">
         <v>100559000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AS33">
         <v>101522000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AT33">
         <v>101836000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AU33">
         <v>101134000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AV33">
         <v>101673000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AW33">
         <v>102115000.0</v>
       </c>
-      <c r="AV33"/>
-[...1 lines deleted...]
-      <c r="AX33">
+      <c r="AX33"/>
+      <c r="AY33"/>
+      <c r="AZ33">
         <v>-3173000.0</v>
       </c>
-      <c r="AY33">
+      <c r="BA33">
         <v>-3173000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:51">
+    <row r="34" spans="1:53">
       <c r="A34" t="s">
         <v>47</v>
       </c>
       <c r="B34">
+        <v>243000.0</v>
+      </c>
+      <c r="C34">
+        <v>194000.0</v>
+      </c>
+      <c r="D34">
         <v>149000.0</v>
       </c>
-      <c r="C34">
+      <c r="E34">
         <v>169000.0</v>
       </c>
-      <c r="D34">
+      <c r="F34">
         <v>114000.0</v>
       </c>
-      <c r="E34">
+      <c r="G34">
         <v>86000.0</v>
       </c>
-      <c r="F34">
+      <c r="H34">
         <v>62000.0</v>
       </c>
-      <c r="G34">
+      <c r="I34">
         <v>57000.0</v>
       </c>
-      <c r="H34">
+      <c r="J34">
         <v>90000.0</v>
       </c>
-      <c r="I34">
+      <c r="K34">
         <v>71000.0</v>
       </c>
-      <c r="J34">
+      <c r="L34">
         <v>17834000.0</v>
       </c>
-      <c r="K34">
+      <c r="M34">
         <v>17994000.0</v>
       </c>
-      <c r="L34">
+      <c r="N34">
         <v>16170000.0</v>
       </c>
-      <c r="M34">
+      <c r="O34">
         <v>14923000.0</v>
       </c>
-      <c r="N34">
+      <c r="P34">
         <v>15246000.0</v>
       </c>
-      <c r="O34">
+      <c r="Q34">
         <v>41613000.0</v>
       </c>
-      <c r="P34">
+      <c r="R34">
         <v>15102000.0</v>
       </c>
-      <c r="Q34">
+      <c r="S34">
         <v>15666000.0</v>
       </c>
-      <c r="R34">
+      <c r="T34">
         <v>15402000.0</v>
       </c>
-      <c r="S34">
+      <c r="U34">
         <v>42221000.0</v>
       </c>
-      <c r="T34">
+      <c r="V34">
         <v>12509000.0</v>
       </c>
-      <c r="U34">
+      <c r="W34">
         <v>4516000.0</v>
       </c>
-      <c r="V34">
+      <c r="X34">
         <v>29888000.0</v>
       </c>
-      <c r="W34">
+      <c r="Y34">
         <v>30989000.0</v>
       </c>
-      <c r="X34">
+      <c r="Z34">
         <v>5390000.0</v>
       </c>
-      <c r="Y34">
+      <c r="AA34">
         <v>7038000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AB34">
         <v>7604000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AC34">
         <v>8115000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AD34">
         <v>8157000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AE34">
         <v>8445000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AF34">
         <v>8138000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AG34">
         <v>1972000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AH34">
         <v>2013000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AI34">
         <v>2057000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AJ34">
         <v>2101000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AK34">
         <v>2142000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AL34">
         <v>2182000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AM34">
         <v>2224000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AN34">
         <v>2266000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AO34">
         <v>2307000.0</v>
       </c>
-      <c r="AN34">
+      <c r="AP34">
         <v>2273000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AQ34">
         <v>2269000.0</v>
       </c>
-      <c r="AP34">
+      <c r="AR34">
         <v>2240000.0</v>
       </c>
-      <c r="AQ34">
+      <c r="AS34">
         <v>2104000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AT34">
         <v>2100000.0</v>
       </c>
-      <c r="AS34">
+      <c r="AU34">
         <v>1971000.0</v>
       </c>
-      <c r="AT34"/>
-      <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
-    </row>
-    <row r="35" spans="1:51">
+      <c r="AZ34"/>
+      <c r="BA34"/>
+    </row>
+    <row r="35" spans="1:53">
       <c r="A35" t="s">
         <v>48</v>
       </c>
       <c r="B35">
+        <v>1366950000.0</v>
+      </c>
+      <c r="C35">
+        <v>1360772000.0</v>
+      </c>
+      <c r="D35">
         <v>1351318000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>1348206000.0</v>
       </c>
-      <c r="D35">
-[...2 lines deleted...]
-      <c r="E35">
+      <c r="F35">
+        <v>1344672000.0</v>
+      </c>
+      <c r="G35">
         <v>1322700000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>1320780000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>1304389000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>813337000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>804826000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>767801000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>764187000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>759786000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>757780000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>751776000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>752639000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>756977000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>758166000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>760155000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>519047000.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>515222000.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>504862000.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>501321000.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>502402000.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>345808000.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>346207000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>346171000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AC35">
         <v>342612000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AD35">
         <v>342651000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AE35">
         <v>342532000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AF35">
         <v>342909000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AG35">
         <v>338097000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AH35">
         <v>240621000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AI35">
         <v>243751000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AJ35">
         <v>246951000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AK35">
         <v>149209000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AL35">
         <v>159451000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AM35">
         <v>159932000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AN35">
         <v>164055000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AO35">
         <v>169696000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AP35">
         <v>176428000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AQ35">
         <v>107294000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AR35">
         <v>107301000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AS35">
         <v>118245000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AT35">
         <v>119692000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AU35">
         <v>124608000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AV35">
         <v>151081000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AW35">
         <v>112794000.0</v>
       </c>
-      <c r="AV35"/>
-      <c r="AW35"/>
       <c r="AX35"/>
       <c r="AY35"/>
-    </row>
-    <row r="36" spans="1:51">
+      <c r="AZ35"/>
+      <c r="BA35"/>
+    </row>
+    <row r="36" spans="1:53">
       <c r="A36" t="s">
         <v>49</v>
       </c>
       <c r="B36">
+        <v>49820000.0</v>
+      </c>
+      <c r="C36">
+        <v>39951000.0</v>
+      </c>
+      <c r="D36">
         <v>40672000.0</v>
       </c>
-      <c r="C36">
-[...2 lines deleted...]
-      <c r="D36">
+      <c r="E36">
+        <v>42964000.0</v>
+      </c>
+      <c r="F36">
         <v>39651000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>40816000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>33581000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>31735000.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>27412000.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>17375000.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>34198000.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>14949000.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>28555000.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>28211000.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>26467000.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>26438000.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>24100000.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>25791000.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>26191000.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>24672000.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>22243000.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
         <v>12617000.0</v>
       </c>
-      <c r="V36">
+      <c r="X36">
         <v>8488000.0</v>
       </c>
-      <c r="W36">
+      <c r="Y36">
         <v>13007000.0</v>
       </c>
-      <c r="X36">
+      <c r="Z36">
         <v>12292000.0</v>
       </c>
-      <c r="Y36">
+      <c r="AA36">
         <v>11323000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AB36">
         <v>11761000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AC36">
         <v>12283000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AD36">
         <v>12480000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AE36">
         <v>12321000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AF36">
         <v>12479000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AG36">
         <v>4917000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AH36">
         <v>5814000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AI36">
         <v>6122000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AJ36">
         <v>4249000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AK36">
         <v>3278000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AL36">
         <v>3073000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AM36">
         <v>857000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AN36">
         <v>900000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AO36">
         <v>943000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AP36">
         <v>991000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AQ36">
         <v>238000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AR36">
         <v>255000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AS36">
         <v>805000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AT36">
         <v>859000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AU36">
         <v>996000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AV36">
         <v>1127000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AW36">
         <v>997000.0</v>
       </c>
-      <c r="AV36"/>
-[...1 lines deleted...]
-      <c r="AX36">
+      <c r="AX36"/>
+      <c r="AY36"/>
+      <c r="AZ36">
         <v>-3173000.0</v>
       </c>
-      <c r="AY36">
+      <c r="BA36">
         <v>-3173000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:51">
+    <row r="37" spans="1:53">
       <c r="A37" t="s">
         <v>50</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
-      <c r="AF37">
-[...4 lines deleted...]
-      </c>
+      <c r="AF37"/>
+      <c r="AG37"/>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
         <v>0.0</v>
       </c>
       <c r="AO37">
         <v>0.0</v>
       </c>
       <c r="AP37">
         <v>0.0</v>
       </c>
       <c r="AQ37">
         <v>0.0</v>
       </c>
       <c r="AR37">
         <v>0.0</v>
       </c>
       <c r="AS37">
         <v>0.0</v>
       </c>
-      <c r="AT37"/>
-      <c r="AU37"/>
+      <c r="AT37">
+        <v>0.0</v>
+      </c>
+      <c r="AU37">
+        <v>0.0</v>
+      </c>
       <c r="AV37"/>
       <c r="AW37"/>
       <c r="AX37"/>
       <c r="AY37"/>
-    </row>
-    <row r="38" spans="1:51">
+      <c r="AZ37"/>
+      <c r="BA37"/>
+    </row>
+    <row r="38" spans="1:53">
       <c r="A38" t="s">
         <v>51</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
       <c r="M38"/>
-      <c r="N38">
+      <c r="N38"/>
+      <c r="O38"/>
+      <c r="P38">
         <v>26467000.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>6433000.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>24100000.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>25791000.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>26191000.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>24672000.0</v>
       </c>
-      <c r="T38">
+      <c r="V38">
         <v>22243000.0</v>
       </c>
-      <c r="U38">
+      <c r="W38">
         <v>12617000.0</v>
       </c>
-      <c r="V38">
+      <c r="X38">
         <v>8488000.0</v>
       </c>
-      <c r="W38">
+      <c r="Y38">
         <v>57307000.0</v>
       </c>
-      <c r="X38">
+      <c r="Z38">
         <v>12292000.0</v>
       </c>
-      <c r="Y38">
+      <c r="AA38">
         <v>11323000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AB38">
         <v>11761000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AC38">
         <v>503000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AD38">
         <v>4343000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AE38">
         <v>4026000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AF38">
         <v>4309000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AG38">
         <v>910000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AH38">
         <v>5814000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AI38">
         <v>6122000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AJ38">
         <v>4249000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AK38">
         <v>98102000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AL38">
         <v>98234000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AM38">
         <v>94925000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AN38">
         <v>95305000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AO38">
         <v>95685000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AP38">
         <v>96098000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AQ38">
         <v>95684000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AR38">
         <v>96040000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AS38">
         <v>96929000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AT38">
         <v>97326000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AU38">
         <v>97806000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AV38">
         <v>98280000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AW38">
         <v>98493000.0</v>
       </c>
-      <c r="AV38"/>
-      <c r="AW38"/>
       <c r="AX38"/>
-      <c r="AY38">
+      <c r="AY38"/>
+      <c r="AZ38"/>
+      <c r="BA38">
         <v>100602000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:51">
+    <row r="39" spans="1:53">
       <c r="A39" t="s">
         <v>52</v>
       </c>
       <c r="B39">
+        <v>57947000.0</v>
+      </c>
+      <c r="C39">
+        <v>55754000.0</v>
+      </c>
+      <c r="D39">
         <v>64604000.0</v>
       </c>
-      <c r="C39">
-[...4 lines deleted...]
-      </c>
       <c r="E39">
+        <v>50093000.0</v>
+      </c>
+      <c r="F39">
+        <v>63144000.0</v>
+      </c>
+      <c r="G39">
         <v>56507000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>54422000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>60047000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>65340000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>49980000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>3774000.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>41185000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>42909000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>5548000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>43067000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>32326000.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>40751000.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>36421000.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>30835000.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>4928000.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>32625000.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>35350000.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>35201000.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>22835000.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>28677000.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>16110000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AB39">
         <v>16678000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AC39">
         <v>11184000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AD39">
         <v>16852000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AE39">
         <v>10793000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AF39">
         <v>15872000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AG39">
         <v>11350000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AH39">
         <v>10797000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AI39">
         <v>6736000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AJ39">
         <v>7136000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AK39">
         <v>4562000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AL39">
         <v>7979000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AM39">
         <v>5950000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AN39">
         <v>6162000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AO39">
         <v>3941000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AP39">
         <v>5013000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AQ39">
         <v>2063000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AR39">
         <v>1662000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AS39">
         <v>1752000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AT39">
         <v>3819000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AU39">
         <v>6401000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AV39">
         <v>7225000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AW39">
         <v>4434000.0</v>
       </c>
-      <c r="AV39"/>
-      <c r="AW39"/>
       <c r="AX39"/>
-      <c r="AY39">
+      <c r="AY39"/>
+      <c r="AZ39"/>
+      <c r="BA39">
         <v>3420000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:51">
+    <row r="40" spans="1:53">
       <c r="A40" t="s">
         <v>53</v>
       </c>
       <c r="B40">
-        <v>33101000.0</v>
+        <v>70077000.0</v>
       </c>
       <c r="C40">
-        <v>18166000.0</v>
+        <v>56226000.0</v>
       </c>
       <c r="D40">
+        <v>83977000.0</v>
+      </c>
+      <c r="E40">
+        <v>58959000.0</v>
+      </c>
+      <c r="F40">
         <v>65025000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>65330000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>80114000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>73478000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>105057000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>74723000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>72385000.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>56105000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>62228000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>52676000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>65163000.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>35168000.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>49858000.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>42869000.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>161587000.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>26818000.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>54927000.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>46633000.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>39712000.0</v>
       </c>
-      <c r="W40">
+      <c r="Y40">
         <v>36246000.0</v>
       </c>
-      <c r="X40">
+      <c r="Z40">
         <v>39077000.0</v>
       </c>
-      <c r="Y40">
+      <c r="AA40">
         <v>28689000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AB40">
         <v>25410000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AC40">
         <v>19673000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AD40">
         <v>26432000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AE40">
         <v>18137000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AF40">
         <v>23629000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AG40">
         <v>15809000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AH40">
         <v>17591000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AI40">
         <v>14120000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AJ40">
         <v>13027000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AK40">
         <v>9595000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AL40">
         <v>13698000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AM40">
         <v>10601000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AN40">
         <v>11064000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AO40">
         <v>8396000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AP40">
         <v>10667000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AQ40">
         <v>7947000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AR40">
         <v>12727000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AS40">
         <v>11210000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AT40">
         <v>10467000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AU40">
         <v>3805000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AV40">
         <v>8665000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AW40">
         <v>8306000.0</v>
       </c>
-      <c r="AV40"/>
-      <c r="AW40"/>
       <c r="AX40"/>
-      <c r="AY40">
+      <c r="AY40"/>
+      <c r="AZ40"/>
+      <c r="BA40">
         <v>7009000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:51">
+    <row r="41" spans="1:53">
       <c r="A41" t="s">
         <v>54</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41"/>
+      <c r="P41">
         <v>31047000.0</v>
       </c>
-      <c r="O41">
+      <c r="Q41">
         <v>31451000.0</v>
       </c>
-      <c r="P41">
+      <c r="R41">
         <v>33699000.0</v>
       </c>
-      <c r="Q41">
+      <c r="S41">
         <v>32954000.0</v>
       </c>
-      <c r="R41">
+      <c r="T41">
         <v>33835000.0</v>
       </c>
-      <c r="S41">
+      <c r="U41">
         <v>49653000.0</v>
       </c>
-      <c r="T41">
+      <c r="V41">
         <v>33629000.0</v>
       </c>
-      <c r="U41">
+      <c r="W41">
         <v>31572000.0</v>
       </c>
-      <c r="V41">
+      <c r="X41">
         <v>30643000.0</v>
       </c>
-      <c r="W41">
+      <c r="Y41">
         <v>29993000.0</v>
       </c>
-      <c r="X41">
+      <c r="Z41">
         <v>29178000.0</v>
       </c>
-      <c r="Y41">
+      <c r="AA41">
         <v>28323000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AB41">
         <v>28106000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AC41">
         <v>26968000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AD41">
         <v>26660000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AE41">
         <v>25833000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AF41">
         <v>25840000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AG41">
         <v>28723000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AH41">
         <v>29521000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AI41">
         <v>29182000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AJ41">
         <v>29163000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AK41">
         <v>10569000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AL41">
         <v>10727000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AM41">
         <v>10248000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AN41">
         <v>10309000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AO41">
         <v>10175000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AP41">
         <v>9545000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AQ41">
         <v>9338000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AR41">
         <v>9234000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AS41">
         <v>9727000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AT41">
         <v>9535000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AU41">
         <v>9304000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AV41">
         <v>8505000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AW41">
         <v>8692000.0</v>
       </c>
-      <c r="AV41"/>
-      <c r="AW41"/>
       <c r="AX41"/>
-      <c r="AY41">
+      <c r="AY41"/>
+      <c r="AZ41"/>
+      <c r="BA41">
         <v>6994000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:51">
+    <row r="42" spans="1:53">
       <c r="A42" t="s">
         <v>55</v>
       </c>
       <c r="B42">
+        <v>2113000.0</v>
+      </c>
+      <c r="C42">
+        <v>2409000.0</v>
+      </c>
+      <c r="D42">
         <v>213000.0</v>
       </c>
-      <c r="C42">
+      <c r="E42">
         <v>1529000.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>1066000.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>3791000.0</v>
       </c>
-      <c r="F42">
+      <c r="H42">
         <v>1291000.0</v>
       </c>
-      <c r="G42">
+      <c r="I42">
         <v>1568000.0</v>
       </c>
-      <c r="H42">
+      <c r="J42">
         <v>1515000.0</v>
       </c>
-      <c r="I42">
+      <c r="K42">
         <v>1869000.0</v>
       </c>
-      <c r="J42">
+      <c r="L42">
         <v>918000.0</v>
       </c>
-      <c r="K42">
+      <c r="M42">
         <v>2676000.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>1238000.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>2038000.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>809000.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>2797000.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>991000.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>646000.0</v>
       </c>
-      <c r="R42">
+      <c r="T42">
         <v>409000.0</v>
       </c>
-      <c r="S42">
+      <c r="U42">
         <v>463000.0</v>
       </c>
-      <c r="T42">
+      <c r="V42">
         <v>1067000.0</v>
       </c>
-      <c r="U42">
+      <c r="W42">
         <v>594000.0</v>
       </c>
-      <c r="V42">
+      <c r="X42">
         <v>26000.0</v>
       </c>
-      <c r="W42">
+      <c r="Y42">
         <v>421000.0</v>
       </c>
-      <c r="X42">
+      <c r="Z42">
         <v>496000.0</v>
       </c>
-      <c r="Y42">
+      <c r="AA42">
         <v>43000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AB42">
         <v>219000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AC42">
         <v>552000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AD42">
         <v>337000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AE42">
         <v>892000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AF42">
         <v>206000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AG42">
         <v>1036000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AH42">
         <v>100000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AI42">
         <v>38000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AJ42">
         <v>45000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AK42">
         <v>262000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AL42">
         <v>1337000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AM42">
         <v>2793000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AN42">
         <v>2028000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AO42">
         <v>1194000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AP42">
         <v>185000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AQ42">
         <v>38074000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AR42">
         <v>37479000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AS42">
         <v>36870000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AT42">
         <v>36034000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AU42">
         <v>36064000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AV42">
         <v>71000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AW42">
         <v>2313000.0</v>
       </c>
-      <c r="AV42"/>
-      <c r="AW42"/>
       <c r="AX42"/>
       <c r="AY42"/>
-    </row>
-    <row r="43" spans="1:51">
+      <c r="AZ42"/>
+      <c r="BA42"/>
+    </row>
+    <row r="43" spans="1:53">
       <c r="A43" t="s">
         <v>56</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -8387,2296 +8580,2374 @@
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
-    </row>
-    <row r="44" spans="1:51">
+      <c r="AZ43"/>
+      <c r="BA43"/>
+    </row>
+    <row r="44" spans="1:53">
       <c r="A44" t="s">
         <v>57</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
-      <c r="AF44">
-[...4 lines deleted...]
-      </c>
+      <c r="AF44"/>
+      <c r="AG44"/>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
         <v>0.0</v>
       </c>
       <c r="AO44">
         <v>0.0</v>
       </c>
       <c r="AP44">
         <v>0.0</v>
       </c>
       <c r="AQ44">
         <v>0.0</v>
       </c>
       <c r="AR44">
         <v>0.0</v>
       </c>
       <c r="AS44">
         <v>0.0</v>
       </c>
-      <c r="AT44"/>
-      <c r="AU44"/>
+      <c r="AT44">
+        <v>0.0</v>
+      </c>
+      <c r="AU44">
+        <v>0.0</v>
+      </c>
       <c r="AV44"/>
       <c r="AW44"/>
       <c r="AX44"/>
       <c r="AY44"/>
-    </row>
-    <row r="45" spans="1:51">
+      <c r="AZ44"/>
+      <c r="BA44"/>
+    </row>
+    <row r="45" spans="1:53">
       <c r="A45" t="s">
         <v>58</v>
       </c>
       <c r="B45">
+        <v>212358000.0</v>
+      </c>
+      <c r="C45">
+        <v>202455000.0</v>
+      </c>
+      <c r="D45">
         <v>186336000.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>237083000.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>165503000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>159531000.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>155433000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>221377000.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>176872000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>163117000.0</v>
       </c>
-      <c r="J45"/>
-      <c r="K45">
+      <c r="L45"/>
+      <c r="M45">
         <v>133139000.0</v>
       </c>
-      <c r="L45"/>
-      <c r="M45"/>
       <c r="N45"/>
-      <c r="O45">
+      <c r="O45"/>
+      <c r="P45"/>
+      <c r="Q45">
         <v>66851000.0</v>
       </c>
-      <c r="P45"/>
-      <c r="Q45"/>
       <c r="R45"/>
-      <c r="S45">
-[...1 lines deleted...]
-      </c>
+      <c r="S45"/>
       <c r="T45"/>
       <c r="U45">
+        <v>54503000.0</v>
+      </c>
+      <c r="V45"/>
+      <c r="W45">
         <v>39598000.0</v>
       </c>
-      <c r="V45">
+      <c r="X45">
         <v>30473000.0</v>
       </c>
-      <c r="W45">
+      <c r="Y45">
         <v>27948000.0</v>
       </c>
-      <c r="X45">
+      <c r="Z45">
         <v>27196000.0</v>
       </c>
-      <c r="Y45">
+      <c r="AA45">
         <v>27220000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AB45">
         <v>28434000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AC45">
         <v>36084000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AD45">
         <v>35428000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AE45">
         <v>16656000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AF45">
         <v>16469000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AG45">
         <v>8338000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AH45">
         <v>7363000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AI45">
         <v>6328000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AJ45">
         <v>5768000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AK45">
         <v>5800000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AL45">
         <v>5681000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AM45">
         <v>5400000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AN45">
         <v>5000000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AO45">
         <v>4999000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AP45">
         <v>4900000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AQ45">
         <v>4800000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>4600000.0</v>
       </c>
       <c r="AR45">
         <v>4500000.0</v>
       </c>
       <c r="AS45">
+        <v>4600000.0</v>
+      </c>
+      <c r="AT45">
+        <v>4500000.0</v>
+      </c>
+      <c r="AU45">
         <v>3328000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AV45">
         <v>3393000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AW45">
         <v>3622000.0</v>
       </c>
-      <c r="AV45"/>
-      <c r="AW45"/>
       <c r="AX45"/>
       <c r="AY45"/>
-    </row>
-    <row r="46" spans="1:51">
+      <c r="AZ45"/>
+      <c r="BA45"/>
+    </row>
+    <row r="46" spans="1:53">
       <c r="A46" t="s">
         <v>59</v>
       </c>
       <c r="B46">
+        <v>212358000.0</v>
+      </c>
+      <c r="C46">
+        <v>202455000.0</v>
+      </c>
+      <c r="D46">
         <v>186336000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>179218000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>165503000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>159531000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>155433000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>174999000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>176872000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>163117000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>99345000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>110384000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>84344000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>78570000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>71518000.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>66851000.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>63236000.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>60854000.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>57314000.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>54503000.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>49151000.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>39598000.0</v>
       </c>
-      <c r="V46">
+      <c r="X46">
         <v>30473000.0</v>
       </c>
-      <c r="W46">
+      <c r="Y46">
         <v>27948000.0</v>
       </c>
-      <c r="X46">
+      <c r="Z46">
         <v>27196000.0</v>
       </c>
-      <c r="Y46">
+      <c r="AA46">
         <v>27220000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AB46">
         <v>28434000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AC46">
         <v>27842000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AD46">
         <v>27291000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AE46">
         <v>8361000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AF46">
         <v>8299000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AG46">
         <v>8338000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AH46">
         <v>7363000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AI46">
         <v>6328000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AJ46">
         <v>5768000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AK46">
         <v>5826000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AL46">
         <v>5681000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AM46">
         <v>5441000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AN46">
         <v>4993000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AO46">
         <v>4999000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AP46">
         <v>4871000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AQ46">
         <v>4805000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AR46">
         <v>4519000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AS46">
         <v>4593000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AT46">
         <v>4510000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AU46">
         <v>3328000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AV46">
         <v>3393000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AW46">
         <v>3622000.0</v>
       </c>
-      <c r="AV46"/>
-      <c r="AW46"/>
       <c r="AX46"/>
       <c r="AY46"/>
-    </row>
-    <row r="47" spans="1:51">
+      <c r="AZ46"/>
+      <c r="BA46"/>
+    </row>
+    <row r="47" spans="1:53">
       <c r="A47" t="s">
         <v>60</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
-      <c r="M47">
+      <c r="M47"/>
+      <c r="N47"/>
+      <c r="O47">
         <v>78570000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>71518000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>66851000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>63236000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>60854000.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>57314000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>54503000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>49151000.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>39598000.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>30473000.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>27948000.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>27196000.0</v>
       </c>
-      <c r="Y47">
+      <c r="AA47">
         <v>27220000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AB47">
         <v>28434000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AC47">
         <v>27842000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AD47">
         <v>27291000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AE47">
         <v>8361000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AF47">
         <v>8299000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AG47">
         <v>8338000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AH47">
         <v>7363000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AI47">
         <v>6328000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AJ47">
         <v>5768000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AK47">
         <v>5826000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AL47">
         <v>5681000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AM47">
         <v>5441000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AN47">
         <v>4993000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AO47">
         <v>4999000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AP47">
         <v>4871000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AQ47">
         <v>4805000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AR47">
         <v>4519000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AS47">
         <v>4593000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AT47">
         <v>4510000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AU47">
         <v>3328000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AV47">
         <v>3393000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AW47">
         <v>3622000.0</v>
       </c>
-      <c r="AV47"/>
-      <c r="AW47"/>
       <c r="AX47"/>
-      <c r="AY47">
+      <c r="AY47"/>
+      <c r="AZ47"/>
+      <c r="BA47">
         <v>4299000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:51">
+    <row r="48" spans="1:53">
       <c r="A48" t="s">
         <v>61</v>
       </c>
       <c r="B48">
+        <v>-779764000.0</v>
+      </c>
+      <c r="C48">
+        <v>-779246000.0</v>
+      </c>
+      <c r="D48">
         <v>-804285000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>-744915000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>-709681000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>-697557000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>-719310000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>-676940000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>-449336000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>-439326000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>-435226000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>-459994000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>-476413000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>-367327000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>-380409000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>-393321000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>-406902000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>-415822000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>-424613000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>-310031000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>-315326000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>-323026000.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>-332052000.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>-342028000.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>-184330000.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>-193011000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>-203463000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>-210275000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>-212207000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AE48">
         <v>-217555000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AF48">
         <v>-220978000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AG48">
         <v>-226159000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AH48">
         <v>-136652000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AI48">
         <v>-141028000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AJ48">
         <v>-146847000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AK48">
         <v>-48805000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AL48">
         <v>-59302000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AM48">
         <v>-64314000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AN48">
         <v>-69579000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AO48">
         <v>-76109000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AP48">
         <v>-80421000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AQ48">
         <v>-38460000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AR48">
         <v>-42539000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AS48">
         <v>-46829000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AT48">
         <v>-50624000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AU48">
         <v>-53797000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AV48">
         <v>-54381000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AW48">
         <v>-11568000.0</v>
       </c>
-      <c r="AV48"/>
-      <c r="AW48"/>
       <c r="AX48"/>
       <c r="AY48"/>
-    </row>
-    <row r="49" spans="1:51">
+      <c r="AZ48"/>
+      <c r="BA48"/>
+    </row>
+    <row r="49" spans="1:53">
       <c r="A49" t="s">
         <v>62</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-      <c r="M49">
+      <c r="M49"/>
+      <c r="N49"/>
+      <c r="O49">
         <v>-367327000.0</v>
       </c>
-      <c r="N49">
+      <c r="P49">
         <v>-380409000.0</v>
       </c>
-      <c r="O49">
+      <c r="Q49">
         <v>-393321000.0</v>
       </c>
-      <c r="P49">
+      <c r="R49">
         <v>-406902000.0</v>
       </c>
-      <c r="Q49">
+      <c r="S49">
         <v>-415822000.0</v>
       </c>
-      <c r="R49">
+      <c r="T49">
         <v>-424613000.0</v>
       </c>
-      <c r="S49">
+      <c r="U49">
         <v>-310031000.0</v>
       </c>
-      <c r="T49">
+      <c r="V49">
         <v>-315326000.0</v>
       </c>
-      <c r="U49">
+      <c r="W49">
         <v>-323026000.0</v>
       </c>
-      <c r="V49">
+      <c r="X49">
         <v>-332052000.0</v>
       </c>
-      <c r="W49">
+      <c r="Y49">
         <v>-342028000.0</v>
       </c>
-      <c r="X49">
+      <c r="Z49">
         <v>-184330000.0</v>
       </c>
-      <c r="Y49">
+      <c r="AA49">
         <v>-193011000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AB49">
         <v>-203463000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AC49">
         <v>-210275000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AD49">
         <v>-212207000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AE49">
         <v>-217555000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AF49">
         <v>-220978000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AG49">
         <v>-226159000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AH49">
         <v>-136652000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AI49">
         <v>-141028000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AJ49">
         <v>-146847000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AK49">
         <v>-48805000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AL49">
         <v>-59302000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AM49">
         <v>-64314000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AN49">
         <v>-69579000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AO49">
         <v>-76109000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AP49">
         <v>-80421000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AQ49">
         <v>-38460000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AR49">
         <v>-42539000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AS49">
         <v>-46829000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AT49">
         <v>-50624000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AU49">
         <v>-53797000.0</v>
       </c>
-      <c r="AT49"/>
-      <c r="AU49"/>
       <c r="AV49"/>
       <c r="AW49"/>
       <c r="AX49"/>
       <c r="AY49"/>
-    </row>
-    <row r="50" spans="1:51">
+      <c r="AZ49"/>
+      <c r="BA49"/>
+    </row>
+    <row r="50" spans="1:53">
       <c r="A50" t="s">
         <v>63</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
-      <c r="N50">
-[...4 lines deleted...]
-      </c>
+      <c r="N50"/>
+      <c r="O50"/>
       <c r="P50">
         <v>7300000.0</v>
       </c>
       <c r="Q50">
+        <v>7300000.0</v>
+      </c>
+      <c r="R50">
+        <v>7300000.0</v>
+      </c>
+      <c r="S50">
         <v>6675000.0</v>
       </c>
-      <c r="R50">
+      <c r="T50">
         <v>4850000.0</v>
       </c>
-      <c r="S50"/>
-[...1 lines deleted...]
-      <c r="U50">
+      <c r="U50"/>
+      <c r="V50"/>
+      <c r="W50">
         <v>1200000.0</v>
       </c>
-      <c r="V50">
+      <c r="X50">
         <v>4800000.0</v>
       </c>
-      <c r="W50">
+      <c r="Y50">
         <v>3600000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>16000000.0</v>
       </c>
       <c r="Z50">
         <v>16000000.0</v>
       </c>
       <c r="AA50">
-        <v>3200000.0</v>
+        <v>16000000.0</v>
       </c>
       <c r="AB50">
-        <v>8200000.0</v>
+        <v>16000000.0</v>
       </c>
       <c r="AC50">
         <v>3200000.0</v>
       </c>
       <c r="AD50">
+        <v>8200000.0</v>
+      </c>
+      <c r="AE50">
         <v>3200000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AF50">
+        <v>3200000.0</v>
+      </c>
+      <c r="AG50">
         <v>2400000.0</v>
       </c>
-      <c r="AF50">
+      <c r="AH50">
         <v>3750000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AI50">
         <v>5000000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AJ50">
         <v>5000000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AK50">
         <v>3500000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>141029000.0</v>
       </c>
       <c r="AL50">
         <v>3500000.0</v>
       </c>
       <c r="AM50">
-        <v>3500000.0</v>
+        <v>141029000.0</v>
       </c>
       <c r="AN50">
         <v>3500000.0</v>
       </c>
       <c r="AO50">
         <v>3500000.0</v>
       </c>
-      <c r="AP50"/>
+      <c r="AP50">
+        <v>3500000.0</v>
+      </c>
       <c r="AQ50">
+        <v>3500000.0</v>
+      </c>
+      <c r="AR50"/>
+      <c r="AS50">
         <v>95008000.0</v>
       </c>
-      <c r="AR50"/>
-      <c r="AS50"/>
       <c r="AT50"/>
-      <c r="AU50">
+      <c r="AU50"/>
+      <c r="AV50"/>
+      <c r="AW50">
         <v>4869000.0</v>
       </c>
-      <c r="AV50"/>
-      <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
-    </row>
-    <row r="51" spans="1:51">
+      <c r="AZ50"/>
+      <c r="BA50"/>
+    </row>
+    <row r="51" spans="1:53">
       <c r="A51" t="s">
         <v>64</v>
       </c>
       <c r="B51">
+        <v>1275670000.0</v>
+      </c>
+      <c r="C51">
+        <v>1272475000.0</v>
+      </c>
+      <c r="D51">
         <v>1270415000.0</v>
       </c>
-      <c r="C51">
-[...2 lines deleted...]
-      <c r="D51">
+      <c r="E51">
+        <v>1270406000.0</v>
+      </c>
+      <c r="F51">
         <v>1269631000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>1269064000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>1267796000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>1265429000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>777676000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>771262000.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>712790000.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>732514000.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>711867000.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>739707000.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>712783000.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>716429000.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>715476000.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>716221000.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>715768000.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>471837000.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>469084000.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>469974000.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>470856000.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>472918000.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>327240000.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>326846000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AB51">
         <v>326461000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AC51">
         <v>312675000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AD51">
         <v>316281000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AE51">
         <v>311711000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AF51">
         <v>312131000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AG51">
         <v>311774000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AH51">
         <v>214850000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AI51">
         <v>219569000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AJ51">
         <v>222788000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AK51">
         <v>133341000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AL51">
         <v>140185000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AM51">
         <v>141029000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AN51">
         <v>144873000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AO51">
         <v>150717000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AP51">
         <v>157433000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AQ51">
         <v>88569000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AR51">
         <v>92036000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AS51">
         <v>97244000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AT51">
         <v>97186000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AU51">
         <v>104081000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AV51">
         <v>132500000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AW51">
         <v>93721000.0</v>
       </c>
-      <c r="AV51"/>
-      <c r="AW51"/>
       <c r="AX51"/>
       <c r="AY51"/>
-    </row>
-    <row r="52" spans="1:51">
+      <c r="AZ51"/>
+      <c r="BA51"/>
+    </row>
+    <row r="52" spans="1:53">
       <c r="A52" t="s">
         <v>65</v>
       </c>
       <c r="B52">
+        <v>3623000.0</v>
+      </c>
+      <c r="C52">
+        <v>3713000.0</v>
+      </c>
+      <c r="D52">
         <v>3401000.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>3232000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>2955000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>2956000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>2988000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>1059000.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>3533000.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>4061000.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>31543000.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>2380000.0</v>
       </c>
-      <c r="L52"/>
-      <c r="M52">
+      <c r="N52"/>
+      <c r="O52">
         <v>28296000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>9583000.0</v>
       </c>
       <c r="P52">
         <v>7300000.0</v>
       </c>
       <c r="Q52">
+        <v>9583000.0</v>
+      </c>
+      <c r="R52">
+        <v>7300000.0</v>
+      </c>
+      <c r="S52">
         <v>6675000.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>4850000.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>2443000.0</v>
       </c>
-      <c r="T52"/>
-      <c r="U52">
+      <c r="V52"/>
+      <c r="W52">
         <v>1200000.0</v>
       </c>
-      <c r="V52">
+      <c r="X52">
         <v>4800000.0</v>
       </c>
-      <c r="W52">
+      <c r="Y52">
         <v>5985000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>16000000.0</v>
       </c>
       <c r="Z52">
         <v>16000000.0</v>
       </c>
       <c r="AA52">
+        <v>16000000.0</v>
+      </c>
+      <c r="AB52">
+        <v>16000000.0</v>
+      </c>
+      <c r="AC52">
         <v>5006000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AD52">
         <v>8200000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AE52">
         <v>3200000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AF52">
         <v>3200000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AG52">
         <v>2400000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AH52">
         <v>3750000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AI52">
         <v>5000000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AJ52">
         <v>5000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>3500000.0</v>
       </c>
       <c r="AK52">
         <v>3500000.0</v>
       </c>
       <c r="AL52">
         <v>3500000.0</v>
       </c>
       <c r="AM52">
         <v>3500000.0</v>
       </c>
       <c r="AN52">
         <v>3500000.0</v>
       </c>
       <c r="AO52">
         <v>3500000.0</v>
       </c>
       <c r="AP52">
+        <v>3500000.0</v>
+      </c>
+      <c r="AQ52">
+        <v>3500000.0</v>
+      </c>
+      <c r="AR52">
         <v>6994000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AS52">
         <v>1744000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AT52">
         <v>1686000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AU52">
         <v>3581000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AV52">
         <v>4969000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AW52">
         <v>4869000.0</v>
       </c>
-      <c r="AV52"/>
-      <c r="AW52"/>
       <c r="AX52"/>
       <c r="AY52"/>
-    </row>
-    <row r="53" spans="1:51">
+      <c r="AZ52"/>
+      <c r="BA52"/>
+    </row>
+    <row r="53" spans="1:53">
       <c r="A53" t="s">
         <v>66</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
-      <c r="AF53">
-[...4 lines deleted...]
-      </c>
+      <c r="AF53"/>
+      <c r="AG53"/>
       <c r="AH53">
         <v>0.0</v>
       </c>
       <c r="AI53">
         <v>0.0</v>
       </c>
       <c r="AJ53">
         <v>0.0</v>
       </c>
       <c r="AK53">
         <v>0.0</v>
       </c>
       <c r="AL53">
         <v>0.0</v>
       </c>
       <c r="AM53">
         <v>0.0</v>
       </c>
       <c r="AN53">
         <v>0.0</v>
       </c>
       <c r="AO53">
         <v>0.0</v>
       </c>
       <c r="AP53">
         <v>0.0</v>
       </c>
       <c r="AQ53">
         <v>0.0</v>
       </c>
       <c r="AR53">
         <v>0.0</v>
       </c>
       <c r="AS53">
         <v>0.0</v>
       </c>
-      <c r="AT53"/>
-      <c r="AU53"/>
+      <c r="AT53">
+        <v>0.0</v>
+      </c>
+      <c r="AU53">
+        <v>0.0</v>
+      </c>
       <c r="AV53"/>
       <c r="AW53"/>
-      <c r="AX53">
+      <c r="AX53"/>
+      <c r="AY53"/>
+      <c r="AZ53">
         <v>6346000.0</v>
       </c>
-      <c r="AY53">
+      <c r="BA53">
         <v>6346000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:51">
+    <row r="54" spans="1:53">
       <c r="A54" t="s">
         <v>67</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
-      <c r="AF54">
-[...4 lines deleted...]
-      </c>
+      <c r="AF54"/>
+      <c r="AG54"/>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
         <v>0.0</v>
       </c>
       <c r="AO54">
         <v>0.0</v>
       </c>
       <c r="AP54">
         <v>0.0</v>
       </c>
       <c r="AQ54">
         <v>0.0</v>
       </c>
       <c r="AR54">
         <v>0.0</v>
       </c>
       <c r="AS54">
         <v>0.0</v>
       </c>
-      <c r="AT54"/>
-      <c r="AU54"/>
+      <c r="AT54">
+        <v>0.0</v>
+      </c>
+      <c r="AU54">
+        <v>0.0</v>
+      </c>
       <c r="AV54"/>
       <c r="AW54"/>
       <c r="AX54"/>
       <c r="AY54"/>
-    </row>
-    <row r="55" spans="1:51">
+      <c r="AZ54"/>
+      <c r="BA54"/>
+    </row>
+    <row r="55" spans="1:53">
       <c r="A55" t="s">
         <v>68</v>
       </c>
       <c r="B55">
+        <v>686605000.0</v>
+      </c>
+      <c r="C55">
+        <v>657991000.0</v>
+      </c>
+      <c r="D55">
         <v>648886000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>693409000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>721033000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>708288000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>696804000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>716246000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>484762000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>451821000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>412251000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>377825000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>351676000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>451217000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>451297000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>424190000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>411036000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>395361000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>507296000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>249203000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>260399000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>234264000.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>217771000.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>211565000.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>219691000.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>201114000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>188514000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>166113000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>168067000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>150025000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>151450000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AG55">
         <v>139749000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AH55">
         <v>127836000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AI55">
         <v>124072000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AJ55">
         <v>120682000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AK55">
         <v>119836000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AL55">
         <v>121124000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AM55">
         <v>114581000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AN55">
         <v>113155000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AO55">
         <v>111800000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AP55">
         <v>112339000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AQ55">
         <v>116758000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AR55">
         <v>116607000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AS55">
         <v>121142000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AT55">
         <v>117186000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AU55">
         <v>117379000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AV55">
         <v>114071000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AW55">
         <v>120236000.0</v>
       </c>
-      <c r="AV55"/>
-      <c r="AW55"/>
       <c r="AX55"/>
-      <c r="AY55">
+      <c r="AY55"/>
+      <c r="AZ55"/>
+      <c r="BA55">
         <v>113451000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:51">
+    <row r="56" spans="1:53">
       <c r="A56" t="s">
         <v>69</v>
       </c>
       <c r="B56">
+        <v>195463000.0</v>
+      </c>
+      <c r="C56">
+        <v>208317000.0</v>
+      </c>
+      <c r="D56">
         <v>216945000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>267488000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>320204000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>312840000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>324256000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>395618000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>166237000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>162788000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>170876000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>144344000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>132843000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>238183000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>249402000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>226672000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>223091000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>209479000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>324233000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>70149000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>88802000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>84708000.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>81144000.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>72620000.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>82285000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>67456000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>52848000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>30190000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>32183000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>33416000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>34415000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AG56">
         <v>29906000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AH56">
         <v>17738000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AI56">
         <v>14367000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AJ56">
         <v>14844000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AK56">
         <v>15908000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AL56">
         <v>17209000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AM56">
         <v>14215000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AN56">
         <v>12857000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AO56">
         <v>11116000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AP56">
         <v>11370000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AQ56">
         <v>16269000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AR56">
         <v>16048000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AS56">
         <v>19620000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AT56">
         <v>15350000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AU56">
         <v>16245000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AV56">
         <v>12398000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AW56">
         <v>18121000.0</v>
       </c>
-      <c r="AV56"/>
-[...1 lines deleted...]
-      <c r="AX56">
+      <c r="AX56"/>
+      <c r="AY56"/>
+      <c r="AZ56">
         <v>3173000.0</v>
       </c>
-      <c r="AY56">
+      <c r="BA56">
         <v>3173000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:51">
+    <row r="57" spans="1:53">
       <c r="A57" t="s">
         <v>70</v>
       </c>
       <c r="B57">
+        <v>92203000.0</v>
+      </c>
+      <c r="C57">
+        <v>70206000.0</v>
+      </c>
+      <c r="D57">
         <v>96740000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>81965000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>78977000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>71586000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>91006000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>87443000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>118891000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>84536000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>78829000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>71004000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>67332000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>58788000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>79311000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>62412000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>60655000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>52665000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>171368000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>39681000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>59309000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>51645000.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>48178000.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>50473000.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>57420000.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>47579000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>45291000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>32929000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>36991000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>23861000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>29019000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AG57">
         <v>26482000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AH57">
         <v>23474000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AI57">
         <v>21018000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AJ57">
         <v>20241000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AK57">
         <v>18879000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AL57">
         <v>19347000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AM57">
         <v>15879000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AN57">
         <v>16361000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AO57">
         <v>16732000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AP57">
         <v>15860000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AQ57">
         <v>9563000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AR57">
         <v>14080000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AS57">
         <v>12570000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AT57">
         <v>11798000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AU57">
         <v>10218000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AV57">
         <v>17038000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AW57">
         <v>16436000.0</v>
       </c>
-      <c r="AV57"/>
-      <c r="AW57"/>
       <c r="AX57"/>
-      <c r="AY57">
+      <c r="AY57"/>
+      <c r="AZ57"/>
+      <c r="BA57">
         <v>11858000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:51">
+    <row r="58" spans="1:53">
       <c r="A58" t="s">
         <v>71</v>
       </c>
       <c r="B58">
+        <v>1459153000.0</v>
+      </c>
+      <c r="C58">
+        <v>1430978000.0</v>
+      </c>
+      <c r="D58">
         <v>1448058000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>1430171000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>1423649000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>1394286000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>1411786000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>1391832000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>932228000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>889362000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>846630000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>835191000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>827118000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>816568000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>831087000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>815051000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>817632000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>810831000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>931523000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>558728000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>574531000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>556507000.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>549499000.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>552875000.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>403228000.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>393786000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>391462000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>375541000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>379642000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>366393000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>371928000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AG58">
         <v>364579000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AH58">
         <v>264095000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AI58">
         <v>264769000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AJ58">
         <v>267192000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AK58">
         <v>168088000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AL58">
         <v>178798000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AM58">
         <v>175811000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AN58">
         <v>180416000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AO58">
         <v>186428000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AP58">
         <v>192288000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AQ58">
         <v>116857000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AR58">
         <v>121381000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AS58">
         <v>130815000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AT58">
         <v>131490000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AU58">
         <v>134826000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AV58">
         <v>168119000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AW58">
         <v>127821000.0</v>
       </c>
-      <c r="AV58"/>
-[...1 lines deleted...]
-      <c r="AX58">
+      <c r="AX58"/>
+      <c r="AY58"/>
+      <c r="AZ58">
         <v>20262000.0</v>
       </c>
-      <c r="AY58">
+      <c r="BA58">
         <v>20262000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:51">
+    <row r="59" spans="1:53">
       <c r="A59" t="s">
         <v>72</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
-      <c r="AF59">
-[...4 lines deleted...]
-      </c>
+      <c r="AF59"/>
+      <c r="AG59"/>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
       <c r="AM59">
         <v>0.0</v>
       </c>
       <c r="AN59">
         <v>0.0</v>
       </c>
       <c r="AO59">
         <v>0.0</v>
       </c>
       <c r="AP59">
         <v>0.0</v>
       </c>
       <c r="AQ59">
         <v>0.0</v>
       </c>
       <c r="AR59">
         <v>0.0</v>
       </c>
       <c r="AS59">
         <v>0.0</v>
       </c>
-      <c r="AT59"/>
-      <c r="AU59"/>
+      <c r="AT59">
+        <v>0.0</v>
+      </c>
+      <c r="AU59">
+        <v>0.0</v>
+      </c>
       <c r="AV59"/>
       <c r="AW59"/>
       <c r="AX59"/>
       <c r="AY59"/>
-    </row>
-    <row r="60" spans="1:51">
+      <c r="AZ59"/>
+      <c r="BA59"/>
+    </row>
+    <row r="60" spans="1:53">
       <c r="A60" t="s">
         <v>73</v>
       </c>
       <c r="B60">
+        <v>-772548000.0</v>
+      </c>
+      <c r="C60">
+        <v>-772987000.0</v>
+      </c>
+      <c r="D60">
         <v>-799172000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>-736762000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>-702616000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>-685998000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>-714982000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>-675586000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>-447466000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>-437541000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>-434379000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>-457366000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>-475442000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>-365351000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>-379790000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>-390861000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>-406596000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>-415470000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>-424227000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>-309525000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>-314132000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>-322243000.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>-331728000.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>-341310000.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>-183537000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>-192672000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>-202948000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>-209428000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>-211575000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AE60">
         <v>-216368000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AF60">
         <v>-220478000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AG60">
         <v>-224830000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AH60">
         <v>-136259000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AI60">
         <v>-140697000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AJ60">
         <v>-146510000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AK60">
         <v>-48252000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AL60">
         <v>-57674000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AM60">
         <v>-61230000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AN60">
         <v>-67261000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AO60">
         <v>-74628000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AP60">
         <v>-79949000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AQ60">
         <v>-99000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AR60">
         <v>-4774000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AS60">
         <v>-9673000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AT60">
         <v>-14304000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AU60">
         <v>-17447000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AV60">
         <v>-54048000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AW60">
         <v>-8994000.0</v>
       </c>
-      <c r="AV60"/>
-[...1 lines deleted...]
-      <c r="AX60">
+      <c r="AX60"/>
+      <c r="AY60"/>
+      <c r="AZ60">
         <v>-20262000.0</v>
       </c>
-      <c r="AY60">
+      <c r="BA60">
         <v>-20262000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:51">
+    <row r="61" spans="1:53">
       <c r="A61" t="s">
         <v>74</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
-      <c r="AF61">
-[...4 lines deleted...]
-      </c>
+      <c r="AF61"/>
+      <c r="AG61"/>
       <c r="AH61">
         <v>0.0</v>
       </c>
       <c r="AI61">
         <v>0.0</v>
       </c>
       <c r="AJ61">
         <v>0.0</v>
       </c>
       <c r="AK61">
         <v>0.0</v>
       </c>
       <c r="AL61">
         <v>0.0</v>
       </c>
       <c r="AM61">
         <v>0.0</v>
       </c>
       <c r="AN61">
         <v>0.0</v>
       </c>
       <c r="AO61">
         <v>0.0</v>
       </c>
       <c r="AP61">
         <v>0.0</v>
       </c>
       <c r="AQ61">
         <v>0.0</v>
       </c>
       <c r="AR61">
         <v>0.0</v>
       </c>
       <c r="AS61">
         <v>0.0</v>
       </c>
-      <c r="AT61"/>
-      <c r="AU61"/>
+      <c r="AT61">
+        <v>0.0</v>
+      </c>
+      <c r="AU61">
+        <v>0.0</v>
+      </c>
       <c r="AV61"/>
       <c r="AW61"/>
       <c r="AX61"/>
       <c r="AY61"/>
-    </row>
-    <row r="62" spans="1:51">
+      <c r="AZ61"/>
+      <c r="BA61"/>
+    </row>
+    <row r="62" spans="1:53">
       <c r="A62" t="s">
         <v>75</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -10686,50 +10957,52 @@
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
+      <c r="AZ62"/>
+      <c r="BA62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -10782,1147 +11055,1147 @@
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B2">
         <v>121126000.0</v>
       </c>
       <c r="C2">
         <v>324938000.0</v>
       </c>
       <c r="D2">
         <v>237229000.0</v>
       </c>
       <c r="E2">
         <v>186464000.0</v>
       </c>
       <c r="F2">
         <v>141405000.0</v>
       </c>
       <c r="G2">
         <v>125912000.0</v>
       </c>
       <c r="H2">
         <v>101113000.0</v>
       </c>
       <c r="I2">
         <v>65762000.0</v>
       </c>
       <c r="J2">
         <v>61172000.0</v>
       </c>
       <c r="K2">
         <v>39157000.0</v>
       </c>
       <c r="L2">
         <v>22219000.0</v>
       </c>
       <c r="M2">
         <v>20473000.0</v>
       </c>
       <c r="N2">
         <v>22176000.0</v>
       </c>
       <c r="O2">
         <v>21262000.0</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B3">
         <v>25068000.0</v>
       </c>
       <c r="C3">
         <v>19490000.0</v>
       </c>
       <c r="D3">
         <v>13239000.0</v>
       </c>
       <c r="E3">
         <v>10899000.0</v>
       </c>
       <c r="F3">
         <v>7943000.0</v>
       </c>
       <c r="G3">
         <v>7518000.0</v>
       </c>
       <c r="H3">
         <v>5484000.0</v>
       </c>
       <c r="I3">
         <v>4313000.0</v>
       </c>
       <c r="J3">
         <v>3376000.0</v>
       </c>
       <c r="K3">
         <v>3008000.0</v>
       </c>
       <c r="L3">
         <v>2682000.0</v>
       </c>
       <c r="M3">
         <v>2904000.0</v>
       </c>
       <c r="N3">
         <v>3030000.0</v>
       </c>
       <c r="O3">
         <v>2930000.0</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B5">
         <v>272973000.0</v>
       </c>
       <c r="C5">
         <v>168482000.0</v>
       </c>
       <c r="D5">
         <v>112537000.0</v>
       </c>
       <c r="E5">
         <v>90546000.0</v>
       </c>
       <c r="F5">
         <v>73891000.0</v>
       </c>
       <c r="G5">
         <v>43725000.0</v>
       </c>
       <c r="H5">
         <v>42901000.0</v>
       </c>
       <c r="I5">
         <v>37050000.0</v>
       </c>
       <c r="J5">
         <v>33873000.0</v>
       </c>
       <c r="K5">
         <v>26353000.0</v>
       </c>
       <c r="L5">
         <v>19322000.0</v>
       </c>
       <c r="M5">
         <v>17982000.0</v>
       </c>
       <c r="N5">
         <v>14886000.0</v>
       </c>
       <c r="O5">
         <v>9011000.0</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B6">
         <v>298041000.0</v>
       </c>
       <c r="C6">
         <v>187972000.0</v>
       </c>
       <c r="D6">
         <v>125776000.0</v>
       </c>
       <c r="E6">
         <v>101445000.0</v>
       </c>
       <c r="F6">
         <v>81834000.0</v>
       </c>
       <c r="G6">
         <v>51243000.0</v>
       </c>
       <c r="H6">
         <v>48385000.0</v>
       </c>
       <c r="I6">
         <v>41363000.0</v>
       </c>
       <c r="J6">
         <v>37249000.0</v>
       </c>
       <c r="K6">
         <v>29361000.0</v>
       </c>
       <c r="L6">
         <v>22004000.0</v>
       </c>
       <c r="M6">
         <v>20886000.0</v>
       </c>
       <c r="N6">
         <v>17916000.0</v>
       </c>
       <c r="O6">
         <v>11941000.0</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8">
         <v>5500000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B9">
         <v>575727000.0</v>
       </c>
       <c r="C9">
         <v>300869000.0</v>
       </c>
       <c r="D9">
         <v>222826000.0</v>
       </c>
       <c r="E9">
         <v>171057000.0</v>
       </c>
       <c r="F9">
         <v>141097000.0</v>
       </c>
       <c r="G9">
         <v>122899000.0</v>
       </c>
       <c r="H9">
         <v>98563000.0</v>
       </c>
       <c r="I9">
         <v>87419000.0</v>
       </c>
       <c r="J9">
         <v>72147000.0</v>
       </c>
       <c r="K9">
         <v>64167000.0</v>
       </c>
       <c r="L9">
         <v>55750000.0</v>
       </c>
       <c r="M9">
         <v>46976000.0</v>
       </c>
       <c r="N9">
         <v>36823000.0</v>
       </c>
       <c r="O9">
         <v>30329000.0</v>
       </c>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B10">
         <v>237189000.0</v>
       </c>
       <c r="C10">
         <v>147190000.0</v>
       </c>
       <c r="D10">
         <v>94310000.0</v>
       </c>
       <c r="E10">
         <v>69316000.0</v>
       </c>
       <c r="F10">
         <v>58907000.0</v>
       </c>
       <c r="G10">
         <v>26943000.0</v>
       </c>
       <c r="H10">
         <v>25765000.0</v>
       </c>
       <c r="I10">
         <v>26927000.0</v>
       </c>
       <c r="J10">
         <v>28742000.0</v>
       </c>
       <c r="K10">
         <v>21957000.0</v>
       </c>
       <c r="L10">
         <v>15845000.0</v>
       </c>
       <c r="M10">
         <v>14298000.0</v>
       </c>
       <c r="N10">
         <v>12023000.0</v>
       </c>
       <c r="O10">
         <v>6580000.0</v>
       </c>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B11">
         <v>62922000.0</v>
       </c>
       <c r="C11">
         <v>38473000.0</v>
       </c>
       <c r="D11">
         <v>24135000.0</v>
       </c>
       <c r="E11">
         <v>16369000.0</v>
       </c>
       <c r="F11">
         <v>16249000.0</v>
       </c>
       <c r="G11">
         <v>3637000.0</v>
       </c>
       <c r="H11">
         <v>5289000.0</v>
       </c>
       <c r="I11">
         <v>5208000.0</v>
       </c>
       <c r="J11">
         <v>4802000.0</v>
       </c>
       <c r="K11">
         <v>8188000.0</v>
       </c>
       <c r="L11">
         <v>5739000.0</v>
       </c>
       <c r="M11">
         <v>5312000.0</v>
       </c>
       <c r="N11">
         <v>4493000.0</v>
       </c>
       <c r="O11">
         <v>3000000.0</v>
       </c>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B12">
         <v>35784000.0</v>
       </c>
       <c r="C12">
         <v>21292000.0</v>
       </c>
       <c r="D12">
         <v>18227000.0</v>
       </c>
       <c r="E12">
         <v>21230000.0</v>
       </c>
       <c r="F12">
         <v>14984000.0</v>
       </c>
       <c r="G12">
         <v>16782000.0</v>
       </c>
       <c r="H12">
         <v>17136000.0</v>
       </c>
       <c r="I12">
         <v>10123000.0</v>
       </c>
       <c r="J12">
         <v>5131000.0</v>
       </c>
       <c r="K12">
         <v>4396000.0</v>
       </c>
       <c r="L12">
         <v>3477000.0</v>
       </c>
       <c r="M12">
         <v>3684000.0</v>
       </c>
       <c r="N12">
         <v>2863000.0</v>
       </c>
       <c r="O12">
         <v>2431000.0</v>
       </c>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13">
         <v>4396000.0</v>
       </c>
       <c r="L13">
         <v>3477000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B15">
         <v>174267000.0</v>
       </c>
       <c r="C15">
         <v>108717000.0</v>
       </c>
       <c r="D15">
         <v>70175000.0</v>
       </c>
       <c r="E15">
         <v>52947000.0</v>
       </c>
       <c r="F15">
         <v>42658000.0</v>
       </c>
       <c r="G15">
         <v>23306000.0</v>
       </c>
       <c r="H15">
         <v>20476000.0</v>
       </c>
       <c r="I15">
         <v>21719000.0</v>
       </c>
       <c r="J15">
         <v>23940000.0</v>
       </c>
       <c r="K15">
         <v>13769000.0</v>
       </c>
       <c r="L15">
         <v>10106000.0</v>
       </c>
       <c r="M15">
         <v>8986000.0</v>
       </c>
       <c r="N15">
         <v>7530000.0</v>
       </c>
       <c r="O15">
         <v>3580000.0</v>
       </c>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>52947000.0</v>
       </c>
       <c r="F16">
         <v>42658000.0</v>
       </c>
       <c r="G16">
         <v>23306000.0</v>
       </c>
       <c r="H16">
         <v>20476000.0</v>
       </c>
       <c r="I16">
         <v>21719000.0</v>
       </c>
       <c r="J16">
         <v>27304000.0</v>
       </c>
       <c r="K16">
         <v>15434000.0</v>
       </c>
       <c r="L16">
         <v>10106000.0</v>
       </c>
       <c r="M16">
         <v>8986000.0</v>
       </c>
       <c r="N16">
         <v>7530000.0</v>
       </c>
       <c r="O16"/>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B17">
         <v>174267000.0</v>
       </c>
       <c r="C17">
         <v>108717000.0</v>
       </c>
       <c r="D17">
         <v>70175000.0</v>
       </c>
       <c r="E17">
         <v>52947000.0</v>
       </c>
       <c r="F17">
         <v>42658000.0</v>
       </c>
       <c r="G17">
         <v>23306000.0</v>
       </c>
       <c r="H17">
         <v>20476000.0</v>
       </c>
       <c r="I17">
         <v>21719000.0</v>
       </c>
       <c r="J17">
         <v>27304000.0</v>
       </c>
       <c r="K17">
         <v>15434000.0</v>
       </c>
       <c r="L17">
         <v>10106000.0</v>
       </c>
       <c r="M17">
         <v>8986000.0</v>
       </c>
       <c r="N17"/>
       <c r="O17"/>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B18">
         <v>-35784000.0</v>
       </c>
       <c r="C18">
         <v>-21292000.0</v>
       </c>
       <c r="D18">
         <v>-18227000.0</v>
       </c>
       <c r="E18">
         <v>-21230000.0</v>
       </c>
       <c r="F18">
         <v>-14984000.0</v>
       </c>
       <c r="G18">
         <v>-16782000.0</v>
       </c>
       <c r="H18">
         <v>-17136000.0</v>
       </c>
       <c r="I18">
         <v>-10123000.0</v>
       </c>
       <c r="J18">
         <v>-5131000.0</v>
       </c>
       <c r="K18">
         <v>-4396000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>-1387000.0</v>
       </c>
       <c r="F19">
         <v>135000.0</v>
       </c>
       <c r="G19">
         <v>-13665000.0</v>
       </c>
       <c r="H19"/>
       <c r="I19">
         <v>-1477000.0</v>
       </c>
       <c r="J19"/>
       <c r="K19">
         <v>-254000.0</v>
       </c>
       <c r="L19">
         <v>-396000.0</v>
       </c>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B21">
         <v>192162000.0</v>
       </c>
       <c r="C21">
         <v>165616000.0</v>
       </c>
       <c r="D21">
         <v>112594000.0</v>
       </c>
       <c r="E21">
         <v>91933000.0</v>
       </c>
       <c r="F21">
         <v>73756000.0</v>
       </c>
       <c r="G21">
         <v>57390000.0</v>
       </c>
       <c r="H21">
         <v>42901000.0</v>
       </c>
       <c r="I21">
         <v>38527000.0</v>
       </c>
       <c r="J21">
         <v>33873000.0</v>
       </c>
       <c r="K21">
         <v>26607000.0</v>
       </c>
       <c r="L21">
         <v>19718000.0</v>
       </c>
       <c r="M21">
         <v>18066000.0</v>
       </c>
       <c r="N21">
         <v>14880000.0</v>
       </c>
       <c r="O21">
         <v>9003000.0</v>
       </c>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B23">
         <v>504691000.0</v>
       </c>
       <c r="C23">
         <v>460191000.0</v>
       </c>
       <c r="D23">
         <v>347461000.0</v>
       </c>
       <c r="E23">
         <v>265588000.0</v>
       </c>
       <c r="F23">
         <v>208746000.0</v>
       </c>
       <c r="G23">
         <v>191421000.0</v>
       </c>
       <c r="H23">
         <v>156775000.0</v>
       </c>
       <c r="I23">
         <v>114654000.0</v>
       </c>
       <c r="J23">
         <v>99446000.0</v>
       </c>
       <c r="K23">
         <v>76717000.0</v>
       </c>
       <c r="L23">
         <v>58251000.0</v>
       </c>
       <c r="M23">
         <v>49383000.0</v>
       </c>
       <c r="N23">
         <v>44119000.0</v>
       </c>
       <c r="O23">
         <v>42588000.0</v>
       </c>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B25">
         <v>25068000.0</v>
       </c>
       <c r="C25">
         <v>19490000.0</v>
       </c>
       <c r="D25">
         <v>13239000.0</v>
       </c>
       <c r="E25">
         <v>10899000.0</v>
       </c>
       <c r="F25">
         <v>7943000.0</v>
       </c>
       <c r="G25">
         <v>7518000.0</v>
       </c>
       <c r="H25">
         <v>5484000.0</v>
       </c>
       <c r="I25">
         <v>4313000.0</v>
       </c>
       <c r="J25">
         <v>3376000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27">
         <v>52891000.0</v>
       </c>
       <c r="I27">
         <v>33699000.0</v>
       </c>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B28">
         <v>128356000.0</v>
       </c>
       <c r="C28">
         <v>116801000.0</v>
       </c>
       <c r="D28">
         <v>96898000.0</v>
       </c>
       <c r="E28">
         <v>67061000.0</v>
       </c>
       <c r="F28">
         <v>62895000.0</v>
       </c>
       <c r="G28">
         <v>68985000.0</v>
       </c>
       <c r="H28">
         <v>57295000.0</v>
       </c>
       <c r="I28">
         <v>44579000.0</v>
       </c>
       <c r="J28">
         <v>34898000.0</v>
       </c>
       <c r="K28">
         <v>34552000.0</v>
       </c>
       <c r="L28">
         <v>33350000.0</v>
       </c>
       <c r="M28">
         <v>26006000.0</v>
       </c>
       <c r="N28">
         <v>18913000.0</v>
       </c>
       <c r="O28">
         <v>15896000.0</v>
       </c>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B29">
         <v>62922000.0</v>
       </c>
       <c r="C29">
         <v>38473000.0</v>
       </c>
       <c r="D29">
         <v>24135000.0</v>
       </c>
       <c r="E29">
         <v>16369000.0</v>
       </c>
       <c r="F29">
         <v>16249000.0</v>
       </c>
       <c r="G29">
         <v>3637000.0</v>
       </c>
       <c r="H29">
         <v>5289000.0</v>
       </c>
       <c r="I29">
         <v>5208000.0</v>
       </c>
       <c r="J29">
         <v>3845000.0</v>
       </c>
       <c r="K29">
         <v>9119000.0</v>
       </c>
       <c r="L29">
         <v>5739000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B30">
         <v>383565000.0</v>
       </c>
       <c r="C30">
         <v>135253000.0</v>
       </c>
       <c r="D30">
         <v>110232000.0</v>
       </c>
       <c r="E30">
         <v>79124000.0</v>
       </c>
       <c r="F30">
         <v>67341000.0</v>
       </c>
       <c r="G30">
         <v>65509000.0</v>
       </c>
       <c r="H30">
         <v>55662000.0</v>
       </c>
       <c r="I30">
         <v>48892000.0</v>
       </c>
       <c r="J30">
         <v>38274000.0</v>
       </c>
       <c r="K30">
         <v>37560000.0</v>
       </c>
       <c r="L30">
         <v>36032000.0</v>
       </c>
       <c r="M30">
         <v>28910000.0</v>
       </c>
       <c r="N30">
         <v>21943000.0</v>
       </c>
       <c r="O30">
         <v>21326000.0</v>
       </c>
     </row>
     <row r="31" spans="1:15">
       <c r="A31" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B31">
         <v>45027000.0</v>
       </c>
       <c r="C31">
         <v>-18426000.0</v>
       </c>
       <c r="D31">
         <v>-18284000.0</v>
       </c>
       <c r="E31">
         <v>-22617000.0</v>
       </c>
       <c r="F31">
         <v>-14849000.0</v>
       </c>
       <c r="G31">
         <v>-30447000.0</v>
       </c>
       <c r="H31">
         <v>-17136000.0</v>
       </c>
       <c r="I31">
         <v>-11600000.0</v>
       </c>
       <c r="J31">
         <v>-5131000.0</v>
       </c>
       <c r="K31">
         <v>-4650000.0</v>
       </c>
       <c r="L31">
         <v>-3873000.0</v>
       </c>
       <c r="M31">
         <v>-3768000.0</v>
       </c>
       <c r="N31">
         <v>-2857000.0</v>
       </c>
       <c r="O31">
         <v>-4923000.0</v>
       </c>
     </row>
     <row r="32" spans="1:15">
       <c r="A32" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B32">
         <v>696853000.0</v>
       </c>
       <c r="C32">
         <v>625807000.0</v>
       </c>
       <c r="D32">
         <v>460055000.0</v>
       </c>
       <c r="E32">
         <v>357521000.0</v>
       </c>
       <c r="F32">
         <v>282502000.0</v>
       </c>
       <c r="G32">
         <v>248811000.0</v>
       </c>
       <c r="H32">
         <v>199676000.0</v>
       </c>
       <c r="I32">
         <v>153181000.0</v>
       </c>
@@ -11944,585 +12217,599 @@
       <c r="O32">
         <v>51591000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BB32"/>
+  <dimension ref="A1:BD32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:54">
+    <row r="1" spans="1:56">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>76</v>
       </c>
       <c r="C1" t="s">
+        <v>77</v>
+      </c>
+      <c r="D1" t="s">
+        <v>78</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>78</v>
       </c>
       <c r="F1" t="s">
         <v>79</v>
       </c>
       <c r="G1" t="s">
+        <v>80</v>
+      </c>
+      <c r="H1" t="s">
+        <v>81</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>81</v>
       </c>
       <c r="J1" t="s">
         <v>82</v>
       </c>
       <c r="K1" t="s">
+        <v>83</v>
+      </c>
+      <c r="L1" t="s">
+        <v>84</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>84</v>
       </c>
       <c r="N1" t="s">
         <v>85</v>
       </c>
       <c r="O1" t="s">
+        <v>86</v>
+      </c>
+      <c r="P1" t="s">
+        <v>87</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>87</v>
       </c>
       <c r="R1" t="s">
         <v>88</v>
       </c>
       <c r="S1" t="s">
+        <v>89</v>
+      </c>
+      <c r="T1" t="s">
+        <v>90</v>
+      </c>
+      <c r="U1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>90</v>
       </c>
       <c r="V1" t="s">
         <v>91</v>
       </c>
       <c r="W1" t="s">
+        <v>92</v>
+      </c>
+      <c r="X1" t="s">
+        <v>93</v>
+      </c>
+      <c r="Y1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>93</v>
       </c>
       <c r="Z1" t="s">
         <v>94</v>
       </c>
       <c r="AA1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AC1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AD1" t="s">
         <v>97</v>
       </c>
       <c r="AE1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AG1" t="s">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AH1" t="s">
         <v>100</v>
       </c>
       <c r="AI1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AK1" t="s">
         <v>9</v>
-      </c>
-[...4 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AL1" t="s">
         <v>103</v>
       </c>
       <c r="AM1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AO1" t="s">
         <v>10</v>
-      </c>
-[...4 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AP1" t="s">
         <v>106</v>
       </c>
       <c r="AQ1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AS1" t="s">
         <v>11</v>
-      </c>
-[...4 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AT1" t="s">
         <v>109</v>
       </c>
       <c r="AU1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AW1" t="s">
         <v>12</v>
-      </c>
-[...4 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AX1" t="s">
         <v>112</v>
       </c>
       <c r="AY1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>114</v>
+      </c>
+      <c r="BA1" t="s">
         <v>13</v>
-      </c>
-[...4 lines deleted...]
-        <v>145</v>
       </c>
       <c r="BB1" t="s">
         <v>146</v>
       </c>
-    </row>
-    <row r="2" spans="1:54">
+      <c r="BC1" t="s">
+        <v>147</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="2" spans="1:56">
       <c r="A2" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B2">
+        <v>103962000.0</v>
+      </c>
+      <c r="C2">
+        <v>100697000.0</v>
+      </c>
+      <c r="D2">
         <v>31557000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>30863000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>30575000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>30625000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>29063000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>83922000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>85332000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>81221000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>74463000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>65517000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>60003000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>55371000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>56338000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>55144000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>48830000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>44584000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>38841000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>37153000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>31438000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>37508000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>35306000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>29864000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>32044000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>33811000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>28171000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>24995000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>22991000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>23546000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>22464000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>17297000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>16471000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>15954000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>16040000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>7455000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>15488000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>14441000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>15883000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>6956000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>6091000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>6184000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>6077000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>5639000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>5328000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>5516000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>5736000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>5312000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>4882000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>4968000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>5311000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>22176000.0</v>
       </c>
-      <c r="AZ2">
-[...4 lines deleted...]
-      </c>
       <c r="BB2">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="3" spans="1:54">
+      <c r="BC2">
+        <v>0.0</v>
+      </c>
+      <c r="BD2">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:56">
       <c r="A3" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B3">
+        <v>9005000.0</v>
+      </c>
+      <c r="C3">
+        <v>7212000.0</v>
+      </c>
+      <c r="D3">
         <v>6841000.0</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>6387000.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>6233000.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>6220000.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>6228000.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>5865000.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>5054000.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>5161000.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>3410000.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>3648000.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>3384000.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>3218000.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>2989000.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>3289000.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>2836000.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>2547000.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>2227000.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>2564000.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>2061000.0</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>1523000.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>1795000.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>2231000.0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>2334000.0</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>1398000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>1555000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>1465000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>1408000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>1335000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>1276000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>1150000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>1134000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>1079000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>950000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>969000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>881000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>771000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>755000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>821000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>746000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>727000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>714000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>738000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>636000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>645000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>663000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>672000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>690000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>727000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>815000.0</v>
       </c>
-      <c r="AY3"/>
-      <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
-    </row>
-    <row r="4" spans="1:54">
+      <c r="BC3"/>
+      <c r="BD3"/>
+    </row>
+    <row r="4" spans="1:56">
       <c r="A4" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-      <c r="AE4">
-[...4 lines deleted...]
-      </c>
+      <c r="AE4"/>
+      <c r="AF4"/>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
         <v>0.0</v>
       </c>
       <c r="AO4">
@@ -12545,410 +12832,424 @@
       </c>
       <c r="AU4">
         <v>0.0</v>
       </c>
       <c r="AV4">
         <v>0.0</v>
       </c>
       <c r="AW4">
         <v>0.0</v>
       </c>
       <c r="AX4">
         <v>0.0</v>
       </c>
       <c r="AY4">
         <v>0.0</v>
       </c>
       <c r="AZ4">
         <v>0.0</v>
       </c>
       <c r="BA4">
         <v>0.0</v>
       </c>
       <c r="BB4">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="5" spans="1:54">
+      <c r="BC4">
+        <v>0.0</v>
+      </c>
+      <c r="BD4">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:56">
       <c r="A5" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B5">
+        <v>50601000.0</v>
+      </c>
+      <c r="C5">
+        <v>54631000.0</v>
+      </c>
+      <c r="D5">
         <v>50336000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>46806000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>48833000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>45234000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>132100000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>43132000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>40618000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>41691000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>43041000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>29880000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>30671000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>26502000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>25484000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>28679000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>23791000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>22348000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>15728000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>14331000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>20854000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>18903000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>19803000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-3584000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>14301000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>19537000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>13471000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>8894000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>11949000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>10287000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>11771000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>7202000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>10356000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>9926000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>9566000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>9404000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>8696000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>8186000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>8525000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>8255000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>5864000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>7230000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>7600000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>6494000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>5757000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>2149000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>4922000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>3200000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>4047000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>4971000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>5764000.0</v>
       </c>
-      <c r="AY5">
-[...4 lines deleted...]
-      </c>
       <c r="BA5">
         <v>0.0</v>
       </c>
       <c r="BB5">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="6" spans="1:54">
+      <c r="BC5">
+        <v>0.0</v>
+      </c>
+      <c r="BD5">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:56">
       <c r="A6" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B6">
+        <v>59606000.0</v>
+      </c>
+      <c r="C6">
+        <v>61843000.0</v>
+      </c>
+      <c r="D6">
         <v>57177000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>53193000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>55066000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>51454000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>138328000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>48997000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>45672000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>46852000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>46451000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>33528000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>34055000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>29720000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>28473000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>31968000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>26627000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>24895000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>17955000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>16895000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>22915000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>20426000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>21598000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-1353000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>16635000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>20935000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>15026000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>10359000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>13357000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>11622000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>13047000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>8352000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>11490000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>11005000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>10516000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>10373000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>9577000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>8957000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>9280000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>9076000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>6610000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>7957000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>8314000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>7232000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>6393000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>2794000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>5585000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>3872000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>4737000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>5698000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>6579000.0</v>
       </c>
-      <c r="AY6"/>
-      <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
-    </row>
-    <row r="7" spans="1:54">
+      <c r="BC6"/>
+      <c r="BD6"/>
+    </row>
+    <row r="7" spans="1:56">
       <c r="A7" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-      <c r="AE7">
-[...4 lines deleted...]
-      </c>
+      <c r="AE7"/>
+      <c r="AF7"/>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
         <v>0.0</v>
       </c>
       <c r="AO7">
@@ -12971,90 +13272,92 @@
       </c>
       <c r="AU7">
         <v>0.0</v>
       </c>
       <c r="AV7">
         <v>0.0</v>
       </c>
       <c r="AW7">
         <v>0.0</v>
       </c>
       <c r="AX7">
         <v>0.0</v>
       </c>
       <c r="AY7">
         <v>0.0</v>
       </c>
       <c r="AZ7">
         <v>0.0</v>
       </c>
       <c r="BA7">
         <v>0.0</v>
       </c>
       <c r="BB7">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="8" spans="1:54">
+      <c r="BC7">
+        <v>0.0</v>
+      </c>
+      <c r="BD7">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:56">
       <c r="A8" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-      <c r="AE8">
-[...4 lines deleted...]
-      </c>
+      <c r="AE8"/>
+      <c r="AF8"/>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
         <v>0.0</v>
       </c>
       <c r="AO8">
@@ -13077,710 +13380,740 @@
       </c>
       <c r="AU8">
         <v>0.0</v>
       </c>
       <c r="AV8">
         <v>0.0</v>
       </c>
       <c r="AW8">
         <v>0.0</v>
       </c>
       <c r="AX8">
         <v>0.0</v>
       </c>
       <c r="AY8">
         <v>0.0</v>
       </c>
       <c r="AZ8">
         <v>0.0</v>
       </c>
       <c r="BA8">
         <v>0.0</v>
       </c>
       <c r="BB8">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="9" spans="1:54">
+      <c r="BC8">
+        <v>0.0</v>
+      </c>
+      <c r="BD8">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:56">
       <c r="A9" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B9">
+        <v>81169000.0</v>
+      </c>
+      <c r="C9">
+        <v>84867000.0</v>
+      </c>
+      <c r="D9">
         <v>152168000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>144831000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>145161000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>143704000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>142031000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>77899000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>77166000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>74478000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>71326000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>61540000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>57101000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>51802000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>52383000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>49723000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>43842000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>39193000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>37364000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>34875000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>34346000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>36492000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>35384000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>33418000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>31944000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>32294000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>27265000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>28191000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>26884000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>25016000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>25589000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>23212000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>21775000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>21083000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>21349000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>20830000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>17635000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>17137000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>17527000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>17796000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>15719000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>16539000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>15997000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>14938000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>13806000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>13716000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>13290000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>12745000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>11535000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>11333000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>11363000.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>36823000.0</v>
       </c>
-      <c r="AZ9">
-[...4 lines deleted...]
-      </c>
       <c r="BB9">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="10" spans="1:54">
+      <c r="BC9">
+        <v>0.0</v>
+      </c>
+      <c r="BD9">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:56">
       <c r="A10" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B10">
+        <v>40025000.0</v>
+      </c>
+      <c r="C10">
+        <v>44651000.0</v>
+      </c>
+      <c r="D10">
         <v>40572000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>37601000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>39632000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>36765000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>123190000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>36714000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>35488000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>36491000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>38497000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>24990000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>26151000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>22258000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>20911000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>23369000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>18049000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>16362000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>11536000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>10577000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>17130000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>15179000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>16021000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-7602000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>9896000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>15323000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>9326000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>4710000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>7706000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>5988000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>7361000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>3702000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>7811000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>7584000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>7830000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>8181000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>7394000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>6879000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>7226000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>6717000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>4474000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>6523000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>6839000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>5781000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>4957000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>972000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>4135000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>2387000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>3171000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>3992000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>4748000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>2357000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>3269000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>3568000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>2829000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:54">
+    <row r="11" spans="1:56">
       <c r="A11" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B11">
+        <v>10921000.0</v>
+      </c>
+      <c r="C11">
+        <v>13363000.0</v>
+      </c>
+      <c r="D11">
         <v>10689000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>10841000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>11154000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>10002000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>30925000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>9961000.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>9756000.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>9006000.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>9750000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>6176000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>6640000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>6077000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>5242000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>5773000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>4681000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>3055000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>2860000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>3681000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>5840000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>3867000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>2861000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>-1192000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>-185000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>3784000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>1230000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>1663000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>1801000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>1070000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>755000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>1283000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>1518000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>745000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>1662000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>-2316000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>2690000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>1972000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>969000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>2405000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>1721000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>2444000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AR11">
         <v>2549000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AS11">
         <v>1986000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AT11">
         <v>1784000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AU11">
         <v>388000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AV11">
         <v>1581000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AW11">
         <v>886000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AX11">
         <v>1178000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AY11">
         <v>1484000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AZ11">
         <v>1764000.0</v>
       </c>
-      <c r="AY11">
+      <c r="BA11">
         <v>889000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BB11">
         <v>1219000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BC11">
         <v>1330000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BD11">
         <v>1055000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:54">
+    <row r="12" spans="1:56">
       <c r="A12" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B12">
+        <v>10576000.0</v>
+      </c>
+      <c r="C12">
+        <v>9813000.0</v>
+      </c>
+      <c r="D12">
         <v>9764000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>9205000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>9201000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>8469000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>8910000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>6418000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>5130000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>5200000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>4544000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>4890000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>4520000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>4244000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>4573000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>5310000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>5742000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>5986000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>4192000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>3754000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>3724000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>3724000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>3782000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>4018000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>4405000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>4214000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>4145000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>4184000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>4243000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>4299000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>4410000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>3500000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>2545000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>2342000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>1736000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>1223000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>1302000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>1307000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>1299000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>1538000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>1390000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>707000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>761000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>713000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>800000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>1177000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>787000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>813000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>876000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>979000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>1016000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>353000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>695000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>704000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>716000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:54">
+    <row r="13" spans="1:56">
       <c r="A13" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
@@ -13791,90 +14124,88 @@
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
-    </row>
-    <row r="14" spans="1:54">
+      <c r="BC13"/>
+      <c r="BD13"/>
+    </row>
+    <row r="14" spans="1:56">
       <c r="A14" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
-      <c r="AE14">
-[...4 lines deleted...]
-      </c>
+      <c r="AE14"/>
+      <c r="AF14"/>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
         <v>0.0</v>
       </c>
       <c r="AN14">
         <v>0.0</v>
       </c>
       <c r="AO14">
@@ -13897,764 +14228,788 @@
       </c>
       <c r="AU14">
         <v>0.0</v>
       </c>
       <c r="AV14">
         <v>0.0</v>
       </c>
       <c r="AW14">
         <v>0.0</v>
       </c>
       <c r="AX14">
         <v>0.0</v>
       </c>
       <c r="AY14">
         <v>0.0</v>
       </c>
       <c r="AZ14">
         <v>0.0</v>
       </c>
       <c r="BA14">
         <v>0.0</v>
       </c>
       <c r="BB14">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:54">
+      <c r="BC14">
+        <v>0.0</v>
+      </c>
+      <c r="BD14">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:56">
       <c r="A15" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B15">
+        <v>29104000.0</v>
+      </c>
+      <c r="C15">
+        <v>31288000.0</v>
+      </c>
+      <c r="D15">
         <v>29883000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>26760000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>28478000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>26763000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>92265000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>26753000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>25732000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>27485000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>28747000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>18814000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>19511000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>16181000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>15669000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>17596000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>13368000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>13307000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>8676000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>6896000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>11290000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>11312000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>13160000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>-6410000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>10081000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>11539000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>8096000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>3047000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>5905000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>4918000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>6606000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>2419000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>6293000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>6839000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>6168000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>10497000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>4704000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>4907000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>6257000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>4312000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>2753000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>4079000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>4290000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>3795000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AT15">
         <v>3173000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AU15">
         <v>584000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>2554000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AW15">
         <v>1501000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AX15">
         <v>1993000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AY15">
         <v>2508000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AZ15">
         <v>2984000.0</v>
       </c>
-      <c r="AY15">
+      <c r="BA15">
         <v>1468000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BB15">
         <v>2050000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BC15">
         <v>2238000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BD15">
         <v>1774000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:54">
+    <row r="16" spans="1:56">
       <c r="A16" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
-      <c r="M16">
+      <c r="M16"/>
+      <c r="N16"/>
+      <c r="O16">
         <v>16181000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>15669000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>17596000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>13368000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>13307000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>8676000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>6896000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>11290000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>11312000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>13160000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>-6410000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>10081000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>11539000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>8096000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>3047000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>5905000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>4918000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>6606000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>2419000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>6293000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>6839000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>6168000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>10497000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>5012000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>5265000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>6530000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>4312000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>2753000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>4079000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>4290000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>3795000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>3173000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>584000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>2554000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>1501000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>1993000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>2508000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>2984000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>1468000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>2050000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>2238000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>1774000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:54">
+    <row r="17" spans="1:56">
       <c r="A17" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B17">
+        <v>29104000.0</v>
+      </c>
+      <c r="C17">
+        <v>31288000.0</v>
+      </c>
+      <c r="D17">
         <v>29883000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>26761000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>28478000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>26763000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>92265000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>26753000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>25732000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>27485000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>28747000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>18814000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>19511000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>16181000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>15669000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>17596000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>13368000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>13307000.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>8676000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>6896000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>11290000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>11312000.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>13160000.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>-6410000.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>10081000.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>11539000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AB17">
         <v>8096000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AC17">
         <v>3047000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AD17">
         <v>5905000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AE17">
         <v>4918000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AF17">
         <v>6606000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AG17">
         <v>2419000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AH17">
         <v>6293000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AI17">
         <v>6839000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AJ17">
         <v>6168000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AK17">
         <v>10497000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AL17">
         <v>5012000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AM17">
         <v>5265000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AN17">
         <v>6530000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AO17">
         <v>4312000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AP17">
         <v>2753000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AQ17">
         <v>4079000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AR17">
         <v>4290000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AS17">
         <v>10106000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AT17">
         <v>3173000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AU17">
         <v>584000.0</v>
       </c>
-      <c r="AT17">
-[...2 lines deleted...]
-      <c r="AU17">
+      <c r="AV17">
+        <v>0.0</v>
+      </c>
+      <c r="AW17">
         <v>8986000.0</v>
       </c>
-      <c r="AV17">
-[...4 lines deleted...]
-      </c>
       <c r="AX17">
         <v>0.0</v>
       </c>
       <c r="AY17">
         <v>0.0</v>
       </c>
       <c r="AZ17">
         <v>0.0</v>
       </c>
       <c r="BA17">
         <v>0.0</v>
       </c>
       <c r="BB17">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="18" spans="1:54">
+      <c r="BC17">
+        <v>0.0</v>
+      </c>
+      <c r="BD17">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:56">
       <c r="A18" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B18">
+        <v>-10576000.0</v>
+      </c>
+      <c r="C18">
+        <v>-9813000.0</v>
+      </c>
+      <c r="D18">
         <v>-9764000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-9204000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-9201000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-8469000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-8910000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-6418000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-5130000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-5200000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-4544000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-4890000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-4520000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-4244000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-4573000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-5310000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-5742000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-5986000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-4192000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-3754000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-3724000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-3724000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-3782000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-4018000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-4405000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-4214000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-4145000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-4184000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-4243000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>-4299000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>-4410000.0</v>
       </c>
-      <c r="AE18"/>
-      <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
-    </row>
-    <row r="19" spans="1:54">
+      <c r="BC18"/>
+      <c r="BD18"/>
+    </row>
+    <row r="19" spans="1:56">
       <c r="A19" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
-      <c r="M19">
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19">
         <v>46000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-188000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-192000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-290000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-26000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>-879000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>113000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>22000.0</v>
       </c>
-      <c r="U19"/>
-[...1 lines deleted...]
-      <c r="W19">
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19">
         <v>-13665000.0</v>
       </c>
-      <c r="X19"/>
-      <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
-      <c r="AE19">
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19">
         <v>-1477000.0</v>
       </c>
-      <c r="AF19"/>
-      <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
-      <c r="AN19">
+      <c r="AN19"/>
+      <c r="AO19"/>
+      <c r="AP19">
         <v>-216000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AQ19">
         <v>-10000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AR19">
         <v>-28000.0</v>
       </c>
-      <c r="AQ19"/>
-      <c r="AR19">
+      <c r="AS19"/>
+      <c r="AT19">
         <v>-96000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AU19">
         <v>-257000.0</v>
       </c>
-      <c r="AT19"/>
-      <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
-    </row>
-    <row r="20" spans="1:54">
+      <c r="BC19"/>
+      <c r="BD19"/>
+    </row>
+    <row r="20" spans="1:56">
       <c r="A20" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-      <c r="AE20">
-[...4 lines deleted...]
-      </c>
+      <c r="AE20"/>
+      <c r="AF20"/>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
         <v>0.0</v>
       </c>
       <c r="AO20">
@@ -14677,254 +15032,262 @@
       </c>
       <c r="AU20">
         <v>0.0</v>
       </c>
       <c r="AV20">
         <v>0.0</v>
       </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="21" spans="1:54">
+      <c r="BC20">
+        <v>0.0</v>
+      </c>
+      <c r="BD20">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:56">
       <c r="A21" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B21">
+        <v>50695000.0</v>
+      </c>
+      <c r="C21">
+        <v>54631000.0</v>
+      </c>
+      <c r="D21">
         <v>53344000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>47765000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>51024000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>46768000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>46604000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>41840000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>39818000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>41220000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>42738000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>29814000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>30652000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>26456000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>25672000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>28871000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>24081000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>22374000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>16607000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>14218000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>20832000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>18903000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>19803000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>10081000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>14301000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>19537000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>13471000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>8894000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>11949000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>10287000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>11771000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>8679000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>10356000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>9926000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>9566000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>9404000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>8696000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>8186000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>8525000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>8255000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>6080000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>7240000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>7628000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>6508000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>5853000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>2406000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>4951000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>3223000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>4012000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>5044000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>5787000.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>14880000.0</v>
       </c>
-      <c r="AZ21">
-[...4 lines deleted...]
-      </c>
       <c r="BB21">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="22" spans="1:54">
+      <c r="BC21">
+        <v>0.0</v>
+      </c>
+      <c r="BD21">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:56">
       <c r="A22" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
-      <c r="AE22">
-[...4 lines deleted...]
-      </c>
+      <c r="AE22"/>
+      <c r="AF22"/>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
         <v>0.0</v>
       </c>
       <c r="AO22">
@@ -14947,218 +15310,230 @@
       </c>
       <c r="AU22">
         <v>0.0</v>
       </c>
       <c r="AV22">
         <v>0.0</v>
       </c>
       <c r="AW22">
         <v>0.0</v>
       </c>
       <c r="AX22">
         <v>0.0</v>
       </c>
       <c r="AY22">
         <v>0.0</v>
       </c>
       <c r="AZ22">
         <v>0.0</v>
       </c>
       <c r="BA22">
         <v>0.0</v>
       </c>
       <c r="BB22">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:54">
+      <c r="BC22">
+        <v>0.0</v>
+      </c>
+      <c r="BD22">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:56">
       <c r="A23" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B23">
+        <v>134436000.0</v>
+      </c>
+      <c r="C23">
+        <v>130933000.0</v>
+      </c>
+      <c r="D23">
         <v>130381000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>127929000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>124712000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>127561000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>124490000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>119981000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>122680000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>114479000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>103051000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>97243000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>86452000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>80717000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>83049000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>75996000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>68591000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>61403000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>59598000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>57810000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>44952000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>55097000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>50887000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>53201000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>49687000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>46568000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>41965000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>44292000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>37926000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>38275000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>36282000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>31830000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>27890000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>27111000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>27823000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>18881000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>24427000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>23392000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>24885000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>16497000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>15730000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>15483000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>14446000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>14069000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>13281000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>16826000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>14075000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>14834000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>12405000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>11257000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>10887000.0</v>
       </c>
-      <c r="AY23">
-[...4 lines deleted...]
-      </c>
       <c r="BA23">
         <v>0.0</v>
       </c>
       <c r="BB23">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="24" spans="1:54">
+      <c r="BC23">
+        <v>0.0</v>
+      </c>
+      <c r="BD23">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:56">
       <c r="A24" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -15169,246 +15544,250 @@
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
-    </row>
-    <row r="25" spans="1:54">
+      <c r="BC24"/>
+      <c r="BD24"/>
+    </row>
+    <row r="25" spans="1:56">
       <c r="A25" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B25">
+        <v>9005000.0</v>
+      </c>
+      <c r="C25">
+        <v>7212000.0</v>
+      </c>
+      <c r="D25">
         <v>6841000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>6387000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>6233000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>6220000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>6228000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>5865000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>5054000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>5161000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>3410000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>3648000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>3384000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>3218000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>2989000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>3289000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>2836000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>2547000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>2227000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>2564000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>2061000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>1523000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>1795000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>2231000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>2334000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>1398000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>1555000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>1465000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>1408000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>1335000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>1276000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>1150000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>1134000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>1079000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>950000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>969000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>881000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>771000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>755000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>821000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>746000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>727000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>714000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>738000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>636000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>645000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>663000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>672000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>690000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>727000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>815000.0</v>
       </c>
-      <c r="AY25"/>
-      <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
-    </row>
-    <row r="26" spans="1:54">
+      <c r="BC25"/>
+      <c r="BD25"/>
+    </row>
+    <row r="26" spans="1:56">
       <c r="A26" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
-      <c r="AE26">
-[...4 lines deleted...]
-      </c>
+      <c r="AE26"/>
+      <c r="AF26"/>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
         <v>0.0</v>
       </c>
       <c r="AN26">
         <v>0.0</v>
       </c>
       <c r="AO26">
@@ -15431,902 +15810,940 @@
       </c>
       <c r="AU26">
         <v>0.0</v>
       </c>
       <c r="AV26">
         <v>0.0</v>
       </c>
       <c r="AW26">
         <v>0.0</v>
       </c>
       <c r="AX26">
         <v>0.0</v>
       </c>
       <c r="AY26">
         <v>0.0</v>
       </c>
       <c r="AZ26">
         <v>0.0</v>
       </c>
       <c r="BA26">
         <v>0.0</v>
       </c>
       <c r="BB26">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="27" spans="1:54">
+      <c r="BC26">
+        <v>0.0</v>
+      </c>
+      <c r="BD26">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:56">
       <c r="A27" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
-      <c r="W27">
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27">
         <v>51780000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>18267000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>18589000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>14924000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>14532000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>12652000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>12973000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>12734000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>8416000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>8431000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AI27">
         <v>8209000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AJ27">
         <v>8643000.0</v>
       </c>
-      <c r="AI27"/>
-      <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
-    </row>
-    <row r="28" spans="1:54">
+      <c r="BC27"/>
+      <c r="BD27"/>
+    </row>
+    <row r="28" spans="1:56">
       <c r="A28" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B28">
+        <v>30474000.0</v>
+      </c>
+      <c r="C28">
+        <v>30236000.0</v>
+      </c>
+      <c r="D28">
         <v>34449000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>33320000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>30659000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>32937000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>31440000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>31232000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>32294000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>28097000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>25178000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>28078000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>23047000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>22128000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>23645000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>18340000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>16686000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>13949000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>18086000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>18023000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>15020000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>16066000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>13786000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>20950000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>17282000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>13194000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>14310000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>17832000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>13527000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>13394000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>12542000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>13383000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>10285000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>10078000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>10833000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>10457000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>8058000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>8180000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>8247000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>8720000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>8893000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>8572000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>7655000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>7692000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>7317000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>10665000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>7676000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>8850000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>6833000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>5562000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>4761000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>18913000.0</v>
       </c>
-      <c r="AZ28">
-[...4 lines deleted...]
-      </c>
       <c r="BB28">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="29" spans="1:54">
+      <c r="BC28">
+        <v>0.0</v>
+      </c>
+      <c r="BD28">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:56">
       <c r="A29" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B29">
+        <v>10921000.0</v>
+      </c>
+      <c r="C29">
+        <v>13363000.0</v>
+      </c>
+      <c r="D29">
         <v>10689000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>10841000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>11154000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>10002000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>30925000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>9961000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>9756000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>9006000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>9750000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>6176000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>6640000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>6077000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>5242000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>5773000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>4681000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>3055000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>2860000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>3681000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>5840000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>3867000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>2861000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>-1192000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-185000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>3784000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>1230000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>1663000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>1801000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>1070000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>755000.0</v>
       </c>
-      <c r="AE29"/>
-      <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
-    </row>
-    <row r="30" spans="1:54">
+      <c r="BC29"/>
+      <c r="BD29"/>
+    </row>
+    <row r="30" spans="1:56">
       <c r="A30" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B30">
+        <v>30474000.0</v>
+      </c>
+      <c r="C30">
+        <v>30236000.0</v>
+      </c>
+      <c r="D30">
         <v>98824000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>97066000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>94137000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>96936000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>95427000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>36059000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>37348000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>33258000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>28588000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>31726000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>26449000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>25346000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>26711000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>20852000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>19761000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>16819000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>20757000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>20657000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>13514000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>17589000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>15581000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>23337000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>17643000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>12757000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>13794000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>19297000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>14935000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>14729000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>13818000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>14533000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>11419000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>11157000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>11783000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>11426000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>8939000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>8951000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>9002000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>9541000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>9639000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>9299000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>8369000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>8430000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>7953000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>11310000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>8339000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>9522000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>7523000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>6289000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>5576000.0</v>
       </c>
-      <c r="AY30">
-[...4 lines deleted...]
-      </c>
       <c r="BA30">
         <v>0.0</v>
       </c>
       <c r="BB30">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="31" spans="1:54">
+      <c r="BC30">
+        <v>0.0</v>
+      </c>
+      <c r="BD30">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:56">
       <c r="A31" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B31">
+        <v>-10670000.0</v>
+      </c>
+      <c r="C31">
+        <v>-9980000.0</v>
+      </c>
+      <c r="D31">
         <v>-12772000.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>-10164000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>-11392000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>-10003000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>76586000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>-5126000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>-4330000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>-4729000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>-4241000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>-4824000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>-4501000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>-4198000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>-4761000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>-5502000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>-6032000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>-6012000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>-5071000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>-3641000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>-3702000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>-3724000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>-3782000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>-17683000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>-4405000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>-4214000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>-4145000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>-4184000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>-4243000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>-4299000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>-4410000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>-4977000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>-2545000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>-2342000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>-1736000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>-1223000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>-1302000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>-1307000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>-1299000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>-1538000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>-1606000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AQ31">
         <v>-717000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AR31">
         <v>-789000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AS31">
         <v>-727000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AT31">
         <v>-896000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AU31">
         <v>-1434000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AV31">
         <v>-816000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AW31">
         <v>-836000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AX31">
         <v>-841000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AY31">
         <v>-1052000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AZ31">
         <v>-1039000.0</v>
       </c>
-      <c r="AY31">
-[...4 lines deleted...]
-      </c>
       <c r="BA31">
         <v>0.0</v>
       </c>
       <c r="BB31">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="32" spans="1:54">
+      <c r="BC31">
+        <v>0.0</v>
+      </c>
+      <c r="BD31">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:56">
       <c r="A32" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B32">
+        <v>185131000.0</v>
+      </c>
+      <c r="C32">
+        <v>185564000.0</v>
+      </c>
+      <c r="D32">
         <v>183725000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>175694000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>175736000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>174329000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>171094000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>161821000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>162498000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>155699000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>145789000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>127057000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>117104000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>107173000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>108721000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>104867000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>92672000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>83777000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>76205000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>72028000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>65784000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>74000000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>70690000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>63282000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>63988000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>66105000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>55436000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>53186000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>49875000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>48562000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AF32">
         <v>48053000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AG32">
         <v>40509000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AH32">
         <v>38246000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AI32">
         <v>37037000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AJ32">
         <v>37389000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AK32">
         <v>28285000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AL32">
         <v>33123000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AM32">
         <v>31578000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AN32">
         <v>33410000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AO32">
         <v>24752000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AP32">
         <v>21810000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AQ32">
         <v>22723000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AR32">
         <v>22074000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AS32">
         <v>20577000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AT32">
         <v>19134000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AU32">
         <v>19232000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AV32">
         <v>19026000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AW32">
         <v>18057000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AX32">
         <v>16417000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AY32">
         <v>16301000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AZ32">
         <v>16674000.0</v>
       </c>
-      <c r="AY32">
+      <c r="BA32">
         <v>58999000.0</v>
       </c>
-      <c r="AZ32">
-[...4 lines deleted...]
-      </c>
       <c r="BB32">
+        <v>0.0</v>
+      </c>
+      <c r="BC32">
+        <v>0.0</v>
+      </c>
+      <c r="BD32">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O30"/>
@@ -16381,1223 +16798,1223 @@
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B2">
         <v>359574000.0</v>
       </c>
       <c r="C2">
         <v>119676000.0</v>
       </c>
       <c r="D2">
         <v>205715000.0</v>
       </c>
       <c r="E2">
         <v>54906000.0</v>
       </c>
       <c r="F2">
         <v>59270000.0</v>
       </c>
       <c r="G2">
         <v>21175000.0</v>
       </c>
       <c r="H2">
         <v>20940000.0</v>
       </c>
       <c r="I2">
         <v>6392000.0</v>
       </c>
       <c r="J2">
         <v>3750000.0</v>
       </c>
       <c r="K2">
         <v>10690000.0</v>
       </c>
       <c r="L2">
         <v>9723000.0</v>
       </c>
       <c r="M2">
         <v>3173000.0</v>
       </c>
       <c r="N2">
         <v>4253000.0</v>
       </c>
       <c r="O2">
         <v>2181000.0</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B3">
         <v>47441000</v>
       </c>
       <c r="C3">
         <v>51929000</v>
       </c>
       <c r="D3">
         <v>40833000</v>
       </c>
       <c r="E3">
         <v>23940000</v>
       </c>
       <c r="F3">
         <v>28021000</v>
       </c>
       <c r="G3">
         <v>6052000</v>
       </c>
       <c r="H3">
         <v>22486000</v>
       </c>
       <c r="I3">
         <v>3982000</v>
       </c>
       <c r="J3">
         <v>2535000</v>
       </c>
       <c r="K3">
         <v>2056000</v>
       </c>
       <c r="L3">
         <v>1915000</v>
       </c>
       <c r="M3">
         <v>1510000</v>
       </c>
       <c r="N3">
         <v>2146000</v>
       </c>
       <c r="O3">
         <v>1617000</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>150809000.0</v>
       </c>
       <c r="F4">
         <v>-4364000.0</v>
       </c>
       <c r="G4">
         <v>38095000.0</v>
       </c>
       <c r="H4">
         <v>235000.0</v>
       </c>
       <c r="I4">
         <v>14548000.0</v>
       </c>
       <c r="J4">
         <v>313000.0</v>
       </c>
       <c r="K4">
         <v>-6940000.0</v>
       </c>
       <c r="L4">
         <v>967000.0</v>
       </c>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>5632000.0</v>
       </c>
       <c r="F5">
         <v>-13382000.0</v>
       </c>
       <c r="G5">
         <v>11150000.0</v>
       </c>
       <c r="H5">
         <v>-126000.0</v>
       </c>
       <c r="I5">
         <v>1479000.0</v>
       </c>
       <c r="J5">
         <v>-503000.0</v>
       </c>
       <c r="K5">
         <v>-171000.0</v>
       </c>
       <c r="L5">
         <v>-216000.0</v>
       </c>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B6">
         <v>-131121000.0</v>
       </c>
       <c r="C6">
         <v>239898000.0</v>
       </c>
       <c r="D6">
         <v>-86039000.0</v>
       </c>
       <c r="E6">
         <v>150809000.0</v>
       </c>
       <c r="F6">
         <v>-4364000.0</v>
       </c>
       <c r="G6">
         <v>38095000.0</v>
       </c>
       <c r="H6">
         <v>235000.0</v>
       </c>
       <c r="I6">
         <v>14548000.0</v>
       </c>
       <c r="J6">
         <v>313000.0</v>
       </c>
       <c r="K6">
         <v>-6940000.0</v>
       </c>
       <c r="L6">
         <v>967000.0</v>
       </c>
       <c r="M6">
         <v>6550000.0</v>
       </c>
       <c r="N6">
         <v>-1080000.0</v>
       </c>
       <c r="O6">
         <v>2072000.0</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B7">
         <v>-15423000.0</v>
       </c>
       <c r="C7">
         <v>8040000.0</v>
       </c>
       <c r="D7">
         <v>22042000.0</v>
       </c>
       <c r="E7">
         <v>7527000.0</v>
       </c>
       <c r="F7">
         <v>-12211000.0</v>
       </c>
       <c r="G7">
         <v>14013000.0</v>
       </c>
       <c r="H7">
         <v>4489000.0</v>
       </c>
       <c r="I7">
         <v>8084000.0</v>
       </c>
       <c r="J7">
         <v>-2269000.0</v>
       </c>
       <c r="K7">
         <v>3933000.0</v>
       </c>
       <c r="L7">
         <v>613000.0</v>
       </c>
       <c r="M7">
         <v>3709000.0</v>
       </c>
       <c r="N7">
         <v>841000.0</v>
       </c>
       <c r="O7">
         <v>2170000.0</v>
       </c>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>-2468000.0</v>
       </c>
       <c r="F8">
         <v>-2135000.0</v>
       </c>
       <c r="G8">
         <v>246000.0</v>
       </c>
       <c r="H8">
         <v>496000.0</v>
       </c>
       <c r="I8">
         <v>-1197000.0</v>
       </c>
       <c r="J8">
         <v>-1368000.0</v>
       </c>
       <c r="K8">
         <v>205000.0</v>
       </c>
       <c r="L8">
         <v>-1004000.0</v>
       </c>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B9">
         <v>-1162000.0</v>
       </c>
       <c r="C9">
         <v>-7253000.0</v>
       </c>
       <c r="D9">
         <v>-2947000.0</v>
       </c>
       <c r="E9">
         <v>-2468000.0</v>
       </c>
       <c r="F9">
         <v>-2135000.0</v>
       </c>
       <c r="G9">
         <v>246000.0</v>
       </c>
       <c r="H9">
         <v>496000.0</v>
       </c>
       <c r="I9">
         <v>-1197000.0</v>
       </c>
       <c r="J9">
         <v>-1368000.0</v>
       </c>
       <c r="K9">
         <v>205000.0</v>
       </c>
       <c r="L9">
         <v>-1004000.0</v>
       </c>
       <c r="M9">
         <v>-616000.0</v>
       </c>
       <c r="N9">
         <v>-152000.0</v>
       </c>
       <c r="O9">
         <v>303000.0</v>
       </c>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10">
         <v>669000.0</v>
       </c>
       <c r="E10"/>
       <c r="F10">
         <v>-2471000.0</v>
       </c>
       <c r="G10">
         <v>-999000.0</v>
       </c>
       <c r="H10">
         <v>475000.0</v>
       </c>
       <c r="I10">
         <v>-349000.0</v>
       </c>
       <c r="J10">
         <v>-670000.0</v>
       </c>
       <c r="K10">
         <v>32000.0</v>
       </c>
       <c r="L10">
         <v>-2000.0</v>
       </c>
       <c r="M10">
         <v>-806000.0</v>
       </c>
       <c r="N10">
         <v>-1733000.0</v>
       </c>
       <c r="O10">
         <v>598000.0</v>
       </c>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>4363000.0</v>
       </c>
       <c r="F11">
         <v>3306000.0</v>
       </c>
       <c r="G11">
         <v>2617000.0</v>
       </c>
       <c r="H11">
         <v>4119000.0</v>
       </c>
       <c r="I11">
         <v>7802000.0</v>
       </c>
       <c r="J11">
         <v>-398000.0</v>
       </c>
       <c r="K11">
         <v>3899000.0</v>
       </c>
       <c r="L11">
         <v>1833000.0</v>
       </c>
       <c r="M11">
         <v>4809000.0</v>
       </c>
       <c r="N11"/>
       <c r="O11"/>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>2926000.0</v>
       </c>
       <c r="F12">
         <v>9087000.0</v>
       </c>
       <c r="G12">
         <v>19126000.0</v>
       </c>
       <c r="H12">
         <v>6548000.0</v>
       </c>
       <c r="I12">
         <v>2671000.0</v>
       </c>
       <c r="J12">
         <v>-1654000.0</v>
       </c>
       <c r="K12">
         <v>-646000.0</v>
       </c>
       <c r="L12">
         <v>-684000.0</v>
       </c>
       <c r="M12">
         <v>-1319000.0</v>
       </c>
       <c r="N12"/>
       <c r="O12"/>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>5605000.0</v>
       </c>
       <c r="F13">
         <v>-13194000.0</v>
       </c>
       <c r="G13">
         <v>9062000.0</v>
       </c>
       <c r="H13">
         <v>26000.0</v>
       </c>
       <c r="I13">
         <v>1308000.0</v>
       </c>
       <c r="J13">
         <v>-284000.0</v>
       </c>
       <c r="K13">
         <v>-1418000.0</v>
       </c>
       <c r="L13">
         <v>18000.0</v>
       </c>
       <c r="M13">
         <v>-579000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B14">
         <v>25068000.0</v>
       </c>
       <c r="C14">
         <v>19490000.0</v>
       </c>
       <c r="D14">
         <v>13239000.0</v>
       </c>
       <c r="E14">
         <v>10899000.0</v>
       </c>
       <c r="F14">
         <v>7943000.0</v>
       </c>
       <c r="G14">
         <v>7518000.0</v>
       </c>
       <c r="H14">
         <v>5484000.0</v>
       </c>
       <c r="I14">
         <v>4313000.0</v>
       </c>
       <c r="J14">
         <v>3376000.0</v>
       </c>
       <c r="K14">
         <v>3008000.0</v>
       </c>
       <c r="L14">
         <v>2682000.0</v>
       </c>
       <c r="M14">
         <v>2904000.0</v>
       </c>
       <c r="N14">
         <v>3030000.0</v>
       </c>
       <c r="O14">
         <v>2930000.0</v>
       </c>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B15">
         <v>32382000.0</v>
       </c>
       <c r="C15">
         <v>28869000.0</v>
       </c>
       <c r="D15">
         <v>24907000.0</v>
       </c>
       <c r="E15">
         <v>141279000.0</v>
       </c>
       <c r="F15">
         <v>19822000.0</v>
       </c>
       <c r="G15">
         <v>163792000.0</v>
       </c>
       <c r="H15">
         <v>11742000.0</v>
       </c>
       <c r="I15">
         <v>190737000.0</v>
       </c>
       <c r="J15">
         <v>4070000.0</v>
       </c>
       <c r="K15">
         <v>83268000.0</v>
       </c>
       <c r="L15">
         <v>47999000.0</v>
       </c>
       <c r="M15">
         <v>47999000.0</v>
       </c>
       <c r="N15">
         <v>38528000.0</v>
       </c>
       <c r="O15">
         <v>19281000.0</v>
       </c>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B16">
         <v>228453000.0</v>
       </c>
       <c r="C16">
         <v>359574000.0</v>
       </c>
       <c r="D16">
         <v>119676000.0</v>
       </c>
       <c r="E16">
         <v>205715000.0</v>
       </c>
       <c r="F16">
         <v>54906000.0</v>
       </c>
       <c r="G16">
         <v>59270000.0</v>
       </c>
       <c r="H16">
         <v>21175000.0</v>
       </c>
       <c r="I16">
         <v>20940000.0</v>
       </c>
       <c r="J16">
         <v>4063000.0</v>
       </c>
       <c r="K16">
         <v>3750000.0</v>
       </c>
       <c r="L16">
         <v>10690000.0</v>
       </c>
       <c r="M16">
         <v>9723000.0</v>
       </c>
       <c r="N16">
         <v>3173000.0</v>
       </c>
       <c r="O16">
         <v>4253000.0</v>
       </c>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B18">
         <v>105624000.0</v>
       </c>
       <c r="C18">
         <v>105681000.0</v>
       </c>
       <c r="D18">
         <v>80768000.0</v>
       </c>
       <c r="E18">
         <v>52298000.0</v>
       </c>
       <c r="F18">
         <v>20857000.0</v>
       </c>
       <c r="G18">
         <v>59478000.0</v>
       </c>
       <c r="H18">
         <v>16097000.0</v>
       </c>
       <c r="I18">
         <v>34788000.0</v>
       </c>
       <c r="J18">
         <v>24514000.0</v>
       </c>
       <c r="K18">
         <v>20110000.0</v>
       </c>
       <c r="L18">
         <v>11132000.0</v>
       </c>
       <c r="M18">
         <v>12860000.0</v>
       </c>
       <c r="N18">
         <v>8760000.0</v>
       </c>
       <c r="O18">
         <v>8804000.0</v>
       </c>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B19">
         <v>31187000.0</v>
       </c>
       <c r="C19">
         <v>-62477000.0</v>
       </c>
       <c r="D19">
         <v>-45546000.0</v>
       </c>
       <c r="E19">
         <v>-997000.0</v>
       </c>
       <c r="F19">
         <v>-4163000.0</v>
       </c>
       <c r="G19">
         <v>-7987000.0</v>
       </c>
       <c r="H19">
         <v>-23731000.0</v>
       </c>
       <c r="I19">
         <v>-10498000.0</v>
       </c>
       <c r="J19">
         <v>-6484000.0</v>
       </c>
       <c r="K19">
         <v>-2056000.0</v>
       </c>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B21">
         <v>0.0</v>
       </c>
       <c r="C21">
         <v>500000000.0</v>
       </c>
       <c r="D21">
         <v>-3650000.0</v>
       </c>
       <c r="E21">
         <v>241533000.0</v>
       </c>
       <c r="F21">
         <v>-2400000.0</v>
       </c>
       <c r="G21">
         <v>143759000.0</v>
       </c>
       <c r="H21">
         <v>-2415000.0</v>
       </c>
       <c r="I21">
         <v>176679000.0</v>
       </c>
       <c r="J21">
         <v>-17500000.0</v>
       </c>
       <c r="K21">
         <v>54570000.0</v>
       </c>
       <c r="L21">
         <v>1555000.0</v>
       </c>
       <c r="M21">
         <v>-8779000.0</v>
       </c>
       <c r="N21"/>
       <c r="O21"/>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B22">
         <v>174267000.0</v>
       </c>
       <c r="C22">
         <v>108717000.0</v>
       </c>
       <c r="D22">
         <v>70175000.0</v>
       </c>
       <c r="E22">
         <v>52947000.0</v>
       </c>
       <c r="F22">
         <v>42658000.0</v>
       </c>
       <c r="G22">
         <v>23306000.0</v>
       </c>
       <c r="H22">
         <v>20476000.0</v>
       </c>
       <c r="I22">
         <v>21719000.0</v>
       </c>
       <c r="J22">
         <v>27304000.0</v>
       </c>
       <c r="K22">
         <v>15434000.0</v>
       </c>
       <c r="L22">
         <v>10106000.0</v>
       </c>
       <c r="M22">
         <v>8986000.0</v>
       </c>
       <c r="N22">
         <v>7530000.0</v>
       </c>
       <c r="O22">
         <v>3580000.0</v>
       </c>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B23">
         <v>-13856000.0</v>
       </c>
       <c r="C23">
         <v>-11702000.0</v>
       </c>
       <c r="D23">
         <v>-1529000.0</v>
       </c>
       <c r="E23">
         <v>244243000.0</v>
       </c>
       <c r="F23">
         <v>-1167000.0</v>
       </c>
       <c r="G23">
         <v>477944000.0</v>
       </c>
       <c r="H23">
         <v>4525000.0</v>
       </c>
       <c r="I23">
         <v>-9054000.0</v>
       </c>
       <c r="J23">
         <v>1318000.0</v>
       </c>
       <c r="K23">
         <v>468000.0</v>
       </c>
       <c r="L23">
         <v>1064000.0</v>
       </c>
       <c r="M23">
         <v>1322000.0</v>
       </c>
       <c r="N23">
         <v>-1814000.0</v>
       </c>
       <c r="O23">
         <v>379000.0</v>
       </c>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B24">
         <v>15972000.0</v>
       </c>
       <c r="C24">
         <v>-10048000.0</v>
       </c>
       <c r="D24">
         <v>320000.0</v>
       </c>
       <c r="E24">
         <v>-3746000.0</v>
       </c>
       <c r="F24">
         <v>2331000.0</v>
       </c>
       <c r="G24">
         <v>-1935000.0</v>
       </c>
       <c r="H24">
         <v>-1245000.0</v>
       </c>
       <c r="I24">
         <v>-6516000.0</v>
       </c>
       <c r="J24">
         <v>-3949000.0</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24">
         <v>1147000.0</v>
       </c>
       <c r="N24">
         <v>2000.0</v>
       </c>
       <c r="O24">
         <v>170000.0</v>
       </c>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B25">
         <v>-91591000.0</v>
       </c>
       <c r="C25">
         <v>1112000.0</v>
       </c>
       <c r="D25">
         <v>2138000.0</v>
       </c>
       <c r="E25">
         <v>3917000.0</v>
       </c>
       <c r="F25">
         <v>-2096000.0</v>
       </c>
       <c r="G25">
         <v>12139000.0</v>
       </c>
       <c r="H25">
         <v>1586000.0</v>
       </c>
       <c r="I25">
         <v>1983000.0</v>
       </c>
       <c r="J25">
         <v>292000.0</v>
       </c>
       <c r="K25">
         <v>-726000.0</v>
       </c>
       <c r="L25">
         <v>-463000.0</v>
       </c>
       <c r="M25">
         <v>-659000.0</v>
       </c>
       <c r="N25">
         <v>-326000.0</v>
       </c>
       <c r="O25">
         <v>2396000.0</v>
       </c>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B26">
         <v>-221859000.0</v>
       </c>
       <c r="C26">
         <v>-314664000.0</v>
       </c>
       <c r="D26">
         <v>-125401000.0</v>
       </c>
       <c r="E26">
         <v>3315000.0</v>
       </c>
       <c r="F26">
         <v>748000.0</v>
       </c>
       <c r="G26">
         <v>925000.0</v>
       </c>
       <c r="H26">
         <v>689000.0</v>
       </c>
       <c r="I26">
         <v>-183000.0</v>
       </c>
       <c r="J26">
         <v>1318000.0</v>
       </c>
       <c r="K26">
         <v>485000.0</v>
       </c>
       <c r="L26">
         <v>40478000.0</v>
       </c>
       <c r="M26">
         <v>573000.0</v>
       </c>
       <c r="N26"/>
       <c r="O26"/>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B27">
         <v>24878000.0</v>
       </c>
       <c r="C27">
         <v>22060000.0</v>
       </c>
       <c r="D27">
         <v>15558000.0</v>
       </c>
       <c r="E27">
         <v>4200000.0</v>
       </c>
       <c r="F27">
         <v>9631000.0</v>
       </c>
       <c r="G27">
         <v>8558000.0</v>
       </c>
       <c r="H27">
         <v>6974000.0</v>
       </c>
       <c r="I27">
         <v>3725000.0</v>
       </c>
       <c r="J27">
         <v>1851000.0</v>
       </c>
       <c r="K27">
         <v>1231000.0</v>
       </c>
       <c r="L27">
         <v>1155000.0</v>
       </c>
       <c r="M27">
         <v>960000.0</v>
       </c>
       <c r="N27">
         <v>748000.0</v>
       </c>
       <c r="O27">
         <v>464000.0</v>
       </c>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B28">
         <v>-266730000.0</v>
       </c>
       <c r="C28">
         <v>144765000.0</v>
       </c>
       <c r="D28">
         <v>-155487000.0</v>
       </c>
       <c r="E28">
         <v>103254000.0</v>
       </c>
       <c r="F28">
         <v>-23389000.0</v>
       </c>
       <c r="G28">
         <v>-19448000.0</v>
       </c>
       <c r="H28">
         <v>-14617000.0</v>
       </c>
       <c r="I28">
         <v>-13724000.0</v>
       </c>
       <c r="J28">
         <v>-20252000.0</v>
       </c>
       <c r="K28">
         <v>-27050000.0</v>
       </c>
       <c r="L28">
         <v>-10165000.0</v>
       </c>
       <c r="M28">
         <v>-7457000.0</v>
       </c>
       <c r="N28">
         <v>-9842000.0</v>
       </c>
       <c r="O28">
         <v>-6902000.0</v>
       </c>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B29">
         <v>153065000.0</v>
       </c>
       <c r="C29">
         <v>157610000.0</v>
       </c>
       <c r="D29">
         <v>121601000.0</v>
       </c>
       <c r="E29">
         <v>76238000.0</v>
       </c>
       <c r="F29">
         <v>48878000.0</v>
       </c>
       <c r="G29">
         <v>65530000.0</v>
       </c>
       <c r="H29">
         <v>38583000.0</v>
       </c>
       <c r="I29">
         <v>38770000.0</v>
       </c>
       <c r="J29">
         <v>27049000.0</v>
       </c>
       <c r="K29">
         <v>22166000.0</v>
       </c>
       <c r="L29">
         <v>13047000.0</v>
       </c>
       <c r="M29">
         <v>14370000.0</v>
       </c>
       <c r="N29">
         <v>10906000.0</v>
       </c>
       <c r="O29">
         <v>10421000.0</v>
       </c>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B30">
         <v>-17456000.0</v>
       </c>
       <c r="C30">
         <v>-62477000.0</v>
       </c>
       <c r="D30">
         <v>-52153000.0</v>
       </c>
       <c r="E30">
         <v>-28683000.0</v>
       </c>
       <c r="F30">
         <v>-29853000.0</v>
       </c>
       <c r="G30">
         <v>-7987000.0</v>
       </c>
       <c r="H30">
         <v>-23731000.0</v>
       </c>
       <c r="I30">
         <v>-10498000.0</v>
       </c>
@@ -17619,2329 +18036,2397 @@
       <c r="O30">
         <v>-1447000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BB30"/>
+  <dimension ref="A1:BD30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:54">
+    <row r="1" spans="1:56">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>76</v>
       </c>
       <c r="C1" t="s">
+        <v>77</v>
+      </c>
+      <c r="D1" t="s">
+        <v>78</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>78</v>
       </c>
       <c r="F1" t="s">
         <v>79</v>
       </c>
       <c r="G1" t="s">
+        <v>80</v>
+      </c>
+      <c r="H1" t="s">
+        <v>81</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>81</v>
       </c>
       <c r="J1" t="s">
         <v>82</v>
       </c>
       <c r="K1" t="s">
+        <v>83</v>
+      </c>
+      <c r="L1" t="s">
+        <v>84</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>84</v>
       </c>
       <c r="N1" t="s">
         <v>85</v>
       </c>
       <c r="O1" t="s">
+        <v>86</v>
+      </c>
+      <c r="P1" t="s">
+        <v>87</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>87</v>
       </c>
       <c r="R1" t="s">
         <v>88</v>
       </c>
       <c r="S1" t="s">
+        <v>89</v>
+      </c>
+      <c r="T1" t="s">
+        <v>90</v>
+      </c>
+      <c r="U1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>90</v>
       </c>
       <c r="V1" t="s">
         <v>91</v>
       </c>
       <c r="W1" t="s">
+        <v>92</v>
+      </c>
+      <c r="X1" t="s">
+        <v>93</v>
+      </c>
+      <c r="Y1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>93</v>
       </c>
       <c r="Z1" t="s">
         <v>94</v>
       </c>
       <c r="AA1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AC1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AD1" t="s">
         <v>97</v>
       </c>
       <c r="AE1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AG1" t="s">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AH1" t="s">
         <v>100</v>
       </c>
       <c r="AI1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AK1" t="s">
         <v>9</v>
-      </c>
-[...4 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AL1" t="s">
         <v>103</v>
       </c>
       <c r="AM1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AO1" t="s">
         <v>10</v>
-      </c>
-[...4 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AP1" t="s">
         <v>106</v>
       </c>
       <c r="AQ1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AS1" t="s">
         <v>11</v>
-      </c>
-[...4 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AT1" t="s">
         <v>109</v>
       </c>
       <c r="AU1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AW1" t="s">
         <v>12</v>
-      </c>
-[...4 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AX1" t="s">
         <v>112</v>
       </c>
       <c r="AY1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>114</v>
+      </c>
+      <c r="BA1" t="s">
         <v>13</v>
-      </c>
-[...4 lines deleted...]
-        <v>145</v>
       </c>
       <c r="BB1" t="s">
         <v>146</v>
       </c>
-    </row>
-    <row r="2" spans="1:54">
+      <c r="BC1" t="s">
+        <v>147</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="2" spans="1:56">
       <c r="A2" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B2">
+        <v>157440000.0</v>
+      </c>
+      <c r="C2">
+        <v>176631000.0</v>
+      </c>
+      <c r="D2">
         <v>228453000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>286110000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>274971000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>284948000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>359574000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>131136000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>130101000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>143062000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>119676000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>106946000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>214102000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>227007000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>205715000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>200860000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>191625000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>309549000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>54906000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>76606000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>66655000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>63849000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>59270000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>68458000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>55438000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>44320000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>21175000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>21463000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>23207000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>26651000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>20940000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>9810000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>5665000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>7575000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>6392000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>4589000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>4447000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>3436000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>3750000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>3828000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>10014000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>8316000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>10690000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>5717000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>4875000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>2902000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>9723000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>7148000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>10392000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>9841000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>3173000.0</v>
       </c>
-      <c r="AY2"/>
-      <c r="AZ2"/>
       <c r="BA2"/>
       <c r="BB2"/>
-    </row>
-    <row r="3" spans="1:54">
+      <c r="BC2"/>
+      <c r="BD2"/>
+    </row>
+    <row r="3" spans="1:56">
       <c r="A3" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B3">
+        <v>11593000</v>
+      </c>
+      <c r="C3">
+        <v>18211000</v>
+      </c>
+      <c r="D3">
         <v>17725000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>22840000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>2220000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>14359000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>8022000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>16354000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>14116000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>10301000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>11158000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>12538000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>11293000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>12683000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>4319000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>4979000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>6266000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>6402000</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>6293000</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>11478000</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>8285000</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>5417000</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>2841000</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>2323000</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>1059000</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>1091000</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>1579000</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>1404000</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>19640000</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>801000</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>641000</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>1099000</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>1572000</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>885000</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>426000</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>701000</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>533000</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>882000</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>419000</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>585000</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>496000</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>666000</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>309000</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>586000</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>996000</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>234000</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>99000</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>541000</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>313000</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>216000</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>440000</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>2146000</v>
-      </c>
-[...4 lines deleted...]
-        <v>0</v>
       </c>
       <c r="BB3">
         <v>0</v>
       </c>
-    </row>
-    <row r="4" spans="1:54">
+      <c r="BC3">
+        <v>0</v>
+      </c>
+      <c r="BD3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:56">
       <c r="A4" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4">
         <v>-12905000.0</v>
       </c>
-      <c r="N4">
+      <c r="P4">
         <v>21292000.0</v>
       </c>
-      <c r="O4">
+      <c r="Q4">
         <v>4855000.0</v>
       </c>
-      <c r="P4">
+      <c r="R4">
         <v>9235000.0</v>
       </c>
-      <c r="Q4">
+      <c r="S4">
         <v>-117924000.0</v>
       </c>
-      <c r="R4">
+      <c r="T4">
         <v>254643000.0</v>
       </c>
-      <c r="S4">
+      <c r="U4">
         <v>-21700000.0</v>
       </c>
-      <c r="T4">
+      <c r="V4">
         <v>9951000.0</v>
       </c>
-      <c r="U4">
+      <c r="W4">
         <v>2806000.0</v>
       </c>
-      <c r="V4">
+      <c r="X4">
         <v>4579000.0</v>
       </c>
-      <c r="W4">
+      <c r="Y4">
         <v>-9188000.0</v>
       </c>
-      <c r="X4">
+      <c r="Z4">
         <v>13020000.0</v>
       </c>
-      <c r="Y4">
+      <c r="AA4">
         <v>11118000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AB4">
         <v>23145000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AC4">
         <v>-288000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AD4">
         <v>-1744000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AE4">
         <v>-3444000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AF4">
         <v>5711000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AG4">
         <v>11130000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AH4">
         <v>4145000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AI4">
         <v>-1910000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AJ4">
         <v>1183000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AK4">
         <v>-526000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AL4">
         <v>142000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AM4">
         <v>1011000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AN4">
         <v>-314000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AO4">
         <v>-78000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AP4">
         <v>-6186000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AQ4">
         <v>1698000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AR4">
         <v>-2374000.0</v>
       </c>
-      <c r="AQ4"/>
-      <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
-    </row>
-    <row r="5" spans="1:54">
+      <c r="BC4"/>
+      <c r="BD4"/>
+    </row>
+    <row r="5" spans="1:56">
       <c r="A5" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5"/>
+      <c r="O5">
         <v>-5021000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>11252000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-5671000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>6662000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-5025000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>9666000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-22119000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>6057000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-2008000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>4688000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-2096000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>11894000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-5258000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>6610000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>-2311000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>5527000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-8666000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>5324000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>-2698000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>4199000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>-1747000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>1725000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>448000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>-383000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>-644000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>76000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>-73000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>122000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>-749000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>529000.0</v>
       </c>
-      <c r="AQ5"/>
-      <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
-    </row>
-    <row r="6" spans="1:54">
+      <c r="BC5"/>
+      <c r="BD5"/>
+    </row>
+    <row r="6" spans="1:56">
       <c r="A6" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B6">
+        <v>-16204000.0</v>
+      </c>
+      <c r="C6">
+        <v>-19191000.0</v>
+      </c>
+      <c r="D6">
         <v>-51822000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-47401000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>11139000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-25735000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-74626000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>228438000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>1035000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-12961000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>23386000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>12730000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-107156000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-12905000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>21292000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>4855000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>9235000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-117924000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>254643000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-21700000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>9951000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>2806000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>4579000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-9188000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>13020000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>11118000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>23145000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-288000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>-1744000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>-3444000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>5711000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>11130000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>4145000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>-1910000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>1183000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>-526000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>142000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>1011000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>-314000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>-78000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>-6186000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>1698000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>-2374000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>4973000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>842000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>1973000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>-6821000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>2575000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>-3244000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>551000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>6668000.0</v>
       </c>
-      <c r="AY6"/>
-      <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
-    </row>
-    <row r="7" spans="1:54">
+      <c r="BC6"/>
+      <c r="BD6"/>
+    </row>
+    <row r="7" spans="1:56">
       <c r="A7" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B7">
+        <v>18764000.0</v>
+      </c>
+      <c r="C7">
+        <v>-40521000.0</v>
+      </c>
+      <c r="D7">
         <v>21301000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>19074000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>4920000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>-32767000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>-6650000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>-30291000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>32977000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>-907000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>6261000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>9691000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>-1204000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>-10952000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>13903000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>1980000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>4356000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>-4940000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>6131000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>-18636000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>9022000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>2141000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>-4738000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>6902000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>7906000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>-370000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>-425000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>2784000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>8203000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AE7">
         <v>-7258000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AF7">
         <v>760000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AG7">
         <v>1923000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AH7">
         <v>4926000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AI7">
         <v>-466000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AJ7">
         <v>1701000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AK7">
         <v>-187000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AL7">
         <v>1091000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AM7">
         <v>-889000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AN7">
         <v>-2284000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AO7">
         <v>1825000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AP7">
         <v>2095000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AQ7">
         <v>-2648000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AR7">
         <v>2661000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AS7">
         <v>367000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AT7">
         <v>3182000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AU7">
         <v>-2225000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AV7">
         <v>-711000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AW7">
         <v>1577000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AX7">
         <v>776000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AY7">
         <v>-1144000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AZ7">
         <v>2500000.0</v>
       </c>
-      <c r="AY7"/>
-      <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
-    </row>
-    <row r="8" spans="1:54">
+      <c r="BC7"/>
+      <c r="BD7"/>
+    </row>
+    <row r="8" spans="1:56">
       <c r="A8" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
-      <c r="M8">
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8">
         <v>-610000.0</v>
       </c>
-      <c r="N8">
+      <c r="P8">
         <v>-676000.0</v>
       </c>
-      <c r="O8">
+      <c r="Q8">
         <v>-632000.0</v>
       </c>
-      <c r="P8">
+      <c r="R8">
         <v>-1595000.0</v>
       </c>
-      <c r="Q8">
+      <c r="S8">
         <v>-849000.0</v>
       </c>
-      <c r="R8">
+      <c r="T8">
         <v>608000.0</v>
       </c>
-      <c r="S8">
+      <c r="U8">
         <v>-1012000.0</v>
       </c>
-      <c r="T8">
+      <c r="V8">
         <v>-198000.0</v>
       </c>
-      <c r="U8">
+      <c r="W8">
         <v>96000.0</v>
       </c>
-      <c r="V8">
+      <c r="X8">
         <v>-1021000.0</v>
       </c>
-      <c r="W8">
+      <c r="Y8">
         <v>449000.0</v>
       </c>
-      <c r="X8">
+      <c r="Z8">
         <v>202000.0</v>
       </c>
-      <c r="Y8">
+      <c r="AA8">
         <v>-440000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AB8">
         <v>35000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AC8">
         <v>684000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AD8">
         <v>-311000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AE8">
         <v>-723000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AF8">
         <v>846000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AG8">
         <v>-1846000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AH8">
         <v>566000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AI8">
         <v>-624000.0</v>
       </c>
-      <c r="AH8">
+      <c r="AJ8">
         <v>707000.0</v>
       </c>
-      <c r="AI8">
+      <c r="AK8">
         <v>74000.0</v>
       </c>
-      <c r="AJ8">
+      <c r="AL8">
         <v>-823000.0</v>
       </c>
-      <c r="AK8">
+      <c r="AM8">
         <v>-559000.0</v>
       </c>
-      <c r="AL8">
+      <c r="AN8">
         <v>-60000.0</v>
       </c>
-      <c r="AM8">
+      <c r="AO8">
         <v>-670000.0</v>
       </c>
-      <c r="AN8">
+      <c r="AP8">
         <v>52000.0</v>
       </c>
-      <c r="AO8">
+      <c r="AQ8">
         <v>-25000.0</v>
       </c>
-      <c r="AP8">
+      <c r="AR8">
         <v>848000.0</v>
       </c>
-      <c r="AQ8"/>
-      <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
-    </row>
-    <row r="9" spans="1:54">
+      <c r="BC8"/>
+      <c r="BD8"/>
+    </row>
+    <row r="9" spans="1:56">
       <c r="A9" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B9">
+        <v>-7621000.0</v>
+      </c>
+      <c r="C9">
+        <v>-1583000.0</v>
+      </c>
+      <c r="D9">
         <v>-2702000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>-1403000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>8970000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>-9938000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>1209000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>-2722000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>-1190000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>-2106000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>-1235000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>-457000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>-1204000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>-610000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>-676000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>-632000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>-1595000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>-849000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>608000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>-1012000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>-198000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>96000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>-1021000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>449000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>202000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>-440000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>35000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>684000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>-311000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>-723000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>846000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>-1846000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>566000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>-624000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>707000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>74000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>-823000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>-559000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>-60000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>-670000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>52000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>-25000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>848000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>-1000000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>193000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>-499000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>302000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>-406000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>102000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>-75000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>-237000.0</v>
       </c>
-      <c r="AY9"/>
-      <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
-    </row>
-    <row r="10" spans="1:54">
+      <c r="BC9"/>
+      <c r="BD9"/>
+    </row>
+    <row r="10" spans="1:56">
       <c r="A10" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
-      <c r="K10">
+      <c r="K10"/>
+      <c r="L10"/>
+      <c r="M10">
         <v>470000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>111000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-1599000.0</v>
       </c>
-      <c r="N10"/>
-      <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
-      <c r="S10">
+      <c r="S10"/>
+      <c r="T10"/>
+      <c r="U10">
         <v>-499000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>681000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-1419000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-1234000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>1058000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-328000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>-2120000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>391000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>1260000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>-589000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>-880000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>684000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>60000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>-112000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>-582000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>285000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>408000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>-427000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>-686000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>35000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>-39000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>126000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>-720000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>665000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>785000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>967000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>-1308000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>-446000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>-454000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>-602000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>174000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>76000.0</v>
       </c>
-      <c r="AY10"/>
-      <c r="AZ10"/>
       <c r="BA10"/>
       <c r="BB10"/>
-    </row>
-    <row r="11" spans="1:54">
+      <c r="BC10"/>
+      <c r="BD10"/>
+    </row>
+    <row r="11" spans="1:56">
       <c r="A11" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
+      <c r="M11"/>
+      <c r="N11"/>
+      <c r="O11">
         <v>-5321000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>3327000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>8283000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>-711000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>996000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>-4143000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>4495000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>3163000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>4159000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>-8405000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>8549000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>-4190000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>5328000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>-7070000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>4411000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>2987000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>2131000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>-5410000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>6467000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>161000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>1905000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>-731000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>-709000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>2297000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>314000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>-2300000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>2568000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>1921000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>-1874000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AR11">
         <v>1284000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AS11">
         <v>1619000.0</v>
       </c>
-      <c r="AR11"/>
-      <c r="AS11"/>
       <c r="AT11"/>
-      <c r="AU11">
+      <c r="AU11"/>
+      <c r="AV11"/>
+      <c r="AW11">
         <v>4809000.0</v>
       </c>
-      <c r="AV11"/>
-      <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
-    </row>
-    <row r="12" spans="1:54">
+      <c r="BC11"/>
+      <c r="BD11"/>
+    </row>
+    <row r="12" spans="1:56">
       <c r="A12" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12"/>
+      <c r="O12">
         <v>3316000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>2622000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>-337000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>2626000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>-2322000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>2959000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>3664000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>-285000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>2495000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>3213000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>12442000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>1664000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>2186000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>2834000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>2294000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>2175000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>1499000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>580000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>937000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>635000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>547000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>552000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>-2283000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>237000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>68000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>324000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>49000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>-150000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>-321000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>-224000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>109000.0</v>
       </c>
-      <c r="AR12"/>
-      <c r="AS12"/>
       <c r="AT12"/>
-      <c r="AU12">
+      <c r="AU12"/>
+      <c r="AV12"/>
+      <c r="AW12">
         <v>-1319000.0</v>
       </c>
-      <c r="AV12"/>
-      <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
-    </row>
-    <row r="13" spans="1:54">
+      <c r="BC12"/>
+      <c r="BD12"/>
+    </row>
+    <row r="13" spans="1:56">
       <c r="A13" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-      <c r="M13">
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13">
         <v>-4969000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>-4969000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>-5430000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>6543000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>-5087000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>9579000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>-20648000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>5210000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>-2114000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>4358000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>-1459000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>10246000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>-5824000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>6099000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>-2353000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>5239000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>-7761000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>4901000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AG13">
         <v>-2740000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AH13">
         <v>4156000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AI13">
         <v>-1791000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AJ13">
         <v>1683000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AK13">
         <v>-670000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AL13">
         <v>-427000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AM13">
         <v>-686000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AN13">
         <v>76000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AO13">
         <v>32000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AP13">
         <v>122000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AQ13">
         <v>-757000.0</v>
       </c>
-      <c r="AP13"/>
-      <c r="AQ13">
+      <c r="AR13"/>
+      <c r="AS13">
         <v>18000.0</v>
       </c>
-      <c r="AR13"/>
-      <c r="AS13"/>
       <c r="AT13"/>
-      <c r="AU13">
+      <c r="AU13"/>
+      <c r="AV13"/>
+      <c r="AW13">
         <v>-579000.0</v>
       </c>
-      <c r="AV13"/>
-      <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
-    </row>
-    <row r="14" spans="1:54">
+      <c r="BC13"/>
+      <c r="BD13"/>
+    </row>
+    <row r="14" spans="1:56">
       <c r="A14" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B14">
+        <v>9005000.0</v>
+      </c>
+      <c r="C14">
+        <v>7212000.0</v>
+      </c>
+      <c r="D14">
         <v>6841000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>6387000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>6233000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>6220000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>6228000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>5865000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>5054000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>5161000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>3410000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>3648000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>3384000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>3218000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>2989000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>3289000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>2836000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>2547000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>2227000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>2564000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>2061000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>1523000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>1795000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>2231000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>2334000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>1398000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>1555000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>1465000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>1408000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>1335000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>1276000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>1150000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>1134000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>1079000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>950000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>969000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>881000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>771000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>755000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>821000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>746000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>727000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>714000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>738000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>636000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>645000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>663000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>672000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>690000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>727000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>815000.0</v>
       </c>
-      <c r="AY14"/>
-      <c r="AZ14"/>
       <c r="BA14"/>
       <c r="BB14"/>
-    </row>
-    <row r="15" spans="1:54">
+      <c r="BC14"/>
+      <c r="BD14"/>
+    </row>
+    <row r="15" spans="1:56">
       <c r="A15" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B15">
+        <v>8928000.0</v>
+      </c>
+      <c r="C15">
+        <v>8170000.0</v>
+      </c>
+      <c r="D15">
         <v>8500000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>8365000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>8381000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>7590000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>8046000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>7888000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>7904000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>6471000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>6606000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>6474000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>6597000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>5755000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>6081000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>5692000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>5681000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>124612000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>5294000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>5132000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>5801000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>4227000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>4662000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>153109000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>4183000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>3277000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>3223000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>3268000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>3245000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>2658000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>2571000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>91261000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>2622000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>2058000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>94796000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>2036000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>2034000.0</v>
       </c>
-      <c r="AK15">
-[...4 lines deleted...]
-      </c>
       <c r="AM15">
+        <v>0.0</v>
+      </c>
+      <c r="AN15">
+        <v>0.0</v>
+      </c>
+      <c r="AO15">
         <v>83268000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>83268000.0</v>
       </c>
-      <c r="AO15">
-[...4 lines deleted...]
-      </c>
       <c r="AQ15">
-        <v>47999000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AR15">
-        <v>47999000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AS15">
         <v>47999000.0</v>
       </c>
       <c r="AT15">
         <v>47999000.0</v>
       </c>
       <c r="AU15">
         <v>47999000.0</v>
       </c>
-      <c r="AV15"/>
-      <c r="AW15"/>
+      <c r="AV15">
+        <v>47999000.0</v>
+      </c>
+      <c r="AW15">
+        <v>47999000.0</v>
+      </c>
       <c r="AX15"/>
-      <c r="AY15">
+      <c r="AY15"/>
+      <c r="AZ15"/>
+      <c r="BA15">
         <v>38528000.0</v>
       </c>
-      <c r="AZ15"/>
-      <c r="BA15"/>
       <c r="BB15"/>
-    </row>
-    <row r="16" spans="1:54">
+      <c r="BC15"/>
+      <c r="BD15"/>
+    </row>
+    <row r="16" spans="1:56">
       <c r="A16" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B16">
+        <v>141236000.0</v>
+      </c>
+      <c r="C16">
+        <v>157440000.0</v>
+      </c>
+      <c r="D16">
         <v>176631000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>238709000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>286110000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>259213000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>284948000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>359574000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>131136000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>130101000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>143062000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>119676000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>106946000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>214102000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>227007000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>205715000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>200860000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>191625000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>309549000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>54906000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>76606000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>66655000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>63849000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>59270000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>68458000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>55438000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>44320000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>21175000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>21463000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>23207000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>26651000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>20940000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>9810000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>5665000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>7575000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>4063000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>4589000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>4447000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>3436000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>3750000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>3828000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>10014000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>8316000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>10690000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>5717000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>4875000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>2902000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>9723000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>7148000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>10392000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>9841000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>3173000.0</v>
       </c>
-      <c r="AZ16"/>
-      <c r="BA16"/>
       <c r="BB16"/>
-    </row>
-    <row r="17" spans="1:54">
+      <c r="BC16"/>
+      <c r="BD16"/>
+    </row>
+    <row r="17" spans="1:56">
       <c r="A17" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -19952,326 +20437,340 @@
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
-    </row>
-    <row r="18" spans="1:54">
+      <c r="BC17"/>
+      <c r="BD17"/>
+    </row>
+    <row r="18" spans="1:56">
       <c r="A18" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B18">
+        <v>49740000.0</v>
+      </c>
+      <c r="C18">
+        <v>-11291000.0</v>
+      </c>
+      <c r="D18">
         <v>43656000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>34475000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>61654000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-7777000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>17272000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-8612000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>54915000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>25877000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>33501000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>25316000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>24487000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-414000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>31379000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>18101000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>17428000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>2696000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>14073000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-16645000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>14148000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>12407000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>10947000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>16428000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>20108000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>12050000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>10892000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>8593000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-1545000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>92000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>8957000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>7048000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>11506000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>7204000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>9030000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>8368000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>6761000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AM18">
         <v>4406000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AN18">
         <v>4979000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AO18">
         <v>6502000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AP18">
         <v>5236000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AQ18">
         <v>1202000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AR18">
         <v>7170000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AS18">
         <v>4580000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AT18">
         <v>6022000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AU18">
         <v>-1891000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AV18">
         <v>2421000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AW18">
         <v>3331000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AX18">
         <v>2888000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AY18">
         <v>1318000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AZ18">
         <v>5323000.0</v>
       </c>
-      <c r="AY18"/>
-      <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
-    </row>
-    <row r="19" spans="1:54">
+      <c r="BC18"/>
+      <c r="BD18"/>
+    </row>
+    <row r="19" spans="1:56">
       <c r="A19" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B19">
         <v>0.0</v>
       </c>
       <c r="C19">
         <v>0.0</v>
       </c>
       <c r="D19">
+        <v>0.0</v>
+      </c>
+      <c r="E19">
+        <v>0.0</v>
+      </c>
+      <c r="F19">
         <v>-2220000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-23580000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>40495000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-12354000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-24872000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-13593000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-11658000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>-18654000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-11293000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-808000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-4319000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-997000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-7578000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-4244000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>-4814000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>-11478000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-5954000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>-4163000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>-2841000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>-3423000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>-4194000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>1209000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>-1579000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>-1420000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>-20869000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AE19">
         <v>-801000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AF19">
         <v>-641000.0</v>
       </c>
-      <c r="AE19"/>
-      <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
-    </row>
-    <row r="20" spans="1:54">
+      <c r="BC19"/>
+      <c r="BD19"/>
+    </row>
+    <row r="20" spans="1:56">
       <c r="A20" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -20282,1554 +20781,1604 @@
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
-    </row>
-    <row r="21" spans="1:54">
+      <c r="BC20"/>
+      <c r="BD20"/>
+    </row>
+    <row r="21" spans="1:56">
       <c r="A21" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
-      <c r="G21">
+      <c r="G21"/>
+      <c r="H21"/>
+      <c r="I21">
         <v>500000000.0</v>
       </c>
-      <c r="H21">
-[...3 lines deleted...]
-      <c r="J21"/>
+      <c r="J21">
+        <v>0.0</v>
+      </c>
       <c r="K21"/>
       <c r="L21"/>
-      <c r="M21">
-[...4 lines deleted...]
-      </c>
+      <c r="M21"/>
+      <c r="N21"/>
       <c r="O21">
         <v>-1825000.0</v>
       </c>
       <c r="P21">
+        <v>-1825000.0</v>
+      </c>
+      <c r="Q21">
+        <v>-1825000.0</v>
+      </c>
+      <c r="R21">
         <v>-1200000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-1200000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>244558000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>250000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-1200000.0</v>
       </c>
       <c r="V21">
         <v>-1200000.0</v>
       </c>
       <c r="W21">
+        <v>-1200000.0</v>
+      </c>
+      <c r="X21">
+        <v>-1200000.0</v>
+      </c>
+      <c r="Y21">
         <v>128559000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>147200000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>147200000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>15200000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>-5800000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>4185000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>-800000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>-800000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>95853000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>-4750000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>-3250000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>88826000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>-6875000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>-875000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>-3875000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>-5875000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>-6750000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>71320000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>72500000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>-10000000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>1782000.0</v>
       </c>
-      <c r="AR21"/>
-      <c r="AS21"/>
       <c r="AT21"/>
-      <c r="AU21">
+      <c r="AU21"/>
+      <c r="AV21"/>
+      <c r="AW21">
         <v>-8779000.0</v>
       </c>
-      <c r="AV21"/>
-      <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
-    </row>
-    <row r="22" spans="1:54">
+      <c r="BC21"/>
+      <c r="BD21"/>
+    </row>
+    <row r="22" spans="1:56">
       <c r="A22" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B22">
+        <v>29104000.0</v>
+      </c>
+      <c r="C22">
+        <v>31288000.0</v>
+      </c>
+      <c r="D22">
         <v>29883000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>26760000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>28478000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>26763000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>92265000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>26753000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>25732000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>27485000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>28747000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>18814000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>19511000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>16181000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>15669000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>17596000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>13368000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>13307000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>8676000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>6896000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>11290000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>11312000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>13160000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>-6410000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>10081000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>11539000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>8096000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>3047000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>5905000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>4918000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>6606000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>2419000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>6293000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>6839000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>6168000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>10497000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>5012000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>5265000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>6530000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>4312000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>2753000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>4079000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>4290000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>3795000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>3173000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>584000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>2554000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>1501000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>1993000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>2508000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>2984000.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>1468000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>2050000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>2238000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>1774000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:54">
+    <row r="23" spans="1:56">
       <c r="A23" t="s">
-        <v>167</v>
-[...1 lines deleted...]
-      <c r="B23">
+        <v>169</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23">
+        <v>270000.0</v>
+      </c>
+      <c r="D23">
         <v>-8460000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>-102000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>-155000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>-1147000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>-11597000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>-8608000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>-230000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>145000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>-3009000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>155000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>270000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>293000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>-2292000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>-1976000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>-1200000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>1834000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>-5615000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>77000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>473000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>-11000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>-1706000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>-18607000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>-99000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>-12000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>-229000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>-6000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>-83999.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>-226000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>-833000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>-8790000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>11000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>290000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>-617000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>17000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>-1.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>480000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>582000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>170000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>-1006000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>496000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>64000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>56000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>-65000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>35864000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>-25000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>461000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>149000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>514000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>198000.0</v>
       </c>
-      <c r="AY23"/>
-      <c r="AZ23"/>
       <c r="BA23"/>
       <c r="BB23"/>
-    </row>
-    <row r="24" spans="1:54">
+      <c r="BC23"/>
+      <c r="BD23"/>
+    </row>
+    <row r="24" spans="1:56">
       <c r="A24" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
-      <c r="E24">
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24">
         <v>-9221000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>-59183000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>4000000.0</v>
       </c>
-      <c r="H24"/>
-      <c r="I24">
+      <c r="J24"/>
+      <c r="K24">
         <v>-3292000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>-500000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>320000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>-4396000.0</v>
       </c>
       <c r="N24"/>
       <c r="O24">
+        <v>-4396000.0</v>
+      </c>
+      <c r="P24"/>
+      <c r="Q24">
         <v>-6071000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>426000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>2158000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>1479000.0</v>
       </c>
-      <c r="S24"/>
-      <c r="T24">
+      <c r="U24"/>
+      <c r="V24">
         <v>2331000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>-4163000.0</v>
       </c>
-      <c r="V24"/>
-      <c r="W24">
+      <c r="X24"/>
+      <c r="Y24">
         <v>-1100000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>-3135000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>2300000.0</v>
       </c>
-      <c r="Z24"/>
-      <c r="AA24">
+      <c r="AB24"/>
+      <c r="AC24">
         <v>-1245000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>-1229000.0</v>
       </c>
-      <c r="AC24"/>
-[...1 lines deleted...]
-      <c r="AE24">
+      <c r="AE24"/>
+      <c r="AF24"/>
+      <c r="AG24">
         <v>-6516000.0</v>
       </c>
-      <c r="AF24">
-[...2 lines deleted...]
-      <c r="AG24">
+      <c r="AH24">
+        <v>0.0</v>
+      </c>
+      <c r="AI24">
         <v>-4096000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>-1900000.0</v>
       </c>
-      <c r="AI24">
-[...2 lines deleted...]
-      <c r="AJ24">
+      <c r="AK24">
+        <v>0.0</v>
+      </c>
+      <c r="AL24">
         <v>-3949000.0</v>
       </c>
-      <c r="AK24">
-[...4 lines deleted...]
-      </c>
       <c r="AM24">
         <v>0.0</v>
       </c>
       <c r="AN24">
         <v>0.0</v>
       </c>
       <c r="AO24">
         <v>0.0</v>
       </c>
       <c r="AP24">
         <v>0.0</v>
       </c>
       <c r="AQ24">
         <v>0.0</v>
       </c>
       <c r="AR24">
         <v>0.0</v>
       </c>
       <c r="AS24">
         <v>0.0</v>
       </c>
-      <c r="AT24"/>
+      <c r="AT24">
+        <v>0.0</v>
+      </c>
       <c r="AU24">
+        <v>0.0</v>
+      </c>
+      <c r="AV24"/>
+      <c r="AW24">
         <v>1147000.0</v>
       </c>
-      <c r="AV24"/>
-[...1 lines deleted...]
-      <c r="AX24">
+      <c r="AX24"/>
+      <c r="AY24"/>
+      <c r="AZ24">
         <v>1147000.0</v>
       </c>
-      <c r="AY24">
+      <c r="BA24">
         <v>2000.0</v>
       </c>
-      <c r="AZ24"/>
-      <c r="BA24"/>
       <c r="BB24"/>
-    </row>
-    <row r="25" spans="1:54">
+      <c r="BC24"/>
+      <c r="BD24"/>
+    </row>
+    <row r="25" spans="1:56">
       <c r="A25" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B25">
+        <v>819000.0</v>
+      </c>
+      <c r="C25">
+        <v>-2018000.0</v>
+      </c>
+      <c r="D25">
         <v>-1604000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>-697000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>786000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>779000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>-85181000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>-449000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>524000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>521000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>516000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>513000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>12885000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>506000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>592000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>710000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>747000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>829000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>1631000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>415000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>-3222000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>353000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>358000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>14158000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>-818000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>-1612000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>411000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>407000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>404000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>399000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>376000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>1718000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>90000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>90000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>85000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>73000.0</v>
       </c>
       <c r="AK25">
         <v>73000.0</v>
       </c>
       <c r="AL25">
         <v>73000.0</v>
       </c>
       <c r="AM25">
+        <v>73000.0</v>
+      </c>
+      <c r="AN25">
+        <v>73000.0</v>
+      </c>
+      <c r="AO25">
         <v>-64000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>-64000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>-252000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>-346000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>-11000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>99000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>-510000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>-41000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>-261000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>-31000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>-237000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>-130000.0</v>
       </c>
-      <c r="AY25"/>
-      <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
-    </row>
-    <row r="26" spans="1:54">
+      <c r="BC25"/>
+      <c r="BD25"/>
+    </row>
+    <row r="26" spans="1:56">
       <c r="A26" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B26">
+        <v>-25237000.0</v>
+      </c>
+      <c r="C26">
+        <v>0.0</v>
+      </c>
+      <c r="D26">
         <v>-78518000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>-61113000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>-39974000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>-2001999.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>-120772000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>-250454000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>-34990000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>-29220000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>-3717000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>-151000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>-125316000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>362000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>111000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>1352000.0</v>
       </c>
-      <c r="P26"/>
-      <c r="Q26">
+      <c r="R26"/>
+      <c r="S26">
         <v>-4000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>-298000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>-14000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>-28000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>-11000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>-1862000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>479109000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>-99000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>-12000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>-229000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>-480000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>-84000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>-226000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>-833000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>319494000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AH26">
         <v>-40000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AI26">
         <v>290000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AJ26">
         <v>-142000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AK26">
         <v>-1318000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AL26">
         <v>239000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AM26">
         <v>480000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AN26">
         <v>580000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AO26">
         <v>26000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AP26">
         <v>170000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AQ26">
         <v>230000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AR26">
         <v>60000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AS26">
         <v>340000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AT26">
         <v>-115000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AU26">
         <v>34766000.0</v>
       </c>
-      <c r="AT26"/>
-      <c r="AU26">
+      <c r="AV26"/>
+      <c r="AW26">
         <v>573000.0</v>
       </c>
-      <c r="AV26"/>
-      <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
-    </row>
-    <row r="27" spans="1:54">
+      <c r="BC26"/>
+      <c r="BD26"/>
+    </row>
+    <row r="27" spans="1:56">
       <c r="A27" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B27">
+        <v>4082000.0</v>
+      </c>
+      <c r="C27">
+        <v>3893000.0</v>
+      </c>
+      <c r="D27">
         <v>4823000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>7277000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>6072000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>6217000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>5312000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>6049000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>7273000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>4926000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>3812000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>5539000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>3128000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>3546000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>3345000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>2082000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>1528000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>-1601000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>2191000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>2808000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>2051000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>2456000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>2316000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>2251000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>3007000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>1969000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>1331000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>2165000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>2043000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>1928000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>838000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>1713000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>756000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AI27">
         <v>742000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AJ27">
         <v>514000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AK27">
         <v>957000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AL27">
         <v>353000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AM27">
         <v>286000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AN27">
         <v>255000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AO27">
         <v>839000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AP27">
         <v>139000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AQ27">
         <v>100000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AR27">
         <v>153000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AS27">
         <v>663000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AT27">
         <v>150000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AU27">
         <v>153000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AV27">
         <v>189000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AW27">
         <v>638000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AX27">
         <v>112000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AY27">
         <v>107000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AZ27">
         <v>103000.0</v>
       </c>
-      <c r="AY27"/>
-      <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
-    </row>
-    <row r="28" spans="1:54">
+      <c r="BC27"/>
+      <c r="BD27"/>
+    </row>
+    <row r="28" spans="1:56">
       <c r="A28" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B28">
+        <v>-33942000.0</v>
+      </c>
+      <c r="C28">
+        <v>-7900000.0</v>
+      </c>
+      <c r="D28">
         <v>-95478000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-69331000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-48247000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-8737000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-140415000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>233050000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-43124000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-35546000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-9615000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-6470000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-131643000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-7287000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-10087000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-6178000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-6881000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-122778000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>239091000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-5055000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-6528000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-5438000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-6368000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-24516000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-3953000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-3232000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>12253000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>-8865000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>1030000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>-3536000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>-3246000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>4602000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>-7361000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>-5018000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>-5947000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>-8894000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>-2670000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>-3395000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>-5293000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>-6580000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>-11422000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>496000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>-9544000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>393000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>-5180000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>3864000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>-9242000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>-756000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>-6132000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>-767000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>198000.0</v>
       </c>
-      <c r="AY28"/>
-      <c r="AZ28"/>
       <c r="BA28"/>
       <c r="BB28"/>
-    </row>
-    <row r="29" spans="1:54">
+      <c r="BC28"/>
+      <c r="BD28"/>
+    </row>
+    <row r="29" spans="1:56">
       <c r="A29" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B29">
+        <v>61333000.0</v>
+      </c>
+      <c r="C29">
+        <v>6920000.0</v>
+      </c>
+      <c r="D29">
         <v>61381000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>57315000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>63874000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>6582000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>25294000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>7742000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>69031000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>36178000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>44659000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>37854000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>35780000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>12269000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>35698000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>23080000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>23694000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>9098000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>20366000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>-5167000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>22433000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>17824000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>13788000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>18751000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>21167000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>13141000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>12471000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>9997000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>18095000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>893000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>9598000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>8147000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>13078000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AI29">
         <v>8089000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AJ29">
         <v>9456000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AK29">
         <v>9069000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AL29">
         <v>7294000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AM29">
         <v>5288000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AN29">
         <v>5398000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AO29">
         <v>7087000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AP29">
         <v>5732000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AQ29">
         <v>1868000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AR29">
         <v>7479000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AS29">
         <v>5166000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AT29">
         <v>7018000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AU29">
         <v>-1657000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AV29">
         <v>2520000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AW29">
         <v>3872000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AX29">
         <v>3201000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AY29">
         <v>1534000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AZ29">
         <v>5763000.0</v>
       </c>
-      <c r="AY29">
+      <c r="BA29">
         <v>10906000.0</v>
       </c>
-      <c r="AZ29"/>
-      <c r="BA29"/>
       <c r="BB29"/>
-    </row>
-    <row r="30" spans="1:54">
+      <c r="BC29"/>
+      <c r="BD29"/>
+    </row>
+    <row r="30" spans="1:56">
       <c r="A30" t="s">
-        <v>174</v>
-[...1 lines deleted...]
-      <c r="B30">
+        <v>176</v>
+      </c>
+      <c r="B30"/>
+      <c r="C30">
+        <v>-18211000.0</v>
+      </c>
+      <c r="D30">
         <v>-17725000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-32151000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-2220000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-23580000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>40495000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-12354000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-24872000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-13593000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-11658000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-18654000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-11293000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-17887000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-4319000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-12047000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-7578000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-4244000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-4814000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-11478000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-5954000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-9580000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-2841000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-3423000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-4194000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>1209000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>-1579000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>-1420000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>-20869000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>-801000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>-641000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>-1619000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>-1572000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>-4981000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>-2326000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>-701000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>-4482000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>-882000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>-419000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>-585000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>-496000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>-666000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>-309000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>-586000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>-996000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>-234000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>-99000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>-541000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>-313000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>-216000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>707000.0</v>
       </c>
-      <c r="AY30"/>
-      <c r="AZ30"/>
       <c r="BA30"/>
       <c r="BB30"/>
+      <c r="BC30"/>
+      <c r="BD30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>