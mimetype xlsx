--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,55 +22,58 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="142">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="144">
   <si>
     <t>Metric</t>
   </si>
   <si>
+    <t>2025-12-31</t>
+  </si>
+  <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>accountsPayable</t>
   </si>
   <si>
     <t>accumulatedAmortization</t>
   </si>
   <si>
     <t>accumulatedDepreciation</t>
@@ -226,50 +229,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -815,7871 +821,8700 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G62"/>
+  <dimension ref="A1:H62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7">
+    <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
-    </row>
-    <row r="2" spans="1:7">
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B2">
+        <v>11395649000.0</v>
+      </c>
+      <c r="C2">
         <v>16602818000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>11655666313.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>8471671926.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1160351055.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>4379778417.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>3712862032.0</v>
       </c>
     </row>
-    <row r="3" spans="1:7">
+    <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
-    </row>
-    <row r="4" spans="1:7">
+      <c r="H3"/>
+    </row>
+    <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
-    </row>
-    <row r="5" spans="1:7">
+      <c r="H4"/>
+    </row>
+    <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B5">
+        <v>32262640000.0</v>
+      </c>
+      <c r="C5">
         <v>30531925000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>2023143107.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>4331053931.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-676028149.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-1695395738.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-1199779748.0</v>
       </c>
     </row>
-    <row r="6" spans="1:7">
+    <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
-    </row>
-    <row r="7" spans="1:7">
+      <c r="H6"/>
+    </row>
+    <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B7">
+        <v>9741686226.0</v>
+      </c>
+      <c r="C7">
         <v>12579733554.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>12784930339.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>14774537083.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>16463536307.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>1391704604.0</v>
       </c>
-      <c r="G7"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:7">
+      <c r="H7"/>
+    </row>
+    <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B8">
         <v>135500000000.0</v>
       </c>
       <c r="C8">
         <v>135500000000.0</v>
       </c>
       <c r="D8">
+        <v>135500000000.0</v>
+      </c>
+      <c r="E8">
         <v>101600000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1600000000.0</v>
       </c>
       <c r="F8">
         <v>1600000000.0</v>
       </c>
-      <c r="G8"/>
-[...1 lines deleted...]
-    <row r="9" spans="1:7">
+      <c r="G8">
+        <v>1600000000.0</v>
+      </c>
+      <c r="H8"/>
+    </row>
+    <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B9">
         <v>51194793770.0</v>
       </c>
       <c r="C9">
+        <v>51194793770.0</v>
+      </c>
+      <c r="D9">
         <v>48413243770.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>1010560440.0</v>
       </c>
-      <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
-    </row>
-    <row r="10" spans="1:7">
+      <c r="H9"/>
+    </row>
+    <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B10">
+        <v>2856626000.0</v>
+      </c>
+      <c r="C10">
         <v>8652153000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>16917409693.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>9166930763.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>3684683525.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>16934615011.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>5589671169.0</v>
       </c>
     </row>
-    <row r="11" spans="1:7">
+    <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B11"/>
-      <c r="C11">
+      <c r="C11"/>
+      <c r="D11">
         <v>16917409690.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>9166930760.0</v>
       </c>
-      <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
-    </row>
-    <row r="12" spans="1:7">
+      <c r="H11"/>
+    </row>
+    <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B12">
+        <v>2856626000.0</v>
+      </c>
+      <c r="C12">
         <v>8652153000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>16917409693.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>9166930763.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>3684683525.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>16934615011.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>5589671169.0</v>
       </c>
     </row>
-    <row r="13" spans="1:7">
+    <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B13">
         <v>135500000000.0</v>
       </c>
       <c r="C13">
         <v>135500000000.0</v>
       </c>
       <c r="D13">
+        <v>135500000000.0</v>
+      </c>
+      <c r="E13">
         <v>101600000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1600000000.0</v>
       </c>
       <c r="F13">
         <v>1600000000.0</v>
       </c>
       <c r="G13">
         <v>1600000000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:7">
+      <c r="H13">
+        <v>1600000000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B14">
         <v>2710000000.0</v>
       </c>
       <c r="C14">
         <v>2710000000.0</v>
       </c>
       <c r="D14">
         <v>2710000000.0</v>
       </c>
       <c r="E14">
         <v>2710000000.0</v>
       </c>
       <c r="F14">
         <v>2710000000.0</v>
       </c>
       <c r="G14">
         <v>2710000000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:7">
+      <c r="H14">
+        <v>2710000000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
-    </row>
-    <row r="16" spans="1:7">
+      <c r="H15"/>
+    </row>
+    <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B16">
+        <v>133124000.0</v>
+      </c>
+      <c r="C16">
         <v>1007929000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>824559338.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>584115662.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>502714450.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>321005917.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>1594957626.0</v>
       </c>
     </row>
-    <row r="17" spans="1:7">
+    <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
-    </row>
-    <row r="18" spans="1:7">
+      <c r="H17"/>
+    </row>
+    <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
-    </row>
-    <row r="19" spans="1:7">
+      <c r="H18"/>
+    </row>
+    <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
-    </row>
-    <row r="20" spans="1:7">
+      <c r="H19"/>
+    </row>
+    <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
-    </row>
-    <row r="21" spans="1:7">
+      <c r="H20"/>
+    </row>
+    <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
-    </row>
-    <row r="22" spans="1:7">
+      <c r="H21"/>
+    </row>
+    <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B22">
+        <v>198243081000.0</v>
+      </c>
+      <c r="C22">
         <v>205222889000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>154646607447.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>93944228901.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>67817637525.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>58349813741.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>61183199105.0</v>
       </c>
     </row>
-    <row r="23" spans="1:7">
+    <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B23">
+        <v>452839418000.0</v>
+      </c>
+      <c r="C23">
         <v>451382917000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>384456549910.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>303342627861.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>266246277294.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>255169083271.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>256293052754.0</v>
       </c>
     </row>
-    <row r="24" spans="1:7">
+    <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B24">
+        <v>900000000.0</v>
+      </c>
+      <c r="C24">
         <v>28380000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>46580000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>38280000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>38790000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>39730680132.0</v>
       </c>
-      <c r="G24"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:7">
+      <c r="H24"/>
+    </row>
+    <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B25">
+        <v>8791047690.0</v>
+      </c>
+      <c r="C25">
         <v>36260389880.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>55379498050.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>51196980130.0</v>
       </c>
-      <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
-    </row>
-    <row r="26" spans="1:7">
+      <c r="H25"/>
+    </row>
+    <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
-    </row>
-    <row r="27" spans="1:7">
+      <c r="H26"/>
+    </row>
+    <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
-    </row>
-    <row r="28" spans="1:7">
+      <c r="H27"/>
+    </row>
+    <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B28">
+        <v>81876930000.0</v>
+      </c>
+      <c r="C28">
         <v>97307580000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>60765485391.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>121887258292.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>121593852782.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>81287784725.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>83143359345.0</v>
       </c>
     </row>
-    <row r="29" spans="1:7">
+    <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B29">
+        <v>410926104770.0</v>
+      </c>
+      <c r="C29">
         <v>398658597961.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>334332907375.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>264340385512.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>231894113042.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>227603735314.0</v>
       </c>
-      <c r="G29"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:7">
+      <c r="H29"/>
+    </row>
+    <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B30">
+        <v>32237034000.0</v>
+      </c>
+      <c r="C30">
         <v>35207409000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>31707196661.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>31893712101.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>17365651017.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>15227888573.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>32719149268.0</v>
       </c>
     </row>
-    <row r="31" spans="1:7">
+    <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
-    </row>
-    <row r="32" spans="1:7">
+      <c r="H31"/>
+    </row>
+    <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B32">
+        <v>148335508533.0</v>
+      </c>
+      <c r="C32">
         <v>170701724353.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>165892670033.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>46049004967.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>21364382123.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>31850531376.0</v>
       </c>
-      <c r="G32"/>
-[...1 lines deleted...]
-    <row r="33" spans="1:7">
+      <c r="H32"/>
+    </row>
+    <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B33">
+        <v>208664809000.0</v>
+      </c>
+      <c r="C33">
         <v>182832032000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>166990162542.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>161679124597.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>168667384068.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>155586709113.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>154349099262.0</v>
       </c>
     </row>
-    <row r="34" spans="1:7">
+    <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
-    </row>
-    <row r="35" spans="1:7">
+      <c r="H34"/>
+    </row>
+    <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B35">
+        <v>18456515000.0</v>
+      </c>
+      <c r="C35">
         <v>46807600000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>66102557535.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>59158592679.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>66475756264.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>56173854801.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>57634573813.0</v>
       </c>
     </row>
-    <row r="36" spans="1:7">
+    <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B36">
+        <v>2549739000.0</v>
+      </c>
+      <c r="C36">
         <v>54840000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>2422302853.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>54840450.0</v>
       </c>
       <c r="E36">
         <v>54840450.0</v>
       </c>
       <c r="F36">
-        <v>54094250.0</v>
+        <v>54840450.0</v>
       </c>
       <c r="G36">
         <v>54094250.0</v>
       </c>
-    </row>
-    <row r="37" spans="1:7">
+      <c r="H36">
+        <v>54094250.0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
-    </row>
-    <row r="38" spans="1:7">
+      <c r="H37"/>
+    </row>
+    <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B38">
+        <v>6372824520.0</v>
+      </c>
+      <c r="C38">
         <v>2424111950.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>2422302850.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>1922483550.0</v>
       </c>
-      <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
-    </row>
-    <row r="39" spans="1:7">
+      <c r="H38"/>
+    </row>
+    <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B39">
+        <v>10837869000.0</v>
+      </c>
+      <c r="C39">
         <v>19468434000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>14983875207.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>7450249976.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>8710921159.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>9253708101.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>2451933950.0</v>
       </c>
     </row>
-    <row r="40" spans="1:7">
+    <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B40">
+        <v>8367819000.0</v>
+      </c>
+      <c r="C40">
         <v>4571927000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>9779031721.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>1921228000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>6509922407.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>1542044134.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>1027624129.0</v>
       </c>
     </row>
-    <row r="41" spans="1:7">
+    <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
-    </row>
-    <row r="42" spans="1:7">
+      <c r="H41"/>
+    </row>
+    <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B42">
         <v>51194794000.0</v>
       </c>
       <c r="C42">
+        <v>51194794000.0</v>
+      </c>
+      <c r="D42">
         <v>48413243774.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>1010560441.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>1610532292.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>-2380231035.0</v>
       </c>
-      <c r="G42">
-[...3 lines deleted...]
-    <row r="43" spans="1:7">
+      <c r="H42">
+        <v>1010560441.0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
-    </row>
-    <row r="44" spans="1:7">
+      <c r="H43"/>
+    </row>
+    <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
-    </row>
-    <row r="45" spans="1:7">
+      <c r="H44"/>
+    </row>
+    <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B45">
+        <v>237293411948.0</v>
+      </c>
+      <c r="C45">
         <v>232178310819.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>210615432584.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>203507185085.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>200247799149.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>180450289593.0</v>
       </c>
-      <c r="G45"/>
-[...1 lines deleted...]
-    <row r="46" spans="1:7">
+      <c r="H45"/>
+    </row>
+    <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B46">
+        <v>179097217000.0</v>
+      </c>
+      <c r="C46">
         <v>180407920000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>164567859689.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>159756641048.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>161712710952.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>149582724887.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>151008639287.0</v>
       </c>
     </row>
-    <row r="47" spans="1:7">
+    <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B47">
+        <v>177620984550.0</v>
+      </c>
+      <c r="C47">
         <v>180407920270.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>164567859690.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>159756641050.0</v>
       </c>
-      <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
-    </row>
-    <row r="48" spans="1:7">
+      <c r="H47"/>
+    </row>
+    <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B48">
+        <v>118089435000.0</v>
+      </c>
+      <c r="C48">
         <v>88051880000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>79513123457.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>41119119168.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>119868580750.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>129857875479.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>139559051666.0</v>
       </c>
     </row>
-    <row r="49" spans="1:7">
+    <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
-    </row>
-    <row r="50" spans="1:7">
+      <c r="H49"/>
+    </row>
+    <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B50">
+        <v>72979235210.0</v>
+      </c>
+      <c r="C50">
         <v>65000000000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>22303397036.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>77999651972.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>70025000000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>57100015000.0</v>
       </c>
-      <c r="G50"/>
-[...1 lines deleted...]
-    <row r="51" spans="1:7">
+      <c r="H50"/>
+    </row>
+    <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B51">
+        <v>84733556000.0</v>
+      </c>
+      <c r="C51">
         <v>105959734000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>77682895084.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>131054189055.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>125278536307.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>98222399736.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>88733030514.0</v>
       </c>
     </row>
-    <row r="52" spans="1:7">
+    <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B52">
+        <v>75942508000.0</v>
+      </c>
+      <c r="C52">
         <v>69699344000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>22303397036.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>79857208921.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>72039185271.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>57555036683.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>44023504032.0</v>
       </c>
     </row>
-    <row r="53" spans="1:7">
+    <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
-    </row>
-    <row r="54" spans="1:7">
+      <c r="H53"/>
+    </row>
+    <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
-    </row>
-    <row r="55" spans="1:7">
+      <c r="H54"/>
+    </row>
+    <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B55">
+        <v>452839418000.0</v>
+      </c>
+      <c r="C55">
         <v>451382917000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>384456549911.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>303342627861.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>266246277294.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>255169083271.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>256293052754.0</v>
       </c>
     </row>
-    <row r="56" spans="1:7">
+    <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B56">
+        <v>244174609000.0</v>
+      </c>
+      <c r="C56">
         <v>268550885000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>217466387369.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>141663503264.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>97578893226.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>99582374158.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>101943953492.0</v>
       </c>
     </row>
-    <row r="57" spans="1:7">
+    <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B57">
+        <v>95839101000.0</v>
+      </c>
+      <c r="C57">
         <v>97849161000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>51573717336.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>95614498297.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>76214511103.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>67731842782.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>57130611516.0</v>
       </c>
     </row>
-    <row r="58" spans="1:7">
+    <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B58">
+        <v>114295616000.0</v>
+      </c>
+      <c r="C58">
         <v>144656761000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>117676274871.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>154773090976.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>142690267367.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>123905697583.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>114765185329.0</v>
       </c>
     </row>
-    <row r="59" spans="1:7">
+    <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
-    </row>
-    <row r="60" spans="1:7">
+      <c r="H59"/>
+    </row>
+    <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B60">
+        <v>337046870000.0</v>
+      </c>
+      <c r="C60">
         <v>305278598000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>265449510338.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>148060733540.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>123079113042.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>130773040182.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>140969832359.0</v>
       </c>
     </row>
-    <row r="61" spans="1:7">
+    <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
-    </row>
-    <row r="62" spans="1:7">
+      <c r="H61"/>
+    </row>
+    <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
+      <c r="H62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:T62"/>
+  <dimension ref="A1:V62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="16" max="16" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20">
+    <row r="1" spans="1:22">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C1" t="s">
-        <v>69</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>70</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>71</v>
       </c>
       <c r="F1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="G1" t="s">
-        <v>72</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>73</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>74</v>
       </c>
       <c r="J1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="K1" t="s">
-        <v>75</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>76</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>77</v>
       </c>
       <c r="N1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="O1" t="s">
-        <v>78</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>79</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>80</v>
       </c>
       <c r="R1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="S1" t="s">
-        <v>81</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>82</v>
       </c>
-    </row>
-    <row r="2" spans="1:20">
+      <c r="U1" t="s">
+        <v>83</v>
+      </c>
+      <c r="V1" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="2" spans="1:22">
       <c r="A2" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B2">
+        <v>5030141000.0</v>
+      </c>
+      <c r="C2">
+        <v>11395649000.0</v>
+      </c>
+      <c r="D2">
         <v>14953757000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>15559150000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>7088294000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>16602818000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>12749411000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>3886741359.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>12220313521.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>11655666313.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>7705627198.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>6072024502.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>4218496519.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>8471671926.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>4972399603.0</v>
       </c>
       <c r="P2"/>
       <c r="Q2">
+        <v>4972399603.0</v>
+      </c>
+      <c r="R2"/>
+      <c r="S2">
         <v>1160351055.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>1160351055.0</v>
       </c>
-      <c r="S2"/>
-[...2 lines deleted...]
-    <row r="3" spans="1:20">
+      <c r="U2"/>
+      <c r="V2"/>
+    </row>
+    <row r="3" spans="1:22">
       <c r="A3" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
-    </row>
-    <row r="4" spans="1:20">
+      <c r="U3"/>
+      <c r="V3"/>
+    </row>
+    <row r="4" spans="1:22">
       <c r="A4" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
-    </row>
-    <row r="5" spans="1:20">
+      <c r="U4"/>
+      <c r="V4"/>
+    </row>
+    <row r="5" spans="1:22">
       <c r="A5" t="s">
-        <v>10</v>
-[...1 lines deleted...]
-      <c r="B5">
+        <v>11</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5">
+        <v>32262640000.0</v>
+      </c>
+      <c r="D5">
         <v>30531925000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>3431925000.0</v>
       </c>
       <c r="E5">
         <v>30531925000.0</v>
       </c>
       <c r="F5">
+        <v>3431925000.0</v>
+      </c>
+      <c r="G5">
+        <v>30531925000.0</v>
+      </c>
+      <c r="H5">
         <v>29638192000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>29638192419.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>22858192419.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>22343143108.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>23375053931.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>23375053931.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>4331053931.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>3055053930.0</v>
       </c>
-      <c r="N5"/>
-      <c r="O5">
+      <c r="P5"/>
+      <c r="Q5">
         <v>59325347.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>123079113042.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-676028148.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-676028148.0</v>
       </c>
-      <c r="S5"/>
-      <c r="T5">
+      <c r="U5"/>
+      <c r="V5">
         <v>130773040182.0</v>
       </c>
     </row>
-    <row r="6" spans="1:20">
+    <row r="6" spans="1:22">
       <c r="A6" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
-    </row>
-    <row r="7" spans="1:20">
+      <c r="U6"/>
+      <c r="V6"/>
+    </row>
+    <row r="7" spans="1:22">
       <c r="A7" t="s">
-        <v>12</v>
-[...1 lines deleted...]
-      <c r="B7"/>
+        <v>13</v>
+      </c>
+      <c r="B7">
+        <v>9262502781.0</v>
+      </c>
       <c r="C7">
+        <v>9741686226.0</v>
+      </c>
+      <c r="D7"/>
+      <c r="E7">
         <v>13156272343.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>12620028008.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>12579733554.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>12417378325.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>12532511368.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>12643966374.0</v>
       </c>
-      <c r="I7"/>
-      <c r="J7">
+      <c r="K7"/>
+      <c r="L7">
         <v>14765349993.0</v>
       </c>
-      <c r="K7"/>
-      <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
-    </row>
-    <row r="8" spans="1:20">
+      <c r="U7"/>
+      <c r="V7"/>
+    </row>
+    <row r="8" spans="1:22">
       <c r="A8" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="B8"/>
+        <v>14</v>
+      </c>
+      <c r="B8">
+        <v>135500000000.0</v>
+      </c>
       <c r="C8">
         <v>135500000000.0</v>
       </c>
-      <c r="D8">
-[...1 lines deleted...]
-      </c>
+      <c r="D8"/>
       <c r="E8">
         <v>135500000000.0</v>
       </c>
       <c r="F8">
         <v>135500000000.0</v>
       </c>
       <c r="G8">
         <v>135500000000.0</v>
       </c>
       <c r="H8">
         <v>135500000000.0</v>
       </c>
-      <c r="I8"/>
+      <c r="I8">
+        <v>135500000000.0</v>
+      </c>
       <c r="J8">
         <v>135500000000.0</v>
       </c>
       <c r="K8"/>
-      <c r="L8"/>
+      <c r="L8">
+        <v>135500000000.0</v>
+      </c>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
-    </row>
-    <row r="9" spans="1:20">
+      <c r="U8"/>
+      <c r="V8"/>
+    </row>
+    <row r="9" spans="1:22">
       <c r="A9" t="s">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="B9"/>
       <c r="C9">
         <v>51194793770.0</v>
       </c>
       <c r="D9">
         <v>51194793770.0</v>
       </c>
       <c r="E9">
         <v>51194793770.0</v>
       </c>
       <c r="F9">
         <v>51194793770.0</v>
       </c>
-      <c r="G9"/>
-      <c r="H9"/>
+      <c r="G9">
+        <v>51194793770.0</v>
+      </c>
+      <c r="H9">
+        <v>51194793770.0</v>
+      </c>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
-    </row>
-    <row r="10" spans="1:20">
+      <c r="U9"/>
+      <c r="V9"/>
+    </row>
+    <row r="10" spans="1:22">
       <c r="A10" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B10">
+        <v>4254931000.0</v>
+      </c>
+      <c r="C10">
+        <v>2856626000.0</v>
+      </c>
+      <c r="D10">
         <v>27821355000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>3650011000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>2870849000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>8652153000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>10203440000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>21958342212.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>13039842298.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>16917409693.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>22148052860.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>48827408949.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>66310874595.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>9166930763.0</v>
       </c>
-      <c r="N10"/>
-      <c r="O10">
+      <c r="P10"/>
+      <c r="Q10">
         <v>34213106342.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-3684683525.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>3684683525.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>3684683525.0</v>
       </c>
-      <c r="S10"/>
-      <c r="T10">
+      <c r="U10"/>
+      <c r="V10">
         <v>-16934615011.0</v>
       </c>
     </row>
-    <row r="11" spans="1:20">
+    <row r="11" spans="1:22">
       <c r="A11" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
-    </row>
-    <row r="12" spans="1:20">
+      <c r="U11"/>
+      <c r="V11"/>
+    </row>
+    <row r="12" spans="1:22">
       <c r="A12" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B12">
+        <v>4254931000.0</v>
+      </c>
+      <c r="C12">
+        <v>2856626000.0</v>
+      </c>
+      <c r="D12">
         <v>27821355000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>3650011000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>2870849000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>8652153000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>10203440000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>21958342212.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>13039842298.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>16917409693.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>22148052860.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>48827408949.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>66310874595.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>9166930763.0</v>
       </c>
-      <c r="N12"/>
-      <c r="O12">
+      <c r="P12"/>
+      <c r="Q12">
         <v>34213106342.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>3684683525.0</v>
       </c>
       <c r="R12">
         <v>3684683525.0</v>
       </c>
-      <c r="S12"/>
+      <c r="S12">
+        <v>3684683525.0</v>
+      </c>
       <c r="T12">
+        <v>3684683525.0</v>
+      </c>
+      <c r="U12"/>
+      <c r="V12">
         <v>16934615011.0</v>
       </c>
     </row>
-    <row r="13" spans="1:20">
+    <row r="13" spans="1:22">
       <c r="A13" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B13">
         <v>135500000000.0</v>
       </c>
       <c r="C13">
         <v>135500000000.0</v>
       </c>
       <c r="D13">
         <v>135500000000.0</v>
       </c>
       <c r="E13">
         <v>135500000000.0</v>
       </c>
       <c r="F13">
         <v>135500000000.0</v>
       </c>
       <c r="G13">
         <v>135500000000.0</v>
       </c>
       <c r="H13">
         <v>135500000000.0</v>
       </c>
       <c r="I13">
         <v>135500000000.0</v>
       </c>
       <c r="J13">
         <v>135500000000.0</v>
       </c>
       <c r="K13">
         <v>135500000000.0</v>
       </c>
       <c r="L13">
         <v>135500000000.0</v>
       </c>
       <c r="M13">
+        <v>135500000000.0</v>
+      </c>
+      <c r="N13">
+        <v>135500000000.0</v>
+      </c>
+      <c r="O13">
         <v>101600000000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>1600000000.0</v>
       </c>
       <c r="P13"/>
       <c r="Q13">
         <v>1600000000.0</v>
       </c>
-      <c r="R13">
+      <c r="R13"/>
+      <c r="S13">
         <v>1600000000.0</v>
       </c>
-      <c r="S13"/>
-[...2 lines deleted...]
-    <row r="14" spans="1:20">
+      <c r="T13">
+        <v>1600000000.0</v>
+      </c>
+      <c r="U13"/>
+      <c r="V13"/>
+    </row>
+    <row r="14" spans="1:22">
       <c r="A14" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B14">
         <v>2710000000.0</v>
       </c>
       <c r="C14">
+        <v>2710000000.0</v>
+      </c>
+      <c r="D14">
+        <v>2710000000.0</v>
+      </c>
+      <c r="E14">
         <v>2711402000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>2711402000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2710000000.0</v>
       </c>
       <c r="G14">
         <v>2710000000.0</v>
       </c>
       <c r="H14">
         <v>2710000000.0</v>
       </c>
       <c r="I14">
         <v>2710000000.0</v>
       </c>
       <c r="J14">
         <v>2710000000.0</v>
       </c>
       <c r="K14">
         <v>2710000000.0</v>
       </c>
       <c r="L14">
         <v>2710000000.0</v>
       </c>
       <c r="M14">
-        <v>2032000000.0</v>
+        <v>2710000000.0</v>
       </c>
       <c r="N14">
         <v>2710000000.0</v>
       </c>
       <c r="O14">
+        <v>2032000000.0</v>
+      </c>
+      <c r="P14">
+        <v>2710000000.0</v>
+      </c>
+      <c r="Q14">
         <v>677334400.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>354667200.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>32000000.0</v>
       </c>
       <c r="S14">
         <v>32000000.0</v>
       </c>
       <c r="T14">
         <v>32000000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:20">
+      <c r="U14">
+        <v>32000000.0</v>
+      </c>
+      <c r="V14">
+        <v>32000000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:22">
       <c r="A15" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
-    </row>
-    <row r="16" spans="1:20">
+      <c r="U15"/>
+      <c r="V15"/>
+    </row>
+    <row r="16" spans="1:22">
       <c r="A16" t="s">
-        <v>21</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>22</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
+        <v>133124000.0</v>
+      </c>
+      <c r="D16">
         <v>746195000.0</v>
       </c>
-      <c r="C16"/>
-[...1 lines deleted...]
-      <c r="E16">
+      <c r="E16"/>
+      <c r="F16"/>
+      <c r="G16">
         <v>1007929000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>995277000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>900913569.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>847091748.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>824559338.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>825366872.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>789863175.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>810130164.0</v>
       </c>
-      <c r="M16"/>
-      <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
-    </row>
-    <row r="17" spans="1:20">
+      <c r="U16"/>
+      <c r="V16"/>
+    </row>
+    <row r="17" spans="1:22">
       <c r="A17" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
-    </row>
-    <row r="18" spans="1:20">
+      <c r="U17"/>
+      <c r="V17"/>
+    </row>
+    <row r="18" spans="1:22">
       <c r="A18" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
-    </row>
-    <row r="19" spans="1:20">
+      <c r="U18"/>
+      <c r="V18"/>
+    </row>
+    <row r="19" spans="1:22">
       <c r="A19" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
-    </row>
-    <row r="20" spans="1:20">
+      <c r="U19"/>
+      <c r="V19"/>
+    </row>
+    <row r="20" spans="1:22">
       <c r="A20" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
-    </row>
-    <row r="21" spans="1:20">
+      <c r="U20"/>
+      <c r="V20"/>
+    </row>
+    <row r="21" spans="1:22">
       <c r="A21" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
-    </row>
-    <row r="22" spans="1:20">
+      <c r="U21"/>
+      <c r="V21"/>
+    </row>
+    <row r="22" spans="1:22">
       <c r="A22" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B22">
+        <v>190647573000.0</v>
+      </c>
+      <c r="C22">
+        <v>198243081000.0</v>
+      </c>
+      <c r="D22">
         <v>188442863000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>194811984000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>202527183000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>205222889000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>175477509000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>152819781598.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>163910043097.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>154646607447.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>137792078248.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>100098750852.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>84796119037.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>93944228901.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>78061913483.0</v>
       </c>
       <c r="P22"/>
       <c r="Q22">
+        <v>78061913483.0</v>
+      </c>
+      <c r="R22"/>
+      <c r="S22">
         <v>68114578485.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>68114578485.0</v>
       </c>
-      <c r="S22"/>
-[...2 lines deleted...]
-    <row r="23" spans="1:20">
+      <c r="U22"/>
+      <c r="V22"/>
+    </row>
+    <row r="23" spans="1:22">
       <c r="A23" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B23">
+        <v>447466618000.0</v>
+      </c>
+      <c r="C23">
+        <v>452839418000.0</v>
+      </c>
+      <c r="D23">
         <v>461045141000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>448266591000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>445188898000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>451382917000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>429451733000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>429460086027.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>407257320876.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>384456549911.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>373523994606.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>351475549658.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>357449898495.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>303342627861.0</v>
       </c>
-      <c r="N23"/>
-      <c r="O23">
+      <c r="P23"/>
+      <c r="Q23">
         <v>307073919122.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>123556009927.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>266246277294.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>266246277294.0</v>
       </c>
-      <c r="S23"/>
-      <c r="T23">
+      <c r="U23"/>
+      <c r="V23">
         <v>131263385688.0</v>
       </c>
     </row>
-    <row r="24" spans="1:20">
+    <row r="24" spans="1:22">
       <c r="A24" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B24">
+        <v>13757142857.0</v>
+      </c>
+      <c r="C24">
+        <v>900000000.0</v>
+      </c>
+      <c r="D24">
         <v>12505000000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>17830000000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>23155000000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>28380000000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>33030000000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>37680000000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>42330000000.0</v>
       </c>
-      <c r="I24"/>
-      <c r="J24">
+      <c r="K24"/>
+      <c r="L24">
         <v>49580000000.0</v>
       </c>
-      <c r="K24"/>
-      <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
-    </row>
-    <row r="25" spans="1:20">
+      <c r="U24"/>
+      <c r="V24"/>
+    </row>
+    <row r="25" spans="1:22">
       <c r="A25" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>31</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
+        <v>8791047690.0</v>
+      </c>
+      <c r="D25">
         <v>21099507520.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>26424507520.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>31156445420.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>36260389880.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>41829498050.0</v>
       </c>
-      <c r="G25"/>
-      <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
-    </row>
-    <row r="26" spans="1:20">
+      <c r="U25"/>
+      <c r="V25"/>
+    </row>
+    <row r="26" spans="1:22">
       <c r="A26" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
-    </row>
-    <row r="27" spans="1:20">
+      <c r="U26"/>
+      <c r="V26"/>
+    </row>
+    <row r="27" spans="1:22">
       <c r="A27" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
-    </row>
-    <row r="28" spans="1:20">
+      <c r="U27"/>
+      <c r="V27"/>
+    </row>
+    <row r="28" spans="1:22">
       <c r="A28" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B28">
+        <v>75949291000.0</v>
+      </c>
+      <c r="C28">
+        <v>81876930000.0</v>
+      </c>
+      <c r="D28">
         <v>65400947000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>83984719000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>100304179000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>97307580000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>85243938000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>94954169156.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>79634124076.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>64750917682.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>62197297133.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>28779480455.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>24356108235.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>121887258292.0</v>
       </c>
-      <c r="N28"/>
-      <c r="O28">
+      <c r="P28"/>
+      <c r="Q28">
         <v>110816336040.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>3684683525.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>121593852782.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>119579667511.0</v>
       </c>
-      <c r="S28"/>
-      <c r="T28">
+      <c r="U28"/>
+      <c r="V28">
         <v>16934615011.0</v>
       </c>
     </row>
-    <row r="29" spans="1:20">
+    <row r="29" spans="1:22">
       <c r="A29" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>35</v>
+      </c>
+      <c r="B29">
+        <v>413241930859.0</v>
+      </c>
       <c r="C29">
+        <v>410926104770.0</v>
+      </c>
+      <c r="D29"/>
+      <c r="E29">
         <v>388192163867.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>403832233610.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>398658597961.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>379711490792.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>384471712987.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>356507722640.0</v>
       </c>
-      <c r="I29"/>
-      <c r="J29">
+      <c r="K29"/>
+      <c r="L29">
         <v>330862634564.0</v>
       </c>
-      <c r="K29"/>
-      <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
-    </row>
-    <row r="30" spans="1:20">
+      <c r="U29"/>
+      <c r="V29"/>
+    </row>
+    <row r="30" spans="1:22">
       <c r="A30" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B30">
+        <v>30791669000.0</v>
+      </c>
+      <c r="C30">
+        <v>32237034000.0</v>
+      </c>
+      <c r="D30">
         <v>36371126000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>35532868000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>30128979000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>35207409000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>38559156000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>31822710937.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>28404634571.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>31707196661.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>33771336949.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>24834196698.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>28333631726.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>31893712101.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>20603738666.0</v>
       </c>
       <c r="P30"/>
       <c r="Q30">
+        <v>20603738666.0</v>
+      </c>
+      <c r="R30"/>
+      <c r="S30">
         <v>17365651017.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>17279535756.0</v>
       </c>
-      <c r="S30"/>
-[...2 lines deleted...]
-    <row r="31" spans="1:20">
+      <c r="U30"/>
+      <c r="V30"/>
+    </row>
+    <row r="31" spans="1:22">
       <c r="A31" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
-    </row>
-    <row r="32" spans="1:20">
+      <c r="U31"/>
+      <c r="V31"/>
+    </row>
+    <row r="32" spans="1:22">
       <c r="A32" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="B32"/>
+        <v>38</v>
+      </c>
+      <c r="B32">
+        <v>164223363803.0</v>
+      </c>
       <c r="C32">
+        <v>148335508533.0</v>
+      </c>
+      <c r="D32"/>
+      <c r="E32">
         <v>167818329947.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>172740735443.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>170701724353.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>169550254324.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>160317371711.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>166127725172.0</v>
       </c>
-      <c r="I32"/>
-      <c r="J32">
+      <c r="K32"/>
+      <c r="L32">
         <v>168172335390.0</v>
       </c>
-      <c r="K32"/>
-      <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
-    </row>
-    <row r="33" spans="1:20">
+      <c r="U32"/>
+      <c r="V32"/>
+    </row>
+    <row r="33" spans="1:22">
       <c r="A33" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B33">
+        <v>210945585000.0</v>
+      </c>
+      <c r="C33">
+        <v>208664809000.0</v>
+      </c>
+      <c r="D33">
         <v>182967804000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>183948806000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>183335565000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>182832032000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>180896897000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>178193090975.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>173574050229.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>166990162542.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>164987258630.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>164548478939.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>163773450956.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>161679124597.0</v>
       </c>
-      <c r="N33"/>
-      <c r="O33">
+      <c r="P33"/>
+      <c r="Q33">
         <v>166309527372.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>-3684683525.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>168667384068.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>168667384068.0</v>
       </c>
-      <c r="S33"/>
-      <c r="T33">
+      <c r="U33"/>
+      <c r="V33">
         <v>-16934615011.0</v>
       </c>
     </row>
-    <row r="34" spans="1:20">
+    <row r="34" spans="1:22">
       <c r="A34" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
-    </row>
-    <row r="35" spans="1:20">
+      <c r="U34"/>
+      <c r="V34"/>
+    </row>
+    <row r="35" spans="1:22">
       <c r="A35" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B35">
+        <v>31387746000.0</v>
+      </c>
+      <c r="C35">
+        <v>18456515000.0</v>
+      </c>
+      <c r="D35">
         <v>31264300000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>36597449000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>41343983000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>46807600000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>52331608000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>57020331737.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>61833736355.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>66102557535.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>70541708433.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>76290359543.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>76774928736.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>59158592679.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>84778908100.0</v>
       </c>
       <c r="P35"/>
       <c r="Q35">
+        <v>84778908100.0</v>
+      </c>
+      <c r="R35"/>
+      <c r="S35">
         <v>66475756264.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>66475756264.0</v>
       </c>
-      <c r="S35"/>
-[...2 lines deleted...]
-    <row r="36" spans="1:20">
+      <c r="U35"/>
+      <c r="V35"/>
+    </row>
+    <row r="36" spans="1:22">
       <c r="A36" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B36">
+        <v>28181145000.0</v>
+      </c>
+      <c r="C36">
+        <v>2549739000.0</v>
+      </c>
+      <c r="D36">
         <v>54841000.0</v>
       </c>
-      <c r="C36">
+      <c r="E36">
         <v>54841000.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>54840000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>54840000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>64840000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>94840450.0</v>
       </c>
       <c r="I36">
         <v>64840450.0</v>
       </c>
       <c r="J36">
-        <v>64840450.0</v>
+        <v>94840450.0</v>
       </c>
       <c r="K36">
         <v>64840450.0</v>
       </c>
       <c r="L36">
+        <v>64840450.0</v>
+      </c>
+      <c r="M36">
+        <v>64840450.0</v>
+      </c>
+      <c r="N36">
         <v>54840449.0</v>
       </c>
-      <c r="M36">
-[...2 lines deleted...]
-      <c r="N36"/>
       <c r="O36">
         <v>54840450.0</v>
       </c>
-      <c r="P36">
-[...1 lines deleted...]
-      </c>
+      <c r="P36"/>
       <c r="Q36">
         <v>54840450.0</v>
       </c>
       <c r="R36">
+        <v>-3684683525.0</v>
+      </c>
+      <c r="S36">
+        <v>54840450.0</v>
+      </c>
+      <c r="T36">
         <v>6954673116.0</v>
       </c>
-      <c r="S36"/>
-      <c r="T36">
+      <c r="U36"/>
+      <c r="V36">
         <v>-16934615011.0</v>
       </c>
     </row>
-    <row r="37" spans="1:20">
+    <row r="37" spans="1:22">
       <c r="A37" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
-    </row>
-    <row r="38" spans="1:20">
+      <c r="U37"/>
+      <c r="V37"/>
+    </row>
+    <row r="38" spans="1:22">
       <c r="A38" t="s">
-        <v>43</v>
-[...3 lines deleted...]
-      </c>
+        <v>44</v>
+      </c>
+      <c r="B38"/>
       <c r="C38">
-        <v>2424111950.0</v>
+        <v>6372824520.0</v>
       </c>
       <c r="D38">
         <v>2424111950.0</v>
       </c>
       <c r="E38">
         <v>2424111950.0</v>
       </c>
       <c r="F38">
+        <v>2424111950.0</v>
+      </c>
+      <c r="G38">
+        <v>2424111950.0</v>
+      </c>
+      <c r="H38">
         <v>2422302850.0</v>
       </c>
-      <c r="G38"/>
-      <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38"/>
+      <c r="N38">
         <v>1.0</v>
       </c>
-      <c r="M38"/>
-      <c r="N38"/>
       <c r="O38"/>
       <c r="P38"/>
       <c r="Q38"/>
       <c r="R38"/>
       <c r="S38"/>
       <c r="T38"/>
-    </row>
-    <row r="39" spans="1:20">
+      <c r="U38"/>
+      <c r="V38"/>
+    </row>
+    <row r="39" spans="1:22">
       <c r="A39" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B39">
+        <v>10826861000.0</v>
+      </c>
+      <c r="C39">
+        <v>10837869000.0</v>
+      </c>
+      <c r="D39">
         <v>25441993000.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>30322922000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>26326322000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>19468434000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>24314730000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>44666160304.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>28328750681.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>24855704361.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>16187767415.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>14233325177.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>14235822180.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>38552343600.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>28489371925.0</v>
       </c>
       <c r="P39"/>
       <c r="Q39">
+        <v>28489371925.0</v>
+      </c>
+      <c r="R39"/>
+      <c r="S39">
         <v>25779631216.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>8500095459.0</v>
       </c>
-      <c r="S39"/>
-[...2 lines deleted...]
-    <row r="40" spans="1:20">
+      <c r="U39"/>
+      <c r="V39"/>
+    </row>
+    <row r="40" spans="1:22">
       <c r="A40" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B40">
+        <v>1987770000.0</v>
+      </c>
+      <c r="C40">
+        <v>8367819000.0</v>
+      </c>
+      <c r="D40">
         <v>11873680000.0</v>
       </c>
-      <c r="C40">
+      <c r="E40">
         <v>12770908000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>3686234000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>4571927000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>2390788000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>12315339499.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>5388389649.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>5793599430.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>3156951406.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>5495842068.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>8475695663.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>2505343662.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>13737823505.0</v>
       </c>
       <c r="P40"/>
       <c r="Q40">
+        <v>13737823505.0</v>
+      </c>
+      <c r="R40"/>
+      <c r="S40">
         <v>2089825001.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>5029160048.0</v>
       </c>
-      <c r="S40"/>
-[...2 lines deleted...]
-    <row r="41" spans="1:20">
+      <c r="U40"/>
+      <c r="V40"/>
+    </row>
+    <row r="41" spans="1:22">
       <c r="A41" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
-    </row>
-    <row r="42" spans="1:20">
+      <c r="U41"/>
+      <c r="V41"/>
+    </row>
+    <row r="42" spans="1:22">
       <c r="A42" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B42">
-        <v>51194794000.0</v>
+        <v>83457434000.0</v>
       </c>
       <c r="C42">
         <v>51194794000.0</v>
       </c>
       <c r="D42">
-        <v>81726719000.0</v>
+        <v>51194794000.0</v>
       </c>
       <c r="E42">
         <v>51194794000.0</v>
       </c>
       <c r="F42">
+        <v>81726719000.0</v>
+      </c>
+      <c r="G42">
         <v>51194794000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
+        <v>51194794000.0</v>
+      </c>
+      <c r="I42">
         <v>51194793773.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>48413243774.0</v>
       </c>
       <c r="J42">
         <v>48413243774.0</v>
       </c>
       <c r="K42">
         <v>48413243774.0</v>
       </c>
       <c r="L42">
         <v>48413243774.0</v>
       </c>
       <c r="M42">
+        <v>48413243774.0</v>
+      </c>
+      <c r="N42">
+        <v>48413243774.0</v>
+      </c>
+      <c r="O42">
         <v>5341614372.0</v>
       </c>
-      <c r="N42"/>
-      <c r="O42">
+      <c r="P42"/>
+      <c r="Q42">
         <v>2345885789.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>476896885.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>1610532292.0</v>
       </c>
-      <c r="R42">
+      <c r="T42">
         <v>1010560440.0</v>
       </c>
-      <c r="S42"/>
-      <c r="T42">
+      <c r="U42"/>
+      <c r="V42">
         <v>490345506.0</v>
       </c>
     </row>
-    <row r="43" spans="1:20">
+    <row r="43" spans="1:22">
       <c r="A43" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
-    </row>
-    <row r="44" spans="1:20">
+      <c r="U43"/>
+      <c r="V43"/>
+    </row>
+    <row r="44" spans="1:22">
       <c r="A44" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
-    </row>
-    <row r="45" spans="1:20">
+      <c r="U44"/>
+      <c r="V44"/>
+    </row>
+    <row r="45" spans="1:22">
       <c r="A45" t="s">
-        <v>50</v>
-[...1 lines deleted...]
-      <c r="B45"/>
+        <v>51</v>
+      </c>
+      <c r="B45">
+        <v>240740856838.0</v>
+      </c>
       <c r="C45">
+        <v>237293411948.0</v>
+      </c>
+      <c r="D45"/>
+      <c r="E45">
         <v>236008602521.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>233836503352.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>232178310819.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>227409981745.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>223733133620.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>218185867709.0</v>
       </c>
-      <c r="I45"/>
-      <c r="J45">
+      <c r="K45"/>
+      <c r="L45">
         <v>208429389346.0</v>
       </c>
-      <c r="K45"/>
-      <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
-    </row>
-    <row r="46" spans="1:20">
+      <c r="U45"/>
+      <c r="V45"/>
+    </row>
+    <row r="46" spans="1:22">
       <c r="A46" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B46">
+        <v>180417588000.0</v>
+      </c>
+      <c r="C46">
+        <v>179097217000.0</v>
+      </c>
+      <c r="D46">
         <v>180543692000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>181524694000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>180911453000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>180407920000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>178467671000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>175749493022.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>171121747376.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>164567859689.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>163054775081.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>162615995390.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>161850967408.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>159756641048.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>160676312458.0</v>
       </c>
       <c r="P46"/>
       <c r="Q46">
+        <v>160676312458.0</v>
+      </c>
+      <c r="R46"/>
+      <c r="S46">
         <v>161712710952.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>161712710952.0</v>
       </c>
-      <c r="S46"/>
-[...2 lines deleted...]
-    <row r="47" spans="1:20">
+      <c r="U46"/>
+      <c r="V46"/>
+    </row>
+    <row r="47" spans="1:22">
       <c r="A47" t="s">
-        <v>52</v>
-[...1 lines deleted...]
-      <c r="B47">
+        <v>53</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47">
+        <v>177620984550.0</v>
+      </c>
+      <c r="D47">
         <v>180543692220.0</v>
       </c>
-      <c r="C47">
+      <c r="E47">
         <v>181524694000.0</v>
       </c>
-      <c r="D47">
+      <c r="F47">
         <v>180911453250.0</v>
       </c>
-      <c r="E47">
+      <c r="G47">
         <v>180407920270.0</v>
       </c>
-      <c r="F47">
+      <c r="H47">
         <v>178467671100.0</v>
       </c>
-      <c r="G47"/>
-      <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
       <c r="M47"/>
       <c r="N47"/>
       <c r="O47"/>
       <c r="P47"/>
       <c r="Q47"/>
       <c r="R47"/>
       <c r="S47"/>
       <c r="T47"/>
-    </row>
-    <row r="48" spans="1:20">
+      <c r="U47"/>
+      <c r="V47"/>
+    </row>
+    <row r="48" spans="1:22">
       <c r="A48" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B48">
+        <v>123342778000.0</v>
+      </c>
+      <c r="C48">
+        <v>118089435000.0</v>
+      </c>
+      <c r="D48">
         <v>111381588000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>96486988000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>96050515000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>88051880000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>80348505000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>63758726795.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>69706286447.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>59193123457.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>53994336859.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>37478635589.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>52604323522.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>41119119168.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>124557436384.0</v>
       </c>
       <c r="P48"/>
       <c r="Q48">
+        <v>124557436384.0</v>
+      </c>
+      <c r="R48"/>
+      <c r="S48">
         <v>119868580750.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>121144580750.0</v>
       </c>
-      <c r="S48"/>
-[...2 lines deleted...]
-    <row r="49" spans="1:20">
+      <c r="U48"/>
+      <c r="V48"/>
+    </row>
+    <row r="49" spans="1:22">
       <c r="A49" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
-    </row>
-    <row r="50" spans="1:20">
+      <c r="U49"/>
+      <c r="V49"/>
+    </row>
+    <row r="50" spans="1:22">
       <c r="A50" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="B50"/>
+        <v>56</v>
+      </c>
+      <c r="B50">
+        <v>57184576083.0</v>
+      </c>
       <c r="C50">
+        <v>72979235210.0</v>
+      </c>
+      <c r="D50"/>
+      <c r="E50">
         <v>56648457840.0</v>
       </c>
-      <c r="D50">
+      <c r="F50">
         <v>67400000000.0</v>
       </c>
-      <c r="E50">
+      <c r="G50">
         <v>65000000000.0</v>
       </c>
-      <c r="F50">
+      <c r="H50">
         <v>50000000000.0</v>
       </c>
-      <c r="G50">
+      <c r="I50">
         <v>66700000000.0</v>
       </c>
-      <c r="H50">
+      <c r="J50">
         <v>37700000000.0</v>
       </c>
-      <c r="I50"/>
-      <c r="J50">
+      <c r="K50"/>
+      <c r="L50">
         <v>20000000000.0</v>
       </c>
-      <c r="K50"/>
-      <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
-    </row>
-    <row r="51" spans="1:20">
+      <c r="U50"/>
+      <c r="V50"/>
+    </row>
+    <row r="51" spans="1:22">
       <c r="A51" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B51">
+        <v>80204222000.0</v>
+      </c>
+      <c r="C51">
+        <v>84733556000.0</v>
+      </c>
+      <c r="D51">
         <v>93222302000.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>87634730000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>103175028000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>105959734000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>95447378000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>116912511368.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>92673966374.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>81668327375.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>84345349993.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>77606889404.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>90666982830.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>131054189055.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>145029442382.0</v>
       </c>
       <c r="P51"/>
       <c r="Q51">
+        <v>145029442382.0</v>
+      </c>
+      <c r="R51"/>
+      <c r="S51">
         <v>125278536307.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>123264351036.0</v>
       </c>
-      <c r="S51"/>
-[...2 lines deleted...]
-    <row r="52" spans="1:20">
+      <c r="U51"/>
+      <c r="V51"/>
+    </row>
+    <row r="52" spans="1:22">
       <c r="A52" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B52">
+        <v>59312492000.0</v>
+      </c>
+      <c r="C52">
+        <v>75942508000.0</v>
+      </c>
+      <c r="D52">
         <v>72122794000.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>61210223000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>72018583000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>69699344000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>53617880000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>70433013320.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>41544468326.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>26288829327.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>21516820995.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>11778360406.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>20000000000.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>79857208921.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>72817800005.0</v>
       </c>
       <c r="P52"/>
       <c r="Q52">
+        <v>72817800005.0</v>
+      </c>
+      <c r="R52"/>
+      <c r="S52">
         <v>72039185271.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>70025000000.0</v>
       </c>
-      <c r="S52"/>
-[...2 lines deleted...]
-    <row r="53" spans="1:20">
+      <c r="U52"/>
+      <c r="V52"/>
+    </row>
+    <row r="53" spans="1:22">
       <c r="A53" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
-      <c r="P53">
+      <c r="P53"/>
+      <c r="Q53"/>
+      <c r="R53">
         <v>7369367050.0</v>
       </c>
-      <c r="Q53"/>
-      <c r="R53"/>
       <c r="S53"/>
-      <c r="T53">
+      <c r="T53"/>
+      <c r="U53"/>
+      <c r="V53">
         <v>33869230022.0</v>
       </c>
     </row>
-    <row r="54" spans="1:20">
+    <row r="54" spans="1:22">
       <c r="A54" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
-    </row>
-    <row r="55" spans="1:20">
+      <c r="U54"/>
+      <c r="V54"/>
+    </row>
+    <row r="55" spans="1:22">
       <c r="A55" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B55">
+        <v>447466618000.0</v>
+      </c>
+      <c r="C55">
+        <v>452839418000.0</v>
+      </c>
+      <c r="D55">
         <v>461045141000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>448266591000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>445188898000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>451382917000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>429451733000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>429460086027.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>407257320876.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>384456549911.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>373523994606.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>351475549658.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>357449898495.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>303342627861.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>307073919122.0</v>
       </c>
       <c r="P55"/>
       <c r="Q55">
+        <v>307073919122.0</v>
+      </c>
+      <c r="R55"/>
+      <c r="S55">
         <v>266246277294.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>266246277294.0</v>
       </c>
-      <c r="S55"/>
-[...2 lines deleted...]
-    <row r="56" spans="1:20">
+      <c r="U55"/>
+      <c r="V55"/>
+    </row>
+    <row r="56" spans="1:22">
       <c r="A56" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B56">
+        <v>236521033000.0</v>
+      </c>
+      <c r="C56">
+        <v>244174609000.0</v>
+      </c>
+      <c r="D56">
         <v>278077337000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>264317785000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>261853333000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>268550885000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>248554836000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>251266995051.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>233683270647.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>217466387369.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>208536735976.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>186927070719.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>193676447538.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>141663503264.0</v>
       </c>
-      <c r="N56"/>
-      <c r="O56">
+      <c r="P56"/>
+      <c r="Q56">
         <v>140764391750.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>3684683525.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>97578893226.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>97578893226.0</v>
       </c>
-      <c r="S56"/>
-      <c r="T56">
+      <c r="U56"/>
+      <c r="V56">
         <v>16934615011.0</v>
       </c>
     </row>
-    <row r="57" spans="1:20">
+    <row r="57" spans="1:22">
       <c r="A57" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B57">
+        <v>72297670000.0</v>
+      </c>
+      <c r="C57">
+        <v>95839101000.0</v>
+      </c>
+      <c r="D57">
         <v>99696426000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>96499455000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>89112597000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>97849161000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>79004581000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>90949623340.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>67555545475.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>51573717336.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>40364400586.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>29144675976.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>38599268708.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>95614498297.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>93279648274.0</v>
       </c>
       <c r="P57"/>
       <c r="Q57">
+        <v>93279648274.0</v>
+      </c>
+      <c r="R57"/>
+      <c r="S57">
         <v>76214511103.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>76214511103.0</v>
       </c>
-      <c r="S57"/>
-[...2 lines deleted...]
-    <row r="58" spans="1:20">
+      <c r="U57"/>
+      <c r="V57"/>
+    </row>
+    <row r="58" spans="1:22">
       <c r="A58" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B58">
+        <v>103685416000.0</v>
+      </c>
+      <c r="C58">
+        <v>114295616000.0</v>
+      </c>
+      <c r="D58">
         <v>130960726000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>133096904000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>130456580000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>144656761000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>131336190000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>147969955078.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>129389281831.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>117676274871.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>110906109019.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>105435035519.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>115374197444.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>154773090976.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>178058556374.0</v>
       </c>
       <c r="P58"/>
       <c r="Q58">
+        <v>178058556374.0</v>
+      </c>
+      <c r="R58"/>
+      <c r="S58">
         <v>142690267367.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>142690267367.0</v>
       </c>
-      <c r="S58"/>
-[...2 lines deleted...]
-    <row r="59" spans="1:20">
+      <c r="U58"/>
+      <c r="V58"/>
+    </row>
+    <row r="59" spans="1:22">
       <c r="A59" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
-    </row>
-    <row r="60" spans="1:20">
+      <c r="U59"/>
+      <c r="V59"/>
+    </row>
+    <row r="60" spans="1:22">
       <c r="A60" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B60">
+        <v>342300212000.0</v>
+      </c>
+      <c r="C60">
+        <v>337046870000.0</v>
+      </c>
+      <c r="D60">
         <v>328608307000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>313713706000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>313277234000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>305278598000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>296681491000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>280091712987.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>276477722640.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>265449510338.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>261282634564.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>244766933294.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>240848621227.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>148060733540.0</v>
       </c>
-      <c r="N60"/>
-      <c r="O60">
+      <c r="P60"/>
+      <c r="Q60">
         <v>128503322173.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>123556009927.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>123079113042.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>123079113042.0</v>
       </c>
-      <c r="S60"/>
-      <c r="T60">
+      <c r="U60"/>
+      <c r="V60">
         <v>131263385688.0</v>
       </c>
     </row>
-    <row r="61" spans="1:20">
+    <row r="61" spans="1:22">
       <c r="A61" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
-    </row>
-    <row r="62" spans="1:20">
+      <c r="U61"/>
+      <c r="V61"/>
+    </row>
+    <row r="62" spans="1:22">
       <c r="A62" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
+      <c r="U62"/>
+      <c r="V62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G32"/>
+  <dimension ref="A1:H32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7">
+    <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
-    </row>
-    <row r="2" spans="1:7">
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="B2">
+        <v>172610509000.0</v>
+      </c>
+      <c r="C2">
         <v>154680962000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>139957307848.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>98536870575.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>44970090985.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>54886588733.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>117347233266.0</v>
       </c>
     </row>
-    <row r="3" spans="1:7">
+    <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B3">
+        <v>8729000000.0</v>
+      </c>
+      <c r="C3">
         <v>2170417000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>5914901754.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>5536430635.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>7614605165.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>5086781682.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>5559950265.0</v>
       </c>
     </row>
-    <row r="4" spans="1:7">
+    <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
-    </row>
-    <row r="5" spans="1:7">
+      <c r="H4"/>
+    </row>
+    <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B5">
+        <v>55036596000.0</v>
+      </c>
+      <c r="C5">
         <v>68442864000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>63750910801.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>41639033421.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>1921542391.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-1984662583.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>55241139527.0</v>
       </c>
     </row>
-    <row r="6" spans="1:7">
+    <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B6">
+        <v>63765596000.0</v>
+      </c>
+      <c r="C6">
         <v>70613281000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>69665812555.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>47175464056.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>9536147556.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>3102119099.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>60801089792.0</v>
       </c>
     </row>
-    <row r="7" spans="1:7">
+    <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
-    </row>
-    <row r="8" spans="1:7">
+      <c r="H7"/>
+    </row>
+    <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
-    </row>
-    <row r="9" spans="1:7">
+      <c r="H8"/>
+    </row>
+    <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B9">
+        <v>113152548000.0</v>
+      </c>
+      <c r="C9">
         <v>129294801000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>113721761443.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>90849596638.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>37098396482.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>37026510233.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>106681203010.0</v>
       </c>
     </row>
-    <row r="10" spans="1:7">
+    <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B10">
+        <v>51204962000.0</v>
+      </c>
+      <c r="C10">
         <v>59425005000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>55227810337.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>28886653682.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-9971325720.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-12290845638.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>42032414640.0</v>
       </c>
     </row>
-    <row r="11" spans="1:7">
+    <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B11">
+        <v>11643060000.0</v>
+      </c>
+      <c r="C11">
         <v>14523029000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>12678142197.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>7566299206.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-1239024289.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-2523348974.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>11787759799.0</v>
       </c>
     </row>
-    <row r="12" spans="1:7">
+    <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B12">
+        <v>7992637000.0</v>
+      </c>
+      <c r="C12">
         <v>9495909000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>8523100461.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>12752379737.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>11892868109.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>10306183054.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>12631632023.0</v>
       </c>
     </row>
-    <row r="13" spans="1:7">
+    <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B13">
+        <v>7810135720.0</v>
+      </c>
+      <c r="C13">
         <v>9017858610.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>713595442.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>75860429.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>49639386.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>168147732.0</v>
       </c>
-      <c r="G13"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:7">
+      <c r="H13"/>
+    </row>
+    <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B14">
+        <v>-39345867.0</v>
+      </c>
+      <c r="C14">
         <v>-113169576.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>-147165770.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-84957630.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>19006702.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>66320477.0</v>
       </c>
-      <c r="G14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:7">
+      <c r="H14"/>
+    </row>
+    <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B15">
+        <v>39522556000.0</v>
+      </c>
+      <c r="C15">
         <v>44788806000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>42402502370.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>21235396846.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-8713294729.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-9701176187.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>30109303460.0</v>
       </c>
     </row>
-    <row r="16" spans="1:7">
+    <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B16">
+        <v>39522555680.0</v>
+      </c>
+      <c r="C16">
         <v>44788806220.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>39620952370.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>21235396850.0</v>
       </c>
-      <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
-    </row>
-    <row r="17" spans="1:7">
+      <c r="H16"/>
+    </row>
+    <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B17">
+        <v>39561901543.0</v>
+      </c>
+      <c r="C17">
         <v>44901975797.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>39768118140.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>21320354476.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-8732301431.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-9767496664.0</v>
       </c>
-      <c r="G17"/>
-[...1 lines deleted...]
-    <row r="18" spans="1:7">
+      <c r="H17"/>
+    </row>
+    <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B18">
+        <v>-7992637418.0</v>
+      </c>
+      <c r="C18">
         <v>-9339629517.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-7809505019.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-12676519308.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-11843228723.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-10138035322.0</v>
       </c>
-      <c r="G18"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:7">
+      <c r="H18"/>
+    </row>
+    <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
-    </row>
-    <row r="20" spans="1:7">
+      <c r="H19"/>
+    </row>
+    <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
-    </row>
-    <row r="21" spans="1:7">
+      <c r="H20"/>
+    </row>
+    <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B21">
+        <v>55036596000.0</v>
+      </c>
+      <c r="C21">
         <v>61307923000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>61171577671.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>29951526769.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-10393175450.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-11914154139.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>42609507504.0</v>
       </c>
     </row>
-    <row r="22" spans="1:7">
+    <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
-    </row>
-    <row r="23" spans="1:7">
+      <c r="H22"/>
+    </row>
+    <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B23">
+        <v>230726461000.0</v>
+      </c>
+      <c r="C23">
         <v>222667841000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>192241124692.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>148717118841.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>82912627758.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>94465810876.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>169765083711.0</v>
       </c>
     </row>
-    <row r="24" spans="1:7">
+    <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
-    </row>
-    <row r="25" spans="1:7">
+      <c r="H24"/>
+    </row>
+    <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B25">
+        <v>2378791057.0</v>
+      </c>
+      <c r="C25">
         <v>2170417391.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>2065863864.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>1936304494.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1908460348.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>2166211846.0</v>
       </c>
-      <c r="G25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:7">
+      <c r="H25"/>
+    </row>
+    <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>107</v>
-[...1 lines deleted...]
-      <c r="B26">
+        <v>109</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26">
         <v>10844000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>13324627.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>11620987.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>11415978.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>117792048.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>218572589.0</v>
       </c>
     </row>
-    <row r="27" spans="1:7">
+    <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>108</v>
-[...1 lines deleted...]
-      <c r="B27">
+        <v>110</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
         <v>11918107000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>12981985176.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>11225821065.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>5624336574.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>5337505447.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>12031402470.0</v>
       </c>
     </row>
-    <row r="28" spans="1:7">
+    <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B28">
+        <v>16406232117.0</v>
+      </c>
+      <c r="C28">
         <v>11382267000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>41672008285.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>8093085053.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>5369966396.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>4998617276.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>9781440093.0</v>
       </c>
     </row>
-    <row r="29" spans="1:7">
+    <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B29">
+        <v>11643060160.0</v>
+      </c>
+      <c r="C29">
         <v>14523029190.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>12678142196.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>7566299206.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-1239024289.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-2523348974.0</v>
       </c>
-      <c r="G29"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:7">
+      <c r="H29"/>
+    </row>
+    <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B30">
+        <v>58115952000.0</v>
+      </c>
+      <c r="C30">
         <v>67986878000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>52152061098.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>50180248266.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>37942536773.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>39579222143.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>52417850445.0</v>
       </c>
     </row>
-    <row r="31" spans="1:7">
+    <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B31">
+        <v>-3831634000.0</v>
+      </c>
+      <c r="C31">
         <v>-1882918000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-5943767334.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-12519762427.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-13271709322.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-10682874553.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-13208724887.0</v>
       </c>
     </row>
-    <row r="32" spans="1:7">
+    <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B32">
+        <v>285763057000.0</v>
+      </c>
+      <c r="C32">
         <v>283975764000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>253679069291.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>189386467213.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>82068487467.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>91913098966.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>224028436276.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:T32"/>
+  <dimension ref="A1:V32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20">
+    <row r="1" spans="1:22">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C1" t="s">
-        <v>69</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>70</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>71</v>
       </c>
       <c r="F1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="G1" t="s">
-        <v>72</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>73</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>74</v>
       </c>
       <c r="J1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="K1" t="s">
-        <v>75</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>76</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>77</v>
       </c>
       <c r="N1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="O1" t="s">
-        <v>78</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>79</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>80</v>
       </c>
       <c r="R1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="S1" t="s">
-        <v>81</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>82</v>
       </c>
-    </row>
-    <row r="2" spans="1:20">
+      <c r="U1" t="s">
+        <v>83</v>
+      </c>
+      <c r="V1" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="2" spans="1:22">
       <c r="A2" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="B2">
+        <v>36407453000.0</v>
+      </c>
+      <c r="C2">
+        <v>45137125000.0</v>
+      </c>
+      <c r="D2">
         <v>49895559000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>43550293000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>32845883000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>39206796000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>47579003000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>39066175844.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>28828987842.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>36245613753.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>42393698129.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>28712605982.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>32098877984.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>33830285683.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>32219609401.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>18845757202.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>14205266884.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>12889758232.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>12889758232.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>9921006605.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>9921006606.0</v>
       </c>
     </row>
-    <row r="3" spans="1:20">
+    <row r="3" spans="1:22">
       <c r="A3" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B3">
+        <v>704578000.0</v>
+      </c>
+      <c r="C3">
+        <v>4043670000.0</v>
+      </c>
+      <c r="D3">
         <v>1603391000.0</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>603623000.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>578026000.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>-1713507000.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>1421883000.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>1295295512.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>1166744982.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>3181444673.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>962071106.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>898986510.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>872399465.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>-488425469.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>826781450.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>2232492299.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>460876664.0</v>
       </c>
-      <c r="Q3"/>
-[...1 lines deleted...]
-      <c r="S3">
+      <c r="S3"/>
+      <c r="T3"/>
+      <c r="U3">
         <v>1717313915.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>1717313916.0</v>
       </c>
     </row>
-    <row r="4" spans="1:20">
+    <row r="4" spans="1:22">
       <c r="A4" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
-    </row>
-    <row r="5" spans="1:20">
+      <c r="U4"/>
+      <c r="V4"/>
+    </row>
+    <row r="5" spans="1:22">
       <c r="A5" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B5">
+        <v>8809199000.0</v>
+      </c>
+      <c r="C5">
+        <v>7213386000.0</v>
+      </c>
+      <c r="D5">
         <v>20848545000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>14804389000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>12339411000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>12772777000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>23884447000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>17314830333.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>14470810489.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>13241974056.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>21378890480.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>11372942008.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>17220799104.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>15096585847.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>14641671229.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>9454074925.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>2620623734.0</v>
       </c>
-      <c r="Q5"/>
-[...1 lines deleted...]
-      <c r="S5">
+      <c r="S5"/>
+      <c r="T5"/>
+      <c r="U5">
         <v>357973592.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>357973592.0</v>
       </c>
     </row>
-    <row r="6" spans="1:20">
+    <row r="6" spans="1:22">
       <c r="A6" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B6">
+        <v>9513777000.0</v>
+      </c>
+      <c r="C6">
+        <v>11257056000.0</v>
+      </c>
+      <c r="D6">
         <v>22451936000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>15408012000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>12917437000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>11059270000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>25306330000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>18610125845.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>15637555471.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>16423418729.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>22340961586.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>12271928518.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>18093198569.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>14608160378.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>15468452679.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>11686567224.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>3081500398.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>1292218209.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>1292218209.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>2075287507.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>2075287508.0</v>
       </c>
     </row>
-    <row r="7" spans="1:20">
+    <row r="7" spans="1:22">
       <c r="A7" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
-    </row>
-    <row r="8" spans="1:20">
+      <c r="U7"/>
+      <c r="V7"/>
+    </row>
+    <row r="8" spans="1:22">
       <c r="A8" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
-    </row>
-    <row r="9" spans="1:20">
+      <c r="U8"/>
+      <c r="V8"/>
+    </row>
+    <row r="9" spans="1:22">
       <c r="A9" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B9">
+        <v>21798632000.0</v>
+      </c>
+      <c r="C9">
+        <v>25047825000.0</v>
+      </c>
+      <c r="D9">
         <v>34905601000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>29536403000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>24844368000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>35199714000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>38606289000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>29579598817.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>25909200009.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>30395206044.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>34554042373.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>22873191000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>26405834026.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>31257469771.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>27867240700.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>20610299768.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>10550537804.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>9941975835.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>9941975835.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>8281503062.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>8281503061.0</v>
       </c>
     </row>
-    <row r="10" spans="1:20">
+    <row r="10" spans="1:22">
       <c r="A10" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B10">
+        <v>7215027000.0</v>
+      </c>
+      <c r="C10">
+        <v>8713706000.0</v>
+      </c>
+      <c r="D10">
         <v>19285180000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>12921248000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>10284828000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>10407879000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>21686788000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>14703754082.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>12626583924.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>11033895384.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>19663704265.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>9607838065.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>14922372623.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>10811553217.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>12238810674.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>5944118029.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-107828238.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-2549168702.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-2549168702.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-2436494158.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-2436494158.0</v>
       </c>
     </row>
-    <row r="11" spans="1:20">
+    <row r="11" spans="1:22">
       <c r="A11" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B11">
+        <v>1977626000.0</v>
+      </c>
+      <c r="C11">
+        <v>1995063000.0</v>
+      </c>
+      <c r="D11">
         <v>4370451000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>2998879000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>2278667000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>3209672000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>5061375000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>4713162080.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>1538819920.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>5834392537.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>3086332920.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>358524980.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>3398891760.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>7147131889.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>-694496214.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>1113663531.0</v>
       </c>
-      <c r="P11"/>
-      <c r="Q11">
+      <c r="R11"/>
+      <c r="S11">
         <v>-619512145.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>-619512145.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>-1954582.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>-1954581.0</v>
       </c>
     </row>
-    <row r="12" spans="1:20">
+    <row r="12" spans="1:22">
       <c r="A12" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B12">
+        <v>1594173000.0</v>
+      </c>
+      <c r="C12">
+        <v>2114035000.0</v>
+      </c>
+      <c r="D12">
         <v>1563366000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>2239158000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>2054583000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>2842948000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>2197659000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>2611076252.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>1844226562.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>2744383822.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>1715186213.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>1765103943.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>2298426483.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>3928461382.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>2402860551.0</v>
       </c>
-      <c r="O12"/>
-      <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
-    </row>
-    <row r="13" spans="1:20">
+      <c r="U12"/>
+      <c r="V12"/>
+    </row>
+    <row r="13" spans="1:22">
       <c r="A13" t="s">
-        <v>94</v>
-[...1 lines deleted...]
-      <c r="B13">
+        <v>96</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13">
+        <v>2873287750.0</v>
+      </c>
+      <c r="D13">
         <v>1521823760.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>1874826040.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>2042084970.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>2811754920.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>2164271820.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>46648973.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>42985203.0</v>
       </c>
-      <c r="I13"/>
-      <c r="J13">
+      <c r="K13"/>
+      <c r="L13">
         <v>132114467.0</v>
       </c>
-      <c r="K13"/>
-      <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
-    </row>
-    <row r="14" spans="1:20">
+      <c r="U13"/>
+      <c r="V13"/>
+    </row>
+    <row r="14" spans="1:22">
       <c r="A14" t="s">
-        <v>95</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>97</v>
+      </c>
+      <c r="B14">
+        <v>15942260.0</v>
+      </c>
       <c r="C14">
+        <v>-10796220.0</v>
+      </c>
+      <c r="D14"/>
+      <c r="E14">
         <v>-896577.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>-7525493.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>-9881902.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>-35634414.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>-8101556.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>-59551704.0</v>
       </c>
-      <c r="I14"/>
-      <c r="J14">
+      <c r="K14"/>
+      <c r="L14">
         <v>-61670178.0</v>
       </c>
-      <c r="K14"/>
-      <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
-    </row>
-    <row r="15" spans="1:20">
+      <c r="U14"/>
+      <c r="V14"/>
+    </row>
+    <row r="15" spans="1:22">
       <c r="A15" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B15">
+        <v>5253342000.0</v>
+      </c>
+      <c r="C15">
+        <v>6707847000.0</v>
+      </c>
+      <c r="D15">
         <v>14894601000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>9921472000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>7998636000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>7188326000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>16589778000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>9982490446.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>11028212300.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>5198786703.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>16515701167.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>9202812067.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>11485202433.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>3683243879.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>12863297333.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>4807458163.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>-118602529.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>-1931611139.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>-1931611139.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>-2434539576.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>-2434539577.0</v>
       </c>
     </row>
-    <row r="16" spans="1:20">
+    <row r="16" spans="1:22">
       <c r="A16" t="s">
-        <v>97</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>99</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
+        <v>6707847020.0</v>
+      </c>
+      <c r="D16">
         <v>14894600590.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>9921472420.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>7998635650.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>7188325670.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>16589777810.0</v>
       </c>
-      <c r="G16"/>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
-    </row>
-    <row r="17" spans="1:20">
+      <c r="U16"/>
+      <c r="V16"/>
+    </row>
+    <row r="17" spans="1:22">
       <c r="A17" t="s">
-        <v>98</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>100</v>
+      </c>
+      <c r="B17">
+        <v>5237400099.0</v>
+      </c>
       <c r="C17">
+        <v>6718643239.0</v>
+      </c>
+      <c r="D17"/>
+      <c r="E17">
         <v>9922368994.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>8006161142.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>7198207572.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>16625412219.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>9990592002.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>11087764004.0</v>
       </c>
-      <c r="I17"/>
-      <c r="J17">
+      <c r="K17"/>
+      <c r="L17">
         <v>16577371345.0</v>
       </c>
-      <c r="K17"/>
-      <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
-    </row>
-    <row r="18" spans="1:20">
+      <c r="U17"/>
+      <c r="V17"/>
+    </row>
+    <row r="18" spans="1:22">
       <c r="A18" t="s">
-        <v>99</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>101</v>
+      </c>
+      <c r="B18">
+        <v>-1764501247.0</v>
+      </c>
       <c r="C18">
+        <v>-2150653743.0</v>
+      </c>
+      <c r="D18"/>
+      <c r="E18">
         <v>-2230843179.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-2063580625.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-2815771172.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-2158189707.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-2562563289.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-1803105349.0</v>
       </c>
-      <c r="I18"/>
-      <c r="J18">
+      <c r="K18"/>
+      <c r="L18">
         <v>-1583071746.0</v>
       </c>
-      <c r="K18"/>
-      <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
-    </row>
-    <row r="19" spans="1:20">
+      <c r="U18"/>
+      <c r="V18"/>
+    </row>
+    <row r="19" spans="1:22">
       <c r="A19" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
-    </row>
-    <row r="20" spans="1:20">
+      <c r="U19"/>
+      <c r="V19"/>
+    </row>
+    <row r="20" spans="1:22">
       <c r="A20" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
-    </row>
-    <row r="21" spans="1:20">
+      <c r="U20"/>
+      <c r="V20"/>
+    </row>
+    <row r="21" spans="1:22">
       <c r="A21" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B21">
+        <v>9148259000.0</v>
+      </c>
+      <c r="C21">
+        <v>7213387000.0</v>
+      </c>
+      <c r="D21">
         <v>20639278000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>12758338000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>10062549000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>5901073000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>23713837000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>17457741850.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>14235271490.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>13349776290.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>19239384520.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>11170239540.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>15696991100.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>10109665480.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>13577504249.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>9454074925.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>2533699650.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>1292218209.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>1292218209.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>357973592.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>357973592.0</v>
       </c>
     </row>
-    <row r="22" spans="1:20">
+    <row r="22" spans="1:22">
       <c r="A22" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
-    </row>
-    <row r="23" spans="1:20">
+      <c r="U22"/>
+      <c r="V22"/>
+    </row>
+    <row r="23" spans="1:22">
       <c r="A23" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B23">
+        <v>49057825000.0</v>
+      </c>
+      <c r="C23">
+        <v>62971563000.0</v>
+      </c>
+      <c r="D23">
         <v>64161882000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>60328358000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>47627702000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>68505437000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>62471455000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>51188032811.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>40502916355.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>53291043505.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>55993185280.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>40415557440.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>42807720905.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>52181129295.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>43546913831.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>30601539830.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>22222105032.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>22233744589.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>22233744589.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>18036529624.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>18036529626.0</v>
       </c>
     </row>
-    <row r="24" spans="1:20">
+    <row r="24" spans="1:22">
       <c r="A24" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
-    </row>
-    <row r="25" spans="1:20">
+      <c r="U24"/>
+      <c r="V24"/>
+    </row>
+    <row r="25" spans="1:22">
       <c r="A25" t="s">
-        <v>106</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>108</v>
+      </c>
+      <c r="B25">
+        <v>704577582.0</v>
+      </c>
       <c r="C25">
+        <v>566598596.0</v>
+      </c>
+      <c r="D25"/>
+      <c r="E25">
         <v>603623090.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>578025609.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>606287446.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>542633416.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>518725802.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>502770727.0</v>
       </c>
-      <c r="I25"/>
-      <c r="J25">
+      <c r="K25"/>
+      <c r="L25">
         <v>506512000.0</v>
       </c>
-      <c r="K25"/>
-      <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
-    </row>
-    <row r="26" spans="1:20">
+      <c r="U25"/>
+      <c r="V25"/>
+    </row>
+    <row r="26" spans="1:22">
       <c r="A26" t="s">
-        <v>107</v>
-[...1 lines deleted...]
-      <c r="B26">
+        <v>109</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26">
         <v>15331000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>35363000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>4389000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>4642000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>4760000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>0.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>1442235.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>427000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>82300.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>3753100.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>9062227.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>7194130.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>18815117.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>16131117.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>16131117.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>15787037.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>15787037.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>21495026.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>21495026.0</v>
       </c>
     </row>
-    <row r="27" spans="1:20">
+    <row r="27" spans="1:22">
       <c r="A27" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-      <c r="C27">
+        <v>110</v>
+      </c>
+      <c r="B27">
+        <v>2329909000.0</v>
+      </c>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27">
         <v>3852098000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>2407554000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>3481869000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>3668768000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>2614455539.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>2153014916.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>2860339809.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>3220127186.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>3057485597.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>2262719609.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>5044471112.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>2026708686.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>4120423151.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>1621405438.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>2101753021.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>2101753021.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>1322425585.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>1322425585.0</v>
       </c>
     </row>
-    <row r="28" spans="1:20">
+    <row r="28" spans="1:22">
       <c r="A28" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B28">
+        <v>1707616000.0</v>
+      </c>
+      <c r="C28">
+        <v>870143689.0</v>
+      </c>
+      <c r="D28">
         <v>14279722920.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>1594149000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>1694652000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>3872216000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>3552621000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>2050274530.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>1907155750.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>2459304068.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>1958297285.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>1828383085.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>2038246900.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>2716233043.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>3272135108.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>6686372206.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>6389726500.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>7765225241.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>7765225241.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>6388978589.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>6388978590.0</v>
       </c>
     </row>
-    <row r="29" spans="1:20">
+    <row r="29" spans="1:22">
       <c r="A29" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B29">
+        <v>1977626420.0</v>
+      </c>
+      <c r="C29">
+        <v>1995063120.0</v>
+      </c>
+      <c r="D29">
         <v>4370451360.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>2998878740.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>2278666940.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>3209671750.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>5061375440.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>4713162080.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>1538819920.0</v>
       </c>
-      <c r="I29"/>
-      <c r="J29">
+      <c r="K29"/>
+      <c r="L29">
         <v>3086332920.0</v>
       </c>
-      <c r="K29"/>
-      <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
-    </row>
-    <row r="30" spans="1:20">
+      <c r="U29"/>
+      <c r="V29"/>
+    </row>
+    <row r="30" spans="1:22">
       <c r="A30" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B30">
+        <v>12650373000.0</v>
+      </c>
+      <c r="C30">
+        <v>17834438000.0</v>
+      </c>
+      <c r="D30">
         <v>14266323000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>16778065000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>14781819000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>19867291000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>14892452000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>12121856966.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>11673928516.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>17045429750.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>13599487151.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>11702951462.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>10708842924.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>18350843612.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>11327304430.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>11755782628.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>8016838151.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>9343986357.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>9343986357.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>8115523019.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>8115523020.0</v>
       </c>
     </row>
-    <row r="31" spans="1:20">
+    <row r="31" spans="1:22">
       <c r="A31" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B31">
+        <v>-1933233000.0</v>
+      </c>
+      <c r="C31">
+        <v>1500319000.0</v>
+      </c>
+      <c r="D31">
         <v>-1354098000.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>162910000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>222279000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>4506806000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>170128000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>-2753987768.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>-1608687572.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>-2315880908.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>-1290866468.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>-1562401476.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>-774618482.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>701887737.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>-1338693575.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>-3509956896.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>-2641527888.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>-3841386911.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>-3841386911.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>-2794467750.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>-2794467750.0</v>
       </c>
     </row>
-    <row r="32" spans="1:20">
+    <row r="32" spans="1:22">
       <c r="A32" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B32">
+        <v>58206085000.0</v>
+      </c>
+      <c r="C32">
+        <v>70184950000.0</v>
+      </c>
+      <c r="D32">
         <v>84801160000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>73086696000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>57690251000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>74406510000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>86185292000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>68645774661.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>54738187851.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>66640819797.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>76947740502.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>51585796981.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>58504712010.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>65087755454.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>60086850101.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>39456056970.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>24755804688.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>22831734067.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>22831734067.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>18202509667.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>18202509667.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G30"/>
+  <dimension ref="A1:H30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7">
+    <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
-    </row>
-    <row r="2" spans="1:7">
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B2">
+        <v>8652153000.0</v>
+      </c>
+      <c r="C2">
         <v>16917410000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>9166930763.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>3684683525.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>16934615011.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>5589671169.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>6716268458.0</v>
       </c>
     </row>
-    <row r="3" spans="1:7">
+    <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B3">
+        <v>11166545000</v>
+      </c>
+      <c r="C3">
         <v>17847435000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>8553523718</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>3504685857</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>1683811547</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>1256188477</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>50475925343</v>
       </c>
     </row>
-    <row r="4" spans="1:7">
+    <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
-    </row>
-    <row r="5" spans="1:7">
+      <c r="H4"/>
+    </row>
+    <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
-    </row>
-    <row r="6" spans="1:7">
+      <c r="H5"/>
+    </row>
+    <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B6">
+        <v>-5795527000.0</v>
+      </c>
+      <c r="C6">
         <v>-8265256000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>7750478930.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>5482247238.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-13249931486.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>11344943842.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-1126597289.0</v>
       </c>
     </row>
-    <row r="7" spans="1:7">
+    <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B7">
+        <v>-49562243400.0</v>
+      </c>
+      <c r="C7">
         <v>-52770622910.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-54176491220.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-40913494400.0</v>
       </c>
-      <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
-    </row>
-    <row r="8" spans="1:7">
+      <c r="H7"/>
+    </row>
+    <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
-    </row>
-    <row r="9" spans="1:7">
+      <c r="H8"/>
+    </row>
+    <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
-    </row>
-    <row r="10" spans="1:7">
+      <c r="H9"/>
+    </row>
+    <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
-    </row>
-    <row r="11" spans="1:7">
+      <c r="H10"/>
+    </row>
+    <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
-    </row>
-    <row r="12" spans="1:7">
+      <c r="H11"/>
+    </row>
+    <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
-    </row>
-    <row r="13" spans="1:7">
+      <c r="H12"/>
+    </row>
+    <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
-    </row>
-    <row r="14" spans="1:7">
+      <c r="H13"/>
+    </row>
+    <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B14">
+        <v>8729000000.0</v>
+      </c>
+      <c r="C14">
         <v>7602686000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>5549742125.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>5536430635.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>7614605165.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>5086781682.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>5559950265.0</v>
       </c>
     </row>
-    <row r="15" spans="1:7">
+    <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B15">
+        <v>9485000000.0</v>
+      </c>
+      <c r="C15">
         <v>6368500000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>5284500000.0</v>
       </c>
-      <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
-      <c r="G15">
+      <c r="G15"/>
+      <c r="H15">
         <v>19800000000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:7">
+    <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B16">
+        <v>2856626000.0</v>
+      </c>
+      <c r="C16">
         <v>8652153000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>16917409693.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>9166930763.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>3684683525.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>16934615011.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>5589671169.0</v>
       </c>
     </row>
-    <row r="17" spans="1:7">
+    <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
-    </row>
-    <row r="18" spans="1:7">
+      <c r="H17"/>
+    </row>
+    <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B18">
+        <v>50242954000.0</v>
+      </c>
+      <c r="C18">
         <v>-26834701000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-22597891323.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-1932024855.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-24823591482.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>2173841287.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-8794130769.0</v>
       </c>
     </row>
-    <row r="19" spans="1:7">
+    <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>131</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>133</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19">
         <v>-17604534601.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-7705523718.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-3267185857.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-1652811547.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-1144955144.0</v>
       </c>
-      <c r="G19"/>
-[...1 lines deleted...]
-    <row r="20" spans="1:7">
+      <c r="H19"/>
+    </row>
+    <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>132</v>
-[...1 lines deleted...]
-      <c r="B20">
+        <v>134</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20">
         <v>0.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>84084233333.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>0.0</v>
       </c>
-      <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
-    </row>
-    <row r="21" spans="1:7">
+      <c r="H20"/>
+    </row>
+    <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B21">
+        <v>-21200000000.0</v>
+      </c>
+      <c r="C21">
         <v>24496602964.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-47396254936.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>7464651972.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>11984304868.0</v>
       </c>
-      <c r="F21"/>
       <c r="G21"/>
-    </row>
-    <row r="22" spans="1:7">
+      <c r="H21"/>
+    </row>
+    <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B22">
+        <v>39522556000.0</v>
+      </c>
+      <c r="C22">
         <v>44788806000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>42402502370.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>21235396846.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-8713294729.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-9701176187.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>30109303460.0</v>
       </c>
     </row>
-    <row r="23" spans="1:7">
+    <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B23">
+        <v>-2944413000.0</v>
+      </c>
+      <c r="C23">
         <v>198442000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>680000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-242879879.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-441644872.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-705856067.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>459745621.0</v>
       </c>
     </row>
-    <row r="24" spans="1:7">
+    <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B24">
+        <v>-28364066610.0</v>
+      </c>
+      <c r="C24">
         <v>242900000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>848000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>45000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>31000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-666667.0</v>
       </c>
-      <c r="G24"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:7">
+      <c r="H24"/>
+    </row>
+    <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B25">
+        <v>13157944000.0</v>
+      </c>
+      <c r="C25">
         <v>-61378759000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-61996612100.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-25199166479.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-22041090371.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>8044424269.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>6012540849.0</v>
       </c>
     </row>
-    <row r="26" spans="1:7">
+    <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>137</v>
-[...1 lines deleted...]
-      <c r="B26">
+        <v>139</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26">
         <v>0.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>84084233330.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-45000000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>0.0</v>
       </c>
-      <c r="F26"/>
       <c r="G26"/>
-    </row>
-    <row r="27" spans="1:7">
+      <c r="H26"/>
+    </row>
+    <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
-    </row>
-    <row r="28" spans="1:7">
+      <c r="H27"/>
+    </row>
+    <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B28">
+        <v>-33629413000.0</v>
+      </c>
+      <c r="C28">
         <v>18326545000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>29500370253.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>7176772093.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>11542659996.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>9059869222.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>7667533480.0</v>
       </c>
     </row>
-    <row r="29" spans="1:7">
+    <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B29">
+        <v>61409499000.0</v>
+      </c>
+      <c r="C29">
         <v>-8987267000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-14044367605.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1572661002.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-23139779935.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>3430029764.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>41681794574.0</v>
       </c>
     </row>
-    <row r="30" spans="1:7">
+    <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B30">
+        <v>-35277185000.0</v>
+      </c>
+      <c r="C30">
         <v>-17604535000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-7705523718.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-3267185857.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-1652811547.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-1144955144.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-50475925343.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:T30"/>
+  <dimension ref="A1:V30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="11" max="11" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="14" max="14" width="15.282" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="16" max="16" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20">
+    <row r="1" spans="1:22">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C1" t="s">
-        <v>69</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>70</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>71</v>
       </c>
       <c r="F1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="G1" t="s">
-        <v>72</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>73</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>74</v>
       </c>
       <c r="J1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="K1" t="s">
-        <v>75</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>76</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>77</v>
       </c>
       <c r="N1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="O1" t="s">
-        <v>78</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>79</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>80</v>
       </c>
       <c r="R1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="S1" t="s">
-        <v>81</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>82</v>
       </c>
-    </row>
-    <row r="2" spans="1:20">
+      <c r="U1" t="s">
+        <v>83</v>
+      </c>
+      <c r="V1" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="2" spans="1:22">
       <c r="A2" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B2">
+        <v>-13842609000.0</v>
+      </c>
+      <c r="C2">
+        <v>27821355000.0</v>
+      </c>
+      <c r="D2">
         <v>3650011000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>2870849000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>8652153000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>10203440000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>21958342000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>13039842298.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>16917409693.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>22148052860.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>48827408949.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>66310874595.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>9166930763.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>26572646769.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>34213106342.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>3122450612.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>3684683525.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>5100094552.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>6515505581.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>11725060296.0</v>
       </c>
-      <c r="T2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:20">
+      <c r="V2"/>
+    </row>
+    <row r="3" spans="1:22">
       <c r="A3" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B3">
+        <v>2319996000</v>
+      </c>
+      <c r="C3">
+        <v>9054634000</v>
+      </c>
+      <c r="D3">
         <v>504687000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>1782496000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>834101000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>3024488000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>3461007000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>4521701506</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>6840238838</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>114421226060</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>222346876</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>1670467816</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>121081935086</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>2254795985</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>194614623</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>1028665461</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>26609787</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>402662979</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>402662979</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>439242795</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>439242795</v>
       </c>
     </row>
-    <row r="4" spans="1:20">
+    <row r="4" spans="1:22">
       <c r="A4" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
-    </row>
-    <row r="5" spans="1:20">
+      <c r="U4"/>
+      <c r="V4"/>
+    </row>
+    <row r="5" spans="1:22">
       <c r="A5" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
-    </row>
-    <row r="6" spans="1:20">
+      <c r="U5"/>
+      <c r="V5"/>
+    </row>
+    <row r="6" spans="1:22">
       <c r="A6" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B6">
+        <v>17105821000.0</v>
+      </c>
+      <c r="C6">
+        <v>-24964729000.0</v>
+      </c>
+      <c r="D6">
         <v>24171345000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>779161000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-5781304000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-1551287000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-11754902000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>8918499914.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-3877567395.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-5230643167.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-26679356089.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-17483465646.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>57143943832.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-17405716006.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-7640459573.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>31090655730.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-562232913.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-1415411029.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-1415411029.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-5209554715.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-5209554715.0</v>
       </c>
     </row>
-    <row r="7" spans="1:20">
+    <row r="7" spans="1:22">
       <c r="A7" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B7"/>
       <c r="C7">
+        <v>-49562243400.0</v>
+      </c>
+      <c r="D7"/>
+      <c r="E7">
         <v>-44896845170.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-21373433890.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>-52770622910.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>-75427698150.0</v>
       </c>
-      <c r="G7"/>
-      <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
-    </row>
-    <row r="8" spans="1:20">
+      <c r="U7"/>
+      <c r="V7"/>
+    </row>
+    <row r="8" spans="1:22">
       <c r="A8" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
-    </row>
-    <row r="9" spans="1:20">
+      <c r="U8"/>
+      <c r="V8"/>
+    </row>
+    <row r="9" spans="1:22">
       <c r="A9" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
-    </row>
-    <row r="10" spans="1:20">
+      <c r="U9"/>
+      <c r="V9"/>
+    </row>
+    <row r="10" spans="1:22">
       <c r="A10" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
-    </row>
-    <row r="11" spans="1:20">
+      <c r="U10"/>
+      <c r="V10"/>
+    </row>
+    <row r="11" spans="1:22">
       <c r="A11" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
-    </row>
-    <row r="12" spans="1:20">
+      <c r="U11"/>
+      <c r="V11"/>
+    </row>
+    <row r="12" spans="1:22">
       <c r="A12" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
-    </row>
-    <row r="13" spans="1:20">
+      <c r="U12"/>
+      <c r="V12"/>
+    </row>
+    <row r="13" spans="1:22">
       <c r="A13" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
-    </row>
-    <row r="14" spans="1:20">
+      <c r="U13"/>
+      <c r="V13"/>
+    </row>
+    <row r="14" spans="1:22">
       <c r="A14" t="s">
-        <v>126</v>
-[...1 lines deleted...]
-      <c r="B14">
+        <v>128</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14">
+        <v>4043670000.0</v>
+      </c>
+      <c r="D14">
         <v>1603391000.0</v>
       </c>
-      <c r="C14"/>
-      <c r="D14"/>
       <c r="E14"/>
-      <c r="F14">
+      <c r="F14"/>
+      <c r="G14"/>
+      <c r="H14">
         <v>1421883000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>1295295512.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>1166744982.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>3181444673.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>962071106.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>898986510.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>872399465.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>1978780219.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>826781450.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>2269992299.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>460876664.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>2089988667.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>2089988667.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>1717313915.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>1717313916.0</v>
       </c>
     </row>
-    <row r="15" spans="1:20">
+    <row r="15" spans="1:22">
       <c r="A15" t="s">
-        <v>127</v>
-[...1 lines deleted...]
-      <c r="B15">
+        <v>129</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15">
         <v>9485000000.0</v>
       </c>
-      <c r="C15"/>
-[...1 lines deleted...]
-      <c r="E15">
+      <c r="D15">
+        <v>9485000000.0</v>
+      </c>
+      <c r="E15"/>
+      <c r="F15"/>
+      <c r="G15">
         <v>6368500000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>6368500000.0</v>
       </c>
-      <c r="G15"/>
-      <c r="H15"/>
       <c r="I15"/>
-      <c r="J15">
+      <c r="J15"/>
+      <c r="K15"/>
+      <c r="L15">
         <v>5284500000.0</v>
       </c>
-      <c r="K15"/>
-      <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
-    </row>
-    <row r="16" spans="1:20">
+      <c r="U15"/>
+      <c r="V15"/>
+    </row>
+    <row r="16" spans="1:22">
       <c r="A16" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B16">
+        <v>3263212000.0</v>
+      </c>
+      <c r="C16">
+        <v>2856626000.0</v>
+      </c>
+      <c r="D16">
         <v>27821355000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>3650011000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>2870849000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>8652153000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>10203440000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>21958342212.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>13039842298.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>16917409693.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>22148052860.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>48827408949.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>66310874595.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>9166930763.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>26572646769.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>34213106342.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>3122450612.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>-1415411029.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>5100094552.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>6515505581.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>-5209554715.0</v>
       </c>
     </row>
-    <row r="17" spans="1:20">
+    <row r="17" spans="1:22">
       <c r="A17" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
-    </row>
-    <row r="18" spans="1:20">
+      <c r="U17"/>
+      <c r="V17"/>
+    </row>
+    <row r="18" spans="1:22">
       <c r="A18" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B18">
+        <v>6788074000.0</v>
+      </c>
+      <c r="C18">
+        <v>8792482000.0</v>
+      </c>
+      <c r="D18">
         <v>27508153000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>16981041000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-3038722000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-11671809000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>15189542000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-15023997860.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-15328436435.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>113525658409.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-28611316678.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-4455372248.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-103056860806.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-688751594.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>1458948277.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>11017449804.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-1024474055.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-6527341816.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-6527341816.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-5884453926.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-5884453926.0</v>
       </c>
     </row>
-    <row r="19" spans="1:20">
+    <row r="19" spans="1:22">
       <c r="A19" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B19"/>
-      <c r="C19">
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19">
         <v>-1782496188.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-629101240.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-3831805463.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-2580788794.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-4521701506.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-6670238838.0</v>
       </c>
-      <c r="I19"/>
-      <c r="J19">
+      <c r="K19"/>
+      <c r="L19">
         <v>255653124.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>-1638467816.0</v>
       </c>
-      <c r="L19"/>
-      <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
-    </row>
-    <row r="20" spans="1:20">
+      <c r="U19"/>
+      <c r="V19"/>
+    </row>
+    <row r="20" spans="1:22">
       <c r="A20" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
-      <c r="E20">
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20">
         <v>0.0</v>
       </c>
-      <c r="F20"/>
-[...3 lines deleted...]
-      </c>
+      <c r="H20"/>
       <c r="I20"/>
       <c r="J20">
         <v>0.0</v>
       </c>
-      <c r="K20">
+      <c r="K20"/>
+      <c r="L20">
+        <v>0.0</v>
+      </c>
+      <c r="M20">
         <v>5479316667.0</v>
       </c>
-      <c r="L20"/>
-      <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
-    </row>
-    <row r="21" spans="1:20">
+      <c r="U20"/>
+      <c r="V20"/>
+    </row>
+    <row r="21" spans="1:22">
       <c r="A21" t="s">
-        <v>133</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>135</v>
+      </c>
+      <c r="B21">
+        <v>12770000000.0</v>
+      </c>
       <c r="C21">
+        <v>-8029649120.0</v>
+      </c>
+      <c r="D21"/>
+      <c r="E21">
         <v>-16076542160.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-2825000000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>10350000000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-21350000000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>24350000000.0</v>
       </c>
-      <c r="H21"/>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
-    </row>
-    <row r="22" spans="1:20">
+      <c r="U21"/>
+      <c r="V21"/>
+    </row>
+    <row r="22" spans="1:22">
       <c r="A22" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B22">
+        <v>5253342359.0</v>
+      </c>
+      <c r="C22">
+        <v>6707847000.0</v>
+      </c>
+      <c r="D22">
         <v>14894601000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>9921472417.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>7998635649.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>7188325670.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>16589778000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>9982490446.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>11028212300.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>5198786703.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>16515701167.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>9202812067.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>11485202433.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>3683243879.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>12863297333.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>4807458163.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>-118602529.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>-1931611139.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>-1931611139.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>-2434539576.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>-2434539577.0</v>
       </c>
     </row>
-    <row r="23" spans="1:20">
+    <row r="23" spans="1:22">
       <c r="A23" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B23">
+        <v>-714891000.0</v>
+      </c>
+      <c r="C23">
+        <v>-10726142000.0</v>
+      </c>
+      <c r="D23">
         <v>5731191000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>-125338000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>-122582000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>577840000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>-106162000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>-407502226.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>134266076.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>53331828171.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>-162990411.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>-5637959065.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>-151226723.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>147883616.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>-173873620.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>20073205927.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>462241142.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>5096430787.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>5096430787.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>674899211.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>674899211.0</v>
       </c>
     </row>
-    <row r="24" spans="1:20">
+    <row r="24" spans="1:22">
       <c r="A24" t="s">
-        <v>135</v>
-[...1 lines deleted...]
-      <c r="B24"/>
+        <v>137</v>
+      </c>
+      <c r="B24">
+        <v>-1737362000.0</v>
+      </c>
       <c r="C24">
+        <v>-28364066610.0</v>
+      </c>
+      <c r="D24"/>
+      <c r="E24">
         <v>205000000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>205000000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>-807318000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>1050217750.0</v>
       </c>
-      <c r="G24"/>
-      <c r="H24">
+      <c r="I24"/>
+      <c r="J24">
         <v>170000000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>-118731000000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>478000000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>32000000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>119069000000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>170500000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>67000000.0</v>
       </c>
-      <c r="O24"/>
-[...1 lines deleted...]
-      <c r="Q24">
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24">
         <v>15500000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>15500000.0</v>
       </c>
-      <c r="S24"/>
-[...2 lines deleted...]
-    <row r="25" spans="1:20">
+      <c r="U24"/>
+      <c r="V24"/>
+    </row>
+    <row r="25" spans="1:22">
       <c r="A25" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B25">
+        <v>9108070000.0</v>
+      </c>
+      <c r="C25">
+        <v>7095599000.0</v>
+      </c>
+      <c r="D25">
         <v>10505475000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>18763538000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>-2204621000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>-8647321000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>638887000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>-19189491288.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>-18349664915.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>-2912909681.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>-45866742075.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>-11088729989.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>7412271312.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>-4095979707.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>-13690078783.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>4968664803.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>-418385075.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>-6283056365.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>-6283056365.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>-4727985470.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>-4727985470.0</v>
       </c>
     </row>
-    <row r="26" spans="1:20">
+    <row r="26" spans="1:22">
       <c r="A26" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
-      <c r="E26">
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26">
         <v>0.0</v>
       </c>
-      <c r="F26"/>
-      <c r="G26"/>
       <c r="H26"/>
-      <c r="I26">
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26">
         <v>-6159316667.0</v>
       </c>
-      <c r="J26"/>
-      <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
-    </row>
-    <row r="27" spans="1:20">
+      <c r="U26"/>
+      <c r="V26"/>
+    </row>
+    <row r="27" spans="1:22">
       <c r="A27" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
-    </row>
-    <row r="28" spans="1:20">
+      <c r="U27"/>
+      <c r="V27"/>
+    </row>
+    <row r="28" spans="1:22">
       <c r="A28" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B28">
+        <v>12055109000.0</v>
+      </c>
+      <c r="C28">
+        <v>-10726142000.0</v>
+      </c>
+      <c r="D28">
         <v>-3753809000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-16201880000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-2947582000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>10927840000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-27824662000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>23942497774.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>11280869040.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-25301576.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>1453960589.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-13060093398.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>40451804638.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-16887464412.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>3528789436.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>20073205927.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>462241142.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>5096430787.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>5096430787.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>674899211.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>674899211.0</v>
       </c>
     </row>
-    <row r="29" spans="1:20">
+    <row r="29" spans="1:22">
       <c r="A29" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B29">
+        <v>9108070000.0</v>
+      </c>
+      <c r="C29">
+        <v>17847116000.0</v>
+      </c>
+      <c r="D29">
         <v>27003467000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>18763538000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>-2204621000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>-8647321000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>18650548000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>-10502296354.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>-8488197597.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>-895567651.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>-28388969802.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>-2784904432.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>18025074280.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>1566044391.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>1653562900.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>12046115265.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>-997864268.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>-6124678837.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>-6124678837.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>-5445211131.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>-5445211131.0</v>
       </c>
     </row>
-    <row r="30" spans="1:20">
+    <row r="30" spans="1:22">
       <c r="A30" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B30">
+        <v>-4057358000.0</v>
+      </c>
+      <c r="C30">
+        <v>-33787274000.0</v>
+      </c>
+      <c r="D30">
         <v>921687000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-1782496000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-629101000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-3831805000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-2580789000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-4521701506.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-6670238838.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-4309773940.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>255653124.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-1638467816.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-1332935086.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-2084295985.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-127614623.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-1028665461.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-26609787.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-387162979.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-387162979.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-439242795.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-439242795.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>