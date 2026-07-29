--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="216">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="218">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
@@ -283,50 +286,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1037,87 +1043,62 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z62"/>
+  <dimension ref="A1:AA62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
-[...23 lines deleted...]
-    <col min="26" max="26" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26">
+    <row r="1" spans="1:27">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -1152,3520 +1133,3646 @@
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
+      <c r="AA1" t="s">
+        <v>26</v>
+      </c>
     </row>
-    <row r="2" spans="1:26">
+    <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B2">
+        <v>32179594000.0</v>
+      </c>
+      <c r="C2">
         <v>98522723024.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>136886906481.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>178274093345.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>279414182298.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>345861377968.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>406207111876.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>76340150725.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>75358771446.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>41582273384.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>44608568571.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>52339506000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>39064603000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>22528523000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>34581148000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>60890104000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>59985310000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>62891915000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>63844972000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>54491374000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>95715679000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>89665197000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>142193655000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>183957820000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>131937675000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>181772000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:26">
+    <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
+      <c r="AA3"/>
     </row>
-    <row r="4" spans="1:26">
+    <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
+      <c r="AA4"/>
     </row>
-    <row r="5" spans="1:26">
+    <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
-      <c r="D5">
+      <c r="D5"/>
+      <c r="E5">
         <v>0.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>648920189750.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="G5">
         <v>0.0</v>
       </c>
-      <c r="H5"/>
+      <c r="H5">
+        <v>0.0</v>
+      </c>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
+      <c r="AA5"/>
     </row>
-    <row r="6" spans="1:26">
+    <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
+      <c r="AA6"/>
     </row>
-    <row r="7" spans="1:26">
+    <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
+      <c r="AA7"/>
     </row>
-    <row r="8" spans="1:26">
+    <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
+      <c r="AA8"/>
     </row>
-    <row r="9" spans="1:26">
+    <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>33</v>
-[...3 lines deleted...]
-      </c>
+        <v>34</v>
+      </c>
+      <c r="B9"/>
       <c r="C9">
         <v>14444701250.0</v>
       </c>
       <c r="D9">
         <v>14444701250.0</v>
       </c>
       <c r="E9">
         <v>14444701250.0</v>
       </c>
       <c r="F9">
         <v>14444701250.0</v>
       </c>
       <c r="G9">
         <v>14444701250.0</v>
       </c>
       <c r="H9">
         <v>14444701250.0</v>
       </c>
       <c r="I9">
         <v>14444701250.0</v>
       </c>
       <c r="J9">
         <v>14444701250.0</v>
       </c>
-      <c r="K9"/>
+      <c r="K9">
+        <v>14444701250.0</v>
+      </c>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
+      <c r="AA9"/>
     </row>
-    <row r="10" spans="1:26">
+    <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B10">
+        <v>15938567000.0</v>
+      </c>
+      <c r="C10">
         <v>2409042128.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>12202850444.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>10040432075.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>30026649284.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>22626581402.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>76660455580.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>163645969761.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>204441092202.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>17063134460.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>14439660906.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>12803127000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>4160115000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>5408550000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>11796993000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>2960025000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>3312388000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>2415824000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>4209094000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>5063535000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>6653236000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>5507033000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>15602892000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>22811585000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>29927541000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>38482000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:26">
+    <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
-      <c r="H11">
+      <c r="H11"/>
+      <c r="I11">
         <v>163645969760.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>204441092200.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>17063134460.0</v>
       </c>
-      <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
+      <c r="AA11"/>
     </row>
-    <row r="12" spans="1:26">
+    <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B12">
+        <v>15938567000.0</v>
+      </c>
+      <c r="C12">
         <v>2409042128.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>12202850444.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>10040432075.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>30026649284.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>22626581402.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>76660455580.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>163645969760.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>204441092200.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>17063134460.0</v>
       </c>
-      <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
+      <c r="AA12"/>
     </row>
-    <row r="13" spans="1:26">
+    <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B13">
-        <v>795892781660.0</v>
+        <v>795892782000.0</v>
       </c>
       <c r="C13">
         <v>795892781660.0</v>
       </c>
       <c r="D13">
+        <v>795892781660.0</v>
+      </c>
+      <c r="E13">
         <v>695652183560.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>634475488500.0</v>
       </c>
       <c r="F13">
         <v>634475488500.0</v>
       </c>
       <c r="G13">
         <v>634475488500.0</v>
       </c>
       <c r="H13">
         <v>634475488500.0</v>
       </c>
       <c r="I13">
         <v>634475488500.0</v>
       </c>
       <c r="J13">
         <v>634475488500.0</v>
       </c>
       <c r="K13">
         <v>634475488500.0</v>
       </c>
       <c r="L13">
-        <v>634475489000.0</v>
+        <v>634475488500.0</v>
       </c>
       <c r="M13">
         <v>634475489000.0</v>
       </c>
       <c r="N13">
         <v>634475489000.0</v>
       </c>
       <c r="O13">
         <v>634475489000.0</v>
       </c>
       <c r="P13">
         <v>634475489000.0</v>
       </c>
       <c r="Q13">
         <v>634475489000.0</v>
       </c>
       <c r="R13">
         <v>634475489000.0</v>
       </c>
       <c r="S13">
         <v>634475489000.0</v>
       </c>
       <c r="T13">
         <v>634475489000.0</v>
       </c>
       <c r="U13">
-        <v>138929403000.0</v>
+        <v>634475489000.0</v>
       </c>
       <c r="V13">
         <v>138929403000.0</v>
       </c>
       <c r="W13">
         <v>138929403000.0</v>
       </c>
       <c r="X13">
         <v>138929403000.0</v>
       </c>
       <c r="Y13">
         <v>138929403000.0</v>
       </c>
       <c r="Z13">
+        <v>138929403000.0</v>
+      </c>
+      <c r="AA13">
         <v>138929000000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:26">
+    <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B14">
+        <v>2393710000.0</v>
+      </c>
+      <c r="C14">
         <v>2393710348.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>1838954161.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>2085241723.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2036159638.0</v>
       </c>
       <c r="F14">
         <v>2036159638.0</v>
       </c>
       <c r="G14">
         <v>2036159638.0</v>
       </c>
       <c r="H14">
-        <v>1268950980.0</v>
+        <v>2036159638.0</v>
       </c>
       <c r="I14">
         <v>1268950980.0</v>
       </c>
       <c r="J14">
         <v>1268950980.0</v>
       </c>
-      <c r="K14"/>
+      <c r="K14">
+        <v>1268950980.0</v>
+      </c>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
+      <c r="AA14"/>
     </row>
-    <row r="15" spans="1:26">
+    <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
+      <c r="AA15"/>
     </row>
-    <row r="16" spans="1:26">
+    <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>8557452832.0</v>
       </c>
-      <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
-      <c r="G16">
+      <c r="G16"/>
+      <c r="H16">
         <v>759166657.0</v>
       </c>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
+      <c r="AA16"/>
     </row>
-    <row r="17" spans="1:26">
+    <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
+      <c r="AA17"/>
     </row>
-    <row r="18" spans="1:26">
+    <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
+      <c r="AA18"/>
     </row>
-    <row r="19" spans="1:26">
+    <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
+      <c r="AA19"/>
     </row>
-    <row r="20" spans="1:26">
+    <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
+      <c r="AA20"/>
     </row>
-    <row r="21" spans="1:26">
+    <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B21">
+        <v>1756269000.0</v>
+      </c>
+      <c r="C21">
         <v>2193250924.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>2425586904.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>3152972.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>4123116.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>0.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>14081082.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>204694720.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>473717870.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>1741961220.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>1525193875.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>1745710000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>1966227000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>1827878000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>1385514000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>3291397000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>4798544000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>6305692000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>7812839000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>9319987000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>12527713000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>13330273000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>13841428000.0</v>
       </c>
-      <c r="X21"/>
       <c r="Y21"/>
-      <c r="Z21">
+      <c r="Z21"/>
+      <c r="AA21">
         <v>5242000000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:26">
+    <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B22">
+        <v>5854875000.0</v>
+      </c>
+      <c r="C22">
         <v>48245840089.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>85221585779.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>125106144172.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>185626206713.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>181822430155.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>343989051224.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>47300319278.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>39027160190.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>34502961970.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>62433885343.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>43125045000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>23723690000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>16994339000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>16088354000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>20937599000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>21890178000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>21198947000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>17876477000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>17357096000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>44313962000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>58400012000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>74460053000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>115077853000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>91478220000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>165723000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:26">
+    <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B23">
+        <v>127029936000.0</v>
+      </c>
+      <c r="C23">
         <v>232898099659.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>319173316937.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>436470822994.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>613344238692.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>677619067915.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>695853450844.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>386108236920.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>411063871800.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>229056622340.0</v>
       </c>
-      <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
       <c r="O23"/>
       <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
+      <c r="AA23"/>
     </row>
-    <row r="24" spans="1:26">
+    <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
-      <c r="N24">
+      <c r="N24"/>
+      <c r="O24">
         <v>1652777000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>30316715000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>36662624000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>55201641000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>79723460000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>71265658000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>68409446000.0</v>
       </c>
-      <c r="U24"/>
-      <c r="V24">
+      <c r="V24"/>
+      <c r="W24">
         <v>1239467000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>38524225000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>12628097000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>19471577000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>758918000000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:26">
+    <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>49</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>50</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
         <v>0.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>5417500.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>66759490.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1708428250.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>1349862010.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="H25">
         <v>0.0</v>
       </c>
       <c r="I25">
         <v>0.0</v>
       </c>
       <c r="J25">
         <v>0.0</v>
       </c>
-      <c r="K25"/>
+      <c r="K25">
+        <v>0.0</v>
+      </c>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
+      <c r="AA25"/>
     </row>
-    <row r="26" spans="1:26">
+    <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
+      <c r="AA26"/>
     </row>
-    <row r="27" spans="1:26">
+    <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
+      <c r="AA27"/>
     </row>
-    <row r="28" spans="1:26">
+    <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B28">
+        <v>242810335000.0</v>
+      </c>
+      <c r="C28">
         <v>201136993150.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>117814636533.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>177483383528.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>148807063700.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>36398211607.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-76660455580.0</v>
       </c>
-      <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
+      <c r="AA28"/>
     </row>
-    <row r="29" spans="1:26">
+    <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
+      <c r="AA29"/>
     </row>
-    <row r="30" spans="1:26">
+    <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B30">
+        <v>35348463000.0</v>
+      </c>
+      <c r="C30">
         <v>89304870188.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>119535170022.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>224362925414.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>306604430077.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>368449927683.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>206135315974.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>100673899646.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>75674348230.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>69342099100.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>62132103072.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>50925810000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>41947857000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>32005051000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>32646999000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>82835059000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>32853140000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>38939244000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>46909631000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>58127803000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>80846737000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>94252806000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>116414318000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>126990743000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>121196368000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>83119000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:26">
+    <row r="31" spans="1:27">
       <c r="A31" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>17051655768.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>93554375804.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>208648343234.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>247498645442.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>277457458234.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>296137069429.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>127219943168.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>126691819727.0</v>
       </c>
-      <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
+      <c r="AA31"/>
     </row>
-    <row r="32" spans="1:26">
+    <row r="32" spans="1:27">
       <c r="A32" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
+      <c r="AA32"/>
     </row>
-    <row r="33" spans="1:26">
+    <row r="33" spans="1:27">
       <c r="A33" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B33">
+        <v>65505596000.0</v>
+      </c>
+      <c r="C33">
         <v>88968485683.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>81958511839.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>74538879709.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>84512638556.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>82828138333.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>52285446324.0</v>
       </c>
-      <c r="H33"/>
       <c r="I33"/>
       <c r="J33"/>
       <c r="K33"/>
       <c r="L33"/>
       <c r="M33"/>
       <c r="N33"/>
       <c r="O33"/>
       <c r="P33"/>
       <c r="Q33"/>
       <c r="R33"/>
       <c r="S33"/>
       <c r="T33"/>
       <c r="U33"/>
       <c r="V33"/>
       <c r="W33"/>
       <c r="X33"/>
       <c r="Y33"/>
       <c r="Z33"/>
+      <c r="AA33"/>
     </row>
-    <row r="34" spans="1:26">
+    <row r="34" spans="1:27">
       <c r="A34" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
+      <c r="AA34"/>
     </row>
-    <row r="35" spans="1:26">
+    <row r="35" spans="1:27">
       <c r="A35" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B35">
+        <v>260106680000.0</v>
+      </c>
+      <c r="C35">
         <v>7172954330.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>6127444502.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>9639880486.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>17704871894.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>22494563658.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>27188829231.0</v>
       </c>
-      <c r="H35"/>
       <c r="I35"/>
       <c r="J35"/>
       <c r="K35"/>
       <c r="L35"/>
       <c r="M35"/>
       <c r="N35"/>
       <c r="O35"/>
       <c r="P35"/>
       <c r="Q35"/>
       <c r="R35"/>
       <c r="S35"/>
       <c r="T35"/>
       <c r="U35"/>
       <c r="V35"/>
       <c r="W35"/>
       <c r="X35"/>
       <c r="Y35"/>
       <c r="Z35"/>
+      <c r="AA35"/>
     </row>
-    <row r="36" spans="1:26">
+    <row r="36" spans="1:27">
       <c r="A36" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B36">
+        <v>16908713000.0</v>
+      </c>
+      <c r="C36">
         <v>27641006683.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>27149622895.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>19710698299.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>15402866659.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>2648111379.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>1246442000.0</v>
       </c>
-      <c r="H36"/>
       <c r="I36"/>
       <c r="J36"/>
       <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
       <c r="N36"/>
       <c r="O36"/>
       <c r="P36"/>
       <c r="Q36"/>
       <c r="R36"/>
       <c r="S36"/>
       <c r="T36"/>
       <c r="U36"/>
       <c r="V36"/>
       <c r="W36"/>
       <c r="X36"/>
       <c r="Y36"/>
       <c r="Z36"/>
+      <c r="AA36"/>
     </row>
-    <row r="37" spans="1:26">
+    <row r="37" spans="1:27">
       <c r="A37" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
+      <c r="AA37"/>
     </row>
-    <row r="38" spans="1:26">
+    <row r="38" spans="1:27">
       <c r="A38" t="s">
-        <v>62</v>
-[...1 lines deleted...]
-      <c r="B38">
+        <v>63</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38">
         <v>1707359040.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>1847239040.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>19967475335.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>1.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>3167069414.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>4389920721.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>3945203300.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>309475140.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>1807128540.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>11547337217.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>9449831000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>377641000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>562150000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>4114878000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>4932529000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>49506222000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>49234124000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>8708162000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>86313164000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>65067571000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>76444648000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>222933735000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>253841835000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>299950704000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>365071000000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:26">
+    <row r="39" spans="1:27">
       <c r="A39" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B39">
+        <v>4382436000.0</v>
+      </c>
+      <c r="C39">
         <v>3969861571.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>20255198853.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>2422441624.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>6574314061.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>21891990342.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>40781322072.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>193952259.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>116386077.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>13928804605.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>34076973883.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>29475541000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>47118927000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>15326249000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>2475076000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>2097458000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>3370778000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>1811399000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>2105349000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>3783919000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>6548002000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>15138712000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>10452855000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>12805366000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>12108865000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>24710000000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:26">
+    <row r="40" spans="1:27">
       <c r="A40" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B40">
+        <v>54680297000.0</v>
+      </c>
+      <c r="C40">
         <v>76928046158.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>40445312361.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>44022848693.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>45519265227.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>42917716438.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>14922647600.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>2590806258.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>4356837600.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>4017959629.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>2591876212.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>9737507000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>5844991000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>10893743000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>19250660000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>19774933000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>16571803000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>5137984000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>4283124000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>27545395000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>89525602000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>61246352000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>44506164000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>41026422000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>51303517000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>33848000000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:26">
+    <row r="41" spans="1:27">
       <c r="A41" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>9573121000.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>15996443649.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>21144701653.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>27188829231.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>24629771521.0</v>
       </c>
-      <c r="I41">
+      <c r="J41">
         <v>32061030648.0</v>
       </c>
-      <c r="J41">
+      <c r="K41">
         <v>19202611597.0</v>
       </c>
-      <c r="K41">
+      <c r="L41">
         <v>14249378762.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>13360322000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>12355495000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>12697607000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>13350942000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>13666823000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>12452578000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>11670534000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>10835084000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>9394060000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>12930738000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>11715438000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>9644523000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>112227000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>249422000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>6837000000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:26">
+    <row r="42" spans="1:27">
       <c r="A42" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B42">
-        <v>14444701250.0</v>
+        <v>14444701000.0</v>
       </c>
       <c r="C42">
         <v>14444701250.0</v>
       </c>
       <c r="D42">
         <v>14444701250.0</v>
       </c>
       <c r="E42">
+        <v>14444701250.0</v>
+      </c>
+      <c r="F42">
         <v>-634475488500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14444701250.0</v>
       </c>
       <c r="G42">
         <v>14444701250.0</v>
       </c>
-      <c r="H42"/>
+      <c r="H42">
+        <v>14444701250.0</v>
+      </c>
       <c r="I42"/>
       <c r="J42"/>
       <c r="K42"/>
       <c r="L42"/>
       <c r="M42"/>
       <c r="N42"/>
       <c r="O42"/>
       <c r="P42"/>
       <c r="Q42"/>
       <c r="R42"/>
       <c r="S42"/>
       <c r="T42"/>
       <c r="U42"/>
       <c r="V42"/>
       <c r="W42"/>
       <c r="X42"/>
       <c r="Y42"/>
       <c r="Z42"/>
+      <c r="AA42"/>
     </row>
-    <row r="43" spans="1:26">
+    <row r="43" spans="1:27">
       <c r="A43" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
+      <c r="AA43"/>
     </row>
-    <row r="44" spans="1:26">
+    <row r="44" spans="1:27">
       <c r="A44" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
+      <c r="AA44"/>
     </row>
-    <row r="45" spans="1:26">
+    <row r="45" spans="1:27">
       <c r="A45" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
+      <c r="AA45"/>
     </row>
-    <row r="46" spans="1:26">
+    <row r="46" spans="1:27">
       <c r="A46" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B46">
+        <v>46840614000.0</v>
+      </c>
+      <c r="C46">
         <v>59134228076.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>52383302040.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>54825028438.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>69105648781.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>80180026954.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>51024923242.0</v>
       </c>
-      <c r="H46"/>
       <c r="I46"/>
       <c r="J46"/>
       <c r="K46"/>
       <c r="L46"/>
       <c r="M46"/>
       <c r="N46"/>
       <c r="O46"/>
       <c r="P46"/>
       <c r="Q46"/>
       <c r="R46"/>
       <c r="S46"/>
       <c r="T46"/>
       <c r="U46"/>
       <c r="V46"/>
       <c r="W46"/>
       <c r="X46"/>
       <c r="Y46"/>
       <c r="Z46"/>
+      <c r="AA46"/>
     </row>
-    <row r="47" spans="1:26">
+    <row r="47" spans="1:27">
       <c r="A47" t="s">
-        <v>71</v>
-[...1 lines deleted...]
-      <c r="B47">
+        <v>72</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47">
         <v>59134228080.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>52383302040.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>54568251402.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>68541277036.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>79661068919.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>47881444521.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>48379981073.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>48570519240.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>68887404790.0</v>
       </c>
-      <c r="K47">
+      <c r="L47">
         <v>64442372731.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>57029576000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>49655161000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>81226695000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>84157921000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>94528797000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>96162430000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>93572660000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>95475321000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>98416187000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>205313189000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>241339352000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>253166273000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>267768441000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>274612628000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>313182000000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:26">
+    <row r="48" spans="1:27">
       <c r="A48" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B48">
+        <v>-1030296253000.0</v>
+      </c>
+      <c r="C48">
         <v>-963631277655.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-804658034405.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-693042076070.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-555361690829.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-440271846516.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-401407463226.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-371258036801.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-352309402460.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-519958285360.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-520403176148.0</v>
       </c>
-      <c r="L48"/>
       <c r="M48"/>
       <c r="N48"/>
       <c r="O48"/>
       <c r="P48"/>
       <c r="Q48"/>
       <c r="R48"/>
       <c r="S48"/>
       <c r="T48"/>
       <c r="U48"/>
       <c r="V48"/>
       <c r="W48"/>
       <c r="X48"/>
       <c r="Y48"/>
       <c r="Z48"/>
+      <c r="AA48"/>
     </row>
-    <row r="49" spans="1:26">
+    <row r="49" spans="1:27">
       <c r="A49" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
+      <c r="AA49"/>
     </row>
-    <row r="50" spans="1:26">
+    <row r="50" spans="1:27">
       <c r="A50" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
+      <c r="AA50"/>
     </row>
-    <row r="51" spans="1:26">
+    <row r="51" spans="1:27">
       <c r="A51" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B51">
+        <v>258748903000.0</v>
+      </c>
+      <c r="C51">
         <v>203546035278.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>130017486977.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>187523815607.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>178833712988.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>59024793013.0</v>
       </c>
-      <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
       <c r="O51"/>
       <c r="P51"/>
       <c r="Q51"/>
       <c r="R51"/>
       <c r="S51"/>
       <c r="T51"/>
       <c r="U51"/>
       <c r="V51"/>
       <c r="W51"/>
       <c r="X51"/>
       <c r="Y51"/>
       <c r="Z51"/>
+      <c r="AA51"/>
     </row>
-    <row r="52" spans="1:26">
+    <row r="52" spans="1:27">
       <c r="A52" t="s">
-        <v>76</v>
-[...1 lines deleted...]
-      <c r="B52">
+        <v>77</v>
+      </c>
+      <c r="B52"/>
+      <c r="C52">
         <v>203546035278.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>130012069476.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>187457056117.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>177125284738.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>57674931003.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="H52">
         <v>0.0</v>
       </c>
       <c r="I52">
         <v>0.0</v>
       </c>
       <c r="J52">
+        <v>0.0</v>
+      </c>
+      <c r="K52">
         <v>29119597670.0</v>
       </c>
-      <c r="K52"/>
       <c r="L52"/>
       <c r="M52"/>
       <c r="N52"/>
       <c r="O52"/>
       <c r="P52"/>
       <c r="Q52"/>
       <c r="R52"/>
       <c r="S52"/>
       <c r="T52"/>
       <c r="U52"/>
       <c r="V52"/>
       <c r="W52"/>
       <c r="X52"/>
       <c r="Y52"/>
       <c r="Z52"/>
+      <c r="AA52"/>
     </row>
-    <row r="53" spans="1:26">
+    <row r="53" spans="1:27">
       <c r="A53" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
-      <c r="G53">
+      <c r="G53"/>
+      <c r="H53">
         <v>0.0</v>
       </c>
-      <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
-      <c r="S53">
+      <c r="S53"/>
+      <c r="T53">
         <v>3850000000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>750000000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>2737500000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>1680000000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>3652500000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>14376250000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>10376250000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>22730000000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:26">
+    <row r="54" spans="1:27">
       <c r="A54" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
+      <c r="AA54"/>
     </row>
-    <row r="55" spans="1:26">
+    <row r="55" spans="1:27">
       <c r="A55" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B55">
+        <v>127029936000.0</v>
+      </c>
+      <c r="C55">
         <v>232898099659.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>319173316937.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>436470822994.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>613344238692.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>677619067915.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>695853450844.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>386108236920.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>411063871800.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>229056622340.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>217982774634.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>204951499000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>169324429000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>154301200000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>189755322000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>213288722000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>218436559000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>227557290000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>242766496000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>279131691000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>424007910000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>506092836000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>710524054000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>813749358000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>839738540000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>1019179000000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:26">
+    <row r="56" spans="1:27">
       <c r="A56" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B56">
+        <v>61524341000.0</v>
+      </c>
+      <c r="C56">
         <v>143929613976.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>237214805098.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>361931943285.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>528831600135.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>594790929582.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>643568004520.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>333578357832.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>361710159560.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>148030238150.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>140467870811.0</v>
       </c>
-      <c r="L56"/>
       <c r="M56"/>
       <c r="N56"/>
       <c r="O56"/>
       <c r="P56"/>
       <c r="Q56"/>
       <c r="R56"/>
       <c r="S56"/>
       <c r="T56"/>
       <c r="U56"/>
       <c r="V56"/>
       <c r="W56"/>
       <c r="X56"/>
       <c r="Y56"/>
       <c r="Z56"/>
+      <c r="AA56"/>
     </row>
-    <row r="57" spans="1:26">
+    <row r="57" spans="1:27">
       <c r="A57" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B57">
+        <v>86859891000.0</v>
+      </c>
+      <c r="C57">
         <v>378996804460.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>307344288318.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>409753998155.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>502058732263.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>446454025409.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>421129759476.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>83794176837.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>82369918240.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>80869970740.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>75494246657.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>67122022000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>71818290000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>49820781000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>58591712000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>88460664000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>77916076000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>71553690000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>71041089000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>85049163000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>856837899000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>825222592000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>931164131000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>1038655665000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>1127809572000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>417494000000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:26">
+    <row r="58" spans="1:27">
       <c r="A58" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B58">
+        <v>346966571000.0</v>
+      </c>
+      <c r="C58">
         <v>386169758791.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>313471732819.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>419393878641.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>519763604158.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>468948589068.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>448318588707.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>108446083970.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>114453084500.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>100094717950.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>89743625419.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>80757003000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>84579900000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>64730115000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>102259369000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>138790111000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>145570295000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>162947684000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>153141831000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>162852669000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>880153764000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>847747915000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>987426734000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>1058752995000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>1155588596000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>1183298000000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:26">
+    <row r="59" spans="1:27">
       <c r="A59" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
+      <c r="AA59"/>
     </row>
-    <row r="60" spans="1:26">
+    <row r="60" spans="1:27">
       <c r="A60" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B60">
+        <v>-219958770000.0</v>
+      </c>
+      <c r="C60">
         <v>-153293794745.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>5679448504.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>17054808740.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>93558498921.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>208648343234.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>247512726524.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>277662152950.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>296610787300.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>128961904390.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>128217013602.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>124172361000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>84722394000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>89548960000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>87498226000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>74498612000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>72866265000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>64609606000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>89624665000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>116279022000.0</v>
       </c>
-      <c r="U60"/>
       <c r="V60"/>
       <c r="W60"/>
       <c r="X60"/>
       <c r="Y60"/>
       <c r="Z60"/>
+      <c r="AA60"/>
     </row>
-    <row r="61" spans="1:26">
+    <row r="61" spans="1:27">
       <c r="A61" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
+      <c r="AA61"/>
     </row>
-    <row r="62" spans="1:26">
+    <row r="62" spans="1:27">
       <c r="A62" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
+      <c r="AA62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CQ62"/>
+  <dimension ref="A1:CS62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="17.567" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:95">
+    <row r="1" spans="1:97">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C1" t="s">
-        <v>88</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>89</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>90</v>
       </c>
       <c r="F1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="G1" t="s">
-        <v>91</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>92</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>93</v>
       </c>
       <c r="J1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="K1" t="s">
-        <v>94</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>95</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>96</v>
       </c>
       <c r="N1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="O1" t="s">
-        <v>97</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>98</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>99</v>
       </c>
       <c r="R1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="S1" t="s">
-        <v>100</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>101</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="V1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="W1" t="s">
-        <v>103</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>104</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>105</v>
       </c>
       <c r="Z1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="AA1" t="s">
-        <v>106</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>107</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>108</v>
       </c>
       <c r="AD1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="AE1" t="s">
-        <v>109</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>110</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>111</v>
       </c>
       <c r="AH1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="AI1" t="s">
-        <v>112</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>113</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>114</v>
       </c>
       <c r="AL1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="AM1" t="s">
-        <v>115</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>116</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>117</v>
       </c>
       <c r="AP1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="AQ1" t="s">
-        <v>118</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>119</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>120</v>
       </c>
       <c r="AT1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="AU1" t="s">
-        <v>121</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>122</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>123</v>
       </c>
       <c r="AX1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="AY1" t="s">
-        <v>124</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>125</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>126</v>
       </c>
       <c r="BB1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="BC1" t="s">
-        <v>127</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>128</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>129</v>
       </c>
       <c r="BF1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="BG1" t="s">
-        <v>130</v>
+        <v>15</v>
       </c>
       <c r="BH1" t="s">
         <v>131</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>132</v>
       </c>
       <c r="BJ1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="BK1" t="s">
-        <v>133</v>
+        <v>16</v>
       </c>
       <c r="BL1" t="s">
         <v>134</v>
       </c>
       <c r="BM1" t="s">
-        <v>16</v>
+        <v>135</v>
       </c>
       <c r="BN1" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="BO1" t="s">
-        <v>136</v>
+        <v>17</v>
       </c>
       <c r="BP1" t="s">
         <v>137</v>
       </c>
       <c r="BQ1" t="s">
-        <v>17</v>
+        <v>138</v>
       </c>
       <c r="BR1" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="BS1" t="s">
-        <v>139</v>
+        <v>18</v>
       </c>
       <c r="BT1" t="s">
         <v>140</v>
       </c>
       <c r="BU1" t="s">
-        <v>18</v>
+        <v>141</v>
       </c>
       <c r="BV1" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="BW1" t="s">
-        <v>142</v>
+        <v>19</v>
       </c>
       <c r="BX1" t="s">
         <v>143</v>
       </c>
       <c r="BY1" t="s">
         <v>144</v>
       </c>
       <c r="BZ1" t="s">
         <v>145</v>
       </c>
       <c r="CA1" t="s">
         <v>146</v>
       </c>
       <c r="CB1" t="s">
-        <v>20</v>
+        <v>147</v>
       </c>
       <c r="CC1" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="CD1" t="s">
-        <v>148</v>
+        <v>21</v>
       </c>
       <c r="CE1" t="s">
         <v>149</v>
       </c>
       <c r="CF1" t="s">
-        <v>21</v>
+        <v>150</v>
       </c>
       <c r="CG1" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="CH1" t="s">
-        <v>151</v>
+        <v>22</v>
       </c>
       <c r="CI1" t="s">
         <v>152</v>
       </c>
       <c r="CJ1" t="s">
-        <v>22</v>
+        <v>153</v>
       </c>
       <c r="CK1" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="CL1" t="s">
         <v>23</v>
       </c>
       <c r="CM1" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="CN1" t="s">
         <v>24</v>
       </c>
       <c r="CO1" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="CP1" t="s">
         <v>25</v>
       </c>
       <c r="CQ1" t="s">
-        <v>156</v>
+        <v>157</v>
+      </c>
+      <c r="CR1" t="s">
+        <v>26</v>
+      </c>
+      <c r="CS1" t="s">
+        <v>158</v>
       </c>
     </row>
-    <row r="2" spans="1:95">
+    <row r="2" spans="1:97">
       <c r="A2" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="B2"/>
+        <v>27</v>
+      </c>
+      <c r="B2">
+        <v>52190899000.0</v>
+      </c>
       <c r="C2">
+        <v>32179594000.0</v>
+      </c>
+      <c r="D2">
+        <v>52263287000.0</v>
+      </c>
+      <c r="E2">
         <v>61573960000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>114470766000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>98522723024.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>154472644894.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>167847574758.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>171888782435.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>136886906481.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>176264854972.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>221120196327.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>228616345974.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>178274093345.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>262732390786.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>287323024132.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>308560982690.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>279414182298.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>451973854242.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>466938213083.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>392951224736.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>345861377968.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>302023400976.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>285104183737.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>422031994618.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>406207111876.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>135267342316.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>102253431556.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>113149017161.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>76340150725.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>53990989106.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>60394421300.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>61138303400.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>75358771400.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>44863775000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>94681643200.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>52454888000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>41582273400.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>44395723900.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>48843961000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>33533432900.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>44608568600.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>38201430800.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>43320682000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>44498927700.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>52339506400.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>34511242400.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>29900008700.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>31828571200.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>39064603300.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>38358470200.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>25647230600.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>27320189100.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>22528523200.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>28578504100.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>18981490700.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>33473374800.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>34581148000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>49311589400.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>48803404300.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>57240943300.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>60890104000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>62630258500.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>57748957800.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>52845924100.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>59985310400.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>65344313200.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>53773201600.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>50453764500.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>62891914900.0</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>59941573900.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>38123629000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>41897895200.0</v>
       </c>
-      <c r="BU2">
+      <c r="BW2">
         <v>63844971900.0</v>
       </c>
-      <c r="BV2">
+      <c r="BX2">
         <v>45212986600.0</v>
       </c>
-      <c r="BW2">
+      <c r="BY2">
         <v>37853752000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BZ2">
         <v>50279688400.0</v>
       </c>
-      <c r="BY2">
+      <c r="CA2">
         <v>57891516000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CB2">
         <v>60840018000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CC2">
         <v>76269122000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CD2">
         <v>95715679000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CE2">
         <v>70351199000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CF2">
         <v>80322692000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CG2">
         <v>90767334000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CH2">
         <v>89665197000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CI2">
         <v>145106675000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CJ2">
         <v>122056712000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CK2">
         <v>127784067000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CL2">
         <v>142193655000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CM2">
         <v>157768000000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CN2">
         <v>183957820000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>131937675000.0</v>
       </c>
       <c r="CO2"/>
       <c r="CP2">
+        <v>131937675000.0</v>
+      </c>
+      <c r="CQ2"/>
+      <c r="CR2">
         <v>181772000000.0</v>
       </c>
-      <c r="CQ2"/>
+      <c r="CS2"/>
     </row>
-    <row r="3" spans="1:95">
+    <row r="3" spans="1:97">
       <c r="A3" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
@@ -4717,54 +4824,56 @@
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
       <c r="CP3"/>
       <c r="CQ3"/>
+      <c r="CR3"/>
+      <c r="CS3"/>
     </row>
-    <row r="4" spans="1:95">
+    <row r="4" spans="1:97">
       <c r="A4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -4816,80 +4925,84 @@
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
+      <c r="CR4"/>
+      <c r="CS4"/>
     </row>
-    <row r="5" spans="1:95">
+    <row r="5" spans="1:97">
       <c r="A5" t="s">
-        <v>29</v>
-[...1 lines deleted...]
-      <c r="B5"/>
+        <v>30</v>
+      </c>
+      <c r="B5">
+        <v>-152548000.0</v>
+      </c>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
-      <c r="J5">
+      <c r="J5"/>
+      <c r="K5"/>
+      <c r="L5">
         <v>810337482910.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="M5">
         <v>0.0</v>
       </c>
       <c r="N5">
         <v>0.0</v>
       </c>
-      <c r="O5"/>
-      <c r="P5"/>
+      <c r="O5">
+        <v>0.0</v>
+      </c>
+      <c r="P5">
+        <v>0.0</v>
+      </c>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
@@ -4925,54 +5038,56 @@
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
       <c r="CQ5"/>
+      <c r="CR5"/>
+      <c r="CS5"/>
     </row>
-    <row r="6" spans="1:95">
+    <row r="6" spans="1:97">
       <c r="A6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
@@ -5024,54 +5139,56 @@
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
       <c r="CQ6"/>
+      <c r="CR6"/>
+      <c r="CS6"/>
     </row>
-    <row r="7" spans="1:95">
+    <row r="7" spans="1:97">
       <c r="A7" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
@@ -5123,54 +5240,56 @@
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
+      <c r="CR7"/>
+      <c r="CS7"/>
     </row>
-    <row r="8" spans="1:95">
+    <row r="8" spans="1:97">
       <c r="A8" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -5222,124 +5341,126 @@
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
+      <c r="CR8"/>
+      <c r="CS8"/>
     </row>
-    <row r="9" spans="1:95">
+    <row r="9" spans="1:97">
       <c r="A9" t="s">
-        <v>33</v>
-[...6 lines deleted...]
-      </c>
+        <v>34</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9"/>
       <c r="D9">
         <v>14444701250.0</v>
       </c>
       <c r="E9">
         <v>14444701250.0</v>
       </c>
       <c r="F9">
         <v>14444701250.0</v>
       </c>
-      <c r="G9"/>
-      <c r="H9"/>
+      <c r="G9">
+        <v>14444701250.0</v>
+      </c>
+      <c r="H9">
+        <v>14444701250.0</v>
+      </c>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
-[...4 lines deleted...]
-      </c>
+      <c r="K9"/>
+      <c r="L9"/>
       <c r="M9">
         <v>14444701250.0</v>
       </c>
       <c r="N9">
         <v>14444701250.0</v>
       </c>
       <c r="O9">
         <v>14444701250.0</v>
       </c>
       <c r="P9">
         <v>14444701250.0</v>
       </c>
       <c r="Q9">
         <v>14444701250.0</v>
       </c>
       <c r="R9">
         <v>14444701250.0</v>
       </c>
       <c r="S9">
         <v>14444701250.0</v>
       </c>
       <c r="T9">
         <v>14444701250.0</v>
       </c>
       <c r="U9">
         <v>14444701250.0</v>
       </c>
       <c r="V9">
         <v>14444701250.0</v>
       </c>
       <c r="W9">
         <v>14444701250.0</v>
       </c>
       <c r="X9">
         <v>14444701250.0</v>
       </c>
       <c r="Y9">
         <v>14444701250.0</v>
       </c>
       <c r="Z9">
         <v>14444701250.0</v>
       </c>
-      <c r="AA9"/>
-      <c r="AB9"/>
+      <c r="AA9">
+        <v>14444701250.0</v>
+      </c>
+      <c r="AB9">
+        <v>14444701250.0</v>
+      </c>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
@@ -5363,134 +5484,140 @@
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
+      <c r="CR9"/>
+      <c r="CS9"/>
     </row>
-    <row r="10" spans="1:95">
+    <row r="10" spans="1:97">
       <c r="A10" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B10">
-        <v>3133310270.0</v>
+        <v>8417034000.0</v>
       </c>
       <c r="C10">
+        <v>15938567000.0</v>
+      </c>
+      <c r="D10">
+        <v>3133310000.0</v>
+      </c>
+      <c r="E10">
         <v>5980587000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>8451279000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>2409042128.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>4218024174.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>9619864381.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>12053379979.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>12202850444.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>8467379704.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>4331220601.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>19187925446.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>10040432075.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>30925427947.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>21225829666.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>29737662300.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>30026649280.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>22587667210.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>26902613970.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>13638434790.0</v>
       </c>
-      <c r="U10"/>
-      <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
-      <c r="Z10">
+      <c r="Z10"/>
+      <c r="AA10"/>
+      <c r="AB10">
         <v>82161242406.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>111452254028.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>168022454142.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>163645969761.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>169235672576.0</v>
       </c>
-      <c r="AE10"/>
-      <c r="AF10"/>
       <c r="AG10"/>
       <c r="AH10"/>
       <c r="AI10"/>
       <c r="AJ10"/>
       <c r="AK10"/>
       <c r="AL10"/>
       <c r="AM10"/>
       <c r="AN10"/>
       <c r="AO10"/>
       <c r="AP10"/>
       <c r="AQ10"/>
       <c r="AR10"/>
       <c r="AS10"/>
       <c r="AT10"/>
       <c r="AU10"/>
       <c r="AV10"/>
       <c r="AW10"/>
       <c r="AX10"/>
       <c r="AY10"/>
       <c r="AZ10"/>
       <c r="BA10"/>
       <c r="BB10"/>
       <c r="BC10"/>
       <c r="BD10"/>
       <c r="BE10"/>
@@ -5510,54 +5637,56 @@
       <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
       <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
       <c r="CI10"/>
       <c r="CJ10"/>
       <c r="CK10"/>
       <c r="CL10"/>
       <c r="CM10"/>
       <c r="CN10"/>
       <c r="CO10"/>
       <c r="CP10"/>
       <c r="CQ10"/>
+      <c r="CR10"/>
+      <c r="CS10"/>
     </row>
-    <row r="11" spans="1:95">
+    <row r="11" spans="1:97">
       <c r="A11" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
@@ -5609,132 +5738,138 @@
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
+      <c r="CR11"/>
+      <c r="CS11"/>
     </row>
-    <row r="12" spans="1:95">
+    <row r="12" spans="1:97">
       <c r="A12" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B12">
-        <v>3133310270.0</v>
+        <v>8417034000.0</v>
       </c>
       <c r="C12">
+        <v>15938567000.0</v>
+      </c>
+      <c r="D12">
+        <v>3133310000.0</v>
+      </c>
+      <c r="E12">
         <v>5980587000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>8451279000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>2409042128.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>4218024174.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>9619864381.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>12053379979.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>12202850444.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>8467379704.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>4331220601.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>19187925446.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>10040432075.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>30925427947.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>21225829666.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>29737662300.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>30026649280.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>22587667210.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>26902613970.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>13638434790.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>22626581400.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>24678150350.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>17316814990.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>16104690550.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>76660455580.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>82161242410.0</v>
       </c>
-      <c r="AA12"/>
-      <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
@@ -5758,99 +5893,101 @@
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
       <c r="CQ12"/>
+      <c r="CR12"/>
+      <c r="CS12"/>
     </row>
-    <row r="13" spans="1:95">
+    <row r="13" spans="1:97">
       <c r="A13" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B13">
-        <v>795892781660.0</v>
+        <v>795892782000.0</v>
       </c>
       <c r="C13">
         <v>795892782000.0</v>
       </c>
       <c r="D13">
         <v>795892782000.0</v>
       </c>
       <c r="E13">
-        <v>795892781660.0</v>
+        <v>795892782000.0</v>
       </c>
       <c r="F13">
-        <v>795892781660.0</v>
+        <v>795892782000.0</v>
       </c>
       <c r="G13">
         <v>795892781660.0</v>
       </c>
       <c r="H13">
         <v>795892781660.0</v>
       </c>
       <c r="I13">
         <v>795892781660.0</v>
       </c>
       <c r="J13">
         <v>795892781660.0</v>
       </c>
       <c r="K13">
-        <v>695652183560.0</v>
+        <v>795892781660.0</v>
       </c>
       <c r="L13">
-        <v>695652183560.0</v>
+        <v>795892781660.0</v>
       </c>
       <c r="M13">
         <v>695652183560.0</v>
       </c>
       <c r="N13">
         <v>695652183560.0</v>
       </c>
       <c r="O13">
-        <v>634475488500.0</v>
+        <v>695652183560.0</v>
       </c>
       <c r="P13">
-        <v>634475488500.0</v>
+        <v>695652183560.0</v>
       </c>
       <c r="Q13">
         <v>634475488500.0</v>
       </c>
       <c r="R13">
         <v>634475488500.0</v>
       </c>
       <c r="S13">
         <v>634475488500.0</v>
       </c>
       <c r="T13">
         <v>634475488500.0</v>
       </c>
       <c r="U13">
         <v>634475488500.0</v>
       </c>
       <c r="V13">
         <v>634475488500.0</v>
       </c>
       <c r="W13">
         <v>634475488500.0</v>
       </c>
       <c r="X13">
         <v>634475488500.0</v>
       </c>
@@ -5989,198 +6126,208 @@
       <c r="BQ13">
         <v>634475488500.0</v>
       </c>
       <c r="BR13">
         <v>634475488500.0</v>
       </c>
       <c r="BS13">
         <v>634475488500.0</v>
       </c>
       <c r="BT13">
         <v>634475488500.0</v>
       </c>
       <c r="BU13">
         <v>634475488500.0</v>
       </c>
       <c r="BV13">
         <v>634475488500.0</v>
       </c>
       <c r="BW13">
         <v>634475488500.0</v>
       </c>
       <c r="BX13">
         <v>634475488500.0</v>
       </c>
       <c r="BY13">
-        <v>138929403000.0</v>
+        <v>634475488500.0</v>
       </c>
       <c r="BZ13">
-        <v>138929403000.0</v>
+        <v>634475488500.0</v>
       </c>
       <c r="CA13">
         <v>138929403000.0</v>
       </c>
       <c r="CB13">
         <v>138929403000.0</v>
       </c>
       <c r="CC13">
         <v>138929403000.0</v>
       </c>
       <c r="CD13">
         <v>138929403000.0</v>
       </c>
       <c r="CE13">
         <v>138929403000.0</v>
       </c>
       <c r="CF13">
         <v>138929403000.0</v>
       </c>
       <c r="CG13">
         <v>138929403000.0</v>
       </c>
       <c r="CH13">
         <v>138929403000.0</v>
       </c>
       <c r="CI13">
         <v>138929403000.0</v>
       </c>
       <c r="CJ13">
         <v>138929403000.0</v>
       </c>
       <c r="CK13">
-        <v>138929000000.0</v>
+        <v>138929403000.0</v>
       </c>
       <c r="CL13">
         <v>138929403000.0</v>
       </c>
-      <c r="CM13"/>
+      <c r="CM13">
+        <v>138929000000.0</v>
+      </c>
       <c r="CN13">
         <v>138929403000.0</v>
       </c>
-      <c r="CO13">
+      <c r="CO13"/>
+      <c r="CP13">
+        <v>138929403000.0</v>
+      </c>
+      <c r="CQ13">
         <v>138929000000.0</v>
       </c>
-      <c r="CP13">
+      <c r="CR13">
         <v>138929000000.0</v>
       </c>
-      <c r="CQ13">
+      <c r="CS13">
         <v>110880000000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:95">
+    <row r="14" spans="1:97">
       <c r="A14" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B14">
-        <v>2393710350.0</v>
+        <v>2393710000.0</v>
       </c>
       <c r="C14">
         <v>2393710000.0</v>
       </c>
       <c r="D14">
         <v>2393710000.0</v>
       </c>
       <c r="E14">
+        <v>2393710000.0</v>
+      </c>
+      <c r="F14">
+        <v>2393710000.0</v>
+      </c>
+      <c r="G14">
         <v>2393710348.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>2393710348.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>2948466535.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>1838954161.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>2393710348.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>2393710348.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2232487975.0</v>
       </c>
       <c r="M14">
         <v>2232487975.0</v>
       </c>
       <c r="N14">
         <v>2232487975.0</v>
       </c>
       <c r="O14">
+        <v>2232487975.0</v>
+      </c>
+      <c r="P14">
+        <v>2232487975.0</v>
+      </c>
+      <c r="Q14">
         <v>2036159638.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1268950980.0</v>
       </c>
       <c r="R14">
         <v>1268950980.0</v>
       </c>
       <c r="S14">
         <v>1268950980.0</v>
       </c>
       <c r="T14">
+        <v>1268950980.0</v>
+      </c>
+      <c r="U14">
+        <v>1268950980.0</v>
+      </c>
+      <c r="V14">
         <v>2036163700.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>2036168600.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>2036161500.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>2036100800.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>2036247600.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>2036172300.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>1268954600.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>1268952200.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>1268961100.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>1268950600.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>1268944300.0</v>
       </c>
-      <c r="AE14"/>
-      <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
       <c r="AJ14"/>
       <c r="AK14"/>
       <c r="AL14"/>
       <c r="AM14"/>
       <c r="AN14"/>
       <c r="AO14"/>
       <c r="AP14"/>
       <c r="AQ14"/>
       <c r="AR14"/>
       <c r="AS14"/>
       <c r="AT14"/>
       <c r="AU14"/>
       <c r="AV14"/>
       <c r="AW14"/>
       <c r="AX14"/>
       <c r="AY14"/>
       <c r="AZ14"/>
       <c r="BA14"/>
       <c r="BB14"/>
       <c r="BC14"/>
       <c r="BD14"/>
       <c r="BE14"/>
@@ -6200,54 +6347,56 @@
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
       <c r="CI14"/>
       <c r="CJ14"/>
       <c r="CK14"/>
       <c r="CL14"/>
       <c r="CM14"/>
       <c r="CN14"/>
       <c r="CO14"/>
       <c r="CP14"/>
       <c r="CQ14"/>
+      <c r="CR14"/>
+      <c r="CS14"/>
     </row>
-    <row r="15" spans="1:95">
+    <row r="15" spans="1:97">
       <c r="A15" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
@@ -6299,54 +6448,56 @@
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
       <c r="CM15"/>
       <c r="CN15"/>
       <c r="CO15"/>
       <c r="CP15"/>
       <c r="CQ15"/>
+      <c r="CR15"/>
+      <c r="CS15"/>
     </row>
-    <row r="16" spans="1:95">
+    <row r="16" spans="1:97">
       <c r="A16" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
@@ -6398,54 +6549,56 @@
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
       <c r="CP16"/>
       <c r="CQ16"/>
+      <c r="CR16"/>
+      <c r="CS16"/>
     </row>
-    <row r="17" spans="1:95">
+    <row r="17" spans="1:97">
       <c r="A17" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -6497,54 +6650,56 @@
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
+      <c r="CR17"/>
+      <c r="CS17"/>
     </row>
-    <row r="18" spans="1:95">
+    <row r="18" spans="1:97">
       <c r="A18" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
@@ -6596,54 +6751,56 @@
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
+      <c r="CR18"/>
+      <c r="CS18"/>
     </row>
-    <row r="19" spans="1:95">
+    <row r="19" spans="1:97">
       <c r="A19" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -6695,54 +6852,56 @@
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
+      <c r="CR19"/>
+      <c r="CS19"/>
     </row>
-    <row r="20" spans="1:95">
+    <row r="20" spans="1:97">
       <c r="A20" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -6784,677 +6943,695 @@
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
-      <c r="CH20">
+      <c r="CH20"/>
+      <c r="CI20"/>
+      <c r="CJ20">
         <v>19320823000.0</v>
       </c>
-      <c r="CI20"/>
-      <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
+      <c r="CR20"/>
+      <c r="CS20"/>
     </row>
-    <row r="21" spans="1:95">
+    <row r="21" spans="1:97">
       <c r="A21" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B21">
-        <v>1916793730.0</v>
+        <v>1595744000.0</v>
       </c>
       <c r="C21">
+        <v>1756269000.0</v>
+      </c>
+      <c r="D21">
+        <v>1916794000.0</v>
+      </c>
+      <c r="E21">
         <v>2077318000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>2237843000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>2193250924.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>2324770542.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>2474290164.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>2588409783.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>2425586904.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>2441358467.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>2667899.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>2910436.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>3152972.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>3395508.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>3638044.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>3880580.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>4123120.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>4365650.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>4608190.0</v>
       </c>
-      <c r="T21"/>
-      <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
-      <c r="X21">
+      <c r="X21"/>
+      <c r="Y21"/>
+      <c r="Z21">
         <v>5632430.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>14081080.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>22529730.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>70183139.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>137438927.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>204694715.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>271950503.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>339206300.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>406462100.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>473717900.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>1626485200.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>1960591600.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>1675523000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>1741961200.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>1808399400.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>1414935600.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>1470064800.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>1525193900.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>1580323000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>1635452100.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>1690581300.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>1745710400.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>1800839500.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>1855968600.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>1911097800.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>1966226900.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>2031371300.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>1470562500.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>1510668800.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>1827877700.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>2145086700.0</v>
       </c>
-      <c r="BC21">
+      <c r="BE21">
         <v>831308100.0</v>
       </c>
-      <c r="BD21">
+      <c r="BF21">
         <v>1108410800.0</v>
       </c>
-      <c r="BE21">
+      <c r="BG21">
         <v>1385513500.0</v>
       </c>
-      <c r="BF21">
+      <c r="BH21">
         <v>2193123100.0</v>
       </c>
-      <c r="BG21">
+      <c r="BI21">
         <v>2570991500.0</v>
       </c>
-      <c r="BH21">
+      <c r="BJ21">
         <v>2948859900.0</v>
       </c>
-      <c r="BI21">
+      <c r="BK21">
         <v>3291397200.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BL21">
         <v>3668184000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BM21">
         <v>4044970900.0</v>
       </c>
-      <c r="BL21">
+      <c r="BN21">
         <v>4421757700.0</v>
       </c>
-      <c r="BM21">
+      <c r="BO21">
         <v>4798544500.0</v>
       </c>
-      <c r="BN21">
+      <c r="BP21">
         <v>5175331300.0</v>
       </c>
-      <c r="BO21">
+      <c r="BQ21">
         <v>5552118100.0</v>
       </c>
-      <c r="BP21">
+      <c r="BR21">
         <v>5928904900.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BS21">
         <v>6305691700.0</v>
       </c>
-      <c r="BR21">
+      <c r="BT21">
         <v>6682478500.0</v>
       </c>
-      <c r="BS21">
+      <c r="BU21">
         <v>7059265300.0</v>
       </c>
-      <c r="BT21">
+      <c r="BV21">
         <v>7436052200.0</v>
       </c>
-      <c r="BU21">
+      <c r="BW21">
         <v>7812839000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BX21">
         <v>8189625800.0</v>
       </c>
-      <c r="BW21">
+      <c r="BY21">
         <v>8566412600.0</v>
       </c>
-      <c r="BX21">
+      <c r="BZ21">
         <v>8943199400.0</v>
       </c>
-      <c r="BY21">
+      <c r="CA21">
         <v>11279907000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CB21">
         <v>11762294000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CC21">
         <v>12176812000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CD21">
         <v>12527713000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CE21">
         <v>17935629000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CF21">
         <v>18342410000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CG21">
         <v>18955635000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CH21">
         <v>13330274000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CI21">
         <v>19076737000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CJ21">
         <v>19320823000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CK21">
         <v>14130805000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CL21">
         <v>13841428000.0</v>
       </c>
-      <c r="CK21"/>
-      <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
-      <c r="CP21">
+      <c r="CP21"/>
+      <c r="CQ21"/>
+      <c r="CR21">
         <v>5242000000.0</v>
       </c>
-      <c r="CQ21"/>
+      <c r="CS21"/>
     </row>
-    <row r="22" spans="1:95">
+    <row r="22" spans="1:97">
       <c r="A22" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B22">
-        <v>13150662570.0</v>
+        <v>25385708000.0</v>
       </c>
       <c r="C22">
+        <v>5854875000.0</v>
+      </c>
+      <c r="D22">
+        <v>13150663000.0</v>
+      </c>
+      <c r="E22">
         <v>43685617000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>56567906000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>48245840089.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>87720651015.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>108885718054.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>87396710460.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>85221585779.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>98142543220.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>134261520713.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>144002847067.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>125106144172.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>170259240901.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>193184748485.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>208076552523.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>185626206713.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>222211166946.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>277237944785.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>215496144734.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>181822430155.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>188853902156.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>213379761867.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>359763622703.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>343989051224.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>137004327040.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>79537473399.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>57122932764.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>47300319278.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>46267656108.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>41913464500.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>45534009400.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>39027160200.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>49481832400.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>60097588600.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>44464654500.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>34502962000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>33846788000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>38043130500.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>31729621000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>28356911500.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>35790865200.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>34410101000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>45155384800.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>43125045300.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>43679619100.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>45611471900.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>44866023200.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>23723690400.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>24628966200.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>20909256600.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>18126885400.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>16994338700.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>22453317900.0</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>18657083500.0</v>
       </c>
-      <c r="BD22">
+      <c r="BF22">
         <v>21489353400.0</v>
       </c>
-      <c r="BE22">
+      <c r="BG22">
         <v>16088353600.0</v>
       </c>
-      <c r="BF22">
+      <c r="BH22">
         <v>22871020600.0</v>
       </c>
-      <c r="BG22">
+      <c r="BI22">
         <v>19172357000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BJ22">
         <v>24054404400.0</v>
       </c>
-      <c r="BI22">
+      <c r="BK22">
         <v>20937598800.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BL22">
         <v>20062500600.0</v>
       </c>
-      <c r="BK22">
+      <c r="BM22">
         <v>18363603400.0</v>
       </c>
-      <c r="BL22">
+      <c r="BN22">
         <v>18869700900.0</v>
       </c>
-      <c r="BM22">
+      <c r="BO22">
         <v>21890178300.0</v>
       </c>
-      <c r="BN22">
+      <c r="BP22">
         <v>19792874900.0</v>
       </c>
-      <c r="BO22">
+      <c r="BQ22">
         <v>24236686800.0</v>
       </c>
-      <c r="BP22">
+      <c r="BR22">
         <v>22422115200.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BS22">
         <v>21198946600.0</v>
       </c>
-      <c r="BR22">
+      <c r="BT22">
         <v>27290620700.0</v>
       </c>
-      <c r="BS22">
+      <c r="BU22">
         <v>17867656900.0</v>
       </c>
-      <c r="BT22">
+      <c r="BV22">
         <v>17996654900.0</v>
       </c>
-      <c r="BU22">
+      <c r="BW22">
         <v>17876477300.0</v>
       </c>
-      <c r="BV22">
+      <c r="BX22">
         <v>14451980400.0</v>
       </c>
-      <c r="BW22">
+      <c r="BY22">
         <v>13550478500.0</v>
       </c>
-      <c r="BX22">
+      <c r="BZ22">
         <v>18450607300.0</v>
       </c>
-      <c r="BY22">
+      <c r="CA22">
         <v>33228248000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CB22">
         <v>35288652000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CC22">
         <v>38551500000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CD22">
         <v>44313962000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CE22">
         <v>32848373000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CF22">
         <v>43623819000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CG22">
         <v>55953580000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CH22">
         <v>58400012000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CI22">
         <v>73341851000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CJ22">
         <v>80731167000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CK22">
         <v>74916761000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CL22">
         <v>74460053000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CM22">
         <v>106678000000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CN22">
         <v>115077853000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CO22">
         <v>119363000000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CP22">
         <v>91478220000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CQ22">
         <v>169491000000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CR22">
         <v>165723000000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CS22">
         <v>113573257000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:95">
+    <row r="23" spans="1:97">
       <c r="A23" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B23">
-        <v>132242259960.0</v>
+        <v>149582471000.0</v>
       </c>
       <c r="C23">
+        <v>127029936000.0</v>
+      </c>
+      <c r="D23">
+        <v>132242260000.0</v>
+      </c>
+      <c r="E23">
         <v>184523152000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>218896047000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>232898099659.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>331888202513.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>352410107188.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>377720745637.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>319173316937.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>351944726567.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>418663524817.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>461340333068.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>436470822994.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>513150574260.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>541361918847.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>615538549570.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>613344238690.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>816895680020.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>865906695660.0</v>
       </c>
-      <c r="T23"/>
-      <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
       <c r="AE23"/>
       <c r="AF23"/>
       <c r="AG23"/>
       <c r="AH23"/>
       <c r="AI23"/>
       <c r="AJ23"/>
       <c r="AK23"/>
       <c r="AL23"/>
       <c r="AM23"/>
       <c r="AN23"/>
       <c r="AO23"/>
       <c r="AP23"/>
       <c r="AQ23"/>
       <c r="AR23"/>
       <c r="AS23"/>
       <c r="AT23"/>
@@ -7485,288 +7662,292 @@
       <c r="BS23"/>
       <c r="BT23"/>
       <c r="BU23"/>
       <c r="BV23"/>
       <c r="BW23"/>
       <c r="BX23"/>
       <c r="BY23"/>
       <c r="BZ23"/>
       <c r="CA23"/>
       <c r="CB23"/>
       <c r="CC23"/>
       <c r="CD23"/>
       <c r="CE23"/>
       <c r="CF23"/>
       <c r="CG23"/>
       <c r="CH23"/>
       <c r="CI23"/>
       <c r="CJ23"/>
       <c r="CK23"/>
       <c r="CL23"/>
       <c r="CM23"/>
       <c r="CN23"/>
       <c r="CO23"/>
       <c r="CP23"/>
       <c r="CQ23"/>
+      <c r="CR23"/>
+      <c r="CS23"/>
     </row>
-    <row r="24" spans="1:95">
+    <row r="24" spans="1:97">
       <c r="A24" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
-      <c r="F24">
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24">
         <v>0.0</v>
       </c>
-      <c r="G24"/>
-      <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
-      <c r="N24">
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24">
         <v>0.0</v>
       </c>
-      <c r="O24"/>
-      <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
-      <c r="BA24">
+      <c r="BA24"/>
+      <c r="BB24"/>
+      <c r="BC24">
         <v>1652776800.0</v>
       </c>
-      <c r="BB24">
+      <c r="BD24">
         <v>12500000000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BE24">
         <v>12500000000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BF24">
         <v>30697181000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BG24">
         <v>30316715400.0</v>
       </c>
-      <c r="BF24">
+      <c r="BH24">
         <v>29898713100.0</v>
       </c>
-      <c r="BG24">
+      <c r="BI24">
         <v>30467709300.0</v>
       </c>
-      <c r="BH24">
+      <c r="BJ24">
         <v>35537618900.0</v>
       </c>
-      <c r="BI24">
+      <c r="BK24">
         <v>36662623700.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BL24">
         <v>50569275100.0</v>
       </c>
-      <c r="BK24">
+      <c r="BM24">
         <v>51421069200.0</v>
       </c>
-      <c r="BL24">
+      <c r="BN24">
         <v>48830840000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BO24">
         <v>55201640700.0</v>
       </c>
-      <c r="BN24">
+      <c r="BP24">
         <v>58494497800.0</v>
       </c>
-      <c r="BO24">
+      <c r="BQ24">
         <v>68345902400.0</v>
       </c>
-      <c r="BP24">
+      <c r="BR24">
         <v>85472066700.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BS24">
         <v>79723460000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BT24">
         <v>69248988500.0</v>
       </c>
-      <c r="BS24">
+      <c r="BU24">
         <v>69964206500.0</v>
       </c>
-      <c r="BT24">
+      <c r="BV24">
         <v>69903533000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BW24">
         <v>71265658200.0</v>
       </c>
-      <c r="BV24">
+      <c r="BX24">
         <v>69296797300.0</v>
       </c>
-      <c r="BW24">
+      <c r="BY24">
         <v>68667309000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BZ24">
         <v>69152697600.0</v>
       </c>
-      <c r="BY24">
+      <c r="CA24">
         <v>7992719000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CB24">
         <v>8048975000.0</v>
       </c>
-      <c r="CA24"/>
-[...1 lines deleted...]
-      <c r="CC24">
+      <c r="CC24"/>
+      <c r="CD24"/>
+      <c r="CE24">
         <v>1237200000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CF24">
         <v>1290227000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CG24">
         <v>1262267000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CH24">
         <v>1239467000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CI24">
         <v>39194546000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CJ24">
         <v>41169651000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CK24">
         <v>38711959000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CL24">
         <v>38524225000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CM24">
         <v>13525000000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CN24">
         <v>12628097000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>19471577000.0</v>
       </c>
       <c r="CO24"/>
       <c r="CP24">
+        <v>19471577000.0</v>
+      </c>
+      <c r="CQ24"/>
+      <c r="CR24">
         <v>758918000000.0</v>
       </c>
-      <c r="CQ24"/>
+      <c r="CS24"/>
     </row>
-    <row r="25" spans="1:95">
+    <row r="25" spans="1:97">
       <c r="A25" t="s">
-        <v>49</v>
-[...6 lines deleted...]
-      </c>
+        <v>50</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25"/>
       <c r="D25">
         <v>0.0</v>
       </c>
       <c r="E25">
         <v>0.0</v>
       </c>
       <c r="F25">
         <v>0.0</v>
       </c>
-      <c r="G25"/>
-      <c r="H25"/>
+      <c r="G25">
+        <v>0.0</v>
+      </c>
+      <c r="H25">
+        <v>0.0</v>
+      </c>
       <c r="I25"/>
       <c r="J25"/>
-      <c r="K25">
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25">
         <v>0.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>66759490.0</v>
       </c>
       <c r="N25">
         <v>0.0</v>
       </c>
       <c r="O25">
+        <v>66759490.0</v>
+      </c>
+      <c r="P25">
+        <v>0.0</v>
+      </c>
+      <c r="Q25">
         <v>1349862010.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1708428250.0</v>
       </c>
       <c r="R25">
         <v>1349862010.0</v>
       </c>
       <c r="S25">
-        <v>1349862010.0</v>
+        <v>1708428250.0</v>
       </c>
       <c r="T25">
         <v>1349862010.0</v>
       </c>
       <c r="U25">
         <v>1349862010.0</v>
       </c>
-      <c r="V25"/>
-      <c r="W25"/>
+      <c r="V25">
+        <v>1349862010.0</v>
+      </c>
+      <c r="W25">
+        <v>1349862010.0</v>
+      </c>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
@@ -7795,54 +7976,56 @@
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
+      <c r="CR25"/>
+      <c r="CS25"/>
     </row>
-    <row r="26" spans="1:95">
+    <row r="26" spans="1:97">
       <c r="A26" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -7894,54 +8077,56 @@
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
+      <c r="CR26"/>
+      <c r="CS26"/>
     </row>
-    <row r="27" spans="1:95">
+    <row r="27" spans="1:97">
       <c r="A27" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -7993,97 +8178,105 @@
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
+      <c r="CR27"/>
+      <c r="CS27"/>
     </row>
-    <row r="28" spans="1:95">
+    <row r="28" spans="1:97">
       <c r="A28" t="s">
-        <v>52</v>
-[...1 lines deleted...]
-      <c r="B28"/>
+        <v>53</v>
+      </c>
+      <c r="B28">
+        <v>253591879000.0</v>
+      </c>
       <c r="C28">
+        <v>242810335000.0</v>
+      </c>
+      <c r="D28">
+        <v>230815592000.0</v>
+      </c>
+      <c r="E28">
         <v>237168316000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>195095819000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>201136993150.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>180403106217.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>165856266011.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>149167750413.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>117814636533.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>99064434246.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>183070779399.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>168214074554.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>177483383528.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>156476572053.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>168200963343.0</v>
       </c>
-      <c r="P28"/>
-      <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
       <c r="AE28"/>
       <c r="AF28"/>
       <c r="AG28"/>
       <c r="AH28"/>
       <c r="AI28"/>
       <c r="AJ28"/>
       <c r="AK28"/>
       <c r="AL28"/>
       <c r="AM28"/>
       <c r="AN28"/>
       <c r="AO28"/>
       <c r="AP28"/>
@@ -8118,54 +8311,56 @@
       <c r="BS28"/>
       <c r="BT28"/>
       <c r="BU28"/>
       <c r="BV28"/>
       <c r="BW28"/>
       <c r="BX28"/>
       <c r="BY28"/>
       <c r="BZ28"/>
       <c r="CA28"/>
       <c r="CB28"/>
       <c r="CC28"/>
       <c r="CD28"/>
       <c r="CE28"/>
       <c r="CF28"/>
       <c r="CG28"/>
       <c r="CH28"/>
       <c r="CI28"/>
       <c r="CJ28"/>
       <c r="CK28"/>
       <c r="CL28"/>
       <c r="CM28"/>
       <c r="CN28"/>
       <c r="CO28"/>
       <c r="CP28"/>
       <c r="CQ28"/>
+      <c r="CR28"/>
+      <c r="CS28"/>
     </row>
-    <row r="29" spans="1:95">
+    <row r="29" spans="1:97">
       <c r="A29" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
@@ -8217,409 +8412,417 @@
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
+      <c r="CR29"/>
+      <c r="CS29"/>
     </row>
-    <row r="30" spans="1:95">
+    <row r="30" spans="1:97">
       <c r="A30" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B30">
-        <v>41734300380.0</v>
+        <v>49337297000.0</v>
       </c>
       <c r="C30">
+        <v>35348463000.0</v>
+      </c>
+      <c r="D30">
+        <v>44805242000.0</v>
+      </c>
+      <c r="E30">
         <v>5438035000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>45922736000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>89304870188.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>136863719130.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>117641907947.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>173685846942.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>136113094478.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>157454928610.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>185974890754.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>211016540613.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>224362925414.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>219746978351.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>234873278833.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>263978170210.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>306604430077.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>472343855629.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>458173821446.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>425914745463.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>368449927683.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>314174099418.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>296454261588.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>270006281409.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>206135315974.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>128145330560.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>130964934610.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>120153711432.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>100026984488.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>79484242420.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>86146164800.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>76232953600.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>88986911800.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>82769659400.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>87170493000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>80203171800.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>78596188500.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>71040216100.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>74315595200.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>56927564300.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>62132103100.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>55181046900.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>58645440800.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>49157068900.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>50925809900.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>45323149700.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>49912168100.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>44348033200.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>41947857400.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>47954147300.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>41057338200.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>35734916100.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>32005050800.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>30919465700.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>37032049100.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>38915433200.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>32646999200.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>38467517500.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>40852129600.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>81536397600.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>82835058300.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>34703798900.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>31282326300.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>28270744200.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>37995870700.0</v>
       </c>
-      <c r="BN30">
+      <c r="BP30">
         <v>44790909500.0</v>
       </c>
-      <c r="BO30">
+      <c r="BQ30">
         <v>40352787700.0</v>
       </c>
-      <c r="BP30">
+      <c r="BR30">
         <v>39313043800.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BS30">
         <v>38939244100.0</v>
       </c>
-      <c r="BR30">
+      <c r="BT30">
         <v>43599613500.0</v>
       </c>
-      <c r="BS30">
+      <c r="BU30">
         <v>34702410100.0</v>
       </c>
-      <c r="BT30">
+      <c r="BV30">
         <v>39806480300.0</v>
       </c>
-      <c r="BU30">
+      <c r="BW30">
         <v>46909630600.0</v>
       </c>
-      <c r="BV30">
+      <c r="BX30">
         <v>46872761900.0</v>
       </c>
-      <c r="BW30">
+      <c r="BY30">
         <v>51193498100.0</v>
       </c>
-      <c r="BX30">
+      <c r="BZ30">
         <v>53629045500.0</v>
       </c>
-      <c r="BY30">
+      <c r="CA30">
         <v>61691789000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CB30">
         <v>62620524000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CC30">
         <v>66721633000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CD30">
         <v>80846737000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CE30">
         <v>64030121000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CF30">
         <v>61858839000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CG30">
         <v>69215710000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CH30">
         <v>94252806000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CI30">
         <v>103685643000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CJ30">
         <v>97076957000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CK30">
         <v>108869264000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CL30">
         <v>116414318000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CM30">
         <v>132315000000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CN30">
         <v>126990743000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CO30">
         <v>135210000000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CP30">
         <v>121196368000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CQ30">
         <v>143327000000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CR30">
         <v>83119000000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CS30">
         <v>279273259000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:95">
+    <row r="31" spans="1:97">
       <c r="A31" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31"/>
+      <c r="O31">
         <v>17051655768.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>34478753673.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>4950791260.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>29859887101.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>93554375804.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>134928571701.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>177554683015.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>181455783826.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>208648343234.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>227858460908.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>251133221177.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>248946313923.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>247498645442.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>262658320717.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>263282578753.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>270212071708.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>277457458234.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>284017465186.0</v>
       </c>
-      <c r="AE31"/>
-      <c r="AF31"/>
       <c r="AG31"/>
       <c r="AH31"/>
       <c r="AI31"/>
       <c r="AJ31"/>
       <c r="AK31"/>
       <c r="AL31"/>
       <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
       <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
@@ -8639,54 +8842,56 @@
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
       <c r="CL31"/>
       <c r="CM31"/>
       <c r="CN31"/>
       <c r="CO31"/>
       <c r="CP31"/>
       <c r="CQ31"/>
+      <c r="CR31"/>
+      <c r="CS31"/>
     </row>
-    <row r="32" spans="1:95">
+    <row r="32" spans="1:97">
       <c r="A32" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
@@ -8738,97 +8943,105 @@
       <c r="BS32"/>
       <c r="BT32"/>
       <c r="BU32"/>
       <c r="BV32"/>
       <c r="BW32"/>
       <c r="BX32"/>
       <c r="BY32"/>
       <c r="BZ32"/>
       <c r="CA32"/>
       <c r="CB32"/>
       <c r="CC32"/>
       <c r="CD32"/>
       <c r="CE32"/>
       <c r="CF32"/>
       <c r="CG32"/>
       <c r="CH32"/>
       <c r="CI32"/>
       <c r="CJ32"/>
       <c r="CK32"/>
       <c r="CL32"/>
       <c r="CM32"/>
       <c r="CN32"/>
       <c r="CO32"/>
       <c r="CP32"/>
       <c r="CQ32"/>
+      <c r="CR32"/>
+      <c r="CS32"/>
     </row>
-    <row r="33" spans="1:95">
+    <row r="33" spans="1:97">
       <c r="A33" t="s">
-        <v>57</v>
-[...1 lines deleted...]
-      <c r="B33"/>
+        <v>58</v>
+      </c>
+      <c r="B33">
+        <v>64983678000.0</v>
+      </c>
       <c r="C33">
+        <v>65505596000.0</v>
+      </c>
+      <c r="D33">
+        <v>69145846000.0</v>
+      </c>
+      <c r="E33">
         <v>73222386000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>86190620000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>88968485683.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>97291089603.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>96954277559.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>81532173794.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>81958511839.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>82882887030.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>80823087536.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>77648284680.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>74538879709.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>86426480842.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>82545081539.0</v>
       </c>
-      <c r="P33"/>
-      <c r="Q33"/>
       <c r="R33"/>
       <c r="S33"/>
       <c r="T33"/>
       <c r="U33"/>
       <c r="V33"/>
       <c r="W33"/>
       <c r="X33"/>
       <c r="Y33"/>
       <c r="Z33"/>
       <c r="AA33"/>
       <c r="AB33"/>
       <c r="AC33"/>
       <c r="AD33"/>
       <c r="AE33"/>
       <c r="AF33"/>
       <c r="AG33"/>
       <c r="AH33"/>
       <c r="AI33"/>
       <c r="AJ33"/>
       <c r="AK33"/>
       <c r="AL33"/>
       <c r="AM33"/>
       <c r="AN33"/>
       <c r="AO33"/>
       <c r="AP33"/>
@@ -8863,54 +9076,56 @@
       <c r="BS33"/>
       <c r="BT33"/>
       <c r="BU33"/>
       <c r="BV33"/>
       <c r="BW33"/>
       <c r="BX33"/>
       <c r="BY33"/>
       <c r="BZ33"/>
       <c r="CA33"/>
       <c r="CB33"/>
       <c r="CC33"/>
       <c r="CD33"/>
       <c r="CE33"/>
       <c r="CF33"/>
       <c r="CG33"/>
       <c r="CH33"/>
       <c r="CI33"/>
       <c r="CJ33"/>
       <c r="CK33"/>
       <c r="CL33"/>
       <c r="CM33"/>
       <c r="CN33"/>
       <c r="CO33"/>
       <c r="CP33"/>
       <c r="CQ33"/>
+      <c r="CR33"/>
+      <c r="CS33"/>
     </row>
-    <row r="34" spans="1:95">
+    <row r="34" spans="1:97">
       <c r="A34" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
@@ -8962,97 +9177,105 @@
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
       <c r="CJ34"/>
       <c r="CK34"/>
       <c r="CL34"/>
       <c r="CM34"/>
       <c r="CN34"/>
       <c r="CO34"/>
       <c r="CP34"/>
       <c r="CQ34"/>
+      <c r="CR34"/>
+      <c r="CS34"/>
     </row>
-    <row r="35" spans="1:95">
+    <row r="35" spans="1:97">
       <c r="A35" t="s">
-        <v>59</v>
-[...1 lines deleted...]
-      <c r="B35"/>
+        <v>60</v>
+      </c>
+      <c r="B35">
+        <v>263376232000.0</v>
+      </c>
       <c r="C35">
+        <v>260106680000.0</v>
+      </c>
+      <c r="D35">
+        <v>5780406000.0</v>
+      </c>
+      <c r="E35">
         <v>6378988000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>7749375000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>7172954330.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>7615048254.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>7322118270.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>7007953634.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>6127444501.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>7365614971.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>7481234000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>10008954209.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>9639880486.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>6868712463.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>13320939986.0</v>
       </c>
-      <c r="P35"/>
-      <c r="Q35"/>
       <c r="R35"/>
       <c r="S35"/>
       <c r="T35"/>
       <c r="U35"/>
       <c r="V35"/>
       <c r="W35"/>
       <c r="X35"/>
       <c r="Y35"/>
       <c r="Z35"/>
       <c r="AA35"/>
       <c r="AB35"/>
       <c r="AC35"/>
       <c r="AD35"/>
       <c r="AE35"/>
       <c r="AF35"/>
       <c r="AG35"/>
       <c r="AH35"/>
       <c r="AI35"/>
       <c r="AJ35"/>
       <c r="AK35"/>
       <c r="AL35"/>
       <c r="AM35"/>
       <c r="AN35"/>
       <c r="AO35"/>
       <c r="AP35"/>
@@ -9087,97 +9310,105 @@
       <c r="BS35"/>
       <c r="BT35"/>
       <c r="BU35"/>
       <c r="BV35"/>
       <c r="BW35"/>
       <c r="BX35"/>
       <c r="BY35"/>
       <c r="BZ35"/>
       <c r="CA35"/>
       <c r="CB35"/>
       <c r="CC35"/>
       <c r="CD35"/>
       <c r="CE35"/>
       <c r="CF35"/>
       <c r="CG35"/>
       <c r="CH35"/>
       <c r="CI35"/>
       <c r="CJ35"/>
       <c r="CK35"/>
       <c r="CL35"/>
       <c r="CM35"/>
       <c r="CN35"/>
       <c r="CO35"/>
       <c r="CP35"/>
       <c r="CQ35"/>
+      <c r="CR35"/>
+      <c r="CS35"/>
     </row>
-    <row r="36" spans="1:95">
+    <row r="36" spans="1:97">
       <c r="A36" t="s">
-        <v>60</v>
-[...1 lines deleted...]
-      <c r="B36"/>
+        <v>61</v>
+      </c>
+      <c r="B36">
+        <v>17625642000.0</v>
+      </c>
       <c r="C36">
+        <v>16908713000.0</v>
+      </c>
+      <c r="D36">
+        <v>17172257000.0</v>
+      </c>
+      <c r="E36">
         <v>18162081000.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>26450595000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>27641006683.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>33340973773.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>45023224471.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>29116442685.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>27149622895.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>26139496243.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>26964131916.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>22904468599.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>19710698299.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>24736693323.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>19181421693.0</v>
       </c>
-      <c r="P36"/>
-      <c r="Q36"/>
       <c r="R36"/>
       <c r="S36"/>
       <c r="T36"/>
       <c r="U36"/>
       <c r="V36"/>
       <c r="W36"/>
       <c r="X36"/>
       <c r="Y36"/>
       <c r="Z36"/>
       <c r="AA36"/>
       <c r="AB36"/>
       <c r="AC36"/>
       <c r="AD36"/>
       <c r="AE36"/>
       <c r="AF36"/>
       <c r="AG36"/>
       <c r="AH36"/>
       <c r="AI36"/>
       <c r="AJ36"/>
       <c r="AK36"/>
       <c r="AL36"/>
       <c r="AM36"/>
       <c r="AN36"/>
       <c r="AO36"/>
       <c r="AP36"/>
@@ -9212,54 +9443,56 @@
       <c r="BS36"/>
       <c r="BT36"/>
       <c r="BU36"/>
       <c r="BV36"/>
       <c r="BW36"/>
       <c r="BX36"/>
       <c r="BY36"/>
       <c r="BZ36"/>
       <c r="CA36"/>
       <c r="CB36"/>
       <c r="CC36"/>
       <c r="CD36"/>
       <c r="CE36"/>
       <c r="CF36"/>
       <c r="CG36"/>
       <c r="CH36"/>
       <c r="CI36"/>
       <c r="CJ36"/>
       <c r="CK36"/>
       <c r="CL36"/>
       <c r="CM36"/>
       <c r="CN36"/>
       <c r="CO36"/>
       <c r="CP36"/>
       <c r="CQ36"/>
+      <c r="CR36"/>
+      <c r="CS36"/>
     </row>
-    <row r="37" spans="1:95">
+    <row r="37" spans="1:97">
       <c r="A37" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
@@ -9311,1197 +9544,1225 @@
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
       <c r="CJ37"/>
       <c r="CK37"/>
       <c r="CL37"/>
       <c r="CM37"/>
       <c r="CN37"/>
       <c r="CO37"/>
       <c r="CP37"/>
       <c r="CQ37"/>
+      <c r="CR37"/>
+      <c r="CS37"/>
     </row>
-    <row r="38" spans="1:95">
+    <row r="38" spans="1:97">
       <c r="A38" t="s">
-        <v>62</v>
-[...1 lines deleted...]
-      <c r="B38">
+        <v>63</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38"/>
+      <c r="D38">
         <v>1766013040.0</v>
       </c>
-      <c r="C38">
+      <c r="E38">
         <v>1875013040.0</v>
       </c>
-      <c r="D38">
+      <c r="F38">
         <v>1900013040.0</v>
       </c>
-      <c r="E38">
+      <c r="G38">
         <v>1707359040.0</v>
       </c>
-      <c r="F38">
+      <c r="H38">
         <v>1436582000.0</v>
       </c>
-      <c r="G38"/>
-      <c r="H38"/>
       <c r="I38"/>
-      <c r="J38">
-[...4 lines deleted...]
-      </c>
+      <c r="J38"/>
+      <c r="K38"/>
       <c r="L38">
         <v>1.0</v>
       </c>
       <c r="M38">
+        <v>2093239040.0</v>
+      </c>
+      <c r="N38">
+        <v>1.0</v>
+      </c>
+      <c r="O38">
         <v>19967475335.0</v>
       </c>
-      <c r="N38">
+      <c r="P38">
         <v>27047210270.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>1.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>39252623251.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>15967238403.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>11969069497.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>9140263998.0</v>
       </c>
-      <c r="T38">
+      <c r="V38">
         <v>4040789115.0</v>
       </c>
-      <c r="U38">
+      <c r="W38">
         <v>3167069414.0</v>
       </c>
-      <c r="V38">
+      <c r="X38">
         <v>9086014104.0</v>
       </c>
-      <c r="W38">
+      <c r="Y38">
         <v>6392497560.0</v>
       </c>
-      <c r="X38">
+      <c r="Z38">
         <v>4566766000.0</v>
       </c>
-      <c r="Y38">
+      <c r="AA38">
         <v>4389920721.0</v>
       </c>
-      <c r="Z38">
+      <c r="AB38">
         <v>2260704680.0</v>
       </c>
-      <c r="AA38">
+      <c r="AC38">
         <v>2199882337.0</v>
       </c>
-      <c r="AB38">
+      <c r="AD38">
         <v>2110092613.0</v>
       </c>
-      <c r="AC38">
+      <c r="AE38">
         <v>4592118458.0</v>
       </c>
-      <c r="AD38">
+      <c r="AF38">
         <v>329439649.0</v>
       </c>
-      <c r="AE38">
+      <c r="AG38">
         <v>552047400.0</v>
       </c>
-      <c r="AF38">
+      <c r="AH38">
         <v>710760100.0</v>
       </c>
-      <c r="AG38">
+      <c r="AI38">
         <v>783193000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AJ38">
         <v>9100785600.0</v>
       </c>
-      <c r="AI38">
+      <c r="AK38">
         <v>9220190700.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AL38">
         <v>10749150700.0</v>
       </c>
-      <c r="AK38">
+      <c r="AM38">
         <v>12138979400.0</v>
       </c>
-      <c r="AL38">
+      <c r="AN38">
         <v>12495227200.0</v>
       </c>
-      <c r="AM38">
+      <c r="AO38">
         <v>12142703000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AP38">
         <v>12096638400.0</v>
       </c>
-      <c r="AO38">
+      <c r="AQ38">
         <v>13072531100.0</v>
       </c>
-      <c r="AP38">
+      <c r="AR38">
         <v>15484850700.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AS38">
         <v>14086784700.0</v>
       </c>
-      <c r="AR38">
+      <c r="AT38">
         <v>12657183300.0</v>
       </c>
-      <c r="AS38">
+      <c r="AU38">
         <v>11592400200.0</v>
       </c>
-      <c r="AT38">
+      <c r="AV38">
         <v>2374970500.0</v>
       </c>
-      <c r="AU38">
+      <c r="AW38">
         <v>2521377100.0</v>
       </c>
-      <c r="AV38">
+      <c r="AX38">
         <v>2561706500.0</v>
       </c>
-      <c r="AW38">
+      <c r="AY38">
         <v>2718677700.0</v>
       </c>
-      <c r="AX38">
+      <c r="AZ38">
         <v>2995773400.0</v>
       </c>
-      <c r="AY38">
+      <c r="BA38">
         <v>2489810400.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BB38">
         <v>2419945500.0</v>
       </c>
-      <c r="BA38">
+      <c r="BC38">
         <v>3340317500.0</v>
       </c>
-      <c r="BB38">
+      <c r="BD38">
         <v>43876372900.0</v>
       </c>
-      <c r="BC38">
+      <c r="BE38">
         <v>41576553400.0</v>
       </c>
-      <c r="BD38">
+      <c r="BF38">
         <v>41955659400.0</v>
       </c>
-      <c r="BE38">
+      <c r="BG38">
         <v>42589979100.0</v>
       </c>
-      <c r="BF38">
+      <c r="BH38">
         <v>37735863600.0</v>
       </c>
-      <c r="BG38">
+      <c r="BI38">
         <v>6898850300.0</v>
       </c>
-      <c r="BH38">
+      <c r="BJ38">
         <v>9457522000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BK38">
         <v>9929786000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BL38">
         <v>59491218600.0</v>
       </c>
-      <c r="BK38">
+      <c r="BM38">
         <v>60140463700.0</v>
       </c>
-      <c r="BL38">
+      <c r="BN38">
         <v>59950160300.0</v>
       </c>
-      <c r="BM38">
+      <c r="BO38">
         <v>55704913900.0</v>
       </c>
-      <c r="BN38">
+      <c r="BP38">
         <v>58787407000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BQ38">
         <v>63289313600.0</v>
       </c>
-      <c r="BP38">
+      <c r="BR38">
         <v>71073269800.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BS38">
         <v>69619215600.0</v>
       </c>
-      <c r="BR38">
+      <c r="BT38">
         <v>72440116300.0</v>
       </c>
-      <c r="BS38">
+      <c r="BU38">
         <v>71405329900.0</v>
       </c>
-      <c r="BT38">
+      <c r="BV38">
         <v>71373543500.0</v>
       </c>
-      <c r="BU38">
+      <c r="BW38">
         <v>72340624200.0</v>
       </c>
-      <c r="BV38">
+      <c r="BX38">
         <v>80578732800.0</v>
       </c>
-      <c r="BW38">
+      <c r="BY38">
         <v>71448732200.0</v>
       </c>
-      <c r="BX38">
+      <c r="BZ38">
         <v>93319396900.0</v>
       </c>
-      <c r="BY38">
+      <c r="CA38">
         <v>63984389000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CB38">
         <v>66324912000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CC38">
         <v>64338368000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CD38">
         <v>77595285000.0</v>
       </c>
-      <c r="CC38">
+      <c r="CE38">
         <v>105819114000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CF38">
         <v>91917580000.0</v>
       </c>
-      <c r="CE38">
+      <c r="CG38">
         <v>93374730000.0</v>
       </c>
-      <c r="CF38">
+      <c r="CH38">
         <v>89774922000.0</v>
       </c>
-      <c r="CG38">
+      <c r="CI38">
         <v>116394014000.0</v>
       </c>
-      <c r="CH38">
+      <c r="CJ38">
         <v>114906749000.0</v>
       </c>
-      <c r="CI38">
+      <c r="CK38">
         <v>238041485000.0</v>
       </c>
-      <c r="CJ38">
+      <c r="CL38">
         <v>236775163000.0</v>
       </c>
-      <c r="CK38">
+      <c r="CM38">
         <v>227981000000.0</v>
       </c>
-      <c r="CL38">
+      <c r="CN38">
         <v>253919120000.0</v>
       </c>
-      <c r="CM38">
+      <c r="CO38">
         <v>248178000000.0</v>
       </c>
-      <c r="CN38">
+      <c r="CP38">
         <v>300038668000.0</v>
       </c>
-      <c r="CO38">
+      <c r="CQ38">
         <v>407676000000.0</v>
       </c>
-      <c r="CP38">
+      <c r="CR38">
         <v>371233000000.0</v>
       </c>
-      <c r="CQ38">
+      <c r="CS38">
         <v>32086222000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:95">
+    <row r="39" spans="1:97">
       <c r="A39" t="s">
-        <v>63</v>
-[...1 lines deleted...]
-      <c r="B39"/>
+        <v>64</v>
+      </c>
+      <c r="B39">
+        <v>1458754000.0</v>
+      </c>
       <c r="C39">
+        <v>4382436000.0</v>
+      </c>
+      <c r="D39">
+        <v>2007198000.0</v>
+      </c>
+      <c r="E39">
         <v>56196527000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>21763505000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>3969861571.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>5794718589.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>19308339247.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>51347909165.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>20255198853.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>25318781525.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>38768860936.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>40891337215.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>2422441624.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>69294389419.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>9532980323.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>316883577.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>1618474873.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>6011848791.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>7726520792.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>20457786065.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>16795671667.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>9432547926.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>8654317366.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>6151383315.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>1125807772.0</v>
       </c>
-      <c r="Z39">
+      <c r="AB39">
         <v>3348949446.0</v>
       </c>
-      <c r="AA39">
+      <c r="AC39">
         <v>2997892748.0</v>
       </c>
-      <c r="AB39">
+      <c r="AD39">
         <v>4947512576.0</v>
       </c>
-      <c r="AC39">
+      <c r="AE39">
         <v>193952259.0</v>
       </c>
-      <c r="AD39">
+      <c r="AF39">
         <v>5431028356.0</v>
       </c>
-      <c r="AE39">
+      <c r="AG39">
         <v>29674447400.0</v>
       </c>
-      <c r="AF39">
+      <c r="AH39">
         <v>28231165800.0</v>
       </c>
-      <c r="AG39">
+      <c r="AI39">
         <v>29254995400.0</v>
       </c>
-      <c r="AH39">
+      <c r="AJ39">
         <v>13737216700.0</v>
       </c>
-      <c r="AI39">
+      <c r="AK39">
         <v>18547769500.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AL39">
         <v>20020461700.0</v>
       </c>
-      <c r="AK39">
+      <c r="AM39">
         <v>17867953200.0</v>
       </c>
-      <c r="AL39">
+      <c r="AN39">
         <v>22562668000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AO39">
         <v>20782891500.0</v>
       </c>
-      <c r="AN39">
+      <c r="AP39">
         <v>23510797700.0</v>
       </c>
-      <c r="AO39">
+      <c r="AQ39">
         <v>35539195400.0</v>
       </c>
-      <c r="AP39">
+      <c r="AR39">
         <v>25287383000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AS39">
         <v>28375855900.0</v>
       </c>
-      <c r="AR39">
+      <c r="AT39">
         <v>29413250100.0</v>
       </c>
-      <c r="AS39">
+      <c r="AU39">
         <v>29475541500.0</v>
       </c>
-      <c r="AT39">
+      <c r="AV39">
         <v>31927431500.0</v>
       </c>
-      <c r="AU39">
+      <c r="AW39">
         <v>31008666900.0</v>
       </c>
-      <c r="AV39">
+      <c r="AX39">
         <v>34136350400.0</v>
       </c>
-      <c r="AW39">
+      <c r="AY39">
         <v>47118927500.0</v>
       </c>
-      <c r="AX39">
+      <c r="AZ39">
         <v>4059276900.0</v>
       </c>
-      <c r="AY39">
+      <c r="BA39">
         <v>6248862100.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BB39">
         <v>11671744700.0</v>
       </c>
-      <c r="BA39">
+      <c r="BC39">
         <v>15326248500.0</v>
       </c>
-      <c r="BB39">
+      <c r="BD39">
         <v>5140955400.0</v>
       </c>
-      <c r="BC39">
+      <c r="BE39">
         <v>4496329300.0</v>
       </c>
-      <c r="BD39">
+      <c r="BF39">
         <v>2699774700.0</v>
       </c>
-      <c r="BE39">
+      <c r="BG39">
         <v>2475076000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BH39">
         <v>1439389700.0</v>
       </c>
-      <c r="BG39">
+      <c r="BI39">
         <v>2368816600.0</v>
       </c>
-      <c r="BH39">
+      <c r="BJ39">
         <v>2252082900.0</v>
       </c>
-      <c r="BI39">
+      <c r="BK39">
         <v>2097457100.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BL39">
         <v>3736173400.0</v>
       </c>
-      <c r="BK39">
+      <c r="BM39">
         <v>3898082800.0</v>
       </c>
-      <c r="BL39">
+      <c r="BN39">
         <v>3743426600.0</v>
       </c>
-      <c r="BM39">
+      <c r="BO39">
         <v>3370777800.0</v>
       </c>
-      <c r="BN39">
+      <c r="BP39">
         <v>3311698300.0</v>
       </c>
-      <c r="BO39">
+      <c r="BQ39">
         <v>3063937700.0</v>
       </c>
-      <c r="BP39">
+      <c r="BR39">
         <v>1961914800.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BS39">
         <v>1811399200.0</v>
       </c>
-      <c r="BR39">
+      <c r="BT39">
         <v>2373269900.0</v>
       </c>
-      <c r="BS39">
+      <c r="BU39">
         <v>2993850200.0</v>
       </c>
-      <c r="BT39">
+      <c r="BV39">
         <v>780754600.0</v>
       </c>
-      <c r="BU39">
+      <c r="BW39">
         <v>2105349100.0</v>
       </c>
-      <c r="BV39">
+      <c r="BX39">
         <v>996667100.0</v>
       </c>
-      <c r="BW39">
+      <c r="BY39">
         <v>4115245100.0</v>
       </c>
-      <c r="BX39">
+      <c r="BZ39">
         <v>4267686600.0</v>
       </c>
-      <c r="BY39">
+      <c r="CA39">
         <v>12257091000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CB39">
         <v>13323765000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CC39">
         <v>9394862000.0</v>
       </c>
-      <c r="CB39">
+      <c r="CD39">
         <v>6548002000.0</v>
       </c>
-      <c r="CC39">
+      <c r="CE39">
         <v>15440366000.0</v>
       </c>
-      <c r="CD39">
+      <c r="CF39">
         <v>22139365000.0</v>
       </c>
-      <c r="CE39">
+      <c r="CG39">
         <v>25246087000.0</v>
       </c>
-      <c r="CF39">
+      <c r="CH39">
         <v>15138712000.0</v>
       </c>
-      <c r="CG39">
+      <c r="CI39">
         <v>32118995000.0</v>
       </c>
-      <c r="CH39">
+      <c r="CJ39">
         <v>30749168000.0</v>
       </c>
-      <c r="CI39">
+      <c r="CK39">
         <v>19726186000.0</v>
       </c>
-      <c r="CJ39">
+      <c r="CL39">
         <v>10452855000.0</v>
       </c>
-      <c r="CK39">
+      <c r="CM39">
         <v>30291000000.0</v>
       </c>
-      <c r="CL39">
+      <c r="CN39">
         <v>12805366000.0</v>
       </c>
-      <c r="CM39">
+      <c r="CO39">
         <v>69367000000.0</v>
       </c>
-      <c r="CN39">
+      <c r="CP39">
         <v>12108865000.0</v>
       </c>
-      <c r="CO39">
+      <c r="CQ39">
         <v>91701000000.0</v>
       </c>
-      <c r="CP39">
+      <c r="CR39">
         <v>24710000000.0</v>
       </c>
-      <c r="CQ39"/>
+      <c r="CS39"/>
     </row>
-    <row r="40" spans="1:95">
+    <row r="40" spans="1:97">
       <c r="A40" t="s">
-        <v>64</v>
-[...1 lines deleted...]
-      <c r="B40"/>
+        <v>65</v>
+      </c>
+      <c r="B40">
+        <v>54313164000.0</v>
+      </c>
       <c r="C40">
+        <v>54680297000.0</v>
+      </c>
+      <c r="D40">
+        <v>94302638000.0</v>
+      </c>
+      <c r="E40">
         <v>96252517000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>84853684000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>76928046158.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>65231320112.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>48814975783.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>50960932155.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>40445312361.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>46026803133.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>56949565795.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>47996291955.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>44022848693.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>21643186216.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>47664458808.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>64805236383.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>9326899622.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>7512083616.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>4090904655.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>4832400150.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>4421914245.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>13305042371.0</v>
       </c>
-      <c r="W40">
+      <c r="Y40">
         <v>7359734586.0</v>
       </c>
-      <c r="X40">
+      <c r="Z40">
         <v>5532297091.0</v>
       </c>
-      <c r="Y40">
+      <c r="AA40">
         <v>1889767649.0</v>
       </c>
-      <c r="Z40">
+      <c r="AB40">
         <v>2000023908.0</v>
       </c>
-      <c r="AA40">
+      <c r="AC40">
         <v>1729253140.0</v>
       </c>
-      <c r="AB40">
+      <c r="AD40">
         <v>1648854365.0</v>
       </c>
-      <c r="AC40">
+      <c r="AE40">
         <v>2821459608.0</v>
       </c>
-      <c r="AD40">
+      <c r="AF40">
         <v>1834234727.0</v>
       </c>
-      <c r="AE40">
+      <c r="AG40">
         <v>4174479000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AH40">
         <v>4702054000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AI40">
         <v>7011147000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AJ40">
         <v>9846208000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AK40">
         <v>7788095000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AL40">
         <v>10510610000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AM40">
         <v>10168099000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AN40">
         <v>8110690000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AO40">
         <v>8478045000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AP40">
         <v>8075458000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AQ40">
         <v>6795441000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AR40">
         <v>8471286000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AS40">
         <v>8527606000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AT40">
         <v>10379563000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AU40">
         <v>9737507000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AV40">
         <v>8177325000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AW40">
         <v>6512270000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AX40">
         <v>6027591000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AY40">
         <v>5844991000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AZ40">
         <v>5726630000.0</v>
       </c>
-      <c r="AY40">
+      <c r="BA40">
         <v>5328742000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BB40">
         <v>7007712000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BC40">
         <v>10893743000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BD40">
         <v>53512480000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BE40">
         <v>55239343000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BF40">
         <v>21255697000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BG40">
         <v>19250660000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BH40">
         <v>14514517000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BI40">
         <v>17601946000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BJ40">
         <v>26440219000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BK40">
         <v>19774933000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BL40">
         <v>20768256000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BM40">
         <v>17171175000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BN40">
         <v>19730516000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BO40">
         <v>16571803000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BP40">
         <v>7979374000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BQ40">
         <v>7572043000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BR40">
         <v>7205105000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BS40">
         <v>5137985000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BT40">
         <v>17719799000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BU40">
         <v>17237222000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BV40">
         <v>16909116000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BW40">
         <v>4283124000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BX40">
         <v>15865466000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BY40">
         <v>16704005000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BZ40">
         <v>25678281000.0</v>
       </c>
-      <c r="BY40">
+      <c r="CA40">
         <v>92663418000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CB40">
         <v>88177669000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CC40">
         <v>91383647000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CD40">
         <v>89525603000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CE40">
         <v>77161560000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CF40">
         <v>59663051000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CG40">
         <v>55312893000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CH40">
         <v>61246352000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CI40">
         <v>47600886000.0</v>
       </c>
-      <c r="CH40">
+      <c r="CJ40">
         <v>46676775000.0</v>
       </c>
-      <c r="CI40">
+      <c r="CK40">
         <v>56417613000.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CL40">
         <v>44506164000.0</v>
       </c>
-      <c r="CK40">
+      <c r="CM40">
         <v>48545000000.0</v>
       </c>
-      <c r="CL40">
+      <c r="CN40">
         <v>41026422000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>49797291000.0</v>
       </c>
       <c r="CO40"/>
       <c r="CP40">
+        <v>49797291000.0</v>
+      </c>
+      <c r="CQ40"/>
+      <c r="CR40">
         <v>29895000000.0</v>
       </c>
-      <c r="CQ40"/>
+      <c r="CS40"/>
     </row>
-    <row r="41" spans="1:95">
+    <row r="41" spans="1:97">
       <c r="A41" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
-      <c r="M41">
+      <c r="M41"/>
+      <c r="N41"/>
+      <c r="O41">
         <v>9573121000.0</v>
       </c>
-      <c r="N41">
+      <c r="P41">
         <v>6868712464.0</v>
       </c>
-      <c r="O41">
+      <c r="Q41">
         <v>11971077981.0</v>
       </c>
-      <c r="P41">
+      <c r="R41">
         <v>14503972175.0</v>
       </c>
-      <c r="Q41">
+      <c r="S41">
         <v>15996443649.0</v>
       </c>
-      <c r="R41">
+      <c r="T41">
         <v>14563817602.0</v>
       </c>
-      <c r="S41">
+      <c r="U41">
         <v>16248839651.0</v>
       </c>
-      <c r="T41">
+      <c r="V41">
         <v>21087201652.0</v>
       </c>
-      <c r="U41">
+      <c r="W41">
         <v>21144701653.0</v>
       </c>
-      <c r="V41">
+      <c r="X41">
         <v>20507997233.0</v>
       </c>
-      <c r="W41">
+      <c r="Y41">
         <v>22637465158.0</v>
       </c>
-      <c r="X41">
+      <c r="Z41">
         <v>27051480890.0</v>
       </c>
-      <c r="Y41">
+      <c r="AA41">
         <v>27188829231.0</v>
       </c>
-      <c r="Z41">
+      <c r="AB41">
         <v>22892473214.0</v>
       </c>
-      <c r="AA41">
+      <c r="AC41">
         <v>23913589415.0</v>
       </c>
-      <c r="AB41">
+      <c r="AD41">
         <v>24838280308.0</v>
       </c>
-      <c r="AC41">
+      <c r="AE41">
         <v>26423708521.0</v>
       </c>
-      <c r="AD41">
+      <c r="AF41">
         <v>29604885233.0</v>
       </c>
-      <c r="AE41">
+      <c r="AG41">
         <v>30926276600.0</v>
       </c>
-      <c r="AF41">
+      <c r="AH41">
         <v>31161173500.0</v>
       </c>
-      <c r="AG41">
+      <c r="AI41">
         <v>31533725200.0</v>
       </c>
-      <c r="AH41">
+      <c r="AJ41">
         <v>22539642000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AK41">
         <v>22539642000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AL41">
         <v>18507157000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AM41">
         <v>18507157000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>13701811400.0</v>
       </c>
       <c r="AN41">
         <v>13701811400.0</v>
       </c>
       <c r="AO41">
         <v>13701811400.0</v>
       </c>
       <c r="AP41">
-        <v>13360322000.0</v>
+        <v>13701811400.0</v>
       </c>
       <c r="AQ41">
-        <v>13360322000.0</v>
+        <v>13701811400.0</v>
       </c>
       <c r="AR41">
         <v>13360322000.0</v>
       </c>
       <c r="AS41">
         <v>13360322000.0</v>
       </c>
       <c r="AT41">
-        <v>12355495200.0</v>
+        <v>13360322000.0</v>
       </c>
       <c r="AU41">
-        <v>12355495200.0</v>
+        <v>13360322000.0</v>
       </c>
       <c r="AV41">
         <v>12355495200.0</v>
       </c>
       <c r="AW41">
         <v>12355495200.0</v>
       </c>
       <c r="AX41">
-        <v>12697606900.0</v>
+        <v>12355495200.0</v>
       </c>
       <c r="AY41">
-        <v>12697606900.0</v>
+        <v>12355495200.0</v>
       </c>
       <c r="AZ41">
         <v>12697606900.0</v>
       </c>
       <c r="BA41">
         <v>12697606900.0</v>
       </c>
       <c r="BB41">
-        <v>13350941900.0</v>
+        <v>12697606900.0</v>
       </c>
       <c r="BC41">
-        <v>13350941900.0</v>
+        <v>12697606900.0</v>
       </c>
       <c r="BD41">
         <v>13350941900.0</v>
       </c>
       <c r="BE41">
         <v>13350941900.0</v>
       </c>
       <c r="BF41">
-        <v>13666822600.0</v>
+        <v>13350941900.0</v>
       </c>
       <c r="BG41">
-        <v>13666822600.0</v>
+        <v>13350941900.0</v>
       </c>
       <c r="BH41">
         <v>13666822600.0</v>
       </c>
       <c r="BI41">
         <v>13666822600.0</v>
       </c>
       <c r="BJ41">
+        <v>13666822600.0</v>
+      </c>
+      <c r="BK41">
+        <v>13666822600.0</v>
+      </c>
+      <c r="BL41">
         <v>12452577800.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>12487577800.0</v>
       </c>
       <c r="BM41">
         <v>12452577800.0</v>
       </c>
       <c r="BN41">
+        <v>12487577800.0</v>
+      </c>
+      <c r="BO41">
+        <v>12452577800.0</v>
+      </c>
+      <c r="BP41">
         <v>11713450300.0</v>
       </c>
-      <c r="BO41">
+      <c r="BQ41">
         <v>13126162300.0</v>
       </c>
-      <c r="BP41">
+      <c r="BR41">
         <v>13769997600.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BS41">
         <v>11670534200.0</v>
       </c>
-      <c r="BR41">
+      <c r="BT41">
         <v>12878457200.0</v>
       </c>
-      <c r="BS41">
+      <c r="BU41">
         <v>11315987200.0</v>
       </c>
-      <c r="BT41">
+      <c r="BV41">
         <v>10948465700.0</v>
       </c>
-      <c r="BU41">
+      <c r="BW41">
         <v>10835083600.0</v>
       </c>
-      <c r="BV41">
+      <c r="BX41">
         <v>9744323400.0</v>
       </c>
-      <c r="BW41">
+      <c r="BY41">
         <v>9394060000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BZ41">
         <v>9394060000.0</v>
       </c>
-      <c r="BY41">
+      <c r="CA41">
         <v>10847270000.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CB41">
         <v>17212129000.0</v>
       </c>
-      <c r="CA41">
+      <c r="CC41">
         <v>13319938000.0</v>
       </c>
-      <c r="CB41">
+      <c r="CD41">
         <v>25861476000.0</v>
       </c>
-      <c r="CC41">
+      <c r="CE41">
         <v>23430876000.0</v>
       </c>
-      <c r="CD41">
+      <c r="CF41">
         <v>11715438000.0</v>
       </c>
-      <c r="CE41">
+      <c r="CG41">
         <v>21257364000.0</v>
       </c>
-      <c r="CF41">
+      <c r="CH41">
         <v>23430876000.0</v>
       </c>
-      <c r="CG41">
+      <c r="CI41">
         <v>8164256000.0</v>
       </c>
-      <c r="CH41">
+      <c r="CJ41">
         <v>9391660000.0</v>
       </c>
-      <c r="CI41">
+      <c r="CK41">
         <v>10177275000.0</v>
       </c>
-      <c r="CJ41">
+      <c r="CL41">
         <v>9644523000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>112227000.0</v>
       </c>
       <c r="CM41"/>
       <c r="CN41">
-        <v>249422000.0</v>
+        <v>112227000.0</v>
       </c>
       <c r="CO41"/>
       <c r="CP41">
+        <v>249422000.0</v>
+      </c>
+      <c r="CQ41"/>
+      <c r="CR41">
         <v>6837000000.0</v>
       </c>
-      <c r="CQ41"/>
+      <c r="CS41"/>
     </row>
-    <row r="42" spans="1:95">
+    <row r="42" spans="1:97">
       <c r="A42" t="s">
-        <v>66</v>
-[...1 lines deleted...]
-      <c r="B42"/>
+        <v>67</v>
+      </c>
+      <c r="B42">
+        <v>14444701000.0</v>
+      </c>
       <c r="C42">
         <v>14444701000.0</v>
       </c>
       <c r="D42">
         <v>14444701000.0</v>
       </c>
       <c r="E42">
-        <v>14444701250.0</v>
+        <v>14444701000.0</v>
       </c>
       <c r="F42">
-        <v>14444701250.0</v>
+        <v>14444701000.0</v>
       </c>
       <c r="G42">
         <v>14444701250.0</v>
       </c>
       <c r="H42">
         <v>14444701250.0</v>
       </c>
       <c r="I42">
         <v>14444701250.0</v>
       </c>
       <c r="J42">
-        <v>-795892781660.0</v>
+        <v>14444701250.0</v>
       </c>
       <c r="K42">
         <v>14444701250.0</v>
       </c>
       <c r="L42">
-        <v>14444701250.0</v>
+        <v>-795892781660.0</v>
       </c>
       <c r="M42">
         <v>14444701250.0</v>
       </c>
       <c r="N42">
         <v>14444701250.0</v>
       </c>
       <c r="O42">
         <v>14444701250.0</v>
       </c>
-      <c r="P42"/>
-      <c r="Q42"/>
+      <c r="P42">
+        <v>14444701250.0</v>
+      </c>
+      <c r="Q42">
+        <v>14444701250.0</v>
+      </c>
       <c r="R42"/>
       <c r="S42"/>
       <c r="T42"/>
       <c r="U42"/>
       <c r="V42"/>
       <c r="W42"/>
       <c r="X42"/>
       <c r="Y42"/>
       <c r="Z42"/>
       <c r="AA42"/>
       <c r="AB42"/>
       <c r="AC42"/>
       <c r="AD42"/>
       <c r="AE42"/>
       <c r="AF42"/>
       <c r="AG42"/>
       <c r="AH42"/>
       <c r="AI42"/>
       <c r="AJ42"/>
       <c r="AK42"/>
       <c r="AL42"/>
       <c r="AM42"/>
       <c r="AN42"/>
       <c r="AO42"/>
       <c r="AP42"/>
@@ -10536,54 +10797,56 @@
       <c r="BS42"/>
       <c r="BT42"/>
       <c r="BU42"/>
       <c r="BV42"/>
       <c r="BW42"/>
       <c r="BX42"/>
       <c r="BY42"/>
       <c r="BZ42"/>
       <c r="CA42"/>
       <c r="CB42"/>
       <c r="CC42"/>
       <c r="CD42"/>
       <c r="CE42"/>
       <c r="CF42"/>
       <c r="CG42"/>
       <c r="CH42"/>
       <c r="CI42"/>
       <c r="CJ42"/>
       <c r="CK42"/>
       <c r="CL42"/>
       <c r="CM42"/>
       <c r="CN42"/>
       <c r="CO42"/>
       <c r="CP42"/>
       <c r="CQ42"/>
+      <c r="CR42"/>
+      <c r="CS42"/>
     </row>
-    <row r="43" spans="1:95">
+    <row r="43" spans="1:97">
       <c r="A43" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
@@ -10635,54 +10898,56 @@
       <c r="BS43"/>
       <c r="BT43"/>
       <c r="BU43"/>
       <c r="BV43"/>
       <c r="BW43"/>
       <c r="BX43"/>
       <c r="BY43"/>
       <c r="BZ43"/>
       <c r="CA43"/>
       <c r="CB43"/>
       <c r="CC43"/>
       <c r="CD43"/>
       <c r="CE43"/>
       <c r="CF43"/>
       <c r="CG43"/>
       <c r="CH43"/>
       <c r="CI43"/>
       <c r="CJ43"/>
       <c r="CK43"/>
       <c r="CL43"/>
       <c r="CM43"/>
       <c r="CN43"/>
       <c r="CO43"/>
       <c r="CP43"/>
       <c r="CQ43"/>
+      <c r="CR43"/>
+      <c r="CS43"/>
     </row>
-    <row r="44" spans="1:95">
+    <row r="44" spans="1:97">
       <c r="A44" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
@@ -10734,54 +10999,56 @@
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
       <c r="CI44"/>
       <c r="CJ44"/>
       <c r="CK44"/>
       <c r="CL44"/>
       <c r="CM44"/>
       <c r="CN44"/>
       <c r="CO44"/>
       <c r="CP44"/>
       <c r="CQ44"/>
+      <c r="CR44"/>
+      <c r="CS44"/>
     </row>
-    <row r="45" spans="1:95">
+    <row r="45" spans="1:97">
       <c r="A45" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
@@ -10833,97 +11100,105 @@
       <c r="BS45"/>
       <c r="BT45"/>
       <c r="BU45"/>
       <c r="BV45"/>
       <c r="BW45"/>
       <c r="BX45"/>
       <c r="BY45"/>
       <c r="BZ45"/>
       <c r="CA45"/>
       <c r="CB45"/>
       <c r="CC45"/>
       <c r="CD45"/>
       <c r="CE45"/>
       <c r="CF45"/>
       <c r="CG45"/>
       <c r="CH45"/>
       <c r="CI45"/>
       <c r="CJ45"/>
       <c r="CK45"/>
       <c r="CL45"/>
       <c r="CM45"/>
       <c r="CN45"/>
       <c r="CO45"/>
       <c r="CP45"/>
       <c r="CQ45"/>
+      <c r="CR45"/>
+      <c r="CS45"/>
     </row>
-    <row r="46" spans="1:95">
+    <row r="46" spans="1:97">
       <c r="A46" t="s">
-        <v>70</v>
-[...1 lines deleted...]
-      <c r="B46"/>
+        <v>71</v>
+      </c>
+      <c r="B46">
+        <v>45762292000.0</v>
+      </c>
       <c r="C46">
+        <v>46840614000.0</v>
+      </c>
+      <c r="D46">
+        <v>50056796000.0</v>
+      </c>
+      <c r="E46">
         <v>52982986000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>57502181000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>59134228076.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>61625345288.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>49456762924.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>49827321326.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>52383302040.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>54302032320.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>53856287721.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>54740905645.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>54825028438.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>61686392011.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>63360021802.0</v>
       </c>
-      <c r="P46"/>
-      <c r="Q46"/>
       <c r="R46"/>
       <c r="S46"/>
       <c r="T46"/>
       <c r="U46"/>
       <c r="V46"/>
       <c r="W46"/>
       <c r="X46"/>
       <c r="Y46"/>
       <c r="Z46"/>
       <c r="AA46"/>
       <c r="AB46"/>
       <c r="AC46"/>
       <c r="AD46"/>
       <c r="AE46"/>
       <c r="AF46"/>
       <c r="AG46"/>
       <c r="AH46"/>
       <c r="AI46"/>
       <c r="AJ46"/>
       <c r="AK46"/>
       <c r="AL46"/>
       <c r="AM46"/>
       <c r="AN46"/>
       <c r="AO46"/>
       <c r="AP46"/>
@@ -10958,423 +11233,431 @@
       <c r="BS46"/>
       <c r="BT46"/>
       <c r="BU46"/>
       <c r="BV46"/>
       <c r="BW46"/>
       <c r="BX46"/>
       <c r="BY46"/>
       <c r="BZ46"/>
       <c r="CA46"/>
       <c r="CB46"/>
       <c r="CC46"/>
       <c r="CD46"/>
       <c r="CE46"/>
       <c r="CF46"/>
       <c r="CG46"/>
       <c r="CH46"/>
       <c r="CI46"/>
       <c r="CJ46"/>
       <c r="CK46"/>
       <c r="CL46"/>
       <c r="CM46"/>
       <c r="CN46"/>
       <c r="CO46"/>
       <c r="CP46"/>
       <c r="CQ46"/>
+      <c r="CR46"/>
+      <c r="CS46"/>
     </row>
-    <row r="47" spans="1:95">
+    <row r="47" spans="1:97">
       <c r="A47" t="s">
-        <v>71</v>
-[...1 lines deleted...]
-      <c r="B47">
+        <v>72</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47"/>
+      <c r="D47">
         <v>50056795630.0</v>
       </c>
-      <c r="C47">
+      <c r="E47">
         <v>52982986260.0</v>
       </c>
-      <c r="D47">
+      <c r="F47">
         <v>57502181290.0</v>
       </c>
-      <c r="E47">
+      <c r="G47">
         <v>59134228080.0</v>
       </c>
-      <c r="F47">
+      <c r="H47">
         <v>61625345290.0</v>
       </c>
-      <c r="G47"/>
-      <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47">
         <v>53599510690.0</v>
       </c>
-      <c r="L47">
+      <c r="N47">
         <v>54484128610.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>54568251402.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>59375875064.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>62273917495.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>66336897007.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>68541277036.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>73259013996.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>77815588399.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>79381485542.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>79661068919.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>69319049080.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>47058478181.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>46737718457.0</v>
       </c>
-      <c r="Y47">
+      <c r="AA47">
         <v>47881444521.0</v>
       </c>
-      <c r="Z47">
+      <c r="AB47">
         <v>48082042340.0</v>
       </c>
-      <c r="AA47">
+      <c r="AC47">
         <v>48933706825.0</v>
       </c>
-      <c r="AB47">
+      <c r="AD47">
         <v>47297165895.0</v>
       </c>
-      <c r="AC47">
+      <c r="AE47">
         <v>48379981073.0</v>
       </c>
-      <c r="AD47">
+      <c r="AF47">
         <v>47349907019.0</v>
       </c>
-      <c r="AE47">
+      <c r="AG47">
         <v>45965783500.0</v>
       </c>
-      <c r="AF47">
+      <c r="AH47">
         <v>47159522400.0</v>
       </c>
-      <c r="AG47">
+      <c r="AI47">
         <v>48570519200.0</v>
       </c>
-      <c r="AH47">
+      <c r="AJ47">
         <v>71229695300.0</v>
       </c>
-      <c r="AI47">
+      <c r="AK47">
         <v>72937559800.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AL47">
         <v>71335618800.0</v>
       </c>
-      <c r="AK47">
+      <c r="AM47">
         <v>68887404800.0</v>
       </c>
-      <c r="AL47">
+      <c r="AN47">
         <v>68886842100.0</v>
       </c>
-      <c r="AM47">
+      <c r="AO47">
         <v>70284780900.0</v>
       </c>
-      <c r="AN47">
+      <c r="AP47">
         <v>71004957300.0</v>
       </c>
-      <c r="AO47">
+      <c r="AQ47">
         <v>64442372700.0</v>
       </c>
-      <c r="AP47">
+      <c r="AR47">
         <v>59346610800.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AS47">
         <v>59779333000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AT47">
         <v>57426368300.0</v>
       </c>
-      <c r="AS47">
+      <c r="AU47">
         <v>57029575600.0</v>
       </c>
-      <c r="AT47">
+      <c r="AV47">
         <v>50425080700.0</v>
       </c>
-      <c r="AU47">
+      <c r="AW47">
         <v>49522534200.0</v>
       </c>
-      <c r="AV47">
+      <c r="AX47">
         <v>49319333700.0</v>
       </c>
-      <c r="AW47">
+      <c r="AY47">
         <v>49655161500.0</v>
       </c>
-      <c r="AX47">
+      <c r="AZ47">
         <v>78413500900.0</v>
       </c>
-      <c r="AY47">
+      <c r="BA47">
         <v>79822178800.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BB47">
         <v>80512557700.0</v>
       </c>
-      <c r="BA47">
+      <c r="BC47">
         <v>81226694900.0</v>
       </c>
-      <c r="BB47">
+      <c r="BD47">
         <v>83666174200.0</v>
       </c>
-      <c r="BC47">
+      <c r="BE47">
         <v>84440554500.0</v>
       </c>
-      <c r="BD47">
+      <c r="BF47">
         <v>83680655600.0</v>
       </c>
-      <c r="BE47">
+      <c r="BG47">
         <v>84157921200.0</v>
       </c>
-      <c r="BF47">
+      <c r="BH47">
         <v>86904539600.0</v>
       </c>
-      <c r="BG47">
+      <c r="BI47">
         <v>92536131600.0</v>
       </c>
-      <c r="BH47">
+      <c r="BJ47">
         <v>93308663700.0</v>
       </c>
-      <c r="BI47">
+      <c r="BK47">
         <v>94528796900.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BL47">
         <v>94928998400.0</v>
       </c>
-      <c r="BK47">
+      <c r="BM47">
         <v>95804373500.0</v>
       </c>
-      <c r="BL47">
+      <c r="BN47">
         <v>96626759100.0</v>
       </c>
-      <c r="BM47">
+      <c r="BO47">
         <v>96162430300.0</v>
       </c>
-      <c r="BN47">
+      <c r="BP47">
         <v>92534558900.0</v>
       </c>
-      <c r="BO47">
+      <c r="BQ47">
         <v>92917947300.0</v>
       </c>
-      <c r="BP47">
+      <c r="BR47">
         <v>93051155900.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BS47">
         <v>93572660500.0</v>
       </c>
-      <c r="BR47">
+      <c r="BT47">
         <v>94103753400.0</v>
       </c>
-      <c r="BS47">
+      <c r="BU47">
         <v>94415077800.0</v>
       </c>
-      <c r="BT47">
+      <c r="BV47">
         <v>94997809600.0</v>
       </c>
-      <c r="BU47">
+      <c r="BW47">
         <v>95475321300.0</v>
       </c>
-      <c r="BV47">
+      <c r="BX47">
         <v>96020878200.0</v>
       </c>
-      <c r="BW47">
+      <c r="BY47">
         <v>96800566800.0</v>
       </c>
-      <c r="BX47">
+      <c r="BZ47">
         <v>97469458800.0</v>
       </c>
-      <c r="BY47">
+      <c r="CA47">
         <v>204675381000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CB47">
         <v>204735086000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CC47">
         <v>207320649000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CD47">
         <v>205313189000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CE47">
         <v>234677251000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CF47">
         <v>238817084000.0</v>
       </c>
-      <c r="CE47">
+      <c r="CG47">
         <v>240532164000.0</v>
       </c>
-      <c r="CF47">
+      <c r="CH47">
         <v>241339352000.0</v>
       </c>
-      <c r="CG47">
+      <c r="CI47">
         <v>241170317000.0</v>
       </c>
-      <c r="CH47">
+      <c r="CJ47">
         <v>239713488000.0</v>
       </c>
-      <c r="CI47">
+      <c r="CK47">
         <v>250372735000.0</v>
       </c>
-      <c r="CJ47">
+      <c r="CL47">
         <v>253166273000.0</v>
       </c>
-      <c r="CK47">
+      <c r="CM47">
         <v>267039000000.0</v>
       </c>
-      <c r="CL47">
+      <c r="CN47">
         <v>267768441000.0</v>
       </c>
-      <c r="CM47">
+      <c r="CO47">
         <v>262839000000.0</v>
       </c>
-      <c r="CN47">
+      <c r="CP47">
         <v>274612628000.0</v>
       </c>
-      <c r="CO47">
+      <c r="CQ47">
         <v>324070000000.0</v>
       </c>
-      <c r="CP47">
+      <c r="CR47">
         <v>313182000000.0</v>
       </c>
-      <c r="CQ47">
+      <c r="CS47">
         <v>223353059000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:95">
+    <row r="48" spans="1:97">
       <c r="A48" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B48">
-        <v>-1064412591850.0</v>
+        <v>-1030504894000.0</v>
       </c>
       <c r="C48">
+        <v>-1030296253000.0</v>
+      </c>
+      <c r="D48">
+        <v>-1064412592000.0</v>
+      </c>
+      <c r="E48">
         <v>-1033190835000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>-1002084496000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>-963631277655.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>-890411559662.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>-857410310538.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>-823717671502.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>-804658034405.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>-795582598769.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>-764408491728.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>-722802279494.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>-693042076070.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>-675614735629.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>-643965760446.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>-619056422068.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>-555361690829.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>-513987252396.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>-471360898545.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>-467464405924.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>-440271846516.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>-421061728842.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>-397786968573.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>-399968243394.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>-401407463226.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>-386239339300.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>-385567427858.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>-378570679115.0</v>
       </c>
-      <c r="AC48">
+      <c r="AE48">
         <v>-371258036801.0</v>
       </c>
-      <c r="AD48">
+      <c r="AF48">
         <v>-364630774061.0</v>
       </c>
-      <c r="AE48"/>
-      <c r="AF48"/>
       <c r="AG48"/>
       <c r="AH48"/>
       <c r="AI48"/>
       <c r="AJ48"/>
       <c r="AK48"/>
       <c r="AL48"/>
       <c r="AM48"/>
       <c r="AN48"/>
       <c r="AO48"/>
       <c r="AP48"/>
       <c r="AQ48"/>
       <c r="AR48"/>
       <c r="AS48"/>
       <c r="AT48"/>
       <c r="AU48"/>
       <c r="AV48"/>
       <c r="AW48"/>
       <c r="AX48"/>
       <c r="AY48"/>
       <c r="AZ48"/>
       <c r="BA48"/>
       <c r="BB48"/>
       <c r="BC48"/>
       <c r="BD48"/>
       <c r="BE48"/>
@@ -11394,54 +11677,56 @@
       <c r="BS48"/>
       <c r="BT48"/>
       <c r="BU48"/>
       <c r="BV48"/>
       <c r="BW48"/>
       <c r="BX48"/>
       <c r="BY48"/>
       <c r="BZ48"/>
       <c r="CA48"/>
       <c r="CB48"/>
       <c r="CC48"/>
       <c r="CD48"/>
       <c r="CE48"/>
       <c r="CF48"/>
       <c r="CG48"/>
       <c r="CH48"/>
       <c r="CI48"/>
       <c r="CJ48"/>
       <c r="CK48"/>
       <c r="CL48"/>
       <c r="CM48"/>
       <c r="CN48"/>
       <c r="CO48"/>
       <c r="CP48"/>
       <c r="CQ48"/>
+      <c r="CR48"/>
+      <c r="CS48"/>
     </row>
-    <row r="49" spans="1:95">
+    <row r="49" spans="1:97">
       <c r="A49" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
@@ -11493,54 +11778,56 @@
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
       <c r="CJ49"/>
       <c r="CK49"/>
       <c r="CL49"/>
       <c r="CM49"/>
       <c r="CN49"/>
       <c r="CO49"/>
       <c r="CP49"/>
       <c r="CQ49"/>
+      <c r="CR49"/>
+      <c r="CS49"/>
     </row>
-    <row r="50" spans="1:95">
+    <row r="50" spans="1:97">
       <c r="A50" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
@@ -11592,111 +11879,119 @@
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
       <c r="BW50"/>
       <c r="BX50"/>
       <c r="BY50"/>
       <c r="BZ50"/>
       <c r="CA50"/>
       <c r="CB50"/>
       <c r="CC50"/>
       <c r="CD50"/>
       <c r="CE50"/>
       <c r="CF50"/>
       <c r="CG50"/>
       <c r="CH50"/>
       <c r="CI50"/>
       <c r="CJ50"/>
       <c r="CK50"/>
       <c r="CL50"/>
       <c r="CM50"/>
       <c r="CN50"/>
       <c r="CO50"/>
       <c r="CP50"/>
       <c r="CQ50"/>
+      <c r="CR50"/>
+      <c r="CS50"/>
     </row>
-    <row r="51" spans="1:95">
+    <row r="51" spans="1:97">
       <c r="A51" t="s">
-        <v>75</v>
-[...1 lines deleted...]
-      <c r="B51"/>
+        <v>76</v>
+      </c>
+      <c r="B51">
+        <v>262008913000.0</v>
+      </c>
       <c r="C51">
+        <v>258748903000.0</v>
+      </c>
+      <c r="D51">
+        <v>233948903000.0</v>
+      </c>
+      <c r="E51">
         <v>243148903000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>203547098000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>203546035278.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>184621130392.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>175476130392.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>161221130392.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>130017486977.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>107531813950.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>187402000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>187523815607.0</v>
       </c>
       <c r="N51">
         <v>187402000000.0</v>
       </c>
       <c r="O51">
+        <v>187523815607.0</v>
+      </c>
+      <c r="P51">
+        <v>187402000000.0</v>
+      </c>
+      <c r="Q51">
         <v>189426793013.0</v>
       </c>
-      <c r="P51"/>
-[...1 lines deleted...]
-      <c r="R51">
+      <c r="R51"/>
+      <c r="S51"/>
+      <c r="T51">
         <v>178349862010.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>178349862010.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>133349862010.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>58349862010.0</v>
       </c>
-      <c r="V51"/>
-      <c r="W51"/>
       <c r="X51"/>
       <c r="Y51"/>
       <c r="Z51"/>
       <c r="AA51"/>
       <c r="AB51"/>
       <c r="AC51"/>
       <c r="AD51"/>
       <c r="AE51"/>
       <c r="AF51"/>
       <c r="AG51"/>
       <c r="AH51"/>
       <c r="AI51"/>
       <c r="AJ51"/>
       <c r="AK51"/>
       <c r="AL51"/>
       <c r="AM51"/>
       <c r="AN51"/>
       <c r="AO51"/>
       <c r="AP51"/>
       <c r="AQ51"/>
       <c r="AR51"/>
       <c r="AS51"/>
       <c r="AT51"/>
       <c r="AU51"/>
       <c r="AV51"/>
@@ -11725,123 +12020,125 @@
       <c r="BS51"/>
       <c r="BT51"/>
       <c r="BU51"/>
       <c r="BV51"/>
       <c r="BW51"/>
       <c r="BX51"/>
       <c r="BY51"/>
       <c r="BZ51"/>
       <c r="CA51"/>
       <c r="CB51"/>
       <c r="CC51"/>
       <c r="CD51"/>
       <c r="CE51"/>
       <c r="CF51"/>
       <c r="CG51"/>
       <c r="CH51"/>
       <c r="CI51"/>
       <c r="CJ51"/>
       <c r="CK51"/>
       <c r="CL51"/>
       <c r="CM51"/>
       <c r="CN51"/>
       <c r="CO51"/>
       <c r="CP51"/>
       <c r="CQ51"/>
+      <c r="CR51"/>
+      <c r="CS51"/>
     </row>
-    <row r="52" spans="1:95">
+    <row r="52" spans="1:97">
       <c r="A52" t="s">
-        <v>76</v>
-[...4 lines deleted...]
-      <c r="C52">
+        <v>77</v>
+      </c>
+      <c r="B52"/>
+      <c r="C52"/>
+      <c r="D52">
+        <v>233948903000.0</v>
+      </c>
+      <c r="E52">
         <v>243148903000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>203547098000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>203546035278.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>184621130392.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>175476130392.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>161221130392.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>130012069476.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>107510433737.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>187402000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>187457056117.0</v>
       </c>
       <c r="N52">
         <v>187402000000.0</v>
       </c>
       <c r="O52">
+        <v>187457056117.0</v>
+      </c>
+      <c r="P52">
+        <v>187402000000.0</v>
+      </c>
+      <c r="Q52">
         <v>188076931003.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>177000000000.0</v>
       </c>
       <c r="R52">
         <v>177000000000.0</v>
       </c>
       <c r="S52">
         <v>177000000000.0</v>
       </c>
       <c r="T52">
+        <v>177000000000.0</v>
+      </c>
+      <c r="U52">
+        <v>177000000000.0</v>
+      </c>
+      <c r="V52">
         <v>132000000000.0</v>
       </c>
-      <c r="U52">
+      <c r="W52">
         <v>57000000000.0</v>
       </c>
-      <c r="V52">
+      <c r="X52">
         <v>32000000000.0</v>
       </c>
-      <c r="W52">
+      <c r="Y52">
         <v>32000000000.0</v>
       </c>
-      <c r="X52"/>
-      <c r="Y52"/>
       <c r="Z52"/>
       <c r="AA52"/>
       <c r="AB52"/>
       <c r="AC52"/>
       <c r="AD52"/>
       <c r="AE52"/>
       <c r="AF52"/>
       <c r="AG52"/>
       <c r="AH52"/>
       <c r="AI52"/>
       <c r="AJ52"/>
       <c r="AK52"/>
       <c r="AL52"/>
       <c r="AM52"/>
       <c r="AN52"/>
       <c r="AO52"/>
       <c r="AP52"/>
       <c r="AQ52"/>
       <c r="AR52"/>
       <c r="AS52"/>
       <c r="AT52"/>
       <c r="AU52"/>
       <c r="AV52"/>
       <c r="AW52"/>
       <c r="AX52"/>
@@ -11868,54 +12165,56 @@
       <c r="BS52"/>
       <c r="BT52"/>
       <c r="BU52"/>
       <c r="BV52"/>
       <c r="BW52"/>
       <c r="BX52"/>
       <c r="BY52"/>
       <c r="BZ52"/>
       <c r="CA52"/>
       <c r="CB52"/>
       <c r="CC52"/>
       <c r="CD52"/>
       <c r="CE52"/>
       <c r="CF52"/>
       <c r="CG52"/>
       <c r="CH52"/>
       <c r="CI52"/>
       <c r="CJ52"/>
       <c r="CK52"/>
       <c r="CL52"/>
       <c r="CM52"/>
       <c r="CN52"/>
       <c r="CO52"/>
       <c r="CP52"/>
       <c r="CQ52"/>
+      <c r="CR52"/>
+      <c r="CS52"/>
     </row>
-    <row r="53" spans="1:95">
+    <row r="53" spans="1:97">
       <c r="A53" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
@@ -11967,54 +12266,56 @@
       <c r="BS53"/>
       <c r="BT53"/>
       <c r="BU53"/>
       <c r="BV53"/>
       <c r="BW53"/>
       <c r="BX53"/>
       <c r="BY53"/>
       <c r="BZ53"/>
       <c r="CA53"/>
       <c r="CB53"/>
       <c r="CC53"/>
       <c r="CD53"/>
       <c r="CE53"/>
       <c r="CF53"/>
       <c r="CG53"/>
       <c r="CH53"/>
       <c r="CI53"/>
       <c r="CJ53"/>
       <c r="CK53"/>
       <c r="CL53"/>
       <c r="CM53"/>
       <c r="CN53"/>
       <c r="CO53"/>
       <c r="CP53"/>
       <c r="CQ53"/>
+      <c r="CR53"/>
+      <c r="CS53"/>
     </row>
-    <row r="54" spans="1:95">
+    <row r="54" spans="1:97">
       <c r="A54" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
@@ -12066,431 +12367,443 @@
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
       <c r="CJ54"/>
       <c r="CK54"/>
       <c r="CL54"/>
       <c r="CM54"/>
       <c r="CN54"/>
       <c r="CO54"/>
       <c r="CP54"/>
       <c r="CQ54"/>
+      <c r="CR54"/>
+      <c r="CS54"/>
     </row>
-    <row r="55" spans="1:95">
+    <row r="55" spans="1:97">
       <c r="A55" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B55">
-        <v>132242259960.0</v>
+        <v>149582471000.0</v>
       </c>
       <c r="C55">
+        <v>127029936000.0</v>
+      </c>
+      <c r="D55">
+        <v>132242260000.0</v>
+      </c>
+      <c r="E55">
         <v>184523152000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>218896047000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>232898099659.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>331888202513.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>352410107188.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>377720745637.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>319173316937.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>351944726567.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>418663524817.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>461340333068.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>436470822994.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>513150574260.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>541361918847.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>615538549570.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>613344238690.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>816895680020.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>865906695660.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>763413426940.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>677619067920.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>621381999680.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>610265426200.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>720131403830.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>695853450840.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>430199093250.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>396195417032.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>419490050593.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>386108236920.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>371905939943.0</v>
       </c>
-      <c r="AE55">
+      <c r="AG55">
         <v>388067257300.0</v>
       </c>
-      <c r="AF55">
+      <c r="AH55">
         <v>389286776400.0</v>
       </c>
-      <c r="AG55">
+      <c r="AI55">
         <v>411063871800.0</v>
       </c>
-      <c r="AH55">
+      <c r="AJ55">
         <v>243086207400.0</v>
       </c>
-      <c r="AI55">
+      <c r="AK55">
         <v>272211251100.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AL55">
         <v>241812343700.0</v>
       </c>
-      <c r="AK55">
+      <c r="AM55">
         <v>229056622300.0</v>
       </c>
-      <c r="AL55">
+      <c r="AN55">
         <v>224348073000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AO55">
         <v>232439785000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AP55">
         <v>209684256700.0</v>
       </c>
-      <c r="AO55">
+      <c r="AQ55">
         <v>217982774600.0</v>
       </c>
-      <c r="AP55">
+      <c r="AR55">
         <v>205162648700.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AS55">
         <v>209409933300.0</v>
       </c>
-      <c r="AR55">
+      <c r="AT55">
         <v>207441184800.0</v>
       </c>
-      <c r="AS55">
+      <c r="AU55">
         <v>204951499300.0</v>
       </c>
-      <c r="AT55">
+      <c r="AV55">
         <v>188184762500.0</v>
       </c>
-      <c r="AU55">
+      <c r="AW55">
         <v>193937112500.0</v>
       </c>
-      <c r="AV55">
+      <c r="AX55">
         <v>178624219000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AY55">
         <v>169324429200.0</v>
       </c>
-      <c r="AX55">
+      <c r="AZ55">
         <v>162584070700.0</v>
       </c>
-      <c r="AY55">
+      <c r="BA55">
         <v>153973250800.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BB55">
         <v>151547253600.0</v>
       </c>
-      <c r="BA55">
+      <c r="BC55">
         <v>154301200000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BD55">
         <v>194956242100.0</v>
       </c>
-      <c r="BC55">
+      <c r="BE55">
         <v>190847903800.0</v>
       </c>
-      <c r="BD55">
+      <c r="BF55">
         <v>192019899400.0</v>
       </c>
-      <c r="BE55">
+      <c r="BG55">
         <v>189755322400.0</v>
       </c>
-      <c r="BF55">
+      <c r="BH55">
         <v>189786181900.0</v>
       </c>
-      <c r="BG55">
+      <c r="BI55">
         <v>163986342100.0</v>
       </c>
-      <c r="BH55">
+      <c r="BJ55">
         <v>213285230700.0</v>
       </c>
-      <c r="BI55">
+      <c r="BK55">
         <v>213288722100.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BL55">
         <v>215799711000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BM55">
         <v>212202560200.0</v>
       </c>
-      <c r="BL55">
+      <c r="BN55">
         <v>209560777500.0</v>
       </c>
-      <c r="BM55">
+      <c r="BO55">
         <v>218436559400.0</v>
       </c>
-      <c r="BN55">
+      <c r="BP55">
         <v>225563658500.0</v>
       </c>
-      <c r="BO55">
+      <c r="BQ55">
         <v>226158121500.0</v>
       </c>
-      <c r="BP55">
+      <c r="BR55">
         <v>230799718000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BS55">
         <v>227557290300.0</v>
       </c>
-      <c r="BR55">
+      <c r="BT55">
         <v>245811855700.0</v>
       </c>
-      <c r="BS55">
+      <c r="BU55">
         <v>227980103900.0</v>
       </c>
-      <c r="BT55">
+      <c r="BV55">
         <v>232852309700.0</v>
       </c>
-      <c r="BU55">
+      <c r="BW55">
         <v>242766496400.0</v>
       </c>
-      <c r="BV55">
+      <c r="BX55">
         <v>246329618600.0</v>
       </c>
-      <c r="BW55">
+      <c r="BY55">
         <v>241574532200.0</v>
       </c>
-      <c r="BX55">
+      <c r="BZ55">
         <v>269908144800.0</v>
       </c>
-      <c r="BY55">
+      <c r="CA55">
         <v>380494902000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CB55">
         <v>390096237000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CC55">
         <v>395375645000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CD55">
         <v>424007910000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CE55">
         <v>460888064000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CF55">
         <v>465087088000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CG55">
         <v>491968555000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CH55">
         <v>506092836000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CI55">
         <v>577805258000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CJ55">
         <v>578273961000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CK55">
         <v>705354176000.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CL55">
         <v>710524054000.0</v>
       </c>
-      <c r="CK55">
+      <c r="CM55">
         <v>779803000000.0</v>
       </c>
-      <c r="CL55">
+      <c r="CN55">
         <v>813749358000.0</v>
       </c>
-      <c r="CM55">
+      <c r="CO55">
         <v>834957000000.0</v>
       </c>
-      <c r="CN55">
+      <c r="CP55">
         <v>839738540000.0</v>
       </c>
-      <c r="CO55">
+      <c r="CQ55">
         <v>1136265000000.0</v>
       </c>
-      <c r="CP55">
+      <c r="CR55">
         <v>1019179000000.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CS55">
         <v>935267033000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:95">
+    <row r="56" spans="1:97">
       <c r="A56" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B56">
-        <v>63096413550.0</v>
+        <v>84598792000.0</v>
       </c>
       <c r="C56">
+        <v>61524341000.0</v>
+      </c>
+      <c r="D56">
+        <v>63096414000.0</v>
+      </c>
+      <c r="E56">
         <v>111300766000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>132705427000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>143929613976.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>234597112910.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>255455829629.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>296188571843.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>237214805098.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>269061839536.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>337840437281.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>383692048387.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>361931943285.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>426724093418.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>458816837307.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>509945148735.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>528831600136.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>731663230875.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>778946235068.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>679991152286.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>594790929582.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>542976936493.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>556814450455.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>668821286940.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>643568004520.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>379833816490.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>344991644731.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>369945353158.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>332931442674.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>323954642772.0</v>
       </c>
-      <c r="AE56"/>
-      <c r="AF56"/>
       <c r="AG56"/>
       <c r="AH56"/>
       <c r="AI56"/>
       <c r="AJ56"/>
       <c r="AK56"/>
       <c r="AL56"/>
       <c r="AM56"/>
       <c r="AN56"/>
       <c r="AO56"/>
       <c r="AP56"/>
       <c r="AQ56"/>
       <c r="AR56"/>
       <c r="AS56"/>
       <c r="AT56"/>
       <c r="AU56"/>
       <c r="AV56"/>
       <c r="AW56"/>
       <c r="AX56"/>
       <c r="AY56"/>
       <c r="AZ56"/>
       <c r="BA56"/>
       <c r="BB56"/>
       <c r="BC56"/>
       <c r="BD56"/>
       <c r="BE56"/>
@@ -12510,628 +12823,642 @@
       <c r="BS56"/>
       <c r="BT56"/>
       <c r="BU56"/>
       <c r="BV56"/>
       <c r="BW56"/>
       <c r="BX56"/>
       <c r="BY56"/>
       <c r="BZ56"/>
       <c r="CA56"/>
       <c r="CB56"/>
       <c r="CC56"/>
       <c r="CD56"/>
       <c r="CE56"/>
       <c r="CF56"/>
       <c r="CG56"/>
       <c r="CH56"/>
       <c r="CI56"/>
       <c r="CJ56"/>
       <c r="CK56"/>
       <c r="CL56"/>
       <c r="CM56"/>
       <c r="CN56"/>
       <c r="CO56"/>
       <c r="CP56"/>
       <c r="CQ56"/>
+      <c r="CR56"/>
+      <c r="CS56"/>
     </row>
-    <row r="57" spans="1:95">
+    <row r="57" spans="1:97">
       <c r="A57" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B57">
-        <v>380514827280.0</v>
+        <v>106504063000.0</v>
       </c>
       <c r="C57">
+        <v>86859891000.0</v>
+      </c>
+      <c r="D57">
+        <v>380514827000.0</v>
+      </c>
+      <c r="E57">
         <v>400975379000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>402871549000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>378996804460.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>404325095398.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>392138680933.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>384070844982.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>307344288318.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>329802091842.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>465471762122.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>464014637929.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>409753998155.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>471777577002.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>523064413943.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>569798812098.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>502058732263.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>666026927446.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>670726567180.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>559498443846.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>446454025409.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>372993405923.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>336472604248.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>444105840971.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>421129759476.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>144603633970.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>108906930112.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>124280124037.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>82000239837.0</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>57989503408.0</v>
       </c>
-      <c r="AE57">
+      <c r="AG57">
         <v>64568900400.0</v>
       </c>
-      <c r="AF57">
+      <c r="AH57">
         <v>65840357300.0</v>
       </c>
-      <c r="AG57">
+      <c r="AI57">
         <v>82369918200.0</v>
       </c>
-      <c r="AH57">
+      <c r="AJ57">
         <v>89393370400.0</v>
       </c>
-      <c r="AI57">
+      <c r="AK57">
         <v>121989537900.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AL57">
         <v>88211561700.0</v>
       </c>
-      <c r="AK57">
+      <c r="AM57">
         <v>80869970700.0</v>
       </c>
-      <c r="AL57">
+      <c r="AN57">
         <v>80598976200.0</v>
       </c>
-      <c r="AM57">
+      <c r="AO57">
         <v>89784162200.0</v>
       </c>
-      <c r="AN57">
+      <c r="AP57">
         <v>67319394700.0</v>
       </c>
-      <c r="AO57">
+      <c r="AQ57">
         <v>75494246700.0</v>
       </c>
-      <c r="AP57">
+      <c r="AR57">
         <v>67077901500.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AS57">
         <v>69825779300.0</v>
       </c>
-      <c r="AR57">
+      <c r="AT57">
         <v>68101403100.0</v>
       </c>
-      <c r="AS57">
+      <c r="AU57">
         <v>67122022400.0</v>
       </c>
-      <c r="AT57">
+      <c r="AV57">
         <v>49272752600.0</v>
       </c>
-      <c r="AU57">
+      <c r="AW57">
         <v>54560237700.0</v>
       </c>
-      <c r="AV57">
+      <c r="AX57">
         <v>39419752600.0</v>
       </c>
-      <c r="AW57">
+      <c r="AY57">
         <v>71818290200.0</v>
       </c>
-      <c r="AX57">
+      <c r="AZ57">
         <v>62251135800.0</v>
       </c>
-      <c r="AY57">
+      <c r="BA57">
         <v>52623156600.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BB57">
         <v>49369744900.0</v>
       </c>
-      <c r="BA57">
+      <c r="BC57">
         <v>49820780800.0</v>
       </c>
-      <c r="BB57">
+      <c r="BD57">
         <v>88803989100.0</v>
       </c>
-      <c r="BC57">
+      <c r="BE57">
         <v>81683442700.0</v>
       </c>
-      <c r="BD57">
+      <c r="BF57">
         <v>63825553300.0</v>
       </c>
-      <c r="BE57">
+      <c r="BG57">
         <v>58591712000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BH57">
         <v>70050174500.0</v>
       </c>
-      <c r="BG57">
+      <c r="BI57">
         <v>70305824500.0</v>
       </c>
-      <c r="BH57">
+      <c r="BJ57">
         <v>90232237100.0</v>
       </c>
-      <c r="BI57">
+      <c r="BK57">
         <v>88460664200.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BL57">
         <v>86355210400.0</v>
       </c>
-      <c r="BK57">
+      <c r="BM57">
         <v>78583759800.0</v>
       </c>
-      <c r="BL57">
+      <c r="BN57">
         <v>76524467200.0</v>
       </c>
-      <c r="BM57">
+      <c r="BO57">
         <v>77916076200.0</v>
       </c>
-      <c r="BN57">
+      <c r="BP57">
         <v>87120432200.0</v>
       </c>
-      <c r="BO57">
+      <c r="BQ57">
         <v>76435589700.0</v>
       </c>
-      <c r="BP57">
+      <c r="BR57">
         <v>72517346400.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BS57">
         <v>71553689600.0</v>
       </c>
-      <c r="BR57">
+      <c r="BT57">
         <v>80126935700.0</v>
       </c>
-      <c r="BS57">
+      <c r="BU57">
         <v>59007556100.0</v>
       </c>
-      <c r="BT57">
+      <c r="BV57">
         <v>61607280000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BW57">
         <v>71041089300.0</v>
       </c>
-      <c r="BV57">
+      <c r="BX57">
         <v>64579027100.0</v>
       </c>
-      <c r="BW57">
+      <c r="BY57">
         <v>57782688400.0</v>
       </c>
-      <c r="BX57">
+      <c r="BZ57">
         <v>79216937100.0</v>
       </c>
-      <c r="BY57">
+      <c r="CA57">
         <v>738500053000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CB57">
         <v>779087648000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CC57">
         <v>782386262000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CD57">
         <v>856837899000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CE57">
         <v>880799273000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CF57">
         <v>834045811000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CG57">
         <v>832470013000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CH57">
         <v>825222592000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CI57">
         <v>825810248000.0</v>
       </c>
-      <c r="CH57">
+      <c r="CJ57">
         <v>820309625000.0</v>
       </c>
-      <c r="CI57">
+      <c r="CK57">
         <v>939730413000.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CL57">
         <v>931164131000.0</v>
       </c>
-      <c r="CK57">
+      <c r="CM57">
         <v>965216000000.0</v>
       </c>
-      <c r="CL57">
+      <c r="CN57">
         <v>1038655665000.0</v>
       </c>
-      <c r="CM57">
+      <c r="CO57">
         <v>1006869000000.0</v>
       </c>
-      <c r="CN57">
+      <c r="CP57">
         <v>1127809572000.0</v>
       </c>
-      <c r="CO57">
+      <c r="CQ57">
         <v>518318000000.0</v>
       </c>
-      <c r="CP57">
+      <c r="CR57">
         <v>417494000000.0</v>
       </c>
-      <c r="CQ57">
+      <c r="CS57">
         <v>422283768000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:95">
+    <row r="58" spans="1:97">
       <c r="A58" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B58">
-        <v>386317368900.0</v>
+        <v>369880295000.0</v>
       </c>
       <c r="C58">
+        <v>346966571000.0</v>
+      </c>
+      <c r="D58">
+        <v>386295233000.0</v>
+      </c>
+      <c r="E58">
         <v>407354368000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>410620925000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>386169758791.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>411940143652.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>399460799203.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>391078798616.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>313471732819.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>337167706813.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>472952996122.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>474023592139.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>419393878641.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>478646289466.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>536385353930.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>585674781890.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>519785739770.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>681962742670.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>688347404450.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>581957643120.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>468970724680.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>393523538770.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>359132205020.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>471179457470.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>448340724320.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>167518242800.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>132820519527.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>149118404345.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>108423948358.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>87594388641.0</v>
       </c>
-      <c r="AE58">
+      <c r="AG58">
         <v>95838255000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AH58">
         <v>97458088000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AI58">
         <v>114430949000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AJ58">
         <v>112519654000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AK58">
         <v>145140079000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AL58">
         <v>107369555000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AM58">
         <v>100072582000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AN58">
         <v>94958879000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AO58">
         <v>104112994000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AP58">
         <v>81537307000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AQ58">
         <v>89743625000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AR58">
         <v>80905258000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AS58">
         <v>83618841000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AT58">
         <v>81677920000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AU58">
         <v>80757003000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AV58">
         <v>61901312000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AW58">
         <v>67210209000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AX58">
         <v>52117184000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AY58">
         <v>84579900000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AZ58">
         <v>75152427000.0</v>
       </c>
-      <c r="AY58">
+      <c r="BA58">
         <v>65661734000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BB58">
         <v>62488208000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BC58">
         <v>64730115000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BD58">
         <v>114654931000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BE58">
         <v>107534385000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BF58">
         <v>107873676000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BG58">
         <v>102259369000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BH58">
         <v>113615710000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BI58">
         <v>114440356000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BJ58">
         <v>139436679000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BK58">
         <v>138790111000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BL58">
         <v>149377063000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BM58">
         <v>142457407000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BN58">
         <v>137842885000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BO58">
         <v>145570294700.0</v>
       </c>
-      <c r="BN58">
+      <c r="BP58">
         <v>157328380000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BQ58">
         <v>157907654000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BR58">
         <v>171759411000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BS58">
         <v>162947683800.0</v>
       </c>
-      <c r="BR58">
+      <c r="BT58">
         <v>162254381000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BU58">
         <v>140287750000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BV58">
         <v>142459279000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BW58">
         <v>153141831100.0</v>
       </c>
-      <c r="BV58">
+      <c r="BX58">
         <v>143620148000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BY58">
         <v>135844057000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BZ58">
         <v>157763695000.0</v>
       </c>
-      <c r="BY58">
+      <c r="CA58">
         <v>766780967000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CB58">
         <v>814931742000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CC58">
         <v>806188137000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CD58">
         <v>893084502000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CE58">
         <v>905467349000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CF58">
         <v>851093733000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CG58">
         <v>862579750000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CH58">
         <v>859463353000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CI58">
         <v>876787736000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CJ58">
         <v>875280340000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CK58">
         <v>995455858000.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CL58">
         <v>987426734000.0</v>
       </c>
-      <c r="CK58">
+      <c r="CM58">
         <v>986607000000.0</v>
       </c>
-      <c r="CL58">
+      <c r="CN58">
         <v>1058752995000.0</v>
       </c>
-      <c r="CM58">
+      <c r="CO58">
         <v>1064427000000.0</v>
       </c>
-      <c r="CN58">
+      <c r="CP58">
         <v>1155588596000.0</v>
       </c>
-      <c r="CO58">
+      <c r="CQ58">
         <v>1458401000000.0</v>
       </c>
-      <c r="CP58">
+      <c r="CR58">
         <v>1183298000000.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CS58">
         <v>1076020177000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:95">
+    <row r="59" spans="1:97">
       <c r="A59" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
@@ -13183,303 +13510,311 @@
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
       <c r="CJ59"/>
       <c r="CK59"/>
       <c r="CL59"/>
       <c r="CM59"/>
       <c r="CN59"/>
       <c r="CO59"/>
       <c r="CP59"/>
       <c r="CQ59"/>
+      <c r="CR59"/>
+      <c r="CS59"/>
     </row>
-    <row r="60" spans="1:95">
+    <row r="60" spans="1:97">
       <c r="A60" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B60">
-        <v>-254075108940.0</v>
+        <v>-220319959000.0</v>
       </c>
       <c r="C60">
+        <v>-219958770000.0</v>
+      </c>
+      <c r="D60">
+        <v>-254075109000.0</v>
+      </c>
+      <c r="E60">
         <v>-222853352000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>-191747013000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>-153293794745.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>-80074076752.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>-47072827628.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>-13380188592.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>5679448505.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>14754884141.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>-54311606918.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>-12705394684.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>17054808740.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>34482149181.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>4954429304.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>29863767680.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>93558498920.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>134932937350.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>177559291210.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>181455783830.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>208648343230.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>227858460910.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>251133221180.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>248951946360.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>247512726520.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>262680850450.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>263352761892.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>270349510635.0</v>
       </c>
-      <c r="AC60">
+      <c r="AE60">
         <v>277662152949.0</v>
       </c>
-      <c r="AD60">
+      <c r="AF60">
         <v>284289415689.0</v>
       </c>
-      <c r="AE60">
+      <c r="AG60">
         <v>292206866800.0</v>
       </c>
-      <c r="AF60">
+      <c r="AH60">
         <v>291806552800.0</v>
       </c>
-      <c r="AG60">
+      <c r="AI60">
         <v>296610787300.0</v>
       </c>
-      <c r="AH60">
+      <c r="AJ60">
         <v>130544417400.0</v>
       </c>
-      <c r="AI60">
+      <c r="AK60">
         <v>127049036300.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AL60">
         <v>134420653400.0</v>
       </c>
-      <c r="AK60">
+      <c r="AM60">
         <v>128961904400.0</v>
       </c>
-      <c r="AL60">
+      <c r="AN60">
         <v>129367058800.0</v>
       </c>
-      <c r="AM60">
+      <c r="AO60">
         <v>128304655100.0</v>
       </c>
-      <c r="AN60">
+      <c r="AP60">
         <v>128124814300.0</v>
       </c>
-      <c r="AO60">
+      <c r="AQ60">
         <v>128217013600.0</v>
       </c>
-      <c r="AP60">
+      <c r="AR60">
         <v>124235254700.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AS60">
         <v>125768956400.0</v>
       </c>
-      <c r="AR60">
+      <c r="AT60">
         <v>125741129200.0</v>
       </c>
-      <c r="AS60">
+      <c r="AU60">
         <v>124172360900.0</v>
       </c>
-      <c r="AT60">
+      <c r="AV60">
         <v>126261314600.0</v>
       </c>
-      <c r="AU60">
+      <c r="AW60">
         <v>126704767400.0</v>
       </c>
-      <c r="AV60">
+      <c r="AX60">
         <v>126484899000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AY60">
         <v>84722393900.0</v>
       </c>
-      <c r="AX60">
+      <c r="AZ60">
         <v>87409518500.0</v>
       </c>
-      <c r="AY60">
+      <c r="BA60">
         <v>88289391300.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BB60">
         <v>89036920700.0</v>
       </c>
-      <c r="BA60">
+      <c r="BC60">
         <v>89548960200.0</v>
       </c>
-      <c r="BB60">
+      <c r="BD60">
         <v>80303584000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BE60">
         <v>83315792100.0</v>
       </c>
-      <c r="BD60">
+      <c r="BF60">
         <v>84146223200.0</v>
       </c>
-      <c r="BE60">
+      <c r="BG60">
         <v>87498226000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BH60">
         <v>76170471700.0</v>
       </c>
-      <c r="BG60">
+      <c r="BI60">
         <v>49545985700.0</v>
       </c>
-      <c r="BH60">
+      <c r="BJ60">
         <v>73848552000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BK60">
         <v>74498611600.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BL60">
         <v>66422647600.0</v>
       </c>
-      <c r="BK60">
+      <c r="BM60">
         <v>69745153300.0</v>
       </c>
-      <c r="BL60">
+      <c r="BN60">
         <v>71717892500.0</v>
       </c>
-      <c r="BM60">
+      <c r="BO60">
         <v>72866264700.0</v>
       </c>
-      <c r="BN60">
+      <c r="BP60">
         <v>68235278100.0</v>
       </c>
-      <c r="BO60">
+      <c r="BQ60">
         <v>68250467200.0</v>
       </c>
-      <c r="BP60">
+      <c r="BR60">
         <v>59040307300.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BS60">
         <v>64609606400.0</v>
       </c>
-      <c r="BR60">
+      <c r="BT60">
         <v>83557474200.0</v>
       </c>
-      <c r="BS60">
+      <c r="BU60">
         <v>87692354100.0</v>
       </c>
-      <c r="BT60">
+      <c r="BV60">
         <v>90393031000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BW60">
         <v>89624665300.0</v>
       </c>
-      <c r="BV60">
+      <c r="BX60">
         <v>102709470700.0</v>
       </c>
-      <c r="BW60">
+      <c r="BY60">
         <v>105730474700.0</v>
       </c>
-      <c r="BX60">
+      <c r="BZ60">
         <v>112144450100.0</v>
       </c>
-      <c r="BY60"/>
-      <c r="BZ60"/>
       <c r="CA60"/>
       <c r="CB60"/>
       <c r="CC60"/>
       <c r="CD60"/>
       <c r="CE60"/>
       <c r="CF60"/>
       <c r="CG60"/>
       <c r="CH60"/>
       <c r="CI60"/>
       <c r="CJ60"/>
       <c r="CK60"/>
       <c r="CL60"/>
       <c r="CM60"/>
       <c r="CN60"/>
       <c r="CO60"/>
       <c r="CP60"/>
       <c r="CQ60"/>
+      <c r="CR60"/>
+      <c r="CS60"/>
     </row>
-    <row r="61" spans="1:95">
+    <row r="61" spans="1:97">
       <c r="A61" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
@@ -13531,54 +13866,56 @@
       <c r="BS61"/>
       <c r="BT61"/>
       <c r="BU61"/>
       <c r="BV61"/>
       <c r="BW61"/>
       <c r="BX61"/>
       <c r="BY61"/>
       <c r="BZ61"/>
       <c r="CA61"/>
       <c r="CB61"/>
       <c r="CC61"/>
       <c r="CD61"/>
       <c r="CE61"/>
       <c r="CF61"/>
       <c r="CG61"/>
       <c r="CH61"/>
       <c r="CI61"/>
       <c r="CJ61"/>
       <c r="CK61"/>
       <c r="CL61"/>
       <c r="CM61"/>
       <c r="CN61"/>
       <c r="CO61"/>
       <c r="CP61"/>
       <c r="CQ61"/>
+      <c r="CR61"/>
+      <c r="CS61"/>
     </row>
-    <row r="62" spans="1:95">
+    <row r="62" spans="1:97">
       <c r="A62" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
@@ -13630,109 +13967,86 @@
       <c r="BS62"/>
       <c r="BT62"/>
       <c r="BU62"/>
       <c r="BV62"/>
       <c r="BW62"/>
       <c r="BX62"/>
       <c r="BY62"/>
       <c r="BZ62"/>
       <c r="CA62"/>
       <c r="CB62"/>
       <c r="CC62"/>
       <c r="CD62"/>
       <c r="CE62"/>
       <c r="CF62"/>
       <c r="CG62"/>
       <c r="CH62"/>
       <c r="CI62"/>
       <c r="CJ62"/>
       <c r="CK62"/>
       <c r="CL62"/>
       <c r="CM62"/>
       <c r="CN62"/>
       <c r="CO62"/>
       <c r="CP62"/>
       <c r="CQ62"/>
+      <c r="CR62"/>
+      <c r="CS62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z32"/>
+  <dimension ref="A1:AA32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
-[...23 lines deleted...]
-    <col min="26" max="26" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26">
+    <row r="1" spans="1:27">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -13767,555 +14081,580 @@
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
+      <c r="AA1" t="s">
+        <v>26</v>
+      </c>
     </row>
-    <row r="2" spans="1:26">
+    <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B2">
+        <v>518521416000.0</v>
+      </c>
+      <c r="C2">
         <v>1173499002302.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1293895278251.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1469894676670.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>2389007683500.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>2870347844000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1705280901579.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>872653118700.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>892936236360.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>785702001710.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>542564976910.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>453635097000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>382768066000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>364550940000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>357282142000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>382966255000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>463042490000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>464309287000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>477541646000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>518371873000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>688831952000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>930385638000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>1208769086000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>1643864859000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>1998081001000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>2292085000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:26">
+    <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B3">
+        <v>6187100000.0</v>
+      </c>
+      <c r="C3">
         <v>11359686011.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>12609815279.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>17262547640.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>22459470898.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>27396384411.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>11726221189.0</v>
       </c>
-      <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
+      <c r="AA3"/>
     </row>
-    <row r="4" spans="1:26">
+    <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
+      <c r="AA4"/>
     </row>
-    <row r="5" spans="1:26">
+    <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B5">
+        <v>-75344926000.0</v>
+      </c>
+      <c r="C5">
         <v>-142341958777.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-90887506480.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-126767108919.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-105989639932.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-39320154688.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-35518679272.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-31936694772.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-15323053502.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>8504173027.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>4615758119.0</v>
       </c>
-      <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
+      <c r="AA5"/>
     </row>
-    <row r="6" spans="1:26">
+    <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B6">
+        <v>-69157826000.0</v>
+      </c>
+      <c r="C6">
         <v>-130982272766.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-78277691201.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-109504561279.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-83530169034.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-11923770277.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-23792458083.0</v>
       </c>
-      <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
+      <c r="AA6"/>
     </row>
-    <row r="7" spans="1:26">
+    <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
+      <c r="AA7"/>
     </row>
-    <row r="8" spans="1:26">
+    <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
+      <c r="AA8"/>
     </row>
-    <row r="9" spans="1:26">
+    <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B9">
+        <v>66407448000.0</v>
+      </c>
+      <c r="C9">
         <v>141764856422.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>129200673881.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>149269113350.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>181245456427.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>226846617935.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>150073518322.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>99652272650.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>99814837880.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>72618104020.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>59735603280.0</v>
       </c>
-      <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
+      <c r="AA9"/>
     </row>
-    <row r="10" spans="1:26">
+    <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B10">
+        <v>-66385215000.0</v>
+      </c>
+      <c r="C10">
         <v>-155039807365.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-102606078385.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-137839403241.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-115139460313.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-41008773290.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-27579905719.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-21688367480.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>168784660730.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>4951306560.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>3259962360.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>39318511000.0</v>
       </c>
-      <c r="M10"/>
-      <c r="N10">
+      <c r="N10"/>
+      <c r="O10">
         <v>88171711000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>1841415000.0</v>
       </c>
-      <c r="P10"/>
-      <c r="Q10">
+      <c r="Q10"/>
+      <c r="R10">
         <v>7720170000.0</v>
       </c>
-      <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
-      <c r="X10">
+      <c r="X10"/>
+      <c r="Y10">
         <v>108354627000.0</v>
       </c>
-      <c r="Y10"/>
       <c r="Z10"/>
+      <c r="AA10"/>
     </row>
-    <row r="11" spans="1:26">
+    <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>166</v>
-[...1 lines deleted...]
-      <c r="B11">
+        <v>168</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11">
         <v>5428843885.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>8417289950.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>-21750365.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-22665612.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-21589279.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-10986294.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>1091397929.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>135643749.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>1833071550.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>635830859.0</v>
       </c>
-      <c r="L11"/>
       <c r="M11"/>
-      <c r="N11">
+      <c r="N11"/>
+      <c r="O11">
         <v>4334614000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>589306000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>369236000.0</v>
       </c>
-      <c r="Q11"/>
-      <c r="R11">
+      <c r="R11"/>
+      <c r="S11">
         <v>1666402000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>2045709000.0</v>
       </c>
-      <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
-      <c r="W11">
+      <c r="W11"/>
+      <c r="X11">
         <v>31861201000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>37508208000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>62636536000.0</v>
       </c>
-      <c r="Z11"/>
+      <c r="AA11"/>
     </row>
-    <row r="12" spans="1:26">
+    <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B12">
+        <v>18171416000.0</v>
+      </c>
+      <c r="C12">
         <v>12697848589.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>11718571908.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>11072294326.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>9149820377.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>1688618598.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>7623310.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="I12">
         <v>0.0</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12">
         <v>0.0</v>
       </c>
       <c r="N12">
         <v>0.0</v>
       </c>
       <c r="O12">
         <v>0.0</v>
       </c>
       <c r="P12">
         <v>0.0</v>
       </c>
@@ -14327,1583 +14666,1638 @@
       </c>
       <c r="S12">
         <v>0.0</v>
       </c>
       <c r="T12">
         <v>0.0</v>
       </c>
       <c r="U12">
         <v>0.0</v>
       </c>
       <c r="V12">
         <v>0.0</v>
       </c>
       <c r="W12">
         <v>0.0</v>
       </c>
       <c r="X12">
         <v>0.0</v>
       </c>
       <c r="Y12">
         <v>0.0</v>
       </c>
       <c r="Z12">
         <v>0.0</v>
       </c>
+      <c r="AA12">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="13" spans="1:26">
+    <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>168</v>
-[...1 lines deleted...]
-      <c r="B13">
+        <v>170</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13">
         <v>12485803880.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>11132373780.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>10759106670.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>8836637710.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>1667029320.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>5337080800.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>8564606710.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>1652121900.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>3404332940.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>1574117420.0</v>
       </c>
-      <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
+      <c r="AA13"/>
     </row>
-    <row r="14" spans="1:26">
+    <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
-      <c r="F14">
-[...1 lines deleted...]
-      </c>
+      <c r="F14"/>
       <c r="G14">
         <v>22135613.0</v>
       </c>
       <c r="H14">
         <v>22135613.0</v>
       </c>
       <c r="I14">
         <v>22135613.0</v>
       </c>
       <c r="J14">
         <v>22135613.0</v>
       </c>
       <c r="K14">
         <v>22135613.0</v>
       </c>
-      <c r="L14"/>
-      <c r="M14">
+      <c r="L14">
+        <v>22135613.0</v>
+      </c>
+      <c r="M14"/>
+      <c r="N14">
         <v>11000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>24398000.0</v>
       </c>
-      <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
-      <c r="W14">
+      <c r="W14"/>
+      <c r="X14">
         <v>3834000.0</v>
       </c>
-      <c r="X14"/>
       <c r="Y14"/>
-      <c r="Z14">
+      <c r="Z14"/>
+      <c r="AA14">
         <v>904000000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:26">
+    <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B15">
+        <v>-66385215000.0</v>
+      </c>
+      <c r="C15">
         <v>-160468651250.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-111023368335.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-137839403241.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-115139460313.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-41008773290.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-27568919425.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-21172048350.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>168952809900.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>3289390790.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>2813610960.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>39449967000.0</v>
       </c>
-      <c r="M15"/>
-      <c r="N15">
+      <c r="N15"/>
+      <c r="O15">
         <v>83812699000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>1254382000.0</v>
       </c>
-      <c r="P15"/>
-      <c r="Q15">
+      <c r="Q15"/>
+      <c r="R15">
         <v>8256658000.0</v>
       </c>
-      <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
-      <c r="X15">
+      <c r="X15"/>
+      <c r="Y15">
         <v>70846959000.0</v>
       </c>
-      <c r="Y15"/>
       <c r="Z15"/>
+      <c r="AA15"/>
     </row>
-    <row r="16" spans="1:26">
+    <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>171</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>173</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
         <v>-160468651250.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>-111023368340.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>-137839403241.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-115139460313.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-41008773290.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-27568919425.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>-21172048346.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>168952809904.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>3289390789.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>2813610960.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>39449967000.0</v>
       </c>
-      <c r="M16"/>
-      <c r="N16">
+      <c r="N16"/>
+      <c r="O16">
         <v>83812699000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>1254382000.0</v>
       </c>
-      <c r="P16"/>
-      <c r="Q16">
+      <c r="Q16"/>
+      <c r="R16">
         <v>8256658000.0</v>
       </c>
-      <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
-      <c r="X16">
+      <c r="X16"/>
+      <c r="Y16">
         <v>70846959000.0</v>
       </c>
-      <c r="Y16"/>
       <c r="Z16"/>
+      <c r="AA16"/>
     </row>
-    <row r="17" spans="1:26">
+    <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
-      <c r="H17">
+      <c r="H17"/>
+      <c r="I17">
         <v>-21172048346.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>168952809904.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>3289390789.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>2813610955.0</v>
       </c>
-      <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
+      <c r="AA17"/>
     </row>
-    <row r="18" spans="1:26">
+    <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
+      <c r="AA18"/>
     </row>
-    <row r="19" spans="1:26">
+    <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
+      <c r="AA19"/>
     </row>
-    <row r="20" spans="1:26">
+    <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
+      <c r="AA20"/>
     </row>
-    <row r="21" spans="1:26">
+    <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B21">
+        <v>-75344926000.0</v>
+      </c>
+      <c r="C21">
         <v>-145595871757.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-90923741246.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-161261635000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-111671449290.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-55743409230.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-37339650090.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-28645257120.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>170740575560.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>8526795270.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>5023559230.0</v>
       </c>
-      <c r="L21"/>
       <c r="M21"/>
-      <c r="N21">
+      <c r="N21"/>
+      <c r="O21">
         <v>4623938000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>3762229000.0</v>
       </c>
-      <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
-      <c r="Y21">
+      <c r="Y21"/>
+      <c r="Z21">
         <v>25505392000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>41988000000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:26">
+    <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
+      <c r="AA22"/>
     </row>
-    <row r="23" spans="1:26">
+    <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B23">
+        <v>660273790000.0</v>
+      </c>
+      <c r="C23">
         <v>1460859730481.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1514019693378.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1780425425019.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>2681924589220.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>3152937871164.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1892694069996.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>2127414222.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>5697310542.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>29106200706.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>11696730535.0</v>
       </c>
-      <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
       <c r="O23"/>
       <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
+      <c r="AA23"/>
     </row>
-    <row r="24" spans="1:26">
+    <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
+      <c r="AA24"/>
     </row>
-    <row r="25" spans="1:26">
+    <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
+      <c r="AA25"/>
     </row>
-    <row r="26" spans="1:26">
+    <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
+      <c r="AA26"/>
     </row>
-    <row r="27" spans="1:26">
+    <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B27"/>
       <c r="C27">
+        <v>77555208654.0</v>
+      </c>
+      <c r="D27">
         <v>69998049129.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>112530923180.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>92585067322.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>85221384316.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>49620223178.0</v>
       </c>
-      <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
+      <c r="AA27"/>
     </row>
-    <row r="28" spans="1:26">
+    <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>183</v>
-[...3 lines deleted...]
-      </c>
+        <v>185</v>
+      </c>
+      <c r="B28"/>
       <c r="C28">
+        <v>205672475681.0</v>
+      </c>
+      <c r="D28">
         <v>148555473738.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>196100297184.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>199935894299.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>212312420227.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>136855409900.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>126047744560.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>112334014640.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>87043776580.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>62919434440.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>57769665000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>48946716000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>49332206000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>50146294000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>53397633000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>57625893000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>60341695000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>64037714000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>69207696000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>158394936000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>178453728000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>168205653000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>181103960000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>193404096000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>182713000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:26">
+    <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>184</v>
-[...1 lines deleted...]
-      <c r="B29">
+        <v>186</v>
+      </c>
+      <c r="B29"/>
+      <c r="C29">
         <v>5428843890.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>8417289950.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="E29">
         <v>0.0</v>
       </c>
       <c r="F29">
         <v>0.0</v>
       </c>
       <c r="G29">
+        <v>0.0</v>
+      </c>
+      <c r="H29">
         <v>-10986290.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-516319130.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-168149170.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>1661915780.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>446351410.0</v>
       </c>
-      <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
+      <c r="AA29"/>
     </row>
-    <row r="30" spans="1:26">
+    <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B30">
+        <v>141752373000.0</v>
+      </c>
+      <c r="C30">
         <v>287360728179.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>232734230406.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>310530748349.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>292916905720.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>282590027165.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>187413168417.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>1004242086118.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>1008074127741.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>849815932706.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>597684822073.0</v>
       </c>
-      <c r="L30"/>
       <c r="M30"/>
       <c r="N30"/>
       <c r="O30"/>
       <c r="P30"/>
       <c r="Q30"/>
       <c r="R30"/>
       <c r="S30"/>
       <c r="T30"/>
       <c r="U30"/>
       <c r="V30"/>
       <c r="W30"/>
       <c r="X30"/>
       <c r="Y30"/>
       <c r="Z30"/>
+      <c r="AA30"/>
     </row>
-    <row r="31" spans="1:26">
+    <row r="31" spans="1:27">
       <c r="A31" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B31">
+        <v>8959710000.0</v>
+      </c>
+      <c r="C31">
         <v>-9443935608.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-11682337139.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-11050543966.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-9127154756.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>14734635940.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>4288719191.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>11856044355.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>184411507155.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-3381710688.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-1166316305.0</v>
       </c>
-      <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
+      <c r="AA31"/>
     </row>
-    <row r="32" spans="1:26">
+    <row r="32" spans="1:27">
       <c r="A32" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B32">
+        <v>584928864000.0</v>
+      </c>
+      <c r="C32">
         <v>1315263858724.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>1423095952132.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>1619163790020.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>2570253139927.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>3097194461934.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>1855354419901.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>972305391350.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>992751074240.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>858320105730.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>602300580190.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>506052820000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>426102148000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>406693825000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>400150509000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>430091425000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>512321249000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>518288135000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>528988201000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>586547057000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>793898200000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>1084950359000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>1358257982000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>1834585032000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>2242495454000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>2541439000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CI32"/>
+  <dimension ref="A1:CK32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:87">
+    <row r="1" spans="1:89">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C1" t="s">
-        <v>88</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>89</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>90</v>
       </c>
       <c r="F1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="G1" t="s">
-        <v>91</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>92</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>93</v>
       </c>
       <c r="J1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="K1" t="s">
-        <v>94</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>95</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>96</v>
       </c>
       <c r="N1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="O1" t="s">
-        <v>97</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>98</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>99</v>
       </c>
       <c r="R1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="S1" t="s">
-        <v>100</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>101</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="V1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="W1" t="s">
-        <v>103</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>104</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>105</v>
       </c>
       <c r="Z1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="AA1" t="s">
-        <v>106</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>107</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>108</v>
       </c>
       <c r="AD1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="AE1" t="s">
-        <v>109</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>110</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>111</v>
       </c>
       <c r="AH1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="AI1" t="s">
-        <v>112</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>113</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>114</v>
       </c>
       <c r="AL1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="AM1" t="s">
-        <v>115</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>116</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>117</v>
       </c>
       <c r="AP1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="AQ1" t="s">
-        <v>118</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>119</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>120</v>
       </c>
       <c r="AT1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="AU1" t="s">
-        <v>121</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>122</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>123</v>
       </c>
       <c r="AX1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="AY1" t="s">
-        <v>124</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>125</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>126</v>
       </c>
       <c r="BB1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="BC1" t="s">
-        <v>127</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>128</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>129</v>
       </c>
       <c r="BF1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="BG1" t="s">
-        <v>130</v>
+        <v>15</v>
       </c>
       <c r="BH1" t="s">
         <v>131</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>132</v>
       </c>
       <c r="BJ1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="BK1" t="s">
-        <v>133</v>
+        <v>16</v>
       </c>
       <c r="BL1" t="s">
         <v>134</v>
       </c>
       <c r="BM1" t="s">
-        <v>16</v>
+        <v>135</v>
       </c>
       <c r="BN1" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="BO1" t="s">
-        <v>136</v>
+        <v>17</v>
       </c>
       <c r="BP1" t="s">
         <v>137</v>
       </c>
       <c r="BQ1" t="s">
-        <v>17</v>
+        <v>138</v>
       </c>
       <c r="BR1" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="BS1" t="s">
-        <v>139</v>
+        <v>18</v>
       </c>
       <c r="BT1" t="s">
         <v>140</v>
       </c>
       <c r="BU1" t="s">
-        <v>18</v>
+        <v>141</v>
       </c>
       <c r="BV1" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="BW1" t="s">
-        <v>142</v>
+        <v>19</v>
       </c>
       <c r="BX1" t="s">
         <v>143</v>
       </c>
       <c r="BY1" t="s">
         <v>144</v>
       </c>
       <c r="BZ1" t="s">
         <v>145</v>
       </c>
       <c r="CA1" t="s">
         <v>146</v>
       </c>
       <c r="CB1" t="s">
-        <v>20</v>
+        <v>147</v>
       </c>
       <c r="CC1" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="CD1" t="s">
-        <v>148</v>
+        <v>21</v>
       </c>
       <c r="CE1" t="s">
         <v>149</v>
       </c>
       <c r="CF1" t="s">
-        <v>21</v>
+        <v>150</v>
       </c>
       <c r="CG1" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="CH1" t="s">
-        <v>151</v>
+        <v>22</v>
       </c>
       <c r="CI1" t="s">
         <v>152</v>
       </c>
+      <c r="CJ1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CK1" t="s">
+        <v>154</v>
+      </c>
     </row>
-    <row r="2" spans="1:87">
+    <row r="2" spans="1:89">
       <c r="A2" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B2">
-        <v>115061597280.0</v>
+        <v>37616383000.0</v>
       </c>
       <c r="C2">
+        <v>35462638000.0</v>
+      </c>
+      <c r="D2">
+        <v>116554445000.0</v>
+      </c>
+      <c r="E2">
         <v>180225838000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>183018797000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>255190460772.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>299976303226.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>290202476712.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>325273414845.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>295120305450.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>330072077639.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>336683080434.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>332019814728.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>331189010647.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>343205111334.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>344411202386.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>446328628070.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>481102598790.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>577033536550.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>682187760970.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>626224316300.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>704956955220.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>695944546600.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>660931964140.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>781117993630.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>731933932360.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>397521015100.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>296849561175.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>267250171760.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>224275249372.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>210697935144.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>223543780500.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>210952251700.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>231161122400.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>235951713600.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>222774113300.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>216027124500.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>207286214000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>196126807600.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>210328607800.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>165165420100.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>151287856100.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>136812509100.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>132628522700.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>120390634500.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>120915861000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>117857583100.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>108809940200.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>104732411300.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>98781429200.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>105520048900.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>92523037200.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>84717059500.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>79668133600.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>95236506500.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>95542272300.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>94104028000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>84437496900.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>93633158600.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>87973724600.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>91614909100.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>88186615400.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>102841613400.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>102781475500.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>89156550500.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>104214300000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>124439737900.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>115791500800.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>118596951300.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>103249259200.0</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>128560259300.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>107209324400.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>125290444200.0</v>
       </c>
-      <c r="BU2">
+      <c r="BW2">
         <v>122442983700.0</v>
       </c>
-      <c r="BV2">
+      <c r="BX2">
         <v>120318056300.0</v>
       </c>
-      <c r="BW2">
+      <c r="BY2">
         <v>115619751900.0</v>
       </c>
-      <c r="BX2">
+      <c r="BZ2">
         <v>119160853600.0</v>
       </c>
-      <c r="BY2">
+      <c r="CA2">
         <v>139293673000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CB2">
         <v>135186911000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CC2">
         <v>163329636000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CD2">
         <v>178346121000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CE2">
         <v>167834163000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CF2">
         <v>164403658000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CG2">
         <v>178248010000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CH2">
         <v>203031623000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CI2">
         <v>246688443000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CJ2">
         <v>249380017000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CK2">
         <v>258156791000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:87">
+    <row r="3" spans="1:89">
       <c r="A3" t="s">
-        <v>158</v>
-[...1 lines deleted...]
-      <c r="B3"/>
+        <v>160</v>
+      </c>
+      <c r="B3">
+        <v>1253546000.0</v>
+      </c>
       <c r="C3">
+        <v>1434553000.0</v>
+      </c>
+      <c r="D3">
+        <v>1492848000.0</v>
+      </c>
+      <c r="E3">
         <v>1360097000.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>1646747000.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>3901776146.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>2509453527.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>2856346747.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>2092109591.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>2981263084.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>4152388306.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>2698096396.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>2778067493.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>4100973229.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>3957128535.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>4443721637.0</v>
       </c>
-      <c r="P3"/>
-      <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
@@ -15930,54 +16324,56 @@
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
+      <c r="CJ3"/>
+      <c r="CK3"/>
     </row>
-    <row r="4" spans="1:87">
+    <row r="4" spans="1:89">
       <c r="A4" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -16021,138 +16417,146 @@
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
+      <c r="CJ4"/>
+      <c r="CK4"/>
     </row>
-    <row r="5" spans="1:87">
+    <row r="5" spans="1:89">
       <c r="A5" t="s">
-        <v>160</v>
-[...1 lines deleted...]
-      <c r="B5"/>
+        <v>162</v>
+      </c>
+      <c r="B5">
+        <v>2687199000.0</v>
+      </c>
       <c r="C5">
+        <v>15349046000.0</v>
+      </c>
+      <c r="D5">
+        <v>-30165570000.0</v>
+      </c>
+      <c r="E5">
         <v>-24357328000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>-33646561000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>-67156375817.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>-28353075468.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>-27923363365.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>-15718863898.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>2038595147.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>-33443474255.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>-35277128987.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-24205498375.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-44398331983.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-26944636563.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-21170140788.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-59774105670.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-36962319940.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-42283185168.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-4837675140.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-25602477538.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-22531387078.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-21980529528.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>912954603.0</v>
       </c>
-      <c r="X5"/>
-[...1 lines deleted...]
-      <c r="Z5">
+      <c r="Z5"/>
+      <c r="AA5"/>
+      <c r="AB5">
         <v>80321118.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>-9608675986.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>-9870072960.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-14154983870.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>-8094017914.0</v>
       </c>
-      <c r="AE5"/>
-      <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
@@ -16164,97 +16568,105 @@
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
+      <c r="CJ5"/>
+      <c r="CK5"/>
     </row>
-    <row r="6" spans="1:87">
+    <row r="6" spans="1:89">
       <c r="A6" t="s">
-        <v>161</v>
-[...1 lines deleted...]
-      <c r="B6"/>
+        <v>163</v>
+      </c>
+      <c r="B6">
+        <v>3940745000.0</v>
+      </c>
       <c r="C6">
+        <v>16783599000.0</v>
+      </c>
+      <c r="D6">
+        <v>-28672722000.0</v>
+      </c>
+      <c r="E6">
         <v>-22997231000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-31999814000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-63254599671.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-25843621941.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-25067016618.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-13626754307.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>5019858231.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-29291085949.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-32579032591.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-21427430882.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-40297358754.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-22987508028.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-16726419151.0</v>
       </c>
-      <c r="P6"/>
-      <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
@@ -16281,54 +16693,56 @@
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
+      <c r="CJ6"/>
+      <c r="CK6"/>
     </row>
-    <row r="7" spans="1:87">
+    <row r="7" spans="1:89">
       <c r="A7" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
@@ -16372,54 +16786,56 @@
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
+      <c r="CJ7"/>
+      <c r="CK7"/>
     </row>
-    <row r="8" spans="1:87">
+    <row r="8" spans="1:89">
       <c r="A8" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -16463,1026 +16879,1056 @@
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
+      <c r="CJ8"/>
+      <c r="CK8"/>
     </row>
-    <row r="9" spans="1:87">
+    <row r="9" spans="1:89">
       <c r="A9" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B9">
-        <v>10047609210.0</v>
+        <v>14543482000.0</v>
       </c>
       <c r="C9">
+        <v>16892661000.0</v>
+      </c>
+      <c r="D9">
+        <v>8554761000.0</v>
+      </c>
+      <c r="E9">
         <v>18426055000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>25793670000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>32272043708.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>41689018658.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>29871451868.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>40788688935.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>30079113903.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>33039877543.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>31794268566.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>34287413869.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>25942727031.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>33029455448.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>40701069384.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>54356585720.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>56580571020.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>33022464690.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>65626223730.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>48475667870.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>52304473050.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>55911919280.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>73951599150.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>72075010870.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>56491160440.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>42060624470.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>33854454400.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>29393500192.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>48527706807.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>18935853541.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>30712987000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>25386535000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>25349950000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>31384643000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>29642259000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>31878703000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>35856165000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>25237916000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>26887786000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>20537390000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>23344992000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>17379676000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>16231766000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>15921354000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>17658893000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>15564883000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>14853913000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>12999802000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>13016779000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>13698797000.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>11830855000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>11371190000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>25350381000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>10489208000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BE9">
         <v>13145914000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BF9">
         <v>10201128000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BG9">
         <v>17650455000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BH9">
         <v>21302261000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BI9">
         <v>9807652000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BJ9">
         <v>11322225000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BK9">
         <v>9941886000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BL9">
         <v>14236996000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BM9">
         <v>11481949000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BN9">
         <v>11464340000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BO9">
         <v>11774241000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BP9">
         <v>13038804000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BQ9">
         <v>12185278000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BR9">
         <v>12280436000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BS9">
         <v>14628317000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BT9">
         <v>14131804000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BU9">
         <v>11971016000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BV9">
         <v>13247712000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BW9">
         <v>15117417000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BX9">
         <v>12837233000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BY9">
         <v>10624142000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BZ9">
         <v>12867762000.0</v>
       </c>
-      <c r="BY9">
+      <c r="CA9">
         <v>22486173000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CB9">
         <v>30085829000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CC9">
         <v>28663359000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CD9">
         <v>26661825000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CE9">
         <v>25232571000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CF9">
         <v>25164514000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CG9">
         <v>28007337000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CH9">
         <v>25632713000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CI9">
         <v>31893119000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CJ9">
         <v>34383797000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CK9">
         <v>35783856000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:87">
+    <row r="10" spans="1:89">
       <c r="A10" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B10">
-        <v>-29987273170.0</v>
+        <v>-359459000.0</v>
       </c>
       <c r="C10">
+        <v>30692647000.0</v>
+      </c>
+      <c r="D10">
+        <v>-29987273000.0</v>
+      </c>
+      <c r="E10">
         <v>-29871855000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-37218735000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-70238849287.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-31773376565.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-34706436292.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-18321145221.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-65555685.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>-36319082042.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-38638190234.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-27583250423.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-22088104441.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-29441797183.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-23993759378.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-62315742240.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-39601470430.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-42626353850.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-5719076620.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-27192559410.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-19959542680.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-24669725270.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>2181274820.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>1439219830.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>-12384341810.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>-707660320.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>-7070654353.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>-7417249234.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>-7531181173.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>-8852364163.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>1177877700.0</v>
       </c>
-      <c r="AF10"/>
-      <c r="AG10">
+      <c r="AH10"/>
+      <c r="AI10">
         <v>166164379500.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>1067872100.0</v>
       </c>
-      <c r="AI10"/>
-      <c r="AJ10">
+      <c r="AK10"/>
+      <c r="AL10">
         <v>5414130400.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>3861893500.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>1093474100.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>290760800.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>3194171500.0</v>
       </c>
       <c r="AP10"/>
       <c r="AQ10">
+        <v>3194171500.0</v>
+      </c>
+      <c r="AR10"/>
+      <c r="AS10">
         <v>244372300.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>1510304800.0</v>
       </c>
-      <c r="AS10"/>
-[...1 lines deleted...]
-      <c r="AU10">
+      <c r="AU10"/>
+      <c r="AV10"/>
+      <c r="AW10">
         <v>172408300.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>41698327400.0</v>
       </c>
-      <c r="AW10"/>
-      <c r="AX10"/>
       <c r="AY10"/>
       <c r="AZ10"/>
-      <c r="BA10">
+      <c r="BA10"/>
+      <c r="BB10"/>
+      <c r="BC10">
         <v>95557757300.0</v>
       </c>
-      <c r="BB10"/>
-      <c r="BC10"/>
       <c r="BD10"/>
       <c r="BE10"/>
       <c r="BF10"/>
-      <c r="BG10">
-[...1 lines deleted...]
-      </c>
+      <c r="BG10"/>
       <c r="BH10"/>
       <c r="BI10">
+        <v>8947335500.0</v>
+      </c>
+      <c r="BJ10"/>
+      <c r="BK10">
         <v>7613572100.0</v>
       </c>
-      <c r="BJ10"/>
-      <c r="BK10"/>
       <c r="BL10"/>
-      <c r="BM10">
+      <c r="BM10"/>
+      <c r="BN10"/>
+      <c r="BO10">
         <v>1918114700.0</v>
       </c>
-      <c r="BN10">
+      <c r="BP10">
         <v>265944000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BQ10">
         <v>12990470000.0</v>
       </c>
-      <c r="BP10"/>
-      <c r="BQ10"/>
       <c r="BR10"/>
       <c r="BS10"/>
-      <c r="BT10">
+      <c r="BT10"/>
+      <c r="BU10"/>
+      <c r="BV10">
         <v>892853200.0</v>
       </c>
-      <c r="BU10"/>
-      <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
-      <c r="BY10">
-[...1 lines deleted...]
-      </c>
+      <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10">
+        <v>430876000.0</v>
+      </c>
+      <c r="CB10"/>
+      <c r="CC10">
         <v>45423793000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CD10">
         <v>10548456000.0</v>
       </c>
-      <c r="CC10"/>
-      <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
-      <c r="CG10">
+      <c r="CG10"/>
+      <c r="CH10"/>
+      <c r="CI10">
         <v>1076469000.0</v>
       </c>
-      <c r="CH10"/>
-      <c r="CI10"/>
+      <c r="CJ10"/>
+      <c r="CK10"/>
     </row>
-    <row r="11" spans="1:87">
+    <row r="11" spans="1:89">
       <c r="A11" t="s">
-        <v>166</v>
-[...1 lines deleted...]
-      <c r="B11"/>
+        <v>168</v>
+      </c>
+      <c r="B11">
+        <v>1730000.0</v>
+      </c>
       <c r="C11">
-        <v>1234484000.0</v>
+        <v>-3703452000.0</v>
       </c>
       <c r="D11">
         <v>1234484000.0</v>
       </c>
       <c r="E11">
+        <v>1234484000.0</v>
+      </c>
+      <c r="F11">
+        <v>1234484000.0</v>
+      </c>
+      <c r="G11">
         <v>4476276706.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>1227872559.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>-1013797255.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>738491875.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>8417289950.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>-5144975000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>2968022000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>2176953000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>-4501746000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>2207178000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>915579000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>1378989000.0</v>
       </c>
-      <c r="Q11"/>
-      <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
-      <c r="Y11">
+      <c r="Y11"/>
+      <c r="Z11"/>
+      <c r="AA11">
         <v>1251636726.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>-35748880.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>-73905610.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>-104606920.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>1319495567.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>-934913074.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>777563700.0</v>
       </c>
-      <c r="AF11"/>
-[...1 lines deleted...]
-      <c r="AH11">
+      <c r="AH11"/>
+      <c r="AI11"/>
+      <c r="AJ11">
         <v>202812500.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>1183367300.0</v>
       </c>
-      <c r="AJ11"/>
-      <c r="AK11">
+      <c r="AL11"/>
+      <c r="AM11">
         <v>1722547900.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>31070300.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>110920000.0</v>
       </c>
-      <c r="AN11"/>
-      <c r="AO11">
+      <c r="AP11"/>
+      <c r="AQ11">
         <v>443454300.0</v>
       </c>
-      <c r="AP11">
+      <c r="AR11">
         <v>34295000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AS11">
         <v>216545200.0</v>
       </c>
-      <c r="AR11"/>
-      <c r="AS11">
+      <c r="AT11"/>
+      <c r="AU11">
         <v>1593900.0</v>
       </c>
-      <c r="AT11"/>
-      <c r="AU11"/>
       <c r="AV11"/>
-      <c r="AW11">
+      <c r="AW11"/>
+      <c r="AX11"/>
+      <c r="AY11">
         <v>202430000.0</v>
       </c>
-      <c r="AX11"/>
-      <c r="AY11"/>
       <c r="AZ11"/>
-      <c r="BA11">
-[...1 lines deleted...]
-      </c>
+      <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11">
+        <v>4526017800.0</v>
+      </c>
+      <c r="BD11"/>
+      <c r="BE11">
         <v>73854800.0</v>
       </c>
-      <c r="BD11">
+      <c r="BF11">
         <v>366518200.0</v>
       </c>
-      <c r="BE11"/>
-      <c r="BF11">
+      <c r="BG11"/>
+      <c r="BH11">
         <v>5953400.0</v>
       </c>
-      <c r="BG11">
+      <c r="BI11">
         <v>2305730700.0</v>
       </c>
-      <c r="BH11">
+      <c r="BJ11">
         <v>108080100.0</v>
       </c>
-      <c r="BI11">
+      <c r="BK11">
         <v>1828349500.0</v>
       </c>
-      <c r="BJ11"/>
-      <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
-      <c r="BN11">
+      <c r="BN11"/>
+      <c r="BO11"/>
+      <c r="BP11">
         <v>281133100.0</v>
       </c>
-      <c r="BO11">
+      <c r="BQ11">
         <v>3780310100.0</v>
       </c>
-      <c r="BP11"/>
-      <c r="BQ11">
+      <c r="BR11"/>
+      <c r="BS11">
         <v>3529234200.0</v>
       </c>
-      <c r="BR11"/>
-[...1 lines deleted...]
-      <c r="BT11">
+      <c r="BT11"/>
+      <c r="BU11"/>
+      <c r="BV11">
         <v>124487600.0</v>
       </c>
-      <c r="BU11">
+      <c r="BW11">
         <v>8777146100.0</v>
       </c>
-      <c r="BV11"/>
-      <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
-      <c r="BZ11">
+      <c r="BZ11"/>
+      <c r="CA11"/>
+      <c r="CB11">
         <v>101053000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CC11">
         <v>96810000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CD11">
         <v>33824085000.0</v>
       </c>
-      <c r="CC11"/>
-      <c r="CD11"/>
       <c r="CE11"/>
-      <c r="CF11">
+      <c r="CF11"/>
+      <c r="CG11"/>
+      <c r="CH11">
         <v>4916901000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CI11">
         <v>3052568000.0</v>
       </c>
-      <c r="CH11"/>
-      <c r="CI11"/>
+      <c r="CJ11"/>
+      <c r="CK11"/>
     </row>
-    <row r="12" spans="1:87">
+    <row r="12" spans="1:89">
       <c r="A12" t="s">
-        <v>167</v>
-[...1 lines deleted...]
-      <c r="B12"/>
+        <v>169</v>
+      </c>
+      <c r="B12">
+        <v>4123890000.0</v>
+      </c>
       <c r="C12">
+        <v>4606991000.0</v>
+      </c>
+      <c r="D12">
+        <v>4464859000.0</v>
+      </c>
+      <c r="E12">
         <v>5519549000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>3580017000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>3082473474.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>3420301100.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>3592792687.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>2602281328.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>2104150831.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>2875607787.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>3361061245.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>3377752045.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>3018799593.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>2497160620.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>2823618589.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>57503600.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>103125200.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>208122580.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>109543400.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>453894400.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>347447970.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>388480950.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>807786590.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>335327340.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>7623310.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>82711520.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>73487096.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>49620717.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>34469698.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>38016453.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>31609300.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>32524700.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>463392600.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>1145896300.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>741205500.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>1128459000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>1116631600.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>1025740400.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>1311097300.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>825718600.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>857153400.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>624085900.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>616571300.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>442580300.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>593149400.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>429763000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>526229500.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>386606100.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>787884500.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>620955800.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>635701700.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>567778100.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>4470720700.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>169797700.0</v>
       </c>
-      <c r="BC12"/>
-      <c r="BD12">
+      <c r="BE12"/>
+      <c r="BF12">
         <v>539443500.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>712740100.0</v>
       </c>
-      <c r="BF12">
+      <c r="BH12">
         <v>330470200.0</v>
       </c>
-      <c r="BG12">
+      <c r="BI12">
         <v>267500600.0</v>
       </c>
-      <c r="BH12">
+      <c r="BJ12">
         <v>298499900.0</v>
       </c>
-      <c r="BI12">
+      <c r="BK12">
         <v>1066257800.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BL12">
         <v>233628500.0</v>
       </c>
-      <c r="BK12">
+      <c r="BM12">
         <v>259739100.0</v>
       </c>
-      <c r="BL12">
+      <c r="BN12">
         <v>253826400.0</v>
       </c>
-      <c r="BM12">
+      <c r="BO12">
         <v>224660800.0</v>
       </c>
-      <c r="BN12">
+      <c r="BP12">
         <v>155972400.0</v>
       </c>
-      <c r="BO12">
+      <c r="BQ12">
         <v>182858700.0</v>
       </c>
-      <c r="BP12">
+      <c r="BR12">
         <v>151483800.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BS12">
         <v>165364900.0</v>
       </c>
-      <c r="BR12">
+      <c r="BT12">
         <v>169201500.0</v>
       </c>
-      <c r="BS12">
+      <c r="BU12">
         <v>183321500.0</v>
       </c>
-      <c r="BT12">
+      <c r="BV12">
         <v>185551800.0</v>
       </c>
-      <c r="BU12">
+      <c r="BW12">
         <v>163201900.0</v>
       </c>
-      <c r="BV12">
+      <c r="BX12">
         <v>194881200.0</v>
       </c>
-      <c r="BW12">
+      <c r="BY12">
         <v>205705700.0</v>
       </c>
-      <c r="BX12">
+      <c r="BZ12">
         <v>253462600.0</v>
       </c>
-      <c r="BY12">
+      <c r="CA12">
         <v>411488000.0</v>
       </c>
-      <c r="BZ12"/>
-      <c r="CA12">
+      <c r="CB12"/>
+      <c r="CC12">
         <v>885905000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CD12">
         <v>1335743000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CE12">
         <v>775095000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CF12">
         <v>1025444000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CG12">
         <v>659387000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CH12">
         <v>794537000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CI12">
         <v>929158000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CJ12">
         <v>807826000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CK12">
         <v>885572000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:87">
+    <row r="13" spans="1:89">
       <c r="A13" t="s">
-        <v>168</v>
-[...1 lines deleted...]
-      <c r="B13">
+        <v>170</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13">
         <v>4417543870.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>4988160740.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>3034090510.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>3036758620.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>3372121550.0</v>
       </c>
-      <c r="G13"/>
-      <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13">
         <v>3146359940.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>3259971160.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>2925321620.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>2416270220.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>2766178710.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>2651336110.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>2650382500.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>2745905940.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>2512759590.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>1136187480.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>609075810.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>611018780.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>177628270.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>21272360.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>1338069070.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>901730070.0</v>
       </c>
-      <c r="AA13"/>
-      <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
@@ -17498,271 +17944,279 @@
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
+      <c r="CJ13"/>
+      <c r="CK13"/>
     </row>
-    <row r="14" spans="1:87">
+    <row r="14" spans="1:89">
       <c r="A14" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
-      <c r="S14">
-[...4 lines deleted...]
-      </c>
+      <c r="S14"/>
+      <c r="T14"/>
       <c r="U14">
         <v>22135613.0</v>
       </c>
       <c r="V14">
         <v>22135613.0</v>
       </c>
       <c r="W14">
         <v>22135613.0</v>
       </c>
       <c r="X14">
         <v>22135613.0</v>
       </c>
       <c r="Y14">
         <v>22135613.0</v>
       </c>
       <c r="Z14">
         <v>22135613.0</v>
       </c>
       <c r="AA14">
         <v>22135613.0</v>
       </c>
       <c r="AB14">
         <v>22135613.0</v>
       </c>
       <c r="AC14">
         <v>22135613.0</v>
       </c>
       <c r="AD14">
         <v>22135613.0</v>
       </c>
-      <c r="AE14"/>
-      <c r="AF14"/>
+      <c r="AE14">
+        <v>22135613.0</v>
+      </c>
+      <c r="AF14">
+        <v>22135613.0</v>
+      </c>
       <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
       <c r="AJ14"/>
       <c r="AK14"/>
       <c r="AL14"/>
       <c r="AM14"/>
       <c r="AN14"/>
       <c r="AO14"/>
       <c r="AP14"/>
       <c r="AQ14"/>
       <c r="AR14"/>
       <c r="AS14"/>
       <c r="AT14"/>
       <c r="AU14"/>
       <c r="AV14"/>
-      <c r="AW14">
+      <c r="AW14"/>
+      <c r="AX14"/>
+      <c r="AY14">
         <v>10500.0</v>
       </c>
-      <c r="AX14"/>
-      <c r="AY14"/>
       <c r="AZ14"/>
-      <c r="BA14">
+      <c r="BA14"/>
+      <c r="BB14"/>
+      <c r="BC14">
         <v>24398100.0</v>
       </c>
-      <c r="BB14"/>
-      <c r="BC14"/>
       <c r="BD14"/>
       <c r="BE14"/>
       <c r="BF14"/>
-      <c r="BG14">
+      <c r="BG14"/>
+      <c r="BH14"/>
+      <c r="BI14">
         <v>30944171100.0</v>
       </c>
-      <c r="BH14"/>
-      <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
-      <c r="BZ14">
+      <c r="BZ14"/>
+      <c r="CA14"/>
+      <c r="CB14">
         <v>323000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CC14">
         <v>794000.0</v>
       </c>
-      <c r="CB14"/>
-      <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
-      <c r="CI14">
+      <c r="CI14"/>
+      <c r="CJ14"/>
+      <c r="CK14">
         <v>840000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:87">
+    <row r="15" spans="1:89">
       <c r="A15" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B15">
-        <v>-31221757040.0</v>
+        <v>-361189000.0</v>
       </c>
       <c r="C15">
+        <v>34396099000.0</v>
+      </c>
+      <c r="D15">
+        <v>-31221757000.0</v>
+      </c>
+      <c r="E15">
         <v>-31106339000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>-38453219000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>-74715125993.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>-33001249124.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>-33692639037.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>-19059637096.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>-8482845636.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>-31174107042.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>-41606212234.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>-29760203423.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>-17586358441.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>-31648975183.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>-24909338378.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>-63694731240.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>-39601470430.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>-42626353850.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>-5719076620.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>-27192559410.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>-19959542680.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>-24669725270.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>2181274820.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>1439219830.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>-12587616920.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>-671911440.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>-6996748743.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>-7312642314.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>-8850676740.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>-7917451089.0</v>
       </c>
-      <c r="AE15"/>
-      <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
@@ -17774,136 +18228,138 @@
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
+      <c r="CJ15"/>
+      <c r="CK15"/>
     </row>
-    <row r="16" spans="1:87">
+    <row r="16" spans="1:89">
       <c r="A16" t="s">
-        <v>171</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>173</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16">
         <v>-31221757040.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>-31106338500.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>-38453218650.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>-74715125990.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>-33001249120.0</v>
       </c>
-      <c r="G16"/>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16">
         <v>-41606212230.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>-29760203420.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>-17586358441.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>-31648975183.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>-24909338378.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>-63694731239.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>-39601470433.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>-42626353851.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>-5719076621.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>-27192559408.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>-19959542675.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>-24669725268.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>2181274821.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>1439219832.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>-12587616924.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>-671911440.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>-6996748743.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>-7312642314.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>-8850676740.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>-7917451089.0</v>
       </c>
-      <c r="AE16"/>
-      <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
@@ -17915,96 +18371,98 @@
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
+      <c r="CJ16"/>
+      <c r="CK16"/>
     </row>
-    <row r="17" spans="1:87">
+    <row r="17" spans="1:89">
       <c r="A17" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
-      <c r="Z17">
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17">
         <v>-671911444.0</v>
       </c>
-      <c r="AA17">
+      <c r="AC17">
         <v>-6996748743.0</v>
       </c>
-      <c r="AB17">
+      <c r="AD17">
         <v>-7312642314.0</v>
       </c>
-      <c r="AC17">
+      <c r="AE17">
         <v>-8850676740.0</v>
       </c>
-      <c r="AD17">
+      <c r="AF17">
         <v>-7917451089.0</v>
       </c>
-      <c r="AE17"/>
-      <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
@@ -18016,54 +18474,56 @@
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
+      <c r="CJ17"/>
+      <c r="CK17"/>
     </row>
-    <row r="18" spans="1:87">
+    <row r="18" spans="1:89">
       <c r="A18" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
@@ -18107,54 +18567,56 @@
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
+      <c r="CJ18"/>
+      <c r="CK18"/>
     </row>
-    <row r="19" spans="1:87">
+    <row r="19" spans="1:89">
       <c r="A19" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -18198,54 +18660,56 @@
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
+      <c r="CJ19"/>
+      <c r="CK19"/>
     </row>
-    <row r="20" spans="1:87">
+    <row r="20" spans="1:89">
       <c r="A20" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -18289,235 +18753,243 @@
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
+      <c r="CJ20"/>
+      <c r="CK20"/>
     </row>
-    <row r="21" spans="1:87">
+    <row r="21" spans="1:89">
       <c r="A21" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B21">
-        <v>-25529527830.0</v>
+        <v>2687198000.0</v>
       </c>
       <c r="C21">
+        <v>15349046000.0</v>
+      </c>
+      <c r="D21">
+        <v>-30165570000.0</v>
+      </c>
+      <c r="E21">
         <v>-24357328000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-33646561000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-64106514690.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-29933061733.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>-31118492956.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>-17852484330.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>801396890.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>-34135369970.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>-35841184160.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-25357601180.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-47997623100.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-27558278830.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-22037049350.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-59588627550.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-36869168690.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-39880447920.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-3206317030.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-26056371940.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-19350466870.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-23976010480.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>2524241180.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>1460492190.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>-12674049280.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>-1609390400.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>-9608675986.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>-9870072960.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>-14154983870.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>-8094017914.0</v>
       </c>
-      <c r="AE21"/>
-      <c r="AF21"/>
       <c r="AG21"/>
-      <c r="AH21">
-[...1 lines deleted...]
-      </c>
+      <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21">
+        <v>2016116000.0</v>
+      </c>
+      <c r="AK21"/>
+      <c r="AL21">
         <v>6390847000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>4642108000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>1964470000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>1413762000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>483834000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>3618174000.0</v>
       </c>
-      <c r="AP21"/>
-      <c r="AQ21">
+      <c r="AR21"/>
+      <c r="AS21">
         <v>448546000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>1755170000.0</v>
       </c>
-      <c r="AS21"/>
-[...1 lines deleted...]
-      <c r="AU21">
+      <c r="AU21"/>
+      <c r="AV21"/>
+      <c r="AW21">
         <v>556806000.0</v>
       </c>
-      <c r="AV21"/>
-      <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
-      <c r="BA21">
-[...1 lines deleted...]
-      </c>
+      <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21">
-        <v>199248000.0</v>
+        <v>11176840000.0</v>
       </c>
       <c r="BD21"/>
       <c r="BE21">
+        <v>199248000.0</v>
+      </c>
+      <c r="BF21"/>
+      <c r="BG21">
         <v>1714248000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BH21">
         <v>5764647000.0</v>
       </c>
-      <c r="BG21"/>
-      <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
-      <c r="BZ21">
+      <c r="BZ21"/>
+      <c r="CA21"/>
+      <c r="CB21">
         <v>1326985000.0</v>
       </c>
-      <c r="CA21"/>
-      <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
-      <c r="CH21">
+      <c r="CH21"/>
+      <c r="CI21"/>
+      <c r="CJ21">
         <v>50134052000.0</v>
       </c>
-      <c r="CI21"/>
+      <c r="CK21"/>
     </row>
-    <row r="22" spans="1:87">
+    <row r="22" spans="1:89">
       <c r="A22" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
@@ -18561,142 +19033,150 @@
       <c r="BK22"/>
       <c r="BL22"/>
       <c r="BM22"/>
       <c r="BN22"/>
       <c r="BO22"/>
       <c r="BP22"/>
       <c r="BQ22"/>
       <c r="BR22"/>
       <c r="BS22"/>
       <c r="BT22"/>
       <c r="BU22"/>
       <c r="BV22"/>
       <c r="BW22"/>
       <c r="BX22"/>
       <c r="BY22"/>
       <c r="BZ22"/>
       <c r="CA22"/>
       <c r="CB22"/>
       <c r="CC22"/>
       <c r="CD22"/>
       <c r="CE22"/>
       <c r="CF22"/>
       <c r="CG22"/>
       <c r="CH22"/>
       <c r="CI22"/>
+      <c r="CJ22"/>
+      <c r="CK22"/>
     </row>
-    <row r="23" spans="1:87">
+    <row r="23" spans="1:89">
       <c r="A23" t="s">
-        <v>178</v>
-[...1 lines deleted...]
-      <c r="B23"/>
+        <v>180</v>
+      </c>
+      <c r="B23">
+        <v>49472666000.0</v>
+      </c>
       <c r="C23">
+        <v>37006252000.0</v>
+      </c>
+      <c r="D23">
+        <v>155274777000.0</v>
+      </c>
+      <c r="E23">
         <v>223009221000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>242459028000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>351569019170.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>371598383617.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>351192421536.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>383914588109.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>324398022463.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>397247325155.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>404318533158.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>391664829775.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>405129360779.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>403792845613.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>407149321121.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>3906747146.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>169619491.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>716984017.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>790419632.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>308768367.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>8153307021.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>4497790038.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>1565638355.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>559621345.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>3868443658.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>6741121785.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>534499524.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>401962962.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>27806072325.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>9206578935.0</v>
       </c>
-      <c r="AE23"/>
-      <c r="AF23"/>
       <c r="AG23"/>
       <c r="AH23"/>
       <c r="AI23"/>
       <c r="AJ23"/>
       <c r="AK23"/>
       <c r="AL23"/>
       <c r="AM23"/>
       <c r="AN23"/>
       <c r="AO23"/>
       <c r="AP23"/>
       <c r="AQ23"/>
       <c r="AR23"/>
       <c r="AS23"/>
       <c r="AT23"/>
       <c r="AU23"/>
       <c r="AV23"/>
       <c r="AW23"/>
       <c r="AX23"/>
       <c r="AY23"/>
       <c r="AZ23"/>
       <c r="BA23"/>
       <c r="BB23"/>
       <c r="BC23"/>
       <c r="BD23"/>
       <c r="BE23"/>
@@ -18708,54 +19188,56 @@
       <c r="BK23"/>
       <c r="BL23"/>
       <c r="BM23"/>
       <c r="BN23"/>
       <c r="BO23"/>
       <c r="BP23"/>
       <c r="BQ23"/>
       <c r="BR23"/>
       <c r="BS23"/>
       <c r="BT23"/>
       <c r="BU23"/>
       <c r="BV23"/>
       <c r="BW23"/>
       <c r="BX23"/>
       <c r="BY23"/>
       <c r="BZ23"/>
       <c r="CA23"/>
       <c r="CB23"/>
       <c r="CC23"/>
       <c r="CD23"/>
       <c r="CE23"/>
       <c r="CF23"/>
       <c r="CG23"/>
       <c r="CH23"/>
       <c r="CI23"/>
+      <c r="CJ23"/>
+      <c r="CK23"/>
     </row>
-    <row r="24" spans="1:87">
+    <row r="24" spans="1:89">
       <c r="A24" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -18799,54 +19281,56 @@
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
+      <c r="CJ24"/>
+      <c r="CK24"/>
     </row>
-    <row r="25" spans="1:87">
+    <row r="25" spans="1:89">
       <c r="A25" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
@@ -18890,54 +19374,56 @@
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
+      <c r="CJ25"/>
+      <c r="CK25"/>
     </row>
-    <row r="26" spans="1:87">
+    <row r="26" spans="1:89">
       <c r="A26" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -18981,93 +19467,99 @@
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
+      <c r="CJ26"/>
+      <c r="CK26"/>
     </row>
-    <row r="27" spans="1:87">
+    <row r="27" spans="1:89">
       <c r="A27" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B27"/>
-      <c r="C27">
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27">
         <v>6898204000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>11927032000.0</v>
       </c>
-      <c r="E27"/>
-      <c r="F27"/>
       <c r="G27">
+        <v>13195222779.0</v>
+      </c>
+      <c r="H27">
+        <v>24776934961.0</v>
+      </c>
+      <c r="I27">
         <v>21413194164.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>18169856750.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>15605350930.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>18778901705.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>18310589954.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>17303206540.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>17818376770.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>16296219393.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>17932929966.0</v>
       </c>
-      <c r="P27"/>
-      <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
@@ -19094,377 +19586,381 @@
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
+      <c r="CJ27"/>
+      <c r="CK27"/>
     </row>
-    <row r="28" spans="1:87">
+    <row r="28" spans="1:89">
       <c r="A28" t="s">
-        <v>183</v>
-[...1 lines deleted...]
-      <c r="B28">
+        <v>185</v>
+      </c>
+      <c r="B28"/>
+      <c r="C28"/>
+      <c r="D28">
         <v>38720331490.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>33888345000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>42592651000.0</v>
       </c>
-      <c r="E28">
-[...4 lines deleted...]
-      </c>
       <c r="G28">
+        <v>84485966702.0</v>
+      </c>
+      <c r="H28">
+        <v>45085557208.0</v>
+      </c>
+      <c r="I28">
         <v>38243617044.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>42563426105.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>12383726231.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>49086800437.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>46539587907.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>40545359163.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>51756951819.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>48064484396.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>44444703660.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>113276714300.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>88552052900.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>70365306940.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>65355079870.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>68644466010.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>96739801130.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>72168836260.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>71095981840.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>68364226480.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>65190867740.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>45948223000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>43997629910.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>39665536114.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>34876618352.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>36236450390.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>31504208600.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>31099104300.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>43103812100.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>27493341500.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>30792723900.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>23687544600.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>29658459800.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>21671970100.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>23892386900.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>18615912100.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>18512841000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>17607254900.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>14898499200.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>13346293800.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>17905084800.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>15046580800.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>13502138700.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>12635161500.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>13956844200.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>13461743200.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>11535367400.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>11219252000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>13052435500.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>12841246700.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>11894800200.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>11873350100.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>14416602000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>14356343600.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>11081948400.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>10848443400.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>13904742400.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>14218912000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>12392040000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>12881938500.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>17917506700.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>14256704200.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>12752068700.0</v>
       </c>
-      <c r="BP28">
+      <c r="BR28">
         <v>12699613000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BS28">
         <v>15881969400.0</v>
       </c>
-      <c r="BR28">
+      <c r="BT28">
         <v>17349470200.0</v>
       </c>
-      <c r="BS28">
+      <c r="BU28">
         <v>13956349400.0</v>
       </c>
-      <c r="BT28">
+      <c r="BV28">
         <v>13153905700.0</v>
       </c>
-      <c r="BU28">
+      <c r="BW28">
         <v>20676589800.0</v>
       </c>
-      <c r="BV28">
+      <c r="BX28">
         <v>16259385500.0</v>
       </c>
-      <c r="BW28">
+      <c r="BY28">
         <v>12874818300.0</v>
       </c>
-      <c r="BX28">
+      <c r="BZ28">
         <v>14226920200.0</v>
       </c>
-      <c r="BY28">
+      <c r="CA28">
         <v>29611232000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CB28">
         <v>29145354000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CC28">
         <v>35129975000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CD28">
         <v>44027054000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CE28">
         <v>50272036000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CF28">
         <v>44861890000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CG28">
         <v>42644311000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CH28">
         <v>53580716000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CI28">
         <v>41628133000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CJ28">
         <v>41923523000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CK28">
         <v>41321357000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:87">
+    <row r="29" spans="1:89">
       <c r="A29" t="s">
-        <v>184</v>
-[...6 lines deleted...]
-      </c>
+        <v>186</v>
+      </c>
+      <c r="B29"/>
+      <c r="C29"/>
       <c r="D29">
         <v>1234483880.0</v>
       </c>
       <c r="E29">
+        <v>1234483880.0</v>
+      </c>
+      <c r="F29">
+        <v>1234483880.0</v>
+      </c>
+      <c r="G29">
         <v>4476276710.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>1227872560.0</v>
       </c>
-      <c r="G29"/>
-      <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
-      <c r="K29">
+      <c r="K29"/>
+      <c r="L29"/>
+      <c r="M29">
         <v>2968022000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>2176953000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>-4501746000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>2207178000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>915579000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>1378989000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="S29">
         <v>0.0</v>
       </c>
-      <c r="T29"/>
-      <c r="U29"/>
+      <c r="T29">
+        <v>0.0</v>
+      </c>
+      <c r="U29">
+        <v>0.0</v>
+      </c>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
-      <c r="Y29">
+      <c r="Y29"/>
+      <c r="Z29"/>
+      <c r="AA29">
         <v>203275120.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>-35748880.0</v>
       </c>
-      <c r="AA29"/>
-      <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
@@ -19480,124 +19976,130 @@
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
+      <c r="CJ29"/>
+      <c r="CK29"/>
     </row>
-    <row r="30" spans="1:87">
+    <row r="30" spans="1:89">
       <c r="A30" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B30">
-        <v>150638734320.0</v>
+        <v>11856283000.0</v>
       </c>
       <c r="C30">
+        <v>1543614000.0</v>
+      </c>
+      <c r="D30">
+        <v>38720331000.0</v>
+      </c>
+      <c r="E30">
         <v>42783383000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>59440231000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>96378558398.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>71622080391.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>60989944824.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>58641173264.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>29277717013.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>67175247516.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>67635452724.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>59645015047.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>73940350132.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>60587734279.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>62738118735.0</v>
       </c>
-      <c r="P30"/>
-      <c r="Q30"/>
       <c r="R30"/>
       <c r="S30"/>
       <c r="T30"/>
       <c r="U30"/>
       <c r="V30"/>
       <c r="W30"/>
       <c r="X30"/>
       <c r="Y30"/>
-      <c r="Z30">
+      <c r="Z30"/>
+      <c r="AA30"/>
+      <c r="AB30">
         <v>439501318454.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>340312691561.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>306513744912.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>286957940049.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>237727806599.0</v>
       </c>
-      <c r="AE30"/>
-      <c r="AF30"/>
       <c r="AG30"/>
       <c r="AH30"/>
       <c r="AI30"/>
       <c r="AJ30"/>
       <c r="AK30"/>
       <c r="AL30"/>
       <c r="AM30"/>
       <c r="AN30"/>
       <c r="AO30"/>
       <c r="AP30"/>
       <c r="AQ30"/>
       <c r="AR30"/>
       <c r="AS30"/>
       <c r="AT30"/>
       <c r="AU30"/>
       <c r="AV30"/>
       <c r="AW30"/>
       <c r="AX30"/>
       <c r="AY30"/>
       <c r="AZ30"/>
       <c r="BA30"/>
       <c r="BB30"/>
       <c r="BC30"/>
       <c r="BD30"/>
       <c r="BE30"/>
@@ -19609,122 +20111,130 @@
       <c r="BK30"/>
       <c r="BL30"/>
       <c r="BM30"/>
       <c r="BN30"/>
       <c r="BO30"/>
       <c r="BP30"/>
       <c r="BQ30"/>
       <c r="BR30"/>
       <c r="BS30"/>
       <c r="BT30"/>
       <c r="BU30"/>
       <c r="BV30"/>
       <c r="BW30"/>
       <c r="BX30"/>
       <c r="BY30"/>
       <c r="BZ30"/>
       <c r="CA30"/>
       <c r="CB30"/>
       <c r="CC30"/>
       <c r="CD30"/>
       <c r="CE30"/>
       <c r="CF30"/>
       <c r="CG30"/>
       <c r="CH30"/>
       <c r="CI30"/>
+      <c r="CJ30"/>
+      <c r="CK30"/>
     </row>
-    <row r="31" spans="1:87">
+    <row r="31" spans="1:89">
       <c r="A31" t="s">
-        <v>186</v>
-[...1 lines deleted...]
-      <c r="B31"/>
+        <v>188</v>
+      </c>
+      <c r="B31">
+        <v>-3046658000.0</v>
+      </c>
       <c r="C31">
+        <v>15343601000.0</v>
+      </c>
+      <c r="D31">
+        <v>178297000.0</v>
+      </c>
+      <c r="E31">
         <v>-5514526000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>-3572174000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>-6132334597.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>-1840314832.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>-3587943336.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>-468660891.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>-866952575.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>-2183712072.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>-2797006074.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>-2225649243.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>-7511079208.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>-1883518352.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>-1956710028.0</v>
       </c>
-      <c r="P31"/>
-      <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
-      <c r="Z31">
+      <c r="Z31"/>
+      <c r="AA31"/>
+      <c r="AB31">
         <v>-787981442.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>2538021633.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>2452823726.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>6623802697.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>-758346249.0</v>
       </c>
-      <c r="AE31"/>
-      <c r="AF31"/>
       <c r="AG31"/>
       <c r="AH31"/>
       <c r="AI31"/>
       <c r="AJ31"/>
       <c r="AK31"/>
       <c r="AL31"/>
       <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
       <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
@@ -19736,372 +20246,355 @@
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
+      <c r="CJ31"/>
+      <c r="CK31"/>
     </row>
-    <row r="32" spans="1:87">
+    <row r="32" spans="1:89">
       <c r="A32" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B32">
-        <v>125109206490.0</v>
+        <v>52159865000.0</v>
       </c>
       <c r="C32">
+        <v>52355298000.0</v>
+      </c>
+      <c r="D32">
+        <v>125109206000.0</v>
+      </c>
+      <c r="E32">
         <v>198651893000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>208812467000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>287462504480.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>341665321884.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>320073928580.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>366062103780.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>325199419353.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>363111955182.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>368477349000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>366307228597.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>357131737678.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>376234566782.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>385112271770.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>500685213790.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>537683169810.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>610056001240.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>747813984700.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>674699984170.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>757261428270.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>751856465880.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>734883563290.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>853193004500.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>788425092800.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>439581639570.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>330704015575.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>296643671952.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>272802956179.0</v>
       </c>
-      <c r="AD32">
+      <c r="AF32">
         <v>229633788685.0</v>
       </c>
-      <c r="AE32">
+      <c r="AG32">
         <v>254256766900.0</v>
       </c>
-      <c r="AF32">
+      <c r="AH32">
         <v>236338787200.0</v>
       </c>
-      <c r="AG32">
+      <c r="AI32">
         <v>256511072000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AJ32">
         <v>267336357100.0</v>
       </c>
-      <c r="AI32">
+      <c r="AK32">
         <v>252416372400.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AL32">
         <v>247905828300.0</v>
       </c>
-      <c r="AK32">
+      <c r="AM32">
         <v>243142378600.0</v>
       </c>
-      <c r="AL32">
+      <c r="AN32">
         <v>221364724300.0</v>
       </c>
-      <c r="AM32">
+      <c r="AO32">
         <v>237216393800.0</v>
       </c>
-      <c r="AN32">
+      <c r="AP32">
         <v>185702809700.0</v>
       </c>
-      <c r="AO32">
+      <c r="AQ32">
         <v>174632848500.0</v>
       </c>
-      <c r="AP32">
+      <c r="AR32">
         <v>154192184600.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AS32">
         <v>148860289300.0</v>
       </c>
-      <c r="AR32">
+      <c r="AT32">
         <v>136311988400.0</v>
       </c>
-      <c r="AS32">
+      <c r="AU32">
         <v>138574753900.0</v>
       </c>
-      <c r="AT32">
+      <c r="AV32">
         <v>133422466300.0</v>
       </c>
-      <c r="AU32">
+      <c r="AW32">
         <v>123663852800.0</v>
       </c>
-      <c r="AV32">
+      <c r="AX32">
         <v>117732212900.0</v>
       </c>
-      <c r="AW32">
+      <c r="AY32">
         <v>111798207600.0</v>
       </c>
-      <c r="AX32">
+      <c r="AZ32">
         <v>119218845900.0</v>
       </c>
-      <c r="AY32">
+      <c r="BA32">
         <v>104353892000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BB32">
         <v>96088250100.0</v>
       </c>
-      <c r="BA32">
+      <c r="BC32">
         <v>105018514800.0</v>
       </c>
-      <c r="BB32">
+      <c r="BD32">
         <v>105725713500.0</v>
       </c>
-      <c r="BC32">
+      <c r="BE32">
         <v>108688186300.0</v>
       </c>
-      <c r="BD32">
+      <c r="BF32">
         <v>104305155900.0</v>
       </c>
-      <c r="BE32">
+      <c r="BG32">
         <v>102087951700.0</v>
       </c>
-      <c r="BF32">
+      <c r="BH32">
         <v>114935419900.0</v>
       </c>
-      <c r="BG32">
+      <c r="BI32">
         <v>97781377300.0</v>
       </c>
-      <c r="BH32">
+      <c r="BJ32">
         <v>102937133700.0</v>
       </c>
-      <c r="BI32">
+      <c r="BK32">
         <v>98128501400.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BL32">
         <v>117078609300.0</v>
       </c>
-      <c r="BK32">
+      <c r="BM32">
         <v>114263423800.0</v>
       </c>
-      <c r="BL32">
+      <c r="BN32">
         <v>100620890600.0</v>
       </c>
-      <c r="BM32">
+      <c r="BO32">
         <v>115988541400.0</v>
       </c>
-      <c r="BN32">
+      <c r="BP32">
         <v>137478541900.0</v>
       </c>
-      <c r="BO32">
+      <c r="BQ32">
         <v>127976778900.0</v>
       </c>
-      <c r="BP32">
+      <c r="BR32">
         <v>130877386600.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BS32">
         <v>117877575600.0</v>
       </c>
-      <c r="BR32">
+      <c r="BT32">
         <v>142692063500.0</v>
       </c>
-      <c r="BS32">
+      <c r="BU32">
         <v>119180340100.0</v>
       </c>
-      <c r="BT32">
+      <c r="BV32">
         <v>138538156100.0</v>
       </c>
-      <c r="BU32">
+      <c r="BW32">
         <v>137560401400.0</v>
       </c>
-      <c r="BV32">
+      <c r="BX32">
         <v>133155289300.0</v>
       </c>
-      <c r="BW32">
+      <c r="BY32">
         <v>126243894300.0</v>
       </c>
-      <c r="BX32">
+      <c r="BZ32">
         <v>132028615900.0</v>
       </c>
-      <c r="BY32">
+      <c r="CA32">
         <v>161779846000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CB32">
         <v>165272740000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CC32">
         <v>191992995000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CD32">
         <v>205007946000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CE32">
         <v>193066734000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CF32">
         <v>189568172000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CG32">
         <v>206255347000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CH32">
         <v>228664336000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CI32">
         <v>278581562000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CJ32">
         <v>283763814000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CK32">
         <v>293940647000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z30"/>
+  <dimension ref="A1:AA30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
-[...23 lines deleted...]
-    <col min="26" max="26" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26">
+    <row r="1" spans="1:27">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -20136,1697 +20629,1761 @@
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
+      <c r="AA1" t="s">
+        <v>26</v>
+      </c>
     </row>
-    <row r="2" spans="1:26">
+    <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B2">
+        <v>2409042000.0</v>
+      </c>
+      <c r="C2">
         <v>12202850444.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>10040432075.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>30026649284.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>22626581402.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>76660455580.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>163645969761.0</v>
       </c>
-      <c r="H2"/>
       <c r="I2"/>
       <c r="J2"/>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
       <c r="O2"/>
       <c r="P2"/>
       <c r="Q2"/>
       <c r="R2"/>
       <c r="S2"/>
       <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>
       <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
+      <c r="AA2"/>
     </row>
-    <row r="3" spans="1:26">
+    <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B3">
+        <v>1542156000</v>
+      </c>
+      <c r="C3">
         <v>17608480895</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>5740881518</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>2523025422</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>11429951150</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>59161927727</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>11154935396</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>11248074536</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>4516838036</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>10654537175</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>11700843410</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>7389205000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>76230000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>1928484000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>299453000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>1589555000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>1754120000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>1487981000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>844995000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>4189855000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>16505468000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>22623700000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>23599632000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>25384646000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>27163813000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>49649000000</v>
       </c>
     </row>
-    <row r="4" spans="1:26">
+    <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
+      <c r="AA4"/>
     </row>
-    <row r="5" spans="1:26">
+    <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
+      <c r="AA5"/>
     </row>
-    <row r="6" spans="1:26">
+    <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B6">
-        <v>-9793808320.0</v>
+        <v>13529525000.0</v>
       </c>
       <c r="C6">
+        <v>-9793808316.0</v>
+      </c>
+      <c r="D6">
         <v>2162418369.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-19986217209.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>7400067882.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-54033874178.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-86985514181.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-40795122441.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>194997555413.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-405887338.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-2908694080.0</v>
       </c>
-      <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
+      <c r="AA6"/>
     </row>
-    <row r="7" spans="1:26">
+    <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>193</v>
-[...1 lines deleted...]
-      <c r="B7">
+        <v>195</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7">
         <v>-175598077000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-180344474180.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-199138146960.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-200474637530.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-154736379040.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-120236879420.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-103352077200.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-108913950660.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-59357331350.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-53804096880.0</v>
       </c>
-      <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
+      <c r="AA7"/>
     </row>
-    <row r="8" spans="1:26">
+    <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
+      <c r="AA8"/>
     </row>
-    <row r="9" spans="1:26">
+    <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
+      <c r="AA9"/>
     </row>
-    <row r="10" spans="1:26">
+    <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
+      <c r="AA10"/>
     </row>
-    <row r="11" spans="1:26">
+    <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
-[...1 lines deleted...]
-      </c>
+      <c r="D11"/>
       <c r="E11">
         <v>0.0</v>
       </c>
       <c r="F11">
         <v>0.0</v>
       </c>
       <c r="G11">
         <v>0.0</v>
       </c>
       <c r="H11">
         <v>0.0</v>
       </c>
       <c r="I11">
         <v>0.0</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
-      <c r="L11"/>
+      <c r="L11">
+        <v>0.0</v>
+      </c>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
+      <c r="AA11"/>
     </row>
-    <row r="12" spans="1:26">
+    <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>-103303177190.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>-21091305644.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>-39506875356.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>-61125085035.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>-16217693684.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>-177488795974.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>547661286.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>-11729615447.0</v>
       </c>
-      <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
+      <c r="AA12"/>
     </row>
-    <row r="13" spans="1:26">
+    <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
+      <c r="AA13"/>
     </row>
-    <row r="14" spans="1:26">
+    <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B14">
+        <v>6187100000.0</v>
+      </c>
+      <c r="C14">
         <v>11359686011.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>12609815279.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>17262547640.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>22459470898.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>27396384411.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>11726221189.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>7399613937.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>7146214440.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>5940759868.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>3676624757.0</v>
       </c>
-      <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
+      <c r="AA14"/>
     </row>
-    <row r="15" spans="1:26">
+    <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
+      <c r="AA15"/>
     </row>
-    <row r="16" spans="1:26">
+    <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B16">
+        <v>15938567000.0</v>
+      </c>
+      <c r="C16">
         <v>2409042128.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>12202850444.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>10040432075.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>30026649284.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>22626581402.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>76660455580.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>163645969761.0</v>
       </c>
-      <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
+      <c r="AA16"/>
     </row>
-    <row r="17" spans="1:26">
+    <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
+      <c r="AA17"/>
     </row>
-    <row r="18" spans="1:26">
+    <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B18">
+        <v>-56938312000.0</v>
+      </c>
+      <c r="C18">
         <v>-83432893830.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-40804946123.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-116607059642.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-116146711317.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-113658394863.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-88122718667.0</v>
       </c>
-      <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
+      <c r="AA18"/>
     </row>
-    <row r="19" spans="1:26">
+    <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
+      <c r="AA19"/>
     </row>
-    <row r="20" spans="1:26">
+    <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
+      <c r="AA20"/>
     </row>
-    <row r="21" spans="1:26">
+    <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
-      <c r="D21">
+      <c r="D21"/>
+      <c r="E21">
         <v>5370314528.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>119808919975.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>57000000000.0</v>
       </c>
       <c r="G21">
         <v>57000000000.0</v>
       </c>
       <c r="H21">
         <v>57000000000.0</v>
       </c>
       <c r="I21">
+        <v>57000000000.0</v>
+      </c>
+      <c r="J21">
         <v>-21500000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>2000000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>14500000000.0</v>
       </c>
-      <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
+      <c r="AA21"/>
     </row>
-    <row r="22" spans="1:26">
+    <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B22">
+        <v>-66385215000.0</v>
+      </c>
+      <c r="C22">
         <v>-160468651250.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-111023368335.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-137839403241.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-115139460313.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-41008773290.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-27568919425.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-21172048346.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>168952809904.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>3289390789.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>2813610955.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>39449967000.0</v>
       </c>
-      <c r="M22"/>
-      <c r="N22">
+      <c r="N22"/>
+      <c r="O22">
         <v>83812699000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>1254382000.0</v>
       </c>
-      <c r="P22"/>
-      <c r="Q22">
+      <c r="Q22"/>
+      <c r="R22">
         <v>8256658000.0</v>
       </c>
-      <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
-      <c r="X22">
+      <c r="X22"/>
+      <c r="Y22">
         <v>70846959000.0</v>
       </c>
-      <c r="Y22"/>
       <c r="Z22"/>
+      <c r="AA22"/>
     </row>
-    <row r="23" spans="1:26">
+    <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>208</v>
-[...1 lines deleted...]
-      <c r="B23">
+        <v>210</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23">
         <v>-61341984.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>100185541981.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>71578695060.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>111140696672.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>57000000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-10007529000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-1377202901.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-2391486111.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3053533244.0</v>
       </c>
       <c r="K23">
         <v>-3053533244.0</v>
       </c>
-      <c r="L23"/>
+      <c r="L23">
+        <v>-3053533244.0</v>
+      </c>
       <c r="M23"/>
       <c r="N23"/>
       <c r="O23"/>
       <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
-      <c r="T23">
+      <c r="T23"/>
+      <c r="U23">
         <v>1021581000.0</v>
       </c>
-      <c r="U23"/>
-      <c r="V23">
+      <c r="V23"/>
+      <c r="W23">
         <v>589000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>2427205000.0</v>
       </c>
-      <c r="X23"/>
-      <c r="Y23">
+      <c r="Y23"/>
+      <c r="Z23">
         <v>5584081000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>111505000000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:26">
+    <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>209</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>211</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
         <v>-2370562320.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>233095019.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>30073832845.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>3935516199.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-33692357962.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>1147406396.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>791724579.0</v>
       </c>
       <c r="I24">
         <v>791724579.0</v>
       </c>
       <c r="J24">
         <v>791724579.0</v>
       </c>
       <c r="K24">
+        <v>791724579.0</v>
+      </c>
+      <c r="L24">
         <v>-719234870.0</v>
       </c>
-      <c r="L24"/>
-      <c r="M24">
+      <c r="M24"/>
+      <c r="N24">
         <v>600000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>1070000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>47160527000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>756250000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>6738901000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>2662270000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>452267000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>1237845000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>9966420000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>58816983000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>4944993000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>1926423000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>27978507000.0</v>
       </c>
-      <c r="Z24"/>
+      <c r="AA24"/>
     </row>
-    <row r="25" spans="1:26">
+    <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B25">
+        <v>4801960000.0</v>
+      </c>
+      <c r="C25">
         <v>83284552305.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>63349488451.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>41017916661.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>32882171044.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>13908690565.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-37672642657.0</v>
       </c>
-      <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
+      <c r="AA25"/>
     </row>
-    <row r="26" spans="1:26">
+    <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
+      <c r="AA26"/>
     </row>
-    <row r="27" spans="1:26">
+    <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
+      <c r="AA27"/>
     </row>
-    <row r="28" spans="1:26">
+    <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="B28">
+        <v>55202867000.0</v>
+      </c>
+      <c r="C28">
         <v>73533965802.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>42734269473.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>66547009588.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>119611263000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>57000000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>55622797099.0</v>
       </c>
       <c r="H28">
         <v>55622797099.0</v>
       </c>
       <c r="I28">
+        <v>55622797099.0</v>
+      </c>
+      <c r="J28">
         <v>-23891486111.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-1053533244.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>14500000000.0</v>
       </c>
-      <c r="L28"/>
-      <c r="M28">
+      <c r="M28"/>
+      <c r="N28">
         <v>6330556000.0</v>
       </c>
-      <c r="N28"/>
       <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
+      <c r="AA28"/>
     </row>
-    <row r="29" spans="1:26">
+    <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="B29">
+        <v>-55396156000.0</v>
+      </c>
+      <c r="C29">
         <v>-65824412934.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-35064064605.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-114084034220.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-104716760167.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-54496467136.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-76967783271.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-29721104942.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-34798784.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>10013407195.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-5018863240.0</v>
       </c>
-      <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
-      <c r="P29">
+      <c r="P29"/>
+      <c r="Q29">
         <v>9119062000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>13503596000.0</v>
       </c>
-      <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
-      <c r="U29">
+      <c r="U29"/>
+      <c r="V29">
         <v>5805516000.0</v>
       </c>
-      <c r="V29"/>
-      <c r="W29">
+      <c r="W29"/>
+      <c r="X29">
         <v>8693423000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>26691231000.0</v>
       </c>
-      <c r="Y29"/>
-      <c r="Z29">
+      <c r="Z29"/>
+      <c r="AA29">
         <v>40132000000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:26">
+    <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="B30">
+        <v>14530992000.0</v>
+      </c>
+      <c r="C30">
         <v>-17503361184.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-5507786499.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>27550807423.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-7494434951.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-56537407042.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-10007529000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-11098665446.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>218921960678.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-9361536139.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-12420078280.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>55996351000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>2337866000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>30282841000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>30415226000.0</v>
       </c>
-      <c r="P30"/>
-      <c r="Q30">
+      <c r="Q30"/>
+      <c r="R30">
         <v>6088900000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>3057184000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>7007718000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>20889243000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>20568606000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>191788355000.0</v>
       </c>
-      <c r="W30"/>
       <c r="X30"/>
-      <c r="Y30">
+      <c r="Y30"/>
+      <c r="Z30">
         <v>66202020000.0</v>
       </c>
-      <c r="Z30"/>
+      <c r="AA30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CP30"/>
+  <dimension ref="A1:CR30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:94">
+    <row r="1" spans="1:96">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C1" t="s">
-        <v>88</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>89</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>90</v>
       </c>
       <c r="F1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="G1" t="s">
-        <v>91</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>92</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>93</v>
       </c>
       <c r="J1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="K1" t="s">
-        <v>94</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>95</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>96</v>
       </c>
       <c r="N1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="O1" t="s">
-        <v>97</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>98</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>99</v>
       </c>
       <c r="R1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="S1" t="s">
-        <v>100</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>101</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="V1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="W1" t="s">
-        <v>103</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>104</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>105</v>
       </c>
       <c r="Z1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="AA1" t="s">
-        <v>106</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>107</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>108</v>
       </c>
       <c r="AD1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="AE1" t="s">
-        <v>109</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>110</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>111</v>
       </c>
       <c r="AH1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="AI1" t="s">
-        <v>112</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>113</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>114</v>
       </c>
       <c r="AL1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="AM1" t="s">
-        <v>115</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>116</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>117</v>
       </c>
       <c r="AP1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="AQ1" t="s">
-        <v>118</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>119</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>120</v>
       </c>
       <c r="AT1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="AU1" t="s">
-        <v>121</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>122</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>123</v>
       </c>
       <c r="AX1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="AY1" t="s">
-        <v>124</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>125</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>126</v>
       </c>
       <c r="BB1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="BC1" t="s">
-        <v>127</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>128</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>129</v>
       </c>
       <c r="BF1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="BG1" t="s">
-        <v>130</v>
+        <v>15</v>
       </c>
       <c r="BH1" t="s">
         <v>131</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>132</v>
       </c>
       <c r="BJ1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="BK1" t="s">
-        <v>133</v>
+        <v>16</v>
       </c>
       <c r="BL1" t="s">
         <v>134</v>
       </c>
       <c r="BM1" t="s">
-        <v>16</v>
+        <v>135</v>
       </c>
       <c r="BN1" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="BO1" t="s">
-        <v>136</v>
+        <v>17</v>
       </c>
       <c r="BP1" t="s">
         <v>137</v>
       </c>
       <c r="BQ1" t="s">
-        <v>17</v>
+        <v>138</v>
       </c>
       <c r="BR1" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="BS1" t="s">
-        <v>139</v>
+        <v>18</v>
       </c>
       <c r="BT1" t="s">
         <v>140</v>
       </c>
       <c r="BU1" t="s">
-        <v>18</v>
+        <v>141</v>
       </c>
       <c r="BV1" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="BW1" t="s">
-        <v>142</v>
+        <v>19</v>
       </c>
       <c r="BX1" t="s">
         <v>143</v>
       </c>
       <c r="BY1" t="s">
         <v>144</v>
       </c>
       <c r="BZ1" t="s">
         <v>145</v>
       </c>
       <c r="CA1" t="s">
         <v>146</v>
       </c>
       <c r="CB1" t="s">
-        <v>20</v>
+        <v>147</v>
       </c>
       <c r="CC1" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="CD1" t="s">
-        <v>148</v>
+        <v>21</v>
       </c>
       <c r="CE1" t="s">
         <v>149</v>
       </c>
       <c r="CF1" t="s">
-        <v>21</v>
+        <v>150</v>
       </c>
       <c r="CG1" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="CH1" t="s">
-        <v>151</v>
+        <v>22</v>
       </c>
       <c r="CI1" t="s">
         <v>152</v>
       </c>
       <c r="CJ1" t="s">
-        <v>22</v>
+        <v>153</v>
       </c>
       <c r="CK1" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="CL1" t="s">
         <v>23</v>
       </c>
       <c r="CM1" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="CN1" t="s">
         <v>24</v>
       </c>
       <c r="CO1" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="CP1" t="s">
         <v>25</v>
       </c>
+      <c r="CQ1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CR1" t="s">
+        <v>26</v>
+      </c>
     </row>
-    <row r="2" spans="1:94">
+    <row r="2" spans="1:96">
       <c r="A2" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B2">
+        <v>15938567000.0</v>
+      </c>
+      <c r="C2">
+        <v>3133310000.0</v>
+      </c>
+      <c r="D2">
         <v>5980587000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>8451279000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>2409042128.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>4218024174.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>9619864381.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>12053379979.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>12202850444.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>8467379704.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>4331220601.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>19187925446.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>10040432075.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>30925427947.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>21225829666.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>29737662300.0</v>
       </c>
-      <c r="P2"/>
-      <c r="Q2"/>
       <c r="R2"/>
       <c r="S2"/>
       <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>
       <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
       <c r="AA2"/>
       <c r="AB2"/>
       <c r="AC2"/>
       <c r="AD2"/>
       <c r="AE2"/>
       <c r="AF2"/>
       <c r="AG2"/>
       <c r="AH2"/>
       <c r="AI2"/>
       <c r="AJ2"/>
       <c r="AK2"/>
       <c r="AL2"/>
       <c r="AM2"/>
       <c r="AN2"/>
       <c r="AO2"/>
       <c r="AP2"/>
@@ -21860,338 +22417,346 @@
       <c r="BR2"/>
       <c r="BS2"/>
       <c r="BT2"/>
       <c r="BU2"/>
       <c r="BV2"/>
       <c r="BW2"/>
       <c r="BX2"/>
       <c r="BY2"/>
       <c r="BZ2"/>
       <c r="CA2"/>
       <c r="CB2"/>
       <c r="CC2"/>
       <c r="CD2"/>
       <c r="CE2"/>
       <c r="CF2"/>
       <c r="CG2"/>
       <c r="CH2"/>
       <c r="CI2"/>
       <c r="CJ2"/>
       <c r="CK2"/>
       <c r="CL2"/>
       <c r="CM2"/>
       <c r="CN2"/>
       <c r="CO2"/>
       <c r="CP2"/>
+      <c r="CQ2"/>
+      <c r="CR2"/>
     </row>
-    <row r="3" spans="1:94">
+    <row r="3" spans="1:96">
       <c r="A3" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B3">
-        <v>1086227530</v>
+        <v>53702000</v>
       </c>
       <c r="C3">
+        <v>455928000</v>
+      </c>
+      <c r="D3">
+        <v>503420000</v>
+      </c>
+      <c r="E3">
         <v>488616000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>94191000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>1661924634</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>1079304690</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>13464638526</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>727156343</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>417038192</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>1781052769</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>1598154305</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>1944636252</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>3641216762</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>2282111259</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>749660011</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>1553325444</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>442478064</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>1106921720</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>4417686976</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>1583615502</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>10748594118</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>6147115124</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>3823428358</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>2125911480</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>3152440385</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>8002495010</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>4827722579</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>1300888182</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>7100727933</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>3628691948</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>518654700</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>365541000</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>4516838000</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>4379733200</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>356729500</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>4182087900</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>10654537200</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>8929683600</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>8751431100</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>7945099700</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>11700843400</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>4834811800</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>4344109600</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>1161553200</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>7389204900</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>3040434900</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>1329940700</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>386900700</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>76230000</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>23255000</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>18355000</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>3550000</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>1928483800</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>3460766300</v>
       </c>
-      <c r="BC3">
+      <c r="BE3">
         <v>1808201300</v>
       </c>
-      <c r="BD3">
+      <c r="BF3">
         <v>273539000</v>
       </c>
-      <c r="BE3">
+      <c r="BG3">
         <v>299453200</v>
       </c>
-      <c r="BF3">
+      <c r="BH3">
         <v>173541200</v>
       </c>
-      <c r="BG3">
+      <c r="BI3">
         <v>86367000</v>
       </c>
-      <c r="BH3">
+      <c r="BJ3">
         <v>17167000</v>
       </c>
-      <c r="BI3">
+      <c r="BK3">
         <v>1589555200</v>
       </c>
-      <c r="BJ3">
+      <c r="BL3">
         <v>1122000100</v>
       </c>
-      <c r="BK3">
+      <c r="BM3">
         <v>1060252600</v>
       </c>
-      <c r="BL3">
+      <c r="BN3">
         <v>1362026900</v>
       </c>
-      <c r="BM3">
+      <c r="BO3">
         <v>1754119900</v>
       </c>
-      <c r="BN3">
+      <c r="BP3">
         <v>1114886900</v>
       </c>
-      <c r="BO3">
+      <c r="BQ3">
         <v>784365000</v>
       </c>
-      <c r="BP3">
+      <c r="BR3">
         <v>184839500</v>
       </c>
-      <c r="BQ3">
+      <c r="BS3">
         <v>1487980700</v>
       </c>
-      <c r="BR3">
+      <c r="BT3">
         <v>1682699500</v>
       </c>
-      <c r="BS3">
+      <c r="BU3">
         <v>1195143200</v>
       </c>
-      <c r="BT3">
+      <c r="BV3">
         <v>880713000</v>
       </c>
-      <c r="BU3">
+      <c r="BW3">
         <v>844994800</v>
       </c>
-      <c r="BV3">
+      <c r="BX3">
         <v>2119842800</v>
       </c>
-      <c r="BW3">
+      <c r="BY3">
         <v>1978769100</v>
       </c>
-      <c r="BX3">
+      <c r="BZ3">
         <v>15550000</v>
       </c>
-      <c r="BY3">
+      <c r="CA3">
         <v>4604538000</v>
       </c>
-      <c r="BZ3">
+      <c r="CB3">
         <v>1955168000</v>
       </c>
-      <c r="CA3">
+      <c r="CC3">
         <v>1682109000</v>
       </c>
-      <c r="CB3">
+      <c r="CD3">
         <v>16505468000</v>
       </c>
-      <c r="CC3">
+      <c r="CE3">
         <v>13393372000</v>
       </c>
-      <c r="CD3">
+      <c r="CF3">
         <v>10886083000</v>
       </c>
-      <c r="CE3">
+      <c r="CG3">
         <v>5506669000</v>
       </c>
-      <c r="CF3">
+      <c r="CH3">
         <v>22623700000</v>
       </c>
-      <c r="CG3">
+      <c r="CI3">
         <v>13656510000</v>
       </c>
-      <c r="CH3">
+      <c r="CJ3">
         <v>6440141000</v>
       </c>
-      <c r="CI3">
+      <c r="CK3">
         <v>4391541000</v>
       </c>
-      <c r="CJ3">
+      <c r="CL3">
         <v>23599632000</v>
       </c>
-      <c r="CK3">
+      <c r="CM3">
         <v>6440000000</v>
       </c>
-      <c r="CL3">
+      <c r="CN3">
         <v>25384646000</v>
-      </c>
-[...4 lines deleted...]
-        <v>27163813000</v>
       </c>
       <c r="CO3">
         <v>0</v>
       </c>
       <c r="CP3">
+        <v>27163813000</v>
+      </c>
+      <c r="CQ3">
+        <v>0</v>
+      </c>
+      <c r="CR3">
         <v>49649000000</v>
       </c>
     </row>
-    <row r="4" spans="1:94">
+    <row r="4" spans="1:96">
       <c r="A4" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -22242,54 +22807,56 @@
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
+      <c r="CQ4"/>
+      <c r="CR4"/>
     </row>
-    <row r="5" spans="1:94">
+    <row r="5" spans="1:96">
       <c r="A5" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -22340,144 +22907,150 @@
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
+      <c r="CQ5"/>
+      <c r="CR5"/>
     </row>
-    <row r="6" spans="1:94">
+    <row r="6" spans="1:96">
       <c r="A6" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B6">
-        <v>724268140.0</v>
+        <v>-7521533000.0</v>
       </c>
       <c r="C6">
+        <v>12805257000.0</v>
+      </c>
+      <c r="D6">
+        <v>-2847276000.0</v>
+      </c>
+      <c r="E6">
         <v>-2470693000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>6042237152.0</v>
       </c>
-      <c r="E6">
-[...4 lines deleted...]
-      </c>
       <c r="G6">
+        <v>-1808982046.0</v>
+      </c>
+      <c r="H6">
+        <v>-5401840207.0</v>
+      </c>
+      <c r="I6">
         <v>-2433515598.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-149470465.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>3735470740.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>4136159103.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-14856704845.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>9147493371.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-20884995872.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>9699598281.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-8511832634.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-288986984.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>7438982073.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-4314946755.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>13264179180.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-8988146616.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-2051568950.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>7361335362.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>1212124437.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-60555765027.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-5500786826.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-81484727360.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-56570200114.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>4376484381.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>-5589702815.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>-14579677207.0</v>
       </c>
-      <c r="AE6"/>
-      <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
@@ -22496,124 +23069,126 @@
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
+      <c r="CQ6"/>
+      <c r="CR6"/>
     </row>
-    <row r="7" spans="1:94">
+    <row r="7" spans="1:96">
       <c r="A7" t="s">
-        <v>193</v>
-[...1 lines deleted...]
-      <c r="B7">
+        <v>195</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7">
         <v>-85636524060.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>-68212873980.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-38048548260.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>-175598077000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>-105630138260.0</v>
       </c>
-      <c r="G7"/>
-      <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
-      <c r="K7">
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7">
         <v>-100338867670.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>-48605208290.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>-199138146960.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>-184930661760.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>-103492603770.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-63083768840.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>-200474637530.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>-150124804800.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>-111728916640.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>-54378071110.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>-154736379040.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>-151262904440.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>-104789881780.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>-47818709600.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>-120236879420.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>-106331527260.0</v>
       </c>
-      <c r="AA7"/>
-      <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
@@ -22636,54 +23211,56 @@
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
+      <c r="CQ7"/>
+      <c r="CR7"/>
     </row>
-    <row r="8" spans="1:94">
+    <row r="8" spans="1:96">
       <c r="A8" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -22734,54 +23311,56 @@
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
+      <c r="CQ8"/>
+      <c r="CR8"/>
     </row>
-    <row r="9" spans="1:94">
+    <row r="9" spans="1:96">
       <c r="A9" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
@@ -22832,54 +23411,56 @@
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
+      <c r="CQ9"/>
+      <c r="CR9"/>
     </row>
-    <row r="10" spans="1:94">
+    <row r="10" spans="1:96">
       <c r="A10" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
@@ -22930,70 +23511,68 @@
       <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
       <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
       <c r="CI10"/>
       <c r="CJ10"/>
       <c r="CK10"/>
       <c r="CL10"/>
       <c r="CM10"/>
       <c r="CN10"/>
       <c r="CO10"/>
       <c r="CP10"/>
+      <c r="CQ10"/>
+      <c r="CR10"/>
     </row>
-    <row r="11" spans="1:94">
+    <row r="11" spans="1:96">
       <c r="A11" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
-[...4 lines deleted...]
-      </c>
+      <c r="K11"/>
+      <c r="L11"/>
       <c r="M11">
         <v>0.0</v>
       </c>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
         <v>0.0</v>
       </c>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
         <v>0.0</v>
       </c>
       <c r="S11">
         <v>0.0</v>
       </c>
       <c r="T11">
         <v>0.0</v>
       </c>
       <c r="U11">
@@ -23004,52 +23583,56 @@
       </c>
       <c r="W11">
         <v>0.0</v>
       </c>
       <c r="X11">
         <v>0.0</v>
       </c>
       <c r="Y11">
         <v>0.0</v>
       </c>
       <c r="Z11">
         <v>0.0</v>
       </c>
       <c r="AA11">
         <v>0.0</v>
       </c>
       <c r="AB11">
         <v>0.0</v>
       </c>
       <c r="AC11">
         <v>0.0</v>
       </c>
       <c r="AD11">
         <v>0.0</v>
       </c>
-      <c r="AE11"/>
-      <c r="AF11"/>
+      <c r="AE11">
+        <v>0.0</v>
+      </c>
+      <c r="AF11">
+        <v>0.0</v>
+      </c>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
@@ -23068,126 +23651,128 @@
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
+      <c r="CQ11"/>
+      <c r="CR11"/>
     </row>
-    <row r="12" spans="1:94">
+    <row r="12" spans="1:96">
       <c r="A12" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>28966653404.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>41029482388.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>-122878791936.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>-49930816966.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>5071506861.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>64434924851.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>23518708921.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>38165735055.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>-26705181435.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>-56070568185.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>33737721559.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>22330716183.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>-32428153526.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>-63147159572.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>6096260959.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>-29518418068.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>-48231006384.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>10528078458.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>8097400579.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>-5368934117.0</v>
       </c>
-      <c r="AE12"/>
-      <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
@@ -23206,54 +23791,56 @@
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
+      <c r="CQ12"/>
+      <c r="CR12"/>
     </row>
-    <row r="13" spans="1:94">
+    <row r="13" spans="1:96">
       <c r="A13" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
@@ -23304,142 +23891,150 @@
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
+      <c r="CQ13"/>
+      <c r="CR13"/>
     </row>
-    <row r="14" spans="1:94">
+    <row r="14" spans="1:96">
       <c r="A14" t="s">
-        <v>200</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>202</v>
+      </c>
+      <c r="B14">
+        <v>1253546000.0</v>
+      </c>
       <c r="C14">
+        <v>1434553000.0</v>
+      </c>
+      <c r="D14">
+        <v>1492848000.0</v>
+      </c>
+      <c r="E14">
         <v>1480135000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>1779563856.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>3901776146.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>2509453527.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>2856346747.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>2092109591.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>2981263084.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>4152388306.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>2698096396.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>2778067493.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>4100973229.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>3957128535.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>4443721637.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>4760227260.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>23074053244.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>5657084405.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>5898996093.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>5742447767.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>4163204246.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>16446792905.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>3502668634.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>3269637544.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>3353038207.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>2725548732.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>3104158168.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>2352862449.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>2123897544.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>2226325979.0</v>
       </c>
-      <c r="AE14"/>
-      <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
       <c r="AJ14"/>
       <c r="AK14"/>
       <c r="AL14"/>
       <c r="AM14"/>
       <c r="AN14"/>
       <c r="AO14"/>
       <c r="AP14"/>
       <c r="AQ14"/>
       <c r="AR14"/>
       <c r="AS14"/>
       <c r="AT14"/>
       <c r="AU14"/>
       <c r="AV14"/>
       <c r="AW14"/>
       <c r="AX14"/>
       <c r="AY14"/>
       <c r="AZ14"/>
       <c r="BA14"/>
       <c r="BB14"/>
       <c r="BC14"/>
       <c r="BD14"/>
       <c r="BE14"/>
@@ -23458,54 +24053,56 @@
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
       <c r="CI14"/>
       <c r="CJ14"/>
       <c r="CK14"/>
       <c r="CL14"/>
       <c r="CM14"/>
       <c r="CN14"/>
       <c r="CO14"/>
       <c r="CP14"/>
+      <c r="CQ14"/>
+      <c r="CR14"/>
     </row>
-    <row r="15" spans="1:94">
+    <row r="15" spans="1:96">
       <c r="A15" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
@@ -23556,100 +24153,108 @@
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
       <c r="CM15"/>
       <c r="CN15"/>
       <c r="CO15"/>
       <c r="CP15"/>
+      <c r="CQ15"/>
+      <c r="CR15"/>
     </row>
-    <row r="16" spans="1:94">
+    <row r="16" spans="1:96">
       <c r="A16" t="s">
-        <v>202</v>
-[...1 lines deleted...]
-      <c r="B16"/>
+        <v>204</v>
+      </c>
+      <c r="B16">
+        <v>8417034000.0</v>
+      </c>
       <c r="C16">
+        <v>15938567000.0</v>
+      </c>
+      <c r="D16">
+        <v>3133310000.0</v>
+      </c>
+      <c r="E16">
         <v>5980587000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>8451279280.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>2409042128.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>4218024174.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>9619864381.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>12053379979.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>12202850444.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>8467379704.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>4331220601.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>19187925446.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>10040432075.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>30925427947.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>21225829666.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>29737662300.0</v>
       </c>
-      <c r="Q16"/>
-      <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
@@ -23682,54 +24287,56 @@
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
       <c r="CP16"/>
+      <c r="CQ16"/>
+      <c r="CR16"/>
     </row>
-    <row r="17" spans="1:94">
+    <row r="17" spans="1:96">
       <c r="A17" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -23780,97 +24387,105 @@
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
+      <c r="CQ17"/>
+      <c r="CR17"/>
     </row>
-    <row r="18" spans="1:94">
+    <row r="18" spans="1:96">
       <c r="A18" t="s">
-        <v>204</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>206</v>
+      </c>
+      <c r="B18">
+        <v>-10781544000.0</v>
+      </c>
       <c r="C18">
+        <v>-21243886000.0</v>
+      </c>
+      <c r="D18">
+        <v>4138350000.0</v>
+      </c>
+      <c r="E18">
         <v>-40777591000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>8984371604.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-20726886800.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-14546840200.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-11046210555.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-32890983693.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-18779144014.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-16162288289.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-14856704845.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>8993191025.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-45927143245.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-51477096779.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-18913832634.0</v>
       </c>
-      <c r="P18"/>
-      <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
@@ -23904,54 +24519,56 @@
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
+      <c r="CQ18"/>
+      <c r="CR18"/>
     </row>
-    <row r="19" spans="1:94">
+    <row r="19" spans="1:96">
       <c r="A19" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -24002,54 +24619,56 @@
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
+      <c r="CQ19"/>
+      <c r="CR19"/>
     </row>
-    <row r="20" spans="1:94">
+    <row r="20" spans="1:96">
       <c r="A20" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -24100,110 +24719,112 @@
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
+      <c r="CQ20"/>
+      <c r="CR20"/>
     </row>
-    <row r="21" spans="1:94">
+    <row r="21" spans="1:96">
       <c r="A21" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
-      <c r="M21">
+      <c r="M21"/>
+      <c r="N21"/>
+      <c r="O21">
         <v>-5031685472.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-5031685472.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>10402000000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>10402000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-191080025.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-191080025.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>45000000000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>75000000000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>25000000000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>25000000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>32000000000.0</v>
       </c>
       <c r="Y21">
         <v>32000000000.0</v>
       </c>
       <c r="Z21">
         <v>32000000000.0</v>
       </c>
-      <c r="AA21"/>
-      <c r="AB21"/>
+      <c r="AA21">
+        <v>32000000000.0</v>
+      </c>
+      <c r="AB21">
+        <v>32000000000.0</v>
+      </c>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
@@ -24226,675 +24847,695 @@
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
+      <c r="CQ21"/>
+      <c r="CR21"/>
     </row>
-    <row r="22" spans="1:94">
+    <row r="22" spans="1:96">
       <c r="A22" t="s">
-        <v>170</v>
-[...1 lines deleted...]
-      <c r="B22"/>
+        <v>172</v>
+      </c>
+      <c r="B22">
+        <v>-361189000.0</v>
+      </c>
       <c r="C22">
+        <v>34396099000.0</v>
+      </c>
+      <c r="D22">
+        <v>-31221757000.0</v>
+      </c>
+      <c r="E22">
         <v>-31106339000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>-38453218654.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>-74715125993.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>-33001249124.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>-33692639037.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>-19059637096.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>-8482845636.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>-31174107042.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>-41606212234.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>-29760203423.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>-17586358441.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>-31648975183.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>-24909338378.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>-63694731239.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>-39601470433.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>-42626353851.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>-5719076621.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>-27192559408.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>-19959542675.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>-24669725268.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>2181274821.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>1439219832.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>-12587616924.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>-671911444.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>-6996748743.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>-7312642314.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>-8850676740.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>-7917451089.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>400314000.0</v>
       </c>
-      <c r="AF22"/>
-      <c r="AG22">
+      <c r="AH22"/>
+      <c r="AI22">
         <v>167370296900.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>865059600.0</v>
       </c>
-      <c r="AI22"/>
-      <c r="AJ22">
+      <c r="AK22"/>
+      <c r="AL22">
         <v>5458749000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>2139345500.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>1062403800.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>179840800.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>2750717100.0</v>
       </c>
       <c r="AP22"/>
       <c r="AQ22">
+        <v>2750717100.0</v>
+      </c>
+      <c r="AR22"/>
+      <c r="AS22">
         <v>27827200.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>1568768400.0</v>
       </c>
-      <c r="AS22"/>
-[...1 lines deleted...]
-      <c r="AU22">
+      <c r="AU22"/>
+      <c r="AV22"/>
+      <c r="AW22">
         <v>219868400.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>41762505100.0</v>
       </c>
-      <c r="AW22"/>
-      <c r="AX22"/>
       <c r="AY22"/>
       <c r="AZ22"/>
-      <c r="BA22">
+      <c r="BA22"/>
+      <c r="BB22"/>
+      <c r="BC22">
         <v>91007341400.0</v>
       </c>
-      <c r="BB22"/>
-      <c r="BC22"/>
       <c r="BD22"/>
       <c r="BE22"/>
-      <c r="BF22">
+      <c r="BF22"/>
+      <c r="BG22"/>
+      <c r="BH22">
         <v>26624486000.0</v>
       </c>
-      <c r="BG22"/>
-[...1 lines deleted...]
-      <c r="BI22">
+      <c r="BI22"/>
+      <c r="BJ22"/>
+      <c r="BK22">
         <v>5785222600.0</v>
       </c>
-      <c r="BJ22"/>
-      <c r="BK22"/>
       <c r="BL22"/>
-      <c r="BM22">
-[...1 lines deleted...]
-      </c>
+      <c r="BM22"/>
       <c r="BN22"/>
       <c r="BO22">
+        <v>4630986600.0</v>
+      </c>
+      <c r="BP22"/>
+      <c r="BQ22">
         <v>9210159900.0</v>
       </c>
-      <c r="BP22"/>
-      <c r="BQ22"/>
       <c r="BR22"/>
       <c r="BS22"/>
-      <c r="BT22">
+      <c r="BT22"/>
+      <c r="BU22"/>
+      <c r="BV22">
         <v>768365700.0</v>
       </c>
-      <c r="BU22"/>
-      <c r="BV22"/>
       <c r="BW22"/>
       <c r="BX22"/>
-      <c r="BY22">
-[...1 lines deleted...]
-      </c>
+      <c r="BY22"/>
       <c r="BZ22"/>
       <c r="CA22">
+        <v>1575647000.0</v>
+      </c>
+      <c r="CB22"/>
+      <c r="CC22">
         <v>45326189000.0</v>
       </c>
-      <c r="CB22"/>
-      <c r="CC22"/>
       <c r="CD22"/>
       <c r="CE22"/>
       <c r="CF22"/>
       <c r="CG22"/>
       <c r="CH22"/>
       <c r="CI22"/>
       <c r="CJ22"/>
       <c r="CK22"/>
       <c r="CL22"/>
       <c r="CM22"/>
       <c r="CN22"/>
       <c r="CO22"/>
       <c r="CP22"/>
+      <c r="CQ22"/>
+      <c r="CR22"/>
     </row>
-    <row r="23" spans="1:94">
+    <row r="23" spans="1:96">
       <c r="A23" t="s">
-        <v>208</v>
-[...1 lines deleted...]
-      <c r="B23">
+        <v>210</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23"/>
+      <c r="D23">
         <v>-12464214480.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>-4995403000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>-3044153717.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>-61341984.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>-9395116970.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>10708484121.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>31270402900.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>20439037932.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>17555413109.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>-3163270832.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>-3265519281.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>-2311525328.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>46044597379.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>10402000000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>-2656936942.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>-2854510305.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>-2663831664.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>-2453561389.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>-1085056945.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>-552000000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>-599333334.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-225869567.0</v>
       </c>
       <c r="Y23">
         <v>-225869567.0</v>
       </c>
       <c r="Z23">
         <v>-225869567.0</v>
       </c>
-      <c r="AA23"/>
-      <c r="AB23"/>
+      <c r="AA23">
+        <v>-225869567.0</v>
+      </c>
+      <c r="AB23">
+        <v>-225869567.0</v>
+      </c>
       <c r="AC23"/>
       <c r="AD23"/>
       <c r="AE23"/>
       <c r="AF23"/>
       <c r="AG23"/>
       <c r="AH23"/>
       <c r="AI23"/>
       <c r="AJ23"/>
       <c r="AK23"/>
       <c r="AL23"/>
       <c r="AM23"/>
       <c r="AN23"/>
       <c r="AO23"/>
       <c r="AP23"/>
       <c r="AQ23"/>
       <c r="AR23"/>
       <c r="AS23"/>
       <c r="AT23"/>
       <c r="AU23"/>
       <c r="AV23"/>
       <c r="AW23"/>
       <c r="AX23"/>
       <c r="AY23"/>
       <c r="AZ23"/>
       <c r="BA23"/>
       <c r="BB23"/>
       <c r="BC23"/>
       <c r="BD23"/>
       <c r="BE23"/>
       <c r="BF23"/>
       <c r="BG23"/>
       <c r="BH23"/>
       <c r="BI23"/>
       <c r="BJ23"/>
       <c r="BK23"/>
-      <c r="BL23">
-[...1 lines deleted...]
-      </c>
+      <c r="BL23"/>
       <c r="BM23"/>
       <c r="BN23">
+        <v>360408300.0</v>
+      </c>
+      <c r="BO23"/>
+      <c r="BP23">
         <v>4504101400.0</v>
       </c>
-      <c r="BO23">
+      <c r="BQ23">
         <v>1823813400.0</v>
       </c>
-      <c r="BP23">
+      <c r="BR23">
         <v>36248700.0</v>
       </c>
-      <c r="BQ23"/>
-      <c r="BR23">
+      <c r="BS23"/>
+      <c r="BT23">
         <v>2355643600.0</v>
       </c>
-      <c r="BS23">
+      <c r="BU23">
         <v>793173600.0</v>
       </c>
-      <c r="BT23">
+      <c r="BV23">
         <v>425652000.0</v>
       </c>
-      <c r="BU23"/>
-      <c r="BV23">
+      <c r="BW23"/>
+      <c r="BX23">
         <v>524528500.0</v>
       </c>
-      <c r="BW23">
+      <c r="BY23">
         <v>7518857000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BZ23">
         <v>2606480400.0</v>
       </c>
-      <c r="BY23">
+      <c r="CA23">
         <v>11412276000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CB23">
         <v>8719836000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CC23">
         <v>8869339000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>51426481000.0</v>
       </c>
       <c r="CD23"/>
       <c r="CE23">
+        <v>51426481000.0</v>
+      </c>
+      <c r="CF23"/>
+      <c r="CG23">
         <v>952674000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CH23">
         <v>588000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CI23">
         <v>125706616000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CJ23">
         <v>124781340000.0</v>
       </c>
-      <c r="CI23"/>
-      <c r="CJ23">
+      <c r="CK23"/>
+      <c r="CL23">
         <v>2427205000.0</v>
       </c>
-      <c r="CK23"/>
-      <c r="CL23"/>
       <c r="CM23"/>
-      <c r="CN23">
-[...1 lines deleted...]
-      </c>
+      <c r="CN23"/>
       <c r="CO23"/>
       <c r="CP23">
+        <v>5584081000.0</v>
+      </c>
+      <c r="CQ23"/>
+      <c r="CR23">
         <v>111505000000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:94">
+    <row r="24" spans="1:96">
       <c r="A24" t="s">
-        <v>209</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>211</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24">
         <v>6015826860.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>3700497000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>100956130.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>-2370562320.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>-1186360170.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>-2095789164.0</v>
       </c>
-      <c r="H24"/>
-      <c r="I24">
+      <c r="J24"/>
+      <c r="K24">
         <v>28941727.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>49850946.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>154302350.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>154302345.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>30073832845.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>1298434658.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>280710812.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-1579145470.0</v>
       </c>
       <c r="R24">
         <v>-1579145470.0</v>
       </c>
       <c r="S24">
+        <v>-1579145470.0</v>
+      </c>
+      <c r="T24">
+        <v>-1579145470.0</v>
+      </c>
+      <c r="U24">
         <v>-80454545.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>-3798794343.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-33692357962.0</v>
       </c>
       <c r="W24">
         <v>-33692357962.0</v>
       </c>
-      <c r="X24"/>
+      <c r="X24">
+        <v>-33692357962.0</v>
+      </c>
       <c r="Y24">
-        <v>791724579.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>-33692357962.0</v>
+      </c>
+      <c r="Z24"/>
       <c r="AA24">
         <v>791724579.0</v>
       </c>
       <c r="AB24">
+        <v>355681820.0</v>
+      </c>
+      <c r="AC24">
         <v>791724579.0</v>
       </c>
-      <c r="AC24"/>
-      <c r="AD24"/>
+      <c r="AD24">
+        <v>791724579.0</v>
+      </c>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
-      <c r="AW24">
+      <c r="AW24"/>
+      <c r="AX24"/>
+      <c r="AY24">
         <v>531850000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1950000000.0</v>
       </c>
       <c r="AZ24">
         <v>1950000000.0</v>
       </c>
       <c r="BA24">
+        <v>1950000000.0</v>
+      </c>
+      <c r="BB24">
+        <v>1950000000.0</v>
+      </c>
+      <c r="BC24">
         <v>1070000000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BD24">
         <v>5214077800.0</v>
       </c>
-      <c r="BC24">
+      <c r="BE24">
         <v>10000000000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BF24">
         <v>10000000000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BG24">
         <v>47160526800.0</v>
       </c>
-      <c r="BF24"/>
-      <c r="BG24"/>
       <c r="BH24"/>
-      <c r="BI24">
+      <c r="BI24"/>
+      <c r="BJ24"/>
+      <c r="BK24">
         <v>756249800.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BL24">
         <v>1049634400.0</v>
       </c>
-      <c r="BK24">
+      <c r="BM24">
         <v>927760800.0</v>
       </c>
-      <c r="BL24">
+      <c r="BN24">
         <v>250000000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BO24">
         <v>6738901000.0</v>
       </c>
-      <c r="BN24"/>
-      <c r="BO24"/>
       <c r="BP24"/>
-      <c r="BQ24">
+      <c r="BQ24"/>
+      <c r="BR24"/>
+      <c r="BS24">
         <v>2662270000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BT24">
         <v>600000000.0</v>
       </c>
-      <c r="BS24"/>
-[...1 lines deleted...]
-      <c r="BU24">
+      <c r="BU24"/>
+      <c r="BV24"/>
+      <c r="BW24">
         <v>452266900.0</v>
       </c>
-      <c r="BV24"/>
-      <c r="BW24"/>
       <c r="BX24"/>
-      <c r="BY24">
+      <c r="BY24"/>
+      <c r="BZ24"/>
+      <c r="CA24">
         <v>2019244000.0</v>
       </c>
-      <c r="BZ24"/>
-[...1 lines deleted...]
-      <c r="CB24">
+      <c r="CB24"/>
+      <c r="CC24"/>
+      <c r="CD24">
         <v>9966419000.0</v>
       </c>
-      <c r="CC24"/>
-      <c r="CD24"/>
       <c r="CE24"/>
-      <c r="CF24">
+      <c r="CF24"/>
+      <c r="CG24"/>
+      <c r="CH24">
         <v>58816983000.0</v>
       </c>
-      <c r="CG24"/>
-      <c r="CH24"/>
       <c r="CI24"/>
-      <c r="CJ24">
-[...1 lines deleted...]
-      </c>
+      <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24">
-        <v>1926423000.0</v>
+        <v>4944993000.0</v>
       </c>
       <c r="CM24"/>
       <c r="CN24">
+        <v>1926423000.0</v>
+      </c>
+      <c r="CO24"/>
+      <c r="CP24">
         <v>27978507000.0</v>
       </c>
-      <c r="CO24"/>
-      <c r="CP24"/>
+      <c r="CQ24"/>
+      <c r="CR24"/>
     </row>
-    <row r="25" spans="1:94">
+    <row r="25" spans="1:96">
       <c r="A25" t="s">
-        <v>210</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>212</v>
+      </c>
+      <c r="B25">
+        <v>-11620199000.0</v>
+      </c>
       <c r="C25">
+        <v>-56618609000.0</v>
+      </c>
+      <c r="D25">
+        <v>34370679000.0</v>
+      </c>
+      <c r="E25">
         <v>-10662771000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>45752217403.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>51748387681.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>17024260087.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>33254720261.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>-12708828989.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>-6897997102.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>20945259828.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>31045758090.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>43476098193.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>-27881028336.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>-13588881802.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>11188887392.0</v>
       </c>
-      <c r="P25"/>
-      <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
@@ -24928,54 +25569,56 @@
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
+      <c r="CQ25"/>
+      <c r="CR25"/>
     </row>
-    <row r="26" spans="1:94">
+    <row r="26" spans="1:96">
       <c r="A26" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -25026,54 +25669,56 @@
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
+      <c r="CQ26"/>
+      <c r="CR26"/>
     </row>
-    <row r="27" spans="1:94">
+    <row r="27" spans="1:96">
       <c r="A27" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -25124,682 +25769,702 @@
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
+      <c r="CQ27"/>
+      <c r="CR27"/>
     </row>
-    <row r="28" spans="1:94">
+    <row r="28" spans="1:96">
       <c r="A28" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="B28">
-        <v>17938652940.0</v>
+        <v>3260010000.0</v>
       </c>
       <c r="C28">
+        <v>24800000000.0</v>
+      </c>
+      <c r="D28">
+        <v>-9200000000.0</v>
+      </c>
+      <c r="E28">
         <v>34606401000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-3043090577.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>18863562902.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>9145000000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>10708484121.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>31270402900.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>22485673027.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>20248596446.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-3163270832.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-3265519281.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-5031685472.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>61176695060.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>10402000000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-2656936942.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-3045590330.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-2663831664.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>42546438611.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>73914943055.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>24448000000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-599333334.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>31774130433.0</v>
       </c>
       <c r="Y28">
         <v>31774130433.0</v>
       </c>
-      <c r="Z28"/>
-      <c r="AA28"/>
+      <c r="Z28">
+        <v>31774130433.0</v>
+      </c>
+      <c r="AA28">
+        <v>31774130433.0</v>
+      </c>
       <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
       <c r="AE28"/>
       <c r="AF28"/>
       <c r="AG28"/>
-      <c r="AH28">
+      <c r="AH28"/>
+      <c r="AI28"/>
+      <c r="AJ28">
         <v>5563789900.0</v>
       </c>
-      <c r="AI28"/>
-[...1 lines deleted...]
-      <c r="AK28">
+      <c r="AK28"/>
+      <c r="AL28"/>
+      <c r="AM28">
         <v>2000000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>4002325400.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>8371918900.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>1620266700.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>14500000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>15360176100.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>12932482700.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>8177904400.0</v>
       </c>
-      <c r="AS28"/>
-      <c r="AT28"/>
       <c r="AU28"/>
       <c r="AV28"/>
-      <c r="AW28">
+      <c r="AW28"/>
+      <c r="AX28"/>
+      <c r="AY28">
         <v>6330556000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>2430556000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>2430556000.0</v>
       </c>
-      <c r="AZ28"/>
-      <c r="BA28"/>
       <c r="BB28"/>
       <c r="BC28"/>
       <c r="BD28"/>
       <c r="BE28"/>
       <c r="BF28"/>
       <c r="BG28"/>
       <c r="BH28"/>
       <c r="BI28"/>
       <c r="BJ28"/>
       <c r="BK28"/>
-      <c r="BL28">
+      <c r="BL28"/>
+      <c r="BM28"/>
+      <c r="BN28">
         <v>1879411400.0</v>
       </c>
-      <c r="BM28"/>
-      <c r="BN28"/>
       <c r="BO28"/>
-      <c r="BP28">
-[...1 lines deleted...]
-      </c>
+      <c r="BP28"/>
       <c r="BQ28"/>
       <c r="BR28">
+        <v>3002415400.0</v>
+      </c>
+      <c r="BS28"/>
+      <c r="BT28">
         <v>388095100.0</v>
       </c>
-      <c r="BS28">
+      <c r="BU28">
         <v>1829967000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BV28">
         <v>616009700.0</v>
       </c>
-      <c r="BU28"/>
-      <c r="BV28">
+      <c r="BW28"/>
+      <c r="BX28">
         <v>961830000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BY28">
         <v>7264050000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BZ28">
         <v>2853054400.0</v>
       </c>
-      <c r="BY28">
+      <c r="CA28">
         <v>4544366000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CB28">
         <v>2184099000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CC28">
         <v>3096729000.0</v>
       </c>
-      <c r="CB28"/>
-      <c r="CC28">
+      <c r="CD28"/>
+      <c r="CE28">
         <v>38637414000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CF28">
         <v>5126696000.0</v>
       </c>
-      <c r="CE28"/>
-      <c r="CF28"/>
       <c r="CG28"/>
       <c r="CH28"/>
       <c r="CI28"/>
       <c r="CJ28"/>
       <c r="CK28"/>
       <c r="CL28"/>
-      <c r="CM28">
+      <c r="CM28"/>
+      <c r="CN28"/>
+      <c r="CO28">
         <v>4611000000.0</v>
       </c>
-      <c r="CN28"/>
-      <c r="CO28"/>
       <c r="CP28"/>
+      <c r="CQ28"/>
+      <c r="CR28"/>
     </row>
-    <row r="29" spans="1:94">
+    <row r="29" spans="1:96">
       <c r="A29" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="B29">
-        <v>-22143984140.0</v>
+        <v>-10727842000.0</v>
       </c>
       <c r="C29">
+        <v>-20787957000.0</v>
+      </c>
+      <c r="D29">
+        <v>4641770000.0</v>
+      </c>
+      <c r="E29">
         <v>-40288975000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>9078562605.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>-19064962166.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>-13467535510.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>2418427971.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>-29676356494.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>-18362105822.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>-14381235520.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>-13258550540.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>10937827277.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>-49568360007.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-49194985520.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>-18164172623.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>5500420872.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>6991534268.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>1196708146.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>-26525019427.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>-77520679826.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>17941383130.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>14107783820.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>-26738577638.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-58429853547.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>-3129869109.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>-73837914160.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>-52056341171.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>5635554381.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>1437877171.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>-10992803440.0</v>
       </c>
-      <c r="AE29"/>
-      <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
-      <c r="AI29">
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29">
         <v>22759577400.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AL29">
         <v>6031772900.0</v>
       </c>
-      <c r="AK29">
+      <c r="AM29">
         <v>6959874000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AN29">
         <v>5947301700.0</v>
       </c>
-      <c r="AM29">
+      <c r="AO29">
         <v>2777353400.0</v>
       </c>
-      <c r="AN29">
+      <c r="AP29">
         <v>6266668300.0</v>
       </c>
-      <c r="AO29"/>
-      <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
-      <c r="BB29">
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29">
         <v>20308385000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BE29">
         <v>14786995000.0</v>
       </c>
-      <c r="BD29"/>
-[...1 lines deleted...]
-      <c r="BF29">
+      <c r="BF29"/>
+      <c r="BG29"/>
+      <c r="BH29">
         <v>2762631800.0</v>
       </c>
-      <c r="BG29">
+      <c r="BI29">
         <v>6495361900.0</v>
       </c>
-      <c r="BH29">
+      <c r="BJ29">
         <v>86612700.0</v>
       </c>
-      <c r="BI29">
+      <c r="BK29">
         <v>9119061900.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BL29">
         <v>2676049600.0</v>
       </c>
-      <c r="BK29">
+      <c r="BM29">
         <v>2232927900.0</v>
       </c>
-      <c r="BL29"/>
-      <c r="BM29">
+      <c r="BN29"/>
+      <c r="BO29">
         <v>13503596200.0</v>
       </c>
-      <c r="BN29">
+      <c r="BP29">
         <v>4302274200.0</v>
       </c>
-      <c r="BO29"/>
-      <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
-      <c r="BV29">
+      <c r="BV29"/>
+      <c r="BW29"/>
+      <c r="BX29">
         <v>1796940500.0</v>
       </c>
-      <c r="BW29"/>
-      <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
-      <c r="CB29">
-[...1 lines deleted...]
-      </c>
+      <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29">
+        <v>5805516000.0</v>
+      </c>
+      <c r="CE29"/>
+      <c r="CF29">
         <v>1136561000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CG29">
         <v>7654787000.0</v>
       </c>
-      <c r="CF29"/>
-      <c r="CG29">
+      <c r="CH29"/>
+      <c r="CI29">
         <v>51511693000.0</v>
       </c>
-      <c r="CH29">
+      <c r="CJ29">
         <v>50472580000.0</v>
       </c>
-      <c r="CI29"/>
-      <c r="CJ29">
+      <c r="CK29"/>
+      <c r="CL29">
         <v>8693423000.0</v>
       </c>
-      <c r="CK29">
+      <c r="CM29">
         <v>50473000000.0</v>
       </c>
-      <c r="CL29">
+      <c r="CN29">
         <v>26691231000.0</v>
       </c>
-      <c r="CM29"/>
-[...1 lines deleted...]
-      <c r="CO29">
+      <c r="CO29"/>
+      <c r="CP29"/>
+      <c r="CQ29">
         <v>15186000000.0</v>
       </c>
-      <c r="CP29">
+      <c r="CR29">
         <v>40132000000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:94">
+    <row r="30" spans="1:96">
       <c r="A30" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="B30">
-        <v>4929599330.0</v>
+        <v>-53702000.0</v>
       </c>
       <c r="C30">
+        <v>9601392000.0</v>
+      </c>
+      <c r="D30">
+        <v>1710953000.0</v>
+      </c>
+      <c r="E30">
         <v>3211881000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>6765125.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-1607582783.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-1079304696.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-15560427690.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>743953985.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-388096465.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-1731201823.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-1598154304.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-1790333907.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>33715049607.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-2282111259.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-749660011.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-3132470914.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>3493038135.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-2847823237.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-2757240004.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-5382409845.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-44440952080.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-6147115124.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-3823428358.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-2125911480.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-2360715807.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>-7646813190.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>-4513858943.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>-1259070000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>-7052227933.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>-3586873767.0</v>
       </c>
-      <c r="AE30"/>
-[...1 lines deleted...]
-      <c r="AG30">
+      <c r="AG30"/>
+      <c r="AH30"/>
+      <c r="AI30">
         <v>218921960700.0</v>
       </c>
-      <c r="AH30"/>
-      <c r="AI30"/>
       <c r="AJ30"/>
       <c r="AK30"/>
       <c r="AL30"/>
       <c r="AM30"/>
       <c r="AN30"/>
       <c r="AO30"/>
       <c r="AP30"/>
       <c r="AQ30"/>
       <c r="AR30"/>
-      <c r="AS30">
+      <c r="AS30"/>
+      <c r="AT30"/>
+      <c r="AU30">
         <v>55996350800.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>68325156000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>69923241200.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>70863099300.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>2337865900.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>3782286400.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>2977115900.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>2737848200.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>30282841400.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>4743896100.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>10122065100.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>10328452800.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>30415225800.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>6609861100.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>2315173900.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>2331737500.0</v>
       </c>
-      <c r="BI30"/>
-      <c r="BJ30">
+      <c r="BK30"/>
+      <c r="BL30">
         <v>247838900.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>89108300.0</v>
       </c>
-      <c r="BL30"/>
-      <c r="BM30">
+      <c r="BN30"/>
+      <c r="BO30">
         <v>6088900200.0</v>
       </c>
-      <c r="BN30">
+      <c r="BP30">
         <v>7246856800.0</v>
       </c>
-      <c r="BO30">
+      <c r="BQ30">
         <v>7631141400.0</v>
       </c>
-      <c r="BP30">
+      <c r="BR30">
         <v>83591400.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BS30">
         <v>3057183800.0</v>
       </c>
-      <c r="BR30">
+      <c r="BT30">
         <v>412977800.0</v>
       </c>
-      <c r="BS30">
+      <c r="BU30">
         <v>105293100.0</v>
       </c>
-      <c r="BT30">
+      <c r="BV30">
         <v>222577900.0</v>
       </c>
-      <c r="BU30">
+      <c r="BW30">
         <v>7007717700.0</v>
       </c>
-      <c r="BV30"/>
-[...1 lines deleted...]
-      <c r="BX30">
+      <c r="BX30"/>
+      <c r="BY30"/>
+      <c r="BZ30">
         <v>802345500.0</v>
       </c>
-      <c r="BY30">
+      <c r="CA30">
         <v>2994148000.0</v>
       </c>
-      <c r="BZ30"/>
-[...1 lines deleted...]
-      <c r="CB30">
+      <c r="CB30"/>
+      <c r="CC30"/>
+      <c r="CD30">
         <v>20568606000.0</v>
       </c>
-      <c r="CC30"/>
-      <c r="CD30"/>
       <c r="CE30"/>
-      <c r="CF30">
+      <c r="CF30"/>
+      <c r="CG30"/>
+      <c r="CH30">
         <v>191788355000.0</v>
       </c>
-      <c r="CG30"/>
-[...1 lines deleted...]
-      <c r="CI30">
+      <c r="CI30"/>
+      <c r="CJ30"/>
+      <c r="CK30">
         <v>1612544000.0</v>
       </c>
-      <c r="CJ30"/>
-      <c r="CK30"/>
       <c r="CL30"/>
       <c r="CM30"/>
-      <c r="CN30">
+      <c r="CN30"/>
+      <c r="CO30"/>
+      <c r="CP30">
         <v>66202020000.0</v>
       </c>
-      <c r="CO30"/>
-      <c r="CP30"/>
+      <c r="CQ30"/>
+      <c r="CR30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>