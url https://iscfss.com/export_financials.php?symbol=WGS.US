--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -4132,51 +4132,51 @@
       <c r="F39">
         <v>7935000.0</v>
       </c>
       <c r="G39">
         <v>8504000.0</v>
       </c>
       <c r="H39">
         <v>20300000.0</v>
       </c>
       <c r="I39">
         <v>18792000.0</v>
       </c>
       <c r="J39">
         <v>9974000.0</v>
       </c>
       <c r="K39">
         <v>10598000.0</v>
       </c>
       <c r="L39">
         <v>15761000.0</v>
       </c>
       <c r="M39">
         <v>11185000.0</v>
       </c>
       <c r="N39">
-        <v>12428000.0</v>
+        <v>12428001.0</v>
       </c>
       <c r="O39">
         <v>18212000.0</v>
       </c>
       <c r="P39">
         <v>27214000.0</v>
       </c>
       <c r="Q39">
         <v>29540000.0</v>
       </c>
       <c r="R39">
         <v>21337000.0</v>
       </c>
       <c r="S39">
         <v>22956000.0</v>
       </c>
       <c r="T39">
         <v>24391000.0</v>
       </c>
       <c r="U39">
         <v>18378000.0</v>
       </c>
       <c r="V39">
         <v>15070000.0</v>
       </c>
@@ -5506,77 +5506,77 @@
       </c>
       <c r="H3">
         <v>6407000.0</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
         <v>88</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
         <v>89</v>
       </c>
       <c r="B5">
         <v>-18598000.0</v>
       </c>
       <c r="C5">
-        <v>-23213000.0</v>
+        <v>-49597000.0</v>
       </c>
       <c r="D5">
         <v>-170194000.0</v>
       </c>
       <c r="E5">
         <v>-457507000.0</v>
       </c>
       <c r="F5">
         <v>-242555000.0</v>
       </c>
       <c r="G5">
         <v>-238866000.0</v>
       </c>
       <c r="H5">
         <v>-28921000.0</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
         <v>90</v>
       </c>
       <c r="B6">
         <v>6626000.0</v>
       </c>
       <c r="C6">
-        <v>-1260000.0</v>
+        <v>-27644000.0</v>
       </c>
       <c r="D6">
         <v>-136460000.0</v>
       </c>
       <c r="E6">
         <v>-398198000.0</v>
       </c>
       <c r="F6">
         <v>-220748000.0</v>
       </c>
       <c r="G6">
         <v>-227132000.0</v>
       </c>
       <c r="H6">
         <v>-22514000.0</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
         <v>91</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
@@ -6443,152 +6443,152 @@
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
     </row>
     <row r="5" spans="1:24">
       <c r="A5" t="s">
         <v>89</v>
       </c>
       <c r="B5">
         <v>-61702000.0</v>
       </c>
       <c r="C5">
         <v>-17710000.0</v>
       </c>
       <c r="D5">
         <v>-6826000.0</v>
       </c>
       <c r="E5">
         <v>11380000.0</v>
       </c>
       <c r="F5">
         <v>-5442000.0</v>
       </c>
       <c r="G5">
-        <v>8806000.0</v>
+        <v>6112000.0</v>
       </c>
       <c r="H5">
-        <v>-7780000.0</v>
+        <v>-7516000.0</v>
       </c>
       <c r="I5">
         <v>-28469000.0</v>
       </c>
       <c r="J5">
         <v>-19724000.0</v>
       </c>
       <c r="K5">
-        <v>-25643000.0</v>
+        <v>-25206000.0</v>
       </c>
       <c r="L5">
         <v>-34685000.0</v>
       </c>
       <c r="M5">
-        <v>-51622000.0</v>
+        <v>-46289000.0</v>
       </c>
       <c r="N5">
         <v>-61101000.0</v>
       </c>
       <c r="O5">
         <v>-307868000.0</v>
       </c>
       <c r="P5">
-        <v>-90816000.0</v>
+        <v>-76840000.0</v>
       </c>
       <c r="Q5">
         <v>-134029000.0</v>
       </c>
       <c r="R5">
         <v>-76088000.0</v>
       </c>
       <c r="S5">
         <v>-39720000.0</v>
       </c>
       <c r="T5">
         <v>33414000.0</v>
       </c>
       <c r="U5">
         <v>-45439000.0</v>
       </c>
       <c r="V5">
         <v>-191052000.0</v>
       </c>
       <c r="W5">
         <v>-125035000.0</v>
       </c>
       <c r="X5">
         <v>-56015000.0</v>
       </c>
     </row>
     <row r="6" spans="1:24">
       <c r="A6" t="s">
         <v>90</v>
       </c>
       <c r="B6">
         <v>-54893000.0</v>
       </c>
       <c r="C6">
         <v>-10829000.0</v>
       </c>
       <c r="D6">
         <v>-352000.0</v>
       </c>
       <c r="E6">
         <v>17571000.0</v>
       </c>
       <c r="F6">
         <v>236000.0</v>
       </c>
       <c r="G6">
-        <v>14364000.0</v>
+        <v>11670000.0</v>
       </c>
       <c r="H6">
-        <v>-1851000.0</v>
+        <v>-1587000.0</v>
       </c>
       <c r="I6">
         <v>-23251000.0</v>
       </c>
       <c r="J6">
         <v>-14476000.0</v>
       </c>
       <c r="K6">
-        <v>-19549000.0</v>
+        <v>-19112000.0</v>
       </c>
       <c r="L6">
         <v>-26013000.0</v>
       </c>
       <c r="M6">
-        <v>-41290000.0</v>
+        <v>-35957000.0</v>
       </c>
       <c r="N6">
         <v>-52465000.0</v>
       </c>
       <c r="O6">
         <v>-273828000.0</v>
       </c>
       <c r="P6">
-        <v>-80314000.0</v>
+        <v>-66338000.0</v>
       </c>
       <c r="Q6">
         <v>-125065000.0</v>
       </c>
       <c r="R6">
         <v>-70285000.0</v>
       </c>
       <c r="S6">
         <v>-33925000.0</v>
       </c>
       <c r="T6">
         <v>38905000.0</v>
       </c>
       <c r="U6">
         <v>-39820000.0</v>
       </c>
       <c r="V6">
         <v>-186150000.0</v>
       </c>
       <c r="W6">
         <v>-121448000.0</v>
       </c>
       <c r="X6">
         <v>-55978000.0</v>
       </c>
@@ -7730,51 +7730,51 @@
       </c>
       <c r="U27">
         <v>18574000.0</v>
       </c>
       <c r="V27">
         <v>35366000.0</v>
       </c>
       <c r="W27">
         <v>30029000.0</v>
       </c>
       <c r="X27">
         <v>12735000.0</v>
       </c>
     </row>
     <row r="28" spans="1:24">
       <c r="A28" t="s">
         <v>112</v>
       </c>
       <c r="B28">
         <v>74591000.0</v>
       </c>
       <c r="C28">
         <v>47310000.0</v>
       </c>
       <c r="D28">
-        <v>44439000.0</v>
+        <v>43685000.0</v>
       </c>
       <c r="E28">
         <v>26936000.0</v>
       </c>
       <c r="F28">
         <v>32134000.0</v>
       </c>
       <c r="G28">
         <v>27350000.0</v>
       </c>
       <c r="H28">
         <v>26145000.0</v>
       </c>
       <c r="I28">
         <v>25562000.0</v>
       </c>
       <c r="J28">
         <v>23419000.0</v>
       </c>
       <c r="K28">
         <v>26626000.0</v>
       </c>
       <c r="L28">
         <v>26099000.0</v>
       </c>
@@ -10124,54 +10124,54 @@
       <c r="M23">
         <v>-135439000.0</v>
       </c>
       <c r="N23">
         <v>266000.0</v>
       </c>
       <c r="O23">
         <v>198384000.0</v>
       </c>
       <c r="P23">
         <v>404000.0</v>
       </c>
       <c r="Q23">
         <v>1117000.0</v>
       </c>
       <c r="R23">
         <v>702000.0</v>
       </c>
       <c r="S23">
         <v>-260999.0</v>
       </c>
       <c r="T23">
         <v>-283420000.0</v>
       </c>
       <c r="U23">
-        <v>-973000.0</v>
+        <v>-1525000.0</v>
       </c>
       <c r="V23">
-        <v>-832000.0</v>
+        <v>-1254000.0</v>
       </c>
       <c r="W23">
         <v>-2000.0</v>
       </c>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" t="s">
         <v>138</v>
       </c>
       <c r="B24"/>
       <c r="C24">
         <v>33195000.0</v>
       </c>
       <c r="D24">
         <v>-9408000.0</v>
       </c>
       <c r="E24">
         <v>-33195000.0</v>
       </c>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24">
@@ -10230,51 +10230,51 @@
       <c r="I25">
         <v>20079000.0</v>
       </c>
       <c r="J25">
         <v>6794000.0</v>
       </c>
       <c r="K25">
         <v>-1091000.0</v>
       </c>
       <c r="L25">
         <v>6824000.0</v>
       </c>
       <c r="M25">
         <v>-8051000.0</v>
       </c>
       <c r="N25">
         <v>3097000.0</v>
       </c>
       <c r="O25">
         <v>193653000.0</v>
       </c>
       <c r="P25">
         <v>-11682000.0</v>
       </c>
       <c r="Q25">
-        <v>-76662000.0</v>
+        <v>-27585000.0</v>
       </c>
       <c r="R25">
         <v>-12852000.0</v>
       </c>
       <c r="S25">
         <v>-54373000.0</v>
       </c>
       <c r="T25">
         <v>791000.0</v>
       </c>
       <c r="U25">
         <v>192000.0</v>
       </c>
       <c r="V25">
         <v>191000.0</v>
       </c>
       <c r="W25">
         <v>197000.0</v>
       </c>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" t="s">
         <v>140</v>
       </c>
       <c r="B26"/>