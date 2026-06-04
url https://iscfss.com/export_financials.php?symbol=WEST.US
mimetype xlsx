--- v0 (2026-03-02)
+++ v1 (2026-06-04)
@@ -22,55 +22,58 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="141">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="143">
   <si>
     <t>Metric</t>
   </si>
   <si>
+    <t>2025-12-31</t>
+  </si>
+  <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>accountsPayable</t>
   </si>
   <si>
     <t>accumulatedAmortization</t>
   </si>
   <si>
     <t>accumulatedDepreciation</t>
   </si>
   <si>
     <t>accumulatedOtherComprehensiveIncome</t>
@@ -223,50 +226,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -812,8416 +818,9255 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F62"/>
+  <dimension ref="A1:G62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
-    </row>
-    <row r="2" spans="1:6">
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2" spans="1:7">
       <c r="A2" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B2">
+        <v>91175000.0</v>
+      </c>
+      <c r="C2">
         <v>84255000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>69106000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>116675000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>80405000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>63517000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:7">
       <c r="A3" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
-    </row>
-    <row r="4" spans="1:6">
+      <c r="G3"/>
+    </row>
+    <row r="4" spans="1:7">
       <c r="A4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
-    </row>
-    <row r="5" spans="1:6">
+      <c r="G4"/>
+    </row>
+    <row r="5" spans="1:7">
       <c r="A5" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B5">
+        <v>-13034000.0</v>
+      </c>
+      <c r="C5">
         <v>19584000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>3818000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-6103000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>12018000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>3820000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:7">
       <c r="A6" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
-    </row>
-    <row r="7" spans="1:6">
+      <c r="G6"/>
+    </row>
+    <row r="7" spans="1:7">
       <c r="A7" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B7">
+        <v>58146000.0</v>
+      </c>
+      <c r="C7">
         <v>60692000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>63554000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>8424000.0</v>
       </c>
-      <c r="E7"/>
       <c r="F7"/>
-    </row>
-    <row r="8" spans="1:6">
+      <c r="G7"/>
+    </row>
+    <row r="8" spans="1:7">
       <c r="A8" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B8">
+        <v>274472000.0</v>
+      </c>
+      <c r="C8">
         <v>274792000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>275096000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>275686000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>282216000.0</v>
       </c>
-      <c r="F8"/>
-[...1 lines deleted...]
-    <row r="9" spans="1:6">
+      <c r="G8"/>
+    </row>
+    <row r="9" spans="1:7">
       <c r="A9" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
-      <c r="D9">
+      <c r="D9"/>
+      <c r="E9">
         <v>342664000.0</v>
       </c>
-      <c r="E9"/>
       <c r="F9"/>
-    </row>
-    <row r="10" spans="1:6">
+      <c r="G9"/>
+    </row>
+    <row r="10" spans="1:7">
       <c r="A10" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B10">
+        <v>49875000.0</v>
+      </c>
+      <c r="C10">
         <v>26151000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>37196000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>16838000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>19344000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>16890000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:6">
+    <row r="11" spans="1:7">
       <c r="A11" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
-    </row>
-    <row r="12" spans="1:6">
+      <c r="G11"/>
+    </row>
+    <row r="12" spans="1:7">
       <c r="A12" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B12">
+        <v>49875000.0</v>
+      </c>
+      <c r="C12">
         <v>26151000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>37196000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>16838000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>19344000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>16890000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:6">
+    <row r="13" spans="1:7">
       <c r="A13" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B13">
+        <v>969000.0</v>
+      </c>
+      <c r="C13">
         <v>942000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>880000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>750000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>345000.0</v>
       </c>
-      <c r="F13"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:6">
+      <c r="G13"/>
+    </row>
+    <row r="14" spans="1:7">
       <c r="A14" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B14">
+        <v>95351000.0</v>
+      </c>
+      <c r="C14">
         <v>89795000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>80684000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>48444000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>34472000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>34455000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:6">
+    <row r="15" spans="1:7">
       <c r="A15" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
-      <c r="D15">
+      <c r="D15"/>
+      <c r="E15">
         <v>750000.0</v>
       </c>
-      <c r="E15"/>
       <c r="F15"/>
-    </row>
-    <row r="16" spans="1:6">
+      <c r="G15"/>
+    </row>
+    <row r="16" spans="1:7">
       <c r="A16" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>81567000.0</v>
       </c>
-      <c r="D16"/>
-      <c r="E16">
+      <c r="E16"/>
+      <c r="F16">
         <v>26370000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>23509000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:6">
+    <row r="17" spans="1:7">
       <c r="A17" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
-    </row>
-    <row r="18" spans="1:6">
+      <c r="G17"/>
+    </row>
+    <row r="18" spans="1:7">
       <c r="A18" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
-      <c r="D18">
+      <c r="D18"/>
+      <c r="E18">
         <v>14355000.0</v>
       </c>
-      <c r="E18"/>
       <c r="F18"/>
-    </row>
-    <row r="19" spans="1:6">
+      <c r="G18"/>
+    </row>
+    <row r="19" spans="1:7">
       <c r="A19" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
-    </row>
-    <row r="20" spans="1:6">
+      <c r="G19"/>
+    </row>
+    <row r="20" spans="1:7">
       <c r="A20" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B20">
         <v>116111000.0</v>
       </c>
       <c r="C20">
         <v>116111000.0</v>
       </c>
       <c r="D20">
+        <v>116111000.0</v>
+      </c>
+      <c r="E20">
         <v>113999000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>97053000.0</v>
       </c>
       <c r="F20">
         <v>97053000.0</v>
       </c>
-    </row>
-    <row r="21" spans="1:6">
+      <c r="G20">
+        <v>97053000.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7">
       <c r="A21" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B21">
+        <v>107141000.0</v>
+      </c>
+      <c r="C21">
         <v>114879000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>122945000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>130886000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>125914000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>132339000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:6">
+    <row r="22" spans="1:7">
       <c r="A22" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B22">
+        <v>199802000.0</v>
+      </c>
+      <c r="C22">
         <v>163323000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>149921000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>145836000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>109166000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>84377000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:6">
+    <row r="23" spans="1:7">
       <c r="A23" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B23">
+        <v>1175978000.0</v>
+      </c>
+      <c r="C23">
         <v>1101780000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>971514000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>746213000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>593020000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>548140000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:6">
+    <row r="24" spans="1:7">
       <c r="A24" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B24">
+        <v>421542000.0</v>
+      </c>
+      <c r="C24">
         <v>375586000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>223092000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>162502000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>290364000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>288843000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:6">
+    <row r="25" spans="1:7">
       <c r="A25" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
-      <c r="D25">
+      <c r="D25"/>
+      <c r="E25">
         <v>162502000.0</v>
       </c>
-      <c r="E25"/>
       <c r="F25"/>
-    </row>
-    <row r="26" spans="1:6">
+      <c r="G25"/>
+    </row>
+    <row r="26" spans="1:7">
       <c r="A26" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
-    </row>
-    <row r="27" spans="1:6">
+      <c r="G26"/>
+    </row>
+    <row r="27" spans="1:7">
       <c r="A27" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
-    </row>
-    <row r="28" spans="1:6">
+      <c r="G27"/>
+    </row>
+    <row r="28" spans="1:7">
       <c r="A28" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B28">
+        <v>531734000.0</v>
+      </c>
+      <c r="C28">
         <v>478843000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>302955000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>208497000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>318464000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>310824000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:6">
+    <row r="29" spans="1:7">
       <c r="A29" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B29">
+        <v>521595000.0</v>
+      </c>
+      <c r="C29">
         <v>541784000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>390337000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>503576000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>443681000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>428636000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:6">
+    <row r="30" spans="1:7">
       <c r="A30" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B30">
+        <v>94099000.0</v>
+      </c>
+      <c r="C30">
         <v>99566000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>99158000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>101639000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>85795000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>66154000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:6">
+    <row r="31" spans="1:7">
       <c r="A31" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>39320000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-401701000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-371230000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:6">
+    <row r="32" spans="1:7">
       <c r="A32" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B32">
+        <v>-17271000.0</v>
+      </c>
+      <c r="C32">
         <v>55773000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>73415000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>81964000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>69766000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>57912000.0</v>
       </c>
     </row>
-    <row r="33" spans="1:6">
+    <row r="33" spans="1:7">
       <c r="A33" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B33">
+        <v>779619000.0</v>
+      </c>
+      <c r="C33">
         <v>768137000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>658464000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>448114000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>355014000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>360934000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:6">
+    <row r="34" spans="1:7">
       <c r="A34" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B34">
+        <v>865000.0</v>
+      </c>
+      <c r="C34">
         <v>1346000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>1629000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>66556000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>3028000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>2769000.0</v>
       </c>
     </row>
-    <row r="35" spans="1:6">
+    <row r="35" spans="1:7">
       <c r="A35" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B35">
+        <v>490713000.0</v>
+      </c>
+      <c r="C35">
         <v>452578000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>343923000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>243413000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>318907000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>317924000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:6">
+    <row r="36" spans="1:7">
       <c r="A36" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B36">
+        <v>12451000.0</v>
+      </c>
+      <c r="C36">
         <v>5556000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>7769000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>6933000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>4434000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>5268000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:6">
+    <row r="37" spans="1:7">
       <c r="A37" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
-      <c r="D37">
+      <c r="D37"/>
+      <c r="E37">
         <v>2460000.0</v>
       </c>
-      <c r="E37"/>
       <c r="F37"/>
-    </row>
-    <row r="38" spans="1:6">
+      <c r="G37"/>
+    </row>
+    <row r="38" spans="1:7">
       <c r="A38" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B38"/>
-      <c r="C38">
+      <c r="C38"/>
+      <c r="D38">
         <v>1.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>18023000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>4434000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>5268000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:6">
+    <row r="39" spans="1:7">
       <c r="A39" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B39">
+        <v>52583000.0</v>
+      </c>
+      <c r="C39">
         <v>44603000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>26775000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>33786000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>23701000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>19785000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:6">
+    <row r="40" spans="1:7">
       <c r="A40" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B40">
+        <v>220534000.0</v>
+      </c>
+      <c r="C40">
         <v>124899000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>117024000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>45051000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>14021000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>26906000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:6">
+    <row r="41" spans="1:7">
       <c r="A41" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>80911000.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>28543000.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>29081000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:6">
+    <row r="42" spans="1:7">
       <c r="A42" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B42">
+        <v>544567000.0</v>
+      </c>
+      <c r="C42">
         <v>519878000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>471666000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>342664000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>60628000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>59912000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:6">
+    <row r="43" spans="1:7">
       <c r="A43" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
-    </row>
-    <row r="44" spans="1:6">
+      <c r="G43"/>
+    </row>
+    <row r="44" spans="1:7">
       <c r="A44" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
-    </row>
-    <row r="45" spans="1:6">
+      <c r="G44"/>
+    </row>
+    <row r="45" spans="1:7">
       <c r="A45" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B45">
+        <v>692215000.0</v>
+      </c>
+      <c r="C45">
         <v>635276000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>494900000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>252208000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>180254000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>163102000.0</v>
       </c>
     </row>
-    <row r="46" spans="1:6">
+    <row r="46" spans="1:7">
       <c r="A46" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B46">
+        <v>543916000.0</v>
+      </c>
+      <c r="C46">
         <v>530391000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>411639000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>196296000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>127613000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>126274000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:6">
+    <row r="47" spans="1:7">
       <c r="A47" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
-      <c r="D47">
+      <c r="D47"/>
+      <c r="E47">
         <v>185206000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>127613000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>126274000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:6">
+    <row r="48" spans="1:7">
       <c r="A48" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B48">
+        <v>-534370000.0</v>
+      </c>
+      <c r="C48">
         <v>-442922000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-362624000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-328042000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-251725000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-205570000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:6">
+    <row r="49" spans="1:7">
       <c r="A49" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
-      <c r="D49">
+      <c r="D49"/>
+      <c r="E49">
         <v>-328042000.0</v>
       </c>
-      <c r="E49"/>
       <c r="F49"/>
-    </row>
-    <row r="50" spans="1:6">
+      <c r="G49"/>
+    </row>
+    <row r="50" spans="1:7">
       <c r="A50" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B50">
+        <v>101921000.0</v>
+      </c>
+      <c r="C50">
         <v>68716000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>53505000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>54409000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>47444000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>38871000.0</v>
       </c>
     </row>
-    <row r="51" spans="1:6">
+    <row r="51" spans="1:7">
       <c r="A51" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B51">
+        <v>581609000.0</v>
+      </c>
+      <c r="C51">
         <v>504994000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>340151000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>225335000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>337808000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>327714000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:6">
+    <row r="52" spans="1:7">
       <c r="A52" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B52">
+        <v>101921000.0</v>
+      </c>
+      <c r="C52">
         <v>68716000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>53505000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>54409000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>47444000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>38871000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:6">
+    <row r="53" spans="1:7">
       <c r="A53" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B53"/>
-      <c r="C53">
+      <c r="C53"/>
+      <c r="D53">
         <v>-644000.0</v>
       </c>
-      <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
-    </row>
-    <row r="54" spans="1:6">
+      <c r="G53"/>
+    </row>
+    <row r="54" spans="1:7">
       <c r="A54" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
-    </row>
-    <row r="55" spans="1:6">
+      <c r="G54"/>
+    </row>
+    <row r="55" spans="1:7">
       <c r="A55" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B55">
+        <v>1175978000.0</v>
+      </c>
+      <c r="C55">
         <v>1101780000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>971514000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>746213000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>593020000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>548140000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:6">
+    <row r="56" spans="1:7">
       <c r="A56" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B56">
+        <v>396359000.0</v>
+      </c>
+      <c r="C56">
         <v>333643000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>313050000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>298099000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>238006000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>187206000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:6">
+    <row r="57" spans="1:7">
       <c r="A57" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B57">
+        <v>413630000.0</v>
+      </c>
+      <c r="C57">
         <v>277870000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>239635000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>216135000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>168240000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>129294000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:6">
+    <row r="58" spans="1:7">
       <c r="A58" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B58">
+        <v>904343000.0</v>
+      </c>
+      <c r="C58">
         <v>730448000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>583558000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>459548000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>487147000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>447218000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:6">
+    <row r="59" spans="1:7">
       <c r="A59" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
-    </row>
-    <row r="60" spans="1:6">
+      <c r="G59"/>
+    </row>
+    <row r="60" spans="1:7">
       <c r="A60" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B60">
+        <v>271635000.0</v>
+      </c>
+      <c r="C60">
         <v>371332000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>387956000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>284205000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>103137000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>98825000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:6">
+    <row r="61" spans="1:7">
       <c r="A61" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
-    </row>
-    <row r="62" spans="1:6">
+      <c r="G61"/>
+    </row>
+    <row r="62" spans="1:7">
       <c r="A62" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
-      <c r="D62">
+      <c r="D62"/>
+      <c r="E62">
         <v>274936000.0</v>
       </c>
-      <c r="E62"/>
       <c r="F62"/>
+      <c r="G62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:T62"/>
+  <dimension ref="A1:V62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20">
+    <row r="1" spans="1:22">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C1" t="s">
-        <v>68</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>69</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>70</v>
       </c>
       <c r="F1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="G1" t="s">
-        <v>71</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>72</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>73</v>
       </c>
       <c r="J1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="K1" t="s">
-        <v>74</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>75</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>76</v>
       </c>
       <c r="N1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="O1" t="s">
-        <v>77</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>78</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>79</v>
       </c>
       <c r="R1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="S1" t="s">
-        <v>80</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>81</v>
       </c>
-    </row>
-    <row r="2" spans="1:20">
+      <c r="U1" t="s">
+        <v>82</v>
+      </c>
+      <c r="V1" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="2" spans="1:22">
       <c r="A2" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B2">
+        <v>85245000.0</v>
+      </c>
+      <c r="C2">
+        <v>91175000.0</v>
+      </c>
+      <c r="D2">
         <v>75674000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>75784000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>67325000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>84255000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>52320000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>43091000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>44230000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>69106000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>62393000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>102083000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>101540000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>116675000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>110651000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>117871000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>98116000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>80405000.0</v>
       </c>
-      <c r="R2"/>
-      <c r="S2"/>
       <c r="T2"/>
-    </row>
-    <row r="3" spans="1:20">
+      <c r="U2"/>
+      <c r="V2"/>
+    </row>
+    <row r="3" spans="1:22">
       <c r="A3" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
-    </row>
-    <row r="4" spans="1:20">
+      <c r="U3"/>
+      <c r="V3"/>
+    </row>
+    <row r="4" spans="1:22">
       <c r="A4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
-    </row>
-    <row r="5" spans="1:20">
+      <c r="U4"/>
+      <c r="V4"/>
+    </row>
+    <row r="5" spans="1:22">
       <c r="A5" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B5">
+        <v>-23740000.0</v>
+      </c>
+      <c r="C5">
+        <v>-13034000.0</v>
+      </c>
+      <c r="D5">
         <v>-20377000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>-17558000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>18863000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>19584000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>11789000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>7905000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>4034000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>3818000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>-1297000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>-4539000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-3881000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-6103000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>1923000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>4723999.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>7158000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>12018000.0</v>
       </c>
-      <c r="R5"/>
-[...1 lines deleted...]
-      <c r="T5">
+      <c r="T5"/>
+      <c r="U5"/>
+      <c r="V5">
         <v>-141838000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:20">
+    <row r="6" spans="1:22">
       <c r="A6" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
-    </row>
-    <row r="7" spans="1:20">
+      <c r="U6"/>
+      <c r="V6"/>
+    </row>
+    <row r="7" spans="1:22">
       <c r="A7" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B7">
+        <v>60537000.0</v>
+      </c>
+      <c r="C7">
+        <v>58146000.0</v>
+      </c>
+      <c r="D7">
         <v>58742000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>59553000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>59605000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>60692000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>58507000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>59287000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>60400000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>63554000.0</v>
       </c>
-      <c r="J7"/>
-      <c r="K7"/>
       <c r="L7"/>
-      <c r="M7">
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7">
         <v>8424000.0</v>
       </c>
-      <c r="N7"/>
-      <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
-    </row>
-    <row r="8" spans="1:20">
+      <c r="U7"/>
+      <c r="V7"/>
+    </row>
+    <row r="8" spans="1:22">
       <c r="A8" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B8">
+        <v>274393000.0</v>
+      </c>
+      <c r="C8">
+        <v>274472000.0</v>
+      </c>
+      <c r="D8">
         <v>274558000.0</v>
       </c>
-      <c r="C8">
+      <c r="E8">
         <v>274625000.0</v>
       </c>
-      <c r="D8">
+      <c r="F8">
         <v>274710000.0</v>
       </c>
-      <c r="E8">
+      <c r="G8">
         <v>274792000.0</v>
       </c>
-      <c r="F8">
+      <c r="H8">
         <v>274879000.0</v>
       </c>
-      <c r="G8">
+      <c r="I8">
         <v>274926000.0</v>
       </c>
-      <c r="H8">
+      <c r="J8">
         <v>275012000.0</v>
       </c>
-      <c r="I8">
+      <c r="K8">
         <v>275096000.0</v>
       </c>
-      <c r="J8">
+      <c r="L8">
         <v>275183000.0</v>
       </c>
-      <c r="K8">
+      <c r="M8">
         <v>275785000.0</v>
       </c>
-      <c r="L8">
+      <c r="N8">
         <v>275871000.0</v>
       </c>
-      <c r="M8">
+      <c r="O8">
         <v>275686000.0</v>
       </c>
-      <c r="N8"/>
-      <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
-    </row>
-    <row r="9" spans="1:20">
+      <c r="U8"/>
+      <c r="V8"/>
+    </row>
+    <row r="9" spans="1:22">
       <c r="A9" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9">
         <v>348711000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>345840000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>342664000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>316537000.0</v>
       </c>
-      <c r="O9"/>
-      <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
-    </row>
-    <row r="10" spans="1:20">
+      <c r="U9"/>
+      <c r="V9"/>
+    </row>
+    <row r="10" spans="1:22">
       <c r="A10" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B10">
+        <v>42041000.0</v>
+      </c>
+      <c r="C10">
+        <v>49875000.0</v>
+      </c>
+      <c r="D10">
         <v>48384000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>43956000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>33052000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>26151000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>22359000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>24316000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>13776000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>37196000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>44407000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>25245000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>23688000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>16838000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>90984000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>14343000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>11940000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>19344000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>1166467.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>11587.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>12437.0</v>
       </c>
     </row>
-    <row r="11" spans="1:20">
+    <row r="11" spans="1:22">
       <c r="A11" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
-    </row>
-    <row r="12" spans="1:20">
+      <c r="U11"/>
+      <c r="V11"/>
+    </row>
+    <row r="12" spans="1:22">
       <c r="A12" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B12">
+        <v>42041000.0</v>
+      </c>
+      <c r="C12">
+        <v>49875000.0</v>
+      </c>
+      <c r="D12">
         <v>48384000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>43956000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>33052000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>26151000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>22359000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>24316000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>13776000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>37196000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>44407000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>25245000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>23688000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>16838000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>90984000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>14343000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>11940000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>19344000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>1166467.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>11587.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>12437.0</v>
       </c>
     </row>
-    <row r="13" spans="1:20">
+    <row r="13" spans="1:22">
       <c r="A13" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B13">
+        <v>976000.0</v>
+      </c>
+      <c r="C13">
+        <v>969000.0</v>
+      </c>
+      <c r="D13">
         <v>968000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>947000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>946000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>942000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>941000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>884000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>883000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>880000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>880000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>760000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>759000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>750000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>730000.0</v>
       </c>
-      <c r="O13"/>
-[...5 lines deleted...]
-      </c>
+      <c r="Q13"/>
       <c r="R13">
         <v>250006250.0</v>
       </c>
       <c r="S13">
+        <v>345000.0</v>
+      </c>
+      <c r="T13">
+        <v>250006250.0</v>
+      </c>
+      <c r="U13">
         <v>7188.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>7188.0</v>
       </c>
     </row>
-    <row r="14" spans="1:20">
+    <row r="14" spans="1:22">
       <c r="A14" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B14">
+        <v>97541000.0</v>
+      </c>
+      <c r="C14">
+        <v>96848000.0</v>
+      </c>
+      <c r="D14">
         <v>95569000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>94661000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>94298000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>89795000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>88540000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>88323000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>88095000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>88047000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>107080000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>75726000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>76693000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>74038000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>49795000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>34855000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>34523000.0</v>
       </c>
       <c r="R14">
         <v>34523000.0</v>
       </c>
       <c r="S14">
         <v>34523000.0</v>
       </c>
       <c r="T14">
         <v>34523000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:20">
+      <c r="U14">
+        <v>34523000.0</v>
+      </c>
+      <c r="V14">
+        <v>34523000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:22">
       <c r="A15" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
-      <c r="K15">
+      <c r="K15"/>
+      <c r="L15"/>
+      <c r="M15">
         <v>760000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>759000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>750000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>730000.0</v>
       </c>
-      <c r="O15"/>
-      <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
-    </row>
-    <row r="16" spans="1:20">
+      <c r="U15"/>
+      <c r="V15"/>
+    </row>
+    <row r="16" spans="1:22">
       <c r="A16" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
-      <c r="H16">
-[...1 lines deleted...]
-      </c>
+      <c r="H16"/>
       <c r="I16"/>
       <c r="J16">
+        <v>-16768000.0</v>
+      </c>
+      <c r="K16"/>
+      <c r="L16">
         <v>24855000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>36084000.0</v>
       </c>
-      <c r="L16"/>
-      <c r="M16"/>
       <c r="N16"/>
-      <c r="O16">
-[...1 lines deleted...]
-      </c>
+      <c r="O16"/>
       <c r="P16"/>
       <c r="Q16">
+        <v>29842000.0</v>
+      </c>
+      <c r="R16"/>
+      <c r="S16">
         <v>26370000.0</v>
       </c>
-      <c r="R16"/>
-      <c r="S16"/>
       <c r="T16"/>
-    </row>
-    <row r="17" spans="1:20">
+      <c r="U16"/>
+      <c r="V16"/>
+    </row>
+    <row r="17" spans="1:22">
       <c r="A17" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
-    </row>
-    <row r="18" spans="1:20">
+      <c r="U17"/>
+      <c r="V17"/>
+    </row>
+    <row r="18" spans="1:22">
       <c r="A18" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
-      <c r="K18">
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18">
         <v>17938000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>10823000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>14355000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>3000000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>2600000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>2600000.0</v>
       </c>
-      <c r="Q18"/>
-      <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
-    </row>
-    <row r="19" spans="1:20">
+      <c r="U18"/>
+      <c r="V18"/>
+    </row>
+    <row r="19" spans="1:22">
       <c r="A19" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
-    </row>
-    <row r="20" spans="1:20">
+      <c r="U19"/>
+      <c r="V19"/>
+    </row>
+    <row r="20" spans="1:22">
       <c r="A20" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B20">
         <v>116111000.0</v>
       </c>
       <c r="C20">
         <v>116111000.0</v>
       </c>
       <c r="D20">
         <v>116111000.0</v>
       </c>
       <c r="E20">
         <v>116111000.0</v>
       </c>
       <c r="F20">
         <v>116111000.0</v>
       </c>
       <c r="G20">
         <v>116111000.0</v>
       </c>
       <c r="H20">
         <v>116111000.0</v>
       </c>
       <c r="I20">
         <v>116111000.0</v>
       </c>
       <c r="J20">
+        <v>116111000.0</v>
+      </c>
+      <c r="K20">
+        <v>116111000.0</v>
+      </c>
+      <c r="L20">
         <v>116353000.0</v>
       </c>
-      <c r="K20">
+      <c r="M20">
         <v>116353000.0</v>
       </c>
-      <c r="L20">
+      <c r="N20">
         <v>116090000.0</v>
       </c>
-      <c r="M20">
+      <c r="O20">
         <v>113999000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>97053000.0</v>
       </c>
       <c r="P20">
         <v>97053000.0</v>
       </c>
       <c r="Q20">
         <v>97053000.0</v>
       </c>
-      <c r="R20"/>
-      <c r="S20"/>
+      <c r="R20">
+        <v>97053000.0</v>
+      </c>
+      <c r="S20">
+        <v>97053000.0</v>
+      </c>
       <c r="T20"/>
-    </row>
-    <row r="21" spans="1:20">
+      <c r="U20"/>
+      <c r="V20"/>
+    </row>
+    <row r="21" spans="1:22">
       <c r="A21" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B21">
+        <v>105203000.0</v>
+      </c>
+      <c r="C21">
+        <v>107141000.0</v>
+      </c>
+      <c r="D21">
         <v>109011000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>110920000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>112853000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>114879000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>116968000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>118953000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>120950000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>122945000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>125062000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>127022000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>128992000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>130886000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>120949000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>122565000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>124215000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>125914000.0</v>
       </c>
-      <c r="R21"/>
-      <c r="S21"/>
       <c r="T21"/>
-    </row>
-    <row r="22" spans="1:20">
+      <c r="U21"/>
+      <c r="V21"/>
+    </row>
+    <row r="22" spans="1:22">
       <c r="A22" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B22">
+        <v>180797000.0</v>
+      </c>
+      <c r="C22">
+        <v>199802000.0</v>
+      </c>
+      <c r="D22">
         <v>212970000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>194244000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>187383000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>163323000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>160644000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>163703000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>140354000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>149921000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>161346000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>154682000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>142576000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>145836000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>162245000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>155323000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>137596000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>109166000.0</v>
       </c>
-      <c r="R22"/>
-      <c r="S22"/>
       <c r="T22"/>
-    </row>
-    <row r="23" spans="1:20">
+      <c r="U22"/>
+      <c r="V22"/>
+    </row>
+    <row r="23" spans="1:22">
       <c r="A23" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B23">
+        <v>1115801000.0</v>
+      </c>
+      <c r="C23">
+        <v>1175978000.0</v>
+      </c>
+      <c r="D23">
         <v>1178012000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>1157477000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>1138704000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>1101780000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>1077114000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>1056373000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>983256000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>971514000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>891071000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>822308000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>773301000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>746213000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>750088000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>661446000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>645364000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>593020000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>251841198.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>206578.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>150803.0</v>
       </c>
     </row>
-    <row r="24" spans="1:20">
+    <row r="24" spans="1:22">
       <c r="A24" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B24">
+        <v>436291000.0</v>
+      </c>
+      <c r="C24">
+        <v>421542000.0</v>
+      </c>
+      <c r="D24">
         <v>433292000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>427321000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>406348000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>375586000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>375811000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>329926000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>273744000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>223092000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>205767000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>237769000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>215285000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>162502000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>164671000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>310344000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>311701000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>290364000.0</v>
       </c>
-      <c r="R24"/>
-      <c r="S24"/>
       <c r="T24"/>
-    </row>
-    <row r="25" spans="1:20">
+      <c r="U24"/>
+      <c r="V24"/>
+    </row>
+    <row r="25" spans="1:22">
       <c r="A25" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
-      <c r="K25">
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25">
         <v>237769000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>215285000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>162502000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>164671000.0</v>
       </c>
-      <c r="O25"/>
-      <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
-    </row>
-    <row r="26" spans="1:20">
+      <c r="U25"/>
+      <c r="V25"/>
+    </row>
+    <row r="26" spans="1:22">
       <c r="A26" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
-    </row>
-    <row r="27" spans="1:20">
+      <c r="U26"/>
+      <c r="V26"/>
+    </row>
+    <row r="27" spans="1:22">
       <c r="A27" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
-    </row>
-    <row r="28" spans="1:20">
+      <c r="U27"/>
+      <c r="V27"/>
+    </row>
+    <row r="28" spans="1:22">
       <c r="A28" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B28">
+        <v>541049000.0</v>
+      </c>
+      <c r="C28">
+        <v>531734000.0</v>
+      </c>
+      <c r="D28">
         <v>550360000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>534557000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>506753000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>478843000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>469966000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>431586000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>371568000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>302955000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>223698000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>268007000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>243739000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>208497000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>158507000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>383284000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>373381000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>318464000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-1166467.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>105904.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>30063.0</v>
       </c>
     </row>
-    <row r="29" spans="1:20">
+    <row r="29" spans="1:22">
       <c r="A29" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B29">
+        <v>497130000.0</v>
+      </c>
+      <c r="C29">
+        <v>521595000.0</v>
+      </c>
+      <c r="D29">
         <v>546729000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>537207000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>551611000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>541784000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>556295000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>478143000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>411978000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>390337000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>394282000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>278990000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>277762000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>503576000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>537635000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>474429000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>468970000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>443681000.0</v>
       </c>
-      <c r="R29"/>
-      <c r="S29"/>
       <c r="T29"/>
-    </row>
-    <row r="30" spans="1:20">
+      <c r="U29"/>
+      <c r="V29"/>
+    </row>
+    <row r="30" spans="1:22">
       <c r="A30" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B30">
+        <v>83174000.0</v>
+      </c>
+      <c r="C30">
+        <v>94099000.0</v>
+      </c>
+      <c r="D30">
         <v>97660000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>85685000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>83429000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>99566000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>102669000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>102071000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>90214000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>99158000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>99564000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>100863000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>115494000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>101639000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>98380000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>96001000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>94360000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>85795000.0</v>
       </c>
-      <c r="R30"/>
-      <c r="S30"/>
       <c r="T30"/>
-    </row>
-    <row r="31" spans="1:20">
+      <c r="U30"/>
+      <c r="V30"/>
+    </row>
+    <row r="31" spans="1:22">
       <c r="A31" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31">
         <v>17388000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>40365000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>39320000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>-195254000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>-430115000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>-416781000.0</v>
       </c>
-      <c r="Q31"/>
-      <c r="R31"/>
       <c r="S31"/>
-      <c r="T31">
+      <c r="T31"/>
+      <c r="U31"/>
+      <c r="V31">
         <v>-371230000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:20">
+    <row r="32" spans="1:22">
       <c r="A32" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B32">
+        <v>-9916000.0</v>
+      </c>
+      <c r="C32">
+        <v>-17271000.0</v>
+      </c>
+      <c r="D32">
         <v>9138000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>15243000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>54358000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>55773000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>94606000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>78658000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>52937000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>73415000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>117446000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>86268000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>115912000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>81964000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>153711000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>62771000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>73843000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>69766000.0</v>
       </c>
-      <c r="R32"/>
-      <c r="S32"/>
       <c r="T32"/>
-    </row>
-    <row r="33" spans="1:20">
+      <c r="U32"/>
+      <c r="V32"/>
+    </row>
+    <row r="33" spans="1:22">
       <c r="A33" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B33">
+        <v>771784999.0</v>
+      </c>
+      <c r="C33">
+        <v>779619000.0</v>
+      </c>
+      <c r="D33">
         <v>784366000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>780834000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>774884000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>768137000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>740480000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>723848000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>710031000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>658464000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>551475000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>506082000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>463002000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>448114000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>369983000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>367351000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>368726000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>355014000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>250010974.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>194991.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>138366.0</v>
       </c>
     </row>
-    <row r="34" spans="1:20">
+    <row r="34" spans="1:22">
       <c r="A34" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B34">
+        <v>865000.0</v>
+      </c>
+      <c r="C34">
+        <v>865000.0</v>
+      </c>
+      <c r="D34">
         <v>1041000.0</v>
       </c>
-      <c r="C34">
+      <c r="E34">
         <v>1040000.0</v>
       </c>
-      <c r="D34">
+      <c r="F34">
         <v>1347000.0</v>
       </c>
-      <c r="E34">
+      <c r="G34">
         <v>1346000.0</v>
       </c>
-      <c r="F34">
+      <c r="H34">
         <v>1286000.0</v>
       </c>
-      <c r="G34">
+      <c r="I34">
         <v>1287000.0</v>
       </c>
-      <c r="H34">
+      <c r="J34">
         <v>1528000.0</v>
       </c>
-      <c r="I34">
+      <c r="K34">
         <v>1629000.0</v>
       </c>
-      <c r="J34">
+      <c r="L34">
         <v>13879000.0</v>
       </c>
-      <c r="K34">
+      <c r="M34">
         <v>14600000.0</v>
       </c>
-      <c r="L34">
+      <c r="N34">
         <v>64884000.0</v>
       </c>
-      <c r="M34">
+      <c r="O34">
         <v>66556000.0</v>
       </c>
-      <c r="N34">
+      <c r="P34">
         <v>11217000.0</v>
       </c>
-      <c r="O34">
+      <c r="Q34">
         <v>11589000.0</v>
       </c>
-      <c r="P34">
+      <c r="R34">
         <v>12476000.0</v>
       </c>
-      <c r="Q34">
+      <c r="S34">
         <v>3028000.0</v>
       </c>
-      <c r="R34"/>
-      <c r="S34"/>
       <c r="T34"/>
-    </row>
-    <row r="35" spans="1:20">
+      <c r="U34"/>
+      <c r="V34"/>
+    </row>
+    <row r="35" spans="1:22">
       <c r="A35" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B35">
+        <v>508681000.0</v>
+      </c>
+      <c r="C35">
+        <v>490713000.0</v>
+      </c>
+      <c r="D35">
         <v>508472000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>504152000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>484067000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>452578000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>450808000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>446936000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>397155000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>343923000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>268441000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>331587000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>290992000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>243413000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>224547000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>342065000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>346567000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>318907000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>22083000.0</v>
       </c>
-      <c r="S35"/>
-[...2 lines deleted...]
-    <row r="36" spans="1:20">
+      <c r="U35"/>
+      <c r="V35"/>
+    </row>
+    <row r="36" spans="1:22">
       <c r="A36" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B36">
+        <v>14310000.0</v>
+      </c>
+      <c r="C36">
+        <v>12451000.0</v>
+      </c>
+      <c r="D36">
         <v>12188000.0</v>
       </c>
-      <c r="C36">
+      <c r="E36">
         <v>10195000.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>5848000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>5556000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>6380000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>7894000.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>-9591000.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>7769000.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>7801000.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>7186000.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>7114000.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>6933000.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>6964000.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>4671000.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>4171000.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>4434000.0</v>
       </c>
-      <c r="R36"/>
-      <c r="S36">
+      <c r="T36"/>
+      <c r="U36">
         <v>194991.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>138366.0</v>
       </c>
     </row>
-    <row r="37" spans="1:20">
+    <row r="37" spans="1:22">
       <c r="A37" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
-      <c r="L37">
+      <c r="L37"/>
+      <c r="M37"/>
+      <c r="N37">
         <v>2475000.0</v>
       </c>
-      <c r="M37">
+      <c r="O37">
         <v>2460000.0</v>
       </c>
-      <c r="N37">
+      <c r="P37">
         <v>2779000.0</v>
       </c>
-      <c r="O37"/>
-      <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
-    </row>
-    <row r="38" spans="1:20">
+      <c r="U37"/>
+      <c r="V37"/>
+    </row>
+    <row r="38" spans="1:22">
       <c r="A38" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
-      <c r="I38">
-[...1 lines deleted...]
-      </c>
+      <c r="I38"/>
       <c r="J38"/>
       <c r="K38">
-        <v>7186000.0</v>
+        <v>1.0</v>
       </c>
       <c r="L38"/>
       <c r="M38">
+        <v>7186000.0</v>
+      </c>
+      <c r="N38"/>
+      <c r="O38">
         <v>18023000.0</v>
       </c>
-      <c r="N38">
+      <c r="P38">
         <v>6964000.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>4671000.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>4171000.0</v>
       </c>
-      <c r="Q38"/>
-      <c r="R38"/>
       <c r="S38"/>
       <c r="T38"/>
-    </row>
-    <row r="39" spans="1:20">
+      <c r="U38"/>
+      <c r="V38"/>
+    </row>
+    <row r="39" spans="1:22">
       <c r="A39" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B39">
+        <v>38004000.0</v>
+      </c>
+      <c r="C39">
+        <v>52583000.0</v>
+      </c>
+      <c r="D39">
         <v>34632000.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>52758000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>59956000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>44603000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>50962000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>42435000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>28881000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>26775000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>34279000.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>35436000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>28541000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>33786000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>28496000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>28428000.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>32742000.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>23701000.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>663757.0</v>
       </c>
-      <c r="S39"/>
-[...2 lines deleted...]
-    <row r="40" spans="1:20">
+      <c r="U39"/>
+      <c r="V39"/>
+    </row>
+    <row r="40" spans="1:22">
       <c r="A40" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B40">
+        <v>182425000.0</v>
+      </c>
+      <c r="C40">
+        <v>220534000.0</v>
+      </c>
+      <c r="D40">
         <v>202124000.0</v>
       </c>
-      <c r="C40">
+      <c r="E40">
         <v>193977000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>168285000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>124899000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>131701000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>144087000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>124858000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>117024000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>97419000.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>72392000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>40705000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>45051000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>39438000.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>35043000.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>40938000.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>40391000.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>57913.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>72500.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>91779.0</v>
       </c>
     </row>
-    <row r="41" spans="1:20">
+    <row r="41" spans="1:22">
       <c r="A41" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
-[...1 lines deleted...]
-      </c>
+      <c r="K41"/>
       <c r="L41"/>
       <c r="M41">
+        <v>81350000.0</v>
+      </c>
+      <c r="N41"/>
+      <c r="O41">
         <v>69876000.0</v>
       </c>
-      <c r="N41">
+      <c r="P41">
         <v>51361000.0</v>
       </c>
-      <c r="O41">
+      <c r="Q41">
         <v>22848000.0</v>
       </c>
-      <c r="P41">
+      <c r="R41">
         <v>24987000.0</v>
       </c>
-      <c r="Q41"/>
-      <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
-    </row>
-    <row r="42" spans="1:20">
+      <c r="U41"/>
+      <c r="V41"/>
+    </row>
+    <row r="42" spans="1:22">
       <c r="A42" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B42">
+        <v>545438000.0</v>
+      </c>
+      <c r="C42">
+        <v>544567000.0</v>
+      </c>
+      <c r="D42">
         <v>541657000.0</v>
       </c>
-      <c r="C42">
+      <c r="E42">
         <v>526561000.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>521742000.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>519878000.0</v>
       </c>
-      <c r="F42">
+      <c r="H42">
         <v>515925000.0</v>
       </c>
-      <c r="G42">
+      <c r="I42">
         <v>476795000.0</v>
       </c>
-      <c r="H42">
+      <c r="J42">
         <v>473064000.0</v>
       </c>
-      <c r="I42">
+      <c r="K42">
         <v>471666000.0</v>
       </c>
-      <c r="J42">
+      <c r="L42">
         <v>469167000.0</v>
       </c>
-      <c r="K42">
+      <c r="M42">
         <v>348711000.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>345840000.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>342664000.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>316537000.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>60975001.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>60667000.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>60628000.0</v>
       </c>
-      <c r="R42"/>
-      <c r="S42">
+      <c r="T42"/>
+      <c r="U42">
         <v>17812.0</v>
       </c>
-      <c r="T42">
+      <c r="V42">
         <v>-98807188.0</v>
       </c>
     </row>
-    <row r="43" spans="1:20">
+    <row r="43" spans="1:22">
       <c r="A43" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
-    </row>
-    <row r="44" spans="1:20">
+      <c r="U43"/>
+      <c r="V43"/>
+    </row>
+    <row r="44" spans="1:22">
       <c r="A44" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
-    </row>
-    <row r="45" spans="1:20">
+      <c r="U44"/>
+      <c r="V44"/>
+    </row>
+    <row r="45" spans="1:22">
       <c r="A45" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B45">
+        <v>697220000.0</v>
+      </c>
+      <c r="C45">
+        <v>692215000.0</v>
+      </c>
+      <c r="D45">
         <v>681697000.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>666388000.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>649966000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>635276000.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>598594000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>574331000.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>553256000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>494900000.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>302259000.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>255521000.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>210806000.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>252208000.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>196983000.0</v>
       </c>
-      <c r="O45"/>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
-    </row>
-    <row r="46" spans="1:20">
+      <c r="U45"/>
+      <c r="V45"/>
+    </row>
+    <row r="46" spans="1:22">
       <c r="A46" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B46">
+        <v>535160999.0</v>
+      </c>
+      <c r="C46">
+        <v>543916000.0</v>
+      </c>
+      <c r="D46">
         <v>546056000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>542608000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>539072000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>530391000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>500021000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>480890000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>464839000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>411639000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>302259000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>255521000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>210806000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>196296000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>145017000.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>143062000.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>143287000.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>127613000.0</v>
       </c>
-      <c r="R46"/>
-      <c r="S46"/>
       <c r="T46"/>
-    </row>
-    <row r="47" spans="1:20">
+      <c r="U46"/>
+      <c r="V46"/>
+    </row>
+    <row r="47" spans="1:22">
       <c r="A47" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47">
         <v>240349000.0</v>
       </c>
-      <c r="L47">
+      <c r="N47">
         <v>194691000.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>185206000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>145017000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>143062000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>143287000.0</v>
       </c>
-      <c r="Q47"/>
-      <c r="R47"/>
       <c r="S47"/>
       <c r="T47"/>
-    </row>
-    <row r="48" spans="1:20">
+      <c r="U47"/>
+      <c r="V47"/>
+    </row>
+    <row r="48" spans="1:22">
       <c r="A48" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B48">
+        <v>-542903000.0</v>
+      </c>
+      <c r="C48">
+        <v>-534370000.0</v>
+      </c>
+      <c r="D48">
         <v>-510806000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>-491703000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>-470140000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>-442922000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>-418315000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>-404056000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>-386297000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>-362624000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>-342573000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>-359194000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>-332383000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>-328042000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>-296442000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>-276196000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>-263338000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>-251725000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>-20305965.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>-8413.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>-8476.0</v>
       </c>
     </row>
-    <row r="49" spans="1:20">
+    <row r="49" spans="1:22">
       <c r="A49" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
-      <c r="K49">
+      <c r="K49"/>
+      <c r="L49"/>
+      <c r="M49">
         <v>-359194000.0</v>
       </c>
-      <c r="L49">
+      <c r="N49">
         <v>-332383000.0</v>
       </c>
-      <c r="M49">
+      <c r="O49">
         <v>-328042000.0</v>
       </c>
-      <c r="N49">
+      <c r="P49">
         <v>-296442000.0</v>
       </c>
-      <c r="O49"/>
-      <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
-    </row>
-    <row r="50" spans="1:20">
+      <c r="U49"/>
+      <c r="V49"/>
+    </row>
+    <row r="50" spans="1:22">
       <c r="A50" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B50">
+        <v>81068000.0</v>
+      </c>
+      <c r="C50">
+        <v>101921000.0</v>
+      </c>
+      <c r="D50">
         <v>101995000.0</v>
       </c>
-      <c r="C50">
+      <c r="E50">
         <v>91639000.0</v>
       </c>
-      <c r="D50">
+      <c r="F50">
         <v>73852000.0</v>
       </c>
-      <c r="E50">
+      <c r="G50">
         <v>68716000.0</v>
       </c>
-      <c r="F50">
+      <c r="H50">
         <v>70144000.0</v>
       </c>
-      <c r="G50">
+      <c r="I50">
         <v>66689000.0</v>
       </c>
-      <c r="H50">
+      <c r="J50">
         <v>46550000.0</v>
       </c>
-      <c r="I50">
+      <c r="K50">
         <v>53505000.0</v>
       </c>
-      <c r="J50">
+      <c r="L50">
         <v>62338000.0</v>
       </c>
-      <c r="K50">
+      <c r="M50">
         <v>55483000.0</v>
       </c>
-      <c r="L50">
+      <c r="N50">
         <v>52142000.0</v>
       </c>
-      <c r="M50">
+      <c r="O50">
         <v>54409000.0</v>
       </c>
-      <c r="N50">
+      <c r="P50">
         <v>73817000.0</v>
       </c>
-      <c r="O50">
+      <c r="Q50">
         <v>76028000.0</v>
       </c>
-      <c r="P50">
+      <c r="R50">
         <v>61267000.0</v>
       </c>
-      <c r="Q50">
+      <c r="S50">
         <v>47444000.0</v>
       </c>
-      <c r="R50"/>
-      <c r="S50"/>
       <c r="T50"/>
-    </row>
-    <row r="51" spans="1:20">
+      <c r="U50"/>
+      <c r="V50"/>
+    </row>
+    <row r="51" spans="1:22">
       <c r="A51" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B51">
+        <v>583090000.0</v>
+      </c>
+      <c r="C51">
+        <v>581609000.0</v>
+      </c>
+      <c r="D51">
         <v>598744000.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>578513000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>539805000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>504994000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>492325000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>455902000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>385344000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>340151000.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>268105000.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>293252000.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>267427000.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>225335000.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>249491000.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>397627000.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>385321000.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>337808000.0</v>
       </c>
-      <c r="R51"/>
-      <c r="S51">
+      <c r="T51"/>
+      <c r="U51">
         <v>117491.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>42500.0</v>
       </c>
     </row>
-    <row r="52" spans="1:20">
+    <row r="52" spans="1:22">
       <c r="A52" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B52">
+        <v>86262000.0</v>
+      </c>
+      <c r="C52">
+        <v>101921000.0</v>
+      </c>
+      <c r="D52">
         <v>106710000.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>91639000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>73852000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>68716000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>58007000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>66689000.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>51200000.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>53505000.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>62338000.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>55483000.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>52142000.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>54409000.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>76305000.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>78410000.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>63741000.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>47444000.0</v>
       </c>
-      <c r="R52"/>
-      <c r="S52">
+      <c r="T52"/>
+      <c r="U52">
         <v>117491.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>42500.0</v>
       </c>
     </row>
-    <row r="53" spans="1:20">
+    <row r="53" spans="1:22">
       <c r="A53" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
-      <c r="T53">
+      <c r="T53"/>
+      <c r="U53"/>
+      <c r="V53">
         <v>33780000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:20">
+    <row r="54" spans="1:22">
       <c r="A54" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
-    </row>
-    <row r="55" spans="1:20">
+      <c r="U54"/>
+      <c r="V54"/>
+    </row>
+    <row r="55" spans="1:22">
       <c r="A55" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B55">
+        <v>1115801000.0</v>
+      </c>
+      <c r="C55">
+        <v>1175978000.0</v>
+      </c>
+      <c r="D55">
         <v>1178012000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>1157477000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>1138704000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>1101780000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>1077114000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>1056373000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>983256000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>971514000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>891071000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>822308000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>773301000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>746213000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>750088000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>661446000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>645364000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>593020000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>251841198.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>206578.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>150803.0</v>
       </c>
     </row>
-    <row r="56" spans="1:20">
+    <row r="56" spans="1:22">
       <c r="A56" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B56">
+        <v>344016000.0</v>
+      </c>
+      <c r="C56">
+        <v>396359000.0</v>
+      </c>
+      <c r="D56">
         <v>393646000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>376643000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>363820000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>333643000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>336634000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>332525000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>273225000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>313050000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>339596000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>316226000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>310299000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>298099000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>380105000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>294095000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>276638000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>238006000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>1830224.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>11587.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>12437.0</v>
       </c>
     </row>
-    <row r="57" spans="1:20">
+    <row r="57" spans="1:22">
       <c r="A57" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B57">
+        <v>353932000.0</v>
+      </c>
+      <c r="C57">
+        <v>413630000.0</v>
+      </c>
+      <c r="D57">
         <v>384508000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>361400000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>309462000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>277870000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>242028000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>253867000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>220288000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>239635000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>222150000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>229958000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>194387000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>216135000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>226394000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>231324000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>202795000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>168240000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>57913.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>189991.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>134279.0</v>
       </c>
     </row>
-    <row r="58" spans="1:20">
+    <row r="58" spans="1:22">
       <c r="A58" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B58">
+        <v>862613000.0</v>
+      </c>
+      <c r="C58">
+        <v>904343000.0</v>
+      </c>
+      <c r="D58">
         <v>892980000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>865552000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>793529000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>730448000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>692836000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>700803000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>617443000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>583558000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>490591000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>561545000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>485379000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>459548000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>450941000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>573389000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>549362000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>487147000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>22140913.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>189991.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>134279.0</v>
       </c>
     </row>
-    <row r="59" spans="1:20">
+    <row r="59" spans="1:22">
       <c r="A59" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
-    </row>
-    <row r="60" spans="1:20">
+      <c r="U59"/>
+      <c r="V59"/>
+    </row>
+    <row r="60" spans="1:22">
       <c r="A60" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B60">
+        <v>253188000.0</v>
+      </c>
+      <c r="C60">
+        <v>271635000.0</v>
+      </c>
+      <c r="D60">
         <v>285032000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>291925000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>345175000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>371332000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>384278000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>355570000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>365813000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>387956000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>400480000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>260763000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>285447000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>284205000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>296368000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>85256000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>93095000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>103137000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>229700285.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>16587.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>16524.0</v>
       </c>
     </row>
-    <row r="61" spans="1:20">
+    <row r="61" spans="1:22">
       <c r="A61" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
-    </row>
-    <row r="62" spans="1:20">
+      <c r="U61"/>
+      <c r="V61"/>
+    </row>
+    <row r="62" spans="1:22">
       <c r="A62" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
-      <c r="K62">
+      <c r="K62"/>
+      <c r="L62"/>
+      <c r="M62">
         <v>275025000.0</v>
       </c>
-      <c r="L62">
+      <c r="N62">
         <v>275112000.0</v>
       </c>
-      <c r="M62">
+      <c r="O62">
         <v>274936000.0</v>
       </c>
-      <c r="N62">
+      <c r="P62">
         <v>273620000.0</v>
       </c>
-      <c r="O62"/>
-      <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
+      <c r="U62"/>
+      <c r="V62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F32"/>
+  <dimension ref="A1:G32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
-    </row>
-    <row r="2" spans="1:6">
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2" spans="1:7">
       <c r="A2" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="B2">
+        <v>1066304000.0</v>
+      </c>
+      <c r="C2">
         <v>696952000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>724856000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>715107000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>552721000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>443644000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:7">
       <c r="A3" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="B3">
+        <v>55836000.0</v>
+      </c>
+      <c r="C3">
         <v>34745000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>26584000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>24210000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>25501000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>23838000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:7">
       <c r="A4" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
-    </row>
-    <row r="5" spans="1:6">
+      <c r="G4"/>
+    </row>
+    <row r="5" spans="1:7">
       <c r="A5" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="B5">
+        <v>-62821000.0</v>
+      </c>
+      <c r="C5">
         <v>-42522000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-11668000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-19853000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>7873000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-121181000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:7">
       <c r="A6" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B6">
+        <v>-6985000.0</v>
+      </c>
+      <c r="C6">
         <v>-7777000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>14916000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>4357000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>33374000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-97343000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:6">
+    <row r="7" spans="1:7">
       <c r="A7" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
-    </row>
-    <row r="8" spans="1:6">
+      <c r="G7"/>
+    </row>
+    <row r="8" spans="1:7">
       <c r="A8" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
-    </row>
-    <row r="9" spans="1:6">
+      <c r="G8"/>
+    </row>
+    <row r="9" spans="1:7">
       <c r="A9" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B9">
+        <v>122648000.0</v>
+      </c>
+      <c r="C9">
         <v>153774000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>139858000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>152765000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>145423000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>107202000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:6">
+    <row r="10" spans="1:7">
       <c r="A10" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B10">
+        <v>-92193000.0</v>
+      </c>
+      <c r="C10">
         <v>-76378000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-40925000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-55350000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-24676000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-146410000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:6">
+    <row r="11" spans="1:7">
       <c r="A11" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B11">
+        <v>-1748000.0</v>
+      </c>
+      <c r="C11">
         <v>3728000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>-6358000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>111000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-3368000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-17545000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:6">
+    <row r="12" spans="1:7">
       <c r="A12" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B12">
+        <v>55747000.0</v>
+      </c>
+      <c r="C12">
         <v>33856000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>29157000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>35497000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>32549000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>25229000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:6">
+    <row r="13" spans="1:7">
       <c r="A13" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
-    </row>
-    <row r="14" spans="1:6">
+      <c r="G13"/>
+    </row>
+    <row r="14" spans="1:7">
       <c r="A14" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B14">
         <v>0.0</v>
       </c>
       <c r="C14">
+        <v>0.0</v>
+      </c>
+      <c r="D14">
         <v>304000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-276000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-639000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>-306000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:6">
+    <row r="15" spans="1:7">
       <c r="A15" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B15">
+        <v>-90445000.0</v>
+      </c>
+      <c r="C15">
         <v>-80298000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-34582000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-55185000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-21947000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-129171000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:6">
+    <row r="16" spans="1:7">
       <c r="A16" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16">
         <v>-77633000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-46155000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-147684000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:6">
+    <row r="17" spans="1:7">
       <c r="A17" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B17">
+        <v>-90445000.0</v>
+      </c>
+      <c r="C17">
         <v>-80298000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-46435000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-55461000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-21308000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-128865000.0</v>
       </c>
     </row>
-    <row r="18" spans="1:6">
+    <row r="18" spans="1:7">
       <c r="A18" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B18">
+        <v>-55747000.0</v>
+      </c>
+      <c r="C18">
         <v>-33856000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-26448000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-35497000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-32549000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-25229000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:6">
+    <row r="19" spans="1:7">
       <c r="A19" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>-29675000.0</v>
       </c>
-      <c r="E19"/>
       <c r="F19"/>
-    </row>
-    <row r="20" spans="1:6">
+      <c r="G19"/>
+    </row>
+    <row r="20" spans="1:7">
       <c r="A20" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
-      <c r="D20">
+      <c r="D20"/>
+      <c r="E20">
         <v>14104000.0</v>
       </c>
-      <c r="E20"/>
       <c r="F20"/>
-    </row>
-    <row r="21" spans="1:6">
+      <c r="G20"/>
+    </row>
+    <row r="21" spans="1:7">
       <c r="A21" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B21">
+        <v>-62821000.0</v>
+      </c>
+      <c r="C21">
         <v>-49124000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-20429000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>8676000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>7839000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-120634000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:6">
+    <row r="22" spans="1:7">
       <c r="A22" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
-    </row>
-    <row r="23" spans="1:6">
+      <c r="G22"/>
+    </row>
+    <row r="23" spans="1:7">
       <c r="A23" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B23">
+        <v>1251773000.0</v>
+      </c>
+      <c r="C23">
         <v>899850000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>885143000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>859196000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>690305000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>671480000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:6">
+    <row r="24" spans="1:7">
       <c r="A24" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
-      <c r="D24">
+      <c r="D24"/>
+      <c r="E24">
         <v>13882000.0</v>
       </c>
-      <c r="E24"/>
       <c r="F24"/>
-    </row>
-    <row r="25" spans="1:6">
+      <c r="G24"/>
+    </row>
+    <row r="25" spans="1:7">
       <c r="A25" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B25">
+        <v>55836000.0</v>
+      </c>
+      <c r="C25">
         <v>34745000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>24847000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>24210000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>25501000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>23838000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:6">
+    <row r="26" spans="1:7">
       <c r="A26" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
-    </row>
-    <row r="27" spans="1:6">
+      <c r="G26"/>
+    </row>
+    <row r="27" spans="1:7">
       <c r="A27" t="s">
-        <v>107</v>
-[...1 lines deleted...]
-      <c r="B27">
+        <v>109</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
         <v>900000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>1900000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>3600000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>2900000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>2700000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:6">
+    <row r="28" spans="1:7">
       <c r="A28" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B28">
+        <v>185469000.0</v>
+      </c>
+      <c r="C28">
         <v>184237000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>142121000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>126385000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>125606000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>112948000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:6">
+    <row r="29" spans="1:7">
       <c r="A29" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B29">
+        <v>-1748000.0</v>
+      </c>
+      <c r="C29">
         <v>3728000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>291000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>111000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-3368000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-17545000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:6">
+    <row r="30" spans="1:7">
       <c r="A30" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B30">
+        <v>185469000.0</v>
+      </c>
+      <c r="C30">
         <v>202898000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>160287000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>144089000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>137584000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>227836000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:6">
+    <row r="31" spans="1:7">
       <c r="A31" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B31">
+        <v>-29372000.0</v>
+      </c>
+      <c r="C31">
         <v>-27254000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-20496000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-64026000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-32515000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-25776000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:6">
+    <row r="32" spans="1:7">
       <c r="A32" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B32">
+        <v>1188952000.0</v>
+      </c>
+      <c r="C32">
         <v>850726000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>864714000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>867872000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>698144000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>550846000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:T32"/>
+  <dimension ref="A1:V32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20">
+    <row r="1" spans="1:22">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C1" t="s">
-        <v>68</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>69</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>70</v>
       </c>
       <c r="F1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="G1" t="s">
-        <v>71</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>72</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>73</v>
       </c>
       <c r="J1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="K1" t="s">
-        <v>74</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>75</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>76</v>
       </c>
       <c r="N1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="O1" t="s">
-        <v>77</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>78</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>79</v>
       </c>
       <c r="R1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="S1" t="s">
-        <v>80</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>81</v>
       </c>
-    </row>
-    <row r="2" spans="1:20">
+      <c r="U1" t="s">
+        <v>82</v>
+      </c>
+      <c r="V1" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="2" spans="1:22">
       <c r="A2" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="B2">
+        <v>263057000.0</v>
+      </c>
+      <c r="C2">
+        <v>300578000.0</v>
+      </c>
+      <c r="D2">
         <v>313423000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>239464000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>184723000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>190965000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>183775000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>166986000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>155226000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>180149000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>184546000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>189018000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>171144000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>193426000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>189169000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>184515000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>147997000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>150741000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>142993000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>136791000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>122196000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:20">
+    <row r="3" spans="1:22">
       <c r="A3" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="B3">
+        <v>16564000.0</v>
+      </c>
+      <c r="C3">
+        <v>15167000.0</v>
+      </c>
+      <c r="D3">
         <v>13898000.0</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>15016000.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>11755000.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>11549000.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>7680000.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>7968000.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>7548000.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>8165000.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>6364000.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>6181000.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>5874000.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>6428000.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>5816000.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>5952000.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>6014000.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>7115000.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>6072000.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>6071000.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>6243000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:20">
+    <row r="4" spans="1:22">
       <c r="A4" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
-    </row>
-    <row r="5" spans="1:20">
+      <c r="U4"/>
+      <c r="V4"/>
+    </row>
+    <row r="5" spans="1:22">
       <c r="A5" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="B5">
+        <v>3158000.0</v>
+      </c>
+      <c r="C5">
+        <v>-5739000.0</v>
+      </c>
+      <c r="D5">
         <v>-4958001.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>-12321000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>-13821000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>-10151000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>-7251000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>-14894000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>-11276000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>-15117000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>19226000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>-13186000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-2656000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-23065000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-42000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>1495000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>1759000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>1911000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>3928000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>1691000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>343000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:20">
+    <row r="6" spans="1:22">
       <c r="A6" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B6">
+        <v>19722000.0</v>
+      </c>
+      <c r="C6">
+        <v>9428000.0</v>
+      </c>
+      <c r="D6">
         <v>8939999.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>2695000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-2066000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>1398000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>429000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-6926000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-3728000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-6952000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>25590000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-7005000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>3218000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-16637000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>5774000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>7447000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>7773000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>9026000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>10000000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>7762000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>6586000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:20">
+    <row r="7" spans="1:22">
       <c r="A7" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
-    </row>
-    <row r="8" spans="1:20">
+      <c r="U7"/>
+      <c r="V7"/>
+    </row>
+    <row r="8" spans="1:22">
       <c r="A8" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
-    </row>
-    <row r="9" spans="1:20">
+      <c r="U8"/>
+      <c r="V8"/>
+    </row>
+    <row r="9" spans="1:22">
       <c r="A9" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B9">
+        <v>45768000.0</v>
+      </c>
+      <c r="C9">
+        <v>38894000.0</v>
+      </c>
+      <c r="D9">
         <v>41402000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>41395000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>29073000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>38012000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>37085000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>41403000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>37274000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>34817000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>35066000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>35676000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>34298000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>34297000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>41139000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>38898000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>38431000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>39651000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>38284000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>34353000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>33135000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:20">
+    <row r="10" spans="1:22">
       <c r="A10" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B10">
+        <v>-6533000.0</v>
+      </c>
+      <c r="C10">
+        <v>-25645000.0</v>
+      </c>
+      <c r="D10">
         <v>-18981000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>-21933000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-25390000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-22133000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-14175000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-22404000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-17858000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-23078000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>11423000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-20571000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-8685000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-28297000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-13446000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-7318000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-6289000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-6355000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-4686000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-6570000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-7065000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:20">
+    <row r="11" spans="1:22">
       <c r="A11" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B11">
+        <v>2000000.0</v>
+      </c>
+      <c r="C11">
+        <v>-3084000.0</v>
+      </c>
+      <c r="D11">
         <v>121999.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>-370000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>1828000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>2474000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>84000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>-4645000.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>5815000.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>-3027000.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>-5212000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>6240000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>-4359000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>3622000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>-428000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>-1499000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>-1584000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>-1129000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>-796000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>-502000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>-941000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:20">
+    <row r="12" spans="1:22">
       <c r="A12" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B12">
+        <v>9691000.0</v>
+      </c>
+      <c r="C12">
+        <v>16006000.0</v>
+      </c>
+      <c r="D12">
         <v>14023000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>13119000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>12599000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>11935000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>6889000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>7453000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>7579000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>7941000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>7803000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>7385000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>6029000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>5232000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>13404000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>8813000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>8048000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>8266000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>8614000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>8261000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>7408000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:20">
+    <row r="13" spans="1:22">
       <c r="A13" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
-    </row>
-    <row r="14" spans="1:20">
+      <c r="U13"/>
+      <c r="V13"/>
+    </row>
+    <row r="14" spans="1:22">
       <c r="A14" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
-      <c r="E14">
-[...4 lines deleted...]
-      </c>
+      <c r="E14"/>
+      <c r="F14"/>
       <c r="G14">
         <v>0.0</v>
       </c>
       <c r="H14">
         <v>0.0</v>
       </c>
       <c r="I14">
         <v>0.0</v>
       </c>
       <c r="J14">
         <v>0.0</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
+        <v>0.0</v>
+      </c>
+      <c r="M14">
+        <v>0.0</v>
+      </c>
+      <c r="N14">
         <v>15000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>319000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>22000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>106000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>-171000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>-206000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>-97000.0</v>
       </c>
-      <c r="S14"/>
-[...2 lines deleted...]
-    <row r="15" spans="1:20">
+      <c r="U14"/>
+      <c r="V14"/>
+    </row>
+    <row r="15" spans="1:22">
       <c r="A15" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B15">
+        <v>-8533000.0</v>
+      </c>
+      <c r="C15">
+        <v>-22561000.0</v>
+      </c>
+      <c r="D15">
         <v>-19103000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>-21563000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>-27218000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>-24607000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>-14259000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>-17759000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>-23673000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>-20051000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>16621000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>-26811000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>-4341000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>-31600000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>-12996000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>-5713000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>-4876000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>-5432000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>-3987000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>-6094000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>-6434000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:20">
+    <row r="16" spans="1:22">
       <c r="A16" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16">
         <v>-26724000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>-4770000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>-32916000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>-20246000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>-12858000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>-11613000.0</v>
       </c>
-      <c r="Q16"/>
-      <c r="R16">
+      <c r="S16"/>
+      <c r="T16">
         <v>-10096000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>-12203000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>-12173000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:20">
+    <row r="17" spans="1:22">
       <c r="A17" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B17">
+        <v>-8533000.0</v>
+      </c>
+      <c r="C17">
+        <v>-22561000.0</v>
+      </c>
+      <c r="D17">
         <v>-19103000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>-21563000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>-27218000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>-24607000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>-14259000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>-17759000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>-23673000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>-20051000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>16621000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>-26811000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>-4326000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>-31919000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>-13018000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>-5819000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>-4705000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>-5226000.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>-3890000.0</v>
       </c>
-      <c r="S17"/>
-[...2 lines deleted...]
-    <row r="18" spans="1:20">
+      <c r="U17"/>
+      <c r="V17"/>
+    </row>
+    <row r="18" spans="1:22">
       <c r="A18" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B18">
+        <v>-13527000.0</v>
+      </c>
+      <c r="C18">
+        <v>-16006000.0</v>
+      </c>
+      <c r="D18">
         <v>-14023000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-13119000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-12599000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-11935000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-6889000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-7453000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-7579000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-7941000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-7803000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-7385000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-6029000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-5232000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-13404000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-8813000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-8048000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-8266000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-8614000.0</v>
       </c>
-      <c r="S18"/>
-[...2 lines deleted...]
-    <row r="19" spans="1:20">
+      <c r="U18"/>
+      <c r="V18"/>
+    </row>
+    <row r="19" spans="1:22">
       <c r="A19" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
-      <c r="K19">
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19">
         <v>-11800000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>5529000.0</v>
       </c>
-      <c r="M19"/>
-      <c r="N19">
+      <c r="O19"/>
+      <c r="P19">
         <v>-5215000.0</v>
       </c>
-      <c r="O19"/>
-      <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
-    </row>
-    <row r="20" spans="1:20">
+      <c r="U19"/>
+      <c r="V19"/>
+    </row>
+    <row r="20" spans="1:22">
       <c r="A20" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
-      <c r="K20">
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20">
         <v>2901000.0</v>
       </c>
-      <c r="L20">
+      <c r="N20">
         <v>7540000.0</v>
       </c>
-      <c r="M20"/>
-      <c r="N20">
+      <c r="O20"/>
+      <c r="P20">
         <v>4418000.0</v>
       </c>
-      <c r="O20"/>
-      <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
-    </row>
-    <row r="21" spans="1:20">
+      <c r="U20"/>
+      <c r="V20"/>
+    </row>
+    <row r="21" spans="1:22">
       <c r="A21" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B21">
+        <v>3158000.0</v>
+      </c>
+      <c r="C21">
+        <v>-5304000.0</v>
+      </c>
+      <c r="D21">
         <v>-8631000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-15013000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-13069000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-9842000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-12742000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>-16408000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>-10132000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>-6368000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>-5369000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>-1395000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-7364000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>1034000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>5498000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>1362000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>782000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>2001000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>4042000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>1633000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>163000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:20">
+    <row r="22" spans="1:22">
       <c r="A22" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
-    </row>
-    <row r="23" spans="1:20">
+      <c r="U22"/>
+      <c r="V22"/>
+    </row>
+    <row r="23" spans="1:22">
       <c r="A23" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B23">
+        <v>305667000.0</v>
+      </c>
+      <c r="C23">
+        <v>344776000.0</v>
+      </c>
+      <c r="D23">
         <v>363456000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>295872000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>226865000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>238819000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>233602000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>224797000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>202632000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>221334000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>224981000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>226089000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>212806000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>226689000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>224810000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>222051000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>185646000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>188391000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>177235000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>169511000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>155168000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:20">
+    <row r="24" spans="1:22">
       <c r="A24" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
-    </row>
-    <row r="25" spans="1:20">
+      <c r="U24"/>
+      <c r="V24"/>
+    </row>
+    <row r="25" spans="1:22">
       <c r="A25" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B25">
+        <v>16564000.0</v>
+      </c>
+      <c r="C25">
+        <v>15167000.0</v>
+      </c>
+      <c r="D25">
         <v>13898000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>15016000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>11755000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>11549000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>7680000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>7968000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>7548000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>8165000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>6364000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>6181000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>5874000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>6428000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>5816000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>5952000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>6014000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>7115000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>6072000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>6071000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>6243000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:20">
+    <row r="26" spans="1:22">
       <c r="A26" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
-    </row>
-    <row r="27" spans="1:20">
+      <c r="U26"/>
+      <c r="V26"/>
+    </row>
+    <row r="27" spans="1:22">
       <c r="A27" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
-      <c r="E27">
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27">
         <v>900000.0</v>
       </c>
-      <c r="F27"/>
-      <c r="G27"/>
       <c r="H27"/>
-      <c r="I27">
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27">
         <v>1900000.0</v>
       </c>
-      <c r="J27"/>
-      <c r="K27"/>
       <c r="L27"/>
-      <c r="M27">
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27">
         <v>3600000.0</v>
       </c>
-      <c r="N27"/>
-      <c r="O27"/>
       <c r="P27"/>
-      <c r="Q27">
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27">
         <v>2900000.0</v>
       </c>
-      <c r="R27"/>
-      <c r="S27"/>
       <c r="T27"/>
-    </row>
-    <row r="28" spans="1:20">
+      <c r="U27"/>
+      <c r="V27"/>
+    </row>
+    <row r="28" spans="1:22">
       <c r="A28" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B28">
+        <v>37846000.0</v>
+      </c>
+      <c r="C28">
+        <v>44198000.0</v>
+      </c>
+      <c r="D28">
         <v>46996000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>53931000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>40344000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>42055000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>46132000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>51610000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>44440000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>37402000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>37050000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>34170000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>34122000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>25053000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>31223000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>35048000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>35061000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>29297000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>32803000.0</v>
       </c>
-      <c r="S28"/>
-[...2 lines deleted...]
-    <row r="29" spans="1:20">
+      <c r="U28"/>
+      <c r="V28"/>
+    </row>
+    <row r="29" spans="1:22">
       <c r="A29" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B29">
+        <v>1964000.0</v>
+      </c>
+      <c r="C29">
+        <v>-3084000.0</v>
+      </c>
+      <c r="D29">
         <v>-122000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>-370000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>1828000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>2474000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>84000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>-4645000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>5815000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>-3027000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>-5212000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>6240000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-4359000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>3622000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-428000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>-1499000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>-1584000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>-1129000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>-796000.0</v>
       </c>
-      <c r="S29"/>
-[...2 lines deleted...]
-    <row r="30" spans="1:20">
+      <c r="U29"/>
+      <c r="V29"/>
+    </row>
+    <row r="30" spans="1:22">
       <c r="A30" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B30">
+        <v>42610000.0</v>
+      </c>
+      <c r="C30">
+        <v>44198000.0</v>
+      </c>
+      <c r="D30">
         <v>50033000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>56408000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>42142000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>47854000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>49827000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>57811000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>47406000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>41185000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>40435000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>37071000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>41662000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>33263000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>35641000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>37536000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>37649000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>37650000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>34242000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>32720000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>32972000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:20">
+    <row r="31" spans="1:22">
       <c r="A31" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B31">
+        <v>-9691000.0</v>
+      </c>
+      <c r="C31">
+        <v>-20341000.0</v>
+      </c>
+      <c r="D31">
         <v>-10350000.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>-6920000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>-12321000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>-12291000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>-1433000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>-5996000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>-7726000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>-16710000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>16792000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>-19176000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>-1321000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>-29331000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>-18944000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>-8680000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>-7071000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>-8356000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>-8728000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>-8203000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>-7228000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:20">
+    <row r="32" spans="1:22">
       <c r="A32" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B32">
+        <v>308825000.0</v>
+      </c>
+      <c r="C32">
+        <v>339472000.0</v>
+      </c>
+      <c r="D32">
         <v>354825000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>280859000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>213796000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>228977000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>220860000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>208389000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>192500000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>214966000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>219612000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>224694000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>205442000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>227723000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>230308000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>223413000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>186428000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>190392000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>181277000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>171144000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>155331000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F30"/>
+  <dimension ref="A1:G30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
-    </row>
-    <row r="2" spans="1:6">
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2" spans="1:7">
       <c r="A2" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B2">
+        <v>35564000.0</v>
+      </c>
+      <c r="C2">
         <v>37840000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>26405000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>22870000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>18652000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1383000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:7">
       <c r="A3" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B3">
+        <v>88800000</v>
+      </c>
+      <c r="C3">
         <v>159625000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>164784000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>63428000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>25436000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>19472000</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:7">
       <c r="A4" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
-      <c r="D4">
+      <c r="D4"/>
+      <c r="E4">
         <v>3879000.0</v>
       </c>
-      <c r="E4"/>
       <c r="F4"/>
-    </row>
-    <row r="5" spans="1:6">
+      <c r="G4"/>
+    </row>
+    <row r="5" spans="1:7">
       <c r="A5" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
-      <c r="D5">
+      <c r="D5"/>
+      <c r="E5">
         <v>-33331000.0</v>
       </c>
-      <c r="E5"/>
       <c r="F5"/>
-    </row>
-    <row r="6" spans="1:6">
+      <c r="G5"/>
+    </row>
+    <row r="6" spans="1:7">
       <c r="A6" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B6">
+        <v>35475000.0</v>
+      </c>
+      <c r="C6">
         <v>-2276000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>11435000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>3535000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>4218000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>17269000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:6">
+    <row r="7" spans="1:7">
       <c r="A7" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B7">
+        <v>1338000.0</v>
+      </c>
+      <c r="C7">
         <v>17693000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-57965000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-71641000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-312000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>6226000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:6">
+    <row r="8" spans="1:7">
       <c r="A8" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
-      <c r="D8">
+      <c r="D8"/>
+      <c r="E8">
         <v>-16789000.0</v>
       </c>
-      <c r="E8"/>
       <c r="F8"/>
-    </row>
-    <row r="9" spans="1:6">
+      <c r="G8"/>
+    </row>
+    <row r="9" spans="1:7">
       <c r="A9" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B9">
+        <v>-6960000.0</v>
+      </c>
+      <c r="C9">
         <v>-2766000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>1688000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-16789000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-20102000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>965000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:6">
+    <row r="10" spans="1:7">
       <c r="A10" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B10">
+        <v>-46903000.0</v>
+      </c>
+      <c r="C10">
         <v>-6558000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>915000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-45083000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-16543000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>16869000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:6">
+    <row r="11" spans="1:7">
       <c r="A11" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>30331000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>18724000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-32146000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:6">
+    <row r="12" spans="1:7">
       <c r="A12" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>39456000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>-2205000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>84391000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:6">
+    <row r="13" spans="1:7">
       <c r="A13" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>-37415000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>17609000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>20538000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:6">
+    <row r="14" spans="1:7">
       <c r="A14" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B14">
+        <v>55836000.0</v>
+      </c>
+      <c r="C14">
         <v>34745000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>26584000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>24210000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>25501000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>23838000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:6">
+    <row r="15" spans="1:7">
       <c r="A15" t="s">
-        <v>126</v>
-[...1 lines deleted...]
-      <c r="B15">
+        <v>128</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15">
         <v>0.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>6268000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>4380000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>162000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>4380000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:6">
+    <row r="16" spans="1:7">
       <c r="A16" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B16">
+        <v>71039000.0</v>
+      </c>
+      <c r="C16">
         <v>35564000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>37840000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>26405000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>22870000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>18652000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:6">
+    <row r="17" spans="1:7">
       <c r="A17" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
-    </row>
-    <row r="18" spans="1:6">
+      <c r="G17"/>
+    </row>
+    <row r="18" spans="1:7">
       <c r="A18" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B18">
+        <v>-107814000.0</v>
+      </c>
+      <c r="C18">
         <v>-172868000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-228848000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-120056000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-22559000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-32922000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:6">
+    <row r="19" spans="1:7">
       <c r="A19" t="s">
-        <v>130</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>132</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19">
         <v>-145923000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-179639000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-74169000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-22647000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-411822000.0</v>
       </c>
     </row>
-    <row r="20" spans="1:6">
+    <row r="20" spans="1:7">
       <c r="A20" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B20">
+        <v>12097000.0</v>
+      </c>
+      <c r="C20">
         <v>635000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>118767000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>255737000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>17000000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>222150000.0</v>
       </c>
     </row>
-    <row r="21" spans="1:6">
+    <row r="21" spans="1:7">
       <c r="A21" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B21">
+        <v>89366000.0</v>
+      </c>
+      <c r="C21">
         <v>168899000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>59294000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-105919000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>8427000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>228658000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:6">
+    <row r="22" spans="1:7">
       <c r="A22" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B22">
+        <v>-90445000.0</v>
+      </c>
+      <c r="C22">
         <v>-80298000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-34567000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-55461000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-21308000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-128865000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:6">
+    <row r="23" spans="1:7">
       <c r="A23" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B23">
+        <v>40623000.0</v>
+      </c>
+      <c r="C23">
         <v>-12904000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>66153000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>321890000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>15574000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-8229000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:6">
+    <row r="24" spans="1:7">
       <c r="A24" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B24">
+        <v>9076000.0</v>
+      </c>
+      <c r="C24">
         <v>13702000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>33000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-10908000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>2468000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>987000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:6">
+    <row r="25" spans="1:7">
       <c r="A25" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B25">
+        <v>2793000.0</v>
+      </c>
+      <c r="C25">
         <v>-278000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-312000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>45670000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1206000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>102054000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:6">
+    <row r="26" spans="1:7">
       <c r="A26" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B26"/>
-      <c r="C26">
+      <c r="C26"/>
+      <c r="D26">
         <v>-2977000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>232114000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-162000.0</v>
       </c>
-      <c r="F26"/>
-[...1 lines deleted...]
-    <row r="27" spans="1:6">
+      <c r="G26"/>
+    </row>
+    <row r="27" spans="1:7">
       <c r="A27" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B27">
+        <v>14552000.0</v>
+      </c>
+      <c r="C27">
         <v>11608000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>8708000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>2631000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>1223000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>1553000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:6">
+    <row r="28" spans="1:7">
       <c r="A28" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B28">
+        <v>136714000.0</v>
+      </c>
+      <c r="C28">
         <v>156630000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>244214000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>134676000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>23839000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>442579000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:6">
+    <row r="29" spans="1:7">
       <c r="A29" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B29">
+        <v>-19014000.0</v>
+      </c>
+      <c r="C29">
         <v>-13243000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-64064000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-56628000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>2877000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-13450000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:6">
+    <row r="30" spans="1:7">
       <c r="A30" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B30">
+        <v>-82176000.0</v>
+      </c>
+      <c r="C30">
         <v>-145923000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-168355000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-74169000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-22647000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-411822000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:T30"/>
+  <dimension ref="A1:V30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20">
+    <row r="1" spans="1:22">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C1" t="s">
-        <v>68</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>69</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>70</v>
       </c>
       <c r="F1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="G1" t="s">
-        <v>71</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>72</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>73</v>
       </c>
       <c r="J1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="K1" t="s">
-        <v>74</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>75</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>76</v>
       </c>
       <c r="N1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="O1" t="s">
-        <v>77</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>78</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>79</v>
       </c>
       <c r="R1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="S1" t="s">
-        <v>80</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>81</v>
       </c>
-    </row>
-    <row r="2" spans="1:20">
+      <c r="U1" t="s">
+        <v>82</v>
+      </c>
+      <c r="V1" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="2" spans="1:22">
       <c r="A2" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B2">
+        <v>71039000.0</v>
+      </c>
+      <c r="C2">
+        <v>48384000.0</v>
+      </c>
+      <c r="D2">
         <v>52324000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>44888000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>35564000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>32680000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>26027000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>13776000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>37840000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>48815000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>28782000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>25570000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>26405000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>95546000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>18185000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>18187000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>22870000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>14194000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>18203000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>16941000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>18652000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:20">
+    <row r="3" spans="1:22">
       <c r="A3" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B3">
+        <v>7099000</v>
+      </c>
+      <c r="C3">
+        <v>9004000</v>
+      </c>
+      <c r="D3">
         <v>18059000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>20555000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>41311000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>18203000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>36386000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>36252000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>68957000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>43092000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>65852000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>36174000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>19666000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>40327000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>7803000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>6514000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>8697000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>12647000</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>3980000</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>4576000</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>4233000</v>
       </c>
     </row>
-    <row r="4" spans="1:20">
+    <row r="4" spans="1:22">
       <c r="A4" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
-      <c r="K4">
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4">
         <v>3322000.0</v>
       </c>
-      <c r="L4">
+      <c r="N4">
         <v>-780000.0</v>
       </c>
-      <c r="M4"/>
-      <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
-    </row>
-    <row r="5" spans="1:20">
+      <c r="U4"/>
+      <c r="V4"/>
+    </row>
+    <row r="5" spans="1:22">
       <c r="A5" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
-      <c r="K5">
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5">
         <v>781000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-10822000.0</v>
       </c>
-      <c r="M5"/>
-      <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
-    </row>
-    <row r="6" spans="1:20">
+      <c r="U5"/>
+      <c r="V5"/>
+    </row>
+    <row r="6" spans="1:22">
       <c r="A6" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B6">
+        <v>-28998000.0</v>
+      </c>
+      <c r="C6">
+        <v>22655000.0</v>
+      </c>
+      <c r="D6">
         <v>-3940000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>7436000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>9324000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>2884000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>6653000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>12251000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-24064000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-10975000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>20033000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>3212000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-835000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-69141000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>77361000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-2000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-4683000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>8676000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-4009000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>1262000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-1711000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:20">
+    <row r="7" spans="1:22">
       <c r="A7" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B7">
+        <v>-17281000.0</v>
+      </c>
+      <c r="C7">
+        <v>37733000.0</v>
+      </c>
+      <c r="D7">
         <v>-26601000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>1129000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-10923000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>9261000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>5131000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>-12133000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>15434000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>10064000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>-37202000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>-11312000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>-19515000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>-4276000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>-18661000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>-9744000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-38960000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>9849000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>-9789000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>-230000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>-142000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:20">
+    <row r="8" spans="1:22">
       <c r="A8" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
-      <c r="K8">
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8">
         <v>14697000.0</v>
       </c>
-      <c r="L8">
+      <c r="N8">
         <v>-14048000.0</v>
       </c>
-      <c r="M8"/>
-      <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
-    </row>
-    <row r="9" spans="1:20">
+      <c r="U8"/>
+      <c r="V8"/>
+    </row>
+    <row r="9" spans="1:22">
       <c r="A9" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B9">
+        <v>6146000.0</v>
+      </c>
+      <c r="C9">
+        <v>-3028000.0</v>
+      </c>
+      <c r="D9">
         <v>-16085999.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>-2399000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>14553000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>2164000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>-976000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>-12351000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>8397000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>-305000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>1344000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>14697000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>-14048000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>-2898000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>-2754000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>-1669000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>-9468000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>-3480000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>-11605000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>2363000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>-7380000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:20">
+    <row r="10" spans="1:22">
       <c r="A10" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B10">
+        <v>18301000.0</v>
+      </c>
+      <c r="C10">
+        <v>7849000.0</v>
+      </c>
+      <c r="D10">
         <v>-11407000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>-16016000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-27329000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>633000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>5721000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-21819000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>8907000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>15068000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>-7279000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-13500000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>6626000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>16097000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-7517000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-19421000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-34242000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>4005000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-12984000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-12091000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>4527000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:20">
+    <row r="11" spans="1:22">
       <c r="A11" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
         <v>-14259000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>-2507000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>-2188000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>-7444000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>19383000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>17895000.0</v>
       </c>
-      <c r="Q11"/>
-      <c r="R11">
+      <c r="S11"/>
+      <c r="T11">
         <v>7468000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>1591000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>7872000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:20">
+    <row r="12" spans="1:22">
       <c r="A12" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>21839000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>-6381000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>31978000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>8681000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>408000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>-1101000.0</v>
       </c>
-      <c r="Q12"/>
-      <c r="R12">
+      <c r="S12"/>
+      <c r="T12">
         <v>-154000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>295000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>-1394000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:20">
+    <row r="13" spans="1:22">
       <c r="A13" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13">
         <v>815000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>815000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>-15287000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>-946000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>-8037000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>-13145000.0</v>
       </c>
-      <c r="Q13"/>
-      <c r="R13">
+      <c r="S13"/>
+      <c r="T13">
         <v>7332000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>7907000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>-5161000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:20">
+    <row r="14" spans="1:22">
       <c r="A14" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B14">
+        <v>16564000.0</v>
+      </c>
+      <c r="C14">
+        <v>15167000.0</v>
+      </c>
+      <c r="D14">
         <v>989000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>15016000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>11755000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>11549000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>7680000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>7968000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>7548000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>8165000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>6364000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>6181000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>5874000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>6428000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>5816000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>5952000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>6014000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>7115000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>6072000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>6071000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>6243000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:20">
+    <row r="15" spans="1:22">
       <c r="A15" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
-      <c r="I15">
+      <c r="I15"/>
+      <c r="J15"/>
+      <c r="K15">
         <v>0.0</v>
       </c>
-      <c r="J15"/>
-[...1 lines deleted...]
-      <c r="L15">
+      <c r="L15"/>
+      <c r="M15"/>
+      <c r="N15">
         <v>1841000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-4380000.0</v>
       </c>
       <c r="O15">
         <v>4380000.0</v>
       </c>
       <c r="P15">
         <v>4380000.0</v>
       </c>
-      <c r="Q15"/>
+      <c r="Q15">
+        <v>4380000.0</v>
+      </c>
       <c r="R15">
         <v>4380000.0</v>
       </c>
       <c r="S15"/>
-      <c r="T15"/>
-[...1 lines deleted...]
-    <row r="16" spans="1:20">
+      <c r="T15">
+        <v>4380000.0</v>
+      </c>
+      <c r="U15"/>
+      <c r="V15"/>
+    </row>
+    <row r="16" spans="1:22">
       <c r="A16" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B16">
+        <v>42041000.0</v>
+      </c>
+      <c r="C16">
+        <v>71039000.0</v>
+      </c>
+      <c r="D16">
         <v>48384000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>52324000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>44888000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>35564000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>32680000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>26027000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>13776000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>37840000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>48815000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>28782000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>25570000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>26405000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>95546000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>18185000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>18187000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>22870000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>14194000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>18203000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>16941000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:20">
+    <row r="17" spans="1:22">
       <c r="A17" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
-    </row>
-    <row r="18" spans="1:20">
+      <c r="U17"/>
+      <c r="V17"/>
+    </row>
+    <row r="18" spans="1:22">
       <c r="A18" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B18">
+        <v>-18862000.0</v>
+      </c>
+      <c r="C18">
+        <v>27685000.0</v>
+      </c>
+      <c r="D18">
         <v>-44689000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-27507000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-63432000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-15423000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-36718000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-59922000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-60978000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-32025000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-105315000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-46711000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-44797000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-37421000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-20363000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-15088000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-47097000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-1588000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-11380000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-4076000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-5515000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:20">
+    <row r="19" spans="1:22">
       <c r="A19" t="s">
-        <v>130</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>132</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19">
         <v>-14167000.0</v>
       </c>
-      <c r="C19">
+      <c r="E19">
         <v>-23217000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-40785000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-5553000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-35610000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-35824000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-68936000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-43084000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-67096000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>-36147000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-22028000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-54368000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-6838000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-5127000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-7836000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-10918000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>-4274000.0</v>
       </c>
-      <c r="S19"/>
-[...2 lines deleted...]
-    <row r="20" spans="1:20">
+      <c r="U19"/>
+      <c r="V19"/>
+    </row>
+    <row r="20" spans="1:22">
       <c r="A20" t="s">
-        <v>131</v>
-[...1 lines deleted...]
-      <c r="B20">
+        <v>133</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20">
+        <v>0.0</v>
+      </c>
+      <c r="D20">
         <v>12097000.0</v>
       </c>
-      <c r="C20"/>
-[...1 lines deleted...]
-      <c r="E20">
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20">
         <v>0.0</v>
       </c>
-      <c r="F20">
+      <c r="H20">
         <v>0.0</v>
       </c>
-      <c r="G20"/>
-[...1 lines deleted...]
-      <c r="I20">
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20">
         <v>0.0</v>
       </c>
-      <c r="J20">
+      <c r="L20">
         <v>118767000.0</v>
       </c>
-      <c r="K20"/>
-[...1 lines deleted...]
-      <c r="M20">
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20">
         <v>0.0</v>
       </c>
-      <c r="N20"/>
-      <c r="O20"/>
       <c r="P20"/>
-      <c r="Q20">
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20">
         <v>17000000.0</v>
       </c>
-      <c r="R20"/>
-      <c r="S20"/>
       <c r="T20"/>
-    </row>
-    <row r="21" spans="1:20">
+      <c r="U20"/>
+      <c r="V20"/>
+    </row>
+    <row r="21" spans="1:22">
       <c r="A21" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B21">
+        <v>-6481000.0</v>
+      </c>
+      <c r="C21">
+        <v>-11342000.0</v>
+      </c>
+      <c r="D21">
         <v>16134000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>38565000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>46009000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-2015000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>49424000.0</v>
       </c>
-      <c r="G21"/>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21">
         <v>23798000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>49943000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-18111000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>134346000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>13622000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>42136000.0</v>
       </c>
-      <c r="Q21"/>
-      <c r="R21">
+      <c r="S21"/>
+      <c r="T21">
         <v>7664000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>4447000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>3988000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:20">
+    <row r="22" spans="1:22">
       <c r="A22" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B22">
+        <v>-8533000.0</v>
+      </c>
+      <c r="C22">
+        <v>-22561000.0</v>
+      </c>
+      <c r="D22">
         <v>-19103000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>-21563000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>-27218000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>-24607000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>-14259000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>-17759000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>-23673000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>-20051000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>16621000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>-26811000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>-4341000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>-31919000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>-12996000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>-5819000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>-4705000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>-5226000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>-3890000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>-6068000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>-6124000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:20">
+    <row r="23" spans="1:22">
       <c r="A23" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B23">
+        <v>-7162000.0</v>
+      </c>
+      <c r="C23">
+        <v>1315000.0</v>
+      </c>
+      <c r="D23">
         <v>8804000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>-960000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>27822000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>7362000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>-5587000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>-5340000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>-7237000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>12760000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>33331000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>24031000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>-3969000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>-5382000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>222680000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>-5127000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>-477000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>-829000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>36092000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>33066000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>-759000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:20">
+    <row r="24" spans="1:22">
       <c r="A24" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B24">
+        <v>4483000.0</v>
+      </c>
+      <c r="C24">
+        <v>4908000.0</v>
+      </c>
+      <c r="D24">
         <v>-14167000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>270000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>6000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>12650000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>736000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>367000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>-22000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>-18000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>89000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>-27000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>-11000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>844000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>965000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>1339000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>861000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>1652000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>-285000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>583000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>518000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:20">
+    <row r="25" spans="1:22">
       <c r="A25" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B25">
+        <v>-5162000.0</v>
+      </c>
+      <c r="C25">
+        <v>7931000.0</v>
+      </c>
+      <c r="D25">
         <v>-1018000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>-5913000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>-894000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>1323000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>-1911000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>-127000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>400000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>13659000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>-22474000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>12856000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>-4338000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>29752000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>13709000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>2228000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>664000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>210000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>686000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>923000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>-613000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:20">
+    <row r="26" spans="1:22">
       <c r="A26" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B26"/>
       <c r="C26">
+        <v>-1549000.0</v>
+      </c>
+      <c r="D26"/>
+      <c r="E26">
         <v>-15000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>-1549000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>-81000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>-882000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>-18000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>-1141000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>2977000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>-1136000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>-2000000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>-1841000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>-477000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>-236838000.0</v>
       </c>
-      <c r="O26"/>
-      <c r="P26">
+      <c r="Q26"/>
+      <c r="R26">
         <v>-477000.0</v>
       </c>
-      <c r="Q26"/>
-      <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
-    </row>
-    <row r="27" spans="1:20">
+      <c r="U26"/>
+      <c r="V26"/>
+    </row>
+    <row r="27" spans="1:22">
       <c r="A27" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B27">
+        <v>1731000.0</v>
+      </c>
+      <c r="C27">
+        <v>2843000.0</v>
+      </c>
+      <c r="D27">
         <v>3629000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>4749000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>3331000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>3100000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>3027000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>3026000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>2455000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>2411000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>2440000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>2309000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>1548000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>1447000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>705000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>308000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>171000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>305000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>306000.0</v>
       </c>
       <c r="T27">
         <v>306000.0</v>
       </c>
-    </row>
-    <row r="28" spans="1:20">
+      <c r="U27">
+        <v>306000.0</v>
+      </c>
+      <c r="V27">
+        <v>306000.0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:22">
       <c r="A28" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B28">
+        <v>-14616000.0</v>
+      </c>
+      <c r="C28">
+        <v>-10027000.0</v>
+      </c>
+      <c r="D28">
         <v>36854000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>37605000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>72282000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>5266000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>42955000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>71436000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>36973000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>21067000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>126762000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>50006000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>46379000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-17514000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>96909000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>13622000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>41659000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>8499000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>7664000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>4447000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>3229000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:20">
+    <row r="29" spans="1:22">
       <c r="A29" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B29">
+        <v>-11763000.0</v>
+      </c>
+      <c r="C29">
+        <v>36689000.0</v>
+      </c>
+      <c r="D29">
         <v>-26630000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>-6952000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>-22121000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>2780000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>-332000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>-23670000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>7979000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>11067000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>-39463000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>-10537000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-25131000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>2906000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-12560000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>-8574000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>-38400000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>11059000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>-7400000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>500000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>-1282000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:20">
+    <row r="30" spans="1:22">
       <c r="A30" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B30">
+        <v>-2616000.0</v>
+      </c>
+      <c r="C30">
+        <v>-4007000.0</v>
+      </c>
+      <c r="D30">
         <v>-14167000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-23217000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-40785000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-5553000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-35610000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-35824000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-68936000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-43084000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-67096000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-36147000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-22028000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-54368000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-6838000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-5127000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-7836000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-10918000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-4274000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-3797000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-3658000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>