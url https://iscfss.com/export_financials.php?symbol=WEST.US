--- v1 (2026-06-04)
+++ v2 (2026-07-29)
@@ -1570,51 +1570,51 @@
       </c>
       <c r="C39">
         <v>44603000.0</v>
       </c>
       <c r="D39">
         <v>26775000.0</v>
       </c>
       <c r="E39">
         <v>33786000.0</v>
       </c>
       <c r="F39">
         <v>23701000.0</v>
       </c>
       <c r="G39">
         <v>19785000.0</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" t="s">
         <v>45</v>
       </c>
       <c r="B40">
         <v>220534000.0</v>
       </c>
       <c r="C40">
-        <v>124899000.0</v>
+        <v>158994000.0</v>
       </c>
       <c r="D40">
         <v>117024000.0</v>
       </c>
       <c r="E40">
         <v>45051000.0</v>
       </c>
       <c r="F40">
         <v>14021000.0</v>
       </c>
       <c r="G40">
         <v>26906000.0</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" t="s">
         <v>46</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41">
         <v>80911000.0</v>
       </c>
       <c r="F41">
@@ -2461,51 +2461,51 @@
       </c>
       <c r="O9">
         <v>342664000.0</v>
       </c>
       <c r="P9">
         <v>316537000.0</v>
       </c>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
     </row>
     <row r="10" spans="1:22">
       <c r="A10" t="s">
         <v>15</v>
       </c>
       <c r="B10">
         <v>42041000.0</v>
       </c>
       <c r="C10">
         <v>49875000.0</v>
       </c>
       <c r="D10">
-        <v>48384000.0</v>
+        <v>33971000.0</v>
       </c>
       <c r="E10">
         <v>43956000.0</v>
       </c>
       <c r="F10">
         <v>33052000.0</v>
       </c>
       <c r="G10">
         <v>26151000.0</v>
       </c>
       <c r="H10">
         <v>22359000.0</v>
       </c>
       <c r="I10">
         <v>24316000.0</v>
       </c>
       <c r="J10">
         <v>13776000.0</v>
       </c>
       <c r="K10">
         <v>37196000.0</v>
       </c>
       <c r="L10">
         <v>44407000.0</v>
       </c>
@@ -2555,51 +2555,51 @@
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
     </row>
     <row r="12" spans="1:22">
       <c r="A12" t="s">
         <v>17</v>
       </c>
       <c r="B12">
         <v>42041000.0</v>
       </c>
       <c r="C12">
         <v>49875000.0</v>
       </c>
       <c r="D12">
-        <v>48384000.0</v>
+        <v>33971000.0</v>
       </c>
       <c r="E12">
         <v>43956000.0</v>
       </c>
       <c r="F12">
         <v>33052000.0</v>
       </c>
       <c r="G12">
         <v>26151000.0</v>
       </c>
       <c r="H12">
         <v>22359000.0</v>
       </c>
       <c r="I12">
         <v>24316000.0</v>
       </c>
       <c r="J12">
         <v>13776000.0</v>
       </c>
       <c r="K12">
         <v>37196000.0</v>
       </c>
       <c r="L12">
         <v>44407000.0</v>
       </c>
@@ -3319,51 +3319,51 @@
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
     </row>
     <row r="28" spans="1:22">
       <c r="A28" t="s">
         <v>33</v>
       </c>
       <c r="B28">
         <v>541049000.0</v>
       </c>
       <c r="C28">
         <v>531734000.0</v>
       </c>
       <c r="D28">
-        <v>550360000.0</v>
+        <v>560058000.0</v>
       </c>
       <c r="E28">
         <v>534557000.0</v>
       </c>
       <c r="F28">
         <v>506753000.0</v>
       </c>
       <c r="G28">
         <v>478843000.0</v>
       </c>
       <c r="H28">
         <v>469966000.0</v>
       </c>
       <c r="I28">
         <v>431586000.0</v>
       </c>
       <c r="J28">
         <v>371568000.0</v>
       </c>
       <c r="K28">
         <v>302955000.0</v>
       </c>
       <c r="L28">
         <v>223698000.0</v>
       </c>
@@ -3807,51 +3807,51 @@
         <v>342065000.0</v>
       </c>
       <c r="R35">
         <v>346567000.0</v>
       </c>
       <c r="S35">
         <v>318907000.0</v>
       </c>
       <c r="T35">
         <v>22083000.0</v>
       </c>
       <c r="U35"/>
       <c r="V35"/>
     </row>
     <row r="36" spans="1:22">
       <c r="A36" t="s">
         <v>41</v>
       </c>
       <c r="B36">
         <v>14310000.0</v>
       </c>
       <c r="C36">
         <v>12451000.0</v>
       </c>
       <c r="D36">
-        <v>12188000.0</v>
+        <v>13188000.0</v>
       </c>
       <c r="E36">
         <v>10195000.0</v>
       </c>
       <c r="F36">
         <v>5848000.0</v>
       </c>
       <c r="G36">
         <v>5556000.0</v>
       </c>
       <c r="H36">
         <v>6380000.0</v>
       </c>
       <c r="I36">
         <v>7894000.0</v>
       </c>
       <c r="J36">
         <v>-9591000.0</v>
       </c>
       <c r="K36">
         <v>7769000.0</v>
       </c>
       <c r="L36">
         <v>7801000.0</v>
       </c>
@@ -3943,51 +3943,51 @@
       <c r="P38">
         <v>6964000.0</v>
       </c>
       <c r="Q38">
         <v>4671000.0</v>
       </c>
       <c r="R38">
         <v>4171000.0</v>
       </c>
       <c r="S38"/>
       <c r="T38"/>
       <c r="U38"/>
       <c r="V38"/>
     </row>
     <row r="39" spans="1:22">
       <c r="A39" t="s">
         <v>44</v>
       </c>
       <c r="B39">
         <v>38004000.0</v>
       </c>
       <c r="C39">
         <v>52583000.0</v>
       </c>
       <c r="D39">
-        <v>34632000.0</v>
+        <v>49045000.0</v>
       </c>
       <c r="E39">
         <v>52758000.0</v>
       </c>
       <c r="F39">
         <v>59956000.0</v>
       </c>
       <c r="G39">
         <v>44603000.0</v>
       </c>
       <c r="H39">
         <v>50962000.0</v>
       </c>
       <c r="I39">
         <v>42435000.0</v>
       </c>
       <c r="J39">
         <v>28881000.0</v>
       </c>
       <c r="K39">
         <v>26775000.0</v>
       </c>
       <c r="L39">
         <v>34279000.0</v>
       </c>
@@ -4007,63 +4007,63 @@
         <v>28428000.0</v>
       </c>
       <c r="R39">
         <v>32742000.0</v>
       </c>
       <c r="S39">
         <v>23701000.0</v>
       </c>
       <c r="T39">
         <v>663757.0</v>
       </c>
       <c r="U39"/>
       <c r="V39"/>
     </row>
     <row r="40" spans="1:22">
       <c r="A40" t="s">
         <v>45</v>
       </c>
       <c r="B40">
         <v>182425000.0</v>
       </c>
       <c r="C40">
         <v>220534000.0</v>
       </c>
       <c r="D40">
-        <v>202124000.0</v>
+        <v>206839000.0</v>
       </c>
       <c r="E40">
         <v>193977000.0</v>
       </c>
       <c r="F40">
         <v>168285000.0</v>
       </c>
       <c r="G40">
-        <v>124899000.0</v>
+        <v>158994000.0</v>
       </c>
       <c r="H40">
-        <v>131701000.0</v>
+        <v>170180000.0</v>
       </c>
       <c r="I40">
         <v>144087000.0</v>
       </c>
       <c r="J40">
         <v>124858000.0</v>
       </c>
       <c r="K40">
         <v>117024000.0</v>
       </c>
       <c r="L40">
         <v>97419000.0</v>
       </c>
       <c r="M40">
         <v>72392000.0</v>
       </c>
       <c r="N40">
         <v>40705000.0</v>
       </c>
       <c r="O40">
         <v>45051000.0</v>
       </c>
       <c r="P40">
         <v>39438000.0</v>
       </c>
@@ -4163,51 +4163,51 @@
         <v>348711000.0</v>
       </c>
       <c r="N42">
         <v>345840000.0</v>
       </c>
       <c r="O42">
         <v>342664000.0</v>
       </c>
       <c r="P42">
         <v>316537000.0</v>
       </c>
       <c r="Q42">
         <v>60975001.0</v>
       </c>
       <c r="R42">
         <v>60667000.0</v>
       </c>
       <c r="S42">
         <v>60628000.0</v>
       </c>
       <c r="T42"/>
       <c r="U42">
         <v>17812.0</v>
       </c>
       <c r="V42">
-        <v>-98807188.0</v>
+        <v>-98789376.0</v>
       </c>
     </row>
     <row r="43" spans="1:22">
       <c r="A43" t="s">
         <v>48</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
@@ -4549,51 +4549,51 @@
       </c>
       <c r="Q50">
         <v>76028000.0</v>
       </c>
       <c r="R50">
         <v>61267000.0</v>
       </c>
       <c r="S50">
         <v>47444000.0</v>
       </c>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
     </row>
     <row r="51" spans="1:22">
       <c r="A51" t="s">
         <v>56</v>
       </c>
       <c r="B51">
         <v>583090000.0</v>
       </c>
       <c r="C51">
         <v>581609000.0</v>
       </c>
       <c r="D51">
-        <v>598744000.0</v>
+        <v>594029000.0</v>
       </c>
       <c r="E51">
         <v>578513000.0</v>
       </c>
       <c r="F51">
         <v>539805000.0</v>
       </c>
       <c r="G51">
         <v>504994000.0</v>
       </c>
       <c r="H51">
         <v>492325000.0</v>
       </c>
       <c r="I51">
         <v>455902000.0</v>
       </c>
       <c r="J51">
         <v>385344000.0</v>
       </c>
       <c r="K51">
         <v>340151000.0</v>
       </c>
       <c r="L51">
         <v>268105000.0</v>
       </c>
@@ -4615,51 +4615,51 @@
       <c r="R51">
         <v>385321000.0</v>
       </c>
       <c r="S51">
         <v>337808000.0</v>
       </c>
       <c r="T51"/>
       <c r="U51">
         <v>117491.0</v>
       </c>
       <c r="V51">
         <v>42500.0</v>
       </c>
     </row>
     <row r="52" spans="1:22">
       <c r="A52" t="s">
         <v>57</v>
       </c>
       <c r="B52">
         <v>86262000.0</v>
       </c>
       <c r="C52">
         <v>101921000.0</v>
       </c>
       <c r="D52">
-        <v>106710000.0</v>
+        <v>101995000.0</v>
       </c>
       <c r="E52">
         <v>91639000.0</v>
       </c>
       <c r="F52">
         <v>73852000.0</v>
       </c>
       <c r="G52">
         <v>68716000.0</v>
       </c>
       <c r="H52">
         <v>58007000.0</v>
       </c>
       <c r="I52">
         <v>66689000.0</v>
       </c>
       <c r="J52">
         <v>51200000.0</v>
       </c>
       <c r="K52">
         <v>53505000.0</v>
       </c>
       <c r="L52">
         <v>62338000.0</v>
       </c>
@@ -5273,74 +5273,74 @@
         <v>24210000.0</v>
       </c>
       <c r="F3">
         <v>25501000.0</v>
       </c>
       <c r="G3">
         <v>23838000.0</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" t="s">
         <v>86</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" t="s">
         <v>87</v>
       </c>
       <c r="B5">
-        <v>-62821000.0</v>
+        <v>-36446000.0</v>
       </c>
       <c r="C5">
         <v>-42522000.0</v>
       </c>
       <c r="D5">
         <v>-11668000.0</v>
       </c>
       <c r="E5">
         <v>-19853000.0</v>
       </c>
       <c r="F5">
         <v>7873000.0</v>
       </c>
       <c r="G5">
         <v>-121181000.0</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" t="s">
         <v>88</v>
       </c>
       <c r="B6">
-        <v>-6985000.0</v>
+        <v>19390000.0</v>
       </c>
       <c r="C6">
         <v>-7777000.0</v>
       </c>
       <c r="D6">
         <v>14916000.0</v>
       </c>
       <c r="E6">
         <v>4357000.0</v>
       </c>
       <c r="F6">
         <v>33374000.0</v>
       </c>
       <c r="G6">
         <v>-97343000.0</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" t="s">
         <v>89</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
@@ -8382,51 +8382,51 @@
       </c>
       <c r="T1" t="s">
         <v>81</v>
       </c>
       <c r="U1" t="s">
         <v>82</v>
       </c>
       <c r="V1" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="2" spans="1:22">
       <c r="A2" t="s">
         <v>115</v>
       </c>
       <c r="B2">
         <v>71039000.0</v>
       </c>
       <c r="C2">
         <v>48384000.0</v>
       </c>
       <c r="D2">
         <v>52324000.0</v>
       </c>
       <c r="E2">
-        <v>44888000.0</v>
+        <v>42036000.0</v>
       </c>
       <c r="F2">
         <v>35564000.0</v>
       </c>
       <c r="G2">
         <v>32680000.0</v>
       </c>
       <c r="H2">
         <v>26027000.0</v>
       </c>
       <c r="I2">
         <v>13776000.0</v>
       </c>
       <c r="J2">
         <v>37840000.0</v>
       </c>
       <c r="K2">
         <v>48815000.0</v>
       </c>
       <c r="L2">
         <v>28782000.0</v>
       </c>
       <c r="M2">
         <v>25570000.0</v>
       </c>
@@ -8447,51 +8447,51 @@
       </c>
       <c r="S2">
         <v>14194000.0</v>
       </c>
       <c r="T2">
         <v>18203000.0</v>
       </c>
       <c r="U2">
         <v>16941000.0</v>
       </c>
       <c r="V2">
         <v>18652000.0</v>
       </c>
     </row>
     <row r="3" spans="1:22">
       <c r="A3" t="s">
         <v>116</v>
       </c>
       <c r="B3">
         <v>7099000</v>
       </c>
       <c r="C3">
         <v>9004000</v>
       </c>
       <c r="D3">
-        <v>18059000</v>
+        <v>18104000</v>
       </c>
       <c r="E3">
         <v>20555000</v>
       </c>
       <c r="F3">
         <v>41311000</v>
       </c>
       <c r="G3">
         <v>18203000</v>
       </c>
       <c r="H3">
         <v>36386000</v>
       </c>
       <c r="I3">
         <v>36252000</v>
       </c>
       <c r="J3">
         <v>68957000</v>
       </c>
       <c r="K3">
         <v>43092000</v>
       </c>
       <c r="L3">
         <v>65852000</v>
       </c>
@@ -8578,51 +8578,51 @@
         <v>-10822000.0</v>
       </c>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
     </row>
     <row r="6" spans="1:22">
       <c r="A6" t="s">
         <v>119</v>
       </c>
       <c r="B6">
         <v>-28998000.0</v>
       </c>
       <c r="C6">
         <v>22655000.0</v>
       </c>
       <c r="D6">
         <v>-3940000.0</v>
       </c>
       <c r="E6">
-        <v>7436000.0</v>
+        <v>10288000.0</v>
       </c>
       <c r="F6">
         <v>9324000.0</v>
       </c>
       <c r="G6">
         <v>2884000.0</v>
       </c>
       <c r="H6">
         <v>6653000.0</v>
       </c>
       <c r="I6">
         <v>12251000.0</v>
       </c>
       <c r="J6">
         <v>-24064000.0</v>
       </c>
       <c r="K6">
         <v>-10975000.0</v>
       </c>
       <c r="L6">
         <v>20033000.0</v>
       </c>
       <c r="M6">
         <v>3212000.0</v>
       </c>
@@ -8741,51 +8741,51 @@
         <v>14697000.0</v>
       </c>
       <c r="N8">
         <v>-14048000.0</v>
       </c>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
     </row>
     <row r="9" spans="1:22">
       <c r="A9" t="s">
         <v>122</v>
       </c>
       <c r="B9">
         <v>6146000.0</v>
       </c>
       <c r="C9">
         <v>-3028000.0</v>
       </c>
       <c r="D9">
-        <v>-16085999.0</v>
+        <v>-16086000.0</v>
       </c>
       <c r="E9">
         <v>-2399000.0</v>
       </c>
       <c r="F9">
         <v>14553000.0</v>
       </c>
       <c r="G9">
         <v>2164000.0</v>
       </c>
       <c r="H9">
         <v>-976000.0</v>
       </c>
       <c r="I9">
         <v>-12351000.0</v>
       </c>
       <c r="J9">
         <v>8397000.0</v>
       </c>
       <c r="K9">
         <v>-305000.0</v>
       </c>
       <c r="L9">
         <v>1344000.0</v>
       </c>
@@ -9009,51 +9009,51 @@
       <c r="R13">
         <v>-13145000.0</v>
       </c>
       <c r="S13"/>
       <c r="T13">
         <v>7332000.0</v>
       </c>
       <c r="U13">
         <v>7907000.0</v>
       </c>
       <c r="V13">
         <v>-5161000.0</v>
       </c>
     </row>
     <row r="14" spans="1:22">
       <c r="A14" t="s">
         <v>127</v>
       </c>
       <c r="B14">
         <v>16564000.0</v>
       </c>
       <c r="C14">
         <v>15167000.0</v>
       </c>
       <c r="D14">
-        <v>989000.0</v>
+        <v>13898000.0</v>
       </c>
       <c r="E14">
         <v>15016000.0</v>
       </c>
       <c r="F14">
         <v>11755000.0</v>
       </c>
       <c r="G14">
         <v>11549000.0</v>
       </c>
       <c r="H14">
         <v>7680000.0</v>
       </c>
       <c r="I14">
         <v>7968000.0</v>
       </c>
       <c r="J14">
         <v>7548000.0</v>
       </c>
       <c r="K14">
         <v>8165000.0</v>
       </c>
       <c r="L14">
         <v>6364000.0</v>
       </c>
@@ -9211,51 +9211,51 @@
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
     </row>
     <row r="18" spans="1:22">
       <c r="A18" t="s">
         <v>131</v>
       </c>
       <c r="B18">
         <v>-18862000.0</v>
       </c>
       <c r="C18">
         <v>27685000.0</v>
       </c>
       <c r="D18">
-        <v>-44689000.0</v>
+        <v>-44734000.0</v>
       </c>
       <c r="E18">
         <v>-27507000.0</v>
       </c>
       <c r="F18">
         <v>-63432000.0</v>
       </c>
       <c r="G18">
         <v>-15423000.0</v>
       </c>
       <c r="H18">
         <v>-36718000.0</v>
       </c>
       <c r="I18">
         <v>-59922000.0</v>
       </c>
       <c r="J18">
         <v>-60978000.0</v>
       </c>
       <c r="K18">
         <v>-32025000.0</v>
       </c>
       <c r="L18">
         <v>-105315000.0</v>
       </c>
@@ -9507,119 +9507,119 @@
       </c>
       <c r="S22">
         <v>-5226000.0</v>
       </c>
       <c r="T22">
         <v>-3890000.0</v>
       </c>
       <c r="U22">
         <v>-6068000.0</v>
       </c>
       <c r="V22">
         <v>-6124000.0</v>
       </c>
     </row>
     <row r="23" spans="1:22">
       <c r="A23" t="s">
         <v>135</v>
       </c>
       <c r="B23">
         <v>-7162000.0</v>
       </c>
       <c r="C23">
         <v>1315000.0</v>
       </c>
       <c r="D23">
-        <v>8804000.0</v>
+        <v>8623000.0</v>
       </c>
       <c r="E23">
         <v>-960000.0</v>
       </c>
       <c r="F23">
         <v>27822000.0</v>
       </c>
       <c r="G23">
         <v>7362000.0</v>
       </c>
       <c r="H23">
         <v>-5587000.0</v>
       </c>
       <c r="I23">
         <v>-5340000.0</v>
       </c>
       <c r="J23">
         <v>-7237000.0</v>
       </c>
       <c r="K23">
         <v>12760000.0</v>
       </c>
       <c r="L23">
         <v>33331000.0</v>
       </c>
       <c r="M23">
         <v>24031000.0</v>
       </c>
       <c r="N23">
         <v>-3969000.0</v>
       </c>
       <c r="O23">
         <v>-5382000.0</v>
       </c>
       <c r="P23">
-        <v>222680000.0</v>
+        <v>229251000.0</v>
       </c>
       <c r="Q23">
-        <v>-5127000.0</v>
+        <v>-477000.0</v>
       </c>
       <c r="R23">
         <v>-477000.0</v>
       </c>
       <c r="S23">
         <v>-829000.0</v>
       </c>
       <c r="T23">
         <v>36092000.0</v>
       </c>
       <c r="U23">
-        <v>33066000.0</v>
+        <v>-161999.0</v>
       </c>
       <c r="V23">
         <v>-759000.0</v>
       </c>
     </row>
     <row r="24" spans="1:22">
       <c r="A24" t="s">
         <v>136</v>
       </c>
       <c r="B24">
         <v>4483000.0</v>
       </c>
       <c r="C24">
         <v>4908000.0</v>
       </c>
       <c r="D24">
-        <v>-14167000.0</v>
+        <v>3892000.0</v>
       </c>
       <c r="E24">
         <v>270000.0</v>
       </c>
       <c r="F24">
         <v>6000.0</v>
       </c>
       <c r="G24">
         <v>12650000.0</v>
       </c>
       <c r="H24">
         <v>736000.0</v>
       </c>
       <c r="I24">
         <v>367000.0</v>
       </c>
       <c r="J24">
         <v>-22000.0</v>
       </c>
       <c r="K24">
         <v>-18000.0</v>
       </c>
       <c r="L24">
         <v>89000.0</v>
       </c>
@@ -9643,51 +9643,51 @@
       </c>
       <c r="S24">
         <v>1652000.0</v>
       </c>
       <c r="T24">
         <v>-285000.0</v>
       </c>
       <c r="U24">
         <v>583000.0</v>
       </c>
       <c r="V24">
         <v>518000.0</v>
       </c>
     </row>
     <row r="25" spans="1:22">
       <c r="A25" t="s">
         <v>137</v>
       </c>
       <c r="B25">
         <v>-5162000.0</v>
       </c>
       <c r="C25">
         <v>7931000.0</v>
       </c>
       <c r="D25">
-        <v>-1018000.0</v>
+        <v>1669000.0</v>
       </c>
       <c r="E25">
         <v>-5913000.0</v>
       </c>
       <c r="F25">
         <v>-894000.0</v>
       </c>
       <c r="G25">
         <v>1323000.0</v>
       </c>
       <c r="H25">
         <v>-1911000.0</v>
       </c>
       <c r="I25">
         <v>-127000.0</v>
       </c>
       <c r="J25">
         <v>400000.0</v>
       </c>
       <c r="K25">
         <v>13659000.0</v>
       </c>
       <c r="L25">
         <v>-22474000.0</v>
       </c>