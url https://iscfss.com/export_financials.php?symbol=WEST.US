--- v2 (2026-07-29)
+++ v3 (2026-09-14)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="143">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="144">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>accountsPayable</t>
   </si>
   <si>
@@ -226,50 +226,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -1492,51 +1495,51 @@
       </c>
       <c r="C35">
         <v>452578000.0</v>
       </c>
       <c r="D35">
         <v>343923000.0</v>
       </c>
       <c r="E35">
         <v>243413000.0</v>
       </c>
       <c r="F35">
         <v>318907000.0</v>
       </c>
       <c r="G35">
         <v>317924000.0</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" t="s">
         <v>41</v>
       </c>
       <c r="B36">
         <v>12451000.0</v>
       </c>
       <c r="C36">
-        <v>5556000.0</v>
+        <v>6756000.0</v>
       </c>
       <c r="D36">
         <v>7769000.0</v>
       </c>
       <c r="E36">
         <v>6933000.0</v>
       </c>
       <c r="F36">
         <v>4434000.0</v>
       </c>
       <c r="G36">
         <v>5268000.0</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" t="s">
         <v>42</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37">
         <v>2460000.0</v>
       </c>
       <c r="F37"/>
@@ -1570,51 +1573,51 @@
       </c>
       <c r="C39">
         <v>44603000.0</v>
       </c>
       <c r="D39">
         <v>26775000.0</v>
       </c>
       <c r="E39">
         <v>33786000.0</v>
       </c>
       <c r="F39">
         <v>23701000.0</v>
       </c>
       <c r="G39">
         <v>19785000.0</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" t="s">
         <v>45</v>
       </c>
       <c r="B40">
         <v>220534000.0</v>
       </c>
       <c r="C40">
-        <v>158994000.0</v>
+        <v>124899000.0</v>
       </c>
       <c r="D40">
         <v>117024000.0</v>
       </c>
       <c r="E40">
         <v>45051000.0</v>
       </c>
       <c r="F40">
         <v>14021000.0</v>
       </c>
       <c r="G40">
         <v>26906000.0</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" t="s">
         <v>46</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41">
         <v>80911000.0</v>
       </c>
       <c r="F41">
@@ -2010,3189 +2013,3324 @@
       </c>
       <c r="F62"/>
       <c r="G62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:V62"/>
+  <dimension ref="A1:W62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:22">
+    <row r="1" spans="1:23">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>68</v>
       </c>
       <c r="C1" t="s">
+        <v>69</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="E1" t="s">
         <v>70</v>
       </c>
       <c r="F1" t="s">
         <v>71</v>
       </c>
       <c r="G1" t="s">
+        <v>72</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="I1" t="s">
         <v>73</v>
       </c>
       <c r="J1" t="s">
         <v>74</v>
       </c>
       <c r="K1" t="s">
+        <v>75</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="M1" t="s">
         <v>76</v>
       </c>
       <c r="N1" t="s">
         <v>77</v>
       </c>
       <c r="O1" t="s">
+        <v>78</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="Q1" t="s">
         <v>79</v>
       </c>
       <c r="R1" t="s">
         <v>80</v>
       </c>
       <c r="S1" t="s">
+        <v>81</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="U1" t="s">
         <v>82</v>
       </c>
       <c r="V1" t="s">
         <v>83</v>
       </c>
-    </row>
-    <row r="2" spans="1:22">
+      <c r="W1" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="2" spans="1:23">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2">
+        <v>68185000.0</v>
+      </c>
+      <c r="C2">
         <v>85245000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>91175000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>75674000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>75784000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>67325000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>84255000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>52320000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>43091000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>44230000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>69106000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>62393000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>102083000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>101540000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>116675000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>110651000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>117871000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>98116000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>80405000.0</v>
       </c>
-      <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>
-    </row>
-    <row r="3" spans="1:22">
+      <c r="W2"/>
+    </row>
+    <row r="3" spans="1:23">
       <c r="A3" t="s">
         <v>8</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
-    </row>
-    <row r="4" spans="1:22">
+      <c r="W3"/>
+    </row>
+    <row r="4" spans="1:23">
       <c r="A4" t="s">
         <v>9</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
-    </row>
-    <row r="5" spans="1:22">
+      <c r="W4"/>
+    </row>
+    <row r="5" spans="1:23">
       <c r="A5" t="s">
         <v>10</v>
       </c>
       <c r="B5">
+        <v>-22762000.0</v>
+      </c>
+      <c r="C5">
         <v>-23740000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-13034000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-20377000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-17558000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>18863000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>19584000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>11789000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>7905000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>4034000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>3818000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-1297000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-4539000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-3881000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-6103000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>1923000.0</v>
       </c>
-      <c r="Q5">
-[...1 lines deleted...]
-      </c>
       <c r="R5">
+        <v>4724000.0</v>
+      </c>
+      <c r="S5">
         <v>7158000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>12018000.0</v>
       </c>
-      <c r="T5"/>
       <c r="U5"/>
-      <c r="V5">
+      <c r="V5"/>
+      <c r="W5">
         <v>-141838000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:22">
+    <row r="6" spans="1:23">
       <c r="A6" t="s">
         <v>11</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
-    </row>
-    <row r="7" spans="1:22">
+      <c r="W6"/>
+    </row>
+    <row r="7" spans="1:23">
       <c r="A7" t="s">
         <v>12</v>
       </c>
       <c r="B7">
+        <v>59375000.0</v>
+      </c>
+      <c r="C7">
         <v>60537000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>58146000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>58742000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>59553000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>59605000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>60692000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>58507000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>59287000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>60400000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>63554000.0</v>
       </c>
-      <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
-      <c r="O7">
+      <c r="O7"/>
+      <c r="P7">
         <v>8424000.0</v>
       </c>
-      <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
-    </row>
-    <row r="8" spans="1:22">
+      <c r="W7"/>
+    </row>
+    <row r="8" spans="1:23">
       <c r="A8" t="s">
         <v>13</v>
       </c>
       <c r="B8">
+        <v>274306000.0</v>
+      </c>
+      <c r="C8">
         <v>274393000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>274472000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>274558000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>274625000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>274710000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>274792000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>274879000.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>274926000.0</v>
       </c>
-      <c r="J8">
+      <c r="K8">
         <v>275012000.0</v>
       </c>
-      <c r="K8">
+      <c r="L8">
         <v>275096000.0</v>
       </c>
-      <c r="L8">
+      <c r="M8">
         <v>275183000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>275785000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>275871000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>275686000.0</v>
       </c>
-      <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
-    </row>
-    <row r="9" spans="1:22">
+      <c r="W8"/>
+    </row>
+    <row r="9" spans="1:23">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-      <c r="M9">
+      <c r="M9"/>
+      <c r="N9">
         <v>348711000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>345840000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>342664000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>316537000.0</v>
       </c>
-      <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
-    </row>
-    <row r="10" spans="1:22">
+      <c r="W9"/>
+    </row>
+    <row r="10" spans="1:23">
       <c r="A10" t="s">
         <v>15</v>
       </c>
       <c r="B10">
+        <v>38233000.0</v>
+      </c>
+      <c r="C10">
         <v>42041000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>49875000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>33971000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>43956000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>33052000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>26151000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>22359000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>24316000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>13776000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>37196000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>44407000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>25245000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>23688000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>16838000.0</v>
       </c>
-      <c r="P10">
-[...1 lines deleted...]
-      </c>
       <c r="Q10">
-        <v>14343000.0</v>
+        <v>95546000.0</v>
       </c>
       <c r="R10">
+        <v>18185000.0</v>
+      </c>
+      <c r="S10">
         <v>11940000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>19344000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>1166467.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>11587.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>12437.0</v>
       </c>
     </row>
-    <row r="11" spans="1:22">
+    <row r="11" spans="1:23">
       <c r="A11" t="s">
         <v>16</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
-    </row>
-    <row r="12" spans="1:22">
+      <c r="W11"/>
+    </row>
+    <row r="12" spans="1:23">
       <c r="A12" t="s">
         <v>17</v>
       </c>
       <c r="B12">
+        <v>38233000.0</v>
+      </c>
+      <c r="C12">
         <v>42041000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>49875000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>33971000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>43956000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>33052000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>26151000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>22359000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>24316000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>13776000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>37196000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>44407000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>25245000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>23688000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>16838000.0</v>
       </c>
-      <c r="P12">
-[...1 lines deleted...]
-      </c>
       <c r="Q12">
-        <v>14343000.0</v>
+        <v>95546000.0</v>
       </c>
       <c r="R12">
+        <v>18185000.0</v>
+      </c>
+      <c r="S12">
         <v>11940000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>19344000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>1166467.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>11587.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>12437.0</v>
       </c>
     </row>
-    <row r="13" spans="1:22">
+    <row r="13" spans="1:23">
       <c r="A13" t="s">
         <v>18</v>
       </c>
       <c r="B13">
         <v>976000.0</v>
       </c>
       <c r="C13">
+        <v>976000.0</v>
+      </c>
+      <c r="D13">
         <v>969000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>968000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>947000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>946000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>942000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>941000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>884000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>883000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>880000.0</v>
       </c>
       <c r="L13">
         <v>880000.0</v>
       </c>
       <c r="M13">
+        <v>880000.0</v>
+      </c>
+      <c r="N13">
         <v>760000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>759000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>750000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>730000.0</v>
       </c>
-      <c r="Q13"/>
-      <c r="R13">
+      <c r="R13"/>
+      <c r="S13">
         <v>250006250.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>345000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>250006250.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7188.0</v>
       </c>
       <c r="V13">
         <v>7188.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:22">
+      <c r="W13">
+        <v>7188.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:23">
       <c r="A14" t="s">
         <v>19</v>
       </c>
       <c r="B14">
+        <v>97579000.0</v>
+      </c>
+      <c r="C14">
         <v>97541000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>96848000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>95569000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>94661000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>94298000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>89795000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>88540000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>88323000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>88095000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>88047000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>107080000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>75726000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>76693000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>74038000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>49795000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>34855000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>34523000.0</v>
       </c>
       <c r="S14">
         <v>34523000.0</v>
       </c>
       <c r="T14">
         <v>34523000.0</v>
       </c>
       <c r="U14">
         <v>34523000.0</v>
       </c>
       <c r="V14">
         <v>34523000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:22">
+      <c r="W14">
+        <v>34523000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:23">
       <c r="A15" t="s">
         <v>20</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
+      <c r="M15"/>
+      <c r="N15">
         <v>760000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>759000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>750000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>730000.0</v>
       </c>
-      <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
-    </row>
-    <row r="16" spans="1:22">
+      <c r="W15"/>
+    </row>
+    <row r="16" spans="1:23">
       <c r="A16" t="s">
         <v>21</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
-      <c r="J16">
+      <c r="J16"/>
+      <c r="K16">
         <v>-16768000.0</v>
       </c>
-      <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>24855000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>36084000.0</v>
       </c>
-      <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
-      <c r="Q16">
+      <c r="Q16"/>
+      <c r="R16">
         <v>29842000.0</v>
       </c>
-      <c r="R16"/>
-      <c r="S16">
+      <c r="S16"/>
+      <c r="T16">
         <v>26370000.0</v>
       </c>
-      <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
-    </row>
-    <row r="17" spans="1:22">
+      <c r="W16"/>
+    </row>
+    <row r="17" spans="1:23">
       <c r="A17" t="s">
         <v>22</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
-    </row>
-    <row r="18" spans="1:22">
+      <c r="W17"/>
+    </row>
+    <row r="18" spans="1:23">
       <c r="A18" t="s">
         <v>23</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
-      <c r="M18">
+      <c r="M18"/>
+      <c r="N18">
         <v>17938000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>10823000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>14355000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>3000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2600000.0</v>
       </c>
       <c r="R18">
         <v>2600000.0</v>
       </c>
-      <c r="S18"/>
+      <c r="S18">
+        <v>2600000.0</v>
+      </c>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
-    </row>
-    <row r="19" spans="1:22">
+      <c r="W18"/>
+    </row>
+    <row r="19" spans="1:23">
       <c r="A19" t="s">
         <v>24</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
-    </row>
-    <row r="20" spans="1:22">
+      <c r="W19"/>
+    </row>
+    <row r="20" spans="1:23">
       <c r="A20" t="s">
         <v>25</v>
       </c>
       <c r="B20">
         <v>116111000.0</v>
       </c>
       <c r="C20">
         <v>116111000.0</v>
       </c>
       <c r="D20">
         <v>116111000.0</v>
       </c>
       <c r="E20">
         <v>116111000.0</v>
       </c>
       <c r="F20">
         <v>116111000.0</v>
       </c>
       <c r="G20">
         <v>116111000.0</v>
       </c>
       <c r="H20">
         <v>116111000.0</v>
       </c>
       <c r="I20">
         <v>116111000.0</v>
       </c>
       <c r="J20">
         <v>116111000.0</v>
       </c>
       <c r="K20">
         <v>116111000.0</v>
       </c>
       <c r="L20">
-        <v>116353000.0</v>
+        <v>116111000.0</v>
       </c>
       <c r="M20">
         <v>116353000.0</v>
       </c>
       <c r="N20">
+        <v>116353000.0</v>
+      </c>
+      <c r="O20">
         <v>116090000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>113999000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>97053000.0</v>
       </c>
       <c r="Q20">
         <v>97053000.0</v>
       </c>
       <c r="R20">
         <v>97053000.0</v>
       </c>
       <c r="S20">
         <v>97053000.0</v>
       </c>
-      <c r="T20"/>
+      <c r="T20">
+        <v>97053000.0</v>
+      </c>
       <c r="U20"/>
       <c r="V20"/>
-    </row>
-    <row r="21" spans="1:22">
+      <c r="W20"/>
+    </row>
+    <row r="21" spans="1:23">
       <c r="A21" t="s">
         <v>26</v>
       </c>
       <c r="B21">
+        <v>103268000.0</v>
+      </c>
+      <c r="C21">
         <v>105203000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>107141000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>109011000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>110920000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>112853000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>114879000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>116968000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>118953000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>120950000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>122945000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>125062000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>127022000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>128992000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>130886000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>120949000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>122565000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>124215000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>125914000.0</v>
       </c>
-      <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
-    </row>
-    <row r="22" spans="1:22">
+      <c r="W21"/>
+    </row>
+    <row r="22" spans="1:23">
       <c r="A22" t="s">
         <v>27</v>
       </c>
       <c r="B22">
+        <v>167522000.0</v>
+      </c>
+      <c r="C22">
         <v>180797000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>199802000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>212970000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>194244000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>187383000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>163323000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>160644000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>163703000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>140354000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>149921000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>161346000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>154682000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>142576000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>145836000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>162245000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>155323000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>137596000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>109166000.0</v>
       </c>
-      <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
-    </row>
-    <row r="23" spans="1:22">
+      <c r="W22"/>
+    </row>
+    <row r="23" spans="1:23">
       <c r="A23" t="s">
         <v>28</v>
       </c>
       <c r="B23">
+        <v>1085848000.0</v>
+      </c>
+      <c r="C23">
         <v>1115801000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1175978000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1178012000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1157477000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1138704000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1101780000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1077114000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1056373000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>983256000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>971514000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>891071000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>822308000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>773301000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>746213000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>750088000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>661446000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>645364000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>593020000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>251841198.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>206578.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>150803.0</v>
       </c>
     </row>
-    <row r="24" spans="1:22">
+    <row r="24" spans="1:23">
       <c r="A24" t="s">
         <v>29</v>
       </c>
       <c r="B24">
+        <v>430305000.0</v>
+      </c>
+      <c r="C24">
         <v>436291000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>421542000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>433292000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>427321000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>406348000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>375586000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>375811000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>329926000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>273744000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>223092000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>205767000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>237769000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>215285000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>162502000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>164671000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>310344000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>311701000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>290364000.0</v>
       </c>
-      <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
-    </row>
-    <row r="25" spans="1:22">
+      <c r="W24"/>
+    </row>
+    <row r="25" spans="1:23">
       <c r="A25" t="s">
         <v>30</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
-      <c r="M25">
+      <c r="M25"/>
+      <c r="N25">
         <v>237769000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>215285000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>162502000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>164671000.0</v>
       </c>
-      <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
-    </row>
-    <row r="26" spans="1:22">
+      <c r="W25"/>
+    </row>
+    <row r="26" spans="1:23">
       <c r="A26" t="s">
         <v>31</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
-    </row>
-    <row r="27" spans="1:22">
+      <c r="W26"/>
+    </row>
+    <row r="27" spans="1:23">
       <c r="A27" t="s">
         <v>32</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
-    </row>
-    <row r="28" spans="1:22">
+      <c r="W27"/>
+    </row>
+    <row r="28" spans="1:23">
       <c r="A28" t="s">
         <v>33</v>
       </c>
       <c r="B28">
+        <v>529851000.0</v>
+      </c>
+      <c r="C28">
         <v>541049000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>531734000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>560058000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>534557000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>506753000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>478843000.0</v>
       </c>
-      <c r="H28">
-[...1 lines deleted...]
-      </c>
       <c r="I28">
+        <v>482103000.0</v>
+      </c>
+      <c r="J28">
         <v>431586000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>371568000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>302955000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>223698000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>268007000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>243739000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>208497000.0</v>
       </c>
-      <c r="P28">
-[...1 lines deleted...]
-      </c>
       <c r="Q28">
-        <v>383284000.0</v>
+        <v>153945000.0</v>
       </c>
       <c r="R28">
+        <v>379442000.0</v>
+      </c>
+      <c r="S28">
         <v>373381000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>318464000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-1166467.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>105904.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>30063.0</v>
       </c>
     </row>
-    <row r="29" spans="1:22">
+    <row r="29" spans="1:23">
       <c r="A29" t="s">
         <v>34</v>
       </c>
       <c r="B29">
+        <v>477436000.0</v>
+      </c>
+      <c r="C29">
         <v>497130000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>521595000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>546729000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>537207000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>551611000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>541784000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>556295000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>478143000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>411978000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>390337000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>394282000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>278990000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>277762000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>503576000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>537635000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>474429000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>468970000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>443681000.0</v>
       </c>
-      <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
-    </row>
-    <row r="30" spans="1:22">
+      <c r="W29"/>
+    </row>
+    <row r="30" spans="1:23">
       <c r="A30" t="s">
         <v>35</v>
       </c>
       <c r="B30">
+        <v>76699000.0</v>
+      </c>
+      <c r="C30">
         <v>83174000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>94099000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>97660000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>85685000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>83429000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>99566000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>102669000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>102071000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>90214000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>99158000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>99564000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>100863000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>115494000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>101639000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>98380000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>96001000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>94360000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>85795000.0</v>
       </c>
-      <c r="T30"/>
       <c r="U30"/>
       <c r="V30"/>
-    </row>
-    <row r="31" spans="1:22">
+      <c r="W30"/>
+    </row>
+    <row r="31" spans="1:23">
       <c r="A31" t="s">
         <v>36</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31">
         <v>17388000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>40365000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>39320000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-195254000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-430115000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-416781000.0</v>
       </c>
-      <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
-      <c r="V31">
+      <c r="V31"/>
+      <c r="W31">
         <v>-371230000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:22">
+    <row r="32" spans="1:23">
       <c r="A32" t="s">
         <v>37</v>
       </c>
       <c r="B32">
+        <v>-11436000.0</v>
+      </c>
+      <c r="C32">
         <v>-9916000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>-17271000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>9138000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>15243000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>54358000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>55773000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>94606000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>78658000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>52937000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>73415000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>117446000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>86268000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>115912000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>81964000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>153711000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>62771000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>73843000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>69766000.0</v>
       </c>
-      <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
-    </row>
-    <row r="33" spans="1:22">
+      <c r="W32"/>
+    </row>
+    <row r="33" spans="1:23">
       <c r="A33" t="s">
         <v>38</v>
       </c>
       <c r="B33">
+        <v>755531000.0</v>
+      </c>
+      <c r="C33">
         <v>771784999.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>779619000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>784366000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>780834000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>774884000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>768137000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>740480000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>723848000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>710031000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>658464000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>551475000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>506082000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>463002000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>448114000.0</v>
       </c>
-      <c r="P33">
-[...1 lines deleted...]
-      </c>
       <c r="Q33">
+        <v>369982999.0</v>
+      </c>
+      <c r="R33">
         <v>367351000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>368726000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>355014000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>250010974.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>194991.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>138366.0</v>
       </c>
     </row>
-    <row r="34" spans="1:22">
+    <row r="34" spans="1:23">
       <c r="A34" t="s">
         <v>39</v>
       </c>
       <c r="B34">
-        <v>865000.0</v>
+        <v>866000.0</v>
       </c>
       <c r="C34">
         <v>865000.0</v>
       </c>
       <c r="D34">
+        <v>865000.0</v>
+      </c>
+      <c r="E34">
         <v>1041000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>1040000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>1347000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>1346000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>1286000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>1287000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>1528000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>1629000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>13879000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>14600000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>64884000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>66556000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>11217000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>11589000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>12476000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>3028000.0</v>
       </c>
-      <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
-    </row>
-    <row r="35" spans="1:22">
+      <c r="W34"/>
+    </row>
+    <row r="35" spans="1:23">
       <c r="A35" t="s">
         <v>40</v>
       </c>
       <c r="B35">
+        <v>502038000.0</v>
+      </c>
+      <c r="C35">
         <v>508681000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>490713000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>508472000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>504152000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>484067000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>452578000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>450808000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>446936000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>397155000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>343923000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>268441000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>331587000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>290992000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>243413000.0</v>
       </c>
-      <c r="P35">
-[...1 lines deleted...]
-      </c>
       <c r="Q35">
+        <v>224546999.0</v>
+      </c>
+      <c r="R35">
         <v>342065000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>346567000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>318907000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>22083000.0</v>
       </c>
-      <c r="U35"/>
       <c r="V35"/>
-    </row>
-    <row r="36" spans="1:22">
+      <c r="W35"/>
+    </row>
+    <row r="36" spans="1:23">
       <c r="A36" t="s">
         <v>41</v>
       </c>
       <c r="B36">
+        <v>14482000.0</v>
+      </c>
+      <c r="C36">
         <v>14310000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>12451000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>13188000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>10195000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>5848000.0</v>
       </c>
-      <c r="G36">
-[...1 lines deleted...]
-      </c>
       <c r="H36">
-        <v>6380000.0</v>
+        <v>6756000.0</v>
       </c>
       <c r="I36">
+        <v>7380000.0</v>
+      </c>
+      <c r="J36">
         <v>7894000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>-9591000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>7769000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>7801000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>7186000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>7114000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>6933000.0</v>
       </c>
-      <c r="P36">
-[...1 lines deleted...]
-      </c>
       <c r="Q36">
+        <v>6963999.0</v>
+      </c>
+      <c r="R36">
         <v>4671000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>4171000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>4434000.0</v>
       </c>
-      <c r="T36"/>
-      <c r="U36">
+      <c r="U36"/>
+      <c r="V36">
         <v>194991.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>138366.0</v>
       </c>
     </row>
-    <row r="37" spans="1:22">
+    <row r="37" spans="1:23">
       <c r="A37" t="s">
         <v>42</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
-      <c r="N37">
+      <c r="N37"/>
+      <c r="O37">
         <v>2475000.0</v>
       </c>
-      <c r="O37">
+      <c r="P37">
         <v>2460000.0</v>
       </c>
-      <c r="P37">
+      <c r="Q37">
         <v>2779000.0</v>
       </c>
-      <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
-    </row>
-    <row r="38" spans="1:22">
+      <c r="W37"/>
+    </row>
+    <row r="38" spans="1:23">
       <c r="A38" t="s">
         <v>43</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38">
         <v>1.0</v>
       </c>
-      <c r="L38"/>
-      <c r="M38">
+      <c r="M38"/>
+      <c r="N38">
         <v>7186000.0</v>
       </c>
-      <c r="N38"/>
-      <c r="O38">
+      <c r="O38"/>
+      <c r="P38">
         <v>18023000.0</v>
       </c>
-      <c r="P38">
-[...1 lines deleted...]
-      </c>
       <c r="Q38">
+        <v>1.0</v>
+      </c>
+      <c r="R38">
         <v>4671000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>4171000.0</v>
       </c>
-      <c r="S38"/>
       <c r="T38"/>
       <c r="U38"/>
       <c r="V38"/>
-    </row>
-    <row r="39" spans="1:22">
+      <c r="W38"/>
+    </row>
+    <row r="39" spans="1:23">
       <c r="A39" t="s">
         <v>44</v>
       </c>
       <c r="B39">
+        <v>47863000.0</v>
+      </c>
+      <c r="C39">
         <v>38004000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>52583000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>49045000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>52758000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>59956000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>44603000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>50962000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>42435000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>28881000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>26775000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>34279000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>35436000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>28541000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>33786000.0</v>
       </c>
-      <c r="P39">
-[...1 lines deleted...]
-      </c>
       <c r="Q39">
-        <v>28428000.0</v>
+        <v>23934000.0</v>
       </c>
       <c r="R39">
+        <v>24586000.0</v>
+      </c>
+      <c r="S39">
         <v>32742000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>23701000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>663757.0</v>
       </c>
-      <c r="U39"/>
       <c r="V39"/>
-    </row>
-    <row r="40" spans="1:22">
+      <c r="W39"/>
+    </row>
+    <row r="40" spans="1:23">
       <c r="A40" t="s">
         <v>45</v>
       </c>
       <c r="B40">
+        <v>195164000.0</v>
+      </c>
+      <c r="C40">
         <v>182425000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>220534000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>206839000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>193977000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>168285000.0</v>
       </c>
-      <c r="G40">
-[...1 lines deleted...]
-      </c>
       <c r="H40">
-        <v>170180000.0</v>
+        <v>124899000.0</v>
       </c>
       <c r="I40">
+        <v>119564000.0</v>
+      </c>
+      <c r="J40">
         <v>144087000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>124858000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>117024000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>97419000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>72392000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>40705000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>45051000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>39438000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>35043000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>40938000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>40391000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>57913.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>72500.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>91779.0</v>
       </c>
     </row>
-    <row r="41" spans="1:22">
+    <row r="41" spans="1:23">
       <c r="A41" t="s">
         <v>46</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
-      <c r="M41">
+      <c r="M41"/>
+      <c r="N41">
         <v>81350000.0</v>
       </c>
-      <c r="N41"/>
-      <c r="O41">
+      <c r="O41"/>
+      <c r="P41">
         <v>69876000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>51361000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>22848000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>24987000.0</v>
       </c>
-      <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
-    </row>
-    <row r="42" spans="1:22">
+      <c r="W41"/>
+    </row>
+    <row r="42" spans="1:23">
       <c r="A42" t="s">
         <v>47</v>
       </c>
       <c r="B42">
+        <v>547073000.0</v>
+      </c>
+      <c r="C42">
         <v>545438000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>544567000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>541657000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>526561000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>521742000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>519878000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>515925000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>476795000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>473064000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>471666000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>469167000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>348711000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>345840000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>342664000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>316537000.0</v>
       </c>
-      <c r="Q42">
-[...1 lines deleted...]
-      </c>
       <c r="R42">
+        <v>60975000.0</v>
+      </c>
+      <c r="S42">
         <v>60667000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>60628000.0</v>
       </c>
-      <c r="T42"/>
-      <c r="U42">
+      <c r="U42"/>
+      <c r="V42">
         <v>17812.0</v>
       </c>
-      <c r="V42">
-[...3 lines deleted...]
-    <row r="43" spans="1:22">
+      <c r="W42">
+        <v>17812.0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:23">
       <c r="A43" t="s">
         <v>48</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
-    </row>
-    <row r="44" spans="1:22">
+      <c r="W43"/>
+    </row>
+    <row r="44" spans="1:23">
       <c r="A44" t="s">
         <v>49</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
-    </row>
-    <row r="45" spans="1:22">
+      <c r="W44"/>
+    </row>
+    <row r="45" spans="1:23">
       <c r="A45" t="s">
         <v>50</v>
       </c>
       <c r="B45">
+        <v>690332000.0</v>
+      </c>
+      <c r="C45">
         <v>697220000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>692215000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>681697000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>666388000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>649966000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>635276000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>598594000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>574331000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>553256000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>494900000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>302259000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>255521000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>210806000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>252208000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>196983000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
-    </row>
-    <row r="46" spans="1:22">
+      <c r="W45"/>
+    </row>
+    <row r="46" spans="1:23">
       <c r="A46" t="s">
         <v>51</v>
       </c>
       <c r="B46">
+        <v>520670000.0</v>
+      </c>
+      <c r="C46">
         <v>535160999.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>543916000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>546056000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>542608000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>539072000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>530391000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>500021000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>480890000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>464839000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>411639000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>302259000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>255521000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>210806000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>196296000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>145017000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>143062000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>143287000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>127613000.0</v>
       </c>
-      <c r="T46"/>
       <c r="U46"/>
       <c r="V46"/>
-    </row>
-    <row r="47" spans="1:22">
+      <c r="W46"/>
+    </row>
+    <row r="47" spans="1:23">
       <c r="A47" t="s">
         <v>52</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
-      <c r="M47">
+      <c r="M47"/>
+      <c r="N47">
         <v>240349000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>194691000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>185206000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>145017000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>143062000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>143287000.0</v>
       </c>
-      <c r="S47"/>
       <c r="T47"/>
       <c r="U47"/>
       <c r="V47"/>
-    </row>
-    <row r="48" spans="1:22">
+      <c r="W47"/>
+    </row>
+    <row r="48" spans="1:23">
       <c r="A48" t="s">
         <v>53</v>
       </c>
       <c r="B48">
+        <v>-556560000.0</v>
+      </c>
+      <c r="C48">
         <v>-542903000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-534370000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-510806000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-491703000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-470140000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-442922000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-418315000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-404056000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-386297000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-362624000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-342573000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-359194000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-332383000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-328042000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-296442000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-276196000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-263338000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-251725000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-20305965.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-8413.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-8476.0</v>
       </c>
     </row>
-    <row r="49" spans="1:22">
+    <row r="49" spans="1:23">
       <c r="A49" t="s">
         <v>54</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-      <c r="M49">
+      <c r="M49"/>
+      <c r="N49">
         <v>-359194000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>-332383000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>-328042000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>-296442000.0</v>
       </c>
-      <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
-    </row>
-    <row r="50" spans="1:22">
+      <c r="W49"/>
+    </row>
+    <row r="50" spans="1:23">
       <c r="A50" t="s">
         <v>55</v>
       </c>
       <c r="B50">
+        <v>78404000.0</v>
+      </c>
+      <c r="C50">
         <v>81068000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>101921000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>101995000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>91639000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>73852000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>68716000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>70144000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>66689000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>46550000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>53505000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>62338000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>55483000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>52142000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>54409000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>73817000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>76028000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>61267000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>47444000.0</v>
       </c>
-      <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
-    </row>
-    <row r="51" spans="1:22">
+      <c r="W50"/>
+    </row>
+    <row r="51" spans="1:23">
       <c r="A51" t="s">
         <v>56</v>
       </c>
       <c r="B51">
+        <v>568084000.0</v>
+      </c>
+      <c r="C51">
         <v>583090000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>581609000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>594029000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>578513000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>539805000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>504994000.0</v>
       </c>
-      <c r="H51">
-[...1 lines deleted...]
-      </c>
       <c r="I51">
+        <v>504462000.0</v>
+      </c>
+      <c r="J51">
         <v>455902000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>385344000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>340151000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>268105000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>293252000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>267427000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>225335000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>249491000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>397627000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>385321000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>337808000.0</v>
       </c>
-      <c r="T51"/>
-      <c r="U51">
+      <c r="U51"/>
+      <c r="V51">
         <v>117491.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>42500.0</v>
       </c>
     </row>
-    <row r="52" spans="1:22">
+    <row r="52" spans="1:23">
       <c r="A52" t="s">
         <v>57</v>
       </c>
       <c r="B52">
+        <v>78404000.0</v>
+      </c>
+      <c r="C52">
         <v>86262000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>101921000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>101995000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>91639000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>73852000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>68716000.0</v>
       </c>
-      <c r="H52">
-[...1 lines deleted...]
-      </c>
       <c r="I52">
+        <v>70144000.0</v>
+      </c>
+      <c r="J52">
         <v>66689000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>51200000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>53505000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>62338000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>55483000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>52142000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>54409000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>76305000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>78410000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>63741000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>47444000.0</v>
       </c>
-      <c r="T52"/>
-      <c r="U52">
+      <c r="U52"/>
+      <c r="V52">
         <v>117491.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>42500.0</v>
       </c>
     </row>
-    <row r="53" spans="1:22">
+    <row r="53" spans="1:23">
       <c r="A53" t="s">
         <v>58</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
-      <c r="V53">
+      <c r="V53"/>
+      <c r="W53">
         <v>33780000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:22">
+    <row r="54" spans="1:23">
       <c r="A54" t="s">
         <v>59</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
-    </row>
-    <row r="55" spans="1:22">
+      <c r="W54"/>
+    </row>
+    <row r="55" spans="1:23">
       <c r="A55" t="s">
         <v>60</v>
       </c>
       <c r="B55">
+        <v>1085848000.0</v>
+      </c>
+      <c r="C55">
         <v>1115801000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>1175978000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>1178012000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>1157477000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>1138704000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>1101780000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>1077114000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>1056373000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>983256000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>971514000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>891071000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>822308000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>773301000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>746213000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>750088000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>661446000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>645364000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>593020000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>251841198.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>206578.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>150803.0</v>
       </c>
     </row>
-    <row r="56" spans="1:22">
+    <row r="56" spans="1:23">
       <c r="A56" t="s">
         <v>61</v>
       </c>
       <c r="B56">
+        <v>330317000.0</v>
+      </c>
+      <c r="C56">
         <v>344016000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>396359000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>393646000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>376643000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>363820000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>333643000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>336634000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>332525000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>273225000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>313050000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>339596000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>316226000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>310299000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>298099000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>380105000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>294095000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>276638000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>238006000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>1830224.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>11587.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>12437.0</v>
       </c>
     </row>
-    <row r="57" spans="1:22">
+    <row r="57" spans="1:23">
       <c r="A57" t="s">
         <v>62</v>
       </c>
       <c r="B57">
+        <v>341753000.0</v>
+      </c>
+      <c r="C57">
         <v>353932000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>413630000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>384508000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>361400000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>309462000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>277870000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>242028000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>253867000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>220288000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>239635000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>222150000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>229958000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>194387000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>216135000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>226394000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>231324000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>202795000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>168240000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>57913.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>189991.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>134279.0</v>
       </c>
     </row>
-    <row r="58" spans="1:22">
+    <row r="58" spans="1:23">
       <c r="A58" t="s">
         <v>63</v>
       </c>
       <c r="B58">
+        <v>843791000.0</v>
+      </c>
+      <c r="C58">
         <v>862613000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>904343000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>892980000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>865552000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>793529000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>730448000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>692836000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>700803000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>617443000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>583558000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>490591000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>561545000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>485379000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>459548000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>450941000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>573389000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>549362000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>487147000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>22140913.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>189991.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>134279.0</v>
       </c>
     </row>
-    <row r="59" spans="1:22">
+    <row r="59" spans="1:23">
       <c r="A59" t="s">
         <v>64</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
-    </row>
-    <row r="60" spans="1:22">
+      <c r="W59"/>
+    </row>
+    <row r="60" spans="1:23">
       <c r="A60" t="s">
         <v>65</v>
       </c>
       <c r="B60">
+        <v>242057000.0</v>
+      </c>
+      <c r="C60">
         <v>253188000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>271635000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>285032000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>291925000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>345175000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>371332000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>384278000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>355570000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>365813000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>387956000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>400480000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>260763000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>285447000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>284205000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>296368000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>85256000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>93095000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>103137000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>229700285.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>16587.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>16524.0</v>
       </c>
     </row>
-    <row r="61" spans="1:22">
+    <row r="61" spans="1:23">
       <c r="A61" t="s">
         <v>66</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
-    </row>
-    <row r="62" spans="1:22">
+      <c r="W61"/>
+    </row>
+    <row r="62" spans="1:23">
       <c r="A62" t="s">
         <v>67</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
-      <c r="M62">
+      <c r="M62"/>
+      <c r="N62">
         <v>275025000.0</v>
       </c>
-      <c r="N62">
+      <c r="O62">
         <v>275112000.0</v>
       </c>
-      <c r="O62">
+      <c r="P62">
         <v>274936000.0</v>
       </c>
-      <c r="P62">
+      <c r="Q62">
         <v>273620000.0</v>
       </c>
-      <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
+      <c r="W62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -5213,2423 +5351,2496 @@
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B2">
         <v>1066304000.0</v>
       </c>
       <c r="C2">
         <v>696952000.0</v>
       </c>
       <c r="D2">
         <v>724856000.0</v>
       </c>
       <c r="E2">
         <v>715107000.0</v>
       </c>
       <c r="F2">
         <v>552721000.0</v>
       </c>
       <c r="G2">
         <v>443644000.0</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B3">
         <v>55836000.0</v>
       </c>
       <c r="C3">
         <v>34745000.0</v>
       </c>
       <c r="D3">
         <v>26584000.0</v>
       </c>
       <c r="E3">
         <v>24210000.0</v>
       </c>
       <c r="F3">
         <v>25501000.0</v>
       </c>
       <c r="G3">
         <v>23838000.0</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B5">
         <v>-36446000.0</v>
       </c>
       <c r="C5">
         <v>-42522000.0</v>
       </c>
       <c r="D5">
         <v>-11668000.0</v>
       </c>
       <c r="E5">
         <v>-19853000.0</v>
       </c>
       <c r="F5">
         <v>7873000.0</v>
       </c>
       <c r="G5">
         <v>-121181000.0</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B6">
         <v>19390000.0</v>
       </c>
       <c r="C6">
         <v>-7777000.0</v>
       </c>
       <c r="D6">
         <v>14916000.0</v>
       </c>
       <c r="E6">
         <v>4357000.0</v>
       </c>
       <c r="F6">
         <v>33374000.0</v>
       </c>
       <c r="G6">
         <v>-97343000.0</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B9">
         <v>122648000.0</v>
       </c>
       <c r="C9">
         <v>153774000.0</v>
       </c>
       <c r="D9">
         <v>139858000.0</v>
       </c>
       <c r="E9">
         <v>152765000.0</v>
       </c>
       <c r="F9">
         <v>145423000.0</v>
       </c>
       <c r="G9">
         <v>107202000.0</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B10">
         <v>-92193000.0</v>
       </c>
       <c r="C10">
         <v>-76378000.0</v>
       </c>
       <c r="D10">
         <v>-40925000.0</v>
       </c>
       <c r="E10">
         <v>-55350000.0</v>
       </c>
       <c r="F10">
         <v>-24676000.0</v>
       </c>
       <c r="G10">
         <v>-146410000.0</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B11">
         <v>-1748000.0</v>
       </c>
       <c r="C11">
         <v>3728000.0</v>
       </c>
       <c r="D11">
         <v>-6358000.0</v>
       </c>
       <c r="E11">
         <v>111000.0</v>
       </c>
       <c r="F11">
         <v>-3368000.0</v>
       </c>
       <c r="G11">
         <v>-17545000.0</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B12">
         <v>55747000.0</v>
       </c>
       <c r="C12">
         <v>33856000.0</v>
       </c>
       <c r="D12">
         <v>29157000.0</v>
       </c>
       <c r="E12">
         <v>35497000.0</v>
       </c>
       <c r="F12">
         <v>32549000.0</v>
       </c>
       <c r="G12">
         <v>25229000.0</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B14">
         <v>0.0</v>
       </c>
       <c r="C14">
         <v>0.0</v>
       </c>
       <c r="D14">
         <v>304000.0</v>
       </c>
       <c r="E14">
         <v>-276000.0</v>
       </c>
       <c r="F14">
         <v>-639000.0</v>
       </c>
       <c r="G14">
         <v>-306000.0</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B15">
         <v>-90445000.0</v>
       </c>
       <c r="C15">
         <v>-80298000.0</v>
       </c>
       <c r="D15">
         <v>-34582000.0</v>
       </c>
       <c r="E15">
         <v>-55185000.0</v>
       </c>
       <c r="F15">
         <v>-21947000.0</v>
       </c>
       <c r="G15">
         <v>-129171000.0</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>-77633000.0</v>
       </c>
       <c r="F16">
         <v>-46155000.0</v>
       </c>
       <c r="G16">
         <v>-147684000.0</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B17">
         <v>-90445000.0</v>
       </c>
       <c r="C17">
         <v>-80298000.0</v>
       </c>
       <c r="D17">
         <v>-46435000.0</v>
       </c>
       <c r="E17">
         <v>-55461000.0</v>
       </c>
       <c r="F17">
         <v>-21308000.0</v>
       </c>
       <c r="G17">
         <v>-128865000.0</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B18">
         <v>-55747000.0</v>
       </c>
       <c r="C18">
         <v>-33856000.0</v>
       </c>
       <c r="D18">
         <v>-26448000.0</v>
       </c>
       <c r="E18">
         <v>-35497000.0</v>
       </c>
       <c r="F18">
         <v>-32549000.0</v>
       </c>
       <c r="G18">
         <v>-25229000.0</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>-29675000.0</v>
       </c>
       <c r="F19"/>
       <c r="G19"/>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20">
         <v>14104000.0</v>
       </c>
       <c r="F20"/>
       <c r="G20"/>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B21">
         <v>-62821000.0</v>
       </c>
       <c r="C21">
         <v>-49124000.0</v>
       </c>
       <c r="D21">
         <v>-20429000.0</v>
       </c>
       <c r="E21">
         <v>8676000.0</v>
       </c>
       <c r="F21">
         <v>7839000.0</v>
       </c>
       <c r="G21">
         <v>-120634000.0</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B23">
         <v>1251773000.0</v>
       </c>
       <c r="C23">
         <v>899850000.0</v>
       </c>
       <c r="D23">
         <v>885143000.0</v>
       </c>
       <c r="E23">
         <v>859196000.0</v>
       </c>
       <c r="F23">
         <v>690305000.0</v>
       </c>
       <c r="G23">
         <v>671480000.0</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24">
         <v>13882000.0</v>
       </c>
       <c r="F24"/>
       <c r="G24"/>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B25">
         <v>55836000.0</v>
       </c>
       <c r="C25">
         <v>34745000.0</v>
       </c>
       <c r="D25">
         <v>24847000.0</v>
       </c>
       <c r="E25">
         <v>24210000.0</v>
       </c>
       <c r="F25">
         <v>25501000.0</v>
       </c>
       <c r="G25">
         <v>23838000.0</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B27"/>
       <c r="C27">
         <v>900000.0</v>
       </c>
       <c r="D27">
         <v>1900000.0</v>
       </c>
       <c r="E27">
         <v>3600000.0</v>
       </c>
       <c r="F27">
         <v>2900000.0</v>
       </c>
       <c r="G27">
         <v>2700000.0</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B28">
         <v>185469000.0</v>
       </c>
       <c r="C28">
         <v>184237000.0</v>
       </c>
       <c r="D28">
         <v>142121000.0</v>
       </c>
       <c r="E28">
         <v>126385000.0</v>
       </c>
       <c r="F28">
         <v>125606000.0</v>
       </c>
       <c r="G28">
         <v>112948000.0</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B29">
         <v>-1748000.0</v>
       </c>
       <c r="C29">
         <v>3728000.0</v>
       </c>
       <c r="D29">
         <v>291000.0</v>
       </c>
       <c r="E29">
         <v>111000.0</v>
       </c>
       <c r="F29">
         <v>-3368000.0</v>
       </c>
       <c r="G29">
         <v>-17545000.0</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B30">
         <v>185469000.0</v>
       </c>
       <c r="C30">
         <v>202898000.0</v>
       </c>
       <c r="D30">
         <v>160287000.0</v>
       </c>
       <c r="E30">
         <v>144089000.0</v>
       </c>
       <c r="F30">
         <v>137584000.0</v>
       </c>
       <c r="G30">
         <v>227836000.0</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B31">
         <v>-29372000.0</v>
       </c>
       <c r="C31">
         <v>-27254000.0</v>
       </c>
       <c r="D31">
         <v>-20496000.0</v>
       </c>
       <c r="E31">
         <v>-64026000.0</v>
       </c>
       <c r="F31">
         <v>-32515000.0</v>
       </c>
       <c r="G31">
         <v>-25776000.0</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B32">
         <v>1188952000.0</v>
       </c>
       <c r="C32">
         <v>850726000.0</v>
       </c>
       <c r="D32">
         <v>864714000.0</v>
       </c>
       <c r="E32">
         <v>867872000.0</v>
       </c>
       <c r="F32">
         <v>698144000.0</v>
       </c>
       <c r="G32">
         <v>550846000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:V32"/>
+  <dimension ref="A1:W32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:22">
+    <row r="1" spans="1:23">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>68</v>
       </c>
       <c r="C1" t="s">
+        <v>69</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="E1" t="s">
         <v>70</v>
       </c>
       <c r="F1" t="s">
         <v>71</v>
       </c>
       <c r="G1" t="s">
+        <v>72</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="I1" t="s">
         <v>73</v>
       </c>
       <c r="J1" t="s">
         <v>74</v>
       </c>
       <c r="K1" t="s">
+        <v>75</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="M1" t="s">
         <v>76</v>
       </c>
       <c r="N1" t="s">
         <v>77</v>
       </c>
       <c r="O1" t="s">
+        <v>78</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="Q1" t="s">
         <v>79</v>
       </c>
       <c r="R1" t="s">
         <v>80</v>
       </c>
       <c r="S1" t="s">
+        <v>81</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="U1" t="s">
         <v>82</v>
       </c>
       <c r="V1" t="s">
         <v>83</v>
       </c>
-    </row>
-    <row r="2" spans="1:22">
+      <c r="W1" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="2" spans="1:23">
       <c r="A2" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B2">
+        <v>267910000.0</v>
+      </c>
+      <c r="C2">
         <v>263057000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>300578000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>313423000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>239464000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>184723000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>190965000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>183775000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>166986000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>155226000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>180149000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>184546000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>189018000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>171144000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>193426000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>189169000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>184515000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>147997000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>150741000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>142993000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>136791000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>122196000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:22">
+    <row r="3" spans="1:23">
       <c r="A3" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B3">
+        <v>17104000.0</v>
+      </c>
+      <c r="C3">
         <v>16564000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>15167000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>13898000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>15016000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>11755000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>11549000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>7680000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>7968000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>7548000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>8165000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>6364000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>6181000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>5874000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>6428000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>5816000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>5952000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>6014000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>7115000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>6072000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>6071000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>6243000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:22">
+    <row r="4" spans="1:23">
       <c r="A4" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
-    </row>
-    <row r="5" spans="1:22">
+      <c r="W4"/>
+    </row>
+    <row r="5" spans="1:23">
       <c r="A5" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B5">
+        <v>-1233000.0</v>
+      </c>
+      <c r="C5">
         <v>3158000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-5739000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-4958001.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-12321000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-13821000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-10151000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-7251000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-14894000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-11276000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-15117000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>19226000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-13186000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-2656000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-23065000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-42000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>1495000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>1759000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>1911000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>3928000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>1691000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>343000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:22">
+    <row r="6" spans="1:23">
       <c r="A6" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B6">
+        <v>15871000.0</v>
+      </c>
+      <c r="C6">
         <v>19722000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>9428000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>8939999.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>2695000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-2066000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>1398000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>429000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-6926000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-3728000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-6952000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>25590000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-7005000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>3218000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-16637000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>5774000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>7447000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>7773000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>9026000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>10000000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>7762000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>6586000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:22">
+    <row r="7" spans="1:23">
       <c r="A7" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
-    </row>
-    <row r="8" spans="1:22">
+      <c r="W7"/>
+    </row>
+    <row r="8" spans="1:23">
       <c r="A8" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
-    </row>
-    <row r="9" spans="1:22">
+      <c r="W8"/>
+    </row>
+    <row r="9" spans="1:23">
       <c r="A9" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B9">
+        <v>37748000.0</v>
+      </c>
+      <c r="C9">
         <v>45768000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>38894000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>41402000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>41395000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>29073000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>38012000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>37085000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>41403000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>37274000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>34817000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>35066000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>35676000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>34298000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>34297000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>41139000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>38898000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>38431000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>39651000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>38284000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>34353000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>33135000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:22">
+    <row r="10" spans="1:23">
       <c r="A10" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B10">
+        <v>-14223000.0</v>
+      </c>
+      <c r="C10">
         <v>-6533000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-25645000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-18981000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-21933000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-25390000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-22133000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-14175000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-22404000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-17858000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-23078000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>11423000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-20571000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-8685000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-28297000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-13446000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-7318000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-6289000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-6355000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-4686000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-6570000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-7065000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:22">
+    <row r="11" spans="1:23">
       <c r="A11" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B11">
+        <v>-566000.0</v>
+      </c>
+      <c r="C11">
         <v>2000000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>-3084000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>121999.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-370000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>1828000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>2474000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>84000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>-4645000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>5815000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-3027000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-5212000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>6240000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-4359000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>3622000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-428000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-1499000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-1584000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-1129000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-796000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-502000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-941000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:22">
+    <row r="12" spans="1:23">
       <c r="A12" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B12">
+        <v>12990000.0</v>
+      </c>
+      <c r="C12">
         <v>9691000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>16006000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>14023000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>13119000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>12599000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>11935000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>6889000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>7453000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>7579000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>7941000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>7803000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>7385000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>6029000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>5232000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>13404000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>8813000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>8048000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>8266000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>8614000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>8261000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>7408000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:22">
+    <row r="13" spans="1:23">
       <c r="A13" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
-    </row>
-    <row r="14" spans="1:22">
+      <c r="W13"/>
+    </row>
+    <row r="14" spans="1:23">
       <c r="A14" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
-      <c r="G14">
-[...1 lines deleted...]
-      </c>
+      <c r="G14"/>
       <c r="H14">
         <v>0.0</v>
       </c>
       <c r="I14">
         <v>0.0</v>
       </c>
       <c r="J14">
         <v>0.0</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14">
         <v>0.0</v>
       </c>
       <c r="N14">
+        <v>0.0</v>
+      </c>
+      <c r="O14">
         <v>15000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>319000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>22000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>106000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>-171000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>-206000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>-97000.0</v>
       </c>
-      <c r="U14"/>
       <c r="V14"/>
-    </row>
-    <row r="15" spans="1:22">
+      <c r="W14"/>
+    </row>
+    <row r="15" spans="1:23">
       <c r="A15" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B15">
+        <v>-13570000.0</v>
+      </c>
+      <c r="C15">
         <v>-8533000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-22561000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-19103000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-21563000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-27218000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-24607000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-14259000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-17759000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-23673000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-20051000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>16621000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-26811000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-4341000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-31600000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-12996000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-5713000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-4876000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-5432000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-3987000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-6094000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-6434000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:22">
+    <row r="16" spans="1:23">
       <c r="A16" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
-      <c r="M16">
+      <c r="M16"/>
+      <c r="N16">
         <v>-26724000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-4770000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-32916000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-20246000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-12858000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-11613000.0</v>
       </c>
-      <c r="S16"/>
-      <c r="T16">
+      <c r="T16"/>
+      <c r="U16">
         <v>-10096000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-12203000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-12173000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:22">
+    <row r="17" spans="1:23">
       <c r="A17" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B17">
+        <v>-13657000.0</v>
+      </c>
+      <c r="C17">
         <v>-8533000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-22561000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-19103000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-21563000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-27218000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-24607000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-14259000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-17759000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-23673000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-20051000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>16621000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-26811000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-4326000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-31919000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-13018000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-5819000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-4705000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-5226000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-3890000.0</v>
       </c>
-      <c r="U17"/>
       <c r="V17"/>
-    </row>
-    <row r="18" spans="1:22">
+      <c r="W17"/>
+    </row>
+    <row r="18" spans="1:23">
       <c r="A18" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B18">
+        <v>-12990000.0</v>
+      </c>
+      <c r="C18">
         <v>-13527000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-16006000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-14023000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-13119000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-12599000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-11935000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-6889000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-7453000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-7579000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-7941000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-7803000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-7385000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-6029000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-5232000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-13404000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-8813000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-8048000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-8266000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-8614000.0</v>
       </c>
-      <c r="U18"/>
       <c r="V18"/>
-    </row>
-    <row r="19" spans="1:22">
+      <c r="W18"/>
+    </row>
+    <row r="19" spans="1:23">
       <c r="A19" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
-      <c r="M19">
+      <c r="M19"/>
+      <c r="N19">
         <v>-11800000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>5529000.0</v>
       </c>
-      <c r="O19"/>
-      <c r="P19">
+      <c r="P19"/>
+      <c r="Q19">
         <v>-5215000.0</v>
       </c>
-      <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
-    </row>
-    <row r="20" spans="1:22">
+      <c r="W19"/>
+    </row>
+    <row r="20" spans="1:23">
       <c r="A20" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
-      <c r="M20">
+      <c r="M20"/>
+      <c r="N20">
         <v>2901000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>7540000.0</v>
       </c>
-      <c r="O20"/>
-      <c r="P20">
+      <c r="P20"/>
+      <c r="Q20">
         <v>4418000.0</v>
       </c>
-      <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
-    </row>
-    <row r="21" spans="1:22">
+      <c r="W20"/>
+    </row>
+    <row r="21" spans="1:23">
       <c r="A21" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B21">
+        <v>-1350000.0</v>
+      </c>
+      <c r="C21">
         <v>3158000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-5304000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-8631000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-15013000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-13069000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-9842000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-12742000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-16408000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-10132000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-6368000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-5369000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-1395000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-7364000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>1034000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>5498000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>1362000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>782000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>2001000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>4042000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>1633000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>163000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:22">
+    <row r="22" spans="1:23">
       <c r="A22" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
-    </row>
-    <row r="23" spans="1:22">
+      <c r="W22"/>
+    </row>
+    <row r="23" spans="1:23">
       <c r="A23" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B23">
+        <v>307008000.0</v>
+      </c>
+      <c r="C23">
         <v>305667000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>344776000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>363456000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>295872000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>226865000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>238819000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>233602000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>224797000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>202632000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>221334000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>224981000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>226089000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>212806000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>226689000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>224810000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>222051000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>185646000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>188391000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>177235000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>169511000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>155168000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:22">
+    <row r="24" spans="1:23">
       <c r="A24" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
-    </row>
-    <row r="25" spans="1:22">
+      <c r="W24"/>
+    </row>
+    <row r="25" spans="1:23">
       <c r="A25" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B25">
+        <v>17104000.0</v>
+      </c>
+      <c r="C25">
         <v>16564000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>15167000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>13898000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>15016000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>11755000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>11549000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>7680000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>7968000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>7548000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>8165000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>6364000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>6181000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>5874000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>6428000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>5816000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>5952000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>6014000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>7115000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>6072000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>6071000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>6243000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:22">
+    <row r="26" spans="1:23">
       <c r="A26" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
-    </row>
-    <row r="27" spans="1:22">
+      <c r="W26"/>
+    </row>
+    <row r="27" spans="1:23">
       <c r="A27" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
-      <c r="G27">
+      <c r="G27"/>
+      <c r="H27">
         <v>900000.0</v>
       </c>
-      <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
-      <c r="K27">
+      <c r="K27"/>
+      <c r="L27">
         <v>1900000.0</v>
       </c>
-      <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
-      <c r="O27">
+      <c r="O27"/>
+      <c r="P27">
         <v>3600000.0</v>
       </c>
-      <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
-      <c r="S27">
+      <c r="S27"/>
+      <c r="T27">
         <v>2900000.0</v>
       </c>
-      <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
-    </row>
-    <row r="28" spans="1:22">
+      <c r="W27"/>
+    </row>
+    <row r="28" spans="1:23">
       <c r="A28" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B28">
+        <v>35973000.0</v>
+      </c>
+      <c r="C28">
         <v>37846000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>44198000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>46996000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>53931000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>40344000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>42055000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>46132000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>51610000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>44440000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>37402000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>37050000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>34170000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>34122000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>25053000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>31223000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>35048000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>35061000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>29297000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>32803000.0</v>
       </c>
-      <c r="U28"/>
       <c r="V28"/>
-    </row>
-    <row r="29" spans="1:22">
+      <c r="W28"/>
+    </row>
+    <row r="29" spans="1:23">
       <c r="A29" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B29">
+        <v>-400000.0</v>
+      </c>
+      <c r="C29">
         <v>1964000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-3084000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-122000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-370000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1828000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>2474000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>84000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-4645000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>5815000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-3027000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-5212000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>6240000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-4359000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>3622000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-428000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-1499000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-1584000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-1129000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-796000.0</v>
       </c>
-      <c r="U29"/>
       <c r="V29"/>
-    </row>
-    <row r="30" spans="1:22">
+      <c r="W29"/>
+    </row>
+    <row r="30" spans="1:23">
       <c r="A30" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B30">
+        <v>39098000.0</v>
+      </c>
+      <c r="C30">
         <v>42610000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>44198000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>50033000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>56408000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>42142000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>47854000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>49827000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>57811000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>47406000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>41185000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>40435000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>37071000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>41662000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>33263000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>35641000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>37536000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>37649000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>37650000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>34242000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>32720000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>32972000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:22">
+    <row r="31" spans="1:23">
       <c r="A31" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B31">
+        <v>-12873000.0</v>
+      </c>
+      <c r="C31">
         <v>-9691000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-20341000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-10350000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-6920000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-12321000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-12291000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-1433000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-5996000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-7726000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-16710000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>16792000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-19176000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-1321000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-29331000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-18944000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-8680000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-7071000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-8356000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-8728000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-8203000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-7228000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:22">
+    <row r="32" spans="1:23">
       <c r="A32" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B32">
+        <v>305658000.0</v>
+      </c>
+      <c r="C32">
         <v>308825000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>339472000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>354825000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>280859000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>213796000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>228977000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>220860000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>208389000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>192500000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>214966000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>219612000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>224694000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>205442000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>227723000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>230308000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>223413000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>186428000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>190392000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>181277000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>171144000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>155331000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G30"/>
@@ -7652,2421 +7863,2490 @@
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B2">
         <v>35564000.0</v>
       </c>
       <c r="C2">
         <v>37840000.0</v>
       </c>
       <c r="D2">
         <v>26405000.0</v>
       </c>
       <c r="E2">
         <v>22870000.0</v>
       </c>
       <c r="F2">
         <v>18652000.0</v>
       </c>
       <c r="G2">
         <v>1383000.0</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B3">
         <v>88800000</v>
       </c>
       <c r="C3">
         <v>159625000</v>
       </c>
       <c r="D3">
         <v>164784000</v>
       </c>
       <c r="E3">
         <v>63428000</v>
       </c>
       <c r="F3">
         <v>25436000</v>
       </c>
       <c r="G3">
         <v>19472000</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>3879000.0</v>
       </c>
       <c r="F4"/>
       <c r="G4"/>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>-33331000.0</v>
       </c>
       <c r="F5"/>
       <c r="G5"/>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B6">
         <v>35475000.0</v>
       </c>
       <c r="C6">
         <v>-2276000.0</v>
       </c>
       <c r="D6">
         <v>11435000.0</v>
       </c>
       <c r="E6">
         <v>3535000.0</v>
       </c>
       <c r="F6">
         <v>4218000.0</v>
       </c>
       <c r="G6">
         <v>17269000.0</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B7">
         <v>1338000.0</v>
       </c>
       <c r="C7">
         <v>17693000.0</v>
       </c>
       <c r="D7">
         <v>-57965000.0</v>
       </c>
       <c r="E7">
         <v>-71641000.0</v>
       </c>
       <c r="F7">
         <v>-312000.0</v>
       </c>
       <c r="G7">
         <v>6226000.0</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>-16789000.0</v>
       </c>
       <c r="F8"/>
       <c r="G8"/>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B9">
         <v>-6960000.0</v>
       </c>
       <c r="C9">
         <v>-2766000.0</v>
       </c>
       <c r="D9">
         <v>1688000.0</v>
       </c>
       <c r="E9">
         <v>-16789000.0</v>
       </c>
       <c r="F9">
         <v>-20102000.0</v>
       </c>
       <c r="G9">
         <v>965000.0</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B10">
         <v>-46903000.0</v>
       </c>
       <c r="C10">
         <v>-6558000.0</v>
       </c>
       <c r="D10">
         <v>915000.0</v>
       </c>
       <c r="E10">
         <v>-45083000.0</v>
       </c>
       <c r="F10">
         <v>-16543000.0</v>
       </c>
       <c r="G10">
         <v>16869000.0</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>30331000.0</v>
       </c>
       <c r="F11">
         <v>18724000.0</v>
       </c>
       <c r="G11">
         <v>-32146000.0</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>39456000.0</v>
       </c>
       <c r="F12">
         <v>-2205000.0</v>
       </c>
       <c r="G12">
         <v>84391000.0</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-37415000.0</v>
       </c>
       <c r="F13">
         <v>17609000.0</v>
       </c>
       <c r="G13">
         <v>20538000.0</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B14">
         <v>55836000.0</v>
       </c>
       <c r="C14">
         <v>34745000.0</v>
       </c>
       <c r="D14">
         <v>26584000.0</v>
       </c>
       <c r="E14">
         <v>24210000.0</v>
       </c>
       <c r="F14">
         <v>25501000.0</v>
       </c>
       <c r="G14">
         <v>23838000.0</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B15"/>
       <c r="C15">
         <v>0.0</v>
       </c>
       <c r="D15">
         <v>6268000.0</v>
       </c>
       <c r="E15">
         <v>4380000.0</v>
       </c>
       <c r="F15">
         <v>162000.0</v>
       </c>
       <c r="G15">
         <v>4380000.0</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B16">
         <v>71039000.0</v>
       </c>
       <c r="C16">
         <v>35564000.0</v>
       </c>
       <c r="D16">
         <v>37840000.0</v>
       </c>
       <c r="E16">
         <v>26405000.0</v>
       </c>
       <c r="F16">
         <v>22870000.0</v>
       </c>
       <c r="G16">
         <v>18652000.0</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B18">
         <v>-107814000.0</v>
       </c>
       <c r="C18">
         <v>-172868000.0</v>
       </c>
       <c r="D18">
         <v>-228848000.0</v>
       </c>
       <c r="E18">
         <v>-120056000.0</v>
       </c>
       <c r="F18">
         <v>-22559000.0</v>
       </c>
       <c r="G18">
         <v>-32922000.0</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-145923000.0</v>
       </c>
       <c r="D19">
         <v>-179639000.0</v>
       </c>
       <c r="E19">
         <v>-74169000.0</v>
       </c>
       <c r="F19">
         <v>-22647000.0</v>
       </c>
       <c r="G19">
         <v>-411822000.0</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B20">
         <v>12097000.0</v>
       </c>
       <c r="C20">
         <v>635000.0</v>
       </c>
       <c r="D20">
         <v>118767000.0</v>
       </c>
       <c r="E20">
         <v>255737000.0</v>
       </c>
       <c r="F20">
         <v>17000000.0</v>
       </c>
       <c r="G20">
         <v>222150000.0</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B21">
         <v>89366000.0</v>
       </c>
       <c r="C21">
         <v>168899000.0</v>
       </c>
       <c r="D21">
         <v>59294000.0</v>
       </c>
       <c r="E21">
         <v>-105919000.0</v>
       </c>
       <c r="F21">
         <v>8427000.0</v>
       </c>
       <c r="G21">
         <v>228658000.0</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B22">
         <v>-90445000.0</v>
       </c>
       <c r="C22">
         <v>-80298000.0</v>
       </c>
       <c r="D22">
         <v>-34567000.0</v>
       </c>
       <c r="E22">
         <v>-55461000.0</v>
       </c>
       <c r="F22">
         <v>-21308000.0</v>
       </c>
       <c r="G22">
         <v>-128865000.0</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B23">
         <v>40623000.0</v>
       </c>
       <c r="C23">
         <v>-12904000.0</v>
       </c>
       <c r="D23">
         <v>66153000.0</v>
       </c>
       <c r="E23">
         <v>321890000.0</v>
       </c>
       <c r="F23">
         <v>15574000.0</v>
       </c>
       <c r="G23">
         <v>-8229000.0</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B24">
         <v>9076000.0</v>
       </c>
       <c r="C24">
         <v>13702000.0</v>
       </c>
       <c r="D24">
         <v>33000.0</v>
       </c>
       <c r="E24">
         <v>-10908000.0</v>
       </c>
       <c r="F24">
         <v>2468000.0</v>
       </c>
       <c r="G24">
         <v>987000.0</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B25">
         <v>2793000.0</v>
       </c>
       <c r="C25">
         <v>-278000.0</v>
       </c>
       <c r="D25">
         <v>-312000.0</v>
       </c>
       <c r="E25">
         <v>45670000.0</v>
       </c>
       <c r="F25">
         <v>1206000.0</v>
       </c>
       <c r="G25">
         <v>102054000.0</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26">
         <v>-2977000.0</v>
       </c>
       <c r="E26">
         <v>232114000.0</v>
       </c>
       <c r="F26">
         <v>-162000.0</v>
       </c>
       <c r="G26"/>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B27">
         <v>14552000.0</v>
       </c>
       <c r="C27">
         <v>11608000.0</v>
       </c>
       <c r="D27">
         <v>8708000.0</v>
       </c>
       <c r="E27">
         <v>2631000.0</v>
       </c>
       <c r="F27">
         <v>1223000.0</v>
       </c>
       <c r="G27">
         <v>1553000.0</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B28">
         <v>136714000.0</v>
       </c>
       <c r="C28">
         <v>156630000.0</v>
       </c>
       <c r="D28">
         <v>244214000.0</v>
       </c>
       <c r="E28">
         <v>134676000.0</v>
       </c>
       <c r="F28">
         <v>23839000.0</v>
       </c>
       <c r="G28">
         <v>442579000.0</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B29">
         <v>-19014000.0</v>
       </c>
       <c r="C29">
         <v>-13243000.0</v>
       </c>
       <c r="D29">
         <v>-64064000.0</v>
       </c>
       <c r="E29">
         <v>-56628000.0</v>
       </c>
       <c r="F29">
         <v>2877000.0</v>
       </c>
       <c r="G29">
         <v>-13450000.0</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B30">
         <v>-82176000.0</v>
       </c>
       <c r="C30">
         <v>-145923000.0</v>
       </c>
       <c r="D30">
         <v>-168355000.0</v>
       </c>
       <c r="E30">
         <v>-74169000.0</v>
       </c>
       <c r="F30">
         <v>-22647000.0</v>
       </c>
       <c r="G30">
         <v>-411822000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:V30"/>
+  <dimension ref="A1:W30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:22">
+    <row r="1" spans="1:23">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>68</v>
       </c>
       <c r="C1" t="s">
+        <v>69</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="E1" t="s">
         <v>70</v>
       </c>
       <c r="F1" t="s">
         <v>71</v>
       </c>
       <c r="G1" t="s">
+        <v>72</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="I1" t="s">
         <v>73</v>
       </c>
       <c r="J1" t="s">
         <v>74</v>
       </c>
       <c r="K1" t="s">
+        <v>75</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="M1" t="s">
         <v>76</v>
       </c>
       <c r="N1" t="s">
         <v>77</v>
       </c>
       <c r="O1" t="s">
+        <v>78</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="Q1" t="s">
         <v>79</v>
       </c>
       <c r="R1" t="s">
         <v>80</v>
       </c>
       <c r="S1" t="s">
+        <v>81</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="U1" t="s">
         <v>82</v>
       </c>
       <c r="V1" t="s">
         <v>83</v>
       </c>
-    </row>
-    <row r="2" spans="1:22">
+      <c r="W1" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="2" spans="1:23">
       <c r="A2" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B2">
+        <v>42041000.0</v>
+      </c>
+      <c r="C2">
         <v>71039000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>48384000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>52324000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>42036000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>35564000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>32680000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>26027000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>13776000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>37840000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>48815000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>28782000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>25570000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>26405000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>95546000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>18185000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>18187000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>22870000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>14194000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>18203000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>16941000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>18652000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:22">
+    <row r="3" spans="1:23">
       <c r="A3" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B3">
+        <v>6506000</v>
+      </c>
+      <c r="C3">
         <v>7099000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>9004000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>18104000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>20555000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>41311000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>18203000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>36386000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>36252000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>68957000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>43092000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>65852000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>36174000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>19666000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>40327000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>7803000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>6514000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>8697000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>12647000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>3980000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>4576000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>4233000</v>
       </c>
     </row>
-    <row r="4" spans="1:22">
+    <row r="4" spans="1:23">
       <c r="A4" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4">
         <v>3322000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>-780000.0</v>
       </c>
-      <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
-    </row>
-    <row r="5" spans="1:22">
+      <c r="W4"/>
+    </row>
+    <row r="5" spans="1:23">
       <c r="A5" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>781000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-10822000.0</v>
       </c>
-      <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
-    </row>
-    <row r="6" spans="1:22">
+      <c r="W5"/>
+    </row>
+    <row r="6" spans="1:23">
       <c r="A6" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B6">
+        <v>6334000.0</v>
+      </c>
+      <c r="C6">
         <v>-28998000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>22655000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-3940000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>10288000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>9324000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>2884000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>6653000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>12251000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-24064000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-10975000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>20033000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>3212000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-835000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-69141000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>77361000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-2000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-4683000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>8676000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-4009000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>1262000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-1711000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:22">
+    <row r="7" spans="1:23">
       <c r="A7" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B7">
+        <v>-4523000.0</v>
+      </c>
+      <c r="C7">
         <v>-17281000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>37733000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-26601000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>1129000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-10923000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>9261000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>5131000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-12133000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>15434000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>10064000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-37202000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-11312000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-19515000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-4276000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-18661000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-9744000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-38960000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>9849000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-9789000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-230000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-142000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:22">
+    <row r="8" spans="1:23">
       <c r="A8" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
-      <c r="M8">
+      <c r="M8"/>
+      <c r="N8">
         <v>14697000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>-14048000.0</v>
       </c>
-      <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
-    </row>
-    <row r="9" spans="1:22">
+      <c r="W8"/>
+    </row>
+    <row r="9" spans="1:23">
       <c r="A9" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B9">
+        <v>2574000.0</v>
+      </c>
+      <c r="C9">
         <v>6146000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-3028000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-16086000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-2399000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>14553000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>2164000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-976000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-12351000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>8397000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-305000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>1344000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>14697000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-14048000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-2898000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-2754000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-1669000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-9468000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-3480000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-11605000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>2363000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-7380000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:22">
+    <row r="10" spans="1:23">
       <c r="A10" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B10">
+        <v>34544000.0</v>
+      </c>
+      <c r="C10">
         <v>18301000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>7849000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-11407000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-16016000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-27329000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>633000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>5721000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-21819000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>8907000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>15068000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-7279000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-13500000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>6626000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>16097000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-7517000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-19421000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-34242000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>4005000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-12984000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-12091000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>4527000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:22">
+    <row r="11" spans="1:23">
       <c r="A11" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
+      <c r="M11"/>
+      <c r="N11">
         <v>-14259000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-2507000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-2188000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-7444000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>19383000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>17895000.0</v>
       </c>
-      <c r="S11"/>
-      <c r="T11">
+      <c r="T11"/>
+      <c r="U11">
         <v>7468000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>1591000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>7872000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:22">
+    <row r="12" spans="1:23">
       <c r="A12" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12">
         <v>21839000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>-6381000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>31978000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>8681000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>408000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>-1101000.0</v>
       </c>
-      <c r="S12"/>
-      <c r="T12">
+      <c r="T12"/>
+      <c r="U12">
         <v>-154000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>295000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>-1394000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:22">
+    <row r="13" spans="1:23">
       <c r="A13" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-      <c r="M13">
-[...1 lines deleted...]
-      </c>
+      <c r="M13"/>
       <c r="N13">
         <v>815000.0</v>
       </c>
       <c r="O13">
+        <v>815000.0</v>
+      </c>
+      <c r="P13">
         <v>-15287000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-946000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-8037000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-13145000.0</v>
       </c>
-      <c r="S13"/>
-      <c r="T13">
+      <c r="T13"/>
+      <c r="U13">
         <v>7332000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>7907000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-5161000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:22">
+    <row r="14" spans="1:23">
       <c r="A14" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B14">
+        <v>17104000.0</v>
+      </c>
+      <c r="C14">
         <v>16564000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>15167000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>13898000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>15016000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>11755000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>11549000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>7680000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>7968000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>7548000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>8165000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>6364000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>6181000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>5874000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>6428000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>5816000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>5952000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>6014000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>7115000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>6072000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>6071000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>6243000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:22">
+    <row r="15" spans="1:23">
       <c r="A15" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
-      <c r="K15">
+      <c r="K15"/>
+      <c r="L15">
         <v>0.0</v>
       </c>
-      <c r="L15"/>
       <c r="M15"/>
-      <c r="N15">
+      <c r="N15"/>
+      <c r="O15">
         <v>1841000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4380000.0</v>
       </c>
       <c r="P15">
         <v>4380000.0</v>
       </c>
       <c r="Q15">
         <v>4380000.0</v>
       </c>
       <c r="R15">
         <v>4380000.0</v>
       </c>
-      <c r="S15"/>
-      <c r="T15">
+      <c r="S15">
         <v>4380000.0</v>
       </c>
-      <c r="U15"/>
+      <c r="T15"/>
+      <c r="U15">
+        <v>4380000.0</v>
+      </c>
       <c r="V15"/>
-    </row>
-    <row r="16" spans="1:22">
+      <c r="W15"/>
+    </row>
+    <row r="16" spans="1:23">
       <c r="A16" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B16">
+        <v>48375000.0</v>
+      </c>
+      <c r="C16">
         <v>42041000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>71039000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>48384000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>52324000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>44888000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>35564000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>32680000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>26027000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>13776000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>37840000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>48815000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>28782000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>25570000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>26405000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>95546000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>18185000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>18187000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>22870000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>14194000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>18203000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>16941000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:22">
+    <row r="17" spans="1:23">
       <c r="A17" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
-    </row>
-    <row r="18" spans="1:22">
+      <c r="W17"/>
+    </row>
+    <row r="18" spans="1:23">
       <c r="A18" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B18">
+        <v>20155000.0</v>
+      </c>
+      <c r="C18">
         <v>-18862000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>27685000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-44734000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-27507000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-63432000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-15423000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-36718000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-59922000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-60978000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-32025000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-105315000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-46711000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-44797000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-37421000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-20363000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-15088000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-47097000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-1588000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-11380000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-4076000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-5515000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:22">
+    <row r="19" spans="1:23">
       <c r="A19" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>-14167000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-23217000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-40785000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-5553000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-35610000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-35824000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-68936000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-43084000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-67096000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-36147000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-22028000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-54368000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-6838000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-5127000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-7836000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-10918000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-4274000.0</v>
       </c>
-      <c r="U19"/>
       <c r="V19"/>
-    </row>
-    <row r="20" spans="1:22">
+      <c r="W19"/>
+    </row>
+    <row r="20" spans="1:23">
       <c r="A20" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B20"/>
-      <c r="C20">
+      <c r="C20"/>
+      <c r="D20">
         <v>0.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>12097000.0</v>
       </c>
-      <c r="E20"/>
       <c r="F20"/>
-      <c r="G20">
-[...1 lines deleted...]
-      </c>
+      <c r="G20"/>
       <c r="H20">
         <v>0.0</v>
       </c>
-      <c r="I20"/>
+      <c r="I20">
+        <v>0.0</v>
+      </c>
       <c r="J20"/>
-      <c r="K20">
+      <c r="K20"/>
+      <c r="L20">
         <v>0.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>118767000.0</v>
       </c>
-      <c r="M20"/>
       <c r="N20"/>
-      <c r="O20">
+      <c r="O20"/>
+      <c r="P20">
         <v>0.0</v>
       </c>
-      <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
-      <c r="S20">
+      <c r="S20"/>
+      <c r="T20">
         <v>17000000.0</v>
       </c>
-      <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
-    </row>
-    <row r="21" spans="1:22">
+      <c r="W20"/>
+    </row>
+    <row r="21" spans="1:23">
       <c r="A21" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B21">
+        <v>-8791000.0</v>
+      </c>
+      <c r="C21">
         <v>-6481000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-11342000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>16134000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>38565000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>46009000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-2015000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>49424000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
-      <c r="M21">
+      <c r="M21"/>
+      <c r="N21">
         <v>23798000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>49943000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-18111000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>134346000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>13622000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>42136000.0</v>
       </c>
-      <c r="S21"/>
-      <c r="T21">
+      <c r="T21"/>
+      <c r="U21">
         <v>7664000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>4447000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>3988000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:22">
+    <row r="22" spans="1:23">
       <c r="A22" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B22">
+        <v>-13657000.0</v>
+      </c>
+      <c r="C22">
         <v>-8533000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-22561000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-19103000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-21563000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-27218000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-24607000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-14259000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-17759000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-23673000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-20051000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>16621000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-26811000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-4341000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-31919000.0</v>
       </c>
-      <c r="P22">
-[...1 lines deleted...]
-      </c>
       <c r="Q22">
+        <v>-13018000.0</v>
+      </c>
+      <c r="R22">
         <v>-5819000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-4705000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-5226000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-3890000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-6068000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-6124000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:22">
+    <row r="23" spans="1:23">
       <c r="A23" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B23">
+        <v>18302000.0</v>
+      </c>
+      <c r="C23">
         <v>-7162000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1315000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>8623000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-960000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>27822000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>7362000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-5587000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-5340000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-7237000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>12760000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>33331000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>24031000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-3969000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-5382000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>229251000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-477000.0</v>
       </c>
       <c r="R23">
         <v>-477000.0</v>
       </c>
       <c r="S23">
+        <v>-477000.0</v>
+      </c>
+      <c r="T23">
         <v>-829000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>36092000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-161999.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-759000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:22">
+    <row r="24" spans="1:23">
       <c r="A24" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B24">
+        <v>3793000.0</v>
+      </c>
+      <c r="C24">
         <v>4483000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>4908000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>3892000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>270000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>6000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>12650000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>736000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>367000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-22000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-18000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>89000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-27000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-11000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>844000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>965000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>1339000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>861000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>1652000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-285000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>583000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>518000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:22">
+    <row r="25" spans="1:23">
       <c r="A25" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B25">
+        <v>25774000.0</v>
+      </c>
+      <c r="C25">
         <v>-5162000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>7931000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>1669000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-5913000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-894000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>1323000.0</v>
       </c>
-      <c r="H25">
-[...1 lines deleted...]
-      </c>
       <c r="I25">
+        <v>-1874000.0</v>
+      </c>
+      <c r="J25">
         <v>-127000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>400000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>13659000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-22474000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>12856000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-4338000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>29752000.0</v>
       </c>
-      <c r="P25">
-[...1 lines deleted...]
-      </c>
       <c r="Q25">
+        <v>13026000.0</v>
+      </c>
+      <c r="R25">
         <v>2228000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>664000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>210000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>686000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>923000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-613000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:22">
+    <row r="26" spans="1:23">
       <c r="A26" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B26"/>
-      <c r="C26">
+      <c r="C26"/>
+      <c r="D26">
         <v>-1549000.0</v>
       </c>
-      <c r="D26"/>
-      <c r="E26">
+      <c r="E26"/>
+      <c r="F26">
         <v>-15000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-1549000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-81000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-882000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-18000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-1141000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>2977000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-1136000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-2000000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-1841000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-477000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-236838000.0</v>
       </c>
-      <c r="Q26"/>
-      <c r="R26">
+      <c r="R26"/>
+      <c r="S26">
         <v>-477000.0</v>
       </c>
-      <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
-    </row>
-    <row r="27" spans="1:22">
+      <c r="W26"/>
+    </row>
+    <row r="27" spans="1:23">
       <c r="A27" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B27">
+        <v>1565000.0</v>
+      </c>
+      <c r="C27">
         <v>1731000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>2843000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>3629000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>4749000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>3331000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>3100000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>3027000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>3026000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>2455000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>2411000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>2440000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>2309000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>1548000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>1447000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>705000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>308000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>171000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>305000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>306000.0</v>
       </c>
       <c r="U27">
         <v>306000.0</v>
       </c>
       <c r="V27">
         <v>306000.0</v>
       </c>
-    </row>
-    <row r="28" spans="1:22">
+      <c r="W27">
+        <v>306000.0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:23">
       <c r="A28" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B28">
+        <v>-17613000.0</v>
+      </c>
+      <c r="C28">
         <v>-14616000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-10027000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>36854000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>37605000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>72282000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>5266000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>42955000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>71436000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>36973000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>21067000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>126762000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>50006000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>46379000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-17514000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>96909000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>13622000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>41659000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>8499000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>7664000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>4447000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>3229000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:22">
+    <row r="29" spans="1:23">
       <c r="A29" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B29">
+        <v>26661000.0</v>
+      </c>
+      <c r="C29">
         <v>-11763000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>36689000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-26630000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-6952000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-22121000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>2780000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-332000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-23670000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>7979000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>11067000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-39463000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-10537000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-25131000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>2906000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-12560000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-8574000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-38400000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>11059000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-7400000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>500000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-1282000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:22">
+    <row r="30" spans="1:23">
       <c r="A30" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B30">
+        <v>-2713000.0</v>
+      </c>
+      <c r="C30">
         <v>-2616000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-4007000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-14167000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-23217000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-40785000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-5553000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-35610000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-35824000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-68936000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-43084000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-67096000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-36147000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-22028000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-54368000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-6838000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-5127000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-7836000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-10918000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-4274000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-3797000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-3658000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>