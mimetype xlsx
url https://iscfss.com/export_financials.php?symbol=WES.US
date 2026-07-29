--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -17415,54 +17415,54 @@
       </c>
       <c r="BV4">
         <v>0.0</v>
       </c>
       <c r="BW4">
         <v>0.0</v>
       </c>
       <c r="BX4">
         <v>0.0</v>
       </c>
       <c r="BY4">
         <v>0.0</v>
       </c>
       <c r="BZ4">
         <v>0.0</v>
       </c>
       <c r="CA4">
         <v>0.0</v>
       </c>
     </row>
     <row r="5" spans="1:79">
       <c r="A5" t="s">
         <v>140</v>
       </c>
       <c r="B5">
-        <v>461392000.0</v>
+        <v>249143000.0</v>
       </c>
       <c r="C5">
-        <v>289756000.0</v>
+        <v>315512000.0</v>
       </c>
       <c r="D5">
         <v>443314000.0</v>
       </c>
       <c r="E5">
         <v>445126000.0</v>
       </c>
       <c r="F5">
         <v>414079000.0</v>
       </c>
       <c r="G5">
         <v>437984000.0</v>
       </c>
       <c r="H5">
         <v>402187000.0</v>
       </c>
       <c r="I5">
         <v>482411000.0</v>
       </c>
       <c r="J5">
         <v>679044000.0</v>
       </c>
       <c r="K5">
         <v>391583000.0</v>
       </c>
@@ -17654,54 +17654,54 @@
       </c>
       <c r="BV5">
         <v>0.0</v>
       </c>
       <c r="BW5">
         <v>0.0</v>
       </c>
       <c r="BX5">
         <v>0.0</v>
       </c>
       <c r="BY5">
         <v>0.0</v>
       </c>
       <c r="BZ5">
         <v>0.0</v>
       </c>
       <c r="CA5">
         <v>0.0</v>
       </c>
     </row>
     <row r="6" spans="1:79">
       <c r="A6" t="s">
         <v>141</v>
       </c>
       <c r="B6">
-        <v>661818000.0</v>
+        <v>449569000.0</v>
       </c>
       <c r="C6">
-        <v>487638000.0</v>
+        <v>513394000.0</v>
       </c>
       <c r="D6">
         <v>613637000.0</v>
       </c>
       <c r="E6">
         <v>617239000.0</v>
       </c>
       <c r="F6">
         <v>584539000.0</v>
       </c>
       <c r="G6">
         <v>600974000.0</v>
       </c>
       <c r="H6">
         <v>568202000.0</v>
       </c>
       <c r="I6">
         <v>645843000.0</v>
       </c>
       <c r="J6">
         <v>837035000.0</v>
       </c>
       <c r="K6">
         <v>556770000.0</v>
       </c>
@@ -18932,51 +18932,51 @@
       </c>
       <c r="BV11">
         <v>8467000.0</v>
       </c>
       <c r="BW11">
         <v>2255000.0</v>
       </c>
       <c r="BX11">
         <v>4023000.0</v>
       </c>
       <c r="BY11">
         <v>2911000.0</v>
       </c>
       <c r="BZ11">
         <v>3535000.0</v>
       </c>
       <c r="CA11">
         <v>3814000.0</v>
       </c>
     </row>
     <row r="12" spans="1:79">
       <c r="A12" t="s">
         <v>147</v>
       </c>
       <c r="B12">
-        <v>-113390000.0</v>
+        <v>113390000.0</v>
       </c>
       <c r="C12">
         <v>111920000.0</v>
       </c>
       <c r="D12">
         <v>92353000.0</v>
       </c>
       <c r="E12">
         <v>92125000.0</v>
       </c>
       <c r="F12">
         <v>94092000.0</v>
       </c>
       <c r="G12">
         <v>95960000.0</v>
       </c>
       <c r="H12">
         <v>90905000.0</v>
       </c>
       <c r="I12">
         <v>94092000.0</v>
       </c>
       <c r="J12">
         <v>94506000.0</v>
       </c>
@@ -23919,57 +23919,57 @@
       </c>
       <c r="N14">
         <v>145916000.0</v>
       </c>
       <c r="O14">
         <v>117261000.0</v>
       </c>
       <c r="P14">
         <v>111904000.0</v>
       </c>
       <c r="Q14"/>
       <c r="R14">
         <v>40065000.0</v>
       </c>
       <c r="S14"/>
       <c r="T14">
         <v>30785000.0</v>
       </c>
       <c r="U14"/>
     </row>
     <row r="15" spans="1:21">
       <c r="A15" t="s">
         <v>184</v>
       </c>
       <c r="B15">
-        <v>-1431024000.0</v>
+        <v>1431024000.0</v>
       </c>
       <c r="C15">
-        <v>-1272152000.0</v>
+        <v>1272152000.0</v>
       </c>
       <c r="D15">
-        <v>-1142217000.0</v>
+        <v>1142217000.0</v>
       </c>
       <c r="E15">
         <v>735755000.0</v>
       </c>
       <c r="F15">
         <v>533758000.0</v>
       </c>
       <c r="G15">
         <v>695834000.0</v>
       </c>
       <c r="H15">
         <v>969073000.0</v>
       </c>
       <c r="I15">
         <v>502457000.0</v>
       </c>
       <c r="J15">
         <v>441967000.0</v>
       </c>
       <c r="K15">
         <v>374082000.0</v>
       </c>
       <c r="L15">
         <v>306477000.0</v>
       </c>
@@ -27527,60 +27527,60 @@
         <v>0.0</v>
       </c>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
     </row>
     <row r="15" spans="1:79">
       <c r="A15" t="s">
         <v>184</v>
       </c>
       <c r="B15">
-        <v>-379675000.0</v>
+        <v>379675000.0</v>
       </c>
       <c r="C15">
-        <v>-379521000.0</v>
+        <v>379521000.0</v>
       </c>
       <c r="D15">
-        <v>-355254000.0</v>
+        <v>355254000.0</v>
       </c>
       <c r="E15">
-        <v>-355253000.0</v>
+        <v>355253000.0</v>
       </c>
       <c r="F15">
         <v>347356000.0</v>
       </c>
       <c r="G15">
         <v>340914000.0</v>
       </c>
       <c r="H15">
         <v>340859000.0</v>
       </c>
       <c r="I15">
         <v>340858000.0</v>
       </c>
       <c r="J15">
         <v>229446000.0</v>
       </c>
       <c r="K15">
         <v>223432000.0</v>
       </c>
       <c r="L15">
         <v>221442000.0</v>
       </c>
       <c r="M15">
         <v>336987000.0</v>
       </c>