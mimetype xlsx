--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -1359,51 +1359,51 @@
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
         <v>33</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
         <v>34</v>
       </c>
       <c r="B28">
-        <v>31747000.0</v>
+        <v>-2807000.0</v>
       </c>
       <c r="C28">
         <v>4461000.0</v>
       </c>
       <c r="D28">
         <v>8787000.0</v>
       </c>
       <c r="E28">
         <v>11568000.0</v>
       </c>
       <c r="F28">
         <v>-110953000.0</v>
       </c>
       <c r="G28">
         <v>-37256000.0</v>
       </c>
       <c r="H28">
         <v>-64514000.0</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
         <v>35</v>
       </c>
       <c r="B29">
@@ -1636,51 +1636,51 @@
       </c>
       <c r="D39">
         <v>17423000.0</v>
       </c>
       <c r="E39">
         <v>16255000.0</v>
       </c>
       <c r="F39">
         <v>15392000.0</v>
       </c>
       <c r="G39">
         <v>9432000.0</v>
       </c>
       <c r="H39">
         <v>6699000.0</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
         <v>46</v>
       </c>
       <c r="B40">
         <v>27919000.0</v>
       </c>
       <c r="C40">
-        <v>15187000.0</v>
+        <v>16142000.0</v>
       </c>
       <c r="D40">
         <v>15538000.0</v>
       </c>
       <c r="E40">
         <v>10825000.0</v>
       </c>
       <c r="F40">
         <v>10742000.0</v>
       </c>
       <c r="G40">
         <v>9230000.0</v>
       </c>
       <c r="H40">
         <v>6637000.0</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
         <v>47</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
@@ -1857,51 +1857,51 @@
       </c>
       <c r="G49"/>
       <c r="H49"/>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
         <v>56</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50">
         <v>10000000.0</v>
       </c>
       <c r="F50"/>
       <c r="G50">
         <v>400000.0</v>
       </c>
       <c r="H50"/>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
         <v>57</v>
       </c>
       <c r="B51">
-        <v>86706000.0</v>
+        <v>52152000.0</v>
       </c>
       <c r="C51">
         <v>56057000.0</v>
       </c>
       <c r="D51">
         <v>59543000.0</v>
       </c>
       <c r="E51">
         <v>73565000.0</v>
       </c>
       <c r="F51">
         <v>25043000.0</v>
       </c>
       <c r="G51">
         <v>18442000.0</v>
       </c>
       <c r="H51">
         <v>15711000.0</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
         <v>58</v>
       </c>
       <c r="B52">
@@ -2390,51 +2390,51 @@
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>11</v>
       </c>
       <c r="B5">
         <v>-406000.0</v>
       </c>
       <c r="C5">
         <v>-127000.0</v>
       </c>
       <c r="D5">
         <v>-287000.0</v>
       </c>
       <c r="E5">
         <v>-215000.0</v>
       </c>
       <c r="F5">
-        <v>-499999.0</v>
+        <v>-500000.0</v>
       </c>
       <c r="G5">
         <v>-567999.0</v>
       </c>
       <c r="H5">
         <v>-125000.0</v>
       </c>
       <c r="I5">
         <v>-286000.0</v>
       </c>
       <c r="J5">
         <v>-189999.0</v>
       </c>
       <c r="K5">
         <v>110000.0</v>
       </c>
       <c r="L5">
         <v>-105000.0</v>
       </c>
       <c r="M5">
         <v>31000.0</v>
       </c>
       <c r="N5">
         <v>-45000.0</v>
       </c>
@@ -3525,51 +3525,51 @@
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
         <v>34</v>
       </c>
       <c r="B28">
         <v>9075000.0</v>
       </c>
       <c r="C28">
-        <v>31747000.0</v>
+        <v>-2807000.0</v>
       </c>
       <c r="D28">
         <v>-11347000.0</v>
       </c>
       <c r="E28">
         <v>10107000.0</v>
       </c>
       <c r="F28">
         <v>2040000.0</v>
       </c>
       <c r="G28">
         <v>4461000.0</v>
       </c>
       <c r="H28">
         <v>5588000.0</v>
       </c>
       <c r="I28">
         <v>6099000.0</v>
       </c>
       <c r="J28">
         <v>28190000.0</v>
       </c>
       <c r="K28">
         <v>8787000.0</v>
       </c>
@@ -4043,51 +4043,53 @@
       </c>
       <c r="N35">
         <v>61899000.0</v>
       </c>
       <c r="O35">
         <v>52911000.0</v>
       </c>
       <c r="P35">
         <v>51254000.0</v>
       </c>
       <c r="Q35">
         <v>62959000.0</v>
       </c>
       <c r="R35">
         <v>64095000.0</v>
       </c>
       <c r="S35">
         <v>20877000.0</v>
       </c>
       <c r="T35">
         <v>20617000.0</v>
       </c>
       <c r="U35">
         <v>13887000.0</v>
       </c>
-      <c r="V35"/>
+      <c r="V35">
+        <v>-37993000.0</v>
+      </c>
       <c r="W35">
         <v>10957000.0</v>
       </c>
       <c r="X35"/>
       <c r="Y35"/>
       <c r="Z35"/>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" t="s">
         <v>42</v>
       </c>
       <c r="B36">
         <v>14198000.0</v>
       </c>
       <c r="C36">
         <v>12894000.0</v>
       </c>
       <c r="D36">
         <v>12510000.0</v>
       </c>
       <c r="E36">
         <v>12282000.0</v>
       </c>
       <c r="F36">
         <v>11898000.0</v>
@@ -4269,118 +4271,120 @@
       </c>
       <c r="N39">
         <v>15944000.0</v>
       </c>
       <c r="O39">
         <v>16255000.0</v>
       </c>
       <c r="P39">
         <v>14277000.0</v>
       </c>
       <c r="Q39">
         <v>13351000.0</v>
       </c>
       <c r="R39">
         <v>14390000.0</v>
       </c>
       <c r="S39">
         <v>15392000.0</v>
       </c>
       <c r="T39">
         <v>12739000.0</v>
       </c>
       <c r="U39">
         <v>10388000.0</v>
       </c>
-      <c r="V39"/>
+      <c r="V39">
+        <v>-55698000.0</v>
+      </c>
       <c r="W39">
         <v>9432000.0</v>
       </c>
       <c r="X39"/>
       <c r="Y39"/>
       <c r="Z39"/>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" t="s">
         <v>46</v>
       </c>
       <c r="B40">
         <v>25842000.0</v>
       </c>
       <c r="C40">
         <v>27919000.0</v>
       </c>
       <c r="D40">
         <v>27241000.0</v>
       </c>
       <c r="E40">
         <v>24949000.0</v>
       </c>
       <c r="F40">
-        <v>59414000.0</v>
+        <v>20550000.0</v>
       </c>
       <c r="G40">
         <v>57625000.0</v>
       </c>
       <c r="H40">
         <v>16613000.0</v>
       </c>
       <c r="I40">
         <v>13419000.0</v>
       </c>
       <c r="J40">
         <v>53779000.0</v>
       </c>
       <c r="K40">
         <v>15538000.0</v>
       </c>
       <c r="L40">
         <v>14248000.0</v>
       </c>
       <c r="M40">
         <v>11778000.0</v>
       </c>
       <c r="N40">
         <v>11974000.0</v>
       </c>
       <c r="O40">
         <v>10825000.0</v>
       </c>
       <c r="P40">
         <v>13271000.0</v>
       </c>
       <c r="Q40">
         <v>12341000.0</v>
       </c>
       <c r="R40">
         <v>10350000.0</v>
       </c>
       <c r="S40">
         <v>10742000.0</v>
       </c>
       <c r="T40">
-        <v>14540000.0</v>
+        <v>15814000.0</v>
       </c>
       <c r="U40">
         <v>10406000.0</v>
       </c>
       <c r="V40"/>
       <c r="W40">
         <v>9230000.0</v>
       </c>
       <c r="X40"/>
       <c r="Y40"/>
       <c r="Z40"/>
     </row>
     <row r="41" spans="1:26">
       <c r="A41" t="s">
         <v>47</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
@@ -4402,51 +4406,51 @@
         <v>1970000.0</v>
       </c>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
     </row>
     <row r="42" spans="1:26">
       <c r="A42" t="s">
         <v>48</v>
       </c>
       <c r="B42">
         <v>408518000.0</v>
       </c>
       <c r="C42">
         <v>401576000.0</v>
       </c>
       <c r="D42">
         <v>396121000.0</v>
       </c>
       <c r="E42">
         <v>387641000.0</v>
       </c>
       <c r="F42">
-        <v>368918999.0</v>
+        <v>368919000.0</v>
       </c>
       <c r="G42">
         <v>358548999.0</v>
       </c>
       <c r="H42">
         <v>353263000.0</v>
       </c>
       <c r="I42">
         <v>348532000.0</v>
       </c>
       <c r="J42">
         <v>343495999.0</v>
       </c>
       <c r="K42">
         <v>341514000.0</v>
       </c>
       <c r="L42">
         <v>336659000.0</v>
       </c>
       <c r="M42">
         <v>323844000.0</v>
       </c>
       <c r="N42">
         <v>319339000.0</v>
       </c>
@@ -4867,51 +4871,51 @@
       </c>
       <c r="P50">
         <v>10000000.0</v>
       </c>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50">
         <v>400000.0</v>
       </c>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
     </row>
     <row r="51" spans="1:26">
       <c r="A51" t="s">
         <v>57</v>
       </c>
       <c r="B51">
         <v>51289000.0</v>
       </c>
       <c r="C51">
-        <v>86706000.0</v>
+        <v>52152000.0</v>
       </c>
       <c r="D51">
         <v>53047000.0</v>
       </c>
       <c r="E51">
         <v>54772000.0</v>
       </c>
       <c r="F51">
         <v>55450000.0</v>
       </c>
       <c r="G51">
         <v>56057000.0</v>
       </c>
       <c r="H51">
         <v>56691000.0</v>
       </c>
       <c r="I51">
         <v>57758000.0</v>
       </c>
       <c r="J51">
         <v>58799000.0</v>
       </c>
       <c r="K51">
         <v>59543000.0</v>
       </c>
@@ -5379,51 +5383,53 @@
       </c>
       <c r="N58">
         <v>126219000.0</v>
       </c>
       <c r="O58">
         <v>125130000.0</v>
       </c>
       <c r="P58">
         <v>126014000.0</v>
       </c>
       <c r="Q58">
         <v>126839000.0</v>
       </c>
       <c r="R58">
         <v>123699000.0</v>
       </c>
       <c r="S58">
         <v>75184000.0</v>
       </c>
       <c r="T58">
         <v>78231000.0</v>
       </c>
       <c r="U58">
         <v>64234000.0</v>
       </c>
-      <c r="V58"/>
+      <c r="V58">
+        <v>-37993000.0</v>
+      </c>
       <c r="W58">
         <v>54980000.0</v>
       </c>
       <c r="X58"/>
       <c r="Y58"/>
       <c r="Z58"/>
     </row>
     <row r="59" spans="1:26">
       <c r="A59" t="s">
         <v>65</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
@@ -6642,51 +6648,51 @@
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>91</v>
       </c>
       <c r="B5">
-        <v>-5768000.0</v>
+        <v>-5299000.0</v>
       </c>
       <c r="C5">
         <v>-1419000.0</v>
       </c>
       <c r="D5">
         <v>-8220000.0</v>
       </c>
       <c r="E5">
         <v>-9280000.0</v>
       </c>
       <c r="F5">
         <v>-8357000.0</v>
       </c>
       <c r="G5">
         <v>-6244000.0</v>
       </c>
       <c r="H5">
         <v>-5418000.0</v>
       </c>
       <c r="I5">
         <v>-8102000.0</v>
       </c>
       <c r="J5">
         <v>-6869999.0</v>
       </c>
@@ -6722,51 +6728,51 @@
       </c>
       <c r="U5">
         <v>-14126000.0</v>
       </c>
       <c r="V5">
         <v>-8703000.0</v>
       </c>
       <c r="W5">
         <v>-9081000.0</v>
       </c>
       <c r="X5">
         <v>-10130000.0</v>
       </c>
       <c r="Y5">
         <v>-6842000.0</v>
       </c>
       <c r="Z5">
         <v>-10167500.0</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>92</v>
       </c>
       <c r="B6">
-        <v>-1241000.0</v>
+        <v>-772000.0</v>
       </c>
       <c r="C6">
         <v>2999000.0</v>
       </c>
       <c r="D6">
         <v>-4308000.0</v>
       </c>
       <c r="E6">
         <v>-5416000.0</v>
       </c>
       <c r="F6">
         <v>-4572000.0</v>
       </c>
       <c r="G6">
         <v>1032000.0</v>
       </c>
       <c r="H6">
         <v>-1715000.0</v>
       </c>
       <c r="I6">
         <v>-4204000.0</v>
       </c>
       <c r="J6">
         <v>-2852999.0</v>
       </c>