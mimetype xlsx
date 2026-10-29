--- v1 (2026-07-29)
+++ v2 (2026-10-29)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="147">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="148">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -229,50 +229,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -1223,67 +1226,67 @@
       </c>
       <c r="G18">
         <v>6208000.0</v>
       </c>
       <c r="H18">
         <v>5406000.0</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
         <v>25</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
         <v>26</v>
       </c>
       <c r="B20">
-        <v>7134000.0</v>
+        <v>29465000.0</v>
       </c>
       <c r="C20">
         <v>0.0</v>
       </c>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
         <v>27</v>
       </c>
       <c r="B21">
-        <v>29465000.0</v>
+        <v>7134000.0</v>
       </c>
       <c r="C21">
         <v>2551000.0</v>
       </c>
       <c r="D21">
         <v>3162000.0</v>
       </c>
       <c r="E21">
         <v>2420000.0</v>
       </c>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
         <v>28</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22">
         <v>9881000.0</v>
       </c>
       <c r="F22">
@@ -1552,51 +1555,51 @@
       </c>
       <c r="D35">
         <v>49202000.0</v>
       </c>
       <c r="E35">
         <v>52911000.0</v>
       </c>
       <c r="F35">
         <v>20877000.0</v>
       </c>
       <c r="G35">
         <v>10957000.0</v>
       </c>
       <c r="H35">
         <v>10949000.0</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
         <v>42</v>
       </c>
       <c r="B36">
         <v>26202999.0</v>
       </c>
       <c r="C36">
-        <v>9027000.0</v>
+        <v>11578000.0</v>
       </c>
       <c r="D36">
         <v>9643000.0</v>
       </c>
       <c r="E36">
         <v>6569000.0</v>
       </c>
       <c r="F36">
         <v>8536000.0</v>
       </c>
       <c r="G36">
         <v>7005000.0</v>
       </c>
       <c r="H36">
         <v>6203000.0</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
         <v>43</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
@@ -1636,51 +1639,51 @@
       </c>
       <c r="D39">
         <v>17423000.0</v>
       </c>
       <c r="E39">
         <v>16255000.0</v>
       </c>
       <c r="F39">
         <v>15392000.0</v>
       </c>
       <c r="G39">
         <v>9432000.0</v>
       </c>
       <c r="H39">
         <v>6699000.0</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
         <v>46</v>
       </c>
       <c r="B40">
         <v>27919000.0</v>
       </c>
       <c r="C40">
-        <v>16142000.0</v>
+        <v>15187000.0</v>
       </c>
       <c r="D40">
         <v>15538000.0</v>
       </c>
       <c r="E40">
         <v>10825000.0</v>
       </c>
       <c r="F40">
         <v>10742000.0</v>
       </c>
       <c r="G40">
         <v>9230000.0</v>
       </c>
       <c r="H40">
         <v>6637000.0</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
         <v>47</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
@@ -2125,477 +2128,467 @@
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z62"/>
+  <dimension ref="A1:AA62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
-[...23 lines deleted...]
-    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26">
+    <row r="1" spans="1:27">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>69</v>
       </c>
       <c r="C1" t="s">
+        <v>70</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="E1" t="s">
         <v>71</v>
       </c>
       <c r="F1" t="s">
         <v>72</v>
       </c>
       <c r="G1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="I1" t="s">
         <v>74</v>
       </c>
       <c r="J1" t="s">
         <v>75</v>
       </c>
       <c r="K1" t="s">
+        <v>76</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="M1" t="s">
         <v>77</v>
       </c>
       <c r="N1" t="s">
         <v>78</v>
       </c>
       <c r="O1" t="s">
+        <v>79</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="Q1" t="s">
         <v>80</v>
       </c>
       <c r="R1" t="s">
         <v>81</v>
       </c>
       <c r="S1" t="s">
+        <v>82</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="U1" t="s">
         <v>83</v>
       </c>
       <c r="V1" t="s">
         <v>84</v>
       </c>
       <c r="W1" t="s">
+        <v>85</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="Y1" t="s">
         <v>86</v>
       </c>
       <c r="Z1" t="s">
         <v>87</v>
       </c>
-    </row>
-    <row r="2" spans="1:26">
+      <c r="AA1" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="2" spans="1:27">
       <c r="A2" t="s">
         <v>8</v>
       </c>
       <c r="B2">
+        <v>8114000.0</v>
+      </c>
+      <c r="C2">
         <v>6616000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>7262000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>6123000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>5913000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>4865000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>8276000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>7597000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>7568000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>4160000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>5171000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>4785000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>4267000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>4151000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>3793000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>3398000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>4673000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>4229000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>4061000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>4498000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>4063000.0</v>
       </c>
-      <c r="V2"/>
-      <c r="W2">
+      <c r="W2"/>
+      <c r="X2">
         <v>3400000.0</v>
       </c>
-      <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
-    </row>
-    <row r="3" spans="1:26">
+      <c r="AA2"/>
+    </row>
+    <row r="3" spans="1:27">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
-    </row>
-    <row r="4" spans="1:26">
+      <c r="AA3"/>
+    </row>
+    <row r="4" spans="1:27">
       <c r="A4" t="s">
         <v>10</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
-    </row>
-    <row r="5" spans="1:26">
+      <c r="AA4"/>
+    </row>
+    <row r="5" spans="1:27">
       <c r="A5" t="s">
         <v>11</v>
       </c>
       <c r="B5">
+        <v>-522000.0</v>
+      </c>
+      <c r="C5">
         <v>-406000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-127000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-287000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-215000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-500000.0</v>
       </c>
-      <c r="G5">
-[...1 lines deleted...]
-      </c>
       <c r="H5">
+        <v>-568000.0</v>
+      </c>
+      <c r="I5">
         <v>-125000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-286000.0</v>
       </c>
-      <c r="J5">
-[...1 lines deleted...]
-      </c>
       <c r="K5">
+        <v>-190000.0</v>
+      </c>
+      <c r="L5">
         <v>110000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-105000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>31000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-45000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-29000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-128000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-18000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>23000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-31000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-13000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-6000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-113945000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>2000.0</v>
       </c>
-      <c r="X5"/>
       <c r="Y5"/>
-      <c r="Z5">
+      <c r="Z5"/>
+      <c r="AA5">
         <v>-85990000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:26">
+    <row r="6" spans="1:27">
       <c r="A6" t="s">
         <v>12</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
-    </row>
-    <row r="7" spans="1:26">
+      <c r="AA6"/>
+    </row>
+    <row r="7" spans="1:27">
       <c r="A7" t="s">
         <v>13</v>
       </c>
       <c r="B7">
+        <v>51381000.0</v>
+      </c>
+      <c r="C7">
         <v>51289000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>52152000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>53047000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>54772000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>55450000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>56057000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>56691000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>57758000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>58799000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>59543000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>60610000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>61595000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>62672000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>63565000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>64121000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>65737000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>67363000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>15043000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>16054000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>15854000.0</v>
       </c>
-      <c r="V7"/>
-      <c r="W7">
+      <c r="W7"/>
+      <c r="X7">
         <v>14442000.0</v>
       </c>
-      <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
-    </row>
-    <row r="8" spans="1:26">
+      <c r="AA7"/>
+    </row>
+    <row r="8" spans="1:27">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8">
         <v>0.0</v>
       </c>
       <c r="C8">
         <v>0.0</v>
       </c>
       <c r="D8">
         <v>0.0</v>
       </c>
       <c r="E8">
         <v>0.0</v>
       </c>
       <c r="F8">
         <v>0.0</v>
       </c>
       <c r="G8">
         <v>0.0</v>
       </c>
       <c r="H8">
         <v>0.0</v>
       </c>
       <c r="I8">
@@ -2610,3000 +2603,3121 @@
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8">
         <v>0.0</v>
       </c>
       <c r="N8">
         <v>0.0</v>
       </c>
       <c r="O8">
         <v>0.0</v>
       </c>
       <c r="P8">
         <v>0.0</v>
       </c>
       <c r="Q8">
         <v>0.0</v>
       </c>
       <c r="R8">
         <v>0.0</v>
       </c>
       <c r="S8">
         <v>0.0</v>
       </c>
       <c r="T8">
-        <v>151938000.0</v>
+        <v>0.0</v>
       </c>
       <c r="U8">
         <v>151938000.0</v>
       </c>
-      <c r="V8"/>
+      <c r="V8">
+        <v>151938000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
-    </row>
-    <row r="9" spans="1:26">
+      <c r="AA8"/>
+    </row>
+    <row r="9" spans="1:27">
       <c r="A9" t="s">
         <v>15</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-      <c r="M9">
+      <c r="M9"/>
+      <c r="N9">
         <v>323844000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>319339000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>314884000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>309023000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>302557000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>298214000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>294230000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>30548000.0</v>
       </c>
-      <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
-    </row>
-    <row r="10" spans="1:26">
+      <c r="AA9"/>
+    </row>
+    <row r="10" spans="1:27">
       <c r="A10" t="s">
         <v>16</v>
       </c>
       <c r="B10">
+        <v>47630000.0</v>
+      </c>
+      <c r="C10">
         <v>42214000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>54959000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>64394000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>44665000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>53410000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>51596000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>51103000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>51659000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>30609000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>50756000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>63291000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>52125000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>56081000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>61997000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>118358000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>124328000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>128900000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>135996000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>40391000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>42496000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-55698000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>55698000.0</v>
       </c>
-      <c r="X10"/>
       <c r="Y10"/>
-      <c r="Z10">
-[...3 lines deleted...]
-    <row r="11" spans="1:26">
+      <c r="Z10"/>
+      <c r="AA10">
+        <v>80225000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:27">
       <c r="A11" t="s">
         <v>17</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
-    </row>
-    <row r="12" spans="1:26">
+      <c r="AA11"/>
+    </row>
+    <row r="12" spans="1:27">
       <c r="A12" t="s">
         <v>18</v>
       </c>
       <c r="B12">
+        <v>78469000.0</v>
+      </c>
+      <c r="C12">
         <v>72707000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>81720000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>80291000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>77845000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>98229000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>99130000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>98158000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>99042000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>82323000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>108844000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>118439000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>110909000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>112611000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>113337000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>118358000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>124328000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>128900000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>135996000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>40391000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>42496000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>55698000.0</v>
       </c>
       <c r="W12">
         <v>55698000.0</v>
       </c>
-      <c r="X12"/>
+      <c r="X12">
+        <v>55698000.0</v>
+      </c>
       <c r="Y12"/>
-      <c r="Z12">
+      <c r="Z12"/>
+      <c r="AA12">
         <v>80225000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:26">
+    <row r="13" spans="1:27">
       <c r="A13" t="s">
         <v>19</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
-    </row>
-    <row r="14" spans="1:26">
+      <c r="AA13"/>
+    </row>
+    <row r="14" spans="1:27">
       <c r="A14" t="s">
         <v>20</v>
       </c>
       <c r="B14">
+        <v>79632415.0</v>
+      </c>
+      <c r="C14">
         <v>78578095.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>78152478.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>75684733.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>74831000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>73807000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>72858000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>72008000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>71291801.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>70452944.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>69715329.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>68213250.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>66849788.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>65954521.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>65629940.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>65143929.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>64963045.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>64583714.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>63615516.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>62906403.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>56544631.0</v>
       </c>
       <c r="V14">
         <v>56544631.0</v>
       </c>
       <c r="W14">
         <v>56544631.0</v>
       </c>
       <c r="X14">
         <v>56544631.0</v>
       </c>
       <c r="Y14">
-        <v>11059052.0</v>
+        <v>56544631.0</v>
       </c>
       <c r="Z14">
         <v>11059052.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:26">
+      <c r="AA14">
+        <v>11059052.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:27">
       <c r="A15" t="s">
         <v>21</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
-    </row>
-    <row r="16" spans="1:26">
+      <c r="AA15"/>
+    </row>
+    <row r="16" spans="1:27">
       <c r="A16" t="s">
         <v>22</v>
       </c>
       <c r="B16">
+        <v>37299000.0</v>
+      </c>
+      <c r="C16">
         <v>37061000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>38051000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>38499000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>39325000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>38864000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>39987000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>40221000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>40562000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>39842000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>38850000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>37687000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>36843000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>34598000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>34136000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>32722000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>32287000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>30188000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>29511000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>28425000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>26910000.0</v>
       </c>
-      <c r="V16"/>
-      <c r="W16">
+      <c r="W16"/>
+      <c r="X16">
         <v>22851000.0</v>
       </c>
-      <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
-    </row>
-    <row r="17" spans="1:26">
+      <c r="AA16"/>
+    </row>
+    <row r="17" spans="1:27">
       <c r="A17" t="s">
         <v>23</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
-    </row>
-    <row r="18" spans="1:26">
+      <c r="AA17"/>
+    </row>
+    <row r="18" spans="1:27">
       <c r="A18" t="s">
         <v>24</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
-      <c r="L18">
+      <c r="L18"/>
+      <c r="M18">
         <v>8423000.0</v>
       </c>
-      <c r="M18"/>
-      <c r="N18">
+      <c r="N18"/>
+      <c r="O18">
         <v>8134000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>8146000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>7810000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>7612000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>7606000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>7873000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>7852000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>7036000.0</v>
       </c>
-      <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
-    </row>
-    <row r="19" spans="1:26">
+      <c r="AA18"/>
+    </row>
+    <row r="19" spans="1:27">
       <c r="A19" t="s">
         <v>25</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
-    </row>
-    <row r="20" spans="1:26">
+      <c r="AA19"/>
+    </row>
+    <row r="20" spans="1:27">
       <c r="A20" t="s">
         <v>26</v>
       </c>
       <c r="B20">
         <v>29465000.0</v>
       </c>
       <c r="C20">
         <v>29465000.0</v>
       </c>
       <c r="D20">
         <v>29465000.0</v>
       </c>
       <c r="E20">
+        <v>29465000.0</v>
+      </c>
+      <c r="F20">
         <v>29313000.0</v>
       </c>
-      <c r="F20"/>
-      <c r="G20">
+      <c r="G20"/>
+      <c r="H20">
         <v>0.0</v>
       </c>
-      <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
-    </row>
-    <row r="21" spans="1:26">
+      <c r="AA20"/>
+    </row>
+    <row r="21" spans="1:27">
       <c r="A21" t="s">
         <v>27</v>
       </c>
       <c r="B21">
+        <v>6449000.0</v>
+      </c>
+      <c r="C21">
         <v>6793000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>7134000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>7482000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>7844000.0</v>
       </c>
-      <c r="F21"/>
-      <c r="G21">
+      <c r="G21"/>
+      <c r="H21">
         <v>2551000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
-      <c r="J21">
+      <c r="J21"/>
+      <c r="K21">
         <v>7132000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>3162000.0</v>
       </c>
-      <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
-      <c r="O21">
+      <c r="O21"/>
+      <c r="P21">
         <v>2420000.0</v>
       </c>
-      <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
-    </row>
-    <row r="22" spans="1:26">
+      <c r="AA21"/>
+    </row>
+    <row r="22" spans="1:27">
       <c r="A22" t="s">
         <v>28</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
-      <c r="I22">
+      <c r="I22"/>
+      <c r="J22">
         <v>1.0</v>
       </c>
-      <c r="J22"/>
       <c r="K22"/>
-      <c r="L22">
-[...1 lines deleted...]
-      </c>
+      <c r="L22"/>
       <c r="M22">
         <v>1.0</v>
       </c>
       <c r="N22">
+        <v>1.0</v>
+      </c>
+      <c r="O22">
         <v>10129000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>9881000.0</v>
       </c>
-      <c r="P22"/>
-      <c r="Q22">
+      <c r="Q22"/>
+      <c r="R22">
         <v>1.0</v>
       </c>
-      <c r="R22"/>
-      <c r="S22">
+      <c r="S22"/>
+      <c r="T22">
         <v>1.0</v>
       </c>
-      <c r="T22"/>
-      <c r="U22">
+      <c r="U22"/>
+      <c r="V22">
         <v>1.0</v>
       </c>
-      <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
-    </row>
-    <row r="23" spans="1:26">
+      <c r="AA22"/>
+    </row>
+    <row r="23" spans="1:27">
       <c r="A23" t="s">
         <v>29</v>
       </c>
       <c r="B23">
+        <v>208587000.0</v>
+      </c>
+      <c r="C23">
         <v>204285000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>207968000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>206463000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>204344000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>188310000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>188926000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>192027000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>191199000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>190174000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>201012000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>210833000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>202578000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>206018000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>208349000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>212540000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>218827000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>226200000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>187485000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>92874000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>88035000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>37993000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>92973000.0</v>
       </c>
-      <c r="X23"/>
       <c r="Y23"/>
-      <c r="Z23">
+      <c r="Z23"/>
+      <c r="AA23">
         <v>65948000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:26">
+    <row r="24" spans="1:27">
       <c r="A24" t="s">
         <v>30</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
-      <c r="L24">
-[...1 lines deleted...]
-      </c>
+      <c r="L24"/>
       <c r="M24">
         <v>10000000.0</v>
       </c>
       <c r="N24">
         <v>10000000.0</v>
       </c>
-      <c r="O24"/>
+      <c r="O24">
+        <v>10000000.0</v>
+      </c>
       <c r="P24"/>
-      <c r="Q24">
-[...1 lines deleted...]
-      </c>
+      <c r="Q24"/>
       <c r="R24">
         <v>10000000.0</v>
       </c>
       <c r="S24">
         <v>10000000.0</v>
       </c>
       <c r="T24">
+        <v>10000000.0</v>
+      </c>
+      <c r="U24">
         <v>9995000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>4000000.0</v>
       </c>
-      <c r="V24"/>
-      <c r="W24">
+      <c r="W24"/>
+      <c r="X24">
         <v>3600000.0</v>
       </c>
-      <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
-    </row>
-    <row r="25" spans="1:26">
+      <c r="AA24"/>
+    </row>
+    <row r="25" spans="1:27">
       <c r="A25" t="s">
         <v>31</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
-      <c r="R25">
+      <c r="R25"/>
+      <c r="S25">
         <v>10000000.0</v>
       </c>
-      <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
-    </row>
-    <row r="26" spans="1:26">
+      <c r="AA25"/>
+    </row>
+    <row r="26" spans="1:27">
       <c r="A26" t="s">
         <v>32</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
-    </row>
-    <row r="27" spans="1:26">
+      <c r="AA26"/>
+    </row>
+    <row r="27" spans="1:27">
       <c r="A27" t="s">
         <v>33</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
-    </row>
-    <row r="28" spans="1:26">
+      <c r="AA27"/>
+    </row>
+    <row r="28" spans="1:27">
       <c r="A28" t="s">
         <v>34</v>
       </c>
       <c r="B28">
+        <v>3751000.0</v>
+      </c>
+      <c r="C28">
         <v>9075000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-2807000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-11347000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>10107000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>2040000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>4461000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>5588000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>6099000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>28190000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>8787000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>7319000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>19470000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>16591000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>11568000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-44237000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-48591000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-51537000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-110953000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-14342000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-22642000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>55698000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-37256000.0</v>
       </c>
-      <c r="X28"/>
       <c r="Y28"/>
-      <c r="Z28">
-[...3 lines deleted...]
-    <row r="29" spans="1:26">
+      <c r="Z28"/>
+      <c r="AA28">
+        <v>-80225000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:27">
       <c r="A29" t="s">
         <v>35</v>
       </c>
       <c r="B29">
+        <v>84969000.0</v>
+      </c>
+      <c r="C29">
         <v>83277000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>82384000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>78617000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>78877000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>68581000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>66968000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>68836000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>69823000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>73436000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>78957000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>90926000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>85392000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>89799000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>93219000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>96526000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>101988000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>112501000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>122301000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-127300000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-124137000.0</v>
       </c>
-      <c r="V29"/>
-      <c r="W29">
+      <c r="W29"/>
+      <c r="X29">
         <v>-109945000.0</v>
       </c>
-      <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
-    </row>
-    <row r="30" spans="1:26">
+      <c r="AA29"/>
+    </row>
+    <row r="30" spans="1:27">
       <c r="A30" t="s">
         <v>36</v>
       </c>
       <c r="B30">
+        <v>4444000.0</v>
+      </c>
+      <c r="C30">
         <v>4638000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>4347000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>4283000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>3391000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>3131000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>3743000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>8364000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>5528000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>19018000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>3511000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>3713000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>3283000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>3051000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>3296000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>3653000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>2981000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>2897000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>3059000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>4580000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>4979000.0</v>
       </c>
-      <c r="V30"/>
-      <c r="W30">
+      <c r="W30"/>
+      <c r="X30">
         <v>2544000.0</v>
       </c>
-      <c r="X30"/>
       <c r="Y30"/>
       <c r="Z30"/>
-    </row>
-    <row r="31" spans="1:26">
+      <c r="AA30"/>
+    </row>
+    <row r="31" spans="1:27">
       <c r="A31" t="s">
         <v>37</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>80926000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>75392000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>79799000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>83219000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>86526000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>91988000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>102501000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>112301000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-137295000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-128137000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-113945000.0</v>
       </c>
-      <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
-      <c r="Z31">
+      <c r="Z31"/>
+      <c r="AA31">
         <v>-85990000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:26">
+    <row r="32" spans="1:27">
       <c r="A32" t="s">
         <v>38</v>
       </c>
       <c r="B32">
+        <v>20731000.0</v>
+      </c>
+      <c r="C32">
         <v>19606000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>20398000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>20042000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>18102000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>45089000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>44119000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>45578000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>47050000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>51362000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>56925000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>68629000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>63209000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>67286000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>60669000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>61528000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>76780000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>86583000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>100140000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>96000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>7516000.0</v>
       </c>
-      <c r="V32"/>
-      <c r="W32">
+      <c r="W32"/>
+      <c r="X32">
         <v>23651000.0</v>
       </c>
-      <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
-    </row>
-    <row r="33" spans="1:26">
+      <c r="AA32"/>
+    </row>
+    <row r="33" spans="1:27">
       <c r="A33" t="s">
         <v>39</v>
       </c>
       <c r="B33">
+        <v>103880000.0</v>
+      </c>
+      <c r="C33">
         <v>103607000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>102974000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>103512000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>104971000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>68052000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>68187000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>69510000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>70096000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>70452000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>71234000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>72346000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>73109000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>74412000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>75461000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>76252000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>78167000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>80013000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>33038000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>35164000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>30172000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>-55698000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>25299000.0</v>
       </c>
-      <c r="X33"/>
       <c r="Y33"/>
-      <c r="Z33">
+      <c r="Z33"/>
+      <c r="AA33">
         <v>-80225000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:26">
+    <row r="34" spans="1:27">
       <c r="A34" t="s">
         <v>40</v>
       </c>
       <c r="B34">
         <v>200000.0</v>
       </c>
       <c r="C34">
         <v>200000.0</v>
       </c>
       <c r="D34">
+        <v>200000.0</v>
+      </c>
+      <c r="E34">
         <v>2936000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>508000.0</v>
       </c>
-      <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
-      <c r="R34">
+      <c r="R34"/>
+      <c r="S34">
         <v>54095000.0</v>
       </c>
-      <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
-    </row>
-    <row r="35" spans="1:26">
+      <c r="AA34"/>
+    </row>
+    <row r="35" spans="1:27">
       <c r="A35" t="s">
         <v>41</v>
       </c>
       <c r="B35">
+        <v>39642000.0</v>
+      </c>
+      <c r="C35">
         <v>39936000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>40988000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>44937000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>44196000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>44560000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>45338000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>46252000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>47323000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>48378000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>49202000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>60049000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>60926000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>61899000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>52911000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>51254000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>62959000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>64095000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>20877000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>20617000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>13887000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>-37993000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>10957000.0</v>
       </c>
-      <c r="X35"/>
       <c r="Y35"/>
       <c r="Z35"/>
-    </row>
-    <row r="36" spans="1:26">
+      <c r="AA35">
+        <v>-65947999.0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:27">
       <c r="A36" t="s">
         <v>42</v>
       </c>
       <c r="B36">
+        <v>14274000.0</v>
+      </c>
+      <c r="C36">
         <v>14198000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>12894000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>12510000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>12282000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>11898000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>11578000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>11810000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>10458000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>10035000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>9643000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>9349000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>9241000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>9002000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>6569000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>8971000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>8755000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>8357000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>8536000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>10179000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>7521000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>-55698000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>7005000.0</v>
       </c>
-      <c r="X36"/>
       <c r="Y36"/>
-      <c r="Z36">
+      <c r="Z36"/>
+      <c r="AA36">
         <v>-80225000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:26">
+    <row r="37" spans="1:27">
       <c r="A37" t="s">
         <v>43</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
-    </row>
-    <row r="38" spans="1:26">
+      <c r="AA37"/>
+    </row>
+    <row r="38" spans="1:27">
       <c r="A38" t="s">
         <v>44</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38">
         <v>9349000.0</v>
       </c>
-      <c r="M38"/>
-      <c r="N38">
+      <c r="N38"/>
+      <c r="O38">
         <v>9002000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>8989000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>8971000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>8755000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>8357000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>8536000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>10179000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>7521000.0</v>
       </c>
-      <c r="V38"/>
       <c r="W38"/>
       <c r="X38"/>
       <c r="Y38"/>
       <c r="Z38"/>
-    </row>
-    <row r="39" spans="1:26">
+      <c r="AA38"/>
+    </row>
+    <row r="39" spans="1:27">
       <c r="A39" t="s">
         <v>45</v>
       </c>
       <c r="B39">
+        <v>21794000.0</v>
+      </c>
+      <c r="C39">
         <v>23333000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>18927000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>18377000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>18137000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>18898000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>17866000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>15995000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>16533000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>18381000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>17423000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>16335000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>15277000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>15944000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>16255000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>14277000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>13351000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>14390000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>15392000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>12739000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>10388000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>-55698000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>9432000.0</v>
       </c>
-      <c r="X39"/>
       <c r="Y39"/>
       <c r="Z39"/>
-    </row>
-    <row r="40" spans="1:26">
+      <c r="AA39">
+        <v>-80225000.0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:27">
       <c r="A40" t="s">
         <v>46</v>
       </c>
       <c r="B40">
+        <v>26624000.0</v>
+      </c>
+      <c r="C40">
         <v>25842000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>27919000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>27241000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>24949000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>20550000.0</v>
       </c>
-      <c r="G40">
-[...1 lines deleted...]
-      </c>
       <c r="H40">
+        <v>15187000.0</v>
+      </c>
+      <c r="I40">
         <v>16613000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>13419000.0</v>
       </c>
-      <c r="J40">
-[...1 lines deleted...]
-      </c>
       <c r="K40">
+        <v>10902000.0</v>
+      </c>
+      <c r="L40">
         <v>15538000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>14248000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>11778000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>11974000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>10825000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>13271000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>12341000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>10350000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>10742000.0</v>
       </c>
-      <c r="T40">
-[...1 lines deleted...]
-      </c>
       <c r="U40">
+        <v>14540000.0</v>
+      </c>
+      <c r="V40">
         <v>10406000.0</v>
       </c>
-      <c r="V40"/>
-      <c r="W40">
+      <c r="W40"/>
+      <c r="X40">
         <v>9230000.0</v>
       </c>
-      <c r="X40"/>
       <c r="Y40"/>
       <c r="Z40"/>
-    </row>
-    <row r="41" spans="1:26">
+      <c r="AA40"/>
+    </row>
+    <row r="41" spans="1:27">
       <c r="A41" t="s">
         <v>47</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
-      <c r="S41">
+      <c r="S41"/>
+      <c r="T41">
         <v>4319000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>3141000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>1970000.0</v>
       </c>
-      <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
-    </row>
-    <row r="42" spans="1:26">
+      <c r="AA41"/>
+    </row>
+    <row r="42" spans="1:27">
       <c r="A42" t="s">
         <v>48</v>
       </c>
       <c r="B42">
+        <v>414583000.0</v>
+      </c>
+      <c r="C42">
         <v>408518000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>401576000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>396121000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>387641000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>368919000.0</v>
       </c>
-      <c r="G42">
-[...1 lines deleted...]
-      </c>
       <c r="H42">
+        <v>358549000.0</v>
+      </c>
+      <c r="I42">
         <v>353263000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>348532000.0</v>
       </c>
-      <c r="J42">
-[...1 lines deleted...]
-      </c>
       <c r="K42">
+        <v>343496000.0</v>
+      </c>
+      <c r="L42">
         <v>341514000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>336659000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>323844000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>319339000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>314884000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>309023000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>302557000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>298214000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>294230000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>30548000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>25479000.0</v>
       </c>
-      <c r="V42"/>
-      <c r="W42">
+      <c r="W42"/>
+      <c r="X42">
         <v>16261000.0</v>
       </c>
-      <c r="X42"/>
       <c r="Y42"/>
-      <c r="Z42">
+      <c r="Z42"/>
+      <c r="AA42">
         <v>-1.0</v>
       </c>
     </row>
-    <row r="43" spans="1:26">
+    <row r="43" spans="1:27">
       <c r="A43" t="s">
         <v>49</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
-    </row>
-    <row r="44" spans="1:26">
+      <c r="AA43"/>
+    </row>
+    <row r="44" spans="1:27">
       <c r="A44" t="s">
         <v>50</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
-    </row>
-    <row r="45" spans="1:26">
+      <c r="AA44"/>
+    </row>
+    <row r="45" spans="1:27">
       <c r="A45" t="s">
         <v>51</v>
       </c>
       <c r="B45">
+        <v>70868000.0</v>
+      </c>
+      <c r="C45">
         <v>69242000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>68617000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>68843000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>71677000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>71179000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>72592000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>73220000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>76064000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>75679000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>75852000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>62997000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>63868000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>65410000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>10773000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>67281000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
-      <c r="S45">
+      <c r="S45"/>
+      <c r="T45">
         <v>24502000.0</v>
       </c>
-      <c r="T45">
+      <c r="U45">
         <v>24985000.0</v>
       </c>
-      <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
-    </row>
-    <row r="46" spans="1:26">
+      <c r="AA45"/>
+    </row>
+    <row r="46" spans="1:27">
       <c r="A46" t="s">
         <v>52</v>
       </c>
       <c r="B46">
+        <v>53692000.0</v>
+      </c>
+      <c r="C46">
         <v>53151000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>53481000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>54055000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>55532000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>56154000.0</v>
       </c>
-      <c r="G46">
-[...1 lines deleted...]
-      </c>
       <c r="H46">
+        <v>56609000.0</v>
+      </c>
+      <c r="I46">
         <v>57700000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>59638000.0</v>
       </c>
-      <c r="J46">
-[...1 lines deleted...]
-      </c>
       <c r="K46">
+        <v>60417000.0</v>
+      </c>
+      <c r="L46">
         <v>61591000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>62997000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>63868000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>65410000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>66472000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>67281000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>69412000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>71656000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>24502000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>24985000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>22651000.0</v>
       </c>
-      <c r="V46"/>
-      <c r="W46">
+      <c r="W46"/>
+      <c r="X46">
         <v>18294000.0</v>
       </c>
-      <c r="X46"/>
       <c r="Y46"/>
       <c r="Z46"/>
-    </row>
-    <row r="47" spans="1:26">
+      <c r="AA46"/>
+    </row>
+    <row r="47" spans="1:27">
       <c r="A47" t="s">
         <v>53</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>62997000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>10144000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>10621000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>10773000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>67281000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>69412000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>11868000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>24502000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>24985000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>22651000.0</v>
       </c>
-      <c r="V47"/>
       <c r="W47"/>
       <c r="X47"/>
       <c r="Y47"/>
       <c r="Z47"/>
-    </row>
-    <row r="48" spans="1:26">
+      <c r="AA47"/>
+    </row>
+    <row r="48" spans="1:27">
       <c r="A48" t="s">
         <v>54</v>
       </c>
       <c r="B48">
+        <v>-329092000.0</v>
+      </c>
+      <c r="C48">
         <v>-324835000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-319065000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-317217000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-308549000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-299838000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-291013000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-284302000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-278423000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-269870000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-262667000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-255628000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-248483000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-239495000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-231636000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-222369000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-210551000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-195736000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-181898000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-167830000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-153610000.0</v>
       </c>
-      <c r="V48"/>
-      <c r="W48">
+      <c r="W48"/>
+      <c r="X48">
         <v>-130208000.0</v>
       </c>
-      <c r="X48"/>
       <c r="Y48"/>
       <c r="Z48"/>
-    </row>
-    <row r="49" spans="1:26">
+      <c r="AA48"/>
+    </row>
+    <row r="49" spans="1:27">
       <c r="A49" t="s">
         <v>55</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-      <c r="M49">
+      <c r="M49"/>
+      <c r="N49">
         <v>-248483000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>-239495000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>-231636000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>-222369000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>-210551000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>-195736000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>-181898000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>-167830000.0</v>
       </c>
-      <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
-    </row>
-    <row r="50" spans="1:26">
+      <c r="AA49"/>
+    </row>
+    <row r="50" spans="1:27">
       <c r="A50" t="s">
         <v>56</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
-      <c r="O50">
-[...1 lines deleted...]
-      </c>
+      <c r="O50"/>
       <c r="P50">
         <v>10000000.0</v>
       </c>
-      <c r="Q50"/>
+      <c r="Q50">
+        <v>10000000.0</v>
+      </c>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
-      <c r="W50">
+      <c r="W50"/>
+      <c r="X50">
         <v>400000.0</v>
       </c>
-      <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
-    </row>
-    <row r="51" spans="1:26">
+      <c r="AA50"/>
+    </row>
+    <row r="51" spans="1:27">
       <c r="A51" t="s">
         <v>57</v>
       </c>
       <c r="B51">
+        <v>51381000.0</v>
+      </c>
+      <c r="C51">
         <v>51289000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>52152000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>53047000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>54772000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>55450000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>56057000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>56691000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>57758000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>58799000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>59543000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>70610000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>71595000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>72672000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>73565000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>74121000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>75737000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>77363000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>25043000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>26049000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>19854000.0</v>
       </c>
-      <c r="V51"/>
-      <c r="W51">
+      <c r="W51"/>
+      <c r="X51">
         <v>18442000.0</v>
       </c>
-      <c r="X51"/>
       <c r="Y51"/>
       <c r="Z51"/>
-    </row>
-    <row r="52" spans="1:26">
+      <c r="AA51"/>
+    </row>
+    <row r="52" spans="1:27">
       <c r="A52" t="s">
         <v>58</v>
       </c>
       <c r="B52">
+        <v>11939000.0</v>
+      </c>
+      <c r="C52">
         <v>11553000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>11364000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>11046000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>11084000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>10890000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>10719000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>10439000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>10435000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>10421000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>10341000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>10561000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>10669000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>10773000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>20654000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>22867000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>12778000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>13268000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>8485000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>8573000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>7937000.0</v>
       </c>
-      <c r="V52"/>
-      <c r="W52">
+      <c r="W52"/>
+      <c r="X52">
         <v>7486000.0</v>
       </c>
-      <c r="X52"/>
       <c r="Y52"/>
       <c r="Z52"/>
-    </row>
-    <row r="53" spans="1:26">
+      <c r="AA52"/>
+    </row>
+    <row r="53" spans="1:27">
       <c r="A53" t="s">
         <v>59</v>
       </c>
       <c r="B53">
+        <v>30839000.0</v>
+      </c>
+      <c r="C53">
         <v>30493000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>26761000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>15897000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>33180000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>44819000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>47534000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>47055000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>47383000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>51714000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>58088000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>55148000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>58784000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>56530000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>51340000.0</v>
       </c>
-      <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
-      <c r="V53">
+      <c r="V53"/>
+      <c r="W53">
         <v>111396000.0</v>
       </c>
-      <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
-      <c r="Z53">
+      <c r="Z53"/>
+      <c r="AA53">
         <v>160450000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:26">
+    <row r="54" spans="1:27">
       <c r="A54" t="s">
         <v>60</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
-    </row>
-    <row r="55" spans="1:26">
+      <c r="AA54"/>
+    </row>
+    <row r="55" spans="1:27">
       <c r="A55" t="s">
         <v>61</v>
       </c>
       <c r="B55">
+        <v>208587000.0</v>
+      </c>
+      <c r="C55">
         <v>204285000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>207968000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>206463000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>204344000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>188310000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>188926000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>192027000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>191199000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>190174000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>201012000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>210833000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>202578000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>206018000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>208349000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>212540000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>218827000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>226200000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>187485000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>92874000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>88035000.0</v>
       </c>
-      <c r="V55"/>
-      <c r="W55">
+      <c r="W55"/>
+      <c r="X55">
         <v>92973000.0</v>
       </c>
-      <c r="X55"/>
       <c r="Y55"/>
       <c r="Z55"/>
-    </row>
-    <row r="56" spans="1:26">
+      <c r="AA55"/>
+    </row>
+    <row r="56" spans="1:27">
       <c r="A56" t="s">
         <v>62</v>
       </c>
       <c r="B56">
+        <v>104707000.0</v>
+      </c>
+      <c r="C56">
         <v>100678000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>104994000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>102951000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>99373000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>120258000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>120739000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>122517000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>121103000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>119722000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>129778000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>138487000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>129469000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>131606000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>132888000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>136288000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>140660000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>146187000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>154447000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>57710000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>57863000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>55698000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>67674000.0</v>
       </c>
-      <c r="X56"/>
       <c r="Y56"/>
-      <c r="Z56">
+      <c r="Z56"/>
+      <c r="AA56">
         <v>80225000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:26">
+    <row r="57" spans="1:27">
       <c r="A57" t="s">
         <v>63</v>
       </c>
       <c r="B57">
+        <v>83976000.0</v>
+      </c>
+      <c r="C57">
         <v>81072000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>84596000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>82909000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>81271000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>75169000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>76620000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>76939000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>74053000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>68360000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>72853000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>69858000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>66260000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>64320000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>72219000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>74760000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>63880000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>59604000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>54307000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>57614000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>50347000.0</v>
       </c>
-      <c r="V57"/>
-      <c r="W57">
+      <c r="W57"/>
+      <c r="X57">
         <v>44023000.0</v>
       </c>
-      <c r="X57"/>
       <c r="Y57"/>
       <c r="Z57"/>
-    </row>
-    <row r="58" spans="1:26">
+      <c r="AA57"/>
+    </row>
+    <row r="58" spans="1:27">
       <c r="A58" t="s">
         <v>64</v>
       </c>
       <c r="B58">
+        <v>123618000.0</v>
+      </c>
+      <c r="C58">
         <v>121008000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>125584000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>127846000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>125467000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>119729000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>121958000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>123191000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>121376000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>116738000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>122055000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>129907000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>127186000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>126219000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>125130000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>126014000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>126839000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>123699000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>75184000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>78231000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>64234000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>-37993000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>54980000.0</v>
       </c>
-      <c r="X58"/>
       <c r="Y58"/>
       <c r="Z58"/>
-    </row>
-    <row r="59" spans="1:26">
+      <c r="AA58">
+        <v>-65947999.0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:27">
       <c r="A59" t="s">
         <v>65</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
-    </row>
-    <row r="60" spans="1:26">
+      <c r="AA59"/>
+    </row>
+    <row r="60" spans="1:27">
       <c r="A60" t="s">
         <v>66</v>
       </c>
       <c r="B60">
+        <v>84969000.0</v>
+      </c>
+      <c r="C60">
         <v>83277000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>82384000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>78617000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>78877000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>68581000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>66968000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>68836000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>69823000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>73436000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>78957000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>80926000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>75392000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>79799000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>83219000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>86526000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>91988000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>102501000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>112301000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>14643000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>23801000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>37993000.0</v>
       </c>
       <c r="W60">
         <v>37993000.0</v>
       </c>
-      <c r="X60"/>
+      <c r="X60">
+        <v>37993000.0</v>
+      </c>
       <c r="Y60"/>
-      <c r="Z60">
-[...3 lines deleted...]
-    <row r="61" spans="1:26">
+      <c r="Z60"/>
+      <c r="AA60">
+        <v>65947999.0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:27">
       <c r="A61" t="s">
         <v>67</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
-    </row>
-    <row r="62" spans="1:26">
+      <c r="AA61"/>
+    </row>
+    <row r="62" spans="1:27">
       <c r="A62" t="s">
         <v>68</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
-      <c r="T62">
+      <c r="T62"/>
+      <c r="U62">
         <v>151938106.0</v>
       </c>
-      <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
+      <c r="AA62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:H32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -5628,2894 +5742,2947 @@
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B2">
         <v>66716000.0</v>
       </c>
       <c r="C2">
         <v>58432000.0</v>
       </c>
       <c r="D2">
         <v>54377000.0</v>
       </c>
       <c r="E2">
         <v>53276000.0</v>
       </c>
       <c r="F2">
         <v>49372000.0</v>
       </c>
       <c r="G2">
         <v>34449000.0</v>
       </c>
       <c r="H2">
         <v>18520000.0</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B3">
         <v>16497000.0</v>
       </c>
       <c r="C3">
         <v>15468000.0</v>
       </c>
       <c r="D3">
         <v>15832000.0</v>
       </c>
       <c r="E3">
         <v>16645000.0</v>
       </c>
       <c r="F3">
         <v>12140000.0</v>
       </c>
       <c r="G3">
         <v>9425000.0</v>
       </c>
       <c r="H3">
         <v>5732000.0</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B5">
         <v>-27276000.0</v>
       </c>
       <c r="C5">
         <v>-26634000.0</v>
       </c>
       <c r="D5">
         <v>-28848000.0</v>
       </c>
       <c r="E5">
         <v>-48193000.0</v>
       </c>
       <c r="F5">
         <v>-50446000.0</v>
       </c>
       <c r="G5">
         <v>-39324000.0</v>
       </c>
       <c r="H5">
         <v>-31249000.0</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B6">
         <v>-10779000.0</v>
       </c>
       <c r="C6">
         <v>-11166000.0</v>
       </c>
       <c r="D6">
         <v>-13016000.0</v>
       </c>
       <c r="E6">
         <v>-31548000.0</v>
       </c>
       <c r="F6">
         <v>-38306000.0</v>
       </c>
       <c r="G6">
         <v>-29899000.0</v>
       </c>
       <c r="H6">
         <v>-25517000.0</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B9">
         <v>172308000.0</v>
       </c>
       <c r="C9">
         <v>145882000.0</v>
       </c>
       <c r="D9">
         <v>116091000.0</v>
       </c>
       <c r="E9">
         <v>88841000.0</v>
       </c>
       <c r="F9">
         <v>66499000.0</v>
       </c>
       <c r="G9">
         <v>45447000.0</v>
       </c>
       <c r="H9">
         <v>27226000.0</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B10">
         <v>-28976000.0</v>
       </c>
       <c r="C10">
         <v>-28157000.0</v>
       </c>
       <c r="D10">
         <v>-30771000.0</v>
       </c>
       <c r="E10">
         <v>-49634000.0</v>
       </c>
       <c r="F10">
         <v>-51630000.0</v>
       </c>
       <c r="G10">
         <v>-40421000.0</v>
       </c>
       <c r="H10">
         <v>-32060000.0</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B11">
         <v>-924000.0</v>
       </c>
       <c r="C11">
         <v>189000.0</v>
       </c>
       <c r="D11">
         <v>260000.0</v>
       </c>
       <c r="E11">
         <v>104000.0</v>
       </c>
       <c r="F11">
         <v>60000.0</v>
       </c>
       <c r="G11">
         <v>1344000.0</v>
       </c>
       <c r="H11">
         <v>1485000.0</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B12">
         <v>1700000.0</v>
       </c>
       <c r="C12">
         <v>1523000.0</v>
       </c>
       <c r="D12">
         <v>1923000.0</v>
       </c>
       <c r="E12">
         <v>1441000.0</v>
       </c>
       <c r="F12">
         <v>1184000.0</v>
       </c>
       <c r="G12">
         <v>1097000.0</v>
       </c>
       <c r="H12">
         <v>811000.0</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B13">
         <v>1811000.0</v>
       </c>
       <c r="C13">
         <v>1851000.0</v>
       </c>
       <c r="D13">
         <v>2196000.0</v>
       </c>
       <c r="E13">
         <v>1155000.0</v>
       </c>
       <c r="F13">
         <v>0.0</v>
       </c>
       <c r="G13"/>
       <c r="H13"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B15">
         <v>-28052000.0</v>
       </c>
       <c r="C15">
         <v>-28346000.0</v>
       </c>
       <c r="D15">
         <v>-31031000.0</v>
       </c>
       <c r="E15">
         <v>-49738000.0</v>
       </c>
       <c r="F15">
         <v>-51690000.0</v>
       </c>
       <c r="G15">
         <v>-40421000.0</v>
       </c>
       <c r="H15">
         <v>-32060000.0</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>-49738000.0</v>
       </c>
       <c r="F16">
         <v>-53651000.0</v>
       </c>
       <c r="G16">
         <v>-42545000.0</v>
       </c>
       <c r="H16">
         <v>-34028000.0</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B17">
         <v>-28052000.0</v>
       </c>
       <c r="C17">
         <v>-28346000.0</v>
       </c>
       <c r="D17">
         <v>-33259000.0</v>
       </c>
       <c r="E17">
         <v>-49738000.0</v>
       </c>
       <c r="F17">
         <v>-51690000.0</v>
       </c>
       <c r="G17">
         <v>-40421000.0</v>
       </c>
       <c r="H17">
         <v>-32060000.0</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B18">
         <v>111000.0</v>
       </c>
       <c r="C18">
         <v>328000.0</v>
       </c>
       <c r="D18">
         <v>-970000.0</v>
       </c>
       <c r="E18">
         <v>-1441000.0</v>
       </c>
       <c r="F18">
         <v>-1184000.0</v>
       </c>
       <c r="G18">
         <v>-1097000.0</v>
       </c>
       <c r="H18">
         <v>-811000.0</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>1511000.0</v>
       </c>
       <c r="F19">
         <v>-55000.0</v>
       </c>
       <c r="G19"/>
       <c r="H19"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B21">
         <v>-28914000.0</v>
       </c>
       <c r="C21">
         <v>-31413000.0</v>
       </c>
       <c r="D21">
         <v>-34366000.0</v>
       </c>
       <c r="E21">
         <v>-49704000.0</v>
       </c>
       <c r="F21">
         <v>-50391000.0</v>
       </c>
       <c r="G21">
         <v>-39571000.0</v>
       </c>
       <c r="H21">
         <v>-31923000.0</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B23">
         <v>267938000.0</v>
       </c>
       <c r="C23">
         <v>235727000.0</v>
       </c>
       <c r="D23">
         <v>204834000.0</v>
       </c>
       <c r="E23">
         <v>191821000.0</v>
       </c>
       <c r="F23">
         <v>166317000.0</v>
       </c>
       <c r="G23">
         <v>119467000.0</v>
       </c>
       <c r="H23">
         <v>77669000.0</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24">
         <v>1961000.0</v>
       </c>
       <c r="G24"/>
       <c r="H24"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B25">
         <v>16497000.0</v>
       </c>
       <c r="C25">
         <v>15468000.0</v>
       </c>
       <c r="D25">
         <v>15885000.0</v>
       </c>
       <c r="E25">
         <v>16336000.0</v>
       </c>
       <c r="F25">
         <v>12140000.0</v>
       </c>
       <c r="G25">
         <v>9425000.0</v>
       </c>
       <c r="H25">
         <v>5732000.0</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B26">
         <v>44462000.0</v>
       </c>
       <c r="C26">
         <v>40231000.0</v>
       </c>
       <c r="D26">
         <v>34040000.0</v>
       </c>
       <c r="E26">
         <v>30714000.0</v>
       </c>
       <c r="F26">
         <v>27009000.0</v>
       </c>
       <c r="G26">
         <v>19967000.0</v>
       </c>
       <c r="H26">
         <v>14407000.0</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B27">
         <v>102703000.0</v>
       </c>
       <c r="C27">
         <v>84612000.0</v>
       </c>
       <c r="D27">
         <v>70765000.0</v>
       </c>
       <c r="E27">
         <v>65378000.0</v>
       </c>
       <c r="F27">
         <v>58244000.0</v>
       </c>
       <c r="G27">
         <v>39258000.0</v>
       </c>
       <c r="H27">
         <v>31726000.0</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B28">
         <v>55753000.0</v>
       </c>
       <c r="C28">
         <v>52452000.0</v>
       </c>
       <c r="D28">
         <v>45652000.0</v>
       </c>
       <c r="E28">
         <v>42453000.0</v>
       </c>
       <c r="F28">
         <v>31637000.0</v>
       </c>
       <c r="G28">
         <v>25793000.0</v>
       </c>
       <c r="H28">
         <v>13016000.0</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B29">
         <v>-924000.0</v>
       </c>
       <c r="C29">
         <v>189000.0</v>
       </c>
       <c r="D29">
         <v>170000.0</v>
       </c>
       <c r="E29">
         <v>104000.0</v>
       </c>
       <c r="F29">
         <v>60000.0</v>
       </c>
       <c r="G29">
         <v>0.0</v>
       </c>
       <c r="H29">
         <v>0.0</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B30">
         <v>200891000.0</v>
       </c>
       <c r="C30">
         <v>177295000.0</v>
       </c>
       <c r="D30">
         <v>150457000.0</v>
       </c>
       <c r="E30">
         <v>138545000.0</v>
       </c>
       <c r="F30">
         <v>116890000.0</v>
       </c>
       <c r="G30">
         <v>85018000.0</v>
       </c>
       <c r="H30">
         <v>59149000.0</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B31">
         <v>-62000.0</v>
       </c>
       <c r="C31">
         <v>3256000.0</v>
       </c>
       <c r="D31">
         <v>3595000.0</v>
       </c>
       <c r="E31">
         <v>70000.0</v>
       </c>
       <c r="F31">
         <v>-1239000.0</v>
       </c>
       <c r="G31">
         <v>-850000.0</v>
       </c>
       <c r="H31">
         <v>-137000.0</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B32">
         <v>239024000.0</v>
       </c>
       <c r="C32">
         <v>204314000.0</v>
       </c>
       <c r="D32">
         <v>170468000.0</v>
       </c>
       <c r="E32">
         <v>142117000.0</v>
       </c>
       <c r="F32">
         <v>115871000.0</v>
       </c>
       <c r="G32">
         <v>79896000.0</v>
       </c>
       <c r="H32">
         <v>45746000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z32"/>
+  <dimension ref="A1:AA32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
-[...23 lines deleted...]
-    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26">
+    <row r="1" spans="1:27">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>69</v>
       </c>
       <c r="C1" t="s">
+        <v>70</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="E1" t="s">
         <v>71</v>
       </c>
       <c r="F1" t="s">
         <v>72</v>
       </c>
       <c r="G1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="I1" t="s">
         <v>74</v>
       </c>
       <c r="J1" t="s">
         <v>75</v>
       </c>
       <c r="K1" t="s">
+        <v>76</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="M1" t="s">
         <v>77</v>
       </c>
       <c r="N1" t="s">
         <v>78</v>
       </c>
       <c r="O1" t="s">
+        <v>79</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="Q1" t="s">
         <v>80</v>
       </c>
       <c r="R1" t="s">
         <v>81</v>
       </c>
       <c r="S1" t="s">
+        <v>82</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="U1" t="s">
         <v>83</v>
       </c>
       <c r="V1" t="s">
         <v>84</v>
       </c>
       <c r="W1" t="s">
+        <v>85</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="Y1" t="s">
         <v>86</v>
       </c>
       <c r="Z1" t="s">
         <v>87</v>
       </c>
-    </row>
-    <row r="2" spans="1:26">
+      <c r="AA1" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B2">
+        <v>18889000.0</v>
+      </c>
+      <c r="C2">
         <v>18092000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>17333000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>17000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>16519000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>15864000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>15125000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>14659000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>14462000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>14186000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>14111000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>13609000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>13626000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>13031000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>12751000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>13023000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>13749000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>13753000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>13679000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>12868000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>12023000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>10802000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>9946000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>9214000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>8102000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>7644500.0</v>
       </c>
     </row>
-    <row r="3" spans="1:26">
+    <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B3">
+        <v>4606000.0</v>
+      </c>
+      <c r="C3">
         <v>4527000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>4418000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>3912000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>3864000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>3785000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>7276000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>3703000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>3898000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>4017000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>7193000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>3923000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>3920000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>6959000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>4059000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>4071000.0</v>
       </c>
-      <c r="Q3">
-[...1 lines deleted...]
-      </c>
       <c r="R3">
+        <v>4232000.0</v>
+      </c>
+      <c r="S3">
         <v>4283000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>5954000.0</v>
       </c>
-      <c r="T3">
-[...1 lines deleted...]
-      </c>
       <c r="U3">
+        <v>5623000.0</v>
+      </c>
+      <c r="V3">
         <v>2951000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>2635000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>2595000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>2381000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2224500.0</v>
       </c>
       <c r="Z3">
         <v>2224500.0</v>
       </c>
-    </row>
-    <row r="4" spans="1:26">
+      <c r="AA3">
+        <v>2224500.0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
-    </row>
-    <row r="5" spans="1:26">
+      <c r="AA4"/>
+    </row>
+    <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B5">
+        <v>-3705000.0</v>
+      </c>
+      <c r="C5">
         <v>-5299000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-1419000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-8220000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-9280000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-8357000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-6244000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-5418000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-8102000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-6869999.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-6489000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-6554000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-8438000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-7367000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-8809000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-11407000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-14464000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-13513000.0</v>
       </c>
-      <c r="S5">
-[...1 lines deleted...]
-      </c>
       <c r="T5">
+        <v>-13700000.0</v>
+      </c>
+      <c r="U5">
         <v>-13905000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-14126000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-8703000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-9081000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-10130000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-6842000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-10167500.0</v>
       </c>
     </row>
-    <row r="6" spans="1:26">
+    <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B6">
+        <v>901000.0</v>
+      </c>
+      <c r="C6">
         <v>-772000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>2999000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-4308000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-5416000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-4572000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>1032000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-1715000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-4204000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-2852999.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>704000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-2631000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-4518000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-408000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-4750000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-7336000.0</v>
       </c>
-      <c r="Q6">
-[...1 lines deleted...]
-      </c>
       <c r="R6">
+        <v>-10232000.0</v>
+      </c>
+      <c r="S6">
         <v>-9230000.0</v>
       </c>
-      <c r="S6">
-[...1 lines deleted...]
-      </c>
       <c r="T6">
-        <v>-10740000.0</v>
+        <v>-7746000.0</v>
       </c>
       <c r="U6">
+        <v>-8282000.0</v>
+      </c>
+      <c r="V6">
         <v>-11175000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-6068000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-6486000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-7749000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-4617500.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-7943000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:26">
+    <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
-    </row>
-    <row r="8" spans="1:26">
+      <c r="AA7"/>
+    </row>
+    <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
-    </row>
-    <row r="9" spans="1:26">
+      <c r="AA8"/>
+    </row>
+    <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B9">
+        <v>48653000.0</v>
+      </c>
+      <c r="C9">
         <v>47408000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>46070000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>44342000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>41951000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>39945000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>39044000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>37727000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>36124000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>32987000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>31581000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>29935000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>28041000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>26534000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>24934000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>23207000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>21181000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>19519000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>18161000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>17434000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>16038000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>14866000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>13827000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>12174000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>10159000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>9723000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:26">
+    <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B10">
+        <v>-4125000.0</v>
+      </c>
+      <c r="C10">
         <v>-5668000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-1819000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-8586000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-9817000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-8754000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-6644000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-5823000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-8501000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-7189000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-6927000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-7066000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-8939000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-7839000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-9245000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-11787000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-14796000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-13806000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-14020000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-14208000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-14419000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-8983000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-9386000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-10404000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-7094000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-10315500.0</v>
       </c>
     </row>
-    <row r="11" spans="1:26">
+    <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B11">
+        <v>132000.0</v>
+      </c>
+      <c r="C11">
         <v>102000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>29000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>82000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-1106000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>71000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>67000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>56000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>52000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>14000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>112000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>79000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>49000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>20000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>22000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>31000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>19000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>32000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>48000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>12000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>301000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>286000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>314000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>290000.0</v>
       </c>
-      <c r="Y11"/>
-      <c r="Z11">
+      <c r="Z11"/>
+      <c r="AA11">
         <v>513000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:26">
+    <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B12">
+        <v>420000.0</v>
+      </c>
+      <c r="C12">
         <v>369000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>400000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>366000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>537000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>397000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>400000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>405000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>399000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>319000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>438000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>512000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>501000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>472000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>436000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>380000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>332000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>293000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>308000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>303000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>293000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>280000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>305000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>274000.0</v>
       </c>
-      <c r="Y12"/>
       <c r="Z12"/>
-    </row>
-    <row r="13" spans="1:26">
+      <c r="AA12"/>
+    </row>
+    <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B13">
+        <v>346000.0</v>
+      </c>
+      <c r="C13">
         <v>372000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>466000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>447000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>435000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>463000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>479000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>520000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>432000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>420000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>639000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>594000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>527000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>436000.0</v>
       </c>
-      <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
-    </row>
-    <row r="14" spans="1:26">
+      <c r="AA13"/>
+    </row>
+    <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
-    </row>
-    <row r="15" spans="1:26">
+      <c r="AA14"/>
+    </row>
+    <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B15">
+        <v>-4257000.0</v>
+      </c>
+      <c r="C15">
         <v>-5770000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-1848000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-8668000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-8711000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-8825000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-6711000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-5879000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-8553000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-7203000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-7039000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-7145000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-8988000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-7859000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-9267000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-11818000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-14815000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-13838000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-14068000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-14220000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-14419000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-8983000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-9386000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-10404000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-7094000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-10315500.0</v>
       </c>
     </row>
-    <row r="16" spans="1:26">
+    <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>-7145000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-8988000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-7859000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-9267000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-11818000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-14815000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-13838000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-14338000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-14805000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-14419000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-12254000.0</v>
       </c>
-      <c r="W16"/>
-      <c r="X16">
+      <c r="X16"/>
+      <c r="Y16">
         <v>-10942000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-7094000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-10828500.0</v>
       </c>
     </row>
-    <row r="17" spans="1:26">
+    <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B17">
+        <v>-4257000.0</v>
+      </c>
+      <c r="C17">
         <v>-5770000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-1848000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-8668000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-8711000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-8825000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-6711000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-5879000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-8553000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-7203000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-7039000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-7145000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-8988000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-7859000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-9266000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-11818000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-14815000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-13838000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-14068000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-14220000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-14419000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-8983000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-9386000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-10404000.0</v>
       </c>
-      <c r="Y17"/>
       <c r="Z17"/>
-    </row>
-    <row r="18" spans="1:26">
+      <c r="AA17"/>
+    </row>
+    <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B18">
+        <v>-74000.0</v>
+      </c>
+      <c r="C18">
         <v>3000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>66000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>81000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-102000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>66000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>79000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>115000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>33000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>101000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>201000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>82000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>26000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-472000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-436000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-380000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-332000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-293000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-308000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-303000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-293000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-280000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-305000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-274000.0</v>
       </c>
-      <c r="Y18"/>
       <c r="Z18"/>
-    </row>
-    <row r="19" spans="1:26">
+      <c r="AA18"/>
+    </row>
+    <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
-      <c r="M19">
+      <c r="M19"/>
+      <c r="N19">
         <v>1395000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>1151000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>937000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>451000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>127000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-4000.0</v>
       </c>
-      <c r="S19"/>
-      <c r="T19">
+      <c r="T19"/>
+      <c r="U19">
         <v>-4000.0</v>
       </c>
-      <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
-    </row>
-    <row r="20" spans="1:26">
+      <c r="AA19"/>
+    </row>
+    <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
-    </row>
-    <row r="21" spans="1:26">
+      <c r="AA20"/>
+    </row>
+    <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B21">
+        <v>-4386000.0</v>
+      </c>
+      <c r="C21">
         <v>-5768000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-2160000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-8944000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-10186000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-9320000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-7373000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-6630000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-9255000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-8155000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-7993000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-8022000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-9833000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-8518000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-9746000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-11858000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-14591000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-13509000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-13647000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-13901000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-14134000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-8709000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-9090000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-10146000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-6842000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-10167500.0</v>
       </c>
     </row>
-    <row r="22" spans="1:26">
+    <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
-    </row>
-    <row r="23" spans="1:26">
+      <c r="AA22"/>
+    </row>
+    <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B23">
+        <v>71928000.0</v>
+      </c>
+      <c r="C23">
         <v>71268000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>65563000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>70286000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>68656000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>65129000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>61542000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>59016000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>59841000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>55328000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>53685000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>51566000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>51500000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>48083000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>47431000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>48088000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>49521000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>46781000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>45487000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>44203000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>42195000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>34377000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>32863000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>31534000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>25089000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>27535000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:26">
+    <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
-      <c r="T24">
+      <c r="T24"/>
+      <c r="U24">
         <v>585000.0</v>
       </c>
-      <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
-    </row>
-    <row r="25" spans="1:26">
+      <c r="AA24"/>
+    </row>
+    <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B25">
+        <v>4606000.0</v>
+      </c>
+      <c r="C25">
         <v>4527000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>4418000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>4274000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>4020000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>3785000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>3850000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>3703000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>3898000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>4017000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>4006000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>3923000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>3920000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>3983000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>3750000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>4071000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>4307000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>4283000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>3390000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>3165000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>2951000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>2635000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>2595000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>2381000.0</v>
       </c>
-      <c r="Y25"/>
       <c r="Z25"/>
-    </row>
-    <row r="26" spans="1:26">
+      <c r="AA25"/>
+    </row>
+    <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B26">
+        <v>12054000.0</v>
+      </c>
+      <c r="C26">
         <v>10814000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>8200000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>13121000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>11988000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>11153000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>10760000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>9868000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>9958000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>9645000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>9133000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>8628000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>8585000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>7694000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>8185000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>7897000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>7428000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>7204000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>7119000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>6183000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>7871000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>5836000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>5613000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>5414000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>4471000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>4470000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:26">
+    <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B27">
+        <v>27397000.0</v>
+      </c>
+      <c r="C27">
         <v>28751000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>27528000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>26404000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>25245000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>23526000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>21934000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>21159000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>21889000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>19630000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>18291000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>17801000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>17455000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>17218000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>16119000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>16292000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>16747000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>16220000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>15769000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>16021000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>14718000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>11736000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>10559000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>8882000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>8975000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>9908500.0</v>
       </c>
     </row>
-    <row r="28" spans="1:26">
+    <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B28">
-        <v>13997000.0</v>
+        <v>13588000.0</v>
       </c>
       <c r="C28">
+        <v>13820000.0</v>
+      </c>
+      <c r="D28">
         <v>12502000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>13761000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>14904000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>14586000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>13723000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>13330000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>13532000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>11867000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>12150000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>11528000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>11834000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>10140000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>10376000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>10876000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>11597000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>9604000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>8920000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>9131000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>7583000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>6003000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>6745000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>8024000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>3555000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>5512000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:26">
+    <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B29">
+        <v>132000.0</v>
+      </c>
+      <c r="C29">
         <v>102000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>29000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>82000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-1106000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>71000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>67000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>56000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>52000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>14000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>112000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>79000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>49000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>20000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>22000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>31000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>19000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>32000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>48000.0</v>
       </c>
-      <c r="T29"/>
-[...2 lines deleted...]
-      </c>
+      <c r="U29"/>
       <c r="V29">
         <v>0.0</v>
       </c>
-      <c r="W29"/>
+      <c r="W29">
+        <v>0.0</v>
+      </c>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
-    </row>
-    <row r="30" spans="1:26">
+      <c r="AA29"/>
+    </row>
+    <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B30">
+        <v>53039000.0</v>
+      </c>
+      <c r="C30">
         <v>53176000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>48230000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>53286000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>52137000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>49265000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>46417000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>44357000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>45379000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>41142000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>39574000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>37957000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>37874000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>35052000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>34680000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>35065000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>35772000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>33028000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>31808000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>31335000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>30172000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>23575000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>22917000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>22320000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>16987000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>19890500.0</v>
       </c>
     </row>
-    <row r="31" spans="1:26">
+    <row r="31" spans="1:27">
       <c r="A31" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B31">
+        <v>261000.0</v>
+      </c>
+      <c r="C31">
         <v>100000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>341000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>358000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>369000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>566000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>729000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>807000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>754000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>966000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>1066000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>956000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>894000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>679000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>501000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>71000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-205000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-297000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-373000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-307000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-285000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-274000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-296000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-258000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-252000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-148000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:26">
+    <row r="32" spans="1:27">
       <c r="A32" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B32">
+        <v>67542000.0</v>
+      </c>
+      <c r="C32">
         <v>65500000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>63403000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>61342000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>58470000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>55809000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>54169000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>52386000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>50586000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>47173000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>45692000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>43544000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>41667000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>39565000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>37685000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>36230000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>34930000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>33272000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>31840000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>30302000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>28061000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>25668000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>23773000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>21388000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>18261000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>17367500.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:H30"/>
@@ -8542,2774 +8709,2817 @@
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B2">
         <v>51596000.0</v>
       </c>
       <c r="C2">
         <v>50756000.0</v>
       </c>
       <c r="D2">
         <v>61997000.0</v>
       </c>
       <c r="E2">
         <v>135996000.0</v>
       </c>
       <c r="F2">
         <v>55698000.0</v>
       </c>
       <c r="G2">
         <v>80225000.0</v>
       </c>
       <c r="H2">
         <v>39768000.0</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B3">
         <v>2389000</v>
       </c>
       <c r="C3">
         <v>2185000</v>
       </c>
       <c r="D3">
-        <v>3690000</v>
+        <v>1691000</v>
       </c>
       <c r="E3">
         <v>3127000</v>
       </c>
       <c r="F3">
         <v>9809000</v>
       </c>
       <c r="G3">
         <v>3859000</v>
       </c>
       <c r="H3">
         <v>2469000</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-73999000.0</v>
       </c>
       <c r="F4">
         <v>80298000.0</v>
       </c>
       <c r="G4"/>
       <c r="H4"/>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>4446000.0</v>
       </c>
       <c r="F5">
         <v>3454000.0</v>
       </c>
       <c r="G5"/>
       <c r="H5"/>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B6">
         <v>3363000.0</v>
       </c>
       <c r="C6">
         <v>840000.0</v>
       </c>
       <c r="D6">
         <v>-11241000.0</v>
       </c>
       <c r="E6">
         <v>-73999000.0</v>
       </c>
       <c r="F6">
         <v>80298000.0</v>
       </c>
       <c r="G6">
         <v>-24527000.0</v>
       </c>
       <c r="H6">
         <v>40457000.0</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B7">
         <v>-18089000.0</v>
       </c>
       <c r="C7">
         <v>-18345000.0</v>
       </c>
       <c r="D7">
         <v>-8086000.0</v>
       </c>
       <c r="E7">
         <v>-9865000.0</v>
       </c>
       <c r="F7">
         <v>-4679000.0</v>
       </c>
       <c r="G7">
         <v>-3284000.0</v>
       </c>
       <c r="H7">
         <v>-1052000.0</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>-966000.0</v>
       </c>
       <c r="F8">
         <v>-870000.0</v>
       </c>
       <c r="G8"/>
       <c r="H8"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B9">
         <v>-1609000.0</v>
       </c>
       <c r="C9">
         <v>1867000.0</v>
       </c>
       <c r="D9">
         <v>-1379000.0</v>
       </c>
       <c r="E9">
         <v>-966000.0</v>
       </c>
       <c r="F9">
         <v>-870000.0</v>
       </c>
       <c r="G9">
         <v>-567000.0</v>
       </c>
       <c r="H9">
         <v>-1751000.0</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10">
         <v>-2509000.0</v>
       </c>
       <c r="G10">
         <v>65000.0</v>
       </c>
       <c r="H10">
         <v>4000.0</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>1456000.0</v>
       </c>
       <c r="F11">
         <v>11528000.0</v>
       </c>
       <c r="G11">
         <v>6888000.0</v>
       </c>
       <c r="H11">
         <v>9623000.0</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>19485000.0</v>
       </c>
       <c r="F12">
         <v>14446000.0</v>
       </c>
       <c r="G12">
         <v>11900000.0</v>
       </c>
       <c r="H12">
         <v>1170000.0</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-13184000.0</v>
       </c>
       <c r="F13">
         <v>-15337000.0</v>
       </c>
       <c r="G13">
         <v>-9605000.0</v>
       </c>
       <c r="H13">
         <v>-8924000.0</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B14">
-        <v>15631000.0</v>
+        <v>16497000.0</v>
       </c>
       <c r="C14">
         <v>15468000.0</v>
       </c>
       <c r="D14">
         <v>15832000.0</v>
       </c>
       <c r="E14">
         <v>16645000.0</v>
       </c>
       <c r="F14">
         <v>12140000.0</v>
       </c>
       <c r="G14">
         <v>9425000.0</v>
       </c>
       <c r="H14">
         <v>5732000.0</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15">
         <v>70798000.0</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B16">
         <v>54959000.0</v>
       </c>
       <c r="C16">
         <v>51596000.0</v>
       </c>
       <c r="D16">
         <v>50756000.0</v>
       </c>
       <c r="E16">
         <v>61997000.0</v>
       </c>
       <c r="F16">
         <v>135996000.0</v>
       </c>
       <c r="G16">
         <v>55698000.0</v>
       </c>
       <c r="H16">
         <v>80225000.0</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B18">
         <v>15151000.0</v>
       </c>
       <c r="C18">
         <v>11964000.0</v>
       </c>
       <c r="D18">
-        <v>6531000.0</v>
+        <v>8530000.0</v>
       </c>
       <c r="E18">
         <v>-15893000.0</v>
       </c>
       <c r="F18">
         <v>-30182000.0</v>
       </c>
       <c r="G18">
         <v>-19377000.0</v>
       </c>
       <c r="H18">
         <v>-24538000.0</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B19">
         <v>21689000.0</v>
       </c>
       <c r="C19">
         <v>8882000.0</v>
       </c>
       <c r="D19">
         <v>-56559000.0</v>
       </c>
       <c r="E19">
         <v>-54026000.0</v>
       </c>
       <c r="F19">
         <v>-9809000.0</v>
       </c>
       <c r="G19">
         <v>-3859000.0</v>
       </c>
       <c r="H19">
         <v>-2469000.0</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
         <v>111600000.0</v>
       </c>
       <c r="G20">
         <v>0.0</v>
       </c>
       <c r="H20">
         <v>69999000.0</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B21">
         <v>-7168000.0</v>
       </c>
       <c r="C21">
         <v>-7060000.0</v>
       </c>
       <c r="D21">
         <v>-17530000.0</v>
       </c>
       <c r="E21">
         <v>-8709000.0</v>
       </c>
       <c r="F21">
         <v>-1860000.0</v>
       </c>
       <c r="G21">
         <v>-6001000.0</v>
       </c>
       <c r="H21">
         <v>-4389000.0</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B22">
         <v>-28052000.0</v>
       </c>
       <c r="C22">
         <v>-28346000.0</v>
       </c>
       <c r="D22">
         <v>-31031000.0</v>
       </c>
       <c r="E22">
         <v>-49738000.0</v>
       </c>
       <c r="F22">
         <v>-51690000.0</v>
       </c>
       <c r="G22">
         <v>-40421000.0</v>
       </c>
       <c r="H22">
         <v>-32060000.0</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B23">
         <v>-2861000.0</v>
       </c>
       <c r="C23">
         <v>-18855000.0</v>
       </c>
       <c r="D23">
-        <v>3807000.0</v>
+        <v>-10388000.0</v>
       </c>
       <c r="E23">
         <v>1502000.0</v>
       </c>
       <c r="F23">
         <v>740000.0</v>
       </c>
       <c r="G23">
         <v>851000.0</v>
       </c>
       <c r="H23">
         <v>70798000.0</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B24">
         <v>-2291000.0</v>
       </c>
       <c r="C24">
         <v>-1600000.0</v>
       </c>
       <c r="D24">
         <v>-1999000.0</v>
       </c>
       <c r="E24">
         <v>-1216000.0</v>
       </c>
       <c r="F24">
         <v>-2433000.0</v>
       </c>
       <c r="G24">
         <v>-1100000.0</v>
       </c>
       <c r="H24"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B25">
-        <v>15919000.0</v>
+        <v>15053000.0</v>
       </c>
       <c r="C25">
         <v>13152000.0</v>
       </c>
       <c r="D25">
         <v>10683000.0</v>
       </c>
       <c r="E25">
         <v>11440000.0</v>
       </c>
       <c r="F25">
         <v>9765000.0</v>
       </c>
       <c r="G25">
         <v>7149000.0</v>
       </c>
       <c r="H25">
         <v>3824000.0</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26">
         <v>-10388000.0</v>
       </c>
       <c r="E26">
         <v>1502000.0</v>
       </c>
       <c r="F26">
         <v>112340000.0</v>
       </c>
       <c r="G26">
         <v>0.0</v>
       </c>
       <c r="H26">
         <v>-1414000.0</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B27">
         <v>32131000.0</v>
       </c>
       <c r="C27">
         <v>32220000.0</v>
       </c>
       <c r="D27">
         <v>22823000.0</v>
       </c>
       <c r="E27">
         <v>18752000.0</v>
       </c>
       <c r="F27">
         <v>14091000.0</v>
       </c>
       <c r="G27">
         <v>11613000.0</v>
       </c>
       <c r="H27">
         <v>1395000.0</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B28">
         <v>-7331000.0</v>
       </c>
       <c r="C28">
         <v>-22191000.0</v>
       </c>
       <c r="D28">
         <v>-13723000.0</v>
       </c>
       <c r="E28">
         <v>-7207000.0</v>
       </c>
       <c r="F28">
         <v>110480000.0</v>
       </c>
       <c r="G28">
         <v>-5150000.0</v>
       </c>
       <c r="H28">
         <v>64995000.0</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B29">
         <v>17540000.0</v>
       </c>
       <c r="C29">
         <v>14149000.0</v>
       </c>
       <c r="D29">
         <v>10221000.0</v>
       </c>
       <c r="E29">
         <v>-12766000.0</v>
       </c>
       <c r="F29">
         <v>-20373000.0</v>
       </c>
       <c r="G29">
         <v>-15518000.0</v>
       </c>
       <c r="H29">
         <v>-22069000.0</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B30">
         <v>-6846000.0</v>
       </c>
       <c r="C30">
         <v>8882000.0</v>
       </c>
       <c r="D30">
         <v>-7739000.0</v>
       </c>
       <c r="E30">
         <v>-54026000.0</v>
       </c>
       <c r="F30">
         <v>-9809000.0</v>
       </c>
       <c r="G30">
         <v>-3859000.0</v>
       </c>
       <c r="H30">
         <v>-2469000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z30"/>
+  <dimension ref="A1:AA30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
-[...23 lines deleted...]
-    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26">
+    <row r="1" spans="1:27">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>69</v>
       </c>
       <c r="C1" t="s">
+        <v>70</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="E1" t="s">
         <v>71</v>
       </c>
       <c r="F1" t="s">
         <v>72</v>
       </c>
       <c r="G1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="I1" t="s">
         <v>74</v>
       </c>
       <c r="J1" t="s">
         <v>75</v>
       </c>
       <c r="K1" t="s">
+        <v>76</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="M1" t="s">
         <v>77</v>
       </c>
       <c r="N1" t="s">
         <v>78</v>
       </c>
       <c r="O1" t="s">
+        <v>79</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="Q1" t="s">
         <v>80</v>
       </c>
       <c r="R1" t="s">
         <v>81</v>
       </c>
       <c r="S1" t="s">
+        <v>82</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="U1" t="s">
         <v>83</v>
       </c>
       <c r="V1" t="s">
         <v>84</v>
       </c>
       <c r="W1" t="s">
+        <v>85</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="Y1" t="s">
         <v>86</v>
       </c>
       <c r="Z1" t="s">
         <v>87</v>
       </c>
-    </row>
-    <row r="2" spans="1:26">
+      <c r="AA1" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B2">
+        <v>42214000.0</v>
+      </c>
+      <c r="C2">
         <v>54959000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>64394000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>44665000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>53410000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>51596000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>51103000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>51659000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>30609000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>50756000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>63291000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>52125000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>56081000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>61997000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>118358000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>124328000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>128900000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>135996000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>40391000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>42496000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>46536000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>55698000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>59495000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>63148000.0</v>
       </c>
-      <c r="Y2"/>
       <c r="Z2"/>
-    </row>
-    <row r="3" spans="1:26">
+      <c r="AA2"/>
+    </row>
+    <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B3">
+        <v>633000</v>
+      </c>
+      <c r="C3">
         <v>521000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>1122000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>279000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>544000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>444000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>549000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>548000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>1459000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>818000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>807000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>1254000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>675000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>954000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>933000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>595000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>691000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>908000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>2150000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>3115000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>2223000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>2321000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>1694000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>470000</v>
-      </c>
-[...1 lines deleted...]
-        <v>394500</v>
       </c>
       <c r="Z3">
         <v>394500</v>
       </c>
-    </row>
-    <row r="4" spans="1:26">
+      <c r="AA3">
+        <v>394500</v>
+      </c>
+    </row>
+    <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4">
         <v>-3956000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>-5916000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>-56361000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>-5970000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-4572000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>-7096000.0</v>
       </c>
-      <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
-    </row>
-    <row r="5" spans="1:26">
+      <c r="AA4"/>
+    </row>
+    <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>2845000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>764000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-402000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-614000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>2974000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>2488000.0</v>
       </c>
-      <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
-    </row>
-    <row r="6" spans="1:26">
+      <c r="AA5"/>
+    </row>
+    <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B6">
+        <v>5416000.0</v>
+      </c>
+      <c r="C6">
         <v>-12745000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-9435000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>19729000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-8745000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>1814000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>493000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-556000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>21050000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-20147000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-12535000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>11166000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-3956000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-5916000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-56361000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-5970000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-4572000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-7096000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>95605000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-2105000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-4040000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-9162000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-3797000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-3653000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-8538500.0</v>
       </c>
       <c r="Z6">
         <v>-8538500.0</v>
       </c>
-    </row>
-    <row r="7" spans="1:26">
+      <c r="AA6">
+        <v>-8538500.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B7">
+        <v>-1528000.0</v>
+      </c>
+      <c r="C7">
         <v>-16172000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-4383000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-3368000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-2836000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-7502000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-3193000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-4583000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>15624000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-26193000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-2321000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-2121000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-1834000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-1810000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-5894000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-4595000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>1455000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-831000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-5113000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>1214000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>2106000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-2886000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>2752000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-941000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3266000.0</v>
       </c>
       <c r="Z7">
         <v>-3266000.0</v>
       </c>
-    </row>
-    <row r="8" spans="1:26">
+      <c r="AA7">
+        <v>-3266000.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
-      <c r="M8">
+      <c r="M8"/>
+      <c r="N8">
         <v>-464000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>-177000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>86000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>-831000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>-233000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>12000.0</v>
       </c>
-      <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
-    </row>
-    <row r="9" spans="1:26">
+      <c r="AA8"/>
+    </row>
+    <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B9">
+        <v>-19000.0</v>
+      </c>
+      <c r="C9">
         <v>-907000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-402000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-1186000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-456000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>435000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>3997000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-3236000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>12897000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-15757000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-116000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-622000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-464000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-177000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>86000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-831000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-233000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>12000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>1393000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>244000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-387000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-2120000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>1266000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-864000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-484500.0</v>
       </c>
       <c r="Z9">
         <v>-484500.0</v>
       </c>
-    </row>
-    <row r="10" spans="1:26">
+      <c r="AA9">
+        <v>-484500.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
-      <c r="K10">
+      <c r="K10"/>
+      <c r="L10">
         <v>-23000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>372000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-349000.0</v>
       </c>
-      <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
-      <c r="S10">
+      <c r="S10"/>
+      <c r="T10">
         <v>-5800000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>2956000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>1578000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-168000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>2048000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-1239000.0</v>
       </c>
-      <c r="Y10"/>
       <c r="Z10"/>
-    </row>
-    <row r="11" spans="1:26">
+      <c r="AA10"/>
+    </row>
+    <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>1209000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-201000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>1517000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-1755000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-979000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>2502000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>217000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>1731000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>1936000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>0.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>3218000.0</v>
       </c>
-      <c r="W11"/>
-      <c r="X11">
+      <c r="X11"/>
+      <c r="Y11">
         <v>3398000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>718500.0</v>
       </c>
       <c r="Z11">
         <v>718500.0</v>
       </c>
-    </row>
-    <row r="12" spans="1:26">
+      <c r="AA11">
+        <v>718500.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>5716000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>6116000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>4938000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>5790000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>5491000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>4629000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>3575000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>3172000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4109000.0</v>
       </c>
       <c r="U12">
         <v>4109000.0</v>
       </c>
       <c r="V12">
+        <v>4109000.0</v>
+      </c>
+      <c r="W12">
         <v>3582500.0</v>
       </c>
-      <c r="W12"/>
-      <c r="X12">
+      <c r="X12"/>
+      <c r="Y12">
         <v>4854000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2711000.0</v>
       </c>
       <c r="Z12">
         <v>2711000.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:26">
+      <c r="AA12">
+        <v>2711000.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
-[...1 lines deleted...]
-      </c>
+      <c r="L13"/>
       <c r="M13">
         <v>-2708000.0</v>
       </c>
       <c r="N13">
+        <v>-2708000.0</v>
+      </c>
+      <c r="O13">
         <v>-2416000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>-7863000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-2785000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-814000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-1722000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-8587000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-966000.0</v>
       </c>
       <c r="U13">
         <v>-966000.0</v>
       </c>
       <c r="V13">
+        <v>-966000.0</v>
+      </c>
+      <c r="W13">
         <v>-2354500.0</v>
       </c>
-      <c r="W13"/>
-      <c r="X13">
+      <c r="X13"/>
+      <c r="Y13">
         <v>-3475000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2781500.0</v>
       </c>
       <c r="Z13">
         <v>-2781500.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:26">
+      <c r="AA13">
+        <v>-2781500.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B14">
-        <v>4186000.0</v>
+        <v>4606000.0</v>
       </c>
       <c r="C14">
-        <v>4070000.0</v>
+        <v>4527000.0</v>
       </c>
       <c r="D14">
+        <v>4418000.0</v>
+      </c>
+      <c r="E14">
         <v>3912000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>3864000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>3785000.0</v>
       </c>
-      <c r="G14">
-[...1 lines deleted...]
-      </c>
       <c r="H14">
+        <v>7276000.0</v>
+      </c>
+      <c r="I14">
         <v>3703000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>3898000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>4017000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>7193000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>3923000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>3920000.0</v>
       </c>
-      <c r="N14">
-[...1 lines deleted...]
-      </c>
       <c r="O14">
+        <v>6959000.0</v>
+      </c>
+      <c r="P14">
         <v>4059000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>4071000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>4232000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>4283000.0</v>
       </c>
-      <c r="S14">
-[...1 lines deleted...]
-      </c>
       <c r="T14">
-        <v>3165000.0</v>
+        <v>5954000.0</v>
       </c>
       <c r="U14">
+        <v>5623000.0</v>
+      </c>
+      <c r="V14">
         <v>2951000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>2635000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>2595000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>2381000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2224500.0</v>
       </c>
       <c r="Z14">
         <v>2224500.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:26">
+      <c r="AA14">
+        <v>2224500.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
+      <c r="L15"/>
+      <c r="M15">
         <v>6628000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>1371000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>58000.0</v>
       </c>
-      <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
-    </row>
-    <row r="16" spans="1:26">
+      <c r="AA15"/>
+    </row>
+    <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B16">
+        <v>47630000.0</v>
+      </c>
+      <c r="C16">
         <v>42214000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>54959000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>64394000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>44665000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>53410000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>51596000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>51103000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>51659000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>30609000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>50756000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>63291000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>52125000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>56081000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>61997000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>118358000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>124328000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>128900000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>135996000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>40391000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>42496000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>46536000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>55698000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>59495000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-8538500.0</v>
       </c>
       <c r="Z16">
         <v>-8538500.0</v>
       </c>
-    </row>
-    <row r="17" spans="1:26">
+      <c r="AA16">
+        <v>-8538500.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
-    </row>
-    <row r="18" spans="1:26">
+      <c r="AA17"/>
+    </row>
+    <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B18">
+        <v>9608000.0</v>
+      </c>
+      <c r="C18">
         <v>-6226000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>5123000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>5790000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>4901000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-663000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>6125000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>3952000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>21217000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-20519000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>2935000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>2080000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>929000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>587000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-3774000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-4618000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-2422000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-5079000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-12206000.0</v>
       </c>
-      <c r="T18">
-[...1 lines deleted...]
-      </c>
       <c r="U18">
+        <v>-7134000.0</v>
+      </c>
+      <c r="V18">
         <v>-3994000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-7593000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-2139000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-2770000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6781000.0</v>
       </c>
       <c r="Z18">
         <v>-6781000.0</v>
       </c>
-    </row>
-    <row r="19" spans="1:26">
+      <c r="AA18">
+        <v>-6781000.0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B19">
+        <v>-230000.0</v>
+      </c>
+      <c r="C19">
         <v>-3613000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-10712000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>15841000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-12385000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>2258000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-611000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-22000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>3384000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>6131000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-3021000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>3063000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-2342000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-5439000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-51841000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-586000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-691000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-908000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-1792000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-3115000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-2223000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-2321000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-1694000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-470000.0</v>
       </c>
-      <c r="Y19"/>
       <c r="Z19"/>
-    </row>
-    <row r="20" spans="1:26">
+      <c r="AA19"/>
+    </row>
+    <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
-      <c r="O20">
+      <c r="O20"/>
+      <c r="P20">
         <v>0.0</v>
       </c>
-      <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
-      <c r="S20">
+      <c r="S20"/>
+      <c r="T20">
         <v>111600000.0</v>
       </c>
-      <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
-    </row>
-    <row r="21" spans="1:26">
+      <c r="AA20"/>
+    </row>
+    <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B21">
+        <v>-1868000.0</v>
+      </c>
+      <c r="C21">
         <v>-1793000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-1752000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-1829000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-1814000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-1773000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-1775000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-1743000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
-[...1 lines deleted...]
-      </c>
+      <c r="L21"/>
       <c r="M21">
         <v>-1859000.0</v>
       </c>
       <c r="N21">
+        <v>-1859000.0</v>
+      </c>
+      <c r="O21">
         <v>-2713000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-2015000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-2234000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-2284000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-2176000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-2043000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3914000.0</v>
       </c>
       <c r="U21">
         <v>3914000.0</v>
       </c>
       <c r="V21">
+        <v>3914000.0</v>
+      </c>
+      <c r="W21">
         <v>-1870000.0</v>
       </c>
-      <c r="W21"/>
-      <c r="X21">
+      <c r="X21"/>
+      <c r="Y21">
         <v>-1438000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1393000.0</v>
       </c>
       <c r="Z21">
         <v>-1393000.0</v>
       </c>
-    </row>
-    <row r="22" spans="1:26">
+      <c r="AA21">
+        <v>-1393000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B22">
+        <v>-4257000.0</v>
+      </c>
+      <c r="C22">
         <v>-5770000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-1848000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-8668000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-8711000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-8825000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-6711000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-5879000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-8553000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-7203000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-7039000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-7145000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-8988000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-7859000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-9267000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-11818000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-14815000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-13838000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-14068000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-14220000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-14419000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-8983000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-9386000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-10404000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-7094000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-10315500.0</v>
       </c>
     </row>
-    <row r="23" spans="1:26">
+    <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B23">
+        <v>-1290000.0</v>
+      </c>
+      <c r="C23">
         <v>-1584000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-1347000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-1419000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-17000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-26000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-4972000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-4461000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-3321000.0</v>
       </c>
-      <c r="J23">
-[...1 lines deleted...]
-      </c>
       <c r="K23">
+        <v>-4790000.0</v>
+      </c>
+      <c r="L23">
         <v>-2905000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>6628000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-1371000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-58000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>336000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>873000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>134000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>159000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>109845000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>370000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>1877000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>248000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>119000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>555000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1304500.0</v>
       </c>
       <c r="Z23">
         <v>-1304500.0</v>
       </c>
-    </row>
-    <row r="24" spans="1:26">
+      <c r="AA23">
+        <v>-1304500.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B24">
+        <v>-906000.0</v>
+      </c>
+      <c r="C24">
         <v>-898000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-726000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-743000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-423000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-399000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-166000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-411000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-718000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-305000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-629000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-579000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-457000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-334000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-51137000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-316000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-311000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-367000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-504000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-823000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-567000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-539000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-73000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-121000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-453000.0</v>
       </c>
       <c r="Z24">
         <v>-453000.0</v>
       </c>
-    </row>
-    <row r="25" spans="1:26">
+      <c r="AA24">
+        <v>-453000.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B25">
-        <v>4921000.0</v>
+        <v>4386000.0</v>
       </c>
       <c r="C25">
-        <v>4434000.0</v>
+        <v>4580000.0</v>
       </c>
       <c r="D25">
+        <v>4086000.0</v>
+      </c>
+      <c r="E25">
         <v>4271000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>3876000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>3338000.0</v>
       </c>
-      <c r="G25">
-[...1 lines deleted...]
-      </c>
       <c r="H25">
+        <v>167000.0</v>
+      </c>
+      <c r="I25">
         <v>3237000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>3416000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>2906000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>314000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>2490000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>2630000.0</v>
       </c>
-      <c r="N25">
-[...1 lines deleted...]
-      </c>
       <c r="O25">
+        <v>-262000.0</v>
+      </c>
+      <c r="P25">
         <v>2736000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>2997000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>2917000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>2790000.0</v>
       </c>
-      <c r="S25">
-[...1 lines deleted...]
-      </c>
       <c r="T25">
-        <v>2613000.0</v>
+        <v>127000.0</v>
       </c>
       <c r="U25">
+        <v>3364000.0</v>
+      </c>
+      <c r="V25">
         <v>2322000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>2138000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>2062000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>1965000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-942000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>2279500.0</v>
       </c>
     </row>
-    <row r="26" spans="1:26">
+    <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
-      <c r="E26">
-[...1 lines deleted...]
-      </c>
+      <c r="E26"/>
       <c r="F26">
         <v>-26000.0</v>
       </c>
       <c r="G26">
+        <v>-26000.0</v>
+      </c>
+      <c r="H26">
         <v>-4972000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-4461000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-3321000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-6101000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-2905000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-4811000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-1919000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-753000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>336000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>873000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>134000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>159000.0</v>
       </c>
-      <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
-    </row>
-    <row r="27" spans="1:26">
+      <c r="AA26"/>
+    </row>
+    <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B27">
+        <v>7034000.0</v>
+      </c>
+      <c r="C27">
         <v>7130000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>3972000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>9922000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>9252000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>8985000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>9135000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>8022000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>8291000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>6772000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>6247000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>6187000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>5876000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>4513000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>5525000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>5322000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>4480000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>3425000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>3044000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>3954000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>5269000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>1824000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>1532000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>4699000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2691000.0</v>
       </c>
       <c r="Z27">
         <v>2691000.0</v>
       </c>
-    </row>
-    <row r="28" spans="1:26">
+      <c r="AA27">
+        <v>2691000.0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B28">
+        <v>-3056000.0</v>
+      </c>
+      <c r="C28">
         <v>-2008000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-3120000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-2181000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-1805000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-225000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-5570000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-5034000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-5010000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-6577000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-13256000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>4769000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-3218000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-2018000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-1679000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-1361000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-2150000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-2017000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>107811000.0</v>
       </c>
-      <c r="T28">
-[...1 lines deleted...]
-      </c>
       <c r="U28">
+        <v>5029000.0</v>
+      </c>
+      <c r="V28">
         <v>-46000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-1569000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-1658000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-883000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1304500.0</v>
       </c>
       <c r="Z28">
         <v>-1304500.0</v>
       </c>
-    </row>
-    <row r="29" spans="1:26">
+      <c r="AA28">
+        <v>-1304500.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B29">
+        <v>10241000.0</v>
+      </c>
+      <c r="C29">
         <v>-5705000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>6245000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>6069000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>5445000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-219000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>6674000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>4500000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>22676000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-19701000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>3742000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>3334000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>1604000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>1541000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-2841000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-4023000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-1731000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-4171000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-10056000.0</v>
       </c>
-      <c r="T29">
-[...1 lines deleted...]
-      </c>
       <c r="U29">
+        <v>-4019000.0</v>
+      </c>
+      <c r="V29">
         <v>-1771000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-5272000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-445000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-2300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6386500.0</v>
       </c>
       <c r="Z29">
         <v>-6386500.0</v>
       </c>
-    </row>
-    <row r="30" spans="1:26">
+      <c r="AA29">
+        <v>-6386500.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B30">
+        <v>-1769000.0</v>
+      </c>
+      <c r="C30">
         <v>-5032000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-12560000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>15841000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-12385000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>2258000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-611000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-22000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>3384000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>6131000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-3021000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>3063000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-2342000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-5439000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-51841000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-586000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-691000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-908000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-2150000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-3115000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-2223000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-2321000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-1694000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-470000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-847500.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-847500.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>