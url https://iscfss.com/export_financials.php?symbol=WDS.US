--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -1373,51 +1373,51 @@
       <c r="G2">
         <v>100000000.0</v>
       </c>
       <c r="H2">
         <v>224000000.0</v>
       </c>
       <c r="I2">
         <v>212000000.0</v>
       </c>
       <c r="J2">
         <v>237000000.0</v>
       </c>
       <c r="K2">
         <v>197000000.0</v>
       </c>
       <c r="L2">
         <v>283000000.0</v>
       </c>
       <c r="M2">
         <v>286000000.0</v>
       </c>
       <c r="N2">
         <v>216000000.0</v>
       </c>
       <c r="O2">
-        <v>268000000.0</v>
+        <v>276364433.0</v>
       </c>
       <c r="P2">
         <v>343000000.0</v>
       </c>
       <c r="Q2">
         <v>245000000.0</v>
       </c>
       <c r="R2">
         <v>346744998.0</v>
       </c>
       <c r="S2">
         <v>317460317.0</v>
       </c>
       <c r="T2">
         <v>252970318.0</v>
       </c>
       <c r="U2">
         <v>191764613.0</v>
       </c>
       <c r="V2">
         <v>289281687.0</v>
       </c>
       <c r="W2">
         <v>162268655.0</v>
       </c>
@@ -1560,99 +1560,115 @@
       <c r="G5">
         <v>1380000000.0</v>
       </c>
       <c r="H5">
         <v>953000000.0</v>
       </c>
       <c r="I5">
         <v>954000000.0</v>
       </c>
       <c r="J5">
         <v>962000000.0</v>
       </c>
       <c r="K5">
         <v>949000000.0</v>
       </c>
       <c r="L5">
         <v>936000000.0</v>
       </c>
       <c r="M5">
         <v>882000000.0</v>
       </c>
       <c r="N5">
         <v>881000000.0</v>
       </c>
       <c r="O5">
-        <v>815000000.0</v>
+        <v>840436615.0</v>
       </c>
       <c r="P5">
         <v>996000000.0</v>
       </c>
       <c r="Q5">
         <v>914000000.0</v>
       </c>
       <c r="R5">
-        <v>-34135518.01</v>
+        <v>-34135518.0</v>
       </c>
       <c r="S5">
-        <v>-62233410.25</v>
+        <v>-62233410.0</v>
       </c>
       <c r="T5">
-        <v>-256214652.11</v>
+        <v>-256214652.0</v>
       </c>
       <c r="U5">
         <v>18537508.0</v>
       </c>
       <c r="V5">
         <v>4469502.0</v>
       </c>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5">
         <v>41809337.0</v>
       </c>
       <c r="AA5">
         <v>45622253.0</v>
       </c>
       <c r="AB5">
         <v>53583367.0</v>
       </c>
       <c r="AC5">
         <v>49946947.0</v>
       </c>
       <c r="AD5">
         <v>297190487.0</v>
       </c>
-      <c r="AE5"/>
-[...6 lines deleted...]
-      <c r="AL5"/>
+      <c r="AE5">
+        <v>363711282.0</v>
+      </c>
+      <c r="AF5">
+        <v>340086200.0</v>
+      </c>
+      <c r="AG5">
+        <v>354392429.0</v>
+      </c>
+      <c r="AH5">
+        <v>309432697.0</v>
+      </c>
+      <c r="AI5">
+        <v>314411457.0</v>
+      </c>
+      <c r="AJ5">
+        <v>347351894.0</v>
+      </c>
+      <c r="AK5">
+        <v>352609074.0</v>
+      </c>
+      <c r="AL5">
+        <v>360465666.0</v>
+      </c>
       <c r="AM5">
         <v>456865000.0</v>
       </c>
     </row>
     <row r="6" spans="1:39">
       <c r="A6" t="s">
         <v>43</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
@@ -1859,105 +1875,119 @@
       <c r="G10">
         <v>3604000000.0</v>
       </c>
       <c r="H10">
         <v>4058000000.0</v>
       </c>
       <c r="I10">
         <v>1674000000.0</v>
       </c>
       <c r="J10">
         <v>318000000.0</v>
       </c>
       <c r="K10">
         <v>285000000.0</v>
       </c>
       <c r="L10">
         <v>122000000.0</v>
       </c>
       <c r="M10">
         <v>3268000000.0</v>
       </c>
       <c r="N10">
         <v>2223000000.0</v>
       </c>
       <c r="O10">
-        <v>2422000000.0</v>
+        <v>2497592004.0</v>
       </c>
       <c r="P10">
         <v>41000000.0</v>
       </c>
       <c r="Q10">
         <v>963000000.0</v>
       </c>
       <c r="R10">
         <v>1213607495.0</v>
       </c>
       <c r="S10">
         <v>98594503.0</v>
       </c>
       <c r="T10">
         <v>121004866.0</v>
       </c>
       <c r="U10">
         <v>247456022.0</v>
       </c>
       <c r="V10">
         <v>170538185.0</v>
       </c>
       <c r="W10">
         <v>571270403.0</v>
       </c>
       <c r="X10">
         <v>133653165.0</v>
       </c>
       <c r="Y10">
         <v>87129068.0</v>
       </c>
       <c r="Z10">
         <v>81955631.0</v>
       </c>
       <c r="AA10">
         <v>169962068.0</v>
       </c>
       <c r="AB10">
         <v>95211927.0</v>
       </c>
       <c r="AC10">
         <v>71617435.0</v>
       </c>
       <c r="AD10">
         <v>49253876.0</v>
       </c>
-      <c r="AE10"/>
-[...4 lines deleted...]
-      <c r="AJ10"/>
+      <c r="AE10">
+        <v>2449606.0</v>
+      </c>
+      <c r="AF10">
+        <v>2734892.0</v>
+      </c>
+      <c r="AG10">
+        <v>2658340.0</v>
+      </c>
+      <c r="AH10">
+        <v>4764775.0</v>
+      </c>
+      <c r="AI10">
+        <v>1215349.0</v>
+      </c>
+      <c r="AJ10">
+        <v>6885986.0</v>
+      </c>
       <c r="AK10"/>
-      <c r="AL10"/>
+      <c r="AL10">
+        <v>23441136.0</v>
+      </c>
       <c r="AM10">
         <v>175644000.0</v>
       </c>
     </row>
     <row r="11" spans="1:39">
       <c r="A11" t="s">
         <v>48</v>
       </c>
       <c r="B11">
         <v>4298000000.0</v>
       </c>
       <c r="C11">
         <v>2320000000.0</v>
       </c>
       <c r="D11">
         <v>542000000.0</v>
       </c>
       <c r="E11">
         <v>4967000000.0</v>
       </c>
       <c r="F11">
         <v>2725000000.0</v>
       </c>
       <c r="G11">
         <v>3237000000.0</v>
@@ -2023,210 +2053,240 @@
       <c r="G12">
         <v>3776000000.0</v>
       </c>
       <c r="H12">
         <v>4086000000.0</v>
       </c>
       <c r="I12">
         <v>1728000000.0</v>
       </c>
       <c r="J12">
         <v>392000000.0</v>
       </c>
       <c r="K12">
         <v>285000000.0</v>
       </c>
       <c r="L12">
         <v>122000000.0</v>
       </c>
       <c r="M12">
         <v>3268000000.0</v>
       </c>
       <c r="N12">
         <v>2223000000.0</v>
       </c>
       <c r="O12">
-        <v>2440000000.0</v>
+        <v>2516153794.0</v>
       </c>
       <c r="P12">
         <v>41000000.0</v>
       </c>
       <c r="Q12">
         <v>965000000.0</v>
       </c>
       <c r="R12">
         <v>1213607495.0</v>
       </c>
       <c r="S12">
         <v>98594503.0</v>
       </c>
       <c r="T12">
         <v>121004866.0</v>
       </c>
       <c r="U12">
         <v>247456022.0</v>
       </c>
       <c r="V12">
         <v>170538185.0</v>
       </c>
       <c r="W12">
         <v>605155113.0</v>
       </c>
       <c r="X12">
         <v>188681687.0</v>
       </c>
       <c r="Y12">
         <v>145631263.0</v>
       </c>
       <c r="Z12">
         <v>170040733.0</v>
       </c>
       <c r="AA12">
-        <v>364395403.0</v>
+        <v>169962068.0</v>
       </c>
       <c r="AB12">
         <v>95211927.0</v>
       </c>
       <c r="AC12">
         <v>71617435.0</v>
       </c>
       <c r="AD12">
         <v>49253876.0</v>
       </c>
-      <c r="AE12"/>
-[...4 lines deleted...]
-      <c r="AJ12"/>
+      <c r="AE12">
+        <v>2449606.0</v>
+      </c>
+      <c r="AF12">
+        <v>2734892.0</v>
+      </c>
+      <c r="AG12">
+        <v>2658340.0</v>
+      </c>
+      <c r="AH12">
+        <v>4764775.0</v>
+      </c>
+      <c r="AI12">
+        <v>1215349.0</v>
+      </c>
+      <c r="AJ12">
+        <v>6885986.0</v>
+      </c>
       <c r="AK12">
         <v>974785.0</v>
       </c>
-      <c r="AL12"/>
+      <c r="AL12">
+        <v>23441136.0</v>
+      </c>
       <c r="AM12">
         <v>175644000.0</v>
       </c>
     </row>
     <row r="13" spans="1:39">
       <c r="A13" t="s">
         <v>50</v>
       </c>
       <c r="B13">
         <v>29036000000.0</v>
       </c>
       <c r="C13">
         <v>29001000000.0</v>
       </c>
       <c r="D13">
         <v>29001000000.0</v>
       </c>
       <c r="E13">
         <v>29001000000.0</v>
       </c>
       <c r="F13">
         <v>9409000000.0</v>
       </c>
       <c r="G13">
         <v>9297000000.0</v>
       </c>
       <c r="H13">
         <v>9010000000.0</v>
       </c>
       <c r="I13">
         <v>8880000000.0</v>
       </c>
       <c r="J13">
         <v>6919000000.0</v>
       </c>
       <c r="K13">
         <v>6919000000.0</v>
       </c>
       <c r="L13">
         <v>6547000000.0</v>
       </c>
       <c r="M13">
         <v>6547000000.0</v>
       </c>
       <c r="N13">
         <v>6547000000.0</v>
       </c>
       <c r="O13">
-        <v>6547000000.0</v>
+        <v>6751335611.0</v>
       </c>
       <c r="P13">
         <v>5880000000.0</v>
       </c>
       <c r="Q13">
         <v>5036000000.0</v>
       </c>
       <c r="R13">
         <v>3739635827.0</v>
       </c>
       <c r="S13">
         <v>1471225788.0</v>
       </c>
       <c r="T13">
         <v>1361918540.0</v>
       </c>
       <c r="U13">
         <v>416975625.0</v>
       </c>
       <c r="V13">
         <v>408912645.0</v>
       </c>
       <c r="W13">
         <v>551239817.0</v>
       </c>
       <c r="X13">
         <v>531667945.0</v>
       </c>
       <c r="Y13">
         <v>396235018.0</v>
       </c>
       <c r="Z13">
         <v>361546353.0</v>
       </c>
       <c r="AA13">
         <v>394518556.0</v>
       </c>
       <c r="AB13">
         <v>463362314.0</v>
       </c>
       <c r="AC13">
         <v>431916364.0</v>
       </c>
       <c r="AD13">
         <v>216832972.0</v>
       </c>
-      <c r="AE13"/>
-[...6 lines deleted...]
-      <c r="AL13"/>
+      <c r="AE13">
+        <v>265367156.0</v>
+      </c>
+      <c r="AF13">
+        <v>248130089.0</v>
+      </c>
+      <c r="AG13">
+        <v>258568048.0</v>
+      </c>
+      <c r="AH13">
+        <v>225765005.0</v>
+      </c>
+      <c r="AI13">
+        <v>229397555.0</v>
+      </c>
+      <c r="AJ13">
+        <v>253431208.0</v>
+      </c>
+      <c r="AK13">
+        <v>257266896.0</v>
+      </c>
+      <c r="AL13">
+        <v>262999139.0</v>
+      </c>
       <c r="AM13">
         <v>333333000.0</v>
       </c>
     </row>
     <row r="14" spans="1:39">
       <c r="A14" t="s">
         <v>51</v>
       </c>
       <c r="B14">
         <v>1913421137.0</v>
       </c>
       <c r="C14">
         <v>1911925286.0</v>
       </c>
       <c r="D14">
         <v>1910942971.0</v>
       </c>
       <c r="E14">
         <v>1524318780.0</v>
       </c>
       <c r="F14">
         <v>971628250.0</v>
       </c>
       <c r="G14">
         <v>951113086.0</v>
@@ -2391,102 +2451,110 @@
       <c r="G16">
         <v>951000000.0</v>
       </c>
       <c r="H16">
         <v>714999999.0</v>
       </c>
       <c r="I16">
         <v>663000000.0</v>
       </c>
       <c r="J16">
         <v>735000000.0</v>
       </c>
       <c r="K16">
         <v>642000000.0</v>
       </c>
       <c r="L16">
         <v>745000000.0</v>
       </c>
       <c r="M16">
         <v>73000000.0</v>
       </c>
       <c r="N16">
         <v>27000000.0</v>
       </c>
       <c r="O16">
-        <v>21000000.0</v>
+        <v>21655422.0</v>
       </c>
       <c r="P16">
         <v>24000000.0</v>
       </c>
       <c r="Q16">
         <v>12000000.0</v>
       </c>
       <c r="R16">
         <v>15271152.0</v>
       </c>
       <c r="S16">
         <v>11887280.0</v>
       </c>
       <c r="T16">
         <v>4471918.0</v>
       </c>
       <c r="U16">
         <v>3076437.0</v>
       </c>
       <c r="V16">
         <v>4782895.0</v>
       </c>
       <c r="W16">
         <v>3199026.0</v>
       </c>
       <c r="X16">
         <v>10252705.0</v>
       </c>
       <c r="Y16">
         <v>66037767.0</v>
       </c>
       <c r="Z16">
         <v>9469337.0</v>
       </c>
       <c r="AA16">
         <v>14965493.0</v>
       </c>
       <c r="AB16">
         <v>12657416.0</v>
       </c>
       <c r="AC16">
         <v>30765665.0</v>
       </c>
       <c r="AD16">
         <v>25217917.0</v>
       </c>
-      <c r="AE16"/>
+      <c r="AE16">
+        <v>2477470.0</v>
+      </c>
       <c r="AF16"/>
-      <c r="AG16"/>
-[...1 lines deleted...]
-      <c r="AI16"/>
+      <c r="AG16">
+        <v>1470736.0</v>
+      </c>
+      <c r="AH16">
+        <v>4203974.0</v>
+      </c>
+      <c r="AI16">
+        <v>11390976.0</v>
+      </c>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
     </row>
     <row r="17" spans="1:39">
       <c r="A17" t="s">
         <v>54</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
@@ -2755,208 +2823,236 @@
       <c r="G22">
         <v>125000000.0</v>
       </c>
       <c r="H22">
         <v>176000000.0</v>
       </c>
       <c r="I22">
         <v>155000000.0</v>
       </c>
       <c r="J22">
         <v>186000000.0</v>
       </c>
       <c r="K22">
         <v>149000000.0</v>
       </c>
       <c r="L22">
         <v>170000000.0</v>
       </c>
       <c r="M22">
         <v>247000000.0</v>
       </c>
       <c r="N22">
         <v>192000000.0</v>
       </c>
       <c r="O22">
-        <v>241000000.0</v>
+        <v>248521747.0</v>
       </c>
       <c r="P22">
         <v>195000000.0</v>
       </c>
       <c r="Q22">
         <v>118000000.0</v>
       </c>
       <c r="R22">
         <v>109592978.0</v>
       </c>
       <c r="S22">
         <v>75519194.0</v>
       </c>
       <c r="T22">
         <v>65588145.0</v>
       </c>
       <c r="U22">
         <v>62475349.0</v>
       </c>
       <c r="V22">
         <v>41257230.0</v>
       </c>
       <c r="W22">
         <v>24243157.0</v>
       </c>
       <c r="X22">
         <v>10540931.0</v>
       </c>
       <c r="Y22">
         <v>22086808.0</v>
       </c>
       <c r="Z22">
         <v>17846824.0</v>
       </c>
       <c r="AA22">
         <v>30304178.0</v>
       </c>
       <c r="AB22">
         <v>15981394.0</v>
       </c>
       <c r="AC22">
         <v>12320413.0</v>
       </c>
       <c r="AD22">
         <v>7314867.0</v>
       </c>
-      <c r="AE22"/>
-[...4 lines deleted...]
-      <c r="AJ22"/>
+      <c r="AE22">
+        <v>11796643.0</v>
+      </c>
+      <c r="AF22">
+        <v>8810612.0</v>
+      </c>
+      <c r="AG22">
+        <v>10113640.0</v>
+      </c>
+      <c r="AH22">
+        <v>8474323.0</v>
+      </c>
+      <c r="AI22">
+        <v>7569438.0</v>
+      </c>
+      <c r="AJ22">
+        <v>6217687.0</v>
+      </c>
       <c r="AK22"/>
-      <c r="AL22"/>
+      <c r="AL22">
+        <v>6547107.0</v>
+      </c>
       <c r="AM22">
         <v>10676000.0</v>
       </c>
     </row>
     <row r="23" spans="1:39">
       <c r="A23" t="s">
         <v>60</v>
       </c>
       <c r="B23">
         <v>66501000000.0</v>
       </c>
       <c r="C23">
         <v>61264000000.0</v>
       </c>
       <c r="D23">
         <v>55361000000.0</v>
       </c>
       <c r="E23">
         <v>59321000000.0</v>
       </c>
       <c r="F23">
         <v>26474000000.0</v>
       </c>
       <c r="G23">
         <v>24623000000.0</v>
       </c>
       <c r="H23">
         <v>29353000000.0</v>
       </c>
       <c r="I23">
         <v>27088000000.0</v>
       </c>
       <c r="J23">
         <v>25399000000.0</v>
       </c>
       <c r="K23">
         <v>24753000000.0</v>
       </c>
       <c r="L23">
         <v>23839000000.0</v>
       </c>
       <c r="M23">
         <v>24082000000.0</v>
       </c>
       <c r="N23">
         <v>23770000000.0</v>
       </c>
       <c r="O23">
-        <v>24810000000.0</v>
+        <v>25584334277.0</v>
       </c>
       <c r="P23">
         <v>22740000000.0</v>
       </c>
       <c r="Q23">
         <v>20196000000.0</v>
       </c>
       <c r="R23">
-        <v>17393843030.0</v>
+        <v>17753000000.0</v>
       </c>
       <c r="S23">
         <v>10439130130.0</v>
       </c>
       <c r="T23">
         <v>8531719935.0</v>
       </c>
       <c r="U23">
         <v>7074781099.0</v>
       </c>
       <c r="V23">
         <v>5103153694.0</v>
       </c>
       <c r="W23">
         <v>4345631378.0</v>
       </c>
       <c r="X23">
         <v>3598906548.0</v>
       </c>
       <c r="Y23">
         <v>2810173807.0</v>
       </c>
       <c r="Z23">
         <v>3121326554.0</v>
       </c>
       <c r="AA23">
         <v>3324624442.0</v>
       </c>
       <c r="AB23"/>
       <c r="AC23">
         <v>2685256218.0</v>
       </c>
       <c r="AD23">
         <v>2234460886.0</v>
       </c>
       <c r="AE23">
         <v>1409602566.0</v>
       </c>
-      <c r="AF23"/>
-[...5 lines deleted...]
-      <c r="AL23"/>
+      <c r="AF23">
+        <v>2349759561.0</v>
+      </c>
+      <c r="AG23">
+        <v>2419686615.0</v>
+      </c>
+      <c r="AH23">
+        <v>2236602413.0</v>
+      </c>
+      <c r="AI23">
+        <v>2194841302.0</v>
+      </c>
+      <c r="AJ23">
+        <v>2258083449.0</v>
+      </c>
+      <c r="AK23">
+        <v>2188814281.0</v>
+      </c>
+      <c r="AL23">
+        <v>2127861104.0</v>
+      </c>
       <c r="AM23">
         <v>2546170000.0</v>
       </c>
     </row>
     <row r="24" spans="1:39">
       <c r="A24" t="s">
         <v>61</v>
       </c>
       <c r="B24">
         <v>11181000000.0</v>
       </c>
       <c r="C24">
         <v>9007000000.0</v>
       </c>
       <c r="D24">
         <v>4883000000.0</v>
       </c>
       <c r="E24">
         <v>4878000000.0</v>
       </c>
       <c r="F24">
         <v>5314000000.0</v>
       </c>
       <c r="G24">
         <v>5472000000.0</v>
@@ -3185,105 +3281,121 @@
       <c r="G28">
         <v>3888000000.0</v>
       </c>
       <c r="H28">
         <v>2791000000.0</v>
       </c>
       <c r="I28">
         <v>2397000000.0</v>
       </c>
       <c r="J28">
         <v>4747000000.0</v>
       </c>
       <c r="K28">
         <v>4688000000.0</v>
       </c>
       <c r="L28">
         <v>4319000000.0</v>
       </c>
       <c r="M28">
         <v>-682000000.0</v>
       </c>
       <c r="N28">
         <v>1607000000.0</v>
       </c>
       <c r="O28">
-        <v>1918000000.0</v>
+        <v>1977861876.0</v>
       </c>
       <c r="P28">
         <v>5061000000.0</v>
       </c>
       <c r="Q28">
         <v>3952000000.0</v>
       </c>
       <c r="R28">
         <v>3753110374.0</v>
       </c>
       <c r="S28">
         <v>3288581218.0</v>
       </c>
       <c r="T28">
         <v>783725722.0</v>
       </c>
       <c r="U28">
         <v>1188451527.0</v>
       </c>
       <c r="V28">
         <v>655065534.0</v>
       </c>
       <c r="W28">
         <v>405801161.0</v>
       </c>
       <c r="X28">
-        <v>777537214.0</v>
+        <v>904111919.0</v>
       </c>
       <c r="Y28">
         <v>739469773.0</v>
       </c>
       <c r="Z28">
-        <v>989274959.0</v>
+        <v>1057410187.0</v>
       </c>
       <c r="AA28">
         <v>1406266257.0</v>
       </c>
       <c r="AB28">
         <v>1106488332.0</v>
       </c>
       <c r="AC28">
         <v>893775744.0</v>
       </c>
       <c r="AD28">
         <v>654067590.0</v>
       </c>
-      <c r="AE28"/>
-[...6 lines deleted...]
-      <c r="AL28"/>
+      <c r="AE28">
+        <v>799614661.0</v>
+      </c>
+      <c r="AF28">
+        <v>1047675267.0</v>
+      </c>
+      <c r="AG28">
+        <v>1152860412.0</v>
+      </c>
+      <c r="AH28">
+        <v>1191353643.0</v>
+      </c>
+      <c r="AI28">
+        <v>1191224158.0</v>
+      </c>
+      <c r="AJ28">
+        <v>1188980293.0</v>
+      </c>
+      <c r="AK28">
+        <v>1242882061.0</v>
+      </c>
+      <c r="AL28">
+        <v>1184516699.0</v>
+      </c>
       <c r="AM28">
         <v>1405526000.0</v>
       </c>
     </row>
     <row r="29" spans="1:39">
       <c r="A29" t="s">
         <v>66</v>
       </c>
       <c r="B29">
         <v>47882000000.0</v>
       </c>
       <c r="C29">
         <v>45400000000.0</v>
       </c>
       <c r="D29">
         <v>39282000000.0</v>
       </c>
       <c r="E29">
         <v>41474000000.0</v>
       </c>
       <c r="F29">
         <v>18757000000.0</v>
       </c>
       <c r="G29">
         <v>18360000000.0</v>
@@ -3347,51 +3459,51 @@
       <c r="G30">
         <v>167000000.0</v>
       </c>
       <c r="H30">
         <v>208000000.0</v>
       </c>
       <c r="I30">
         <v>266000000.0</v>
       </c>
       <c r="J30">
         <v>214000000.0</v>
       </c>
       <c r="K30">
         <v>198000000.0</v>
       </c>
       <c r="L30">
         <v>227000000.0</v>
       </c>
       <c r="M30">
         <v>300000000.0</v>
       </c>
       <c r="N30">
         <v>284000000.0</v>
       </c>
       <c r="O30">
-        <v>574000000.0</v>
+        <v>591914868.0</v>
       </c>
       <c r="P30">
         <v>669000000.0</v>
       </c>
       <c r="Q30">
         <v>439000000.0</v>
       </c>
       <c r="R30">
         <v>505744648.0</v>
       </c>
       <c r="S30">
         <v>372701209.0</v>
       </c>
       <c r="T30">
         <v>430794861.0</v>
       </c>
       <c r="U30">
         <v>493492151.0</v>
       </c>
       <c r="V30">
         <v>262201069.0</v>
       </c>
       <c r="W30">
         <v>327762866.0</v>
       </c>
@@ -3578,105 +3690,121 @@
       <c r="G33">
         <v>20371000000.0</v>
       </c>
       <c r="H33">
         <v>24706000000.0</v>
       </c>
       <c r="I33">
         <v>24677000000.0</v>
       </c>
       <c r="J33">
         <v>24388000000.0</v>
       </c>
       <c r="K33">
         <v>23853000000.0</v>
       </c>
       <c r="L33">
         <v>22760000000.0</v>
       </c>
       <c r="M33">
         <v>20040000000.0</v>
       </c>
       <c r="N33">
         <v>20875000000.0</v>
       </c>
       <c r="O33">
-        <v>21521000000.0</v>
+        <v>22192682707.0</v>
       </c>
       <c r="P33">
         <v>21726000000.0</v>
       </c>
       <c r="Q33">
         <v>18617000000.0</v>
       </c>
       <c r="R33">
         <v>15420271107.0</v>
       </c>
       <c r="S33">
         <v>9848262359.0</v>
       </c>
       <c r="T33">
         <v>7833399096.0</v>
       </c>
       <c r="U33">
         <v>6127080539.0</v>
       </c>
       <c r="V33">
         <v>4567067437.0</v>
       </c>
       <c r="W33">
         <v>3375734995.0</v>
       </c>
       <c r="X33">
         <v>3194825484.0</v>
       </c>
       <c r="Y33">
         <v>2464407939.0</v>
       </c>
       <c r="Z33">
         <v>2694270211.0</v>
       </c>
       <c r="AA33">
         <v>2614334969.0</v>
       </c>
       <c r="AB33">
         <v>2720223866.0</v>
       </c>
       <c r="AC33">
         <v>2407557240.0</v>
       </c>
       <c r="AD33">
         <v>2092484112.0</v>
       </c>
-      <c r="AE33"/>
-[...6 lines deleted...]
-      <c r="AL33"/>
+      <c r="AE33">
+        <v>2217113823.0</v>
+      </c>
+      <c r="AF33">
+        <v>2185804463.0</v>
+      </c>
+      <c r="AG33">
+        <v>2228250397.0</v>
+      </c>
+      <c r="AH33">
+        <v>2081444129.0</v>
+      </c>
+      <c r="AI33">
+        <v>2071769620.0</v>
+      </c>
+      <c r="AJ33">
+        <v>2083173924.0</v>
+      </c>
+      <c r="AK33">
+        <v>2015720823.0</v>
+      </c>
+      <c r="AL33">
+        <v>1983790820.0</v>
+      </c>
       <c r="AM33">
         <v>2270195000.0</v>
       </c>
     </row>
     <row r="34" spans="1:39">
       <c r="A34" t="s">
         <v>71</v>
       </c>
       <c r="B34">
         <v>613000000.0</v>
       </c>
       <c r="C34">
         <v>1063000000.0</v>
       </c>
       <c r="D34">
         <v>891000000.0</v>
       </c>
       <c r="E34">
         <v>945000000.0</v>
       </c>
       <c r="F34">
         <v>36000000.0</v>
       </c>
       <c r="G34">
         <v>42000000.0</v>
@@ -3740,208 +3868,238 @@
       <c r="G35">
         <v>9654000000.0</v>
       </c>
       <c r="H35">
         <v>10813000000.0</v>
       </c>
       <c r="I35">
         <v>7721000000.0</v>
       </c>
       <c r="J35">
         <v>8446000000.0</v>
       </c>
       <c r="K35">
         <v>8128000000.0</v>
       </c>
       <c r="L35">
         <v>7510000000.0</v>
       </c>
       <c r="M35">
         <v>5482000000.0</v>
       </c>
       <c r="N35">
         <v>5448000000.0</v>
       </c>
       <c r="O35">
-        <v>6618000000.0</v>
+        <v>6824551561.0</v>
       </c>
       <c r="P35">
         <v>7059000000.0</v>
       </c>
       <c r="Q35">
         <v>6670000000.0</v>
       </c>
       <c r="R35">
         <v>6943883005.0</v>
       </c>
       <c r="S35">
         <v>3939584644.0</v>
       </c>
       <c r="T35">
         <v>2342584067.0</v>
       </c>
       <c r="U35">
         <v>2666798138.0</v>
       </c>
       <c r="V35">
         <v>1857147250.0</v>
       </c>
       <c r="W35">
         <v>1498292032.0</v>
       </c>
       <c r="X35">
         <v>1332145813.0</v>
       </c>
       <c r="Y35">
         <v>1174086516.0</v>
       </c>
       <c r="Z35">
         <v>1299652384.0</v>
       </c>
       <c r="AA35">
         <v>1140101819.0</v>
       </c>
       <c r="AB35">
         <v>1483136092.0</v>
       </c>
       <c r="AC35">
         <v>1409641549.0</v>
       </c>
       <c r="AD35">
         <v>1082703236.0</v>
       </c>
       <c r="AE35"/>
-      <c r="AF35"/>
-[...5 lines deleted...]
-      <c r="AL35"/>
+      <c r="AF35">
+        <v>1333372537.0</v>
+      </c>
+      <c r="AG35">
+        <v>1444787650.0</v>
+      </c>
+      <c r="AH35">
+        <v>1424303401.0</v>
+      </c>
+      <c r="AI35">
+        <v>1387765298.0</v>
+      </c>
+      <c r="AJ35">
+        <v>1315124536.0</v>
+      </c>
+      <c r="AK35">
+        <v>1290384897.0</v>
+      </c>
+      <c r="AL35">
+        <v>1277444119.0</v>
+      </c>
       <c r="AM35">
         <v>1659565000.0</v>
       </c>
     </row>
     <row r="36" spans="1:39">
       <c r="A36" t="s">
         <v>73</v>
       </c>
       <c r="B36">
         <v>3929000000.0</v>
       </c>
       <c r="C36">
         <v>1467000000.0</v>
       </c>
       <c r="D36">
         <v>3190000000.0</v>
       </c>
       <c r="E36">
         <v>3042000000.0</v>
       </c>
       <c r="F36">
         <v>1744000000.0</v>
       </c>
       <c r="G36">
         <v>1822000000.0</v>
       </c>
       <c r="H36">
         <v>1439000000.0</v>
       </c>
       <c r="I36">
         <v>1404000000.0</v>
       </c>
       <c r="J36">
         <v>1288000000.0</v>
       </c>
       <c r="K36">
         <v>1150000000.0</v>
       </c>
       <c r="L36">
         <v>890000000.0</v>
       </c>
       <c r="M36">
         <v>1129000000.0</v>
       </c>
       <c r="N36">
         <v>1210000000.0</v>
       </c>
       <c r="O36">
-        <v>41000000.0</v>
+        <v>42279633.0</v>
       </c>
       <c r="P36">
         <v>19000000.0</v>
       </c>
       <c r="Q36">
         <v>73000000.0</v>
       </c>
       <c r="R36">
         <v>116779405.0</v>
       </c>
       <c r="S36">
         <v>37759599.0</v>
       </c>
       <c r="T36">
         <v>67517210.0</v>
       </c>
       <c r="U36">
         <v>66182852.0</v>
       </c>
       <c r="V36">
         <v>36891705.0</v>
       </c>
       <c r="W36">
         <v>27441404.0</v>
       </c>
       <c r="X36">
         <v>34417755.0</v>
       </c>
       <c r="Y36">
         <v>206321334.0</v>
       </c>
       <c r="Z36">
         <v>270609375.0</v>
       </c>
       <c r="AA36">
-        <v>227268526.0</v>
+        <v>766556567.0</v>
       </c>
       <c r="AB36">
         <v>155311759.0</v>
       </c>
       <c r="AC36">
-        <v>213996757.0</v>
+        <v>213716912.0</v>
       </c>
       <c r="AD36">
-        <v>157372108.0</v>
-[...8 lines deleted...]
-      <c r="AL36"/>
+        <v>156056829.0</v>
+      </c>
+      <c r="AE36">
+        <v>48057511.0</v>
+      </c>
+      <c r="AF36">
+        <v>104729861.0</v>
+      </c>
+      <c r="AG36">
+        <v>71599892.0</v>
+      </c>
+      <c r="AH36">
+        <v>218908742.0</v>
+      </c>
+      <c r="AI36">
+        <v>197499794.0</v>
+      </c>
+      <c r="AJ36">
+        <v>101294021.0</v>
+      </c>
+      <c r="AK36">
+        <v>90607948.0</v>
+      </c>
+      <c r="AL36">
+        <v>64177114.0</v>
+      </c>
       <c r="AM36">
         <v>71642000.0</v>
       </c>
     </row>
     <row r="37" spans="1:39">
       <c r="A37" t="s">
         <v>74</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
@@ -4066,214 +4224,216 @@
       <c r="G39">
         <v>184000000.0</v>
       </c>
       <c r="H39">
         <v>177000000.0</v>
       </c>
       <c r="I39">
         <v>262000000.0</v>
       </c>
       <c r="J39">
         <v>219000000.0</v>
       </c>
       <c r="K39">
         <v>268000000.0</v>
       </c>
       <c r="L39">
         <v>560000000.0</v>
       </c>
       <c r="M39">
         <v>227000000.0</v>
       </c>
       <c r="N39">
         <v>196000000.0</v>
       </c>
       <c r="O39">
-        <v>34000000.0</v>
+        <v>35061158.0</v>
       </c>
       <c r="P39">
         <v>109000000.0</v>
       </c>
       <c r="Q39">
         <v>57000000.0</v>
       </c>
       <c r="R39">
-        <v>603659686.0</v>
+        <v>603659688.0</v>
       </c>
       <c r="S39">
-        <v>44052863.0</v>
+        <v>44052865.0</v>
       </c>
       <c r="T39">
-        <v>80932964.0</v>
+        <v>80932966.0</v>
       </c>
       <c r="U39">
-        <v>144277036.0</v>
+        <v>144277038.0</v>
       </c>
       <c r="V39">
-        <v>62089770.0</v>
+        <v>62089772.0</v>
       </c>
       <c r="W39">
-        <v>12735245.0</v>
+        <v>12735246.0</v>
       </c>
       <c r="X39">
-        <v>8535391.0</v>
+        <v>8535393.0</v>
       </c>
       <c r="Y39">
-        <v>11718386.0</v>
+        <v>11718387.0</v>
       </c>
       <c r="Z39">
-        <v>26530070.0</v>
+        <v>27760764.0</v>
       </c>
       <c r="AA39">
-        <v>226224706.0</v>
+        <v>211072617.0</v>
       </c>
       <c r="AB39">
-        <v>118996591.0</v>
+        <v>118996592.0</v>
       </c>
       <c r="AC39">
-        <v>108985418.0</v>
+        <v>108985419.0</v>
       </c>
       <c r="AD39">
         <v>26128619.0</v>
       </c>
       <c r="AE39">
-        <v>12679521.0</v>
+        <v>-68405883.0</v>
       </c>
       <c r="AF39">
-        <v>3890931.0</v>
+        <v>111630366.0</v>
       </c>
       <c r="AG39">
-        <v>2991118.0</v>
+        <v>134964901.0</v>
       </c>
       <c r="AH39">
-        <v>421277.0</v>
+        <v>105762433.0</v>
       </c>
       <c r="AI39">
-        <v>497563.0</v>
+        <v>79994221.0</v>
       </c>
       <c r="AJ39">
-        <v>1189860.0</v>
-[...1 lines deleted...]
-      <c r="AK39"/>
+        <v>130470319.0</v>
+      </c>
+      <c r="AK39">
+        <v>122357545.0</v>
+      </c>
       <c r="AL39">
-        <v>1.0</v>
+        <v>79830840.0</v>
       </c>
       <c r="AM39"/>
     </row>
     <row r="40" spans="1:39">
       <c r="A40" t="s">
         <v>77</v>
       </c>
       <c r="B40">
         <v>2749000000.0</v>
       </c>
       <c r="C40">
         <v>2295000000.0</v>
       </c>
       <c r="D40">
         <v>1921000000.0</v>
       </c>
       <c r="E40">
         <v>3995000000.0</v>
       </c>
       <c r="F40">
         <v>1963000000.0</v>
       </c>
       <c r="G40">
         <v>1124000000.0</v>
       </c>
       <c r="H40">
         <v>761000000.0</v>
       </c>
       <c r="I40">
         <v>754000000.0</v>
       </c>
       <c r="J40">
         <v>729000000.0</v>
       </c>
       <c r="K40">
         <v>690000000.0</v>
       </c>
       <c r="L40">
         <v>944000000.0</v>
       </c>
       <c r="M40">
         <v>1026000000.0</v>
       </c>
       <c r="N40">
         <v>905000000.0</v>
       </c>
       <c r="O40">
-        <v>1501000000.0</v>
+        <v>1547847067.0</v>
       </c>
       <c r="P40">
         <v>1275000000.0</v>
       </c>
       <c r="Q40">
         <v>1180000000.0</v>
       </c>
       <c r="R40">
         <v>1226183740.0</v>
       </c>
       <c r="S40">
-        <v>1322984407.0</v>
+        <v>3496260.0</v>
       </c>
       <c r="T40">
         <v>1102371872.0</v>
       </c>
       <c r="U40">
         <v>651494834.0</v>
       </c>
       <c r="V40">
         <v>365699641.0</v>
       </c>
       <c r="W40">
-        <v>208091976.0</v>
+        <v>32921882.0</v>
       </c>
       <c r="X40">
-        <v>288790055.0</v>
+        <v>55028523.0</v>
       </c>
       <c r="Y40">
-        <v>166682745.0</v>
+        <v>297197000.0</v>
       </c>
       <c r="Z40">
-        <v>385916205.0</v>
+        <v>94969527.0</v>
       </c>
       <c r="AA40">
         <v>729977220.0</v>
       </c>
       <c r="AB40">
         <v>290253764.0</v>
       </c>
       <c r="AC40">
         <v>198900531.0</v>
       </c>
       <c r="AD40">
         <v>169475959.0</v>
       </c>
       <c r="AE40">
-        <v>154204217.0</v>
+        <v>-2163009.0</v>
       </c>
       <c r="AF40">
         <v>77347437.0</v>
       </c>
       <c r="AG40">
         <v>103358027.0</v>
       </c>
       <c r="AH40">
         <v>65852783.0</v>
       </c>
       <c r="AI40">
         <v>75629697.0</v>
       </c>
       <c r="AJ40">
         <v>87027858.0</v>
       </c>
       <c r="AK40">
         <v>31369871.0</v>
       </c>
       <c r="AL40">
         <v>4028625.0</v>
       </c>
       <c r="AM40">
         <v>5506000.0</v>
       </c>
@@ -4603,105 +4763,121 @@
       <c r="G46">
         <v>18495000000.0</v>
       </c>
       <c r="H46">
         <v>23232000000.0</v>
       </c>
       <c r="I46">
         <v>23243000000.0</v>
       </c>
       <c r="J46">
         <v>23069000000.0</v>
       </c>
       <c r="K46">
         <v>22673000000.0</v>
       </c>
       <c r="L46">
         <v>21840000000.0</v>
       </c>
       <c r="M46">
         <v>18881000000.0</v>
       </c>
       <c r="N46">
         <v>19633000000.0</v>
       </c>
       <c r="O46">
-        <v>20555000000.0</v>
+        <v>21196533295.0</v>
       </c>
       <c r="P46">
         <v>21586000000.0</v>
       </c>
       <c r="Q46">
         <v>18390000000.0</v>
       </c>
       <c r="R46">
         <v>15181322481.0</v>
       </c>
       <c r="S46">
         <v>9593035452.0</v>
       </c>
       <c r="T46">
         <v>7440922442.0</v>
       </c>
       <c r="U46">
         <v>5822197680.0</v>
       </c>
       <c r="V46">
         <v>4391988723.0</v>
       </c>
       <c r="W46">
         <v>3133365063.0</v>
       </c>
       <c r="X46">
         <v>2842056862.0</v>
       </c>
       <c r="Y46">
         <v>1964152752.0</v>
       </c>
       <c r="Z46">
         <v>2068335834.0</v>
       </c>
       <c r="AA46">
         <v>1442441222.0</v>
       </c>
       <c r="AB46">
         <v>2414570944.0</v>
       </c>
       <c r="AC46">
         <v>2156949825.0</v>
       </c>
       <c r="AD46">
         <v>1901727685.0</v>
       </c>
-      <c r="AE46"/>
-[...6 lines deleted...]
-      <c r="AL46"/>
+      <c r="AE46">
+        <v>2167337528.0</v>
+      </c>
+      <c r="AF46">
+        <v>2080061486.0</v>
+      </c>
+      <c r="AG46">
+        <v>2156062521.0</v>
+      </c>
+      <c r="AH46">
+        <v>1862157457.0</v>
+      </c>
+      <c r="AI46">
+        <v>1874232664.0</v>
+      </c>
+      <c r="AJ46">
+        <v>1981879903.0</v>
+      </c>
+      <c r="AK46">
+        <v>1925112875.0</v>
+      </c>
+      <c r="AL46">
+        <v>1919613706.0</v>
+      </c>
       <c r="AM46">
         <v>2198553000.0</v>
       </c>
     </row>
     <row r="47" spans="1:39">
       <c r="A47" t="s">
         <v>84</v>
       </c>
       <c r="B47">
         <v>48773000000.0</v>
       </c>
       <c r="C47">
         <v>44648000000.0</v>
       </c>
       <c r="D47">
         <v>42689000000.0</v>
       </c>
       <c r="E47">
         <v>41990000000.0</v>
       </c>
       <c r="F47">
         <v>20343000000.0</v>
       </c>
       <c r="G47">
         <v>18495000000.0</v>
@@ -4767,105 +4943,121 @@
       <c r="G48">
         <v>1398000000.0</v>
       </c>
       <c r="H48">
         <v>6654000000.0</v>
       </c>
       <c r="I48">
         <v>7655000000.0</v>
       </c>
       <c r="J48">
         <v>7200000000.0</v>
       </c>
       <c r="K48">
         <v>6971000000.0</v>
       </c>
       <c r="L48">
         <v>6743000000.0</v>
       </c>
       <c r="M48">
         <v>8447000000.0</v>
       </c>
       <c r="N48">
         <v>7797000000.0</v>
       </c>
       <c r="O48">
-        <v>7786000000.0</v>
+        <v>8029005509.0</v>
       </c>
       <c r="P48">
         <v>5782000000.0</v>
       </c>
       <c r="Q48">
         <v>5141000000.0</v>
       </c>
       <c r="R48">
         <v>5156259825.0</v>
       </c>
       <c r="S48">
         <v>3279490944.0</v>
       </c>
       <c r="T48">
         <v>3360866324.0</v>
       </c>
       <c r="U48">
         <v>2878993452.0</v>
       </c>
       <c r="V48">
         <v>2149868199.0</v>
       </c>
       <c r="W48">
         <v>1922539870.0</v>
       </c>
       <c r="X48">
         <v>1299679414.0</v>
       </c>
       <c r="Y48">
         <v>905149718.0</v>
       </c>
       <c r="Z48">
         <v>900419588.0</v>
       </c>
       <c r="AA48">
         <v>735848005.0</v>
       </c>
       <c r="AB48">
         <v>589510594.0</v>
       </c>
       <c r="AC48">
         <v>453206312.0</v>
       </c>
       <c r="AD48">
         <v>387929975.0</v>
       </c>
-      <c r="AE48"/>
-[...6 lines deleted...]
-      <c r="AL48"/>
+      <c r="AE48">
+        <v>362058554.0</v>
+      </c>
+      <c r="AF48">
+        <v>275793893.0</v>
+      </c>
+      <c r="AG48">
+        <v>257109723.0</v>
+      </c>
+      <c r="AH48">
+        <v>207044552.0</v>
+      </c>
+      <c r="AI48">
+        <v>176246318.0</v>
+      </c>
+      <c r="AJ48">
+        <v>252433702.0</v>
+      </c>
+      <c r="AK48">
+        <v>207497279.0</v>
+      </c>
+      <c r="AL48">
+        <v>199212579.0</v>
+      </c>
       <c r="AM48">
         <v>28228000.0</v>
       </c>
     </row>
     <row r="49" spans="1:39">
       <c r="A49" t="s">
         <v>86</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
@@ -4970,185 +5162,201 @@
       <c r="G51">
         <v>7492000000.0</v>
       </c>
       <c r="H51">
         <v>6849000000.0</v>
       </c>
       <c r="I51">
         <v>4071000000.0</v>
       </c>
       <c r="J51">
         <v>5065000000.0</v>
       </c>
       <c r="K51">
         <v>4973000000.0</v>
       </c>
       <c r="L51">
         <v>4441000000.0</v>
       </c>
       <c r="M51">
         <v>2586000000.0</v>
       </c>
       <c r="N51">
         <v>3830000000.0</v>
       </c>
       <c r="O51">
-        <v>4340000000.0</v>
+        <v>4475453880.0</v>
       </c>
       <c r="P51">
         <v>5102000000.0</v>
       </c>
       <c r="Q51">
         <v>4915000000.0</v>
       </c>
       <c r="R51">
         <v>4966717869.0</v>
       </c>
       <c r="S51">
-        <v>3387175721.0</v>
+        <v>2067687574.0</v>
       </c>
       <c r="T51">
         <v>904730588.0</v>
       </c>
       <c r="U51">
         <v>1435907549.0</v>
       </c>
       <c r="V51">
         <v>825603719.0</v>
       </c>
       <c r="W51">
         <v>977071564.0</v>
       </c>
       <c r="X51">
-        <v>911190379.0</v>
+        <v>1037765084.0</v>
       </c>
       <c r="Y51">
         <v>826598841.0</v>
       </c>
       <c r="Z51">
-        <v>1071230590.0</v>
+        <v>1139365818.0</v>
       </c>
       <c r="AA51">
-        <v>1576228325.0</v>
+        <v>788114162.0</v>
       </c>
       <c r="AB51">
         <v>1201700259.0</v>
       </c>
       <c r="AC51">
         <v>965393179.0</v>
       </c>
       <c r="AD51">
         <v>703321466.0</v>
       </c>
-      <c r="AE51"/>
-[...6 lines deleted...]
-      <c r="AL51"/>
+      <c r="AE51">
+        <v>802064267.0</v>
+      </c>
+      <c r="AF51">
+        <v>1050410159.0</v>
+      </c>
+      <c r="AG51">
+        <v>1155518752.0</v>
+      </c>
+      <c r="AH51">
+        <v>1196118418.0</v>
+      </c>
+      <c r="AI51">
+        <v>1192439507.0</v>
+      </c>
+      <c r="AJ51">
+        <v>1195866279.0</v>
+      </c>
+      <c r="AK51">
+        <v>1242882061.0</v>
+      </c>
+      <c r="AL51">
+        <v>1207957835.0</v>
+      </c>
       <c r="AM51">
         <v>1581170000.0</v>
       </c>
     </row>
     <row r="52" spans="1:39">
       <c r="A52" t="s">
         <v>89</v>
       </c>
       <c r="B52">
         <v>941000000.0</v>
       </c>
       <c r="C52">
         <v>1179000000.0</v>
       </c>
       <c r="D52">
-        <v>298000000.0</v>
+        <v>596000000.0</v>
       </c>
       <c r="E52">
         <v>584000000.0</v>
       </c>
       <c r="F52">
         <v>468000000.0</v>
       </c>
       <c r="G52">
         <v>870000000.0</v>
       </c>
       <c r="H52">
         <v>146000000.0</v>
       </c>
       <c r="I52">
         <v>79000000.0</v>
       </c>
       <c r="J52">
         <v>76000000.0</v>
       </c>
       <c r="K52">
         <v>76000000.0</v>
       </c>
       <c r="L52">
         <v>77000000.0</v>
       </c>
       <c r="M52">
         <v>629000000.0</v>
       </c>
       <c r="N52">
         <v>1243000000.0</v>
       </c>
       <c r="O52">
-        <v>575000000.0</v>
+        <v>592946078.0</v>
       </c>
       <c r="P52">
         <v>770000000.0</v>
       </c>
       <c r="Q52">
         <v>403000000.0</v>
       </c>
       <c r="R52"/>
       <c r="S52">
         <v>1319488147.0</v>
       </c>
       <c r="T52">
         <v>362751545.0</v>
       </c>
       <c r="U52">
         <v>247140490.0</v>
       </c>
       <c r="V52">
         <v>22991872.0</v>
       </c>
       <c r="W52">
         <v>175170094.0</v>
       </c>
       <c r="X52">
-        <v>107186827.0</v>
+        <v>233761532.0</v>
       </c>
       <c r="Y52">
-        <v>24819827.0</v>
+        <v>-130514255.0</v>
       </c>
       <c r="Z52">
-        <v>222811450.0</v>
+        <v>290946678.0</v>
       </c>
       <c r="AA52">
         <v>185734099.0</v>
       </c>
       <c r="AB52">
         <v>151222368.0</v>
       </c>
       <c r="AC52">
         <v>12579578.0</v>
       </c>
       <c r="AD52">
         <v>4288743.0</v>
       </c>
       <c r="AE52">
         <v>2163009.0</v>
       </c>
       <c r="AF52">
         <v>75029403.0</v>
       </c>
       <c r="AG52"/>
       <c r="AH52"/>
       <c r="AI52"/>
       <c r="AJ52">
         <v>2714250.0</v>
       </c>
@@ -5178,51 +5386,51 @@
       <c r="E53">
         <v>677000000.0</v>
       </c>
       <c r="F53">
         <v>320000000.0</v>
       </c>
       <c r="G53">
         <v>172000000.0</v>
       </c>
       <c r="H53">
         <v>28000000.0</v>
       </c>
       <c r="I53">
         <v>54000000.0</v>
       </c>
       <c r="J53">
         <v>74000000.0</v>
       </c>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53">
         <v>4000000.0</v>
       </c>
       <c r="O53">
-        <v>18000000.0</v>
+        <v>18561790.0</v>
       </c>
       <c r="P53"/>
       <c r="Q53">
         <v>2000000.0</v>
       </c>
       <c r="R53">
         <v>527303922.0</v>
       </c>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53">
         <v>33884710.0</v>
       </c>
       <c r="X53">
         <v>55028521.0</v>
       </c>
       <c r="Y53">
         <v>58502195.0</v>
       </c>
       <c r="Z53">
         <v>88085102.0</v>
       </c>
       <c r="AA53">
@@ -5310,420 +5518,474 @@
       <c r="G55">
         <v>24623000000.0</v>
       </c>
       <c r="H55">
         <v>29353000000.0</v>
       </c>
       <c r="I55">
         <v>27088000000.0</v>
       </c>
       <c r="J55">
         <v>25399000000.0</v>
       </c>
       <c r="K55">
         <v>24753000000.0</v>
       </c>
       <c r="L55">
         <v>23839000000.0</v>
       </c>
       <c r="M55">
         <v>24082000000.0</v>
       </c>
       <c r="N55">
         <v>23770000000.0</v>
       </c>
       <c r="O55">
-        <v>24810000000.0</v>
+        <v>25584334277.0</v>
       </c>
       <c r="P55">
         <v>22740000000.0</v>
       </c>
       <c r="Q55">
         <v>20196000000.0</v>
       </c>
       <c r="R55">
         <v>17393843030.0</v>
       </c>
       <c r="S55">
         <v>10439130130.0</v>
       </c>
       <c r="T55">
         <v>8531719935.0</v>
       </c>
       <c r="U55">
         <v>7074781099.0</v>
       </c>
       <c r="V55">
         <v>5103153694.0</v>
       </c>
       <c r="W55">
         <v>4345631378.0</v>
       </c>
       <c r="X55">
         <v>3598906548.0</v>
       </c>
       <c r="Y55">
         <v>2810173807.0</v>
       </c>
       <c r="Z55">
         <v>3121326554.0</v>
       </c>
       <c r="AA55">
         <v>3324624442.0</v>
       </c>
       <c r="AB55"/>
       <c r="AC55">
         <v>2685256223.0</v>
       </c>
       <c r="AD55">
         <v>2234460850.0</v>
       </c>
       <c r="AE55">
         <v>1409602566.0</v>
       </c>
-      <c r="AF55"/>
-[...5 lines deleted...]
-      <c r="AL55"/>
+      <c r="AF55">
+        <v>2349759561.0</v>
+      </c>
+      <c r="AG55">
+        <v>2419686615.0</v>
+      </c>
+      <c r="AH55">
+        <v>2236602413.0</v>
+      </c>
+      <c r="AI55">
+        <v>2194841302.0</v>
+      </c>
+      <c r="AJ55">
+        <v>2257996016.0</v>
+      </c>
+      <c r="AK55">
+        <v>2188724752.0</v>
+      </c>
+      <c r="AL55">
+        <v>2125879141.0</v>
+      </c>
       <c r="AM55">
         <v>2546170000.0</v>
       </c>
     </row>
     <row r="56" spans="1:39">
       <c r="A56" t="s">
         <v>93</v>
       </c>
       <c r="B56">
         <v>8622000000.0</v>
       </c>
       <c r="C56">
         <v>7563000000.0</v>
       </c>
       <c r="D56">
         <v>5118000000.0</v>
       </c>
       <c r="E56">
         <v>9290000000.0</v>
       </c>
       <c r="F56">
         <v>4278000000.0</v>
       </c>
       <c r="G56">
         <v>4252000000.0</v>
       </c>
       <c r="H56">
         <v>4647000000.0</v>
       </c>
       <c r="I56">
         <v>2411000000.0</v>
       </c>
       <c r="J56">
         <v>1011000000.0</v>
       </c>
       <c r="K56">
         <v>900000000.0</v>
       </c>
       <c r="L56">
         <v>1079000000.0</v>
       </c>
       <c r="M56">
         <v>4042000000.0</v>
       </c>
       <c r="N56">
         <v>2895000000.0</v>
       </c>
       <c r="O56">
-        <v>3289000000.0</v>
+        <v>3391651569.0</v>
       </c>
       <c r="P56">
         <v>1014000000.0</v>
       </c>
       <c r="Q56">
         <v>1579000000.0</v>
       </c>
       <c r="R56">
         <v>2432604809.0</v>
       </c>
       <c r="S56">
         <v>590867771.0</v>
       </c>
       <c r="T56">
         <v>698320838.0</v>
       </c>
       <c r="U56">
         <v>947700560.0</v>
       </c>
       <c r="V56">
         <v>536086256.0</v>
       </c>
       <c r="W56">
         <v>969896382.0</v>
       </c>
       <c r="X56">
         <v>404081064.0</v>
       </c>
       <c r="Y56">
         <v>345765867.0</v>
       </c>
       <c r="Z56">
         <v>427056343.0</v>
       </c>
       <c r="AA56">
         <v>710289473.0</v>
       </c>
       <c r="AB56">
         <v>369464015.0</v>
       </c>
       <c r="AC56">
         <v>277698982.0</v>
       </c>
       <c r="AD56">
         <v>141976738.0</v>
       </c>
       <c r="AE56"/>
-      <c r="AF56"/>
-[...3 lines deleted...]
-      <c r="AJ56"/>
+      <c r="AF56">
+        <v>163955098.0</v>
+      </c>
+      <c r="AG56">
+        <v>191436217.0</v>
+      </c>
+      <c r="AH56">
+        <v>155158284.0</v>
+      </c>
+      <c r="AI56">
+        <v>123071682.0</v>
+      </c>
+      <c r="AJ56">
+        <v>174822091.0</v>
+      </c>
       <c r="AK56">
-        <v>974785.0</v>
-[...1 lines deleted...]
-      <c r="AL56"/>
+        <v>173003928.0</v>
+      </c>
+      <c r="AL56">
+        <v>142088320.0</v>
+      </c>
       <c r="AM56">
         <v>275975000.0</v>
       </c>
     </row>
     <row r="57" spans="1:39">
       <c r="A57" t="s">
         <v>94</v>
       </c>
       <c r="B57">
         <v>5417000000.0</v>
       </c>
       <c r="C57">
         <v>5857000000.0</v>
       </c>
       <c r="D57">
         <v>4982000000.0</v>
       </c>
       <c r="E57">
         <v>6608000000.0</v>
       </c>
       <c r="F57">
         <v>2622000000.0</v>
       </c>
       <c r="G57">
         <v>2094000000.0</v>
       </c>
       <c r="H57">
         <v>1131000000.0</v>
       </c>
       <c r="I57">
         <v>1045000000.0</v>
       </c>
       <c r="J57">
         <v>1042000000.0</v>
       </c>
       <c r="K57">
         <v>963000000.0</v>
       </c>
       <c r="L57">
         <v>1304000000.0</v>
       </c>
       <c r="M57">
         <v>1941000000.0</v>
       </c>
       <c r="N57">
         <v>2364000000.0</v>
       </c>
       <c r="O57">
-        <v>2365000000.0</v>
+        <v>2438813000.0</v>
       </c>
       <c r="P57">
         <v>2412000000.0</v>
       </c>
       <c r="Q57">
         <v>1840000000.0</v>
       </c>
       <c r="R57">
         <v>1588199890.0</v>
       </c>
       <c r="S57">
         <v>1652332004.0</v>
       </c>
       <c r="T57">
         <v>1722565653.0</v>
       </c>
       <c r="U57">
         <v>1093476374.0</v>
       </c>
       <c r="V57">
         <v>682756095.0</v>
       </c>
       <c r="W57">
         <v>373559657.0</v>
       </c>
       <c r="X57">
         <v>435413374.0</v>
       </c>
       <c r="Y57">
         <v>334702553.0</v>
       </c>
       <c r="Z57">
         <v>517898890.0</v>
       </c>
       <c r="AA57">
         <v>1008533807.0</v>
       </c>
       <c r="AB57">
         <v>500095512.0</v>
       </c>
       <c r="AC57">
         <v>340545044.0</v>
       </c>
       <c r="AD57">
         <v>249804199.0</v>
       </c>
       <c r="AE57">
         <v>2477470.0</v>
       </c>
-      <c r="AF57"/>
-[...5 lines deleted...]
-      <c r="AL57"/>
+      <c r="AF57">
+        <v>152376840.0</v>
+      </c>
+      <c r="AG57">
+        <v>104828763.0</v>
+      </c>
+      <c r="AH57">
+        <v>70056757.0</v>
+      </c>
+      <c r="AI57">
+        <v>87020673.0</v>
+      </c>
+      <c r="AJ57">
+        <v>89742108.0</v>
+      </c>
+      <c r="AK57">
+        <v>81056133.0</v>
+      </c>
+      <c r="AL57">
+        <v>27739599.0</v>
+      </c>
       <c r="AM57">
         <v>68179000.0</v>
       </c>
     </row>
     <row r="58" spans="1:39">
       <c r="A58" t="s">
         <v>95</v>
       </c>
       <c r="B58">
         <v>26658000000.0</v>
       </c>
       <c r="C58">
         <v>25111000000.0</v>
       </c>
       <c r="D58">
         <v>20191000000.0</v>
       </c>
       <c r="E58">
         <v>22194000000.0</v>
       </c>
       <c r="F58">
         <v>12245000000.0</v>
       </c>
       <c r="G58">
         <v>11748000000.0</v>
       </c>
       <c r="H58">
         <v>11944000000.0</v>
       </c>
       <c r="I58">
         <v>8766000000.0</v>
       </c>
       <c r="J58">
         <v>9488000000.0</v>
       </c>
       <c r="K58">
         <v>9091000000.0</v>
       </c>
       <c r="L58">
         <v>8814000000.0</v>
       </c>
       <c r="M58">
         <v>7423000000.0</v>
       </c>
       <c r="N58">
         <v>7812000000.0</v>
       </c>
       <c r="O58">
-        <v>8983000000.0</v>
+        <v>9263364563.0</v>
       </c>
       <c r="P58">
         <v>9471000000.0</v>
       </c>
       <c r="Q58">
         <v>8510000000.0</v>
       </c>
       <c r="R58">
         <v>8532082895.0</v>
       </c>
       <c r="S58">
         <v>5591916649.0</v>
       </c>
       <c r="T58">
         <v>4065149721.0</v>
       </c>
       <c r="U58">
         <v>3760274512.0</v>
       </c>
       <c r="V58">
         <v>2539903346.0</v>
       </c>
       <c r="W58">
         <v>1871851690.0</v>
       </c>
       <c r="X58">
         <v>1767559187.0</v>
       </c>
       <c r="Y58">
         <v>1508789070.0</v>
       </c>
       <c r="Z58">
         <v>1817551274.0</v>
       </c>
       <c r="AA58">
         <v>2148635626.0</v>
       </c>
       <c r="AB58">
         <v>1983231605.0</v>
       </c>
       <c r="AC58">
         <v>1750186594.0</v>
       </c>
       <c r="AD58">
         <v>1332507436.0</v>
       </c>
       <c r="AE58">
         <v>2477470.0</v>
       </c>
-      <c r="AF58"/>
-[...5 lines deleted...]
-      <c r="AL58"/>
+      <c r="AF58">
+        <v>1485749378.0</v>
+      </c>
+      <c r="AG58">
+        <v>1549616413.0</v>
+      </c>
+      <c r="AH58">
+        <v>1494360158.0</v>
+      </c>
+      <c r="AI58">
+        <v>1474785971.0</v>
+      </c>
+      <c r="AJ58">
+        <v>1404866644.0</v>
+      </c>
+      <c r="AK58">
+        <v>1371441030.0</v>
+      </c>
+      <c r="AL58">
+        <v>1305183718.0</v>
+      </c>
       <c r="AM58">
         <v>1727744000.0</v>
       </c>
     </row>
     <row r="59" spans="1:39">
       <c r="A59" t="s">
         <v>96</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
@@ -5771,107 +6033,121 @@
       <c r="G60">
         <v>12075000000.0</v>
       </c>
       <c r="H60">
         <v>16617000000.0</v>
       </c>
       <c r="I60">
         <v>17489000000.0</v>
       </c>
       <c r="J60">
         <v>15081000000.0</v>
       </c>
       <c r="K60">
         <v>14839000000.0</v>
       </c>
       <c r="L60">
         <v>14226000000.0</v>
       </c>
       <c r="M60">
         <v>15876000000.0</v>
       </c>
       <c r="N60">
         <v>15225000000.0</v>
       </c>
       <c r="O60">
-        <v>15148000000.0</v>
+        <v>15620777736.0</v>
       </c>
       <c r="P60">
         <v>12658000000.0</v>
       </c>
       <c r="Q60">
         <v>11091000000.0</v>
       </c>
       <c r="R60">
         <v>8861760135.0</v>
       </c>
       <c r="S60">
         <v>4688483322.0</v>
       </c>
       <c r="T60">
         <v>4466570213.0</v>
       </c>
       <c r="U60">
         <v>3314506586.0</v>
       </c>
       <c r="V60">
         <v>2563250347.0</v>
       </c>
       <c r="W60">
         <v>2473779688.0</v>
       </c>
       <c r="X60">
         <v>1831347360.0</v>
       </c>
       <c r="Y60">
         <v>1301384737.0</v>
       </c>
       <c r="Z60">
         <v>1303775279.0</v>
       </c>
       <c r="AA60">
         <v>1175988815.0</v>
       </c>
       <c r="AB60">
         <v>1106456276.0</v>
       </c>
       <c r="AC60">
         <v>935069624.0</v>
       </c>
       <c r="AD60">
         <v>901953450.0</v>
       </c>
       <c r="AE60">
         <v>1407125096.0</v>
       </c>
-      <c r="AF60"/>
-[...5 lines deleted...]
-      <c r="AL60"/>
+      <c r="AF60">
+        <v>864010183.0</v>
+      </c>
+      <c r="AG60">
+        <v>870070201.0</v>
+      </c>
+      <c r="AH60">
+        <v>742242255.0</v>
+      </c>
+      <c r="AI60">
+        <v>720055330.0</v>
+      </c>
+      <c r="AJ60">
+        <v>853216805.0</v>
+      </c>
+      <c r="AK60">
+        <v>817373250.0</v>
+      </c>
+      <c r="AL60">
+        <v>822677386.0</v>
+      </c>
       <c r="AM60">
         <v>818426000.0</v>
       </c>
     </row>
     <row r="61" spans="1:39">
       <c r="A61" t="s">
         <v>98</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
@@ -6556,51 +6832,51 @@
       <c r="AQ2">
         <v>286000000.0</v>
       </c>
       <c r="AR2">
         <v>71500000.0</v>
       </c>
       <c r="AS2">
         <v>71500000.0</v>
       </c>
       <c r="AT2">
         <v>71500000.0</v>
       </c>
       <c r="AU2">
         <v>216000000.0</v>
       </c>
       <c r="AV2">
         <v>54000000.0</v>
       </c>
       <c r="AW2">
         <v>54000000.0</v>
       </c>
       <c r="AX2">
         <v>54000000.0</v>
       </c>
       <c r="AY2">
-        <v>268000000.0</v>
+        <v>276364433.0</v>
       </c>
       <c r="AZ2">
         <v>67000000.0</v>
       </c>
       <c r="BA2">
         <v>67000000.0</v>
       </c>
       <c r="BB2">
         <v>67000000.0</v>
       </c>
       <c r="BC2">
         <v>343000000.0</v>
       </c>
       <c r="BD2">
         <v>85750000.0</v>
       </c>
       <c r="BE2">
         <v>85750000.0</v>
       </c>
       <c r="BF2">
         <v>85750000.0</v>
       </c>
       <c r="BG2">
         <v>245000000.0</v>
       </c>
@@ -7214,111 +7490,111 @@
       <c r="AQ5">
         <v>882000000.0</v>
       </c>
       <c r="AR5">
         <v>-2516750000.0</v>
       </c>
       <c r="AS5">
         <v>899000000.0</v>
       </c>
       <c r="AT5">
         <v>-2516750000.0</v>
       </c>
       <c r="AU5">
         <v>881000000.0</v>
       </c>
       <c r="AV5">
         <v>-2168750000.0</v>
       </c>
       <c r="AW5">
         <v>844000000.0</v>
       </c>
       <c r="AX5">
         <v>-2168750000.0</v>
       </c>
       <c r="AY5">
-        <v>815000000.0</v>
+        <v>840436615.0</v>
       </c>
       <c r="AZ5">
         <v>-1811250000.0</v>
       </c>
       <c r="BA5">
         <v>-1811250000.0</v>
       </c>
       <c r="BB5">
         <v>-1811250000.0</v>
       </c>
       <c r="BC5">
         <v>996000000.0</v>
       </c>
       <c r="BD5">
         <v>-1492000000.0</v>
       </c>
       <c r="BE5">
         <v>-1492000000.0</v>
       </c>
       <c r="BF5">
         <v>-1492000000.0</v>
       </c>
       <c r="BG5">
         <v>914000000.0</v>
       </c>
       <c r="BH5">
         <v>-1484000000.0</v>
       </c>
       <c r="BI5">
         <v>-1484000000.0</v>
       </c>
       <c r="BJ5">
         <v>-1484000000.0</v>
       </c>
       <c r="BK5">
-        <v>-34135518.01</v>
+        <v>-34135518.0</v>
       </c>
       <c r="BL5">
         <v>-1281653955.68</v>
       </c>
       <c r="BM5">
         <v>-1281653955.68</v>
       </c>
       <c r="BN5">
         <v>-1281653955.68</v>
       </c>
       <c r="BO5">
-        <v>-62233410.25</v>
+        <v>-62233410.0</v>
       </c>
       <c r="BP5">
         <v>-864624851.41</v>
       </c>
       <c r="BQ5">
         <v>-864624851.41</v>
       </c>
       <c r="BR5">
         <v>-864624851.41</v>
       </c>
       <c r="BS5">
-        <v>-256214652.11</v>
+        <v>-256214652.0</v>
       </c>
       <c r="BT5">
         <v>-874720505.06</v>
       </c>
       <c r="BU5">
         <v>-874720505.06</v>
       </c>
       <c r="BV5">
         <v>-874720505.06</v>
       </c>
       <c r="BW5">
         <v>18537508.0</v>
       </c>
       <c r="BX5">
         <v>-697325865.74</v>
       </c>
       <c r="BY5">
         <v>-697325865.74</v>
       </c>
       <c r="BZ5">
         <v>-697325865.74</v>
       </c>
       <c r="CA5">
         <v>4469502.0</v>
       </c>
@@ -7369,79 +7645,95 @@
       <c r="CT5"/>
       <c r="CU5">
         <v>45622253.0</v>
       </c>
       <c r="CV5"/>
       <c r="CW5"/>
       <c r="CX5"/>
       <c r="CY5">
         <v>53583367.0</v>
       </c>
       <c r="CZ5"/>
       <c r="DA5"/>
       <c r="DB5"/>
       <c r="DC5">
         <v>49946947.0</v>
       </c>
       <c r="DD5"/>
       <c r="DE5"/>
       <c r="DF5"/>
       <c r="DG5">
         <v>297190502.0</v>
       </c>
       <c r="DH5"/>
       <c r="DI5"/>
       <c r="DJ5"/>
-      <c r="DK5"/>
+      <c r="DK5">
+        <v>363711282.0</v>
+      </c>
       <c r="DL5"/>
       <c r="DM5"/>
       <c r="DN5"/>
-      <c r="DO5"/>
+      <c r="DO5">
+        <v>340086200.0</v>
+      </c>
       <c r="DP5"/>
       <c r="DQ5"/>
       <c r="DR5"/>
-      <c r="DS5"/>
+      <c r="DS5">
+        <v>354392429.0</v>
+      </c>
       <c r="DT5"/>
       <c r="DU5"/>
       <c r="DV5"/>
-      <c r="DW5"/>
+      <c r="DW5">
+        <v>309432697.0</v>
+      </c>
       <c r="DX5"/>
       <c r="DY5"/>
       <c r="DZ5"/>
-      <c r="EA5"/>
+      <c r="EA5">
+        <v>314411457.0</v>
+      </c>
       <c r="EB5"/>
       <c r="EC5"/>
       <c r="ED5"/>
-      <c r="EE5"/>
+      <c r="EE5">
+        <v>347351894.0</v>
+      </c>
       <c r="EF5"/>
       <c r="EG5"/>
       <c r="EH5"/>
-      <c r="EI5"/>
+      <c r="EI5">
+        <v>352609074.0</v>
+      </c>
       <c r="EJ5"/>
       <c r="EK5"/>
       <c r="EL5"/>
-      <c r="EM5"/>
+      <c r="EM5">
+        <v>360465666.0</v>
+      </c>
       <c r="EN5"/>
       <c r="EO5"/>
       <c r="EP5"/>
       <c r="EQ5">
         <v>456865000.0</v>
       </c>
       <c r="ER5"/>
       <c r="ES5"/>
       <c r="ET5"/>
     </row>
     <row r="6" spans="1:150">
       <c r="A6" t="s">
         <v>43</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
@@ -8212,51 +8504,51 @@
       <c r="AQ10">
         <v>3268000000.0</v>
       </c>
       <c r="AR10">
         <v>817000000.0</v>
       </c>
       <c r="AS10">
         <v>2703000000.0</v>
       </c>
       <c r="AT10">
         <v>817000000.0</v>
       </c>
       <c r="AU10">
         <v>2223000000.0</v>
       </c>
       <c r="AV10">
         <v>555750000.0</v>
       </c>
       <c r="AW10">
         <v>1805000000.0</v>
       </c>
       <c r="AX10">
         <v>555750000.0</v>
       </c>
       <c r="AY10">
-        <v>2422000000.0</v>
+        <v>2497592004.0</v>
       </c>
       <c r="AZ10">
         <v>605500000.0</v>
       </c>
       <c r="BA10">
         <v>605500000.0</v>
       </c>
       <c r="BB10">
         <v>605500000.0</v>
       </c>
       <c r="BC10">
         <v>41000000.0</v>
       </c>
       <c r="BD10">
         <v>10250000.0</v>
       </c>
       <c r="BE10">
         <v>10250000.0</v>
       </c>
       <c r="BF10">
         <v>10250000.0</v>
       </c>
       <c r="BG10">
         <v>963000000.0</v>
       </c>
@@ -8373,79 +8665,93 @@
       <c r="CT10"/>
       <c r="CU10">
         <v>169962068.0</v>
       </c>
       <c r="CV10"/>
       <c r="CW10"/>
       <c r="CX10"/>
       <c r="CY10">
         <v>95211927.0</v>
       </c>
       <c r="CZ10"/>
       <c r="DA10"/>
       <c r="DB10"/>
       <c r="DC10">
         <v>71617435.0</v>
       </c>
       <c r="DD10"/>
       <c r="DE10"/>
       <c r="DF10"/>
       <c r="DG10">
         <v>49253876.0</v>
       </c>
       <c r="DH10"/>
       <c r="DI10"/>
       <c r="DJ10"/>
-      <c r="DK10"/>
+      <c r="DK10">
+        <v>2449606.0</v>
+      </c>
       <c r="DL10"/>
       <c r="DM10"/>
       <c r="DN10"/>
-      <c r="DO10"/>
+      <c r="DO10">
+        <v>2734892.0</v>
+      </c>
       <c r="DP10"/>
       <c r="DQ10"/>
       <c r="DR10"/>
-      <c r="DS10"/>
+      <c r="DS10">
+        <v>2658340.0</v>
+      </c>
       <c r="DT10"/>
       <c r="DU10"/>
       <c r="DV10"/>
-      <c r="DW10"/>
+      <c r="DW10">
+        <v>4764775.0</v>
+      </c>
       <c r="DX10"/>
       <c r="DY10"/>
       <c r="DZ10"/>
-      <c r="EA10"/>
+      <c r="EA10">
+        <v>1215349.0</v>
+      </c>
       <c r="EB10"/>
       <c r="EC10"/>
       <c r="ED10"/>
-      <c r="EE10"/>
+      <c r="EE10">
+        <v>6885986.0</v>
+      </c>
       <c r="EF10"/>
       <c r="EG10"/>
       <c r="EH10"/>
       <c r="EI10"/>
       <c r="EJ10"/>
       <c r="EK10"/>
       <c r="EL10"/>
-      <c r="EM10"/>
+      <c r="EM10">
+        <v>23441136.0</v>
+      </c>
       <c r="EN10"/>
       <c r="EO10"/>
       <c r="EP10"/>
       <c r="EQ10">
         <v>175644000.0</v>
       </c>
       <c r="ER10"/>
       <c r="ES10"/>
       <c r="ET10"/>
     </row>
     <row r="11" spans="1:150">
       <c r="A11" t="s">
         <v>48</v>
       </c>
       <c r="B11">
         <v>5712000000.0</v>
       </c>
       <c r="C11">
         <v>4880000000.0</v>
       </c>
       <c r="D11">
         <v>3923000000.0</v>
       </c>
       <c r="E11">
         <v>1979000000.0</v>
@@ -8740,87 +9046,87 @@
       <c r="AQ12">
         <v>3268000000.0</v>
       </c>
       <c r="AR12">
         <v>817000000.0</v>
       </c>
       <c r="AS12">
         <v>2703000000.0</v>
       </c>
       <c r="AT12">
         <v>817000000.0</v>
       </c>
       <c r="AU12">
         <v>2223000000.0</v>
       </c>
       <c r="AV12">
         <v>556750000.0</v>
       </c>
       <c r="AW12">
         <v>1805000000.0</v>
       </c>
       <c r="AX12">
         <v>556750000.0</v>
       </c>
       <c r="AY12">
-        <v>2440000000.0</v>
+        <v>2516153794.0</v>
       </c>
       <c r="AZ12">
         <v>610000000.0</v>
       </c>
       <c r="BA12">
         <v>610000000.0</v>
       </c>
       <c r="BB12">
         <v>610000000.0</v>
       </c>
       <c r="BC12">
         <v>41000000.0</v>
       </c>
       <c r="BD12">
         <v>10250000.0</v>
       </c>
       <c r="BE12">
         <v>10250000.0</v>
       </c>
       <c r="BF12">
         <v>10250000.0</v>
       </c>
       <c r="BG12">
         <v>965000000.0</v>
       </c>
       <c r="BH12">
         <v>241250000.0</v>
       </c>
       <c r="BI12">
         <v>241250000.0</v>
       </c>
       <c r="BJ12">
         <v>241250000.0</v>
       </c>
       <c r="BK12">
-        <v>1213607495.0</v>
+        <v>1740911418.0</v>
       </c>
       <c r="BL12">
         <v>435227854.0</v>
       </c>
       <c r="BM12">
         <v>435227854.0</v>
       </c>
       <c r="BN12">
         <v>435227854.0</v>
       </c>
       <c r="BO12">
         <v>98594503.0</v>
       </c>
       <c r="BP12">
         <v>24648625.0</v>
       </c>
       <c r="BQ12">
         <v>24648625.0</v>
       </c>
       <c r="BR12">
         <v>24648625.0</v>
       </c>
       <c r="BS12">
         <v>121004866.0</v>
       </c>
@@ -8901,81 +9207,95 @@
       <c r="CT12"/>
       <c r="CU12">
         <v>169962068.0</v>
       </c>
       <c r="CV12"/>
       <c r="CW12"/>
       <c r="CX12"/>
       <c r="CY12">
         <v>95211927.0</v>
       </c>
       <c r="CZ12"/>
       <c r="DA12"/>
       <c r="DB12"/>
       <c r="DC12">
         <v>71617435.0</v>
       </c>
       <c r="DD12"/>
       <c r="DE12"/>
       <c r="DF12"/>
       <c r="DG12">
         <v>49253876.0</v>
       </c>
       <c r="DH12"/>
       <c r="DI12"/>
       <c r="DJ12"/>
-      <c r="DK12"/>
+      <c r="DK12">
+        <v>2449606.0</v>
+      </c>
       <c r="DL12"/>
       <c r="DM12"/>
       <c r="DN12"/>
-      <c r="DO12"/>
+      <c r="DO12">
+        <v>2734892.0</v>
+      </c>
       <c r="DP12"/>
       <c r="DQ12"/>
       <c r="DR12"/>
-      <c r="DS12"/>
+      <c r="DS12">
+        <v>2658340.0</v>
+      </c>
       <c r="DT12"/>
       <c r="DU12"/>
       <c r="DV12"/>
-      <c r="DW12"/>
+      <c r="DW12">
+        <v>4764775.0</v>
+      </c>
       <c r="DX12"/>
       <c r="DY12"/>
       <c r="DZ12"/>
-      <c r="EA12"/>
+      <c r="EA12">
+        <v>1215349.0</v>
+      </c>
       <c r="EB12"/>
       <c r="EC12"/>
       <c r="ED12"/>
-      <c r="EE12"/>
+      <c r="EE12">
+        <v>6885986.0</v>
+      </c>
       <c r="EF12"/>
       <c r="EG12"/>
       <c r="EH12"/>
       <c r="EI12">
         <v>974785.0</v>
       </c>
       <c r="EJ12"/>
       <c r="EK12"/>
       <c r="EL12"/>
-      <c r="EM12"/>
+      <c r="EM12">
+        <v>23441136.0</v>
+      </c>
       <c r="EN12"/>
       <c r="EO12"/>
       <c r="EP12"/>
       <c r="EQ12">
         <v>175644000.0</v>
       </c>
       <c r="ER12"/>
       <c r="ES12"/>
       <c r="ET12"/>
     </row>
     <row r="13" spans="1:150">
       <c r="A13" t="s">
         <v>50</v>
       </c>
       <c r="B13">
         <v>29036000000.0</v>
       </c>
       <c r="C13">
         <v>29001000000.0</v>
       </c>
       <c r="D13">
         <v>29001000000.0</v>
       </c>
       <c r="E13">
         <v>29001000000.0</v>
@@ -9094,51 +9414,51 @@
       <c r="AQ13">
         <v>6547000000.0</v>
       </c>
       <c r="AR13">
         <v>1636750000.0</v>
       </c>
       <c r="AS13">
         <v>6547000000.0</v>
       </c>
       <c r="AT13">
         <v>1636750000.0</v>
       </c>
       <c r="AU13">
         <v>6547000000.0</v>
       </c>
       <c r="AV13">
         <v>1636750000.0</v>
       </c>
       <c r="AW13">
         <v>6547000000.0</v>
       </c>
       <c r="AX13">
         <v>1636750000.0</v>
       </c>
       <c r="AY13">
-        <v>6547000000.0</v>
+        <v>6751335611.0</v>
       </c>
       <c r="AZ13">
         <v>1636749999.0</v>
       </c>
       <c r="BA13">
         <v>1636749999.0</v>
       </c>
       <c r="BB13">
         <v>1636749999.0</v>
       </c>
       <c r="BC13">
         <v>5880000000.0</v>
       </c>
       <c r="BD13">
         <v>1470000000.0</v>
       </c>
       <c r="BE13">
         <v>1470000000.0</v>
       </c>
       <c r="BF13">
         <v>1470000000.0</v>
       </c>
       <c r="BG13">
         <v>5036000000.0</v>
       </c>
@@ -9255,79 +9575,95 @@
       <c r="CT13"/>
       <c r="CU13">
         <v>394518556.0</v>
       </c>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13">
         <v>463362314.0</v>
       </c>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13">
         <v>431916364.0</v>
       </c>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13">
         <v>216832972.0</v>
       </c>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
-      <c r="DK13"/>
+      <c r="DK13">
+        <v>265367156.0</v>
+      </c>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
-      <c r="DO13"/>
+      <c r="DO13">
+        <v>248130089.0</v>
+      </c>
       <c r="DP13"/>
       <c r="DQ13"/>
       <c r="DR13"/>
-      <c r="DS13"/>
+      <c r="DS13">
+        <v>258568048.0</v>
+      </c>
       <c r="DT13"/>
       <c r="DU13"/>
       <c r="DV13"/>
-      <c r="DW13"/>
+      <c r="DW13">
+        <v>225765005.0</v>
+      </c>
       <c r="DX13"/>
       <c r="DY13"/>
       <c r="DZ13"/>
-      <c r="EA13"/>
+      <c r="EA13">
+        <v>229397555.0</v>
+      </c>
       <c r="EB13"/>
       <c r="EC13"/>
       <c r="ED13"/>
-      <c r="EE13"/>
+      <c r="EE13">
+        <v>253431208.0</v>
+      </c>
       <c r="EF13"/>
       <c r="EG13"/>
       <c r="EH13"/>
-      <c r="EI13"/>
+      <c r="EI13">
+        <v>257266896.0</v>
+      </c>
       <c r="EJ13"/>
       <c r="EK13"/>
       <c r="EL13"/>
-      <c r="EM13"/>
+      <c r="EM13">
+        <v>262999139.0</v>
+      </c>
       <c r="EN13"/>
       <c r="EO13"/>
       <c r="EP13"/>
       <c r="EQ13">
         <v>333333000.0</v>
       </c>
       <c r="ER13"/>
       <c r="ES13"/>
       <c r="ET13"/>
     </row>
     <row r="14" spans="1:150">
       <c r="A14" t="s">
         <v>51</v>
       </c>
       <c r="B14">
         <v>1914629877.0</v>
       </c>
       <c r="C14">
         <v>1912212000.0</v>
       </c>
       <c r="D14">
         <v>1913117000.0</v>
       </c>
       <c r="E14">
         <v>1910733798.0</v>
@@ -9998,51 +10334,51 @@
       <c r="AQ16">
         <v>73000000.0</v>
       </c>
       <c r="AR16">
         <v>18250000.0</v>
       </c>
       <c r="AS16">
         <v>18250000.0</v>
       </c>
       <c r="AT16">
         <v>18250000.0</v>
       </c>
       <c r="AU16">
         <v>27000000.0</v>
       </c>
       <c r="AV16">
         <v>6750000.0</v>
       </c>
       <c r="AW16">
         <v>6750000.0</v>
       </c>
       <c r="AX16">
         <v>6750000.0</v>
       </c>
       <c r="AY16">
-        <v>21000000.0</v>
+        <v>21655422.0</v>
       </c>
       <c r="AZ16">
         <v>5249999.0</v>
       </c>
       <c r="BA16">
         <v>5249999.0</v>
       </c>
       <c r="BB16">
         <v>5249999.0</v>
       </c>
       <c r="BC16">
         <v>24000000.0</v>
       </c>
       <c r="BD16">
         <v>6000000.0</v>
       </c>
       <c r="BE16">
         <v>6000000.0</v>
       </c>
       <c r="BF16">
         <v>6000000.0</v>
       </c>
       <c r="BG16">
         <v>12000000.0</v>
       </c>
@@ -10167,59 +10503,65 @@
         <v>12657416.0</v>
       </c>
       <c r="CZ16"/>
       <c r="DA16"/>
       <c r="DB16"/>
       <c r="DC16">
         <v>30765665.0</v>
       </c>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16">
         <v>25217917.0</v>
       </c>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
       <c r="DN16"/>
       <c r="DO16"/>
       <c r="DP16"/>
       <c r="DQ16"/>
       <c r="DR16"/>
-      <c r="DS16"/>
+      <c r="DS16">
+        <v>1470736.0</v>
+      </c>
       <c r="DT16"/>
       <c r="DU16"/>
       <c r="DV16"/>
-      <c r="DW16"/>
+      <c r="DW16">
+        <v>4203974.0</v>
+      </c>
       <c r="DX16"/>
       <c r="DY16"/>
       <c r="DZ16"/>
-      <c r="EA16"/>
+      <c r="EA16">
+        <v>11390976.0</v>
+      </c>
       <c r="EB16"/>
       <c r="EC16"/>
       <c r="ED16"/>
       <c r="EE16"/>
       <c r="EF16"/>
       <c r="EG16"/>
       <c r="EH16"/>
       <c r="EI16"/>
       <c r="EJ16"/>
       <c r="EK16"/>
       <c r="EL16"/>
       <c r="EM16"/>
       <c r="EN16"/>
       <c r="EO16"/>
       <c r="EP16"/>
       <c r="EQ16"/>
       <c r="ER16"/>
       <c r="ES16"/>
       <c r="ET16"/>
     </row>
     <row r="17" spans="1:150">
       <c r="A17" t="s">
         <v>54</v>
       </c>
       <c r="B17"/>
@@ -11188,51 +11530,51 @@
       <c r="AQ22">
         <v>247000000.0</v>
       </c>
       <c r="AR22">
         <v>61750000.0</v>
       </c>
       <c r="AS22">
         <v>305000000.0</v>
       </c>
       <c r="AT22">
         <v>61750000.0</v>
       </c>
       <c r="AU22">
         <v>192000000.0</v>
       </c>
       <c r="AV22">
         <v>48000000.0</v>
       </c>
       <c r="AW22">
         <v>169000000.0</v>
       </c>
       <c r="AX22">
         <v>48000000.0</v>
       </c>
       <c r="AY22">
-        <v>241000000.0</v>
+        <v>248521747.0</v>
       </c>
       <c r="AZ22">
         <v>60249999.0</v>
       </c>
       <c r="BA22">
         <v>60249999.0</v>
       </c>
       <c r="BB22">
         <v>60249999.0</v>
       </c>
       <c r="BC22">
         <v>195000000.0</v>
       </c>
       <c r="BD22">
         <v>48750000.0</v>
       </c>
       <c r="BE22">
         <v>48750000.0</v>
       </c>
       <c r="BF22">
         <v>48750000.0</v>
       </c>
       <c r="BG22">
         <v>118000000.0</v>
       </c>
@@ -11353,75 +11695,87 @@
       <c r="CV22"/>
       <c r="CW22"/>
       <c r="CX22"/>
       <c r="CY22">
         <v>15981394.0</v>
       </c>
       <c r="CZ22"/>
       <c r="DA22"/>
       <c r="DB22"/>
       <c r="DC22">
         <v>12320413.0</v>
       </c>
       <c r="DD22"/>
       <c r="DE22"/>
       <c r="DF22"/>
       <c r="DG22">
         <v>7314867.0</v>
       </c>
       <c r="DH22"/>
       <c r="DI22"/>
       <c r="DJ22"/>
       <c r="DK22"/>
       <c r="DL22"/>
       <c r="DM22"/>
       <c r="DN22"/>
-      <c r="DO22"/>
+      <c r="DO22">
+        <v>8810612.0</v>
+      </c>
       <c r="DP22"/>
       <c r="DQ22"/>
       <c r="DR22"/>
-      <c r="DS22"/>
+      <c r="DS22">
+        <v>10113640.0</v>
+      </c>
       <c r="DT22"/>
       <c r="DU22"/>
       <c r="DV22"/>
-      <c r="DW22"/>
+      <c r="DW22">
+        <v>8474323.0</v>
+      </c>
       <c r="DX22"/>
       <c r="DY22"/>
       <c r="DZ22"/>
-      <c r="EA22"/>
+      <c r="EA22">
+        <v>7569438.0</v>
+      </c>
       <c r="EB22"/>
       <c r="EC22"/>
       <c r="ED22"/>
-      <c r="EE22"/>
+      <c r="EE22">
+        <v>6217687.0</v>
+      </c>
       <c r="EF22"/>
       <c r="EG22"/>
       <c r="EH22"/>
       <c r="EI22"/>
       <c r="EJ22"/>
       <c r="EK22"/>
       <c r="EL22"/>
-      <c r="EM22"/>
+      <c r="EM22">
+        <v>6547107.0</v>
+      </c>
       <c r="EN22"/>
       <c r="EO22"/>
       <c r="EP22"/>
       <c r="EQ22">
         <v>10676000.0</v>
       </c>
       <c r="ER22"/>
       <c r="ES22"/>
       <c r="ET22"/>
     </row>
     <row r="23" spans="1:150">
       <c r="A23" t="s">
         <v>60</v>
       </c>
       <c r="B23">
         <v>66501000000.0</v>
       </c>
       <c r="C23">
         <v>64877000000.0</v>
       </c>
       <c r="D23">
         <v>61264000000.0</v>
       </c>
       <c r="E23">
         <v>55642000000.0</v>
@@ -11540,87 +11894,87 @@
       <c r="AQ23">
         <v>24082000000.0</v>
       </c>
       <c r="AR23">
         <v>6020500000.0</v>
       </c>
       <c r="AS23">
         <v>23884000000.0</v>
       </c>
       <c r="AT23">
         <v>6020500000.0</v>
       </c>
       <c r="AU23">
         <v>23770000000.0</v>
       </c>
       <c r="AV23">
         <v>5942500000.0</v>
       </c>
       <c r="AW23">
         <v>23610000000.0</v>
       </c>
       <c r="AX23">
         <v>5942500000.0</v>
       </c>
       <c r="AY23">
-        <v>24810000000.0</v>
+        <v>25584334277.0</v>
       </c>
       <c r="AZ23">
         <v>6202499999.0</v>
       </c>
       <c r="BA23">
         <v>6202499999.0</v>
       </c>
       <c r="BB23">
         <v>6202499999.0</v>
       </c>
       <c r="BC23">
         <v>22740000000.0</v>
       </c>
       <c r="BD23">
         <v>5685000000.0</v>
       </c>
       <c r="BE23">
         <v>5685000000.0</v>
       </c>
       <c r="BF23">
         <v>5685000000.0</v>
       </c>
       <c r="BG23">
         <v>20196000000.0</v>
       </c>
       <c r="BH23">
         <v>5048999999.0</v>
       </c>
       <c r="BI23">
         <v>5048999999.0</v>
       </c>
       <c r="BJ23">
         <v>5048999999.0</v>
       </c>
       <c r="BK23">
-        <v>8532082895.0</v>
+        <v>17852875917.0</v>
       </c>
       <c r="BL23">
         <v>4463218979.0</v>
       </c>
       <c r="BM23">
         <v>4463218979.0</v>
       </c>
       <c r="BN23">
         <v>4463218979.0</v>
       </c>
       <c r="BO23">
         <v>10439130130.0</v>
       </c>
       <c r="BP23">
         <v>2609782532.0</v>
       </c>
       <c r="BQ23">
         <v>2609782532.0</v>
       </c>
       <c r="BR23">
         <v>2609782532.0</v>
       </c>
       <c r="BS23">
         <v>8531719935.0</v>
       </c>
@@ -12438,51 +12792,51 @@
       <c r="EQ27"/>
       <c r="ER27"/>
       <c r="ES27"/>
       <c r="ET27"/>
     </row>
     <row r="28" spans="1:150">
       <c r="A28" t="s">
         <v>65</v>
       </c>
       <c r="B28">
         <v>8010000000.0</v>
       </c>
       <c r="C28">
         <v>8675000000.0</v>
       </c>
       <c r="D28">
         <v>7701000000.0</v>
       </c>
       <c r="E28">
         <v>5388000000.0</v>
       </c>
       <c r="F28">
         <v>3843000000.0</v>
       </c>
       <c r="G28">
-        <v>4460000000.0</v>
+        <v>4758000000.0</v>
       </c>
       <c r="H28">
         <v>4460000000.0</v>
       </c>
       <c r="I28">
         <v>3210000000.0</v>
       </c>
       <c r="J28">
         <v>-262750000.0</v>
       </c>
       <c r="K28">
         <v>571000000.0</v>
       </c>
       <c r="L28">
         <v>-262750000.0</v>
       </c>
       <c r="M28">
         <v>-2997000000.0</v>
       </c>
       <c r="N28">
         <v>-262750000.0</v>
       </c>
       <c r="O28">
         <v>3772000000.0</v>
       </c>
@@ -12570,51 +12924,51 @@
       <c r="AQ28">
         <v>-682000000.0</v>
       </c>
       <c r="AR28">
         <v>-170500000.0</v>
       </c>
       <c r="AS28">
         <v>623000000.0</v>
       </c>
       <c r="AT28">
         <v>-170500000.0</v>
       </c>
       <c r="AU28">
         <v>1607000000.0</v>
       </c>
       <c r="AV28">
         <v>110250000.0</v>
       </c>
       <c r="AW28">
         <v>2353000000.0</v>
       </c>
       <c r="AX28">
         <v>110250000.0</v>
       </c>
       <c r="AY28">
-        <v>1918000000.0</v>
+        <v>1977861876.0</v>
       </c>
       <c r="AZ28">
         <v>417000000.0</v>
       </c>
       <c r="BA28">
         <v>417000000.0</v>
       </c>
       <c r="BB28">
         <v>417000000.0</v>
       </c>
       <c r="BC28">
         <v>5061000000.0</v>
       </c>
       <c r="BD28">
         <v>1265250000.0</v>
       </c>
       <c r="BE28">
         <v>1265250000.0</v>
       </c>
       <c r="BF28">
         <v>1265250000.0</v>
       </c>
       <c r="BG28">
         <v>3952000000.0</v>
       </c>
@@ -12731,79 +13085,95 @@
       <c r="CT28"/>
       <c r="CU28">
         <v>618152094.0</v>
       </c>
       <c r="CV28"/>
       <c r="CW28"/>
       <c r="CX28"/>
       <c r="CY28">
         <v>1106488332.0</v>
       </c>
       <c r="CZ28"/>
       <c r="DA28"/>
       <c r="DB28"/>
       <c r="DC28">
         <v>893775764.0</v>
       </c>
       <c r="DD28"/>
       <c r="DE28"/>
       <c r="DF28"/>
       <c r="DG28">
         <v>654067590.0</v>
       </c>
       <c r="DH28"/>
       <c r="DI28"/>
       <c r="DJ28"/>
-      <c r="DK28"/>
+      <c r="DK28">
+        <v>799614661.0</v>
+      </c>
       <c r="DL28"/>
       <c r="DM28"/>
       <c r="DN28"/>
-      <c r="DO28"/>
+      <c r="DO28">
+        <v>1047675267.0</v>
+      </c>
       <c r="DP28"/>
       <c r="DQ28"/>
       <c r="DR28"/>
-      <c r="DS28"/>
+      <c r="DS28">
+        <v>1152860412.0</v>
+      </c>
       <c r="DT28"/>
       <c r="DU28"/>
       <c r="DV28"/>
-      <c r="DW28"/>
+      <c r="DW28">
+        <v>1191353643.0</v>
+      </c>
       <c r="DX28"/>
       <c r="DY28"/>
       <c r="DZ28"/>
-      <c r="EA28"/>
+      <c r="EA28">
+        <v>1191224158.0</v>
+      </c>
       <c r="EB28"/>
       <c r="EC28"/>
       <c r="ED28"/>
-      <c r="EE28"/>
+      <c r="EE28">
+        <v>1188980293.0</v>
+      </c>
       <c r="EF28"/>
       <c r="EG28"/>
       <c r="EH28"/>
-      <c r="EI28"/>
+      <c r="EI28">
+        <v>1242882061.0</v>
+      </c>
       <c r="EJ28"/>
       <c r="EK28"/>
       <c r="EL28"/>
-      <c r="EM28"/>
+      <c r="EM28">
+        <v>1184516699.0</v>
+      </c>
       <c r="EN28"/>
       <c r="EO28"/>
       <c r="EP28"/>
       <c r="EQ28">
         <v>1405526000.0</v>
       </c>
       <c r="ER28"/>
       <c r="ES28"/>
       <c r="ET28"/>
     </row>
     <row r="29" spans="1:150">
       <c r="A29" t="s">
         <v>66</v>
       </c>
       <c r="B29">
         <v>47882000000.0</v>
       </c>
       <c r="C29">
         <v>47611000000.0</v>
       </c>
       <c r="D29">
         <v>45400000000.0</v>
       </c>
       <c r="E29">
         <v>40892000000.0</v>
@@ -13094,51 +13464,51 @@
       <c r="AQ30">
         <v>300000000.0</v>
       </c>
       <c r="AR30">
         <v>119500000.0</v>
       </c>
       <c r="AS30">
         <v>407000000.0</v>
       </c>
       <c r="AT30">
         <v>119500000.0</v>
       </c>
       <c r="AU30">
         <v>284000000.0</v>
       </c>
       <c r="AV30">
         <v>113250000.0</v>
       </c>
       <c r="AW30">
         <v>344000000.0</v>
       </c>
       <c r="AX30">
         <v>113250000.0</v>
       </c>
       <c r="AY30">
-        <v>574000000.0</v>
+        <v>591914868.0</v>
       </c>
       <c r="AZ30">
         <v>143500000.0</v>
       </c>
       <c r="BA30">
         <v>143500000.0</v>
       </c>
       <c r="BB30">
         <v>143500000.0</v>
       </c>
       <c r="BC30">
         <v>669000000.0</v>
       </c>
       <c r="BD30">
         <v>167250000.0</v>
       </c>
       <c r="BE30">
         <v>167250000.0</v>
       </c>
       <c r="BF30">
         <v>167250000.0</v>
       </c>
       <c r="BG30">
         <v>439000000.0</v>
       </c>
@@ -13804,51 +14174,51 @@
       <c r="AQ33">
         <v>20040000000.0</v>
       </c>
       <c r="AR33">
         <v>5010000000.0</v>
       </c>
       <c r="AS33">
         <v>20456000000.0</v>
       </c>
       <c r="AT33">
         <v>5010000000.0</v>
       </c>
       <c r="AU33">
         <v>20875000000.0</v>
       </c>
       <c r="AV33">
         <v>5218750000.0</v>
       </c>
       <c r="AW33">
         <v>21253000000.0</v>
       </c>
       <c r="AX33">
         <v>5218750000.0</v>
       </c>
       <c r="AY33">
-        <v>21521000000.0</v>
+        <v>22192682707.0</v>
       </c>
       <c r="AZ33">
         <v>5380249999.0</v>
       </c>
       <c r="BA33">
         <v>5380249999.0</v>
       </c>
       <c r="BB33">
         <v>5380249999.0</v>
       </c>
       <c r="BC33">
         <v>21726000000.0</v>
       </c>
       <c r="BD33">
         <v>5431500000.0</v>
       </c>
       <c r="BE33">
         <v>5431500000.0</v>
       </c>
       <c r="BF33">
         <v>5431500000.0</v>
       </c>
       <c r="BG33">
         <v>18617000000.0</v>
       </c>
@@ -13965,79 +14335,95 @@
       <c r="CT33"/>
       <c r="CU33">
         <v>2614334969.0</v>
       </c>
       <c r="CV33"/>
       <c r="CW33"/>
       <c r="CX33"/>
       <c r="CY33">
         <v>2720223866.0</v>
       </c>
       <c r="CZ33"/>
       <c r="DA33"/>
       <c r="DB33"/>
       <c r="DC33">
         <v>2407557240.0</v>
       </c>
       <c r="DD33"/>
       <c r="DE33"/>
       <c r="DF33"/>
       <c r="DG33">
         <v>2060829501.0</v>
       </c>
       <c r="DH33"/>
       <c r="DI33"/>
       <c r="DJ33"/>
-      <c r="DK33"/>
+      <c r="DK33">
+        <v>2217113823.0</v>
+      </c>
       <c r="DL33"/>
       <c r="DM33"/>
       <c r="DN33"/>
-      <c r="DO33"/>
+      <c r="DO33">
+        <v>2185804463.0</v>
+      </c>
       <c r="DP33"/>
       <c r="DQ33"/>
       <c r="DR33"/>
-      <c r="DS33"/>
+      <c r="DS33">
+        <v>2228250397.0</v>
+      </c>
       <c r="DT33"/>
       <c r="DU33"/>
       <c r="DV33"/>
-      <c r="DW33"/>
+      <c r="DW33">
+        <v>2081444129.0</v>
+      </c>
       <c r="DX33"/>
       <c r="DY33"/>
       <c r="DZ33"/>
-      <c r="EA33"/>
+      <c r="EA33">
+        <v>2071769620.0</v>
+      </c>
       <c r="EB33"/>
       <c r="EC33"/>
       <c r="ED33"/>
-      <c r="EE33"/>
+      <c r="EE33">
+        <v>2083173924.0</v>
+      </c>
       <c r="EF33"/>
       <c r="EG33"/>
       <c r="EH33"/>
-      <c r="EI33"/>
+      <c r="EI33">
+        <v>2015720823.0</v>
+      </c>
       <c r="EJ33"/>
       <c r="EK33"/>
       <c r="EL33"/>
-      <c r="EM33"/>
+      <c r="EM33">
+        <v>1983790820.0</v>
+      </c>
       <c r="EN33"/>
       <c r="EO33"/>
       <c r="EP33"/>
       <c r="EQ33">
         <v>2270195000.0</v>
       </c>
       <c r="ER33"/>
       <c r="ES33"/>
       <c r="ET33"/>
     </row>
     <row r="34" spans="1:150">
       <c r="A34" t="s">
         <v>71</v>
       </c>
       <c r="B34">
         <v>613000000.0</v>
       </c>
       <c r="C34">
         <v>838000000.0</v>
       </c>
       <c r="D34">
         <v>1063000000.0</v>
       </c>
       <c r="E34">
         <v>969000000.0</v>
@@ -14328,51 +14714,51 @@
       <c r="AQ35">
         <v>5482000000.0</v>
       </c>
       <c r="AR35">
         <v>1370500000.0</v>
       </c>
       <c r="AS35">
         <v>5754000000.0</v>
       </c>
       <c r="AT35">
         <v>1370500000.0</v>
       </c>
       <c r="AU35">
         <v>5448000000.0</v>
       </c>
       <c r="AV35">
         <v>1362000000.0</v>
       </c>
       <c r="AW35">
         <v>6148000000.0</v>
       </c>
       <c r="AX35">
         <v>1362000000.0</v>
       </c>
       <c r="AY35">
-        <v>6618000000.0</v>
+        <v>6824551561.0</v>
       </c>
       <c r="AZ35">
         <v>1654500000.0</v>
       </c>
       <c r="BA35">
         <v>1654500000.0</v>
       </c>
       <c r="BB35">
         <v>1654500000.0</v>
       </c>
       <c r="BC35">
         <v>7059000000.0</v>
       </c>
       <c r="BD35">
         <v>1764750000.0</v>
       </c>
       <c r="BE35">
         <v>1764750000.0</v>
       </c>
       <c r="BF35">
         <v>1764750000.0</v>
       </c>
       <c r="BG35">
         <v>6670000000.0</v>
       </c>
@@ -14493,75 +14879,89 @@
       <c r="CV35"/>
       <c r="CW35"/>
       <c r="CX35"/>
       <c r="CY35">
         <v>1483136092.0</v>
       </c>
       <c r="CZ35"/>
       <c r="DA35"/>
       <c r="DB35"/>
       <c r="DC35">
         <v>1409641549.0</v>
       </c>
       <c r="DD35"/>
       <c r="DE35"/>
       <c r="DF35"/>
       <c r="DG35">
         <v>1082703236.0</v>
       </c>
       <c r="DH35"/>
       <c r="DI35"/>
       <c r="DJ35"/>
       <c r="DK35"/>
       <c r="DL35"/>
       <c r="DM35"/>
       <c r="DN35"/>
-      <c r="DO35"/>
+      <c r="DO35">
+        <v>1333372537.0</v>
+      </c>
       <c r="DP35"/>
       <c r="DQ35"/>
       <c r="DR35"/>
-      <c r="DS35"/>
+      <c r="DS35">
+        <v>1444787650.0</v>
+      </c>
       <c r="DT35"/>
       <c r="DU35"/>
       <c r="DV35"/>
-      <c r="DW35"/>
+      <c r="DW35">
+        <v>1424303401.0</v>
+      </c>
       <c r="DX35"/>
       <c r="DY35"/>
       <c r="DZ35"/>
-      <c r="EA35"/>
+      <c r="EA35">
+        <v>1387765298.0</v>
+      </c>
       <c r="EB35"/>
       <c r="EC35"/>
       <c r="ED35"/>
-      <c r="EE35"/>
+      <c r="EE35">
+        <v>1315124536.0</v>
+      </c>
       <c r="EF35"/>
       <c r="EG35"/>
       <c r="EH35"/>
-      <c r="EI35"/>
+      <c r="EI35">
+        <v>1290384897.0</v>
+      </c>
       <c r="EJ35"/>
       <c r="EK35"/>
       <c r="EL35"/>
-      <c r="EM35"/>
+      <c r="EM35">
+        <v>1277444119.0</v>
+      </c>
       <c r="EN35"/>
       <c r="EO35"/>
       <c r="EP35"/>
       <c r="EQ35">
         <v>1659565000.0</v>
       </c>
       <c r="ER35"/>
       <c r="ES35"/>
       <c r="ET35"/>
     </row>
     <row r="36" spans="1:150">
       <c r="A36" t="s">
         <v>73</v>
       </c>
       <c r="B36">
         <v>3929000000.0</v>
       </c>
       <c r="C36">
         <v>1221000000.0</v>
       </c>
       <c r="D36">
         <v>1467000000.0</v>
       </c>
       <c r="E36">
         <v>1544000000.0</v>
@@ -14680,51 +15080,51 @@
       <c r="AQ36">
         <v>1129000000.0</v>
       </c>
       <c r="AR36">
         <v>26750000.0</v>
       </c>
       <c r="AS36">
         <v>1159000000.0</v>
       </c>
       <c r="AT36">
         <v>26750000.0</v>
       </c>
       <c r="AU36">
         <v>1210000000.0</v>
       </c>
       <c r="AV36">
         <v>17500000.0</v>
       </c>
       <c r="AW36">
         <v>1134000000.0</v>
       </c>
       <c r="AX36">
         <v>17500000.0</v>
       </c>
       <c r="AY36">
-        <v>41000000.0</v>
+        <v>42279633.0</v>
       </c>
       <c r="AZ36">
         <v>17999999.0</v>
       </c>
       <c r="BA36">
         <v>17999999.0</v>
       </c>
       <c r="BB36">
         <v>17999999.0</v>
       </c>
       <c r="BC36">
         <v>19000000.0</v>
       </c>
       <c r="BD36">
         <v>26250000.0</v>
       </c>
       <c r="BE36">
         <v>26250000.0</v>
       </c>
       <c r="BF36">
         <v>26250000.0</v>
       </c>
       <c r="BG36">
         <v>73000000.0</v>
       </c>
@@ -14841,79 +15241,95 @@
       <c r="CT36"/>
       <c r="CU36">
         <v>227268525.0</v>
       </c>
       <c r="CV36"/>
       <c r="CW36"/>
       <c r="CX36"/>
       <c r="CY36">
         <v>119090798.0</v>
       </c>
       <c r="CZ36"/>
       <c r="DA36"/>
       <c r="DB36"/>
       <c r="DC36">
         <v>213716853.0</v>
       </c>
       <c r="DD36"/>
       <c r="DE36"/>
       <c r="DF36"/>
       <c r="DG36">
         <v>156056808.0</v>
       </c>
       <c r="DH36"/>
       <c r="DI36"/>
       <c r="DJ36"/>
-      <c r="DK36"/>
+      <c r="DK36">
+        <v>48057511.0</v>
+      </c>
       <c r="DL36"/>
       <c r="DM36"/>
       <c r="DN36"/>
-      <c r="DO36"/>
+      <c r="DO36">
+        <v>104729861.0</v>
+      </c>
       <c r="DP36"/>
       <c r="DQ36"/>
       <c r="DR36"/>
-      <c r="DS36"/>
+      <c r="DS36">
+        <v>71599892.0</v>
+      </c>
       <c r="DT36"/>
       <c r="DU36"/>
       <c r="DV36"/>
-      <c r="DW36"/>
+      <c r="DW36">
+        <v>218908742.0</v>
+      </c>
       <c r="DX36"/>
       <c r="DY36"/>
       <c r="DZ36"/>
-      <c r="EA36"/>
+      <c r="EA36">
+        <v>197499794.0</v>
+      </c>
       <c r="EB36"/>
       <c r="EC36"/>
       <c r="ED36"/>
-      <c r="EE36"/>
+      <c r="EE36">
+        <v>101294021.0</v>
+      </c>
       <c r="EF36"/>
       <c r="EG36"/>
       <c r="EH36"/>
-      <c r="EI36"/>
+      <c r="EI36">
+        <v>90607948.0</v>
+      </c>
       <c r="EJ36"/>
       <c r="EK36"/>
       <c r="EL36"/>
-      <c r="EM36"/>
+      <c r="EM36">
+        <v>64177114.0</v>
+      </c>
       <c r="EN36"/>
       <c r="EO36"/>
       <c r="EP36"/>
       <c r="EQ36">
         <v>71642000.0</v>
       </c>
       <c r="ER36"/>
       <c r="ES36"/>
       <c r="ET36"/>
     </row>
     <row r="37" spans="1:150">
       <c r="A37" t="s">
         <v>74</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
@@ -15412,99 +15828,99 @@
       <c r="AQ39">
         <v>227000000.0</v>
       </c>
       <c r="AR39">
         <v>12250000.0</v>
       </c>
       <c r="AS39">
         <v>13000000.0</v>
       </c>
       <c r="AT39">
         <v>12250000.0</v>
       </c>
       <c r="AU39">
         <v>196000000.0</v>
       </c>
       <c r="AV39">
         <v>5750000.0</v>
       </c>
       <c r="AW39">
         <v>39000000.0</v>
       </c>
       <c r="AX39">
         <v>5750000.0</v>
       </c>
       <c r="AY39">
-        <v>34000000.0</v>
+        <v>35061158.0</v>
       </c>
       <c r="AZ39">
         <v>8500000.0</v>
       </c>
       <c r="BA39">
         <v>8500000.0</v>
       </c>
       <c r="BB39">
         <v>8500000.0</v>
       </c>
       <c r="BC39">
         <v>109000000.0</v>
       </c>
       <c r="BD39">
         <v>27250000.0</v>
       </c>
       <c r="BE39">
         <v>27250000.0</v>
       </c>
       <c r="BF39">
         <v>27250000.0</v>
       </c>
       <c r="BG39">
         <v>57000000.0</v>
       </c>
       <c r="BH39">
         <v>14249999.0</v>
       </c>
       <c r="BI39">
         <v>14249999.0</v>
       </c>
       <c r="BJ39">
         <v>14249999.0</v>
       </c>
       <c r="BK39">
-        <v>76355766.0</v>
+        <v>76355765.0</v>
       </c>
       <c r="BL39">
         <v>19088940.0</v>
       </c>
       <c r="BM39">
         <v>19088940.0</v>
       </c>
       <c r="BN39">
         <v>19088940.0</v>
       </c>
       <c r="BO39">
-        <v>44052863.0</v>
+        <v>44052865.0</v>
       </c>
       <c r="BP39">
         <v>11013215.0</v>
       </c>
       <c r="BQ39">
         <v>11013215.0</v>
       </c>
       <c r="BR39">
         <v>11013215.0</v>
       </c>
       <c r="BS39">
         <v>80932966.0</v>
       </c>
       <c r="BT39">
         <v>20233241.0</v>
       </c>
       <c r="BU39">
         <v>20233241.0</v>
       </c>
       <c r="BV39">
         <v>20233241.0</v>
       </c>
       <c r="BW39">
         <v>144277038.0</v>
       </c>
@@ -15550,145 +15966,147 @@
       <c r="CK39">
         <v>2133848.0</v>
       </c>
       <c r="CL39">
         <v>2133848.0</v>
       </c>
       <c r="CM39">
         <v>11718387.0</v>
       </c>
       <c r="CN39">
         <v>2929596.0</v>
       </c>
       <c r="CO39">
         <v>2929596.0</v>
       </c>
       <c r="CP39">
         <v>2929596.0</v>
       </c>
       <c r="CQ39">
         <v>115845866.0</v>
       </c>
       <c r="CR39"/>
       <c r="CS39"/>
       <c r="CT39"/>
       <c r="CU39">
-        <v>226224705.0</v>
+        <v>226224706.0</v>
       </c>
       <c r="CV39"/>
       <c r="CW39"/>
       <c r="CX39"/>
       <c r="CY39">
-        <v>118996591.0</v>
+        <v>118996592.0</v>
       </c>
       <c r="CZ39"/>
       <c r="DA39"/>
       <c r="DB39"/>
       <c r="DC39">
-        <v>108985418.0</v>
+        <v>108985419.0</v>
       </c>
       <c r="DD39"/>
       <c r="DE39"/>
       <c r="DF39"/>
       <c r="DG39">
-        <v>26128616.0</v>
+        <v>26128619.0</v>
       </c>
       <c r="DH39"/>
       <c r="DI39"/>
       <c r="DJ39"/>
       <c r="DK39">
-        <v>12679521.0</v>
+        <v>-56609240.0</v>
       </c>
       <c r="DL39"/>
       <c r="DM39"/>
       <c r="DN39"/>
       <c r="DO39">
-        <v>3890931.0</v>
+        <v>111630366.0</v>
       </c>
       <c r="DP39"/>
       <c r="DQ39"/>
       <c r="DR39"/>
       <c r="DS39">
-        <v>2991118.0</v>
+        <v>134964901.0</v>
       </c>
       <c r="DT39"/>
       <c r="DU39"/>
       <c r="DV39"/>
       <c r="DW39">
-        <v>421277.0</v>
+        <v>105762433.0</v>
       </c>
       <c r="DX39"/>
       <c r="DY39"/>
       <c r="DZ39"/>
       <c r="EA39">
-        <v>497563.0</v>
+        <v>79994221.0</v>
       </c>
       <c r="EB39"/>
       <c r="EC39"/>
       <c r="ED39"/>
       <c r="EE39">
-        <v>1189860.0</v>
+        <v>130470319.0</v>
       </c>
       <c r="EF39"/>
       <c r="EG39"/>
       <c r="EH39"/>
-      <c r="EI39"/>
+      <c r="EI39">
+        <v>122357545.0</v>
+      </c>
       <c r="EJ39"/>
       <c r="EK39"/>
       <c r="EL39"/>
       <c r="EM39">
-        <v>1.0</v>
+        <v>79830840.0</v>
       </c>
       <c r="EN39"/>
       <c r="EO39"/>
       <c r="EP39"/>
       <c r="EQ39"/>
       <c r="ER39"/>
       <c r="ES39"/>
       <c r="ET39"/>
     </row>
     <row r="40" spans="1:150">
       <c r="A40" t="s">
         <v>77</v>
       </c>
       <c r="B40">
         <v>2749000000.0</v>
       </c>
       <c r="C40">
         <v>2761000000.0</v>
       </c>
       <c r="D40">
         <v>2295000000.0</v>
       </c>
       <c r="E40">
         <v>1659000000.0</v>
       </c>
       <c r="F40">
         <v>3672000000.0</v>
       </c>
       <c r="G40">
-        <v>1921000000.0</v>
+        <v>2219000000.0</v>
       </c>
       <c r="H40">
         <v>3029000000.0</v>
       </c>
       <c r="I40">
         <v>2455000000.0</v>
       </c>
       <c r="J40">
         <v>1397250000.0</v>
       </c>
       <c r="K40">
         <v>3995000000.0</v>
       </c>
       <c r="L40">
         <v>1397250000.0</v>
       </c>
       <c r="M40">
         <v>1738000000.0</v>
       </c>
       <c r="N40">
         <v>1397250000.0</v>
       </c>
       <c r="O40">
         <v>1963000000.0</v>
       </c>
@@ -15776,213 +16194,213 @@
       <c r="AQ40">
         <v>1026000000.0</v>
       </c>
       <c r="AR40">
         <v>238250000.0</v>
       </c>
       <c r="AS40">
         <v>1076000000.0</v>
       </c>
       <c r="AT40">
         <v>238250000.0</v>
       </c>
       <c r="AU40">
         <v>905000000.0</v>
       </c>
       <c r="AV40">
         <v>511000000.0</v>
       </c>
       <c r="AW40">
         <v>1038000000.0</v>
       </c>
       <c r="AX40">
         <v>511000000.0</v>
       </c>
       <c r="AY40">
-        <v>1501000000.0</v>
+        <v>1547847067.0</v>
       </c>
       <c r="AZ40">
         <v>437750000.0</v>
       </c>
       <c r="BA40">
         <v>437750000.0</v>
       </c>
       <c r="BB40">
         <v>437750000.0</v>
       </c>
       <c r="BC40">
-        <v>2146000000.0</v>
+        <v>1275000000.0</v>
       </c>
       <c r="BD40">
         <v>318750000.0</v>
       </c>
       <c r="BE40">
         <v>318750000.0</v>
       </c>
       <c r="BF40">
         <v>318750000.0</v>
       </c>
       <c r="BG40">
-        <v>2169000000.0</v>
+        <v>1180000000.0</v>
       </c>
       <c r="BH40">
         <v>369999999.0</v>
       </c>
       <c r="BI40">
         <v>369999999.0</v>
       </c>
       <c r="BJ40">
         <v>369999999.0</v>
       </c>
       <c r="BK40">
-        <v>2072385263.0</v>
+        <v>1226183740.0</v>
       </c>
       <c r="BL40">
         <v>306545934.0</v>
       </c>
       <c r="BM40">
         <v>306545934.0</v>
       </c>
       <c r="BN40">
         <v>306545934.0</v>
       </c>
       <c r="BO40">
-        <v>855184953.0</v>
+        <v>3496260.0</v>
       </c>
       <c r="BP40">
         <v>330746101.0</v>
       </c>
       <c r="BQ40">
         <v>330746101.0</v>
       </c>
       <c r="BR40">
         <v>330746101.0</v>
       </c>
       <c r="BS40">
-        <v>1724933141.0</v>
+        <v>1102371872.0</v>
       </c>
       <c r="BT40">
         <v>338024464.0</v>
       </c>
       <c r="BU40">
         <v>338024464.0</v>
       </c>
       <c r="BV40">
         <v>338024464.0</v>
       </c>
       <c r="BW40">
-        <v>1078409719.0</v>
+        <v>651494834.0</v>
       </c>
       <c r="BX40">
         <v>146333830.0</v>
       </c>
       <c r="BY40">
         <v>146333830.0</v>
       </c>
       <c r="BZ40">
         <v>146333830.0</v>
       </c>
       <c r="CA40">
-        <v>539579702.0</v>
+        <v>365699641.0</v>
       </c>
       <c r="CB40">
         <v>97172878.0</v>
       </c>
       <c r="CC40">
         <v>97172878.0</v>
       </c>
       <c r="CD40">
         <v>97172878.0</v>
       </c>
       <c r="CE40">
-        <v>127177679.0</v>
+        <v>32921882.0</v>
       </c>
       <c r="CF40">
         <v>52022993.0</v>
       </c>
       <c r="CG40">
         <v>52022993.0</v>
       </c>
       <c r="CH40">
         <v>52022993.0</v>
       </c>
       <c r="CI40">
-        <v>171350522.0</v>
+        <v>55028523.0</v>
       </c>
       <c r="CJ40">
         <v>72197513.0</v>
       </c>
       <c r="CK40">
         <v>72197513.0</v>
       </c>
       <c r="CL40">
         <v>72197513.0</v>
       </c>
       <c r="CM40">
-        <v>404905313.0</v>
+        <v>297197000.0</v>
       </c>
       <c r="CN40">
         <v>41670686.0</v>
       </c>
       <c r="CO40">
         <v>41670686.0</v>
       </c>
       <c r="CP40">
         <v>41670686.0</v>
       </c>
       <c r="CQ40">
-        <v>310173247.0</v>
+        <v>94969527.0</v>
       </c>
       <c r="CR40"/>
       <c r="CS40"/>
       <c r="CT40"/>
       <c r="CU40">
-        <v>1126842977.0</v>
+        <v>729977220.0</v>
       </c>
       <c r="CV40"/>
       <c r="CW40"/>
       <c r="CX40"/>
       <c r="CY40">
-        <v>396500697.0</v>
+        <v>290253764.0</v>
       </c>
       <c r="CZ40"/>
       <c r="DA40"/>
       <c r="DB40"/>
       <c r="DC40">
-        <v>265023661.0</v>
+        <v>198900531.0</v>
       </c>
       <c r="DD40"/>
       <c r="DE40"/>
       <c r="DF40"/>
       <c r="DG40">
-        <v>235272690.0</v>
+        <v>169475959.0</v>
       </c>
       <c r="DH40"/>
       <c r="DI40"/>
       <c r="DJ40"/>
       <c r="DK40">
-        <v>154204217.0</v>
+        <v>314461.0</v>
       </c>
       <c r="DL40"/>
       <c r="DM40"/>
       <c r="DN40"/>
       <c r="DO40">
         <v>77347437.0</v>
       </c>
       <c r="DP40"/>
       <c r="DQ40"/>
       <c r="DR40"/>
       <c r="DS40">
         <v>103358027.0</v>
       </c>
       <c r="DT40"/>
       <c r="DU40"/>
       <c r="DV40"/>
       <c r="DW40">
         <v>65852783.0</v>
       </c>
       <c r="DX40"/>
       <c r="DY40"/>
       <c r="DZ40"/>
       <c r="EA40">
         <v>75629697.0</v>
       </c>
@@ -17124,51 +17542,51 @@
       <c r="AQ46">
         <v>18881000000.0</v>
       </c>
       <c r="AR46">
         <v>4720250000.0</v>
       </c>
       <c r="AS46">
         <v>19266000000.0</v>
       </c>
       <c r="AT46">
         <v>4720250000.0</v>
       </c>
       <c r="AU46">
         <v>19633000000.0</v>
       </c>
       <c r="AV46">
         <v>4908250000.0</v>
       </c>
       <c r="AW46">
         <v>20119000000.0</v>
       </c>
       <c r="AX46">
         <v>4908250000.0</v>
       </c>
       <c r="AY46">
-        <v>20555000000.0</v>
+        <v>21196533295.0</v>
       </c>
       <c r="AZ46">
         <v>5138750000.0</v>
       </c>
       <c r="BA46">
         <v>5138750000.0</v>
       </c>
       <c r="BB46">
         <v>5138750000.0</v>
       </c>
       <c r="BC46">
         <v>21586000000.0</v>
       </c>
       <c r="BD46">
         <v>5396500000.0</v>
       </c>
       <c r="BE46">
         <v>5396500000.0</v>
       </c>
       <c r="BF46">
         <v>5396500000.0</v>
       </c>
       <c r="BG46">
         <v>18390000000.0</v>
       </c>
@@ -17285,79 +17703,95 @@
       <c r="CT46"/>
       <c r="CU46">
         <v>2083453181.0</v>
       </c>
       <c r="CV46"/>
       <c r="CW46"/>
       <c r="CX46"/>
       <c r="CY46">
         <v>2414570944.0</v>
       </c>
       <c r="CZ46"/>
       <c r="DA46"/>
       <c r="DB46"/>
       <c r="DC46">
         <v>2156949884.0</v>
       </c>
       <c r="DD46"/>
       <c r="DE46"/>
       <c r="DF46"/>
       <c r="DG46">
         <v>1870073095.0</v>
       </c>
       <c r="DH46"/>
       <c r="DI46"/>
       <c r="DJ46"/>
-      <c r="DK46"/>
+      <c r="DK46">
+        <v>2167337528.0</v>
+      </c>
       <c r="DL46"/>
       <c r="DM46"/>
       <c r="DN46"/>
-      <c r="DO46"/>
+      <c r="DO46">
+        <v>2080061486.0</v>
+      </c>
       <c r="DP46"/>
       <c r="DQ46"/>
       <c r="DR46"/>
-      <c r="DS46"/>
+      <c r="DS46">
+        <v>2156062521.0</v>
+      </c>
       <c r="DT46"/>
       <c r="DU46"/>
       <c r="DV46"/>
-      <c r="DW46"/>
+      <c r="DW46">
+        <v>1862157457.0</v>
+      </c>
       <c r="DX46"/>
       <c r="DY46"/>
       <c r="DZ46"/>
-      <c r="EA46"/>
+      <c r="EA46">
+        <v>1874232664.0</v>
+      </c>
       <c r="EB46"/>
       <c r="EC46"/>
       <c r="ED46"/>
-      <c r="EE46"/>
+      <c r="EE46">
+        <v>1981879903.0</v>
+      </c>
       <c r="EF46"/>
       <c r="EG46"/>
       <c r="EH46"/>
-      <c r="EI46"/>
+      <c r="EI46">
+        <v>1925112875.0</v>
+      </c>
       <c r="EJ46"/>
       <c r="EK46"/>
       <c r="EL46"/>
-      <c r="EM46"/>
+      <c r="EM46">
+        <v>1919613706.0</v>
+      </c>
       <c r="EN46"/>
       <c r="EO46"/>
       <c r="EP46"/>
       <c r="EQ46">
         <v>2198553000.0</v>
       </c>
       <c r="ER46"/>
       <c r="ES46"/>
       <c r="ET46"/>
     </row>
     <row r="47" spans="1:150">
       <c r="A47" t="s">
         <v>84</v>
       </c>
       <c r="B47">
         <v>48773000000.0</v>
       </c>
       <c r="C47">
         <v>47047000000.0</v>
       </c>
       <c r="D47">
         <v>44648000000.0</v>
       </c>
       <c r="E47">
         <v>42026000000.0</v>
@@ -17660,51 +18094,51 @@
       <c r="AQ48">
         <v>8447000000.0</v>
       </c>
       <c r="AR48">
         <v>2098750000.0</v>
       </c>
       <c r="AS48">
         <v>8053000000.0</v>
       </c>
       <c r="AT48">
         <v>2098750000.0</v>
       </c>
       <c r="AU48">
         <v>7797000000.0</v>
       </c>
       <c r="AV48">
         <v>1949250000.0</v>
       </c>
       <c r="AW48">
         <v>7605000000.0</v>
       </c>
       <c r="AX48">
         <v>1949250000.0</v>
       </c>
       <c r="AY48">
-        <v>7786000000.0</v>
+        <v>8029005509.0</v>
       </c>
       <c r="AZ48">
         <v>1946500000.0</v>
       </c>
       <c r="BA48">
         <v>1946500000.0</v>
       </c>
       <c r="BB48">
         <v>1946500000.0</v>
       </c>
       <c r="BC48">
         <v>5782000000.0</v>
       </c>
       <c r="BD48">
         <v>1445500000.0</v>
       </c>
       <c r="BE48">
         <v>1445500000.0</v>
       </c>
       <c r="BF48">
         <v>1445500000.0</v>
       </c>
       <c r="BG48">
         <v>5141000000.0</v>
       </c>
@@ -17821,79 +18255,95 @@
       <c r="CT48"/>
       <c r="CU48">
         <v>735848005.0</v>
       </c>
       <c r="CV48"/>
       <c r="CW48"/>
       <c r="CX48"/>
       <c r="CY48">
         <v>589510594.0</v>
       </c>
       <c r="CZ48"/>
       <c r="DA48"/>
       <c r="DB48"/>
       <c r="DC48">
         <v>453206312.0</v>
       </c>
       <c r="DD48"/>
       <c r="DE48"/>
       <c r="DF48"/>
       <c r="DG48">
         <v>387929975.0</v>
       </c>
       <c r="DH48"/>
       <c r="DI48"/>
       <c r="DJ48"/>
-      <c r="DK48"/>
+      <c r="DK48">
+        <v>362058554.0</v>
+      </c>
       <c r="DL48"/>
       <c r="DM48"/>
       <c r="DN48"/>
-      <c r="DO48"/>
+      <c r="DO48">
+        <v>275793893.0</v>
+      </c>
       <c r="DP48"/>
       <c r="DQ48"/>
       <c r="DR48"/>
-      <c r="DS48"/>
+      <c r="DS48">
+        <v>257109723.0</v>
+      </c>
       <c r="DT48"/>
       <c r="DU48"/>
       <c r="DV48"/>
-      <c r="DW48"/>
+      <c r="DW48">
+        <v>207044552.0</v>
+      </c>
       <c r="DX48"/>
       <c r="DY48"/>
       <c r="DZ48"/>
-      <c r="EA48"/>
+      <c r="EA48">
+        <v>176246318.0</v>
+      </c>
       <c r="EB48"/>
       <c r="EC48"/>
       <c r="ED48"/>
-      <c r="EE48"/>
+      <c r="EE48">
+        <v>252433702.0</v>
+      </c>
       <c r="EF48"/>
       <c r="EG48"/>
       <c r="EH48"/>
-      <c r="EI48"/>
+      <c r="EI48">
+        <v>207497279.0</v>
+      </c>
       <c r="EJ48"/>
       <c r="EK48"/>
       <c r="EL48"/>
-      <c r="EM48"/>
+      <c r="EM48">
+        <v>199212579.0</v>
+      </c>
       <c r="EN48"/>
       <c r="EO48"/>
       <c r="EP48"/>
       <c r="EQ48">
         <v>28228000.0</v>
       </c>
       <c r="ER48"/>
       <c r="ES48"/>
       <c r="ET48"/>
     </row>
     <row r="49" spans="1:150">
       <c r="A49" t="s">
         <v>86</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
@@ -18198,51 +18648,51 @@
       <c r="EQ50"/>
       <c r="ER50"/>
       <c r="ES50"/>
       <c r="ET50"/>
     </row>
     <row r="51" spans="1:150">
       <c r="A51" t="s">
         <v>88</v>
       </c>
       <c r="B51">
         <v>13722000000.0</v>
       </c>
       <c r="C51">
         <v>13555000000.0</v>
       </c>
       <c r="D51">
         <v>11624000000.0</v>
       </c>
       <c r="E51">
         <v>7367000000.0</v>
       </c>
       <c r="F51">
         <v>5822000000.0</v>
       </c>
       <c r="G51">
-        <v>6200000000.0</v>
+        <v>6498000000.0</v>
       </c>
       <c r="H51">
         <v>6200000000.0</v>
       </c>
       <c r="I51">
         <v>6679000000.0</v>
       </c>
       <c r="J51">
         <v>1284500000.0</v>
       </c>
       <c r="K51">
         <v>6772000000.0</v>
       </c>
       <c r="L51">
         <v>1284500000.0</v>
       </c>
       <c r="M51">
         <v>6721000000.0</v>
       </c>
       <c r="N51">
         <v>1284500000.0</v>
       </c>
       <c r="O51">
         <v>6797000000.0</v>
       </c>
@@ -18330,51 +18780,51 @@
       <c r="AQ51">
         <v>2586000000.0</v>
       </c>
       <c r="AR51">
         <v>646500000.0</v>
       </c>
       <c r="AS51">
         <v>3326000000.0</v>
       </c>
       <c r="AT51">
         <v>646500000.0</v>
       </c>
       <c r="AU51">
         <v>3830000000.0</v>
       </c>
       <c r="AV51">
         <v>666000000.0</v>
       </c>
       <c r="AW51">
         <v>4158000000.0</v>
       </c>
       <c r="AX51">
         <v>666000000.0</v>
       </c>
       <c r="AY51">
-        <v>4340000000.0</v>
+        <v>4475453880.0</v>
       </c>
       <c r="AZ51">
         <v>1022500000.0</v>
       </c>
       <c r="BA51">
         <v>1022500000.0</v>
       </c>
       <c r="BB51">
         <v>1022500000.0</v>
       </c>
       <c r="BC51">
         <v>5102000000.0</v>
       </c>
       <c r="BD51">
         <v>1275500000.0</v>
       </c>
       <c r="BE51">
         <v>1275500000.0</v>
       </c>
       <c r="BF51">
         <v>1275500000.0</v>
       </c>
       <c r="BG51">
         <v>4915000000.0</v>
       </c>
@@ -18491,110 +18941,126 @@
       <c r="CT51"/>
       <c r="CU51">
         <v>788114162.0</v>
       </c>
       <c r="CV51"/>
       <c r="CW51"/>
       <c r="CX51"/>
       <c r="CY51">
         <v>1201700259.0</v>
       </c>
       <c r="CZ51"/>
       <c r="DA51"/>
       <c r="DB51"/>
       <c r="DC51">
         <v>965393199.0</v>
       </c>
       <c r="DD51"/>
       <c r="DE51"/>
       <c r="DF51"/>
       <c r="DG51">
         <v>703321466.0</v>
       </c>
       <c r="DH51"/>
       <c r="DI51"/>
       <c r="DJ51"/>
-      <c r="DK51"/>
+      <c r="DK51">
+        <v>802064267.0</v>
+      </c>
       <c r="DL51"/>
       <c r="DM51"/>
       <c r="DN51"/>
-      <c r="DO51"/>
+      <c r="DO51">
+        <v>1050410159.0</v>
+      </c>
       <c r="DP51"/>
       <c r="DQ51"/>
       <c r="DR51"/>
-      <c r="DS51"/>
+      <c r="DS51">
+        <v>1155518752.0</v>
+      </c>
       <c r="DT51"/>
       <c r="DU51"/>
       <c r="DV51"/>
-      <c r="DW51"/>
+      <c r="DW51">
+        <v>1196118418.0</v>
+      </c>
       <c r="DX51"/>
       <c r="DY51"/>
       <c r="DZ51"/>
-      <c r="EA51"/>
+      <c r="EA51">
+        <v>1192439507.0</v>
+      </c>
       <c r="EB51"/>
       <c r="EC51"/>
       <c r="ED51"/>
-      <c r="EE51"/>
+      <c r="EE51">
+        <v>1195866279.0</v>
+      </c>
       <c r="EF51"/>
       <c r="EG51"/>
       <c r="EH51"/>
-      <c r="EI51"/>
+      <c r="EI51">
+        <v>1242882061.0</v>
+      </c>
       <c r="EJ51"/>
       <c r="EK51"/>
       <c r="EL51"/>
-      <c r="EM51"/>
+      <c r="EM51">
+        <v>1207957835.0</v>
+      </c>
       <c r="EN51"/>
       <c r="EO51"/>
       <c r="EP51"/>
       <c r="EQ51">
         <v>1581170000.0</v>
       </c>
       <c r="ER51"/>
       <c r="ES51"/>
       <c r="ET51"/>
     </row>
     <row r="52" spans="1:150">
       <c r="A52" t="s">
         <v>89</v>
       </c>
       <c r="B52">
         <v>941000000.0</v>
       </c>
       <c r="C52">
-        <v>177000000.0</v>
+        <v>354000000.0</v>
       </c>
       <c r="D52">
         <v>1179000000.0</v>
       </c>
       <c r="E52">
         <v>1209000000.0</v>
       </c>
       <c r="F52">
         <v>1209000000.0</v>
       </c>
       <c r="G52">
-        <v>298000000.0</v>
+        <v>596000000.0</v>
       </c>
       <c r="H52">
         <v>298000000.0</v>
       </c>
       <c r="I52">
         <v>556000000.0</v>
       </c>
       <c r="J52">
         <v>65000000.0</v>
       </c>
       <c r="K52">
         <v>584000000.0</v>
       </c>
       <c r="L52">
         <v>65000000.0</v>
       </c>
       <c r="M52">
         <v>273000000.0</v>
       </c>
       <c r="N52">
         <v>65000000.0</v>
       </c>
       <c r="O52">
         <v>468000000.0</v>
       </c>
@@ -18678,51 +19144,51 @@
       <c r="AQ52">
         <v>629000000.0</v>
       </c>
       <c r="AR52">
         <v>157250000.0</v>
       </c>
       <c r="AS52">
         <v>778000000.0</v>
       </c>
       <c r="AT52">
         <v>157250000.0</v>
       </c>
       <c r="AU52">
         <v>1243000000.0</v>
       </c>
       <c r="AV52">
         <v>19250000.0</v>
       </c>
       <c r="AW52">
         <v>726000000.0</v>
       </c>
       <c r="AX52">
         <v>19250000.0</v>
       </c>
       <c r="AY52">
-        <v>575000000.0</v>
+        <v>592946078.0</v>
       </c>
       <c r="AZ52">
         <v>81250000.0</v>
       </c>
       <c r="BA52">
         <v>81250000.0</v>
       </c>
       <c r="BB52">
         <v>81250000.0</v>
       </c>
       <c r="BC52">
         <v>770000000.0</v>
       </c>
       <c r="BD52">
         <v>192500000.0</v>
       </c>
       <c r="BE52">
         <v>192500000.0</v>
       </c>
       <c r="BF52">
         <v>192500000.0</v>
       </c>
       <c r="BG52">
         <v>403000000.0</v>
       </c>
@@ -18768,51 +19234,51 @@
       <c r="BY52">
         <v>78325000.0</v>
       </c>
       <c r="BZ52">
         <v>78325000.0</v>
       </c>
       <c r="CA52">
         <v>22991872.0</v>
       </c>
       <c r="CB52"/>
       <c r="CC52"/>
       <c r="CD52"/>
       <c r="CE52">
         <v>175170094.0</v>
       </c>
       <c r="CF52"/>
       <c r="CG52"/>
       <c r="CH52"/>
       <c r="CI52">
         <v>233761532.0</v>
       </c>
       <c r="CJ52"/>
       <c r="CK52"/>
       <c r="CL52"/>
       <c r="CM52">
-        <v>-130514255.65</v>
+        <v>-130514255.0</v>
       </c>
       <c r="CN52"/>
       <c r="CO52"/>
       <c r="CP52"/>
       <c r="CQ52">
         <v>290946678.0</v>
       </c>
       <c r="CR52"/>
       <c r="CS52"/>
       <c r="CT52"/>
       <c r="CU52">
         <v>185734099.0</v>
       </c>
       <c r="CV52"/>
       <c r="CW52"/>
       <c r="CX52"/>
       <c r="CY52">
         <v>151222368.0</v>
       </c>
       <c r="CZ52"/>
       <c r="DA52"/>
       <c r="DB52"/>
       <c r="DC52">
         <v>12579578.0</v>
       </c>
@@ -18974,51 +19440,51 @@
       <c r="AI53"/>
       <c r="AJ53"/>
       <c r="AK53"/>
       <c r="AL53"/>
       <c r="AM53"/>
       <c r="AN53"/>
       <c r="AO53"/>
       <c r="AP53"/>
       <c r="AQ53"/>
       <c r="AR53"/>
       <c r="AS53"/>
       <c r="AT53"/>
       <c r="AU53">
         <v>4000000.0</v>
       </c>
       <c r="AV53">
         <v>1000000.0</v>
       </c>
       <c r="AW53">
         <v>1000000.0</v>
       </c>
       <c r="AX53">
         <v>1000000.0</v>
       </c>
       <c r="AY53">
-        <v>18000000.0</v>
+        <v>18561790.0</v>
       </c>
       <c r="AZ53">
         <v>4500000.0</v>
       </c>
       <c r="BA53">
         <v>4500000.0</v>
       </c>
       <c r="BB53">
         <v>4500000.0</v>
       </c>
       <c r="BC53"/>
       <c r="BD53"/>
       <c r="BE53"/>
       <c r="BF53"/>
       <c r="BG53">
         <v>2000000.0</v>
       </c>
       <c r="BH53">
         <v>500000.0</v>
       </c>
       <c r="BI53">
         <v>500000.0</v>
       </c>
       <c r="BJ53">
         <v>500000.0</v>
@@ -19430,51 +19896,51 @@
       <c r="AQ55">
         <v>24082000000.0</v>
       </c>
       <c r="AR55">
         <v>6020500000.0</v>
       </c>
       <c r="AS55">
         <v>23884000000.0</v>
       </c>
       <c r="AT55">
         <v>6020500000.0</v>
       </c>
       <c r="AU55">
         <v>23770000000.0</v>
       </c>
       <c r="AV55">
         <v>5942500000.0</v>
       </c>
       <c r="AW55">
         <v>23610000000.0</v>
       </c>
       <c r="AX55">
         <v>5942500000.0</v>
       </c>
       <c r="AY55">
-        <v>24810000000.0</v>
+        <v>25584334277.0</v>
       </c>
       <c r="AZ55">
         <v>6202499999.0</v>
       </c>
       <c r="BA55">
         <v>6202499999.0</v>
       </c>
       <c r="BB55">
         <v>6202499999.0</v>
       </c>
       <c r="BC55">
         <v>22740000000.0</v>
       </c>
       <c r="BD55">
         <v>5685000000.0</v>
       </c>
       <c r="BE55">
         <v>5685000000.0</v>
       </c>
       <c r="BF55">
         <v>5685000000.0</v>
       </c>
       <c r="BG55">
         <v>20196000000.0</v>
       </c>
@@ -19595,75 +20061,89 @@
       <c r="CV55"/>
       <c r="CW55"/>
       <c r="CX55"/>
       <c r="CY55"/>
       <c r="CZ55"/>
       <c r="DA55"/>
       <c r="DB55"/>
       <c r="DC55">
         <v>2685256223.0</v>
       </c>
       <c r="DD55"/>
       <c r="DE55"/>
       <c r="DF55"/>
       <c r="DG55">
         <v>2202806239.0</v>
       </c>
       <c r="DH55"/>
       <c r="DI55"/>
       <c r="DJ55"/>
       <c r="DK55">
         <v>1409602566.0</v>
       </c>
       <c r="DL55"/>
       <c r="DM55"/>
       <c r="DN55"/>
-      <c r="DO55"/>
+      <c r="DO55">
+        <v>2349759561.0</v>
+      </c>
       <c r="DP55"/>
       <c r="DQ55"/>
       <c r="DR55"/>
-      <c r="DS55"/>
+      <c r="DS55">
+        <v>2419686615.0</v>
+      </c>
       <c r="DT55"/>
       <c r="DU55"/>
       <c r="DV55"/>
-      <c r="DW55"/>
+      <c r="DW55">
+        <v>2236602413.0</v>
+      </c>
       <c r="DX55"/>
       <c r="DY55"/>
       <c r="DZ55"/>
-      <c r="EA55"/>
+      <c r="EA55">
+        <v>2194841302.0</v>
+      </c>
       <c r="EB55"/>
       <c r="EC55"/>
       <c r="ED55"/>
-      <c r="EE55"/>
+      <c r="EE55">
+        <v>2257996016.0</v>
+      </c>
       <c r="EF55"/>
       <c r="EG55"/>
       <c r="EH55"/>
-      <c r="EI55"/>
+      <c r="EI55">
+        <v>2188724752.0</v>
+      </c>
       <c r="EJ55"/>
       <c r="EK55"/>
       <c r="EL55"/>
-      <c r="EM55"/>
+      <c r="EM55">
+        <v>2125879141.0</v>
+      </c>
       <c r="EN55"/>
       <c r="EO55"/>
       <c r="EP55"/>
       <c r="EQ55">
         <v>2546170000.0</v>
       </c>
       <c r="ER55"/>
       <c r="ES55"/>
       <c r="ET55"/>
     </row>
     <row r="56" spans="1:150">
       <c r="A56" t="s">
         <v>93</v>
       </c>
       <c r="B56">
         <v>8622000000.0</v>
       </c>
       <c r="C56">
         <v>8630000000.0</v>
       </c>
       <c r="D56">
         <v>7563000000.0</v>
       </c>
       <c r="E56">
         <v>6052000000.0</v>
@@ -19782,51 +20262,51 @@
       <c r="AQ56">
         <v>4042000000.0</v>
       </c>
       <c r="AR56">
         <v>1010500000.0</v>
       </c>
       <c r="AS56">
         <v>3428000000.0</v>
       </c>
       <c r="AT56">
         <v>1010500000.0</v>
       </c>
       <c r="AU56">
         <v>2895000000.0</v>
       </c>
       <c r="AV56">
         <v>723750000.0</v>
       </c>
       <c r="AW56">
         <v>2357000000.0</v>
       </c>
       <c r="AX56">
         <v>723750000.0</v>
       </c>
       <c r="AY56">
-        <v>3289000000.0</v>
+        <v>3391651569.0</v>
       </c>
       <c r="AZ56">
         <v>822250000.0</v>
       </c>
       <c r="BA56">
         <v>822250000.0</v>
       </c>
       <c r="BB56">
         <v>822250000.0</v>
       </c>
       <c r="BC56">
         <v>1014000000.0</v>
       </c>
       <c r="BD56">
         <v>253500000.0</v>
       </c>
       <c r="BE56">
         <v>253500000.0</v>
       </c>
       <c r="BF56">
         <v>253500000.0</v>
       </c>
       <c r="BG56">
         <v>1579000000.0</v>
       </c>
@@ -19947,77 +20427,89 @@
       <c r="CV56"/>
       <c r="CW56"/>
       <c r="CX56"/>
       <c r="CY56">
         <v>369464015.0</v>
       </c>
       <c r="CZ56"/>
       <c r="DA56"/>
       <c r="DB56"/>
       <c r="DC56">
         <v>277698982.0</v>
       </c>
       <c r="DD56"/>
       <c r="DE56"/>
       <c r="DF56"/>
       <c r="DG56">
         <v>141976738.0</v>
       </c>
       <c r="DH56"/>
       <c r="DI56"/>
       <c r="DJ56"/>
       <c r="DK56"/>
       <c r="DL56"/>
       <c r="DM56"/>
       <c r="DN56"/>
-      <c r="DO56"/>
+      <c r="DO56">
+        <v>163955098.0</v>
+      </c>
       <c r="DP56"/>
       <c r="DQ56"/>
       <c r="DR56"/>
-      <c r="DS56"/>
+      <c r="DS56">
+        <v>191436217.0</v>
+      </c>
       <c r="DT56"/>
       <c r="DU56"/>
       <c r="DV56"/>
-      <c r="DW56"/>
+      <c r="DW56">
+        <v>155158284.0</v>
+      </c>
       <c r="DX56"/>
       <c r="DY56"/>
       <c r="DZ56"/>
-      <c r="EA56"/>
+      <c r="EA56">
+        <v>123071682.0</v>
+      </c>
       <c r="EB56"/>
       <c r="EC56"/>
       <c r="ED56"/>
-      <c r="EE56"/>
+      <c r="EE56">
+        <v>174822091.0</v>
+      </c>
       <c r="EF56"/>
       <c r="EG56"/>
       <c r="EH56"/>
       <c r="EI56">
-        <v>974785.0</v>
+        <v>173003928.0</v>
       </c>
       <c r="EJ56"/>
       <c r="EK56"/>
       <c r="EL56"/>
-      <c r="EM56"/>
+      <c r="EM56">
+        <v>142088320.0</v>
+      </c>
       <c r="EN56"/>
       <c r="EO56"/>
       <c r="EP56"/>
       <c r="EQ56">
         <v>275975000.0</v>
       </c>
       <c r="ER56"/>
       <c r="ES56"/>
       <c r="ET56"/>
     </row>
     <row r="57" spans="1:150">
       <c r="A57" t="s">
         <v>94</v>
       </c>
       <c r="B57">
         <v>5417000000.0</v>
       </c>
       <c r="C57">
         <v>4542000000.0</v>
       </c>
       <c r="D57">
         <v>5857000000.0</v>
       </c>
       <c r="E57">
         <v>4881000000.0</v>
@@ -20136,51 +20628,51 @@
       <c r="AQ57">
         <v>1941000000.0</v>
       </c>
       <c r="AR57">
         <v>485250000.0</v>
       </c>
       <c r="AS57">
         <v>1854000000.0</v>
       </c>
       <c r="AT57">
         <v>485250000.0</v>
       </c>
       <c r="AU57">
         <v>2364000000.0</v>
       </c>
       <c r="AV57">
         <v>591000000.0</v>
       </c>
       <c r="AW57">
         <v>1764000000.0</v>
       </c>
       <c r="AX57">
         <v>591000000.0</v>
       </c>
       <c r="AY57">
-        <v>2365000000.0</v>
+        <v>2438813000.0</v>
       </c>
       <c r="AZ57">
         <v>591249999.0</v>
       </c>
       <c r="BA57">
         <v>591249999.0</v>
       </c>
       <c r="BB57">
         <v>591249999.0</v>
       </c>
       <c r="BC57">
         <v>2412000000.0</v>
       </c>
       <c r="BD57">
         <v>603000000.0</v>
       </c>
       <c r="BE57">
         <v>603000000.0</v>
       </c>
       <c r="BF57">
         <v>603000000.0</v>
       </c>
       <c r="BG57">
         <v>1840000000.0</v>
       </c>
@@ -20303,75 +20795,89 @@
       <c r="CX57"/>
       <c r="CY57">
         <v>500095512.0</v>
       </c>
       <c r="CZ57"/>
       <c r="DA57"/>
       <c r="DB57"/>
       <c r="DC57">
         <v>340545044.0</v>
       </c>
       <c r="DD57"/>
       <c r="DE57"/>
       <c r="DF57"/>
       <c r="DG57">
         <v>249804199.0</v>
       </c>
       <c r="DH57"/>
       <c r="DI57"/>
       <c r="DJ57"/>
       <c r="DK57">
         <v>2477470.0</v>
       </c>
       <c r="DL57"/>
       <c r="DM57"/>
       <c r="DN57"/>
-      <c r="DO57"/>
+      <c r="DO57">
+        <v>152376840.0</v>
+      </c>
       <c r="DP57"/>
       <c r="DQ57"/>
       <c r="DR57"/>
-      <c r="DS57"/>
+      <c r="DS57">
+        <v>104828763.0</v>
+      </c>
       <c r="DT57"/>
       <c r="DU57"/>
       <c r="DV57"/>
-      <c r="DW57"/>
+      <c r="DW57">
+        <v>70056757.0</v>
+      </c>
       <c r="DX57"/>
       <c r="DY57"/>
       <c r="DZ57"/>
-      <c r="EA57"/>
+      <c r="EA57">
+        <v>87020673.0</v>
+      </c>
       <c r="EB57"/>
       <c r="EC57"/>
       <c r="ED57"/>
-      <c r="EE57"/>
+      <c r="EE57">
+        <v>89742108.0</v>
+      </c>
       <c r="EF57"/>
       <c r="EG57"/>
       <c r="EH57"/>
-      <c r="EI57"/>
+      <c r="EI57">
+        <v>81056133.0</v>
+      </c>
       <c r="EJ57"/>
       <c r="EK57"/>
       <c r="EL57"/>
-      <c r="EM57"/>
+      <c r="EM57">
+        <v>27739599.0</v>
+      </c>
       <c r="EN57"/>
       <c r="EO57"/>
       <c r="EP57"/>
       <c r="EQ57">
         <v>68179000.0</v>
       </c>
       <c r="ER57"/>
       <c r="ES57"/>
       <c r="ET57"/>
     </row>
     <row r="58" spans="1:150">
       <c r="A58" t="s">
         <v>95</v>
       </c>
       <c r="B58">
         <v>26658000000.0</v>
       </c>
       <c r="C58">
         <v>26370000000.0</v>
       </c>
       <c r="D58">
         <v>25111000000.0</v>
       </c>
       <c r="E58">
         <v>19813000000.0</v>
@@ -20490,51 +20996,51 @@
       <c r="AQ58">
         <v>7423000000.0</v>
       </c>
       <c r="AR58">
         <v>1855750000.0</v>
       </c>
       <c r="AS58">
         <v>7608000000.0</v>
       </c>
       <c r="AT58">
         <v>1855750000.0</v>
       </c>
       <c r="AU58">
         <v>7812000000.0</v>
       </c>
       <c r="AV58">
         <v>1953000000.0</v>
       </c>
       <c r="AW58">
         <v>7912000000.0</v>
       </c>
       <c r="AX58">
         <v>1953000000.0</v>
       </c>
       <c r="AY58">
-        <v>8983000000.0</v>
+        <v>9263364563.0</v>
       </c>
       <c r="AZ58">
         <v>2245749999.0</v>
       </c>
       <c r="BA58">
         <v>2245749999.0</v>
       </c>
       <c r="BB58">
         <v>2245749999.0</v>
       </c>
       <c r="BC58">
         <v>9471000000.0</v>
       </c>
       <c r="BD58">
         <v>2367750000.0</v>
       </c>
       <c r="BE58">
         <v>2367750000.0</v>
       </c>
       <c r="BF58">
         <v>2367750000.0</v>
       </c>
       <c r="BG58">
         <v>8510000000.0</v>
       </c>
@@ -20657,75 +21163,89 @@
       <c r="CX58"/>
       <c r="CY58">
         <v>1983231605.0</v>
       </c>
       <c r="CZ58"/>
       <c r="DA58"/>
       <c r="DB58"/>
       <c r="DC58">
         <v>1750186594.0</v>
       </c>
       <c r="DD58"/>
       <c r="DE58"/>
       <c r="DF58"/>
       <c r="DG58">
         <v>1332507436.0</v>
       </c>
       <c r="DH58"/>
       <c r="DI58"/>
       <c r="DJ58"/>
       <c r="DK58">
         <v>2477470.0</v>
       </c>
       <c r="DL58"/>
       <c r="DM58"/>
       <c r="DN58"/>
-      <c r="DO58"/>
+      <c r="DO58">
+        <v>1485749378.0</v>
+      </c>
       <c r="DP58"/>
       <c r="DQ58"/>
       <c r="DR58"/>
-      <c r="DS58"/>
+      <c r="DS58">
+        <v>1549616413.0</v>
+      </c>
       <c r="DT58"/>
       <c r="DU58"/>
       <c r="DV58"/>
-      <c r="DW58"/>
+      <c r="DW58">
+        <v>1494360158.0</v>
+      </c>
       <c r="DX58"/>
       <c r="DY58"/>
       <c r="DZ58"/>
-      <c r="EA58"/>
+      <c r="EA58">
+        <v>1474785971.0</v>
+      </c>
       <c r="EB58"/>
       <c r="EC58"/>
       <c r="ED58"/>
-      <c r="EE58"/>
+      <c r="EE58">
+        <v>1404866644.0</v>
+      </c>
       <c r="EF58"/>
       <c r="EG58"/>
       <c r="EH58"/>
-      <c r="EI58"/>
+      <c r="EI58">
+        <v>1371441030.0</v>
+      </c>
       <c r="EJ58"/>
       <c r="EK58"/>
       <c r="EL58"/>
-      <c r="EM58"/>
+      <c r="EM58">
+        <v>1305183718.0</v>
+      </c>
       <c r="EN58"/>
       <c r="EO58"/>
       <c r="EP58"/>
       <c r="EQ58">
         <v>1727744000.0</v>
       </c>
       <c r="ER58"/>
       <c r="ES58"/>
       <c r="ET58"/>
     </row>
     <row r="59" spans="1:150">
       <c r="A59" t="s">
         <v>96</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
@@ -20998,51 +21518,51 @@
       <c r="AQ60">
         <v>15876000000.0</v>
       </c>
       <c r="AR60">
         <v>4164750000.0</v>
       </c>
       <c r="AS60">
         <v>15499000000.0</v>
       </c>
       <c r="AT60">
         <v>4164750000.0</v>
       </c>
       <c r="AU60">
         <v>15225000000.0</v>
       </c>
       <c r="AV60">
         <v>3989500000.0</v>
       </c>
       <c r="AW60">
         <v>14996000000.0</v>
       </c>
       <c r="AX60">
         <v>3989500000.0</v>
       </c>
       <c r="AY60">
-        <v>15148000000.0</v>
+        <v>15620777736.0</v>
       </c>
       <c r="AZ60">
         <v>3956749999.0</v>
       </c>
       <c r="BA60">
         <v>3956749999.0</v>
       </c>
       <c r="BB60">
         <v>3956749999.0</v>
       </c>
       <c r="BC60">
         <v>12658000000.0</v>
       </c>
       <c r="BD60">
         <v>3317249999.0</v>
       </c>
       <c r="BE60">
         <v>3317249999.0</v>
       </c>
       <c r="BF60">
         <v>3317249999.0</v>
       </c>
       <c r="BG60">
         <v>11091000000.0</v>
       </c>
@@ -21165,75 +21685,89 @@
       <c r="CX60"/>
       <c r="CY60">
         <v>1106456276.0</v>
       </c>
       <c r="CZ60"/>
       <c r="DA60"/>
       <c r="DB60"/>
       <c r="DC60">
         <v>935069624.0</v>
       </c>
       <c r="DD60"/>
       <c r="DE60"/>
       <c r="DF60"/>
       <c r="DG60">
         <v>901953450.0</v>
       </c>
       <c r="DH60"/>
       <c r="DI60"/>
       <c r="DJ60"/>
       <c r="DK60">
         <v>1407125096.0</v>
       </c>
       <c r="DL60"/>
       <c r="DM60"/>
       <c r="DN60"/>
-      <c r="DO60"/>
+      <c r="DO60">
+        <v>864010183.0</v>
+      </c>
       <c r="DP60"/>
       <c r="DQ60"/>
       <c r="DR60"/>
-      <c r="DS60"/>
+      <c r="DS60">
+        <v>870070201.0</v>
+      </c>
       <c r="DT60"/>
       <c r="DU60"/>
       <c r="DV60"/>
-      <c r="DW60"/>
+      <c r="DW60">
+        <v>742242255.0</v>
+      </c>
       <c r="DX60"/>
       <c r="DY60"/>
       <c r="DZ60"/>
-      <c r="EA60"/>
+      <c r="EA60">
+        <v>720055330.0</v>
+      </c>
       <c r="EB60"/>
       <c r="EC60"/>
       <c r="ED60"/>
-      <c r="EE60"/>
+      <c r="EE60">
+        <v>853216805.0</v>
+      </c>
       <c r="EF60"/>
       <c r="EG60"/>
       <c r="EH60"/>
-      <c r="EI60"/>
+      <c r="EI60">
+        <v>817373250.0</v>
+      </c>
       <c r="EJ60"/>
       <c r="EK60"/>
       <c r="EL60"/>
-      <c r="EM60"/>
+      <c r="EM60">
+        <v>822677386.0</v>
+      </c>
       <c r="EN60"/>
       <c r="EO60"/>
       <c r="EP60"/>
       <c r="EQ60">
         <v>818426000.0</v>
       </c>
       <c r="ER60"/>
       <c r="ES60"/>
       <c r="ET60"/>
     </row>
     <row r="61" spans="1:150">
       <c r="A61" t="s">
         <v>98</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
@@ -21712,164 +22246,164 @@
       <c r="J2">
         <v>2083000000.0</v>
       </c>
       <c r="K2">
         <v>2234000000.0</v>
       </c>
       <c r="L2">
         <v>3073000000.0</v>
       </c>
       <c r="M2">
         <v>2883000000.0</v>
       </c>
       <c r="N2">
         <v>2594000000.0</v>
       </c>
       <c r="O2">
         <v>2521526700.0</v>
       </c>
       <c r="P2">
         <v>515000000.0</v>
       </c>
       <c r="Q2">
         <v>459000000.0</v>
       </c>
       <c r="R2">
-        <v>454541371.0</v>
+        <v>764455942.0</v>
       </c>
       <c r="S2">
         <v>353122159.0</v>
       </c>
       <c r="T2">
         <v>232101363.0</v>
       </c>
       <c r="U2">
         <v>280271357.0</v>
       </c>
       <c r="V2">
-        <v>132600131.0</v>
+        <v>829498036.0</v>
       </c>
       <c r="W2">
-        <v>106695327.0</v>
+        <v>737696379.0</v>
       </c>
       <c r="X2">
-        <v>115435499.0</v>
+        <v>579742177.0</v>
       </c>
       <c r="Y2">
         <v>115122741.0</v>
       </c>
       <c r="Z2">
-        <v>497867344.0</v>
+        <v>108302451.0</v>
       </c>
       <c r="AA2">
         <v>191844396.0</v>
       </c>
       <c r="AB2"/>
       <c r="AC2"/>
       <c r="AD2"/>
       <c r="AE2"/>
       <c r="AF2"/>
       <c r="AG2"/>
       <c r="AH2"/>
       <c r="AI2"/>
       <c r="AJ2"/>
       <c r="AK2"/>
       <c r="AL2"/>
       <c r="AM2"/>
     </row>
     <row r="3" spans="1:39">
       <c r="A3" t="s">
         <v>212</v>
       </c>
       <c r="B3">
         <v>5538801825.0</v>
       </c>
       <c r="C3">
         <v>4762000000.0</v>
       </c>
       <c r="D3">
         <v>5477000000.0</v>
       </c>
       <c r="E3">
         <v>2072000000.0</v>
       </c>
       <c r="F3">
         <v>799000000.0</v>
       </c>
       <c r="G3">
-        <v>1732000000.0</v>
+        <v>1868633331.0</v>
       </c>
       <c r="H3">
         <v>1663000000.0</v>
       </c>
       <c r="I3">
         <v>1591000000.0</v>
       </c>
       <c r="J3">
         <v>1262000000.0</v>
       </c>
       <c r="K3">
         <v>1400000000.0</v>
       </c>
       <c r="L3">
         <v>2753000000.0</v>
       </c>
       <c r="M3">
         <v>1901000000.0</v>
       </c>
       <c r="N3">
         <v>1659000000.0</v>
       </c>
       <c r="O3">
-        <v>1447614450.0</v>
+        <v>1239731385.0</v>
       </c>
       <c r="P3">
         <v>655000000.0</v>
       </c>
       <c r="Q3">
         <v>773000000.0</v>
       </c>
       <c r="R3">
         <v>909082742.0</v>
       </c>
       <c r="S3">
-        <v>667785469.0</v>
+        <v>797785797.0</v>
       </c>
       <c r="T3">
         <v>648428252.0</v>
       </c>
       <c r="U3">
         <v>495937524.0</v>
       </c>
       <c r="V3">
-        <v>224738229.0</v>
+        <v>233893336.0</v>
       </c>
       <c r="W3">
-        <v>215981086.0</v>
+        <v>222039887.0</v>
       </c>
       <c r="X3">
-        <v>177652353.0</v>
+        <v>9745488.0</v>
       </c>
       <c r="Y3">
         <v>161380474.0</v>
       </c>
       <c r="Z3">
         <v>180450828.0</v>
       </c>
       <c r="AA3">
         <v>286301125.0</v>
       </c>
       <c r="AB3">
         <v>94713428.0</v>
       </c>
       <c r="AC3">
         <v>93775759.0</v>
       </c>
       <c r="AD3">
         <v>110392381.0</v>
       </c>
       <c r="AE3">
         <v>141935483.0</v>
       </c>
       <c r="AF3">
         <v>92958805.0</v>
       </c>
@@ -21936,102 +22470,102 @@
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
     </row>
     <row r="5" spans="1:39">
       <c r="A5" t="s">
         <v>214</v>
       </c>
       <c r="B5">
         <v>3860011534.0</v>
       </c>
       <c r="C5">
         <v>4734000000.0</v>
       </c>
       <c r="D5">
         <v>3224000000.0</v>
       </c>
       <c r="E5">
         <v>8341000000.0</v>
       </c>
       <c r="F5">
         <v>3325000000.0</v>
       </c>
       <c r="G5">
-        <v>-5050000000.0</v>
+        <v>192300089.0</v>
       </c>
       <c r="H5">
         <v>1688000000.0</v>
       </c>
       <c r="I5">
         <v>2232000000.0</v>
       </c>
       <c r="J5">
         <v>1539000000.0</v>
       </c>
       <c r="K5">
         <v>1292000000.0</v>
       </c>
       <c r="L5">
         <v>364000000.0</v>
       </c>
       <c r="M5">
         <v>3641000000.0</v>
       </c>
       <c r="N5">
         <v>2445000000.0</v>
       </c>
       <c r="O5">
-        <v>2840329350.0</v>
+        <v>3125406955.0</v>
       </c>
       <c r="P5">
         <v>2222000000.0</v>
       </c>
       <c r="Q5">
         <v>2295000000.0</v>
       </c>
       <c r="R5">
         <v>2579028216.0</v>
       </c>
       <c r="S5">
-        <v>2399832180.0</v>
+        <v>2415912594.0</v>
       </c>
       <c r="T5">
         <v>1641632688.0</v>
       </c>
       <c r="U5">
         <v>1621598170.0</v>
       </c>
       <c r="V5">
-        <v>1421422661.0</v>
+        <v>1017568037.0</v>
       </c>
       <c r="W5">
-        <v>1224794014.0</v>
+        <v>1198461113.0</v>
       </c>
       <c r="X5">
-        <v>495812826.0</v>
+        <v>663719691.0</v>
       </c>
       <c r="Y5">
         <v>83050011.0</v>
       </c>
       <c r="Z5">
         <v>696010331.0</v>
       </c>
       <c r="AA5">
         <v>2181513568.0</v>
       </c>
       <c r="AB5">
         <v>-94713428.72</v>
       </c>
       <c r="AC5">
         <v>492142113.0</v>
       </c>
       <c r="AD5">
         <v>-83124090.0</v>
       </c>
       <c r="AE5">
         <v>275720467.0</v>
       </c>
       <c r="AF5">
         <v>248066072.0</v>
       </c>
@@ -22055,99 +22589,99 @@
       </c>
       <c r="AM5">
         <v>199554000.0</v>
       </c>
     </row>
     <row r="6" spans="1:39">
       <c r="A6" t="s">
         <v>215</v>
       </c>
       <c r="B6">
         <v>9398813359.0</v>
       </c>
       <c r="C6">
         <v>9496000000.0</v>
       </c>
       <c r="D6">
         <v>8701000000.0</v>
       </c>
       <c r="E6">
         <v>10413000000.0</v>
       </c>
       <c r="F6">
         <v>4124000000.0</v>
       </c>
       <c r="G6">
-        <v>-3318000000.0</v>
+        <v>2060933420.0</v>
       </c>
       <c r="H6">
         <v>3351000000.0</v>
       </c>
       <c r="I6">
         <v>3823000000.0</v>
       </c>
       <c r="J6">
         <v>2801000000.0</v>
       </c>
       <c r="K6">
         <v>2692000000.0</v>
       </c>
       <c r="L6">
         <v>3117000000.0</v>
       </c>
       <c r="M6">
         <v>5542000000.0</v>
       </c>
       <c r="N6">
         <v>4104000000.0</v>
       </c>
       <c r="O6">
-        <v>4287943800.0</v>
+        <v>4365138340.0</v>
       </c>
       <c r="P6">
         <v>2877000000.0</v>
       </c>
       <c r="Q6">
         <v>3068000000.0</v>
       </c>
       <c r="R6">
         <v>3488110958.0</v>
       </c>
       <c r="S6">
-        <v>3067617649.0</v>
+        <v>3213698391.0</v>
       </c>
       <c r="T6">
         <v>2290060940.0</v>
       </c>
       <c r="U6">
         <v>2117535694.0</v>
       </c>
       <c r="V6">
-        <v>1646160890.0</v>
+        <v>1251461373.0</v>
       </c>
       <c r="W6">
-        <v>1440775100.0</v>
+        <v>1420501000.0</v>
       </c>
       <c r="X6">
         <v>673465179.0</v>
       </c>
       <c r="Y6">
         <v>244430485.0</v>
       </c>
       <c r="Z6">
         <v>876461159.0</v>
       </c>
       <c r="AA6">
         <v>2467814693.0</v>
       </c>
       <c r="AB6">
         <v>-0.72</v>
       </c>
       <c r="AC6">
         <v>585917872.0</v>
       </c>
       <c r="AD6">
         <v>27268291.0</v>
       </c>
       <c r="AE6">
         <v>417655950.0</v>
       </c>
@@ -22293,87 +22827,87 @@
       <c r="J9">
         <v>1892000000.0</v>
       </c>
       <c r="K9">
         <v>1841000000.0</v>
       </c>
       <c r="L9">
         <v>1957000000.0</v>
       </c>
       <c r="M9">
         <v>4552000000.0</v>
       </c>
       <c r="N9">
         <v>3332000000.0</v>
       </c>
       <c r="O9">
         <v>3592549500.0</v>
       </c>
       <c r="P9">
         <v>4287000000.0</v>
       </c>
       <c r="Q9">
         <v>3734000000.0</v>
       </c>
       <c r="R9">
-        <v>3375823070.0</v>
+        <v>3065908498.0</v>
       </c>
       <c r="S9">
         <v>3810922313.0</v>
       </c>
       <c r="T9">
         <v>3136218159.0</v>
       </c>
       <c r="U9">
         <v>2725487103.0</v>
       </c>
       <c r="V9">
-        <v>1878613898.0</v>
+        <v>3922909981.0</v>
       </c>
       <c r="W9">
-        <v>1577584970.0</v>
+        <v>1394478948.0</v>
       </c>
       <c r="X9">
         <v>1434271760.0</v>
       </c>
       <c r="Y9">
         <v>1141517995.0</v>
       </c>
       <c r="Z9">
-        <v>726344778.0</v>
+        <v>1139941604.0</v>
       </c>
       <c r="AA9">
         <v>1165325038.0</v>
       </c>
       <c r="AB9">
-        <v>646854944.0</v>
+        <v>28889368.0</v>
       </c>
       <c r="AC9">
         <v>626206180.0</v>
       </c>
       <c r="AD9">
-        <v>599622064.0</v>
+        <v>22651046.0</v>
       </c>
       <c r="AE9">
         <v>635534000.0</v>
       </c>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9">
         <v>339257800.0</v>
       </c>
       <c r="AK9">
         <v>283642439.0</v>
       </c>
       <c r="AL9">
         <v>212279968.0</v>
       </c>
       <c r="AM9"/>
     </row>
     <row r="10" spans="1:39">
       <c r="A10" t="s">
         <v>219</v>
       </c>
       <c r="B10">
         <v>3849000000.0</v>
@@ -22393,75 +22927,75 @@
       <c r="G10">
         <v>-5440000000.0</v>
       </c>
       <c r="H10">
         <v>862000000.0</v>
       </c>
       <c r="I10">
         <v>2095000000.0</v>
       </c>
       <c r="J10">
         <v>1630000000.0</v>
       </c>
       <c r="K10">
         <v>1340000000.0</v>
       </c>
       <c r="L10">
         <v>356000000.0</v>
       </c>
       <c r="M10">
         <v>3509000000.0</v>
       </c>
       <c r="N10">
         <v>2359000000.0</v>
       </c>
       <c r="O10">
-        <v>3523202700.0</v>
+        <v>3658000000.0</v>
       </c>
       <c r="P10">
         <v>2186000000.0</v>
       </c>
       <c r="Q10">
         <v>2274000000.0</v>
       </c>
       <c r="R10">
         <v>2558367244.0</v>
       </c>
       <c r="S10">
         <v>2290049646.0</v>
       </c>
       <c r="T10">
         <v>1616204129.0</v>
       </c>
       <c r="U10">
-        <v>1584996450.0</v>
+        <v>1513079290.0</v>
       </c>
       <c r="V10">
         <v>1092646261.0</v>
       </c>
       <c r="W10">
-        <v>1156495583.0</v>
+        <v>1168268477.0</v>
       </c>
       <c r="X10">
         <v>623055041.0</v>
       </c>
       <c r="Y10">
         <v>37985765.0</v>
       </c>
       <c r="Z10">
         <v>643553540.0</v>
       </c>
       <c r="AA10">
         <v>1407276000.0</v>
       </c>
       <c r="AB10">
         <v>251353862.0</v>
       </c>
       <c r="AC10">
         <v>286906359.0</v>
       </c>
       <c r="AD10">
         <v>282115154.0</v>
       </c>
       <c r="AE10">
         <v>243314333.0</v>
       </c>
@@ -22512,81 +23046,81 @@
       <c r="G11">
         <v>-1465000000.0</v>
       </c>
       <c r="H11">
         <v>480000000.0</v>
       </c>
       <c r="I11">
         <v>628000000.0</v>
       </c>
       <c r="J11">
         <v>465000000.0</v>
       </c>
       <c r="K11">
         <v>367000000.0</v>
       </c>
       <c r="L11">
         <v>243000000.0</v>
       </c>
       <c r="M11">
         <v>993000000.0</v>
       </c>
       <c r="N11">
         <v>545000000.0</v>
       </c>
       <c r="O11">
-        <v>591374100.0</v>
+        <v>615853617.0</v>
       </c>
       <c r="P11">
         <v>677000000.0</v>
       </c>
       <c r="Q11">
         <v>697000000.0</v>
       </c>
       <c r="R11">
         <v>925252198.0</v>
       </c>
       <c r="S11">
         <v>1041185931.0</v>
       </c>
       <c r="T11">
         <v>503397781.0</v>
       </c>
       <c r="U11">
-        <v>459335805.0</v>
+        <v>438494038.0</v>
       </c>
       <c r="V11">
         <v>281760269.0</v>
       </c>
       <c r="W11">
-        <v>1156495583.0</v>
+        <v>325319571.0</v>
       </c>
       <c r="X11">
-        <v>623055041.0</v>
+        <v>226699628.0</v>
       </c>
       <c r="Y11">
-        <v>37985765.0</v>
+        <v>284726950.0</v>
       </c>
       <c r="Z11">
         <v>643553540.0</v>
       </c>
       <c r="AA11">
         <v>1407276000.0</v>
       </c>
       <c r="AB11">
         <v>251353862.0</v>
       </c>
       <c r="AC11">
         <v>286906359.0</v>
       </c>
       <c r="AD11">
         <v>282115154.0</v>
       </c>
       <c r="AE11">
         <v>243314333.0</v>
       </c>
       <c r="AF11">
         <v>167549018.0</v>
       </c>
       <c r="AG11">
         <v>108410968.0</v>
       </c>
@@ -22652,51 +23186,51 @@
       <c r="N12">
         <v>189000000.0</v>
       </c>
       <c r="O12">
         <v>145000000.0</v>
       </c>
       <c r="P12">
         <v>36000000.0</v>
       </c>
       <c r="Q12">
         <v>21000000.0</v>
       </c>
       <c r="R12">
         <v>20660971.0</v>
       </c>
       <c r="S12">
         <v>22376057.0</v>
       </c>
       <c r="T12">
         <v>25428558.0</v>
       </c>
       <c r="U12">
         <v>36601719.0</v>
       </c>
       <c r="V12">
-        <v>22468331.0</v>
+        <v>23383618.0</v>
       </c>
       <c r="W12">
         <v>48309197.0</v>
       </c>
       <c r="X12">
         <v>40664649.0</v>
       </c>
       <c r="Y12">
         <v>44102388.0</v>
       </c>
       <c r="Z12">
         <v>52456790.0</v>
       </c>
       <c r="AA12">
         <v>116932000.0</v>
       </c>
       <c r="AB12">
         <v>65048181.0</v>
       </c>
       <c r="AC12">
         <v>37466156.0</v>
       </c>
       <c r="AD12">
         <v>45185652.0</v>
       </c>
@@ -22870,81 +23404,81 @@
       <c r="G15">
         <v>-4028000000.0</v>
       </c>
       <c r="H15">
         <v>343000000.0</v>
       </c>
       <c r="I15">
         <v>1364000000.0</v>
       </c>
       <c r="J15">
         <v>1069000000.0</v>
       </c>
       <c r="K15">
         <v>868000000.0</v>
       </c>
       <c r="L15">
         <v>26000000.0</v>
       </c>
       <c r="M15">
         <v>2414000000.0</v>
       </c>
       <c r="N15">
         <v>1749000000.0</v>
       </c>
       <c r="O15">
-        <v>2873076450.0</v>
+        <v>2983000000.0</v>
       </c>
       <c r="P15">
         <v>1507000000.0</v>
       </c>
       <c r="Q15">
         <v>1575000000.0</v>
       </c>
       <c r="R15">
         <v>1638504864.0</v>
       </c>
       <c r="S15">
         <v>1248863715.0</v>
       </c>
       <c r="T15">
         <v>903327633.0</v>
       </c>
       <c r="U15">
         <v>1125660645.0</v>
       </c>
       <c r="V15">
         <v>810885992.0</v>
       </c>
       <c r="W15">
         <v>845503417.0</v>
       </c>
       <c r="X15">
         <v>396355413.0</v>
       </c>
       <c r="Y15">
-        <v>-51593653.43</v>
+        <v>-51593653.0</v>
       </c>
       <c r="Z15">
         <v>464280318.0</v>
       </c>
       <c r="AA15">
         <v>966637000.0</v>
       </c>
       <c r="AB15">
         <v>216702974.0</v>
       </c>
       <c r="AC15">
         <v>183049979.0</v>
       </c>
       <c r="AD15">
         <v>178822980.0</v>
       </c>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15">
@@ -23211,147 +23745,147 @@
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
     </row>
     <row r="21" spans="1:39">
       <c r="A21" t="s">
         <v>230</v>
       </c>
       <c r="B21">
         <v>3870000000.0</v>
       </c>
       <c r="C21">
         <v>4905000000.0</v>
       </c>
       <c r="D21">
         <v>5739000000.0</v>
       </c>
       <c r="E21">
         <v>9180000000.0</v>
       </c>
       <c r="F21">
-        <v>3325000000.0</v>
+        <v>2902000000.0</v>
       </c>
       <c r="G21">
-        <v>102000000.0</v>
+        <v>346000000.0</v>
       </c>
       <c r="H21">
-        <v>1688000000.0</v>
+        <v>1948000000.0</v>
       </c>
       <c r="I21">
-        <v>2232000000.0</v>
+        <v>2400000000.0</v>
       </c>
       <c r="J21">
-        <v>1539000000.0</v>
+        <v>1674000000.0</v>
       </c>
       <c r="K21">
-        <v>1292000000.0</v>
+        <v>1492000000.0</v>
       </c>
       <c r="L21">
-        <v>364000000.0</v>
+        <v>1680000000.0</v>
       </c>
       <c r="M21">
-        <v>3641000000.0</v>
+        <v>4110000000.0</v>
       </c>
       <c r="N21">
-        <v>2445000000.0</v>
+        <v>2899999999.0</v>
       </c>
       <c r="O21">
         <v>2840329350.0</v>
       </c>
       <c r="P21">
         <v>2571000000.0</v>
       </c>
       <c r="Q21">
         <v>2524000000.0</v>
       </c>
       <c r="R21">
-        <v>2032859927.0</v>
+        <v>1837029850.0</v>
       </c>
       <c r="S21">
         <v>2785119921.0</v>
       </c>
       <c r="T21">
         <v>1757025735.0</v>
       </c>
       <c r="U21">
-        <v>2354100000.0</v>
+        <v>1415033740.0</v>
       </c>
       <c r="V21">
-        <v>3851146236.0</v>
+        <v>1017568037.0</v>
       </c>
       <c r="W21">
-        <v>968555912.0</v>
+        <v>722555575.0</v>
       </c>
       <c r="X21">
         <v>640617991.0</v>
       </c>
       <c r="Y21">
-        <v>443118000.0</v>
+        <v>176608656.0</v>
       </c>
       <c r="Z21">
         <v>788538380.0</v>
       </c>
       <c r="AA21">
         <v>2204543874.0</v>
       </c>
       <c r="AB21">
-        <v>-94713428.72</v>
+        <v>-94713428.0</v>
       </c>
       <c r="AC21">
-        <v>-78495377.71</v>
+        <v>-78495377.0</v>
       </c>
       <c r="AD21">
-        <v>-83124089.3</v>
+        <v>-83124089.0</v>
       </c>
       <c r="AE21">
-        <v>-112496411.17</v>
+        <v>-112496411.0</v>
       </c>
       <c r="AF21">
-        <v>-92958805.4</v>
+        <v>-92958805.0</v>
       </c>
       <c r="AG21">
-        <v>-94974207.81</v>
+        <v>-94974207.0</v>
       </c>
       <c r="AH21">
-        <v>-74154396.33</v>
+        <v>-74154396.0</v>
       </c>
       <c r="AI21">
-        <v>-61119140.03</v>
+        <v>-61119140.0</v>
       </c>
       <c r="AJ21">
-        <v>99096770.0</v>
+        <v>270069490.0</v>
       </c>
       <c r="AK21">
-        <v>66555527.0</v>
+        <v>213964975.0</v>
       </c>
       <c r="AL21">
-        <v>38612783.0</v>
+        <v>162033406.0</v>
       </c>
       <c r="AM21">
         <v>118358000.0</v>
       </c>
     </row>
     <row r="22" spans="1:39">
       <c r="A22" t="s">
         <v>231</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
@@ -23373,102 +23907,102 @@
       <c r="AG22"/>
       <c r="AH22"/>
       <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
       <c r="AM22"/>
     </row>
     <row r="23" spans="1:39">
       <c r="A23" t="s">
         <v>232</v>
       </c>
       <c r="B23">
         <v>9114000000.0</v>
       </c>
       <c r="C23">
         <v>8274000000.0</v>
       </c>
       <c r="D23">
         <v>8255000000.0</v>
       </c>
       <c r="E23">
         <v>7637000000.0</v>
       </c>
       <c r="F23">
-        <v>4166000000.0</v>
+        <v>4060000000.0</v>
       </c>
       <c r="G23">
         <v>3254000000.0</v>
       </c>
       <c r="H23">
-        <v>3839000000.0</v>
+        <v>2925000000.0</v>
       </c>
       <c r="I23">
-        <v>3031000000.0</v>
+        <v>2840000000.0</v>
       </c>
       <c r="J23">
-        <v>2256000000.0</v>
+        <v>2301000000.0</v>
       </c>
       <c r="K23">
-        <v>2743000000.0</v>
+        <v>2583000000.0</v>
       </c>
       <c r="L23">
-        <v>3543000000.0</v>
+        <v>3350000000.0</v>
       </c>
       <c r="M23">
-        <v>3763000000.0</v>
+        <v>3325000000.0</v>
       </c>
       <c r="N23">
         <v>3026000000.0</v>
       </c>
       <c r="O23">
         <v>2559089549.0</v>
       </c>
       <c r="P23">
         <v>2231000000.0</v>
       </c>
       <c r="Q23">
         <v>1669000000.0</v>
       </c>
       <c r="R23">
-        <v>1797504513.0</v>
+        <v>1993334590.0</v>
       </c>
       <c r="S23">
         <v>1378924550.0</v>
       </c>
       <c r="T23">
         <v>1611293787.0</v>
       </c>
       <c r="U23">
-        <v>1456300000.0</v>
+        <v>1336357182.0</v>
       </c>
       <c r="V23">
         <v>981610533.0</v>
       </c>
       <c r="W23">
-        <v>715724384.0</v>
+        <v>798405925.0</v>
       </c>
       <c r="X23">
         <v>876906578.0</v>
       </c>
       <c r="Y23">
         <v>1107109887.0</v>
       </c>
       <c r="Z23">
         <v>529880657.0</v>
       </c>
       <c r="AA23">
         <v>568342867.0</v>
       </c>
       <c r="AB23">
         <v>94713428.0</v>
       </c>
       <c r="AC23">
         <v>93775759.0</v>
       </c>
       <c r="AD23">
         <v>110392381.0</v>
       </c>
       <c r="AE23">
         <v>141935483.0</v>
       </c>
@@ -23890,123 +24424,123 @@
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
     </row>
     <row r="30" spans="1:39">
       <c r="A30" t="s">
         <v>239</v>
       </c>
       <c r="B30">
         <v>666000000.0</v>
       </c>
       <c r="C30">
         <v>773000000.0</v>
       </c>
       <c r="D30">
         <v>736000000.0</v>
       </c>
       <c r="E30">
         <v>1097000000.0</v>
       </c>
       <c r="F30">
-        <v>321000000.0</v>
+        <v>215000000.0</v>
       </c>
       <c r="G30">
-        <v>481000000.0</v>
+        <v>269000000.0</v>
       </c>
       <c r="H30">
-        <v>1112000000.0</v>
+        <v>198000000.0</v>
       </c>
       <c r="I30">
-        <v>427000000.0</v>
+        <v>102765118.0</v>
       </c>
       <c r="J30">
         <v>218000000.0</v>
       </c>
       <c r="K30">
-        <v>509000000.0</v>
+        <v>349000000.0</v>
       </c>
       <c r="L30">
         <v>277000000.0</v>
       </c>
       <c r="M30">
-        <v>880000000.0</v>
+        <v>142609816.0</v>
       </c>
       <c r="N30">
         <v>444000000.0</v>
       </c>
       <c r="O30">
-        <v>37562849.0</v>
+        <v>185558500.0</v>
       </c>
       <c r="P30">
         <v>1716000000.0</v>
       </c>
       <c r="Q30">
         <v>1210000000.0</v>
       </c>
       <c r="R30">
-        <v>1262115863.0</v>
+        <v>1228878648.0</v>
       </c>
       <c r="S30">
         <v>1025802391.0</v>
       </c>
       <c r="T30">
         <v>1379192424.0</v>
       </c>
       <c r="U30">
-        <v>867634298.0</v>
+        <v>897925376.0</v>
       </c>
       <c r="V30">
         <v>1532133234.0</v>
       </c>
       <c r="W30">
-        <v>581170999.0</v>
+        <v>60709546.0</v>
       </c>
       <c r="X30">
         <v>297164401.0</v>
       </c>
       <c r="Y30">
         <v>988098215.0</v>
       </c>
       <c r="Z30">
-        <v>180450828.0</v>
+        <v>421578205.0</v>
       </c>
       <c r="AA30">
         <v>376498471.0</v>
       </c>
       <c r="AB30">
         <v>94713428.0</v>
       </c>
       <c r="AC30">
         <v>93775759.0</v>
       </c>
       <c r="AD30">
-        <v>110392381.0</v>
+        <v>83124089.0</v>
       </c>
       <c r="AE30">
         <v>141935483.0</v>
       </c>
       <c r="AF30">
         <v>92958805.0</v>
       </c>
       <c r="AG30">
         <v>94974207.0</v>
       </c>
       <c r="AH30">
         <v>74154396.0</v>
       </c>
       <c r="AI30">
         <v>61119140.0</v>
       </c>
       <c r="AJ30">
         <v>69188309.0</v>
       </c>
       <c r="AK30">
         <v>69677464.0</v>
       </c>
       <c r="AL30">
         <v>50246561.0</v>
       </c>
@@ -24015,96 +24549,96 @@
       </c>
     </row>
     <row r="31" spans="1:39">
       <c r="A31" t="s">
         <v>240</v>
       </c>
       <c r="B31">
         <v>-21000000.0</v>
       </c>
       <c r="C31">
         <v>-536000000.0</v>
       </c>
       <c r="D31">
         <v>-2466000000.0</v>
       </c>
       <c r="E31">
         <v>-6000000.0</v>
       </c>
       <c r="F31">
         <v>388000000.0</v>
       </c>
       <c r="G31">
         <v>-5786000000.0</v>
       </c>
       <c r="H31">
-        <v>-964000000.0</v>
+        <v>-1086000000.0</v>
       </c>
       <c r="I31">
-        <v>-220000000.0</v>
+        <v>-305000000.0</v>
       </c>
       <c r="J31">
         <v>-44000000.0</v>
       </c>
       <c r="K31">
         <v>-152000000.0</v>
       </c>
       <c r="L31">
-        <v>-1131000000.0</v>
+        <v>-1324000000.0</v>
       </c>
       <c r="M31">
-        <v>-145000000.0</v>
+        <v>-601000000.0</v>
       </c>
       <c r="N31">
-        <v>-529000000.0</v>
+        <v>-540999999.0</v>
       </c>
       <c r="O31">
         <v>817670650.0</v>
       </c>
       <c r="P31">
         <v>-385000000.0</v>
       </c>
       <c r="Q31">
         <v>-250000000.0</v>
       </c>
       <c r="R31">
-        <v>525507317.0</v>
+        <v>721337393.0</v>
       </c>
       <c r="S31">
         <v>-495070275.0</v>
       </c>
       <c r="T31">
         <v>-140821606.0</v>
       </c>
       <c r="U31">
-        <v>-84404827.0</v>
+        <v>98045550.0</v>
       </c>
       <c r="V31">
         <v>-1298130485.0</v>
       </c>
       <c r="W31">
-        <v>187939671.0</v>
+        <v>445712902.0</v>
       </c>
       <c r="X31">
         <v>-17562950.0</v>
       </c>
       <c r="Y31">
         <v>-138622891.0</v>
       </c>
       <c r="Z31">
         <v>-144984840.0</v>
       </c>
       <c r="AA31">
         <v>188000.0</v>
       </c>
       <c r="AB31">
         <v>346067290.0</v>
       </c>
       <c r="AC31">
         <v>365401736.0</v>
       </c>
       <c r="AD31">
         <v>365239243.0</v>
       </c>
       <c r="AE31">
         <v>355810744.0</v>
       </c>
@@ -24155,96 +24689,96 @@
       <c r="G32">
         <v>3600000000.0</v>
       </c>
       <c r="H32">
         <v>4873000000.0</v>
       </c>
       <c r="I32">
         <v>5240000000.0</v>
       </c>
       <c r="J32">
         <v>3975000000.0</v>
       </c>
       <c r="K32">
         <v>4075000000.0</v>
       </c>
       <c r="L32">
         <v>5030000000.0</v>
       </c>
       <c r="M32">
         <v>7435000000.0</v>
       </c>
       <c r="N32">
         <v>5926000000.0</v>
       </c>
       <c r="O32">
-        <v>6114076200.0</v>
+        <v>6347999999.0</v>
       </c>
       <c r="P32">
         <v>4802000000.0</v>
       </c>
       <c r="Q32">
         <v>4193000000.0</v>
       </c>
       <c r="R32">
         <v>3830364441.0</v>
       </c>
       <c r="S32">
         <v>4164044472.0</v>
       </c>
       <c r="T32">
         <v>3368319522.0</v>
       </c>
       <c r="U32">
         <v>3005758460.0</v>
       </c>
       <c r="V32">
         <v>2011214029.0</v>
       </c>
       <c r="W32">
         <v>1684280297.0</v>
       </c>
       <c r="X32">
         <v>1549707259.0</v>
       </c>
       <c r="Y32">
         <v>1256640736.0</v>
       </c>
       <c r="Z32">
-        <v>1224212122.0</v>
+        <v>1248244055.0</v>
       </c>
       <c r="AA32">
         <v>1357169434.0</v>
       </c>
       <c r="AB32">
-        <v>646854944.0</v>
+        <v>28889368.0</v>
       </c>
       <c r="AC32">
         <v>626206180.0</v>
       </c>
       <c r="AD32">
-        <v>599622064.0</v>
+        <v>22651046.0</v>
       </c>
       <c r="AE32">
         <v>635534000.0</v>
       </c>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32">
         <v>339257800.0</v>
       </c>
       <c r="AK32">
         <v>283642439.0</v>
       </c>
       <c r="AL32">
         <v>212279968.0</v>
       </c>
       <c r="AM32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
@@ -24818,51 +25352,51 @@
       <c r="AC2">
         <v>1196000000.0</v>
       </c>
       <c r="AD2">
         <v>293250000.0</v>
       </c>
       <c r="AE2">
         <v>551500000.0</v>
       </c>
       <c r="AF2">
         <v>198750000.0</v>
       </c>
       <c r="AG2">
         <v>980000000.0</v>
       </c>
       <c r="AH2">
         <v>198750000.0</v>
       </c>
       <c r="AI2">
         <v>566000000.0</v>
       </c>
       <c r="AJ2">
         <v>233750000.0</v>
       </c>
       <c r="AK2">
-        <v>1102000000.0</v>
+        <v>1668000000.0</v>
       </c>
       <c r="AL2">
         <v>233750000.0</v>
       </c>
       <c r="AM2">
         <v>838000000.0</v>
       </c>
       <c r="AN2">
         <v>394500000.0</v>
       </c>
       <c r="AO2">
         <v>1397000000.0</v>
       </c>
       <c r="AP2">
         <v>394500000.0</v>
       </c>
       <c r="AQ2">
         <v>721000000.0</v>
       </c>
       <c r="AR2">
         <v>364250000.0</v>
       </c>
       <c r="AS2">
         <v>1441000000.0</v>
       </c>
@@ -26952,93 +27486,93 @@
       <c r="AC9">
         <v>1192000000.0</v>
       </c>
       <c r="AD9">
         <v>1035500000.0</v>
       </c>
       <c r="AE9">
         <v>497500000.0</v>
       </c>
       <c r="AF9">
         <v>786000000.0</v>
       </c>
       <c r="AG9">
         <v>897000000.0</v>
       </c>
       <c r="AH9">
         <v>786000000.0</v>
       </c>
       <c r="AI9">
         <v>502500000.0</v>
       </c>
       <c r="AJ9">
         <v>800250000.0</v>
       </c>
       <c r="AK9">
-        <v>836000000.0</v>
+        <v>679000000.0</v>
       </c>
       <c r="AL9">
         <v>800250000.0</v>
       </c>
       <c r="AM9">
         <v>399000000.0</v>
       </c>
       <c r="AN9">
         <v>863000000.0</v>
       </c>
       <c r="AO9">
         <v>1159000000.0</v>
       </c>
       <c r="AP9">
         <v>863000000.0</v>
       </c>
       <c r="AQ9">
         <v>1221000000.0</v>
       </c>
       <c r="AR9">
         <v>1494500000.0</v>
       </c>
       <c r="AS9">
         <v>2110000000.0</v>
       </c>
       <c r="AT9">
         <v>1494500000.0</v>
       </c>
       <c r="AU9">
-        <v>1758991002.0</v>
+        <v>1055000000.0</v>
       </c>
       <c r="AV9">
         <v>1286250000.0</v>
       </c>
       <c r="AW9">
         <v>1579000000.0</v>
       </c>
       <c r="AX9">
         <v>1286250000.0</v>
       </c>
       <c r="AY9">
-        <v>2130436438.0</v>
+        <v>789500000.0</v>
       </c>
       <c r="AZ9">
         <v>1388500000.0</v>
       </c>
       <c r="BA9">
         <v>1462113062.0</v>
       </c>
       <c r="BB9">
         <v>1388500000.0</v>
       </c>
       <c r="BC9">
         <v>2143500000.0</v>
       </c>
       <c r="BD9">
         <v>1071750000.0</v>
       </c>
       <c r="BE9">
         <v>2143500000.0</v>
       </c>
       <c r="BF9">
         <v>1071750000.0</v>
       </c>
       <c r="BG9">
         <v>1867000000.0</v>
       </c>
@@ -27280,81 +27814,81 @@
       <c r="A10" t="s">
         <v>219</v>
       </c>
       <c r="B10">
         <v>2095000000.0</v>
       </c>
       <c r="C10">
         <v>1754559000.0</v>
       </c>
       <c r="D10">
         <v>2059000000.0</v>
       </c>
       <c r="E10">
         <v>2310000000.0</v>
       </c>
       <c r="F10">
         <v>1155000000.0</v>
       </c>
       <c r="G10">
         <v>445000000.0</v>
       </c>
       <c r="H10">
         <v>222500000.0</v>
       </c>
       <c r="I10">
-        <v>2828000000.0</v>
+        <v>2806428177.0</v>
       </c>
       <c r="J10">
         <v>2293500000.0</v>
       </c>
       <c r="K10">
         <v>6247000000.0</v>
       </c>
       <c r="L10">
         <v>2293500000.0</v>
       </c>
       <c r="M10">
         <v>2927000000.0</v>
       </c>
       <c r="N10">
         <v>2293500000.0</v>
       </c>
       <c r="O10">
         <v>2787000000.0</v>
       </c>
       <c r="P10">
         <v>822500000.0</v>
       </c>
       <c r="Q10">
-        <v>503000000.0</v>
+        <v>499935926.0</v>
       </c>
       <c r="R10">
         <v>822500000.0</v>
       </c>
       <c r="S10">
-        <v>-74000000.0</v>
+        <v>-74809243.0</v>
       </c>
       <c r="T10">
         <v>-1360000000.0</v>
       </c>
       <c r="U10">
         <v>-5366000000.0</v>
       </c>
       <c r="V10">
         <v>-1360000000.0</v>
       </c>
       <c r="W10">
         <v>268000000.0</v>
       </c>
       <c r="X10">
         <v>215500000.0</v>
       </c>
       <c r="Y10">
         <v>594000000.0</v>
       </c>
       <c r="Z10">
         <v>215500000.0</v>
       </c>
       <c r="AA10">
         <v>612500000.0</v>
       </c>
@@ -27394,63 +27928,63 @@
       <c r="AM10">
         <v>-269000000.0</v>
       </c>
       <c r="AN10">
         <v>89000000.0</v>
       </c>
       <c r="AO10">
         <v>894000000.0</v>
       </c>
       <c r="AP10">
         <v>89000000.0</v>
       </c>
       <c r="AQ10">
         <v>855500000.0</v>
       </c>
       <c r="AR10">
         <v>877250000.0</v>
       </c>
       <c r="AS10">
         <v>1798000000.0</v>
       </c>
       <c r="AT10">
         <v>877250000.0</v>
       </c>
       <c r="AU10">
-        <v>1222162602.0</v>
+        <v>899000000.0</v>
       </c>
       <c r="AV10">
         <v>589750000.0</v>
       </c>
       <c r="AW10">
-        <v>1141000000.0</v>
+        <v>570500000.0</v>
       </c>
       <c r="AX10">
         <v>589750000.0</v>
       </c>
       <c r="AY10">
-        <v>2386684738.0</v>
+        <v>570500000.0</v>
       </c>
       <c r="AZ10">
         <v>914500000.0</v>
       </c>
       <c r="BA10">
         <v>1136517962.0</v>
       </c>
       <c r="BB10">
         <v>914500000.0</v>
       </c>
       <c r="BC10">
         <v>1093000000.0</v>
       </c>
       <c r="BD10">
         <v>546500000.0</v>
       </c>
       <c r="BE10">
         <v>1093000000.0</v>
       </c>
       <c r="BF10">
         <v>546500000.0</v>
       </c>
       <c r="BG10">
         <v>1137000000.0</v>
       </c>
@@ -27828,81 +28362,81 @@
       <c r="AG11">
         <v>212000000.0</v>
       </c>
       <c r="AH11">
         <v>111500000.0</v>
       </c>
       <c r="AI11">
         <v>126000000.0</v>
       </c>
       <c r="AJ11">
         <v>91750000.0</v>
       </c>
       <c r="AK11">
         <v>115000000.0</v>
       </c>
       <c r="AL11">
         <v>91750000.0</v>
       </c>
       <c r="AM11">
         <v>31500000.0</v>
       </c>
       <c r="AN11">
         <v>60750000.0</v>
       </c>
       <c r="AO11">
-        <v>180000000.0</v>
+        <v>211500000.0</v>
       </c>
       <c r="AP11">
         <v>60750000.0</v>
       </c>
       <c r="AQ11">
         <v>172000000.0</v>
       </c>
       <c r="AR11">
         <v>248250000.0</v>
       </c>
       <c r="AS11">
-        <v>649000000.0</v>
+        <v>821000000.0</v>
       </c>
       <c r="AT11">
         <v>248250000.0</v>
       </c>
       <c r="AU11">
-        <v>306042358.0</v>
+        <v>324500000.0</v>
       </c>
       <c r="AV11">
         <v>136250000.0</v>
       </c>
       <c r="AW11">
         <v>240000000.0</v>
       </c>
       <c r="AX11">
         <v>136250000.0</v>
       </c>
       <c r="AY11">
-        <v>173811830.0</v>
+        <v>120000000.0</v>
       </c>
       <c r="AZ11">
         <v>153500000.0</v>
       </c>
       <c r="BA11">
         <v>417562270.0</v>
       </c>
       <c r="BB11">
         <v>153500000.0</v>
       </c>
       <c r="BC11">
         <v>338500000.0</v>
       </c>
       <c r="BD11">
         <v>169250000.0</v>
       </c>
       <c r="BE11">
         <v>338500000.0</v>
       </c>
       <c r="BF11">
         <v>169250000.0</v>
       </c>
       <c r="BG11">
         <v>348500000.0</v>
       </c>
@@ -28228,111 +28762,111 @@
       <c r="Q12">
         <v>33250000.0</v>
       </c>
       <c r="R12">
         <v>33250000.0</v>
       </c>
       <c r="S12">
         <v>60250000.0</v>
       </c>
       <c r="T12">
         <v>60250000.0</v>
       </c>
       <c r="U12">
         <v>60250000.0</v>
       </c>
       <c r="V12">
         <v>60250000.0</v>
       </c>
       <c r="W12">
         <v>57750000.0</v>
       </c>
       <c r="X12">
         <v>57750000.0</v>
       </c>
       <c r="Y12">
-        <v>57750000.0</v>
+        <v>127394936.0</v>
       </c>
       <c r="Z12">
         <v>57750000.0</v>
       </c>
       <c r="AA12">
         <v>18000000.0</v>
       </c>
       <c r="AB12">
         <v>54000000.0</v>
       </c>
       <c r="AC12">
-        <v>54000000.0</v>
+        <v>109555688.0</v>
       </c>
       <c r="AD12">
         <v>54000000.0</v>
       </c>
       <c r="AE12">
         <v>17000000.0</v>
       </c>
       <c r="AF12">
         <v>23500000.0</v>
       </c>
       <c r="AG12">
         <v>23500000.0</v>
       </c>
       <c r="AH12">
         <v>23500000.0</v>
       </c>
       <c r="AI12">
         <v>2444637.0</v>
       </c>
       <c r="AJ12">
         <v>14000000.0</v>
       </c>
       <c r="AK12">
-        <v>14000000.0</v>
+        <v>53555363.0</v>
       </c>
       <c r="AL12">
         <v>14000000.0</v>
       </c>
       <c r="AM12">
         <v>22250000.0</v>
       </c>
       <c r="AN12">
         <v>22250000.0</v>
       </c>
       <c r="AO12">
         <v>22250000.0</v>
       </c>
       <c r="AP12">
         <v>22250000.0</v>
       </c>
       <c r="AQ12">
         <v>46500000.0</v>
       </c>
       <c r="AR12">
         <v>44500000.0</v>
       </c>
       <c r="AS12">
-        <v>44500000.0</v>
+        <v>131500000.0</v>
       </c>
       <c r="AT12">
         <v>44500000.0</v>
       </c>
       <c r="AU12">
         <v>47250000.0</v>
       </c>
       <c r="AV12">
         <v>47250000.0</v>
       </c>
       <c r="AW12">
         <v>47250000.0</v>
       </c>
       <c r="AX12">
         <v>47250000.0</v>
       </c>
       <c r="AY12">
         <v>36250000.0</v>
       </c>
       <c r="AZ12">
         <v>36250000.0</v>
       </c>
       <c r="BA12">
         <v>145000000.0</v>
       </c>
@@ -29088,57 +29622,57 @@
       <c r="AQ15">
         <v>654500000.0</v>
       </c>
       <c r="AR15">
         <v>629000000.0</v>
       </c>
       <c r="AS15">
         <v>1105000000.0</v>
       </c>
       <c r="AT15">
         <v>629000000.0</v>
       </c>
       <c r="AU15">
         <v>878993792.0</v>
       </c>
       <c r="AV15">
         <v>453500000.0</v>
       </c>
       <c r="AW15">
         <v>873000000.0</v>
       </c>
       <c r="AX15">
         <v>453500000.0</v>
       </c>
       <c r="AY15">
-        <v>2156259912.0</v>
+        <v>436500000.0</v>
       </c>
       <c r="AZ15">
         <v>761000000.0</v>
       </c>
       <c r="BA15">
-        <v>716816538.0</v>
+        <v>782077800.0</v>
       </c>
       <c r="BB15">
         <v>761000000.0</v>
       </c>
       <c r="BC15">
         <v>753500000.0</v>
       </c>
       <c r="BD15">
         <v>377250000.0</v>
       </c>
       <c r="BE15">
         <v>753500000.0</v>
       </c>
       <c r="BF15">
         <v>377250000.0</v>
       </c>
       <c r="BG15">
         <v>787500000.0</v>
       </c>
       <c r="BH15">
         <v>394250000.0</v>
       </c>
       <c r="BI15">
         <v>787500000.0</v>
       </c>
@@ -30116,183 +30650,183 @@
       <c r="EQ20"/>
       <c r="ER20"/>
       <c r="ES20"/>
       <c r="ET20"/>
     </row>
     <row r="21" spans="1:150">
       <c r="A21" t="s">
         <v>230</v>
       </c>
       <c r="B21">
         <v>1670000000.0</v>
       </c>
       <c r="C21">
         <v>1943619000.0</v>
       </c>
       <c r="D21">
         <v>2506000000.0</v>
       </c>
       <c r="E21">
         <v>2399000000.0</v>
       </c>
       <c r="F21">
         <v>1199500000.0</v>
       </c>
       <c r="G21">
-        <v>701000000.0</v>
+        <v>1292500000.0</v>
       </c>
       <c r="H21">
         <v>350500000.0</v>
       </c>
       <c r="I21">
-        <v>2523000000.0</v>
+        <v>2910627243.0</v>
       </c>
       <c r="J21">
         <v>2071500000.0</v>
       </c>
       <c r="K21">
-        <v>5883000000.0</v>
+        <v>3096500000.0</v>
       </c>
       <c r="L21">
         <v>2071500000.0</v>
       </c>
       <c r="M21">
-        <v>2458000000.0</v>
+        <v>2987000000.0</v>
       </c>
       <c r="N21">
         <v>2071500000.0</v>
       </c>
       <c r="O21">
-        <v>2746000000.0</v>
+        <v>1017500000.0</v>
       </c>
       <c r="P21">
         <v>842500000.0</v>
       </c>
       <c r="Q21">
-        <v>579000000.0</v>
+        <v>795126721.0</v>
       </c>
       <c r="R21">
         <v>842500000.0</v>
       </c>
       <c r="S21">
-        <v>134000000.0</v>
+        <v>217351179.0</v>
       </c>
       <c r="T21">
         <v>-1313000000.0</v>
       </c>
       <c r="U21">
-        <v>-32000000.0</v>
+        <v>27000000.0</v>
       </c>
       <c r="V21">
         <v>-1313000000.0</v>
       </c>
       <c r="W21">
         <v>1015000000.0</v>
       </c>
       <c r="X21">
         <v>263500000.0</v>
       </c>
       <c r="Y21">
-        <v>673000000.0</v>
+        <v>773000000.0</v>
       </c>
       <c r="Z21">
         <v>263500000.0</v>
       </c>
       <c r="AA21">
         <v>673500000.0</v>
       </c>
       <c r="AB21">
         <v>552000000.0</v>
       </c>
       <c r="AC21">
-        <v>946000000.0</v>
+        <v>1053000000.0</v>
       </c>
       <c r="AD21">
         <v>552000000.0</v>
       </c>
       <c r="AE21">
         <v>441500000.0</v>
       </c>
       <c r="AF21">
         <v>391000000.0</v>
       </c>
       <c r="AG21">
         <v>755000000.0</v>
       </c>
       <c r="AH21">
         <v>391000000.0</v>
       </c>
       <c r="AI21">
         <v>436500000.0</v>
       </c>
       <c r="AJ21">
         <v>322750000.0</v>
       </c>
       <c r="AK21">
-        <v>477000000.0</v>
+        <v>607000000.0</v>
       </c>
       <c r="AL21">
         <v>322750000.0</v>
       </c>
       <c r="AM21">
         <v>341000000.0</v>
       </c>
       <c r="AN21">
         <v>89500000.0</v>
       </c>
       <c r="AO21">
-        <v>933000000.0</v>
+        <v>998000000.0</v>
       </c>
       <c r="AP21">
         <v>89500000.0</v>
       </c>
       <c r="AQ21">
         <v>1099000000.0</v>
       </c>
       <c r="AR21">
         <v>896250000.0</v>
       </c>
       <c r="AS21">
-        <v>1884000000.0</v>
+        <v>1912000000.0</v>
       </c>
       <c r="AT21">
         <v>896250000.0</v>
       </c>
       <c r="AU21">
-        <v>1303439424.0</v>
+        <v>956000000.0</v>
       </c>
       <c r="AV21">
         <v>620750000.0</v>
       </c>
       <c r="AW21">
-        <v>1146000000.0</v>
+        <v>573000000.0</v>
       </c>
       <c r="AX21">
         <v>620750000.0</v>
       </c>
       <c r="AY21">
-        <v>1691437416.0</v>
+        <v>573000000.0</v>
       </c>
       <c r="AZ21">
         <v>935500000.0</v>
       </c>
       <c r="BA21">
         <v>1148891934.0</v>
       </c>
       <c r="BB21">
         <v>935500000.0</v>
       </c>
       <c r="BC21">
         <v>1285500000.0</v>
       </c>
       <c r="BD21">
         <v>555000000.0</v>
       </c>
       <c r="BE21">
         <v>1285500000.0</v>
       </c>
       <c r="BF21">
         <v>555000000.0</v>
       </c>
       <c r="BG21">
         <v>1262000000.0</v>
       </c>
@@ -30734,171 +31268,171 @@
       <c r="C23">
         <v>4635476000.0</v>
       </c>
       <c r="D23">
         <v>4685000000.0</v>
       </c>
       <c r="E23">
         <v>3589000000.0</v>
       </c>
       <c r="F23">
         <v>1794500000.0</v>
       </c>
       <c r="G23">
         <v>4008000000.0</v>
       </c>
       <c r="H23">
         <v>3105000000.0</v>
       </c>
       <c r="I23">
         <v>4247000000.0</v>
       </c>
       <c r="J23">
         <v>2132750000.0</v>
       </c>
       <c r="K23">
-        <v>4909000000.0</v>
+        <v>2407000000.0</v>
       </c>
       <c r="L23">
         <v>2132750000.0</v>
       </c>
       <c r="M23">
-        <v>2868000000.0</v>
+        <v>2823000000.0</v>
       </c>
       <c r="N23">
         <v>2132750000.0</v>
       </c>
       <c r="O23">
-        <v>2423000000.0</v>
+        <v>1211500000.0</v>
       </c>
       <c r="P23">
         <v>902000000.0</v>
       </c>
       <c r="Q23">
         <v>1637000000.0</v>
       </c>
       <c r="R23">
         <v>902000000.0</v>
       </c>
       <c r="S23">
-        <v>1401000000.0</v>
+        <v>700500000.0</v>
       </c>
       <c r="T23">
         <v>2200500000.0</v>
       </c>
       <c r="U23">
-        <v>7178000000.0</v>
+        <v>1853000000.0</v>
       </c>
       <c r="V23">
         <v>2200500000.0</v>
       </c>
       <c r="W23">
         <v>2249000000.0</v>
       </c>
       <c r="X23">
         <v>793749999.0</v>
       </c>
       <c r="Y23">
-        <v>1590000000.0</v>
+        <v>1487000000.0</v>
       </c>
       <c r="Z23">
         <v>793749999.0</v>
       </c>
       <c r="AA23">
         <v>752500000.0</v>
       </c>
       <c r="AB23">
         <v>750000000.0</v>
       </c>
       <c r="AC23">
-        <v>1440000000.0</v>
+        <v>1335000000.0</v>
       </c>
       <c r="AD23">
         <v>750000000.0</v>
       </c>
       <c r="AE23">
         <v>607500000.0</v>
       </c>
       <c r="AF23">
         <v>572249999.0</v>
       </c>
       <c r="AG23">
         <v>1118000000.0</v>
       </c>
       <c r="AH23">
         <v>572249999.0</v>
       </c>
       <c r="AI23">
         <v>632000000.0</v>
       </c>
       <c r="AJ23">
         <v>687000000.0</v>
       </c>
       <c r="AK23">
-        <v>1319000000.0</v>
+        <v>1331000000.0</v>
       </c>
       <c r="AL23">
         <v>687000000.0</v>
       </c>
       <c r="AM23">
         <v>896000000.0</v>
       </c>
       <c r="AN23">
         <v>885750000.0</v>
       </c>
       <c r="AO23">
-        <v>1609000000.0</v>
+        <v>2647000000.0</v>
       </c>
       <c r="AP23">
         <v>885750000.0</v>
       </c>
       <c r="AQ23">
         <v>843000000.0</v>
       </c>
       <c r="AR23">
         <v>939000000.0</v>
       </c>
       <c r="AS23">
-        <v>1683000000.0</v>
+        <v>1639000000.0</v>
       </c>
       <c r="AT23">
         <v>939000000.0</v>
       </c>
       <c r="AU23">
-        <v>1749960244.0</v>
+        <v>819500000.0</v>
       </c>
       <c r="AV23">
         <v>756500000.0</v>
       </c>
       <c r="AW23">
         <v>1644000000.0</v>
       </c>
       <c r="AX23">
         <v>756500000.0</v>
       </c>
       <c r="AY23">
-        <v>1875181352.0</v>
+        <v>822000000.0</v>
       </c>
       <c r="AZ23">
         <v>787749999.0</v>
       </c>
       <c r="BA23">
         <v>683908197.0</v>
       </c>
       <c r="BB23">
         <v>787749999.0</v>
       </c>
       <c r="BC23">
         <v>1115500000.0</v>
       </c>
       <c r="BD23">
         <v>667000000.0</v>
       </c>
       <c r="BE23">
         <v>1115500000.0</v>
       </c>
       <c r="BF23">
         <v>667000000.0</v>
       </c>
       <c r="BG23">
         <v>834500000.0</v>
       </c>
@@ -30986,57 +31520,57 @@
       <c r="CI23">
         <v>454544633.0</v>
       </c>
       <c r="CJ23">
         <v>219226644.0</v>
       </c>
       <c r="CK23">
         <v>454544633.0</v>
       </c>
       <c r="CL23">
         <v>219226644.0</v>
       </c>
       <c r="CM23">
         <v>898742500.0</v>
       </c>
       <c r="CN23">
         <v>276777471.0</v>
       </c>
       <c r="CO23">
         <v>898742500.0</v>
       </c>
       <c r="CP23">
         <v>276777471.0</v>
       </c>
       <c r="CQ23">
-        <v>216983910.0</v>
+        <v>312896747.0</v>
       </c>
       <c r="CR23">
         <v>132470164.0</v>
       </c>
       <c r="CS23">
-        <v>216983910.0</v>
+        <v>312896747.0</v>
       </c>
       <c r="CT23">
         <v>132470164.0</v>
       </c>
       <c r="CU23">
         <v>284171433.0</v>
       </c>
       <c r="CV23">
         <v>142085716.0</v>
       </c>
       <c r="CW23">
         <v>284171433.0</v>
       </c>
       <c r="CX23">
         <v>142085716.0</v>
       </c>
       <c r="CY23">
         <v>47356714.0</v>
       </c>
       <c r="CZ23">
         <v>23678357.0</v>
       </c>
       <c r="DA23">
         <v>47356714.0</v>
       </c>
@@ -31657,51 +32191,53 @@
       <c r="ED26"/>
       <c r="EE26"/>
       <c r="EF26"/>
       <c r="EG26"/>
       <c r="EH26"/>
       <c r="EI26"/>
       <c r="EJ26"/>
       <c r="EK26"/>
       <c r="EL26"/>
       <c r="EM26"/>
       <c r="EN26"/>
       <c r="EO26"/>
       <c r="EP26"/>
       <c r="EQ26"/>
       <c r="ER26"/>
       <c r="ES26"/>
       <c r="ET26"/>
     </row>
     <row r="27" spans="1:150">
       <c r="A27" t="s">
         <v>236</v>
       </c>
       <c r="B27">
         <v>100000000.0</v>
       </c>
-      <c r="C27"/>
+      <c r="C27">
+        <v>84000000.0</v>
+      </c>
       <c r="D27">
         <v>225000000.0</v>
       </c>
       <c r="E27">
         <v>103000000.0</v>
       </c>
       <c r="F27">
         <v>51500000.0</v>
       </c>
       <c r="G27">
         <v>146000000.0</v>
       </c>
       <c r="H27"/>
       <c r="I27">
         <v>137000000.0</v>
       </c>
       <c r="J27">
         <v>16157475.23</v>
       </c>
       <c r="K27">
         <v>263000000.0</v>
       </c>
       <c r="L27"/>
       <c r="M27">
         <v>43000000.0</v>
@@ -31730,71 +32266,71 @@
       <c r="Y27">
         <v>64000000.0</v>
       </c>
       <c r="Z27"/>
       <c r="AA27">
         <v>20000000.0</v>
       </c>
       <c r="AB27"/>
       <c r="AC27">
         <v>93000000.0</v>
       </c>
       <c r="AD27"/>
       <c r="AE27">
         <v>30500000.0</v>
       </c>
       <c r="AF27"/>
       <c r="AG27">
         <v>58000000.0</v>
       </c>
       <c r="AH27"/>
       <c r="AI27">
         <v>35500000.0</v>
       </c>
       <c r="AJ27"/>
       <c r="AK27">
-        <v>145000000.0</v>
+        <v>72500000.0</v>
       </c>
       <c r="AL27"/>
       <c r="AM27">
         <v>51000000.0</v>
       </c>
       <c r="AN27"/>
       <c r="AO27">
         <v>119000000.0</v>
       </c>
       <c r="AP27"/>
       <c r="AQ27">
         <v>77500000.0</v>
       </c>
       <c r="AR27"/>
       <c r="AS27">
         <v>146000000.0</v>
       </c>
       <c r="AT27"/>
       <c r="AU27">
-        <v>17219760.0</v>
+        <v>73000000.0</v>
       </c>
       <c r="AV27">
         <v>36250000.0</v>
       </c>
       <c r="AW27">
         <v>27600144.0</v>
       </c>
       <c r="AX27">
         <v>36250000.0</v>
       </c>
       <c r="AY27">
         <v>53606952.0</v>
       </c>
       <c r="AZ27">
         <v>37500000.0</v>
       </c>
       <c r="BA27">
         <v>187910506.0</v>
       </c>
       <c r="BB27">
         <v>37500000.0</v>
       </c>
       <c r="BC27">
         <v>30500000.0</v>
       </c>
@@ -32084,51 +32620,51 @@
       <c r="AG28">
         <v>48000000.0</v>
       </c>
       <c r="AH28">
         <v>24750000.0</v>
       </c>
       <c r="AI28">
         <v>30500000.0</v>
       </c>
       <c r="AJ28">
         <v>33250000.0</v>
       </c>
       <c r="AK28">
         <v>72000000.0</v>
       </c>
       <c r="AL28">
         <v>33250000.0</v>
       </c>
       <c r="AM28">
         <v>7000000.0</v>
       </c>
       <c r="AN28">
         <v>7000000.0</v>
       </c>
       <c r="AO28">
-        <v>21000000.0</v>
+        <v>42000000.0</v>
       </c>
       <c r="AP28">
         <v>7000000.0</v>
       </c>
       <c r="AQ28">
         <v>44500000.0</v>
       </c>
       <c r="AR28">
         <v>35750000.0</v>
       </c>
       <c r="AS28">
         <v>52000000.0</v>
       </c>
       <c r="AT28">
         <v>35750000.0</v>
       </c>
       <c r="AU28">
         <v>82280240.0</v>
       </c>
       <c r="AV28">
         <v>69000000.0</v>
       </c>
       <c r="AW28">
         <v>48719760.0</v>
       </c>
@@ -32532,87 +33068,87 @@
         <v>321000000.0</v>
       </c>
       <c r="C30">
         <v>261083000.0</v>
       </c>
       <c r="D30">
         <v>456000000.0</v>
       </c>
       <c r="E30">
         <v>317000000.0</v>
       </c>
       <c r="F30">
         <v>158500000.0</v>
       </c>
       <c r="G30">
         <v>361000000.0</v>
       </c>
       <c r="H30">
         <v>1281500000.0</v>
       </c>
       <c r="I30">
         <v>375000000.0</v>
       </c>
       <c r="J30"/>
       <c r="K30">
-        <v>607000000.0</v>
+        <v>256000000.0</v>
       </c>
       <c r="L30">
         <v>-497750000.0</v>
       </c>
       <c r="M30">
         <v>630000000.0</v>
       </c>
       <c r="N30">
         <v>-497750000.0</v>
       </c>
       <c r="O30">
-        <v>113000000.0</v>
+        <v>56500000.0</v>
       </c>
       <c r="P30">
         <v>-358750000.0</v>
       </c>
       <c r="Q30">
-        <v>102000000.0</v>
+        <v>208000000.0</v>
       </c>
       <c r="R30">
         <v>-358750000.0</v>
       </c>
       <c r="S30">
-        <v>186000000.0</v>
+        <v>93000000.0</v>
       </c>
       <c r="T30">
         <v>-1896750000.0</v>
       </c>
       <c r="U30">
-        <v>5408000000.0</v>
+        <v>41500000.0</v>
       </c>
       <c r="V30">
         <v>-1896750000.0</v>
       </c>
       <c r="W30">
-        <v>917000000.0</v>
+        <v>53000000.0</v>
       </c>
       <c r="X30">
         <v>43000000.0</v>
       </c>
       <c r="Y30">
         <v>195000000.0</v>
       </c>
       <c r="Z30">
         <v>43000000.0</v>
       </c>
       <c r="AA30">
         <v>48500000.0</v>
       </c>
       <c r="AB30">
         <v>25250000.0</v>
       </c>
       <c r="AC30">
         <v>244000000.0</v>
       </c>
       <c r="AD30">
         <v>25250000.0</v>
       </c>
       <c r="AE30">
         <v>56000000.0</v>
       </c>
@@ -32622,81 +33158,81 @@
       <c r="AG30">
         <v>138000000.0</v>
       </c>
       <c r="AH30">
         <v>-395000000.0</v>
       </c>
       <c r="AI30">
         <v>66000000.0</v>
       </c>
       <c r="AJ30">
         <v>-477500000.0</v>
       </c>
       <c r="AK30">
         <v>443000000.0</v>
       </c>
       <c r="AL30">
         <v>-477500000.0</v>
       </c>
       <c r="AM30">
         <v>58000000.0</v>
       </c>
       <c r="AN30">
         <v>16250000.0</v>
       </c>
       <c r="AO30">
-        <v>212000000.0</v>
+        <v>161000000.0</v>
       </c>
       <c r="AP30">
         <v>16250000.0</v>
       </c>
       <c r="AQ30">
         <v>122000000.0</v>
       </c>
       <c r="AR30">
         <v>42500000.0</v>
       </c>
       <c r="AS30">
-        <v>242000000.0</v>
+        <v>198000000.0</v>
       </c>
       <c r="AT30">
         <v>42500000.0</v>
       </c>
       <c r="AU30">
-        <v>429462720.0</v>
+        <v>99000000.0</v>
       </c>
       <c r="AV30">
         <v>500000.0</v>
       </c>
       <c r="AW30">
         <v>366000000.0</v>
       </c>
       <c r="AX30">
         <v>500000.0</v>
       </c>
       <c r="AY30">
-        <v>337691556.0</v>
+        <v>183000000.0</v>
       </c>
       <c r="AZ30">
         <v>176000000.0</v>
       </c>
       <c r="BA30">
         <v>-300128707.0</v>
       </c>
       <c r="BB30">
         <v>176000000.0</v>
       </c>
       <c r="BC30">
         <v>858000000.0</v>
       </c>
       <c r="BD30">
         <v>-26500000.0</v>
       </c>
       <c r="BE30">
         <v>858000000.0</v>
       </c>
       <c r="BF30">
         <v>-26500000.0</v>
       </c>
       <c r="BG30">
         <v>605000000.0</v>
       </c>
@@ -32736,57 +33272,57 @@
       <c r="BS30">
         <v>689596212.0</v>
       </c>
       <c r="BT30">
         <v>18917970.0</v>
       </c>
       <c r="BU30">
         <v>689596212.0</v>
       </c>
       <c r="BV30">
         <v>18917970.0</v>
       </c>
       <c r="BW30">
         <v>433817149.0</v>
       </c>
       <c r="BX30">
         <v>8322158.0</v>
       </c>
       <c r="BY30">
         <v>433817149.0</v>
       </c>
       <c r="BZ30">
         <v>8322158.0</v>
       </c>
       <c r="CA30">
-        <v>342616240.0</v>
+        <v>1189516994.0</v>
       </c>
       <c r="CB30">
         <v>124201334.0</v>
       </c>
       <c r="CC30">
-        <v>342616240.0</v>
+        <v>1189516994.0</v>
       </c>
       <c r="CD30">
         <v>124201334.0</v>
       </c>
       <c r="CE30">
         <v>294519911.0</v>
       </c>
       <c r="CF30">
         <v>104511212.0</v>
       </c>
       <c r="CG30">
         <v>294519911.0</v>
       </c>
       <c r="CH30">
         <v>104511212.0</v>
       </c>
       <c r="CI30">
         <v>309995710.0</v>
       </c>
       <c r="CJ30">
         <v>42285072.0</v>
       </c>
       <c r="CK30">
         <v>309995710.0</v>
       </c>
@@ -32978,177 +33514,177 @@
       <c r="A31" t="s">
         <v>240</v>
       </c>
       <c r="B31">
         <v>425000000.0</v>
       </c>
       <c r="C31">
         <v>-189060000.0</v>
       </c>
       <c r="D31">
         <v>-447000000.0</v>
       </c>
       <c r="E31">
         <v>-89000000.0</v>
       </c>
       <c r="F31">
         <v>-44500000.0</v>
       </c>
       <c r="G31">
         <v>-2140000000.0</v>
       </c>
       <c r="H31">
         <v>-1070000000.0</v>
       </c>
       <c r="I31">
-        <v>-325000000.0</v>
+        <v>-104199066.0</v>
       </c>
       <c r="J31">
         <v>222000000.0</v>
       </c>
       <c r="K31">
-        <v>364000000.0</v>
+        <v>54000000.0</v>
       </c>
       <c r="L31">
         <v>222000000.0</v>
       </c>
       <c r="M31">
         <v>-60000000.0</v>
       </c>
       <c r="N31">
         <v>222000000.0</v>
       </c>
       <c r="O31">
-        <v>41000000.0</v>
+        <v>376000000.0</v>
       </c>
       <c r="P31">
         <v>-20000000.0</v>
       </c>
       <c r="Q31">
-        <v>-76000000.0</v>
+        <v>-295190795.0</v>
       </c>
       <c r="R31">
         <v>-20000000.0</v>
       </c>
       <c r="S31">
-        <v>-208000000.0</v>
+        <v>-292160422.0</v>
       </c>
       <c r="T31">
         <v>-47000000.0</v>
       </c>
       <c r="U31">
-        <v>-5334000000.0</v>
+        <v>-2710000000.0</v>
       </c>
       <c r="V31">
         <v>-47000000.0</v>
       </c>
       <c r="W31">
         <v>-907000000.0</v>
       </c>
       <c r="X31">
         <v>-48000000.0</v>
       </c>
       <c r="Y31">
         <v>-179000000.0</v>
       </c>
       <c r="Z31">
         <v>-48000000.0</v>
       </c>
       <c r="AA31">
         <v>-61000000.0</v>
       </c>
       <c r="AB31">
         <v>-28250000.0</v>
       </c>
       <c r="AC31">
         <v>-183000000.0</v>
       </c>
       <c r="AD31">
         <v>-28250000.0</v>
       </c>
       <c r="AE31">
         <v>-10500000.0</v>
       </c>
       <c r="AF31">
         <v>500000.0</v>
       </c>
       <c r="AG31">
         <v>13000000.0</v>
       </c>
       <c r="AH31">
         <v>500000.0</v>
       </c>
       <c r="AI31">
         <v>-20500000.0</v>
       </c>
       <c r="AJ31">
         <v>12250000.0</v>
       </c>
       <c r="AK31">
-        <v>-111000000.0</v>
+        <v>-99000000.0</v>
       </c>
       <c r="AL31">
         <v>12250000.0</v>
       </c>
       <c r="AM31">
         <v>-610000000.0</v>
       </c>
       <c r="AN31">
         <v>-500000.0</v>
       </c>
       <c r="AO31">
         <v>-104000000.0</v>
       </c>
       <c r="AP31">
         <v>-500000.0</v>
       </c>
       <c r="AQ31">
         <v>-243500000.0</v>
       </c>
       <c r="AR31">
         <v>-19000000.0</v>
       </c>
       <c r="AS31">
         <v>-114000000.0</v>
       </c>
       <c r="AT31">
         <v>-19000000.0</v>
       </c>
       <c r="AU31">
-        <v>-337148304.0</v>
+        <v>-168000000.0</v>
       </c>
       <c r="AV31">
         <v>-31000000.0</v>
       </c>
       <c r="AW31">
-        <v>-5000000.0</v>
+        <v>-2500000.0</v>
       </c>
       <c r="AX31">
         <v>-31000000.0</v>
       </c>
       <c r="AY31">
-        <v>695247322.0</v>
+        <v>-2500000.0</v>
       </c>
       <c r="AZ31">
         <v>-21000000.0</v>
       </c>
       <c r="BA31">
         <v>122423328.0</v>
       </c>
       <c r="BB31">
         <v>-21000000.0</v>
       </c>
       <c r="BC31">
         <v>-192500000.0</v>
       </c>
       <c r="BD31">
         <v>-8500000.0</v>
       </c>
       <c r="BE31">
         <v>-192500000.0</v>
       </c>
       <c r="BF31">
         <v>-8500000.0</v>
       </c>
       <c r="BG31">
         <v>-125000000.0</v>
       </c>
@@ -33502,105 +34038,105 @@
       <c r="Y32">
         <v>2260000000.0</v>
       </c>
       <c r="Z32">
         <v>1250250000.0</v>
       </c>
       <c r="AA32">
         <v>1426000000.0</v>
       </c>
       <c r="AB32">
         <v>1328750000.0</v>
       </c>
       <c r="AC32">
         <v>2388000000.0</v>
       </c>
       <c r="AD32">
         <v>1328750000.0</v>
       </c>
       <c r="AE32">
         <v>1049000000.0</v>
       </c>
       <c r="AF32">
         <v>984750000.0</v>
       </c>
       <c r="AG32">
-        <v>1877000000.0</v>
+        <v>1886679074.0</v>
       </c>
       <c r="AH32">
         <v>984750000.0</v>
       </c>
       <c r="AI32">
         <v>1068500000.0</v>
       </c>
       <c r="AJ32">
         <v>1034000000.0</v>
       </c>
       <c r="AK32">
         <v>1938000000.0</v>
       </c>
       <c r="AL32">
         <v>1034000000.0</v>
       </c>
       <c r="AM32">
         <v>1237000000.0</v>
       </c>
       <c r="AN32">
         <v>1257500000.0</v>
       </c>
       <c r="AO32">
-        <v>2556000000.0</v>
+        <v>3793000000.0</v>
       </c>
       <c r="AP32">
         <v>1257500000.0</v>
       </c>
       <c r="AQ32">
         <v>1942000000.0</v>
       </c>
       <c r="AR32">
         <v>1858750000.0</v>
       </c>
       <c r="AS32">
         <v>3551000000.0</v>
       </c>
       <c r="AT32">
         <v>1858750000.0</v>
       </c>
       <c r="AU32">
-        <v>3079488526.0</v>
+        <v>1775500000.0</v>
       </c>
       <c r="AV32">
         <v>1481500000.0</v>
       </c>
       <c r="AW32">
         <v>2857000000.0</v>
       </c>
       <c r="AX32">
         <v>1481500000.0</v>
       </c>
       <c r="AY32">
-        <v>3667926234.0</v>
+        <v>1428500000.0</v>
       </c>
       <c r="AZ32">
         <v>1586999999.0</v>
       </c>
       <c r="BA32">
         <v>2446149966.0</v>
       </c>
       <c r="BB32">
         <v>1586999999.0</v>
       </c>
       <c r="BC32">
         <v>2401000000.0</v>
       </c>
       <c r="BD32">
         <v>1200500000.0</v>
       </c>
       <c r="BE32">
         <v>2401000000.0</v>
       </c>
       <c r="BF32">
         <v>1200500000.0</v>
       </c>
       <c r="BG32">
         <v>2096500000.0</v>
       </c>
@@ -34137,105 +34673,105 @@
       <c r="J3">
         <v>1390000000</v>
       </c>
       <c r="K3">
         <v>1860000000</v>
       </c>
       <c r="L3">
         <v>1819000000</v>
       </c>
       <c r="M3">
         <v>697000000</v>
       </c>
       <c r="N3">
         <v>710000000</v>
       </c>
       <c r="O3">
         <v>1843469100</v>
       </c>
       <c r="P3">
         <v>3568000000</v>
       </c>
       <c r="Q3">
         <v>3649000000</v>
       </c>
       <c r="R3">
-        <v>5409581300.92</v>
+        <v>5409581300</v>
       </c>
       <c r="S3">
-        <v>3355709390.95</v>
+        <v>3355709390</v>
       </c>
       <c r="T3">
-        <v>2719365162.87</v>
+        <v>2719365162</v>
       </c>
       <c r="U3">
-        <v>1838605348.27</v>
+        <v>1838605348</v>
       </c>
       <c r="V3">
-        <v>1175586146.3</v>
+        <v>1175586146</v>
       </c>
       <c r="W3">
-        <v>837323273.31</v>
+        <v>837323273</v>
       </c>
       <c r="X3">
-        <v>611146731.69</v>
+        <v>611146731</v>
       </c>
       <c r="Y3">
-        <v>387689917.61</v>
+        <v>387689917</v>
       </c>
       <c r="Z3">
-        <v>379688728.27</v>
+        <v>379688728</v>
       </c>
       <c r="AA3">
-        <v>273501807.47</v>
+        <v>273501807</v>
       </c>
       <c r="AB3">
-        <v>357709392.32</v>
+        <v>357709392</v>
       </c>
       <c r="AC3">
-        <v>269363007.05</v>
+        <v>269363007</v>
       </c>
       <c r="AD3">
-        <v>125502185.68</v>
+        <v>125502185</v>
       </c>
       <c r="AE3">
-        <v>84856542.37</v>
+        <v>84856542</v>
       </c>
       <c r="AF3">
-        <v>112598817.91</v>
+        <v>112598817</v>
       </c>
       <c r="AG3">
-        <v>112551681.34</v>
+        <v>112551681</v>
       </c>
       <c r="AH3">
-        <v>102007504.44</v>
+        <v>102007504</v>
       </c>
       <c r="AI3">
-        <v>145883915.54</v>
+        <v>145883915</v>
       </c>
       <c r="AJ3">
-        <v>160465452.22</v>
+        <v>160465452</v>
       </c>
       <c r="AK3">
         <v>0</v>
       </c>
       <c r="AL3">
         <v>0</v>
       </c>
       <c r="AM3">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:39">
       <c r="A4" t="s">
         <v>244</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
@@ -34330,54 +34866,54 @@
       <c r="F6">
         <v>-579000000.0</v>
       </c>
       <c r="G6">
         <v>-454000000.0</v>
       </c>
       <c r="H6">
         <v>2384000000.0</v>
       </c>
       <c r="I6">
         <v>1356000000.0</v>
       </c>
       <c r="J6">
         <v>33000000.0</v>
       </c>
       <c r="K6">
         <v>163000000.0</v>
       </c>
       <c r="L6">
         <v>-3146000000.0</v>
       </c>
       <c r="M6">
         <v>1045000000.0</v>
       </c>
       <c r="N6">
-        <v>2223000000.0</v>
+        <v>-213000000.0</v>
       </c>
       <c r="O6">
-        <v>2332749300.0</v>
+        <v>2399000000.0</v>
       </c>
       <c r="P6">
         <v>-922000000.0</v>
       </c>
       <c r="Q6">
         <v>-240000000.0</v>
       </c>
       <c r="R6">
         <v>1082455242.0</v>
       </c>
       <c r="S6">
         <v>2097755.0</v>
       </c>
       <c r="T6">
         <v>-154061993.0</v>
       </c>
       <c r="U6">
         <v>63737477.0</v>
       </c>
       <c r="V6">
         <v>-413147836.0</v>
       </c>
       <c r="W6">
         <v>432697169.0</v>
       </c>
@@ -34453,55 +34989,63 @@
       <c r="H7">
         <v>-387000000.0</v>
       </c>
       <c r="I7">
         <v>-43000000.0</v>
       </c>
       <c r="J7">
         <v>-115000000.0</v>
       </c>
       <c r="K7">
         <v>75000000.0</v>
       </c>
       <c r="L7">
         <v>88000000.0</v>
       </c>
       <c r="M7">
         <v>-29000000.0</v>
       </c>
       <c r="N7">
         <v>42000000.0</v>
       </c>
       <c r="O7">
         <v>-14447250.0</v>
       </c>
       <c r="P7"/>
-      <c r="Q7"/>
+      <c r="Q7">
+        <v>68179006.0</v>
+      </c>
       <c r="R7"/>
-      <c r="S7"/>
-[...1 lines deleted...]
-      <c r="U7"/>
+      <c r="S7">
+        <v>71007112.0</v>
+      </c>
+      <c r="T7">
+        <v>444616771.0</v>
+      </c>
+      <c r="U7">
+        <v>-13931203.0</v>
+      </c>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
     </row>
     <row r="8" spans="1:39">
       <c r="A8" t="s">
         <v>248</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
@@ -34566,58 +35110,74 @@
       </c>
       <c r="H9">
         <v>118000000.0</v>
       </c>
       <c r="I9">
         <v>-96000000.0</v>
       </c>
       <c r="J9">
         <v>9000000.0</v>
       </c>
       <c r="K9">
         <v>21000000.0</v>
       </c>
       <c r="L9">
         <v>-28000000.0</v>
       </c>
       <c r="M9">
         <v>33000000.0</v>
       </c>
       <c r="N9">
         <v>101000000.0</v>
       </c>
       <c r="O9">
         <v>22152450.0</v>
       </c>
-      <c r="P9"/>
-[...6 lines deleted...]
-      <c r="W9"/>
+      <c r="P9">
+        <v>-177185648.0</v>
+      </c>
+      <c r="Q9">
+        <v>67176373.0</v>
+      </c>
+      <c r="R9">
+        <v>-105281716.0</v>
+      </c>
+      <c r="S9">
+        <v>-7518400.0</v>
+      </c>
+      <c r="T9">
+        <v>-4268722.0</v>
+      </c>
+      <c r="U9">
+        <v>-75605017.0</v>
+      </c>
+      <c r="V9">
+        <v>-115544108.0</v>
+      </c>
+      <c r="W9">
+        <v>69699466.0</v>
+      </c>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
     </row>
     <row r="10" spans="1:39">
       <c r="A10" t="s">
         <v>250</v>
       </c>
       <c r="B10">
         <v>-102000000.0</v>
       </c>
       <c r="C10">
@@ -34637,58 +35197,74 @@
       </c>
       <c r="H10">
         <v>-21000000.0</v>
       </c>
       <c r="I10">
         <v>22000000.0</v>
       </c>
       <c r="J10">
         <v>-25000000.0</v>
       </c>
       <c r="K10">
         <v>45000000.0</v>
       </c>
       <c r="L10">
         <v>67000000.0</v>
       </c>
       <c r="M10">
         <v>-65000000.0</v>
       </c>
       <c r="N10">
         <v>48000000.0</v>
       </c>
       <c r="O10">
         <v>-36599700.0</v>
       </c>
-      <c r="P10"/>
-[...6 lines deleted...]
-      <c r="W10"/>
+      <c r="P10">
+        <v>-63786833.0</v>
+      </c>
+      <c r="Q10">
+        <v>-4010529.0</v>
+      </c>
+      <c r="R10">
+        <v>-22487356.0</v>
+      </c>
+      <c r="S10">
+        <v>-38427378.0</v>
+      </c>
+      <c r="T10">
+        <v>-29378856.0</v>
+      </c>
+      <c r="U10">
+        <v>-527126.0</v>
+      </c>
+      <c r="V10">
+        <v>-3830844.0</v>
+      </c>
+      <c r="W10">
+        <v>-5583222.0</v>
+      </c>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
       <c r="AG10"/>
       <c r="AH10"/>
       <c r="AI10"/>
       <c r="AJ10"/>
       <c r="AK10"/>
       <c r="AL10"/>
       <c r="AM10"/>
     </row>
     <row r="11" spans="1:39">
       <c r="A11" t="s">
         <v>251</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
@@ -34868,72 +35444,72 @@
       <c r="H14">
         <v>1688000000.0</v>
       </c>
       <c r="I14">
         <v>1591000000.0</v>
       </c>
       <c r="J14">
         <v>1262000000.0</v>
       </c>
       <c r="K14">
         <v>1400000000.0</v>
       </c>
       <c r="L14">
         <v>2753000000.0</v>
       </c>
       <c r="M14">
         <v>1901000000.0</v>
       </c>
       <c r="N14">
         <v>1659000000.0</v>
       </c>
       <c r="O14">
         <v>1447614450.0</v>
       </c>
       <c r="P14">
-        <v>655000000.0</v>
+        <v>690517785.0</v>
       </c>
       <c r="Q14">
-        <v>773000000.0</v>
+        <v>793082262.0</v>
       </c>
       <c r="R14">
         <v>909082742.0</v>
       </c>
       <c r="S14">
-        <v>667785469.0</v>
+        <v>797785797.0</v>
       </c>
       <c r="T14">
-        <v>648428252.0</v>
+        <v>693123396.0</v>
       </c>
       <c r="U14">
-        <v>495937524.0</v>
+        <v>473435000.0</v>
       </c>
       <c r="V14">
         <v>224738229.0</v>
       </c>
       <c r="W14">
-        <v>215981086.0</v>
+        <v>222039887.0</v>
       </c>
       <c r="X14">
         <v>177652353.0</v>
       </c>
       <c r="Y14">
         <v>161380474.0</v>
       </c>
       <c r="Z14">
         <v>180450828.0</v>
       </c>
       <c r="AA14">
         <v>286301125.0</v>
       </c>
       <c r="AB14">
         <v>94713428.0</v>
       </c>
       <c r="AC14">
         <v>93775759.0</v>
       </c>
       <c r="AD14">
         <v>110392381.0</v>
       </c>
       <c r="AE14">
         <v>141935483.0</v>
       </c>
@@ -34943,153 +35519,153 @@
       <c r="AG14">
         <v>94974207.0</v>
       </c>
       <c r="AH14">
         <v>74154396.0</v>
       </c>
       <c r="AI14">
         <v>61119140.0</v>
       </c>
       <c r="AJ14">
         <v>68580074.0</v>
       </c>
       <c r="AK14">
         <v>69677464.0</v>
       </c>
       <c r="AL14">
         <v>50246561.0</v>
       </c>
       <c r="AM14"/>
     </row>
     <row r="15" spans="1:39">
       <c r="A15" t="s">
         <v>255</v>
       </c>
       <c r="B15">
-        <v>-2012000000.0</v>
+        <v>2012000000.0</v>
       </c>
       <c r="C15">
-        <v>-2449000000.0</v>
+        <v>2449000000.0</v>
       </c>
       <c r="D15">
-        <v>-4253000000.0</v>
+        <v>4253000000.0</v>
       </c>
       <c r="E15">
         <v>2558000000.0</v>
       </c>
       <c r="F15">
         <v>289000000.0</v>
       </c>
       <c r="G15">
         <v>454000000.0</v>
       </c>
       <c r="H15">
         <v>1062000000.0</v>
       </c>
       <c r="I15">
         <v>909000000.0</v>
       </c>
       <c r="J15">
         <v>826000000.0</v>
       </c>
       <c r="K15">
         <v>560000000.0</v>
       </c>
       <c r="L15">
         <v>1730000000.0</v>
       </c>
       <c r="M15">
         <v>1753000000.0</v>
       </c>
       <c r="N15">
         <v>1748000000.0</v>
       </c>
       <c r="O15">
         <v>835051050.0</v>
       </c>
       <c r="P15">
-        <v>652000000.0</v>
+        <v>660143102.0</v>
       </c>
       <c r="Q15">
-        <v>547000000.0</v>
+        <v>548439946.0</v>
       </c>
       <c r="R15">
-        <v>330575542.8</v>
+        <v>330575542.0</v>
       </c>
       <c r="S15">
-        <v>441927137.96</v>
+        <v>441927137.0</v>
       </c>
       <c r="T15">
-        <v>296374238.24</v>
+        <v>282907508.0</v>
       </c>
       <c r="U15">
-        <v>562672556.6</v>
+        <v>562672556.0</v>
       </c>
       <c r="V15">
-        <v>327060847.92</v>
+        <v>327060847.0</v>
       </c>
       <c r="W15">
-        <v>270487032.24</v>
+        <v>270487032.0</v>
       </c>
       <c r="X15">
-        <v>311052663.27</v>
+        <v>311052663.0</v>
       </c>
       <c r="Y15">
-        <v>250512896.73</v>
+        <v>250512896.0</v>
       </c>
       <c r="Z15">
-        <v>285851377.7</v>
+        <v>285851377.0</v>
       </c>
       <c r="AA15">
-        <v>141106648.92</v>
+        <v>141106648.0</v>
       </c>
       <c r="AB15">
-        <v>104671625.48</v>
+        <v>104671625.0</v>
       </c>
       <c r="AC15">
-        <v>85372100.4</v>
+        <v>85372100.0</v>
       </c>
       <c r="AD15">
-        <v>78059950.04</v>
+        <v>78059950.0</v>
       </c>
       <c r="AE15">
-        <v>74302614.4</v>
+        <v>74302614.0</v>
       </c>
       <c r="AF15">
-        <v>49626315.71</v>
+        <v>49626315.0</v>
       </c>
       <c r="AG15">
-        <v>41370670.6</v>
+        <v>41370670.0</v>
       </c>
       <c r="AH15">
-        <v>36122211.23</v>
+        <v>36122211.0</v>
       </c>
       <c r="AI15">
-        <v>50467283.29</v>
+        <v>50467283.0</v>
       </c>
       <c r="AJ15">
-        <v>25342892.77</v>
+        <v>25342892.0</v>
       </c>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
     </row>
     <row r="16" spans="1:39">
       <c r="A16" t="s">
         <v>256</v>
       </c>
       <c r="B16">
         <v>5712000000.0</v>
       </c>
       <c r="C16">
         <v>3923000000.0</v>
       </c>
       <c r="D16">
         <v>1740000000.0</v>
       </c>
       <c r="E16">
         <v>6201000000.0</v>
       </c>
       <c r="F16">
         <v>3025000000.0</v>
       </c>
       <c r="G16">
@@ -35266,84 +35842,84 @@
       <c r="J18">
         <v>1010000000.0</v>
       </c>
       <c r="K18">
         <v>727000000.0</v>
       </c>
       <c r="L18">
         <v>656000000.0</v>
       </c>
       <c r="M18">
         <v>4088000000.0</v>
       </c>
       <c r="N18">
         <v>2620000000.0</v>
       </c>
       <c r="O18">
         <v>1503477150.0</v>
       </c>
       <c r="P18">
         <v>-1326000000.0</v>
       </c>
       <c r="Q18">
         <v>-1545000000.0</v>
       </c>
       <c r="R18">
-        <v>-3739635827.92</v>
+        <v>-3739635827.0</v>
       </c>
       <c r="S18">
-        <v>-709740577.95</v>
+        <v>-709740577.0</v>
       </c>
       <c r="T18">
-        <v>-117672848.87</v>
+        <v>-117672848.0</v>
       </c>
       <c r="U18">
         <v>31182581.0</v>
       </c>
       <c r="V18">
-        <v>-71151135.3</v>
+        <v>-71151135.0</v>
       </c>
       <c r="W18">
         <v>191135575.0</v>
       </c>
       <c r="X18">
         <v>294072184.0</v>
       </c>
       <c r="Y18">
         <v>286886341.0</v>
       </c>
       <c r="Z18">
         <v>186086693.0</v>
       </c>
       <c r="AA18">
         <v>642648448.0</v>
       </c>
       <c r="AB18">
         <v>5593389.0</v>
       </c>
       <c r="AC18">
-        <v>-29235086.05</v>
+        <v>-29235086.0</v>
       </c>
       <c r="AD18">
         <v>203035876.0</v>
       </c>
       <c r="AE18">
         <v>324976109.0</v>
       </c>
       <c r="AF18">
         <v>134850898.0</v>
       </c>
       <c r="AG18">
         <v>106507387.0</v>
       </c>
       <c r="AH18">
         <v>70202375.0</v>
       </c>
       <c r="AI18">
         <v>830648.0</v>
       </c>
       <c r="AJ18">
         <v>56091477.0</v>
       </c>
       <c r="AK18">
         <v>69677464.0</v>
       </c>
@@ -35540,78 +36116,78 @@
       <c r="H22">
         <v>343000000.0</v>
       </c>
       <c r="I22">
         <v>1364000000.0</v>
       </c>
       <c r="J22">
         <v>1069000000.0</v>
       </c>
       <c r="K22">
         <v>868000000.0</v>
       </c>
       <c r="L22">
         <v>26000000.0</v>
       </c>
       <c r="M22">
         <v>2414000000.0</v>
       </c>
       <c r="N22">
         <v>1749000000.0</v>
       </c>
       <c r="O22">
         <v>2873076450.0</v>
       </c>
       <c r="P22">
-        <v>1507000000.0</v>
+        <v>1525821557.0</v>
       </c>
       <c r="Q22">
         <v>1575000000.0</v>
       </c>
       <c r="R22">
-        <v>1638504864.0</v>
+        <v>1506652918.0</v>
       </c>
       <c r="S22">
-        <v>1248863715.0</v>
+        <v>1491984748.0</v>
       </c>
       <c r="T22">
-        <v>903327633.0</v>
+        <v>1062242365.0</v>
       </c>
       <c r="U22">
         <v>1427000000.0</v>
       </c>
       <c r="V22">
         <v>1107427000.0</v>
       </c>
       <c r="W22">
         <v>845503417.0</v>
       </c>
       <c r="X22">
         <v>396355413.0</v>
       </c>
       <c r="Y22">
-        <v>-91992000.0</v>
+        <v>-45996000.0</v>
       </c>
       <c r="Z22">
         <v>464280318.0</v>
       </c>
       <c r="AA22">
         <v>966637000.0</v>
       </c>
       <c r="AB22">
         <v>216702974.0</v>
       </c>
       <c r="AC22">
         <v>183049979.0</v>
       </c>
       <c r="AD22">
         <v>178822980.0</v>
       </c>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
       <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
       <c r="AM22">
@@ -35640,340 +36216,340 @@
       <c r="G23">
         <v>-111000000.0</v>
       </c>
       <c r="H23">
         <v>1700000000.0</v>
       </c>
       <c r="I23">
         <v>1753000000.0</v>
       </c>
       <c r="J23">
         <v>-66000000.0</v>
       </c>
       <c r="K23">
         <v>66000000.0</v>
       </c>
       <c r="L23">
         <v>-195000000.0</v>
       </c>
       <c r="M23">
         <v>-182000000.0</v>
       </c>
       <c r="N23">
         <v>-139000000.0</v>
       </c>
       <c r="O23">
-        <v>-370812750.0</v>
+        <v>286399701.0</v>
       </c>
       <c r="P23">
-        <v>172000000.0</v>
+        <v>653720155.0</v>
       </c>
       <c r="Q23">
-        <v>-18000000.0</v>
+        <v>-1600526.0</v>
       </c>
       <c r="R23">
-        <v>5140090368.0</v>
+        <v>839894421.0</v>
       </c>
       <c r="S23">
-        <v>1003426332.0</v>
+        <v>-59684090.0</v>
       </c>
       <c r="T23">
-        <v>-545398746.11</v>
+        <v>258125537.0</v>
       </c>
       <c r="U23">
-        <v>606373747.0</v>
+        <v>25530538.0</v>
       </c>
       <c r="V23">
-        <v>-11091015.6</v>
+        <v>-13323399.0</v>
       </c>
       <c r="W23">
-        <v>-337005711.43</v>
+        <v>3641263.0</v>
       </c>
       <c r="X23">
-        <v>-4085579.69</v>
+        <v>-867687.0</v>
       </c>
       <c r="Y23">
-        <v>-20853500.54</v>
+        <v>18313413.0</v>
       </c>
       <c r="Z23">
-        <v>72249956.0</v>
+        <v>-3514950.0</v>
       </c>
       <c r="AA23">
         <v>-386876507.38</v>
       </c>
       <c r="AB23">
         <v>243074335.0</v>
       </c>
       <c r="AC23">
-        <v>247113203.0</v>
+        <v>20.4</v>
       </c>
       <c r="AD23">
         <v>-89783253.54</v>
       </c>
       <c r="AE23">
-        <v>-254056128.4</v>
+        <v>-1611253.0</v>
       </c>
       <c r="AF23">
-        <v>-101567687.47</v>
+        <v>-122080.0</v>
       </c>
       <c r="AG23">
-        <v>-41210875.38</v>
+        <v>-4371872.0</v>
       </c>
       <c r="AH23">
-        <v>-72470.64</v>
+        <v>-72470.0</v>
       </c>
       <c r="AI23">
         <v>-201640.65</v>
       </c>
       <c r="AJ23">
-        <v>-122407.4</v>
+        <v>198380572.0</v>
       </c>
       <c r="AK23"/>
       <c r="AL23"/>
       <c r="AM23"/>
     </row>
     <row r="24" spans="1:39">
       <c r="A24" t="s">
         <v>263</v>
       </c>
       <c r="B24">
         <v>63000000.0</v>
       </c>
       <c r="C24">
         <v>1051000000.0</v>
       </c>
       <c r="D24">
         <v>-292000000.0</v>
       </c>
       <c r="E24">
         <v>871000000.0</v>
       </c>
       <c r="F24">
         <v>-332000000.0</v>
       </c>
       <c r="G24">
         <v>-167000000.0</v>
       </c>
       <c r="H24">
         <v>-37000000.0</v>
       </c>
       <c r="I24">
         <v>6000000.0</v>
       </c>
       <c r="J24">
         <v>-178000000.0</v>
       </c>
       <c r="K24">
         <v>-167000000.0</v>
       </c>
       <c r="L24">
         <v>-99000000.0</v>
       </c>
       <c r="M24">
         <v>80000000.0</v>
       </c>
       <c r="N24">
         <v>-349000000.0</v>
       </c>
       <c r="O24">
-        <v>1998536250.0</v>
+        <v>2004469100.0</v>
       </c>
       <c r="P24">
         <v>35000000.0</v>
       </c>
       <c r="Q24">
         <v>708000000.0</v>
       </c>
       <c r="R24">
         <v>14372849.0</v>
       </c>
       <c r="S24">
         <v>90203482.0</v>
       </c>
       <c r="T24">
-        <v>53136919.0</v>
+        <v>53136920.0</v>
       </c>
       <c r="U24">
-        <v>-1828113907.08</v>
+        <v>-1745212136.0</v>
       </c>
       <c r="V24">
-        <v>-1175410412.24</v>
+        <v>-1230431342.0</v>
       </c>
       <c r="W24">
         <v>569198058.0</v>
       </c>
       <c r="X24">
-        <v>-563487154.02</v>
+        <v>-563487153.0</v>
       </c>
       <c r="Y24">
-        <v>-13457019.31</v>
+        <v>-13457018.0</v>
       </c>
       <c r="Z24">
         <v>173835410.0</v>
       </c>
       <c r="AA24">
         <v>207133507.0</v>
       </c>
       <c r="AB24">
         <v>203502574.0</v>
       </c>
       <c r="AC24">
-        <v>-119245291.12</v>
+        <v>-119245291.0</v>
       </c>
       <c r="AD24">
-        <v>-86225666.11</v>
+        <v>-86225666.0</v>
       </c>
       <c r="AE24">
-        <v>-5144412.95</v>
+        <v>-5144412.0</v>
       </c>
       <c r="AF24">
-        <v>-7158063.99</v>
+        <v>-7158063.0</v>
       </c>
       <c r="AG24">
-        <v>-5011053.8</v>
+        <v>-5011053.0</v>
       </c>
       <c r="AH24">
-        <v>-6287335.93</v>
+        <v>-6287335.0</v>
       </c>
       <c r="AI24">
-        <v>401904.0</v>
+        <v>401905.0</v>
       </c>
       <c r="AJ24">
-        <v>574782.0</v>
+        <v>574783.0</v>
       </c>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
     </row>
     <row r="25" spans="1:39">
       <c r="A25" t="s">
         <v>264</v>
       </c>
       <c r="B25">
         <v>-1069000000.0</v>
       </c>
       <c r="C25">
         <v>-2955000000.0</v>
       </c>
       <c r="D25">
         <v>-335000000.0</v>
       </c>
       <c r="E25">
         <v>-2411000000.0</v>
       </c>
       <c r="F25">
         <v>-3670000000.0</v>
       </c>
       <c r="G25">
         <v>4028000000.0</v>
       </c>
       <c r="H25">
         <v>-343000000.0</v>
       </c>
       <c r="I25">
         <v>363000000.0</v>
       </c>
       <c r="J25">
         <v>163000000.0</v>
       </c>
       <c r="K25">
         <v>217000000.0</v>
       </c>
       <c r="L25">
         <v>-418000000.0</v>
       </c>
       <c r="M25">
         <v>476000000.0</v>
       </c>
       <c r="N25">
         <v>-126582222.0</v>
       </c>
       <c r="O25">
-        <v>-973744650.0</v>
+        <v>-824045695.0</v>
       </c>
       <c r="P25">
-        <v>-1507000000.0</v>
+        <v>25660658.0</v>
       </c>
       <c r="Q25">
-        <v>-1575000000.0</v>
+        <v>-332261268.0</v>
       </c>
       <c r="R25">
-        <v>-1638504864.31</v>
+        <v>9199373.0</v>
       </c>
       <c r="S25">
-        <v>-1248863715.82</v>
+        <v>285191156.0</v>
       </c>
       <c r="T25">
-        <v>-903327633.83</v>
+        <v>283493414.0</v>
       </c>
       <c r="U25">
-        <v>-1427000000.0</v>
+        <v>-117843405.0</v>
       </c>
       <c r="V25">
-        <v>-1107427000.0</v>
+        <v>199242117.0</v>
       </c>
       <c r="W25">
-        <v>-845503417.5</v>
+        <v>-39084455.0</v>
       </c>
       <c r="X25">
-        <v>-396355413.07</v>
+        <v>508863503.0</v>
       </c>
       <c r="Y25">
-        <v>91992000.0</v>
+        <v>720572259.0</v>
       </c>
       <c r="Z25">
-        <v>-464280318.11</v>
+        <v>101495104.0</v>
       </c>
       <c r="AA25">
-        <v>-966637000.0</v>
+        <v>-50486744.0</v>
       </c>
       <c r="AB25">
-        <v>-216702974.64</v>
+        <v>146599808.0</v>
       </c>
       <c r="AC25">
-        <v>-183049979.27</v>
+        <v>57077942.0</v>
       </c>
       <c r="AD25">
-        <v>-178822980.85</v>
+        <v>149715082.0</v>
       </c>
       <c r="AE25">
-        <v>-141935483.87</v>
+        <v>409832652.0</v>
       </c>
       <c r="AF25">
-        <v>-92958805.4</v>
+        <v>247449716.0</v>
       </c>
       <c r="AG25">
-        <v>-94974207.81</v>
+        <v>219059069.0</v>
       </c>
       <c r="AH25">
-        <v>-74154396.33</v>
+        <v>172209880.0</v>
       </c>
       <c r="AI25">
-        <v>-61119140.03</v>
+        <v>146714564.0</v>
       </c>
       <c r="AJ25">
-        <v>-68580074.2</v>
+        <v>216556930.0</v>
       </c>
       <c r="AK25">
         <v>-69677464.17</v>
       </c>
       <c r="AL25">
         <v>-50246561.94</v>
       </c>
       <c r="AM25">
         <v>-81196000.0</v>
       </c>
     </row>
     <row r="26" spans="1:39">
       <c r="A26" t="s">
         <v>265</v>
       </c>
       <c r="B26">
         <v>-53000000.0</v>
       </c>
       <c r="C26">
         <v>0.0</v>
       </c>
       <c r="D26">
         <v>0.0</v>
       </c>
       <c r="E26">
@@ -36119,185 +36695,185 @@
       <c r="G28">
         <v>-203000000.0</v>
       </c>
       <c r="H28">
         <v>317000000.0</v>
       </c>
       <c r="I28">
         <v>-159000000.0</v>
       </c>
       <c r="J28">
         <v>-805000000.0</v>
       </c>
       <c r="K28">
         <v>51000000.0</v>
       </c>
       <c r="L28">
         <v>-58000000.0</v>
       </c>
       <c r="M28">
         <v>-3119000000.0</v>
       </c>
       <c r="N28">
         <v>-2470000000.0</v>
       </c>
       <c r="O28">
-        <v>-1205863800.0</v>
+        <v>-1255779688.0</v>
       </c>
       <c r="P28">
         <v>362000000.0</v>
       </c>
       <c r="Q28">
         <v>608000000.0</v>
       </c>
       <c r="R28">
         <v>4809514826.0</v>
       </c>
       <c r="S28">
         <v>561499195.0</v>
       </c>
       <c r="T28">
-        <v>-545398746.11</v>
+        <v>-545398746.0</v>
       </c>
       <c r="U28">
-        <v>43701191.0</v>
+        <v>41718306.0</v>
       </c>
       <c r="V28">
-        <v>-338151863.51</v>
+        <v>-351927073.0</v>
       </c>
       <c r="W28">
-        <v>-270487032.24</v>
+        <v>-270487032.0</v>
       </c>
       <c r="X28">
-        <v>-315138242.95</v>
+        <v>-315138242.0</v>
       </c>
       <c r="Y28">
-        <v>-271366397.27</v>
+        <v>-271366397.0</v>
       </c>
       <c r="Z28">
-        <v>-213601421.09</v>
+        <v>-213601421.0</v>
       </c>
       <c r="AA28">
-        <v>-527983156.3</v>
+        <v>-527983156.0</v>
       </c>
       <c r="AB28">
         <v>138402710.0</v>
       </c>
       <c r="AC28">
         <v>161741103.0</v>
       </c>
       <c r="AD28">
-        <v>-167843203.58</v>
+        <v>-167843203.0</v>
       </c>
       <c r="AE28">
-        <v>-328358742.8</v>
+        <v>-328358742.0</v>
       </c>
       <c r="AF28">
-        <v>-151194003.19</v>
+        <v>-151194003.0</v>
       </c>
       <c r="AG28">
-        <v>-82581545.98</v>
+        <v>-82581545.0</v>
       </c>
       <c r="AH28">
-        <v>-36194681.87</v>
+        <v>-36194681.0</v>
       </c>
       <c r="AI28">
-        <v>-50668923.94</v>
+        <v>-50668923.0</v>
       </c>
       <c r="AJ28">
-        <v>-25465300.16</v>
+        <v>-25465300.0</v>
       </c>
       <c r="AK28"/>
       <c r="AL28"/>
       <c r="AM28"/>
     </row>
     <row r="29" spans="1:39">
       <c r="A29" t="s">
         <v>268</v>
       </c>
       <c r="B29">
         <v>7192000000.0</v>
       </c>
       <c r="C29">
         <v>5847000000.0</v>
       </c>
       <c r="D29">
         <v>6145000000.0</v>
       </c>
       <c r="E29">
         <v>8811000000.0</v>
       </c>
       <c r="F29">
         <v>3792000000.0</v>
       </c>
       <c r="G29">
         <v>1849000000.0</v>
       </c>
       <c r="H29">
         <v>3305000000.0</v>
       </c>
       <c r="I29">
         <v>3296000000.0</v>
       </c>
       <c r="J29">
         <v>2400000000.0</v>
       </c>
       <c r="K29">
         <v>2587000000.0</v>
       </c>
       <c r="L29">
         <v>2475000000.0</v>
       </c>
       <c r="M29">
         <v>4785000000.0</v>
       </c>
       <c r="N29">
         <v>3330000000.0</v>
       </c>
       <c r="O29">
-        <v>3346946250.0</v>
+        <v>3485490748.0</v>
       </c>
       <c r="P29">
         <v>2242000000.0</v>
       </c>
       <c r="Q29">
         <v>2104000000.0</v>
       </c>
       <c r="R29">
-        <v>1669945473.0</v>
+        <v>1515852291.0</v>
       </c>
       <c r="S29">
         <v>2645968813.0</v>
       </c>
       <c r="T29">
-        <v>2601692314.0</v>
+        <v>2483475946.0</v>
       </c>
       <c r="U29">
-        <v>1869787930.0</v>
+        <v>1768660394.0</v>
       </c>
       <c r="V29">
-        <v>1104435011.0</v>
+        <v>1306669117.0</v>
       </c>
       <c r="W29">
         <v>1028458849.0</v>
       </c>
       <c r="X29">
         <v>905218916.0</v>
       </c>
       <c r="Y29">
         <v>674576259.0</v>
       </c>
       <c r="Z29">
         <v>565775422.0</v>
       </c>
       <c r="AA29">
         <v>916150256.0</v>
       </c>
       <c r="AB29">
         <v>363302782.0</v>
       </c>
       <c r="AC29">
         <v>240127921.0</v>
       </c>
       <c r="AD29">
         <v>328538062.0</v>
       </c>
@@ -36349,114 +36925,114 @@
       <c r="G30">
         <v>-2112000000.0</v>
       </c>
       <c r="H30">
         <v>-1238000000.0</v>
       </c>
       <c r="I30">
         <v>-1772000000.0</v>
       </c>
       <c r="J30">
         <v>-1568000000.0</v>
       </c>
       <c r="K30">
         <v>-2473000000.0</v>
       </c>
       <c r="L30">
         <v>-5555000000.0</v>
       </c>
       <c r="M30">
         <v>-617000000.0</v>
       </c>
       <c r="N30">
         <v>-1059000000.0</v>
       </c>
       <c r="O30">
-        <v>155067150.0</v>
+        <v>161000000.0</v>
       </c>
       <c r="P30">
         <v>-3533000000.0</v>
       </c>
       <c r="Q30">
         <v>-2941000000.0</v>
       </c>
       <c r="R30">
-        <v>-5395208451.24</v>
+        <v>-5395208451.0</v>
       </c>
       <c r="S30">
-        <v>-3194182225.02</v>
+        <v>-3194182225.0</v>
       </c>
       <c r="T30">
-        <v>-2201850146.87</v>
+        <v>-2201850146.0</v>
       </c>
       <c r="U30">
-        <v>-1827088427.86</v>
+        <v>-1744186658.0</v>
       </c>
       <c r="V30">
-        <v>-1350645822.66</v>
+        <v>-1405666753.0</v>
       </c>
       <c r="W30">
-        <v>-337005711.43</v>
+        <v>-337005711.0</v>
       </c>
       <c r="X30">
-        <v>-557399798.32</v>
+        <v>-557399798.0</v>
       </c>
       <c r="Y30">
-        <v>-409372353.49</v>
+        <v>-409372353.0</v>
       </c>
       <c r="Z30">
-        <v>-414147090.95</v>
+        <v>-414147090.0</v>
       </c>
       <c r="AA30">
-        <v>-238130594.38</v>
+        <v>-238130594.0</v>
       </c>
       <c r="AB30">
-        <v>-469084581.22</v>
+        <v>-469084581.0</v>
       </c>
       <c r="AC30">
-        <v>-388608298.17</v>
+        <v>-388608298.0</v>
       </c>
       <c r="AD30">
-        <v>-211727851.79</v>
+        <v>-211727851.0</v>
       </c>
       <c r="AE30">
-        <v>-90000955.32</v>
+        <v>-90000955.0</v>
       </c>
       <c r="AF30">
-        <v>-119756881.89</v>
+        <v>-119756881.0</v>
       </c>
       <c r="AG30">
-        <v>-117562735.14</v>
+        <v>-117562735.0</v>
       </c>
       <c r="AH30">
-        <v>-108294840.36</v>
+        <v>-108294840.0</v>
       </c>
       <c r="AI30">
-        <v>-145437966.25</v>
+        <v>-145437966.0</v>
       </c>
       <c r="AJ30">
-        <v>-158920534.03</v>
+        <v>-158920534.0</v>
       </c>
       <c r="AK30"/>
       <c r="AL30"/>
       <c r="AM30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -36918,81 +37494,81 @@
       <c r="G2">
         <v>3469000000.0</v>
       </c>
       <c r="H2">
         <v>3469000000.0</v>
       </c>
       <c r="I2">
         <v>6201000000.0</v>
       </c>
       <c r="J2">
         <v>756250000.0</v>
       </c>
       <c r="K2">
         <v>756250000.0</v>
       </c>
       <c r="L2">
         <v>756250000.0</v>
       </c>
       <c r="M2">
         <v>756250000.0</v>
       </c>
       <c r="N2">
         <v>756250000.0</v>
       </c>
       <c r="O2">
-        <v>901000000.0</v>
+        <v>3025000000.0</v>
       </c>
       <c r="P2">
         <v>901000000.0</v>
       </c>
       <c r="Q2">
-        <v>901000000.0</v>
+        <v>3604000000.0</v>
       </c>
       <c r="R2">
         <v>901000000.0</v>
       </c>
       <c r="S2">
-        <v>1014500000.0</v>
+        <v>3604000000.0</v>
       </c>
       <c r="T2">
         <v>1014500000.0</v>
       </c>
       <c r="U2">
-        <v>1014500000.0</v>
+        <v>4058000000.0</v>
       </c>
       <c r="V2">
         <v>1014500000.0</v>
       </c>
       <c r="W2">
-        <v>418500000.0</v>
+        <v>3037000000.0</v>
       </c>
       <c r="X2">
         <v>418500000.0</v>
       </c>
       <c r="Y2">
-        <v>418500000.0</v>
+        <v>1674000000.0</v>
       </c>
       <c r="Z2">
         <v>418500000.0</v>
       </c>
       <c r="AA2">
         <v>79500000.0</v>
       </c>
       <c r="AB2">
         <v>79500000.0</v>
       </c>
       <c r="AC2">
         <v>79500000.0</v>
       </c>
       <c r="AD2">
         <v>79500000.0</v>
       </c>
       <c r="AE2">
         <v>71250000.0</v>
       </c>
       <c r="AF2">
         <v>71250000.0</v>
       </c>
       <c r="AG2">
         <v>71250000.0</v>
       </c>
@@ -38022,157 +38598,157 @@
       <c r="EG5"/>
       <c r="EH5"/>
       <c r="EI5"/>
       <c r="EJ5"/>
     </row>
     <row r="6" spans="1:140">
       <c r="A6" t="s">
         <v>246</v>
       </c>
       <c r="B6">
         <v>-3465999999.0</v>
       </c>
       <c r="C6">
         <v>957000000.0</v>
       </c>
       <c r="D6">
         <v>1944000000.0</v>
       </c>
       <c r="E6">
         <v>239000000.0</v>
       </c>
       <c r="F6">
         <v>119500000.0</v>
       </c>
       <c r="G6">
-        <v>-864500000.0</v>
+        <v>-1729000000.0</v>
       </c>
       <c r="H6"/>
       <c r="I6">
         <v>-2732000000.0</v>
       </c>
       <c r="J6">
         <v>794000000.0</v>
       </c>
       <c r="K6">
         <v>794000000.0</v>
       </c>
       <c r="L6">
         <v>794000000.0</v>
       </c>
       <c r="M6">
         <v>794000000.0</v>
       </c>
       <c r="N6">
         <v>794000000.0</v>
       </c>
       <c r="O6">
-        <v>3025000000.0</v>
+        <v>87000000.0</v>
       </c>
       <c r="P6">
         <v>-144750000.0</v>
       </c>
       <c r="Q6">
-        <v>2938000000.0</v>
+        <v>-666000000.0</v>
       </c>
       <c r="R6">
         <v>-144750000.0</v>
       </c>
       <c r="S6">
-        <v>3604000000.0</v>
+        <v>-847999999.0</v>
       </c>
       <c r="T6">
         <v>-113500000.0</v>
       </c>
       <c r="U6">
-        <v>4452000000.0</v>
+        <v>393999999.0</v>
       </c>
       <c r="V6">
         <v>-113500000.0</v>
       </c>
       <c r="W6">
-        <v>596000000.0</v>
+        <v>1021000000.0</v>
       </c>
       <c r="X6">
         <v>596000000.0</v>
       </c>
       <c r="Y6">
-        <v>3037000000.0</v>
+        <v>1362999999.0</v>
       </c>
       <c r="Z6">
         <v>596000000.0</v>
       </c>
       <c r="AA6">
-        <v>339000000.0</v>
+        <v>541000000.0</v>
       </c>
       <c r="AB6">
         <v>339000000.0</v>
       </c>
       <c r="AC6">
         <v>1133000000.0</v>
       </c>
       <c r="AD6">
         <v>339000000.0</v>
       </c>
       <c r="AE6">
-        <v>8250000.0</v>
+        <v>318000000.0</v>
       </c>
       <c r="AF6">
         <v>8250000.0</v>
       </c>
       <c r="AG6">
         <v>299000000.0</v>
       </c>
       <c r="AH6">
         <v>8250000.0</v>
       </c>
       <c r="AI6">
-        <v>40750000.0</v>
+        <v>-269000000.0</v>
       </c>
       <c r="AJ6">
         <v>40750000.0</v>
       </c>
       <c r="AK6">
         <v>269000000.0</v>
       </c>
       <c r="AL6">
         <v>40750000.0</v>
       </c>
       <c r="AM6">
-        <v>-786500000.0</v>
+        <v>-155000000.0</v>
       </c>
       <c r="AN6">
         <v>-786500000.0</v>
       </c>
       <c r="AO6">
         <v>155000000.0</v>
       </c>
       <c r="AP6">
         <v>-786500000.0</v>
       </c>
       <c r="AQ6">
-        <v>261250000.0</v>
+        <v>-2703000000.0</v>
       </c>
       <c r="AR6">
         <v>261250000.0</v>
       </c>
       <c r="AS6">
         <v>2703000000.0</v>
       </c>
       <c r="AT6">
         <v>261250000.0</v>
       </c>
       <c r="AU6">
         <v>-49750000.0</v>
       </c>
       <c r="AV6">
         <v>-49750000.0</v>
       </c>
       <c r="AW6">
         <v>1805000000.0</v>
       </c>
       <c r="AX6">
         <v>-49750000.0</v>
       </c>
       <c r="AY6">
         <v>595250000.0</v>
       </c>
@@ -39806,51 +40382,51 @@
       <c r="AM14">
         <v>2052000000.0</v>
       </c>
       <c r="AN14"/>
       <c r="AO14">
         <v>701000000.0</v>
       </c>
       <c r="AP14"/>
       <c r="AQ14">
         <v>1180000000.0</v>
       </c>
       <c r="AR14"/>
       <c r="AS14">
         <v>721000000.0</v>
       </c>
       <c r="AT14"/>
       <c r="AU14">
         <v>901000000.0</v>
       </c>
       <c r="AV14"/>
       <c r="AW14">
         <v>758000000.0</v>
       </c>
       <c r="AX14"/>
       <c r="AY14">
-        <v>945813300.0</v>
+        <v>379000000.0</v>
       </c>
       <c r="AZ14"/>
       <c r="BA14">
         <v>501801150.0</v>
       </c>
       <c r="BB14"/>
       <c r="BC14"/>
       <c r="BD14"/>
       <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
@@ -39905,60 +40481,60 @@
       <c r="DR14"/>
       <c r="DS14"/>
       <c r="DT14"/>
       <c r="DU14"/>
       <c r="DV14"/>
       <c r="DW14"/>
       <c r="DX14"/>
       <c r="DY14"/>
       <c r="DZ14"/>
       <c r="EA14"/>
       <c r="EB14"/>
       <c r="EC14"/>
       <c r="ED14"/>
       <c r="EE14"/>
       <c r="EF14"/>
       <c r="EG14"/>
       <c r="EH14"/>
       <c r="EI14"/>
       <c r="EJ14"/>
     </row>
     <row r="15" spans="1:140">
       <c r="A15" t="s">
         <v>255</v>
       </c>
       <c r="B15">
-        <v>-1006000000.0</v>
+        <v>1006000000.0</v>
       </c>
       <c r="C15">
-        <v>-1006320000.0</v>
+        <v>1006320000.0</v>
       </c>
       <c r="D15">
-        <v>-1310000000.0</v>
+        <v>1310000000.0</v>
       </c>
       <c r="E15">
-        <v>-1139000000.0</v>
+        <v>1139000000.0</v>
       </c>
       <c r="F15">
         <v>569500000.0</v>
       </c>
       <c r="G15">
         <v>1515000000.0</v>
       </c>
       <c r="H15">
         <v>757500000.0</v>
       </c>
       <c r="I15">
         <v>2738000000.0</v>
       </c>
       <c r="J15">
         <v>639500000.0</v>
       </c>
       <c r="K15">
         <v>639500000.0</v>
       </c>
       <c r="L15">
         <v>639500000.0</v>
       </c>
       <c r="M15">
         <v>639500000.0</v>
       </c>
@@ -40386,87 +40962,87 @@
       <c r="O16">
         <v>3025000000.0</v>
       </c>
       <c r="P16">
         <v>756250000.0</v>
       </c>
       <c r="Q16">
         <v>2938000000.0</v>
       </c>
       <c r="R16">
         <v>756250000.0</v>
       </c>
       <c r="S16">
         <v>3604000000.0</v>
       </c>
       <c r="T16">
         <v>901000000.0</v>
       </c>
       <c r="U16">
         <v>4452000000.0</v>
       </c>
       <c r="V16">
         <v>901000000.0</v>
       </c>
       <c r="W16">
-        <v>1014500000.0</v>
+        <v>4058000000.0</v>
       </c>
       <c r="X16">
         <v>1014500000.0</v>
       </c>
       <c r="Y16">
         <v>3037000000.0</v>
       </c>
       <c r="Z16">
         <v>1014500000.0</v>
       </c>
       <c r="AA16">
-        <v>418500000.0</v>
+        <v>1674000000.0</v>
       </c>
       <c r="AB16">
         <v>418500000.0</v>
       </c>
       <c r="AC16">
         <v>1133000000.0</v>
       </c>
       <c r="AD16">
         <v>418500000.0</v>
       </c>
       <c r="AE16">
-        <v>79500000.0</v>
+        <v>318000000.0</v>
       </c>
       <c r="AF16">
         <v>79500000.0</v>
       </c>
       <c r="AG16">
         <v>299000000.0</v>
       </c>
       <c r="AH16">
         <v>79500000.0</v>
       </c>
       <c r="AI16">
-        <v>71250000.0</v>
+        <v>285000000.0</v>
       </c>
       <c r="AJ16">
         <v>71250000.0</v>
       </c>
       <c r="AK16">
         <v>269000000.0</v>
       </c>
       <c r="AL16">
         <v>71250000.0</v>
       </c>
       <c r="AM16">
         <v>30500000.0</v>
       </c>
       <c r="AN16">
         <v>30500000.0</v>
       </c>
       <c r="AO16">
         <v>155000000.0</v>
       </c>
       <c r="AP16">
         <v>30500000.0</v>
       </c>
       <c r="AQ16">
         <v>817000000.0</v>
       </c>
@@ -41190,57 +41766,57 @@
       <c r="CQ18">
         <v>93043346.0</v>
       </c>
       <c r="CR18">
         <v>-94922182.07</v>
       </c>
       <c r="CS18">
         <v>93043346.0</v>
       </c>
       <c r="CT18">
         <v>-94922182.07</v>
       </c>
       <c r="CU18">
         <v>321324224.0</v>
       </c>
       <c r="CV18">
         <v>123084613.0</v>
       </c>
       <c r="CW18">
         <v>321324224.0</v>
       </c>
       <c r="CX18">
         <v>123084613.0</v>
       </c>
       <c r="CY18">
-        <v>2796694.5</v>
+        <v>2796694.0</v>
       </c>
       <c r="CZ18">
         <v>-89427348.08</v>
       </c>
       <c r="DA18">
-        <v>2796694.5</v>
+        <v>2796694.0</v>
       </c>
       <c r="DB18">
         <v>-89427348.08</v>
       </c>
       <c r="DC18">
         <v>-14617543.0</v>
       </c>
       <c r="DD18">
         <v>-95921806.47</v>
       </c>
       <c r="DE18">
         <v>-14617543.0</v>
       </c>
       <c r="DF18">
         <v>-95921806.47</v>
       </c>
       <c r="DG18">
         <v>101517938.0</v>
       </c>
       <c r="DH18">
         <v>-50571951.76</v>
       </c>
       <c r="DI18">
         <v>101517938.0</v>
       </c>
@@ -41904,211 +42480,211 @@
       <c r="AQ22">
         <v>1309000000.0</v>
       </c>
       <c r="AR22">
         <v>629000000.0</v>
       </c>
       <c r="AS22">
         <v>1105000000.0</v>
       </c>
       <c r="AT22">
         <v>629000000.0</v>
       </c>
       <c r="AU22">
         <v>876000000.0</v>
       </c>
       <c r="AV22">
         <v>453500000.0</v>
       </c>
       <c r="AW22">
         <v>873000000.0</v>
       </c>
       <c r="AX22">
         <v>453500000.0</v>
       </c>
       <c r="AY22">
-        <v>2090998650.0</v>
+        <v>436500000.0</v>
       </c>
       <c r="AZ22">
         <v>761000000.0</v>
       </c>
       <c r="BA22">
         <v>782077800.0</v>
       </c>
       <c r="BB22">
         <v>761000000.0</v>
       </c>
       <c r="BC22">
         <v>753500000.0</v>
       </c>
       <c r="BD22">
         <v>377250000.0</v>
       </c>
       <c r="BE22">
         <v>753500000.0</v>
       </c>
       <c r="BF22">
         <v>377250000.0</v>
       </c>
       <c r="BG22">
         <v>787500000.0</v>
       </c>
       <c r="BH22">
         <v>394250000.0</v>
       </c>
       <c r="BI22">
         <v>787500000.0</v>
       </c>
       <c r="BJ22">
         <v>394250000.0</v>
       </c>
       <c r="BK22">
         <v>819252432.0</v>
       </c>
       <c r="BL22">
         <v>408278761.0</v>
       </c>
       <c r="BM22">
         <v>819252432.0</v>
       </c>
       <c r="BN22">
         <v>408278761.0</v>
       </c>
       <c r="BO22">
-        <v>624431857.0</v>
+        <v>1248863715.0</v>
       </c>
       <c r="BP22">
         <v>312215928.0</v>
       </c>
       <c r="BQ22">
         <v>624431857.0</v>
       </c>
       <c r="BR22">
         <v>312215928.0</v>
       </c>
       <c r="BS22">
-        <v>451663816.0</v>
+        <v>903327633.0</v>
       </c>
       <c r="BT22">
         <v>278201587.0</v>
       </c>
       <c r="BU22">
         <v>451663816.0</v>
       </c>
       <c r="BV22">
         <v>278201587.0</v>
       </c>
       <c r="BW22">
         <v>713500000.0</v>
       </c>
       <c r="BX22">
         <v>281415161.0</v>
       </c>
       <c r="BY22">
         <v>713500000.0</v>
       </c>
       <c r="BZ22">
         <v>281415161.0</v>
       </c>
       <c r="CA22">
         <v>553713500.0</v>
       </c>
       <c r="CB22">
         <v>202721498.0</v>
       </c>
       <c r="CC22">
         <v>553713500.0</v>
       </c>
       <c r="CD22">
         <v>202721498.0</v>
       </c>
       <c r="CE22">
         <v>422751708.0</v>
       </c>
       <c r="CF22"/>
       <c r="CG22">
         <v>422751708.0</v>
       </c>
       <c r="CH22"/>
       <c r="CI22">
-        <v>198177706.0</v>
+        <v>396355413.0</v>
       </c>
       <c r="CJ22"/>
       <c r="CK22">
         <v>198177706.0</v>
       </c>
       <c r="CL22"/>
       <c r="CM22">
-        <v>-45996000.0</v>
+        <v>-25796826.0</v>
       </c>
       <c r="CN22">
         <v>-61685296.21</v>
       </c>
       <c r="CO22">
-        <v>-45996000.0</v>
+        <v>-25796826.0</v>
       </c>
       <c r="CP22">
         <v>-61685296.21</v>
       </c>
       <c r="CQ22">
         <v>232140159.0</v>
       </c>
       <c r="CR22"/>
       <c r="CS22">
         <v>232140159.0</v>
       </c>
       <c r="CT22"/>
       <c r="CU22">
         <v>483318500.0</v>
       </c>
       <c r="CV22">
         <v>134604362.0</v>
       </c>
       <c r="CW22">
         <v>483318500.0</v>
       </c>
       <c r="CX22">
         <v>134604362.0</v>
       </c>
       <c r="CY22">
-        <v>108351487.0</v>
+        <v>216702974.0</v>
       </c>
       <c r="CZ22"/>
       <c r="DA22">
         <v>108351487.0</v>
       </c>
       <c r="DB22"/>
       <c r="DC22">
         <v>91524989.0</v>
       </c>
       <c r="DD22"/>
       <c r="DE22">
         <v>91524989.0</v>
       </c>
       <c r="DF22"/>
       <c r="DG22">
-        <v>89411490.0</v>
+        <v>178822980.0</v>
       </c>
       <c r="DH22"/>
       <c r="DI22">
         <v>89411490.0</v>
       </c>
       <c r="DJ22"/>
       <c r="DK22"/>
       <c r="DL22"/>
       <c r="DM22"/>
       <c r="DN22"/>
       <c r="DO22"/>
       <c r="DP22"/>
       <c r="DQ22"/>
       <c r="DR22"/>
       <c r="DS22"/>
       <c r="DT22"/>
       <c r="DU22"/>
       <c r="DV22"/>
       <c r="DW22"/>
       <c r="DX22"/>
       <c r="DY22"/>
       <c r="DZ22"/>
       <c r="EA22"/>
       <c r="EB22"/>
       <c r="EC22"/>
@@ -42122,333 +42698,333 @@
       </c>
       <c r="EJ22">
         <v>40598000.0</v>
       </c>
     </row>
     <row r="23" spans="1:140">
       <c r="A23" t="s">
         <v>262</v>
       </c>
       <c r="B23">
         <v>-127619785.0</v>
       </c>
       <c r="C23">
         <v>-109035000.0</v>
       </c>
       <c r="D23">
         <v>-24195508.0</v>
       </c>
       <c r="E23">
         <v>-233273107.0</v>
       </c>
       <c r="F23">
         <v>321500000.0</v>
       </c>
       <c r="G23">
-        <v>-484000000.0</v>
+        <v>-238463178.0</v>
       </c>
       <c r="H23">
         <v>-242000000.0</v>
       </c>
       <c r="I23">
-        <v>-263000000.0</v>
+        <v>-128810314.0</v>
       </c>
       <c r="J23">
         <v>-67500000.0</v>
       </c>
       <c r="K23">
         <v>809500000.0</v>
       </c>
       <c r="L23">
         <v>809500000.0</v>
       </c>
       <c r="M23">
         <v>809500000.0</v>
       </c>
       <c r="N23">
         <v>809500000.0</v>
       </c>
       <c r="O23">
-        <v>-233000000.0</v>
+        <v>-104704708.0</v>
       </c>
       <c r="P23">
         <v>1216250000.0</v>
       </c>
       <c r="Q23">
-        <v>-902000000.0</v>
+        <v>-137617207.0</v>
       </c>
       <c r="R23">
         <v>1216250000.0</v>
       </c>
       <c r="S23">
-        <v>-162000000.0</v>
+        <v>-144500834.0</v>
       </c>
       <c r="T23">
         <v>635250000.0</v>
       </c>
       <c r="U23">
-        <v>413000000.0</v>
+        <v>-131394754.0</v>
       </c>
       <c r="V23">
         <v>635250000.0</v>
       </c>
       <c r="W23">
-        <v>31000000.0</v>
+        <v>-110645686.0</v>
       </c>
       <c r="X23">
         <v>1112750000.0</v>
       </c>
       <c r="Y23">
-        <v>1348000000.0</v>
+        <v>-95938701.0</v>
       </c>
       <c r="Z23">
         <v>1112750000.0</v>
       </c>
       <c r="AA23">
-        <v>-119000000.0</v>
+        <v>-73212471.0</v>
       </c>
       <c r="AB23">
         <v>814750000.0</v>
       </c>
       <c r="AC23">
-        <v>869000000.0</v>
+        <v>-73178924.0</v>
       </c>
       <c r="AD23">
         <v>814750000.0</v>
       </c>
       <c r="AE23">
-        <v>42000000.0</v>
+        <v>28127722.0</v>
       </c>
       <c r="AF23">
         <v>1339750000.0</v>
       </c>
       <c r="AG23">
-        <v>-21000000.0</v>
+        <v>-81537082.0</v>
       </c>
       <c r="AH23">
         <v>1339750000.0</v>
       </c>
       <c r="AI23">
-        <v>356000000.0</v>
+        <v>-198706048.0</v>
       </c>
       <c r="AJ23">
         <v>722000000.0</v>
       </c>
       <c r="AK23">
-        <v>255000000.0</v>
+        <v>186500000.0</v>
       </c>
       <c r="AL23">
         <v>722000000.0</v>
       </c>
       <c r="AM23">
-        <v>372000000.0</v>
+        <v>458500000.0</v>
       </c>
       <c r="AN23">
         <v>1485000000.0</v>
       </c>
       <c r="AO23">
-        <v>1300000000.0</v>
+        <v>-74000000.0</v>
       </c>
       <c r="AP23">
         <v>1485000000.0</v>
       </c>
       <c r="AQ23">
-        <v>-866000000.0</v>
+        <v>20500000.0</v>
       </c>
       <c r="AR23">
         <v>1930500000.0</v>
       </c>
       <c r="AS23">
-        <v>-500000000.0</v>
+        <v>-58000000.0</v>
       </c>
       <c r="AT23">
         <v>1930500000.0</v>
       </c>
       <c r="AU23">
         <v>-432000000.0</v>
       </c>
       <c r="AV23">
         <v>1450000000.0</v>
       </c>
       <c r="AW23">
-        <v>-290000000.0</v>
+        <v>373500000.0</v>
       </c>
       <c r="AX23">
         <v>1450000000.0</v>
       </c>
       <c r="AY23">
         <v>-1068133352.0</v>
       </c>
       <c r="AZ23">
         <v>1181750000.0</v>
       </c>
       <c r="BA23">
         <v>697320602.0</v>
       </c>
       <c r="BB23">
         <v>1181750000.0</v>
       </c>
       <c r="BC23">
-        <v>86000000.0</v>
+        <v>181000000.0</v>
       </c>
       <c r="BD23">
         <v>513000000.0</v>
       </c>
       <c r="BE23">
-        <v>86000000.0</v>
+        <v>181000000.0</v>
       </c>
       <c r="BF23">
         <v>513000000.0</v>
       </c>
       <c r="BG23">
-        <v>-9000000.0</v>
+        <v>304000000.0</v>
       </c>
       <c r="BH23">
         <v>374000000.0</v>
       </c>
       <c r="BI23">
-        <v>-9000000.0</v>
+        <v>304000000.0</v>
       </c>
       <c r="BJ23">
         <v>374000000.0</v>
       </c>
       <c r="BK23">
         <v>2570045184.0</v>
       </c>
       <c r="BL23">
         <v>144626799.0</v>
       </c>
       <c r="BM23">
         <v>2570045184.0</v>
       </c>
       <c r="BN23">
         <v>144626799.0</v>
       </c>
       <c r="BO23">
-        <v>501713166.0</v>
+        <v>501713165.0</v>
       </c>
       <c r="BP23">
         <v>727571498.0</v>
       </c>
       <c r="BQ23">
-        <v>501713166.0</v>
+        <v>501713165.0</v>
       </c>
       <c r="BR23">
         <v>727571498.0</v>
       </c>
       <c r="BS23">
         <v>-272699373.0</v>
       </c>
       <c r="BT23">
         <v>860866324.0</v>
       </c>
       <c r="BU23">
         <v>-272699373.0</v>
       </c>
       <c r="BV23">
         <v>860866324.0</v>
       </c>
       <c r="BW23">
         <v>303186873.0</v>
       </c>
       <c r="BX23">
         <v>603849491.0</v>
       </c>
       <c r="BY23">
         <v>303186873.0</v>
       </c>
       <c r="BZ23">
         <v>603849491.0</v>
       </c>
       <c r="CA23">
-        <v>-5545507.8</v>
+        <v>-5545508.0</v>
       </c>
       <c r="CB23">
         <v>428690964.0</v>
       </c>
       <c r="CC23">
-        <v>-5545507.8</v>
+        <v>-5545508.0</v>
       </c>
       <c r="CD23">
         <v>428690964.0</v>
       </c>
       <c r="CE23">
         <v>324736470.0</v>
       </c>
       <c r="CF23">
         <v>324736470.0</v>
       </c>
       <c r="CG23">
         <v>324736470.0</v>
       </c>
       <c r="CH23">
         <v>324736470.0</v>
       </c>
       <c r="CI23">
-        <v>-2042789.84</v>
+        <v>-2042790.0</v>
       </c>
       <c r="CJ23">
         <v>528924722.0</v>
       </c>
       <c r="CK23">
-        <v>-2042789.84</v>
+        <v>-2042790.0</v>
       </c>
       <c r="CL23">
         <v>528924722.0</v>
       </c>
       <c r="CM23">
         <v>-10426750.0</v>
       </c>
       <c r="CN23">
         <v>292718492.0</v>
       </c>
       <c r="CO23">
         <v>-10426750.0</v>
       </c>
       <c r="CP23">
         <v>292718492.0</v>
       </c>
       <c r="CQ23">
         <v>36124978.0</v>
       </c>
       <c r="CR23">
         <v>416161832.0</v>
       </c>
       <c r="CS23">
         <v>36124978.0</v>
       </c>
       <c r="CT23">
         <v>416161832.0</v>
       </c>
       <c r="CU23">
-        <v>-193438253.0</v>
+        <v>-193438254.0</v>
       </c>
       <c r="CV23">
         <v>371004494.0</v>
       </c>
       <c r="CW23">
-        <v>-193438253.0</v>
+        <v>-193438254.0</v>
       </c>
       <c r="CX23">
         <v>371004494.0</v>
       </c>
       <c r="CY23">
         <v>121537167.0</v>
       </c>
       <c r="CZ23">
         <v>116993601.0</v>
       </c>
       <c r="DA23">
         <v>121537167.0</v>
       </c>
       <c r="DB23">
         <v>116993601.0</v>
       </c>
       <c r="DC23">
         <v>123556601.0</v>
       </c>
       <c r="DD23">
         <v>140232973.0</v>
       </c>
       <c r="DE23">
         <v>123556601.0</v>
       </c>
@@ -42482,754 +43058,780 @@
       <c r="DO23">
         <v>-50783843.0</v>
       </c>
       <c r="DP23">
         <v>37767980.0</v>
       </c>
       <c r="DQ23">
         <v>-50783843.0</v>
       </c>
       <c r="DR23">
         <v>37767980.0</v>
       </c>
       <c r="DS23">
         <v>-20605437.0</v>
       </c>
       <c r="DT23">
         <v>405189078.0</v>
       </c>
       <c r="DU23">
         <v>-20605437.0</v>
       </c>
       <c r="DV23">
         <v>405189078.0</v>
       </c>
       <c r="DW23">
-        <v>-36235.32</v>
+        <v>-36235.0</v>
       </c>
       <c r="DX23">
         <v>60387514.0</v>
       </c>
       <c r="DY23">
-        <v>-36235.32</v>
+        <v>-36235.0</v>
       </c>
       <c r="DZ23">
         <v>60387514.0</v>
       </c>
       <c r="EA23">
-        <v>-100820.33</v>
+        <v>-100820.0</v>
       </c>
       <c r="EB23">
         <v>88292798.0</v>
       </c>
       <c r="EC23">
-        <v>-100820.33</v>
+        <v>-100820.0</v>
       </c>
       <c r="ED23">
         <v>88292798.0</v>
       </c>
       <c r="EE23">
-        <v>-61203.7</v>
+        <v>-61204.0</v>
       </c>
       <c r="EF23">
         <v>55961468.0</v>
       </c>
       <c r="EG23">
-        <v>-61203.7</v>
+        <v>-61204.0</v>
       </c>
       <c r="EH23">
         <v>55961468.0</v>
       </c>
       <c r="EI23"/>
       <c r="EJ23"/>
     </row>
     <row r="24" spans="1:140">
       <c r="A24" t="s">
         <v>263</v>
       </c>
       <c r="B24">
         <v>1501318027.0</v>
       </c>
       <c r="C24">
         <v>236075000.0</v>
       </c>
       <c r="D24">
         <v>1510236772.0</v>
       </c>
       <c r="E24">
         <v>872803845.0</v>
       </c>
       <c r="F24">
         <v>382500000.0</v>
       </c>
       <c r="G24">
-        <v>-114000000.0</v>
+        <v>-92192765.0</v>
       </c>
       <c r="H24">
         <v>-57000000.0</v>
       </c>
       <c r="I24">
-        <v>-180000000.0</v>
+        <v>-30876747.0</v>
       </c>
       <c r="J24"/>
       <c r="K24">
         <v>871000000.0</v>
       </c>
       <c r="L24">
         <v>-82000000.0</v>
       </c>
       <c r="M24">
         <v>-19500000.0</v>
       </c>
       <c r="N24">
         <v>-19500000.0</v>
       </c>
       <c r="O24">
-        <v>-147000000.0</v>
+        <v>-159677326.0</v>
       </c>
       <c r="P24">
         <v>-78000000.0</v>
       </c>
       <c r="Q24">
-        <v>-176000000.0</v>
+        <v>-120170341.0</v>
       </c>
       <c r="R24">
         <v>-88000000.0</v>
       </c>
       <c r="S24">
-        <v>-112000000.0</v>
+        <v>-100664523.0</v>
       </c>
       <c r="T24"/>
       <c r="U24">
-        <v>-55000000.0</v>
+        <v>-31808376.0</v>
       </c>
       <c r="V24"/>
       <c r="W24">
-        <v>-9000000.0</v>
+        <v>8240525.0</v>
       </c>
       <c r="X24"/>
       <c r="Y24">
-        <v>-16000000.0</v>
+        <v>4152817.0</v>
       </c>
       <c r="Z24"/>
       <c r="AA24">
-        <v>46000000.0</v>
+        <v>343500000.0</v>
       </c>
       <c r="AB24"/>
       <c r="AC24">
-        <v>-40000000.0</v>
+        <v>4592562.0</v>
       </c>
       <c r="AD24"/>
       <c r="AE24">
-        <v>-77000000.0</v>
+        <v>312000000.0</v>
       </c>
       <c r="AF24"/>
       <c r="AG24">
-        <v>-101000000.0</v>
+        <v>-3552947.0</v>
       </c>
       <c r="AH24"/>
       <c r="AI24">
-        <v>-79000000.0</v>
+        <v>639500000.0</v>
       </c>
       <c r="AJ24"/>
       <c r="AK24">
-        <v>-88000000.0</v>
+        <v>-14000000.0</v>
       </c>
       <c r="AL24"/>
       <c r="AM24">
-        <v>-99000000.0</v>
+        <v>525000000.0</v>
       </c>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24">
-        <v>3000000.0</v>
+        <v>210000000.0</v>
       </c>
       <c r="AR24"/>
       <c r="AS24">
         <v>77000000.0</v>
       </c>
       <c r="AT24"/>
       <c r="AU24">
         <v>31000000.0</v>
       </c>
       <c r="AV24"/>
       <c r="AW24">
-        <v>-380000000.0</v>
+        <v>14000000.0</v>
       </c>
       <c r="AX24"/>
       <c r="AY24">
         <v>1996609950.0</v>
       </c>
       <c r="AZ24"/>
       <c r="BA24">
         <v>1926300.0</v>
       </c>
       <c r="BB24"/>
       <c r="BC24">
         <v>17500000.0</v>
       </c>
       <c r="BD24"/>
       <c r="BE24">
         <v>17500000.0</v>
       </c>
       <c r="BF24"/>
       <c r="BG24">
         <v>354000000.0</v>
       </c>
       <c r="BH24"/>
       <c r="BI24">
         <v>354000000.0</v>
       </c>
       <c r="BJ24"/>
       <c r="BK24">
-        <v>7186424.5</v>
+        <v>7186425.0</v>
       </c>
       <c r="BL24"/>
       <c r="BM24">
-        <v>7186424.5</v>
+        <v>7186425.0</v>
       </c>
       <c r="BN24"/>
       <c r="BO24">
-        <v>45101741.0</v>
+        <v>45101742.0</v>
       </c>
       <c r="BP24"/>
       <c r="BQ24">
-        <v>45101741.0</v>
+        <v>45101742.0</v>
       </c>
       <c r="BR24"/>
       <c r="BS24">
-        <v>26568459.0</v>
+        <v>26568460.0</v>
       </c>
       <c r="BT24"/>
       <c r="BU24">
-        <v>26568459.0</v>
+        <v>26568460.0</v>
       </c>
       <c r="BV24"/>
       <c r="BW24">
-        <v>-914056953.0</v>
+        <v>-914056952.0</v>
       </c>
       <c r="BX24"/>
       <c r="BY24">
-        <v>-914056953.0</v>
+        <v>-914056952.0</v>
       </c>
       <c r="BZ24"/>
       <c r="CA24">
         <v>-587705206.0</v>
       </c>
       <c r="CB24"/>
       <c r="CC24">
         <v>-587705206.0</v>
       </c>
       <c r="CD24"/>
       <c r="CE24">
-        <v>284599029.0</v>
+        <v>284599028.0</v>
       </c>
       <c r="CF24"/>
       <c r="CG24">
-        <v>284599029.0</v>
+        <v>284599028.0</v>
       </c>
       <c r="CH24"/>
       <c r="CI24">
-        <v>-281743577.0</v>
+        <v>-281743576.0</v>
       </c>
       <c r="CJ24"/>
       <c r="CK24">
-        <v>-281743577.0</v>
+        <v>-281743576.0</v>
       </c>
       <c r="CL24"/>
       <c r="CM24">
-        <v>-6728509.66</v>
+        <v>-6728509.0</v>
       </c>
       <c r="CN24"/>
       <c r="CO24">
-        <v>-6728509.66</v>
+        <v>-6728509.0</v>
       </c>
       <c r="CP24"/>
       <c r="CQ24">
-        <v>86917705.0</v>
+        <v>86917704.0</v>
       </c>
       <c r="CR24"/>
       <c r="CS24">
-        <v>86917705.0</v>
+        <v>86917704.0</v>
       </c>
       <c r="CT24"/>
       <c r="CU24">
-        <v>103566753.0</v>
+        <v>103566752.0</v>
       </c>
       <c r="CV24"/>
       <c r="CW24">
-        <v>103566753.0</v>
+        <v>103566752.0</v>
       </c>
       <c r="CX24"/>
       <c r="CY24">
         <v>101751287.0</v>
       </c>
       <c r="CZ24"/>
       <c r="DA24">
         <v>101751287.0</v>
       </c>
       <c r="DB24"/>
       <c r="DC24">
-        <v>-59622645.0</v>
+        <v>-59622646.0</v>
       </c>
       <c r="DD24"/>
       <c r="DE24">
-        <v>-59622645.0</v>
+        <v>-59622646.0</v>
       </c>
       <c r="DF24"/>
       <c r="DG24">
         <v>-43112833.0</v>
       </c>
       <c r="DH24"/>
       <c r="DI24">
         <v>-43112833.0</v>
       </c>
       <c r="DJ24"/>
       <c r="DK24">
-        <v>-2572206.48</v>
+        <v>-2572206.0</v>
       </c>
       <c r="DL24"/>
       <c r="DM24">
-        <v>-2572206.48</v>
+        <v>-2572206.0</v>
       </c>
       <c r="DN24"/>
       <c r="DO24">
-        <v>-3579031.99</v>
+        <v>-3579032.0</v>
       </c>
       <c r="DP24"/>
       <c r="DQ24">
-        <v>-3579031.99</v>
+        <v>-3579032.0</v>
       </c>
       <c r="DR24"/>
       <c r="DS24">
-        <v>-2505526.9</v>
+        <v>-2505527.0</v>
       </c>
       <c r="DT24"/>
       <c r="DU24">
-        <v>-2505526.9</v>
+        <v>-2505527.0</v>
       </c>
       <c r="DV24"/>
       <c r="DW24">
-        <v>-3143667.96</v>
+        <v>-3143668.0</v>
       </c>
       <c r="DX24"/>
       <c r="DY24">
-        <v>-3143667.96</v>
+        <v>-3143668.0</v>
       </c>
       <c r="DZ24"/>
       <c r="EA24">
         <v>200952.0</v>
       </c>
       <c r="EB24"/>
       <c r="EC24">
         <v>200952.0</v>
       </c>
       <c r="ED24"/>
       <c r="EE24">
         <v>287391.0</v>
       </c>
       <c r="EF24"/>
       <c r="EG24">
         <v>287391.0</v>
       </c>
       <c r="EH24"/>
       <c r="EI24"/>
       <c r="EJ24"/>
     </row>
     <row r="25" spans="1:140">
       <c r="A25" t="s">
         <v>264</v>
       </c>
       <c r="B25">
         <v>-784717932.0</v>
       </c>
       <c r="C25">
         <v>-940299000.0</v>
       </c>
       <c r="D25">
         <v>-743869000.0</v>
       </c>
       <c r="E25">
         <v>-1686663651.0</v>
       </c>
       <c r="F25">
         <v>-754000000.0</v>
       </c>
       <c r="G25">
-        <v>535000000.0</v>
+        <v>467633070.0</v>
       </c>
       <c r="H25">
         <v>267500000.0</v>
       </c>
       <c r="I25">
-        <v>-971000000.0</v>
+        <v>-1172976843.0</v>
       </c>
       <c r="J25">
         <v>-602750000.0</v>
       </c>
       <c r="K25">
         <v>-602750000.0</v>
       </c>
       <c r="L25">
         <v>-602750000.0</v>
       </c>
       <c r="M25">
         <v>-602750000.0</v>
       </c>
       <c r="N25">
         <v>-602750000.0</v>
       </c>
       <c r="O25">
-        <v>973000000.0</v>
+        <v>899192870.0</v>
       </c>
       <c r="P25">
         <v>-509000000.0</v>
       </c>
       <c r="Q25">
-        <v>204000000.0</v>
+        <v>125312403.0</v>
       </c>
       <c r="R25">
         <v>-509000000.0</v>
       </c>
       <c r="S25">
-        <v>-325000000.0</v>
+        <v>-347076912.0</v>
       </c>
       <c r="T25">
         <v>993750000.0</v>
       </c>
       <c r="U25">
-        <v>4207000000.0</v>
+        <v>4170444068.0</v>
       </c>
       <c r="V25">
         <v>993750000.0</v>
       </c>
       <c r="W25">
-        <v>1147000000.0</v>
+        <v>1113442840.0</v>
       </c>
       <c r="X25">
         <v>-95500000.0</v>
       </c>
       <c r="Y25">
-        <v>-37000000.0</v>
+        <v>-71503322.0</v>
       </c>
       <c r="Z25">
         <v>-95500000.0</v>
       </c>
       <c r="AA25">
-        <v>284000000.0</v>
+        <v>-594000000.0</v>
       </c>
       <c r="AB25">
         <v>-366750000.0</v>
       </c>
       <c r="AC25">
-        <v>79000000.0</v>
+        <v>32941212.0</v>
       </c>
       <c r="AD25">
         <v>-366750000.0</v>
       </c>
       <c r="AE25">
-        <v>118000000.0</v>
+        <v>-464500000.0</v>
       </c>
       <c r="AF25">
         <v>-280000000.0</v>
       </c>
       <c r="AG25">
-        <v>45000000.0</v>
+        <v>-50152334.0</v>
       </c>
       <c r="AH25">
         <v>-280000000.0</v>
       </c>
       <c r="AI25">
-        <v>168000000.0</v>
+        <v>-525000000.0</v>
       </c>
       <c r="AJ25">
         <v>-243250000.0</v>
       </c>
       <c r="AK25">
-        <v>49000000.0</v>
+        <v>-551500000.0</v>
       </c>
       <c r="AL25">
         <v>-243250000.0</v>
       </c>
       <c r="AM25">
-        <v>-21000000.0</v>
+        <v>-717000000.0</v>
       </c>
       <c r="AN25">
         <v>-28250000.0</v>
       </c>
       <c r="AO25">
         <v>-397000000.0</v>
       </c>
       <c r="AP25">
         <v>-28250000.0</v>
       </c>
       <c r="AQ25">
-        <v>221000000.0</v>
+        <v>-1157500000.0</v>
       </c>
       <c r="AR25">
         <v>-629000000.0</v>
       </c>
       <c r="AS25">
         <v>255000000.0</v>
       </c>
       <c r="AT25">
         <v>-629000000.0</v>
       </c>
       <c r="AU25">
-        <v>123417778.0</v>
+        <v>-698582222.0</v>
       </c>
       <c r="AV25">
         <v>-453500000.0</v>
       </c>
       <c r="AW25">
         <v>-250000000.0</v>
       </c>
       <c r="AX25">
         <v>-453500000.0</v>
       </c>
       <c r="AY25">
-        <v>-1129774950.0</v>
+        <v>26851848.0</v>
       </c>
       <c r="AZ25">
         <v>-761000000.0</v>
       </c>
       <c r="BA25">
-        <v>156030300.0</v>
+        <v>75125702.0</v>
       </c>
       <c r="BB25">
         <v>-761000000.0</v>
       </c>
       <c r="BC25">
-        <v>-753500000.0</v>
+        <v>367500000.0</v>
       </c>
       <c r="BD25">
         <v>-377250000.0</v>
       </c>
       <c r="BE25">
-        <v>-753500000.0</v>
+        <v>367500000.0</v>
       </c>
       <c r="BF25">
         <v>-377250000.0</v>
       </c>
       <c r="BG25">
-        <v>-787500000.0</v>
+        <v>264500000.0</v>
       </c>
       <c r="BH25">
         <v>-394250000.0</v>
       </c>
       <c r="BI25">
-        <v>-787500000.0</v>
+        <v>264500000.0</v>
       </c>
       <c r="BJ25">
         <v>-394250000.0</v>
       </c>
       <c r="BK25">
-        <v>-819252432.0</v>
+        <v>15720304.0</v>
       </c>
       <c r="BL25">
         <v>-408278761.42</v>
       </c>
       <c r="BM25">
-        <v>-819252432.0</v>
+        <v>15720304.0</v>
       </c>
       <c r="BN25">
         <v>-408278761.42</v>
       </c>
       <c r="BO25">
-        <v>-624431857.0</v>
+        <v>74120691.0</v>
       </c>
       <c r="BP25">
         <v>-312215928.96</v>
       </c>
       <c r="BQ25">
-        <v>-624431857.0</v>
+        <v>698552549.0</v>
       </c>
       <c r="BR25">
         <v>-312215928.96</v>
       </c>
       <c r="BS25">
-        <v>-451663816.0</v>
+        <v>397518524.0</v>
       </c>
       <c r="BT25">
         <v>-278201587.09</v>
       </c>
       <c r="BU25">
-        <v>-451663816.0</v>
+        <v>849182341.0</v>
       </c>
       <c r="BV25">
         <v>-278201587.09</v>
       </c>
       <c r="BW25">
-        <v>-713500000.0</v>
+        <v>221393965.0</v>
       </c>
       <c r="BX25">
         <v>-281415161.32</v>
       </c>
       <c r="BY25">
-        <v>-713500000.0</v>
+        <v>221393965.0</v>
       </c>
       <c r="BZ25">
         <v>-281415161.32</v>
       </c>
       <c r="CA25">
-        <v>-553713500.0</v>
+        <v>-1495995.0</v>
       </c>
       <c r="CB25">
         <v>-202721498.13</v>
       </c>
       <c r="CC25">
-        <v>-553713500.0</v>
+        <v>-1495995.0</v>
       </c>
       <c r="CD25">
         <v>-202721498.13</v>
       </c>
       <c r="CE25">
-        <v>-422751708.0</v>
+        <v>91477716.0</v>
       </c>
       <c r="CF25"/>
       <c r="CG25">
-        <v>-422751708.0</v>
+        <v>91477716.0</v>
       </c>
       <c r="CH25"/>
       <c r="CI25">
-        <v>-198177706.0</v>
+        <v>56254045.0</v>
       </c>
       <c r="CJ25"/>
       <c r="CK25">
-        <v>-198177706.0</v>
+        <v>254431752.0</v>
       </c>
       <c r="CL25"/>
       <c r="CM25">
-        <v>45996000.0</v>
+        <v>363084955.0</v>
       </c>
       <c r="CN25">
         <v>61685296.0</v>
       </c>
       <c r="CO25">
-        <v>45996000.0</v>
+        <v>363084955.0</v>
       </c>
       <c r="CP25">
         <v>61685296.0</v>
       </c>
       <c r="CQ25">
-        <v>-232140159.0</v>
+        <v>50747552.0</v>
       </c>
       <c r="CR25"/>
       <c r="CS25">
-        <v>-232140159.0</v>
+        <v>50747552.0</v>
       </c>
       <c r="CT25"/>
       <c r="CU25">
-        <v>-483318500.0</v>
+        <v>-25243372.0</v>
       </c>
       <c r="CV25">
         <v>-134604362.43</v>
       </c>
       <c r="CW25">
-        <v>-483318500.0</v>
+        <v>-25243372.0</v>
       </c>
       <c r="CX25">
         <v>-134604362.43</v>
       </c>
       <c r="CY25">
-        <v>-108351487.0</v>
+        <v>-35051583.0</v>
       </c>
       <c r="CZ25"/>
       <c r="DA25">
-        <v>-108351487.0</v>
+        <v>73299904.0</v>
       </c>
       <c r="DB25"/>
       <c r="DC25">
-        <v>-91524989.0</v>
+        <v>28538971.0</v>
       </c>
       <c r="DD25"/>
       <c r="DE25">
-        <v>-91524989.0</v>
+        <v>28538971.0</v>
       </c>
       <c r="DF25"/>
       <c r="DG25">
-        <v>-89411490.0</v>
+        <v>-14553949.0</v>
       </c>
       <c r="DH25"/>
       <c r="DI25">
-        <v>-89411490.0</v>
+        <v>74857541.0</v>
       </c>
       <c r="DJ25"/>
-      <c r="DK25"/>
+      <c r="DK25">
+        <v>204916326.0</v>
+      </c>
       <c r="DL25"/>
-      <c r="DM25"/>
+      <c r="DM25">
+        <v>204916326.0</v>
+      </c>
       <c r="DN25"/>
-      <c r="DO25"/>
+      <c r="DO25">
+        <v>123724858.0</v>
+      </c>
       <c r="DP25"/>
-      <c r="DQ25"/>
+      <c r="DQ25">
+        <v>123724858.0</v>
+      </c>
       <c r="DR25"/>
-      <c r="DS25"/>
+      <c r="DS25">
+        <v>109529534.0</v>
+      </c>
       <c r="DT25"/>
-      <c r="DU25"/>
+      <c r="DU25">
+        <v>109529534.0</v>
+      </c>
       <c r="DV25"/>
-      <c r="DW25"/>
+      <c r="DW25">
+        <v>86104940.0</v>
+      </c>
       <c r="DX25"/>
-      <c r="DY25"/>
+      <c r="DY25">
+        <v>86104940.0</v>
+      </c>
       <c r="DZ25"/>
-      <c r="EA25"/>
+      <c r="EA25">
+        <v>73357282.0</v>
+      </c>
       <c r="EB25"/>
-      <c r="EC25"/>
+      <c r="EC25">
+        <v>73357282.0</v>
+      </c>
       <c r="ED25"/>
-      <c r="EE25"/>
+      <c r="EE25">
+        <v>108278465.0</v>
+      </c>
       <c r="EF25"/>
-      <c r="EG25"/>
+      <c r="EG25">
+        <v>108278465.0</v>
+      </c>
       <c r="EH25"/>
       <c r="EI25">
         <v>-40598000.0</v>
       </c>
       <c r="EJ25">
         <v>-40598000.0</v>
       </c>
     </row>
     <row r="26" spans="1:140">
       <c r="A26" t="s">
         <v>265</v>
       </c>
       <c r="B26">
         <v>-27000000.0</v>
       </c>
       <c r="C26">
         <v>-26008000.0</v>
       </c>
       <c r="D26">
         <v>0.0</v>
       </c>
       <c r="E26">
         <v>-25000000.0</v>
       </c>
       <c r="F26"/>
       <c r="G26">
         <v>0.0</v>
       </c>
       <c r="H26"/>
-      <c r="I26"/>
+      <c r="I26">
+        <v>-20000000.0</v>
+      </c>
       <c r="J26">
         <v>-37250000.0</v>
       </c>
       <c r="K26">
         <v>-37250000.0</v>
       </c>
       <c r="L26">
         <v>-37250000.0</v>
       </c>
       <c r="M26">
         <v>-37250000.0</v>
       </c>
       <c r="N26">
         <v>-37250000.0</v>
       </c>
       <c r="O26">
         <v>0.0</v>
       </c>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26">
         <v>23000000.0</v>
       </c>
       <c r="T26"/>
@@ -43550,171 +44152,171 @@
       <c r="A28" t="s">
         <v>267</v>
       </c>
       <c r="B28">
         <v>-1158864013.0</v>
       </c>
       <c r="C28">
         <v>808257000.0</v>
       </c>
       <c r="D28">
         <v>2642305492.0</v>
       </c>
       <c r="E28">
         <v>-447767061.0</v>
       </c>
       <c r="F28">
         <v>-248000000.0</v>
       </c>
       <c r="G28">
         <v>-1999000000.0</v>
       </c>
       <c r="H28">
         <v>-999500000.0</v>
       </c>
       <c r="I28">
-        <v>-3001000000.0</v>
+        <v>-2927497568.0</v>
       </c>
       <c r="J28">
         <v>54764767.48</v>
       </c>
       <c r="K28">
         <v>-877000000.0</v>
       </c>
       <c r="L28">
         <v>-877000000.0</v>
       </c>
       <c r="M28">
         <v>-877000000.0</v>
       </c>
       <c r="N28">
         <v>-877000000.0</v>
       </c>
       <c r="O28">
-        <v>-434000000.0</v>
+        <v>-349756345.0</v>
       </c>
       <c r="P28">
         <v>948000000.0</v>
       </c>
       <c r="Q28">
-        <v>-990000000.0</v>
+        <v>-963097241.0</v>
       </c>
       <c r="R28">
         <v>948000000.0</v>
       </c>
       <c r="S28">
-        <v>-331000000.0</v>
+        <v>-324785649.0</v>
       </c>
       <c r="T28">
         <v>462250000.0</v>
       </c>
       <c r="U28">
-        <v>128000000.0</v>
+        <v>140795348.0</v>
       </c>
       <c r="V28">
         <v>462250000.0</v>
       </c>
       <c r="W28">
-        <v>-179000000.0</v>
+        <v>-167708940.0</v>
       </c>
       <c r="X28">
         <v>826250000.0</v>
       </c>
       <c r="Y28">
-        <v>496000000.0</v>
+        <v>514595294.0</v>
       </c>
       <c r="Z28">
         <v>826250000.0</v>
       </c>
       <c r="AA28">
         <v>-615000000.0</v>
       </c>
       <c r="AB28">
         <v>824000000.0</v>
       </c>
       <c r="AC28">
         <v>456000000.0</v>
       </c>
       <c r="AD28">
         <v>824000000.0</v>
       </c>
       <c r="AE28">
         <v>-371000000.0</v>
       </c>
       <c r="AF28">
         <v>600000000.0</v>
       </c>
       <c r="AG28">
-        <v>-434000000.0</v>
+        <v>-436237995.0</v>
       </c>
       <c r="AH28">
         <v>600000000.0</v>
       </c>
       <c r="AI28">
-        <v>70000000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="AJ28">
         <v>646750000.0</v>
       </c>
       <c r="AK28">
-        <v>-19000000.0</v>
+        <v>-9500000.0</v>
       </c>
       <c r="AL28">
         <v>646750000.0</v>
       </c>
       <c r="AM28">
-        <v>-173000000.0</v>
+        <v>-86500000.0</v>
       </c>
       <c r="AN28">
         <v>594000000.0</v>
       </c>
       <c r="AO28">
         <v>115000000.0</v>
       </c>
       <c r="AP28">
         <v>594000000.0</v>
       </c>
       <c r="AQ28">
-        <v>-1773000000.0</v>
+        <v>-886500000.0</v>
       </c>
       <c r="AR28">
         <v>1196250000.0</v>
       </c>
       <c r="AS28">
         <v>-1346000000.0</v>
       </c>
       <c r="AT28">
         <v>1196250000.0</v>
       </c>
       <c r="AU28">
         <v>-1143000000.0</v>
       </c>
       <c r="AV28">
         <v>832500000.0</v>
       </c>
       <c r="AW28">
-        <v>-1327000000.0</v>
+        <v>-663500000.0</v>
       </c>
       <c r="AX28">
         <v>832500000.0</v>
       </c>
       <c r="AY28">
         <v>-1590160650.0</v>
       </c>
       <c r="AZ28">
         <v>868750000.0</v>
       </c>
       <c r="BA28">
         <v>384296850.0</v>
       </c>
       <c r="BB28">
         <v>868750000.0</v>
       </c>
       <c r="BC28">
         <v>181000000.0</v>
       </c>
       <c r="BD28">
         <v>560500000.0</v>
       </c>
       <c r="BE28">
         <v>181000000.0</v>
       </c>
@@ -43962,183 +44564,183 @@
         <v>-6366325.04</v>
       </c>
       <c r="EI28"/>
       <c r="EJ28"/>
     </row>
     <row r="29" spans="1:140">
       <c r="A29" t="s">
         <v>268</v>
       </c>
       <c r="B29">
         <v>3472282068.0</v>
       </c>
       <c r="C29">
         <v>3026964000.0</v>
       </c>
       <c r="D29">
         <v>3218131000.0</v>
       </c>
       <c r="E29">
         <v>2236836349.0</v>
       </c>
       <c r="F29">
         <v>1196500000.0</v>
       </c>
       <c r="G29">
-        <v>3214000000.0</v>
+        <v>3146633070.0</v>
       </c>
       <c r="H29">
         <v>1607000000.0</v>
       </c>
       <c r="I29">
-        <v>2931000000.0</v>
+        <v>2729023157.0</v>
       </c>
       <c r="J29">
         <v>2202750000.0</v>
       </c>
       <c r="K29">
         <v>2202750000.0</v>
       </c>
       <c r="L29">
         <v>2202750000.0</v>
       </c>
       <c r="M29">
         <v>2202750000.0</v>
       </c>
       <c r="N29">
         <v>2202750000.0</v>
       </c>
       <c r="O29">
-        <v>2459000000.0</v>
+        <v>2385192870.0</v>
       </c>
       <c r="P29">
         <v>509000000.0</v>
       </c>
       <c r="Q29">
-        <v>1333000000.0</v>
+        <v>1254312403.0</v>
       </c>
       <c r="R29">
         <v>509000000.0</v>
       </c>
       <c r="S29">
-        <v>742000000.0</v>
+        <v>719923088.0</v>
       </c>
       <c r="T29">
         <v>-993750000.0</v>
       </c>
       <c r="U29">
-        <v>1107000000.0</v>
+        <v>1070444068.0</v>
       </c>
       <c r="V29">
         <v>-993750000.0</v>
       </c>
       <c r="W29">
-        <v>1820000000.0</v>
+        <v>1786442840.0</v>
       </c>
       <c r="X29">
         <v>95500000.0</v>
       </c>
       <c r="Y29">
-        <v>1485000000.0</v>
+        <v>1450496678.0</v>
       </c>
       <c r="Z29">
         <v>95500000.0</v>
       </c>
       <c r="AA29">
-        <v>1756000000.0</v>
+        <v>878000000.0</v>
       </c>
       <c r="AB29">
         <v>366750000.0</v>
       </c>
       <c r="AC29">
-        <v>1540000000.0</v>
+        <v>1493941212.0</v>
       </c>
       <c r="AD29">
         <v>366750000.0</v>
       </c>
       <c r="AE29">
-        <v>1165000000.0</v>
+        <v>582500000.0</v>
       </c>
       <c r="AF29">
         <v>280000000.0</v>
       </c>
       <c r="AG29">
-        <v>1235000000.0</v>
+        <v>1139847666.0</v>
       </c>
       <c r="AH29">
         <v>280000000.0</v>
       </c>
       <c r="AI29">
-        <v>1386000000.0</v>
+        <v>693000000.0</v>
       </c>
       <c r="AJ29">
         <v>243250000.0</v>
       </c>
       <c r="AK29">
-        <v>1201000000.0</v>
+        <v>600500000.0</v>
       </c>
       <c r="AL29">
         <v>243250000.0</v>
       </c>
       <c r="AM29">
-        <v>1392000000.0</v>
+        <v>696000000.0</v>
       </c>
       <c r="AN29">
         <v>28250000.0</v>
       </c>
       <c r="AO29">
         <v>1083000000.0</v>
       </c>
       <c r="AP29">
         <v>28250000.0</v>
       </c>
       <c r="AQ29">
-        <v>2757000000.0</v>
+        <v>1378500000.0</v>
       </c>
       <c r="AR29">
         <v>629000000.0</v>
       </c>
       <c r="AS29">
         <v>2028000000.0</v>
       </c>
       <c r="AT29">
         <v>629000000.0</v>
       </c>
       <c r="AU29">
-        <v>1836000000.0</v>
+        <v>1014000000.0</v>
       </c>
       <c r="AV29">
         <v>453500000.0</v>
       </c>
       <c r="AW29">
         <v>1494000000.0</v>
       </c>
       <c r="AX29">
         <v>453500000.0</v>
       </c>
       <c r="AY29">
-        <v>1907037000.0</v>
+        <v>747000000.0</v>
       </c>
       <c r="AZ29">
         <v>761000000.0</v>
       </c>
       <c r="BA29">
         <v>1439909250.0</v>
       </c>
       <c r="BB29">
         <v>761000000.0</v>
       </c>
       <c r="BC29">
         <v>1121000000.0</v>
       </c>
       <c r="BD29">
         <v>377250000.0</v>
       </c>
       <c r="BE29">
         <v>1121000000.0</v>
       </c>
       <c r="BF29">
         <v>377250000.0</v>
       </c>
       <c r="BG29">
         <v>1052000000.0</v>
       </c>
@@ -44330,143 +44932,143 @@
       <c r="EG29">
         <v>108278465.0</v>
       </c>
       <c r="EH29"/>
       <c r="EI29"/>
       <c r="EJ29"/>
     </row>
     <row r="30" spans="1:140">
       <c r="A30" t="s">
         <v>269</v>
       </c>
       <c r="B30">
         <v>-1591681973.0</v>
       </c>
       <c r="C30">
         <v>-2781886000.0</v>
       </c>
       <c r="D30">
         <v>-3911763228.0</v>
       </c>
       <c r="E30">
         <v>-1545196155.0</v>
       </c>
       <c r="F30"/>
       <c r="G30">
-        <v>-2948000000.0</v>
+        <v>-2926192765.0</v>
       </c>
       <c r="H30"/>
       <c r="I30">
-        <v>-2637000000.0</v>
+        <v>-2487876747.0</v>
       </c>
       <c r="J30"/>
       <c r="K30">
         <v>-2265000000.0</v>
       </c>
       <c r="L30">
         <v>-1155000000.0</v>
       </c>
       <c r="M30">
         <v>22500000.0</v>
       </c>
       <c r="N30">
         <v>22500000.0</v>
       </c>
       <c r="O30">
-        <v>-1934000000.0</v>
+        <v>-1946677326.0</v>
       </c>
       <c r="P30">
         <v>-967000000.0</v>
       </c>
       <c r="Q30">
-        <v>-1007000000.0</v>
+        <v>-951170341.0</v>
       </c>
       <c r="R30">
         <v>-503500000.0</v>
       </c>
       <c r="S30">
-        <v>-1269000000.0</v>
+        <v>-1257664523.0</v>
       </c>
       <c r="T30"/>
       <c r="U30">
-        <v>-843000000.0</v>
+        <v>-819808376.0</v>
       </c>
       <c r="V30"/>
       <c r="W30">
-        <v>-622000000.0</v>
+        <v>-604759475.0</v>
       </c>
       <c r="X30"/>
       <c r="Y30">
-        <v>-616000000.0</v>
+        <v>-595847183.0</v>
       </c>
       <c r="Z30"/>
       <c r="AA30">
-        <v>-595000000.0</v>
+        <v>-297500000.0</v>
       </c>
       <c r="AB30"/>
       <c r="AC30">
-        <v>-1177000000.0</v>
+        <v>-1132407438.0</v>
       </c>
       <c r="AD30"/>
       <c r="AE30">
-        <v>-778000000.0</v>
+        <v>-389000000.0</v>
       </c>
       <c r="AF30"/>
       <c r="AG30">
-        <v>-790000000.0</v>
+        <v>-692552947.0</v>
       </c>
       <c r="AH30"/>
       <c r="AI30">
-        <v>-1437000000.0</v>
+        <v>-718500000.0</v>
       </c>
       <c r="AJ30"/>
       <c r="AK30">
-        <v>-1036000000.0</v>
+        <v>-962000000.0</v>
       </c>
       <c r="AL30"/>
       <c r="AM30">
-        <v>-1248000000.0</v>
+        <v>-624000000.0</v>
       </c>
       <c r="AN30"/>
       <c r="AO30">
         <v>-4307000000.0</v>
       </c>
       <c r="AP30"/>
       <c r="AQ30">
-        <v>-414000000.0</v>
+        <v>-207000000.0</v>
       </c>
       <c r="AR30"/>
       <c r="AS30">
         <v>-203000000.0</v>
       </c>
       <c r="AT30"/>
       <c r="AU30">
         <v>-271000000.0</v>
       </c>
       <c r="AV30"/>
       <c r="AW30">
-        <v>-788000000.0</v>
+        <v>-394000000.0</v>
       </c>
       <c r="AX30"/>
       <c r="AY30">
         <v>1433167200.0</v>
       </c>
       <c r="AZ30"/>
       <c r="BA30">
         <v>-1278100050.0</v>
       </c>
       <c r="BB30"/>
       <c r="BC30">
         <v>-1766500000.0</v>
       </c>
       <c r="BD30"/>
       <c r="BE30">
         <v>-1766500000.0</v>
       </c>
       <c r="BF30"/>
       <c r="BG30">
         <v>-1470500000.0</v>
       </c>
       <c r="BH30"/>
       <c r="BI30">
         <v>-1470500000.0</v>
       </c>