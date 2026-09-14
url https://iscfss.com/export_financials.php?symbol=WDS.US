--- v1 (2026-07-29)
+++ v2 (2026-09-14)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="270">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="271">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -322,50 +322,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
   <si>
     <t>2023-03-31</t>
   </si>
   <si>
     <t>2022-09-30</t>
   </si>
   <si>
     <t>2022-06-30</t>
   </si>
@@ -5248,51 +5251,51 @@
       </c>
       <c r="AJ51">
         <v>1195866279.0</v>
       </c>
       <c r="AK51">
         <v>1242882061.0</v>
       </c>
       <c r="AL51">
         <v>1207957835.0</v>
       </c>
       <c r="AM51">
         <v>1581170000.0</v>
       </c>
     </row>
     <row r="52" spans="1:39">
       <c r="A52" t="s">
         <v>89</v>
       </c>
       <c r="B52">
         <v>941000000.0</v>
       </c>
       <c r="C52">
         <v>1179000000.0</v>
       </c>
       <c r="D52">
-        <v>596000000.0</v>
+        <v>298000000.0</v>
       </c>
       <c r="E52">
         <v>584000000.0</v>
       </c>
       <c r="F52">
         <v>468000000.0</v>
       </c>
       <c r="G52">
         <v>870000000.0</v>
       </c>
       <c r="H52">
         <v>146000000.0</v>
       </c>
       <c r="I52">
         <v>79000000.0</v>
       </c>
       <c r="J52">
         <v>76000000.0</v>
       </c>
       <c r="K52">
         <v>76000000.0</v>
       </c>
       <c r="L52">
         <v>77000000.0</v>
       </c>
@@ -6215,866 +6218,872 @@
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:ET62"/>
+  <dimension ref="A1:EU62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:150">
+    <row r="1" spans="1:151">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>100</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1" t="s">
+        <v>101</v>
+      </c>
+      <c r="E1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="F1" t="s">
         <v>102</v>
       </c>
       <c r="G1" t="s">
+        <v>103</v>
+      </c>
+      <c r="H1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="I1" t="s">
         <v>104</v>
       </c>
       <c r="J1" t="s">
         <v>105</v>
       </c>
       <c r="K1" t="s">
+        <v>106</v>
+      </c>
+      <c r="L1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="M1" t="s">
         <v>107</v>
       </c>
       <c r="N1" t="s">
         <v>108</v>
       </c>
       <c r="O1" t="s">
+        <v>109</v>
+      </c>
+      <c r="P1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="Q1" t="s">
         <v>110</v>
       </c>
       <c r="R1" t="s">
         <v>111</v>
       </c>
       <c r="S1" t="s">
+        <v>112</v>
+      </c>
+      <c r="T1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="U1" t="s">
         <v>113</v>
       </c>
       <c r="V1" t="s">
         <v>114</v>
       </c>
       <c r="W1" t="s">
+        <v>115</v>
+      </c>
+      <c r="X1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="Y1" t="s">
         <v>116</v>
       </c>
       <c r="Z1" t="s">
         <v>117</v>
       </c>
       <c r="AA1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AB1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AC1" t="s">
         <v>119</v>
       </c>
       <c r="AD1" t="s">
         <v>120</v>
       </c>
       <c r="AE1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AF1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AG1" t="s">
         <v>122</v>
       </c>
       <c r="AH1" t="s">
         <v>123</v>
       </c>
       <c r="AI1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AK1" t="s">
         <v>125</v>
       </c>
       <c r="AL1" t="s">
         <v>126</v>
       </c>
       <c r="AM1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AN1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="AO1" t="s">
         <v>128</v>
       </c>
       <c r="AP1" t="s">
         <v>129</v>
       </c>
       <c r="AQ1" t="s">
+        <v>130</v>
+      </c>
+      <c r="AR1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="AS1" t="s">
         <v>131</v>
       </c>
       <c r="AT1" t="s">
         <v>132</v>
       </c>
       <c r="AU1" t="s">
+        <v>133</v>
+      </c>
+      <c r="AV1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="AW1" t="s">
         <v>134</v>
       </c>
       <c r="AX1" t="s">
         <v>135</v>
       </c>
       <c r="AY1" t="s">
+        <v>136</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BA1" t="s">
         <v>137</v>
       </c>
       <c r="BB1" t="s">
         <v>138</v>
       </c>
       <c r="BC1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BD1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BE1" t="s">
         <v>140</v>
       </c>
       <c r="BF1" t="s">
         <v>141</v>
       </c>
       <c r="BG1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BH1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BI1" t="s">
         <v>143</v>
       </c>
       <c r="BJ1" t="s">
         <v>144</v>
       </c>
       <c r="BK1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BL1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="BM1" t="s">
         <v>146</v>
       </c>
       <c r="BN1" t="s">
         <v>147</v>
       </c>
       <c r="BO1" t="s">
+        <v>148</v>
+      </c>
+      <c r="BP1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="BQ1" t="s">
         <v>149</v>
       </c>
       <c r="BR1" t="s">
         <v>150</v>
       </c>
       <c r="BS1" t="s">
+        <v>151</v>
+      </c>
+      <c r="BT1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="BU1" t="s">
         <v>152</v>
       </c>
       <c r="BV1" t="s">
         <v>153</v>
       </c>
       <c r="BW1" t="s">
+        <v>154</v>
+      </c>
+      <c r="BX1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="BY1" t="s">
         <v>155</v>
       </c>
       <c r="BZ1" t="s">
         <v>156</v>
       </c>
       <c r="CA1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CB1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CC1" t="s">
         <v>158</v>
       </c>
       <c r="CD1" t="s">
         <v>159</v>
       </c>
       <c r="CE1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CF1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="CG1" t="s">
         <v>161</v>
       </c>
       <c r="CH1" t="s">
         <v>162</v>
       </c>
       <c r="CI1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="CK1" t="s">
         <v>164</v>
       </c>
       <c r="CL1" t="s">
         <v>165</v>
       </c>
       <c r="CM1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CN1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="CO1" t="s">
         <v>167</v>
       </c>
       <c r="CP1" t="s">
         <v>168</v>
       </c>
       <c r="CQ1" t="s">
+        <v>169</v>
+      </c>
+      <c r="CR1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="CS1" t="s">
         <v>170</v>
       </c>
       <c r="CT1" t="s">
         <v>171</v>
       </c>
       <c r="CU1" t="s">
+        <v>172</v>
+      </c>
+      <c r="CV1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>172</v>
       </c>
       <c r="CW1" t="s">
         <v>173</v>
       </c>
       <c r="CX1" t="s">
         <v>174</v>
       </c>
       <c r="CY1" t="s">
+        <v>175</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>175</v>
       </c>
       <c r="DA1" t="s">
         <v>176</v>
       </c>
       <c r="DB1" t="s">
         <v>177</v>
       </c>
       <c r="DC1" t="s">
+        <v>178</v>
+      </c>
+      <c r="DD1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>178</v>
       </c>
       <c r="DE1" t="s">
         <v>179</v>
       </c>
       <c r="DF1" t="s">
         <v>180</v>
       </c>
       <c r="DG1" t="s">
+        <v>181</v>
+      </c>
+      <c r="DH1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>181</v>
       </c>
       <c r="DI1" t="s">
         <v>182</v>
       </c>
       <c r="DJ1" t="s">
         <v>183</v>
       </c>
       <c r="DK1" t="s">
+        <v>184</v>
+      </c>
+      <c r="DL1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
       <c r="DM1" t="s">
         <v>185</v>
       </c>
       <c r="DN1" t="s">
         <v>186</v>
       </c>
       <c r="DO1" t="s">
+        <v>187</v>
+      </c>
+      <c r="DP1" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="DQ1" t="s">
         <v>188</v>
       </c>
       <c r="DR1" t="s">
         <v>189</v>
       </c>
       <c r="DS1" t="s">
+        <v>190</v>
+      </c>
+      <c r="DT1" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>190</v>
       </c>
       <c r="DU1" t="s">
         <v>191</v>
       </c>
       <c r="DV1" t="s">
         <v>192</v>
       </c>
       <c r="DW1" t="s">
+        <v>193</v>
+      </c>
+      <c r="DX1" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>193</v>
       </c>
       <c r="DY1" t="s">
         <v>194</v>
       </c>
       <c r="DZ1" t="s">
         <v>195</v>
       </c>
       <c r="EA1" t="s">
+        <v>196</v>
+      </c>
+      <c r="EB1" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>196</v>
       </c>
       <c r="EC1" t="s">
         <v>197</v>
       </c>
       <c r="ED1" t="s">
         <v>198</v>
       </c>
       <c r="EE1" t="s">
+        <v>199</v>
+      </c>
+      <c r="EF1" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>199</v>
       </c>
       <c r="EG1" t="s">
         <v>200</v>
       </c>
       <c r="EH1" t="s">
         <v>201</v>
       </c>
       <c r="EI1" t="s">
+        <v>202</v>
+      </c>
+      <c r="EJ1" t="s">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>202</v>
       </c>
       <c r="EK1" t="s">
         <v>203</v>
       </c>
       <c r="EL1" t="s">
         <v>204</v>
       </c>
       <c r="EM1" t="s">
+        <v>205</v>
+      </c>
+      <c r="EN1" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>205</v>
       </c>
       <c r="EO1" t="s">
         <v>206</v>
       </c>
       <c r="EP1" t="s">
         <v>207</v>
       </c>
       <c r="EQ1" t="s">
+        <v>208</v>
+      </c>
+      <c r="ER1" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>208</v>
       </c>
       <c r="ES1" t="s">
         <v>209</v>
       </c>
       <c r="ET1" t="s">
         <v>210</v>
       </c>
+      <c r="EU1" t="s">
+        <v>211</v>
+      </c>
     </row>
-    <row r="2" spans="1:150">
+    <row r="2" spans="1:151">
       <c r="A2" t="s">
         <v>39</v>
       </c>
       <c r="B2">
+        <v>1779000000.0</v>
+      </c>
+      <c r="C2">
         <v>1727000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1604000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>2075000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1597000000.0</v>
       </c>
-      <c r="F2"/>
-[...2 lines deleted...]
-      </c>
+      <c r="G2"/>
       <c r="H2">
         <v>1655000000.0</v>
       </c>
       <c r="I2">
+        <v>1655000000.0</v>
+      </c>
+      <c r="J2">
         <v>1934000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>189750000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>2029000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>189750000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>1993000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>189750000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>191000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>159750000.0</v>
       </c>
       <c r="Q2">
         <v>159750000.0</v>
       </c>
       <c r="R2">
         <v>159750000.0</v>
       </c>
       <c r="S2">
+        <v>159750000.0</v>
+      </c>
+      <c r="T2">
         <v>100000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25000000.0</v>
       </c>
       <c r="U2">
         <v>25000000.0</v>
       </c>
       <c r="V2">
         <v>25000000.0</v>
       </c>
       <c r="W2">
+        <v>25000000.0</v>
+      </c>
+      <c r="X2">
         <v>224000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>56000000.0</v>
       </c>
       <c r="Y2">
         <v>56000000.0</v>
       </c>
       <c r="Z2">
         <v>56000000.0</v>
       </c>
       <c r="AA2">
+        <v>56000000.0</v>
+      </c>
+      <c r="AB2">
         <v>212000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>53000000.0</v>
       </c>
       <c r="AC2">
         <v>53000000.0</v>
       </c>
       <c r="AD2">
         <v>53000000.0</v>
       </c>
       <c r="AE2">
+        <v>53000000.0</v>
+      </c>
+      <c r="AF2">
         <v>237000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>59250000.0</v>
       </c>
       <c r="AG2">
         <v>59250000.0</v>
       </c>
       <c r="AH2">
         <v>59250000.0</v>
       </c>
       <c r="AI2">
+        <v>59250000.0</v>
+      </c>
+      <c r="AJ2">
         <v>197000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>49250000.0</v>
       </c>
       <c r="AK2">
         <v>49250000.0</v>
       </c>
       <c r="AL2">
         <v>49250000.0</v>
       </c>
       <c r="AM2">
+        <v>49250000.0</v>
+      </c>
+      <c r="AN2">
         <v>283000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>70750000.0</v>
       </c>
       <c r="AO2">
         <v>70750000.0</v>
       </c>
       <c r="AP2">
         <v>70750000.0</v>
       </c>
       <c r="AQ2">
+        <v>70750000.0</v>
+      </c>
+      <c r="AR2">
         <v>286000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>71500000.0</v>
       </c>
       <c r="AS2">
         <v>71500000.0</v>
       </c>
       <c r="AT2">
         <v>71500000.0</v>
       </c>
       <c r="AU2">
+        <v>71500000.0</v>
+      </c>
+      <c r="AV2">
         <v>216000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>54000000.0</v>
       </c>
       <c r="AW2">
         <v>54000000.0</v>
       </c>
       <c r="AX2">
         <v>54000000.0</v>
       </c>
       <c r="AY2">
+        <v>54000000.0</v>
+      </c>
+      <c r="AZ2">
         <v>276364433.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>67000000.0</v>
       </c>
       <c r="BA2">
         <v>67000000.0</v>
       </c>
       <c r="BB2">
         <v>67000000.0</v>
       </c>
       <c r="BC2">
+        <v>67000000.0</v>
+      </c>
+      <c r="BD2">
         <v>343000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>85750000.0</v>
       </c>
       <c r="BE2">
         <v>85750000.0</v>
       </c>
       <c r="BF2">
         <v>85750000.0</v>
       </c>
       <c r="BG2">
+        <v>85750000.0</v>
+      </c>
+      <c r="BH2">
         <v>245000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>61250000.0</v>
       </c>
       <c r="BI2">
         <v>61250000.0</v>
       </c>
       <c r="BJ2">
         <v>61250000.0</v>
       </c>
       <c r="BK2">
+        <v>61250000.0</v>
+      </c>
+      <c r="BL2">
         <v>346744998.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>86686249.0</v>
       </c>
       <c r="BM2">
         <v>86686249.0</v>
       </c>
       <c r="BN2">
         <v>86686249.0</v>
       </c>
       <c r="BO2">
+        <v>86686249.0</v>
+      </c>
+      <c r="BP2">
         <v>317460317.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>79365079.0</v>
       </c>
       <c r="BQ2">
         <v>79365079.0</v>
       </c>
       <c r="BR2">
         <v>79365079.0</v>
       </c>
       <c r="BS2">
+        <v>79365079.0</v>
+      </c>
+      <c r="BT2">
         <v>252970318.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>63242579.0</v>
       </c>
       <c r="BU2">
         <v>63242579.0</v>
       </c>
       <c r="BV2">
         <v>63242579.0</v>
       </c>
       <c r="BW2">
+        <v>63242579.0</v>
+      </c>
+      <c r="BX2">
         <v>191764613.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>47941153.0</v>
       </c>
       <c r="BY2">
         <v>47941153.0</v>
       </c>
       <c r="BZ2">
         <v>47941153.0</v>
       </c>
       <c r="CA2">
+        <v>47941153.0</v>
+      </c>
+      <c r="CB2">
         <v>289281687.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>72320421.0</v>
       </c>
       <c r="CC2">
         <v>72320421.0</v>
       </c>
       <c r="CD2">
         <v>72320421.0</v>
       </c>
       <c r="CE2">
+        <v>72320421.0</v>
+      </c>
+      <c r="CF2">
         <v>162268655.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>40567163.0</v>
       </c>
       <c r="CG2">
         <v>40567163.0</v>
       </c>
       <c r="CH2">
         <v>40567163.0</v>
       </c>
       <c r="CI2">
+        <v>40567163.0</v>
+      </c>
+      <c r="CJ2">
         <v>136370614.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>34092653.0</v>
       </c>
       <c r="CK2">
         <v>34092653.0</v>
       </c>
       <c r="CL2">
         <v>34092653.0</v>
       </c>
       <c r="CM2">
+        <v>34092653.0</v>
+      </c>
+      <c r="CN2">
         <v>101982041.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25495510.0</v>
       </c>
       <c r="CO2">
         <v>25495510.0</v>
       </c>
       <c r="CP2">
         <v>25495510.0</v>
       </c>
       <c r="CQ2">
+        <v>25495510.0</v>
+      </c>
+      <c r="CR2">
         <v>122513348.0</v>
       </c>
-      <c r="CR2"/>
       <c r="CS2"/>
       <c r="CT2"/>
-      <c r="CU2">
+      <c r="CU2"/>
+      <c r="CV2">
         <v>77856995.0</v>
       </c>
-      <c r="CV2"/>
       <c r="CW2"/>
       <c r="CX2"/>
-      <c r="CY2">
+      <c r="CY2"/>
+      <c r="CZ2">
         <v>45961964.0</v>
       </c>
-      <c r="CZ2"/>
       <c r="DA2"/>
       <c r="DB2"/>
-      <c r="DC2">
+      <c r="DC2"/>
+      <c r="DD2">
         <v>98299270.0</v>
       </c>
-      <c r="DD2"/>
       <c r="DE2"/>
       <c r="DF2"/>
-      <c r="DG2">
+      <c r="DG2"/>
+      <c r="DH2">
         <v>50821580.0</v>
       </c>
-      <c r="DH2"/>
       <c r="DI2"/>
       <c r="DJ2"/>
       <c r="DK2"/>
       <c r="DL2"/>
       <c r="DM2"/>
       <c r="DN2"/>
       <c r="DO2"/>
       <c r="DP2"/>
       <c r="DQ2"/>
       <c r="DR2"/>
       <c r="DS2"/>
       <c r="DT2"/>
       <c r="DU2"/>
       <c r="DV2"/>
       <c r="DW2"/>
       <c r="DX2"/>
       <c r="DY2"/>
       <c r="DZ2"/>
       <c r="EA2"/>
       <c r="EB2"/>
       <c r="EC2"/>
       <c r="ED2"/>
       <c r="EE2"/>
       <c r="EF2"/>
       <c r="EG2"/>
       <c r="EH2"/>
       <c r="EI2"/>
       <c r="EJ2"/>
       <c r="EK2"/>
       <c r="EL2"/>
       <c r="EM2"/>
       <c r="EN2"/>
       <c r="EO2"/>
       <c r="EP2"/>
       <c r="EQ2"/>
       <c r="ER2"/>
       <c r="ES2"/>
       <c r="ET2"/>
+      <c r="EU2"/>
     </row>
-    <row r="3" spans="1:150">
+    <row r="3" spans="1:151">
       <c r="A3" t="s">
         <v>40</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -7183,52 +7192,53 @@
       <c r="DV3"/>
       <c r="DW3"/>
       <c r="DX3"/>
       <c r="DY3"/>
       <c r="DZ3"/>
       <c r="EA3"/>
       <c r="EB3"/>
       <c r="EC3"/>
       <c r="ED3"/>
       <c r="EE3"/>
       <c r="EF3"/>
       <c r="EG3"/>
       <c r="EH3"/>
       <c r="EI3"/>
       <c r="EJ3"/>
       <c r="EK3"/>
       <c r="EL3"/>
       <c r="EM3"/>
       <c r="EN3"/>
       <c r="EO3"/>
       <c r="EP3"/>
       <c r="EQ3"/>
       <c r="ER3"/>
       <c r="ES3"/>
       <c r="ET3"/>
+      <c r="EU3"/>
     </row>
-    <row r="4" spans="1:150">
+    <row r="4" spans="1:151">
       <c r="A4" t="s">
         <v>41</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -7337,414 +7347,418 @@
       <c r="DV4"/>
       <c r="DW4"/>
       <c r="DX4"/>
       <c r="DY4"/>
       <c r="DZ4"/>
       <c r="EA4"/>
       <c r="EB4"/>
       <c r="EC4"/>
       <c r="ED4"/>
       <c r="EE4"/>
       <c r="EF4"/>
       <c r="EG4"/>
       <c r="EH4"/>
       <c r="EI4"/>
       <c r="EJ4"/>
       <c r="EK4"/>
       <c r="EL4"/>
       <c r="EM4"/>
       <c r="EN4"/>
       <c r="EO4"/>
       <c r="EP4"/>
       <c r="EQ4"/>
       <c r="ER4"/>
       <c r="ES4"/>
       <c r="ET4"/>
+      <c r="EU4"/>
     </row>
-    <row r="5" spans="1:150">
+    <row r="5" spans="1:151">
       <c r="A5" t="s">
         <v>42</v>
       </c>
       <c r="B5">
+        <v>5962000000.0</v>
+      </c>
+      <c r="C5">
         <v>743000000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>5972000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>3827000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>4661000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>982000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1094000000.0</v>
       </c>
       <c r="H5">
         <v>1094000000.0</v>
       </c>
       <c r="I5">
+        <v>1094000000.0</v>
+      </c>
+      <c r="J5">
         <v>1019000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-6308000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>452000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-6308000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>1697000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-6308000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>595000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-5691750000.0</v>
       </c>
       <c r="Q5">
         <v>-5691750000.0</v>
       </c>
       <c r="R5">
         <v>-5691750000.0</v>
       </c>
       <c r="S5">
+        <v>-5691750000.0</v>
+      </c>
+      <c r="T5">
         <v>1380000000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-5546000000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>882000000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-5546000000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>953000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-4172000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>960000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-4172000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>954000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-3782500000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>982000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-3782500000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>962000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-3473500000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>965000000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-3473500000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>949000000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-3197000000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>960000000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-3197000000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>936000000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-2883250000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>931000000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-2883250000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>882000000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-2516750000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>899000000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-2516750000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>881000000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-2168750000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>844000000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-2168750000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>840436615.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1811250000.0</v>
       </c>
       <c r="BA5">
         <v>-1811250000.0</v>
       </c>
       <c r="BB5">
         <v>-1811250000.0</v>
       </c>
       <c r="BC5">
+        <v>-1811250000.0</v>
+      </c>
+      <c r="BD5">
         <v>996000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1492000000.0</v>
       </c>
       <c r="BE5">
         <v>-1492000000.0</v>
       </c>
       <c r="BF5">
         <v>-1492000000.0</v>
       </c>
       <c r="BG5">
+        <v>-1492000000.0</v>
+      </c>
+      <c r="BH5">
         <v>914000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1484000000.0</v>
       </c>
       <c r="BI5">
         <v>-1484000000.0</v>
       </c>
       <c r="BJ5">
         <v>-1484000000.0</v>
       </c>
       <c r="BK5">
+        <v>-1484000000.0</v>
+      </c>
+      <c r="BL5">
         <v>-34135518.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1281653955.68</v>
       </c>
       <c r="BM5">
         <v>-1281653955.68</v>
       </c>
       <c r="BN5">
         <v>-1281653955.68</v>
       </c>
       <c r="BO5">
+        <v>-1281653955.68</v>
+      </c>
+      <c r="BP5">
         <v>-62233410.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-864624851.41</v>
       </c>
       <c r="BQ5">
         <v>-864624851.41</v>
       </c>
       <c r="BR5">
         <v>-864624851.41</v>
       </c>
       <c r="BS5">
+        <v>-864624851.41</v>
+      </c>
+      <c r="BT5">
         <v>-256214652.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-874720505.06</v>
       </c>
       <c r="BU5">
         <v>-874720505.06</v>
       </c>
       <c r="BV5">
         <v>-874720505.06</v>
       </c>
       <c r="BW5">
+        <v>-874720505.06</v>
+      </c>
+      <c r="BX5">
         <v>18537508.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-697325865.74</v>
       </c>
       <c r="BY5">
         <v>-697325865.74</v>
       </c>
       <c r="BZ5">
         <v>-697325865.74</v>
       </c>
       <c r="CA5">
+        <v>-697325865.74</v>
+      </c>
+      <c r="CB5">
         <v>4469502.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-8428095.48</v>
       </c>
       <c r="CC5">
         <v>-8428095.48</v>
       </c>
       <c r="CD5">
         <v>-8428095.48</v>
       </c>
-      <c r="CE5"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CE5">
+        <v>-8428095.48</v>
+      </c>
+      <c r="CF5"/>
       <c r="CG5">
         <v>-529337411.44</v>
       </c>
       <c r="CH5">
         <v>-529337411.44</v>
       </c>
-      <c r="CI5"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CI5">
+        <v>-529337411.44</v>
+      </c>
+      <c r="CJ5"/>
       <c r="CK5">
         <v>-452908595.6</v>
       </c>
       <c r="CL5">
         <v>-452908595.6</v>
       </c>
-      <c r="CM5"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CM5">
+        <v>-452908595.6</v>
+      </c>
+      <c r="CN5"/>
       <c r="CO5">
         <v>-310804762.73</v>
       </c>
       <c r="CP5">
         <v>-310804762.73</v>
       </c>
       <c r="CQ5">
+        <v>-310804762.73</v>
+      </c>
+      <c r="CR5">
         <v>41809337.0</v>
       </c>
-      <c r="CR5"/>
       <c r="CS5"/>
       <c r="CT5"/>
-      <c r="CU5">
+      <c r="CU5"/>
+      <c r="CV5">
         <v>45622253.0</v>
       </c>
-      <c r="CV5"/>
       <c r="CW5"/>
       <c r="CX5"/>
-      <c r="CY5">
+      <c r="CY5"/>
+      <c r="CZ5">
         <v>53583367.0</v>
       </c>
-      <c r="CZ5"/>
       <c r="DA5"/>
       <c r="DB5"/>
-      <c r="DC5">
+      <c r="DC5"/>
+      <c r="DD5">
         <v>49946947.0</v>
       </c>
-      <c r="DD5"/>
       <c r="DE5"/>
       <c r="DF5"/>
-      <c r="DG5">
+      <c r="DG5"/>
+      <c r="DH5">
         <v>297190502.0</v>
       </c>
-      <c r="DH5"/>
       <c r="DI5"/>
       <c r="DJ5"/>
-      <c r="DK5">
+      <c r="DK5"/>
+      <c r="DL5">
         <v>363711282.0</v>
       </c>
-      <c r="DL5"/>
       <c r="DM5"/>
       <c r="DN5"/>
-      <c r="DO5">
+      <c r="DO5"/>
+      <c r="DP5">
         <v>340086200.0</v>
       </c>
-      <c r="DP5"/>
       <c r="DQ5"/>
       <c r="DR5"/>
-      <c r="DS5">
+      <c r="DS5"/>
+      <c r="DT5">
         <v>354392429.0</v>
       </c>
-      <c r="DT5"/>
       <c r="DU5"/>
       <c r="DV5"/>
-      <c r="DW5">
+      <c r="DW5"/>
+      <c r="DX5">
         <v>309432697.0</v>
       </c>
-      <c r="DX5"/>
       <c r="DY5"/>
       <c r="DZ5"/>
-      <c r="EA5">
+      <c r="EA5"/>
+      <c r="EB5">
         <v>314411457.0</v>
       </c>
-      <c r="EB5"/>
       <c r="EC5"/>
       <c r="ED5"/>
-      <c r="EE5">
+      <c r="EE5"/>
+      <c r="EF5">
         <v>347351894.0</v>
       </c>
-      <c r="EF5"/>
       <c r="EG5"/>
       <c r="EH5"/>
-      <c r="EI5">
+      <c r="EI5"/>
+      <c r="EJ5">
         <v>352609074.0</v>
       </c>
-      <c r="EJ5"/>
       <c r="EK5"/>
       <c r="EL5"/>
-      <c r="EM5">
+      <c r="EM5"/>
+      <c r="EN5">
         <v>360465666.0</v>
       </c>
-      <c r="EN5"/>
       <c r="EO5"/>
       <c r="EP5"/>
-      <c r="EQ5">
+      <c r="EQ5"/>
+      <c r="ER5">
         <v>456865000.0</v>
       </c>
-      <c r="ER5"/>
       <c r="ES5"/>
       <c r="ET5"/>
+      <c r="EU5"/>
     </row>
-    <row r="6" spans="1:150">
+    <row r="6" spans="1:151">
       <c r="A6" t="s">
         <v>43</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
@@ -7853,88 +7867,91 @@
       <c r="DV6"/>
       <c r="DW6"/>
       <c r="DX6"/>
       <c r="DY6"/>
       <c r="DZ6"/>
       <c r="EA6"/>
       <c r="EB6"/>
       <c r="EC6"/>
       <c r="ED6"/>
       <c r="EE6"/>
       <c r="EF6"/>
       <c r="EG6"/>
       <c r="EH6"/>
       <c r="EI6"/>
       <c r="EJ6"/>
       <c r="EK6"/>
       <c r="EL6"/>
       <c r="EM6"/>
       <c r="EN6"/>
       <c r="EO6"/>
       <c r="EP6"/>
       <c r="EQ6"/>
       <c r="ER6"/>
       <c r="ES6"/>
       <c r="ET6"/>
+      <c r="EU6"/>
     </row>
-    <row r="7" spans="1:150">
+    <row r="7" spans="1:151">
       <c r="A7" t="s">
         <v>44</v>
       </c>
       <c r="B7">
+        <v>2298000000.0</v>
+      </c>
+      <c r="C7">
         <v>1759000000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>1583000000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>1623000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>1545000000.0</v>
       </c>
-      <c r="F7"/>
-      <c r="G7">
+      <c r="G7"/>
+      <c r="H7">
         <v>1615000000.0</v>
       </c>
-      <c r="H7"/>
-      <c r="I7">
+      <c r="I7"/>
+      <c r="J7">
         <v>1570000000.0</v>
       </c>
-      <c r="J7"/>
-      <c r="K7">
+      <c r="K7"/>
+      <c r="L7">
         <v>1634000000.0</v>
       </c>
-      <c r="L7"/>
-      <c r="M7">
+      <c r="M7"/>
+      <c r="N7">
         <v>1618000000.0</v>
       </c>
-      <c r="N7"/>
-      <c r="O7">
+      <c r="O7"/>
+      <c r="P7">
         <v>1367000000.0</v>
       </c>
-      <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
@@ -8025,88 +8042,91 @@
       <c r="DV7"/>
       <c r="DW7"/>
       <c r="DX7"/>
       <c r="DY7"/>
       <c r="DZ7"/>
       <c r="EA7"/>
       <c r="EB7"/>
       <c r="EC7"/>
       <c r="ED7"/>
       <c r="EE7"/>
       <c r="EF7"/>
       <c r="EG7"/>
       <c r="EH7"/>
       <c r="EI7"/>
       <c r="EJ7"/>
       <c r="EK7"/>
       <c r="EL7"/>
       <c r="EM7"/>
       <c r="EN7"/>
       <c r="EO7"/>
       <c r="EP7"/>
       <c r="EQ7"/>
       <c r="ER7"/>
       <c r="ES7"/>
       <c r="ET7"/>
+      <c r="EU7"/>
     </row>
-    <row r="8" spans="1:150">
+    <row r="8" spans="1:151">
       <c r="A8" t="s">
         <v>45</v>
       </c>
       <c r="B8">
         <v>29036000000.0</v>
       </c>
       <c r="C8">
-        <v>29001000000.0</v>
+        <v>29036000000.0</v>
       </c>
       <c r="D8">
         <v>29001000000.0</v>
       </c>
       <c r="E8">
         <v>29001000000.0</v>
       </c>
-      <c r="F8"/>
-      <c r="G8">
+      <c r="F8">
         <v>29001000000.0</v>
       </c>
-      <c r="H8"/>
-      <c r="I8">
+      <c r="G8"/>
+      <c r="H8">
         <v>29001000000.0</v>
       </c>
-      <c r="J8"/>
-      <c r="K8">
+      <c r="I8"/>
+      <c r="J8">
         <v>29001000000.0</v>
       </c>
-      <c r="L8"/>
-      <c r="M8">
+      <c r="K8"/>
+      <c r="L8">
         <v>29001000000.0</v>
       </c>
-      <c r="N8"/>
-      <c r="O8">
+      <c r="M8"/>
+      <c r="N8">
+        <v>29001000000.0</v>
+      </c>
+      <c r="O8"/>
+      <c r="P8">
         <v>9409000000.0</v>
       </c>
-      <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
@@ -8197,52 +8217,53 @@
       <c r="DV8"/>
       <c r="DW8"/>
       <c r="DX8"/>
       <c r="DY8"/>
       <c r="DZ8"/>
       <c r="EA8"/>
       <c r="EB8"/>
       <c r="EC8"/>
       <c r="ED8"/>
       <c r="EE8"/>
       <c r="EF8"/>
       <c r="EG8"/>
       <c r="EH8"/>
       <c r="EI8"/>
       <c r="EJ8"/>
       <c r="EK8"/>
       <c r="EL8"/>
       <c r="EM8"/>
       <c r="EN8"/>
       <c r="EO8"/>
       <c r="EP8"/>
       <c r="EQ8"/>
       <c r="ER8"/>
       <c r="ES8"/>
       <c r="ET8"/>
+      <c r="EU8"/>
     </row>
-    <row r="9" spans="1:150">
+    <row r="9" spans="1:151">
       <c r="A9" t="s">
         <v>46</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
@@ -8351,462 +8372,466 @@
       <c r="DV9"/>
       <c r="DW9"/>
       <c r="DX9"/>
       <c r="DY9"/>
       <c r="DZ9"/>
       <c r="EA9"/>
       <c r="EB9"/>
       <c r="EC9"/>
       <c r="ED9"/>
       <c r="EE9"/>
       <c r="EF9"/>
       <c r="EG9"/>
       <c r="EH9"/>
       <c r="EI9"/>
       <c r="EJ9"/>
       <c r="EK9"/>
       <c r="EL9"/>
       <c r="EM9"/>
       <c r="EN9"/>
       <c r="EO9"/>
       <c r="EP9"/>
       <c r="EQ9"/>
       <c r="ER9"/>
       <c r="ES9"/>
       <c r="ET9"/>
+      <c r="EU9"/>
     </row>
-    <row r="10" spans="1:150">
+    <row r="10" spans="1:151">
       <c r="A10" t="s">
         <v>47</v>
       </c>
       <c r="B10">
+        <v>4339000000.0</v>
+      </c>
+      <c r="C10">
         <v>5712000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>4880000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>3923000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1979000000.0</v>
       </c>
       <c r="F10">
         <v>1979000000.0</v>
       </c>
       <c r="G10">
-        <v>1740000000.0</v>
+        <v>1979000000.0</v>
       </c>
       <c r="H10">
         <v>1740000000.0</v>
       </c>
       <c r="I10">
+        <v>1740000000.0</v>
+      </c>
+      <c r="J10">
         <v>3469000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>1547250000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>6201000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>1547250000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>4615000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>1547250000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>3025000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>756250000.0</v>
       </c>
       <c r="Q10">
         <v>756250000.0</v>
       </c>
       <c r="R10">
         <v>756250000.0</v>
       </c>
       <c r="S10">
+        <v>756250000.0</v>
+      </c>
+      <c r="T10">
         <v>3604000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>901000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>4452000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>901000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>4058000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>1014500000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>3037000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>1014500000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>1674000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>418500000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>1133000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>418500000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>318000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>79500000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>299000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>79500000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>285000000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>71250000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>269000000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>71250000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>122000000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>30500000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>155000000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>30500000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>3268000000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>817000000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>2703000000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>817000000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>2223000000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>555750000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>1805000000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>555750000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>2497592004.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>605500000.0</v>
       </c>
       <c r="BA10">
         <v>605500000.0</v>
       </c>
       <c r="BB10">
         <v>605500000.0</v>
       </c>
       <c r="BC10">
+        <v>605500000.0</v>
+      </c>
+      <c r="BD10">
         <v>41000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10250000.0</v>
       </c>
       <c r="BE10">
         <v>10250000.0</v>
       </c>
       <c r="BF10">
         <v>10250000.0</v>
       </c>
       <c r="BG10">
+        <v>10250000.0</v>
+      </c>
+      <c r="BH10">
         <v>963000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>240750000.0</v>
       </c>
       <c r="BI10">
         <v>240750000.0</v>
       </c>
       <c r="BJ10">
         <v>240750000.0</v>
       </c>
       <c r="BK10">
+        <v>240750000.0</v>
+      </c>
+      <c r="BL10">
         <v>1213607495.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>303401873.0</v>
       </c>
       <c r="BM10">
         <v>303401873.0</v>
       </c>
       <c r="BN10">
         <v>303401873.0</v>
       </c>
       <c r="BO10">
+        <v>303401873.0</v>
+      </c>
+      <c r="BP10">
         <v>98594503.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24648625.0</v>
       </c>
       <c r="BQ10">
         <v>24648625.0</v>
       </c>
       <c r="BR10">
         <v>24648625.0</v>
       </c>
       <c r="BS10">
+        <v>24648625.0</v>
+      </c>
+      <c r="BT10">
         <v>121004866.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>30251216.0</v>
       </c>
       <c r="BU10">
         <v>30251216.0</v>
       </c>
       <c r="BV10">
         <v>30251216.0</v>
       </c>
       <c r="BW10">
+        <v>30251216.0</v>
+      </c>
+      <c r="BX10">
         <v>247456022.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>61864005.0</v>
       </c>
       <c r="BY10">
         <v>61864005.0</v>
       </c>
       <c r="BZ10">
         <v>61864005.0</v>
       </c>
       <c r="CA10">
+        <v>61864005.0</v>
+      </c>
+      <c r="CB10">
         <v>170538185.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>42634546.0</v>
       </c>
       <c r="CC10">
         <v>42634546.0</v>
       </c>
       <c r="CD10">
         <v>42634546.0</v>
       </c>
       <c r="CE10">
+        <v>42634546.0</v>
+      </c>
+      <c r="CF10">
         <v>571270403.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>142817600.0</v>
       </c>
       <c r="CG10">
         <v>142817600.0</v>
       </c>
       <c r="CH10">
         <v>142817600.0</v>
       </c>
       <c r="CI10">
+        <v>142817600.0</v>
+      </c>
+      <c r="CJ10">
         <v>133653165.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>33413291.0</v>
       </c>
       <c r="CK10">
         <v>33413291.0</v>
       </c>
       <c r="CL10">
         <v>33413291.0</v>
       </c>
       <c r="CM10">
+        <v>33413291.0</v>
+      </c>
+      <c r="CN10">
         <v>87129068.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>21782267.0</v>
       </c>
       <c r="CO10">
         <v>21782267.0</v>
       </c>
       <c r="CP10">
         <v>21782267.0</v>
       </c>
       <c r="CQ10">
+        <v>21782267.0</v>
+      </c>
+      <c r="CR10">
         <v>81955631.0</v>
       </c>
-      <c r="CR10"/>
       <c r="CS10"/>
       <c r="CT10"/>
-      <c r="CU10">
+      <c r="CU10"/>
+      <c r="CV10">
         <v>169962068.0</v>
       </c>
-      <c r="CV10"/>
       <c r="CW10"/>
       <c r="CX10"/>
-      <c r="CY10">
+      <c r="CY10"/>
+      <c r="CZ10">
         <v>95211927.0</v>
       </c>
-      <c r="CZ10"/>
       <c r="DA10"/>
       <c r="DB10"/>
-      <c r="DC10">
+      <c r="DC10"/>
+      <c r="DD10">
         <v>71617435.0</v>
       </c>
-      <c r="DD10"/>
       <c r="DE10"/>
       <c r="DF10"/>
-      <c r="DG10">
+      <c r="DG10"/>
+      <c r="DH10">
         <v>49253876.0</v>
       </c>
-      <c r="DH10"/>
       <c r="DI10"/>
       <c r="DJ10"/>
-      <c r="DK10">
+      <c r="DK10"/>
+      <c r="DL10">
         <v>2449606.0</v>
       </c>
-      <c r="DL10"/>
       <c r="DM10"/>
       <c r="DN10"/>
-      <c r="DO10">
+      <c r="DO10"/>
+      <c r="DP10">
         <v>2734892.0</v>
       </c>
-      <c r="DP10"/>
       <c r="DQ10"/>
       <c r="DR10"/>
-      <c r="DS10">
+      <c r="DS10"/>
+      <c r="DT10">
         <v>2658340.0</v>
       </c>
-      <c r="DT10"/>
       <c r="DU10"/>
       <c r="DV10"/>
-      <c r="DW10">
+      <c r="DW10"/>
+      <c r="DX10">
         <v>4764775.0</v>
       </c>
-      <c r="DX10"/>
       <c r="DY10"/>
       <c r="DZ10"/>
-      <c r="EA10">
+      <c r="EA10"/>
+      <c r="EB10">
         <v>1215349.0</v>
       </c>
-      <c r="EB10"/>
       <c r="EC10"/>
       <c r="ED10"/>
-      <c r="EE10">
+      <c r="EE10"/>
+      <c r="EF10">
         <v>6885986.0</v>
       </c>
-      <c r="EF10"/>
       <c r="EG10"/>
       <c r="EH10"/>
       <c r="EI10"/>
       <c r="EJ10"/>
       <c r="EK10"/>
       <c r="EL10"/>
-      <c r="EM10">
+      <c r="EM10"/>
+      <c r="EN10">
         <v>23441136.0</v>
       </c>
-      <c r="EN10"/>
       <c r="EO10"/>
       <c r="EP10"/>
-      <c r="EQ10">
+      <c r="EQ10"/>
+      <c r="ER10">
         <v>175644000.0</v>
       </c>
-      <c r="ER10"/>
       <c r="ES10"/>
       <c r="ET10"/>
+      <c r="EU10"/>
     </row>
-    <row r="11" spans="1:150">
+    <row r="11" spans="1:151">
       <c r="A11" t="s">
         <v>48</v>
       </c>
-      <c r="B11">
+      <c r="B11"/>
+      <c r="C11">
         <v>5712000000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>4880000000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>3923000000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>1979000000.0</v>
       </c>
-      <c r="F11"/>
-      <c r="G11">
+      <c r="G11"/>
+      <c r="H11">
         <v>1740000000.0</v>
       </c>
-      <c r="H11"/>
-      <c r="I11">
+      <c r="I11"/>
+      <c r="J11">
         <v>3469000000.0</v>
       </c>
-      <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>6201000000.0</v>
       </c>
-      <c r="L11"/>
-      <c r="M11">
+      <c r="M11"/>
+      <c r="N11">
         <v>4615000000.0</v>
       </c>
-      <c r="N11"/>
-      <c r="O11">
+      <c r="O11"/>
+      <c r="P11">
         <v>3025000000.0</v>
       </c>
-      <c r="P11"/>
-      <c r="Q11">
+      <c r="Q11"/>
+      <c r="R11">
         <v>2938000000.0</v>
       </c>
-      <c r="R11"/>
-      <c r="S11">
+      <c r="S11"/>
+      <c r="T11">
         <v>3604000000.0</v>
       </c>
-      <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
@@ -8893,1240 +8918,1250 @@
       <c r="DV11"/>
       <c r="DW11"/>
       <c r="DX11"/>
       <c r="DY11"/>
       <c r="DZ11"/>
       <c r="EA11"/>
       <c r="EB11"/>
       <c r="EC11"/>
       <c r="ED11"/>
       <c r="EE11"/>
       <c r="EF11"/>
       <c r="EG11"/>
       <c r="EH11"/>
       <c r="EI11"/>
       <c r="EJ11"/>
       <c r="EK11"/>
       <c r="EL11"/>
       <c r="EM11"/>
       <c r="EN11"/>
       <c r="EO11"/>
       <c r="EP11"/>
       <c r="EQ11"/>
       <c r="ER11"/>
       <c r="ES11"/>
       <c r="ET11"/>
+      <c r="EU11"/>
     </row>
-    <row r="12" spans="1:150">
+    <row r="12" spans="1:151">
       <c r="A12" t="s">
         <v>49</v>
       </c>
       <c r="B12">
+        <v>4339000000.0</v>
+      </c>
+      <c r="C12">
         <v>5941000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>4880000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>4108000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2133000000.0</v>
       </c>
       <c r="F12">
         <v>2133000000.0</v>
       </c>
       <c r="G12">
-        <v>1949000000.0</v>
+        <v>2133000000.0</v>
       </c>
       <c r="H12">
         <v>1949000000.0</v>
       </c>
       <c r="I12">
+        <v>1949000000.0</v>
+      </c>
+      <c r="J12">
         <v>3842000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>1716500000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>6878000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>1716500000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>5108000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>1716500000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>3345000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>836250000.0</v>
       </c>
       <c r="Q12">
         <v>836250000.0</v>
       </c>
       <c r="R12">
         <v>836250000.0</v>
       </c>
       <c r="S12">
+        <v>836250000.0</v>
+      </c>
+      <c r="T12">
         <v>3776000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>944000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>4538000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>944000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>4086000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>1021500000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>3098000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>1021500000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>1728000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>432000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>1147000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>432000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>392000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>79500000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>299000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>79500000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>285000000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>71250000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>269000000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>71250000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>122000000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>30500000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>155000000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>30500000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>3268000000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>817000000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>2703000000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>817000000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>2223000000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>556750000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>1805000000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>556750000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>2516153794.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>610000000.0</v>
       </c>
       <c r="BA12">
         <v>610000000.0</v>
       </c>
       <c r="BB12">
         <v>610000000.0</v>
       </c>
       <c r="BC12">
+        <v>610000000.0</v>
+      </c>
+      <c r="BD12">
         <v>41000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10250000.0</v>
       </c>
       <c r="BE12">
         <v>10250000.0</v>
       </c>
       <c r="BF12">
         <v>10250000.0</v>
       </c>
       <c r="BG12">
+        <v>10250000.0</v>
+      </c>
+      <c r="BH12">
         <v>965000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>241250000.0</v>
       </c>
       <c r="BI12">
         <v>241250000.0</v>
       </c>
       <c r="BJ12">
         <v>241250000.0</v>
       </c>
       <c r="BK12">
+        <v>241250000.0</v>
+      </c>
+      <c r="BL12">
         <v>1740911418.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>435227854.0</v>
       </c>
       <c r="BM12">
         <v>435227854.0</v>
       </c>
       <c r="BN12">
         <v>435227854.0</v>
       </c>
       <c r="BO12">
+        <v>435227854.0</v>
+      </c>
+      <c r="BP12">
         <v>98594503.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24648625.0</v>
       </c>
       <c r="BQ12">
         <v>24648625.0</v>
       </c>
       <c r="BR12">
         <v>24648625.0</v>
       </c>
       <c r="BS12">
+        <v>24648625.0</v>
+      </c>
+      <c r="BT12">
         <v>121004866.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>30251216.0</v>
       </c>
       <c r="BU12">
         <v>30251216.0</v>
       </c>
       <c r="BV12">
         <v>30251216.0</v>
       </c>
       <c r="BW12">
+        <v>30251216.0</v>
+      </c>
+      <c r="BX12">
         <v>247456022.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>61864005.0</v>
       </c>
       <c r="BY12">
         <v>61864005.0</v>
       </c>
       <c r="BZ12">
         <v>61864005.0</v>
       </c>
       <c r="CA12">
+        <v>61864005.0</v>
+      </c>
+      <c r="CB12">
         <v>170538185.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>42634546.0</v>
       </c>
       <c r="CC12">
         <v>42634546.0</v>
       </c>
       <c r="CD12">
         <v>42634546.0</v>
       </c>
       <c r="CE12">
+        <v>42634546.0</v>
+      </c>
+      <c r="CF12">
         <v>605155113.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>151288778.0</v>
       </c>
       <c r="CG12">
         <v>151288778.0</v>
       </c>
       <c r="CH12">
         <v>151288778.0</v>
       </c>
       <c r="CI12">
+        <v>151288778.0</v>
+      </c>
+      <c r="CJ12">
         <v>188681687.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>47170421.0</v>
       </c>
       <c r="CK12">
         <v>47170421.0</v>
       </c>
       <c r="CL12">
         <v>47170421.0</v>
       </c>
       <c r="CM12">
+        <v>47170421.0</v>
+      </c>
+      <c r="CN12">
         <v>145631263.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>36407815.0</v>
       </c>
       <c r="CO12">
         <v>36407815.0</v>
       </c>
       <c r="CP12">
         <v>36407815.0</v>
       </c>
       <c r="CQ12">
+        <v>36407815.0</v>
+      </c>
+      <c r="CR12">
         <v>81955631.0</v>
       </c>
-      <c r="CR12"/>
       <c r="CS12"/>
       <c r="CT12"/>
-      <c r="CU12">
+      <c r="CU12"/>
+      <c r="CV12">
         <v>169962068.0</v>
       </c>
-      <c r="CV12"/>
       <c r="CW12"/>
       <c r="CX12"/>
-      <c r="CY12">
+      <c r="CY12"/>
+      <c r="CZ12">
         <v>95211927.0</v>
       </c>
-      <c r="CZ12"/>
       <c r="DA12"/>
       <c r="DB12"/>
-      <c r="DC12">
+      <c r="DC12"/>
+      <c r="DD12">
         <v>71617435.0</v>
       </c>
-      <c r="DD12"/>
       <c r="DE12"/>
       <c r="DF12"/>
-      <c r="DG12">
+      <c r="DG12"/>
+      <c r="DH12">
         <v>49253876.0</v>
       </c>
-      <c r="DH12"/>
       <c r="DI12"/>
       <c r="DJ12"/>
-      <c r="DK12">
+      <c r="DK12"/>
+      <c r="DL12">
         <v>2449606.0</v>
       </c>
-      <c r="DL12"/>
       <c r="DM12"/>
       <c r="DN12"/>
-      <c r="DO12">
+      <c r="DO12"/>
+      <c r="DP12">
         <v>2734892.0</v>
       </c>
-      <c r="DP12"/>
       <c r="DQ12"/>
       <c r="DR12"/>
-      <c r="DS12">
+      <c r="DS12"/>
+      <c r="DT12">
         <v>2658340.0</v>
       </c>
-      <c r="DT12"/>
       <c r="DU12"/>
       <c r="DV12"/>
-      <c r="DW12">
+      <c r="DW12"/>
+      <c r="DX12">
         <v>4764775.0</v>
       </c>
-      <c r="DX12"/>
       <c r="DY12"/>
       <c r="DZ12"/>
-      <c r="EA12">
+      <c r="EA12"/>
+      <c r="EB12">
         <v>1215349.0</v>
       </c>
-      <c r="EB12"/>
       <c r="EC12"/>
       <c r="ED12"/>
-      <c r="EE12">
+      <c r="EE12"/>
+      <c r="EF12">
         <v>6885986.0</v>
       </c>
-      <c r="EF12"/>
       <c r="EG12"/>
       <c r="EH12"/>
-      <c r="EI12">
+      <c r="EI12"/>
+      <c r="EJ12">
         <v>974785.0</v>
       </c>
-      <c r="EJ12"/>
       <c r="EK12"/>
       <c r="EL12"/>
-      <c r="EM12">
+      <c r="EM12"/>
+      <c r="EN12">
         <v>23441136.0</v>
       </c>
-      <c r="EN12"/>
       <c r="EO12"/>
       <c r="EP12"/>
-      <c r="EQ12">
+      <c r="EQ12"/>
+      <c r="ER12">
         <v>175644000.0</v>
       </c>
-      <c r="ER12"/>
       <c r="ES12"/>
       <c r="ET12"/>
+      <c r="EU12"/>
     </row>
-    <row r="13" spans="1:150">
+    <row r="13" spans="1:151">
       <c r="A13" t="s">
         <v>50</v>
       </c>
       <c r="B13">
         <v>29036000000.0</v>
       </c>
       <c r="C13">
-        <v>29001000000.0</v>
+        <v>29036000000.0</v>
       </c>
       <c r="D13">
         <v>29001000000.0</v>
       </c>
       <c r="E13">
         <v>29001000000.0</v>
       </c>
       <c r="F13">
         <v>29001000000.0</v>
       </c>
       <c r="G13">
         <v>29001000000.0</v>
       </c>
       <c r="H13">
         <v>29001000000.0</v>
       </c>
       <c r="I13">
         <v>29001000000.0</v>
       </c>
       <c r="J13">
+        <v>29001000000.0</v>
+      </c>
+      <c r="K13">
         <v>7250250000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>29001000000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>7250250000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>29001000000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>7250250000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>9409000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2352250000.0</v>
       </c>
       <c r="Q13">
         <v>2352250000.0</v>
       </c>
       <c r="R13">
         <v>2352250000.0</v>
       </c>
       <c r="S13">
+        <v>2352250000.0</v>
+      </c>
+      <c r="T13">
         <v>9297000000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>2324250000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>9191000000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>2324250000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>9010000000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>2252500000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>8880000000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>2252500000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>8880000000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>2220000000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>8880000000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>2220000000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>6919000000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>1729750000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>6919000000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>1729750000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>6919000000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>1729750000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>6919000000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>1729750000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>6547000000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>1636750000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>6547000000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>1636750000.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AR13">
         <v>6547000000.0</v>
       </c>
-      <c r="AR13">
+      <c r="AS13">
         <v>1636750000.0</v>
       </c>
-      <c r="AS13">
+      <c r="AT13">
         <v>6547000000.0</v>
       </c>
-      <c r="AT13">
+      <c r="AU13">
         <v>1636750000.0</v>
       </c>
-      <c r="AU13">
+      <c r="AV13">
         <v>6547000000.0</v>
       </c>
-      <c r="AV13">
+      <c r="AW13">
         <v>1636750000.0</v>
       </c>
-      <c r="AW13">
+      <c r="AX13">
         <v>6547000000.0</v>
       </c>
-      <c r="AX13">
+      <c r="AY13">
         <v>1636750000.0</v>
       </c>
-      <c r="AY13">
+      <c r="AZ13">
         <v>6751335611.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1636749999.0</v>
       </c>
       <c r="BA13">
         <v>1636749999.0</v>
       </c>
       <c r="BB13">
         <v>1636749999.0</v>
       </c>
       <c r="BC13">
+        <v>1636749999.0</v>
+      </c>
+      <c r="BD13">
         <v>5880000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1470000000.0</v>
       </c>
       <c r="BE13">
         <v>1470000000.0</v>
       </c>
       <c r="BF13">
         <v>1470000000.0</v>
       </c>
       <c r="BG13">
+        <v>1470000000.0</v>
+      </c>
+      <c r="BH13">
         <v>5036000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1259000000.0</v>
       </c>
       <c r="BI13">
         <v>1259000000.0</v>
       </c>
       <c r="BJ13">
         <v>1259000000.0</v>
       </c>
       <c r="BK13">
+        <v>1259000000.0</v>
+      </c>
+      <c r="BL13">
         <v>3739635827.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>934908956.0</v>
       </c>
       <c r="BM13">
         <v>934908956.0</v>
       </c>
       <c r="BN13">
         <v>934908956.0</v>
       </c>
       <c r="BO13">
+        <v>934908956.0</v>
+      </c>
+      <c r="BP13">
         <v>1471225788.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>367806447.0</v>
       </c>
       <c r="BQ13">
         <v>367806447.0</v>
       </c>
       <c r="BR13">
         <v>367806447.0</v>
       </c>
       <c r="BS13">
+        <v>367806447.0</v>
+      </c>
+      <c r="BT13">
         <v>1361918540.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>340479635.0</v>
       </c>
       <c r="BU13">
         <v>340479635.0</v>
       </c>
       <c r="BV13">
         <v>340479635.0</v>
       </c>
       <c r="BW13">
+        <v>340479635.0</v>
+      </c>
+      <c r="BX13">
         <v>416975625.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>104243906.0</v>
       </c>
       <c r="BY13">
         <v>104243906.0</v>
       </c>
       <c r="BZ13">
         <v>104243906.0</v>
       </c>
       <c r="CA13">
+        <v>104243906.0</v>
+      </c>
+      <c r="CB13">
         <v>408912645.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>102228161.0</v>
       </c>
       <c r="CC13">
         <v>102228161.0</v>
       </c>
       <c r="CD13">
         <v>102228161.0</v>
       </c>
       <c r="CE13">
+        <v>102228161.0</v>
+      </c>
+      <c r="CF13">
         <v>551239817.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>137809954.0</v>
       </c>
       <c r="CG13">
         <v>137809954.0</v>
       </c>
       <c r="CH13">
         <v>137809954.0</v>
       </c>
       <c r="CI13">
+        <v>137809954.0</v>
+      </c>
+      <c r="CJ13">
         <v>531667945.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>132916986.0</v>
       </c>
       <c r="CK13">
         <v>132916986.0</v>
       </c>
       <c r="CL13">
         <v>132916986.0</v>
       </c>
       <c r="CM13">
+        <v>132916986.0</v>
+      </c>
+      <c r="CN13">
         <v>396235018.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>99058754.0</v>
       </c>
       <c r="CO13">
         <v>99058754.0</v>
       </c>
       <c r="CP13">
         <v>99058754.0</v>
       </c>
       <c r="CQ13">
+        <v>99058754.0</v>
+      </c>
+      <c r="CR13">
         <v>361546353.0</v>
       </c>
-      <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
-      <c r="CU13">
+      <c r="CU13"/>
+      <c r="CV13">
         <v>394518556.0</v>
       </c>
-      <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
-      <c r="CY13">
+      <c r="CY13"/>
+      <c r="CZ13">
         <v>463362314.0</v>
       </c>
-      <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
-      <c r="DC13">
+      <c r="DC13"/>
+      <c r="DD13">
         <v>431916364.0</v>
       </c>
-      <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
-      <c r="DG13">
+      <c r="DG13"/>
+      <c r="DH13">
         <v>216832972.0</v>
       </c>
-      <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
-      <c r="DK13">
+      <c r="DK13"/>
+      <c r="DL13">
         <v>265367156.0</v>
       </c>
-      <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
-      <c r="DO13">
+      <c r="DO13"/>
+      <c r="DP13">
         <v>248130089.0</v>
       </c>
-      <c r="DP13"/>
       <c r="DQ13"/>
       <c r="DR13"/>
-      <c r="DS13">
+      <c r="DS13"/>
+      <c r="DT13">
         <v>258568048.0</v>
       </c>
-      <c r="DT13"/>
       <c r="DU13"/>
       <c r="DV13"/>
-      <c r="DW13">
+      <c r="DW13"/>
+      <c r="DX13">
         <v>225765005.0</v>
       </c>
-      <c r="DX13"/>
       <c r="DY13"/>
       <c r="DZ13"/>
-      <c r="EA13">
+      <c r="EA13"/>
+      <c r="EB13">
         <v>229397555.0</v>
       </c>
-      <c r="EB13"/>
       <c r="EC13"/>
       <c r="ED13"/>
-      <c r="EE13">
+      <c r="EE13"/>
+      <c r="EF13">
         <v>253431208.0</v>
       </c>
-      <c r="EF13"/>
       <c r="EG13"/>
       <c r="EH13"/>
-      <c r="EI13">
+      <c r="EI13"/>
+      <c r="EJ13">
         <v>257266896.0</v>
       </c>
-      <c r="EJ13"/>
       <c r="EK13"/>
       <c r="EL13"/>
-      <c r="EM13">
+      <c r="EM13"/>
+      <c r="EN13">
         <v>262999139.0</v>
       </c>
-      <c r="EN13"/>
       <c r="EO13"/>
       <c r="EP13"/>
-      <c r="EQ13">
+      <c r="EQ13"/>
+      <c r="ER13">
         <v>333333000.0</v>
       </c>
-      <c r="ER13"/>
       <c r="ES13"/>
       <c r="ET13"/>
+      <c r="EU13"/>
     </row>
-    <row r="14" spans="1:150">
+    <row r="14" spans="1:151">
       <c r="A14" t="s">
         <v>51</v>
       </c>
       <c r="B14">
+        <v>1915525352.0</v>
+      </c>
+      <c r="C14">
         <v>1914629877.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>1912212000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>1913117000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1910733798.0</v>
       </c>
       <c r="F14">
         <v>1910733798.0</v>
       </c>
       <c r="G14">
-        <v>1896371702.0</v>
+        <v>1910733798.0</v>
       </c>
       <c r="H14">
         <v>1896371702.0</v>
       </c>
       <c r="I14">
+        <v>1896371702.0</v>
+      </c>
+      <c r="J14">
         <v>1909606123.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>1524318780.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>1909632507.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>1524318780.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>1139005053.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>1524318780.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>982697404.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>971582558.0</v>
       </c>
       <c r="Q14">
         <v>971582558.0</v>
       </c>
       <c r="R14">
         <v>971582558.0</v>
       </c>
       <c r="S14">
+        <v>971582558.0</v>
+      </c>
+      <c r="T14">
         <v>955999978.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>951113086.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>946226194.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>951113086.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>936969548.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>935833092.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>934696636.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>935833092.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>935021445.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>921165018.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>907718120.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>921165018.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>865918299.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>852114561.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>866485455.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>852114561.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>853651121.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>846119224.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>829268292.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>846119224.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>822857617.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>833890760.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>823030303.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>833890760.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>820915371.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>833715619.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>824626865.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>833715619.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>822382525.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>833931044.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>823584905.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>833931044.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>817502712.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>825589178.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>817502712.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>825589178.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>1910942971.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>802199753.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>1910942971.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>802199753.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>1910942971.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>783675763.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>1910942971.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>783675763.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>1910942971.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>712666135.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>1910942971.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>712666135.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>1910942971.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>700125821.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>1910942971.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>700125821.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>1910942971.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>686094738.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>1910942971.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>686094738.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>1910942971.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>671514475.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>1910942971.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>671514475.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>1910942971.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>669441923.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>1910942971.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>669441923.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>1910942971.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>681209158.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>1910942971.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>681209158.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>1910942971.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>681209158.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>1910942971.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>681209158.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>1910942971.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>681209158.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>1910942971.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>681209158.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>1910942971.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>681209158.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>1910942971.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>681209158.0</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>1910942971.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>681209158.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>1910942971.0</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>681209158.0</v>
       </c>
-      <c r="CY14">
+      <c r="CZ14">
         <v>1910942971.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DA14">
         <v>685173685.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>1910942971.0</v>
       </c>
-      <c r="DB14">
+      <c r="DC14">
         <v>685173685.0</v>
       </c>
-      <c r="DC14">
+      <c r="DD14">
         <v>1910942971.0</v>
       </c>
-      <c r="DD14">
+      <c r="DE14">
         <v>681209179.0</v>
       </c>
-      <c r="DE14">
+      <c r="DF14">
         <v>1910942971.0</v>
       </c>
-      <c r="DF14">
+      <c r="DG14">
         <v>681209179.0</v>
       </c>
-      <c r="DG14">
+      <c r="DH14">
         <v>1910942971.0</v>
       </c>
-      <c r="DH14">
+      <c r="DI14">
         <v>685116122.0</v>
       </c>
-      <c r="DI14">
+      <c r="DJ14">
         <v>1910942971.0</v>
       </c>
-      <c r="DJ14">
+      <c r="DK14">
         <v>685116122.0</v>
       </c>
-      <c r="DK14">
+      <c r="DL14">
         <v>1910942971.0</v>
       </c>
-      <c r="DL14">
+      <c r="DM14">
         <v>672846728.0</v>
       </c>
-      <c r="DM14">
+      <c r="DN14">
         <v>1910942971.0</v>
       </c>
-      <c r="DN14">
+      <c r="DO14">
         <v>672846728.0</v>
       </c>
-      <c r="DO14">
+      <c r="DP14">
         <v>1910942971.0</v>
       </c>
-      <c r="DP14">
+      <c r="DQ14">
         <v>680426331.0</v>
       </c>
-      <c r="DQ14">
+      <c r="DR14">
         <v>1910942971.0</v>
       </c>
-      <c r="DR14">
+      <c r="DS14">
         <v>680426331.0</v>
       </c>
-      <c r="DS14">
+      <c r="DT14">
         <v>1910942971.0</v>
       </c>
-      <c r="DT14">
+      <c r="DU14">
         <v>679308109.0</v>
       </c>
-      <c r="DU14">
+      <c r="DV14">
         <v>1910942971.0</v>
       </c>
-      <c r="DV14">
+      <c r="DW14">
         <v>679308109.0</v>
       </c>
-      <c r="DW14">
+      <c r="DX14">
         <v>1910942971.0</v>
       </c>
-      <c r="DX14">
+      <c r="DY14">
         <v>682929874.0</v>
       </c>
-      <c r="DY14">
+      <c r="DZ14">
         <v>1910942971.0</v>
       </c>
-      <c r="DZ14">
+      <c r="EA14">
         <v>682929874.0</v>
       </c>
-      <c r="EA14">
+      <c r="EB14">
         <v>1910942971.0</v>
       </c>
-      <c r="EB14">
+      <c r="EC14">
         <v>681209498.0</v>
       </c>
-      <c r="EC14">
+      <c r="ED14">
         <v>1910942971.0</v>
       </c>
-      <c r="ED14">
+      <c r="EE14">
         <v>681209498.0</v>
       </c>
-      <c r="EE14">
+      <c r="EF14">
         <v>1910942971.0</v>
       </c>
-      <c r="EF14">
+      <c r="EG14">
         <v>681209158.0</v>
       </c>
-      <c r="EG14">
+      <c r="EH14">
         <v>1910942971.0</v>
       </c>
-      <c r="EH14">
+      <c r="EI14">
         <v>681209158.0</v>
       </c>
-      <c r="EI14">
+      <c r="EJ14">
         <v>1910942971.0</v>
       </c>
-      <c r="EJ14">
+      <c r="EK14">
         <v>681209158.0</v>
       </c>
-      <c r="EK14">
+      <c r="EL14">
         <v>1910942971.0</v>
       </c>
-      <c r="EL14">
+      <c r="EM14">
         <v>681209158.0</v>
       </c>
-      <c r="EM14">
+      <c r="EN14">
         <v>1910942971.0</v>
       </c>
-      <c r="EN14">
+      <c r="EO14">
         <v>681209158.0</v>
       </c>
-      <c r="EO14">
+      <c r="EP14">
         <v>1910942971.0</v>
       </c>
-      <c r="EP14">
+      <c r="EQ14">
         <v>681209158.0</v>
       </c>
-      <c r="EQ14">
+      <c r="ER14">
         <v>1910942971.0</v>
       </c>
-      <c r="ER14">
+      <c r="ES14">
         <v>681209158.0</v>
       </c>
-      <c r="ES14">
+      <c r="ET14">
         <v>1910942971.0</v>
       </c>
-      <c r="ET14">
+      <c r="EU14">
         <v>681209158.0</v>
       </c>
     </row>
-    <row r="15" spans="1:150">
+    <row r="15" spans="1:151">
       <c r="A15" t="s">
         <v>52</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
@@ -10235,354 +10270,356 @@
       <c r="DV15"/>
       <c r="DW15"/>
       <c r="DX15"/>
       <c r="DY15"/>
       <c r="DZ15"/>
       <c r="EA15"/>
       <c r="EB15"/>
       <c r="EC15"/>
       <c r="ED15"/>
       <c r="EE15"/>
       <c r="EF15"/>
       <c r="EG15"/>
       <c r="EH15"/>
       <c r="EI15"/>
       <c r="EJ15"/>
       <c r="EK15"/>
       <c r="EL15"/>
       <c r="EM15"/>
       <c r="EN15"/>
       <c r="EO15"/>
       <c r="EP15"/>
       <c r="EQ15"/>
       <c r="ER15"/>
       <c r="ES15"/>
       <c r="ET15"/>
+      <c r="EU15"/>
     </row>
-    <row r="16" spans="1:150">
+    <row r="16" spans="1:151">
       <c r="A16" t="s">
         <v>53</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16">
         <v>4000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-2013000000.0</v>
       </c>
-      <c r="F16"/>
-      <c r="G16">
+      <c r="G16"/>
+      <c r="H16">
         <v>-298000000.0</v>
       </c>
-      <c r="H16"/>
-      <c r="I16">
+      <c r="I16"/>
+      <c r="J16">
         <v>2069000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>16509441.9</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>3138000000.0</v>
       </c>
-      <c r="L16"/>
-      <c r="M16">
+      <c r="M16"/>
+      <c r="N16">
         <v>1947000000.0</v>
       </c>
-      <c r="N16"/>
-      <c r="O16">
+      <c r="O16"/>
+      <c r="P16">
         <v>1294999999.0</v>
       </c>
-      <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
-      <c r="S16">
+      <c r="S16"/>
+      <c r="T16">
         <v>1234744222.0</v>
       </c>
-      <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
-      <c r="W16">
+      <c r="W16"/>
+      <c r="X16">
         <v>715000000.0</v>
       </c>
-      <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
-      <c r="AA16">
+      <c r="AA16"/>
+      <c r="AB16">
         <v>663000000.0</v>
       </c>
-      <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
-      <c r="AE16">
+      <c r="AE16"/>
+      <c r="AF16">
         <v>735000000.0</v>
       </c>
-      <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
-      <c r="AI16">
+      <c r="AI16"/>
+      <c r="AJ16">
         <v>642000000.0</v>
       </c>
-      <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
-      <c r="AM16">
+      <c r="AM16"/>
+      <c r="AN16">
         <v>745000000.0</v>
       </c>
-      <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
-      <c r="AQ16">
+      <c r="AQ16"/>
+      <c r="AR16">
         <v>73000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18250000.0</v>
       </c>
       <c r="AS16">
         <v>18250000.0</v>
       </c>
       <c r="AT16">
         <v>18250000.0</v>
       </c>
       <c r="AU16">
+        <v>18250000.0</v>
+      </c>
+      <c r="AV16">
         <v>27000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6750000.0</v>
       </c>
       <c r="AW16">
         <v>6750000.0</v>
       </c>
       <c r="AX16">
         <v>6750000.0</v>
       </c>
       <c r="AY16">
+        <v>6750000.0</v>
+      </c>
+      <c r="AZ16">
         <v>21655422.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5249999.0</v>
       </c>
       <c r="BA16">
         <v>5249999.0</v>
       </c>
       <c r="BB16">
         <v>5249999.0</v>
       </c>
       <c r="BC16">
+        <v>5249999.0</v>
+      </c>
+      <c r="BD16">
         <v>24000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6000000.0</v>
       </c>
       <c r="BE16">
         <v>6000000.0</v>
       </c>
       <c r="BF16">
         <v>6000000.0</v>
       </c>
       <c r="BG16">
+        <v>6000000.0</v>
+      </c>
+      <c r="BH16">
         <v>12000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3000000.0</v>
       </c>
       <c r="BI16">
         <v>3000000.0</v>
       </c>
       <c r="BJ16">
         <v>3000000.0</v>
       </c>
       <c r="BK16">
+        <v>3000000.0</v>
+      </c>
+      <c r="BL16">
         <v>15271152.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3817788.0</v>
       </c>
       <c r="BM16">
         <v>3817788.0</v>
       </c>
       <c r="BN16">
         <v>3817788.0</v>
       </c>
       <c r="BO16">
+        <v>3817788.0</v>
+      </c>
+      <c r="BP16">
         <v>11887280.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2971820.0</v>
       </c>
       <c r="BQ16">
         <v>2971820.0</v>
       </c>
       <c r="BR16">
         <v>2971820.0</v>
       </c>
       <c r="BS16">
+        <v>2971820.0</v>
+      </c>
+      <c r="BT16">
         <v>4471918.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1117979.0</v>
       </c>
       <c r="BU16">
         <v>1117979.0</v>
       </c>
       <c r="BV16">
         <v>1117979.0</v>
       </c>
       <c r="BW16">
+        <v>1117979.0</v>
+      </c>
+      <c r="BX16">
         <v>3076437.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>769109.0</v>
       </c>
       <c r="BY16">
         <v>769109.0</v>
       </c>
       <c r="BZ16">
         <v>769109.0</v>
       </c>
       <c r="CA16">
+        <v>769109.0</v>
+      </c>
+      <c r="CB16">
         <v>4782895.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1195723.0</v>
       </c>
       <c r="CC16">
         <v>1195723.0</v>
       </c>
       <c r="CD16">
         <v>1195723.0</v>
       </c>
       <c r="CE16">
+        <v>1195723.0</v>
+      </c>
+      <c r="CF16">
         <v>3199026.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>799756.0</v>
       </c>
       <c r="CG16">
         <v>799756.0</v>
       </c>
       <c r="CH16">
         <v>799756.0</v>
       </c>
       <c r="CI16">
+        <v>799756.0</v>
+      </c>
+      <c r="CJ16">
         <v>10252705.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2563176.0</v>
       </c>
       <c r="CK16">
         <v>2563176.0</v>
       </c>
       <c r="CL16">
         <v>2563176.0</v>
       </c>
       <c r="CM16">
+        <v>2563176.0</v>
+      </c>
+      <c r="CN16">
         <v>66037767.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16509441.0</v>
       </c>
       <c r="CO16">
         <v>16509441.0</v>
       </c>
       <c r="CP16">
         <v>16509441.0</v>
       </c>
       <c r="CQ16">
+        <v>16509441.0</v>
+      </c>
+      <c r="CR16">
         <v>9469337.0</v>
       </c>
-      <c r="CR16"/>
       <c r="CS16"/>
       <c r="CT16"/>
-      <c r="CU16">
+      <c r="CU16"/>
+      <c r="CV16">
         <v>14965493.0</v>
       </c>
-      <c r="CV16"/>
       <c r="CW16"/>
       <c r="CX16"/>
-      <c r="CY16">
+      <c r="CY16"/>
+      <c r="CZ16">
         <v>12657416.0</v>
       </c>
-      <c r="CZ16"/>
       <c r="DA16"/>
       <c r="DB16"/>
-      <c r="DC16">
+      <c r="DC16"/>
+      <c r="DD16">
         <v>30765665.0</v>
       </c>
-      <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
-      <c r="DG16">
+      <c r="DG16"/>
+      <c r="DH16">
         <v>25217917.0</v>
       </c>
-      <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
       <c r="DN16"/>
       <c r="DO16"/>
       <c r="DP16"/>
       <c r="DQ16"/>
       <c r="DR16"/>
-      <c r="DS16">
+      <c r="DS16"/>
+      <c r="DT16">
         <v>1470736.0</v>
       </c>
-      <c r="DT16"/>
       <c r="DU16"/>
       <c r="DV16"/>
-      <c r="DW16">
+      <c r="DW16"/>
+      <c r="DX16">
         <v>4203974.0</v>
       </c>
-      <c r="DX16"/>
       <c r="DY16"/>
       <c r="DZ16"/>
-      <c r="EA16">
+      <c r="EA16"/>
+      <c r="EB16">
         <v>11390976.0</v>
       </c>
-      <c r="EB16"/>
       <c r="EC16"/>
       <c r="ED16"/>
       <c r="EE16"/>
       <c r="EF16"/>
       <c r="EG16"/>
       <c r="EH16"/>
       <c r="EI16"/>
       <c r="EJ16"/>
       <c r="EK16"/>
       <c r="EL16"/>
       <c r="EM16"/>
       <c r="EN16"/>
       <c r="EO16"/>
       <c r="EP16"/>
       <c r="EQ16"/>
       <c r="ER16"/>
       <c r="ES16"/>
       <c r="ET16"/>
+      <c r="EU16"/>
     </row>
-    <row r="17" spans="1:150">
+    <row r="17" spans="1:151">
       <c r="A17" t="s">
         <v>54</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -10691,52 +10728,53 @@
       <c r="DV17"/>
       <c r="DW17"/>
       <c r="DX17"/>
       <c r="DY17"/>
       <c r="DZ17"/>
       <c r="EA17"/>
       <c r="EB17"/>
       <c r="EC17"/>
       <c r="ED17"/>
       <c r="EE17"/>
       <c r="EF17"/>
       <c r="EG17"/>
       <c r="EH17"/>
       <c r="EI17"/>
       <c r="EJ17"/>
       <c r="EK17"/>
       <c r="EL17"/>
       <c r="EM17"/>
       <c r="EN17"/>
       <c r="EO17"/>
       <c r="EP17"/>
       <c r="EQ17"/>
       <c r="ER17"/>
       <c r="ES17"/>
       <c r="ET17"/>
+      <c r="EU17"/>
     </row>
-    <row r="18" spans="1:150">
+    <row r="18" spans="1:151">
       <c r="A18" t="s">
         <v>55</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
@@ -10845,52 +10883,53 @@
       <c r="DV18"/>
       <c r="DW18"/>
       <c r="DX18"/>
       <c r="DY18"/>
       <c r="DZ18"/>
       <c r="EA18"/>
       <c r="EB18"/>
       <c r="EC18"/>
       <c r="ED18"/>
       <c r="EE18"/>
       <c r="EF18"/>
       <c r="EG18"/>
       <c r="EH18"/>
       <c r="EI18"/>
       <c r="EJ18"/>
       <c r="EK18"/>
       <c r="EL18"/>
       <c r="EM18"/>
       <c r="EN18"/>
       <c r="EO18"/>
       <c r="EP18"/>
       <c r="EQ18"/>
       <c r="ER18"/>
       <c r="ES18"/>
       <c r="ET18"/>
+      <c r="EU18"/>
     </row>
-    <row r="19" spans="1:150">
+    <row r="19" spans="1:151">
       <c r="A19" t="s">
         <v>56</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -10999,95 +11038,98 @@
       <c r="DV19"/>
       <c r="DW19"/>
       <c r="DX19"/>
       <c r="DY19"/>
       <c r="DZ19"/>
       <c r="EA19"/>
       <c r="EB19"/>
       <c r="EC19"/>
       <c r="ED19"/>
       <c r="EE19"/>
       <c r="EF19"/>
       <c r="EG19"/>
       <c r="EH19"/>
       <c r="EI19"/>
       <c r="EJ19"/>
       <c r="EK19"/>
       <c r="EL19"/>
       <c r="EM19"/>
       <c r="EN19"/>
       <c r="EO19"/>
       <c r="EP19"/>
       <c r="EQ19"/>
       <c r="ER19"/>
       <c r="ES19"/>
       <c r="ET19"/>
+      <c r="EU19"/>
     </row>
-    <row r="20" spans="1:150">
+    <row r="20" spans="1:151">
       <c r="A20" t="s">
         <v>57</v>
       </c>
       <c r="B20">
         <v>3952000000.0</v>
       </c>
       <c r="C20">
         <v>3952000000.0</v>
       </c>
       <c r="D20">
+        <v>3952000000.0</v>
+      </c>
+      <c r="E20">
         <v>3866000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3697000000.0</v>
       </c>
       <c r="F20">
         <v>3697000000.0</v>
       </c>
       <c r="G20">
-        <v>3995000000.0</v>
+        <v>3697000000.0</v>
       </c>
       <c r="H20">
         <v>3995000000.0</v>
       </c>
       <c r="I20">
+        <v>3995000000.0</v>
+      </c>
+      <c r="J20">
         <v>4669000000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>1153500000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>4614000000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>1153500000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>3975000000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>1153500000.0</v>
       </c>
-      <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
@@ -11179,1010 +11221,1022 @@
       <c r="DV20"/>
       <c r="DW20"/>
       <c r="DX20"/>
       <c r="DY20"/>
       <c r="DZ20"/>
       <c r="EA20"/>
       <c r="EB20"/>
       <c r="EC20"/>
       <c r="ED20"/>
       <c r="EE20"/>
       <c r="EF20"/>
       <c r="EG20"/>
       <c r="EH20"/>
       <c r="EI20"/>
       <c r="EJ20"/>
       <c r="EK20"/>
       <c r="EL20"/>
       <c r="EM20"/>
       <c r="EN20"/>
       <c r="EO20"/>
       <c r="EP20"/>
       <c r="EQ20"/>
       <c r="ER20"/>
       <c r="ES20"/>
       <c r="ET20"/>
+      <c r="EU20"/>
     </row>
-    <row r="21" spans="1:150">
+    <row r="21" spans="1:151">
       <c r="A21" t="s">
         <v>58</v>
       </c>
       <c r="B21">
+        <v>904000000.0</v>
+      </c>
+      <c r="C21">
         <v>901000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>939000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>960000000.0</v>
       </c>
-      <c r="E21"/>
       <c r="F21"/>
-      <c r="G21">
+      <c r="G21"/>
+      <c r="H21">
         <v>188000000.0</v>
       </c>
-      <c r="H21"/>
-      <c r="I21">
+      <c r="I21"/>
+      <c r="J21">
         <v>4669000000.0</v>
       </c>
-      <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21">
         <v>4614000000.0</v>
       </c>
-      <c r="L21"/>
-      <c r="M21">
+      <c r="M21"/>
+      <c r="N21">
         <v>3975000000.0</v>
       </c>
-      <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
-      <c r="BC21">
+      <c r="BC21"/>
+      <c r="BD21">
         <v>669000000.0</v>
       </c>
-      <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
-      <c r="BG21">
+      <c r="BG21"/>
+      <c r="BH21">
         <v>439000000.0</v>
       </c>
-      <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
-      <c r="BK21">
+      <c r="BK21"/>
+      <c r="BL21">
         <v>505744648.0</v>
       </c>
-      <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
-      <c r="BO21">
+      <c r="BO21"/>
+      <c r="BP21">
         <v>372701209.0</v>
       </c>
-      <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
-      <c r="BS21">
+      <c r="BS21"/>
+      <c r="BT21">
         <v>430794861.0</v>
       </c>
-      <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
-      <c r="BW21">
+      <c r="BW21"/>
+      <c r="BX21">
         <v>493492151.0</v>
       </c>
-      <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
-      <c r="CA21">
+      <c r="CA21"/>
+      <c r="CB21">
         <v>262201069.0</v>
       </c>
-      <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
-      <c r="CE21">
+      <c r="CE21"/>
+      <c r="CF21">
         <v>327762866.0</v>
       </c>
-      <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
-      <c r="CI21">
+      <c r="CI21"/>
+      <c r="CJ21">
         <v>196323053.0</v>
       </c>
-      <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
-      <c r="CM21">
+      <c r="CM21"/>
+      <c r="CN21">
         <v>166329409.0</v>
       </c>
-      <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
-      <c r="CQ21">
+      <c r="CQ21"/>
+      <c r="CR21">
         <v>211408022.0</v>
       </c>
-      <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
-      <c r="CU21">
+      <c r="CU21"/>
+      <c r="CV21">
         <v>298950610.0</v>
       </c>
-      <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
-      <c r="CY21">
+      <c r="CY21"/>
+      <c r="CZ21">
         <v>139274102.0</v>
       </c>
-      <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
-      <c r="DC21">
+      <c r="DC21"/>
+      <c r="DD21">
         <v>84775715.0</v>
       </c>
-      <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
-      <c r="DG21">
+      <c r="DG21"/>
+      <c r="DH21">
         <v>59279376.0</v>
       </c>
-      <c r="DH21"/>
       <c r="DI21"/>
       <c r="DJ21"/>
       <c r="DK21"/>
       <c r="DL21"/>
       <c r="DM21"/>
       <c r="DN21"/>
       <c r="DO21"/>
       <c r="DP21"/>
       <c r="DQ21"/>
       <c r="DR21"/>
       <c r="DS21"/>
       <c r="DT21"/>
       <c r="DU21"/>
       <c r="DV21"/>
       <c r="DW21"/>
       <c r="DX21"/>
       <c r="DY21"/>
       <c r="DZ21"/>
       <c r="EA21"/>
       <c r="EB21"/>
       <c r="EC21"/>
       <c r="ED21"/>
       <c r="EE21"/>
       <c r="EF21"/>
       <c r="EG21"/>
       <c r="EH21"/>
       <c r="EI21"/>
       <c r="EJ21"/>
       <c r="EK21"/>
       <c r="EL21"/>
       <c r="EM21"/>
       <c r="EN21"/>
       <c r="EO21"/>
       <c r="EP21"/>
       <c r="EQ21"/>
       <c r="ER21"/>
       <c r="ES21"/>
       <c r="ET21"/>
+      <c r="EU21"/>
     </row>
-    <row r="22" spans="1:150">
+    <row r="22" spans="1:151">
       <c r="A22" t="s">
         <v>59</v>
       </c>
       <c r="B22">
+        <v>579000000.0</v>
+      </c>
+      <c r="C22">
         <v>693000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>711000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>684000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>719000000.0</v>
       </c>
       <c r="F22">
         <v>719000000.0</v>
       </c>
       <c r="G22">
-        <v>616000000.0</v>
+        <v>719000000.0</v>
       </c>
       <c r="H22">
         <v>616000000.0</v>
       </c>
       <c r="I22">
+        <v>616000000.0</v>
+      </c>
+      <c r="J22">
         <v>700000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>169500000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>678000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>169500000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>550000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>169500000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>202000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>50500000.0</v>
       </c>
       <c r="Q22">
         <v>50500000.0</v>
       </c>
       <c r="R22">
         <v>50500000.0</v>
       </c>
       <c r="S22">
+        <v>50500000.0</v>
+      </c>
+      <c r="T22">
         <v>125000000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>31250000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>162000000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>31250000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>176000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>44000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>149000000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>44000000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>155000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>38750000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>172000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>38750000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>186000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>46500000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>162000000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>46500000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>149000000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>37250000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>179000000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>37250000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>170000000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>42500000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>197000000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>42500000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>247000000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>61750000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>305000000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>61750000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>192000000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>48000000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>169000000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>48000000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>248521747.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>60249999.0</v>
       </c>
       <c r="BA22">
         <v>60249999.0</v>
       </c>
       <c r="BB22">
         <v>60249999.0</v>
       </c>
       <c r="BC22">
+        <v>60249999.0</v>
+      </c>
+      <c r="BD22">
         <v>195000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>48750000.0</v>
       </c>
       <c r="BE22">
         <v>48750000.0</v>
       </c>
       <c r="BF22">
         <v>48750000.0</v>
       </c>
       <c r="BG22">
+        <v>48750000.0</v>
+      </c>
+      <c r="BH22">
         <v>118000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>29500000.0</v>
       </c>
       <c r="BI22">
         <v>29500000.0</v>
       </c>
       <c r="BJ22">
         <v>29500000.0</v>
       </c>
       <c r="BK22">
+        <v>29500000.0</v>
+      </c>
+      <c r="BL22">
         <v>109592978.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>27398244.0</v>
       </c>
       <c r="BM22">
         <v>27398244.0</v>
       </c>
       <c r="BN22">
         <v>27398244.0</v>
       </c>
       <c r="BO22">
+        <v>27398244.0</v>
+      </c>
+      <c r="BP22">
         <v>75519194.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18879798.0</v>
       </c>
       <c r="BQ22">
         <v>18879798.0</v>
       </c>
       <c r="BR22">
         <v>18879798.0</v>
       </c>
       <c r="BS22">
+        <v>18879798.0</v>
+      </c>
+      <c r="BT22">
         <v>65588145.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16397036.0</v>
       </c>
       <c r="BU22">
         <v>16397036.0</v>
       </c>
       <c r="BV22">
         <v>16397036.0</v>
       </c>
       <c r="BW22">
+        <v>16397036.0</v>
+      </c>
+      <c r="BX22">
         <v>62475349.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15618837.0</v>
       </c>
       <c r="BY22">
         <v>15618837.0</v>
       </c>
       <c r="BZ22">
         <v>15618837.0</v>
       </c>
       <c r="CA22">
+        <v>15618837.0</v>
+      </c>
+      <c r="CB22">
         <v>41257230.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10314307.0</v>
       </c>
       <c r="CC22">
         <v>10314307.0</v>
       </c>
       <c r="CD22">
         <v>10314307.0</v>
       </c>
       <c r="CE22">
+        <v>10314307.0</v>
+      </c>
+      <c r="CF22">
         <v>24243157.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6060789.0</v>
       </c>
       <c r="CG22">
         <v>6060789.0</v>
       </c>
       <c r="CH22">
         <v>6060789.0</v>
       </c>
       <c r="CI22">
+        <v>6060789.0</v>
+      </c>
+      <c r="CJ22">
         <v>10540931.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2635232.0</v>
       </c>
       <c r="CK22">
         <v>2635232.0</v>
       </c>
       <c r="CL22">
         <v>2635232.0</v>
       </c>
       <c r="CM22">
+        <v>2635232.0</v>
+      </c>
+      <c r="CN22">
         <v>22086808.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5521702.0</v>
       </c>
       <c r="CO22">
         <v>5521702.0</v>
       </c>
       <c r="CP22">
         <v>5521702.0</v>
       </c>
       <c r="CQ22">
+        <v>5521702.0</v>
+      </c>
+      <c r="CR22">
         <v>17846824.0</v>
       </c>
-      <c r="CR22"/>
       <c r="CS22"/>
       <c r="CT22"/>
-      <c r="CU22">
+      <c r="CU22"/>
+      <c r="CV22">
         <v>15152089.0</v>
       </c>
-      <c r="CV22"/>
       <c r="CW22"/>
       <c r="CX22"/>
-      <c r="CY22">
+      <c r="CY22"/>
+      <c r="CZ22">
         <v>15981394.0</v>
       </c>
-      <c r="CZ22"/>
       <c r="DA22"/>
       <c r="DB22"/>
-      <c r="DC22">
+      <c r="DC22"/>
+      <c r="DD22">
         <v>12320413.0</v>
       </c>
-      <c r="DD22"/>
       <c r="DE22"/>
       <c r="DF22"/>
-      <c r="DG22">
+      <c r="DG22"/>
+      <c r="DH22">
         <v>7314867.0</v>
       </c>
-      <c r="DH22"/>
       <c r="DI22"/>
       <c r="DJ22"/>
       <c r="DK22"/>
       <c r="DL22"/>
       <c r="DM22"/>
       <c r="DN22"/>
-      <c r="DO22">
+      <c r="DO22"/>
+      <c r="DP22">
         <v>8810612.0</v>
       </c>
-      <c r="DP22"/>
       <c r="DQ22"/>
       <c r="DR22"/>
-      <c r="DS22">
+      <c r="DS22"/>
+      <c r="DT22">
         <v>10113640.0</v>
       </c>
-      <c r="DT22"/>
       <c r="DU22"/>
       <c r="DV22"/>
-      <c r="DW22">
+      <c r="DW22"/>
+      <c r="DX22">
         <v>8474323.0</v>
       </c>
-      <c r="DX22"/>
       <c r="DY22"/>
       <c r="DZ22"/>
-      <c r="EA22">
+      <c r="EA22"/>
+      <c r="EB22">
         <v>7569438.0</v>
       </c>
-      <c r="EB22"/>
       <c r="EC22"/>
       <c r="ED22"/>
-      <c r="EE22">
+      <c r="EE22"/>
+      <c r="EF22">
         <v>6217687.0</v>
       </c>
-      <c r="EF22"/>
       <c r="EG22"/>
       <c r="EH22"/>
       <c r="EI22"/>
       <c r="EJ22"/>
       <c r="EK22"/>
       <c r="EL22"/>
-      <c r="EM22">
+      <c r="EM22"/>
+      <c r="EN22">
         <v>6547107.0</v>
       </c>
-      <c r="EN22"/>
       <c r="EO22"/>
       <c r="EP22"/>
-      <c r="EQ22">
+      <c r="EQ22"/>
+      <c r="ER22">
         <v>10676000.0</v>
       </c>
-      <c r="ER22"/>
       <c r="ES22"/>
       <c r="ET22"/>
+      <c r="EU22"/>
     </row>
-    <row r="23" spans="1:150">
+    <row r="23" spans="1:151">
       <c r="A23" t="s">
         <v>60</v>
       </c>
       <c r="B23">
+        <v>67681000000.0</v>
+      </c>
+      <c r="C23">
         <v>66501000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>64877000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>61264000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>55642000000.0</v>
       </c>
       <c r="F23">
         <v>55642000000.0</v>
       </c>
       <c r="G23">
-        <v>55361000000.0</v>
+        <v>55642000000.0</v>
       </c>
       <c r="H23">
         <v>55361000000.0</v>
       </c>
       <c r="I23">
+        <v>55361000000.0</v>
+      </c>
+      <c r="J23">
         <v>56738000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>14830250000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>59321000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>14830250000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>54952000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>14830250000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>26474000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6618500000.0</v>
       </c>
       <c r="Q23">
         <v>6618500000.0</v>
       </c>
       <c r="R23">
         <v>6618500000.0</v>
       </c>
       <c r="S23">
+        <v>6618500000.0</v>
+      </c>
+      <c r="T23">
         <v>24623000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>6155749999.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>24680000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>6155749999.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>29353000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>7338250000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>29325000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>7338250000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>27088000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>6772000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>26542000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>6772000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>25399000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>6350250000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>25104000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>6350250000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>24753000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>6188250000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>24363000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>6188250000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>23839000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>5959750000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>25083000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>5959750000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>24082000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>6020500000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>23884000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>6020500000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>23770000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>5942500000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>23610000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>5942500000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>25584334277.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6202499999.0</v>
       </c>
       <c r="BA23">
         <v>6202499999.0</v>
       </c>
       <c r="BB23">
         <v>6202499999.0</v>
       </c>
       <c r="BC23">
+        <v>6202499999.0</v>
+      </c>
+      <c r="BD23">
         <v>22740000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5685000000.0</v>
       </c>
       <c r="BE23">
         <v>5685000000.0</v>
       </c>
       <c r="BF23">
         <v>5685000000.0</v>
       </c>
       <c r="BG23">
+        <v>5685000000.0</v>
+      </c>
+      <c r="BH23">
         <v>20196000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5048999999.0</v>
       </c>
       <c r="BI23">
         <v>5048999999.0</v>
       </c>
       <c r="BJ23">
         <v>5048999999.0</v>
       </c>
       <c r="BK23">
+        <v>5048999999.0</v>
+      </c>
+      <c r="BL23">
         <v>17852875917.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4463218979.0</v>
       </c>
       <c r="BM23">
         <v>4463218979.0</v>
       </c>
       <c r="BN23">
         <v>4463218979.0</v>
       </c>
       <c r="BO23">
+        <v>4463218979.0</v>
+      </c>
+      <c r="BP23">
         <v>10439130130.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2609782532.0</v>
       </c>
       <c r="BQ23">
         <v>2609782532.0</v>
       </c>
       <c r="BR23">
         <v>2609782532.0</v>
       </c>
       <c r="BS23">
+        <v>2609782532.0</v>
+      </c>
+      <c r="BT23">
         <v>8531719935.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2132929983.0</v>
       </c>
       <c r="BU23">
         <v>2132929983.0</v>
       </c>
       <c r="BV23">
         <v>2132929983.0</v>
       </c>
       <c r="BW23">
+        <v>2132929983.0</v>
+      </c>
+      <c r="BX23">
         <v>7074781099.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1768695274.0</v>
       </c>
       <c r="BY23">
         <v>1768695274.0</v>
       </c>
       <c r="BZ23">
         <v>1768695274.0</v>
       </c>
       <c r="CA23">
+        <v>1768695274.0</v>
+      </c>
+      <c r="CB23">
         <v>5103153694.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1275788423.0</v>
       </c>
       <c r="CC23">
         <v>1275788423.0</v>
       </c>
       <c r="CD23">
         <v>1275788423.0</v>
       </c>
       <c r="CE23">
+        <v>1275788423.0</v>
+      </c>
+      <c r="CF23">
         <v>4345631378.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1086407844.0</v>
       </c>
       <c r="CG23">
         <v>1086407844.0</v>
       </c>
       <c r="CH23">
         <v>1086407844.0</v>
       </c>
       <c r="CI23">
+        <v>1086407844.0</v>
+      </c>
+      <c r="CJ23">
         <v>3598906548.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>899726637.0</v>
       </c>
       <c r="CK23">
         <v>899726637.0</v>
       </c>
       <c r="CL23">
         <v>899726637.0</v>
       </c>
       <c r="CM23">
+        <v>899726637.0</v>
+      </c>
+      <c r="CN23">
         <v>2810173807.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>702543451.0</v>
       </c>
       <c r="CO23">
         <v>702543451.0</v>
       </c>
       <c r="CP23">
         <v>702543451.0</v>
       </c>
       <c r="CQ23">
+        <v>702543451.0</v>
+      </c>
+      <c r="CR23">
         <v>3121326554.0</v>
       </c>
-      <c r="CR23"/>
       <c r="CS23"/>
       <c r="CT23"/>
-      <c r="CU23">
+      <c r="CU23"/>
+      <c r="CV23">
         <v>3324624442.0</v>
       </c>
-      <c r="CV23"/>
       <c r="CW23"/>
       <c r="CX23"/>
       <c r="CY23"/>
       <c r="CZ23"/>
       <c r="DA23"/>
       <c r="DB23"/>
-      <c r="DC23">
+      <c r="DC23"/>
+      <c r="DD23">
         <v>2685256218.0</v>
       </c>
-      <c r="DD23"/>
       <c r="DE23"/>
       <c r="DF23"/>
-      <c r="DG23">
+      <c r="DG23"/>
+      <c r="DH23">
         <v>2234460886.0</v>
       </c>
-      <c r="DH23"/>
       <c r="DI23"/>
       <c r="DJ23"/>
-      <c r="DK23">
+      <c r="DK23"/>
+      <c r="DL23">
         <v>1409602566.0</v>
       </c>
-      <c r="DL23"/>
       <c r="DM23"/>
       <c r="DN23"/>
       <c r="DO23"/>
       <c r="DP23"/>
       <c r="DQ23"/>
       <c r="DR23"/>
       <c r="DS23"/>
       <c r="DT23"/>
       <c r="DU23"/>
       <c r="DV23"/>
       <c r="DW23"/>
       <c r="DX23"/>
       <c r="DY23"/>
       <c r="DZ23"/>
       <c r="EA23"/>
       <c r="EB23"/>
       <c r="EC23"/>
       <c r="ED23"/>
       <c r="EE23"/>
       <c r="EF23"/>
       <c r="EG23"/>
       <c r="EH23"/>
       <c r="EI23"/>
       <c r="EJ23"/>
       <c r="EK23"/>
       <c r="EL23"/>
       <c r="EM23"/>
       <c r="EN23"/>
       <c r="EO23"/>
       <c r="EP23"/>
-      <c r="EQ23">
+      <c r="EQ23"/>
+      <c r="ER23">
         <v>2546170000.0</v>
       </c>
-      <c r="ER23"/>
       <c r="ES23"/>
       <c r="ET23"/>
+      <c r="EU23"/>
     </row>
-    <row r="24" spans="1:150">
+    <row r="24" spans="1:151">
       <c r="A24" t="s">
         <v>61</v>
       </c>
       <c r="B24">
+        <v>10387000000.0</v>
+      </c>
+      <c r="C24">
         <v>11181000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>11972000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>9007000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>4830000000.0</v>
       </c>
-      <c r="F24"/>
-      <c r="G24">
+      <c r="G24"/>
+      <c r="H24">
         <v>4883000000.0</v>
       </c>
-      <c r="H24"/>
-      <c r="I24">
+      <c r="I24"/>
+      <c r="J24">
         <v>4882000000.0</v>
       </c>
-      <c r="J24"/>
-      <c r="K24">
+      <c r="K24"/>
+      <c r="L24">
         <v>4878000000.0</v>
       </c>
-      <c r="L24"/>
-      <c r="M24">
+      <c r="M24"/>
+      <c r="N24">
         <v>5103000000.0</v>
       </c>
-      <c r="N24"/>
-      <c r="O24">
+      <c r="O24"/>
+      <c r="P24">
         <v>5314000000.0</v>
       </c>
-      <c r="P24"/>
-      <c r="Q24">
+      <c r="Q24"/>
+      <c r="R24">
         <v>5390000000.0</v>
       </c>
-      <c r="R24"/>
-      <c r="S24">
+      <c r="S24"/>
+      <c r="T24">
         <v>5438000000.0</v>
       </c>
-      <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
@@ -12269,96 +12323,97 @@
       <c r="DV24"/>
       <c r="DW24"/>
       <c r="DX24"/>
       <c r="DY24"/>
       <c r="DZ24"/>
       <c r="EA24"/>
       <c r="EB24"/>
       <c r="EC24"/>
       <c r="ED24"/>
       <c r="EE24"/>
       <c r="EF24"/>
       <c r="EG24"/>
       <c r="EH24"/>
       <c r="EI24"/>
       <c r="EJ24"/>
       <c r="EK24"/>
       <c r="EL24"/>
       <c r="EM24"/>
       <c r="EN24"/>
       <c r="EO24"/>
       <c r="EP24"/>
       <c r="EQ24"/>
       <c r="ER24"/>
       <c r="ES24"/>
       <c r="ET24"/>
+      <c r="EU24"/>
     </row>
-    <row r="25" spans="1:150">
+    <row r="25" spans="1:151">
       <c r="A25" t="s">
         <v>62</v>
       </c>
-      <c r="B25">
+      <c r="B25"/>
+      <c r="C25">
         <v>12781000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>13378000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>10441000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>6158000000.0</v>
       </c>
-      <c r="F25"/>
-      <c r="G25">
+      <c r="G25"/>
+      <c r="H25">
         <v>6200000000.0</v>
       </c>
-      <c r="H25"/>
-      <c r="I25">
+      <c r="I25"/>
+      <c r="J25">
         <v>6123000000.0</v>
       </c>
-      <c r="J25"/>
-      <c r="K25">
+      <c r="K25"/>
+      <c r="L25">
         <v>6188000000.0</v>
       </c>
-      <c r="L25"/>
-      <c r="M25">
+      <c r="M25"/>
+      <c r="N25">
         <v>6448000000.0</v>
       </c>
-      <c r="N25"/>
-      <c r="O25">
+      <c r="O25"/>
+      <c r="P25">
         <v>6329000000.0</v>
       </c>
-      <c r="P25"/>
-      <c r="Q25">
+      <c r="Q25"/>
+      <c r="R25">
         <v>6489000000.0</v>
       </c>
-      <c r="R25"/>
-      <c r="S25">
+      <c r="S25"/>
+      <c r="T25">
         <v>6622000000.0</v>
       </c>
-      <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
@@ -12445,88 +12500,91 @@
       <c r="DV25"/>
       <c r="DW25"/>
       <c r="DX25"/>
       <c r="DY25"/>
       <c r="DZ25"/>
       <c r="EA25"/>
       <c r="EB25"/>
       <c r="EC25"/>
       <c r="ED25"/>
       <c r="EE25"/>
       <c r="EF25"/>
       <c r="EG25"/>
       <c r="EH25"/>
       <c r="EI25"/>
       <c r="EJ25"/>
       <c r="EK25"/>
       <c r="EL25"/>
       <c r="EM25"/>
       <c r="EN25"/>
       <c r="EO25"/>
       <c r="EP25"/>
       <c r="EQ25"/>
       <c r="ER25"/>
       <c r="ES25"/>
       <c r="ET25"/>
+      <c r="EU25"/>
     </row>
-    <row r="26" spans="1:150">
+    <row r="26" spans="1:151">
       <c r="A26" t="s">
         <v>63</v>
       </c>
       <c r="B26">
+        <v>381000000.0</v>
+      </c>
+      <c r="C26">
         <v>324000000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>320000000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>367000000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>354000000.0</v>
       </c>
-      <c r="F26"/>
-      <c r="G26">
+      <c r="G26"/>
+      <c r="H26">
         <v>369000000.0</v>
       </c>
-      <c r="H26"/>
-      <c r="I26">
+      <c r="I26"/>
+      <c r="J26">
         <v>392000000.0</v>
       </c>
-      <c r="J26"/>
-      <c r="K26">
+      <c r="K26"/>
+      <c r="L26">
         <v>385000000.0</v>
       </c>
-      <c r="L26"/>
-      <c r="M26">
+      <c r="M26"/>
+      <c r="N26">
         <v>330000000.0</v>
       </c>
-      <c r="N26"/>
-      <c r="O26">
+      <c r="O26"/>
+      <c r="P26">
         <v>107000000.0</v>
       </c>
-      <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
@@ -12617,52 +12675,53 @@
       <c r="DV26"/>
       <c r="DW26"/>
       <c r="DX26"/>
       <c r="DY26"/>
       <c r="DZ26"/>
       <c r="EA26"/>
       <c r="EB26"/>
       <c r="EC26"/>
       <c r="ED26"/>
       <c r="EE26"/>
       <c r="EF26"/>
       <c r="EG26"/>
       <c r="EH26"/>
       <c r="EI26"/>
       <c r="EJ26"/>
       <c r="EK26"/>
       <c r="EL26"/>
       <c r="EM26"/>
       <c r="EN26"/>
       <c r="EO26"/>
       <c r="EP26"/>
       <c r="EQ26"/>
       <c r="ER26"/>
       <c r="ES26"/>
       <c r="ET26"/>
+      <c r="EU26"/>
     </row>
-    <row r="27" spans="1:150">
+    <row r="27" spans="1:151">
       <c r="A27" t="s">
         <v>64</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -12771,456 +12830,462 @@
       <c r="DV27"/>
       <c r="DW27"/>
       <c r="DX27"/>
       <c r="DY27"/>
       <c r="DZ27"/>
       <c r="EA27"/>
       <c r="EB27"/>
       <c r="EC27"/>
       <c r="ED27"/>
       <c r="EE27"/>
       <c r="EF27"/>
       <c r="EG27"/>
       <c r="EH27"/>
       <c r="EI27"/>
       <c r="EJ27"/>
       <c r="EK27"/>
       <c r="EL27"/>
       <c r="EM27"/>
       <c r="EN27"/>
       <c r="EO27"/>
       <c r="EP27"/>
       <c r="EQ27"/>
       <c r="ER27"/>
       <c r="ES27"/>
       <c r="ET27"/>
+      <c r="EU27"/>
     </row>
-    <row r="28" spans="1:150">
+    <row r="28" spans="1:151">
       <c r="A28" t="s">
         <v>65</v>
       </c>
       <c r="B28">
+        <v>9329000000.0</v>
+      </c>
+      <c r="C28">
         <v>8010000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>8675000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>7701000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>5388000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>3843000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>4758000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>4460000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>3210000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-262750000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>571000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-262750000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-2997000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-262750000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>3772000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>914000000.0</v>
       </c>
       <c r="Q28">
         <v>914000000.0</v>
       </c>
       <c r="R28">
         <v>914000000.0</v>
       </c>
       <c r="S28">
+        <v>914000000.0</v>
+      </c>
+      <c r="T28">
         <v>3888000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>476250000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>2915000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>476250000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>2791000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>392750000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>3681000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>392750000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>2397000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>596500000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>2973000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>596500000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>4747000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>1187750000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>4745000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>1187750000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>4688000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>1172000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>4253000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>1172000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>4319000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>1079750000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>3816000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>1079750000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-682000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-170500000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>623000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-170500000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>1607000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>110250000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>2353000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>110250000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>1977861876.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>417000000.0</v>
       </c>
       <c r="BA28">
         <v>417000000.0</v>
       </c>
       <c r="BB28">
         <v>417000000.0</v>
       </c>
       <c r="BC28">
+        <v>417000000.0</v>
+      </c>
+      <c r="BD28">
         <v>5061000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1265250000.0</v>
       </c>
       <c r="BE28">
         <v>1265250000.0</v>
       </c>
       <c r="BF28">
         <v>1265250000.0</v>
       </c>
       <c r="BG28">
+        <v>1265250000.0</v>
+      </c>
+      <c r="BH28">
         <v>3952000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>913000000.0</v>
       </c>
       <c r="BI28">
         <v>913000000.0</v>
       </c>
       <c r="BJ28">
         <v>913000000.0</v>
       </c>
       <c r="BK28">
+        <v>913000000.0</v>
+      </c>
+      <c r="BL28">
         <v>3753110374.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>938277593.0</v>
       </c>
       <c r="BM28">
         <v>938277593.0</v>
       </c>
       <c r="BN28">
         <v>938277593.0</v>
       </c>
       <c r="BO28">
+        <v>938277593.0</v>
+      </c>
+      <c r="BP28">
         <v>3288581218.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>492273267.0</v>
       </c>
       <c r="BQ28">
         <v>492273267.0</v>
       </c>
       <c r="BR28">
         <v>492273267.0</v>
       </c>
       <c r="BS28">
+        <v>492273267.0</v>
+      </c>
+      <c r="BT28">
         <v>783725722.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>133499934.0</v>
       </c>
       <c r="BU28">
         <v>133499934.0</v>
       </c>
       <c r="BV28">
         <v>133499934.0</v>
       </c>
       <c r="BW28">
+        <v>133499934.0</v>
+      </c>
+      <c r="BX28">
         <v>1188451527.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>313652758.0</v>
       </c>
       <c r="BY28">
         <v>313652758.0</v>
       </c>
       <c r="BZ28">
         <v>313652758.0</v>
       </c>
       <c r="CA28">
+        <v>313652758.0</v>
+      </c>
+      <c r="CB28">
         <v>655065534.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>163766383.0</v>
       </c>
       <c r="CC28">
         <v>163766383.0</v>
       </c>
       <c r="CD28">
         <v>163766383.0</v>
       </c>
       <c r="CE28">
+        <v>163766383.0</v>
+      </c>
+      <c r="CF28">
         <v>405801161.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>57657766.0</v>
       </c>
       <c r="CG28">
         <v>57657766.0</v>
       </c>
       <c r="CH28">
         <v>57657766.0</v>
       </c>
       <c r="CI28">
+        <v>57657766.0</v>
+      </c>
+      <c r="CJ28">
         <v>904111919.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>167587596.0</v>
       </c>
       <c r="CK28">
         <v>167587596.0</v>
       </c>
       <c r="CL28">
         <v>167587596.0</v>
       </c>
       <c r="CM28">
+        <v>167587596.0</v>
+      </c>
+      <c r="CN28">
         <v>584135690.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>178662486.0</v>
       </c>
       <c r="CO28">
         <v>178662486.0</v>
       </c>
       <c r="CP28">
         <v>178662486.0</v>
       </c>
       <c r="CQ28">
+        <v>178662486.0</v>
+      </c>
+      <c r="CR28">
         <v>1057410187.0</v>
       </c>
-      <c r="CR28"/>
       <c r="CS28"/>
       <c r="CT28"/>
-      <c r="CU28">
+      <c r="CU28"/>
+      <c r="CV28">
         <v>618152094.0</v>
       </c>
-      <c r="CV28"/>
       <c r="CW28"/>
       <c r="CX28"/>
-      <c r="CY28">
+      <c r="CY28"/>
+      <c r="CZ28">
         <v>1106488332.0</v>
       </c>
-      <c r="CZ28"/>
       <c r="DA28"/>
       <c r="DB28"/>
-      <c r="DC28">
+      <c r="DC28"/>
+      <c r="DD28">
         <v>893775764.0</v>
       </c>
-      <c r="DD28"/>
       <c r="DE28"/>
       <c r="DF28"/>
-      <c r="DG28">
+      <c r="DG28"/>
+      <c r="DH28">
         <v>654067590.0</v>
       </c>
-      <c r="DH28"/>
       <c r="DI28"/>
       <c r="DJ28"/>
-      <c r="DK28">
+      <c r="DK28"/>
+      <c r="DL28">
         <v>799614661.0</v>
       </c>
-      <c r="DL28"/>
       <c r="DM28"/>
       <c r="DN28"/>
-      <c r="DO28">
+      <c r="DO28"/>
+      <c r="DP28">
         <v>1047675267.0</v>
       </c>
-      <c r="DP28"/>
       <c r="DQ28"/>
       <c r="DR28"/>
-      <c r="DS28">
+      <c r="DS28"/>
+      <c r="DT28">
         <v>1152860412.0</v>
       </c>
-      <c r="DT28"/>
       <c r="DU28"/>
       <c r="DV28"/>
-      <c r="DW28">
+      <c r="DW28"/>
+      <c r="DX28">
         <v>1191353643.0</v>
       </c>
-      <c r="DX28"/>
       <c r="DY28"/>
       <c r="DZ28"/>
-      <c r="EA28">
+      <c r="EA28"/>
+      <c r="EB28">
         <v>1191224158.0</v>
       </c>
-      <c r="EB28"/>
       <c r="EC28"/>
       <c r="ED28"/>
-      <c r="EE28">
+      <c r="EE28"/>
+      <c r="EF28">
         <v>1188980293.0</v>
       </c>
-      <c r="EF28"/>
       <c r="EG28"/>
       <c r="EH28"/>
-      <c r="EI28">
+      <c r="EI28"/>
+      <c r="EJ28">
         <v>1242882061.0</v>
       </c>
-      <c r="EJ28"/>
       <c r="EK28"/>
       <c r="EL28"/>
-      <c r="EM28">
+      <c r="EM28"/>
+      <c r="EN28">
         <v>1184516699.0</v>
       </c>
-      <c r="EN28"/>
       <c r="EO28"/>
       <c r="EP28"/>
-      <c r="EQ28">
+      <c r="EQ28"/>
+      <c r="ER28">
         <v>1405526000.0</v>
       </c>
-      <c r="ER28"/>
       <c r="ES28"/>
       <c r="ET28"/>
+      <c r="EU28"/>
     </row>
-    <row r="29" spans="1:150">
+    <row r="29" spans="1:151">
       <c r="A29" t="s">
         <v>66</v>
       </c>
       <c r="B29">
+        <v>47429000000.0</v>
+      </c>
+      <c r="C29">
         <v>47882000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>47611000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>45400000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>40892000000.0</v>
       </c>
-      <c r="F29"/>
-      <c r="G29">
+      <c r="G29"/>
+      <c r="H29">
         <v>39282000000.0</v>
       </c>
-      <c r="H29"/>
-      <c r="I29">
+      <c r="I29"/>
+      <c r="J29">
         <v>35909000000.0</v>
       </c>
-      <c r="J29"/>
-      <c r="K29">
+      <c r="K29"/>
+      <c r="L29">
         <v>41474000000.0</v>
       </c>
-      <c r="L29"/>
-      <c r="M29">
+      <c r="M29"/>
+      <c r="N29">
         <v>32634000000.0</v>
       </c>
-      <c r="N29"/>
-      <c r="O29">
+      <c r="O29"/>
+      <c r="P29">
         <v>18757000000.0</v>
       </c>
-      <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
@@ -13311,457 +13376,461 @@
       <c r="DV29"/>
       <c r="DW29"/>
       <c r="DX29"/>
       <c r="DY29"/>
       <c r="DZ29"/>
       <c r="EA29"/>
       <c r="EB29"/>
       <c r="EC29"/>
       <c r="ED29"/>
       <c r="EE29"/>
       <c r="EF29"/>
       <c r="EG29"/>
       <c r="EH29"/>
       <c r="EI29"/>
       <c r="EJ29"/>
       <c r="EK29"/>
       <c r="EL29"/>
       <c r="EM29"/>
       <c r="EN29"/>
       <c r="EO29"/>
       <c r="EP29"/>
       <c r="EQ29"/>
       <c r="ER29"/>
       <c r="ES29"/>
       <c r="ET29"/>
+      <c r="EU29"/>
     </row>
-    <row r="30" spans="1:150">
+    <row r="30" spans="1:151">
       <c r="A30" t="s">
         <v>67</v>
       </c>
       <c r="B30">
+        <v>2112000000.0</v>
+      </c>
+      <c r="C30">
         <v>959000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>2226000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>2678000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1459000000.0</v>
       </c>
       <c r="F30">
         <v>1459000000.0</v>
       </c>
       <c r="G30">
+        <v>1459000000.0</v>
+      </c>
+      <c r="H30">
         <v>1635000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>987000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>1223000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>412750000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>1102000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>412750000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>1857000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>412750000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>170000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>92000000.0</v>
       </c>
       <c r="Q30">
         <v>92000000.0</v>
       </c>
       <c r="R30">
         <v>92000000.0</v>
       </c>
       <c r="S30">
+        <v>92000000.0</v>
+      </c>
+      <c r="T30">
         <v>167000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>75750000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>261000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>75750000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>208000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>85750000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>264000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>85750000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>266000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>121750000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>380000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>121750000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>214000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>120500000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>429000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>120500000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>198000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>111500000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>381000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>111500000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>227000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>122250000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>440000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>122250000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>300000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>119500000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>407000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>119500000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>284000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>113250000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>344000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>113250000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>591914868.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>143500000.0</v>
       </c>
       <c r="BA30">
         <v>143500000.0</v>
       </c>
       <c r="BB30">
         <v>143500000.0</v>
       </c>
       <c r="BC30">
+        <v>143500000.0</v>
+      </c>
+      <c r="BD30">
         <v>669000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>167250000.0</v>
       </c>
       <c r="BE30">
         <v>167250000.0</v>
       </c>
       <c r="BF30">
         <v>167250000.0</v>
       </c>
       <c r="BG30">
+        <v>167250000.0</v>
+      </c>
+      <c r="BH30">
         <v>439000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>109750000.0</v>
       </c>
       <c r="BI30">
         <v>109750000.0</v>
       </c>
       <c r="BJ30">
         <v>109750000.0</v>
       </c>
       <c r="BK30">
+        <v>109750000.0</v>
+      </c>
+      <c r="BL30">
         <v>505744648.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>126436162.0</v>
       </c>
       <c r="BM30">
         <v>126436162.0</v>
       </c>
       <c r="BN30">
         <v>126436162.0</v>
       </c>
       <c r="BO30">
+        <v>126436162.0</v>
+      </c>
+      <c r="BP30">
         <v>372701209.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>93175302.0</v>
       </c>
       <c r="BQ30">
         <v>93175302.0</v>
       </c>
       <c r="BR30">
         <v>93175302.0</v>
       </c>
       <c r="BS30">
+        <v>93175302.0</v>
+      </c>
+      <c r="BT30">
         <v>430794861.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>107698715.0</v>
       </c>
       <c r="BU30">
         <v>107698715.0</v>
       </c>
       <c r="BV30">
         <v>107698715.0</v>
       </c>
       <c r="BW30">
+        <v>107698715.0</v>
+      </c>
+      <c r="BX30">
         <v>493492151.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>123373037.0</v>
       </c>
       <c r="BY30">
         <v>123373037.0</v>
       </c>
       <c r="BZ30">
         <v>123373037.0</v>
       </c>
       <c r="CA30">
+        <v>123373037.0</v>
+      </c>
+      <c r="CB30">
         <v>262201069.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>65550267.0</v>
       </c>
       <c r="CC30">
         <v>65550267.0</v>
       </c>
       <c r="CD30">
         <v>65550267.0</v>
       </c>
       <c r="CE30">
+        <v>65550267.0</v>
+      </c>
+      <c r="CF30">
         <v>327762866.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>81940716.0</v>
       </c>
       <c r="CG30">
         <v>81940716.0</v>
       </c>
       <c r="CH30">
         <v>81940716.0</v>
       </c>
       <c r="CI30">
+        <v>81940716.0</v>
+      </c>
+      <c r="CJ30">
         <v>196323053.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>49080763.0</v>
       </c>
       <c r="CK30">
         <v>49080763.0</v>
       </c>
       <c r="CL30">
         <v>49080763.0</v>
       </c>
       <c r="CM30">
+        <v>49080763.0</v>
+      </c>
+      <c r="CN30">
         <v>166329409.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>41582352.0</v>
       </c>
       <c r="CO30">
         <v>41582352.0</v>
       </c>
       <c r="CP30">
         <v>41582352.0</v>
       </c>
       <c r="CQ30">
+        <v>41582352.0</v>
+      </c>
+      <c r="CR30">
         <v>211408022.0</v>
       </c>
-      <c r="CR30"/>
       <c r="CS30"/>
       <c r="CT30"/>
-      <c r="CU30">
+      <c r="CU30"/>
+      <c r="CV30">
         <v>298950610.0</v>
       </c>
-      <c r="CV30"/>
       <c r="CW30"/>
       <c r="CX30"/>
-      <c r="CY30">
+      <c r="CY30"/>
+      <c r="CZ30">
         <v>139274102.0</v>
       </c>
-      <c r="CZ30"/>
       <c r="DA30"/>
       <c r="DB30"/>
-      <c r="DC30">
+      <c r="DC30"/>
+      <c r="DD30">
         <v>84775715.0</v>
       </c>
-      <c r="DD30"/>
       <c r="DE30"/>
       <c r="DF30"/>
-      <c r="DG30">
+      <c r="DG30"/>
+      <c r="DH30">
         <v>59279376.0</v>
       </c>
-      <c r="DH30"/>
       <c r="DI30"/>
       <c r="DJ30"/>
-      <c r="DK30">
+      <c r="DK30"/>
+      <c r="DL30">
         <v>54159634.0</v>
       </c>
-      <c r="DL30"/>
       <c r="DM30"/>
       <c r="DN30"/>
-      <c r="DO30">
+      <c r="DO30"/>
+      <c r="DP30">
         <v>40779228.0</v>
       </c>
-      <c r="DP30"/>
       <c r="DQ30"/>
       <c r="DR30"/>
-      <c r="DS30">
+      <c r="DS30"/>
+      <c r="DT30">
         <v>43699336.0</v>
       </c>
-      <c r="DT30"/>
       <c r="DU30"/>
       <c r="DV30"/>
-      <c r="DW30">
+      <c r="DW30"/>
+      <c r="DX30">
         <v>36156753.0</v>
       </c>
-      <c r="DX30"/>
       <c r="DY30"/>
       <c r="DZ30"/>
-      <c r="EA30">
+      <c r="EA30"/>
+      <c r="EB30">
         <v>34292674.0</v>
       </c>
-      <c r="EB30"/>
       <c r="EC30"/>
       <c r="ED30"/>
-      <c r="EE30">
+      <c r="EE30"/>
+      <c r="EF30">
         <v>31248099.0</v>
       </c>
-      <c r="EF30"/>
       <c r="EG30"/>
       <c r="EH30"/>
-      <c r="EI30">
+      <c r="EI30"/>
+      <c r="EJ30">
         <v>49671598.0</v>
       </c>
-      <c r="EJ30"/>
       <c r="EK30"/>
       <c r="EL30"/>
-      <c r="EM30">
+      <c r="EM30"/>
+      <c r="EN30">
         <v>32269237.0</v>
       </c>
-      <c r="EN30"/>
       <c r="EO30"/>
       <c r="EP30"/>
-      <c r="EQ30">
+      <c r="EQ30"/>
+      <c r="ER30">
         <v>89655000.0</v>
       </c>
-      <c r="ER30"/>
       <c r="ES30"/>
       <c r="ET30"/>
+      <c r="EU30"/>
     </row>
-    <row r="31" spans="1:150">
+    <row r="31" spans="1:151">
       <c r="A31" t="s">
         <v>68</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
-[...1 lines deleted...]
-      </c>
+      <c r="K31"/>
       <c r="L31">
         <v>31722000000.0</v>
       </c>
       <c r="M31">
-        <v>28659000000.0</v>
+        <v>31722000000.0</v>
       </c>
       <c r="N31">
         <v>28659000000.0</v>
       </c>
       <c r="O31">
-        <v>13443000000.0</v>
+        <v>28659000000.0</v>
       </c>
       <c r="P31">
         <v>13443000000.0</v>
       </c>
       <c r="Q31">
-        <v>12367000000.0</v>
+        <v>13443000000.0</v>
       </c>
       <c r="R31">
         <v>12367000000.0</v>
       </c>
-      <c r="S31"/>
+      <c r="S31">
+        <v>12367000000.0</v>
+      </c>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
       <c r="AG31"/>
       <c r="AH31"/>
       <c r="AI31"/>
       <c r="AJ31"/>
       <c r="AK31"/>
       <c r="AL31"/>
       <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
@@ -13849,88 +13918,91 @@
       <c r="DV31"/>
       <c r="DW31"/>
       <c r="DX31"/>
       <c r="DY31"/>
       <c r="DZ31"/>
       <c r="EA31"/>
       <c r="EB31"/>
       <c r="EC31"/>
       <c r="ED31"/>
       <c r="EE31"/>
       <c r="EF31"/>
       <c r="EG31"/>
       <c r="EH31"/>
       <c r="EI31"/>
       <c r="EJ31"/>
       <c r="EK31"/>
       <c r="EL31"/>
       <c r="EM31"/>
       <c r="EN31"/>
       <c r="EO31"/>
       <c r="EP31"/>
       <c r="EQ31"/>
       <c r="ER31"/>
       <c r="ES31"/>
       <c r="ET31"/>
+      <c r="EU31"/>
     </row>
-    <row r="32" spans="1:150">
+    <row r="32" spans="1:151">
       <c r="A32" t="s">
         <v>69</v>
       </c>
       <c r="B32">
+        <v>2016000000.0</v>
+      </c>
+      <c r="C32">
         <v>3205000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>4088000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>1706000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>1171000000.0</v>
       </c>
-      <c r="F32"/>
-      <c r="G32">
+      <c r="G32"/>
+      <c r="H32">
         <v>136000000.0</v>
       </c>
-      <c r="H32"/>
-      <c r="I32">
+      <c r="I32"/>
+      <c r="J32">
         <v>1013000000.0</v>
       </c>
-      <c r="J32"/>
-      <c r="K32">
+      <c r="K32"/>
+      <c r="L32">
         <v>2682000000.0</v>
       </c>
-      <c r="L32"/>
-      <c r="M32">
+      <c r="M32"/>
+      <c r="N32">
         <v>1631000000.0</v>
       </c>
-      <c r="N32"/>
-      <c r="O32">
+      <c r="O32"/>
+      <c r="P32">
         <v>1656000000.0</v>
       </c>
-      <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
@@ -14021,456 +14093,462 @@
       <c r="DV32"/>
       <c r="DW32"/>
       <c r="DX32"/>
       <c r="DY32"/>
       <c r="DZ32"/>
       <c r="EA32"/>
       <c r="EB32"/>
       <c r="EC32"/>
       <c r="ED32"/>
       <c r="EE32"/>
       <c r="EF32"/>
       <c r="EG32"/>
       <c r="EH32"/>
       <c r="EI32"/>
       <c r="EJ32"/>
       <c r="EK32"/>
       <c r="EL32"/>
       <c r="EM32"/>
       <c r="EN32"/>
       <c r="EO32"/>
       <c r="EP32"/>
       <c r="EQ32"/>
       <c r="ER32"/>
       <c r="ES32"/>
       <c r="ET32"/>
+      <c r="EU32"/>
     </row>
-    <row r="33" spans="1:150">
+    <row r="33" spans="1:151">
       <c r="A33" t="s">
         <v>70</v>
       </c>
       <c r="B33">
+        <v>60485000000.0</v>
+      </c>
+      <c r="C33">
         <v>57879000000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>56247000000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>53701000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>49590000000.0</v>
       </c>
       <c r="F33">
         <v>49590000000.0</v>
       </c>
       <c r="G33">
-        <v>50243000000.0</v>
+        <v>49590000000.0</v>
       </c>
       <c r="H33">
         <v>50243000000.0</v>
       </c>
       <c r="I33">
+        <v>50243000000.0</v>
+      </c>
+      <c r="J33">
         <v>50780000000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>12507750000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>50031000000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>12507750000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>47370000000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>12507750000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>22196000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5549000000.0</v>
       </c>
       <c r="Q33">
         <v>5549000000.0</v>
       </c>
       <c r="R33">
         <v>5549000000.0</v>
       </c>
       <c r="S33">
+        <v>5549000000.0</v>
+      </c>
+      <c r="T33">
         <v>20371000000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>5092750000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>19676000000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>5092750000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>24706000000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>6176499999.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>25729000000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>6176499999.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>24677000000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>6169249999.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>24825000000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>6169249999.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>24388000000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>6097000000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>24182000000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>6097000000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>23853000000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>5963250000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>23398000000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>5963250000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>22760000000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>5690000000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>24245000000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>5690000000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>20040000000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>5010000000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>20456000000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>5010000000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>20875000000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>5218750000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>21253000000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>5218750000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>22192682707.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5380249999.0</v>
       </c>
       <c r="BA33">
         <v>5380249999.0</v>
       </c>
       <c r="BB33">
         <v>5380249999.0</v>
       </c>
       <c r="BC33">
+        <v>5380249999.0</v>
+      </c>
+      <c r="BD33">
         <v>21726000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5431500000.0</v>
       </c>
       <c r="BE33">
         <v>5431500000.0</v>
       </c>
       <c r="BF33">
         <v>5431500000.0</v>
       </c>
       <c r="BG33">
+        <v>5431500000.0</v>
+      </c>
+      <c r="BH33">
         <v>18617000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4654250000.0</v>
       </c>
       <c r="BI33">
         <v>4654250000.0</v>
       </c>
       <c r="BJ33">
         <v>4654250000.0</v>
       </c>
       <c r="BK33">
+        <v>4654250000.0</v>
+      </c>
+      <c r="BL33">
         <v>15420271107.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3855067776.0</v>
       </c>
       <c r="BM33">
         <v>3855067776.0</v>
       </c>
       <c r="BN33">
         <v>3855067776.0</v>
       </c>
       <c r="BO33">
+        <v>3855067776.0</v>
+      </c>
+      <c r="BP33">
         <v>9848262359.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2462065589.0</v>
       </c>
       <c r="BQ33">
         <v>2462065589.0</v>
       </c>
       <c r="BR33">
         <v>2462065589.0</v>
       </c>
       <c r="BS33">
+        <v>2462065589.0</v>
+      </c>
+      <c r="BT33">
         <v>7833399096.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1958349774.0</v>
       </c>
       <c r="BU33">
         <v>1958349774.0</v>
       </c>
       <c r="BV33">
         <v>1958349774.0</v>
       </c>
       <c r="BW33">
+        <v>1958349774.0</v>
+      </c>
+      <c r="BX33">
         <v>6127080539.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1531770134.0</v>
       </c>
       <c r="BY33">
         <v>1531770134.0</v>
       </c>
       <c r="BZ33">
         <v>1531770134.0</v>
       </c>
       <c r="CA33">
+        <v>1531770134.0</v>
+      </c>
+      <c r="CB33">
         <v>4567067437.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1141766859.0</v>
       </c>
       <c r="CC33">
         <v>1141766859.0</v>
       </c>
       <c r="CD33">
         <v>1141766859.0</v>
       </c>
       <c r="CE33">
+        <v>1141766859.0</v>
+      </c>
+      <c r="CF33">
         <v>3375734995.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>843933748.0</v>
       </c>
       <c r="CG33">
         <v>843933748.0</v>
       </c>
       <c r="CH33">
         <v>843933748.0</v>
       </c>
       <c r="CI33">
+        <v>843933748.0</v>
+      </c>
+      <c r="CJ33">
         <v>3194825484.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>798706371.0</v>
       </c>
       <c r="CK33">
         <v>798706371.0</v>
       </c>
       <c r="CL33">
         <v>798706371.0</v>
       </c>
       <c r="CM33">
+        <v>798706371.0</v>
+      </c>
+      <c r="CN33">
         <v>2464407939.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>616101984.0</v>
       </c>
       <c r="CO33">
         <v>616101984.0</v>
       </c>
       <c r="CP33">
         <v>616101984.0</v>
       </c>
       <c r="CQ33">
+        <v>616101984.0</v>
+      </c>
+      <c r="CR33">
         <v>2694270211.0</v>
       </c>
-      <c r="CR33"/>
       <c r="CS33"/>
       <c r="CT33"/>
-      <c r="CU33">
+      <c r="CU33"/>
+      <c r="CV33">
         <v>2614334969.0</v>
       </c>
-      <c r="CV33"/>
       <c r="CW33"/>
       <c r="CX33"/>
-      <c r="CY33">
+      <c r="CY33"/>
+      <c r="CZ33">
         <v>2720223866.0</v>
       </c>
-      <c r="CZ33"/>
       <c r="DA33"/>
       <c r="DB33"/>
-      <c r="DC33">
+      <c r="DC33"/>
+      <c r="DD33">
         <v>2407557240.0</v>
       </c>
-      <c r="DD33"/>
       <c r="DE33"/>
       <c r="DF33"/>
-      <c r="DG33">
+      <c r="DG33"/>
+      <c r="DH33">
         <v>2060829501.0</v>
       </c>
-      <c r="DH33"/>
       <c r="DI33"/>
       <c r="DJ33"/>
-      <c r="DK33">
+      <c r="DK33"/>
+      <c r="DL33">
         <v>2217113823.0</v>
       </c>
-      <c r="DL33"/>
       <c r="DM33"/>
       <c r="DN33"/>
-      <c r="DO33">
+      <c r="DO33"/>
+      <c r="DP33">
         <v>2185804463.0</v>
       </c>
-      <c r="DP33"/>
       <c r="DQ33"/>
       <c r="DR33"/>
-      <c r="DS33">
+      <c r="DS33"/>
+      <c r="DT33">
         <v>2228250397.0</v>
       </c>
-      <c r="DT33"/>
       <c r="DU33"/>
       <c r="DV33"/>
-      <c r="DW33">
+      <c r="DW33"/>
+      <c r="DX33">
         <v>2081444129.0</v>
       </c>
-      <c r="DX33"/>
       <c r="DY33"/>
       <c r="DZ33"/>
-      <c r="EA33">
+      <c r="EA33"/>
+      <c r="EB33">
         <v>2071769620.0</v>
       </c>
-      <c r="EB33"/>
       <c r="EC33"/>
       <c r="ED33"/>
-      <c r="EE33">
+      <c r="EE33"/>
+      <c r="EF33">
         <v>2083173924.0</v>
       </c>
-      <c r="EF33"/>
       <c r="EG33"/>
       <c r="EH33"/>
-      <c r="EI33">
+      <c r="EI33"/>
+      <c r="EJ33">
         <v>2015720823.0</v>
       </c>
-      <c r="EJ33"/>
       <c r="EK33"/>
       <c r="EL33"/>
-      <c r="EM33">
+      <c r="EM33"/>
+      <c r="EN33">
         <v>1983790820.0</v>
       </c>
-      <c r="EN33"/>
       <c r="EO33"/>
       <c r="EP33"/>
-      <c r="EQ33">
+      <c r="EQ33"/>
+      <c r="ER33">
         <v>2270195000.0</v>
       </c>
-      <c r="ER33"/>
       <c r="ES33"/>
       <c r="ET33"/>
+      <c r="EU33"/>
     </row>
-    <row r="34" spans="1:150">
+    <row r="34" spans="1:151">
       <c r="A34" t="s">
         <v>71</v>
       </c>
       <c r="B34">
+        <v>715000000.0</v>
+      </c>
+      <c r="C34">
         <v>613000000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>838000000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>1063000000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>969000000.0</v>
       </c>
-      <c r="F34"/>
-      <c r="G34">
+      <c r="G34"/>
+      <c r="H34">
         <v>891000000.0</v>
       </c>
-      <c r="H34"/>
-      <c r="I34">
+      <c r="I34"/>
+      <c r="J34">
         <v>5858000000.0</v>
       </c>
-      <c r="J34"/>
-      <c r="K34">
+      <c r="K34"/>
+      <c r="L34">
         <v>945000000.0</v>
       </c>
-      <c r="L34"/>
-      <c r="M34">
+      <c r="M34"/>
+      <c r="N34">
         <v>6478000000.0</v>
       </c>
-      <c r="N34"/>
-      <c r="O34">
+      <c r="O34"/>
+      <c r="P34">
         <v>36000000.0</v>
       </c>
-      <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
@@ -14561,786 +14639,793 @@
       <c r="DV34"/>
       <c r="DW34"/>
       <c r="DX34"/>
       <c r="DY34"/>
       <c r="DZ34"/>
       <c r="EA34"/>
       <c r="EB34"/>
       <c r="EC34"/>
       <c r="ED34"/>
       <c r="EE34"/>
       <c r="EF34"/>
       <c r="EG34"/>
       <c r="EH34"/>
       <c r="EI34"/>
       <c r="EJ34"/>
       <c r="EK34"/>
       <c r="EL34"/>
       <c r="EM34"/>
       <c r="EN34"/>
       <c r="EO34"/>
       <c r="EP34"/>
       <c r="EQ34"/>
       <c r="ER34"/>
       <c r="ES34"/>
       <c r="ET34"/>
+      <c r="EU34"/>
     </row>
-    <row r="35" spans="1:150">
+    <row r="35" spans="1:151">
       <c r="A35" t="s">
         <v>72</v>
       </c>
       <c r="B35">
+        <v>20777000000.0</v>
+      </c>
+      <c r="C35">
         <v>21241000000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>21828000000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>19254000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14932000000.0</v>
       </c>
       <c r="F35">
         <v>14932000000.0</v>
       </c>
       <c r="G35">
-        <v>15209000000.0</v>
+        <v>14932000000.0</v>
       </c>
       <c r="H35">
         <v>15209000000.0</v>
       </c>
       <c r="I35">
+        <v>15209000000.0</v>
+      </c>
+      <c r="J35">
         <v>15109000000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>3896500000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>15586000000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>3896500000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>15577000000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>3896500000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>9623000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2405750000.0</v>
       </c>
       <c r="Q35">
         <v>2405750000.0</v>
       </c>
       <c r="R35">
         <v>2405750000.0</v>
       </c>
       <c r="S35">
+        <v>2405750000.0</v>
+      </c>
+      <c r="T35">
         <v>9654000000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>2413500000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>9848000000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>2413500000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>10813000000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>2703250000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>10571000000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>2703250000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>7721000000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>1930250000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>7515000000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>1930250000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>8446000000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>2108250000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>8401000000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>2108250000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>8128000000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>2032000000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>8123000000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>2032000000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>7510000000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>1877500000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>6723000000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>1877500000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>5482000000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>1370500000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>5754000000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>1370500000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>5448000000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>1362000000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>6148000000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>1362000000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>6824551561.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1654500000.0</v>
       </c>
       <c r="BA35">
         <v>1654500000.0</v>
       </c>
       <c r="BB35">
         <v>1654500000.0</v>
       </c>
       <c r="BC35">
+        <v>1654500000.0</v>
+      </c>
+      <c r="BD35">
         <v>7059000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1764750000.0</v>
       </c>
       <c r="BE35">
         <v>1764750000.0</v>
       </c>
       <c r="BF35">
         <v>1764750000.0</v>
       </c>
       <c r="BG35">
+        <v>1764750000.0</v>
+      </c>
+      <c r="BH35">
         <v>6670000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1667500000.0</v>
       </c>
       <c r="BI35">
         <v>1667500000.0</v>
       </c>
       <c r="BJ35">
         <v>1667500000.0</v>
       </c>
       <c r="BK35">
+        <v>1667500000.0</v>
+      </c>
+      <c r="BL35">
         <v>6943883005.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1735970751.0</v>
       </c>
       <c r="BM35">
         <v>1735970751.0</v>
       </c>
       <c r="BN35">
         <v>1735970751.0</v>
       </c>
       <c r="BO35">
+        <v>1735970751.0</v>
+      </c>
+      <c r="BP35">
         <v>3939584644.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>984896161.0</v>
       </c>
       <c r="BQ35">
         <v>984896161.0</v>
       </c>
       <c r="BR35">
         <v>984896161.0</v>
       </c>
       <c r="BS35">
+        <v>984896161.0</v>
+      </c>
+      <c r="BT35">
         <v>2342584067.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>585646016.0</v>
       </c>
       <c r="BU35">
         <v>585646016.0</v>
       </c>
       <c r="BV35">
         <v>585646016.0</v>
       </c>
       <c r="BW35">
+        <v>585646016.0</v>
+      </c>
+      <c r="BX35">
         <v>2666798138.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>666699534.0</v>
       </c>
       <c r="BY35">
         <v>666699534.0</v>
       </c>
       <c r="BZ35">
         <v>666699534.0</v>
       </c>
       <c r="CA35">
+        <v>666699534.0</v>
+      </c>
+      <c r="CB35">
         <v>1857147250.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>464286812.0</v>
       </c>
       <c r="CC35">
         <v>464286812.0</v>
       </c>
       <c r="CD35">
         <v>464286812.0</v>
       </c>
       <c r="CE35">
+        <v>464286812.0</v>
+      </c>
+      <c r="CF35">
         <v>1498292032.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>374573008.0</v>
       </c>
       <c r="CG35">
         <v>374573008.0</v>
       </c>
       <c r="CH35">
         <v>374573008.0</v>
       </c>
       <c r="CI35">
+        <v>374573008.0</v>
+      </c>
+      <c r="CJ35">
         <v>1332145813.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>333036453.0</v>
       </c>
       <c r="CK35">
         <v>333036453.0</v>
       </c>
       <c r="CL35">
         <v>333036453.0</v>
       </c>
       <c r="CM35">
+        <v>333036453.0</v>
+      </c>
+      <c r="CN35">
         <v>1174086516.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>293521629.0</v>
       </c>
       <c r="CO35">
         <v>293521629.0</v>
       </c>
       <c r="CP35">
         <v>293521629.0</v>
       </c>
       <c r="CQ35">
+        <v>293521629.0</v>
+      </c>
+      <c r="CR35">
         <v>1299652384.0</v>
       </c>
-      <c r="CR35"/>
       <c r="CS35"/>
       <c r="CT35"/>
-      <c r="CU35">
+      <c r="CU35"/>
+      <c r="CV35">
         <v>1140101819.0</v>
       </c>
-      <c r="CV35"/>
       <c r="CW35"/>
       <c r="CX35"/>
-      <c r="CY35">
+      <c r="CY35"/>
+      <c r="CZ35">
         <v>1483136092.0</v>
       </c>
-      <c r="CZ35"/>
       <c r="DA35"/>
       <c r="DB35"/>
-      <c r="DC35">
+      <c r="DC35"/>
+      <c r="DD35">
         <v>1409641549.0</v>
       </c>
-      <c r="DD35"/>
       <c r="DE35"/>
       <c r="DF35"/>
-      <c r="DG35">
+      <c r="DG35"/>
+      <c r="DH35">
         <v>1082703236.0</v>
       </c>
-      <c r="DH35"/>
       <c r="DI35"/>
       <c r="DJ35"/>
       <c r="DK35"/>
       <c r="DL35"/>
       <c r="DM35"/>
       <c r="DN35"/>
-      <c r="DO35">
+      <c r="DO35"/>
+      <c r="DP35">
         <v>1333372537.0</v>
       </c>
-      <c r="DP35"/>
       <c r="DQ35"/>
       <c r="DR35"/>
-      <c r="DS35">
+      <c r="DS35"/>
+      <c r="DT35">
         <v>1444787650.0</v>
       </c>
-      <c r="DT35"/>
       <c r="DU35"/>
       <c r="DV35"/>
-      <c r="DW35">
+      <c r="DW35"/>
+      <c r="DX35">
         <v>1424303401.0</v>
       </c>
-      <c r="DX35"/>
       <c r="DY35"/>
       <c r="DZ35"/>
-      <c r="EA35">
+      <c r="EA35"/>
+      <c r="EB35">
         <v>1387765298.0</v>
       </c>
-      <c r="EB35"/>
       <c r="EC35"/>
       <c r="ED35"/>
-      <c r="EE35">
+      <c r="EE35"/>
+      <c r="EF35">
         <v>1315124536.0</v>
       </c>
-      <c r="EF35"/>
       <c r="EG35"/>
       <c r="EH35"/>
-      <c r="EI35">
+      <c r="EI35"/>
+      <c r="EJ35">
         <v>1290384897.0</v>
       </c>
-      <c r="EJ35"/>
       <c r="EK35"/>
       <c r="EL35"/>
-      <c r="EM35">
+      <c r="EM35"/>
+      <c r="EN35">
         <v>1277444119.0</v>
       </c>
-      <c r="EN35"/>
       <c r="EO35"/>
       <c r="EP35"/>
-      <c r="EQ35">
+      <c r="EQ35"/>
+      <c r="ER35">
         <v>1659565000.0</v>
       </c>
-      <c r="ER35"/>
       <c r="ES35"/>
       <c r="ET35"/>
+      <c r="EU35"/>
     </row>
-    <row r="36" spans="1:150">
+    <row r="36" spans="1:151">
       <c r="A36" t="s">
         <v>73</v>
       </c>
       <c r="B36">
+        <v>1597000000.0</v>
+      </c>
+      <c r="C36">
         <v>3929000000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>1221000000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>1467000000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>1544000000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>3513000000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>1473000000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>3190000000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>2961000000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>300750000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>3042000000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>300750000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>1026000000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>300750000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>1744000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>211500000.0</v>
       </c>
       <c r="Q36">
         <v>211500000.0</v>
       </c>
       <c r="R36">
         <v>211500000.0</v>
       </c>
       <c r="S36">
+        <v>211500000.0</v>
+      </c>
+      <c r="T36">
         <v>1822000000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>143000000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>1481000000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>143000000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>1439000000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>75249999.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>1446000000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>75249999.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>1404000000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>63749999.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>1342000000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>63749999.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>1288000000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>48500000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>1208000000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>48500000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>1150000000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>53750000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>1034000000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>53750000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>890000000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>37500000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>1243000000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>37500000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>1129000000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>26750000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>1159000000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>26750000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>1210000000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>17500000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>1134000000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>17500000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>42279633.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17999999.0</v>
       </c>
       <c r="BA36">
         <v>17999999.0</v>
       </c>
       <c r="BB36">
         <v>17999999.0</v>
       </c>
       <c r="BC36">
+        <v>17999999.0</v>
+      </c>
+      <c r="BD36">
         <v>19000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26250000.0</v>
       </c>
       <c r="BE36">
         <v>26250000.0</v>
       </c>
       <c r="BF36">
         <v>26250000.0</v>
       </c>
       <c r="BG36">
+        <v>26250000.0</v>
+      </c>
+      <c r="BH36">
         <v>73000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>46000000.0</v>
       </c>
       <c r="BI36">
         <v>46000000.0</v>
       </c>
       <c r="BJ36">
         <v>46000000.0</v>
       </c>
       <c r="BK36">
+        <v>46000000.0</v>
+      </c>
+      <c r="BL36">
         <v>116779405.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>40423639.0</v>
       </c>
       <c r="BM36">
         <v>40423639.0</v>
       </c>
       <c r="BN36">
         <v>40423639.0</v>
       </c>
       <c r="BO36">
+        <v>40423639.0</v>
+      </c>
+      <c r="BP36">
         <v>37759599.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>40906230.0</v>
       </c>
       <c r="BQ36">
         <v>40906230.0</v>
       </c>
       <c r="BR36">
         <v>40906230.0</v>
       </c>
       <c r="BS36">
+        <v>40906230.0</v>
+      </c>
+      <c r="BT36">
         <v>67517210.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>52216230.0</v>
       </c>
       <c r="BU36">
         <v>52216230.0</v>
       </c>
       <c r="BV36">
         <v>52216230.0</v>
       </c>
       <c r="BW36">
+        <v>52216230.0</v>
+      </c>
+      <c r="BX36">
         <v>66182852.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>39993689.0</v>
       </c>
       <c r="BY36">
         <v>39993689.0</v>
       </c>
       <c r="BZ36">
         <v>39993689.0</v>
       </c>
       <c r="CA36">
+        <v>39993689.0</v>
+      </c>
+      <c r="CB36">
         <v>36891705.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19458519.0</v>
       </c>
       <c r="CC36">
         <v>19458519.0</v>
       </c>
       <c r="CD36">
         <v>19458519.0</v>
       </c>
       <c r="CE36">
+        <v>19458519.0</v>
+      </c>
+      <c r="CF36">
         <v>27441404.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>55260252.0</v>
       </c>
       <c r="CG36">
         <v>55260252.0</v>
       </c>
       <c r="CH36">
         <v>55260252.0</v>
       </c>
       <c r="CI36">
+        <v>55260252.0</v>
+      </c>
+      <c r="CJ36">
         <v>34417755.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>86358761.0</v>
       </c>
       <c r="CK36">
         <v>86358761.0</v>
       </c>
       <c r="CL36">
         <v>86358761.0</v>
       </c>
       <c r="CM36">
+        <v>86358761.0</v>
+      </c>
+      <c r="CN36">
         <v>206321334.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>120813259.0</v>
       </c>
       <c r="CO36">
         <v>120813259.0</v>
       </c>
       <c r="CP36">
         <v>120813259.0</v>
       </c>
       <c r="CQ36">
+        <v>120813259.0</v>
+      </c>
+      <c r="CR36">
         <v>270609375.0</v>
       </c>
-      <c r="CR36"/>
       <c r="CS36"/>
       <c r="CT36"/>
-      <c r="CU36">
+      <c r="CU36"/>
+      <c r="CV36">
         <v>227268525.0</v>
       </c>
-      <c r="CV36"/>
       <c r="CW36"/>
       <c r="CX36"/>
-      <c r="CY36">
+      <c r="CY36"/>
+      <c r="CZ36">
         <v>119090798.0</v>
       </c>
-      <c r="CZ36"/>
       <c r="DA36"/>
       <c r="DB36"/>
-      <c r="DC36">
+      <c r="DC36"/>
+      <c r="DD36">
         <v>213716853.0</v>
       </c>
-      <c r="DD36"/>
       <c r="DE36"/>
       <c r="DF36"/>
-      <c r="DG36">
+      <c r="DG36"/>
+      <c r="DH36">
         <v>156056808.0</v>
       </c>
-      <c r="DH36"/>
       <c r="DI36"/>
       <c r="DJ36"/>
-      <c r="DK36">
+      <c r="DK36"/>
+      <c r="DL36">
         <v>48057511.0</v>
       </c>
-      <c r="DL36"/>
       <c r="DM36"/>
       <c r="DN36"/>
-      <c r="DO36">
+      <c r="DO36"/>
+      <c r="DP36">
         <v>104729861.0</v>
       </c>
-      <c r="DP36"/>
       <c r="DQ36"/>
       <c r="DR36"/>
-      <c r="DS36">
+      <c r="DS36"/>
+      <c r="DT36">
         <v>71599892.0</v>
       </c>
-      <c r="DT36"/>
       <c r="DU36"/>
       <c r="DV36"/>
-      <c r="DW36">
+      <c r="DW36"/>
+      <c r="DX36">
         <v>218908742.0</v>
       </c>
-      <c r="DX36"/>
       <c r="DY36"/>
       <c r="DZ36"/>
-      <c r="EA36">
+      <c r="EA36"/>
+      <c r="EB36">
         <v>197499794.0</v>
       </c>
-      <c r="EB36"/>
       <c r="EC36"/>
       <c r="ED36"/>
-      <c r="EE36">
+      <c r="EE36"/>
+      <c r="EF36">
         <v>101294021.0</v>
       </c>
-      <c r="EF36"/>
       <c r="EG36"/>
       <c r="EH36"/>
-      <c r="EI36">
+      <c r="EI36"/>
+      <c r="EJ36">
         <v>90607948.0</v>
       </c>
-      <c r="EJ36"/>
       <c r="EK36"/>
       <c r="EL36"/>
-      <c r="EM36">
+      <c r="EM36"/>
+      <c r="EN36">
         <v>64177114.0</v>
       </c>
-      <c r="EN36"/>
       <c r="EO36"/>
       <c r="EP36"/>
-      <c r="EQ36">
+      <c r="EQ36"/>
+      <c r="ER36">
         <v>71642000.0</v>
       </c>
-      <c r="ER36"/>
       <c r="ES36"/>
       <c r="ET36"/>
+      <c r="EU36"/>
     </row>
-    <row r="37" spans="1:150">
+    <row r="37" spans="1:151">
       <c r="A37" t="s">
         <v>74</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
@@ -15449,1049 +15534,1057 @@
       <c r="DV37"/>
       <c r="DW37"/>
       <c r="DX37"/>
       <c r="DY37"/>
       <c r="DZ37"/>
       <c r="EA37"/>
       <c r="EB37"/>
       <c r="EC37"/>
       <c r="ED37"/>
       <c r="EE37"/>
       <c r="EF37"/>
       <c r="EG37"/>
       <c r="EH37"/>
       <c r="EI37"/>
       <c r="EJ37"/>
       <c r="EK37"/>
       <c r="EL37"/>
       <c r="EM37"/>
       <c r="EN37"/>
       <c r="EO37"/>
       <c r="EP37"/>
       <c r="EQ37"/>
       <c r="ER37"/>
       <c r="ES37"/>
       <c r="ET37"/>
+      <c r="EU37"/>
     </row>
-    <row r="38" spans="1:150">
+    <row r="38" spans="1:151">
       <c r="A38" t="s">
         <v>75</v>
       </c>
-      <c r="B38">
+      <c r="B38"/>
+      <c r="C38">
         <v>3106000000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>3091000000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>2984000000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>2723000000.0</v>
       </c>
-      <c r="F38"/>
-      <c r="G38">
+      <c r="G38"/>
+      <c r="H38">
         <v>2351000000.0</v>
       </c>
-      <c r="H38"/>
-      <c r="I38">
+      <c r="I38"/>
+      <c r="J38">
         <v>2159000000.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>2961000000.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>20750000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>3042000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1925000000.0</v>
       </c>
       <c r="N38">
         <v>1925000000.0</v>
       </c>
       <c r="O38">
-        <v>1746000000.0</v>
+        <v>1925000000.0</v>
       </c>
       <c r="P38">
         <v>1746000000.0</v>
       </c>
       <c r="Q38">
-        <v>1990000000.0</v>
+        <v>1746000000.0</v>
       </c>
       <c r="R38">
         <v>1990000000.0</v>
       </c>
       <c r="S38">
+        <v>1990000000.0</v>
+      </c>
+      <c r="T38">
         <v>0.0</v>
       </c>
-      <c r="T38"/>
       <c r="U38"/>
       <c r="V38"/>
       <c r="W38"/>
       <c r="X38"/>
       <c r="Y38"/>
       <c r="Z38"/>
       <c r="AA38"/>
       <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
       <c r="AE38"/>
       <c r="AF38"/>
       <c r="AG38"/>
       <c r="AH38"/>
       <c r="AI38"/>
       <c r="AJ38"/>
       <c r="AK38"/>
       <c r="AL38"/>
       <c r="AM38"/>
       <c r="AN38"/>
       <c r="AO38"/>
       <c r="AP38"/>
       <c r="AQ38"/>
       <c r="AR38"/>
       <c r="AS38"/>
       <c r="AT38"/>
       <c r="AU38"/>
       <c r="AV38"/>
       <c r="AW38"/>
       <c r="AX38"/>
       <c r="AY38"/>
       <c r="AZ38"/>
       <c r="BA38"/>
       <c r="BB38"/>
       <c r="BC38"/>
       <c r="BD38"/>
       <c r="BE38"/>
       <c r="BF38"/>
       <c r="BG38"/>
       <c r="BH38"/>
       <c r="BI38"/>
       <c r="BJ38"/>
-      <c r="BK38">
+      <c r="BK38"/>
+      <c r="BL38">
         <v>-459032886.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="BM38">
         <v>0.0</v>
       </c>
       <c r="BN38">
         <v>0.0</v>
       </c>
       <c r="BO38">
+        <v>0.0</v>
+      </c>
+      <c r="BP38">
         <v>-4847213481.57</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="BQ38">
         <v>0.0</v>
       </c>
       <c r="BR38">
         <v>0.0</v>
       </c>
       <c r="BS38">
+        <v>0.0</v>
+      </c>
+      <c r="BT38">
         <v>1.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="BU38">
         <v>0.0</v>
       </c>
       <c r="BV38">
         <v>0.0</v>
       </c>
-      <c r="BW38"/>
+      <c r="BW38">
+        <v>0.0</v>
+      </c>
       <c r="BX38"/>
       <c r="BY38"/>
       <c r="BZ38"/>
-      <c r="CA38">
+      <c r="CA38"/>
+      <c r="CB38">
         <v>1.0</v>
       </c>
-      <c r="CB38"/>
       <c r="CC38"/>
       <c r="CD38"/>
-      <c r="CE38">
+      <c r="CE38"/>
+      <c r="CF38">
         <v>1.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="CG38">
         <v>0.0</v>
       </c>
       <c r="CH38">
         <v>0.0</v>
       </c>
       <c r="CI38">
+        <v>0.0</v>
+      </c>
+      <c r="CJ38">
         <v>-1831347360.82</v>
       </c>
-      <c r="CJ38"/>
       <c r="CK38"/>
       <c r="CL38"/>
-      <c r="CM38">
+      <c r="CM38"/>
+      <c r="CN38">
         <v>1.0</v>
       </c>
-      <c r="CN38"/>
       <c r="CO38"/>
       <c r="CP38"/>
       <c r="CQ38"/>
       <c r="CR38"/>
       <c r="CS38"/>
       <c r="CT38"/>
       <c r="CU38"/>
       <c r="CV38"/>
       <c r="CW38"/>
       <c r="CX38"/>
       <c r="CY38"/>
       <c r="CZ38"/>
       <c r="DA38"/>
       <c r="DB38"/>
-      <c r="DC38">
+      <c r="DC38"/>
+      <c r="DD38">
         <v>1.0</v>
       </c>
-      <c r="DD38"/>
       <c r="DE38"/>
       <c r="DF38"/>
       <c r="DG38"/>
       <c r="DH38"/>
       <c r="DI38"/>
       <c r="DJ38"/>
       <c r="DK38"/>
       <c r="DL38"/>
       <c r="DM38"/>
       <c r="DN38"/>
       <c r="DO38"/>
       <c r="DP38"/>
       <c r="DQ38"/>
       <c r="DR38"/>
       <c r="DS38"/>
       <c r="DT38"/>
       <c r="DU38"/>
       <c r="DV38"/>
       <c r="DW38"/>
       <c r="DX38"/>
       <c r="DY38"/>
       <c r="DZ38"/>
       <c r="EA38"/>
       <c r="EB38"/>
       <c r="EC38"/>
       <c r="ED38"/>
       <c r="EE38"/>
       <c r="EF38"/>
       <c r="EG38"/>
       <c r="EH38"/>
       <c r="EI38"/>
       <c r="EJ38"/>
       <c r="EK38"/>
       <c r="EL38"/>
       <c r="EM38"/>
       <c r="EN38"/>
       <c r="EO38"/>
       <c r="EP38"/>
       <c r="EQ38"/>
       <c r="ER38"/>
       <c r="ES38"/>
       <c r="ET38"/>
+      <c r="EU38"/>
     </row>
-    <row r="39" spans="1:150">
+    <row r="39" spans="1:151">
       <c r="A39" t="s">
         <v>76</v>
       </c>
       <c r="B39">
+        <v>166000000.0</v>
+      </c>
+      <c r="C39">
         <v>1029000000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>813000000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>93000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1741000000.0</v>
       </c>
       <c r="F39">
         <v>1741000000.0</v>
       </c>
       <c r="G39">
+        <v>1741000000.0</v>
+      </c>
+      <c r="H39">
         <v>918000000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>1566000000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>193000000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>23750000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>632000000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>23750000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>65000000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>23750000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>561000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>90750000.0</v>
       </c>
       <c r="Q39">
         <v>90750000.0</v>
       </c>
       <c r="R39">
         <v>90750000.0</v>
       </c>
       <c r="S39">
+        <v>90750000.0</v>
+      </c>
+      <c r="T39">
         <v>184000000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>12000000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>43000000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>12000000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>177000000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>10499999.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>85000000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>10499999.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>262000000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>10250000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>18000000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>10250000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>219000000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>6750000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>32000000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>6750000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>268000000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>5000000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>136000000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>5000000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>560000000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>74500000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>46000000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>74500000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>227000000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>12250000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>13000000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>12250000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>196000000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>5750000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>39000000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>5750000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>35061158.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8500000.0</v>
       </c>
       <c r="BA39">
         <v>8500000.0</v>
       </c>
       <c r="BB39">
         <v>8500000.0</v>
       </c>
       <c r="BC39">
+        <v>8500000.0</v>
+      </c>
+      <c r="BD39">
         <v>109000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>27250000.0</v>
       </c>
       <c r="BE39">
         <v>27250000.0</v>
       </c>
       <c r="BF39">
         <v>27250000.0</v>
       </c>
       <c r="BG39">
+        <v>27250000.0</v>
+      </c>
+      <c r="BH39">
         <v>57000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14249999.0</v>
       </c>
       <c r="BI39">
         <v>14249999.0</v>
       </c>
       <c r="BJ39">
         <v>14249999.0</v>
       </c>
       <c r="BK39">
+        <v>14249999.0</v>
+      </c>
+      <c r="BL39">
         <v>76355765.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19088940.0</v>
       </c>
       <c r="BM39">
         <v>19088940.0</v>
       </c>
       <c r="BN39">
         <v>19088940.0</v>
       </c>
       <c r="BO39">
+        <v>19088940.0</v>
+      </c>
+      <c r="BP39">
         <v>44052865.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11013215.0</v>
       </c>
       <c r="BQ39">
         <v>11013215.0</v>
       </c>
       <c r="BR39">
         <v>11013215.0</v>
       </c>
       <c r="BS39">
+        <v>11013215.0</v>
+      </c>
+      <c r="BT39">
         <v>80932966.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20233241.0</v>
       </c>
       <c r="BU39">
         <v>20233241.0</v>
       </c>
       <c r="BV39">
         <v>20233241.0</v>
       </c>
       <c r="BW39">
+        <v>20233241.0</v>
+      </c>
+      <c r="BX39">
         <v>144277038.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>36069259.0</v>
       </c>
       <c r="BY39">
         <v>36069259.0</v>
       </c>
       <c r="BZ39">
         <v>36069259.0</v>
       </c>
       <c r="CA39">
+        <v>36069259.0</v>
+      </c>
+      <c r="CB39">
         <v>62089772.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15522442.0</v>
       </c>
       <c r="CC39">
         <v>15522442.0</v>
       </c>
       <c r="CD39">
         <v>15522442.0</v>
       </c>
       <c r="CE39">
+        <v>15522442.0</v>
+      </c>
+      <c r="CF39">
         <v>12735246.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3183811.0</v>
       </c>
       <c r="CG39">
         <v>3183811.0</v>
       </c>
       <c r="CH39">
         <v>3183811.0</v>
       </c>
       <c r="CI39">
+        <v>3183811.0</v>
+      </c>
+      <c r="CJ39">
         <v>8535393.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2133848.0</v>
       </c>
       <c r="CK39">
         <v>2133848.0</v>
       </c>
       <c r="CL39">
         <v>2133848.0</v>
       </c>
       <c r="CM39">
+        <v>2133848.0</v>
+      </c>
+      <c r="CN39">
         <v>11718387.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2929596.0</v>
       </c>
       <c r="CO39">
         <v>2929596.0</v>
       </c>
       <c r="CP39">
         <v>2929596.0</v>
       </c>
       <c r="CQ39">
+        <v>2929596.0</v>
+      </c>
+      <c r="CR39">
         <v>115845866.0</v>
       </c>
-      <c r="CR39"/>
       <c r="CS39"/>
       <c r="CT39"/>
-      <c r="CU39">
+      <c r="CU39"/>
+      <c r="CV39">
         <v>226224706.0</v>
       </c>
-      <c r="CV39"/>
       <c r="CW39"/>
       <c r="CX39"/>
-      <c r="CY39">
+      <c r="CY39"/>
+      <c r="CZ39">
         <v>118996592.0</v>
       </c>
-      <c r="CZ39"/>
       <c r="DA39"/>
       <c r="DB39"/>
-      <c r="DC39">
+      <c r="DC39"/>
+      <c r="DD39">
         <v>108985419.0</v>
       </c>
-      <c r="DD39"/>
       <c r="DE39"/>
       <c r="DF39"/>
-      <c r="DG39">
+      <c r="DG39"/>
+      <c r="DH39">
         <v>26128619.0</v>
       </c>
-      <c r="DH39"/>
       <c r="DI39"/>
       <c r="DJ39"/>
-      <c r="DK39">
+      <c r="DK39"/>
+      <c r="DL39">
         <v>-56609240.0</v>
       </c>
-      <c r="DL39"/>
       <c r="DM39"/>
       <c r="DN39"/>
-      <c r="DO39">
+      <c r="DO39"/>
+      <c r="DP39">
         <v>111630366.0</v>
       </c>
-      <c r="DP39"/>
       <c r="DQ39"/>
       <c r="DR39"/>
-      <c r="DS39">
+      <c r="DS39"/>
+      <c r="DT39">
         <v>134964901.0</v>
       </c>
-      <c r="DT39"/>
       <c r="DU39"/>
       <c r="DV39"/>
-      <c r="DW39">
+      <c r="DW39"/>
+      <c r="DX39">
         <v>105762433.0</v>
       </c>
-      <c r="DX39"/>
       <c r="DY39"/>
       <c r="DZ39"/>
-      <c r="EA39">
+      <c r="EA39"/>
+      <c r="EB39">
         <v>79994221.0</v>
       </c>
-      <c r="EB39"/>
       <c r="EC39"/>
       <c r="ED39"/>
-      <c r="EE39">
+      <c r="EE39"/>
+      <c r="EF39">
         <v>130470319.0</v>
       </c>
-      <c r="EF39"/>
       <c r="EG39"/>
       <c r="EH39"/>
-      <c r="EI39">
+      <c r="EI39"/>
+      <c r="EJ39">
         <v>122357545.0</v>
       </c>
-      <c r="EJ39"/>
       <c r="EK39"/>
       <c r="EL39"/>
-      <c r="EM39">
+      <c r="EM39"/>
+      <c r="EN39">
         <v>79830840.0</v>
       </c>
-      <c r="EN39"/>
       <c r="EO39"/>
       <c r="EP39"/>
       <c r="EQ39"/>
       <c r="ER39"/>
       <c r="ES39"/>
       <c r="ET39"/>
+      <c r="EU39"/>
     </row>
-    <row r="40" spans="1:150">
+    <row r="40" spans="1:151">
       <c r="A40" t="s">
         <v>77</v>
       </c>
       <c r="B40">
+        <v>2115000000.0</v>
+      </c>
+      <c r="C40">
         <v>2749000000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>2761000000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>2295000000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>1659000000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>3672000000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>2219000000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>3029000000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>2455000000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>1397250000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>3995000000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>1397250000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>1738000000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>1397250000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>1963000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>495749999.0</v>
       </c>
       <c r="Q40">
         <v>495749999.0</v>
       </c>
       <c r="R40">
         <v>495749999.0</v>
       </c>
       <c r="S40">
+        <v>495749999.0</v>
+      </c>
+      <c r="T40">
         <v>1124000000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>489250000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>1043000000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>489250000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>761000000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>223749999.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>905000000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>223749999.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>754000000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>196250000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>933000000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>196250000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>729000000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>192750000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>858000000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>192750000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>690000000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>172500000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>748000000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>172500000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>944000000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>236000000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>1059000000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>236000000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>1026000000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>238250000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>1076000000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>238250000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>905000000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>511000000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>1038000000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>511000000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>1547847067.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>437750000.0</v>
       </c>
       <c r="BA40">
         <v>437750000.0</v>
       </c>
       <c r="BB40">
         <v>437750000.0</v>
       </c>
       <c r="BC40">
+        <v>437750000.0</v>
+      </c>
+      <c r="BD40">
         <v>1275000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>318750000.0</v>
       </c>
       <c r="BE40">
         <v>318750000.0</v>
       </c>
       <c r="BF40">
         <v>318750000.0</v>
       </c>
       <c r="BG40">
+        <v>318750000.0</v>
+      </c>
+      <c r="BH40">
         <v>1180000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>369999999.0</v>
       </c>
       <c r="BI40">
         <v>369999999.0</v>
       </c>
       <c r="BJ40">
         <v>369999999.0</v>
       </c>
       <c r="BK40">
+        <v>369999999.0</v>
+      </c>
+      <c r="BL40">
         <v>1226183740.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>306545934.0</v>
       </c>
       <c r="BM40">
         <v>306545934.0</v>
       </c>
       <c r="BN40">
         <v>306545934.0</v>
       </c>
       <c r="BO40">
+        <v>306545934.0</v>
+      </c>
+      <c r="BP40">
         <v>3496260.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>330746101.0</v>
       </c>
       <c r="BQ40">
         <v>330746101.0</v>
       </c>
       <c r="BR40">
         <v>330746101.0</v>
       </c>
       <c r="BS40">
+        <v>330746101.0</v>
+      </c>
+      <c r="BT40">
         <v>1102371872.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>338024464.0</v>
       </c>
       <c r="BU40">
         <v>338024464.0</v>
       </c>
       <c r="BV40">
         <v>338024464.0</v>
       </c>
       <c r="BW40">
+        <v>338024464.0</v>
+      </c>
+      <c r="BX40">
         <v>651494834.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>146333830.0</v>
       </c>
       <c r="BY40">
         <v>146333830.0</v>
       </c>
       <c r="BZ40">
         <v>146333830.0</v>
       </c>
       <c r="CA40">
+        <v>146333830.0</v>
+      </c>
+      <c r="CB40">
         <v>365699641.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>97172878.0</v>
       </c>
       <c r="CC40">
         <v>97172878.0</v>
       </c>
       <c r="CD40">
         <v>97172878.0</v>
       </c>
       <c r="CE40">
+        <v>97172878.0</v>
+      </c>
+      <c r="CF40">
         <v>32921882.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>52022993.0</v>
       </c>
       <c r="CG40">
         <v>52022993.0</v>
       </c>
       <c r="CH40">
         <v>52022993.0</v>
       </c>
       <c r="CI40">
+        <v>52022993.0</v>
+      </c>
+      <c r="CJ40">
         <v>55028523.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>72197513.0</v>
       </c>
       <c r="CK40">
         <v>72197513.0</v>
       </c>
       <c r="CL40">
         <v>72197513.0</v>
       </c>
       <c r="CM40">
+        <v>72197513.0</v>
+      </c>
+      <c r="CN40">
         <v>297197000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>41670686.0</v>
       </c>
       <c r="CO40">
         <v>41670686.0</v>
       </c>
       <c r="CP40">
         <v>41670686.0</v>
       </c>
       <c r="CQ40">
+        <v>41670686.0</v>
+      </c>
+      <c r="CR40">
         <v>94969527.0</v>
       </c>
-      <c r="CR40"/>
       <c r="CS40"/>
       <c r="CT40"/>
-      <c r="CU40">
+      <c r="CU40"/>
+      <c r="CV40">
         <v>729977220.0</v>
       </c>
-      <c r="CV40"/>
       <c r="CW40"/>
       <c r="CX40"/>
-      <c r="CY40">
+      <c r="CY40"/>
+      <c r="CZ40">
         <v>290253764.0</v>
       </c>
-      <c r="CZ40"/>
       <c r="DA40"/>
       <c r="DB40"/>
-      <c r="DC40">
+      <c r="DC40"/>
+      <c r="DD40">
         <v>198900531.0</v>
       </c>
-      <c r="DD40"/>
       <c r="DE40"/>
       <c r="DF40"/>
-      <c r="DG40">
+      <c r="DG40"/>
+      <c r="DH40">
         <v>169475959.0</v>
       </c>
-      <c r="DH40"/>
       <c r="DI40"/>
       <c r="DJ40"/>
-      <c r="DK40">
+      <c r="DK40"/>
+      <c r="DL40">
         <v>314461.0</v>
       </c>
-      <c r="DL40"/>
       <c r="DM40"/>
       <c r="DN40"/>
-      <c r="DO40">
+      <c r="DO40"/>
+      <c r="DP40">
         <v>77347437.0</v>
       </c>
-      <c r="DP40"/>
       <c r="DQ40"/>
       <c r="DR40"/>
-      <c r="DS40">
+      <c r="DS40"/>
+      <c r="DT40">
         <v>103358027.0</v>
       </c>
-      <c r="DT40"/>
       <c r="DU40"/>
       <c r="DV40"/>
-      <c r="DW40">
+      <c r="DW40"/>
+      <c r="DX40">
         <v>65852783.0</v>
       </c>
-      <c r="DX40"/>
       <c r="DY40"/>
       <c r="DZ40"/>
-      <c r="EA40">
+      <c r="EA40"/>
+      <c r="EB40">
         <v>75629697.0</v>
       </c>
-      <c r="EB40"/>
       <c r="EC40"/>
       <c r="ED40"/>
-      <c r="EE40">
+      <c r="EE40"/>
+      <c r="EF40">
         <v>87027858.0</v>
       </c>
-      <c r="EF40"/>
       <c r="EG40"/>
       <c r="EH40"/>
-      <c r="EI40">
+      <c r="EI40"/>
+      <c r="EJ40">
         <v>31369871.0</v>
       </c>
-      <c r="EJ40"/>
       <c r="EK40"/>
       <c r="EL40"/>
-      <c r="EM40">
+      <c r="EM40"/>
+      <c r="EN40">
         <v>4028625.0</v>
       </c>
-      <c r="EN40"/>
       <c r="EO40"/>
       <c r="EP40"/>
-      <c r="EQ40">
+      <c r="EQ40"/>
+      <c r="ER40">
         <v>5506000.0</v>
       </c>
-      <c r="ER40"/>
       <c r="ES40"/>
       <c r="ET40"/>
+      <c r="EU40"/>
     </row>
-    <row r="41" spans="1:150">
+    <row r="41" spans="1:151">
       <c r="A41" t="s">
         <v>78</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
-[...1 lines deleted...]
-      </c>
+      <c r="K41"/>
       <c r="L41">
         <v>9398000000.0</v>
       </c>
       <c r="M41">
-        <v>9129000000.0</v>
+        <v>9398000000.0</v>
       </c>
       <c r="N41">
         <v>9129000000.0</v>
       </c>
       <c r="O41">
-        <v>3294000000.0</v>
+        <v>9129000000.0</v>
       </c>
       <c r="P41">
         <v>3294000000.0</v>
       </c>
       <c r="Q41">
-        <v>2942000000.0</v>
+        <v>3294000000.0</v>
       </c>
       <c r="R41">
         <v>2942000000.0</v>
       </c>
-      <c r="S41"/>
+      <c r="S41">
+        <v>2942000000.0</v>
+      </c>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
       <c r="AG41"/>
       <c r="AH41"/>
       <c r="AI41"/>
       <c r="AJ41"/>
       <c r="AK41"/>
       <c r="AL41"/>
       <c r="AM41"/>
       <c r="AN41"/>
       <c r="AO41"/>
       <c r="AP41"/>
       <c r="AQ41"/>
       <c r="AR41"/>
@@ -16579,386 +16672,388 @@
       <c r="DV41"/>
       <c r="DW41"/>
       <c r="DX41"/>
       <c r="DY41"/>
       <c r="DZ41"/>
       <c r="EA41"/>
       <c r="EB41"/>
       <c r="EC41"/>
       <c r="ED41"/>
       <c r="EE41"/>
       <c r="EF41"/>
       <c r="EG41"/>
       <c r="EH41"/>
       <c r="EI41"/>
       <c r="EJ41"/>
       <c r="EK41"/>
       <c r="EL41"/>
       <c r="EM41"/>
       <c r="EN41"/>
       <c r="EO41"/>
       <c r="EP41"/>
       <c r="EQ41"/>
       <c r="ER41"/>
       <c r="ES41"/>
       <c r="ET41"/>
+      <c r="EU41"/>
     </row>
-    <row r="42" spans="1:150">
+    <row r="42" spans="1:151">
       <c r="A42" t="s">
         <v>79</v>
       </c>
-      <c r="B42">
+      <c r="B42"/>
+      <c r="C42">
         <v>983000000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>1012000000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>223000000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>775000000.0</v>
       </c>
-      <c r="F42"/>
-      <c r="G42">
+      <c r="G42"/>
+      <c r="H42">
         <v>241000000.0</v>
       </c>
-      <c r="H42"/>
-      <c r="I42">
+      <c r="I42"/>
+      <c r="J42">
         <v>-50000000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>1019000000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>240000000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>7504000000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>-42000000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>7504000000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>595000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6051500000.0</v>
       </c>
       <c r="Q42">
         <v>6051500000.0</v>
       </c>
       <c r="R42">
         <v>6051500000.0</v>
       </c>
       <c r="S42">
+        <v>6051500000.0</v>
+      </c>
+      <c r="T42">
         <v>-462000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6090999999.0</v>
       </c>
       <c r="U42">
         <v>6090999999.0</v>
       </c>
       <c r="V42">
         <v>6090999999.0</v>
       </c>
-      <c r="W42"/>
-[...2 lines deleted...]
-      </c>
+      <c r="W42">
+        <v>6090999999.0</v>
+      </c>
+      <c r="X42"/>
       <c r="Y42">
         <v>4608250000.0</v>
       </c>
       <c r="Z42">
         <v>4608250000.0</v>
       </c>
-      <c r="AA42"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AA42">
+        <v>4608250000.0</v>
+      </c>
+      <c r="AB42"/>
       <c r="AC42">
         <v>4229250000.0</v>
       </c>
       <c r="AD42">
         <v>4229250000.0</v>
       </c>
-      <c r="AE42"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AE42">
+        <v>4229250000.0</v>
+      </c>
+      <c r="AF42"/>
       <c r="AG42">
         <v>3921500000.0</v>
       </c>
       <c r="AH42">
         <v>3921500000.0</v>
       </c>
-      <c r="AI42"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AI42">
+        <v>3921500000.0</v>
+      </c>
+      <c r="AJ42"/>
       <c r="AK42">
         <v>3640000000.0</v>
       </c>
       <c r="AL42">
         <v>3640000000.0</v>
       </c>
-      <c r="AM42"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AM42">
+        <v>3640000000.0</v>
+      </c>
+      <c r="AN42"/>
       <c r="AO42">
         <v>3317000000.0</v>
       </c>
       <c r="AP42">
         <v>3317000000.0</v>
       </c>
       <c r="AQ42">
+        <v>3317000000.0</v>
+      </c>
+      <c r="AR42">
         <v>0.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2946000000.0</v>
       </c>
       <c r="AS42">
         <v>2946000000.0</v>
       </c>
       <c r="AT42">
         <v>2946000000.0</v>
       </c>
-      <c r="AU42"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AU42">
+        <v>2946000000.0</v>
+      </c>
+      <c r="AV42"/>
       <c r="AW42">
         <v>2572250000.0</v>
       </c>
       <c r="AX42">
         <v>2572250000.0</v>
       </c>
-      <c r="AY42"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AY42">
+        <v>2572250000.0</v>
+      </c>
+      <c r="AZ42"/>
       <c r="BA42">
         <v>2184750000.0</v>
       </c>
       <c r="BB42">
         <v>2184750000.0</v>
       </c>
       <c r="BC42">
+        <v>2184750000.0</v>
+      </c>
+      <c r="BD42">
         <v>0.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1893749999.0</v>
       </c>
       <c r="BE42">
         <v>1893749999.0</v>
       </c>
       <c r="BF42">
         <v>1893749999.0</v>
       </c>
       <c r="BG42">
+        <v>1893749999.0</v>
+      </c>
+      <c r="BH42">
         <v>0.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1861249999.0</v>
       </c>
       <c r="BI42">
         <v>1861249999.0</v>
       </c>
       <c r="BJ42">
         <v>1861249999.0</v>
       </c>
       <c r="BK42">
+        <v>1861249999.0</v>
+      </c>
+      <c r="BL42">
         <v>0.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1387878297.0</v>
       </c>
       <c r="BM42">
         <v>1387878297.0</v>
       </c>
       <c r="BN42">
         <v>1387878297.0</v>
       </c>
       <c r="BO42">
+        <v>1387878297.0</v>
+      </c>
+      <c r="BP42">
         <v>0.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>888749038.0</v>
       </c>
       <c r="BQ42">
         <v>888749038.0</v>
       </c>
       <c r="BR42">
         <v>888749038.0</v>
       </c>
       <c r="BS42">
+        <v>888749038.0</v>
+      </c>
+      <c r="BT42">
         <v>1.11</v>
-      </c>
-[...1 lines deleted...]
-        <v>810666842.0</v>
       </c>
       <c r="BU42">
         <v>810666842.0</v>
       </c>
       <c r="BV42">
         <v>810666842.0</v>
       </c>
       <c r="BW42">
+        <v>810666842.0</v>
+      </c>
+      <c r="BX42">
         <v>1.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>701960242.0</v>
       </c>
       <c r="BY42">
         <v>701960242.0</v>
       </c>
       <c r="BZ42">
         <v>701960242.0</v>
       </c>
       <c r="CA42">
+        <v>701960242.0</v>
+      </c>
+      <c r="CB42">
         <v>1.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9545471.0</v>
       </c>
       <c r="CC42">
         <v>9545471.0</v>
       </c>
       <c r="CD42">
         <v>9545471.0</v>
       </c>
       <c r="CE42">
+        <v>9545471.0</v>
+      </c>
+      <c r="CF42">
         <v>1.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>529337411.0</v>
       </c>
       <c r="CG42">
         <v>529337411.0</v>
       </c>
       <c r="CH42">
         <v>529337411.0</v>
       </c>
       <c r="CI42">
+        <v>529337411.0</v>
+      </c>
+      <c r="CJ42">
         <v>1.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>452908595.0</v>
       </c>
       <c r="CK42">
         <v>452908595.0</v>
       </c>
       <c r="CL42">
         <v>452908595.0</v>
       </c>
       <c r="CM42">
+        <v>452908595.0</v>
+      </c>
+      <c r="CN42">
         <v>1.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>310804762.0</v>
       </c>
       <c r="CO42">
         <v>310804762.0</v>
       </c>
       <c r="CP42">
         <v>310804762.0</v>
       </c>
       <c r="CQ42">
+        <v>310804762.0</v>
+      </c>
+      <c r="CR42">
         <v>0.0</v>
       </c>
-      <c r="CR42"/>
       <c r="CS42"/>
       <c r="CT42"/>
-      <c r="CU42">
+      <c r="CU42"/>
+      <c r="CV42">
         <v>1.0</v>
       </c>
-      <c r="CV42"/>
       <c r="CW42"/>
       <c r="CX42"/>
-      <c r="CY42">
+      <c r="CY42"/>
+      <c r="CZ42">
         <v>0.0</v>
       </c>
-      <c r="CZ42"/>
       <c r="DA42"/>
       <c r="DB42"/>
-      <c r="DC42">
+      <c r="DC42"/>
+      <c r="DD42">
         <v>1.0</v>
       </c>
-      <c r="DD42"/>
       <c r="DE42"/>
       <c r="DF42"/>
-      <c r="DG42">
+      <c r="DG42"/>
+      <c r="DH42">
         <v>0.0</v>
       </c>
-      <c r="DH42"/>
       <c r="DI42"/>
       <c r="DJ42"/>
       <c r="DK42"/>
       <c r="DL42"/>
       <c r="DM42"/>
       <c r="DN42"/>
       <c r="DO42"/>
       <c r="DP42"/>
       <c r="DQ42"/>
       <c r="DR42"/>
       <c r="DS42"/>
       <c r="DT42"/>
       <c r="DU42"/>
       <c r="DV42"/>
       <c r="DW42"/>
       <c r="DX42"/>
       <c r="DY42"/>
       <c r="DZ42"/>
       <c r="EA42"/>
       <c r="EB42"/>
       <c r="EC42"/>
       <c r="ED42"/>
       <c r="EE42"/>
       <c r="EF42"/>
       <c r="EG42"/>
       <c r="EH42"/>
       <c r="EI42"/>
       <c r="EJ42"/>
       <c r="EK42"/>
       <c r="EL42"/>
-      <c r="EM42">
+      <c r="EM42"/>
+      <c r="EN42">
         <v>2.0</v>
       </c>
-      <c r="EN42"/>
       <c r="EO42"/>
       <c r="EP42"/>
       <c r="EQ42"/>
       <c r="ER42"/>
       <c r="ES42"/>
       <c r="ET42"/>
+      <c r="EU42"/>
     </row>
-    <row r="43" spans="1:150">
+    <row r="43" spans="1:151">
       <c r="A43" t="s">
         <v>80</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -17067,52 +17162,53 @@
       <c r="DV43"/>
       <c r="DW43"/>
       <c r="DX43"/>
       <c r="DY43"/>
       <c r="DZ43"/>
       <c r="EA43"/>
       <c r="EB43"/>
       <c r="EC43"/>
       <c r="ED43"/>
       <c r="EE43"/>
       <c r="EF43"/>
       <c r="EG43"/>
       <c r="EH43"/>
       <c r="EI43"/>
       <c r="EJ43"/>
       <c r="EK43"/>
       <c r="EL43"/>
       <c r="EM43"/>
       <c r="EN43"/>
       <c r="EO43"/>
       <c r="EP43"/>
       <c r="EQ43"/>
       <c r="ER43"/>
       <c r="ES43"/>
       <c r="ET43"/>
+      <c r="EU43"/>
     </row>
-    <row r="44" spans="1:150">
+    <row r="44" spans="1:151">
       <c r="A44" t="s">
         <v>81</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
@@ -17221,80 +17317,83 @@
       <c r="DV44"/>
       <c r="DW44"/>
       <c r="DX44"/>
       <c r="DY44"/>
       <c r="DZ44"/>
       <c r="EA44"/>
       <c r="EB44"/>
       <c r="EC44"/>
       <c r="ED44"/>
       <c r="EE44"/>
       <c r="EF44"/>
       <c r="EG44"/>
       <c r="EH44"/>
       <c r="EI44"/>
       <c r="EJ44"/>
       <c r="EK44"/>
       <c r="EL44"/>
       <c r="EM44"/>
       <c r="EN44"/>
       <c r="EO44"/>
       <c r="EP44"/>
       <c r="EQ44"/>
       <c r="ER44"/>
       <c r="ES44"/>
       <c r="ET44"/>
+      <c r="EU44"/>
     </row>
-    <row r="45" spans="1:150">
+    <row r="45" spans="1:151">
       <c r="A45" t="s">
         <v>82</v>
       </c>
       <c r="B45">
+        <v>90357000000.0</v>
+      </c>
+      <c r="C45">
         <v>88067000000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>82771000000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>80265000000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>73569000000.0</v>
       </c>
-      <c r="F45"/>
-      <c r="G45">
+      <c r="G45"/>
+      <c r="H45">
         <v>73319000000.0</v>
       </c>
-      <c r="H45"/>
-      <c r="I45">
+      <c r="I45"/>
+      <c r="J45">
         <v>69350000000.0</v>
       </c>
-      <c r="J45"/>
-      <c r="K45">
+      <c r="K45"/>
+      <c r="L45">
         <v>67222000000.0</v>
       </c>
-      <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
@@ -17389,472 +17488,476 @@
       <c r="DV45"/>
       <c r="DW45"/>
       <c r="DX45"/>
       <c r="DY45"/>
       <c r="DZ45"/>
       <c r="EA45"/>
       <c r="EB45"/>
       <c r="EC45"/>
       <c r="ED45"/>
       <c r="EE45"/>
       <c r="EF45"/>
       <c r="EG45"/>
       <c r="EH45"/>
       <c r="EI45"/>
       <c r="EJ45"/>
       <c r="EK45"/>
       <c r="EL45"/>
       <c r="EM45"/>
       <c r="EN45"/>
       <c r="EO45"/>
       <c r="EP45"/>
       <c r="EQ45"/>
       <c r="ER45"/>
       <c r="ES45"/>
       <c r="ET45"/>
+      <c r="EU45"/>
     </row>
-    <row r="46" spans="1:150">
+    <row r="46" spans="1:151">
       <c r="A46" t="s">
         <v>83</v>
       </c>
       <c r="B46">
+        <v>49592000000.0</v>
+      </c>
+      <c r="C46">
         <v>48773000000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>46301000000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>44648000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>42026000000.0</v>
       </c>
       <c r="F46">
         <v>42026000000.0</v>
       </c>
       <c r="G46">
-        <v>42689000000.0</v>
+        <v>42026000000.0</v>
       </c>
       <c r="H46">
         <v>42689000000.0</v>
       </c>
       <c r="I46">
+        <v>42689000000.0</v>
+      </c>
+      <c r="J46">
         <v>42758000000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>10497500000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>41990000000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>10497500000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>41140000000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>10497500000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>20343000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5085750000.0</v>
       </c>
       <c r="Q46">
         <v>5085750000.0</v>
       </c>
       <c r="R46">
         <v>5085750000.0</v>
       </c>
       <c r="S46">
+        <v>5085750000.0</v>
+      </c>
+      <c r="T46">
         <v>18495000000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>4623750000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>18159000000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>4623750000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>23232000000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>5808000000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>24252000000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>5808000000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>23243000000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>5810750000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>23453000000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>5810750000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>23069000000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>5767250000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>22944000000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>5767250000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>22673000000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>5668250000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>22334000000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>5668250000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>21840000000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>5460000000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>22972000000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>5460000000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>18881000000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>4720250000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>19266000000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>4720250000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>19633000000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>4908250000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>20119000000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>4908250000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>21196533295.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5138750000.0</v>
       </c>
       <c r="BA46">
         <v>5138750000.0</v>
       </c>
       <c r="BB46">
         <v>5138750000.0</v>
       </c>
       <c r="BC46">
+        <v>5138750000.0</v>
+      </c>
+      <c r="BD46">
         <v>21586000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5396500000.0</v>
       </c>
       <c r="BE46">
         <v>5396500000.0</v>
       </c>
       <c r="BF46">
         <v>5396500000.0</v>
       </c>
       <c r="BG46">
+        <v>5396500000.0</v>
+      </c>
+      <c r="BH46">
         <v>18390000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4597500000.0</v>
       </c>
       <c r="BI46">
         <v>4597500000.0</v>
       </c>
       <c r="BJ46">
         <v>4597500000.0</v>
       </c>
       <c r="BK46">
+        <v>4597500000.0</v>
+      </c>
+      <c r="BL46">
         <v>15181322481.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3795330620.0</v>
       </c>
       <c r="BM46">
         <v>3795330620.0</v>
       </c>
       <c r="BN46">
         <v>3795330620.0</v>
       </c>
       <c r="BO46">
+        <v>3795330620.0</v>
+      </c>
+      <c r="BP46">
         <v>9593035452.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2398258863.0</v>
       </c>
       <c r="BQ46">
         <v>2398258863.0</v>
       </c>
       <c r="BR46">
         <v>2398258863.0</v>
       </c>
       <c r="BS46">
+        <v>2398258863.0</v>
+      </c>
+      <c r="BT46">
         <v>7440922442.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1860230610.0</v>
       </c>
       <c r="BU46">
         <v>1860230610.0</v>
       </c>
       <c r="BV46">
         <v>1860230610.0</v>
       </c>
       <c r="BW46">
+        <v>1860230610.0</v>
+      </c>
+      <c r="BX46">
         <v>5822197680.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1455549420.0</v>
       </c>
       <c r="BY46">
         <v>1455549420.0</v>
       </c>
       <c r="BZ46">
         <v>1455549420.0</v>
       </c>
       <c r="CA46">
+        <v>1455549420.0</v>
+      </c>
+      <c r="CB46">
         <v>4391988723.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1097997180.0</v>
       </c>
       <c r="CC46">
         <v>1097997180.0</v>
       </c>
       <c r="CD46">
         <v>1097997180.0</v>
       </c>
       <c r="CE46">
+        <v>1097997180.0</v>
+      </c>
+      <c r="CF46">
         <v>3133365063.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>783341265.0</v>
       </c>
       <c r="CG46">
         <v>783341265.0</v>
       </c>
       <c r="CH46">
         <v>783341265.0</v>
       </c>
       <c r="CI46">
+        <v>783341265.0</v>
+      </c>
+      <c r="CJ46">
         <v>2842056862.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>710514215.0</v>
       </c>
       <c r="CK46">
         <v>710514215.0</v>
       </c>
       <c r="CL46">
         <v>710514215.0</v>
       </c>
       <c r="CM46">
+        <v>710514215.0</v>
+      </c>
+      <c r="CN46">
         <v>1964152752.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>491038188.0</v>
       </c>
       <c r="CO46">
         <v>491038188.0</v>
       </c>
       <c r="CP46">
         <v>491038188.0</v>
       </c>
       <c r="CQ46">
+        <v>491038188.0</v>
+      </c>
+      <c r="CR46">
         <v>2068335834.0</v>
       </c>
-      <c r="CR46"/>
       <c r="CS46"/>
       <c r="CT46"/>
-      <c r="CU46">
+      <c r="CU46"/>
+      <c r="CV46">
         <v>2083453181.0</v>
       </c>
-      <c r="CV46"/>
       <c r="CW46"/>
       <c r="CX46"/>
-      <c r="CY46">
+      <c r="CY46"/>
+      <c r="CZ46">
         <v>2414570944.0</v>
       </c>
-      <c r="CZ46"/>
       <c r="DA46"/>
       <c r="DB46"/>
-      <c r="DC46">
+      <c r="DC46"/>
+      <c r="DD46">
         <v>2156949884.0</v>
       </c>
-      <c r="DD46"/>
       <c r="DE46"/>
       <c r="DF46"/>
-      <c r="DG46">
+      <c r="DG46"/>
+      <c r="DH46">
         <v>1870073095.0</v>
       </c>
-      <c r="DH46"/>
       <c r="DI46"/>
       <c r="DJ46"/>
-      <c r="DK46">
+      <c r="DK46"/>
+      <c r="DL46">
         <v>2167337528.0</v>
       </c>
-      <c r="DL46"/>
       <c r="DM46"/>
       <c r="DN46"/>
-      <c r="DO46">
+      <c r="DO46"/>
+      <c r="DP46">
         <v>2080061486.0</v>
       </c>
-      <c r="DP46"/>
       <c r="DQ46"/>
       <c r="DR46"/>
-      <c r="DS46">
+      <c r="DS46"/>
+      <c r="DT46">
         <v>2156062521.0</v>
       </c>
-      <c r="DT46"/>
       <c r="DU46"/>
       <c r="DV46"/>
-      <c r="DW46">
+      <c r="DW46"/>
+      <c r="DX46">
         <v>1862157457.0</v>
       </c>
-      <c r="DX46"/>
       <c r="DY46"/>
       <c r="DZ46"/>
-      <c r="EA46">
+      <c r="EA46"/>
+      <c r="EB46">
         <v>1874232664.0</v>
       </c>
-      <c r="EB46"/>
       <c r="EC46"/>
       <c r="ED46"/>
-      <c r="EE46">
+      <c r="EE46"/>
+      <c r="EF46">
         <v>1981879903.0</v>
       </c>
-      <c r="EF46"/>
       <c r="EG46"/>
       <c r="EH46"/>
-      <c r="EI46">
+      <c r="EI46"/>
+      <c r="EJ46">
         <v>1925112875.0</v>
       </c>
-      <c r="EJ46"/>
       <c r="EK46"/>
       <c r="EL46"/>
-      <c r="EM46">
+      <c r="EM46"/>
+      <c r="EN46">
         <v>1919613706.0</v>
       </c>
-      <c r="EN46"/>
       <c r="EO46"/>
       <c r="EP46"/>
-      <c r="EQ46">
+      <c r="EQ46"/>
+      <c r="ER46">
         <v>2198553000.0</v>
       </c>
-      <c r="ER46"/>
       <c r="ES46"/>
       <c r="ET46"/>
+      <c r="EU46"/>
     </row>
-    <row r="47" spans="1:150">
+    <row r="47" spans="1:151">
       <c r="A47" t="s">
         <v>84</v>
       </c>
-      <c r="B47">
+      <c r="B47"/>
+      <c r="C47">
         <v>48773000000.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>47047000000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>44648000000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>42026000000.0</v>
       </c>
-      <c r="F47"/>
-      <c r="G47">
+      <c r="G47"/>
+      <c r="H47">
         <v>42689000000.0</v>
       </c>
-      <c r="H47"/>
-      <c r="I47">
+      <c r="I47"/>
+      <c r="J47">
         <v>42758000000.0</v>
       </c>
-      <c r="J47"/>
-[...2 lines deleted...]
-      </c>
+      <c r="K47"/>
       <c r="L47">
         <v>41990000000.0</v>
       </c>
       <c r="M47">
-        <v>41140000000.0</v>
+        <v>41990000000.0</v>
       </c>
       <c r="N47">
         <v>41140000000.0</v>
       </c>
       <c r="O47">
-        <v>20343000000.0</v>
+        <v>41140000000.0</v>
       </c>
       <c r="P47">
         <v>20343000000.0</v>
       </c>
       <c r="Q47">
-        <v>18234000000.0</v>
+        <v>20343000000.0</v>
       </c>
       <c r="R47">
         <v>18234000000.0</v>
       </c>
       <c r="S47">
+        <v>18234000000.0</v>
+      </c>
+      <c r="T47">
         <v>18495000000.0</v>
       </c>
-      <c r="T47"/>
       <c r="U47"/>
       <c r="V47"/>
       <c r="W47"/>
       <c r="X47"/>
       <c r="Y47"/>
       <c r="Z47"/>
       <c r="AA47"/>
       <c r="AB47"/>
       <c r="AC47"/>
       <c r="AD47"/>
       <c r="AE47"/>
       <c r="AF47"/>
       <c r="AG47"/>
       <c r="AH47"/>
       <c r="AI47"/>
       <c r="AJ47"/>
       <c r="AK47"/>
       <c r="AL47"/>
       <c r="AM47"/>
       <c r="AN47"/>
       <c r="AO47"/>
       <c r="AP47"/>
       <c r="AQ47"/>
       <c r="AR47"/>
       <c r="AS47"/>
@@ -17941,420 +18044,424 @@
       <c r="DV47"/>
       <c r="DW47"/>
       <c r="DX47"/>
       <c r="DY47"/>
       <c r="DZ47"/>
       <c r="EA47"/>
       <c r="EB47"/>
       <c r="EC47"/>
       <c r="ED47"/>
       <c r="EE47"/>
       <c r="EF47"/>
       <c r="EG47"/>
       <c r="EH47"/>
       <c r="EI47"/>
       <c r="EJ47"/>
       <c r="EK47"/>
       <c r="EL47"/>
       <c r="EM47"/>
       <c r="EN47"/>
       <c r="EO47"/>
       <c r="EP47"/>
       <c r="EQ47"/>
       <c r="ER47"/>
       <c r="ES47"/>
       <c r="ET47"/>
+      <c r="EU47"/>
     </row>
-    <row r="48" spans="1:150">
+    <row r="48" spans="1:151">
       <c r="A48" t="s">
         <v>85</v>
       </c>
       <c r="B48">
+        <v>1053000000.0</v>
+      </c>
+      <c r="C48">
         <v>6135000000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>666000000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>2348000000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>1408000000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>5087000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4304000000.0</v>
       </c>
       <c r="H48">
         <v>4304000000.0</v>
       </c>
       <c r="I48">
+        <v>4304000000.0</v>
+      </c>
+      <c r="J48">
         <v>5889000000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>835500000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>6883000000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>835500000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>1978000000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>835500000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>3439000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>845250000.0</v>
       </c>
       <c r="Q48">
         <v>845250000.0</v>
       </c>
       <c r="R48">
         <v>845250000.0</v>
       </c>
       <c r="S48">
+        <v>845250000.0</v>
+      </c>
+      <c r="T48">
         <v>1398000000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>349500000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>2069000000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>349500000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>6654000000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>1663500000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>7067000000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>1663500000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>7655000000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>1913750000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>7328000000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>1913750000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>7200000000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>1792250000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>7065000000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>1792250000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>6971000000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>1742750000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>6729000000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>1742750000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>6743000000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>1685750000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>7888000000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>1685750000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>8447000000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>2098750000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>8053000000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>2098750000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>7797000000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>1949250000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>7605000000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>1949250000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>8029005509.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1946500000.0</v>
       </c>
       <c r="BA48">
         <v>1946500000.0</v>
       </c>
       <c r="BB48">
         <v>1946500000.0</v>
       </c>
       <c r="BC48">
+        <v>1946500000.0</v>
+      </c>
+      <c r="BD48">
         <v>5782000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1445500000.0</v>
       </c>
       <c r="BE48">
         <v>1445500000.0</v>
       </c>
       <c r="BF48">
         <v>1445500000.0</v>
       </c>
       <c r="BG48">
+        <v>1445500000.0</v>
+      </c>
+      <c r="BH48">
         <v>5141000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1285250000.0</v>
       </c>
       <c r="BI48">
         <v>1285250000.0</v>
       </c>
       <c r="BJ48">
         <v>1285250000.0</v>
       </c>
       <c r="BK48">
+        <v>1285250000.0</v>
+      </c>
+      <c r="BL48">
         <v>5156259825.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1289064956.0</v>
       </c>
       <c r="BM48">
         <v>1289064956.0</v>
       </c>
       <c r="BN48">
         <v>1289064956.0</v>
       </c>
       <c r="BO48">
+        <v>1289064956.0</v>
+      </c>
+      <c r="BP48">
         <v>3279490944.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>819872736.0</v>
       </c>
       <c r="BQ48">
         <v>819872736.0</v>
       </c>
       <c r="BR48">
         <v>819872736.0</v>
       </c>
       <c r="BS48">
+        <v>819872736.0</v>
+      </c>
+      <c r="BT48">
         <v>3360866324.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>840216581.0</v>
       </c>
       <c r="BU48">
         <v>840216581.0</v>
       </c>
       <c r="BV48">
         <v>840216581.0</v>
       </c>
       <c r="BW48">
+        <v>840216581.0</v>
+      </c>
+      <c r="BX48">
         <v>2878993452.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>719748363.0</v>
       </c>
       <c r="BY48">
         <v>719748363.0</v>
       </c>
       <c r="BZ48">
         <v>719748363.0</v>
       </c>
       <c r="CA48">
+        <v>719748363.0</v>
+      </c>
+      <c r="CB48">
         <v>2149868199.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>537467049.0</v>
       </c>
       <c r="CC48">
         <v>537467049.0</v>
       </c>
       <c r="CD48">
         <v>537467049.0</v>
       </c>
       <c r="CE48">
+        <v>537467049.0</v>
+      </c>
+      <c r="CF48">
         <v>1922539870.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>480634967.0</v>
       </c>
       <c r="CG48">
         <v>480634967.0</v>
       </c>
       <c r="CH48">
         <v>480634967.0</v>
       </c>
       <c r="CI48">
+        <v>480634967.0</v>
+      </c>
+      <c r="CJ48">
         <v>1299679414.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>324919853.0</v>
       </c>
       <c r="CK48">
         <v>324919853.0</v>
       </c>
       <c r="CL48">
         <v>324919853.0</v>
       </c>
       <c r="CM48">
+        <v>324919853.0</v>
+      </c>
+      <c r="CN48">
         <v>905149718.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>226287429.0</v>
       </c>
       <c r="CO48">
         <v>226287429.0</v>
       </c>
       <c r="CP48">
         <v>226287429.0</v>
       </c>
       <c r="CQ48">
+        <v>226287429.0</v>
+      </c>
+      <c r="CR48">
         <v>900419588.0</v>
       </c>
-      <c r="CR48"/>
       <c r="CS48"/>
       <c r="CT48"/>
-      <c r="CU48">
+      <c r="CU48"/>
+      <c r="CV48">
         <v>735848005.0</v>
       </c>
-      <c r="CV48"/>
       <c r="CW48"/>
       <c r="CX48"/>
-      <c r="CY48">
+      <c r="CY48"/>
+      <c r="CZ48">
         <v>589510594.0</v>
       </c>
-      <c r="CZ48"/>
       <c r="DA48"/>
       <c r="DB48"/>
-      <c r="DC48">
+      <c r="DC48"/>
+      <c r="DD48">
         <v>453206312.0</v>
       </c>
-      <c r="DD48"/>
       <c r="DE48"/>
       <c r="DF48"/>
-      <c r="DG48">
+      <c r="DG48"/>
+      <c r="DH48">
         <v>387929975.0</v>
       </c>
-      <c r="DH48"/>
       <c r="DI48"/>
       <c r="DJ48"/>
-      <c r="DK48">
+      <c r="DK48"/>
+      <c r="DL48">
         <v>362058554.0</v>
       </c>
-      <c r="DL48"/>
       <c r="DM48"/>
       <c r="DN48"/>
-      <c r="DO48">
+      <c r="DO48"/>
+      <c r="DP48">
         <v>275793893.0</v>
       </c>
-      <c r="DP48"/>
       <c r="DQ48"/>
       <c r="DR48"/>
-      <c r="DS48">
+      <c r="DS48"/>
+      <c r="DT48">
         <v>257109723.0</v>
       </c>
-      <c r="DT48"/>
       <c r="DU48"/>
       <c r="DV48"/>
-      <c r="DW48">
+      <c r="DW48"/>
+      <c r="DX48">
         <v>207044552.0</v>
       </c>
-      <c r="DX48"/>
       <c r="DY48"/>
       <c r="DZ48"/>
-      <c r="EA48">
+      <c r="EA48"/>
+      <c r="EB48">
         <v>176246318.0</v>
       </c>
-      <c r="EB48"/>
       <c r="EC48"/>
       <c r="ED48"/>
-      <c r="EE48">
+      <c r="EE48"/>
+      <c r="EF48">
         <v>252433702.0</v>
       </c>
-      <c r="EF48"/>
       <c r="EG48"/>
       <c r="EH48"/>
-      <c r="EI48">
+      <c r="EI48"/>
+      <c r="EJ48">
         <v>207497279.0</v>
       </c>
-      <c r="EJ48"/>
       <c r="EK48"/>
       <c r="EL48"/>
-      <c r="EM48">
+      <c r="EM48"/>
+      <c r="EN48">
         <v>199212579.0</v>
       </c>
-      <c r="EN48"/>
       <c r="EO48"/>
       <c r="EP48"/>
-      <c r="EQ48">
+      <c r="EQ48"/>
+      <c r="ER48">
         <v>28228000.0</v>
       </c>
-      <c r="ER48"/>
       <c r="ES48"/>
       <c r="ET48"/>
+      <c r="EU48"/>
     </row>
-    <row r="49" spans="1:150">
+    <row r="49" spans="1:151">
       <c r="A49" t="s">
         <v>86</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
@@ -18463,76 +18570,79 @@
       <c r="DV49"/>
       <c r="DW49"/>
       <c r="DX49"/>
       <c r="DY49"/>
       <c r="DZ49"/>
       <c r="EA49"/>
       <c r="EB49"/>
       <c r="EC49"/>
       <c r="ED49"/>
       <c r="EE49"/>
       <c r="EF49"/>
       <c r="EG49"/>
       <c r="EH49"/>
       <c r="EI49"/>
       <c r="EJ49"/>
       <c r="EK49"/>
       <c r="EL49"/>
       <c r="EM49"/>
       <c r="EN49"/>
       <c r="EO49"/>
       <c r="EP49"/>
       <c r="EQ49"/>
       <c r="ER49"/>
       <c r="ES49"/>
       <c r="ET49"/>
+      <c r="EU49"/>
     </row>
-    <row r="50" spans="1:150">
+    <row r="50" spans="1:151">
       <c r="A50" t="s">
         <v>87</v>
       </c>
       <c r="B50">
+        <v>991000000.0</v>
+      </c>
+      <c r="C50">
         <v>787000000.0</v>
       </c>
-      <c r="C50"/>
-      <c r="D50">
+      <c r="D50"/>
+      <c r="E50">
         <v>994000000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>992000000.0</v>
       </c>
-      <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
-      <c r="I50">
+      <c r="I50"/>
+      <c r="J50">
         <v>227000000.0</v>
       </c>
-      <c r="J50"/>
-      <c r="K50">
+      <c r="K50"/>
+      <c r="L50">
         <v>260000000.0</v>
       </c>
-      <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
@@ -18627,1014 +18737,1024 @@
       <c r="DV50"/>
       <c r="DW50"/>
       <c r="DX50"/>
       <c r="DY50"/>
       <c r="DZ50"/>
       <c r="EA50"/>
       <c r="EB50"/>
       <c r="EC50"/>
       <c r="ED50"/>
       <c r="EE50"/>
       <c r="EF50"/>
       <c r="EG50"/>
       <c r="EH50"/>
       <c r="EI50"/>
       <c r="EJ50"/>
       <c r="EK50"/>
       <c r="EL50"/>
       <c r="EM50"/>
       <c r="EN50"/>
       <c r="EO50"/>
       <c r="EP50"/>
       <c r="EQ50"/>
       <c r="ER50"/>
       <c r="ES50"/>
       <c r="ET50"/>
+      <c r="EU50"/>
     </row>
-    <row r="51" spans="1:150">
+    <row r="51" spans="1:151">
       <c r="A51" t="s">
         <v>88</v>
       </c>
       <c r="B51">
+        <v>13668000000.0</v>
+      </c>
+      <c r="C51">
         <v>13722000000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>13555000000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>11624000000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>7367000000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>5822000000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>6498000000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>6200000000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>6679000000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>1284500000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>6772000000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>1284500000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>6721000000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>1284500000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>6797000000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>1670250000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>6489000000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>1670250000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>7492000000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>1377250000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>7367000000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>1377250000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>6849000000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>1407250000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>6718000000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>1407250000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>4071000000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>1015000000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>4106000000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>1015000000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>5065000000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>1267250000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>5044000000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>1267250000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>4973000000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>1243250000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>4522000000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>1243250000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>4441000000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>1110250000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>3971000000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>1110250000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>2586000000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>646500000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>3326000000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>646500000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>3830000000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>666000000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>4158000000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>666000000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>4475453880.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1022500000.0</v>
       </c>
       <c r="BA51">
         <v>1022500000.0</v>
       </c>
       <c r="BB51">
         <v>1022500000.0</v>
       </c>
       <c r="BC51">
+        <v>1022500000.0</v>
+      </c>
+      <c r="BD51">
         <v>5102000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1275500000.0</v>
       </c>
       <c r="BE51">
         <v>1275500000.0</v>
       </c>
       <c r="BF51">
         <v>1275500000.0</v>
       </c>
       <c r="BG51">
+        <v>1275500000.0</v>
+      </c>
+      <c r="BH51">
         <v>4915000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1153750000.0</v>
       </c>
       <c r="BI51">
         <v>1153750000.0</v>
       </c>
       <c r="BJ51">
         <v>1153750000.0</v>
       </c>
       <c r="BK51">
+        <v>1153750000.0</v>
+      </c>
+      <c r="BL51">
         <v>4966717869.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1241679467.0</v>
       </c>
       <c r="BM51">
         <v>1241679467.0</v>
       </c>
       <c r="BN51">
         <v>1241679467.0</v>
       </c>
       <c r="BO51">
+        <v>1241679467.0</v>
+      </c>
+      <c r="BP51">
         <v>3387175721.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>516921893.0</v>
       </c>
       <c r="BQ51">
         <v>516921893.0</v>
       </c>
       <c r="BR51">
         <v>516921893.0</v>
       </c>
       <c r="BS51">
+        <v>516921893.0</v>
+      </c>
+      <c r="BT51">
         <v>904730588.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>163751150.0</v>
       </c>
       <c r="BU51">
         <v>163751150.0</v>
       </c>
       <c r="BV51">
         <v>163751150.0</v>
       </c>
       <c r="BW51">
+        <v>163751150.0</v>
+      </c>
+      <c r="BX51">
         <v>1435907549.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>375516764.0</v>
       </c>
       <c r="BY51">
         <v>375516764.0</v>
       </c>
       <c r="BZ51">
         <v>375516764.0</v>
       </c>
       <c r="CA51">
+        <v>375516764.0</v>
+      </c>
+      <c r="CB51">
         <v>825603719.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>206400929.0</v>
       </c>
       <c r="CC51">
         <v>206400929.0</v>
       </c>
       <c r="CD51">
         <v>206400929.0</v>
       </c>
       <c r="CE51">
+        <v>206400929.0</v>
+      </c>
+      <c r="CF51">
         <v>977071564.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200475367.0</v>
       </c>
       <c r="CG51">
         <v>200475367.0</v>
       </c>
       <c r="CH51">
         <v>200475367.0</v>
       </c>
       <c r="CI51">
+        <v>200475367.0</v>
+      </c>
+      <c r="CJ51">
         <v>1037765084.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>201000888.0</v>
       </c>
       <c r="CK51">
         <v>201000888.0</v>
       </c>
       <c r="CL51">
         <v>201000888.0</v>
       </c>
       <c r="CM51">
+        <v>201000888.0</v>
+      </c>
+      <c r="CN51">
         <v>671264758.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200444753.0</v>
       </c>
       <c r="CO51">
         <v>200444753.0</v>
       </c>
       <c r="CP51">
         <v>200444753.0</v>
       </c>
       <c r="CQ51">
+        <v>200444753.0</v>
+      </c>
+      <c r="CR51">
         <v>1139365818.0</v>
       </c>
-      <c r="CR51"/>
       <c r="CS51"/>
       <c r="CT51"/>
-      <c r="CU51">
+      <c r="CU51"/>
+      <c r="CV51">
         <v>788114162.0</v>
       </c>
-      <c r="CV51"/>
       <c r="CW51"/>
       <c r="CX51"/>
-      <c r="CY51">
+      <c r="CY51"/>
+      <c r="CZ51">
         <v>1201700259.0</v>
       </c>
-      <c r="CZ51"/>
       <c r="DA51"/>
       <c r="DB51"/>
-      <c r="DC51">
+      <c r="DC51"/>
+      <c r="DD51">
         <v>965393199.0</v>
       </c>
-      <c r="DD51"/>
       <c r="DE51"/>
       <c r="DF51"/>
-      <c r="DG51">
+      <c r="DG51"/>
+      <c r="DH51">
         <v>703321466.0</v>
       </c>
-      <c r="DH51"/>
       <c r="DI51"/>
       <c r="DJ51"/>
-      <c r="DK51">
+      <c r="DK51"/>
+      <c r="DL51">
         <v>802064267.0</v>
       </c>
-      <c r="DL51"/>
       <c r="DM51"/>
       <c r="DN51"/>
-      <c r="DO51">
+      <c r="DO51"/>
+      <c r="DP51">
         <v>1050410159.0</v>
       </c>
-      <c r="DP51"/>
       <c r="DQ51"/>
       <c r="DR51"/>
-      <c r="DS51">
+      <c r="DS51"/>
+      <c r="DT51">
         <v>1155518752.0</v>
       </c>
-      <c r="DT51"/>
       <c r="DU51"/>
       <c r="DV51"/>
-      <c r="DW51">
+      <c r="DW51"/>
+      <c r="DX51">
         <v>1196118418.0</v>
       </c>
-      <c r="DX51"/>
       <c r="DY51"/>
       <c r="DZ51"/>
-      <c r="EA51">
+      <c r="EA51"/>
+      <c r="EB51">
         <v>1192439507.0</v>
       </c>
-      <c r="EB51"/>
       <c r="EC51"/>
       <c r="ED51"/>
-      <c r="EE51">
+      <c r="EE51"/>
+      <c r="EF51">
         <v>1195866279.0</v>
       </c>
-      <c r="EF51"/>
       <c r="EG51"/>
       <c r="EH51"/>
-      <c r="EI51">
+      <c r="EI51"/>
+      <c r="EJ51">
         <v>1242882061.0</v>
       </c>
-      <c r="EJ51"/>
       <c r="EK51"/>
       <c r="EL51"/>
-      <c r="EM51">
+      <c r="EM51"/>
+      <c r="EN51">
         <v>1207957835.0</v>
       </c>
-      <c r="EN51"/>
       <c r="EO51"/>
       <c r="EP51"/>
-      <c r="EQ51">
+      <c r="EQ51"/>
+      <c r="ER51">
         <v>1581170000.0</v>
       </c>
-      <c r="ER51"/>
       <c r="ES51"/>
       <c r="ET51"/>
+      <c r="EU51"/>
     </row>
-    <row r="52" spans="1:150">
+    <row r="52" spans="1:151">
       <c r="A52" t="s">
         <v>89</v>
       </c>
       <c r="B52">
+        <v>1286000000.0</v>
+      </c>
+      <c r="C52">
         <v>941000000.0</v>
       </c>
-      <c r="C52">
-[...1 lines deleted...]
-      </c>
       <c r="D52">
+        <v>177000000.0</v>
+      </c>
+      <c r="E52">
         <v>1179000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1209000000.0</v>
       </c>
       <c r="F52">
         <v>1209000000.0</v>
       </c>
       <c r="G52">
-        <v>596000000.0</v>
+        <v>1209000000.0</v>
       </c>
       <c r="H52">
         <v>298000000.0</v>
       </c>
       <c r="I52">
+        <v>298000000.0</v>
+      </c>
+      <c r="J52">
         <v>556000000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>65000000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>584000000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>65000000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>273000000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>65000000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>468000000.0</v>
       </c>
-      <c r="P52"/>
-      <c r="Q52">
+      <c r="Q52"/>
+      <c r="R52">
         <v>212000000.0</v>
       </c>
-      <c r="R52"/>
-      <c r="S52">
+      <c r="S52"/>
+      <c r="T52">
         <v>870000000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>9250000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>848000000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>9250000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>146000000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>3000000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>137000000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>3000000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>79000000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>12000000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>78000000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>12000000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>76000000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>20000000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>76000000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>20000000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>76000000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>19000000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>77000000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>19000000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>77000000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>19250000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>1065000000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>19250000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>629000000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>157250000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>778000000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>157250000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>1243000000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>19250000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>726000000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>19250000.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>592946078.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>81250000.0</v>
       </c>
       <c r="BA52">
         <v>81250000.0</v>
       </c>
       <c r="BB52">
         <v>81250000.0</v>
       </c>
       <c r="BC52">
+        <v>81250000.0</v>
+      </c>
+      <c r="BD52">
         <v>770000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>192500000.0</v>
       </c>
       <c r="BE52">
         <v>192500000.0</v>
       </c>
       <c r="BF52">
         <v>192500000.0</v>
       </c>
       <c r="BG52">
+        <v>192500000.0</v>
+      </c>
+      <c r="BH52">
         <v>403000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25750000.0</v>
       </c>
       <c r="BI52">
         <v>25750000.0</v>
       </c>
       <c r="BJ52">
         <v>25750000.0</v>
       </c>
       <c r="BK52">
+        <v>25750000.0</v>
+      </c>
+      <c r="BL52">
         <v>2.0</v>
       </c>
-      <c r="BL52"/>
       <c r="BM52"/>
       <c r="BN52"/>
-      <c r="BO52">
+      <c r="BO52"/>
+      <c r="BP52">
         <v>1319488147.0</v>
       </c>
-      <c r="BP52"/>
       <c r="BQ52"/>
       <c r="BR52"/>
-      <c r="BS52">
+      <c r="BS52"/>
+      <c r="BT52">
         <v>362751545.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>28256390.0</v>
       </c>
       <c r="BU52">
         <v>28256390.0</v>
       </c>
       <c r="BV52">
         <v>28256390.0</v>
       </c>
       <c r="BW52">
+        <v>28256390.0</v>
+      </c>
+      <c r="BX52">
         <v>247140490.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>78325000.0</v>
       </c>
       <c r="BY52">
         <v>78325000.0</v>
       </c>
       <c r="BZ52">
         <v>78325000.0</v>
       </c>
       <c r="CA52">
+        <v>78325000.0</v>
+      </c>
+      <c r="CB52">
         <v>22991872.0</v>
       </c>
-      <c r="CB52"/>
       <c r="CC52"/>
       <c r="CD52"/>
-      <c r="CE52">
+      <c r="CE52"/>
+      <c r="CF52">
         <v>175170094.0</v>
       </c>
-      <c r="CF52"/>
       <c r="CG52"/>
       <c r="CH52"/>
-      <c r="CI52">
+      <c r="CI52"/>
+      <c r="CJ52">
         <v>233761532.0</v>
       </c>
-      <c r="CJ52"/>
       <c r="CK52"/>
       <c r="CL52"/>
-      <c r="CM52">
+      <c r="CM52"/>
+      <c r="CN52">
         <v>-130514255.0</v>
       </c>
-      <c r="CN52"/>
       <c r="CO52"/>
       <c r="CP52"/>
-      <c r="CQ52">
+      <c r="CQ52"/>
+      <c r="CR52">
         <v>290946678.0</v>
       </c>
-      <c r="CR52"/>
       <c r="CS52"/>
       <c r="CT52"/>
-      <c r="CU52">
+      <c r="CU52"/>
+      <c r="CV52">
         <v>185734099.0</v>
       </c>
-      <c r="CV52"/>
       <c r="CW52"/>
       <c r="CX52"/>
-      <c r="CY52">
+      <c r="CY52"/>
+      <c r="CZ52">
         <v>151222368.0</v>
       </c>
-      <c r="CZ52"/>
       <c r="DA52"/>
       <c r="DB52"/>
-      <c r="DC52">
+      <c r="DC52"/>
+      <c r="DD52">
         <v>12579578.0</v>
       </c>
-      <c r="DD52"/>
       <c r="DE52"/>
       <c r="DF52"/>
-      <c r="DG52">
+      <c r="DG52"/>
+      <c r="DH52">
         <v>4288743.0</v>
       </c>
-      <c r="DH52"/>
       <c r="DI52"/>
       <c r="DJ52"/>
-      <c r="DK52">
+      <c r="DK52"/>
+      <c r="DL52">
         <v>2163009.0</v>
       </c>
-      <c r="DL52"/>
       <c r="DM52"/>
       <c r="DN52"/>
-      <c r="DO52">
+      <c r="DO52"/>
+      <c r="DP52">
         <v>75029403.0</v>
       </c>
-      <c r="DP52"/>
       <c r="DQ52"/>
       <c r="DR52"/>
       <c r="DS52"/>
       <c r="DT52"/>
       <c r="DU52"/>
       <c r="DV52"/>
       <c r="DW52"/>
       <c r="DX52"/>
       <c r="DY52"/>
       <c r="DZ52"/>
       <c r="EA52"/>
       <c r="EB52"/>
       <c r="EC52"/>
       <c r="ED52"/>
-      <c r="EE52">
+      <c r="EE52"/>
+      <c r="EF52">
         <v>2714250.0</v>
       </c>
-      <c r="EF52"/>
       <c r="EG52"/>
       <c r="EH52"/>
-      <c r="EI52">
+      <c r="EI52"/>
+      <c r="EJ52">
         <v>49686262.0</v>
       </c>
-      <c r="EJ52"/>
       <c r="EK52"/>
       <c r="EL52"/>
-      <c r="EM52">
+      <c r="EM52"/>
+      <c r="EN52">
         <v>23710974.0</v>
       </c>
-      <c r="EN52"/>
       <c r="EO52"/>
       <c r="EP52"/>
-      <c r="EQ52">
+      <c r="EQ52"/>
+      <c r="ER52">
         <v>62673000.0</v>
       </c>
-      <c r="ER52"/>
       <c r="ES52"/>
       <c r="ET52"/>
+      <c r="EU52"/>
     </row>
-    <row r="53" spans="1:150">
+    <row r="53" spans="1:151">
       <c r="A53" t="s">
         <v>90</v>
       </c>
       <c r="B53">
+        <v>119000000.0</v>
+      </c>
+      <c r="C53">
         <v>229000000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>274000000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>185000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>154000000.0</v>
       </c>
       <c r="F53">
         <v>154000000.0</v>
       </c>
       <c r="G53">
-        <v>209000000.0</v>
+        <v>154000000.0</v>
       </c>
       <c r="H53">
         <v>209000000.0</v>
       </c>
       <c r="I53">
+        <v>209000000.0</v>
+      </c>
+      <c r="J53">
         <v>373000000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>169250000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>677000000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>169250000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>493000000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>169250000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>320000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>80000000.0</v>
       </c>
       <c r="Q53">
         <v>80000000.0</v>
       </c>
       <c r="R53">
         <v>80000000.0</v>
       </c>
       <c r="S53">
+        <v>80000000.0</v>
+      </c>
+      <c r="T53">
         <v>172000000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>43000000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>86000000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>43000000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>28000000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>7000000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>61000000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>7000000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>54000000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>13500000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>14000000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>13500000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>74000000.0</v>
       </c>
-      <c r="AF53"/>
       <c r="AG53"/>
       <c r="AH53"/>
       <c r="AI53"/>
       <c r="AJ53"/>
       <c r="AK53"/>
       <c r="AL53"/>
       <c r="AM53"/>
       <c r="AN53"/>
       <c r="AO53"/>
       <c r="AP53"/>
       <c r="AQ53"/>
       <c r="AR53"/>
       <c r="AS53"/>
       <c r="AT53"/>
-      <c r="AU53">
+      <c r="AU53"/>
+      <c r="AV53">
         <v>4000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="AW53">
         <v>1000000.0</v>
       </c>
       <c r="AX53">
         <v>1000000.0</v>
       </c>
       <c r="AY53">
+        <v>1000000.0</v>
+      </c>
+      <c r="AZ53">
         <v>18561790.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4500000.0</v>
       </c>
       <c r="BA53">
         <v>4500000.0</v>
       </c>
       <c r="BB53">
         <v>4500000.0</v>
       </c>
-      <c r="BC53"/>
+      <c r="BC53">
+        <v>4500000.0</v>
+      </c>
       <c r="BD53"/>
       <c r="BE53"/>
       <c r="BF53"/>
-      <c r="BG53">
+      <c r="BG53"/>
+      <c r="BH53">
         <v>2000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>500000.0</v>
       </c>
       <c r="BI53">
         <v>500000.0</v>
       </c>
       <c r="BJ53">
         <v>500000.0</v>
       </c>
       <c r="BK53">
+        <v>500000.0</v>
+      </c>
+      <c r="BL53">
         <v>527303922.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>131825980.0</v>
       </c>
       <c r="BM53">
         <v>131825980.0</v>
       </c>
       <c r="BN53">
         <v>131825980.0</v>
       </c>
-      <c r="BO53"/>
+      <c r="BO53">
+        <v>131825980.0</v>
+      </c>
       <c r="BP53"/>
       <c r="BQ53"/>
       <c r="BR53"/>
       <c r="BS53"/>
       <c r="BT53"/>
       <c r="BU53"/>
       <c r="BV53"/>
       <c r="BW53"/>
       <c r="BX53"/>
       <c r="BY53"/>
       <c r="BZ53"/>
       <c r="CA53"/>
       <c r="CB53"/>
       <c r="CC53"/>
       <c r="CD53"/>
-      <c r="CE53">
+      <c r="CE53"/>
+      <c r="CF53">
         <v>33884710.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8471177.0</v>
       </c>
       <c r="CG53">
         <v>8471177.0</v>
       </c>
       <c r="CH53">
         <v>8471177.0</v>
       </c>
       <c r="CI53">
+        <v>8471177.0</v>
+      </c>
+      <c r="CJ53">
         <v>55028521.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13757130.0</v>
       </c>
       <c r="CK53">
         <v>13757130.0</v>
       </c>
       <c r="CL53">
         <v>13757130.0</v>
       </c>
       <c r="CM53">
+        <v>13757130.0</v>
+      </c>
+      <c r="CN53">
         <v>58502195.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14625548.0</v>
       </c>
       <c r="CO53">
         <v>14625548.0</v>
       </c>
       <c r="CP53">
         <v>14625548.0</v>
       </c>
-      <c r="CQ53"/>
+      <c r="CQ53">
+        <v>14625548.0</v>
+      </c>
       <c r="CR53"/>
       <c r="CS53"/>
       <c r="CT53"/>
       <c r="CU53"/>
       <c r="CV53"/>
       <c r="CW53"/>
       <c r="CX53"/>
       <c r="CY53"/>
       <c r="CZ53"/>
       <c r="DA53"/>
       <c r="DB53"/>
       <c r="DC53"/>
       <c r="DD53"/>
       <c r="DE53"/>
       <c r="DF53"/>
       <c r="DG53"/>
       <c r="DH53"/>
       <c r="DI53"/>
       <c r="DJ53"/>
       <c r="DK53"/>
       <c r="DL53"/>
       <c r="DM53"/>
       <c r="DN53"/>
       <c r="DO53"/>
       <c r="DP53"/>
       <c r="DQ53"/>
       <c r="DR53"/>
       <c r="DS53"/>
       <c r="DT53"/>
       <c r="DU53"/>
       <c r="DV53"/>
       <c r="DW53"/>
       <c r="DX53"/>
       <c r="DY53"/>
       <c r="DZ53"/>
       <c r="EA53"/>
       <c r="EB53"/>
       <c r="EC53"/>
       <c r="ED53"/>
       <c r="EE53"/>
       <c r="EF53"/>
       <c r="EG53"/>
       <c r="EH53"/>
-      <c r="EI53">
+      <c r="EI53"/>
+      <c r="EJ53">
         <v>974785.0</v>
       </c>
-      <c r="EJ53"/>
       <c r="EK53"/>
       <c r="EL53"/>
       <c r="EM53"/>
       <c r="EN53"/>
       <c r="EO53"/>
       <c r="EP53"/>
       <c r="EQ53"/>
       <c r="ER53"/>
       <c r="ES53"/>
       <c r="ET53"/>
+      <c r="EU53"/>
     </row>
-    <row r="54" spans="1:150">
+    <row r="54" spans="1:151">
       <c r="A54" t="s">
         <v>91</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
@@ -19743,1520 +19863,1533 @@
       <c r="DV54"/>
       <c r="DW54"/>
       <c r="DX54"/>
       <c r="DY54"/>
       <c r="DZ54"/>
       <c r="EA54"/>
       <c r="EB54"/>
       <c r="EC54"/>
       <c r="ED54"/>
       <c r="EE54"/>
       <c r="EF54"/>
       <c r="EG54"/>
       <c r="EH54"/>
       <c r="EI54"/>
       <c r="EJ54"/>
       <c r="EK54"/>
       <c r="EL54"/>
       <c r="EM54"/>
       <c r="EN54"/>
       <c r="EO54"/>
       <c r="EP54"/>
       <c r="EQ54"/>
       <c r="ER54"/>
       <c r="ES54"/>
       <c r="ET54"/>
+      <c r="EU54"/>
     </row>
-    <row r="55" spans="1:150">
+    <row r="55" spans="1:151">
       <c r="A55" t="s">
         <v>92</v>
       </c>
       <c r="B55">
+        <v>67681000000.0</v>
+      </c>
+      <c r="C55">
         <v>66501000000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>64877000000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>61264000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>55642000000.0</v>
       </c>
       <c r="F55">
         <v>55642000000.0</v>
       </c>
       <c r="G55">
-        <v>55361000000.0</v>
+        <v>55642000000.0</v>
       </c>
       <c r="H55">
         <v>55361000000.0</v>
       </c>
       <c r="I55">
+        <v>55361000000.0</v>
+      </c>
+      <c r="J55">
         <v>56738000000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>14830250000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>59321000000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>14830250000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>54952000000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>14830250000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>26474000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6618500000.0</v>
       </c>
       <c r="Q55">
         <v>6618500000.0</v>
       </c>
       <c r="R55">
         <v>6618500000.0</v>
       </c>
       <c r="S55">
+        <v>6618500000.0</v>
+      </c>
+      <c r="T55">
         <v>24623000000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>6155750000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>24680000000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>6155750000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>29353000000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>7338249999.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>29325000000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>7338249999.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>27088000000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>6771999999.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>26542000000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>6771999999.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>25399000000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>6350250000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>25104000000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>6350250000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>24753000000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>6188250000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>24363000000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>6188250000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>23839000000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>5959750000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>25083000000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>5959750000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>24082000000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>6020500000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>23884000000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>6020500000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>23770000000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>5942500000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>23610000000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>5942500000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>25584334277.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6202499999.0</v>
       </c>
       <c r="BA55">
         <v>6202499999.0</v>
       </c>
       <c r="BB55">
         <v>6202499999.0</v>
       </c>
       <c r="BC55">
+        <v>6202499999.0</v>
+      </c>
+      <c r="BD55">
         <v>22740000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5685000000.0</v>
       </c>
       <c r="BE55">
         <v>5685000000.0</v>
       </c>
       <c r="BF55">
         <v>5685000000.0</v>
       </c>
       <c r="BG55">
+        <v>5685000000.0</v>
+      </c>
+      <c r="BH55">
         <v>20196000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5048999999.0</v>
       </c>
       <c r="BI55">
         <v>5048999999.0</v>
       </c>
       <c r="BJ55">
         <v>5048999999.0</v>
       </c>
       <c r="BK55">
+        <v>5048999999.0</v>
+      </c>
+      <c r="BL55">
         <v>17393843030.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4463218979.0</v>
       </c>
       <c r="BM55">
         <v>4463218979.0</v>
       </c>
       <c r="BN55">
         <v>4463218979.0</v>
       </c>
       <c r="BO55">
+        <v>4463218979.0</v>
+      </c>
+      <c r="BP55">
         <v>10439130130.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2609782532.0</v>
       </c>
       <c r="BQ55">
         <v>2609782532.0</v>
       </c>
       <c r="BR55">
         <v>2609782532.0</v>
       </c>
       <c r="BS55">
+        <v>2609782532.0</v>
+      </c>
+      <c r="BT55">
         <v>8531719935.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2132929983.0</v>
       </c>
       <c r="BU55">
         <v>2132929983.0</v>
       </c>
       <c r="BV55">
         <v>2132929983.0</v>
       </c>
       <c r="BW55">
+        <v>2132929983.0</v>
+      </c>
+      <c r="BX55">
         <v>7074781099.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1768695274.0</v>
       </c>
       <c r="BY55">
         <v>1768695274.0</v>
       </c>
       <c r="BZ55">
         <v>1768695274.0</v>
       </c>
       <c r="CA55">
+        <v>1768695274.0</v>
+      </c>
+      <c r="CB55">
         <v>5103153694.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1275788423.0</v>
       </c>
       <c r="CC55">
         <v>1275788423.0</v>
       </c>
       <c r="CD55">
         <v>1275788423.0</v>
       </c>
       <c r="CE55">
+        <v>1275788423.0</v>
+      </c>
+      <c r="CF55">
         <v>4345631378.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1086407844.0</v>
       </c>
       <c r="CG55">
         <v>1086407844.0</v>
       </c>
       <c r="CH55">
         <v>1086407844.0</v>
       </c>
       <c r="CI55">
+        <v>1086407844.0</v>
+      </c>
+      <c r="CJ55">
         <v>3598906548.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>899726637.0</v>
       </c>
       <c r="CK55">
         <v>899726637.0</v>
       </c>
       <c r="CL55">
         <v>899726637.0</v>
       </c>
       <c r="CM55">
+        <v>899726637.0</v>
+      </c>
+      <c r="CN55">
         <v>2810173807.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>702543451.0</v>
       </c>
       <c r="CO55">
         <v>702543451.0</v>
       </c>
       <c r="CP55">
         <v>702543451.0</v>
       </c>
       <c r="CQ55">
+        <v>702543451.0</v>
+      </c>
+      <c r="CR55">
         <v>3121326554.0</v>
       </c>
-      <c r="CR55"/>
       <c r="CS55"/>
       <c r="CT55"/>
-      <c r="CU55">
+      <c r="CU55"/>
+      <c r="CV55">
         <v>3324624442.0</v>
       </c>
-      <c r="CV55"/>
       <c r="CW55"/>
       <c r="CX55"/>
       <c r="CY55"/>
       <c r="CZ55"/>
       <c r="DA55"/>
       <c r="DB55"/>
-      <c r="DC55">
+      <c r="DC55"/>
+      <c r="DD55">
         <v>2685256223.0</v>
       </c>
-      <c r="DD55"/>
       <c r="DE55"/>
       <c r="DF55"/>
-      <c r="DG55">
+      <c r="DG55"/>
+      <c r="DH55">
         <v>2202806239.0</v>
       </c>
-      <c r="DH55"/>
       <c r="DI55"/>
       <c r="DJ55"/>
-      <c r="DK55">
+      <c r="DK55"/>
+      <c r="DL55">
         <v>1409602566.0</v>
       </c>
-      <c r="DL55"/>
       <c r="DM55"/>
       <c r="DN55"/>
-      <c r="DO55">
+      <c r="DO55"/>
+      <c r="DP55">
         <v>2349759561.0</v>
       </c>
-      <c r="DP55"/>
       <c r="DQ55"/>
       <c r="DR55"/>
-      <c r="DS55">
+      <c r="DS55"/>
+      <c r="DT55">
         <v>2419686615.0</v>
       </c>
-      <c r="DT55"/>
       <c r="DU55"/>
       <c r="DV55"/>
-      <c r="DW55">
+      <c r="DW55"/>
+      <c r="DX55">
         <v>2236602413.0</v>
       </c>
-      <c r="DX55"/>
       <c r="DY55"/>
       <c r="DZ55"/>
-      <c r="EA55">
+      <c r="EA55"/>
+      <c r="EB55">
         <v>2194841302.0</v>
       </c>
-      <c r="EB55"/>
       <c r="EC55"/>
       <c r="ED55"/>
-      <c r="EE55">
+      <c r="EE55"/>
+      <c r="EF55">
         <v>2257996016.0</v>
       </c>
-      <c r="EF55"/>
       <c r="EG55"/>
       <c r="EH55"/>
-      <c r="EI55">
+      <c r="EI55"/>
+      <c r="EJ55">
         <v>2188724752.0</v>
       </c>
-      <c r="EJ55"/>
       <c r="EK55"/>
       <c r="EL55"/>
-      <c r="EM55">
+      <c r="EM55"/>
+      <c r="EN55">
         <v>2125879141.0</v>
       </c>
-      <c r="EN55"/>
       <c r="EO55"/>
       <c r="EP55"/>
-      <c r="EQ55">
+      <c r="EQ55"/>
+      <c r="ER55">
         <v>2546170000.0</v>
       </c>
-      <c r="ER55"/>
       <c r="ES55"/>
       <c r="ET55"/>
+      <c r="EU55"/>
     </row>
-    <row r="56" spans="1:150">
+    <row r="56" spans="1:151">
       <c r="A56" t="s">
         <v>93</v>
       </c>
       <c r="B56">
+        <v>7196000000.0</v>
+      </c>
+      <c r="C56">
         <v>8622000000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>8630000000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>7563000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6052000000.0</v>
       </c>
       <c r="F56">
         <v>6052000000.0</v>
       </c>
       <c r="G56">
-        <v>5118000000.0</v>
+        <v>6052000000.0</v>
       </c>
       <c r="H56">
         <v>5118000000.0</v>
       </c>
       <c r="I56">
+        <v>5118000000.0</v>
+      </c>
+      <c r="J56">
         <v>5958000000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>2322500000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>9290000000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>2322500000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>7582000000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>2322500000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>4278000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1069500000.0</v>
       </c>
       <c r="Q56">
         <v>1069500000.0</v>
       </c>
       <c r="R56">
         <v>1069500000.0</v>
       </c>
       <c r="S56">
+        <v>1069500000.0</v>
+      </c>
+      <c r="T56">
         <v>4252000000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>1063000000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>5004000000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>1063000000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>4647000000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>1161749999.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>3596000000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>1161749999.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>2411000000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>602750000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>1717000000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>602750000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>1011000000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>253250000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>922000000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>253250000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>900000000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>225000000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>965000000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>225000000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>1079000000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>269750000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>838000000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>269750000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>4042000000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>1010500000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>3428000000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>1010500000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>2895000000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>723750000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>2357000000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>723750000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>3391651569.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>822250000.0</v>
       </c>
       <c r="BA56">
         <v>822250000.0</v>
       </c>
       <c r="BB56">
         <v>822250000.0</v>
       </c>
       <c r="BC56">
+        <v>822250000.0</v>
+      </c>
+      <c r="BD56">
         <v>1014000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>253500000.0</v>
       </c>
       <c r="BE56">
         <v>253500000.0</v>
       </c>
       <c r="BF56">
         <v>253500000.0</v>
       </c>
       <c r="BG56">
+        <v>253500000.0</v>
+      </c>
+      <c r="BH56">
         <v>1579000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>394749999.0</v>
       </c>
       <c r="BI56">
         <v>394749999.0</v>
       </c>
       <c r="BJ56">
         <v>394749999.0</v>
       </c>
       <c r="BK56">
+        <v>394749999.0</v>
+      </c>
+      <c r="BL56">
         <v>2432604809.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>608151202.0</v>
       </c>
       <c r="BM56">
         <v>608151202.0</v>
       </c>
       <c r="BN56">
         <v>608151202.0</v>
       </c>
       <c r="BO56">
+        <v>608151202.0</v>
+      </c>
+      <c r="BP56">
         <v>590867771.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>147716942.0</v>
       </c>
       <c r="BQ56">
         <v>147716942.0</v>
       </c>
       <c r="BR56">
         <v>147716942.0</v>
       </c>
       <c r="BS56">
+        <v>147716942.0</v>
+      </c>
+      <c r="BT56">
         <v>698320838.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>174580209.0</v>
       </c>
       <c r="BU56">
         <v>174580209.0</v>
       </c>
       <c r="BV56">
         <v>174580209.0</v>
       </c>
       <c r="BW56">
+        <v>174580209.0</v>
+      </c>
+      <c r="BX56">
         <v>947700560.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>236925140.0</v>
       </c>
       <c r="BY56">
         <v>236925140.0</v>
       </c>
       <c r="BZ56">
         <v>236925140.0</v>
       </c>
       <c r="CA56">
+        <v>236925140.0</v>
+      </c>
+      <c r="CB56">
         <v>536086256.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>134021564.0</v>
       </c>
       <c r="CC56">
         <v>134021564.0</v>
       </c>
       <c r="CD56">
         <v>134021564.0</v>
       </c>
       <c r="CE56">
+        <v>134021564.0</v>
+      </c>
+      <c r="CF56">
         <v>969896382.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>242474095.0</v>
       </c>
       <c r="CG56">
         <v>242474095.0</v>
       </c>
       <c r="CH56">
         <v>242474095.0</v>
       </c>
       <c r="CI56">
+        <v>242474095.0</v>
+      </c>
+      <c r="CJ56">
         <v>404081064.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>101020266.0</v>
       </c>
       <c r="CK56">
         <v>101020266.0</v>
       </c>
       <c r="CL56">
         <v>101020266.0</v>
       </c>
       <c r="CM56">
+        <v>101020266.0</v>
+      </c>
+      <c r="CN56">
         <v>345765867.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>86441466.0</v>
       </c>
       <c r="CO56">
         <v>86441466.0</v>
       </c>
       <c r="CP56">
         <v>86441466.0</v>
       </c>
       <c r="CQ56">
+        <v>86441466.0</v>
+      </c>
+      <c r="CR56">
         <v>427056343.0</v>
       </c>
-      <c r="CR56"/>
       <c r="CS56"/>
       <c r="CT56"/>
-      <c r="CU56">
+      <c r="CU56"/>
+      <c r="CV56">
         <v>710289473.0</v>
       </c>
-      <c r="CV56"/>
       <c r="CW56"/>
       <c r="CX56"/>
-      <c r="CY56">
+      <c r="CY56"/>
+      <c r="CZ56">
         <v>369464015.0</v>
       </c>
-      <c r="CZ56"/>
       <c r="DA56"/>
       <c r="DB56"/>
-      <c r="DC56">
+      <c r="DC56"/>
+      <c r="DD56">
         <v>277698982.0</v>
       </c>
-      <c r="DD56"/>
       <c r="DE56"/>
       <c r="DF56"/>
-      <c r="DG56">
+      <c r="DG56"/>
+      <c r="DH56">
         <v>141976738.0</v>
       </c>
-      <c r="DH56"/>
       <c r="DI56"/>
       <c r="DJ56"/>
       <c r="DK56"/>
       <c r="DL56"/>
       <c r="DM56"/>
       <c r="DN56"/>
-      <c r="DO56">
+      <c r="DO56"/>
+      <c r="DP56">
         <v>163955098.0</v>
       </c>
-      <c r="DP56"/>
       <c r="DQ56"/>
       <c r="DR56"/>
-      <c r="DS56">
+      <c r="DS56"/>
+      <c r="DT56">
         <v>191436217.0</v>
       </c>
-      <c r="DT56"/>
       <c r="DU56"/>
       <c r="DV56"/>
-      <c r="DW56">
+      <c r="DW56"/>
+      <c r="DX56">
         <v>155158284.0</v>
       </c>
-      <c r="DX56"/>
       <c r="DY56"/>
       <c r="DZ56"/>
-      <c r="EA56">
+      <c r="EA56"/>
+      <c r="EB56">
         <v>123071682.0</v>
       </c>
-      <c r="EB56"/>
       <c r="EC56"/>
       <c r="ED56"/>
-      <c r="EE56">
+      <c r="EE56"/>
+      <c r="EF56">
         <v>174822091.0</v>
       </c>
-      <c r="EF56"/>
       <c r="EG56"/>
       <c r="EH56"/>
-      <c r="EI56">
+      <c r="EI56"/>
+      <c r="EJ56">
         <v>173003928.0</v>
       </c>
-      <c r="EJ56"/>
       <c r="EK56"/>
       <c r="EL56"/>
-      <c r="EM56">
+      <c r="EM56"/>
+      <c r="EN56">
         <v>142088320.0</v>
       </c>
-      <c r="EN56"/>
       <c r="EO56"/>
       <c r="EP56"/>
-      <c r="EQ56">
+      <c r="EQ56"/>
+      <c r="ER56">
         <v>275975000.0</v>
       </c>
-      <c r="ER56"/>
       <c r="ES56"/>
       <c r="ET56"/>
+      <c r="EU56"/>
     </row>
-    <row r="57" spans="1:150">
+    <row r="57" spans="1:151">
       <c r="A57" t="s">
         <v>94</v>
       </c>
       <c r="B57">
+        <v>5180000000.0</v>
+      </c>
+      <c r="C57">
         <v>5417000000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>4542000000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>5857000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4881000000.0</v>
       </c>
       <c r="F57">
         <v>4881000000.0</v>
       </c>
       <c r="G57">
-        <v>4982000000.0</v>
+        <v>4881000000.0</v>
       </c>
       <c r="H57">
         <v>4982000000.0</v>
       </c>
       <c r="I57">
+        <v>4982000000.0</v>
+      </c>
+      <c r="J57">
         <v>4945000000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>1652000000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>6608000000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>1652000000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>5951000000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>1652000000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>2622000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>655499999.0</v>
       </c>
       <c r="Q57">
         <v>655499999.0</v>
       </c>
       <c r="R57">
         <v>655499999.0</v>
       </c>
       <c r="S57">
+        <v>655499999.0</v>
+      </c>
+      <c r="T57">
         <v>2094000000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>523500000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>1891000000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>523500000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>1131000000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>282749999.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>1042000000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>282749999.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>1045000000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>261250000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>1011000000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>261250000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>1042000000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>272000000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>934000000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>272000000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>963000000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>240750000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>825000000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>240750000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>1304000000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>326000000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>2124000000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>326000000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>1941000000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>485250000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>1854000000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>485250000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>2364000000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>591000000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>1764000000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>591000000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>2438813000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>591249999.0</v>
       </c>
       <c r="BA57">
         <v>591249999.0</v>
       </c>
       <c r="BB57">
         <v>591249999.0</v>
       </c>
       <c r="BC57">
+        <v>591249999.0</v>
+      </c>
+      <c r="BD57">
         <v>2412000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>603000000.0</v>
       </c>
       <c r="BE57">
         <v>603000000.0</v>
       </c>
       <c r="BF57">
         <v>603000000.0</v>
       </c>
       <c r="BG57">
+        <v>603000000.0</v>
+      </c>
+      <c r="BH57">
         <v>1840000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>459999999.0</v>
       </c>
       <c r="BI57">
         <v>459999999.0</v>
       </c>
       <c r="BJ57">
         <v>459999999.0</v>
       </c>
       <c r="BK57">
+        <v>459999999.0</v>
+      </c>
+      <c r="BL57">
         <v>1588199890.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>397049972.0</v>
       </c>
       <c r="BM57">
         <v>397049972.0</v>
       </c>
       <c r="BN57">
         <v>397049972.0</v>
       </c>
       <c r="BO57">
+        <v>397049972.0</v>
+      </c>
+      <c r="BP57">
         <v>1652332004.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>413083001.0</v>
       </c>
       <c r="BQ57">
         <v>413083001.0</v>
       </c>
       <c r="BR57">
         <v>413083001.0</v>
       </c>
       <c r="BS57">
+        <v>413083001.0</v>
+      </c>
+      <c r="BT57">
         <v>1722565653.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>430641413.0</v>
       </c>
       <c r="BU57">
         <v>430641413.0</v>
       </c>
       <c r="BV57">
         <v>430641413.0</v>
       </c>
       <c r="BW57">
+        <v>430641413.0</v>
+      </c>
+      <c r="BX57">
         <v>1093476374.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>273369093.0</v>
       </c>
       <c r="BY57">
         <v>273369093.0</v>
       </c>
       <c r="BZ57">
         <v>273369093.0</v>
       </c>
       <c r="CA57">
+        <v>273369093.0</v>
+      </c>
+      <c r="CB57">
         <v>682756095.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>170689023.0</v>
       </c>
       <c r="CC57">
         <v>170689023.0</v>
       </c>
       <c r="CD57">
         <v>170689023.0</v>
       </c>
       <c r="CE57">
+        <v>170689023.0</v>
+      </c>
+      <c r="CF57">
         <v>373559657.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>93389914.0</v>
       </c>
       <c r="CG57">
         <v>93389914.0</v>
       </c>
       <c r="CH57">
         <v>93389914.0</v>
       </c>
       <c r="CI57">
+        <v>93389914.0</v>
+      </c>
+      <c r="CJ57">
         <v>435413374.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>108853343.0</v>
       </c>
       <c r="CK57">
         <v>108853343.0</v>
       </c>
       <c r="CL57">
         <v>108853343.0</v>
       </c>
       <c r="CM57">
+        <v>108853343.0</v>
+      </c>
+      <c r="CN57">
         <v>334702553.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>83675638.0</v>
       </c>
       <c r="CO57">
         <v>83675638.0</v>
       </c>
       <c r="CP57">
         <v>83675638.0</v>
       </c>
       <c r="CQ57">
+        <v>83675638.0</v>
+      </c>
+      <c r="CR57">
         <v>517898890.0</v>
       </c>
-      <c r="CR57"/>
       <c r="CS57"/>
       <c r="CT57"/>
-      <c r="CU57">
+      <c r="CU57"/>
+      <c r="CV57">
         <v>1008533807.0</v>
       </c>
-      <c r="CV57"/>
       <c r="CW57"/>
       <c r="CX57"/>
-      <c r="CY57">
+      <c r="CY57"/>
+      <c r="CZ57">
         <v>500095512.0</v>
       </c>
-      <c r="CZ57"/>
       <c r="DA57"/>
       <c r="DB57"/>
-      <c r="DC57">
+      <c r="DC57"/>
+      <c r="DD57">
         <v>340545044.0</v>
       </c>
-      <c r="DD57"/>
       <c r="DE57"/>
       <c r="DF57"/>
-      <c r="DG57">
+      <c r="DG57"/>
+      <c r="DH57">
         <v>249804199.0</v>
       </c>
-      <c r="DH57"/>
       <c r="DI57"/>
       <c r="DJ57"/>
-      <c r="DK57">
+      <c r="DK57"/>
+      <c r="DL57">
         <v>2477470.0</v>
       </c>
-      <c r="DL57"/>
       <c r="DM57"/>
       <c r="DN57"/>
-      <c r="DO57">
+      <c r="DO57"/>
+      <c r="DP57">
         <v>152376840.0</v>
       </c>
-      <c r="DP57"/>
       <c r="DQ57"/>
       <c r="DR57"/>
-      <c r="DS57">
+      <c r="DS57"/>
+      <c r="DT57">
         <v>104828763.0</v>
       </c>
-      <c r="DT57"/>
       <c r="DU57"/>
       <c r="DV57"/>
-      <c r="DW57">
+      <c r="DW57"/>
+      <c r="DX57">
         <v>70056757.0</v>
       </c>
-      <c r="DX57"/>
       <c r="DY57"/>
       <c r="DZ57"/>
-      <c r="EA57">
+      <c r="EA57"/>
+      <c r="EB57">
         <v>87020673.0</v>
       </c>
-      <c r="EB57"/>
       <c r="EC57"/>
       <c r="ED57"/>
-      <c r="EE57">
+      <c r="EE57"/>
+      <c r="EF57">
         <v>89742108.0</v>
       </c>
-      <c r="EF57"/>
       <c r="EG57"/>
       <c r="EH57"/>
-      <c r="EI57">
+      <c r="EI57"/>
+      <c r="EJ57">
         <v>81056133.0</v>
       </c>
-      <c r="EJ57"/>
       <c r="EK57"/>
       <c r="EL57"/>
-      <c r="EM57">
+      <c r="EM57"/>
+      <c r="EN57">
         <v>27739599.0</v>
       </c>
-      <c r="EN57"/>
       <c r="EO57"/>
       <c r="EP57"/>
-      <c r="EQ57">
+      <c r="EQ57"/>
+      <c r="ER57">
         <v>68179000.0</v>
       </c>
-      <c r="ER57"/>
       <c r="ES57"/>
       <c r="ET57"/>
+      <c r="EU57"/>
     </row>
-    <row r="58" spans="1:150">
+    <row r="58" spans="1:151">
       <c r="A58" t="s">
         <v>95</v>
       </c>
       <c r="B58">
+        <v>25957000000.0</v>
+      </c>
+      <c r="C58">
         <v>26658000000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>26370000000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>25111000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19813000000.0</v>
       </c>
       <c r="F58">
         <v>19813000000.0</v>
       </c>
       <c r="G58">
-        <v>20191000000.0</v>
+        <v>19813000000.0</v>
       </c>
       <c r="H58">
         <v>20191000000.0</v>
       </c>
       <c r="I58">
+        <v>20191000000.0</v>
+      </c>
+      <c r="J58">
         <v>20054000000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>5548500000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>22194000000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>5548500000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>21528000000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>5548500000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>12245000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3061250000.0</v>
       </c>
       <c r="Q58">
         <v>3061250000.0</v>
       </c>
       <c r="R58">
         <v>3061250000.0</v>
       </c>
       <c r="S58">
+        <v>3061250000.0</v>
+      </c>
+      <c r="T58">
         <v>11748000000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>2937000000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>11739000000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>2937000000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>11944000000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>2986000000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>11613000000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>2986000000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>8766000000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>2191500000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>8526000000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>2191500000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>9488000000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>2380250000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>9335000000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>2380250000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>9091000000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>2272750000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>8948000000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>2272750000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>8814000000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>2203500000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>8847000000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>2203500000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>7423000000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>1855750000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>7608000000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>1855750000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>7812000000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>1953000000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>7912000000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>1953000000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>9263364563.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2245749999.0</v>
       </c>
       <c r="BA58">
         <v>2245749999.0</v>
       </c>
       <c r="BB58">
         <v>2245749999.0</v>
       </c>
       <c r="BC58">
+        <v>2245749999.0</v>
+      </c>
+      <c r="BD58">
         <v>9471000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2367750000.0</v>
       </c>
       <c r="BE58">
         <v>2367750000.0</v>
       </c>
       <c r="BF58">
         <v>2367750000.0</v>
       </c>
       <c r="BG58">
+        <v>2367750000.0</v>
+      </c>
+      <c r="BH58">
         <v>8510000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2127499999.0</v>
       </c>
       <c r="BI58">
         <v>2127499999.0</v>
       </c>
       <c r="BJ58">
         <v>2127499999.0</v>
       </c>
       <c r="BK58">
+        <v>2127499999.0</v>
+      </c>
+      <c r="BL58">
         <v>8532082895.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2133020723.0</v>
       </c>
       <c r="BM58">
         <v>2133020723.0</v>
       </c>
       <c r="BN58">
         <v>2133020723.0</v>
       </c>
       <c r="BO58">
+        <v>2133020723.0</v>
+      </c>
+      <c r="BP58">
         <v>5591916649.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1397979162.0</v>
       </c>
       <c r="BQ58">
         <v>1397979162.0</v>
       </c>
       <c r="BR58">
         <v>1397979162.0</v>
       </c>
       <c r="BS58">
+        <v>1397979162.0</v>
+      </c>
+      <c r="BT58">
         <v>4065149721.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1016287430.0</v>
       </c>
       <c r="BU58">
         <v>1016287430.0</v>
       </c>
       <c r="BV58">
         <v>1016287430.0</v>
       </c>
       <c r="BW58">
+        <v>1016287430.0</v>
+      </c>
+      <c r="BX58">
         <v>3760274512.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>940068628.0</v>
       </c>
       <c r="BY58">
         <v>940068628.0</v>
       </c>
       <c r="BZ58">
         <v>940068628.0</v>
       </c>
       <c r="CA58">
+        <v>940068628.0</v>
+      </c>
+      <c r="CB58">
         <v>2539903346.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>634975836.0</v>
       </c>
       <c r="CC58">
         <v>634975836.0</v>
       </c>
       <c r="CD58">
         <v>634975836.0</v>
       </c>
       <c r="CE58">
+        <v>634975836.0</v>
+      </c>
+      <c r="CF58">
         <v>1871851690.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>467962922.0</v>
       </c>
       <c r="CG58">
         <v>467962922.0</v>
       </c>
       <c r="CH58">
         <v>467962922.0</v>
       </c>
       <c r="CI58">
+        <v>467962922.0</v>
+      </c>
+      <c r="CJ58">
         <v>1767559187.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>441889796.0</v>
       </c>
       <c r="CK58">
         <v>441889796.0</v>
       </c>
       <c r="CL58">
         <v>441889796.0</v>
       </c>
       <c r="CM58">
+        <v>441889796.0</v>
+      </c>
+      <c r="CN58">
         <v>1508789070.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>377197267.0</v>
       </c>
       <c r="CO58">
         <v>377197267.0</v>
       </c>
       <c r="CP58">
         <v>377197267.0</v>
       </c>
       <c r="CQ58">
+        <v>377197267.0</v>
+      </c>
+      <c r="CR58">
         <v>1817551274.0</v>
       </c>
-      <c r="CR58"/>
       <c r="CS58"/>
       <c r="CT58"/>
-      <c r="CU58">
+      <c r="CU58"/>
+      <c r="CV58">
         <v>2148635626.0</v>
       </c>
-      <c r="CV58"/>
       <c r="CW58"/>
       <c r="CX58"/>
-      <c r="CY58">
+      <c r="CY58"/>
+      <c r="CZ58">
         <v>1983231605.0</v>
       </c>
-      <c r="CZ58"/>
       <c r="DA58"/>
       <c r="DB58"/>
-      <c r="DC58">
+      <c r="DC58"/>
+      <c r="DD58">
         <v>1750186594.0</v>
       </c>
-      <c r="DD58"/>
       <c r="DE58"/>
       <c r="DF58"/>
-      <c r="DG58">
+      <c r="DG58"/>
+      <c r="DH58">
         <v>1332507436.0</v>
       </c>
-      <c r="DH58"/>
       <c r="DI58"/>
       <c r="DJ58"/>
-      <c r="DK58">
+      <c r="DK58"/>
+      <c r="DL58">
         <v>2477470.0</v>
       </c>
-      <c r="DL58"/>
       <c r="DM58"/>
       <c r="DN58"/>
-      <c r="DO58">
+      <c r="DO58"/>
+      <c r="DP58">
         <v>1485749378.0</v>
       </c>
-      <c r="DP58"/>
       <c r="DQ58"/>
       <c r="DR58"/>
-      <c r="DS58">
+      <c r="DS58"/>
+      <c r="DT58">
         <v>1549616413.0</v>
       </c>
-      <c r="DT58"/>
       <c r="DU58"/>
       <c r="DV58"/>
-      <c r="DW58">
+      <c r="DW58"/>
+      <c r="DX58">
         <v>1494360158.0</v>
       </c>
-      <c r="DX58"/>
       <c r="DY58"/>
       <c r="DZ58"/>
-      <c r="EA58">
+      <c r="EA58"/>
+      <c r="EB58">
         <v>1474785971.0</v>
       </c>
-      <c r="EB58"/>
       <c r="EC58"/>
       <c r="ED58"/>
-      <c r="EE58">
+      <c r="EE58"/>
+      <c r="EF58">
         <v>1404866644.0</v>
       </c>
-      <c r="EF58"/>
       <c r="EG58"/>
       <c r="EH58"/>
-      <c r="EI58">
+      <c r="EI58"/>
+      <c r="EJ58">
         <v>1371441030.0</v>
       </c>
-      <c r="EJ58"/>
       <c r="EK58"/>
       <c r="EL58"/>
-      <c r="EM58">
+      <c r="EM58"/>
+      <c r="EN58">
         <v>1305183718.0</v>
       </c>
-      <c r="EN58"/>
       <c r="EO58"/>
       <c r="EP58"/>
-      <c r="EQ58">
+      <c r="EQ58"/>
+      <c r="ER58">
         <v>1727744000.0</v>
       </c>
-      <c r="ER58"/>
       <c r="ES58"/>
       <c r="ET58"/>
+      <c r="EU58"/>
     </row>
-    <row r="59" spans="1:150">
+    <row r="59" spans="1:151">
       <c r="A59" t="s">
         <v>96</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
@@ -21365,420 +21498,424 @@
       <c r="DV59"/>
       <c r="DW59"/>
       <c r="DX59"/>
       <c r="DY59"/>
       <c r="DZ59"/>
       <c r="EA59"/>
       <c r="EB59"/>
       <c r="EC59"/>
       <c r="ED59"/>
       <c r="EE59"/>
       <c r="EF59"/>
       <c r="EG59"/>
       <c r="EH59"/>
       <c r="EI59"/>
       <c r="EJ59"/>
       <c r="EK59"/>
       <c r="EL59"/>
       <c r="EM59"/>
       <c r="EN59"/>
       <c r="EO59"/>
       <c r="EP59"/>
       <c r="EQ59"/>
       <c r="ER59"/>
       <c r="ES59"/>
       <c r="ET59"/>
+      <c r="EU59"/>
     </row>
-    <row r="60" spans="1:150">
+    <row r="60" spans="1:151">
       <c r="A60" t="s">
         <v>97</v>
       </c>
       <c r="B60">
+        <v>36051000000.0</v>
+      </c>
+      <c r="C60">
         <v>35914000000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>35639000000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>35399000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>35070000000.0</v>
       </c>
       <c r="F60">
         <v>35070000000.0</v>
       </c>
       <c r="G60">
-        <v>34399000000.0</v>
+        <v>35070000000.0</v>
       </c>
       <c r="H60">
         <v>34399000000.0</v>
       </c>
       <c r="I60">
+        <v>34399000000.0</v>
+      </c>
+      <c r="J60">
         <v>35909000000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>9281750000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>36336000000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>9281750000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>32634000000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>9281750000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>13443000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3557250000.0</v>
       </c>
       <c r="Q60">
         <v>3557250000.0</v>
       </c>
       <c r="R60">
         <v>3557250000.0</v>
       </c>
       <c r="S60">
+        <v>3557250000.0</v>
+      </c>
+      <c r="T60">
         <v>12075000000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>3218749999.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>12142000000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>3218749999.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>16617000000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>4352250000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>16907000000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>4352250000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>17489000000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>4580500000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>17190000000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>4580500000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>15081000000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>3970000000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>14949000000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>3970000000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>14839000000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>3915500000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>14608000000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>3915500000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>14226000000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>3756250000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>15366000000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>3756250000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>15876000000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>4164750000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>15499000000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>4164750000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>15225000000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>3989500000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>14996000000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>3989500000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>15620777736.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3956749999.0</v>
       </c>
       <c r="BA60">
         <v>3956749999.0</v>
       </c>
       <c r="BB60">
         <v>3956749999.0</v>
       </c>
       <c r="BC60">
+        <v>3956749999.0</v>
+      </c>
+      <c r="BD60">
         <v>12658000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3317249999.0</v>
       </c>
       <c r="BE60">
         <v>3317249999.0</v>
       </c>
       <c r="BF60">
         <v>3317249999.0</v>
       </c>
       <c r="BG60">
+        <v>3317249999.0</v>
+      </c>
+      <c r="BH60">
         <v>11091000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2921499999.0</v>
       </c>
       <c r="BI60">
         <v>2921499999.0</v>
       </c>
       <c r="BJ60">
         <v>2921499999.0</v>
       </c>
       <c r="BK60">
+        <v>2921499999.0</v>
+      </c>
+      <c r="BL60">
         <v>8861760135.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2330198255.0</v>
       </c>
       <c r="BM60">
         <v>2330198255.0</v>
       </c>
       <c r="BN60">
         <v>2330198255.0</v>
       </c>
       <c r="BO60">
+        <v>2330198255.0</v>
+      </c>
+      <c r="BP60">
         <v>4688483322.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1211803370.0</v>
       </c>
       <c r="BQ60">
         <v>1211803370.0</v>
       </c>
       <c r="BR60">
         <v>1211803370.0</v>
       </c>
       <c r="BS60">
+        <v>1211803370.0</v>
+      </c>
+      <c r="BT60">
         <v>4466570213.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1116642553.0</v>
       </c>
       <c r="BU60">
         <v>1116642553.0</v>
       </c>
       <c r="BV60">
         <v>1116642553.0</v>
       </c>
       <c r="BW60">
+        <v>1116642553.0</v>
+      </c>
+      <c r="BX60">
         <v>3314506586.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>828626646.0</v>
       </c>
       <c r="BY60">
         <v>828626646.0</v>
       </c>
       <c r="BZ60">
         <v>828626646.0</v>
       </c>
       <c r="CA60">
+        <v>828626646.0</v>
+      </c>
+      <c r="CB60">
         <v>2563250347.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>640812586.0</v>
       </c>
       <c r="CC60">
         <v>640812586.0</v>
       </c>
       <c r="CD60">
         <v>640812586.0</v>
       </c>
       <c r="CE60">
+        <v>640812586.0</v>
+      </c>
+      <c r="CF60">
         <v>2473779688.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>618444922.0</v>
       </c>
       <c r="CG60">
         <v>618444922.0</v>
       </c>
       <c r="CH60">
         <v>618444922.0</v>
       </c>
       <c r="CI60">
+        <v>618444922.0</v>
+      </c>
+      <c r="CJ60">
         <v>1831347360.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>457836840.0</v>
       </c>
       <c r="CK60">
         <v>457836840.0</v>
       </c>
       <c r="CL60">
         <v>457836840.0</v>
       </c>
       <c r="CM60">
+        <v>457836840.0</v>
+      </c>
+      <c r="CN60">
         <v>1301384737.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>325346184.0</v>
       </c>
       <c r="CO60">
         <v>325346184.0</v>
       </c>
       <c r="CP60">
         <v>325346184.0</v>
       </c>
       <c r="CQ60">
+        <v>325346184.0</v>
+      </c>
+      <c r="CR60">
         <v>1303775279.0</v>
       </c>
-      <c r="CR60"/>
       <c r="CS60"/>
       <c r="CT60"/>
-      <c r="CU60">
+      <c r="CU60"/>
+      <c r="CV60">
         <v>1175988815.0</v>
       </c>
-      <c r="CV60"/>
       <c r="CW60"/>
       <c r="CX60"/>
-      <c r="CY60">
+      <c r="CY60"/>
+      <c r="CZ60">
         <v>1106456276.0</v>
       </c>
-      <c r="CZ60"/>
       <c r="DA60"/>
       <c r="DB60"/>
-      <c r="DC60">
+      <c r="DC60"/>
+      <c r="DD60">
         <v>935069624.0</v>
       </c>
-      <c r="DD60"/>
       <c r="DE60"/>
       <c r="DF60"/>
-      <c r="DG60">
+      <c r="DG60"/>
+      <c r="DH60">
         <v>901953450.0</v>
       </c>
-      <c r="DH60"/>
       <c r="DI60"/>
       <c r="DJ60"/>
-      <c r="DK60">
+      <c r="DK60"/>
+      <c r="DL60">
         <v>1407125096.0</v>
       </c>
-      <c r="DL60"/>
       <c r="DM60"/>
       <c r="DN60"/>
-      <c r="DO60">
+      <c r="DO60"/>
+      <c r="DP60">
         <v>864010183.0</v>
       </c>
-      <c r="DP60"/>
       <c r="DQ60"/>
       <c r="DR60"/>
-      <c r="DS60">
+      <c r="DS60"/>
+      <c r="DT60">
         <v>870070201.0</v>
       </c>
-      <c r="DT60"/>
       <c r="DU60"/>
       <c r="DV60"/>
-      <c r="DW60">
+      <c r="DW60"/>
+      <c r="DX60">
         <v>742242255.0</v>
       </c>
-      <c r="DX60"/>
       <c r="DY60"/>
       <c r="DZ60"/>
-      <c r="EA60">
+      <c r="EA60"/>
+      <c r="EB60">
         <v>720055330.0</v>
       </c>
-      <c r="EB60"/>
       <c r="EC60"/>
       <c r="ED60"/>
-      <c r="EE60">
+      <c r="EE60"/>
+      <c r="EF60">
         <v>853216805.0</v>
       </c>
-      <c r="EF60"/>
       <c r="EG60"/>
       <c r="EH60"/>
-      <c r="EI60">
+      <c r="EI60"/>
+      <c r="EJ60">
         <v>817373250.0</v>
       </c>
-      <c r="EJ60"/>
       <c r="EK60"/>
       <c r="EL60"/>
-      <c r="EM60">
+      <c r="EM60"/>
+      <c r="EN60">
         <v>822677386.0</v>
       </c>
-      <c r="EN60"/>
       <c r="EO60"/>
       <c r="EP60"/>
-      <c r="EQ60">
+      <c r="EQ60"/>
+      <c r="ER60">
         <v>818426000.0</v>
       </c>
-      <c r="ER60"/>
       <c r="ES60"/>
       <c r="ET60"/>
+      <c r="EU60"/>
     </row>
-    <row r="61" spans="1:150">
+    <row r="61" spans="1:151">
       <c r="A61" t="s">
         <v>98</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
@@ -21887,52 +22024,53 @@
       <c r="DV61"/>
       <c r="DW61"/>
       <c r="DX61"/>
       <c r="DY61"/>
       <c r="DZ61"/>
       <c r="EA61"/>
       <c r="EB61"/>
       <c r="EC61"/>
       <c r="ED61"/>
       <c r="EE61"/>
       <c r="EF61"/>
       <c r="EG61"/>
       <c r="EH61"/>
       <c r="EI61"/>
       <c r="EJ61"/>
       <c r="EK61"/>
       <c r="EL61"/>
       <c r="EM61"/>
       <c r="EN61"/>
       <c r="EO61"/>
       <c r="EP61"/>
       <c r="EQ61"/>
       <c r="ER61"/>
       <c r="ES61"/>
       <c r="ET61"/>
+      <c r="EU61"/>
     </row>
-    <row r="62" spans="1:150">
+    <row r="62" spans="1:151">
       <c r="A62" t="s">
         <v>99</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -22041,50 +22179,51 @@
       <c r="DV62"/>
       <c r="DW62"/>
       <c r="DX62"/>
       <c r="DY62"/>
       <c r="DZ62"/>
       <c r="EA62"/>
       <c r="EB62"/>
       <c r="EC62"/>
       <c r="ED62"/>
       <c r="EE62"/>
       <c r="EF62"/>
       <c r="EG62"/>
       <c r="EH62"/>
       <c r="EI62"/>
       <c r="EJ62"/>
       <c r="EK62"/>
       <c r="EL62"/>
       <c r="EM62"/>
       <c r="EN62"/>
       <c r="EO62"/>
       <c r="EP62"/>
       <c r="EQ62"/>
       <c r="ER62"/>
       <c r="ES62"/>
       <c r="ET62"/>
+      <c r="EU62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AM32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -22195,51 +22334,51 @@
       </c>
       <c r="AG1" t="s">
         <v>32</v>
       </c>
       <c r="AH1" t="s">
         <v>33</v>
       </c>
       <c r="AI1" t="s">
         <v>34</v>
       </c>
       <c r="AJ1" t="s">
         <v>35</v>
       </c>
       <c r="AK1" t="s">
         <v>36</v>
       </c>
       <c r="AL1" t="s">
         <v>37</v>
       </c>
       <c r="AM1" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="2" spans="1:39">
       <c r="A2" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B2">
         <v>8448000000.0</v>
       </c>
       <c r="C2">
         <v>7501000000.0</v>
       </c>
       <c r="D2">
         <v>7519000000.0</v>
       </c>
       <c r="E2">
         <v>6540000000.0</v>
       </c>
       <c r="F2">
         <v>3845000000.0</v>
       </c>
       <c r="G2">
         <v>2985000000.0</v>
       </c>
       <c r="H2">
         <v>2727000000.0</v>
       </c>
       <c r="I2">
         <v>2604000000.0</v>
       </c>
@@ -22290,51 +22429,51 @@
       </c>
       <c r="Y2">
         <v>115122741.0</v>
       </c>
       <c r="Z2">
         <v>108302451.0</v>
       </c>
       <c r="AA2">
         <v>191844396.0</v>
       </c>
       <c r="AB2"/>
       <c r="AC2"/>
       <c r="AD2"/>
       <c r="AE2"/>
       <c r="AF2"/>
       <c r="AG2"/>
       <c r="AH2"/>
       <c r="AI2"/>
       <c r="AJ2"/>
       <c r="AK2"/>
       <c r="AL2"/>
       <c r="AM2"/>
     </row>
     <row r="3" spans="1:39">
       <c r="A3" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B3">
         <v>5538801825.0</v>
       </c>
       <c r="C3">
         <v>4762000000.0</v>
       </c>
       <c r="D3">
         <v>5477000000.0</v>
       </c>
       <c r="E3">
         <v>2072000000.0</v>
       </c>
       <c r="F3">
         <v>799000000.0</v>
       </c>
       <c r="G3">
         <v>1868633331.0</v>
       </c>
       <c r="H3">
         <v>1663000000.0</v>
       </c>
       <c r="I3">
         <v>1591000000.0</v>
       </c>
@@ -22409,94 +22548,94 @@
       </c>
       <c r="AG3">
         <v>94974207.0</v>
       </c>
       <c r="AH3">
         <v>74154396.0</v>
       </c>
       <c r="AI3">
         <v>61119140.0</v>
       </c>
       <c r="AJ3">
         <v>68580074.0</v>
       </c>
       <c r="AK3">
         <v>69677464.0</v>
       </c>
       <c r="AL3">
         <v>50246561.0</v>
       </c>
       <c r="AM3">
         <v>-81196000.0</v>
       </c>
     </row>
     <row r="4" spans="1:39">
       <c r="A4" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
     </row>
     <row r="5" spans="1:39">
       <c r="A5" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B5">
         <v>3860011534.0</v>
       </c>
       <c r="C5">
         <v>4734000000.0</v>
       </c>
       <c r="D5">
         <v>3224000000.0</v>
       </c>
       <c r="E5">
         <v>8341000000.0</v>
       </c>
       <c r="F5">
         <v>3325000000.0</v>
       </c>
       <c r="G5">
         <v>192300089.0</v>
       </c>
       <c r="H5">
         <v>1688000000.0</v>
       </c>
       <c r="I5">
         <v>2232000000.0</v>
       </c>
@@ -22571,51 +22710,51 @@
       </c>
       <c r="AG5">
         <v>171906295.0</v>
       </c>
       <c r="AH5">
         <v>144020833.0</v>
       </c>
       <c r="AI5">
         <v>134200456.0</v>
       </c>
       <c r="AJ5">
         <v>-68580074.2</v>
       </c>
       <c r="AK5">
         <v>-69677464.17</v>
       </c>
       <c r="AL5">
         <v>-50246561.94</v>
       </c>
       <c r="AM5">
         <v>199554000.0</v>
       </c>
     </row>
     <row r="6" spans="1:39">
       <c r="A6" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B6">
         <v>9398813359.0</v>
       </c>
       <c r="C6">
         <v>9496000000.0</v>
       </c>
       <c r="D6">
         <v>8701000000.0</v>
       </c>
       <c r="E6">
         <v>10413000000.0</v>
       </c>
       <c r="F6">
         <v>4124000000.0</v>
       </c>
       <c r="G6">
         <v>2060933420.0</v>
       </c>
       <c r="H6">
         <v>3351000000.0</v>
       </c>
       <c r="I6">
         <v>3823000000.0</v>
       </c>
@@ -22690,137 +22829,137 @@
       </c>
       <c r="AG6">
         <v>266880502.0</v>
       </c>
       <c r="AH6">
         <v>218175229.0</v>
       </c>
       <c r="AI6">
         <v>195319596.0</v>
       </c>
       <c r="AJ6">
         <v>-0.2</v>
       </c>
       <c r="AK6">
         <v>-0.17</v>
       </c>
       <c r="AL6">
         <v>-0.94</v>
       </c>
       <c r="AM6">
         <v>118358000.0</v>
       </c>
     </row>
     <row r="7" spans="1:39">
       <c r="A7" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
     </row>
     <row r="8" spans="1:39">
       <c r="A8" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
     </row>
     <row r="9" spans="1:39">
       <c r="A9" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B9">
         <v>4536000000.0</v>
       </c>
       <c r="C9">
         <v>5678000000.0</v>
       </c>
       <c r="D9">
         <v>6475000000.0</v>
       </c>
       <c r="E9">
         <v>10277000000.0</v>
       </c>
       <c r="F9">
         <v>3117000000.0</v>
       </c>
       <c r="G9">
         <v>615000000.0</v>
       </c>
       <c r="H9">
         <v>2146000000.0</v>
       </c>
       <c r="I9">
         <v>2636000000.0</v>
       </c>
@@ -22885,51 +23024,51 @@
         <v>626206180.0</v>
       </c>
       <c r="AD9">
         <v>22651046.0</v>
       </c>
       <c r="AE9">
         <v>635534000.0</v>
       </c>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9">
         <v>339257800.0</v>
       </c>
       <c r="AK9">
         <v>283642439.0</v>
       </c>
       <c r="AL9">
         <v>212279968.0</v>
       </c>
       <c r="AM9"/>
     </row>
     <row r="10" spans="1:39">
       <c r="A10" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B10">
         <v>3849000000.0</v>
       </c>
       <c r="C10">
         <v>4369000000.0</v>
       </c>
       <c r="D10">
         <v>3273000000.0</v>
       </c>
       <c r="E10">
         <v>9174000000.0</v>
       </c>
       <c r="F10">
         <v>3290000000.0</v>
       </c>
       <c r="G10">
         <v>-5440000000.0</v>
       </c>
       <c r="H10">
         <v>862000000.0</v>
       </c>
       <c r="I10">
         <v>2095000000.0</v>
       </c>
@@ -23004,51 +23143,51 @@
       </c>
       <c r="AG10">
         <v>108410968.0</v>
       </c>
       <c r="AH10">
         <v>91315037.0</v>
       </c>
       <c r="AI10">
         <v>76712225.0</v>
       </c>
       <c r="AJ10">
         <v>88578857.0</v>
       </c>
       <c r="AK10">
         <v>38353130.0</v>
       </c>
       <c r="AL10">
         <v>14297436.0</v>
       </c>
       <c r="AM10">
         <v>55879000.0</v>
       </c>
     </row>
     <row r="11" spans="1:39">
       <c r="A11" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B11">
         <v>1112000000.0</v>
       </c>
       <c r="C11">
         <v>723000000.0</v>
       </c>
       <c r="D11">
         <v>1551000000.0</v>
       </c>
       <c r="E11">
         <v>2599000000.0</v>
       </c>
       <c r="F11">
         <v>1254000000.0</v>
       </c>
       <c r="G11">
         <v>-1465000000.0</v>
       </c>
       <c r="H11">
         <v>480000000.0</v>
       </c>
       <c r="I11">
         <v>628000000.0</v>
       </c>
@@ -23123,51 +23262,51 @@
       </c>
       <c r="AG11">
         <v>108410968.0</v>
       </c>
       <c r="AH11">
         <v>91315037.0</v>
       </c>
       <c r="AI11">
         <v>76712225.0</v>
       </c>
       <c r="AJ11">
         <v>88578857.0</v>
       </c>
       <c r="AK11">
         <v>38353130.0</v>
       </c>
       <c r="AL11">
         <v>14297436.0</v>
       </c>
       <c r="AM11">
         <v>55879000.0</v>
       </c>
     </row>
     <row r="12" spans="1:39">
       <c r="A12" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B12">
         <v>11011534.0</v>
       </c>
       <c r="C12">
         <v>72000000.0</v>
       </c>
       <c r="D12">
         <v>258000000.0</v>
       </c>
       <c r="E12">
         <v>131000000.0</v>
       </c>
       <c r="F12">
         <v>201000000.0</v>
       </c>
       <c r="G12">
         <v>295000000.0</v>
       </c>
       <c r="H12">
         <v>320000000.0</v>
       </c>
       <c r="I12">
         <v>216000000.0</v>
       </c>
@@ -23242,51 +23381,51 @@
       </c>
       <c r="AG12">
         <v>63495326.0</v>
       </c>
       <c r="AH12">
         <v>52705796.0</v>
       </c>
       <c r="AI12">
         <v>57488231.0</v>
       </c>
       <c r="AJ12">
         <v>79097986.0</v>
       </c>
       <c r="AK12">
         <v>97879861.0</v>
       </c>
       <c r="AL12">
         <v>74561908.0</v>
       </c>
       <c r="AM12">
         <v>62479000.0</v>
       </c>
     </row>
     <row r="13" spans="1:39">
       <c r="A13" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B13">
         <v>259000000.0</v>
       </c>
       <c r="C13">
         <v>220000000.0</v>
       </c>
       <c r="D13">
         <v>273000000.0</v>
       </c>
       <c r="E13">
         <v>155000000.0</v>
       </c>
       <c r="F13">
         <v>27000000.0</v>
       </c>
       <c r="G13">
         <v>58000000.0</v>
       </c>
       <c r="H13">
         <v>91000000.0</v>
       </c>
       <c r="I13">
         <v>33000000.0</v>
       </c>
@@ -23303,51 +23442,51 @@
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
     </row>
     <row r="14" spans="1:39">
       <c r="A14" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B14">
         <v>-19000000.0</v>
       </c>
       <c r="C14">
         <v>-73000000.0</v>
       </c>
       <c r="D14">
         <v>-62000000.0</v>
       </c>
       <c r="E14">
         <v>-77000000.0</v>
       </c>
       <c r="F14">
         <v>-53000000.0</v>
       </c>
       <c r="G14">
         <v>-53000000.0</v>
       </c>
       <c r="H14">
         <v>-39000000.0</v>
       </c>
       <c r="I14">
         <v>-103000000.0</v>
       </c>
@@ -23362,51 +23501,51 @@
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
       <c r="AJ14"/>
       <c r="AK14"/>
       <c r="AL14"/>
       <c r="AM14"/>
     </row>
     <row r="15" spans="1:39">
       <c r="A15" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B15">
         <v>2718000000.0</v>
       </c>
       <c r="C15">
         <v>3573000000.0</v>
       </c>
       <c r="D15">
         <v>1660000000.0</v>
       </c>
       <c r="E15">
         <v>6498000000.0</v>
       </c>
       <c r="F15">
         <v>1983000000.0</v>
       </c>
       <c r="G15">
         <v>-4028000000.0</v>
       </c>
       <c r="H15">
         <v>343000000.0</v>
       </c>
       <c r="I15">
         <v>1364000000.0</v>
       </c>
@@ -23465,51 +23604,51 @@
         <v>966637000.0</v>
       </c>
       <c r="AB15">
         <v>216702974.0</v>
       </c>
       <c r="AC15">
         <v>183049979.0</v>
       </c>
       <c r="AD15">
         <v>178822980.0</v>
       </c>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15">
         <v>81196000.0</v>
       </c>
     </row>
     <row r="16" spans="1:39">
       <c r="A16" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B16">
         <v>2718000000.0</v>
       </c>
       <c r="C16">
         <v>3573000000.0</v>
       </c>
       <c r="D16">
         <v>1660000000.0</v>
       </c>
       <c r="E16">
         <v>6498000000.0</v>
       </c>
       <c r="F16">
         <v>1983000000.0</v>
       </c>
       <c r="G16">
         <v>-4028000000.0</v>
       </c>
       <c r="H16">
         <v>343000000.0</v>
       </c>
       <c r="I16">
         <v>1364000000.0</v>
       </c>
@@ -23526,51 +23665,51 @@
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
     </row>
     <row r="17" spans="1:39">
       <c r="A17" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B17">
         <v>2737000000.0</v>
       </c>
       <c r="C17">
         <v>3646000000.0</v>
       </c>
       <c r="D17">
         <v>1722000000.0</v>
       </c>
       <c r="E17">
         <v>6575000000.0</v>
       </c>
       <c r="F17">
         <v>2036000000.0</v>
       </c>
       <c r="G17">
         <v>-3975000000.0</v>
       </c>
       <c r="H17">
         <v>382000000.0</v>
       </c>
       <c r="I17">
         <v>1467000000.0</v>
       </c>
@@ -23585,51 +23724,51 @@
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
     </row>
     <row r="18" spans="1:39">
       <c r="A18" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B18">
         <v>-40000000.0</v>
       </c>
       <c r="C18">
         <v>-145000000.0</v>
       </c>
       <c r="D18">
         <v>-34000000.0</v>
       </c>
       <c r="E18">
         <v>-12000000.0</v>
       </c>
       <c r="F18">
         <v>-203000000.0</v>
       </c>
       <c r="G18">
         <v>-269000000.0</v>
       </c>
       <c r="H18">
         <v>-229000000.0</v>
       </c>
       <c r="I18">
         <v>-183000000.0</v>
       </c>
@@ -23644,137 +23783,137 @@
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
     </row>
     <row r="19" spans="1:39">
       <c r="A19" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
     </row>
     <row r="20" spans="1:39">
       <c r="A20" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
     </row>
     <row r="21" spans="1:39">
       <c r="A21" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B21">
         <v>3870000000.0</v>
       </c>
       <c r="C21">
         <v>4905000000.0</v>
       </c>
       <c r="D21">
         <v>5739000000.0</v>
       </c>
       <c r="E21">
         <v>9180000000.0</v>
       </c>
       <c r="F21">
         <v>2902000000.0</v>
       </c>
       <c r="G21">
         <v>346000000.0</v>
       </c>
       <c r="H21">
         <v>1948000000.0</v>
       </c>
       <c r="I21">
         <v>2400000000.0</v>
       </c>
@@ -23849,94 +23988,94 @@
       </c>
       <c r="AG21">
         <v>-94974207.0</v>
       </c>
       <c r="AH21">
         <v>-74154396.0</v>
       </c>
       <c r="AI21">
         <v>-61119140.0</v>
       </c>
       <c r="AJ21">
         <v>270069490.0</v>
       </c>
       <c r="AK21">
         <v>213964975.0</v>
       </c>
       <c r="AL21">
         <v>162033406.0</v>
       </c>
       <c r="AM21">
         <v>118358000.0</v>
       </c>
     </row>
     <row r="22" spans="1:39">
       <c r="A22" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
       <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
       <c r="AM22"/>
     </row>
     <row r="23" spans="1:39">
       <c r="A23" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B23">
         <v>9114000000.0</v>
       </c>
       <c r="C23">
         <v>8274000000.0</v>
       </c>
       <c r="D23">
         <v>8255000000.0</v>
       </c>
       <c r="E23">
         <v>7637000000.0</v>
       </c>
       <c r="F23">
         <v>4060000000.0</v>
       </c>
       <c r="G23">
         <v>3254000000.0</v>
       </c>
       <c r="H23">
         <v>2925000000.0</v>
       </c>
       <c r="I23">
         <v>2840000000.0</v>
       </c>
@@ -24011,94 +24150,94 @@
       </c>
       <c r="AG23">
         <v>94974207.0</v>
       </c>
       <c r="AH23">
         <v>74154396.0</v>
       </c>
       <c r="AI23">
         <v>61119140.0</v>
       </c>
       <c r="AJ23">
         <v>69188309.0</v>
       </c>
       <c r="AK23">
         <v>69677464.0</v>
       </c>
       <c r="AL23">
         <v>50246561.0</v>
       </c>
       <c r="AM23">
         <v>118358000.0</v>
       </c>
     </row>
     <row r="24" spans="1:39">
       <c r="A24" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
     </row>
     <row r="25" spans="1:39">
       <c r="A25" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B25">
         <v>5245000000.0</v>
       </c>
       <c r="C25">
         <v>4762000000.0</v>
       </c>
       <c r="D25">
         <v>4139000000.0</v>
       </c>
       <c r="E25">
         <v>2948000000.0</v>
       </c>
       <c r="F25">
         <v>1687000000.0</v>
       </c>
       <c r="G25">
         <v>1812000000.0</v>
       </c>
       <c r="H25">
         <v>1688000000.0</v>
       </c>
       <c r="I25">
         <v>1451000000.0</v>
       </c>
@@ -24113,102 +24252,102 @@
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
     </row>
     <row r="26" spans="1:39">
       <c r="A26" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26">
         <v>17869292.0</v>
       </c>
       <c r="X26">
         <v>26270676.0</v>
       </c>
       <c r="Y26">
         <v>32046931.0</v>
       </c>
       <c r="Z26">
         <v>16177656.0</v>
       </c>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
     </row>
     <row r="27" spans="1:39">
       <c r="A27" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B27">
         <v>184000000.0</v>
       </c>
       <c r="C27">
         <v>328000000.0</v>
       </c>
       <c r="D27">
         <v>283000000.0</v>
       </c>
       <c r="E27">
         <v>306000000.0</v>
       </c>
       <c r="F27">
         <v>57000000.0</v>
       </c>
       <c r="G27">
         <v>79000000.0</v>
       </c>
       <c r="H27">
         <v>118000000.0</v>
       </c>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
@@ -24251,51 +24390,51 @@
       </c>
       <c r="Y27">
         <v>60027705.0</v>
       </c>
       <c r="Z27">
         <v>50011229.0</v>
       </c>
       <c r="AA27">
         <v>64629900.0</v>
       </c>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
     </row>
     <row r="28" spans="1:39">
       <c r="A28" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B28">
         <v>482000000.0</v>
       </c>
       <c r="C28">
         <v>445000000.0</v>
       </c>
       <c r="D28">
         <v>453000000.0</v>
       </c>
       <c r="E28">
         <v>791000000.0</v>
       </c>
       <c r="F28">
         <v>158000000.0</v>
       </c>
       <c r="G28">
         <v>190000000.0</v>
       </c>
       <c r="H28">
         <v>80000000.0</v>
       </c>
       <c r="I28">
         <v>103000000.0</v>
       </c>
@@ -24348,51 +24487,51 @@
         <v>16184990.0</v>
       </c>
       <c r="Z28">
         <v>12480985.0</v>
       </c>
       <c r="AA28">
         <v>15677340.0</v>
       </c>
       <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
       <c r="AE28"/>
       <c r="AF28"/>
       <c r="AG28"/>
       <c r="AH28"/>
       <c r="AI28"/>
       <c r="AJ28">
         <v>608235.0</v>
       </c>
       <c r="AK28"/>
       <c r="AL28"/>
       <c r="AM28"/>
     </row>
     <row r="29" spans="1:39">
       <c r="A29" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B29">
         <v>1112000000.0</v>
       </c>
       <c r="C29">
         <v>723000000.0</v>
       </c>
       <c r="D29">
         <v>1551000000.0</v>
       </c>
       <c r="E29">
         <v>2599000000.0</v>
       </c>
       <c r="F29">
         <v>1254000000.0</v>
       </c>
       <c r="G29">
         <v>-1465000000.0</v>
       </c>
       <c r="H29">
         <v>480000000.0</v>
       </c>
       <c r="I29">
         <v>628000000.0</v>
       </c>
@@ -24409,51 +24548,51 @@
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
     </row>
     <row r="30" spans="1:39">
       <c r="A30" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B30">
         <v>666000000.0</v>
       </c>
       <c r="C30">
         <v>773000000.0</v>
       </c>
       <c r="D30">
         <v>736000000.0</v>
       </c>
       <c r="E30">
         <v>1097000000.0</v>
       </c>
       <c r="F30">
         <v>215000000.0</v>
       </c>
       <c r="G30">
         <v>269000000.0</v>
       </c>
       <c r="H30">
         <v>198000000.0</v>
       </c>
       <c r="I30">
         <v>102765118.0</v>
       </c>
@@ -24528,51 +24667,51 @@
       </c>
       <c r="AG30">
         <v>94974207.0</v>
       </c>
       <c r="AH30">
         <v>74154396.0</v>
       </c>
       <c r="AI30">
         <v>61119140.0</v>
       </c>
       <c r="AJ30">
         <v>69188309.0</v>
       </c>
       <c r="AK30">
         <v>69677464.0</v>
       </c>
       <c r="AL30">
         <v>50246561.0</v>
       </c>
       <c r="AM30">
         <v>118358000.0</v>
       </c>
     </row>
     <row r="31" spans="1:39">
       <c r="A31" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B31">
         <v>-21000000.0</v>
       </c>
       <c r="C31">
         <v>-536000000.0</v>
       </c>
       <c r="D31">
         <v>-2466000000.0</v>
       </c>
       <c r="E31">
         <v>-6000000.0</v>
       </c>
       <c r="F31">
         <v>388000000.0</v>
       </c>
       <c r="G31">
         <v>-5786000000.0</v>
       </c>
       <c r="H31">
         <v>-1086000000.0</v>
       </c>
       <c r="I31">
         <v>-305000000.0</v>
       </c>
@@ -24647,51 +24786,51 @@
       </c>
       <c r="AG31">
         <v>203385175.0</v>
       </c>
       <c r="AH31">
         <v>165469433.0</v>
       </c>
       <c r="AI31">
         <v>137831365.0</v>
       </c>
       <c r="AJ31">
         <v>18952618.0</v>
       </c>
       <c r="AK31">
         <v>20806995.0</v>
       </c>
       <c r="AL31">
         <v>25092510.0</v>
       </c>
       <c r="AM31">
         <v>-62479000.0</v>
       </c>
     </row>
     <row r="32" spans="1:39">
       <c r="A32" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B32">
         <v>12984000000.0</v>
       </c>
       <c r="C32">
         <v>13179000000.0</v>
       </c>
       <c r="D32">
         <v>13994000000.0</v>
       </c>
       <c r="E32">
         <v>16817000000.0</v>
       </c>
       <c r="F32">
         <v>6962000000.0</v>
       </c>
       <c r="G32">
         <v>3600000000.0</v>
       </c>
       <c r="H32">
         <v>4873000000.0</v>
       </c>
       <c r="I32">
         <v>5240000000.0</v>
       </c>
@@ -24775,1320 +24914,1329 @@
         <v>212279968.0</v>
       </c>
       <c r="AM32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:ET32"/>
+  <dimension ref="A1:EU32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:150">
+    <row r="1" spans="1:151">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>100</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1" t="s">
+        <v>101</v>
+      </c>
+      <c r="E1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="F1" t="s">
         <v>102</v>
       </c>
       <c r="G1" t="s">
+        <v>103</v>
+      </c>
+      <c r="H1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="I1" t="s">
         <v>104</v>
       </c>
       <c r="J1" t="s">
         <v>105</v>
       </c>
       <c r="K1" t="s">
+        <v>106</v>
+      </c>
+      <c r="L1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="M1" t="s">
         <v>107</v>
       </c>
       <c r="N1" t="s">
         <v>108</v>
       </c>
       <c r="O1" t="s">
+        <v>109</v>
+      </c>
+      <c r="P1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="Q1" t="s">
         <v>110</v>
       </c>
       <c r="R1" t="s">
         <v>111</v>
       </c>
       <c r="S1" t="s">
+        <v>112</v>
+      </c>
+      <c r="T1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="U1" t="s">
         <v>113</v>
       </c>
       <c r="V1" t="s">
         <v>114</v>
       </c>
       <c r="W1" t="s">
+        <v>115</v>
+      </c>
+      <c r="X1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="Y1" t="s">
         <v>116</v>
       </c>
       <c r="Z1" t="s">
         <v>117</v>
       </c>
       <c r="AA1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AB1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AC1" t="s">
         <v>119</v>
       </c>
       <c r="AD1" t="s">
         <v>120</v>
       </c>
       <c r="AE1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AF1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AG1" t="s">
         <v>122</v>
       </c>
       <c r="AH1" t="s">
         <v>123</v>
       </c>
       <c r="AI1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AK1" t="s">
         <v>125</v>
       </c>
       <c r="AL1" t="s">
         <v>126</v>
       </c>
       <c r="AM1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AN1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="AO1" t="s">
         <v>128</v>
       </c>
       <c r="AP1" t="s">
         <v>129</v>
       </c>
       <c r="AQ1" t="s">
+        <v>130</v>
+      </c>
+      <c r="AR1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="AS1" t="s">
         <v>131</v>
       </c>
       <c r="AT1" t="s">
         <v>132</v>
       </c>
       <c r="AU1" t="s">
+        <v>133</v>
+      </c>
+      <c r="AV1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="AW1" t="s">
         <v>134</v>
       </c>
       <c r="AX1" t="s">
         <v>135</v>
       </c>
       <c r="AY1" t="s">
+        <v>136</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BA1" t="s">
         <v>137</v>
       </c>
       <c r="BB1" t="s">
         <v>138</v>
       </c>
       <c r="BC1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BD1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BE1" t="s">
         <v>140</v>
       </c>
       <c r="BF1" t="s">
         <v>141</v>
       </c>
       <c r="BG1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BH1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BI1" t="s">
         <v>143</v>
       </c>
       <c r="BJ1" t="s">
         <v>144</v>
       </c>
       <c r="BK1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BL1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="BM1" t="s">
         <v>146</v>
       </c>
       <c r="BN1" t="s">
         <v>147</v>
       </c>
       <c r="BO1" t="s">
+        <v>148</v>
+      </c>
+      <c r="BP1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="BQ1" t="s">
         <v>149</v>
       </c>
       <c r="BR1" t="s">
         <v>150</v>
       </c>
       <c r="BS1" t="s">
+        <v>151</v>
+      </c>
+      <c r="BT1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="BU1" t="s">
         <v>152</v>
       </c>
       <c r="BV1" t="s">
         <v>153</v>
       </c>
       <c r="BW1" t="s">
+        <v>154</v>
+      </c>
+      <c r="BX1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="BY1" t="s">
         <v>155</v>
       </c>
       <c r="BZ1" t="s">
         <v>156</v>
       </c>
       <c r="CA1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CB1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CC1" t="s">
         <v>158</v>
       </c>
       <c r="CD1" t="s">
         <v>159</v>
       </c>
       <c r="CE1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CF1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="CG1" t="s">
         <v>161</v>
       </c>
       <c r="CH1" t="s">
         <v>162</v>
       </c>
       <c r="CI1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="CK1" t="s">
         <v>164</v>
       </c>
       <c r="CL1" t="s">
         <v>165</v>
       </c>
       <c r="CM1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CN1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="CO1" t="s">
         <v>167</v>
       </c>
       <c r="CP1" t="s">
         <v>168</v>
       </c>
       <c r="CQ1" t="s">
+        <v>169</v>
+      </c>
+      <c r="CR1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="CS1" t="s">
         <v>170</v>
       </c>
       <c r="CT1" t="s">
         <v>171</v>
       </c>
       <c r="CU1" t="s">
+        <v>172</v>
+      </c>
+      <c r="CV1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>172</v>
       </c>
       <c r="CW1" t="s">
         <v>173</v>
       </c>
       <c r="CX1" t="s">
         <v>174</v>
       </c>
       <c r="CY1" t="s">
+        <v>175</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>175</v>
       </c>
       <c r="DA1" t="s">
         <v>176</v>
       </c>
       <c r="DB1" t="s">
         <v>177</v>
       </c>
       <c r="DC1" t="s">
+        <v>178</v>
+      </c>
+      <c r="DD1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>178</v>
       </c>
       <c r="DE1" t="s">
         <v>179</v>
       </c>
       <c r="DF1" t="s">
         <v>180</v>
       </c>
       <c r="DG1" t="s">
+        <v>181</v>
+      </c>
+      <c r="DH1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>181</v>
       </c>
       <c r="DI1" t="s">
         <v>182</v>
       </c>
       <c r="DJ1" t="s">
         <v>183</v>
       </c>
       <c r="DK1" t="s">
+        <v>184</v>
+      </c>
+      <c r="DL1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
       <c r="DM1" t="s">
         <v>185</v>
       </c>
       <c r="DN1" t="s">
         <v>186</v>
       </c>
       <c r="DO1" t="s">
+        <v>187</v>
+      </c>
+      <c r="DP1" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="DQ1" t="s">
         <v>188</v>
       </c>
       <c r="DR1" t="s">
         <v>189</v>
       </c>
       <c r="DS1" t="s">
+        <v>190</v>
+      </c>
+      <c r="DT1" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>190</v>
       </c>
       <c r="DU1" t="s">
         <v>191</v>
       </c>
       <c r="DV1" t="s">
         <v>192</v>
       </c>
       <c r="DW1" t="s">
+        <v>193</v>
+      </c>
+      <c r="DX1" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>193</v>
       </c>
       <c r="DY1" t="s">
         <v>194</v>
       </c>
       <c r="DZ1" t="s">
         <v>195</v>
       </c>
       <c r="EA1" t="s">
+        <v>196</v>
+      </c>
+      <c r="EB1" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>196</v>
       </c>
       <c r="EC1" t="s">
         <v>197</v>
       </c>
       <c r="ED1" t="s">
         <v>198</v>
       </c>
       <c r="EE1" t="s">
+        <v>199</v>
+      </c>
+      <c r="EF1" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>199</v>
       </c>
       <c r="EG1" t="s">
         <v>200</v>
       </c>
       <c r="EH1" t="s">
         <v>201</v>
       </c>
       <c r="EI1" t="s">
+        <v>202</v>
+      </c>
+      <c r="EJ1" t="s">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>202</v>
       </c>
       <c r="EK1" t="s">
         <v>203</v>
       </c>
       <c r="EL1" t="s">
         <v>204</v>
       </c>
       <c r="EM1" t="s">
+        <v>205</v>
+      </c>
+      <c r="EN1" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>205</v>
       </c>
       <c r="EO1" t="s">
         <v>206</v>
       </c>
       <c r="EP1" t="s">
         <v>207</v>
       </c>
       <c r="EQ1" t="s">
+        <v>208</v>
+      </c>
+      <c r="ER1" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>208</v>
       </c>
       <c r="ES1" t="s">
         <v>209</v>
       </c>
       <c r="ET1" t="s">
         <v>210</v>
       </c>
+      <c r="EU1" t="s">
+        <v>211</v>
+      </c>
     </row>
-    <row r="2" spans="1:150">
+    <row r="2" spans="1:151">
       <c r="A2" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B2">
+        <v>4978613896.0</v>
+      </c>
+      <c r="C2">
         <v>4403000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>4374393000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>4229000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>3272000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1636000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>3647000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1823500000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>3872000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>1635000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>4302000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>1635000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>2238000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>1635000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>2310000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>574000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>1535000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>574000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>1215000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>324000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>1770000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>324000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>1332000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>288250000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>1395000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>288250000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>704000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>293250000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>1196000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>293250000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>551500000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>198750000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>980000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>198750000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>566000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>233750000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>1668000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>233750000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>838000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>394500000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>1397000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>394500000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>721000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>364250000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>1441000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>364250000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>1320497524.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>195250000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>1278000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>195250000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>1537489794.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>198499999.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>984036906.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>198499999.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>257500000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>128749999.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>257500000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>128749999.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>229500000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>114750000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>229500000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>114750000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>227270685.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>113635342.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>227270685.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>113635342.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>176561079.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>88280539.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>176561079.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>88280539.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>116050681.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>58025340.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>116050681.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>58025340.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>140135678.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>109607951.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>140135678.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>109607951.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>66300065.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>207374509.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>66300065.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>207374509.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>53347663.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>26673831.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>53347663.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>26673831.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>57717749.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>144935544.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>57717749.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>144935544.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>57561370.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>28780685.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>57561370.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>28780685.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>248933672.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>89200.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>248933672.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>89200.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>95922198.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>47961099.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>95922198.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>47961099.0</v>
       </c>
-      <c r="CY2"/>
       <c r="CZ2"/>
       <c r="DA2"/>
       <c r="DB2"/>
       <c r="DC2"/>
       <c r="DD2"/>
       <c r="DE2"/>
       <c r="DF2"/>
       <c r="DG2"/>
       <c r="DH2"/>
       <c r="DI2"/>
       <c r="DJ2"/>
       <c r="DK2"/>
       <c r="DL2"/>
       <c r="DM2"/>
       <c r="DN2"/>
       <c r="DO2"/>
       <c r="DP2"/>
       <c r="DQ2"/>
       <c r="DR2"/>
       <c r="DS2"/>
       <c r="DT2"/>
       <c r="DU2"/>
       <c r="DV2"/>
       <c r="DW2"/>
       <c r="DX2"/>
       <c r="DY2"/>
       <c r="DZ2"/>
       <c r="EA2"/>
       <c r="EB2"/>
       <c r="EC2"/>
       <c r="ED2"/>
       <c r="EE2"/>
       <c r="EF2"/>
       <c r="EG2"/>
       <c r="EH2"/>
       <c r="EI2"/>
       <c r="EJ2"/>
       <c r="EK2"/>
       <c r="EL2"/>
       <c r="EM2"/>
       <c r="EN2"/>
       <c r="EO2"/>
       <c r="EP2"/>
       <c r="EQ2"/>
       <c r="ER2"/>
       <c r="ES2"/>
       <c r="ET2"/>
+      <c r="EU2"/>
     </row>
-    <row r="3" spans="1:150">
+    <row r="3" spans="1:151">
       <c r="A3" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B3">
+        <v>2476263421.0</v>
+      </c>
+      <c r="C3">
         <v>2749913825.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>2788888000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>2653000000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>1908000000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>954000000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>3460000000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>1730000000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>2017000000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>12561640.49</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>1144000000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>235500000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>928000000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>235500000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>399500000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>421750000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>877000000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>421750000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>828000000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>453000000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>904000000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>453000000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>896000000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>422000000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>767000000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>422000000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>386500000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>362750000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>818000000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>362750000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>335000000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>297000000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>592000000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>297000000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>340000000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>330000000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>720000000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>330000000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>1026000000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>379250000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>701000000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>379250000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>590000000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>365500000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>721000000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>365500000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>904079230.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>315750000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>758000000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>315750000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>975332672.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>302500000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>472281778.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>302500000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>327500000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>163750000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>327500000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>163750000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>386500000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>193250000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>386500000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>193250000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>454541371.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>227270685.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>454541371.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>227270685.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>333892734.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>166946367.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>333892734.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>166946367.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>324214126.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>162107063.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>324214126.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>162107063.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>247968762.0</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>123984381.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>247968762.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>123984381.0</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>112369114.0</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>132761574.0</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>112369114.0</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>132761574.0</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>107990543.0</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>58992579.0</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>107990543.0</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>58992579.0</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>88826176.0</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>2436372.0</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>88826176.0</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>2436372.0</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>80690237.0</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>40585582.0</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>80690237.0</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>40585582.0</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>90225414.0</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>44994793.0</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>90225414.0</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>44994793.0</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>143150562.0</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>71575281.0</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>143150562.0</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>71575281.0</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>47356714.0</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>23678357.0</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>47356714.0</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>23678357.0</v>
       </c>
-      <c r="DC3">
+      <c r="DD3">
         <v>46887879.0</v>
       </c>
-      <c r="DD3">
+      <c r="DE3">
         <v>19623844.0</v>
       </c>
-      <c r="DE3">
+      <c r="DF3">
         <v>46887879.0</v>
       </c>
-      <c r="DF3">
+      <c r="DG3">
         <v>19623844.0</v>
       </c>
-      <c r="DG3">
+      <c r="DH3">
         <v>55196190.0</v>
       </c>
-      <c r="DH3">
+      <c r="DI3">
         <v>20781022.0</v>
       </c>
-      <c r="DI3">
+      <c r="DJ3">
         <v>55196190.0</v>
       </c>
-      <c r="DJ3">
+      <c r="DK3">
         <v>20781022.0</v>
       </c>
-      <c r="DK3">
+      <c r="DL3">
         <v>70967741.0</v>
       </c>
-      <c r="DL3">
+      <c r="DM3">
         <v>28124102.0</v>
       </c>
-      <c r="DM3">
+      <c r="DN3">
         <v>70967741.0</v>
       </c>
-      <c r="DN3">
+      <c r="DO3">
         <v>28124102.0</v>
       </c>
-      <c r="DO3">
+      <c r="DP3">
         <v>46479402.0</v>
       </c>
-      <c r="DP3">
+      <c r="DQ3">
         <v>23239701.0</v>
       </c>
-      <c r="DQ3">
+      <c r="DR3">
         <v>46479402.0</v>
       </c>
-      <c r="DR3">
+      <c r="DS3">
         <v>23239701.0</v>
       </c>
-      <c r="DS3">
+      <c r="DT3">
         <v>47487103.0</v>
       </c>
-      <c r="DT3">
+      <c r="DU3">
         <v>23743551.0</v>
       </c>
-      <c r="DU3">
+      <c r="DV3">
         <v>47487103.0</v>
       </c>
-      <c r="DV3">
+      <c r="DW3">
         <v>23743551.0</v>
       </c>
-      <c r="DW3">
+      <c r="DX3">
         <v>37077198.0</v>
       </c>
-      <c r="DX3">
+      <c r="DY3">
         <v>18538599.0</v>
       </c>
-      <c r="DY3">
+      <c r="DZ3">
         <v>37077198.0</v>
       </c>
-      <c r="DZ3">
+      <c r="EA3">
         <v>18538599.0</v>
       </c>
-      <c r="EA3">
+      <c r="EB3">
         <v>30559570.0</v>
       </c>
-      <c r="EB3">
+      <c r="EC3">
         <v>15279785.0</v>
       </c>
-      <c r="EC3">
+      <c r="ED3">
         <v>30559570.0</v>
       </c>
-      <c r="ED3">
+      <c r="EE3">
         <v>15279785.0</v>
       </c>
-      <c r="EE3">
+      <c r="EF3">
         <v>34290037.0</v>
       </c>
-      <c r="EF3">
+      <c r="EG3">
         <v>17145018.0</v>
       </c>
-      <c r="EG3">
+      <c r="EH3">
         <v>34290037.0</v>
       </c>
-      <c r="EH3">
+      <c r="EI3">
         <v>17145018.0</v>
       </c>
-      <c r="EI3">
+      <c r="EJ3">
         <v>34838732.0</v>
       </c>
-      <c r="EJ3">
+      <c r="EK3">
         <v>17419366.0</v>
       </c>
-      <c r="EK3">
+      <c r="EL3">
         <v>34838732.0</v>
       </c>
-      <c r="EL3">
+      <c r="EM3">
         <v>17419366.0</v>
       </c>
-      <c r="EM3">
+      <c r="EN3">
         <v>25123280.0</v>
       </c>
-      <c r="EN3">
+      <c r="EO3">
         <v>12561640.0</v>
       </c>
-      <c r="EO3">
+      <c r="EP3">
         <v>25123280.0</v>
       </c>
-      <c r="EP3">
+      <c r="EQ3">
         <v>12561640.0</v>
       </c>
-      <c r="EQ3"/>
       <c r="ER3"/>
       <c r="ES3"/>
       <c r="ET3"/>
+      <c r="EU3"/>
     </row>
-    <row r="4" spans="1:150">
+    <row r="4" spans="1:151">
       <c r="A4" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -26195,926 +26343,933 @@
       <c r="DV4"/>
       <c r="DW4"/>
       <c r="DX4"/>
       <c r="DY4"/>
       <c r="DZ4"/>
       <c r="EA4"/>
       <c r="EB4"/>
       <c r="EC4"/>
       <c r="ED4"/>
       <c r="EE4"/>
       <c r="EF4"/>
       <c r="EG4"/>
       <c r="EH4"/>
       <c r="EI4"/>
       <c r="EJ4"/>
       <c r="EK4"/>
       <c r="EL4"/>
       <c r="EM4"/>
       <c r="EN4"/>
       <c r="EO4"/>
       <c r="EP4"/>
       <c r="EQ4"/>
       <c r="ER4"/>
       <c r="ES4"/>
       <c r="ET4"/>
+      <c r="EU4"/>
     </row>
-    <row r="5" spans="1:150">
+    <row r="5" spans="1:151">
       <c r="A5" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B5">
+        <v>2246496677.0</v>
+      </c>
+      <c r="C5">
         <v>2104995466.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>1775565000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>1695000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>1902000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>951000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>701000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>350500000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>2523000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>9653195.84</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>5883000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>2071500000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>2458000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>2071500000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>2746000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>842500000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>579000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>842500000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>134000000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-1313000000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-32000000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-1313000000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>1015000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>263500000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>673000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>263500000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>643000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>552000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>946000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>552000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>392000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>391000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>755000000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>391000000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>407500000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>322750000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>477000000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>322750000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-284500000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>89500000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>933000000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>89500000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>878500000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>896250000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>1884000000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>896250000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>1303439426.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>620750000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>1146000000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>620750000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>1691437418.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>935500000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>1148891932.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>935500000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>1111000000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>555000000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>1111000000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>555000000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>1147500000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>573250000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>1147500000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>573250000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>1289514108.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>646104509.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>1289514108.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>646104509.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>1199916090.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>578106426.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>1199916090.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>578106426.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>820816344.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>358038493.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>820816344.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>358038493.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>810799085.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>405399542.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>810799085.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>405399542.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>710711331.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>278778648.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>710711331.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>278778648.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>612397007.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>512577050.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>612397007.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>512577050.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>247906413.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>265018776.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>247906413.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>265018776.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>41525005.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>69308922.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>41525005.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>69308922.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>348005165.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>290072662.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>348005165.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>290072662.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>1090756784.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>212246216.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>1090756784.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>212246216.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>-47356714.36</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>133276254.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>-47356714.36</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>133276254.0</v>
       </c>
-      <c r="DC5">
+      <c r="DD5">
         <v>246071057.0</v>
       </c>
-      <c r="DD5">
+      <c r="DE5">
         <v>126855624.0</v>
       </c>
-      <c r="DE5">
+      <c r="DF5">
         <v>246071057.0</v>
       </c>
-      <c r="DF5">
+      <c r="DG5">
         <v>126855624.0</v>
       </c>
-      <c r="DG5">
+      <c r="DH5">
         <v>-41562045.0</v>
       </c>
-      <c r="DH5">
+      <c r="DI5">
         <v>126530947.0</v>
       </c>
-      <c r="DI5">
+      <c r="DJ5">
         <v>-41562045.0</v>
       </c>
-      <c r="DJ5">
+      <c r="DK5">
         <v>126530947.0</v>
       </c>
-      <c r="DK5">
+      <c r="DL5">
         <v>137860234.0</v>
       </c>
-      <c r="DL5"/>
-      <c r="DM5">
+      <c r="DM5"/>
+      <c r="DN5">
         <v>137860234.0</v>
       </c>
-      <c r="DN5"/>
-      <c r="DO5">
+      <c r="DO5"/>
+      <c r="DP5">
         <v>124033036.0</v>
       </c>
-      <c r="DP5">
+      <c r="DQ5">
         <v>62016518.0</v>
       </c>
-      <c r="DQ5">
+      <c r="DR5">
         <v>124033036.0</v>
       </c>
-      <c r="DR5">
+      <c r="DS5">
         <v>62016518.0</v>
       </c>
-      <c r="DS5">
+      <c r="DT5">
         <v>85953148.0</v>
       </c>
-      <c r="DT5"/>
-      <c r="DU5">
+      <c r="DU5"/>
+      <c r="DV5">
         <v>85953148.0</v>
       </c>
-      <c r="DV5"/>
-      <c r="DW5">
+      <c r="DW5"/>
+      <c r="DX5">
         <v>72010416.0</v>
       </c>
-      <c r="DX5">
+      <c r="DY5">
         <v>36005208.0</v>
       </c>
-      <c r="DY5">
+      <c r="DZ5">
         <v>72010416.0</v>
       </c>
-      <c r="DZ5">
+      <c r="EA5">
         <v>36005208.0</v>
       </c>
-      <c r="EA5">
+      <c r="EB5">
         <v>67100228.0</v>
       </c>
-      <c r="EB5"/>
-      <c r="EC5">
+      <c r="EC5"/>
+      <c r="ED5">
         <v>67100228.0</v>
       </c>
-      <c r="ED5"/>
-      <c r="EE5">
+      <c r="EE5"/>
+      <c r="EF5">
         <v>-34290037.1</v>
       </c>
-      <c r="EF5">
+      <c r="EG5">
         <v>67517373.0</v>
       </c>
-      <c r="EG5">
+      <c r="EH5">
         <v>-34290037.1</v>
       </c>
-      <c r="EH5">
+      <c r="EI5">
         <v>67517373.0</v>
       </c>
-      <c r="EI5">
+      <c r="EJ5">
         <v>-34838732.08</v>
       </c>
-      <c r="EJ5">
+      <c r="EK5">
         <v>53491243.0</v>
       </c>
-      <c r="EK5">
+      <c r="EL5">
         <v>-34838732.08</v>
       </c>
-      <c r="EL5">
+      <c r="EM5">
         <v>53491243.0</v>
       </c>
-      <c r="EM5">
+      <c r="EN5">
         <v>-25123280.47</v>
       </c>
-      <c r="EN5">
+      <c r="EO5">
         <v>40508352.0</v>
       </c>
-      <c r="EO5">
+      <c r="EP5">
         <v>-25123280.47</v>
       </c>
-      <c r="EP5">
+      <c r="EQ5">
         <v>40508352.0</v>
       </c>
-      <c r="EQ5"/>
       <c r="ER5"/>
       <c r="ES5"/>
       <c r="ET5"/>
+      <c r="EU5"/>
     </row>
-    <row r="6" spans="1:150">
+    <row r="6" spans="1:151">
       <c r="A6" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B6">
+        <v>4722760098.0</v>
+      </c>
+      <c r="C6">
         <v>4854909291.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>4564453000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>4348000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>3810000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>1905000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>4161000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>2080500000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>4540000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>2307000000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>7027000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>2307000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>3386000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>2307000000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>3145500000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>1264250000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>1456000000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>1264250000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>962000000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-860000000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>872000000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-860000000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>1911000000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>685500000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>1440000000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>685500000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>1029500000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>914750000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>1764000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>914750000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>727000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>688000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>1347000000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>688000000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>747500000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>652750000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>1197000000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>652750000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>741500000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>468750000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>1634000000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>468750000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>1468500000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>1261750000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>2605000000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>1261750000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>2207518656.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>936500000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>1904000000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>936500000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>2666770090.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>1238000000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>1621173710.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>1238000000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>1438500000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>718750000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>1438500000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>718750000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>1534000000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>766500000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>1534000000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>766500000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>1744055479.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>873375194.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>1744055479.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>873375194.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>1533808824.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>745052793.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>1533808824.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>745052793.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>1145030470.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>520145556.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>1145030470.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>520145556.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>1058767847.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>529383923.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>1058767847.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>529383923.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>823080445.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>411540222.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>823080445.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>411540222.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>720387550.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>571569629.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>720387550.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>571569629.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>336732589.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>267455148.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>336732589.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>267455148.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>122215242.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>109894504.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>122215242.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>109894504.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>438230579.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>335067455.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>438230579.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>335067455.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>1233907346.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>283821497.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>1233907346.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>283821497.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>-0.36</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>156954611.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>-0.36</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>156954611.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>292958936.0</v>
       </c>
-      <c r="DD6">
+      <c r="DE6">
         <v>146479468.0</v>
       </c>
-      <c r="DE6">
+      <c r="DF6">
         <v>292958936.0</v>
       </c>
-      <c r="DF6">
+      <c r="DG6">
         <v>146479468.0</v>
       </c>
-      <c r="DG6">
+      <c r="DH6">
         <v>13634145.0</v>
       </c>
-      <c r="DH6">
+      <c r="DI6">
         <v>147311969.0</v>
       </c>
-      <c r="DI6">
+      <c r="DJ6">
         <v>13634145.0</v>
       </c>
-      <c r="DJ6">
+      <c r="DK6">
         <v>147311969.0</v>
       </c>
-      <c r="DK6">
+      <c r="DL6">
         <v>208827975.0</v>
       </c>
-      <c r="DL6"/>
-      <c r="DM6">
+      <c r="DM6"/>
+      <c r="DN6">
         <v>208827975.0</v>
       </c>
-      <c r="DN6"/>
-      <c r="DO6">
+      <c r="DO6"/>
+      <c r="DP6">
         <v>170512438.0</v>
       </c>
-      <c r="DP6">
+      <c r="DQ6">
         <v>85256219.0</v>
       </c>
-      <c r="DQ6">
+      <c r="DR6">
         <v>170512438.0</v>
       </c>
-      <c r="DR6">
+      <c r="DS6">
         <v>85256219.0</v>
       </c>
-      <c r="DS6">
+      <c r="DT6">
         <v>133440251.0</v>
       </c>
-      <c r="DT6"/>
-      <c r="DU6">
+      <c r="DU6"/>
+      <c r="DV6">
         <v>133440251.0</v>
       </c>
-      <c r="DV6"/>
-      <c r="DW6">
+      <c r="DW6"/>
+      <c r="DX6">
         <v>109087614.0</v>
       </c>
-      <c r="DX6">
+      <c r="DY6">
         <v>54543807.0</v>
       </c>
-      <c r="DY6">
+      <c r="DZ6">
         <v>109087614.0</v>
       </c>
-      <c r="DZ6">
+      <c r="EA6">
         <v>54543807.0</v>
       </c>
-      <c r="EA6">
+      <c r="EB6">
         <v>97659798.0</v>
       </c>
-      <c r="EB6"/>
-      <c r="EC6">
+      <c r="EC6"/>
+      <c r="ED6">
         <v>97659798.0</v>
       </c>
-      <c r="ED6"/>
-      <c r="EE6">
+      <c r="EE6"/>
+      <c r="EF6">
         <v>-0.1</v>
       </c>
-      <c r="EF6">
+      <c r="EG6">
         <v>84662391.0</v>
       </c>
-      <c r="EG6">
+      <c r="EH6">
         <v>-0.1</v>
       </c>
-      <c r="EH6">
+      <c r="EI6">
         <v>84662391.0</v>
       </c>
-      <c r="EI6">
+      <c r="EJ6">
         <v>-0.08</v>
       </c>
-      <c r="EJ6">
+      <c r="EK6">
         <v>70910609.0</v>
       </c>
-      <c r="EK6">
+      <c r="EL6">
         <v>-0.08</v>
       </c>
-      <c r="EL6">
+      <c r="EM6">
         <v>70910609.0</v>
       </c>
-      <c r="EM6">
+      <c r="EN6">
         <v>-0.47</v>
       </c>
-      <c r="EN6">
+      <c r="EO6">
         <v>53069992.0</v>
       </c>
-      <c r="EO6">
+      <c r="EP6">
         <v>-0.47</v>
       </c>
-      <c r="EP6">
+      <c r="EQ6">
         <v>53069992.0</v>
       </c>
-      <c r="EQ6">
+      <c r="ER6">
         <v>59179000.0</v>
       </c>
-      <c r="ER6">
+      <c r="ES6">
         <v>49888500.0</v>
       </c>
-      <c r="ES6">
+      <c r="ET6">
         <v>59179000.0</v>
       </c>
-      <c r="ET6">
+      <c r="EU6">
         <v>49888500.0</v>
       </c>
     </row>
-    <row r="7" spans="1:150">
+    <row r="7" spans="1:151">
       <c r="A7" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
@@ -27221,54 +27376,55 @@
       <c r="DV7"/>
       <c r="DW7"/>
       <c r="DX7"/>
       <c r="DY7"/>
       <c r="DZ7"/>
       <c r="EA7"/>
       <c r="EB7"/>
       <c r="EC7"/>
       <c r="ED7"/>
       <c r="EE7"/>
       <c r="EF7"/>
       <c r="EG7"/>
       <c r="EH7"/>
       <c r="EI7"/>
       <c r="EJ7"/>
       <c r="EK7"/>
       <c r="EL7"/>
       <c r="EM7"/>
       <c r="EN7"/>
       <c r="EO7"/>
       <c r="EP7"/>
       <c r="EQ7"/>
       <c r="ER7"/>
       <c r="ES7"/>
       <c r="ET7"/>
+      <c r="EU7"/>
     </row>
-    <row r="8" spans="1:150">
+    <row r="8" spans="1:151">
       <c r="A8" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -27375,1860 +27531,1873 @@
       <c r="DV8"/>
       <c r="DW8"/>
       <c r="DX8"/>
       <c r="DY8"/>
       <c r="DZ8"/>
       <c r="EA8"/>
       <c r="EB8"/>
       <c r="EC8"/>
       <c r="ED8"/>
       <c r="EE8"/>
       <c r="EF8"/>
       <c r="EG8"/>
       <c r="EH8"/>
       <c r="EI8"/>
       <c r="EJ8"/>
       <c r="EK8"/>
       <c r="EL8"/>
       <c r="EM8"/>
       <c r="EN8"/>
       <c r="EO8"/>
       <c r="EP8"/>
       <c r="EQ8"/>
       <c r="ER8"/>
       <c r="ES8"/>
       <c r="ET8"/>
+      <c r="EU8"/>
     </row>
-    <row r="9" spans="1:150">
+    <row r="9" spans="1:151">
       <c r="A9" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B9">
+        <v>2490310296.0</v>
+      </c>
+      <c r="C9">
         <v>1991000000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>2204702000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>2962000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>2716000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>1358000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>2947000000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>1473500000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>3528000000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>2569250000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>6705000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>2569250000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>3572000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>2569250000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>2148000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>1201250000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>969000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>1201250000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>478000000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>583750000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>137000000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>583750000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>1281000000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>962000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>865000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>962000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>722000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>1035500000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>1192000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>1035500000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>497500000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>786000000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>897000000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>786000000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>502500000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>800250000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>679000000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>800250000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>399000000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>863000000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>1159000000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>863000000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>1221000000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>1494500000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>2110000000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>1494500000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>1055000000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>1286250000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>1579000000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>1286250000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>789500000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>1388500000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>1462113062.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>1388500000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>2143500000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>1071750000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>2143500000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>1071750000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>1867000000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>933499999.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>1867000000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>933499999.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>1687911535.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>843955767.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>1687911535.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>843955767.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>1905461156.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>952730578.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>1905461156.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>952730578.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>1568109079.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>784054539.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>1568109079.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>784054539.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>1362743551.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>641831663.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>1362743551.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>641831663.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>939306949.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>980727495.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>939306949.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>980727495.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>788792485.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>394396242.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>788792485.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>394396242.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>717135880.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>242491270.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>717135880.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>242491270.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>570758997.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>292148950.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>570758997.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>292148950.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>363172389.0</v>
       </c>
-      <c r="CR9">
+      <c r="CS9">
         <v>305537349.0</v>
       </c>
-      <c r="CS9">
+      <c r="CT9">
         <v>363172389.0</v>
       </c>
-      <c r="CT9">
+      <c r="CU9">
         <v>305537349.0</v>
       </c>
-      <c r="CU9">
+      <c r="CV9">
         <v>582662519.0</v>
       </c>
-      <c r="CV9">
+      <c r="CW9">
         <v>-42203522.47</v>
       </c>
-      <c r="CW9">
+      <c r="CX9">
         <v>582662519.0</v>
       </c>
-      <c r="CX9">
+      <c r="CY9">
         <v>-42203522.47</v>
       </c>
-      <c r="CY9">
+      <c r="CZ9">
         <v>323427472.0</v>
       </c>
-      <c r="CZ9">
+      <c r="DA9">
         <v>7222342.0</v>
       </c>
-      <c r="DA9">
+      <c r="DB9">
         <v>323427472.0</v>
       </c>
-      <c r="DB9">
+      <c r="DC9">
         <v>7222342.0</v>
       </c>
-      <c r="DC9">
+      <c r="DD9">
         <v>313103090.0</v>
       </c>
-      <c r="DD9">
+      <c r="DE9">
         <v>156551545.0</v>
       </c>
-      <c r="DE9">
+      <c r="DF9">
         <v>313103090.0</v>
       </c>
-      <c r="DF9">
+      <c r="DG9">
         <v>156551545.0</v>
       </c>
-      <c r="DG9">
+      <c r="DH9">
         <v>299811032.0</v>
       </c>
-      <c r="DH9">
+      <c r="DI9">
         <v>5662761.0</v>
       </c>
-      <c r="DI9">
+      <c r="DJ9">
         <v>299811032.0</v>
       </c>
-      <c r="DJ9">
+      <c r="DK9">
         <v>5662761.0</v>
       </c>
-      <c r="DK9">
+      <c r="DL9">
         <v>317767000.0</v>
       </c>
-      <c r="DL9">
+      <c r="DM9">
         <v>158883499.0</v>
       </c>
-      <c r="DM9">
+      <c r="DN9">
         <v>317767000.0</v>
       </c>
-      <c r="DN9">
+      <c r="DO9">
         <v>158883499.0</v>
       </c>
-      <c r="DO9"/>
       <c r="DP9"/>
       <c r="DQ9"/>
       <c r="DR9"/>
       <c r="DS9"/>
       <c r="DT9"/>
       <c r="DU9"/>
       <c r="DV9"/>
       <c r="DW9"/>
       <c r="DX9"/>
       <c r="DY9"/>
       <c r="DZ9"/>
       <c r="EA9"/>
       <c r="EB9"/>
       <c r="EC9"/>
       <c r="ED9"/>
-      <c r="EE9">
+      <c r="EE9"/>
+      <c r="EF9">
         <v>169628900.0</v>
       </c>
-      <c r="EF9">
+      <c r="EG9">
         <v>84814450.0</v>
       </c>
-      <c r="EG9">
+      <c r="EH9">
         <v>169628900.0</v>
       </c>
-      <c r="EH9">
+      <c r="EI9">
         <v>84814450.0</v>
       </c>
-      <c r="EI9">
+      <c r="EJ9">
         <v>141821219.0</v>
       </c>
-      <c r="EJ9">
+      <c r="EK9">
         <v>70910609.0</v>
       </c>
-      <c r="EK9">
+      <c r="EL9">
         <v>141821219.0</v>
       </c>
-      <c r="EL9">
+      <c r="EM9">
         <v>70910609.0</v>
       </c>
-      <c r="EM9">
+      <c r="EN9">
         <v>106139984.0</v>
       </c>
-      <c r="EN9">
+      <c r="EO9">
         <v>53069992.0</v>
       </c>
-      <c r="EO9">
+      <c r="EP9">
         <v>106139984.0</v>
       </c>
-      <c r="EP9">
+      <c r="EQ9">
         <v>53069992.0</v>
       </c>
-      <c r="EQ9"/>
       <c r="ER9"/>
       <c r="ES9"/>
       <c r="ET9"/>
+      <c r="EU9"/>
     </row>
-    <row r="10" spans="1:150">
+    <row r="10" spans="1:151">
       <c r="A10" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B10">
+        <v>2041813639.0</v>
+      </c>
+      <c r="C10">
         <v>2095000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>1754559000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>2059000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>2310000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>1155000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>445000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>222500000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>2806428177.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>2293500000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>6247000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>2293500000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>2927000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>2293500000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>2787000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>822500000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>499935926.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>822500000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-74809243.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-1360000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-5366000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-1360000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>268000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>215500000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>594000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>215500000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>612500000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>523750000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>870000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>523750000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>431000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>391500000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>768000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>391500000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>416000000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>335000000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>508000000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>335000000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-269000000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>89000000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>894000000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>89000000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>855500000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>877250000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>1798000000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>877250000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>899000000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>589750000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>570500000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>589750000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>570500000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>914500000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>1136517962.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>914500000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>1093000000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>546500000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>1093000000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>546500000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>1137000000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>568500000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>1137000000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>568500000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>1279183622.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>639591811.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>1279183622.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>639591811.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>1145024823.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>572512411.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>1145024823.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>572512411.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>808102064.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>404051032.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>808102064.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>404051032.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>792498225.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>396249112.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>792498225.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>396249112.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>546323130.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>273161565.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>546323130.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>273161565.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>578247791.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>289123895.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>578247791.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>289123895.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>311527520.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>155763760.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>311527520.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>155763760.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>18992882.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>9496441.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>18992882.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>9496441.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>321776770.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>160888385.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>321776770.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>160888385.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>703638000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>195963416.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>703638000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>195963416.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>125676931.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>62838465.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>125676931.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>62838465.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>143453179.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>71726589.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>143453179.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>71726589.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>141057577.0</v>
       </c>
-      <c r="DH10">
+      <c r="DI10">
         <v>70528788.0</v>
       </c>
-      <c r="DI10">
+      <c r="DJ10">
         <v>141057577.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DK10">
         <v>70528788.0</v>
       </c>
-      <c r="DK10">
+      <c r="DL10">
         <v>121657166.0</v>
       </c>
-      <c r="DL10">
+      <c r="DM10">
         <v>60828583.0</v>
       </c>
-      <c r="DM10">
+      <c r="DN10">
         <v>121657166.0</v>
       </c>
-      <c r="DN10">
+      <c r="DO10">
         <v>60828583.0</v>
       </c>
-      <c r="DO10">
+      <c r="DP10">
         <v>83774509.0</v>
       </c>
-      <c r="DP10">
+      <c r="DQ10">
         <v>41887254.0</v>
       </c>
-      <c r="DQ10">
+      <c r="DR10">
         <v>83774509.0</v>
       </c>
-      <c r="DR10">
+      <c r="DS10">
         <v>41887254.0</v>
       </c>
-      <c r="DS10">
+      <c r="DT10">
         <v>54205484.0</v>
       </c>
-      <c r="DT10">
+      <c r="DU10">
         <v>27102742.0</v>
       </c>
-      <c r="DU10">
+      <c r="DV10">
         <v>54205484.0</v>
       </c>
-      <c r="DV10">
+      <c r="DW10">
         <v>27102742.0</v>
       </c>
-      <c r="DW10">
+      <c r="DX10">
         <v>45657518.0</v>
       </c>
-      <c r="DX10">
+      <c r="DY10">
         <v>22828759.0</v>
       </c>
-      <c r="DY10">
+      <c r="DZ10">
         <v>45657518.0</v>
       </c>
-      <c r="DZ10">
+      <c r="EA10">
         <v>22828759.0</v>
       </c>
-      <c r="EA10">
+      <c r="EB10">
         <v>38356112.0</v>
       </c>
-      <c r="EB10">
+      <c r="EC10">
         <v>19178056.0</v>
       </c>
-      <c r="EC10">
+      <c r="ED10">
         <v>38356112.0</v>
       </c>
-      <c r="ED10">
+      <c r="EE10">
         <v>19178056.0</v>
       </c>
-      <c r="EE10">
+      <c r="EF10">
         <v>44289428.0</v>
       </c>
-      <c r="EF10">
+      <c r="EG10">
         <v>22144714.0</v>
       </c>
-      <c r="EG10">
+      <c r="EH10">
         <v>44289428.0</v>
       </c>
-      <c r="EH10">
+      <c r="EI10">
         <v>22144714.0</v>
       </c>
-      <c r="EI10">
+      <c r="EJ10">
         <v>19176565.0</v>
       </c>
-      <c r="EJ10">
+      <c r="EK10">
         <v>9588282.0</v>
       </c>
-      <c r="EK10">
+      <c r="EL10">
         <v>19176565.0</v>
       </c>
-      <c r="EL10">
+      <c r="EM10">
         <v>9588282.0</v>
       </c>
-      <c r="EM10">
+      <c r="EN10">
         <v>7148718.0</v>
       </c>
-      <c r="EN10">
+      <c r="EO10">
         <v>3574359.0</v>
       </c>
-      <c r="EO10">
+      <c r="EP10">
         <v>7148718.0</v>
       </c>
-      <c r="EP10">
+      <c r="EQ10">
         <v>3574359.0</v>
       </c>
-      <c r="EQ10">
+      <c r="ER10">
         <v>27939500.0</v>
       </c>
-      <c r="ER10">
+      <c r="ES10">
         <v>13969750.0</v>
       </c>
-      <c r="ES10">
+      <c r="ET10">
         <v>27939500.0</v>
       </c>
-      <c r="ET10">
+      <c r="EU10">
         <v>13969750.0</v>
       </c>
     </row>
-    <row r="11" spans="1:150">
+    <row r="11" spans="1:151">
       <c r="A11" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B11">
+        <v>363212057.0</v>
+      </c>
+      <c r="C11">
         <v>688000000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>424135000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>385000000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>338000000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>169000000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>489000000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>244500000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>1062000000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>649750000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>1351000000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>649750000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>1248000000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>649750000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>1093000000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>313500000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>161000000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>313500000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-137000000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-366250000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-1328000000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-366250000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>312000000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>120000000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>168000000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>120000000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>175500000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>157000000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>277000000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>157000000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>126500000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>111500000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>212000000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>111500000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>126000000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>91750000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>115000000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>91750000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>31500000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>60750000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>211500000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>60750000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>172000000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>248250000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>821000000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>248250000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>324500000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>136250000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>240000000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>136250000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>120000000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>153500000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>417562270.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>153500000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>338500000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>169250000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>338500000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>169250000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>348500000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>174250000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>348500000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>174250000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>462626099.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>231313049.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>462626099.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>231313049.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>520592965.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>260296482.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>520592965.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>260296482.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>251698890.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>125849445.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>251698890.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>125849445.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>229667902.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>114833951.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>229667902.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>114833951.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>140880134.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>70440067.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>140880134.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>70440067.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>578247791.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>289123895.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>578247791.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>289123895.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>311527520.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>155763760.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>311527520.0</v>
       </c>
-      <c r="CL11">
+      <c r="CM11">
         <v>155763760.0</v>
       </c>
-      <c r="CM11">
+      <c r="CN11">
         <v>18992882.0</v>
       </c>
-      <c r="CN11">
+      <c r="CO11">
         <v>71181737.0</v>
       </c>
-      <c r="CO11">
+      <c r="CP11">
         <v>18992882.0</v>
       </c>
-      <c r="CP11">
+      <c r="CQ11">
         <v>71181737.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CR11">
         <v>321776770.0</v>
       </c>
-      <c r="CR11">
+      <c r="CS11">
         <v>160888385.0</v>
       </c>
-      <c r="CS11">
+      <c r="CT11">
         <v>321776770.0</v>
       </c>
-      <c r="CT11">
+      <c r="CU11">
         <v>160888385.0</v>
       </c>
-      <c r="CU11">
+      <c r="CV11">
         <v>703638000.0</v>
       </c>
-      <c r="CV11">
+      <c r="CW11">
         <v>61359053.0</v>
       </c>
-      <c r="CW11">
+      <c r="CX11">
         <v>703638000.0</v>
       </c>
-      <c r="CX11">
+      <c r="CY11">
         <v>61359053.0</v>
       </c>
-      <c r="CY11">
+      <c r="CZ11">
         <v>125676931.0</v>
       </c>
-      <c r="CZ11">
+      <c r="DA11">
         <v>62838465.0</v>
       </c>
-      <c r="DA11">
+      <c r="DB11">
         <v>125676931.0</v>
       </c>
-      <c r="DB11">
+      <c r="DC11">
         <v>62838465.0</v>
       </c>
-      <c r="DC11">
+      <c r="DD11">
         <v>143453179.0</v>
       </c>
-      <c r="DD11">
+      <c r="DE11">
         <v>71726589.0</v>
       </c>
-      <c r="DE11">
+      <c r="DF11">
         <v>143453179.0</v>
       </c>
-      <c r="DF11">
+      <c r="DG11">
         <v>71726589.0</v>
       </c>
-      <c r="DG11">
+      <c r="DH11">
         <v>141057577.0</v>
       </c>
-      <c r="DH11">
+      <c r="DI11">
         <v>70528788.0</v>
       </c>
-      <c r="DI11">
+      <c r="DJ11">
         <v>141057577.0</v>
       </c>
-      <c r="DJ11">
+      <c r="DK11">
         <v>70528788.0</v>
       </c>
-      <c r="DK11">
+      <c r="DL11">
         <v>121657166.0</v>
       </c>
-      <c r="DL11">
+      <c r="DM11">
         <v>60828583.0</v>
       </c>
-      <c r="DM11">
+      <c r="DN11">
         <v>121657166.0</v>
       </c>
-      <c r="DN11">
+      <c r="DO11">
         <v>60828583.0</v>
       </c>
-      <c r="DO11">
+      <c r="DP11">
         <v>83774509.0</v>
       </c>
-      <c r="DP11">
+      <c r="DQ11">
         <v>41887254.0</v>
       </c>
-      <c r="DQ11">
+      <c r="DR11">
         <v>83774509.0</v>
       </c>
-      <c r="DR11">
+      <c r="DS11">
         <v>41887254.0</v>
       </c>
-      <c r="DS11">
+      <c r="DT11">
         <v>54205484.0</v>
       </c>
-      <c r="DT11">
+      <c r="DU11">
         <v>27102742.0</v>
       </c>
-      <c r="DU11">
+      <c r="DV11">
         <v>54205484.0</v>
       </c>
-      <c r="DV11">
+      <c r="DW11">
         <v>27102742.0</v>
       </c>
-      <c r="DW11">
+      <c r="DX11">
         <v>45657518.0</v>
       </c>
-      <c r="DX11">
+      <c r="DY11">
         <v>22828759.0</v>
       </c>
-      <c r="DY11">
+      <c r="DZ11">
         <v>45657518.0</v>
       </c>
-      <c r="DZ11">
+      <c r="EA11">
         <v>22828759.0</v>
       </c>
-      <c r="EA11">
+      <c r="EB11">
         <v>38356112.0</v>
       </c>
-      <c r="EB11">
+      <c r="EC11">
         <v>19178056.0</v>
       </c>
-      <c r="EC11">
+      <c r="ED11">
         <v>38356112.0</v>
       </c>
-      <c r="ED11">
+      <c r="EE11">
         <v>19178056.0</v>
       </c>
-      <c r="EE11">
+      <c r="EF11">
         <v>44289428.0</v>
       </c>
-      <c r="EF11">
+      <c r="EG11">
         <v>22144714.0</v>
       </c>
-      <c r="EG11">
+      <c r="EH11">
         <v>44289428.0</v>
       </c>
-      <c r="EH11">
+      <c r="EI11">
         <v>22144714.0</v>
       </c>
-      <c r="EI11">
+      <c r="EJ11">
         <v>19176565.0</v>
       </c>
-      <c r="EJ11">
+      <c r="EK11">
         <v>9588282.0</v>
       </c>
-      <c r="EK11">
+      <c r="EL11">
         <v>19176565.0</v>
       </c>
-      <c r="EL11">
+      <c r="EM11">
         <v>9588282.0</v>
       </c>
-      <c r="EM11">
+      <c r="EN11">
         <v>7148718.0</v>
       </c>
-      <c r="EN11">
+      <c r="EO11">
         <v>3574359.0</v>
       </c>
-      <c r="EO11">
+      <c r="EP11">
         <v>7148718.0</v>
       </c>
-      <c r="EP11">
+      <c r="EQ11">
         <v>3574359.0</v>
       </c>
-      <c r="EQ11">
+      <c r="ER11">
         <v>27939500.0</v>
       </c>
-      <c r="ER11">
+      <c r="ES11">
         <v>13969750.0</v>
       </c>
-      <c r="ES11">
+      <c r="ET11">
         <v>27939500.0</v>
       </c>
-      <c r="ET11">
+      <c r="EU11">
         <v>13969750.0</v>
       </c>
     </row>
-    <row r="12" spans="1:150">
+    <row r="12" spans="1:151">
       <c r="A12" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B12">
+        <v>89297992.0</v>
+      </c>
+      <c r="C12">
         <v>9995466.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>21007000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>52731000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>189000000.0</v>
       </c>
-      <c r="F12"/>
-      <c r="G12">
+      <c r="G12"/>
+      <c r="H12">
         <v>196341307.0</v>
       </c>
-      <c r="H12"/>
-      <c r="I12">
+      <c r="I12"/>
+      <c r="J12">
         <v>187000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>32750000.0</v>
       </c>
       <c r="K12">
         <v>32750000.0</v>
       </c>
       <c r="L12">
         <v>32750000.0</v>
       </c>
       <c r="M12">
         <v>32750000.0</v>
       </c>
       <c r="N12">
         <v>32750000.0</v>
       </c>
       <c r="O12">
-        <v>33250000.0</v>
+        <v>32750000.0</v>
       </c>
       <c r="P12">
         <v>33250000.0</v>
       </c>
       <c r="Q12">
         <v>33250000.0</v>
       </c>
       <c r="R12">
         <v>33250000.0</v>
       </c>
       <c r="S12">
-        <v>60250000.0</v>
+        <v>33250000.0</v>
       </c>
       <c r="T12">
         <v>60250000.0</v>
       </c>
       <c r="U12">
         <v>60250000.0</v>
       </c>
       <c r="V12">
         <v>60250000.0</v>
       </c>
       <c r="W12">
-        <v>57750000.0</v>
+        <v>60250000.0</v>
       </c>
       <c r="X12">
         <v>57750000.0</v>
       </c>
       <c r="Y12">
+        <v>57750000.0</v>
+      </c>
+      <c r="Z12">
         <v>127394936.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>57750000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>18000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>54000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>109555688.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>54000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>17000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23500000.0</v>
       </c>
       <c r="AG12">
         <v>23500000.0</v>
       </c>
       <c r="AH12">
         <v>23500000.0</v>
       </c>
       <c r="AI12">
+        <v>23500000.0</v>
+      </c>
+      <c r="AJ12">
         <v>2444637.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>14000000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>53555363.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>14000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22250000.0</v>
       </c>
       <c r="AN12">
         <v>22250000.0</v>
       </c>
       <c r="AO12">
         <v>22250000.0</v>
       </c>
       <c r="AP12">
         <v>22250000.0</v>
       </c>
       <c r="AQ12">
+        <v>22250000.0</v>
+      </c>
+      <c r="AR12">
         <v>46500000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>44500000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>131500000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>44500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>47250000.0</v>
       </c>
       <c r="AV12">
         <v>47250000.0</v>
       </c>
       <c r="AW12">
         <v>47250000.0</v>
       </c>
       <c r="AX12">
         <v>47250000.0</v>
       </c>
       <c r="AY12">
-        <v>36250000.0</v>
+        <v>47250000.0</v>
       </c>
       <c r="AZ12">
         <v>36250000.0</v>
       </c>
       <c r="BA12">
+        <v>36250000.0</v>
+      </c>
+      <c r="BB12">
         <v>145000000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>36250000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>18000000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>9000000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>18000000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>9000000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>10500000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>5250000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>10500000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>5250000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>10330485.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>5165242.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>10330485.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>5165242.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>11188028.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>5594014.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>11188028.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>5594014.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>12714279.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>6357139.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>12714279.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>6357139.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>18300859.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>9150429.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>18300859.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>9150429.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>11234165.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>5617082.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>11234165.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>5617082.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>24154598.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>12077299.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>24154598.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>12077299.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>20332324.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>10166162.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>20332324.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>10166162.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>22051194.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>11025597.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>22051194.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>11025597.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>26228395.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>13114197.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>26228395.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>13114197.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>58466000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>16282800.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>58466000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>16282800.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>32524090.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>16262045.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>32524090.0</v>
       </c>
-      <c r="DB12">
+      <c r="DC12">
         <v>16262045.0</v>
       </c>
-      <c r="DC12">
+      <c r="DD12">
         <v>18733078.0</v>
       </c>
-      <c r="DD12">
+      <c r="DE12">
         <v>9366539.0</v>
       </c>
-      <c r="DE12">
+      <c r="DF12">
         <v>18733078.0</v>
       </c>
-      <c r="DF12">
+      <c r="DG12">
         <v>9366539.0</v>
       </c>
-      <c r="DG12">
+      <c r="DH12">
         <v>22592826.0</v>
       </c>
-      <c r="DH12">
+      <c r="DI12">
         <v>11296413.0</v>
       </c>
-      <c r="DI12">
+      <c r="DJ12">
         <v>22592826.0</v>
       </c>
-      <c r="DJ12">
+      <c r="DK12">
         <v>11296413.0</v>
       </c>
-      <c r="DK12">
+      <c r="DL12">
         <v>30922602.0</v>
       </c>
-      <c r="DL12">
+      <c r="DM12">
         <v>15461301.0</v>
       </c>
-      <c r="DM12">
+      <c r="DN12">
         <v>30922602.0</v>
       </c>
-      <c r="DN12">
+      <c r="DO12">
         <v>15461301.0</v>
       </c>
-      <c r="DO12">
+      <c r="DP12">
         <v>40258526.0</v>
       </c>
-      <c r="DP12">
+      <c r="DQ12">
         <v>20129263.0</v>
       </c>
-      <c r="DQ12">
+      <c r="DR12">
         <v>40258526.0</v>
       </c>
-      <c r="DR12">
+      <c r="DS12">
         <v>20129263.0</v>
       </c>
-      <c r="DS12">
+      <c r="DT12">
         <v>31747663.0</v>
       </c>
-      <c r="DT12">
+      <c r="DU12">
         <v>15873831.0</v>
       </c>
-      <c r="DU12">
+      <c r="DV12">
         <v>31747663.0</v>
       </c>
-      <c r="DV12">
+      <c r="DW12">
         <v>15873831.0</v>
       </c>
-      <c r="DW12">
+      <c r="DX12">
         <v>26352898.0</v>
       </c>
-      <c r="DX12">
+      <c r="DY12">
         <v>13176449.0</v>
       </c>
-      <c r="DY12">
+      <c r="DZ12">
         <v>26352898.0</v>
       </c>
-      <c r="DZ12">
+      <c r="EA12">
         <v>13176449.0</v>
       </c>
-      <c r="EA12">
+      <c r="EB12">
         <v>28744115.0</v>
       </c>
-      <c r="EB12">
+      <c r="EC12">
         <v>14372057.0</v>
       </c>
-      <c r="EC12">
+      <c r="ED12">
         <v>28744115.0</v>
       </c>
-      <c r="ED12">
+      <c r="EE12">
         <v>14372057.0</v>
       </c>
-      <c r="EE12">
+      <c r="EF12">
         <v>39548993.0</v>
       </c>
-      <c r="EF12">
+      <c r="EG12">
         <v>19774496.0</v>
       </c>
-      <c r="EG12">
+      <c r="EH12">
         <v>39548993.0</v>
       </c>
-      <c r="EH12">
+      <c r="EI12">
         <v>19774496.0</v>
       </c>
-      <c r="EI12">
+      <c r="EJ12">
         <v>48939930.0</v>
       </c>
-      <c r="EJ12">
+      <c r="EK12">
         <v>24469965.0</v>
       </c>
-      <c r="EK12">
+      <c r="EL12">
         <v>48939930.0</v>
       </c>
-      <c r="EL12">
+      <c r="EM12">
         <v>24469965.0</v>
       </c>
-      <c r="EM12">
+      <c r="EN12">
         <v>37280954.0</v>
       </c>
-      <c r="EN12">
+      <c r="EO12">
         <v>18640477.0</v>
       </c>
-      <c r="EO12">
+      <c r="EP12">
         <v>37280954.0</v>
       </c>
-      <c r="EP12">
+      <c r="EQ12">
         <v>18640477.0</v>
       </c>
-      <c r="EQ12">
+      <c r="ER12">
         <v>31239500.0</v>
       </c>
-      <c r="ER12">
+      <c r="ES12">
         <v>15619750.0</v>
       </c>
-      <c r="ES12">
+      <c r="ET12">
         <v>31239500.0</v>
       </c>
-      <c r="ET12">
+      <c r="EU12">
         <v>15619750.0</v>
       </c>
     </row>
-    <row r="13" spans="1:150">
+    <row r="13" spans="1:151">
       <c r="A13" t="s">
-        <v>222</v>
-[...1 lines deleted...]
-      <c r="B13">
+        <v>223</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13">
         <v>173000000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>114000000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>72000000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>106000000.0</v>
       </c>
-      <c r="F13"/>
-      <c r="G13">
+      <c r="G13"/>
+      <c r="H13">
         <v>61000000.0</v>
       </c>
-      <c r="H13"/>
-      <c r="I13">
+      <c r="I13"/>
+      <c r="J13">
         <v>192000000.0</v>
       </c>
-      <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13">
         <v>149000000.0</v>
       </c>
-      <c r="L13"/>
-      <c r="M13">
+      <c r="M13"/>
+      <c r="N13">
         <v>15000000.0</v>
       </c>
-      <c r="N13"/>
-      <c r="O13">
+      <c r="O13"/>
+      <c r="P13">
         <v>58000000.0</v>
       </c>
-      <c r="P13"/>
-      <c r="Q13">
+      <c r="Q13"/>
+      <c r="R13">
         <v>90000000.0</v>
       </c>
-      <c r="R13"/>
-      <c r="S13">
+      <c r="S13"/>
+      <c r="T13">
         <v>113000000.0</v>
       </c>
-      <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
@@ -29315,54 +29484,55 @@
       <c r="DV13"/>
       <c r="DW13"/>
       <c r="DX13"/>
       <c r="DY13"/>
       <c r="DZ13"/>
       <c r="EA13"/>
       <c r="EB13"/>
       <c r="EC13"/>
       <c r="ED13"/>
       <c r="EE13"/>
       <c r="EF13"/>
       <c r="EG13"/>
       <c r="EH13"/>
       <c r="EI13"/>
       <c r="EJ13"/>
       <c r="EK13"/>
       <c r="EL13"/>
       <c r="EM13"/>
       <c r="EN13"/>
       <c r="EO13"/>
       <c r="EP13"/>
       <c r="EQ13"/>
       <c r="ER13"/>
       <c r="ES13"/>
       <c r="ET13"/>
+      <c r="EU13"/>
     </row>
-    <row r="14" spans="1:150">
+    <row r="14" spans="1:151">
       <c r="A14" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
@@ -29469,464 +29639,468 @@
       <c r="DV14"/>
       <c r="DW14"/>
       <c r="DX14"/>
       <c r="DY14"/>
       <c r="DZ14"/>
       <c r="EA14"/>
       <c r="EB14"/>
       <c r="EC14"/>
       <c r="ED14"/>
       <c r="EE14"/>
       <c r="EF14"/>
       <c r="EG14"/>
       <c r="EH14"/>
       <c r="EI14"/>
       <c r="EJ14"/>
       <c r="EK14"/>
       <c r="EL14"/>
       <c r="EM14"/>
       <c r="EN14"/>
       <c r="EO14"/>
       <c r="EP14"/>
       <c r="EQ14"/>
       <c r="ER14"/>
       <c r="ES14"/>
       <c r="ET14"/>
+      <c r="EU14"/>
     </row>
-    <row r="15" spans="1:150">
+    <row r="15" spans="1:151">
       <c r="A15" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B15">
+        <v>1677598233.0</v>
+      </c>
+      <c r="C15">
         <v>1402000000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>1316419000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>1636000000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>1937000000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>968500000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-80000000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-40000000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>1740000000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>1624500000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>4858000000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>1643750000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>1640000000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>1643750000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>1666000000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>509000000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>317000000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>509000000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>39000000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-993750000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-4067000000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-993750000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-76000000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>95500000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>419000000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>95500000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>411500000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>366750000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>541000000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>366750000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>279000000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>280000000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>511000000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>280000000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>264000000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>243250000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>340000000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>243250000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>-326500000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>28250000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>679000000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>28250000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>654500000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>629000000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>1105000000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>629000000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>878993792.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>453500000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>873000000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>453500000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>436500000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>761000000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>782077800.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>761000000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>753500000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>377250000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>753500000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>377250000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>787500000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>394250000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>787500000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>394250000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>819252432.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>408278761.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>819252432.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>408278761.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>624431857.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>312215928.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>624431857.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>312215928.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>451663816.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>278201587.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>451663816.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>278201587.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>562830322.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>281415161.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>562830322.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>281415161.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>405442996.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>202721498.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>405442996.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>202721498.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>422751708.0</v>
       </c>
-      <c r="CF15"/>
-      <c r="CG15">
+      <c r="CG15"/>
+      <c r="CH15">
         <v>422751708.0</v>
       </c>
-      <c r="CH15"/>
-      <c r="CI15">
+      <c r="CI15"/>
+      <c r="CJ15">
         <v>198177706.0</v>
       </c>
-      <c r="CJ15"/>
-      <c r="CK15">
+      <c r="CK15"/>
+      <c r="CL15">
         <v>198177706.0</v>
       </c>
-      <c r="CL15"/>
-      <c r="CM15">
+      <c r="CM15"/>
+      <c r="CN15">
         <v>-25796826.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>-61685296.21</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>-25796826.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>-61685296.21</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>232140159.0</v>
       </c>
-      <c r="CR15"/>
-      <c r="CS15">
+      <c r="CS15"/>
+      <c r="CT15">
         <v>232140159.0</v>
       </c>
-      <c r="CT15"/>
-      <c r="CU15">
+      <c r="CU15"/>
+      <c r="CV15">
         <v>483318500.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>134604362.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>483318500.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>134604362.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>108351487.0</v>
       </c>
-      <c r="CZ15"/>
-      <c r="DA15">
+      <c r="DA15"/>
+      <c r="DB15">
         <v>108351487.0</v>
       </c>
-      <c r="DB15"/>
-      <c r="DC15">
+      <c r="DC15"/>
+      <c r="DD15">
         <v>91524989.0</v>
       </c>
-      <c r="DD15"/>
-      <c r="DE15">
+      <c r="DE15"/>
+      <c r="DF15">
         <v>91524989.0</v>
       </c>
-      <c r="DF15"/>
-      <c r="DG15">
+      <c r="DG15"/>
+      <c r="DH15">
         <v>89411490.0</v>
       </c>
-      <c r="DH15"/>
-      <c r="DI15">
+      <c r="DI15"/>
+      <c r="DJ15">
         <v>89411490.0</v>
       </c>
-      <c r="DJ15"/>
       <c r="DK15"/>
       <c r="DL15"/>
       <c r="DM15"/>
       <c r="DN15"/>
       <c r="DO15"/>
       <c r="DP15"/>
       <c r="DQ15"/>
       <c r="DR15"/>
       <c r="DS15"/>
       <c r="DT15"/>
       <c r="DU15"/>
       <c r="DV15"/>
       <c r="DW15"/>
       <c r="DX15"/>
       <c r="DY15"/>
       <c r="DZ15"/>
       <c r="EA15"/>
       <c r="EB15"/>
       <c r="EC15"/>
       <c r="ED15"/>
       <c r="EE15"/>
       <c r="EF15"/>
       <c r="EG15"/>
       <c r="EH15"/>
       <c r="EI15"/>
       <c r="EJ15"/>
       <c r="EK15"/>
       <c r="EL15"/>
       <c r="EM15"/>
       <c r="EN15"/>
       <c r="EO15"/>
       <c r="EP15"/>
-      <c r="EQ15">
+      <c r="EQ15"/>
+      <c r="ER15">
         <v>40598000.0</v>
       </c>
-      <c r="ER15"/>
-      <c r="ES15">
+      <c r="ES15"/>
+      <c r="ET15">
         <v>40598000.0</v>
       </c>
-      <c r="ET15"/>
+      <c r="EU15"/>
     </row>
-    <row r="16" spans="1:150">
+    <row r="16" spans="1:151">
       <c r="A16" t="s">
-        <v>225</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>226</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
         <v>1402000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>1316000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>1636000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>1937000000.0</v>
       </c>
-      <c r="F16"/>
-      <c r="G16">
+      <c r="G16"/>
+      <c r="H16">
         <v>-80000000.0</v>
       </c>
-      <c r="H16"/>
-      <c r="I16">
+      <c r="I16"/>
+      <c r="J16">
         <v>1740000000.0</v>
       </c>
-      <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>4858000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>2429000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>820000000.0</v>
       </c>
       <c r="N16">
         <v>820000000.0</v>
       </c>
       <c r="O16">
-        <v>833000000.0</v>
+        <v>820000000.0</v>
       </c>
       <c r="P16">
         <v>833000000.0</v>
       </c>
       <c r="Q16">
-        <v>158500000.0</v>
+        <v>833000000.0</v>
       </c>
       <c r="R16">
         <v>158500000.0</v>
       </c>
       <c r="S16">
+        <v>158500000.0</v>
+      </c>
+      <c r="T16">
         <v>39000000.0</v>
       </c>
-      <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
@@ -30013,54 +30187,55 @@
       <c r="DV16"/>
       <c r="DW16"/>
       <c r="DX16"/>
       <c r="DY16"/>
       <c r="DZ16"/>
       <c r="EA16"/>
       <c r="EB16"/>
       <c r="EC16"/>
       <c r="ED16"/>
       <c r="EE16"/>
       <c r="EF16"/>
       <c r="EG16"/>
       <c r="EH16"/>
       <c r="EI16"/>
       <c r="EJ16"/>
       <c r="EK16"/>
       <c r="EL16"/>
       <c r="EM16"/>
       <c r="EN16"/>
       <c r="EO16"/>
       <c r="EP16"/>
       <c r="EQ16"/>
       <c r="ER16"/>
       <c r="ES16"/>
       <c r="ET16"/>
+      <c r="EU16"/>
     </row>
-    <row r="17" spans="1:150">
+    <row r="17" spans="1:151">
       <c r="A17" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -30167,54 +30342,55 @@
       <c r="DV17"/>
       <c r="DW17"/>
       <c r="DX17"/>
       <c r="DY17"/>
       <c r="DZ17"/>
       <c r="EA17"/>
       <c r="EB17"/>
       <c r="EC17"/>
       <c r="ED17"/>
       <c r="EE17"/>
       <c r="EF17"/>
       <c r="EG17"/>
       <c r="EH17"/>
       <c r="EI17"/>
       <c r="EJ17"/>
       <c r="EK17"/>
       <c r="EL17"/>
       <c r="EM17"/>
       <c r="EN17"/>
       <c r="EO17"/>
       <c r="EP17"/>
       <c r="EQ17"/>
       <c r="ER17"/>
       <c r="ES17"/>
       <c r="ET17"/>
+      <c r="EU17"/>
     </row>
-    <row r="18" spans="1:150">
+    <row r="18" spans="1:151">
       <c r="A18" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
@@ -30321,54 +30497,55 @@
       <c r="DV18"/>
       <c r="DW18"/>
       <c r="DX18"/>
       <c r="DY18"/>
       <c r="DZ18"/>
       <c r="EA18"/>
       <c r="EB18"/>
       <c r="EC18"/>
       <c r="ED18"/>
       <c r="EE18"/>
       <c r="EF18"/>
       <c r="EG18"/>
       <c r="EH18"/>
       <c r="EI18"/>
       <c r="EJ18"/>
       <c r="EK18"/>
       <c r="EL18"/>
       <c r="EM18"/>
       <c r="EN18"/>
       <c r="EO18"/>
       <c r="EP18"/>
       <c r="EQ18"/>
       <c r="ER18"/>
       <c r="ES18"/>
       <c r="ET18"/>
+      <c r="EU18"/>
     </row>
-    <row r="19" spans="1:150">
+    <row r="19" spans="1:151">
       <c r="A19" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -30475,54 +30652,55 @@
       <c r="DV19"/>
       <c r="DW19"/>
       <c r="DX19"/>
       <c r="DY19"/>
       <c r="DZ19"/>
       <c r="EA19"/>
       <c r="EB19"/>
       <c r="EC19"/>
       <c r="ED19"/>
       <c r="EE19"/>
       <c r="EF19"/>
       <c r="EG19"/>
       <c r="EH19"/>
       <c r="EI19"/>
       <c r="EJ19"/>
       <c r="EK19"/>
       <c r="EL19"/>
       <c r="EM19"/>
       <c r="EN19"/>
       <c r="EO19"/>
       <c r="EP19"/>
       <c r="EQ19"/>
       <c r="ER19"/>
       <c r="ES19"/>
       <c r="ET19"/>
+      <c r="EU19"/>
     </row>
-    <row r="20" spans="1:150">
+    <row r="20" spans="1:151">
       <c r="A20" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -30629,506 +30807,510 @@
       <c r="DV20"/>
       <c r="DW20"/>
       <c r="DX20"/>
       <c r="DY20"/>
       <c r="DZ20"/>
       <c r="EA20"/>
       <c r="EB20"/>
       <c r="EC20"/>
       <c r="ED20"/>
       <c r="EE20"/>
       <c r="EF20"/>
       <c r="EG20"/>
       <c r="EH20"/>
       <c r="EI20"/>
       <c r="EJ20"/>
       <c r="EK20"/>
       <c r="EL20"/>
       <c r="EM20"/>
       <c r="EN20"/>
       <c r="EO20"/>
       <c r="EP20"/>
       <c r="EQ20"/>
       <c r="ER20"/>
       <c r="ES20"/>
       <c r="ET20"/>
+      <c r="EU20"/>
     </row>
-    <row r="21" spans="1:150">
+    <row r="21" spans="1:151">
       <c r="A21" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B21">
+        <v>2246496677.0</v>
+      </c>
+      <c r="C21">
         <v>1670000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>1943619000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>2506000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>2399000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>1199500000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>1292500000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>350500000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>2910627243.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>2071500000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>3096500000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>2071500000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>2987000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>2071500000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>1017500000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>842500000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>795126721.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>842500000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>217351179.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-1313000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>27000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-1313000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>1015000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>263500000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>773000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>263500000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>673500000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>552000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>1053000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>552000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>441500000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>391000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>755000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>391000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>436500000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>322750000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>607000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>322750000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>341000000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>89500000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>998000000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>89500000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>1099000000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>896250000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>1912000000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>896250000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>956000000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>620750000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>573000000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>620750000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>573000000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>935500000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>1148891934.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>935500000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>1285500000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>555000000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>1285500000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>555000000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>1262000000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>573250000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>1262000000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>573250000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>1016429963.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>646104508.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>1016429963.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>646104508.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>1392559960.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>578106426.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>1392559960.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>578106426.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>878512867.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>358038493.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>878512867.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>358038493.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>1177050000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>405399542.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>1177050000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>405399542.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>1925573118.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>278778648.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>1925573118.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>278778648.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>484277956.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>512577049.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>484277956.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>512577049.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>320308995.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>265018776.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>320308995.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>265018776.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>221559000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>69308921.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>221559000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>69308921.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>394269190.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>290072662.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>394269190.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>290072662.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>1102271937.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>212246216.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>1102271937.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>212246216.0</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>-47356714.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DA21">
         <v>133276254.0</v>
       </c>
-      <c r="DA21">
+      <c r="DB21">
         <v>-47356714.0</v>
       </c>
-      <c r="DB21">
+      <c r="DC21">
         <v>133276254.0</v>
       </c>
-      <c r="DC21">
+      <c r="DD21">
         <v>-39247688.0</v>
       </c>
-      <c r="DD21">
+      <c r="DE21">
         <v>126855623.0</v>
       </c>
-      <c r="DE21">
+      <c r="DF21">
         <v>-39247688.0</v>
       </c>
-      <c r="DF21">
+      <c r="DG21">
         <v>126855623.0</v>
       </c>
-      <c r="DG21">
+      <c r="DH21">
         <v>-41562044.0</v>
       </c>
-      <c r="DH21">
+      <c r="DI21">
         <v>126530946.0</v>
       </c>
-      <c r="DI21">
+      <c r="DJ21">
         <v>-41562044.0</v>
       </c>
-      <c r="DJ21">
+      <c r="DK21">
         <v>126530946.0</v>
       </c>
-      <c r="DK21">
+      <c r="DL21">
         <v>-56248205.0</v>
       </c>
-      <c r="DL21">
+      <c r="DM21">
         <v>-28124102.79</v>
       </c>
-      <c r="DM21">
+      <c r="DN21">
         <v>-56248205.0</v>
       </c>
-      <c r="DN21">
+      <c r="DO21">
         <v>-28124102.79</v>
       </c>
-      <c r="DO21">
+      <c r="DP21">
         <v>-46479402.0</v>
       </c>
-      <c r="DP21">
+      <c r="DQ21">
         <v>62016518.0</v>
       </c>
-      <c r="DQ21">
+      <c r="DR21">
         <v>-46479402.0</v>
       </c>
-      <c r="DR21">
+      <c r="DS21">
         <v>62016518.0</v>
       </c>
-      <c r="DS21">
+      <c r="DT21">
         <v>-47487103.0</v>
       </c>
-      <c r="DT21">
+      <c r="DU21">
         <v>-23743551.95</v>
       </c>
-      <c r="DU21">
+      <c r="DV21">
         <v>-47487103.0</v>
       </c>
-      <c r="DV21">
+      <c r="DW21">
         <v>-23743551.95</v>
       </c>
-      <c r="DW21">
+      <c r="DX21">
         <v>-37077198.0</v>
       </c>
-      <c r="DX21">
+      <c r="DY21">
         <v>36005208.0</v>
       </c>
-      <c r="DY21">
+      <c r="DZ21">
         <v>-37077198.0</v>
       </c>
-      <c r="DZ21">
+      <c r="EA21">
         <v>36005208.0</v>
       </c>
-      <c r="EA21">
+      <c r="EB21">
         <v>-30559570.0</v>
       </c>
-      <c r="EB21">
+      <c r="EC21">
         <v>-15279785.01</v>
       </c>
-      <c r="EC21">
+      <c r="ED21">
         <v>-30559570.0</v>
       </c>
-      <c r="ED21">
+      <c r="EE21">
         <v>-15279785.01</v>
       </c>
-      <c r="EE21">
+      <c r="EF21">
         <v>49548385.0</v>
       </c>
-      <c r="EF21">
+      <c r="EG21">
         <v>67517372.0</v>
       </c>
-      <c r="EG21">
+      <c r="EH21">
         <v>49548385.0</v>
       </c>
-      <c r="EH21">
+      <c r="EI21">
         <v>67517372.0</v>
       </c>
-      <c r="EI21">
+      <c r="EJ21">
         <v>33277763.0</v>
       </c>
-      <c r="EJ21">
+      <c r="EK21">
         <v>53491243.0</v>
       </c>
-      <c r="EK21">
+      <c r="EL21">
         <v>33277763.0</v>
       </c>
-      <c r="EL21">
+      <c r="EM21">
         <v>53491243.0</v>
       </c>
-      <c r="EM21">
+      <c r="EN21">
         <v>19306391.0</v>
       </c>
-      <c r="EN21">
+      <c r="EO21">
         <v>40508351.0</v>
       </c>
-      <c r="EO21">
+      <c r="EP21">
         <v>19306391.0</v>
       </c>
-      <c r="EP21">
+      <c r="EQ21">
         <v>40508351.0</v>
       </c>
-      <c r="EQ21">
+      <c r="ER21">
         <v>59179000.0</v>
       </c>
-      <c r="ER21">
+      <c r="ES21">
         <v>49888500.0</v>
       </c>
-      <c r="ES21">
+      <c r="ET21">
         <v>59179000.0</v>
       </c>
-      <c r="ET21">
+      <c r="EU21">
         <v>49888500.0</v>
       </c>
     </row>
-    <row r="22" spans="1:150">
+    <row r="22" spans="1:151">
       <c r="A22" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
@@ -31235,506 +31417,510 @@
       <c r="DV22"/>
       <c r="DW22"/>
       <c r="DX22"/>
       <c r="DY22"/>
       <c r="DZ22"/>
       <c r="EA22"/>
       <c r="EB22"/>
       <c r="EC22"/>
       <c r="ED22"/>
       <c r="EE22"/>
       <c r="EF22"/>
       <c r="EG22"/>
       <c r="EH22"/>
       <c r="EI22"/>
       <c r="EJ22"/>
       <c r="EK22"/>
       <c r="EL22"/>
       <c r="EM22"/>
       <c r="EN22"/>
       <c r="EO22"/>
       <c r="EP22"/>
       <c r="EQ22"/>
       <c r="ER22"/>
       <c r="ES22"/>
       <c r="ET22"/>
+      <c r="EU22"/>
     </row>
-    <row r="23" spans="1:150">
+    <row r="23" spans="1:151">
       <c r="A23" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B23">
+        <v>5222427515.0</v>
+      </c>
+      <c r="C23">
         <v>4724000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>4635476000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>4685000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>3589000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1794500000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>4008000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>3105000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>4247000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>2132750000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>2407000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>2132750000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>2823000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>2132750000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1211500000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>902000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1637000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>902000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>700500000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>2200500000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>1853000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>2200500000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>2249000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>793749999.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>1487000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>793749999.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>752500000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>750000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>1335000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>750000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>607500000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>572249999.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>1118000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>572249999.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>632000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>687000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>1331000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>687000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>896000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>885750000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>2647000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>885750000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>843000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>939000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>1639000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>939000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>819500000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>756500000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>1644000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>756500000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>822000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>787749999.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>683908197.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>787749999.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>1115500000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>667000000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>1115500000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>667000000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>834500000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>512749999.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>834500000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>512749999.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>898752256.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>498333647.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>898752256.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>498333647.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>689462275.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>427068037.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>689462275.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>427068037.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>805646893.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>456311105.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>805646893.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>456311105.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>728150000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>335292261.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>728150000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>335292261.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>1319608696.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>590407817.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>1319608696.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>590407817.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>357862192.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>225451374.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>357862192.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>225451374.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>454544633.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>219226644.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>454544633.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>219226644.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>898742500.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>276777471.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>898742500.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>276777471.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>312896747.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>132470164.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>312896747.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>132470164.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>284171433.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>142085716.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>284171433.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>142085716.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>47356714.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>23678357.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>47356714.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>23678357.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>46887879.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>23443939.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>46887879.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>23443939.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>55196190.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>27598095.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>55196190.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>27598095.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>70967741.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>35483870.0</v>
       </c>
-      <c r="DM23">
+      <c r="DN23">
         <v>70967741.0</v>
       </c>
-      <c r="DN23">
+      <c r="DO23">
         <v>35483870.0</v>
       </c>
-      <c r="DO23">
+      <c r="DP23">
         <v>46479402.0</v>
       </c>
-      <c r="DP23">
+      <c r="DQ23">
         <v>62016518.0</v>
       </c>
-      <c r="DQ23">
+      <c r="DR23">
         <v>46479402.0</v>
       </c>
-      <c r="DR23">
+      <c r="DS23">
         <v>62016518.0</v>
       </c>
-      <c r="DS23">
+      <c r="DT23">
         <v>47487103.0</v>
       </c>
-      <c r="DT23">
+      <c r="DU23">
         <v>23743551.95</v>
       </c>
-      <c r="DU23">
+      <c r="DV23">
         <v>47487103.0</v>
       </c>
-      <c r="DV23">
+      <c r="DW23">
         <v>23743551.95</v>
       </c>
-      <c r="DW23">
+      <c r="DX23">
         <v>37077198.0</v>
       </c>
-      <c r="DX23">
+      <c r="DY23">
         <v>36005208.0</v>
       </c>
-      <c r="DY23">
+      <c r="DZ23">
         <v>37077198.0</v>
       </c>
-      <c r="DZ23">
+      <c r="EA23">
         <v>36005208.0</v>
       </c>
-      <c r="EA23">
+      <c r="EB23">
         <v>30559570.0</v>
       </c>
-      <c r="EB23">
+      <c r="EC23">
         <v>15279785.01</v>
       </c>
-      <c r="EC23">
+      <c r="ED23">
         <v>30559570.0</v>
       </c>
-      <c r="ED23">
+      <c r="EE23">
         <v>15279785.01</v>
       </c>
-      <c r="EE23">
+      <c r="EF23">
         <v>34594154.0</v>
       </c>
-      <c r="EF23">
+      <c r="EG23">
         <v>17297077.0</v>
       </c>
-      <c r="EG23">
+      <c r="EH23">
         <v>34594154.0</v>
       </c>
-      <c r="EH23">
+      <c r="EI23">
         <v>17297077.0</v>
       </c>
-      <c r="EI23">
+      <c r="EJ23">
         <v>34838732.0</v>
       </c>
-      <c r="EJ23">
+      <c r="EK23">
         <v>17419366.0</v>
       </c>
-      <c r="EK23">
+      <c r="EL23">
         <v>34838732.0</v>
       </c>
-      <c r="EL23">
+      <c r="EM23">
         <v>17419366.0</v>
       </c>
-      <c r="EM23">
+      <c r="EN23">
         <v>25123280.0</v>
       </c>
-      <c r="EN23">
+      <c r="EO23">
         <v>12561640.0</v>
       </c>
-      <c r="EO23">
+      <c r="EP23">
         <v>25123280.0</v>
       </c>
-      <c r="EP23">
+      <c r="EQ23">
         <v>12561640.0</v>
       </c>
-      <c r="EQ23">
+      <c r="ER23">
         <v>59179000.0</v>
       </c>
-      <c r="ER23">
+      <c r="ES23">
         <v>49888500.0</v>
       </c>
-      <c r="ES23">
+      <c r="ET23">
         <v>59179000.0</v>
       </c>
-      <c r="ET23">
+      <c r="EU23">
         <v>49888500.0</v>
       </c>
     </row>
-    <row r="24" spans="1:150">
+    <row r="24" spans="1:151">
       <c r="A24" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -31841,54 +32027,55 @@
       <c r="DV24"/>
       <c r="DW24"/>
       <c r="DX24"/>
       <c r="DY24"/>
       <c r="DZ24"/>
       <c r="EA24"/>
       <c r="EB24"/>
       <c r="EC24"/>
       <c r="ED24"/>
       <c r="EE24"/>
       <c r="EF24"/>
       <c r="EG24"/>
       <c r="EH24"/>
       <c r="EI24"/>
       <c r="EJ24"/>
       <c r="EK24"/>
       <c r="EL24"/>
       <c r="EM24"/>
       <c r="EN24"/>
       <c r="EO24"/>
       <c r="EP24"/>
       <c r="EQ24"/>
       <c r="ER24"/>
       <c r="ES24"/>
       <c r="ET24"/>
+      <c r="EU24"/>
     </row>
-    <row r="25" spans="1:150">
+    <row r="25" spans="1:151">
       <c r="A25" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
@@ -31995,67 +32182,68 @@
       <c r="DV25"/>
       <c r="DW25"/>
       <c r="DX25"/>
       <c r="DY25"/>
       <c r="DZ25"/>
       <c r="EA25"/>
       <c r="EB25"/>
       <c r="EC25"/>
       <c r="ED25"/>
       <c r="EE25"/>
       <c r="EF25"/>
       <c r="EG25"/>
       <c r="EH25"/>
       <c r="EI25"/>
       <c r="EJ25"/>
       <c r="EK25"/>
       <c r="EL25"/>
       <c r="EM25"/>
       <c r="EN25"/>
       <c r="EO25"/>
       <c r="EP25"/>
       <c r="EQ25"/>
       <c r="ER25"/>
       <c r="ES25"/>
       <c r="ET25"/>
+      <c r="EU25"/>
     </row>
-    <row r="26" spans="1:150">
+    <row r="26" spans="1:151">
       <c r="A26" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
-      <c r="J26">
+      <c r="J26"/>
+      <c r="K26">
         <v>4044414.16</v>
       </c>
-      <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
@@ -32083,99 +32271,99 @@
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
-      <c r="CE26">
+      <c r="CE26"/>
+      <c r="CF26">
         <v>8934646.0</v>
       </c>
-      <c r="CF26">
+      <c r="CG26">
         <v>4467323.0</v>
       </c>
-      <c r="CG26">
+      <c r="CH26">
         <v>8934646.0</v>
       </c>
-      <c r="CH26">
+      <c r="CI26">
         <v>4467323.0</v>
       </c>
-      <c r="CI26">
+      <c r="CJ26">
         <v>13135338.0</v>
       </c>
-      <c r="CJ26">
+      <c r="CK26">
         <v>6567669.0</v>
       </c>
-      <c r="CK26">
+      <c r="CL26">
         <v>13135338.0</v>
       </c>
-      <c r="CL26">
+      <c r="CM26">
         <v>6567669.0</v>
       </c>
-      <c r="CM26">
+      <c r="CN26">
         <v>16023465.0</v>
       </c>
-      <c r="CN26">
+      <c r="CO26">
         <v>8011732.0</v>
       </c>
-      <c r="CO26">
+      <c r="CP26">
         <v>16023465.0</v>
       </c>
-      <c r="CP26">
+      <c r="CQ26">
         <v>8011732.0</v>
       </c>
-      <c r="CQ26">
+      <c r="CR26">
         <v>4044414.16</v>
-      </c>
-[...1 lines deleted...]
-        <v>4044414.0</v>
       </c>
       <c r="CS26">
         <v>4044414.0</v>
       </c>
       <c r="CT26">
         <v>4044414.0</v>
       </c>
-      <c r="CU26"/>
+      <c r="CU26">
+        <v>4044414.0</v>
+      </c>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
       <c r="DP26"/>
       <c r="DQ26"/>
       <c r="DR26"/>
       <c r="DS26"/>
       <c r="DT26"/>
@@ -32183,774 +32371,777 @@
       <c r="DV26"/>
       <c r="DW26"/>
       <c r="DX26"/>
       <c r="DY26"/>
       <c r="DZ26"/>
       <c r="EA26"/>
       <c r="EB26"/>
       <c r="EC26"/>
       <c r="ED26"/>
       <c r="EE26"/>
       <c r="EF26"/>
       <c r="EG26"/>
       <c r="EH26"/>
       <c r="EI26"/>
       <c r="EJ26"/>
       <c r="EK26"/>
       <c r="EL26"/>
       <c r="EM26"/>
       <c r="EN26"/>
       <c r="EO26"/>
       <c r="EP26"/>
       <c r="EQ26"/>
       <c r="ER26"/>
       <c r="ES26"/>
       <c r="ET26"/>
+      <c r="EU26"/>
     </row>
-    <row r="27" spans="1:150">
+    <row r="27" spans="1:151">
       <c r="A27" t="s">
-        <v>236</v>
-[...1 lines deleted...]
-      <c r="B27">
+        <v>237</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
         <v>100000000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>84000000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>225000000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>103000000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>51500000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>146000000.0</v>
       </c>
-      <c r="H27"/>
-      <c r="I27">
+      <c r="I27"/>
+      <c r="J27">
         <v>137000000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>16157475.23</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>263000000.0</v>
       </c>
-      <c r="L27"/>
-      <c r="M27">
+      <c r="M27"/>
+      <c r="N27">
         <v>43000000.0</v>
       </c>
-      <c r="N27"/>
-      <c r="O27">
+      <c r="O27"/>
+      <c r="P27">
         <v>23000000.0</v>
       </c>
-      <c r="P27"/>
-      <c r="Q27">
+      <c r="Q27"/>
+      <c r="R27">
         <v>34000000.0</v>
       </c>
-      <c r="R27"/>
-      <c r="S27">
+      <c r="S27"/>
+      <c r="T27">
         <v>40000000.0</v>
       </c>
-      <c r="T27"/>
-      <c r="U27">
+      <c r="U27"/>
+      <c r="V27">
         <v>39000000.0</v>
       </c>
-      <c r="V27"/>
-      <c r="W27">
+      <c r="W27"/>
+      <c r="X27">
         <v>54000000.0</v>
       </c>
-      <c r="X27"/>
-      <c r="Y27">
+      <c r="Y27"/>
+      <c r="Z27">
         <v>64000000.0</v>
       </c>
-      <c r="Z27"/>
-      <c r="AA27">
+      <c r="AA27"/>
+      <c r="AB27">
         <v>20000000.0</v>
       </c>
-      <c r="AB27"/>
-      <c r="AC27">
+      <c r="AC27"/>
+      <c r="AD27">
         <v>93000000.0</v>
       </c>
-      <c r="AD27"/>
-      <c r="AE27">
+      <c r="AE27"/>
+      <c r="AF27">
         <v>30500000.0</v>
       </c>
-      <c r="AF27"/>
-      <c r="AG27">
+      <c r="AG27"/>
+      <c r="AH27">
         <v>58000000.0</v>
       </c>
-      <c r="AH27"/>
-      <c r="AI27">
+      <c r="AI27"/>
+      <c r="AJ27">
         <v>35500000.0</v>
       </c>
-      <c r="AJ27"/>
-      <c r="AK27">
+      <c r="AK27"/>
+      <c r="AL27">
         <v>72500000.0</v>
       </c>
-      <c r="AL27"/>
-      <c r="AM27">
+      <c r="AM27"/>
+      <c r="AN27">
         <v>51000000.0</v>
       </c>
-      <c r="AN27"/>
-      <c r="AO27">
+      <c r="AO27"/>
+      <c r="AP27">
         <v>119000000.0</v>
       </c>
-      <c r="AP27"/>
-      <c r="AQ27">
+      <c r="AQ27"/>
+      <c r="AR27">
         <v>77500000.0</v>
       </c>
-      <c r="AR27"/>
-      <c r="AS27">
+      <c r="AS27"/>
+      <c r="AT27">
         <v>146000000.0</v>
       </c>
-      <c r="AT27"/>
-      <c r="AU27">
+      <c r="AU27"/>
+      <c r="AV27">
         <v>73000000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>36250000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>27600144.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>36250000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>53606952.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>37500000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>187910506.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>37500000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>30500000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>15250000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>30500000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>15250000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>26500000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>13250000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>26500000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>13250000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>34584669.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>17292334.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>34584669.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>17292334.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>34263338.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>17131669.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>34263338.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>17131669.0</v>
       </c>
-      <c r="BS27">
+      <c r="BT27">
         <v>36126090.0</v>
       </c>
-      <c r="BT27">
+      <c r="BU27">
         <v>18063045.0</v>
       </c>
-      <c r="BU27">
+      <c r="BV27">
         <v>36126090.0</v>
       </c>
-      <c r="BV27">
+      <c r="BW27">
         <v>18063045.0</v>
       </c>
-      <c r="BW27">
+      <c r="BX27">
         <v>29660014.0</v>
       </c>
-      <c r="BX27">
+      <c r="BY27">
         <v>14830007.0</v>
       </c>
-      <c r="BY27">
+      <c r="BZ27">
         <v>29660014.0</v>
       </c>
-      <c r="BZ27">
+      <c r="CA27">
         <v>14830007.0</v>
       </c>
-      <c r="CA27">
+      <c r="CB27">
         <v>29602767.0</v>
       </c>
-      <c r="CB27">
+      <c r="CC27">
         <v>34975002.0</v>
       </c>
-      <c r="CC27">
+      <c r="CD27">
         <v>29602767.0</v>
       </c>
-      <c r="CD27">
+      <c r="CE27">
         <v>34975002.0</v>
       </c>
-      <c r="CE27">
+      <c r="CF27">
         <v>40363908.0</v>
       </c>
-      <c r="CF27">
+      <c r="CG27">
         <v>20181954.0</v>
       </c>
-      <c r="CG27">
+      <c r="CH27">
         <v>40363908.0</v>
       </c>
-      <c r="CH27">
+      <c r="CI27">
         <v>20181954.0</v>
       </c>
-      <c r="CI27">
+      <c r="CJ27">
         <v>34237142.0</v>
       </c>
-      <c r="CJ27">
+      <c r="CK27">
         <v>17118571.0</v>
       </c>
-      <c r="CK27">
+      <c r="CL27">
         <v>34237142.0</v>
       </c>
-      <c r="CL27">
+      <c r="CM27">
         <v>17118571.0</v>
       </c>
-      <c r="CM27">
+      <c r="CN27">
         <v>30013852.0</v>
       </c>
-      <c r="CN27">
+      <c r="CO27">
         <v>15006926.0</v>
       </c>
-      <c r="CO27">
+      <c r="CP27">
         <v>30013852.0</v>
       </c>
-      <c r="CP27">
+      <c r="CQ27">
         <v>15006926.0</v>
       </c>
-      <c r="CQ27">
+      <c r="CR27">
         <v>25005614.0</v>
       </c>
-      <c r="CR27">
+      <c r="CS27">
         <v>12502807.0</v>
       </c>
-      <c r="CS27">
+      <c r="CT27">
         <v>25005614.0</v>
       </c>
-      <c r="CT27">
+      <c r="CU27">
         <v>12502807.0</v>
       </c>
-      <c r="CU27">
+      <c r="CV27">
         <v>32314950.0</v>
       </c>
-      <c r="CV27">
+      <c r="CW27">
         <v>16157475.0</v>
       </c>
-      <c r="CW27">
+      <c r="CX27">
         <v>32314950.0</v>
       </c>
-      <c r="CX27">
+      <c r="CY27">
         <v>16157475.0</v>
       </c>
-      <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
       <c r="DQ27"/>
       <c r="DR27"/>
       <c r="DS27"/>
       <c r="DT27"/>
       <c r="DU27"/>
       <c r="DV27"/>
       <c r="DW27"/>
       <c r="DX27"/>
       <c r="DY27"/>
       <c r="DZ27"/>
       <c r="EA27"/>
       <c r="EB27"/>
       <c r="EC27"/>
       <c r="ED27"/>
       <c r="EE27"/>
       <c r="EF27"/>
       <c r="EG27"/>
       <c r="EH27"/>
       <c r="EI27"/>
       <c r="EJ27"/>
       <c r="EK27"/>
       <c r="EL27"/>
       <c r="EM27"/>
       <c r="EN27"/>
       <c r="EO27"/>
       <c r="EP27"/>
       <c r="EQ27"/>
       <c r="ER27"/>
       <c r="ES27"/>
       <c r="ET27"/>
+      <c r="EU27"/>
     </row>
-    <row r="28" spans="1:150">
+    <row r="28" spans="1:151">
       <c r="A28" t="s">
-        <v>237</v>
-[...1 lines deleted...]
-      <c r="B28">
+        <v>238</v>
+      </c>
+      <c r="B28"/>
+      <c r="C28">
         <v>221000000.0</v>
       </c>
-      <c r="C28">
-[...1 lines deleted...]
-      </c>
       <c r="D28">
+        <v>177083000.0</v>
+      </c>
+      <c r="E28">
         <v>231000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>214000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>107000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>216000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>108000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>237000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>152058.88</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>249000000.0</v>
       </c>
-      <c r="L28"/>
-      <c r="M28">
+      <c r="M28"/>
+      <c r="N28">
         <v>542000000.0</v>
       </c>
-      <c r="N28"/>
-      <c r="O28">
+      <c r="O28"/>
+      <c r="P28">
         <v>90000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>56500000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>68000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>56500000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>146000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>54500000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>44000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>54500000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>52000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>42500000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>28000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>42500000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>28500000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>25750000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>46000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>25750000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>25500000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>24750000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>48000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>24750000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>30500000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>33250000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>72000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>33250000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7000000.0</v>
       </c>
       <c r="AN28">
         <v>7000000.0</v>
       </c>
       <c r="AO28">
+        <v>7000000.0</v>
+      </c>
+      <c r="AP28">
         <v>42000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>7000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>44500000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>35750000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>52000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>35750000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>82280240.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>69000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>48719760.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>69000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>42708048.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>62249999.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>49754352.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>62249999.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>68500000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>49500000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>68500000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>49500000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>39500000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>33000000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>39500000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>33000000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>18864365.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>26724517.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>18864365.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>26724517.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>47898748.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>41081043.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>47898748.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>41081043.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>37704414.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>36915252.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>37704414.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>36915252.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>33959138.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>31809576.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>33959138.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>31809576.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>41080032.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>83510133.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>41080032.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>83510133.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>15312022.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>27837965.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>15312022.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>27837965.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>14599795.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>7299897.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>14599795.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>7299897.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>8092495.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>19053174.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>8092495.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>19053174.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>6240492.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>13968178.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>6240492.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>13968178.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>7838670.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>20076810.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>7838670.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>20076810.0</v>
       </c>
-      <c r="CY28"/>
       <c r="CZ28"/>
       <c r="DA28"/>
       <c r="DB28"/>
       <c r="DC28"/>
       <c r="DD28"/>
       <c r="DE28"/>
       <c r="DF28"/>
       <c r="DG28"/>
       <c r="DH28"/>
       <c r="DI28"/>
       <c r="DJ28"/>
       <c r="DK28"/>
       <c r="DL28"/>
       <c r="DM28"/>
       <c r="DN28"/>
       <c r="DO28"/>
       <c r="DP28"/>
       <c r="DQ28"/>
       <c r="DR28"/>
       <c r="DS28"/>
       <c r="DT28"/>
       <c r="DU28"/>
       <c r="DV28"/>
       <c r="DW28"/>
       <c r="DX28"/>
       <c r="DY28"/>
       <c r="DZ28"/>
       <c r="EA28"/>
       <c r="EB28"/>
       <c r="EC28"/>
       <c r="ED28"/>
-      <c r="EE28">
+      <c r="EE28"/>
+      <c r="EF28">
         <v>304117.0</v>
       </c>
-      <c r="EF28">
+      <c r="EG28">
         <v>152058.0</v>
       </c>
-      <c r="EG28">
+      <c r="EH28">
         <v>304117.0</v>
       </c>
-      <c r="EH28">
+      <c r="EI28">
         <v>152058.0</v>
       </c>
-      <c r="EI28"/>
       <c r="EJ28"/>
       <c r="EK28"/>
       <c r="EL28"/>
       <c r="EM28"/>
       <c r="EN28"/>
       <c r="EO28"/>
       <c r="EP28"/>
       <c r="EQ28"/>
       <c r="ER28"/>
       <c r="ES28"/>
       <c r="ET28"/>
+      <c r="EU28"/>
     </row>
-    <row r="29" spans="1:150">
+    <row r="29" spans="1:151">
       <c r="A29" t="s">
-        <v>238</v>
-[...1 lines deleted...]
-      <c r="B29">
+        <v>239</v>
+      </c>
+      <c r="B29"/>
+      <c r="C29">
         <v>688000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>424000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>385000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>338000000.0</v>
       </c>
-      <c r="F29"/>
-      <c r="G29">
+      <c r="G29"/>
+      <c r="H29">
         <v>489000000.0</v>
       </c>
-      <c r="H29"/>
-      <c r="I29">
+      <c r="I29"/>
+      <c r="J29">
         <v>1062000000.0</v>
       </c>
-      <c r="J29"/>
-      <c r="K29">
+      <c r="K29"/>
+      <c r="L29">
         <v>1351000000.0</v>
       </c>
-      <c r="L29"/>
-      <c r="M29">
+      <c r="M29"/>
+      <c r="N29">
         <v>1248000000.0</v>
       </c>
-      <c r="N29"/>
-      <c r="O29">
+      <c r="O29"/>
+      <c r="P29">
         <v>1093000000.0</v>
       </c>
-      <c r="P29"/>
-      <c r="Q29">
+      <c r="Q29"/>
+      <c r="R29">
         <v>161000000.0</v>
       </c>
-      <c r="R29"/>
-      <c r="S29">
+      <c r="S29"/>
+      <c r="T29">
         <v>-137000000.0</v>
       </c>
-      <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
@@ -33037,1364 +33228,1374 @@
       <c r="DV29"/>
       <c r="DW29"/>
       <c r="DX29"/>
       <c r="DY29"/>
       <c r="DZ29"/>
       <c r="EA29"/>
       <c r="EB29"/>
       <c r="EC29"/>
       <c r="ED29"/>
       <c r="EE29"/>
       <c r="EF29"/>
       <c r="EG29"/>
       <c r="EH29"/>
       <c r="EI29"/>
       <c r="EJ29"/>
       <c r="EK29"/>
       <c r="EL29"/>
       <c r="EM29"/>
       <c r="EN29"/>
       <c r="EO29"/>
       <c r="EP29"/>
       <c r="EQ29"/>
       <c r="ER29"/>
       <c r="ES29"/>
       <c r="ET29"/>
+      <c r="EU29"/>
     </row>
-    <row r="30" spans="1:150">
+    <row r="30" spans="1:151">
       <c r="A30" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B30">
+        <v>243813618.0</v>
+      </c>
+      <c r="C30">
         <v>321000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>261083000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>456000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>317000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>158500000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>361000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>1281500000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>375000000.0</v>
       </c>
-      <c r="J30"/>
-      <c r="K30">
+      <c r="K30"/>
+      <c r="L30">
         <v>256000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-497750000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>630000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-497750000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>56500000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-358750000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>208000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-358750000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>93000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-1896750000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>41500000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-1896750000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>53000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>43000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>195000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>43000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>48500000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>25250000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>244000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>25250000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>56000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-395000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>138000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-395000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>66000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-477500000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>443000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-477500000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>58000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>16250000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>161000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>16250000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>122000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>42500000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>198000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>42500000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>99000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>500000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>366000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>500000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>183000000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>176000000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-300128707.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>176000000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>858000000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-26500000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>858000000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-26500000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>605000000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>2750000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>605000000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>2750000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>631057931.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>184601288.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>631057931.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>184601288.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>512901195.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>-47549122.44</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>512901195.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-47549122.44</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>689596212.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>18917970.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>689596212.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>18917970.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>433817149.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>8322158.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>433817149.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>8322158.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>1189516994.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>124201334.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>1189516994.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>124201334.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>294519911.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>104511212.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>294519911.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>104511212.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>309995710.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>42285072.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>309995710.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>42285072.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>494049107.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>36510171.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>494049107.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>36510171.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>90225414.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>17980434.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>90225414.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>17980434.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>188249235.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>79324413.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>188249235.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>79324413.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>47356714.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>12734611.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>47356714.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>12734611.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>46887879.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>-29695921.65</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>46887879.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>-29695921.65</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>55196190.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>120868185.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>55196190.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>120868185.0</v>
       </c>
-      <c r="DK30">
+      <c r="DL30">
         <v>70967741.0</v>
       </c>
-      <c r="DL30">
+      <c r="DM30">
         <v>-187007602.78</v>
       </c>
-      <c r="DM30">
+      <c r="DN30">
         <v>70967741.0</v>
       </c>
-      <c r="DN30">
+      <c r="DO30">
         <v>-187007602.78</v>
       </c>
-      <c r="DO30">
+      <c r="DP30">
         <v>46479402.0</v>
       </c>
-      <c r="DP30">
+      <c r="DQ30">
         <v>62016518.0</v>
       </c>
-      <c r="DQ30">
+      <c r="DR30">
         <v>46479402.0</v>
       </c>
-      <c r="DR30">
+      <c r="DS30">
         <v>62016518.0</v>
       </c>
-      <c r="DS30">
+      <c r="DT30">
         <v>47487103.0</v>
       </c>
-      <c r="DT30">
+      <c r="DU30">
         <v>-23743551.95</v>
       </c>
-      <c r="DU30">
+      <c r="DV30">
         <v>47487103.0</v>
       </c>
-      <c r="DV30">
+      <c r="DW30">
         <v>-23743551.95</v>
       </c>
-      <c r="DW30">
+      <c r="DX30">
         <v>37077198.0</v>
       </c>
-      <c r="DX30">
+      <c r="DY30">
         <v>36005208.0</v>
       </c>
-      <c r="DY30">
+      <c r="DZ30">
         <v>37077198.0</v>
       </c>
-      <c r="DZ30">
+      <c r="EA30">
         <v>36005208.0</v>
       </c>
-      <c r="EA30">
+      <c r="EB30">
         <v>30559570.0</v>
       </c>
-      <c r="EB30">
+      <c r="EC30">
         <v>-15279785.01</v>
       </c>
-      <c r="EC30">
+      <c r="ED30">
         <v>30559570.0</v>
       </c>
-      <c r="ED30">
+      <c r="EE30">
         <v>-15279785.01</v>
       </c>
-      <c r="EE30">
+      <c r="EF30">
         <v>34594154.0</v>
       </c>
-      <c r="EF30">
+      <c r="EG30">
         <v>2236786.0</v>
       </c>
-      <c r="EG30">
+      <c r="EH30">
         <v>34594154.0</v>
       </c>
-      <c r="EH30">
+      <c r="EI30">
         <v>2236786.0</v>
       </c>
-      <c r="EI30">
+      <c r="EJ30">
         <v>34838732.0</v>
       </c>
-      <c r="EJ30">
+      <c r="EK30">
         <v>1374771.0</v>
       </c>
-      <c r="EK30">
+      <c r="EL30">
         <v>34838732.0</v>
       </c>
-      <c r="EL30">
+      <c r="EM30">
         <v>1374771.0</v>
       </c>
-      <c r="EM30">
+      <c r="EN30">
         <v>25123280.0</v>
       </c>
-      <c r="EN30">
+      <c r="EO30">
         <v>1416843.0</v>
       </c>
-      <c r="EO30">
+      <c r="EP30">
         <v>25123280.0</v>
       </c>
-      <c r="EP30">
+      <c r="EQ30">
         <v>1416843.0</v>
       </c>
-      <c r="EQ30">
+      <c r="ER30">
         <v>59179000.0</v>
       </c>
-      <c r="ER30">
+      <c r="ES30">
         <v>49888500.0</v>
       </c>
-      <c r="ES30">
+      <c r="ET30">
         <v>59179000.0</v>
       </c>
-      <c r="ET30">
+      <c r="EU30">
         <v>49888500.0</v>
       </c>
     </row>
-    <row r="31" spans="1:150">
+    <row r="31" spans="1:151">
       <c r="A31" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B31">
+        <v>-204683038.0</v>
+      </c>
+      <c r="C31">
         <v>425000000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-189060000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-447000000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-89000000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-44500000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-2140000000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-1070000000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-104199066.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>222000000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>54000000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>222000000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-60000000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>222000000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>376000000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-20000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-295190795.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-20000000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-292160422.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-47000000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-2710000000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-47000000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-907000000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-48000000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-179000000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-48000000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-61000000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-28250000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-183000000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-28250000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-10500000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>500000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>13000000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>500000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-20500000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>12250000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-99000000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>12250000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-610000000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-500000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-104000000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-500000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-243500000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-19000000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-114000000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-19000000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-168000000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-31000000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-2500000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-31000000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-2500000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-21000000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>122423328.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-21000000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-192500000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-8500000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-192500000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-8500000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-125000000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-4750000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-125000000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>-4750000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>262753658.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>-6512697.51</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>262753658.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>-6512697.51</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>-247535137.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>-5594014.4</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>-247535137.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>-5594014.4</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>-70410803.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>46012538.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>-70410803.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>46012538.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>-42202413.0</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>-9150429.91</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>-42202413.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>-9150429.91</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>-649065242.0</v>
       </c>
-      <c r="CB31">
+      <c r="CC31">
         <v>-5617082.81</v>
       </c>
-      <c r="CC31">
+      <c r="CD31">
         <v>-649065242.0</v>
       </c>
-      <c r="CD31">
+      <c r="CE31">
         <v>-5617082.81</v>
       </c>
-      <c r="CE31">
+      <c r="CF31">
         <v>93969835.0</v>
       </c>
-      <c r="CF31">
+      <c r="CG31">
         <v>-223453153.77</v>
       </c>
-      <c r="CG31">
+      <c r="CH31">
         <v>93969835.0</v>
       </c>
-      <c r="CH31">
+      <c r="CI31">
         <v>-223453153.77</v>
       </c>
-      <c r="CI31">
+      <c r="CJ31">
         <v>-8781475.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CK31">
         <v>-109255015.73</v>
       </c>
-      <c r="CK31">
+      <c r="CL31">
         <v>-8781475.0</v>
       </c>
-      <c r="CL31">
+      <c r="CM31">
         <v>-109255015.73</v>
       </c>
-      <c r="CM31">
+      <c r="CN31">
         <v>-69311445.0</v>
       </c>
-      <c r="CN31">
+      <c r="CO31">
         <v>-59812480.02</v>
       </c>
-      <c r="CO31">
+      <c r="CP31">
         <v>-69311445.0</v>
       </c>
-      <c r="CP31">
+      <c r="CQ31">
         <v>-59812480.02</v>
       </c>
-      <c r="CQ31">
+      <c r="CR31">
         <v>-72492420.0</v>
       </c>
-      <c r="CR31">
+      <c r="CS31">
         <v>-129184277.15</v>
       </c>
-      <c r="CS31">
+      <c r="CT31">
         <v>-72492420.0</v>
       </c>
-      <c r="CT31">
+      <c r="CU31">
         <v>-129184277.15</v>
       </c>
-      <c r="CU31">
+      <c r="CV31">
         <v>94000.0</v>
       </c>
-      <c r="CV31">
+      <c r="CW31">
         <v>-16282800.38</v>
       </c>
-      <c r="CW31">
+      <c r="CX31">
         <v>94000.0</v>
       </c>
-      <c r="CX31">
+      <c r="CY31">
         <v>-16282800.38</v>
       </c>
-      <c r="CY31">
+      <c r="CZ31">
         <v>173033645.0</v>
       </c>
-      <c r="CZ31">
+      <c r="DA31">
         <v>-70437789.07</v>
       </c>
-      <c r="DA31">
+      <c r="DB31">
         <v>173033645.0</v>
       </c>
-      <c r="DB31">
+      <c r="DC31">
         <v>-70437789.07</v>
       </c>
-      <c r="DC31">
+      <c r="DD31">
         <v>182700868.0</v>
       </c>
-      <c r="DD31">
+      <c r="DE31">
         <v>-55129033.83</v>
       </c>
-      <c r="DE31">
+      <c r="DF31">
         <v>182700868.0</v>
       </c>
-      <c r="DF31">
+      <c r="DG31">
         <v>-55129033.83</v>
       </c>
-      <c r="DG31">
+      <c r="DH31">
         <v>182619621.0</v>
       </c>
-      <c r="DH31">
+      <c r="DI31">
         <v>-56002158.36</v>
       </c>
-      <c r="DI31">
+      <c r="DJ31">
         <v>182619621.0</v>
       </c>
-      <c r="DJ31">
+      <c r="DK31">
         <v>-56002158.36</v>
       </c>
-      <c r="DK31">
+      <c r="DL31">
         <v>177905372.0</v>
       </c>
-      <c r="DL31">
+      <c r="DM31">
         <v>88952686.0</v>
       </c>
-      <c r="DM31">
+      <c r="DN31">
         <v>177905372.0</v>
       </c>
-      <c r="DN31">
+      <c r="DO31">
         <v>88952686.0</v>
       </c>
-      <c r="DO31">
+      <c r="DP31">
         <v>130253911.0</v>
       </c>
-      <c r="DP31">
+      <c r="DQ31">
         <v>-20129263.5</v>
       </c>
-      <c r="DQ31">
+      <c r="DR31">
         <v>130253911.0</v>
       </c>
-      <c r="DR31">
+      <c r="DS31">
         <v>-20129263.5</v>
       </c>
-      <c r="DS31">
+      <c r="DT31">
         <v>101692587.0</v>
       </c>
-      <c r="DT31">
+      <c r="DU31">
         <v>50846294.0</v>
       </c>
-      <c r="DU31">
+      <c r="DV31">
         <v>101692587.0</v>
       </c>
-      <c r="DV31">
+      <c r="DW31">
         <v>50846294.0</v>
       </c>
-      <c r="DW31">
+      <c r="DX31">
         <v>82734716.0</v>
       </c>
-      <c r="DX31">
+      <c r="DY31">
         <v>-13176449.07</v>
       </c>
-      <c r="DY31">
+      <c r="DZ31">
         <v>82734716.0</v>
       </c>
-      <c r="DZ31">
+      <c r="EA31">
         <v>-13176449.07</v>
       </c>
-      <c r="EA31">
+      <c r="EB31">
         <v>68915682.0</v>
       </c>
-      <c r="EB31">
+      <c r="EC31">
         <v>34457841.0</v>
       </c>
-      <c r="EC31">
+      <c r="ED31">
         <v>68915682.0</v>
       </c>
-      <c r="ED31">
+      <c r="EE31">
         <v>34457841.0</v>
       </c>
-      <c r="EE31">
+      <c r="EF31">
         <v>9476309.0</v>
       </c>
-      <c r="EF31">
+      <c r="EG31">
         <v>-45372658.29</v>
       </c>
-      <c r="EG31">
+      <c r="EH31">
         <v>9476309.0</v>
       </c>
-      <c r="EH31">
+      <c r="EI31">
         <v>-45372658.29</v>
       </c>
-      <c r="EI31">
+      <c r="EJ31">
         <v>10403497.0</v>
       </c>
-      <c r="EJ31">
+      <c r="EK31">
         <v>-43902961.4</v>
       </c>
-      <c r="EK31">
+      <c r="EL31">
         <v>10403497.0</v>
       </c>
-      <c r="EL31">
+      <c r="EM31">
         <v>-43902961.4</v>
       </c>
-      <c r="EM31">
+      <c r="EN31">
         <v>12546255.0</v>
       </c>
-      <c r="EN31">
+      <c r="EO31">
         <v>-36933992.41</v>
       </c>
-      <c r="EO31">
+      <c r="EP31">
         <v>12546255.0</v>
       </c>
-      <c r="EP31">
+      <c r="EQ31">
         <v>-36933992.41</v>
       </c>
-      <c r="EQ31">
+      <c r="ER31">
         <v>-31239500.0</v>
       </c>
-      <c r="ER31">
+      <c r="ES31">
         <v>-35918750.0</v>
       </c>
-      <c r="ES31">
+      <c r="ET31">
         <v>-31239500.0</v>
       </c>
-      <c r="ET31">
+      <c r="EU31">
         <v>-35918750.0</v>
       </c>
     </row>
-    <row r="32" spans="1:150">
+    <row r="32" spans="1:151">
       <c r="A32" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B32">
+        <v>7468924193.0</v>
+      </c>
+      <c r="C32">
         <v>6394000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>6579095000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>7191000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>5988000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>2994000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>6594000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>3297000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>7400000000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>4204250000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>11007000000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>4204250000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>5810000000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>4204250000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>4458000000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>1775250000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>2504000000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>1775250000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>1693000000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>907750000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>1907000000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>907750000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>2613000000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>1250250000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>2260000000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>1250250000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>1426000000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>1328750000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>2388000000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>1328750000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>1049000000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>984750000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>1886679074.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>984750000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>1068500000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>1034000000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>1938000000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>1034000000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>1237000000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>1257500000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>3793000000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>1257500000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>1942000000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>1858750000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>3551000000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>1858750000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>1775500000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>1481500000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>2857000000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>1481500000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>1428500000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>1586999999.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>2446149966.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>1586999999.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>2401000000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>1200500000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>2401000000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>1200500000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>2096500000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>1048249999.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>2096500000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>1048249999.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>1915182220.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>957591110.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>1915182220.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>957591110.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>2082022236.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>1041011118.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>2082022236.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>1041011118.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>1684159761.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>842079880.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>1684159761.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>842079880.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>1502879230.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>751439615.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>1502879230.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>751439615.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>1005607014.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>1188102004.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>1005607014.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>1188102004.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>842140148.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>421070074.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>842140148.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>421070074.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>774853629.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>387426814.0</v>
       </c>
-      <c r="CK32">
+      <c r="CL32">
         <v>774853629.0</v>
       </c>
-      <c r="CL32">
+      <c r="CM32">
         <v>387426814.0</v>
       </c>
-      <c r="CM32">
+      <c r="CN32">
         <v>628320368.0</v>
       </c>
-      <c r="CN32">
+      <c r="CO32">
         <v>320929635.0</v>
       </c>
-      <c r="CO32">
+      <c r="CP32">
         <v>628320368.0</v>
       </c>
-      <c r="CP32">
+      <c r="CQ32">
         <v>320929635.0</v>
       </c>
-      <c r="CQ32">
+      <c r="CR32">
         <v>612106061.0</v>
       </c>
-      <c r="CR32">
+      <c r="CS32">
         <v>305626550.0</v>
       </c>
-      <c r="CS32">
+      <c r="CT32">
         <v>612106061.0</v>
       </c>
-      <c r="CT32">
+      <c r="CU32">
         <v>305626550.0</v>
       </c>
-      <c r="CU32">
+      <c r="CV32">
         <v>678584717.0</v>
       </c>
-      <c r="CV32">
+      <c r="CW32">
         <v>5757576.0</v>
       </c>
-      <c r="CW32">
+      <c r="CX32">
         <v>678584717.0</v>
       </c>
-      <c r="CX32">
+      <c r="CY32">
         <v>5757576.0</v>
       </c>
-      <c r="CY32">
+      <c r="CZ32">
         <v>323427472.0</v>
       </c>
-      <c r="CZ32">
+      <c r="DA32">
         <v>7222342.0</v>
       </c>
-      <c r="DA32">
+      <c r="DB32">
         <v>323427472.0</v>
       </c>
-      <c r="DB32">
+      <c r="DC32">
         <v>7222342.0</v>
       </c>
-      <c r="DC32">
+      <c r="DD32">
         <v>313103090.0</v>
       </c>
-      <c r="DD32">
+      <c r="DE32">
         <v>156551545.0</v>
       </c>
-      <c r="DE32">
+      <c r="DF32">
         <v>313103090.0</v>
       </c>
-      <c r="DF32">
+      <c r="DG32">
         <v>156551545.0</v>
       </c>
-      <c r="DG32">
+      <c r="DH32">
         <v>299811032.0</v>
       </c>
-      <c r="DH32">
+      <c r="DI32">
         <v>5662761.0</v>
       </c>
-      <c r="DI32">
+      <c r="DJ32">
         <v>299811032.0</v>
       </c>
-      <c r="DJ32">
+      <c r="DK32">
         <v>5662761.0</v>
       </c>
-      <c r="DK32">
+      <c r="DL32">
         <v>317767000.0</v>
       </c>
-      <c r="DL32">
+      <c r="DM32">
         <v>158883499.0</v>
       </c>
-      <c r="DM32">
+      <c r="DN32">
         <v>317767000.0</v>
       </c>
-      <c r="DN32">
+      <c r="DO32">
         <v>158883499.0</v>
       </c>
-      <c r="DO32"/>
       <c r="DP32"/>
       <c r="DQ32"/>
       <c r="DR32"/>
       <c r="DS32"/>
       <c r="DT32"/>
       <c r="DU32"/>
       <c r="DV32"/>
       <c r="DW32"/>
       <c r="DX32"/>
       <c r="DY32"/>
       <c r="DZ32"/>
       <c r="EA32"/>
       <c r="EB32"/>
       <c r="EC32"/>
       <c r="ED32"/>
-      <c r="EE32">
+      <c r="EE32"/>
+      <c r="EF32">
         <v>169628900.0</v>
       </c>
-      <c r="EF32">
+      <c r="EG32">
         <v>84814450.0</v>
       </c>
-      <c r="EG32">
+      <c r="EH32">
         <v>169628900.0</v>
       </c>
-      <c r="EH32">
+      <c r="EI32">
         <v>84814450.0</v>
       </c>
-      <c r="EI32">
+      <c r="EJ32">
         <v>141821219.0</v>
       </c>
-      <c r="EJ32">
+      <c r="EK32">
         <v>70910609.0</v>
       </c>
-      <c r="EK32">
+      <c r="EL32">
         <v>141821219.0</v>
       </c>
-      <c r="EL32">
+      <c r="EM32">
         <v>70910609.0</v>
       </c>
-      <c r="EM32">
+      <c r="EN32">
         <v>106139984.0</v>
       </c>
-      <c r="EN32">
+      <c r="EO32">
         <v>53069992.0</v>
       </c>
-      <c r="EO32">
+      <c r="EP32">
         <v>106139984.0</v>
       </c>
-      <c r="EP32">
+      <c r="EQ32">
         <v>53069992.0</v>
       </c>
-      <c r="EQ32"/>
       <c r="ER32"/>
       <c r="ES32"/>
       <c r="ET32"/>
+      <c r="EU32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AM30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -34505,51 +34706,51 @@
       </c>
       <c r="AG1" t="s">
         <v>32</v>
       </c>
       <c r="AH1" t="s">
         <v>33</v>
       </c>
       <c r="AI1" t="s">
         <v>34</v>
       </c>
       <c r="AJ1" t="s">
         <v>35</v>
       </c>
       <c r="AK1" t="s">
         <v>36</v>
       </c>
       <c r="AL1" t="s">
         <v>37</v>
       </c>
       <c r="AM1" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="2" spans="1:39">
       <c r="A2" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B2">
         <v>3923000000.0</v>
       </c>
       <c r="C2">
         <v>1740000000.0</v>
       </c>
       <c r="D2">
         <v>6201000000.0</v>
       </c>
       <c r="E2">
         <v>3025000000.0</v>
       </c>
       <c r="F2">
         <v>3604000000.0</v>
       </c>
       <c r="G2">
         <v>4058000000.0</v>
       </c>
       <c r="H2">
         <v>1674000000.0</v>
       </c>
       <c r="I2">
         <v>318000000.0</v>
       </c>
@@ -34622,51 +34823,51 @@
       <c r="AF2">
         <v>129197248.0</v>
       </c>
       <c r="AG2">
         <v>126104022.0</v>
       </c>
       <c r="AH2">
         <v>79433916.0</v>
       </c>
       <c r="AI2">
         <v>123253365.0</v>
       </c>
       <c r="AJ2">
         <v>101601940.0</v>
       </c>
       <c r="AK2">
         <v>50246561.94</v>
       </c>
       <c r="AL2">
         <v>101601940.27</v>
       </c>
       <c r="AM2"/>
     </row>
     <row r="3" spans="1:39">
       <c r="A3" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="B3">
         <v>7974000000</v>
       </c>
       <c r="C3">
         <v>4902000000</v>
       </c>
       <c r="D3">
         <v>5291000000</v>
       </c>
       <c r="E3">
         <v>3136000000</v>
       </c>
       <c r="F3">
         <v>2406000000</v>
       </c>
       <c r="G3">
         <v>1418000000</v>
       </c>
       <c r="H3">
         <v>1213000000</v>
       </c>
       <c r="I3">
         <v>1778000000</v>
       </c>
@@ -34741,137 +34942,137 @@
       </c>
       <c r="AG3">
         <v>112551681</v>
       </c>
       <c r="AH3">
         <v>102007504</v>
       </c>
       <c r="AI3">
         <v>145883915</v>
       </c>
       <c r="AJ3">
         <v>160465452</v>
       </c>
       <c r="AK3">
         <v>0</v>
       </c>
       <c r="AL3">
         <v>0</v>
       </c>
       <c r="AM3">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:39">
       <c r="A4" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
     </row>
     <row r="5" spans="1:39">
       <c r="A5" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
     </row>
     <row r="6" spans="1:39">
       <c r="A6" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="B6">
         <v>1789000000.0</v>
       </c>
       <c r="C6">
         <v>2183000000.0</v>
       </c>
       <c r="D6">
         <v>-4461000000.0</v>
       </c>
       <c r="E6">
         <v>3176000000.0</v>
       </c>
       <c r="F6">
         <v>-579000000.0</v>
       </c>
       <c r="G6">
         <v>-454000000.0</v>
       </c>
       <c r="H6">
         <v>2384000000.0</v>
       </c>
       <c r="I6">
         <v>1356000000.0</v>
       </c>
@@ -34944,51 +35145,51 @@
       <c r="AF6">
         <v>-18722923.0</v>
       </c>
       <c r="AG6">
         <v>8528099.0</v>
       </c>
       <c r="AH6">
         <v>30672013.0</v>
       </c>
       <c r="AI6">
         <v>-42541361.0</v>
       </c>
       <c r="AJ6">
         <v>34564503.0</v>
       </c>
       <c r="AK6">
         <v>69677464.0</v>
       </c>
       <c r="AL6">
         <v>50246561.0</v>
       </c>
       <c r="AM6"/>
     </row>
     <row r="7" spans="1:39">
       <c r="A7" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="B7">
         <v>131000000.0</v>
       </c>
       <c r="C7">
         <v>-329000000.0</v>
       </c>
       <c r="D7">
         <v>-909000000.0</v>
       </c>
       <c r="E7">
         <v>-900000000.0</v>
       </c>
       <c r="F7">
         <v>-642000000.0</v>
       </c>
       <c r="G7">
         <v>-469000000.0</v>
       </c>
       <c r="H7">
         <v>-387000000.0</v>
       </c>
       <c r="I7">
         <v>-43000000.0</v>
       </c>
@@ -35023,94 +35224,94 @@
       </c>
       <c r="U7">
         <v>-13931203.0</v>
       </c>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
     </row>
     <row r="8" spans="1:39">
       <c r="A8" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
     </row>
     <row r="9" spans="1:39">
       <c r="A9" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="B9">
         <v>113000000.0</v>
       </c>
       <c r="C9">
         <v>-301000000.0</v>
       </c>
       <c r="D9">
         <v>107000000.0</v>
       </c>
       <c r="E9">
         <v>-77000000.0</v>
       </c>
       <c r="F9">
         <v>-39000000.0</v>
       </c>
       <c r="G9">
         <v>41000000.0</v>
       </c>
       <c r="H9">
         <v>118000000.0</v>
       </c>
       <c r="I9">
         <v>-96000000.0</v>
       </c>
@@ -35153,51 +35354,51 @@
       <c r="V9">
         <v>-115544108.0</v>
       </c>
       <c r="W9">
         <v>69699466.0</v>
       </c>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
     </row>
     <row r="10" spans="1:39">
       <c r="A10" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="B10">
         <v>-102000000.0</v>
       </c>
       <c r="C10">
         <v>-161000000.0</v>
       </c>
       <c r="D10">
         <v>-31000000.0</v>
       </c>
       <c r="E10">
         <v>-146000000.0</v>
       </c>
       <c r="F10">
         <v>-4000000.0</v>
       </c>
       <c r="G10">
         <v>51000000.0</v>
       </c>
       <c r="H10">
         <v>-21000000.0</v>
       </c>
       <c r="I10">
         <v>22000000.0</v>
       </c>
@@ -35240,51 +35441,51 @@
       <c r="V10">
         <v>-3830844.0</v>
       </c>
       <c r="W10">
         <v>-5583222.0</v>
       </c>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
       <c r="AG10"/>
       <c r="AH10"/>
       <c r="AI10"/>
       <c r="AJ10"/>
       <c r="AK10"/>
       <c r="AL10"/>
       <c r="AM10"/>
     </row>
     <row r="11" spans="1:39">
       <c r="A11" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>184000000.0</v>
       </c>
       <c r="F11">
         <v>75000000.0</v>
       </c>
       <c r="G11">
         <v>-121000000.0</v>
       </c>
       <c r="H11">
         <v>-11000000.0</v>
       </c>
       <c r="I11">
         <v>-5000000.0</v>
       </c>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
@@ -35293,51 +35494,51 @@
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
     </row>
     <row r="12" spans="1:39">
       <c r="A12" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>1001000000.0</v>
       </c>
       <c r="F12">
         <v>1114000000.0</v>
       </c>
       <c r="G12">
         <v>4022000000.0</v>
       </c>
       <c r="H12">
         <v>1142000000.0</v>
       </c>
       <c r="I12">
         <v>389000000.0</v>
       </c>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
@@ -35346,51 +35547,51 @@
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
     </row>
     <row r="13" spans="1:39">
       <c r="A13" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-861000000.0</v>
       </c>
       <c r="F13">
         <v>-244000000.0</v>
       </c>
       <c r="G13">
         <v>58000000.0</v>
       </c>
       <c r="H13">
         <v>-15000000.0</v>
       </c>
       <c r="I13">
         <v>31000000.0</v>
       </c>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
@@ -35399,51 +35600,51 @@
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
     </row>
     <row r="14" spans="1:39">
       <c r="A14" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="B14">
         <v>5392000000.0</v>
       </c>
       <c r="C14">
         <v>4762000000.0</v>
       </c>
       <c r="D14">
         <v>4139000000.0</v>
       </c>
       <c r="E14">
         <v>2948000000.0</v>
       </c>
       <c r="F14">
         <v>1687000000.0</v>
       </c>
       <c r="G14">
         <v>1812000000.0</v>
       </c>
       <c r="H14">
         <v>1688000000.0</v>
       </c>
       <c r="I14">
         <v>1591000000.0</v>
       </c>
@@ -35516,51 +35717,51 @@
       <c r="AF14">
         <v>92958805.0</v>
       </c>
       <c r="AG14">
         <v>94974207.0</v>
       </c>
       <c r="AH14">
         <v>74154396.0</v>
       </c>
       <c r="AI14">
         <v>61119140.0</v>
       </c>
       <c r="AJ14">
         <v>68580074.0</v>
       </c>
       <c r="AK14">
         <v>69677464.0</v>
       </c>
       <c r="AL14">
         <v>50246561.0</v>
       </c>
       <c r="AM14"/>
     </row>
     <row r="15" spans="1:39">
       <c r="A15" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="B15">
         <v>2012000000.0</v>
       </c>
       <c r="C15">
         <v>2449000000.0</v>
       </c>
       <c r="D15">
         <v>4253000000.0</v>
       </c>
       <c r="E15">
         <v>2558000000.0</v>
       </c>
       <c r="F15">
         <v>289000000.0</v>
       </c>
       <c r="G15">
         <v>454000000.0</v>
       </c>
       <c r="H15">
         <v>1062000000.0</v>
       </c>
       <c r="I15">
         <v>909000000.0</v>
       </c>
@@ -35629,51 +35830,51 @@
       </c>
       <c r="AE15">
         <v>74302614.0</v>
       </c>
       <c r="AF15">
         <v>49626315.0</v>
       </c>
       <c r="AG15">
         <v>41370670.0</v>
       </c>
       <c r="AH15">
         <v>36122211.0</v>
       </c>
       <c r="AI15">
         <v>50467283.0</v>
       </c>
       <c r="AJ15">
         <v>25342892.0</v>
       </c>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
     </row>
     <row r="16" spans="1:39">
       <c r="A16" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="B16">
         <v>5712000000.0</v>
       </c>
       <c r="C16">
         <v>3923000000.0</v>
       </c>
       <c r="D16">
         <v>1740000000.0</v>
       </c>
       <c r="E16">
         <v>6201000000.0</v>
       </c>
       <c r="F16">
         <v>3025000000.0</v>
       </c>
       <c r="G16">
         <v>3604000000.0</v>
       </c>
       <c r="H16">
         <v>4058000000.0</v>
       </c>
       <c r="I16">
         <v>1674000000.0</v>
       </c>
@@ -35748,94 +35949,94 @@
       </c>
       <c r="AG16">
         <v>134632121.0</v>
       </c>
       <c r="AH16">
         <v>110105929.0</v>
       </c>
       <c r="AI16">
         <v>80712004.0</v>
       </c>
       <c r="AJ16">
         <v>136166443.0</v>
       </c>
       <c r="AK16">
         <v>69677464.0</v>
       </c>
       <c r="AL16">
         <v>50246561.0</v>
       </c>
       <c r="AM16">
         <v>101601940.27</v>
       </c>
     </row>
     <row r="17" spans="1:39">
       <c r="A17" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
     </row>
     <row r="18" spans="1:39">
       <c r="A18" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="B18">
         <v>-782000000.0</v>
       </c>
       <c r="C18">
         <v>945000000.0</v>
       </c>
       <c r="D18">
         <v>854000000.0</v>
       </c>
       <c r="E18">
         <v>5675000000.0</v>
       </c>
       <c r="F18">
         <v>1386000000.0</v>
       </c>
       <c r="G18">
         <v>431000000.0</v>
       </c>
       <c r="H18">
         <v>-1213000000.0</v>
       </c>
       <c r="I18">
         <v>1518000000.0</v>
       </c>
@@ -35908,51 +36109,51 @@
       <c r="AF18">
         <v>134850898.0</v>
       </c>
       <c r="AG18">
         <v>106507387.0</v>
       </c>
       <c r="AH18">
         <v>70202375.0</v>
       </c>
       <c r="AI18">
         <v>830648.0</v>
       </c>
       <c r="AJ18">
         <v>56091477.0</v>
       </c>
       <c r="AK18">
         <v>69677464.0</v>
       </c>
       <c r="AL18">
         <v>50246561.0</v>
       </c>
       <c r="AM18"/>
     </row>
     <row r="19" spans="1:39">
       <c r="A19" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-5747000000.0</v>
       </c>
       <c r="D19">
         <v>-5585000000.0</v>
       </c>
       <c r="E19">
         <v>-2265000000.0</v>
       </c>
       <c r="F19">
         <v>-2941000000.0</v>
       </c>
       <c r="G19">
         <v>-2112000000.0</v>
       </c>
       <c r="H19">
         <v>-1238000000.0</v>
       </c>
       <c r="I19">
         <v>-1772000000.0</v>
       </c>
       <c r="J19"/>
       <c r="K19"/>
@@ -35965,98 +36166,98 @@
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
     </row>
     <row r="20" spans="1:39">
       <c r="A20" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20">
         <v>23000000.0</v>
       </c>
       <c r="H20"/>
       <c r="I20">
         <v>1949000000.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
     </row>
     <row r="21" spans="1:39">
       <c r="A21" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="B21">
         <v>1715000000.0</v>
       </c>
       <c r="C21">
         <v>4667000000.0</v>
       </c>
       <c r="D21">
         <v>-624000000.0</v>
       </c>
       <c r="E21">
         <v>-531000000.0</v>
       </c>
       <c r="F21">
         <v>-939000000.0</v>
       </c>
       <c r="G21">
         <v>446000000.0</v>
       </c>
       <c r="H21">
         <v>1575000000.0</v>
       </c>
       <c r="I21">
         <v>-1003000000.0</v>
       </c>
@@ -36071,51 +36272,51 @@
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
     </row>
     <row r="22" spans="1:39">
       <c r="A22" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B22">
         <v>2718000000.0</v>
       </c>
       <c r="C22">
         <v>3646000000.0</v>
       </c>
       <c r="D22">
         <v>1660000000.0</v>
       </c>
       <c r="E22">
         <v>6575000000.0</v>
       </c>
       <c r="F22">
         <v>1983000000.0</v>
       </c>
       <c r="G22">
         <v>-3975000000.0</v>
       </c>
       <c r="H22">
         <v>343000000.0</v>
       </c>
       <c r="I22">
         <v>1364000000.0</v>
       </c>
@@ -36174,51 +36375,51 @@
         <v>966637000.0</v>
       </c>
       <c r="AB22">
         <v>216702974.0</v>
       </c>
       <c r="AC22">
         <v>183049979.0</v>
       </c>
       <c r="AD22">
         <v>178822980.0</v>
       </c>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
       <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
       <c r="AM22">
         <v>81196000.0</v>
       </c>
     </row>
     <row r="23" spans="1:39">
       <c r="A23" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="B23">
         <v>2841000000.0</v>
       </c>
       <c r="C23">
         <v>-117000000.0</v>
       </c>
       <c r="D23">
         <v>-123000000.0</v>
       </c>
       <c r="E23">
         <v>-126000000.0</v>
       </c>
       <c r="F23">
         <v>-351000000.0</v>
       </c>
       <c r="G23">
         <v>-111000000.0</v>
       </c>
       <c r="H23">
         <v>1700000000.0</v>
       </c>
       <c r="I23">
         <v>1753000000.0</v>
       </c>
@@ -36287,51 +36488,51 @@
       </c>
       <c r="AE23">
         <v>-1611253.0</v>
       </c>
       <c r="AF23">
         <v>-122080.0</v>
       </c>
       <c r="AG23">
         <v>-4371872.0</v>
       </c>
       <c r="AH23">
         <v>-72470.0</v>
       </c>
       <c r="AI23">
         <v>-201640.65</v>
       </c>
       <c r="AJ23">
         <v>198380572.0</v>
       </c>
       <c r="AK23"/>
       <c r="AL23"/>
       <c r="AM23"/>
     </row>
     <row r="24" spans="1:39">
       <c r="A24" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="B24">
         <v>63000000.0</v>
       </c>
       <c r="C24">
         <v>1051000000.0</v>
       </c>
       <c r="D24">
         <v>-292000000.0</v>
       </c>
       <c r="E24">
         <v>871000000.0</v>
       </c>
       <c r="F24">
         <v>-332000000.0</v>
       </c>
       <c r="G24">
         <v>-167000000.0</v>
       </c>
       <c r="H24">
         <v>-37000000.0</v>
       </c>
       <c r="I24">
         <v>6000000.0</v>
       </c>
@@ -36400,51 +36601,51 @@
       </c>
       <c r="AE24">
         <v>-5144412.0</v>
       </c>
       <c r="AF24">
         <v>-7158063.0</v>
       </c>
       <c r="AG24">
         <v>-5011053.0</v>
       </c>
       <c r="AH24">
         <v>-6287335.0</v>
       </c>
       <c r="AI24">
         <v>401905.0</v>
       </c>
       <c r="AJ24">
         <v>574783.0</v>
       </c>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
     </row>
     <row r="25" spans="1:39">
       <c r="A25" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="B25">
         <v>-1069000000.0</v>
       </c>
       <c r="C25">
         <v>-2955000000.0</v>
       </c>
       <c r="D25">
         <v>-335000000.0</v>
       </c>
       <c r="E25">
         <v>-2411000000.0</v>
       </c>
       <c r="F25">
         <v>-3670000000.0</v>
       </c>
       <c r="G25">
         <v>4028000000.0</v>
       </c>
       <c r="H25">
         <v>-343000000.0</v>
       </c>
       <c r="I25">
         <v>363000000.0</v>
       </c>
@@ -36519,51 +36720,51 @@
       </c>
       <c r="AG25">
         <v>219059069.0</v>
       </c>
       <c r="AH25">
         <v>172209880.0</v>
       </c>
       <c r="AI25">
         <v>146714564.0</v>
       </c>
       <c r="AJ25">
         <v>216556930.0</v>
       </c>
       <c r="AK25">
         <v>-69677464.17</v>
       </c>
       <c r="AL25">
         <v>-50246561.94</v>
       </c>
       <c r="AM25">
         <v>-81196000.0</v>
       </c>
     </row>
     <row r="26" spans="1:39">
       <c r="A26" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="B26">
         <v>-53000000.0</v>
       </c>
       <c r="C26">
         <v>0.0</v>
       </c>
       <c r="D26">
         <v>0.0</v>
       </c>
       <c r="E26">
         <v>-149000000.0</v>
       </c>
       <c r="F26">
         <v>0.0</v>
       </c>
       <c r="G26">
         <v>600000000.0</v>
       </c>
       <c r="H26">
         <v>0.0</v>
       </c>
       <c r="I26">
         <v>1949000000.0</v>
       </c>
@@ -36584,51 +36785,51 @@
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
     </row>
     <row r="27" spans="1:39">
       <c r="A27" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="B27">
         <v>20000000.0</v>
       </c>
       <c r="C27"/>
       <c r="D27">
         <v>39000000.0</v>
       </c>
       <c r="E27">
         <v>-1606000000.0</v>
       </c>
       <c r="F27">
         <v>-1101000000.0</v>
       </c>
       <c r="G27">
         <v>5386000000.0</v>
       </c>
       <c r="H27">
         <v>29929200.0</v>
       </c>
       <c r="I27">
         <v>21000000.0</v>
       </c>
       <c r="J27">
         <v>21000000.0</v>
@@ -36653,51 +36854,51 @@
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
     </row>
     <row r="28" spans="1:39">
       <c r="A28" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="B28">
         <v>2491000000.0</v>
       </c>
       <c r="C28">
         <v>2101000000.0</v>
       </c>
       <c r="D28">
         <v>-5000000000.0</v>
       </c>
       <c r="E28">
         <v>-3364000000.0</v>
       </c>
       <c r="F28">
         <v>-1424000000.0</v>
       </c>
       <c r="G28">
         <v>-203000000.0</v>
       </c>
       <c r="H28">
         <v>317000000.0</v>
       </c>
       <c r="I28">
         <v>-159000000.0</v>
       </c>
@@ -36766,51 +36967,51 @@
       </c>
       <c r="AE28">
         <v>-328358742.0</v>
       </c>
       <c r="AF28">
         <v>-151194003.0</v>
       </c>
       <c r="AG28">
         <v>-82581545.0</v>
       </c>
       <c r="AH28">
         <v>-36194681.0</v>
       </c>
       <c r="AI28">
         <v>-50668923.0</v>
       </c>
       <c r="AJ28">
         <v>-25465300.0</v>
       </c>
       <c r="AK28"/>
       <c r="AL28"/>
       <c r="AM28"/>
     </row>
     <row r="29" spans="1:39">
       <c r="A29" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="B29">
         <v>7192000000.0</v>
       </c>
       <c r="C29">
         <v>5847000000.0</v>
       </c>
       <c r="D29">
         <v>6145000000.0</v>
       </c>
       <c r="E29">
         <v>8811000000.0</v>
       </c>
       <c r="F29">
         <v>3792000000.0</v>
       </c>
       <c r="G29">
         <v>1849000000.0</v>
       </c>
       <c r="H29">
         <v>3305000000.0</v>
       </c>
       <c r="I29">
         <v>3296000000.0</v>
       </c>
@@ -36883,51 +37084,51 @@
       <c r="AF29">
         <v>247449716.0</v>
       </c>
       <c r="AG29">
         <v>219059069.0</v>
       </c>
       <c r="AH29">
         <v>172209880.0</v>
       </c>
       <c r="AI29">
         <v>146714564.0</v>
       </c>
       <c r="AJ29">
         <v>216556930.0</v>
       </c>
       <c r="AK29">
         <v>69677464.0</v>
       </c>
       <c r="AL29">
         <v>50246561.0</v>
       </c>
       <c r="AM29"/>
     </row>
     <row r="30" spans="1:39">
       <c r="A30" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="B30">
         <v>-7911000000.0</v>
       </c>
       <c r="C30">
         <v>-5747000000.0</v>
       </c>
       <c r="D30">
         <v>-5585000000.0</v>
       </c>
       <c r="E30">
         <v>-2265000000.0</v>
       </c>
       <c r="F30">
         <v>-2941000000.0</v>
       </c>
       <c r="G30">
         <v>-2112000000.0</v>
       </c>
       <c r="H30">
         <v>-1238000000.0</v>
       </c>
       <c r="I30">
         <v>-1772000000.0</v>
       </c>
@@ -37015,1328 +37216,1337 @@
       <c r="AK30"/>
       <c r="AL30"/>
       <c r="AM30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:EJ30"/>
+  <dimension ref="A1:EK30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:140">
+    <row r="1" spans="1:141">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>100</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1" t="s">
+        <v>101</v>
+      </c>
+      <c r="E1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="F1" t="s">
         <v>102</v>
       </c>
       <c r="G1" t="s">
+        <v>103</v>
+      </c>
+      <c r="H1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="I1" t="s">
         <v>104</v>
       </c>
       <c r="J1" t="s">
         <v>105</v>
       </c>
       <c r="K1" t="s">
+        <v>106</v>
+      </c>
+      <c r="L1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="M1" t="s">
         <v>107</v>
       </c>
       <c r="N1" t="s">
         <v>108</v>
       </c>
       <c r="O1" t="s">
+        <v>109</v>
+      </c>
+      <c r="P1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="Q1" t="s">
         <v>110</v>
       </c>
       <c r="R1" t="s">
         <v>111</v>
       </c>
       <c r="S1" t="s">
+        <v>112</v>
+      </c>
+      <c r="T1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="U1" t="s">
         <v>113</v>
       </c>
       <c r="V1" t="s">
         <v>114</v>
       </c>
       <c r="W1" t="s">
+        <v>115</v>
+      </c>
+      <c r="X1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="Y1" t="s">
         <v>116</v>
       </c>
       <c r="Z1" t="s">
         <v>117</v>
       </c>
       <c r="AA1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AB1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AC1" t="s">
         <v>119</v>
       </c>
       <c r="AD1" t="s">
         <v>120</v>
       </c>
       <c r="AE1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AF1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AG1" t="s">
         <v>122</v>
       </c>
       <c r="AH1" t="s">
         <v>123</v>
       </c>
       <c r="AI1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AK1" t="s">
         <v>125</v>
       </c>
       <c r="AL1" t="s">
         <v>126</v>
       </c>
       <c r="AM1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AN1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="AO1" t="s">
         <v>128</v>
       </c>
       <c r="AP1" t="s">
         <v>129</v>
       </c>
       <c r="AQ1" t="s">
+        <v>130</v>
+      </c>
+      <c r="AR1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="AS1" t="s">
         <v>131</v>
       </c>
       <c r="AT1" t="s">
         <v>132</v>
       </c>
       <c r="AU1" t="s">
+        <v>133</v>
+      </c>
+      <c r="AV1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="AW1" t="s">
         <v>134</v>
       </c>
       <c r="AX1" t="s">
         <v>135</v>
       </c>
       <c r="AY1" t="s">
+        <v>136</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BA1" t="s">
         <v>137</v>
       </c>
       <c r="BB1" t="s">
         <v>138</v>
       </c>
       <c r="BC1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BD1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BE1" t="s">
         <v>140</v>
       </c>
       <c r="BF1" t="s">
         <v>141</v>
       </c>
       <c r="BG1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BH1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BI1" t="s">
         <v>143</v>
       </c>
       <c r="BJ1" t="s">
         <v>144</v>
       </c>
       <c r="BK1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BL1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="BM1" t="s">
         <v>146</v>
       </c>
       <c r="BN1" t="s">
         <v>147</v>
       </c>
       <c r="BO1" t="s">
+        <v>148</v>
+      </c>
+      <c r="BP1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="BQ1" t="s">
         <v>149</v>
       </c>
       <c r="BR1" t="s">
         <v>150</v>
       </c>
       <c r="BS1" t="s">
+        <v>151</v>
+      </c>
+      <c r="BT1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="BU1" t="s">
         <v>152</v>
       </c>
       <c r="BV1" t="s">
         <v>153</v>
       </c>
       <c r="BW1" t="s">
+        <v>154</v>
+      </c>
+      <c r="BX1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="BY1" t="s">
         <v>155</v>
       </c>
       <c r="BZ1" t="s">
         <v>156</v>
       </c>
       <c r="CA1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CB1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CC1" t="s">
         <v>158</v>
       </c>
       <c r="CD1" t="s">
         <v>159</v>
       </c>
       <c r="CE1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CF1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="CG1" t="s">
         <v>161</v>
       </c>
       <c r="CH1" t="s">
         <v>162</v>
       </c>
       <c r="CI1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="CK1" t="s">
         <v>164</v>
       </c>
       <c r="CL1" t="s">
         <v>165</v>
       </c>
       <c r="CM1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CN1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="CO1" t="s">
         <v>167</v>
       </c>
       <c r="CP1" t="s">
         <v>168</v>
       </c>
       <c r="CQ1" t="s">
+        <v>169</v>
+      </c>
+      <c r="CR1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="CS1" t="s">
         <v>170</v>
       </c>
       <c r="CT1" t="s">
         <v>171</v>
       </c>
       <c r="CU1" t="s">
+        <v>172</v>
+      </c>
+      <c r="CV1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>172</v>
       </c>
       <c r="CW1" t="s">
         <v>173</v>
       </c>
       <c r="CX1" t="s">
         <v>174</v>
       </c>
       <c r="CY1" t="s">
+        <v>175</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>175</v>
       </c>
       <c r="DA1" t="s">
         <v>176</v>
       </c>
       <c r="DB1" t="s">
         <v>177</v>
       </c>
       <c r="DC1" t="s">
+        <v>178</v>
+      </c>
+      <c r="DD1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>178</v>
       </c>
       <c r="DE1" t="s">
         <v>179</v>
       </c>
       <c r="DF1" t="s">
         <v>180</v>
       </c>
       <c r="DG1" t="s">
+        <v>181</v>
+      </c>
+      <c r="DH1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>181</v>
       </c>
       <c r="DI1" t="s">
         <v>182</v>
       </c>
       <c r="DJ1" t="s">
         <v>183</v>
       </c>
       <c r="DK1" t="s">
+        <v>184</v>
+      </c>
+      <c r="DL1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
       <c r="DM1" t="s">
         <v>185</v>
       </c>
       <c r="DN1" t="s">
         <v>186</v>
       </c>
       <c r="DO1" t="s">
+        <v>187</v>
+      </c>
+      <c r="DP1" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="DQ1" t="s">
         <v>188</v>
       </c>
       <c r="DR1" t="s">
         <v>189</v>
       </c>
       <c r="DS1" t="s">
+        <v>190</v>
+      </c>
+      <c r="DT1" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>190</v>
       </c>
       <c r="DU1" t="s">
         <v>191</v>
       </c>
       <c r="DV1" t="s">
         <v>192</v>
       </c>
       <c r="DW1" t="s">
+        <v>193</v>
+      </c>
+      <c r="DX1" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>193</v>
       </c>
       <c r="DY1" t="s">
         <v>194</v>
       </c>
       <c r="DZ1" t="s">
         <v>195</v>
       </c>
       <c r="EA1" t="s">
+        <v>196</v>
+      </c>
+      <c r="EB1" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>196</v>
       </c>
       <c r="EC1" t="s">
         <v>197</v>
       </c>
       <c r="ED1" t="s">
         <v>198</v>
       </c>
       <c r="EE1" t="s">
+        <v>199</v>
+      </c>
+      <c r="EF1" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>199</v>
       </c>
       <c r="EG1" t="s">
         <v>200</v>
       </c>
       <c r="EH1" t="s">
         <v>201</v>
       </c>
       <c r="EI1" t="s">
+        <v>202</v>
+      </c>
+      <c r="EJ1" t="s">
         <v>38</v>
       </c>
-      <c r="EJ1" t="s">
-        <v>209</v>
+      <c r="EK1" t="s">
+        <v>210</v>
       </c>
     </row>
-    <row r="2" spans="1:140">
+    <row r="2" spans="1:141">
       <c r="A2" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B2">
+        <v>1414000000.0</v>
+      </c>
+      <c r="C2">
         <v>4880000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>3923000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1979000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1740000000.0</v>
       </c>
-      <c r="F2"/>
-[...2 lines deleted...]
-      </c>
+      <c r="G2"/>
       <c r="H2">
         <v>3469000000.0</v>
       </c>
       <c r="I2">
+        <v>3469000000.0</v>
+      </c>
+      <c r="J2">
         <v>6201000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>756250000.0</v>
       </c>
       <c r="K2">
         <v>756250000.0</v>
       </c>
       <c r="L2">
         <v>756250000.0</v>
       </c>
       <c r="M2">
         <v>756250000.0</v>
       </c>
       <c r="N2">
         <v>756250000.0</v>
       </c>
       <c r="O2">
+        <v>756250000.0</v>
+      </c>
+      <c r="P2">
         <v>3025000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>901000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>3604000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>901000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>3604000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>1014500000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>4058000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>1014500000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>3037000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>418500000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>1674000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>418500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>79500000.0</v>
       </c>
       <c r="AB2">
         <v>79500000.0</v>
       </c>
       <c r="AC2">
         <v>79500000.0</v>
       </c>
       <c r="AD2">
         <v>79500000.0</v>
       </c>
       <c r="AE2">
-        <v>71250000.0</v>
+        <v>79500000.0</v>
       </c>
       <c r="AF2">
         <v>71250000.0</v>
       </c>
       <c r="AG2">
         <v>71250000.0</v>
       </c>
       <c r="AH2">
         <v>71250000.0</v>
       </c>
       <c r="AI2">
-        <v>30500000.0</v>
+        <v>71250000.0</v>
       </c>
       <c r="AJ2">
         <v>30500000.0</v>
       </c>
       <c r="AK2">
         <v>30500000.0</v>
       </c>
       <c r="AL2">
         <v>30500000.0</v>
       </c>
       <c r="AM2">
-        <v>817000000.0</v>
+        <v>30500000.0</v>
       </c>
       <c r="AN2">
         <v>817000000.0</v>
       </c>
       <c r="AO2">
         <v>817000000.0</v>
       </c>
       <c r="AP2">
         <v>817000000.0</v>
       </c>
       <c r="AQ2">
-        <v>555750000.0</v>
+        <v>817000000.0</v>
       </c>
       <c r="AR2">
         <v>555750000.0</v>
       </c>
       <c r="AS2">
         <v>555750000.0</v>
       </c>
       <c r="AT2">
         <v>555750000.0</v>
       </c>
       <c r="AU2">
-        <v>605500000.0</v>
+        <v>555750000.0</v>
       </c>
       <c r="AV2">
         <v>605500000.0</v>
       </c>
       <c r="AW2">
         <v>605500000.0</v>
       </c>
       <c r="AX2">
         <v>605500000.0</v>
       </c>
       <c r="AY2">
-        <v>10250000.0</v>
+        <v>605500000.0</v>
       </c>
       <c r="AZ2">
         <v>10250000.0</v>
       </c>
       <c r="BA2">
+        <v>10250000.0</v>
+      </c>
+      <c r="BB2">
         <v>41000000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>10250000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>963000000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>240750000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>963000000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>240750000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>1203000000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>300750000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>1203000000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>300750000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>126660737.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>31665184.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>126660737.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>31665184.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>96496748.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>24124187.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>96496748.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>24124187.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>275066859.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>68766714.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>275066859.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>68766714.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>183718545.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>45929636.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>183718545.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>45929636.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>583686021.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>145921505.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>583686021.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>145921505.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>138573234.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>34643308.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>138573234.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>34643308.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>116909739.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>29227434.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>116909739.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>29227434.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>90047728.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>22511932.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>90047728.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>22511932.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>140391310.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>35097827.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>140391310.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>35097827.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>80083327.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>20020831.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>80083327.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>20020831.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>63336146.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>15834036.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>63336146.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>15834036.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>42151864.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>10537966.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>42151864.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>10537966.0</v>
       </c>
-      <c r="DG2">
+      <c r="DH2">
         <v>84020477.0</v>
       </c>
-      <c r="DH2">
+      <c r="DI2">
         <v>21005119.0</v>
       </c>
-      <c r="DI2">
+      <c r="DJ2">
         <v>84020477.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DK2">
         <v>21005119.0</v>
       </c>
-      <c r="DK2">
+      <c r="DL2">
         <v>118148737.0</v>
       </c>
-      <c r="DL2">
+      <c r="DM2">
         <v>29537184.0</v>
       </c>
-      <c r="DM2">
+      <c r="DN2">
         <v>118148737.0</v>
       </c>
-      <c r="DN2">
+      <c r="DO2">
         <v>29537184.0</v>
       </c>
-      <c r="DO2">
+      <c r="DP2">
         <v>129197248.0</v>
       </c>
-      <c r="DP2">
+      <c r="DQ2">
         <v>32299312.0</v>
       </c>
-      <c r="DQ2">
+      <c r="DR2">
         <v>129197248.0</v>
       </c>
-      <c r="DR2">
+      <c r="DS2">
         <v>32299312.0</v>
       </c>
-      <c r="DS2">
+      <c r="DT2">
         <v>126104022.0</v>
       </c>
-      <c r="DT2">
+      <c r="DU2">
         <v>31526005.0</v>
       </c>
-      <c r="DU2">
+      <c r="DV2">
         <v>126104022.0</v>
       </c>
-      <c r="DV2">
+      <c r="DW2">
         <v>31526005.0</v>
       </c>
-      <c r="DW2">
+      <c r="DX2">
         <v>79433916.0</v>
       </c>
-      <c r="DX2">
+      <c r="DY2">
         <v>19858479.0</v>
       </c>
-      <c r="DY2">
+      <c r="DZ2">
         <v>79433916.0</v>
       </c>
-      <c r="DZ2">
+      <c r="EA2">
         <v>19858479.0</v>
       </c>
-      <c r="EA2">
+      <c r="EB2">
         <v>123253365.0</v>
       </c>
-      <c r="EB2">
+      <c r="EC2">
         <v>30813341.0</v>
       </c>
-      <c r="EC2">
+      <c r="ED2">
         <v>123253365.0</v>
       </c>
-      <c r="ED2">
+      <c r="EE2">
         <v>30813341.0</v>
       </c>
-      <c r="EE2">
+      <c r="EF2">
         <v>101601940.0</v>
       </c>
-      <c r="EF2">
+      <c r="EG2">
         <v>25400485.0</v>
       </c>
-      <c r="EG2">
+      <c r="EH2">
         <v>101601940.0</v>
       </c>
-      <c r="EH2">
+      <c r="EI2">
         <v>25400485.0</v>
       </c>
-      <c r="EI2"/>
       <c r="EJ2"/>
+      <c r="EK2"/>
     </row>
-    <row r="3" spans="1:140">
+    <row r="3" spans="1:141">
       <c r="A3" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="B3">
+        <v>3620080399</v>
+      </c>
+      <c r="C3">
         <v>3055132208</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>4848544000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>3526000000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>2341000000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>1209000000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>2834000000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>1417000000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>2457000000</v>
-      </c>
-[...1 lines deleted...]
-        <v>784000000</v>
       </c>
       <c r="K3">
         <v>784000000</v>
       </c>
       <c r="L3">
         <v>784000000</v>
       </c>
       <c r="M3">
         <v>784000000</v>
       </c>
       <c r="N3">
         <v>784000000</v>
       </c>
       <c r="O3">
+        <v>784000000</v>
+      </c>
+      <c r="P3">
         <v>1787000000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>601500000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>831000000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>601500000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>1157000000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>354500000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>788000000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>354500000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>613000000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>303250000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>600000000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>303250000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>641000000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>444500000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>1137000000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>444500000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>701000000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>347500000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>689000000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>347500000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>912000000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>405500000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>948000000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>405500000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>1149000000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>454750000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>670000000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>454750000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>417000000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>165500000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>280000000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>165500000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>302000000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>173250000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>408000000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>173250000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>563442750</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>1280026350</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>1784000000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>892000000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>1784000000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>892000000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>1824500000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>912250000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>1824500000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>912250000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>2704790650</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>1352395325.23</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>2704790650</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>1352395325.23</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>1677854695</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>838927347.74</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>1677854695</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>838927347.74</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>1359682581</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>679841290.72</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>1359682581</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>679841290.72</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>919302674</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>582700000</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>919302674</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>582700000</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>587793073</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>401374500</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>587793073</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>401374500</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>418661636</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>209330818.33</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>418661636</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>209330818.33</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>305573365</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>152786682.92</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>305573365</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>152786682.92</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>193844958</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>172813750</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>193844958</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>172813750</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>189844364</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>94922182.07</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>189844364</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>94922182.07</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>136750903</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>11519748.46</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>136750903</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>11519748.46</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>178854696</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>89427348.08</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>178854696</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>89427348.08</v>
       </c>
-      <c r="DC3">
+      <c r="DD3">
         <v>134681503</v>
       </c>
-      <c r="DD3">
+      <c r="DE3">
         <v>95921806.47</v>
       </c>
-      <c r="DE3">
+      <c r="DF3">
         <v>134681503</v>
       </c>
-      <c r="DF3">
+      <c r="DG3">
         <v>95921806.47</v>
       </c>
-      <c r="DG3">
+      <c r="DH3">
         <v>62751092</v>
       </c>
-      <c r="DH3">
+      <c r="DI3">
         <v>50571951.76</v>
       </c>
-      <c r="DI3">
+      <c r="DJ3">
         <v>62751092</v>
       </c>
-      <c r="DJ3">
+      <c r="DK3">
         <v>50571951.76</v>
       </c>
-      <c r="DK3">
+      <c r="DL3">
         <v>42428271</v>
       </c>
-      <c r="DL3">
+      <c r="DM3">
         <v>21214135.59</v>
       </c>
-      <c r="DM3">
+      <c r="DN3">
         <v>42428271</v>
       </c>
-      <c r="DN3">
+      <c r="DO3">
         <v>21214135.59</v>
       </c>
-      <c r="DO3">
+      <c r="DP3">
         <v>56299408</v>
       </c>
-      <c r="DP3">
+      <c r="DQ3">
         <v>28149704.48</v>
       </c>
-      <c r="DQ3">
+      <c r="DR3">
         <v>56299408</v>
       </c>
-      <c r="DR3">
+      <c r="DS3">
         <v>28149704.48</v>
       </c>
-      <c r="DS3">
+      <c r="DT3">
         <v>56275840</v>
       </c>
-      <c r="DT3">
+      <c r="DU3">
         <v>28137920.34</v>
       </c>
-      <c r="DU3">
+      <c r="DV3">
         <v>56275840</v>
       </c>
-      <c r="DV3">
+      <c r="DW3">
         <v>28137920.34</v>
       </c>
-      <c r="DW3">
+      <c r="DX3">
         <v>51003752</v>
       </c>
-      <c r="DX3">
+      <c r="DY3">
         <v>25501876.11</v>
       </c>
-      <c r="DY3">
+      <c r="DZ3">
         <v>51003752</v>
       </c>
-      <c r="DZ3">
+      <c r="EA3">
         <v>25501876.11</v>
       </c>
-      <c r="EA3">
+      <c r="EB3">
         <v>72941957</v>
       </c>
-      <c r="EB3">
+      <c r="EC3">
         <v>36470978.89</v>
       </c>
-      <c r="EC3">
+      <c r="ED3">
         <v>72941957</v>
       </c>
-      <c r="ED3">
+      <c r="EE3">
         <v>36470978.89</v>
       </c>
-      <c r="EE3">
+      <c r="EF3">
         <v>80232726</v>
       </c>
-      <c r="EF3">
+      <c r="EG3">
         <v>40116363.06</v>
       </c>
-      <c r="EG3">
+      <c r="EH3">
         <v>80232726</v>
       </c>
-      <c r="EH3">
+      <c r="EI3">
         <v>40116363.06</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="EJ3">
         <v>0</v>
       </c>
+      <c r="EK3">
+        <v>0</v>
+      </c>
     </row>
-    <row r="4" spans="1:140">
+    <row r="4" spans="1:141">
       <c r="A4" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -38433,54 +38643,55 @@
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
       <c r="DT4"/>
       <c r="DU4"/>
       <c r="DV4"/>
       <c r="DW4"/>
       <c r="DX4"/>
       <c r="DY4"/>
       <c r="DZ4"/>
       <c r="EA4"/>
       <c r="EB4"/>
       <c r="EC4"/>
       <c r="ED4"/>
       <c r="EE4"/>
       <c r="EF4"/>
       <c r="EG4"/>
       <c r="EH4"/>
       <c r="EI4"/>
       <c r="EJ4"/>
+      <c r="EK4"/>
     </row>
-    <row r="5" spans="1:140">
+    <row r="5" spans="1:141">
       <c r="A5" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -38577,590 +38788,596 @@
       <c r="DL5"/>
       <c r="DM5"/>
       <c r="DN5"/>
       <c r="DO5"/>
       <c r="DP5"/>
       <c r="DQ5"/>
       <c r="DR5"/>
       <c r="DS5"/>
       <c r="DT5"/>
       <c r="DU5"/>
       <c r="DV5"/>
       <c r="DW5"/>
       <c r="DX5"/>
       <c r="DY5"/>
       <c r="DZ5"/>
       <c r="EA5"/>
       <c r="EB5"/>
       <c r="EC5"/>
       <c r="ED5"/>
       <c r="EE5"/>
       <c r="EF5"/>
       <c r="EG5"/>
       <c r="EH5"/>
       <c r="EI5"/>
       <c r="EJ5"/>
+      <c r="EK5"/>
     </row>
-    <row r="6" spans="1:140">
+    <row r="6" spans="1:141">
       <c r="A6" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="B6">
+        <v>2924999999.0</v>
+      </c>
+      <c r="C6">
         <v>-3465999999.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>957000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>1944000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>239000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>119500000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-1729000000.0</v>
       </c>
-      <c r="H6"/>
-      <c r="I6">
+      <c r="I6"/>
+      <c r="J6">
         <v>-2732000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>794000000.0</v>
       </c>
       <c r="K6">
         <v>794000000.0</v>
       </c>
       <c r="L6">
         <v>794000000.0</v>
       </c>
       <c r="M6">
         <v>794000000.0</v>
       </c>
       <c r="N6">
         <v>794000000.0</v>
       </c>
       <c r="O6">
+        <v>794000000.0</v>
+      </c>
+      <c r="P6">
         <v>87000000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-144750000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-666000000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-144750000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-847999999.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-113500000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>393999999.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-113500000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>1021000000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>596000000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>1362999999.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>596000000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>541000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>339000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>1133000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>339000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>318000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>8250000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>299000000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>8250000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-269000000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>40750000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>269000000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>40750000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-155000000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-786500000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>155000000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-786500000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-2703000000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>261250000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>2703000000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>261250000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-49750000.0</v>
       </c>
       <c r="AV6">
         <v>-49750000.0</v>
       </c>
       <c r="AW6">
+        <v>-49750000.0</v>
+      </c>
+      <c r="AX6">
         <v>1805000000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-49750000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>595250000.0</v>
       </c>
       <c r="AZ6">
         <v>595250000.0</v>
       </c>
       <c r="BA6">
+        <v>595250000.0</v>
+      </c>
+      <c r="BB6">
         <v>-41000000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>595250000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-922000000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-230500000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>-922000000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-230500000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>-240000000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>-60000000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>-240000000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>-60000000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>1082455242.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>270613810.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>1082455242.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>270613810.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>2097755.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>524438.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>2097755.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>524438.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>-154061993.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>-38515498.27</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>-154061993.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>-38515498.27</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>63737477.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>15934369.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>63737477.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>15934369.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>-413147836.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>-103286959.07</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>-413147836.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>-103286959.07</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>432697169.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>108174292.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>432697169.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>108174292.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>16743426.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>4185856.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>16743426.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>4185856.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>-2918660.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>-729665.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>-2918660.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>-729665.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>-58435679.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>-14608919.58</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>-58435679.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>-14608919.58</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>89878741.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>22469685.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>89878741.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>22469685.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>30721776.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>7680444.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>30721776.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>7680444.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>16885992.0</v>
       </c>
-      <c r="DD6">
+      <c r="DE6">
         <v>4221497.0</v>
       </c>
-      <c r="DE6">
+      <c r="DF6">
         <v>16885992.0</v>
       </c>
-      <c r="DF6">
+      <c r="DG6">
         <v>4221497.0</v>
       </c>
-      <c r="DG6">
+      <c r="DH6">
         <v>-39055344.0</v>
       </c>
-      <c r="DH6">
+      <c r="DI6">
         <v>-9763836.13</v>
       </c>
-      <c r="DI6">
+      <c r="DJ6">
         <v>-39055344.0</v>
       </c>
-      <c r="DJ6">
+      <c r="DK6">
         <v>-9763836.13</v>
       </c>
-      <c r="DK6">
+      <c r="DL6">
         <v>-15321778.0</v>
       </c>
-      <c r="DL6">
+      <c r="DM6">
         <v>-3830444.54</v>
       </c>
-      <c r="DM6">
+      <c r="DN6">
         <v>-15321778.0</v>
       </c>
-      <c r="DN6">
+      <c r="DO6">
         <v>-3830444.54</v>
       </c>
-      <c r="DO6">
+      <c r="DP6">
         <v>-18722923.0</v>
       </c>
-      <c r="DP6">
+      <c r="DQ6">
         <v>-4680730.69</v>
       </c>
-      <c r="DQ6">
+      <c r="DR6">
         <v>-18722923.0</v>
       </c>
-      <c r="DR6">
+      <c r="DS6">
         <v>-4680730.69</v>
       </c>
-      <c r="DS6">
+      <c r="DT6">
         <v>8528099.0</v>
       </c>
-      <c r="DT6">
+      <c r="DU6">
         <v>2132024.0</v>
       </c>
-      <c r="DU6">
+      <c r="DV6">
         <v>8528099.0</v>
       </c>
-      <c r="DV6">
+      <c r="DW6">
         <v>2132024.0</v>
       </c>
-      <c r="DW6">
+      <c r="DX6">
         <v>30672013.0</v>
       </c>
-      <c r="DX6">
+      <c r="DY6">
         <v>7668003.0</v>
       </c>
-      <c r="DY6">
+      <c r="DZ6">
         <v>30672013.0</v>
       </c>
-      <c r="DZ6">
+      <c r="EA6">
         <v>7668003.0</v>
       </c>
-      <c r="EA6">
+      <c r="EB6">
         <v>-42541361.0</v>
       </c>
-      <c r="EB6">
+      <c r="EC6">
         <v>-10635340.11</v>
       </c>
-      <c r="EC6">
+      <c r="ED6">
         <v>-42541361.0</v>
       </c>
-      <c r="ED6">
+      <c r="EE6">
         <v>-10635340.11</v>
       </c>
-      <c r="EE6">
+      <c r="EF6">
         <v>34564503.0</v>
       </c>
-      <c r="EF6">
+      <c r="EG6">
         <v>8641125.0</v>
       </c>
-      <c r="EG6">
+      <c r="EH6">
         <v>34564503.0</v>
       </c>
-      <c r="EH6">
+      <c r="EI6">
         <v>8641125.0</v>
       </c>
-      <c r="EI6"/>
       <c r="EJ6"/>
+      <c r="EK6"/>
     </row>
-    <row r="7" spans="1:140">
+    <row r="7" spans="1:141">
       <c r="A7" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="B7">
+        <v>-589968756.0</v>
+      </c>
+      <c r="C7">
         <v>83000000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-138044000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-459000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-22500000.0</v>
       </c>
       <c r="F7">
         <v>-22500000.0</v>
       </c>
       <c r="G7">
+        <v>-22500000.0</v>
+      </c>
+      <c r="H7">
         <v>-838000000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-419000000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>64000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-225000000.0</v>
       </c>
       <c r="K7">
         <v>-225000000.0</v>
       </c>
       <c r="L7">
         <v>-225000000.0</v>
       </c>
       <c r="M7">
         <v>-225000000.0</v>
       </c>
       <c r="N7">
         <v>-225000000.0</v>
       </c>
       <c r="O7">
+        <v>-225000000.0</v>
+      </c>
+      <c r="P7">
         <v>-168000000.0</v>
       </c>
-      <c r="P7"/>
-      <c r="Q7">
+      <c r="Q7"/>
+      <c r="R7">
         <v>-119000000.0</v>
       </c>
-      <c r="R7"/>
-      <c r="S7">
+      <c r="S7"/>
+      <c r="T7">
         <v>132000000.0</v>
       </c>
-      <c r="T7"/>
-      <c r="U7">
+      <c r="U7"/>
+      <c r="V7">
         <v>18000000.0</v>
       </c>
-      <c r="V7"/>
-      <c r="W7">
+      <c r="W7"/>
+      <c r="X7">
         <v>-211000000.0</v>
       </c>
-      <c r="X7"/>
-      <c r="Y7">
+      <c r="Y7"/>
+      <c r="Z7">
         <v>293000000.0</v>
       </c>
-      <c r="Z7"/>
-      <c r="AA7">
+      <c r="AA7"/>
+      <c r="AB7">
         <v>-145000000.0</v>
       </c>
-      <c r="AB7"/>
-      <c r="AC7">
+      <c r="AC7"/>
+      <c r="AD7">
         <v>102000000.0</v>
       </c>
-      <c r="AD7"/>
-      <c r="AE7">
+      <c r="AE7"/>
+      <c r="AF7">
         <v>-202000000.0</v>
       </c>
-      <c r="AF7"/>
-      <c r="AG7">
+      <c r="AG7"/>
+      <c r="AH7">
         <v>87000000.0</v>
       </c>
-      <c r="AH7"/>
-      <c r="AI7">
+      <c r="AI7"/>
+      <c r="AJ7">
         <v>-17000000.0</v>
       </c>
-      <c r="AJ7"/>
-      <c r="AK7">
+      <c r="AK7"/>
+      <c r="AL7">
         <v>92000000.0</v>
       </c>
-      <c r="AL7"/>
-      <c r="AM7">
+      <c r="AM7"/>
+      <c r="AN7">
         <v>-12000000.0</v>
       </c>
-      <c r="AN7"/>
-      <c r="AO7">
+      <c r="AO7"/>
+      <c r="AP7">
         <v>100000000.0</v>
       </c>
-      <c r="AP7"/>
-      <c r="AQ7">
+      <c r="AQ7"/>
+      <c r="AR7">
         <v>24000000.0</v>
       </c>
-      <c r="AR7"/>
-      <c r="AS7">
+      <c r="AS7"/>
+      <c r="AT7">
         <v>-53000000.0</v>
       </c>
-      <c r="AT7"/>
-      <c r="AU7">
+      <c r="AU7"/>
+      <c r="AV7">
         <v>-71000000.0</v>
       </c>
-      <c r="AV7"/>
-      <c r="AW7">
+      <c r="AW7"/>
+      <c r="AX7">
         <v>113000000.0</v>
       </c>
-      <c r="AX7"/>
-      <c r="AY7">
+      <c r="AY7"/>
+      <c r="AZ7">
         <v>-95351848.0</v>
       </c>
-      <c r="AZ7"/>
-      <c r="BA7">
+      <c r="BA7"/>
+      <c r="BB7">
         <v>80904598.0</v>
       </c>
-      <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
@@ -39203,54 +39420,55 @@
       <c r="DL7"/>
       <c r="DM7"/>
       <c r="DN7"/>
       <c r="DO7"/>
       <c r="DP7"/>
       <c r="DQ7"/>
       <c r="DR7"/>
       <c r="DS7"/>
       <c r="DT7"/>
       <c r="DU7"/>
       <c r="DV7"/>
       <c r="DW7"/>
       <c r="DX7"/>
       <c r="DY7"/>
       <c r="DZ7"/>
       <c r="EA7"/>
       <c r="EB7"/>
       <c r="EC7"/>
       <c r="ED7"/>
       <c r="EE7"/>
       <c r="EF7"/>
       <c r="EG7"/>
       <c r="EH7"/>
       <c r="EI7"/>
       <c r="EJ7"/>
+      <c r="EK7"/>
     </row>
-    <row r="8" spans="1:140">
+    <row r="8" spans="1:141">
       <c r="A8" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -39347,176 +39565,179 @@
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
       <c r="DR8"/>
       <c r="DS8"/>
       <c r="DT8"/>
       <c r="DU8"/>
       <c r="DV8"/>
       <c r="DW8"/>
       <c r="DX8"/>
       <c r="DY8"/>
       <c r="DZ8"/>
       <c r="EA8"/>
       <c r="EB8"/>
       <c r="EC8"/>
       <c r="ED8"/>
       <c r="EE8"/>
       <c r="EF8"/>
       <c r="EG8"/>
       <c r="EH8"/>
       <c r="EI8"/>
       <c r="EJ8"/>
+      <c r="EK8"/>
     </row>
-    <row r="9" spans="1:140">
+    <row r="9" spans="1:141">
       <c r="A9" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="B9">
+        <v>-65217634.0</v>
+      </c>
+      <c r="C9">
         <v>-9000000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>122039000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-414000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>113000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>56500000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-381000000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-190500000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>488000000.0</v>
       </c>
-      <c r="J9"/>
-[...2 lines deleted...]
-      </c>
+      <c r="K9"/>
       <c r="L9">
         <v>54500000.0</v>
       </c>
       <c r="M9">
-        <v>-93000000.0</v>
+        <v>54500000.0</v>
       </c>
       <c r="N9">
         <v>-93000000.0</v>
       </c>
       <c r="O9">
+        <v>-93000000.0</v>
+      </c>
+      <c r="P9">
         <v>5000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>2500000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-44000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-22000000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-42000000.0</v>
       </c>
-      <c r="T9"/>
-      <c r="U9">
+      <c r="U9"/>
+      <c r="V9">
         <v>83000000.0</v>
       </c>
-      <c r="V9"/>
-      <c r="W9">
+      <c r="W9"/>
+      <c r="X9">
         <v>-87000000.0</v>
       </c>
-      <c r="X9"/>
-      <c r="Y9">
+      <c r="Y9"/>
+      <c r="Z9">
         <v>205000000.0</v>
       </c>
-      <c r="Z9"/>
-      <c r="AA9">
+      <c r="AA9"/>
+      <c r="AB9">
         <v>-123000000.0</v>
       </c>
-      <c r="AB9"/>
-      <c r="AC9">
+      <c r="AC9"/>
+      <c r="AD9">
         <v>27000000.0</v>
       </c>
-      <c r="AD9"/>
-      <c r="AE9">
+      <c r="AE9"/>
+      <c r="AF9">
         <v>-56000000.0</v>
       </c>
-      <c r="AF9"/>
-      <c r="AG9">
+      <c r="AG9"/>
+      <c r="AH9">
         <v>65000000.0</v>
       </c>
-      <c r="AH9"/>
-      <c r="AI9">
+      <c r="AI9"/>
+      <c r="AJ9">
         <v>-61000000.0</v>
       </c>
-      <c r="AJ9"/>
-      <c r="AK9">
+      <c r="AK9"/>
+      <c r="AL9">
         <v>82000000.0</v>
       </c>
-      <c r="AL9"/>
-      <c r="AM9">
+      <c r="AM9"/>
+      <c r="AN9">
         <v>-86000000.0</v>
       </c>
-      <c r="AN9"/>
-      <c r="AO9">
+      <c r="AO9"/>
+      <c r="AP9">
         <v>58000000.0</v>
       </c>
-      <c r="AP9"/>
-      <c r="AQ9">
+      <c r="AQ9"/>
+      <c r="AR9">
         <v>-24000000.0</v>
       </c>
-      <c r="AR9"/>
-      <c r="AS9">
+      <c r="AS9"/>
+      <c r="AT9">
         <v>57000000.0</v>
       </c>
-      <c r="AT9"/>
-      <c r="AU9">
+      <c r="AU9"/>
+      <c r="AV9">
         <v>-23000000.0</v>
       </c>
-      <c r="AV9"/>
-      <c r="AW9">
+      <c r="AW9"/>
+      <c r="AX9">
         <v>124000000.0</v>
       </c>
-      <c r="AX9"/>
-      <c r="AY9">
+      <c r="AY9"/>
+      <c r="AZ9">
         <v>-30820800.0</v>
       </c>
-      <c r="AZ9"/>
-      <c r="BA9">
+      <c r="BA9"/>
+      <c r="BB9">
         <v>52973250.0</v>
       </c>
-      <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
@@ -39559,178 +39780,181 @@
       <c r="DL9"/>
       <c r="DM9"/>
       <c r="DN9"/>
       <c r="DO9"/>
       <c r="DP9"/>
       <c r="DQ9"/>
       <c r="DR9"/>
       <c r="DS9"/>
       <c r="DT9"/>
       <c r="DU9"/>
       <c r="DV9"/>
       <c r="DW9"/>
       <c r="DX9"/>
       <c r="DY9"/>
       <c r="DZ9"/>
       <c r="EA9"/>
       <c r="EB9"/>
       <c r="EC9"/>
       <c r="ED9"/>
       <c r="EE9"/>
       <c r="EF9"/>
       <c r="EG9"/>
       <c r="EH9"/>
       <c r="EI9"/>
       <c r="EJ9"/>
+      <c r="EK9"/>
     </row>
-    <row r="10" spans="1:140">
+    <row r="10" spans="1:141">
       <c r="A10" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="B10">
+        <v>31103795.0</v>
+      </c>
+      <c r="C10">
         <v>-37000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-65021000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>5000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-166000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-83000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>41000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>20500000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-72000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-36500000.0</v>
       </c>
       <c r="K10">
         <v>-36500000.0</v>
       </c>
       <c r="L10">
         <v>-36500000.0</v>
       </c>
       <c r="M10">
         <v>-36500000.0</v>
       </c>
       <c r="N10">
         <v>-36500000.0</v>
       </c>
       <c r="O10">
+        <v>-36500000.0</v>
+      </c>
+      <c r="P10">
         <v>27000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>13500000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-31000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-15500000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>39000000.0</v>
       </c>
-      <c r="T10"/>
-      <c r="U10">
+      <c r="U10"/>
+      <c r="V10">
         <v>12000000.0</v>
       </c>
-      <c r="V10"/>
-      <c r="W10">
+      <c r="W10"/>
+      <c r="X10">
         <v>-25000000.0</v>
       </c>
-      <c r="X10"/>
-      <c r="Y10">
+      <c r="Y10"/>
+      <c r="Z10">
         <v>4000000.0</v>
       </c>
-      <c r="Z10"/>
-      <c r="AA10">
+      <c r="AA10"/>
+      <c r="AB10">
         <v>10000000.0</v>
       </c>
-      <c r="AB10"/>
-      <c r="AC10">
+      <c r="AC10"/>
+      <c r="AD10">
         <v>12000000.0</v>
       </c>
-      <c r="AD10"/>
-      <c r="AE10">
+      <c r="AE10"/>
+      <c r="AF10">
         <v>-18000000.0</v>
       </c>
-      <c r="AF10"/>
-      <c r="AG10">
+      <c r="AG10"/>
+      <c r="AH10">
         <v>-7000000.0</v>
       </c>
-      <c r="AH10"/>
-      <c r="AI10">
+      <c r="AI10"/>
+      <c r="AJ10">
         <v>33000000.0</v>
       </c>
-      <c r="AJ10"/>
-      <c r="AK10">
+      <c r="AK10"/>
+      <c r="AL10">
         <v>12000000.0</v>
       </c>
-      <c r="AL10"/>
-      <c r="AM10">
+      <c r="AM10"/>
+      <c r="AN10">
         <v>18000000.0</v>
       </c>
-      <c r="AN10"/>
-      <c r="AO10">
+      <c r="AO10"/>
+      <c r="AP10">
         <v>49000000.0</v>
       </c>
-      <c r="AP10"/>
-      <c r="AQ10">
+      <c r="AQ10"/>
+      <c r="AR10">
         <v>51000000.0</v>
       </c>
-      <c r="AR10"/>
-      <c r="AS10">
+      <c r="AS10"/>
+      <c r="AT10">
         <v>-116000000.0</v>
       </c>
-      <c r="AT10"/>
-      <c r="AU10">
+      <c r="AU10"/>
+      <c r="AV10">
         <v>-23000000.0</v>
       </c>
-      <c r="AV10"/>
-      <c r="AW10">
+      <c r="AW10"/>
+      <c r="AX10">
         <v>71000000.0</v>
       </c>
-      <c r="AX10"/>
-      <c r="AY10">
+      <c r="AY10"/>
+      <c r="AZ10">
         <v>-64531048.0</v>
       </c>
-      <c r="AZ10"/>
-      <c r="BA10">
+      <c r="BA10"/>
+      <c r="BB10">
         <v>27931348.0</v>
       </c>
-      <c r="BB10"/>
       <c r="BC10"/>
       <c r="BD10"/>
       <c r="BE10"/>
       <c r="BF10"/>
       <c r="BG10"/>
       <c r="BH10"/>
       <c r="BI10"/>
       <c r="BJ10"/>
       <c r="BK10"/>
       <c r="BL10"/>
       <c r="BM10"/>
       <c r="BN10"/>
       <c r="BO10"/>
       <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
@@ -39773,93 +39997,94 @@
       <c r="DL10"/>
       <c r="DM10"/>
       <c r="DN10"/>
       <c r="DO10"/>
       <c r="DP10"/>
       <c r="DQ10"/>
       <c r="DR10"/>
       <c r="DS10"/>
       <c r="DT10"/>
       <c r="DU10"/>
       <c r="DV10"/>
       <c r="DW10"/>
       <c r="DX10"/>
       <c r="DY10"/>
       <c r="DZ10"/>
       <c r="EA10"/>
       <c r="EB10"/>
       <c r="EC10"/>
       <c r="ED10"/>
       <c r="EE10"/>
       <c r="EF10"/>
       <c r="EG10"/>
       <c r="EH10"/>
       <c r="EI10"/>
       <c r="EJ10"/>
+      <c r="EK10"/>
     </row>
-    <row r="11" spans="1:140">
+    <row r="11" spans="1:141">
       <c r="A11" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
-      <c r="I11">
-[...1 lines deleted...]
-      </c>
+      <c r="I11"/>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
-        <v>-65000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="L11">
         <v>-65000000.0</v>
       </c>
       <c r="M11">
-        <v>157000000.0</v>
+        <v>-65000000.0</v>
       </c>
       <c r="N11">
         <v>157000000.0</v>
       </c>
       <c r="O11">
-        <v>34500000.0</v>
+        <v>157000000.0</v>
       </c>
       <c r="P11">
         <v>34500000.0</v>
       </c>
       <c r="Q11">
-        <v>3000000.0</v>
+        <v>34500000.0</v>
       </c>
       <c r="R11">
         <v>3000000.0</v>
       </c>
-      <c r="S11"/>
+      <c r="S11">
+        <v>3000000.0</v>
+      </c>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
@@ -39937,93 +40162,94 @@
       <c r="DL11"/>
       <c r="DM11"/>
       <c r="DN11"/>
       <c r="DO11"/>
       <c r="DP11"/>
       <c r="DQ11"/>
       <c r="DR11"/>
       <c r="DS11"/>
       <c r="DT11"/>
       <c r="DU11"/>
       <c r="DV11"/>
       <c r="DW11"/>
       <c r="DX11"/>
       <c r="DY11"/>
       <c r="DZ11"/>
       <c r="EA11"/>
       <c r="EB11"/>
       <c r="EC11"/>
       <c r="ED11"/>
       <c r="EE11"/>
       <c r="EF11"/>
       <c r="EG11"/>
       <c r="EH11"/>
       <c r="EI11"/>
       <c r="EJ11"/>
+      <c r="EK11"/>
     </row>
-    <row r="12" spans="1:140">
+    <row r="12" spans="1:141">
       <c r="A12" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
-      <c r="I12">
-[...1 lines deleted...]
-      </c>
+      <c r="I12"/>
       <c r="J12">
         <v>-375500000.0</v>
       </c>
       <c r="K12">
-        <v>160000000.0</v>
+        <v>-375500000.0</v>
       </c>
       <c r="L12">
         <v>160000000.0</v>
       </c>
       <c r="M12">
-        <v>340500000.0</v>
+        <v>160000000.0</v>
       </c>
       <c r="N12">
         <v>340500000.0</v>
       </c>
       <c r="O12">
-        <v>465500000.0</v>
+        <v>340500000.0</v>
       </c>
       <c r="P12">
         <v>465500000.0</v>
       </c>
       <c r="Q12">
-        <v>91500000.0</v>
+        <v>465500000.0</v>
       </c>
       <c r="R12">
         <v>91500000.0</v>
       </c>
-      <c r="S12"/>
+      <c r="S12">
+        <v>91500000.0</v>
+      </c>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
@@ -40101,89 +40327,90 @@
       <c r="DL12"/>
       <c r="DM12"/>
       <c r="DN12"/>
       <c r="DO12"/>
       <c r="DP12"/>
       <c r="DQ12"/>
       <c r="DR12"/>
       <c r="DS12"/>
       <c r="DT12"/>
       <c r="DU12"/>
       <c r="DV12"/>
       <c r="DW12"/>
       <c r="DX12"/>
       <c r="DY12"/>
       <c r="DZ12"/>
       <c r="EA12"/>
       <c r="EB12"/>
       <c r="EC12"/>
       <c r="ED12"/>
       <c r="EE12"/>
       <c r="EF12"/>
       <c r="EG12"/>
       <c r="EH12"/>
       <c r="EI12"/>
       <c r="EJ12"/>
+      <c r="EK12"/>
     </row>
-    <row r="13" spans="1:140">
+    <row r="13" spans="1:141">
       <c r="A13" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
-[...1 lines deleted...]
-      </c>
+      <c r="K13"/>
       <c r="L13">
         <v>8000000.0</v>
       </c>
       <c r="M13">
-        <v>-438500000.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="N13">
         <v>-438500000.0</v>
       </c>
       <c r="O13">
-        <v>-100000000.0</v>
+        <v>-438500000.0</v>
       </c>
       <c r="P13">
         <v>-100000000.0</v>
       </c>
       <c r="Q13">
-        <v>-22000000.0</v>
+        <v>-100000000.0</v>
       </c>
       <c r="R13">
         <v>-22000000.0</v>
       </c>
-      <c r="S13"/>
+      <c r="S13">
+        <v>-22000000.0</v>
+      </c>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
@@ -40261,178 +40488,181 @@
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
       <c r="DQ13"/>
       <c r="DR13"/>
       <c r="DS13"/>
       <c r="DT13"/>
       <c r="DU13"/>
       <c r="DV13"/>
       <c r="DW13"/>
       <c r="DX13"/>
       <c r="DY13"/>
       <c r="DZ13"/>
       <c r="EA13"/>
       <c r="EB13"/>
       <c r="EC13"/>
       <c r="ED13"/>
       <c r="EE13"/>
       <c r="EF13"/>
       <c r="EG13"/>
       <c r="EH13"/>
       <c r="EI13"/>
       <c r="EJ13"/>
+      <c r="EK13"/>
     </row>
-    <row r="14" spans="1:140">
+    <row r="14" spans="1:141">
       <c r="A14" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="B14">
+        <v>2476263421.0</v>
+      </c>
+      <c r="C14">
         <v>2752000000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>2788888000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>2762000000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>2009000000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>1004500000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>3558000000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>1779000000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>2098000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>737000000.0</v>
       </c>
       <c r="K14">
         <v>737000000.0</v>
       </c>
       <c r="L14">
         <v>737000000.0</v>
       </c>
       <c r="M14">
         <v>737000000.0</v>
       </c>
       <c r="N14">
         <v>737000000.0</v>
       </c>
       <c r="O14">
+        <v>737000000.0</v>
+      </c>
+      <c r="P14">
         <v>-24000000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>-12000000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>931000000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>465500000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>877000000.0</v>
       </c>
-      <c r="T14"/>
-      <c r="U14">
+      <c r="U14"/>
+      <c r="V14">
         <v>949000000.0</v>
       </c>
-      <c r="V14"/>
-      <c r="W14">
+      <c r="W14"/>
+      <c r="X14">
         <v>939000000.0</v>
       </c>
-      <c r="X14"/>
-      <c r="Y14">
+      <c r="Y14"/>
+      <c r="Z14">
         <v>810000000.0</v>
       </c>
-      <c r="Z14"/>
-      <c r="AA14">
+      <c r="AA14"/>
+      <c r="AB14">
         <v>773000000.0</v>
       </c>
-      <c r="AB14"/>
-      <c r="AC14">
+      <c r="AC14"/>
+      <c r="AD14">
         <v>818000000.0</v>
       </c>
-      <c r="AD14"/>
-      <c r="AE14">
+      <c r="AE14"/>
+      <c r="AF14">
         <v>670000000.0</v>
       </c>
-      <c r="AF14"/>
-      <c r="AG14">
+      <c r="AG14"/>
+      <c r="AH14">
         <v>592000000.0</v>
       </c>
-      <c r="AH14"/>
-      <c r="AI14">
+      <c r="AI14"/>
+      <c r="AJ14">
         <v>680000000.0</v>
       </c>
-      <c r="AJ14"/>
-      <c r="AK14">
+      <c r="AK14"/>
+      <c r="AL14">
         <v>720000000.0</v>
       </c>
-      <c r="AL14"/>
-      <c r="AM14">
+      <c r="AM14"/>
+      <c r="AN14">
         <v>2052000000.0</v>
       </c>
-      <c r="AN14"/>
-      <c r="AO14">
+      <c r="AO14"/>
+      <c r="AP14">
         <v>701000000.0</v>
       </c>
-      <c r="AP14"/>
-      <c r="AQ14">
+      <c r="AQ14"/>
+      <c r="AR14">
         <v>1180000000.0</v>
       </c>
-      <c r="AR14"/>
-      <c r="AS14">
+      <c r="AS14"/>
+      <c r="AT14">
         <v>721000000.0</v>
       </c>
-      <c r="AT14"/>
-      <c r="AU14">
+      <c r="AU14"/>
+      <c r="AV14">
         <v>901000000.0</v>
       </c>
-      <c r="AV14"/>
-      <c r="AW14">
+      <c r="AW14"/>
+      <c r="AX14">
         <v>758000000.0</v>
       </c>
-      <c r="AX14"/>
-      <c r="AY14">
+      <c r="AY14"/>
+      <c r="AZ14">
         <v>379000000.0</v>
       </c>
-      <c r="AZ14"/>
-      <c r="BA14">
+      <c r="BA14"/>
+      <c r="BB14">
         <v>501801150.0</v>
       </c>
-      <c r="BB14"/>
       <c r="BC14"/>
       <c r="BD14"/>
       <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
@@ -40475,892 +40705,899 @@
       <c r="DL14"/>
       <c r="DM14"/>
       <c r="DN14"/>
       <c r="DO14"/>
       <c r="DP14"/>
       <c r="DQ14"/>
       <c r="DR14"/>
       <c r="DS14"/>
       <c r="DT14"/>
       <c r="DU14"/>
       <c r="DV14"/>
       <c r="DW14"/>
       <c r="DX14"/>
       <c r="DY14"/>
       <c r="DZ14"/>
       <c r="EA14"/>
       <c r="EB14"/>
       <c r="EC14"/>
       <c r="ED14"/>
       <c r="EE14"/>
       <c r="EF14"/>
       <c r="EG14"/>
       <c r="EH14"/>
       <c r="EI14"/>
       <c r="EJ14"/>
+      <c r="EK14"/>
     </row>
-    <row r="15" spans="1:140">
+    <row r="15" spans="1:141">
       <c r="A15" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="B15">
+        <v>1125756709.0</v>
+      </c>
+      <c r="C15">
         <v>1006000000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>1006320000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>1310000000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>1139000000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>569500000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>1515000000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>757500000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>2738000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>639500000.0</v>
       </c>
       <c r="K15">
         <v>639500000.0</v>
       </c>
       <c r="L15">
         <v>639500000.0</v>
       </c>
       <c r="M15">
         <v>639500000.0</v>
       </c>
       <c r="N15">
         <v>639500000.0</v>
       </c>
       <c r="O15">
+        <v>639500000.0</v>
+      </c>
+      <c r="P15">
         <v>201000000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>72250000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>88000000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>72250000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>169000000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>113500000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>285000000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>113500000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>210000000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>265500000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>852000000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>265500000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>496000000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>227250000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>413000000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>227250000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>413000000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>206500000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>413000000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>206500000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>286000000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>70750000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>274000000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>70750000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>545000000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>432500000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>1185000000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>432500000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>907000000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>438250000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>846000000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>438250000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>711000000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>437000000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>1037000000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>437000000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>522027298.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>216750000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>313023752.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>216750000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>163000000.0</v>
       </c>
       <c r="BD15">
         <v>163000000.0</v>
       </c>
       <c r="BE15">
         <v>163000000.0</v>
       </c>
       <c r="BF15">
         <v>163000000.0</v>
       </c>
       <c r="BG15">
-        <v>136750000.0</v>
+        <v>163000000.0</v>
       </c>
       <c r="BH15">
         <v>136750000.0</v>
       </c>
       <c r="BI15">
         <v>136750000.0</v>
       </c>
       <c r="BJ15">
         <v>136750000.0</v>
       </c>
       <c r="BK15">
+        <v>136750000.0</v>
+      </c>
+      <c r="BL15">
         <v>165287771.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>82643885.7</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>165287771.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>82643885.7</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>220963568.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>110481784.49</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>220963568.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>110481784.49</v>
-      </c>
-[...1 lines deleted...]
-        <v>74093559.56</v>
       </c>
       <c r="BT15">
         <v>74093559.56</v>
       </c>
       <c r="BU15">
         <v>74093559.56</v>
       </c>
       <c r="BV15">
         <v>74093559.56</v>
       </c>
       <c r="BW15">
+        <v>74093559.56</v>
+      </c>
+      <c r="BX15">
         <v>281336278.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>140668139.15</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>281336278.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>140668139.15</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>163530423.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>81765211.98</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>163530423.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>81765211.98</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>135243516.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>67621758.06</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>135243516.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>67621758.06</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>155526331.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>77763165.82</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>155526331.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>77763165.82</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>125256448.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>62628224.18</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>125256448.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>62628224.18</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>142925688.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>71462844.43</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>142925688.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>71462844.43</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>70553324.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>35276662.23</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>70553324.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>35276662.23</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>52335812.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DA15">
         <v>26167906.37</v>
       </c>
-      <c r="DA15">
+      <c r="DB15">
         <v>52335812.0</v>
       </c>
-      <c r="DB15">
+      <c r="DC15">
         <v>26167906.37</v>
       </c>
-      <c r="DC15">
+      <c r="DD15">
         <v>42686050.0</v>
       </c>
-      <c r="DD15">
+      <c r="DE15">
         <v>21343025.1</v>
       </c>
-      <c r="DE15">
+      <c r="DF15">
         <v>42686050.0</v>
       </c>
-      <c r="DF15">
+      <c r="DG15">
         <v>21343025.1</v>
       </c>
-      <c r="DG15">
+      <c r="DH15">
         <v>39029975.0</v>
       </c>
-      <c r="DH15">
+      <c r="DI15">
         <v>19514987.51</v>
       </c>
-      <c r="DI15">
+      <c r="DJ15">
         <v>39029975.0</v>
       </c>
-      <c r="DJ15">
+      <c r="DK15">
         <v>19514987.51</v>
       </c>
-      <c r="DK15">
+      <c r="DL15">
         <v>37151307.0</v>
       </c>
-      <c r="DL15">
+      <c r="DM15">
         <v>18575653.6</v>
       </c>
-      <c r="DM15">
+      <c r="DN15">
         <v>37151307.0</v>
       </c>
-      <c r="DN15">
+      <c r="DO15">
         <v>18575653.6</v>
       </c>
-      <c r="DO15">
+      <c r="DP15">
         <v>24813157.0</v>
       </c>
-      <c r="DP15">
+      <c r="DQ15">
         <v>12406578.93</v>
       </c>
-      <c r="DQ15">
+      <c r="DR15">
         <v>24813157.0</v>
       </c>
-      <c r="DR15">
+      <c r="DS15">
         <v>12406578.93</v>
       </c>
-      <c r="DS15">
+      <c r="DT15">
         <v>20685335.0</v>
       </c>
-      <c r="DT15">
+      <c r="DU15">
         <v>10342667.65</v>
       </c>
-      <c r="DU15">
+      <c r="DV15">
         <v>20685335.0</v>
       </c>
-      <c r="DV15">
+      <c r="DW15">
         <v>10342667.65</v>
       </c>
-      <c r="DW15">
+      <c r="DX15">
         <v>18061105.0</v>
       </c>
-      <c r="DX15">
+      <c r="DY15">
         <v>9030552.81</v>
       </c>
-      <c r="DY15">
+      <c r="DZ15">
         <v>18061105.0</v>
       </c>
-      <c r="DZ15">
+      <c r="EA15">
         <v>9030552.81</v>
       </c>
-      <c r="EA15">
+      <c r="EB15">
         <v>25233641.0</v>
       </c>
-      <c r="EB15">
+      <c r="EC15">
         <v>12616820.82</v>
       </c>
-      <c r="EC15">
+      <c r="ED15">
         <v>25233641.0</v>
       </c>
-      <c r="ED15">
+      <c r="EE15">
         <v>12616820.82</v>
       </c>
-      <c r="EE15">
+      <c r="EF15">
         <v>12671446.0</v>
       </c>
-      <c r="EF15">
+      <c r="EG15">
         <v>6335723.19</v>
       </c>
-      <c r="EG15">
+      <c r="EH15">
         <v>12671446.0</v>
       </c>
-      <c r="EH15">
+      <c r="EI15">
         <v>6335723.19</v>
       </c>
-      <c r="EI15"/>
       <c r="EJ15"/>
+      <c r="EK15"/>
     </row>
-    <row r="16" spans="1:140">
+    <row r="16" spans="1:141">
       <c r="A16" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="B16">
+        <v>4338999999.0</v>
+      </c>
+      <c r="C16">
         <v>1414000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>4880000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>3923000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>119500000.0</v>
       </c>
       <c r="F16">
         <v>119500000.0</v>
       </c>
       <c r="G16">
+        <v>119500000.0</v>
+      </c>
+      <c r="H16">
         <v>-864500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3469000000.0</v>
       </c>
       <c r="I16">
         <v>3469000000.0</v>
       </c>
       <c r="J16">
-        <v>1550250000.0</v>
+        <v>3469000000.0</v>
       </c>
       <c r="K16">
         <v>1550250000.0</v>
       </c>
       <c r="L16">
         <v>1550250000.0</v>
       </c>
       <c r="M16">
         <v>1550250000.0</v>
       </c>
       <c r="N16">
         <v>1550250000.0</v>
       </c>
       <c r="O16">
+        <v>1550250000.0</v>
+      </c>
+      <c r="P16">
         <v>3025000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>756250000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>2938000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>756250000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>3604000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>901000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>4452000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>901000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>4058000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>1014500000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>3037000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>1014500000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>1674000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>418500000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>1133000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>418500000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>318000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>79500000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>299000000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>79500000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>285000000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>71250000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>269000000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>71250000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>30500000.0</v>
       </c>
       <c r="AN16">
         <v>30500000.0</v>
       </c>
       <c r="AO16">
+        <v>30500000.0</v>
+      </c>
+      <c r="AP16">
         <v>155000000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>30500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>817000000.0</v>
       </c>
       <c r="AR16">
         <v>817000000.0</v>
       </c>
       <c r="AS16">
+        <v>817000000.0</v>
+      </c>
+      <c r="AT16">
         <v>2703000000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>817000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>555750000.0</v>
       </c>
       <c r="AV16">
         <v>555750000.0</v>
       </c>
       <c r="AW16">
+        <v>555750000.0</v>
+      </c>
+      <c r="AX16">
         <v>1805000000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>555750000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>605500000.0</v>
       </c>
       <c r="AZ16">
         <v>605500000.0</v>
       </c>
       <c r="BA16">
         <v>605500000.0</v>
       </c>
       <c r="BB16">
         <v>605500000.0</v>
       </c>
       <c r="BC16">
+        <v>605500000.0</v>
+      </c>
+      <c r="BD16">
         <v>41000000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>10250000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>41000000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>10250000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>963000000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>240750000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>963000000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>240750000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>1209115979.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>302278994.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>1209115979.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>302278994.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>98594503.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>24648625.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>98594503.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>24648625.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>121004866.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>30251216.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>121004866.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>30251216.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>247456022.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>61864005.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>247456022.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>61864005.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>170538185.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>42634546.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>170538185.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>42634546.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>571270403.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>142817600.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>571270403.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>142817600.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>133653165.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>33413291.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>133653165.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>33413291.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>87129068.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>21782267.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>87129068.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>21782267.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>81955631.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>20488907.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>81955631.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>20488907.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>169962068.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>42490517.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>169962068.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>42490517.0</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>94057922.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DA16">
         <v>23514480.0</v>
       </c>
-      <c r="DA16">
+      <c r="DB16">
         <v>94057922.0</v>
       </c>
-      <c r="DB16">
+      <c r="DC16">
         <v>23514480.0</v>
       </c>
-      <c r="DC16">
+      <c r="DD16">
         <v>59037856.0</v>
       </c>
-      <c r="DD16">
+      <c r="DE16">
         <v>14759464.0</v>
       </c>
-      <c r="DE16">
+      <c r="DF16">
         <v>59037856.0</v>
       </c>
-      <c r="DF16">
+      <c r="DG16">
         <v>14759464.0</v>
       </c>
-      <c r="DG16">
+      <c r="DH16">
         <v>44965133.0</v>
       </c>
-      <c r="DH16">
+      <c r="DI16">
         <v>11241283.0</v>
       </c>
-      <c r="DI16">
+      <c r="DJ16">
         <v>44965133.0</v>
       </c>
-      <c r="DJ16">
+      <c r="DK16">
         <v>11241283.0</v>
       </c>
-      <c r="DK16">
+      <c r="DL16">
         <v>102826959.0</v>
       </c>
-      <c r="DL16">
+      <c r="DM16">
         <v>25706739.0</v>
       </c>
-      <c r="DM16">
+      <c r="DN16">
         <v>102826959.0</v>
       </c>
-      <c r="DN16">
+      <c r="DO16">
         <v>25706739.0</v>
       </c>
-      <c r="DO16">
+      <c r="DP16">
         <v>110474325.0</v>
       </c>
-      <c r="DP16">
+      <c r="DQ16">
         <v>27618581.0</v>
       </c>
-      <c r="DQ16">
+      <c r="DR16">
         <v>110474325.0</v>
       </c>
-      <c r="DR16">
+      <c r="DS16">
         <v>27618581.0</v>
       </c>
-      <c r="DS16">
+      <c r="DT16">
         <v>134632121.0</v>
       </c>
-      <c r="DT16">
+      <c r="DU16">
         <v>33658030.0</v>
       </c>
-      <c r="DU16">
+      <c r="DV16">
         <v>134632121.0</v>
       </c>
-      <c r="DV16">
+      <c r="DW16">
         <v>33658030.0</v>
       </c>
-      <c r="DW16">
+      <c r="DX16">
         <v>110105929.0</v>
       </c>
-      <c r="DX16">
+      <c r="DY16">
         <v>27526482.0</v>
       </c>
-      <c r="DY16">
+      <c r="DZ16">
         <v>110105929.0</v>
       </c>
-      <c r="DZ16">
+      <c r="EA16">
         <v>27526482.0</v>
       </c>
-      <c r="EA16">
+      <c r="EB16">
         <v>80712004.0</v>
       </c>
-      <c r="EB16">
+      <c r="EC16">
         <v>20178001.0</v>
       </c>
-      <c r="EC16">
+      <c r="ED16">
         <v>80712004.0</v>
       </c>
-      <c r="ED16">
+      <c r="EE16">
         <v>20178001.0</v>
       </c>
-      <c r="EE16">
+      <c r="EF16">
         <v>136166443.0</v>
       </c>
-      <c r="EF16">
+      <c r="EG16">
         <v>34041610.0</v>
       </c>
-      <c r="EG16">
+      <c r="EH16">
         <v>136166443.0</v>
       </c>
-      <c r="EH16">
+      <c r="EI16">
         <v>34041610.0</v>
       </c>
-      <c r="EI16">
+      <c r="EJ16">
         <v>25400485.0</v>
       </c>
-      <c r="EJ16"/>
+      <c r="EK16"/>
     </row>
-    <row r="17" spans="1:140">
+    <row r="17" spans="1:141">
       <c r="A17" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -41457,489 +41694,493 @@
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
       <c r="DR17"/>
       <c r="DS17"/>
       <c r="DT17"/>
       <c r="DU17"/>
       <c r="DV17"/>
       <c r="DW17"/>
       <c r="DX17"/>
       <c r="DY17"/>
       <c r="DZ17"/>
       <c r="EA17"/>
       <c r="EB17"/>
       <c r="EC17"/>
       <c r="ED17"/>
       <c r="EE17"/>
       <c r="EF17"/>
       <c r="EG17"/>
       <c r="EH17"/>
       <c r="EI17"/>
       <c r="EJ17"/>
+      <c r="EK17"/>
     </row>
-    <row r="18" spans="1:140">
+    <row r="18" spans="1:141">
       <c r="A18" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="B18">
+        <v>-922077020.0</v>
+      </c>
+      <c r="C18">
         <v>417149860.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-1821580000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-72000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-102946450.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-12500000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>380000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>190000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>474000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1418750000.0</v>
       </c>
       <c r="K18">
         <v>1418750000.0</v>
       </c>
       <c r="L18">
         <v>1418750000.0</v>
       </c>
       <c r="M18">
         <v>1418750000.0</v>
       </c>
       <c r="N18">
         <v>1418750000.0</v>
       </c>
       <c r="O18">
+        <v>1418750000.0</v>
+      </c>
+      <c r="P18">
         <v>672000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-92500000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>502000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-92500000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-415000000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-1348250000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>319000000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-1348250000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>1207000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-207750000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>885000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-207750000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>1115000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-77750000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>403000000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-77750000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>464000000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-67500000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>546000000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>-67500000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>474000000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>-162250000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>253000000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>-162250000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>243000000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>-426500000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>413000000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>-426500000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>2340000000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>463500000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>1748000000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>463500000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>1534000000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>280250000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>1086000000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>280250000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>1343594250.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>761000000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>159882900.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>761000000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>-663000000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>-514750000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>-663000000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>-514750000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>-772500000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>-518000000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>-772500000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>-518000000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>-1869817913.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>-944116563.81</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>-1869817913.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>-944116563.81</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>-354870288.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>-526711418.78</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>-354870288.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>-526711418.78</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>-58836424.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>-401639703.63</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>-58836424.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>-401639703.63</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>15591290.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>-301284838.68</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>15591290.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CA18">
         <v>-301284838.68</v>
       </c>
-      <c r="CA18">
+      <c r="CB18">
         <v>-35575567.0</v>
       </c>
-      <c r="CB18">
+      <c r="CC18">
         <v>-198653001.87</v>
       </c>
-      <c r="CC18">
+      <c r="CD18">
         <v>-35575567.0</v>
       </c>
-      <c r="CD18">
+      <c r="CE18">
         <v>-198653001.87</v>
       </c>
-      <c r="CE18">
+      <c r="CF18">
         <v>95567787.0</v>
       </c>
-      <c r="CF18">
+      <c r="CG18">
         <v>-209330818.33</v>
       </c>
-      <c r="CG18">
+      <c r="CH18">
         <v>95567787.0</v>
       </c>
-      <c r="CH18">
+      <c r="CI18">
         <v>-209330818.33</v>
       </c>
-      <c r="CI18">
+      <c r="CJ18">
         <v>147036092.0</v>
       </c>
-      <c r="CJ18">
+      <c r="CK18">
         <v>-152786682.92</v>
       </c>
-      <c r="CK18">
+      <c r="CL18">
         <v>147036092.0</v>
       </c>
-      <c r="CL18">
+      <c r="CM18">
         <v>-152786682.92</v>
       </c>
-      <c r="CM18">
+      <c r="CN18">
         <v>143443170.0</v>
       </c>
-      <c r="CN18">
+      <c r="CO18">
         <v>-234499046.21</v>
       </c>
-      <c r="CO18">
+      <c r="CP18">
         <v>143443170.0</v>
       </c>
-      <c r="CP18">
+      <c r="CQ18">
         <v>-234499046.21</v>
       </c>
-      <c r="CQ18">
+      <c r="CR18">
         <v>93043346.0</v>
       </c>
-      <c r="CR18">
+      <c r="CS18">
         <v>-94922182.07</v>
       </c>
-      <c r="CS18">
+      <c r="CT18">
         <v>93043346.0</v>
       </c>
-      <c r="CT18">
+      <c r="CU18">
         <v>-94922182.07</v>
       </c>
-      <c r="CU18">
+      <c r="CV18">
         <v>321324224.0</v>
       </c>
-      <c r="CV18">
+      <c r="CW18">
         <v>123084613.0</v>
       </c>
-      <c r="CW18">
+      <c r="CX18">
         <v>321324224.0</v>
       </c>
-      <c r="CX18">
+      <c r="CY18">
         <v>123084613.0</v>
       </c>
-      <c r="CY18">
+      <c r="CZ18">
         <v>2796694.0</v>
       </c>
-      <c r="CZ18">
+      <c r="DA18">
         <v>-89427348.08</v>
       </c>
-      <c r="DA18">
+      <c r="DB18">
         <v>2796694.0</v>
       </c>
-      <c r="DB18">
+      <c r="DC18">
         <v>-89427348.08</v>
       </c>
-      <c r="DC18">
+      <c r="DD18">
         <v>-14617543.0</v>
       </c>
-      <c r="DD18">
+      <c r="DE18">
         <v>-95921806.47</v>
       </c>
-      <c r="DE18">
+      <c r="DF18">
         <v>-14617543.0</v>
       </c>
-      <c r="DF18">
+      <c r="DG18">
         <v>-95921806.47</v>
       </c>
-      <c r="DG18">
+      <c r="DH18">
         <v>101517938.0</v>
       </c>
-      <c r="DH18">
+      <c r="DI18">
         <v>-50571951.76</v>
       </c>
-      <c r="DI18">
+      <c r="DJ18">
         <v>101517938.0</v>
       </c>
-      <c r="DJ18">
+      <c r="DK18">
         <v>-50571951.76</v>
       </c>
-      <c r="DK18">
+      <c r="DL18">
         <v>162488054.0</v>
       </c>
-      <c r="DL18">
+      <c r="DM18">
         <v>-21214135.59</v>
       </c>
-      <c r="DM18">
+      <c r="DN18">
         <v>162488054.0</v>
       </c>
-      <c r="DN18">
+      <c r="DO18">
         <v>-21214135.59</v>
       </c>
-      <c r="DO18">
+      <c r="DP18">
         <v>67425449.0</v>
       </c>
-      <c r="DP18">
+      <c r="DQ18">
         <v>-28149704.48</v>
       </c>
-      <c r="DQ18">
+      <c r="DR18">
         <v>67425449.0</v>
       </c>
-      <c r="DR18">
+      <c r="DS18">
         <v>-28149704.48</v>
       </c>
-      <c r="DS18">
+      <c r="DT18">
         <v>53253693.0</v>
       </c>
-      <c r="DT18">
+      <c r="DU18">
         <v>-28137920.34</v>
       </c>
-      <c r="DU18">
+      <c r="DV18">
         <v>53253693.0</v>
       </c>
-      <c r="DV18">
+      <c r="DW18">
         <v>-28137920.34</v>
       </c>
-      <c r="DW18">
+      <c r="DX18">
         <v>35101187.0</v>
       </c>
-      <c r="DX18">
+      <c r="DY18">
         <v>-25501876.11</v>
       </c>
-      <c r="DY18">
+      <c r="DZ18">
         <v>35101187.0</v>
       </c>
-      <c r="DZ18">
+      <c r="EA18">
         <v>-25501876.11</v>
       </c>
-      <c r="EA18">
+      <c r="EB18">
         <v>415324.0</v>
       </c>
-      <c r="EB18">
+      <c r="EC18">
         <v>-36470978.89</v>
       </c>
-      <c r="EC18">
+      <c r="ED18">
         <v>415324.0</v>
       </c>
-      <c r="ED18">
+      <c r="EE18">
         <v>-36470978.89</v>
       </c>
-      <c r="EE18">
+      <c r="EF18">
         <v>28045738.0</v>
       </c>
-      <c r="EF18">
+      <c r="EG18">
         <v>-40116363.06</v>
       </c>
-      <c r="EG18">
+      <c r="EH18">
         <v>28045738.0</v>
       </c>
-      <c r="EH18">
+      <c r="EI18">
         <v>-40116363.06</v>
       </c>
-      <c r="EI18"/>
       <c r="EJ18"/>
+      <c r="EK18"/>
     </row>
-    <row r="19" spans="1:140">
+    <row r="19" spans="1:141">
       <c r="A19" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
-      <c r="K19">
-[...1 lines deleted...]
-      </c>
+      <c r="K19"/>
       <c r="L19">
         <v>-4000000.0</v>
       </c>
-      <c r="M19"/>
+      <c r="M19">
+        <v>-4000000.0</v>
+      </c>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
@@ -42023,54 +42264,55 @@
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
       <c r="DR19"/>
       <c r="DS19"/>
       <c r="DT19"/>
       <c r="DU19"/>
       <c r="DV19"/>
       <c r="DW19"/>
       <c r="DX19"/>
       <c r="DY19"/>
       <c r="DZ19"/>
       <c r="EA19"/>
       <c r="EB19"/>
       <c r="EC19"/>
       <c r="ED19"/>
       <c r="EE19"/>
       <c r="EF19"/>
       <c r="EG19"/>
       <c r="EH19"/>
       <c r="EI19"/>
       <c r="EJ19"/>
+      <c r="EK19"/>
     </row>
-    <row r="20" spans="1:140">
+    <row r="20" spans="1:141">
       <c r="A20" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -42167,89 +42409,90 @@
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
       <c r="DR20"/>
       <c r="DS20"/>
       <c r="DT20"/>
       <c r="DU20"/>
       <c r="DV20"/>
       <c r="DW20"/>
       <c r="DX20"/>
       <c r="DY20"/>
       <c r="DZ20"/>
       <c r="EA20"/>
       <c r="EB20"/>
       <c r="EC20"/>
       <c r="ED20"/>
       <c r="EE20"/>
       <c r="EF20"/>
       <c r="EG20"/>
       <c r="EH20"/>
       <c r="EI20"/>
       <c r="EJ20"/>
+      <c r="EK20"/>
     </row>
-    <row r="21" spans="1:140">
+    <row r="21" spans="1:141">
       <c r="A21" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
-[...1 lines deleted...]
-      </c>
+      <c r="K21"/>
       <c r="L21">
         <v>-199000000.0</v>
       </c>
       <c r="M21">
-        <v>-66500000.0</v>
+        <v>-199000000.0</v>
       </c>
       <c r="N21">
         <v>-66500000.0</v>
       </c>
       <c r="O21">
-        <v>-76000000.0</v>
+        <v>-66500000.0</v>
       </c>
       <c r="P21">
         <v>-76000000.0</v>
       </c>
       <c r="Q21">
-        <v>-393500000.0</v>
+        <v>-76000000.0</v>
       </c>
       <c r="R21">
         <v>-393500000.0</v>
       </c>
-      <c r="S21"/>
+      <c r="S21">
+        <v>-393500000.0</v>
+      </c>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
@@ -42327,1595 +42570,1608 @@
       <c r="DL21"/>
       <c r="DM21"/>
       <c r="DN21"/>
       <c r="DO21"/>
       <c r="DP21"/>
       <c r="DQ21"/>
       <c r="DR21"/>
       <c r="DS21"/>
       <c r="DT21"/>
       <c r="DU21"/>
       <c r="DV21"/>
       <c r="DW21"/>
       <c r="DX21"/>
       <c r="DY21"/>
       <c r="DZ21"/>
       <c r="EA21"/>
       <c r="EB21"/>
       <c r="EC21"/>
       <c r="ED21"/>
       <c r="EE21"/>
       <c r="EF21"/>
       <c r="EG21"/>
       <c r="EH21"/>
       <c r="EI21"/>
       <c r="EJ21"/>
+      <c r="EK21"/>
     </row>
-    <row r="22" spans="1:140">
+    <row r="22" spans="1:141">
       <c r="A22" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B22">
+        <v>1677598233.0</v>
+      </c>
+      <c r="C22">
         <v>1402000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>1316419000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>1636000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>1937000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>968500000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-80000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-40000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>1740000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1643750000.0</v>
       </c>
       <c r="K22">
         <v>1643750000.0</v>
       </c>
       <c r="L22">
         <v>1643750000.0</v>
       </c>
       <c r="M22">
         <v>1643750000.0</v>
       </c>
       <c r="N22">
         <v>1643750000.0</v>
       </c>
       <c r="O22">
+        <v>1643750000.0</v>
+      </c>
+      <c r="P22">
         <v>1666000000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>509000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>317000000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>509000000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>39000000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-993750000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-4067000000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-993750000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-76000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>95500000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>419000000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>95500000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>823000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>366750000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>541000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>366750000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>558000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>280000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>511000000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>280000000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>528000000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>243250000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>340000000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>243250000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>-653000000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>28250000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>679000000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>28250000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>1309000000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>629000000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>1105000000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>629000000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>876000000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>453500000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>873000000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>453500000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>436500000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>761000000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>782077800.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>761000000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>753500000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>377250000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>753500000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>377250000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>787500000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>394250000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>787500000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>394250000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>819252432.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>408278761.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>819252432.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>408278761.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>1248863715.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>312215928.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>624431857.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>312215928.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>903327633.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>278201587.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>451663816.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>278201587.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>713500000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>281415161.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>713500000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>281415161.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>553713500.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>202721498.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>553713500.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>202721498.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>422751708.0</v>
       </c>
-      <c r="CF22"/>
-      <c r="CG22">
+      <c r="CG22"/>
+      <c r="CH22">
         <v>422751708.0</v>
       </c>
-      <c r="CH22"/>
-      <c r="CI22">
+      <c r="CI22"/>
+      <c r="CJ22">
         <v>396355413.0</v>
       </c>
-      <c r="CJ22"/>
-      <c r="CK22">
+      <c r="CK22"/>
+      <c r="CL22">
         <v>198177706.0</v>
       </c>
-      <c r="CL22"/>
-      <c r="CM22">
+      <c r="CM22"/>
+      <c r="CN22">
         <v>-25796826.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>-61685296.21</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>-25796826.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>-61685296.21</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>232140159.0</v>
       </c>
-      <c r="CR22"/>
-      <c r="CS22">
+      <c r="CS22"/>
+      <c r="CT22">
         <v>232140159.0</v>
       </c>
-      <c r="CT22"/>
-      <c r="CU22">
+      <c r="CU22"/>
+      <c r="CV22">
         <v>483318500.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>134604362.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>483318500.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>134604362.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>216702974.0</v>
       </c>
-      <c r="CZ22"/>
-      <c r="DA22">
+      <c r="DA22"/>
+      <c r="DB22">
         <v>108351487.0</v>
       </c>
-      <c r="DB22"/>
-      <c r="DC22">
+      <c r="DC22"/>
+      <c r="DD22">
         <v>91524989.0</v>
       </c>
-      <c r="DD22"/>
-      <c r="DE22">
+      <c r="DE22"/>
+      <c r="DF22">
         <v>91524989.0</v>
       </c>
-      <c r="DF22"/>
-      <c r="DG22">
+      <c r="DG22"/>
+      <c r="DH22">
         <v>178822980.0</v>
       </c>
-      <c r="DH22"/>
-      <c r="DI22">
+      <c r="DI22"/>
+      <c r="DJ22">
         <v>89411490.0</v>
       </c>
-      <c r="DJ22"/>
       <c r="DK22"/>
       <c r="DL22"/>
       <c r="DM22"/>
       <c r="DN22"/>
       <c r="DO22"/>
       <c r="DP22"/>
       <c r="DQ22"/>
       <c r="DR22"/>
       <c r="DS22"/>
       <c r="DT22"/>
       <c r="DU22"/>
       <c r="DV22"/>
       <c r="DW22"/>
       <c r="DX22"/>
       <c r="DY22"/>
       <c r="DZ22"/>
       <c r="EA22"/>
       <c r="EB22"/>
       <c r="EC22"/>
       <c r="ED22"/>
       <c r="EE22"/>
       <c r="EF22"/>
       <c r="EG22"/>
       <c r="EH22"/>
-      <c r="EI22">
-[...1 lines deleted...]
-      </c>
+      <c r="EI22"/>
       <c r="EJ22">
         <v>40598000.0</v>
       </c>
+      <c r="EK22">
+        <v>40598000.0</v>
+      </c>
     </row>
-    <row r="23" spans="1:140">
+    <row r="23" spans="1:141">
       <c r="A23" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="B23">
+        <v>-112375000.0</v>
+      </c>
+      <c r="C23">
         <v>-127619785.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-109035000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-24195508.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-233273107.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>321500000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-238463178.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-242000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-128810314.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-67500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>809500000.0</v>
       </c>
       <c r="L23">
         <v>809500000.0</v>
       </c>
       <c r="M23">
         <v>809500000.0</v>
       </c>
       <c r="N23">
         <v>809500000.0</v>
       </c>
       <c r="O23">
+        <v>809500000.0</v>
+      </c>
+      <c r="P23">
         <v>-104704708.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1216250000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-137617207.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1216250000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-144500834.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>635250000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-131394754.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>635250000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-110645686.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>1112750000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-95938701.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>1112750000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-73212471.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>814750000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-73178924.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>814750000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>28127722.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>1339750000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-81537082.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>1339750000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-198706048.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>722000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>186500000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>722000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>458500000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>1485000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-74000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>1485000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>20500000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>1930500000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>-58000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>1930500000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>-432000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>1450000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>373500000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>1450000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>-1068133352.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>1181750000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>697320602.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>1181750000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>181000000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>513000000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>181000000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>513000000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>304000000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>374000000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>304000000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>374000000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>2570045184.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>144626799.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>2570045184.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>144626799.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>501713165.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>727571498.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>501713165.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>727571498.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>-272699373.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>860866324.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>-272699373.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>860866324.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>303186873.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>603849491.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>303186873.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>603849491.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>-5545508.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>428690964.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>-5545508.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>428690964.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>324736470.0</v>
       </c>
       <c r="CF23">
         <v>324736470.0</v>
       </c>
       <c r="CG23">
         <v>324736470.0</v>
       </c>
       <c r="CH23">
         <v>324736470.0</v>
       </c>
       <c r="CI23">
+        <v>324736470.0</v>
+      </c>
+      <c r="CJ23">
         <v>-2042790.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>528924722.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>-2042790.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>528924722.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>-10426750.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>292718492.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>-10426750.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>292718492.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>36124978.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>416161832.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>36124978.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>416161832.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>-193438254.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>371004494.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>-193438254.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>371004494.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>121537167.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>116993601.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>121537167.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>116993601.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>123556601.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>140232973.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>123556601.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>140232973.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>-44891626.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>129419658.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>-44891626.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>129419658.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>-127028064.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>295854308.0</v>
       </c>
-      <c r="DM23">
+      <c r="DN23">
         <v>-127028064.0</v>
       </c>
-      <c r="DN23">
+      <c r="DO23">
         <v>295854308.0</v>
       </c>
-      <c r="DO23">
+      <c r="DP23">
         <v>-50783843.0</v>
       </c>
-      <c r="DP23">
+      <c r="DQ23">
         <v>37767980.0</v>
       </c>
-      <c r="DQ23">
+      <c r="DR23">
         <v>-50783843.0</v>
       </c>
-      <c r="DR23">
+      <c r="DS23">
         <v>37767980.0</v>
       </c>
-      <c r="DS23">
+      <c r="DT23">
         <v>-20605437.0</v>
       </c>
-      <c r="DT23">
+      <c r="DU23">
         <v>405189078.0</v>
       </c>
-      <c r="DU23">
+      <c r="DV23">
         <v>-20605437.0</v>
       </c>
-      <c r="DV23">
+      <c r="DW23">
         <v>405189078.0</v>
       </c>
-      <c r="DW23">
+      <c r="DX23">
         <v>-36235.0</v>
       </c>
-      <c r="DX23">
+      <c r="DY23">
         <v>60387514.0</v>
       </c>
-      <c r="DY23">
+      <c r="DZ23">
         <v>-36235.0</v>
       </c>
-      <c r="DZ23">
+      <c r="EA23">
         <v>60387514.0</v>
       </c>
-      <c r="EA23">
+      <c r="EB23">
         <v>-100820.0</v>
       </c>
-      <c r="EB23">
+      <c r="EC23">
         <v>88292798.0</v>
       </c>
-      <c r="EC23">
+      <c r="ED23">
         <v>-100820.0</v>
       </c>
-      <c r="ED23">
+      <c r="EE23">
         <v>88292798.0</v>
       </c>
-      <c r="EE23">
+      <c r="EF23">
         <v>-61204.0</v>
       </c>
-      <c r="EF23">
+      <c r="EG23">
         <v>55961468.0</v>
       </c>
-      <c r="EG23">
+      <c r="EH23">
         <v>-61204.0</v>
       </c>
-      <c r="EH23">
+      <c r="EI23">
         <v>55961468.0</v>
       </c>
-      <c r="EI23"/>
       <c r="EJ23"/>
+      <c r="EK23"/>
     </row>
-    <row r="24" spans="1:140">
+    <row r="24" spans="1:141">
       <c r="A24" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="B24">
+        <v>181606029.0</v>
+      </c>
+      <c r="C24">
         <v>1501318027.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>236075000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>1510236772.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>872803845.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>382500000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-92192765.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-57000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-30876747.0</v>
       </c>
-      <c r="J24"/>
-      <c r="K24">
+      <c r="K24"/>
+      <c r="L24">
         <v>871000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-82000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-19500000.0</v>
       </c>
       <c r="N24">
         <v>-19500000.0</v>
       </c>
       <c r="O24">
+        <v>-19500000.0</v>
+      </c>
+      <c r="P24">
         <v>-159677326.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-78000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-120170341.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-88000000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-100664523.0</v>
       </c>
-      <c r="T24"/>
-      <c r="U24">
+      <c r="U24"/>
+      <c r="V24">
         <v>-31808376.0</v>
       </c>
-      <c r="V24"/>
-      <c r="W24">
+      <c r="W24"/>
+      <c r="X24">
         <v>8240525.0</v>
       </c>
-      <c r="X24"/>
-      <c r="Y24">
+      <c r="Y24"/>
+      <c r="Z24">
         <v>4152817.0</v>
       </c>
-      <c r="Z24"/>
-      <c r="AA24">
+      <c r="AA24"/>
+      <c r="AB24">
         <v>343500000.0</v>
       </c>
-      <c r="AB24"/>
-      <c r="AC24">
+      <c r="AC24"/>
+      <c r="AD24">
         <v>4592562.0</v>
       </c>
-      <c r="AD24"/>
-      <c r="AE24">
+      <c r="AE24"/>
+      <c r="AF24">
         <v>312000000.0</v>
       </c>
-      <c r="AF24"/>
-      <c r="AG24">
+      <c r="AG24"/>
+      <c r="AH24">
         <v>-3552947.0</v>
       </c>
-      <c r="AH24"/>
-      <c r="AI24">
+      <c r="AI24"/>
+      <c r="AJ24">
         <v>639500000.0</v>
       </c>
-      <c r="AJ24"/>
-      <c r="AK24">
+      <c r="AK24"/>
+      <c r="AL24">
         <v>-14000000.0</v>
       </c>
-      <c r="AL24"/>
-      <c r="AM24">
+      <c r="AM24"/>
+      <c r="AN24">
         <v>525000000.0</v>
       </c>
-      <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
-      <c r="AQ24">
+      <c r="AQ24"/>
+      <c r="AR24">
         <v>210000000.0</v>
       </c>
-      <c r="AR24"/>
-      <c r="AS24">
+      <c r="AS24"/>
+      <c r="AT24">
         <v>77000000.0</v>
       </c>
-      <c r="AT24"/>
-      <c r="AU24">
+      <c r="AU24"/>
+      <c r="AV24">
         <v>31000000.0</v>
       </c>
-      <c r="AV24"/>
-      <c r="AW24">
+      <c r="AW24"/>
+      <c r="AX24">
         <v>14000000.0</v>
       </c>
-      <c r="AX24"/>
-      <c r="AY24">
+      <c r="AY24"/>
+      <c r="AZ24">
         <v>1996609950.0</v>
       </c>
-      <c r="AZ24"/>
-      <c r="BA24">
+      <c r="BA24"/>
+      <c r="BB24">
         <v>1926300.0</v>
       </c>
-      <c r="BB24"/>
-      <c r="BC24">
+      <c r="BC24"/>
+      <c r="BD24">
         <v>17500000.0</v>
       </c>
-      <c r="BD24"/>
-      <c r="BE24">
+      <c r="BE24"/>
+      <c r="BF24">
         <v>17500000.0</v>
       </c>
-      <c r="BF24"/>
-      <c r="BG24">
+      <c r="BG24"/>
+      <c r="BH24">
         <v>354000000.0</v>
       </c>
-      <c r="BH24"/>
-      <c r="BI24">
+      <c r="BI24"/>
+      <c r="BJ24">
         <v>354000000.0</v>
       </c>
-      <c r="BJ24"/>
-      <c r="BK24">
+      <c r="BK24"/>
+      <c r="BL24">
         <v>7186425.0</v>
       </c>
-      <c r="BL24"/>
-      <c r="BM24">
+      <c r="BM24"/>
+      <c r="BN24">
         <v>7186425.0</v>
       </c>
-      <c r="BN24"/>
-      <c r="BO24">
+      <c r="BO24"/>
+      <c r="BP24">
         <v>45101742.0</v>
       </c>
-      <c r="BP24"/>
-      <c r="BQ24">
+      <c r="BQ24"/>
+      <c r="BR24">
         <v>45101742.0</v>
       </c>
-      <c r="BR24"/>
-      <c r="BS24">
+      <c r="BS24"/>
+      <c r="BT24">
         <v>26568460.0</v>
       </c>
-      <c r="BT24"/>
-      <c r="BU24">
+      <c r="BU24"/>
+      <c r="BV24">
         <v>26568460.0</v>
       </c>
-      <c r="BV24"/>
-      <c r="BW24">
+      <c r="BW24"/>
+      <c r="BX24">
         <v>-914056952.0</v>
       </c>
-      <c r="BX24"/>
-      <c r="BY24">
+      <c r="BY24"/>
+      <c r="BZ24">
         <v>-914056952.0</v>
       </c>
-      <c r="BZ24"/>
-      <c r="CA24">
+      <c r="CA24"/>
+      <c r="CB24">
         <v>-587705206.0</v>
       </c>
-      <c r="CB24"/>
-      <c r="CC24">
+      <c r="CC24"/>
+      <c r="CD24">
         <v>-587705206.0</v>
       </c>
-      <c r="CD24"/>
-      <c r="CE24">
+      <c r="CE24"/>
+      <c r="CF24">
         <v>284599028.0</v>
       </c>
-      <c r="CF24"/>
-      <c r="CG24">
+      <c r="CG24"/>
+      <c r="CH24">
         <v>284599028.0</v>
       </c>
-      <c r="CH24"/>
-      <c r="CI24">
+      <c r="CI24"/>
+      <c r="CJ24">
         <v>-281743576.0</v>
       </c>
-      <c r="CJ24"/>
-      <c r="CK24">
+      <c r="CK24"/>
+      <c r="CL24">
         <v>-281743576.0</v>
       </c>
-      <c r="CL24"/>
-      <c r="CM24">
+      <c r="CM24"/>
+      <c r="CN24">
         <v>-6728509.0</v>
       </c>
-      <c r="CN24"/>
-      <c r="CO24">
+      <c r="CO24"/>
+      <c r="CP24">
         <v>-6728509.0</v>
       </c>
-      <c r="CP24"/>
-      <c r="CQ24">
+      <c r="CQ24"/>
+      <c r="CR24">
         <v>86917704.0</v>
       </c>
-      <c r="CR24"/>
-      <c r="CS24">
+      <c r="CS24"/>
+      <c r="CT24">
         <v>86917704.0</v>
       </c>
-      <c r="CT24"/>
-      <c r="CU24">
+      <c r="CU24"/>
+      <c r="CV24">
         <v>103566752.0</v>
       </c>
-      <c r="CV24"/>
-      <c r="CW24">
+      <c r="CW24"/>
+      <c r="CX24">
         <v>103566752.0</v>
       </c>
-      <c r="CX24"/>
-      <c r="CY24">
+      <c r="CY24"/>
+      <c r="CZ24">
         <v>101751287.0</v>
       </c>
-      <c r="CZ24"/>
-      <c r="DA24">
+      <c r="DA24"/>
+      <c r="DB24">
         <v>101751287.0</v>
       </c>
-      <c r="DB24"/>
-      <c r="DC24">
+      <c r="DC24"/>
+      <c r="DD24">
         <v>-59622646.0</v>
       </c>
-      <c r="DD24"/>
-      <c r="DE24">
+      <c r="DE24"/>
+      <c r="DF24">
         <v>-59622646.0</v>
       </c>
-      <c r="DF24"/>
-      <c r="DG24">
+      <c r="DG24"/>
+      <c r="DH24">
         <v>-43112833.0</v>
       </c>
-      <c r="DH24"/>
-      <c r="DI24">
+      <c r="DI24"/>
+      <c r="DJ24">
         <v>-43112833.0</v>
       </c>
-      <c r="DJ24"/>
-      <c r="DK24">
+      <c r="DK24"/>
+      <c r="DL24">
         <v>-2572206.0</v>
       </c>
-      <c r="DL24"/>
-      <c r="DM24">
+      <c r="DM24"/>
+      <c r="DN24">
         <v>-2572206.0</v>
       </c>
-      <c r="DN24"/>
-      <c r="DO24">
+      <c r="DO24"/>
+      <c r="DP24">
         <v>-3579032.0</v>
       </c>
-      <c r="DP24"/>
-      <c r="DQ24">
+      <c r="DQ24"/>
+      <c r="DR24">
         <v>-3579032.0</v>
       </c>
-      <c r="DR24"/>
-      <c r="DS24">
+      <c r="DS24"/>
+      <c r="DT24">
         <v>-2505527.0</v>
       </c>
-      <c r="DT24"/>
-      <c r="DU24">
+      <c r="DU24"/>
+      <c r="DV24">
         <v>-2505527.0</v>
       </c>
-      <c r="DV24"/>
-      <c r="DW24">
+      <c r="DW24"/>
+      <c r="DX24">
         <v>-3143668.0</v>
       </c>
-      <c r="DX24"/>
-      <c r="DY24">
+      <c r="DY24"/>
+      <c r="DZ24">
         <v>-3143668.0</v>
       </c>
-      <c r="DZ24"/>
-      <c r="EA24">
+      <c r="EA24"/>
+      <c r="EB24">
         <v>200952.0</v>
       </c>
-      <c r="EB24"/>
-      <c r="EC24">
+      <c r="EC24"/>
+      <c r="ED24">
         <v>200952.0</v>
       </c>
-      <c r="ED24"/>
-      <c r="EE24">
+      <c r="EE24"/>
+      <c r="EF24">
         <v>287391.0</v>
       </c>
-      <c r="EF24"/>
-      <c r="EG24">
+      <c r="EG24"/>
+      <c r="EH24">
         <v>287391.0</v>
       </c>
-      <c r="EH24"/>
       <c r="EI24"/>
       <c r="EJ24"/>
+      <c r="EK24"/>
     </row>
-    <row r="25" spans="1:140">
+    <row r="25" spans="1:141">
       <c r="A25" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="B25">
+        <v>-865889519.0</v>
+      </c>
+      <c r="C25">
         <v>-784717932.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-940299000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-743869000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-1686663651.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-754000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>467633070.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>267500000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-1172976843.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-602750000.0</v>
       </c>
       <c r="K25">
         <v>-602750000.0</v>
       </c>
       <c r="L25">
         <v>-602750000.0</v>
       </c>
       <c r="M25">
         <v>-602750000.0</v>
       </c>
       <c r="N25">
         <v>-602750000.0</v>
       </c>
       <c r="O25">
+        <v>-602750000.0</v>
+      </c>
+      <c r="P25">
         <v>899192870.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-509000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>125312403.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-509000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-347076912.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>993750000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>4170444068.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>993750000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>1113442840.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-95500000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-71503322.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-95500000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-594000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-366750000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>32941212.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-366750000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>-464500000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-280000000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-50152334.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>-280000000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>-525000000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>-243250000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>-551500000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>-243250000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>-717000000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>-28250000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>-397000000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>-28250000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>-1157500000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>-629000000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>255000000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>-629000000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>-698582222.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>-453500000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>-250000000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>-453500000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>26851848.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>-761000000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>75125702.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>-761000000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>367500000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>-377250000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>367500000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>-377250000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>264500000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>-394250000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>264500000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>-394250000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>15720304.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>-408278761.42</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>15720304.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>-408278761.42</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>74120691.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>-312215928.96</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>698552549.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>-312215928.96</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>397518524.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>-278201587.09</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>849182341.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>-278201587.09</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>221393965.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>-281415161.32</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>221393965.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>-281415161.32</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>-1495995.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>-202721498.13</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>-1495995.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>-202721498.13</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>91477716.0</v>
       </c>
-      <c r="CF25"/>
-      <c r="CG25">
+      <c r="CG25"/>
+      <c r="CH25">
         <v>91477716.0</v>
       </c>
-      <c r="CH25"/>
-      <c r="CI25">
+      <c r="CI25"/>
+      <c r="CJ25">
         <v>56254045.0</v>
       </c>
-      <c r="CJ25"/>
-      <c r="CK25">
+      <c r="CK25"/>
+      <c r="CL25">
         <v>254431752.0</v>
       </c>
-      <c r="CL25"/>
-      <c r="CM25">
+      <c r="CM25"/>
+      <c r="CN25">
         <v>363084955.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>61685296.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>363084955.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>61685296.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>50747552.0</v>
       </c>
-      <c r="CR25"/>
-      <c r="CS25">
+      <c r="CS25"/>
+      <c r="CT25">
         <v>50747552.0</v>
       </c>
-      <c r="CT25"/>
-      <c r="CU25">
+      <c r="CU25"/>
+      <c r="CV25">
         <v>-25243372.0</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>-134604362.43</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>-25243372.0</v>
       </c>
-      <c r="CX25">
+      <c r="CY25">
         <v>-134604362.43</v>
       </c>
-      <c r="CY25">
+      <c r="CZ25">
         <v>-35051583.0</v>
       </c>
-      <c r="CZ25"/>
-      <c r="DA25">
+      <c r="DA25"/>
+      <c r="DB25">
         <v>73299904.0</v>
       </c>
-      <c r="DB25"/>
-      <c r="DC25">
+      <c r="DC25"/>
+      <c r="DD25">
         <v>28538971.0</v>
       </c>
-      <c r="DD25"/>
-      <c r="DE25">
+      <c r="DE25"/>
+      <c r="DF25">
         <v>28538971.0</v>
       </c>
-      <c r="DF25"/>
-      <c r="DG25">
+      <c r="DG25"/>
+      <c r="DH25">
         <v>-14553949.0</v>
       </c>
-      <c r="DH25"/>
-      <c r="DI25">
+      <c r="DI25"/>
+      <c r="DJ25">
         <v>74857541.0</v>
       </c>
-      <c r="DJ25"/>
-      <c r="DK25">
+      <c r="DK25"/>
+      <c r="DL25">
         <v>204916326.0</v>
       </c>
-      <c r="DL25"/>
-      <c r="DM25">
+      <c r="DM25"/>
+      <c r="DN25">
         <v>204916326.0</v>
       </c>
-      <c r="DN25"/>
-      <c r="DO25">
+      <c r="DO25"/>
+      <c r="DP25">
         <v>123724858.0</v>
       </c>
-      <c r="DP25"/>
-      <c r="DQ25">
+      <c r="DQ25"/>
+      <c r="DR25">
         <v>123724858.0</v>
       </c>
-      <c r="DR25"/>
-      <c r="DS25">
+      <c r="DS25"/>
+      <c r="DT25">
         <v>109529534.0</v>
       </c>
-      <c r="DT25"/>
-      <c r="DU25">
+      <c r="DU25"/>
+      <c r="DV25">
         <v>109529534.0</v>
       </c>
-      <c r="DV25"/>
-      <c r="DW25">
+      <c r="DW25"/>
+      <c r="DX25">
         <v>86104940.0</v>
       </c>
-      <c r="DX25"/>
-      <c r="DY25">
+      <c r="DY25"/>
+      <c r="DZ25">
         <v>86104940.0</v>
       </c>
-      <c r="DZ25"/>
-      <c r="EA25">
+      <c r="EA25"/>
+      <c r="EB25">
         <v>73357282.0</v>
       </c>
-      <c r="EB25"/>
-      <c r="EC25">
+      <c r="EC25"/>
+      <c r="ED25">
         <v>73357282.0</v>
       </c>
-      <c r="ED25"/>
-      <c r="EE25">
+      <c r="EE25"/>
+      <c r="EF25">
         <v>108278465.0</v>
       </c>
-      <c r="EF25"/>
-      <c r="EG25">
+      <c r="EG25"/>
+      <c r="EH25">
         <v>108278465.0</v>
       </c>
-      <c r="EH25"/>
-[...2 lines deleted...]
-      </c>
+      <c r="EI25"/>
       <c r="EJ25">
         <v>-40598000.0</v>
       </c>
+      <c r="EK25">
+        <v>-40598000.0</v>
+      </c>
     </row>
-    <row r="26" spans="1:140">
+    <row r="26" spans="1:141">
       <c r="A26" t="s">
-        <v>265</v>
-[...1 lines deleted...]
-      <c r="B26">
+        <v>266</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26">
         <v>-27000000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-26008000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>0.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-25000000.0</v>
       </c>
-      <c r="F26"/>
-      <c r="G26">
+      <c r="G26"/>
+      <c r="H26">
         <v>0.0</v>
       </c>
-      <c r="H26"/>
-      <c r="I26">
+      <c r="I26"/>
+      <c r="J26">
         <v>-20000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-37250000.0</v>
       </c>
       <c r="K26">
         <v>-37250000.0</v>
       </c>
       <c r="L26">
         <v>-37250000.0</v>
       </c>
       <c r="M26">
         <v>-37250000.0</v>
       </c>
       <c r="N26">
         <v>-37250000.0</v>
       </c>
       <c r="O26">
+        <v>-37250000.0</v>
+      </c>
+      <c r="P26">
         <v>0.0</v>
       </c>
-      <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
-      <c r="S26">
+      <c r="S26"/>
+      <c r="T26">
         <v>23000000.0</v>
       </c>
-      <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
-      <c r="AU26">
-[...1 lines deleted...]
-      </c>
+      <c r="AU26"/>
       <c r="AV26">
         <v>-34750000.0</v>
       </c>
       <c r="AW26">
         <v>-34750000.0</v>
       </c>
       <c r="AX26">
         <v>-34750000.0</v>
       </c>
-      <c r="AY26"/>
+      <c r="AY26">
+        <v>-34750000.0</v>
+      </c>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
-      <c r="BG26">
+      <c r="BG26"/>
+      <c r="BH26">
         <v>-9000000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>-4500000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>-9000000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BK26">
         <v>-4500000.0</v>
       </c>
-      <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
@@ -43949,140 +44205,141 @@
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
       <c r="DP26"/>
       <c r="DQ26"/>
       <c r="DR26"/>
       <c r="DS26"/>
       <c r="DT26"/>
       <c r="DU26"/>
       <c r="DV26"/>
       <c r="DW26"/>
       <c r="DX26"/>
       <c r="DY26"/>
       <c r="DZ26"/>
       <c r="EA26"/>
       <c r="EB26"/>
       <c r="EC26"/>
       <c r="ED26"/>
       <c r="EE26"/>
       <c r="EF26"/>
       <c r="EG26"/>
       <c r="EH26"/>
       <c r="EI26"/>
       <c r="EJ26"/>
+      <c r="EK26"/>
     </row>
-    <row r="27" spans="1:140">
+    <row r="27" spans="1:141">
       <c r="A27" t="s">
-        <v>266</v>
-[...1 lines deleted...]
-      <c r="B27">
+        <v>267</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
         <v>20000000.0</v>
       </c>
-      <c r="C27"/>
-      <c r="D27">
+      <c r="D27"/>
+      <c r="E27">
         <v>23000000.0</v>
       </c>
-      <c r="E27"/>
       <c r="F27"/>
-      <c r="G27">
+      <c r="G27"/>
+      <c r="H27">
         <v>39000000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>19500000.0</v>
       </c>
-      <c r="I27"/>
       <c r="J27"/>
-      <c r="K27">
+      <c r="K27"/>
+      <c r="L27">
         <v>38191400.0</v>
       </c>
-      <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
-      <c r="O27">
+      <c r="O27"/>
+      <c r="P27">
         <v>12000000.0</v>
       </c>
-      <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
-      <c r="S27">
+      <c r="S27"/>
+      <c r="T27">
         <v>19000000.0</v>
       </c>
-      <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
-      <c r="W27">
+      <c r="W27"/>
+      <c r="X27">
         <v>21000000.0</v>
       </c>
-      <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
-      <c r="AA27">
+      <c r="AA27"/>
+      <c r="AB27">
         <v>21000000.0</v>
       </c>
-      <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
-      <c r="AE27">
+      <c r="AE27"/>
+      <c r="AF27">
         <v>21000000.0</v>
       </c>
-      <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
-      <c r="AI27">
+      <c r="AI27"/>
+      <c r="AJ27">
         <v>27000000.0</v>
       </c>
-      <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
-      <c r="AM27">
+      <c r="AM27"/>
+      <c r="AN27">
         <v>26000000.0</v>
       </c>
-      <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
-      <c r="AQ27">
+      <c r="AQ27"/>
+      <c r="AR27">
         <v>23000000.0</v>
       </c>
-      <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
-      <c r="AU27">
+      <c r="AU27"/>
+      <c r="AV27">
         <v>6582222.0</v>
       </c>
-      <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
-      <c r="AY27">
+      <c r="AY27"/>
+      <c r="AZ27">
         <v>3292794.0</v>
       </c>
-      <c r="AZ27"/>
-      <c r="BA27">
+      <c r="BA27"/>
+      <c r="BB27">
         <v>-1.0</v>
       </c>
-      <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
@@ -44125,1130 +44382,1140 @@
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
       <c r="DQ27"/>
       <c r="DR27"/>
       <c r="DS27"/>
       <c r="DT27"/>
       <c r="DU27"/>
       <c r="DV27"/>
       <c r="DW27"/>
       <c r="DX27"/>
       <c r="DY27"/>
       <c r="DZ27"/>
       <c r="EA27"/>
       <c r="EB27"/>
       <c r="EC27"/>
       <c r="ED27"/>
       <c r="EE27"/>
       <c r="EF27"/>
       <c r="EG27"/>
       <c r="EH27"/>
       <c r="EI27"/>
       <c r="EJ27"/>
+      <c r="EK27"/>
     </row>
-    <row r="28" spans="1:140">
+    <row r="28" spans="1:141">
       <c r="A28" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="B28">
+        <v>-1842147342.0</v>
+      </c>
+      <c r="C28">
         <v>-1158864013.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>808257000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>2642305492.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-447767061.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-248000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-1999000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-999500000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-2927497568.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>54764767.48</v>
-      </c>
-[...1 lines deleted...]
-        <v>-877000000.0</v>
       </c>
       <c r="L28">
         <v>-877000000.0</v>
       </c>
       <c r="M28">
         <v>-877000000.0</v>
       </c>
       <c r="N28">
         <v>-877000000.0</v>
       </c>
       <c r="O28">
+        <v>-877000000.0</v>
+      </c>
+      <c r="P28">
         <v>-349756345.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>948000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-963097241.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>948000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-324785649.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>462250000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>140795348.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>462250000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-167708940.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>826250000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>514595294.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>826250000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-615000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>824000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>456000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>824000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-371000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>600000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-436237995.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>600000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>35000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>646750000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-9500000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>646750000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-86500000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>594000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>115000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>594000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-886500000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>1196250000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-1346000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>1196250000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-1143000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>832500000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-663500000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>832500000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-1590160650.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>868750000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>384296850.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>868750000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>181000000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>560500000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>181000000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>560500000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>304000000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>526000000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>304000000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>526000000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>2404757413.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>417486368.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>2404757413.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>417486368.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>280749597.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>661492203.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>280749597.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>661492203.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>-272699373.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>650423078.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>-272699373.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>650423078.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>21850595.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>463181352.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>21850595.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>463181352.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>-169075931.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>313880793.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>-169075931.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>313880793.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>-135243516.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>257114712.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>-135243516.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>257114712.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>-157569121.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>226304729.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>-157569121.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>226304729.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>-135683198.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>169215399.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>-135683198.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>169215399.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>-106800710.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>141443855.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>-106800710.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>141443855.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>-263991578.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>211166749.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>-263991578.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>211166749.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>69201355.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>90825695.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>69201355.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>90825695.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>80870551.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>60031982.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>80870551.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>60031982.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>-83921601.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>82134518.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>-83921601.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>82134518.0</v>
       </c>
-      <c r="DK28">
+      <c r="DL28">
         <v>-164179371.0</v>
       </c>
-      <c r="DL28">
+      <c r="DM28">
         <v>-296257136.26</v>
       </c>
-      <c r="DM28">
+      <c r="DN28">
         <v>-164179371.0</v>
       </c>
-      <c r="DN28">
+      <c r="DO28">
         <v>-296257136.26</v>
       </c>
-      <c r="DO28">
+      <c r="DP28">
         <v>-75597000.0</v>
       </c>
-      <c r="DP28">
+      <c r="DQ28">
         <v>-37798500.8</v>
       </c>
-      <c r="DQ28">
+      <c r="DR28">
         <v>-75597000.0</v>
       </c>
-      <c r="DR28">
+      <c r="DS28">
         <v>-37798500.8</v>
       </c>
-      <c r="DS28">
+      <c r="DT28">
         <v>-41290772.0</v>
       </c>
-      <c r="DT28">
+      <c r="DU28">
         <v>54764767.0</v>
       </c>
-      <c r="DU28">
+      <c r="DV28">
         <v>-41290772.0</v>
       </c>
-      <c r="DV28">
+      <c r="DW28">
         <v>54764767.0</v>
       </c>
-      <c r="DW28">
+      <c r="DX28">
         <v>-18097340.0</v>
       </c>
-      <c r="DX28">
+      <c r="DY28">
         <v>-60405632.39</v>
       </c>
-      <c r="DY28">
+      <c r="DZ28">
         <v>-18097340.0</v>
       </c>
-      <c r="DZ28">
+      <c r="EA28">
         <v>-60405632.39</v>
       </c>
-      <c r="EA28">
+      <c r="EB28">
         <v>-25334461.0</v>
       </c>
-      <c r="EB28">
+      <c r="EC28">
         <v>-88292798.74</v>
       </c>
-      <c r="EC28">
+      <c r="ED28">
         <v>-25334461.0</v>
       </c>
-      <c r="ED28">
+      <c r="EE28">
         <v>-88292798.74</v>
       </c>
-      <c r="EE28">
+      <c r="EF28">
         <v>-12732650.0</v>
       </c>
-      <c r="EF28">
+      <c r="EG28">
         <v>-6366325.04</v>
       </c>
-      <c r="EG28">
+      <c r="EH28">
         <v>-12732650.0</v>
       </c>
-      <c r="EH28">
+      <c r="EI28">
         <v>-6366325.04</v>
       </c>
-      <c r="EI28"/>
       <c r="EJ28"/>
+      <c r="EK28"/>
     </row>
-    <row r="29" spans="1:140">
+    <row r="29" spans="1:141">
       <c r="A29" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="B29">
+        <v>2698003379.0</v>
+      </c>
+      <c r="C29">
         <v>3472282068.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>3026964000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>3218131000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>2236836349.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1196500000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>3146633070.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1607000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>2729023157.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2202750000.0</v>
       </c>
       <c r="K29">
         <v>2202750000.0</v>
       </c>
       <c r="L29">
         <v>2202750000.0</v>
       </c>
       <c r="M29">
         <v>2202750000.0</v>
       </c>
       <c r="N29">
         <v>2202750000.0</v>
       </c>
       <c r="O29">
+        <v>2202750000.0</v>
+      </c>
+      <c r="P29">
         <v>2385192870.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>509000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>1254312403.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>509000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>719923088.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-993750000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>1070444068.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-993750000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>1786442840.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>95500000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>1450496678.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>95500000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>878000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>366750000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>1493941212.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>366750000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>582500000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>280000000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>1139847666.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>280000000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>693000000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>243250000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>600500000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>243250000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>696000000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>28250000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>1083000000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>28250000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>1378500000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>629000000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>2028000000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>629000000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>1014000000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>453500000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>1494000000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>453500000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>747000000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>761000000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>1439909250.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>761000000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>1121000000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>377250000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>1121000000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>377250000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>1052000000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>394250000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>1052000000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>394250000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>834972736.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>408278761.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>834972736.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>408278761.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>1322984406.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>312215928.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>1322984406.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>312215928.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>1300846157.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>278201587.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>1300846157.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>278201587.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>934893965.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>281415161.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>934893965.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>281415161.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>552217505.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>202721498.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>552217505.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>202721498.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>514229424.0</v>
       </c>
-      <c r="CF29"/>
-      <c r="CG29">
+      <c r="CG29"/>
+      <c r="CH29">
         <v>514229424.0</v>
       </c>
-      <c r="CH29"/>
-      <c r="CI29">
+      <c r="CI29"/>
+      <c r="CJ29">
         <v>452609458.0</v>
       </c>
-      <c r="CJ29"/>
-      <c r="CK29">
+      <c r="CK29"/>
+      <c r="CL29">
         <v>452609458.0</v>
       </c>
-      <c r="CL29"/>
-      <c r="CM29">
+      <c r="CM29"/>
+      <c r="CN29">
         <v>337288129.0</v>
       </c>
-      <c r="CN29">
+      <c r="CO29">
         <v>-61685296.21</v>
       </c>
-      <c r="CO29">
+      <c r="CP29">
         <v>337288129.0</v>
       </c>
-      <c r="CP29">
+      <c r="CQ29">
         <v>-61685296.21</v>
       </c>
-      <c r="CQ29">
+      <c r="CR29">
         <v>282887711.0</v>
       </c>
-      <c r="CR29"/>
-      <c r="CS29">
+      <c r="CS29"/>
+      <c r="CT29">
         <v>282887711.0</v>
       </c>
-      <c r="CT29"/>
-      <c r="CU29">
+      <c r="CU29"/>
+      <c r="CV29">
         <v>458075128.0</v>
       </c>
-      <c r="CV29">
+      <c r="CW29">
         <v>134604362.0</v>
       </c>
-      <c r="CW29">
+      <c r="CX29">
         <v>458075128.0</v>
       </c>
-      <c r="CX29">
+      <c r="CY29">
         <v>134604362.0</v>
       </c>
-      <c r="CY29">
+      <c r="CZ29">
         <v>181651391.0</v>
       </c>
-      <c r="CZ29"/>
-      <c r="DA29">
+      <c r="DA29"/>
+      <c r="DB29">
         <v>181651391.0</v>
       </c>
-      <c r="DB29"/>
-      <c r="DC29">
+      <c r="DC29"/>
+      <c r="DD29">
         <v>120063960.0</v>
       </c>
-      <c r="DD29"/>
-      <c r="DE29">
+      <c r="DE29"/>
+      <c r="DF29">
         <v>120063960.0</v>
       </c>
-      <c r="DF29"/>
-      <c r="DG29">
+      <c r="DG29"/>
+      <c r="DH29">
         <v>164269031.0</v>
       </c>
-      <c r="DH29"/>
-      <c r="DI29">
+      <c r="DI29"/>
+      <c r="DJ29">
         <v>164269031.0</v>
       </c>
-      <c r="DJ29"/>
-      <c r="DK29">
+      <c r="DK29"/>
+      <c r="DL29">
         <v>204916326.0</v>
       </c>
-      <c r="DL29"/>
-      <c r="DM29">
+      <c r="DM29"/>
+      <c r="DN29">
         <v>204916326.0</v>
       </c>
-      <c r="DN29"/>
-      <c r="DO29">
+      <c r="DO29"/>
+      <c r="DP29">
         <v>123724858.0</v>
       </c>
-      <c r="DP29"/>
-      <c r="DQ29">
+      <c r="DQ29"/>
+      <c r="DR29">
         <v>123724858.0</v>
       </c>
-      <c r="DR29"/>
-      <c r="DS29">
+      <c r="DS29"/>
+      <c r="DT29">
         <v>109529534.0</v>
       </c>
-      <c r="DT29"/>
-      <c r="DU29">
+      <c r="DU29"/>
+      <c r="DV29">
         <v>109529534.0</v>
       </c>
-      <c r="DV29"/>
-      <c r="DW29">
+      <c r="DW29"/>
+      <c r="DX29">
         <v>86104940.0</v>
       </c>
-      <c r="DX29"/>
-      <c r="DY29">
+      <c r="DY29"/>
+      <c r="DZ29">
         <v>86104940.0</v>
       </c>
-      <c r="DZ29"/>
-      <c r="EA29">
+      <c r="EA29"/>
+      <c r="EB29">
         <v>73357282.0</v>
       </c>
-      <c r="EB29"/>
-      <c r="EC29">
+      <c r="EC29"/>
+      <c r="ED29">
         <v>73357282.0</v>
       </c>
-      <c r="ED29"/>
-      <c r="EE29">
+      <c r="EE29"/>
+      <c r="EF29">
         <v>108278465.0</v>
       </c>
-      <c r="EF29"/>
-      <c r="EG29">
+      <c r="EG29"/>
+      <c r="EH29">
         <v>108278465.0</v>
       </c>
-      <c r="EH29"/>
       <c r="EI29"/>
       <c r="EJ29"/>
+      <c r="EK29"/>
     </row>
-    <row r="30" spans="1:140">
+    <row r="30" spans="1:141">
       <c r="A30" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="B30">
+        <v>-2232449802.0</v>
+      </c>
+      <c r="C30">
         <v>-1591681973.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-2781886000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-3911763228.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-1545196155.0</v>
       </c>
-      <c r="F30"/>
-      <c r="G30">
+      <c r="G30"/>
+      <c r="H30">
         <v>-2926192765.0</v>
       </c>
-      <c r="H30"/>
-      <c r="I30">
+      <c r="I30"/>
+      <c r="J30">
         <v>-2487876747.0</v>
       </c>
-      <c r="J30"/>
-      <c r="K30">
+      <c r="K30"/>
+      <c r="L30">
         <v>-2265000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-1155000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22500000.0</v>
       </c>
       <c r="N30">
         <v>22500000.0</v>
       </c>
       <c r="O30">
+        <v>22500000.0</v>
+      </c>
+      <c r="P30">
         <v>-1946677326.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-967000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-951170341.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-503500000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-1257664523.0</v>
       </c>
-      <c r="T30"/>
-      <c r="U30">
+      <c r="U30"/>
+      <c r="V30">
         <v>-819808376.0</v>
       </c>
-      <c r="V30"/>
-      <c r="W30">
+      <c r="W30"/>
+      <c r="X30">
         <v>-604759475.0</v>
       </c>
-      <c r="X30"/>
-      <c r="Y30">
+      <c r="Y30"/>
+      <c r="Z30">
         <v>-595847183.0</v>
       </c>
-      <c r="Z30"/>
-      <c r="AA30">
+      <c r="AA30"/>
+      <c r="AB30">
         <v>-297500000.0</v>
       </c>
-      <c r="AB30"/>
-      <c r="AC30">
+      <c r="AC30"/>
+      <c r="AD30">
         <v>-1132407438.0</v>
       </c>
-      <c r="AD30"/>
-      <c r="AE30">
+      <c r="AE30"/>
+      <c r="AF30">
         <v>-389000000.0</v>
       </c>
-      <c r="AF30"/>
-      <c r="AG30">
+      <c r="AG30"/>
+      <c r="AH30">
         <v>-692552947.0</v>
       </c>
-      <c r="AH30"/>
-      <c r="AI30">
+      <c r="AI30"/>
+      <c r="AJ30">
         <v>-718500000.0</v>
       </c>
-      <c r="AJ30"/>
-      <c r="AK30">
+      <c r="AK30"/>
+      <c r="AL30">
         <v>-962000000.0</v>
       </c>
-      <c r="AL30"/>
-      <c r="AM30">
+      <c r="AM30"/>
+      <c r="AN30">
         <v>-624000000.0</v>
       </c>
-      <c r="AN30"/>
-      <c r="AO30">
+      <c r="AO30"/>
+      <c r="AP30">
         <v>-4307000000.0</v>
       </c>
-      <c r="AP30"/>
-      <c r="AQ30">
+      <c r="AQ30"/>
+      <c r="AR30">
         <v>-207000000.0</v>
       </c>
-      <c r="AR30"/>
-      <c r="AS30">
+      <c r="AS30"/>
+      <c r="AT30">
         <v>-203000000.0</v>
       </c>
-      <c r="AT30"/>
-      <c r="AU30">
+      <c r="AU30"/>
+      <c r="AV30">
         <v>-271000000.0</v>
       </c>
-      <c r="AV30"/>
-      <c r="AW30">
+      <c r="AW30"/>
+      <c r="AX30">
         <v>-394000000.0</v>
       </c>
-      <c r="AX30"/>
-      <c r="AY30">
+      <c r="AY30"/>
+      <c r="AZ30">
         <v>1433167200.0</v>
       </c>
-      <c r="AZ30"/>
-      <c r="BA30">
+      <c r="BA30"/>
+      <c r="BB30">
         <v>-1278100050.0</v>
       </c>
-      <c r="BB30"/>
-      <c r="BC30">
+      <c r="BC30"/>
+      <c r="BD30">
         <v>-1766500000.0</v>
       </c>
-      <c r="BD30"/>
-      <c r="BE30">
+      <c r="BE30"/>
+      <c r="BF30">
         <v>-1766500000.0</v>
       </c>
-      <c r="BF30"/>
-      <c r="BG30">
+      <c r="BG30"/>
+      <c r="BH30">
         <v>-1470500000.0</v>
       </c>
-      <c r="BH30"/>
-      <c r="BI30">
+      <c r="BI30"/>
+      <c r="BJ30">
         <v>-1470500000.0</v>
       </c>
-      <c r="BJ30"/>
-      <c r="BK30">
+      <c r="BK30"/>
+      <c r="BL30">
         <v>-2697604225.0</v>
       </c>
-      <c r="BL30"/>
-      <c r="BM30">
+      <c r="BM30"/>
+      <c r="BN30">
         <v>-2697604225.0</v>
       </c>
-      <c r="BN30"/>
-      <c r="BO30">
+      <c r="BO30"/>
+      <c r="BP30">
         <v>-1597091112.0</v>
       </c>
-      <c r="BP30"/>
-      <c r="BQ30">
+      <c r="BQ30"/>
+      <c r="BR30">
         <v>-1597091112.0</v>
       </c>
-      <c r="BR30"/>
-      <c r="BS30">
+      <c r="BS30"/>
+      <c r="BT30">
         <v>-1100925073.0</v>
       </c>
-      <c r="BT30"/>
-      <c r="BU30">
+      <c r="BU30"/>
+      <c r="BV30">
         <v>-1100925073.0</v>
       </c>
-      <c r="BV30"/>
-      <c r="BW30">
+      <c r="BW30"/>
+      <c r="BX30">
         <v>-913544213.0</v>
       </c>
-      <c r="BX30"/>
-      <c r="BY30">
+      <c r="BY30"/>
+      <c r="BZ30">
         <v>-913544213.0</v>
       </c>
-      <c r="BZ30"/>
-      <c r="CA30">
+      <c r="CA30"/>
+      <c r="CB30">
         <v>-675322911.0</v>
       </c>
-      <c r="CB30"/>
-      <c r="CC30">
+      <c r="CC30"/>
+      <c r="CD30">
         <v>-675322911.0</v>
       </c>
-      <c r="CD30"/>
-      <c r="CE30">
+      <c r="CE30"/>
+      <c r="CF30">
         <v>-168502855.0</v>
       </c>
-      <c r="CF30"/>
-      <c r="CG30">
+      <c r="CG30"/>
+      <c r="CH30">
         <v>-168502855.0</v>
       </c>
-      <c r="CH30"/>
-      <c r="CI30">
+      <c r="CI30"/>
+      <c r="CJ30">
         <v>-278699899.0</v>
       </c>
-      <c r="CJ30"/>
-      <c r="CK30">
+      <c r="CK30"/>
+      <c r="CL30">
         <v>-278699899.0</v>
       </c>
-      <c r="CL30"/>
-      <c r="CM30">
+      <c r="CM30"/>
+      <c r="CN30">
         <v>-204686176.0</v>
       </c>
-      <c r="CN30"/>
-      <c r="CO30">
+      <c r="CO30"/>
+      <c r="CP30">
         <v>-204686176.0</v>
       </c>
-      <c r="CP30"/>
-      <c r="CQ30">
+      <c r="CQ30"/>
+      <c r="CR30">
         <v>-207073545.0</v>
       </c>
-      <c r="CR30"/>
-      <c r="CS30">
+      <c r="CS30"/>
+      <c r="CT30">
         <v>-207073545.0</v>
       </c>
-      <c r="CT30"/>
-      <c r="CU30">
+      <c r="CU30"/>
+      <c r="CV30">
         <v>-119065297.0</v>
       </c>
-      <c r="CV30"/>
-      <c r="CW30">
+      <c r="CW30"/>
+      <c r="CX30">
         <v>-119065297.0</v>
       </c>
-      <c r="CX30"/>
-      <c r="CY30">
+      <c r="CY30"/>
+      <c r="CZ30">
         <v>-234542290.0</v>
       </c>
-      <c r="CZ30"/>
-      <c r="DA30">
+      <c r="DA30"/>
+      <c r="DB30">
         <v>-234542290.0</v>
       </c>
-      <c r="DB30"/>
-      <c r="DC30">
+      <c r="DC30"/>
+      <c r="DD30">
         <v>-194304149.0</v>
       </c>
-      <c r="DD30"/>
-      <c r="DE30">
+      <c r="DE30"/>
+      <c r="DF30">
         <v>-194304149.0</v>
       </c>
-      <c r="DF30"/>
-      <c r="DG30">
+      <c r="DG30"/>
+      <c r="DH30">
         <v>-105863925.0</v>
       </c>
-      <c r="DH30"/>
-      <c r="DI30">
+      <c r="DI30"/>
+      <c r="DJ30">
         <v>-105863925.0</v>
       </c>
-      <c r="DJ30"/>
-      <c r="DK30">
+      <c r="DK30"/>
+      <c r="DL30">
         <v>-45000477.0</v>
       </c>
-      <c r="DL30"/>
-      <c r="DM30">
+      <c r="DM30"/>
+      <c r="DN30">
         <v>-45000477.0</v>
       </c>
-      <c r="DN30"/>
-      <c r="DO30">
+      <c r="DO30"/>
+      <c r="DP30">
         <v>-59878440.0</v>
       </c>
-      <c r="DP30"/>
-      <c r="DQ30">
+      <c r="DQ30"/>
+      <c r="DR30">
         <v>-59878440.0</v>
       </c>
-      <c r="DR30"/>
-      <c r="DS30">
+      <c r="DS30"/>
+      <c r="DT30">
         <v>-58781367.0</v>
       </c>
-      <c r="DT30"/>
-      <c r="DU30">
+      <c r="DU30"/>
+      <c r="DV30">
         <v>-58781367.0</v>
       </c>
-      <c r="DV30"/>
-      <c r="DW30">
+      <c r="DW30"/>
+      <c r="DX30">
         <v>-54147420.0</v>
       </c>
-      <c r="DX30"/>
-      <c r="DY30">
+      <c r="DY30"/>
+      <c r="DZ30">
         <v>-54147420.0</v>
       </c>
-      <c r="DZ30"/>
-      <c r="EA30">
+      <c r="EA30"/>
+      <c r="EB30">
         <v>-72718983.0</v>
       </c>
-      <c r="EB30"/>
-      <c r="EC30">
+      <c r="EC30"/>
+      <c r="ED30">
         <v>-72718983.0</v>
       </c>
-      <c r="ED30"/>
-      <c r="EE30">
+      <c r="EE30"/>
+      <c r="EF30">
         <v>-79460267.0</v>
       </c>
-      <c r="EF30"/>
-      <c r="EG30">
+      <c r="EG30"/>
+      <c r="EH30">
         <v>-79460267.0</v>
       </c>
-      <c r="EH30"/>
       <c r="EI30"/>
       <c r="EJ30"/>
+      <c r="EK30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>