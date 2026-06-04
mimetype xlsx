--- v0 (2026-03-02)
+++ v1 (2026-06-04)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="190">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="191">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -262,50 +262,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1234,119 +1237,125 @@
         <v>228889000.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6">
         <v>0.0</v>
       </c>
       <c r="N6">
         <v>0.0</v>
       </c>
       <c r="O6">
         <v>0.0</v>
       </c>
       <c r="P6">
         <v>0.0</v>
       </c>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
     </row>
     <row r="7" spans="1:19">
       <c r="A7" t="s">
         <v>24</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>105125000.0</v>
+      </c>
       <c r="C7">
         <v>107502000.0</v>
       </c>
       <c r="D7">
         <v>101358000.0</v>
       </c>
       <c r="E7">
         <v>79623000.0</v>
       </c>
       <c r="F7">
         <v>29523000.0</v>
       </c>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
     </row>
     <row r="8" spans="1:19">
       <c r="A8" t="s">
         <v>25</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>334000.0</v>
+      </c>
       <c r="C8">
         <v>332000.0</v>
       </c>
       <c r="D8">
         <v>329000.0</v>
       </c>
       <c r="E8">
         <v>323000.0</v>
       </c>
       <c r="F8">
         <v>320000.0</v>
       </c>
       <c r="G8">
         <v>307000.0</v>
       </c>
       <c r="H8">
         <v>300000.0</v>
       </c>
       <c r="I8">
         <v>295000.0</v>
       </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" t="s">
         <v>26</v>
       </c>
-      <c r="B9"/>
+      <c r="B9">
+        <v>450434000.0</v>
+      </c>
       <c r="C9">
         <v>429000000.0</v>
       </c>
       <c r="D9">
         <v>425488000.0</v>
       </c>
       <c r="E9">
         <v>412636000.0</v>
       </c>
       <c r="F9">
         <v>393022000.0</v>
       </c>
       <c r="G9">
         <v>241004000.0</v>
       </c>
       <c r="H9">
         <v>237877000.0</v>
       </c>
       <c r="I9">
         <v>235152000.0</v>
       </c>
       <c r="J9">
         <v>229173000.0</v>
       </c>
       <c r="K9">
@@ -1410,51 +1419,53 @@
         <v>113354000.0</v>
       </c>
       <c r="N10">
         <v>170563000.0</v>
       </c>
       <c r="O10">
         <v>65027000.0</v>
       </c>
       <c r="P10">
         <v>53817000.0</v>
       </c>
       <c r="Q10">
         <v>33285000.0</v>
       </c>
       <c r="R10">
         <v>10390000.0</v>
       </c>
       <c r="S10">
         <v>6812000.0</v>
       </c>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" t="s">
         <v>28</v>
       </c>
-      <c r="B11"/>
+      <c r="B11">
+        <v>299315000.0</v>
+      </c>
       <c r="C11">
         <v>279270000.0</v>
       </c>
       <c r="D11">
         <v>328698000.0</v>
       </c>
       <c r="E11">
         <v>225949000.0</v>
       </c>
       <c r="F11">
         <v>305635000.0</v>
       </c>
       <c r="G11">
         <v>321097000.0</v>
       </c>
       <c r="H11">
         <v>120685000.0</v>
       </c>
       <c r="I11">
         <v>90058000.0</v>
       </c>
       <c r="J11">
         <v>191218000.0</v>
       </c>
       <c r="K11">
@@ -2035,51 +2046,53 @@
         <v>2014027000.0</v>
       </c>
       <c r="N23">
         <v>1127390000.0</v>
       </c>
       <c r="O23">
         <v>1688633000.0</v>
       </c>
       <c r="P23">
         <v>522596000.0</v>
       </c>
       <c r="Q23">
         <v>485620000.0</v>
       </c>
       <c r="R23">
         <v>243732000.0</v>
       </c>
       <c r="S23">
         <v>183347000.0</v>
       </c>
     </row>
     <row r="24" spans="1:19">
       <c r="A24" t="s">
         <v>41</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>2249490000.0</v>
+      </c>
       <c r="C24">
         <v>1549750000.0</v>
       </c>
       <c r="D24">
         <v>1369536000.0</v>
       </c>
       <c r="E24">
         <v>1247550000.0</v>
       </c>
       <c r="F24">
         <v>2681746000.0</v>
       </c>
       <c r="G24">
         <v>296659000.0</v>
       </c>
       <c r="H24">
         <v>294000000.0</v>
       </c>
       <c r="I24">
         <v>328707000.0</v>
       </c>
       <c r="J24">
         <v>165708000.0</v>
       </c>
       <c r="K24">
@@ -2090,100 +2103,104 @@
       </c>
       <c r="M24">
         <v>176643000.0</v>
       </c>
       <c r="N24">
         <v>217526000.0</v>
       </c>
       <c r="O24">
         <v>81792000.0</v>
       </c>
       <c r="P24">
         <v>29092000.0</v>
       </c>
       <c r="Q24"/>
       <c r="R24">
         <v>27622000.0</v>
       </c>
       <c r="S24">
         <v>38176000.0</v>
       </c>
     </row>
     <row r="25" spans="1:19">
       <c r="A25" t="s">
         <v>42</v>
       </c>
-      <c r="B25"/>
+      <c r="B25">
+        <v>2249490000.0</v>
+      </c>
       <c r="C25">
         <v>1549750000.0</v>
       </c>
       <c r="D25">
         <v>1369536000.0</v>
       </c>
       <c r="E25">
         <v>704103000.0</v>
       </c>
       <c r="F25">
         <v>746577000.0</v>
       </c>
       <c r="G25">
         <v>296659000.0</v>
       </c>
       <c r="H25">
         <v>294000000.0</v>
       </c>
       <c r="I25">
         <v>328707000.0</v>
       </c>
       <c r="J25">
         <v>165708000.0</v>
       </c>
       <c r="K25">
         <v>168559000.0</v>
       </c>
       <c r="L25">
         <v>165795000.0</v>
       </c>
       <c r="M25">
         <v>176643000.0</v>
       </c>
       <c r="N25"/>
       <c r="O25">
         <v>81792000.0</v>
       </c>
       <c r="P25">
         <v>29092000.0</v>
       </c>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
     </row>
     <row r="26" spans="1:19">
       <c r="A26" t="s">
         <v>43</v>
       </c>
-      <c r="B26"/>
+      <c r="B26">
+        <v>232705000.0</v>
+      </c>
       <c r="C26">
         <v>207242000.0</v>
       </c>
       <c r="D26">
         <v>215375000.0</v>
       </c>
       <c r="E26">
         <v>396344000.0</v>
       </c>
       <c r="F26">
         <v>2118075000.0</v>
       </c>
       <c r="G26">
         <v>2859386000.0</v>
       </c>
       <c r="H26">
         <v>1346145000.0</v>
       </c>
       <c r="I26">
         <v>1607175000.0</v>
       </c>
       <c r="J26">
         <v>1028696000.0</v>
       </c>
       <c r="K26">
@@ -2270,51 +2287,53 @@
         <v>1274657000.0</v>
       </c>
       <c r="N28">
         <v>375802000.0</v>
       </c>
       <c r="O28">
         <v>1100437000.0</v>
       </c>
       <c r="P28">
         <v>198399000.0</v>
       </c>
       <c r="Q28">
         <v>251683000.0</v>
       </c>
       <c r="R28">
         <v>127934000.0</v>
       </c>
       <c r="S28">
         <v>143798000.0</v>
       </c>
     </row>
     <row r="29" spans="1:19">
       <c r="A29" t="s">
         <v>46</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>4102047000.0</v>
+      </c>
       <c r="C29">
         <v>3297613000.0</v>
       </c>
       <c r="D29">
         <v>3093286000.0</v>
       </c>
       <c r="E29">
         <v>2936976000.0</v>
       </c>
       <c r="F29">
         <v>4231898000.0</v>
       </c>
       <c r="G29">
         <v>4004971000.0</v>
       </c>
       <c r="H29">
         <v>2235781000.0</v>
       </c>
       <c r="I29">
         <v>2359516000.0</v>
       </c>
       <c r="J29">
         <v>1911043000.0</v>
       </c>
       <c r="K29"/>
@@ -2413,51 +2432,53 @@
       </c>
       <c r="K31">
         <v>512844000.0</v>
       </c>
       <c r="L31">
         <v>396412000.0</v>
       </c>
       <c r="M31">
         <v>356865000.0</v>
       </c>
       <c r="N31"/>
       <c r="O31">
         <v>288797000.0</v>
       </c>
       <c r="P31">
         <v>163652000.0</v>
       </c>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
     </row>
     <row r="32" spans="1:19">
       <c r="A32" t="s">
         <v>49</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>2424225000.0</v>
+      </c>
       <c r="C32">
         <v>1708774000.0</v>
       </c>
       <c r="D32">
         <v>1379067000.0</v>
       </c>
       <c r="E32">
         <v>1097990000.0</v>
       </c>
       <c r="F32">
         <v>2774453000.0</v>
       </c>
       <c r="G32">
         <v>3338632000.0</v>
       </c>
       <c r="H32">
         <v>1625856000.0</v>
       </c>
       <c r="I32">
         <v>1661861000.0</v>
       </c>
       <c r="J32">
         <v>1225307000.0</v>
       </c>
       <c r="K32"/>
@@ -2511,51 +2532,53 @@
         <v>500691000.0</v>
       </c>
       <c r="N33">
         <v>458024000.0</v>
       </c>
       <c r="O33">
         <v>431033000.0</v>
       </c>
       <c r="P33">
         <v>155988000.0</v>
       </c>
       <c r="Q33">
         <v>116794000.0</v>
       </c>
       <c r="R33">
         <v>96454000.0</v>
       </c>
       <c r="S33">
         <v>48325000.0</v>
       </c>
     </row>
     <row r="34" spans="1:19">
       <c r="A34" t="s">
         <v>51</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>383716000.0</v>
+      </c>
       <c r="C34">
         <v>508629000.0</v>
       </c>
       <c r="D34">
         <v>293206000.0</v>
       </c>
       <c r="E34">
         <v>793438000.0</v>
       </c>
       <c r="F34">
         <v>476790000.0</v>
       </c>
       <c r="G34">
         <v>440812000.0</v>
       </c>
       <c r="H34">
         <v>277979000.0</v>
       </c>
       <c r="I34">
         <v>51492000.0</v>
       </c>
       <c r="J34">
         <v>44970000.0</v>
       </c>
       <c r="K34">
@@ -2619,51 +2642,53 @@
         <v>1506273000.0</v>
       </c>
       <c r="N35">
         <v>577439000.0</v>
       </c>
       <c r="O35">
         <v>1259191000.0</v>
       </c>
       <c r="P35">
         <v>312105000.0</v>
       </c>
       <c r="Q35">
         <v>327521000.0</v>
       </c>
       <c r="R35">
         <v>150583000.0</v>
       </c>
       <c r="S35">
         <v>160095000.0</v>
       </c>
     </row>
     <row r="36" spans="1:19">
       <c r="A36" t="s">
         <v>53</v>
       </c>
-      <c r="B36"/>
+      <c r="B36">
+        <v>297636000.0</v>
+      </c>
       <c r="C36">
         <v>428954000.0</v>
       </c>
       <c r="D36">
         <v>234071000.0</v>
       </c>
       <c r="E36">
         <v>406331000.0</v>
       </c>
       <c r="F36">
         <v>98215000.0</v>
       </c>
       <c r="G36">
         <v>88110000.0</v>
       </c>
       <c r="H36">
         <v>86611000.0</v>
       </c>
       <c r="I36">
         <v>83607000.0</v>
       </c>
       <c r="J36">
         <v>93342000.0</v>
       </c>
       <c r="K36">
@@ -2837,51 +2862,53 @@
         <v>81573000.0</v>
       </c>
       <c r="N39">
         <v>55078000.0</v>
       </c>
       <c r="O39">
         <v>40611000.0</v>
       </c>
       <c r="P39">
         <v>18959000.0</v>
       </c>
       <c r="Q39">
         <v>-307431000.0</v>
       </c>
       <c r="R39">
         <v>11643000.0</v>
       </c>
       <c r="S39">
         <v>7207000.0</v>
       </c>
     </row>
     <row r="40" spans="1:19">
       <c r="A40" t="s">
         <v>57</v>
       </c>
-      <c r="B40"/>
+      <c r="B40">
+        <v>9663000.0</v>
+      </c>
       <c r="C40">
         <v>30537000.0</v>
       </c>
       <c r="D40">
         <v>113546000.0</v>
       </c>
       <c r="E40">
         <v>-1047204000.0</v>
       </c>
       <c r="F40">
         <v>125808000.0</v>
       </c>
       <c r="G40">
         <v>-2517156000.0</v>
       </c>
       <c r="H40">
         <v>-906128000.0</v>
       </c>
       <c r="I40">
         <v>-1161382000.0</v>
       </c>
       <c r="J40">
         <v>-937769000.0</v>
       </c>
       <c r="K40">
@@ -3066,119 +3093,125 @@
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44">
         <v>0.0</v>
       </c>
       <c r="N44">
         <v>0.0</v>
       </c>
       <c r="O44">
         <v>0.0</v>
       </c>
       <c r="P44">
         <v>0.0</v>
       </c>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
     </row>
     <row r="45" spans="1:19">
       <c r="A45" t="s">
         <v>62</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>130742000.0</v>
+      </c>
       <c r="C45">
         <v>128484000.0</v>
       </c>
       <c r="D45">
         <v>119188000.0</v>
       </c>
       <c r="E45">
         <v>94758000.0</v>
       </c>
       <c r="F45">
         <v>97569000.0</v>
       </c>
       <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
     </row>
     <row r="46" spans="1:19">
       <c r="A46" t="s">
         <v>63</v>
       </c>
-      <c r="B46"/>
+      <c r="B46">
+        <v>130742000.0</v>
+      </c>
       <c r="C46">
         <v>128484000.0</v>
       </c>
       <c r="D46">
         <v>119188000.0</v>
       </c>
       <c r="E46">
         <v>94758000.0</v>
       </c>
       <c r="F46">
         <v>24825000.0</v>
       </c>
       <c r="G46">
         <v>17405000.0</v>
       </c>
       <c r="H46">
         <v>22300000.0</v>
       </c>
       <c r="I46"/>
       <c r="J46"/>
       <c r="K46"/>
       <c r="L46">
         <v>-29144000.0</v>
       </c>
       <c r="M46"/>
       <c r="N46"/>
       <c r="O46"/>
       <c r="P46"/>
       <c r="Q46"/>
       <c r="R46"/>
       <c r="S46"/>
     </row>
     <row r="47" spans="1:19">
       <c r="A47" t="s">
         <v>64</v>
       </c>
-      <c r="B47"/>
+      <c r="B47">
+        <v>130742000.0</v>
+      </c>
       <c r="C47">
         <v>128484000.0</v>
       </c>
       <c r="D47">
         <v>119188000.0</v>
       </c>
       <c r="E47">
         <v>94758000.0</v>
       </c>
       <c r="F47">
         <v>24825000.0</v>
       </c>
       <c r="G47">
         <v>17405000.0</v>
       </c>
       <c r="H47">
         <v>22300000.0</v>
       </c>
       <c r="I47"/>
       <c r="J47">
         <v>0.0</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
@@ -3289,52 +3322,56 @@
         <v>381031000.0</v>
       </c>
       <c r="L49">
         <v>272030000.0</v>
       </c>
       <c r="M49">
         <v>208969000.0</v>
       </c>
       <c r="N49">
         <v>0.0</v>
       </c>
       <c r="O49">
         <v>116017000.0</v>
       </c>
       <c r="P49">
         <v>82245000.0</v>
       </c>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
     </row>
     <row r="50" spans="1:19">
       <c r="A50" t="s">
         <v>67</v>
       </c>
-      <c r="B50"/>
-      <c r="C50"/>
+      <c r="B50">
+        <v>118559000.0</v>
+      </c>
+      <c r="C50">
+        <v>95022000.0</v>
+      </c>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50">
         <v>1103477000.0</v>
       </c>
       <c r="K50">
         <v>2158742000.0</v>
       </c>
       <c r="L50">
         <v>2815265000.0</v>
       </c>
       <c r="M50">
         <v>1388251000.0</v>
       </c>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
     </row>
@@ -3811,72 +3848,72 @@
       </c>
       <c r="O59">
         <v>0.0</v>
       </c>
       <c r="P59">
         <v>0.0</v>
       </c>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
     </row>
     <row r="60" spans="1:19">
       <c r="A60" t="s">
         <v>77</v>
       </c>
       <c r="B60">
         <v>1735034000.0</v>
       </c>
       <c r="C60">
         <v>1747863000.0</v>
       </c>
       <c r="D60">
         <v>1723750000.0</v>
       </c>
       <c r="E60">
-        <v>1689426000.0</v>
+        <v>1716829000.0</v>
       </c>
       <c r="F60">
-        <v>1550152000.0</v>
+        <v>1580217000.0</v>
       </c>
       <c r="G60">
         <v>1196222000.0</v>
       </c>
       <c r="H60">
-        <v>1035689000.0</v>
+        <v>1042285000.0</v>
       </c>
       <c r="I60">
-        <v>902124000.0</v>
+        <v>907192000.0</v>
       </c>
       <c r="J60">
-        <v>809416000.0</v>
+        <v>814981000.0</v>
       </c>
       <c r="K60">
-        <v>610216000.0</v>
+        <v>615074000.0</v>
       </c>
       <c r="L60">
-        <v>487900000.0</v>
+        <v>492349000.0</v>
       </c>
       <c r="M60">
         <v>433451000.0</v>
       </c>
       <c r="N60">
         <v>402841000.0</v>
       </c>
       <c r="O60">
         <v>353176000.0</v>
       </c>
       <c r="P60">
         <v>163652000.0</v>
       </c>
       <c r="Q60">
         <v>124642000.0</v>
       </c>
       <c r="R60">
         <v>30770000.0</v>
       </c>
       <c r="S60">
         <v>13850000.0</v>
       </c>
     </row>
     <row r="61" spans="1:19">
       <c r="A61" t="s">
@@ -3937,421 +3974,425 @@
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BP62"/>
+  <dimension ref="A1:BQ62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:68">
+    <row r="1" spans="1:69">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>80</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="D1" t="s">
         <v>81</v>
       </c>
       <c r="E1" t="s">
         <v>82</v>
       </c>
       <c r="F1" t="s">
+        <v>83</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="H1" t="s">
         <v>84</v>
       </c>
       <c r="I1" t="s">
         <v>85</v>
       </c>
       <c r="J1" t="s">
+        <v>86</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="L1" t="s">
         <v>87</v>
       </c>
       <c r="M1" t="s">
         <v>88</v>
       </c>
       <c r="N1" t="s">
+        <v>89</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="P1" t="s">
         <v>90</v>
       </c>
       <c r="Q1" t="s">
         <v>91</v>
       </c>
       <c r="R1" t="s">
+        <v>92</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="T1" t="s">
         <v>93</v>
       </c>
       <c r="U1" t="s">
         <v>94</v>
       </c>
       <c r="V1" t="s">
+        <v>95</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="X1" t="s">
         <v>96</v>
       </c>
       <c r="Y1" t="s">
         <v>97</v>
       </c>
       <c r="Z1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="AB1" t="s">
         <v>99</v>
       </c>
       <c r="AC1" t="s">
         <v>100</v>
       </c>
       <c r="AD1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="AF1" t="s">
         <v>102</v>
       </c>
       <c r="AG1" t="s">
         <v>103</v>
       </c>
       <c r="AH1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="AJ1" t="s">
         <v>105</v>
       </c>
       <c r="AK1" t="s">
         <v>106</v>
       </c>
       <c r="AL1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AN1" t="s">
         <v>108</v>
       </c>
       <c r="AO1" t="s">
         <v>109</v>
       </c>
       <c r="AP1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AR1" t="s">
         <v>111</v>
       </c>
       <c r="AS1" t="s">
         <v>112</v>
       </c>
       <c r="AT1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AV1" t="s">
         <v>114</v>
       </c>
       <c r="AW1" t="s">
         <v>115</v>
       </c>
       <c r="AX1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AZ1" t="s">
         <v>117</v>
       </c>
       <c r="BA1" t="s">
         <v>118</v>
       </c>
       <c r="BB1" t="s">
+        <v>119</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="BD1" t="s">
         <v>120</v>
       </c>
       <c r="BE1" t="s">
         <v>121</v>
       </c>
       <c r="BF1" t="s">
+        <v>122</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="BH1" t="s">
         <v>123</v>
       </c>
       <c r="BI1" t="s">
         <v>124</v>
       </c>
       <c r="BJ1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="BL1" t="s">
         <v>126</v>
       </c>
       <c r="BM1" t="s">
         <v>127</v>
       </c>
       <c r="BN1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
       </c>
-      <c r="BO1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BP1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BQ1" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="2" spans="1:68">
+    <row r="2" spans="1:69">
       <c r="A2" t="s">
         <v>19</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2"/>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
       <c r="O2"/>
       <c r="P2"/>
       <c r="Q2"/>
-      <c r="R2">
+      <c r="R2"/>
+      <c r="S2">
         <v>212019000.0</v>
       </c>
-      <c r="S2"/>
       <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>
       <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
-      <c r="AA2">
+      <c r="AA2"/>
+      <c r="AB2">
         <v>335119000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>311950000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>306515000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>311006000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>275460000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>188321000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>184079000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>238538000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>255785000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>229471000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>205100000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>93211000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>202533000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>176154000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>133551000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>67684000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>154584000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>151583000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>133742000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>60635000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>133447000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>142200000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>125896000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>141876000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>124940000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>104926000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>36346000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>66763000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>108941000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>66942000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>56216000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>36414000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>66669000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>58594000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>47494000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>27487000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>20110000.0</v>
       </c>
-      <c r="BL2"/>
       <c r="BM2"/>
-      <c r="BN2">
+      <c r="BN2"/>
+      <c r="BO2">
         <v>18753000.0</v>
       </c>
-      <c r="BO2"/>
-      <c r="BP2">
+      <c r="BP2"/>
+      <c r="BQ2">
         <v>6207000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:68">
+    <row r="3" spans="1:69">
       <c r="A3" t="s">
         <v>20</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -4378,52 +4419,53 @@
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
+      <c r="BQ3"/>
     </row>
-    <row r="4" spans="1:68">
+    <row r="4" spans="1:69">
       <c r="A4" t="s">
         <v>21</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -4450,397 +4492,404 @@
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
+      <c r="BQ4"/>
     </row>
-    <row r="5" spans="1:68">
+    <row r="5" spans="1:69">
       <c r="A5" t="s">
         <v>22</v>
       </c>
       <c r="B5">
+        <v>1203000.0</v>
+      </c>
+      <c r="C5">
         <v>1876000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>1833000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>2764000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>1295000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>586000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>1466000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>415000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-492000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-479000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-1864000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-1465000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-1621000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-1568000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-1460000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-222000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>1588000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>2558000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>2737000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>2578000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>1810000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>1968000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>1468000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>249000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-1181000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>737000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>1015000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>892000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>226000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-75000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-71000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-87000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-34000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>93000.0</v>
       </c>
-      <c r="AI5">
-[...1 lines deleted...]
-      </c>
       <c r="AJ5">
         <v>0.0</v>
       </c>
       <c r="AK5">
         <v>0.0</v>
       </c>
       <c r="AL5">
         <v>0.0</v>
       </c>
       <c r="AM5">
         <v>0.0</v>
       </c>
       <c r="AN5">
         <v>0.0</v>
       </c>
       <c r="AO5">
         <v>0.0</v>
       </c>
       <c r="AP5">
         <v>0.0</v>
       </c>
       <c r="AQ5">
         <v>0.0</v>
       </c>
       <c r="AR5">
+        <v>0.0</v>
+      </c>
+      <c r="AS5">
         <v>442806000.0</v>
       </c>
-      <c r="AS5">
-[...1 lines deleted...]
-      </c>
       <c r="AT5">
         <v>0.0</v>
       </c>
       <c r="AU5">
         <v>0.0</v>
       </c>
       <c r="AV5">
         <v>0.0</v>
       </c>
       <c r="AW5">
         <v>0.0</v>
       </c>
       <c r="AX5">
         <v>0.0</v>
       </c>
       <c r="AY5">
         <v>0.0</v>
       </c>
       <c r="AZ5">
         <v>0.0</v>
       </c>
       <c r="BA5">
         <v>0.0</v>
       </c>
       <c r="BB5">
         <v>0.0</v>
       </c>
       <c r="BC5">
         <v>0.0</v>
       </c>
       <c r="BD5">
         <v>0.0</v>
       </c>
       <c r="BE5">
         <v>0.0</v>
       </c>
       <c r="BF5">
         <v>0.0</v>
       </c>
       <c r="BG5">
         <v>0.0</v>
       </c>
       <c r="BH5">
         <v>0.0</v>
       </c>
-      <c r="BI5"/>
+      <c r="BI5">
+        <v>0.0</v>
+      </c>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
+      <c r="BQ5"/>
     </row>
-    <row r="6" spans="1:68">
+    <row r="6" spans="1:69">
       <c r="A6" t="s">
         <v>23</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-      <c r="AE6">
+      <c r="AE6"/>
+      <c r="AF6">
         <v>240721000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>234564000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>226332000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>229173000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>226098000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>222989000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>218908000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>228889000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>223603000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>218818000.0</v>
       </c>
-      <c r="AO6">
-[...1 lines deleted...]
-      </c>
       <c r="AP6">
         <v>0.0</v>
       </c>
       <c r="AQ6">
         <v>0.0</v>
       </c>
       <c r="AR6">
+        <v>0.0</v>
+      </c>
+      <c r="AS6">
         <v>442806000.0</v>
       </c>
-      <c r="AS6">
-[...1 lines deleted...]
-      </c>
       <c r="AT6">
         <v>0.0</v>
       </c>
       <c r="AU6">
         <v>0.0</v>
       </c>
       <c r="AV6">
         <v>0.0</v>
       </c>
       <c r="AW6">
         <v>0.0</v>
       </c>
       <c r="AX6">
         <v>0.0</v>
       </c>
       <c r="AY6">
         <v>0.0</v>
       </c>
       <c r="AZ6">
         <v>0.0</v>
       </c>
       <c r="BA6">
         <v>0.0</v>
       </c>
       <c r="BB6">
         <v>0.0</v>
       </c>
       <c r="BC6">
         <v>0.0</v>
       </c>
       <c r="BD6">
         <v>0.0</v>
       </c>
       <c r="BE6">
         <v>0.0</v>
       </c>
       <c r="BF6">
         <v>0.0</v>
       </c>
       <c r="BG6">
         <v>0.0</v>
       </c>
       <c r="BH6">
         <v>0.0</v>
       </c>
-      <c r="BI6"/>
+      <c r="BI6">
+        <v>0.0</v>
+      </c>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
+      <c r="BQ6"/>
     </row>
-    <row r="7" spans="1:68">
+    <row r="7" spans="1:69">
       <c r="A7" t="s">
         <v>24</v>
       </c>
       <c r="B7"/>
-      <c r="C7"/>
+      <c r="C7">
+        <v>105125000.0</v>
+      </c>
       <c r="D7"/>
       <c r="E7"/>
-      <c r="F7">
+      <c r="F7"/>
+      <c r="G7">
         <v>107502000.0</v>
       </c>
-      <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
-      <c r="J7">
+      <c r="J7"/>
+      <c r="K7">
         <v>101358000.0</v>
       </c>
-      <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
-      <c r="N7">
+      <c r="N7"/>
+      <c r="O7">
         <v>79623000.0</v>
       </c>
-      <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
@@ -4850,1558 +4899,1584 @@
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
+      <c r="BQ7"/>
     </row>
-    <row r="8" spans="1:68">
+    <row r="8" spans="1:69">
       <c r="A8" t="s">
         <v>25</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>332000.0</v>
+      </c>
       <c r="C8">
-        <v>333000.0</v>
+        <v>334000.0</v>
       </c>
       <c r="D8">
         <v>333000.0</v>
       </c>
       <c r="E8">
         <v>333000.0</v>
       </c>
       <c r="F8">
-        <v>332000.0</v>
+        <v>333000.0</v>
       </c>
       <c r="G8">
         <v>332000.0</v>
       </c>
       <c r="H8">
-        <v>331000.0</v>
+        <v>332000.0</v>
       </c>
       <c r="I8">
         <v>331000.0</v>
       </c>
       <c r="J8">
+        <v>331000.0</v>
+      </c>
+      <c r="K8">
         <v>329000.0</v>
       </c>
-      <c r="K8">
+      <c r="L8">
         <v>328000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>327000.0</v>
       </c>
       <c r="M8">
         <v>327000.0</v>
       </c>
       <c r="N8">
-        <v>323000.0</v>
+        <v>327000.0</v>
       </c>
       <c r="O8">
         <v>323000.0</v>
       </c>
       <c r="P8">
         <v>323000.0</v>
       </c>
       <c r="Q8">
+        <v>323000.0</v>
+      </c>
+      <c r="R8">
         <v>324000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>320000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>312000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>310000.0</v>
       </c>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
+      <c r="BQ8"/>
     </row>
-    <row r="9" spans="1:68">
+    <row r="9" spans="1:69">
       <c r="A9" t="s">
         <v>26</v>
       </c>
       <c r="B9"/>
       <c r="C9">
+        <v>450434000.0</v>
+      </c>
+      <c r="D9">
         <v>444127000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>438129000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>432788000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>429000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>412570000.0</v>
       </c>
-      <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9">
         <v>412182000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>405303000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>412636000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>407417000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>403668000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>387009000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>393022000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>271562000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>255676000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>248069000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>241004000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>230302000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>238094000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>236007000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>237877000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>231297000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>227621000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>223742000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>235152000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>240721000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>234564000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>226332000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>229173000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>226098000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>222989000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>218908000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>228889000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>223603000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>218818000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>217684000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>215575000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>210321000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>206862000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>202140000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>224164000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>215050000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>213215000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>212496000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>244954000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>243790000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>241429000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>238971000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>236823000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>234981000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>82770000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>81747000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>81190000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>80822000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>80141000.0</v>
       </c>
-      <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
+      <c r="BQ9"/>
     </row>
-    <row r="10" spans="1:68">
+    <row r="10" spans="1:69">
       <c r="A10" t="s">
         <v>27</v>
       </c>
       <c r="B10">
+        <v>192527000.0</v>
+      </c>
+      <c r="C10">
         <v>299315000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>274828000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>233712000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>180971000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>279270000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>179759000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>208095000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>216532000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>328698000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>236321000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>228091000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>188389000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>225949000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>152188000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>151252000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>141375000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>305635000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>318188000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>326518000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>277277000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>321097000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>294873000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>275202000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>205309000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>120685000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>65641000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>74184000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>109862000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>90058000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>165062000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>81531000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>193695000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>191218000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>85363000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>53338000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>50745000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>118756000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>83887000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>60993000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>98224000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>136988000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>60163000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>67789000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>65516000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>113354000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>84613000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>66275000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>63249000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>170563000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>60968000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>66289000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>65405000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>65027000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>82613000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>46153000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>40811000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>53817000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>86086000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>38234000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>43390000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>33285000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>20058000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>20862000.0</v>
       </c>
-      <c r="BM10"/>
-      <c r="BN10">
+      <c r="BN10"/>
+      <c r="BO10">
         <v>10390000.0</v>
       </c>
-      <c r="BO10"/>
-      <c r="BP10">
+      <c r="BP10"/>
+      <c r="BQ10">
         <v>6812000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:68">
+    <row r="11" spans="1:69">
       <c r="A11" t="s">
         <v>28</v>
       </c>
       <c r="B11"/>
       <c r="C11">
+        <v>299315000.0</v>
+      </c>
+      <c r="D11">
         <v>274828000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>233712000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>180971000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>279270000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>179759000.0</v>
       </c>
-      <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>228091000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>188389000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>225949000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>152188000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>151252000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>141375000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>305635000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>318188000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>326518000.0</v>
       </c>
-      <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
+      <c r="BQ11"/>
     </row>
-    <row r="12" spans="1:68">
+    <row r="12" spans="1:69">
       <c r="A12" t="s">
         <v>29</v>
       </c>
       <c r="B12">
+        <v>192527000.0</v>
+      </c>
+      <c r="C12">
         <v>299315000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>274828000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>233712000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>180971000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>279270000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>179759000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>208095000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>216532000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>328698000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>236321000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>228091000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>188389000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>225949000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>152188000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>151252000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>141375000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>305635000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>318188000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>326518000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>277277000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>321097000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>294873000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>275202000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>205309000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>120685000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>65641000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>74184000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>109862000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>90058000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>165062000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>81531000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>193695000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>191218000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>85363000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>53338000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>50745000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>118756000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>83887000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>60993000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>98224000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>136988000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>60163000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>67789000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>65516000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>113354000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>84613000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>66275000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>63249000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>170563000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>60968000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>66289000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>65405000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>65027000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>99039000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>62545000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>47758000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>53817000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>86086000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>38234000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>43390000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>33285000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>20058000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>20862000.0</v>
       </c>
-      <c r="BM12"/>
-      <c r="BN12">
+      <c r="BN12"/>
+      <c r="BO12">
         <v>10390000.0</v>
       </c>
-      <c r="BO12"/>
       <c r="BP12"/>
+      <c r="BQ12"/>
     </row>
-    <row r="13" spans="1:68">
+    <row r="13" spans="1:69">
       <c r="A13" t="s">
         <v>30</v>
       </c>
       <c r="B13">
+        <v>332000.0</v>
+      </c>
+      <c r="C13">
         <v>334000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>333000.0</v>
       </c>
       <c r="D13">
         <v>333000.0</v>
       </c>
       <c r="E13">
         <v>333000.0</v>
       </c>
       <c r="F13">
-        <v>332000.0</v>
+        <v>333000.0</v>
       </c>
       <c r="G13">
         <v>332000.0</v>
       </c>
       <c r="H13">
-        <v>331000.0</v>
+        <v>332000.0</v>
       </c>
       <c r="I13">
         <v>331000.0</v>
       </c>
       <c r="J13">
+        <v>331000.0</v>
+      </c>
+      <c r="K13">
         <v>329000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>328000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>327000.0</v>
       </c>
       <c r="M13">
         <v>327000.0</v>
       </c>
       <c r="N13">
-        <v>323000.0</v>
+        <v>327000.0</v>
       </c>
       <c r="O13">
         <v>323000.0</v>
       </c>
       <c r="P13">
         <v>323000.0</v>
       </c>
       <c r="Q13">
+        <v>323000.0</v>
+      </c>
+      <c r="R13">
         <v>324000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>320000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>312000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>310000.0</v>
       </c>
       <c r="U13">
         <v>310000.0</v>
       </c>
       <c r="V13">
+        <v>310000.0</v>
+      </c>
+      <c r="W13">
         <v>307000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>306000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>304000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>303000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>300000.0</v>
       </c>
       <c r="AA13">
         <v>300000.0</v>
       </c>
       <c r="AB13">
         <v>300000.0</v>
       </c>
       <c r="AC13">
         <v>300000.0</v>
       </c>
       <c r="AD13">
+        <v>300000.0</v>
+      </c>
+      <c r="AE13">
         <v>295000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>304000.0</v>
       </c>
       <c r="AF13">
         <v>304000.0</v>
       </c>
       <c r="AG13">
+        <v>304000.0</v>
+      </c>
+      <c r="AH13">
         <v>301000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>300000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>299000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>301000.0</v>
       </c>
       <c r="AK13">
         <v>301000.0</v>
       </c>
       <c r="AL13">
+        <v>301000.0</v>
+      </c>
+      <c r="AM13">
         <v>296000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>294000.0</v>
       </c>
       <c r="AN13">
         <v>294000.0</v>
       </c>
       <c r="AO13">
         <v>294000.0</v>
       </c>
       <c r="AP13">
+        <v>294000.0</v>
+      </c>
+      <c r="AQ13">
         <v>295000.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AR13">
         <v>292000.0</v>
       </c>
-      <c r="AR13">
+      <c r="AS13">
         <v>291000.0</v>
       </c>
-      <c r="AS13">
+      <c r="AT13">
         <v>289000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>318000.0</v>
       </c>
       <c r="AU13">
         <v>318000.0</v>
       </c>
       <c r="AV13">
         <v>318000.0</v>
       </c>
       <c r="AW13">
+        <v>318000.0</v>
+      </c>
+      <c r="AX13">
         <v>316000.0</v>
       </c>
-      <c r="AX13">
+      <c r="AY13">
         <v>340000.0</v>
       </c>
-      <c r="AY13">
+      <c r="AZ13">
         <v>339000.0</v>
       </c>
-      <c r="AZ13">
+      <c r="BA13">
         <v>338000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>336000.0</v>
       </c>
       <c r="BB13">
         <v>336000.0</v>
       </c>
       <c r="BC13">
+        <v>336000.0</v>
+      </c>
+      <c r="BD13">
         <v>334000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>218000.0</v>
       </c>
       <c r="BE13">
         <v>218000.0</v>
       </c>
       <c r="BF13">
+        <v>218000.0</v>
+      </c>
+      <c r="BG13">
         <v>217000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>216000.0</v>
       </c>
       <c r="BH13">
         <v>216000.0</v>
       </c>
       <c r="BI13">
         <v>216000.0</v>
       </c>
       <c r="BJ13">
+        <v>216000.0</v>
+      </c>
+      <c r="BK13">
         <v>214000.0</v>
       </c>
-      <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
-      <c r="BN13">
+      <c r="BN13"/>
+      <c r="BO13">
         <v>147000.0</v>
       </c>
-      <c r="BO13"/>
       <c r="BP13"/>
+      <c r="BQ13"/>
     </row>
-    <row r="14" spans="1:68">
+    <row r="14" spans="1:69">
       <c r="A14" t="s">
         <v>31</v>
       </c>
       <c r="B14">
+        <v>33411000.0</v>
+      </c>
+      <c r="C14">
         <v>33369000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>33397000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>33371000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>33296000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>33223000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>33203000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>33154000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>33048000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>32941000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>32895000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>32851000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>32816000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>32674999.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>32620000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>32694000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>32617000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>31956000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>31459000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>31370000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>31276000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>31227000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>31074000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>30860000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>31160000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>30976000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>30782000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>30744000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>30684000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>31866000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>32245000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>31495000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>31128000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>32293000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>32312000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>32097000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>32006000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>31701000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>30793000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>30627000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>30782000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>30610000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>30460000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>30239000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>32464000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>32505000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>32049000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>31951000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>33859000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>34434078.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>34383000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>34485750.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>34156760.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>34027927.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>25443601.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>21975853.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>21848280.0</v>
       </c>
       <c r="BF14">
         <v>21848280.0</v>
       </c>
       <c r="BG14">
+        <v>21848280.0</v>
+      </c>
+      <c r="BH14">
         <v>21782383.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>21742912.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>21651192.0</v>
       </c>
       <c r="BJ14">
         <v>21651192.0</v>
       </c>
       <c r="BK14">
-        <v>14741504.0</v>
+        <v>21651192.0</v>
       </c>
       <c r="BL14">
         <v>14741504.0</v>
       </c>
       <c r="BM14">
         <v>14741504.0</v>
       </c>
       <c r="BN14">
         <v>14741504.0</v>
       </c>
       <c r="BO14">
         <v>14741504.0</v>
       </c>
-      <c r="BP14"/>
+      <c r="BP14">
+        <v>14741504.0</v>
+      </c>
+      <c r="BQ14"/>
     </row>
-    <row r="15" spans="1:68">
+    <row r="15" spans="1:69">
       <c r="A15" t="s">
         <v>32</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
-[...1 lines deleted...]
-      </c>
+      <c r="L15"/>
       <c r="M15">
         <v>327000.0</v>
       </c>
       <c r="N15">
-        <v>323000.0</v>
+        <v>327000.0</v>
       </c>
       <c r="O15">
         <v>323000.0</v>
       </c>
       <c r="P15">
         <v>323000.0</v>
       </c>
       <c r="Q15">
+        <v>323000.0</v>
+      </c>
+      <c r="R15">
         <v>324000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>320000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>312000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>310000.0</v>
       </c>
       <c r="U15">
         <v>310000.0</v>
       </c>
       <c r="V15">
+        <v>310000.0</v>
+      </c>
+      <c r="W15">
         <v>307000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>306000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>304000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>303000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>300000.0</v>
       </c>
       <c r="AA15">
         <v>300000.0</v>
       </c>
       <c r="AB15">
         <v>300000.0</v>
       </c>
       <c r="AC15">
         <v>300000.0</v>
       </c>
       <c r="AD15">
+        <v>300000.0</v>
+      </c>
+      <c r="AE15">
         <v>295000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>304000.0</v>
       </c>
       <c r="AF15">
         <v>304000.0</v>
       </c>
       <c r="AG15">
+        <v>304000.0</v>
+      </c>
+      <c r="AH15">
         <v>301000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>300000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>299000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>301000.0</v>
       </c>
       <c r="AK15">
         <v>301000.0</v>
       </c>
       <c r="AL15">
+        <v>301000.0</v>
+      </c>
+      <c r="AM15">
         <v>296000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>294000.0</v>
       </c>
       <c r="AN15">
         <v>294000.0</v>
       </c>
       <c r="AO15">
         <v>294000.0</v>
       </c>
       <c r="AP15">
+        <v>294000.0</v>
+      </c>
+      <c r="AQ15">
         <v>295000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>292000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>291000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>289000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>318000.0</v>
       </c>
       <c r="AU15">
         <v>318000.0</v>
       </c>
       <c r="AV15">
         <v>318000.0</v>
       </c>
       <c r="AW15">
+        <v>318000.0</v>
+      </c>
+      <c r="AX15">
         <v>316000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>340000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>339000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>338000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>336000.0</v>
       </c>
       <c r="BB15">
         <v>336000.0</v>
       </c>
       <c r="BC15">
+        <v>336000.0</v>
+      </c>
+      <c r="BD15">
         <v>334000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>218000.0</v>
       </c>
       <c r="BE15">
         <v>218000.0</v>
       </c>
       <c r="BF15">
+        <v>218000.0</v>
+      </c>
+      <c r="BG15">
         <v>217000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>216000.0</v>
       </c>
       <c r="BH15">
         <v>216000.0</v>
       </c>
       <c r="BI15">
         <v>216000.0</v>
       </c>
       <c r="BJ15">
+        <v>216000.0</v>
+      </c>
+      <c r="BK15">
         <v>214000.0</v>
       </c>
-      <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
+      <c r="BQ15"/>
     </row>
-    <row r="16" spans="1:68">
+    <row r="16" spans="1:69">
       <c r="A16" t="s">
         <v>33</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
-      <c r="R16">
+      <c r="R16"/>
+      <c r="S16">
         <v>15720000.0</v>
       </c>
-      <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
-      <c r="V16">
+      <c r="V16"/>
+      <c r="W16">
         <v>14468000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>9079000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>11696000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>29575000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>7996000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>8711000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>14737000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>17471000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>20335000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>16122000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>29083000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>16717000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>6461000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>16575000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>14894000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>9424000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>10480000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>13885000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>16799000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>9543000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>5112000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>7085000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>8663000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>20431000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>13668000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>19316000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>8814000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>8633000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>5234000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>7995000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>10210000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>6694000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>9503000.0</v>
       </c>
-      <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
-      <c r="BF16">
+      <c r="BF16"/>
+      <c r="BG16">
         <v>10425000.0</v>
       </c>
-      <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
+      <c r="BQ16"/>
     </row>
-    <row r="17" spans="1:68">
+    <row r="17" spans="1:69">
       <c r="A17" t="s">
         <v>34</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -6428,194 +6503,196 @@
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
+      <c r="BQ17"/>
     </row>
-    <row r="18" spans="1:68">
+    <row r="18" spans="1:69">
       <c r="A18" t="s">
         <v>35</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
-      <c r="N18">
+      <c r="N18"/>
+      <c r="O18">
         <v>243485000.0</v>
       </c>
-      <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
-      <c r="R18">
+      <c r="R18"/>
+      <c r="S18">
         <v>225240000.0</v>
       </c>
-      <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
-      <c r="V18">
+      <c r="V18"/>
+      <c r="W18">
         <v>185658000.0</v>
       </c>
-      <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
-      <c r="Z18">
+      <c r="Z18"/>
+      <c r="AA18">
         <v>146811000.0</v>
       </c>
-      <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
-      <c r="AD18">
+      <c r="AD18"/>
+      <c r="AE18">
         <v>125542000.0</v>
       </c>
-      <c r="AE18">
-[...1 lines deleted...]
-      </c>
       <c r="AF18">
         <v>0.0</v>
       </c>
       <c r="AG18">
         <v>0.0</v>
       </c>
       <c r="AH18">
+        <v>0.0</v>
+      </c>
+      <c r="AI18">
         <v>108059000.0</v>
       </c>
-      <c r="AI18">
-[...1 lines deleted...]
-      </c>
       <c r="AJ18">
         <v>0.0</v>
       </c>
       <c r="AK18">
         <v>0.0</v>
       </c>
       <c r="AL18">
+        <v>0.0</v>
+      </c>
+      <c r="AM18">
         <v>139020000.0</v>
       </c>
-      <c r="AM18">
-[...1 lines deleted...]
-      </c>
       <c r="AN18">
         <v>0.0</v>
       </c>
       <c r="AO18">
         <v>0.0</v>
       </c>
       <c r="AP18">
+        <v>0.0</v>
+      </c>
+      <c r="AQ18">
         <v>101425000.0</v>
       </c>
-      <c r="AQ18">
-[...1 lines deleted...]
-      </c>
       <c r="AR18">
         <v>0.0</v>
       </c>
       <c r="AS18">
         <v>0.0</v>
       </c>
       <c r="AT18">
+        <v>0.0</v>
+      </c>
+      <c r="AU18">
         <v>84506000.0</v>
       </c>
-      <c r="AU18">
-[...1 lines deleted...]
-      </c>
       <c r="AV18">
         <v>0.0</v>
       </c>
       <c r="AW18">
         <v>0.0</v>
       </c>
       <c r="AX18">
+        <v>0.0</v>
+      </c>
+      <c r="AY18">
         <v>74246000.0</v>
       </c>
-      <c r="AY18">
-[...1 lines deleted...]
-      </c>
       <c r="AZ18">
         <v>0.0</v>
       </c>
       <c r="BA18">
-        <v>56035000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BB18">
         <v>56035000.0</v>
       </c>
       <c r="BC18">
-        <v>0.0</v>
+        <v>56035000.0</v>
       </c>
       <c r="BD18">
         <v>0.0</v>
       </c>
       <c r="BE18">
         <v>0.0</v>
       </c>
       <c r="BF18">
+        <v>0.0</v>
+      </c>
+      <c r="BG18">
         <v>39749000.0</v>
       </c>
-      <c r="BG18">
-[...1 lines deleted...]
-      </c>
       <c r="BH18">
         <v>0.0</v>
       </c>
-      <c r="BI18"/>
+      <c r="BI18">
+        <v>0.0</v>
+      </c>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
+      <c r="BQ18"/>
     </row>
-    <row r="19" spans="1:68">
+    <row r="19" spans="1:69">
       <c r="A19" t="s">
         <v>36</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -6642,1346 +6719,1368 @@
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
+      <c r="BQ19"/>
     </row>
-    <row r="20" spans="1:68">
+    <row r="20" spans="1:69">
       <c r="A20" t="s">
         <v>37</v>
       </c>
       <c r="B20">
         <v>868710000.0</v>
       </c>
       <c r="C20">
         <v>868710000.0</v>
       </c>
       <c r="D20">
         <v>868710000.0</v>
       </c>
       <c r="E20">
         <v>868710000.0</v>
       </c>
       <c r="F20">
         <v>868710000.0</v>
       </c>
       <c r="G20">
-        <v>901710000.0</v>
+        <v>868710000.0</v>
       </c>
       <c r="H20">
         <v>901710000.0</v>
       </c>
       <c r="I20">
         <v>901710000.0</v>
       </c>
       <c r="J20">
         <v>901710000.0</v>
       </c>
       <c r="K20">
+        <v>901710000.0</v>
+      </c>
+      <c r="L20">
         <v>949710000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>963710000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>959712000.0</v>
       </c>
       <c r="N20">
         <v>959712000.0</v>
       </c>
       <c r="O20">
+        <v>959712000.0</v>
+      </c>
+      <c r="P20">
         <v>948164000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>937881000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>908744000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>698635000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>333249000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>266465000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>261189000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>250838000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>251002000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>248958000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>244886000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>182959000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>180424000.0</v>
       </c>
       <c r="AB20">
         <v>180424000.0</v>
       </c>
       <c r="AC20">
+        <v>180424000.0</v>
+      </c>
+      <c r="AD20">
         <v>183449000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>177093000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>157077000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>157240000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>124526000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>124543000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>124571000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>124621000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>124670000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>97372000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>91340000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>91389000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AP20">
         <v>91439000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AQ20">
         <v>91488000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AR20">
         <v>91962000.0</v>
       </c>
-      <c r="AR20">
+      <c r="AS20">
         <v>92390000.0</v>
       </c>
-      <c r="AS20">
+      <c r="AT20">
         <v>76205000.0</v>
       </c>
-      <c r="AT20">
+      <c r="AU20">
         <v>76586000.0</v>
       </c>
-      <c r="AU20">
+      <c r="AV20">
         <v>61215000.0</v>
       </c>
-      <c r="AV20">
+      <c r="AW20">
         <v>61232000.0</v>
       </c>
-      <c r="AW20">
+      <c r="AX20">
         <v>61250000.0</v>
       </c>
-      <c r="AX20">
+      <c r="AY20">
         <v>61777000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>60212000.0</v>
       </c>
       <c r="AZ20">
         <v>60212000.0</v>
       </c>
       <c r="BA20">
+        <v>60212000.0</v>
+      </c>
+      <c r="BB20">
         <v>59969000.0</v>
       </c>
-      <c r="BB20">
+      <c r="BC20">
         <v>59735000.0</v>
       </c>
-      <c r="BC20">
+      <c r="BD20">
         <v>53401000.0</v>
       </c>
-      <c r="BD20">
-[...1 lines deleted...]
-      </c>
       <c r="BE20">
         <v>0.0</v>
       </c>
       <c r="BF20">
         <v>0.0</v>
       </c>
       <c r="BG20">
         <v>0.0</v>
       </c>
       <c r="BH20">
         <v>0.0</v>
       </c>
-      <c r="BI20"/>
+      <c r="BI20">
+        <v>0.0</v>
+      </c>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
+      <c r="BQ20"/>
     </row>
-    <row r="21" spans="1:68">
+    <row r="21" spans="1:69">
       <c r="A21" t="s">
         <v>38</v>
       </c>
       <c r="B21">
+        <v>138123000.0</v>
+      </c>
+      <c r="C21">
         <v>141877000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>145631000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>967199000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>978900000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>1009292000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>1007609000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>1025298000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>1060055000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>1089390000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>1107673000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>1122050000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>1140614000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>1173869000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>1170604000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>1185769000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>1187959000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>1137749000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>938279000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>917072000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>911601000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>862813000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>805655000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>780476000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>724857000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>718799000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>700048000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>690889000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>677946000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>670146000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>647188000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>638914000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>631031000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>634756000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>587909000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>573159000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>562530000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>521930000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>496678000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>468093000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>421651000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>412348000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>403950000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>395020000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>375159000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>375907000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>352704000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>349167000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>347976000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>353024000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>346727000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>344670000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>339745000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>320168000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>307194000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>149533000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>142621000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>137079000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>131588000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>119828000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>114077000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>107455000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>100981000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>91604000.0</v>
       </c>
-      <c r="BM21"/>
-      <c r="BN21">
+      <c r="BN21"/>
+      <c r="BO21">
         <v>82825000.0</v>
       </c>
-      <c r="BO21"/>
-      <c r="BP21">
+      <c r="BP21"/>
+      <c r="BQ21">
         <v>38943000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:68">
+    <row r="22" spans="1:69">
       <c r="A22" t="s">
         <v>39</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
-      <c r="K22">
+      <c r="K22"/>
+      <c r="L22">
         <v>892109000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>855358000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>784335000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>200247000.0</v>
       </c>
-      <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
-      <c r="AE22">
+      <c r="AE22"/>
+      <c r="AF22">
         <v>2134190000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>1257256000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>787552000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>951829000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>3275761000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>1608025000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>1230311000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>1858358000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>1299028000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>2244329000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>547827000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>2499111000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>1101772000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>883336000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>1293186000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>1072116000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>788335000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>662969000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>361108000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>281477000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>365210000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>443279000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>479779000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>1101561000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>1300311000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>403813000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>273290000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>275331000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>101632000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>3008000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>7287000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>307431000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>3241000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>94092000.0</v>
       </c>
-      <c r="BM22"/>
-      <c r="BN22">
+      <c r="BN22"/>
+      <c r="BO22">
         <v>109455000.0</v>
       </c>
-      <c r="BO22"/>
-      <c r="BP22">
+      <c r="BP22"/>
+      <c r="BQ22">
         <v>111711000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:68">
+    <row r="23" spans="1:69">
       <c r="A23" t="s">
         <v>40</v>
       </c>
       <c r="B23">
+        <v>6151870000.0</v>
+      </c>
+      <c r="C23">
         <v>5048650000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>5797275000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>4675040000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>4511878000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>4381993000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>4579231000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>4175398000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>3825912000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>4052347000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>4277851000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>4807424000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>4493052000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>4045359000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>6003013000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>4534772000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>4339631000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>5205989000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>5116862000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>3943121000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>3203965000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>4650975000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>5299703000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>3793049000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>3311975000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>2670400000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>2981001000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>2994217000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>2968893000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>2780114000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>3568236000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>2560580000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>2051277000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>2208427000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>4500460000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>2766035000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>2481538000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>3052432000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>2431117000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>3296024000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>1495305000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>3514991000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>2169196000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>1911534000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>2227503000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>2014027000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>1654215000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>1465578000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>1141558000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>1127390000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>1067716000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>1098232000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>1059555000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>1688633000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>1878704000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>676196000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>517456000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>522596000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>376414000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>680790000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>311316000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>485620000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>284093000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>276104000.0</v>
       </c>
-      <c r="BM23"/>
-      <c r="BN23">
+      <c r="BN23"/>
+      <c r="BO23">
         <v>243732000.0</v>
       </c>
-      <c r="BO23"/>
       <c r="BP23"/>
+      <c r="BQ23"/>
     </row>
-    <row r="24" spans="1:68">
+    <row r="24" spans="1:69">
       <c r="A24" t="s">
         <v>41</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>3361043000.0</v>
+      </c>
       <c r="C24">
+        <v>2249490000.0</v>
+      </c>
+      <c r="D24">
         <v>3005066000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>1985891000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>1756558000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>1549750000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>1789226000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>1580821000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>1294014000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>1369536000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>1565419000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>775995000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>777311000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>1247550000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>735161000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>736386000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>738955000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>2681746000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>303026000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>2114480000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>300295000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>296659000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>296130000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>306558000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>1599217000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>294000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>311981000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>329962000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>325316000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>328707000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>164150000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>172373000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>171236000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>165708000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>164110000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>164511000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>173537000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>168559000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>167156000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>193796000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>171951000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>165795000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>171382000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>168143000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>186214000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>176643000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>174725000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>175531000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>173542000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>173480000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>83144000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>82090000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>78850000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>81792000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>100881000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>23968000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>23731000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>29092000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>34491000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>31342000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>26569000.0</v>
       </c>
-      <c r="BJ24"/>
-      <c r="BK24">
+      <c r="BK24"/>
+      <c r="BL24">
         <v>28968000.0</v>
       </c>
-      <c r="BL24"/>
       <c r="BM24"/>
-      <c r="BN24">
+      <c r="BN24"/>
+      <c r="BO24">
         <v>27622000.0</v>
       </c>
-      <c r="BO24"/>
-      <c r="BP24">
+      <c r="BP24"/>
+      <c r="BQ24">
         <v>38176000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:68">
+    <row r="25" spans="1:69">
       <c r="A25" t="s">
         <v>42</v>
       </c>
       <c r="B25"/>
       <c r="C25">
+        <v>2249490000.0</v>
+      </c>
+      <c r="D25">
         <v>3005066000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>1985891000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1756558000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>1549750000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>1789226000.0</v>
       </c>
-      <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25">
         <v>775995000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>777311000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>704103000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>735161000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>736386000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>738955000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>746577000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>303026000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>320909000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>300295000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>296659000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>296130000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>306558000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>1599217000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>294000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>311981000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>329962000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>325316000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>328707000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>164150000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>172373000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>171236000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>165708000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>164110000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>164511000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>173537000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>168559000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>167156000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>193796000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>171951000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>165795000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>171382000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>168143000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>186214000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>176643000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>174725000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>175531000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>173542000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>173480000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>83144000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>82090000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>82786000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>81792000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>100881000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>23968000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>23731000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>29092000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>34491000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>31342000.0</v>
       </c>
-      <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
+      <c r="BQ25"/>
     </row>
-    <row r="26" spans="1:68">
+    <row r="26" spans="1:69">
       <c r="A26" t="s">
         <v>43</v>
       </c>
       <c r="B26"/>
-      <c r="C26"/>
+      <c r="C26">
+        <v>232705000.0</v>
+      </c>
       <c r="D26"/>
       <c r="E26"/>
-      <c r="F26">
+      <c r="F26"/>
+      <c r="G26">
         <v>207242000.0</v>
       </c>
-      <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
-      <c r="J26">
+      <c r="J26"/>
+      <c r="K26">
         <v>215375000.0</v>
       </c>
-      <c r="K26"/>
-      <c r="L26">
+      <c r="L26"/>
+      <c r="M26">
         <v>1303686000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>934991000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>396344000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>2435412000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>1238569000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>1032272000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>2118075000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>3031071000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>2027228000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>1388303000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>2859386000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>3606633000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>2165210000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>1799023000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>1346145000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>1739059000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>1757951000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>1725546000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>1607175000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>2366196000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>1414285000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>867855000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>1028696000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>3471664000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>1800556000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>1556999000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>2140559000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>1594739000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>2512548000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>754508000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>2742282000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>1462490000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>1225500000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>1563421000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>1309710000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>1019920000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>874180000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>375324000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>301040000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>497431000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>482930000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>488085000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>1122819000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>1331306000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>408731000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>278471000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>278805000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>109256000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>478295000.0</v>
       </c>
-      <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
+      <c r="BQ26"/>
     </row>
-    <row r="27" spans="1:68">
+    <row r="27" spans="1:69">
       <c r="A27" t="s">
         <v>44</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -8008,2724 +8107,2768 @@
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
+      <c r="BQ27"/>
     </row>
-    <row r="28" spans="1:68">
+    <row r="28" spans="1:69">
       <c r="A28" t="s">
         <v>45</v>
       </c>
       <c r="B28">
+        <v>3168516000.0</v>
+      </c>
+      <c r="C28">
         <v>1950175000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>2730238000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>1752179000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>1575587000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>1377982000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>1609467000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>1372726000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>1077482000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>1142196000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>1329098000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>1890091000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>1620199000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>1021601000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>3104325000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>1693635000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>1509460000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>2405634000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>2820154000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>1787962000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>1126108000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>2487652000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>3325726000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>1881271000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>1393908000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>1079407000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>1491650000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>1534611000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>1521024000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>1367334000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>2155563000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>1332815000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>772582000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>910409000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>3384161000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>1740941000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>1519805000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>2035590000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>1520776000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>2440245000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>706471000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>2676944000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>1442606000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>1206733000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>1549962000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>1274657000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>978502000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>826092000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>537049000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>375802000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>443676000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>496382000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>489666000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>1100437000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>1300448000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>359657000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>229290000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>198399000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>38471000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>408800000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>67709000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>251683000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>140795000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>105950000.0</v>
       </c>
-      <c r="BM28"/>
-      <c r="BN28">
+      <c r="BN28"/>
+      <c r="BO28">
         <v>127934000.0</v>
       </c>
-      <c r="BO28"/>
       <c r="BP28"/>
+      <c r="BQ28"/>
     </row>
-    <row r="29" spans="1:68">
+    <row r="29" spans="1:69">
       <c r="A29" t="s">
         <v>46</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>5081991000.0</v>
+      </c>
       <c r="C29">
+        <v>4102047000.0</v>
+      </c>
+      <c r="D29">
         <v>4770633000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>3735909000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>3488738000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>3297613000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>3499053000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>3277721000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>3009350000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>3093286000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>3271598000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>3816560000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>3493716000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>2936976000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>4919456000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>3478368000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>3245140000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>4231898000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>4503459000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>3407975000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>2648517000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>4004971000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>4735724000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>3247024000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>2635485000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
+      <c r="BQ29"/>
     </row>
-    <row r="30" spans="1:68">
+    <row r="30" spans="1:69">
       <c r="A30" t="s">
         <v>47</v>
       </c>
       <c r="B30">
+        <v>424393000.0</v>
+      </c>
+      <c r="C30">
         <v>419358000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>374316000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>1538483000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>1319061000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>1149494000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>1332391000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>1087710000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>748339000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>868617000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>1024160000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>1546083000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>1340657000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>798842000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>2644186000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>1415545000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>1169554000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>2292730000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>3051813000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>2070673000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>1389699000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>2875335000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>3621180000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>2188313000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>1692975000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>1382723000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>1769654000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>1787513000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>1750584000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>1622058000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>2387471000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>1432457000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>878267000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>1060032000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>3462287000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>1810359000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>1577435000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>2108194000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>1589259000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>2520490000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>760090000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>2754448000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>1474322000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>1227363000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>1553650000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>1318409000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>1022670000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>879197000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>570550000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>443725000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>510712000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>516134000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>518682000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>1151962000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>28443000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>17540000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>15140000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>18501000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>21094000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>21116000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>13364000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>13829000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>13166000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>12153000.0</v>
       </c>
-      <c r="BM30"/>
-      <c r="BN30">
+      <c r="BN30"/>
+      <c r="BO30">
         <v>15790000.0</v>
       </c>
-      <c r="BO30"/>
       <c r="BP30"/>
+      <c r="BQ30"/>
     </row>
-    <row r="31" spans="1:68">
+    <row r="31" spans="1:69">
       <c r="A31" t="s">
         <v>48</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31">
         <v>570542000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>544749000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>531208000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>531071000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>511945000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>488576000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>474156000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>680700000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>1023414000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>1025477000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>982226000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>945384000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>864123000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>839386000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>789011000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>852730000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>812685000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>776089000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>739713000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>725031000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>743979000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>711049000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>702330000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>684873000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>586789000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>557488000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>518791000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>512844000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>476798000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>442336000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>410489000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>396412000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>370270000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>346131000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>337439000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>356865000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>346871000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>329906000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>316253000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>341064000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>328430000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>316941000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>299733000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>288797000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>273898000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>180364000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>170049000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>163652000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>151055000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>144277000.0</v>
       </c>
-      <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
+      <c r="BQ31"/>
     </row>
-    <row r="32" spans="1:68">
+    <row r="32" spans="1:69">
       <c r="A32" t="s">
         <v>49</v>
       </c>
       <c r="B32"/>
-      <c r="C32"/>
+      <c r="C32">
+        <v>2424225000.0</v>
+      </c>
       <c r="D32"/>
       <c r="E32"/>
-      <c r="F32">
+      <c r="F32"/>
+      <c r="G32">
         <v>1708774000.0</v>
       </c>
-      <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
-      <c r="J32">
+      <c r="J32"/>
+      <c r="K32">
         <v>1379067000.0</v>
       </c>
-      <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
-      <c r="N32">
+      <c r="N32"/>
+      <c r="O32">
         <v>1097990000.0</v>
       </c>
-      <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
-      <c r="R32">
+      <c r="R32"/>
+      <c r="S32">
         <v>2774453000.0</v>
       </c>
-      <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
-      <c r="V32">
+      <c r="V32"/>
+      <c r="W32">
         <v>3338632000.0</v>
       </c>
-      <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
       <c r="BC32"/>
       <c r="BD32"/>
       <c r="BE32"/>
       <c r="BF32"/>
       <c r="BG32"/>
       <c r="BH32"/>
       <c r="BI32"/>
       <c r="BJ32"/>
       <c r="BK32"/>
       <c r="BL32"/>
       <c r="BM32"/>
       <c r="BN32"/>
       <c r="BO32"/>
       <c r="BP32"/>
+      <c r="BQ32"/>
     </row>
-    <row r="33" spans="1:68">
+    <row r="33" spans="1:69">
       <c r="A33" t="s">
         <v>50</v>
       </c>
       <c r="B33">
+        <v>1272201000.0</v>
+      </c>
+      <c r="C33">
         <v>1251988000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>1271905000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>2643320000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>2765204000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>2642682000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>2823309000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>2646197000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>2649291000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>2559734000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>2822093000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>2840815000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>2778421000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>2845610000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>3014980000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>2784054000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>2838471000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>2330049000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>1563212000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>1383540000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>1382614000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>1297875000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>1236972000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>1190344000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>1261451000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>1036548000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>1016266000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>997777000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>973320000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>930846000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>890415000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>910803000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>860265000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>852641000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>840529000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>794169000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>757145000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>730771000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>661668000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>618439000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>551760000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>546059000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>555943000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>538105000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>518440000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>500691000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>466457000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>452444000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>445911000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>458024000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>443552000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>466432000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>433137000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>431033000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>418831000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>171154000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>161669000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>155988000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>150044000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>139346000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>123582000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>116794000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>111129000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>136351000.0</v>
       </c>
-      <c r="BM33"/>
-      <c r="BN33">
+      <c r="BN33"/>
+      <c r="BO33">
         <v>96454000.0</v>
       </c>
-      <c r="BO33"/>
       <c r="BP33"/>
+      <c r="BQ33"/>
     </row>
-    <row r="34" spans="1:68">
+    <row r="34" spans="1:69">
       <c r="A34" t="s">
         <v>51</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>1031958000.0</v>
+      </c>
       <c r="C34">
+        <v>383716000.0</v>
+      </c>
+      <c r="D34">
         <v>980603000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>894160000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>979360000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>508629000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>1013793000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>830306000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>765866000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>293206000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>950484000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>964745000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>969368000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>793438000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>1027743000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>1006934000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>1039225000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>476790000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>581321000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>444406000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>546198000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>440812000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>551042000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>520590000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>403135000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>277979000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>59912000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>59378000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>56058000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>51492000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>49076000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>46540000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>44482000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AI34">
         <v>44970000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AJ34">
         <v>42069000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AK34">
         <v>40140000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AL34">
         <v>38857000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AM34">
         <v>35905000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AN34">
         <v>34338000.0</v>
       </c>
-      <c r="AN34">
+      <c r="AO34">
         <v>34216000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AP34">
         <v>33701000.0</v>
       </c>
-      <c r="AP34">
+      <c r="AQ34">
         <v>33156000.0</v>
       </c>
-      <c r="AQ34">
+      <c r="AR34">
         <v>31006000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AS34">
         <v>30444000.0</v>
       </c>
-      <c r="AS34">
+      <c r="AT34">
         <v>29387000.0</v>
       </c>
-      <c r="AT34">
+      <c r="AU34">
         <v>28879000.0</v>
       </c>
-      <c r="AU34">
+      <c r="AV34">
         <v>27665000.0</v>
       </c>
-      <c r="AV34">
+      <c r="AW34">
         <v>28040000.0</v>
       </c>
-      <c r="AW34">
+      <c r="AX34">
         <v>28571000.0</v>
       </c>
-      <c r="AX34">
+      <c r="AY34">
         <v>30852000.0</v>
       </c>
-      <c r="AY34">
+      <c r="AZ34">
         <v>31223000.0</v>
       </c>
-      <c r="AZ34">
+      <c r="BA34">
         <v>35057000.0</v>
       </c>
-      <c r="BA34">
+      <c r="BB34">
         <v>38423000.0</v>
       </c>
-      <c r="BB34">
+      <c r="BC34">
         <v>36825000.0</v>
       </c>
-      <c r="BC34">
+      <c r="BD34">
         <v>36958000.0</v>
       </c>
-      <c r="BD34">
+      <c r="BE34">
         <v>24375000.0</v>
       </c>
-      <c r="BE34">
+      <c r="BF34">
         <v>24969000.0</v>
       </c>
-      <c r="BF34">
+      <c r="BG34">
         <v>24838000.0</v>
       </c>
-      <c r="BG34">
+      <c r="BH34">
         <v>23309000.0</v>
       </c>
-      <c r="BH34">
+      <c r="BI34">
         <v>22781000.0</v>
       </c>
-      <c r="BI34"/>
       <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
+      <c r="BQ34"/>
     </row>
-    <row r="35" spans="1:68">
+    <row r="35" spans="1:69">
       <c r="A35" t="s">
         <v>52</v>
       </c>
       <c r="B35">
+        <v>1070631000.0</v>
+      </c>
+      <c r="C35">
         <v>1064126000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>1014743000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>2913242000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>2767789000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>2591593000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>2832878000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>2441604000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>2090004000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>2192672000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>2546860000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>3082927000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>2777956000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>2328530000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>4308310000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>2868997000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>2702460000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>3501974000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>3732926000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>2649626000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>1958833000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>3440285000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>4175499000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>2690802000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>2239085000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>1620119000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>1634929000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>1703295000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>1716835000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>1541581000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>2370225000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>1469555000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>1018214000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>1148447000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>3511768000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>1834919000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>1618856000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>2333667000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>1641919000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>2564937000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>845959000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>2949846000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>1540608000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>1308482000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>1659686000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>1506273000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>1093366000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>923426000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>629526000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>577439000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>544311000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>603043000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>653465000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>1259191000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>1429974000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>421338000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>285385000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>312105000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>147919000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>466090000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>123062000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>327521000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>167262000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>159359000.0</v>
       </c>
-      <c r="BM35"/>
-      <c r="BN35">
+      <c r="BN35"/>
+      <c r="BO35">
         <v>150583000.0</v>
       </c>
-      <c r="BO35"/>
       <c r="BP35"/>
+      <c r="BQ35"/>
     </row>
-    <row r="36" spans="1:68">
+    <row r="36" spans="1:69">
       <c r="A36" t="s">
         <v>53</v>
       </c>
-      <c r="B36"/>
+      <c r="B36">
+        <v>936028000.0</v>
+      </c>
       <c r="C36">
+        <v>297636000.0</v>
+      </c>
+      <c r="D36">
         <v>863884000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>807411000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>917594000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>428954000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>913990000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>719189000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>687526000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>234071000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>764710000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>589919000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>470345000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>406331000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>681782000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>473011000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>517997000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>231232000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>291684000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>200003000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>209824000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>184224000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>180315000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>160910000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>291708000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>134790000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>135794000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>126464000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>111925000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>83607000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>86150000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>114649000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>104708000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>93342000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>128049000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>96389000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>69945000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>111469000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>73650000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>58957000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>38670000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>42223000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>60031000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>50695000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>67076000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>48198000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>52538000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>42045000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>36685000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>43223000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>36613000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>61550000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>33423000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>51130000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>58236000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>21621000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>19048000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>18909000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>18456000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>19518000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>9505000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>9339000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>10148000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>44747000.0</v>
       </c>
-      <c r="BM36"/>
-      <c r="BN36">
+      <c r="BN36"/>
+      <c r="BO36">
         <v>13629000.0</v>
       </c>
-      <c r="BO36"/>
       <c r="BP36"/>
+      <c r="BQ36"/>
     </row>
-    <row r="37" spans="1:68">
+    <row r="37" spans="1:69">
       <c r="A37" t="s">
         <v>54</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
-      <c r="L37">
+      <c r="L37"/>
+      <c r="M37">
         <v>26119000.0</v>
       </c>
-      <c r="M37">
+      <c r="N37">
         <v>29968000.0</v>
       </c>
-      <c r="N37">
+      <c r="O37">
         <v>27403000.0</v>
       </c>
-      <c r="O37">
+      <c r="P37">
         <v>31760000.0</v>
       </c>
-      <c r="P37">
+      <c r="Q37">
         <v>32294000.0</v>
       </c>
-      <c r="Q37">
+      <c r="R37">
         <v>42866000.0</v>
       </c>
-      <c r="R37">
+      <c r="S37">
         <v>28055000.0</v>
       </c>
-      <c r="S37">
+      <c r="T37">
         <v>18819000.0</v>
       </c>
-      <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
-      <c r="Y37">
+      <c r="Y37"/>
+      <c r="Z37">
         <v>7047000.0</v>
       </c>
-      <c r="Z37">
+      <c r="AA37">
         <v>6596000.0</v>
       </c>
-      <c r="AA37">
+      <c r="AB37">
         <v>6435000.0</v>
       </c>
-      <c r="AB37">
+      <c r="AC37">
         <v>4860000.0</v>
       </c>
-      <c r="AC37">
+      <c r="AD37">
         <v>4910000.0</v>
       </c>
-      <c r="AD37">
+      <c r="AE37">
         <v>5068000.0</v>
       </c>
-      <c r="AE37">
+      <c r="AF37">
         <v>5373000.0</v>
       </c>
-      <c r="AF37">
+      <c r="AG37">
         <v>5332000.0</v>
       </c>
-      <c r="AG37">
+      <c r="AH37">
         <v>5411000.0</v>
       </c>
-      <c r="AH37">
+      <c r="AI37">
         <v>5565000.0</v>
       </c>
-      <c r="AI37">
+      <c r="AJ37">
         <v>4972000.0</v>
       </c>
-      <c r="AJ37">
+      <c r="AK37">
         <v>4642000.0</v>
       </c>
-      <c r="AK37">
+      <c r="AL37">
         <v>4697000.0</v>
       </c>
-      <c r="AL37">
+      <c r="AM37">
         <v>4858000.0</v>
       </c>
-      <c r="AM37">
+      <c r="AN37">
         <v>4642000.0</v>
       </c>
-      <c r="AN37">
+      <c r="AO37">
         <v>4409000.0</v>
       </c>
-      <c r="AO37">
+      <c r="AP37">
         <v>4324000.0</v>
       </c>
-      <c r="AP37">
+      <c r="AQ37">
         <v>4449000.0</v>
       </c>
-      <c r="AQ37">
+      <c r="AR37">
         <v>4687000.0</v>
       </c>
-      <c r="AR37">
+      <c r="AS37">
         <v>4285000.0</v>
       </c>
-      <c r="AS37">
-[...1 lines deleted...]
-      </c>
       <c r="AT37">
         <v>0.0</v>
       </c>
       <c r="AU37">
         <v>0.0</v>
       </c>
       <c r="AV37">
         <v>0.0</v>
       </c>
       <c r="AW37">
         <v>0.0</v>
       </c>
       <c r="AX37">
         <v>0.0</v>
       </c>
       <c r="AY37">
         <v>0.0</v>
       </c>
       <c r="AZ37">
         <v>0.0</v>
       </c>
       <c r="BA37">
         <v>0.0</v>
       </c>
       <c r="BB37">
         <v>0.0</v>
       </c>
       <c r="BC37">
         <v>0.0</v>
       </c>
       <c r="BD37">
         <v>0.0</v>
       </c>
       <c r="BE37">
         <v>0.0</v>
       </c>
       <c r="BF37">
         <v>0.0</v>
       </c>
       <c r="BG37">
         <v>0.0</v>
       </c>
       <c r="BH37">
         <v>0.0</v>
       </c>
-      <c r="BI37"/>
+      <c r="BI37">
+        <v>0.0</v>
+      </c>
       <c r="BJ37"/>
       <c r="BK37"/>
       <c r="BL37"/>
       <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
+      <c r="BQ37"/>
     </row>
-    <row r="38" spans="1:68">
+    <row r="38" spans="1:69">
       <c r="A38" t="s">
         <v>55</v>
       </c>
       <c r="B38">
+        <v>4276339000.0</v>
+      </c>
+      <c r="C38">
         <v>3088817000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>3876226000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>2868108000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>2598859000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>1303849000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>1417173000.0</v>
       </c>
-      <c r="H38"/>
-      <c r="I38">
+      <c r="I38"/>
+      <c r="J38">
         <v>2156711000.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>-3354000.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>2428363000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>3018171000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>2688249000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>2004403000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>4021328000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>2567193000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>5076251000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>5231789000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>5010634000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>3536407000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>5343444000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>4079040000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>255996000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>256349000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>246427000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>216284000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>202481000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>195451000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>17561000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>156876000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>126705000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>135510000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>111905000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>852641000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>840529000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>794169000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>757145000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>668947000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>627872000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>590081000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>535630000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>534381000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>540122000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>510678000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>479945000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>486156000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>439963000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>433939000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>431695000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>440037000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>430195000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>426781000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>424831000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>409775000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>380845000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>161653000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>151405000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>145350000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>137118000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>123981000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>116782000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>110440000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>105189000.0</v>
       </c>
-      <c r="BL38"/>
       <c r="BM38"/>
-      <c r="BN38">
+      <c r="BN38"/>
+      <c r="BO38">
         <v>85301000.0</v>
       </c>
-      <c r="BO38"/>
-      <c r="BP38">
+      <c r="BP38"/>
+      <c r="BQ38">
         <v>49850000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:68">
+    <row r="39" spans="1:69">
       <c r="A39" t="s">
         <v>56</v>
       </c>
       <c r="B39"/>
       <c r="C39"/>
-      <c r="D39">
+      <c r="D39"/>
+      <c r="E39">
         <v>259525000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>246642000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>310547000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>243772000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>233396000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>211750000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>295298000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>195277000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>-662923000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>-598750000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>-25289000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>191659000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>183921000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>190231000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>277575000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>183649000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>162390000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>154375000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>156668000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>146678000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>139190000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>152240000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>130444000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>129440000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>134743000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>135127000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>137152000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>125288000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>135789000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>119050000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>104536000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>112281000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>108169000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>96213000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>94711000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>96303000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>96102000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>85231000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>77496000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>78768000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>78277000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>89897000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>81573000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>80475000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>67662000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>61848000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>55078000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>52484000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>49377000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>42331000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>40611000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>1332391000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>21144000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>19599000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>18959000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>17558000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>479086000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>-7287000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>-307431000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>136499000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>12646000.0</v>
       </c>
-      <c r="BM39"/>
-      <c r="BN39">
+      <c r="BN39"/>
+      <c r="BO39">
         <v>11643000.0</v>
       </c>
-      <c r="BO39"/>
       <c r="BP39"/>
+      <c r="BQ39"/>
     </row>
-    <row r="40" spans="1:68">
+    <row r="40" spans="1:69">
       <c r="A40" t="s">
         <v>57</v>
       </c>
       <c r="B40"/>
-      <c r="C40"/>
+      <c r="C40">
+        <v>9663000.0</v>
+      </c>
       <c r="D40"/>
       <c r="E40"/>
-      <c r="F40">
+      <c r="F40"/>
+      <c r="G40">
         <v>30537000.0</v>
       </c>
-      <c r="G40"/>
-      <c r="H40">
+      <c r="H40"/>
+      <c r="I40">
         <v>-944607000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>-636183000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>113546000.0</v>
       </c>
-      <c r="K40"/>
       <c r="L40"/>
       <c r="M40"/>
-      <c r="N40">
+      <c r="N40"/>
+      <c r="O40">
         <v>-1047204000.0</v>
       </c>
-      <c r="O40"/>
       <c r="P40"/>
       <c r="Q40"/>
-      <c r="R40">
+      <c r="R40"/>
+      <c r="S40">
         <v>110088000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>-2848579000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>1823982000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>1112340000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>-2517156000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>-3328327000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>-1863654000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>-1305846000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>-906128000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>-1263036000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>-1313955000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>-1335461000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>-1161382000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>-2156999000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>-1250642000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>-802496000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>-937769000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>-3305589000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>-1630268000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>-1406462000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>-1990183000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>-1440425000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>-2336925000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>-640307000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>-2649470000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>-1338220000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>-1109895000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>-1444085000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>-1216245000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>-890976000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>-719855000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>-427413000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>-546365000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>-504644000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>-562671000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>-555071000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>-1165464000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>96753000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>-320570000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>-197632000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>-195456000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>-38661000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>-368444000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>101963000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>276040000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>20110000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>27619000.0</v>
       </c>
-      <c r="BM40"/>
-      <c r="BN40">
+      <c r="BN40"/>
+      <c r="BO40">
         <v>23338000.0</v>
       </c>
-      <c r="BO40"/>
       <c r="BP40"/>
+      <c r="BQ40"/>
     </row>
-    <row r="41" spans="1:68">
+    <row r="41" spans="1:69">
       <c r="A41" t="s">
         <v>58</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41">
         <v>979376000.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>942645000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>947108000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>883403000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>1027743000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>1006934000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>1039225000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>780386000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>581321000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>504735000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>472898000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>640938000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>486821000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>461186000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>426320000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>334130000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>74232000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>79581000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>78852000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>208999000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>65198000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>75623000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>61199000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>53281000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>58819000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>55534000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>57730000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>46385000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>48223000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>51015000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>43244000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>38268000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>38091000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>39107000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>49818000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>42547000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>46981000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>36854000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>37204000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>36086000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>39218000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>45267000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>45117000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>46328000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>49146000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>31927000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>30775000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>35263000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>32867000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>33379000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>27758000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>25771000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>20578000.0</v>
       </c>
-      <c r="BL41"/>
       <c r="BM41"/>
-      <c r="BN41">
+      <c r="BN41"/>
+      <c r="BO41">
         <v>18888000.0</v>
       </c>
-      <c r="BO41"/>
-      <c r="BP41">
+      <c r="BP41"/>
+      <c r="BQ41">
         <v>18109000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:68">
+    <row r="42" spans="1:69">
       <c r="A42" t="s">
         <v>59</v>
       </c>
       <c r="B42">
+        <v>454215000.0</v>
+      </c>
+      <c r="C42">
         <v>450434000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>444127000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>438129000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>432788000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>429000000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>412570000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>407426000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>427184000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>425488000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>420062000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>412182000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>405303000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>412636000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>407417000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>403668000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>387009000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>393022000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>271562000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>255676000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>248069000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>241004000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>230302000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>238094000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>236007000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>237877000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>231297000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>227621000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>223742000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>235152000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>240721000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>234564000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>226332000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>229173000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>226098000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>222989000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>218908000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>228889000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>223603000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>218818000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>217684000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>215575000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>210321000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>206862000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>202140000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>224165000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>215050000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>213215000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>212496000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>244954000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>243790000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>241429000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>238971000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>236823000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>234981000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>82770000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>81747000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>81190000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>80822000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>80141000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>79521000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>77047000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>45233000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>42998000.0</v>
       </c>
-      <c r="BM42"/>
-      <c r="BN42">
+      <c r="BN42"/>
+      <c r="BO42">
         <v>-10533000.0</v>
       </c>
-      <c r="BO42"/>
       <c r="BP42"/>
+      <c r="BQ42"/>
     </row>
-    <row r="43" spans="1:68">
+    <row r="43" spans="1:69">
       <c r="A43" t="s">
         <v>60</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -10752,207 +10895,211 @@
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
       <c r="BE43"/>
       <c r="BF43"/>
       <c r="BG43"/>
       <c r="BH43"/>
       <c r="BI43"/>
       <c r="BJ43"/>
       <c r="BK43"/>
       <c r="BL43"/>
       <c r="BM43"/>
       <c r="BN43"/>
       <c r="BO43"/>
       <c r="BP43"/>
+      <c r="BQ43"/>
     </row>
-    <row r="44" spans="1:68">
+    <row r="44" spans="1:69">
       <c r="A44" t="s">
         <v>61</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
-      <c r="AE44">
-[...1 lines deleted...]
-      </c>
+      <c r="AE44"/>
       <c r="AF44">
         <v>0.0</v>
       </c>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
         <v>0.0</v>
       </c>
       <c r="AO44">
         <v>0.0</v>
       </c>
       <c r="AP44">
         <v>0.0</v>
       </c>
       <c r="AQ44">
         <v>0.0</v>
       </c>
       <c r="AR44">
+        <v>0.0</v>
+      </c>
+      <c r="AS44">
         <v>442806000.0</v>
       </c>
-      <c r="AS44">
-[...1 lines deleted...]
-      </c>
       <c r="AT44">
         <v>0.0</v>
       </c>
       <c r="AU44">
         <v>0.0</v>
       </c>
       <c r="AV44">
         <v>0.0</v>
       </c>
       <c r="AW44">
         <v>0.0</v>
       </c>
       <c r="AX44">
         <v>0.0</v>
       </c>
       <c r="AY44">
         <v>0.0</v>
       </c>
       <c r="AZ44">
         <v>0.0</v>
       </c>
       <c r="BA44">
         <v>0.0</v>
       </c>
       <c r="BB44">
         <v>0.0</v>
       </c>
       <c r="BC44">
         <v>0.0</v>
       </c>
       <c r="BD44">
         <v>0.0</v>
       </c>
       <c r="BE44">
         <v>0.0</v>
       </c>
       <c r="BF44">
         <v>0.0</v>
       </c>
       <c r="BG44">
         <v>0.0</v>
       </c>
       <c r="BH44">
         <v>0.0</v>
       </c>
-      <c r="BI44"/>
+      <c r="BI44">
+        <v>0.0</v>
+      </c>
       <c r="BJ44"/>
       <c r="BK44"/>
       <c r="BL44"/>
       <c r="BM44"/>
       <c r="BN44"/>
       <c r="BO44"/>
       <c r="BP44"/>
+      <c r="BQ44"/>
     </row>
-    <row r="45" spans="1:68">
+    <row r="45" spans="1:69">
       <c r="A45" t="s">
         <v>62</v>
       </c>
       <c r="B45"/>
-      <c r="C45"/>
+      <c r="C45">
+        <v>130742000.0</v>
+      </c>
       <c r="D45"/>
       <c r="E45"/>
-      <c r="F45">
+      <c r="F45"/>
+      <c r="G45">
         <v>128484000.0</v>
       </c>
-      <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
-      <c r="J45">
+      <c r="J45"/>
+      <c r="K45">
         <v>119188000.0</v>
       </c>
-      <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
-      <c r="N45">
+      <c r="N45"/>
+      <c r="O45">
         <v>94758000.0</v>
       </c>
-      <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45"/>
       <c r="AN45"/>
@@ -10962,193 +11109,197 @@
       <c r="AR45"/>
       <c r="AS45"/>
       <c r="AT45"/>
       <c r="AU45"/>
       <c r="AV45"/>
       <c r="AW45"/>
       <c r="AX45"/>
       <c r="AY45"/>
       <c r="AZ45"/>
       <c r="BA45"/>
       <c r="BB45"/>
       <c r="BC45"/>
       <c r="BD45"/>
       <c r="BE45"/>
       <c r="BF45"/>
       <c r="BG45"/>
       <c r="BH45"/>
       <c r="BI45"/>
       <c r="BJ45"/>
       <c r="BK45"/>
       <c r="BL45"/>
       <c r="BM45"/>
       <c r="BN45"/>
       <c r="BO45"/>
       <c r="BP45"/>
+      <c r="BQ45"/>
     </row>
-    <row r="46" spans="1:68">
+    <row r="46" spans="1:69">
       <c r="A46" t="s">
         <v>63</v>
       </c>
       <c r="B46"/>
-      <c r="C46"/>
+      <c r="C46">
+        <v>130742000.0</v>
+      </c>
       <c r="D46"/>
       <c r="E46"/>
-      <c r="F46">
+      <c r="F46"/>
+      <c r="G46">
         <v>128484000.0</v>
       </c>
-      <c r="G46"/>
       <c r="H46"/>
       <c r="I46"/>
-      <c r="J46">
+      <c r="J46"/>
+      <c r="K46">
         <v>119188000.0</v>
       </c>
-      <c r="K46"/>
       <c r="L46"/>
       <c r="M46"/>
-      <c r="N46">
+      <c r="N46"/>
+      <c r="O46">
         <v>94758000.0</v>
       </c>
-      <c r="O46"/>
       <c r="P46"/>
       <c r="Q46"/>
-      <c r="R46">
+      <c r="R46"/>
+      <c r="S46">
         <v>97569000.0</v>
       </c>
-      <c r="S46"/>
       <c r="T46"/>
       <c r="U46"/>
-      <c r="V46">
+      <c r="V46"/>
+      <c r="W46">
         <v>17405000.0</v>
       </c>
-      <c r="W46"/>
       <c r="X46"/>
       <c r="Y46"/>
-      <c r="Z46">
+      <c r="Z46"/>
+      <c r="AA46">
         <v>22307000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>22700000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>23800000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>24400000.0</v>
       </c>
-      <c r="AD46"/>
       <c r="AE46"/>
       <c r="AF46"/>
       <c r="AG46"/>
       <c r="AH46"/>
       <c r="AI46"/>
       <c r="AJ46"/>
       <c r="AK46"/>
       <c r="AL46"/>
       <c r="AM46"/>
       <c r="AN46"/>
       <c r="AO46"/>
       <c r="AP46"/>
       <c r="AQ46"/>
       <c r="AR46"/>
       <c r="AS46"/>
       <c r="AT46"/>
       <c r="AU46"/>
       <c r="AV46"/>
       <c r="AW46"/>
       <c r="AX46"/>
       <c r="AY46"/>
       <c r="AZ46"/>
       <c r="BA46"/>
       <c r="BB46"/>
       <c r="BC46"/>
       <c r="BD46"/>
       <c r="BE46"/>
       <c r="BF46"/>
       <c r="BG46"/>
       <c r="BH46"/>
       <c r="BI46"/>
       <c r="BJ46"/>
       <c r="BK46"/>
       <c r="BL46"/>
       <c r="BM46"/>
       <c r="BN46"/>
       <c r="BO46"/>
       <c r="BP46"/>
+      <c r="BQ46"/>
     </row>
-    <row r="47" spans="1:68">
+    <row r="47" spans="1:69">
       <c r="A47" t="s">
         <v>64</v>
       </c>
       <c r="B47"/>
-      <c r="C47"/>
+      <c r="C47">
+        <v>76333000.0</v>
+      </c>
       <c r="D47"/>
       <c r="E47"/>
-      <c r="F47">
+      <c r="F47"/>
+      <c r="G47">
         <v>80024000.0</v>
       </c>
-      <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
       <c r="M47"/>
-      <c r="N47">
+      <c r="N47"/>
+      <c r="O47">
         <v>60830000.0</v>
       </c>
-      <c r="O47"/>
       <c r="P47"/>
       <c r="Q47"/>
-      <c r="R47">
+      <c r="R47"/>
+      <c r="S47">
         <v>24825000.0</v>
       </c>
-      <c r="S47"/>
       <c r="T47"/>
       <c r="U47"/>
-      <c r="V47">
+      <c r="V47"/>
+      <c r="W47">
         <v>17405000.0</v>
       </c>
-      <c r="W47"/>
       <c r="X47"/>
       <c r="Y47"/>
-      <c r="Z47">
+      <c r="Z47"/>
+      <c r="AA47">
         <v>22300000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>22700000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>23800000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>24400000.0</v>
       </c>
-      <c r="AD47"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AE47"/>
       <c r="AF47">
         <v>0.0</v>
       </c>
       <c r="AG47">
         <v>0.0</v>
       </c>
       <c r="AH47">
         <v>0.0</v>
       </c>
       <c r="AI47">
         <v>0.0</v>
       </c>
       <c r="AJ47">
         <v>0.0</v>
       </c>
       <c r="AK47">
         <v>0.0</v>
       </c>
       <c r="AL47">
         <v>0.0</v>
       </c>
       <c r="AM47">
         <v>0.0</v>
       </c>
       <c r="AN47">
@@ -11192,2490 +11343,2527 @@
       </c>
       <c r="BA47">
         <v>0.0</v>
       </c>
       <c r="BB47">
         <v>0.0</v>
       </c>
       <c r="BC47">
         <v>0.0</v>
       </c>
       <c r="BD47">
         <v>0.0</v>
       </c>
       <c r="BE47">
         <v>0.0</v>
       </c>
       <c r="BF47">
         <v>0.0</v>
       </c>
       <c r="BG47">
         <v>0.0</v>
       </c>
       <c r="BH47">
         <v>0.0</v>
       </c>
-      <c r="BI47"/>
+      <c r="BI47">
+        <v>0.0</v>
+      </c>
       <c r="BJ47"/>
       <c r="BK47"/>
       <c r="BL47"/>
       <c r="BM47"/>
       <c r="BN47"/>
       <c r="BO47"/>
       <c r="BP47"/>
+      <c r="BQ47"/>
     </row>
-    <row r="48" spans="1:68">
+    <row r="48" spans="1:69">
       <c r="A48" t="s">
         <v>65</v>
       </c>
       <c r="B48">
+        <v>1264446000.0</v>
+      </c>
+      <c r="C48">
         <v>1282390000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>1319274000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>1308792000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>1297764000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>1317945000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>1295459000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>1288728000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>1288313000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>1298412000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>1287653000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>1287334000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>1281119000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>1278035000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>1256663000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>1229712000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>1205384000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>1154252000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>1090506000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>1034931000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>994943000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>952943000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>883049000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>851904000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>801139000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>796775000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>763195000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>730562000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>698894000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>666752000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>660102000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>633508000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>600257000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>579943000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>484963000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>458819000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>424252000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>381031000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>344241000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>314613000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>283950000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>272030000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>251619000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>231368000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>211215000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>208968000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>192718000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>177605000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>164691000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>157547000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>146341000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>138286000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>123743000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>116017000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>104474000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>97376000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>88084000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>82245000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>71230000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>65151000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>54020000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>47381000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>53867000.0</v>
       </c>
-      <c r="BL48"/>
       <c r="BM48"/>
-      <c r="BN48">
+      <c r="BN48"/>
+      <c r="BO48">
         <v>41156000.0</v>
       </c>
-      <c r="BO48"/>
-      <c r="BP48">
+      <c r="BP48"/>
+      <c r="BQ48">
         <v>21484000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:68">
+    <row r="49" spans="1:69">
       <c r="A49" t="s">
         <v>66</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49">
         <v>1287334000.0</v>
       </c>
-      <c r="M49">
+      <c r="N49">
         <v>1281119000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>1278035000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>1256663000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>1229712000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>1205384000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>1154252000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>1090506000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>1034931000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>994943000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>952943000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>883049000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>851904000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>801139000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>796775000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>763195000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>730562000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>698894000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>666752000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>660102000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>633508000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>600257000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>579943000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>484963000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>458819000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>424252000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>381031000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>344241000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>314613000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>283950000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>272030000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AR49">
         <v>251619000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>231368000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AT49">
         <v>211215000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AU49">
         <v>208969000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AV49">
         <v>192718000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AW49">
         <v>177605000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AX49">
         <v>164691000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AY49">
         <v>157547000.0</v>
       </c>
-      <c r="AY49">
+      <c r="AZ49">
         <v>146341000.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BA49">
         <v>138286000.0</v>
       </c>
-      <c r="BA49">
+      <c r="BB49">
         <v>123743000.0</v>
       </c>
-      <c r="BB49">
+      <c r="BC49">
         <v>116017000.0</v>
       </c>
-      <c r="BC49">
+      <c r="BD49">
         <v>104474000.0</v>
       </c>
-      <c r="BD49">
+      <c r="BE49">
         <v>97376000.0</v>
       </c>
-      <c r="BE49">
+      <c r="BF49">
         <v>88084000.0</v>
       </c>
-      <c r="BF49">
+      <c r="BG49">
         <v>82245000.0</v>
       </c>
-      <c r="BG49">
+      <c r="BH49">
         <v>71230000.0</v>
       </c>
-      <c r="BH49">
+      <c r="BI49">
         <v>65151000.0</v>
       </c>
-      <c r="BI49"/>
       <c r="BJ49"/>
       <c r="BK49"/>
       <c r="BL49"/>
       <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
+      <c r="BQ49"/>
     </row>
-    <row r="50" spans="1:68">
+    <row r="50" spans="1:69">
       <c r="A50" t="s">
         <v>67</v>
       </c>
       <c r="B50"/>
-      <c r="C50"/>
+      <c r="C50">
+        <v>118559000.0</v>
+      </c>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
-      <c r="G50"/>
+      <c r="G50">
+        <v>95022000.0</v>
+      </c>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
-      <c r="AF50">
+      <c r="AF50"/>
+      <c r="AG50">
         <v>1423015000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>973732000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>1103477000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>3469699000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>1794779000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>1579999000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>2158742000.0</v>
       </c>
-      <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
-      <c r="AP50">
+      <c r="AP50"/>
+      <c r="AQ50">
         <v>2815265000.0</v>
       </c>
-      <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
-      <c r="AT50">
+      <c r="AT50"/>
+      <c r="AU50">
         <v>1388251000.0</v>
       </c>
-      <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
+      <c r="BQ50"/>
     </row>
-    <row r="51" spans="1:68">
+    <row r="51" spans="1:69">
       <c r="A51" t="s">
         <v>68</v>
       </c>
       <c r="B51">
+        <v>3361043000.0</v>
+      </c>
+      <c r="C51">
         <v>2249490000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>3005066000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>1985891000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>1756558000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>1657252000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>1789226000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>1580821000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>1294014000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>1470894000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>1565419000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>2894177000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>2585899000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>1951653000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>3991674000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>2581273000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>2389790000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>2711269000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>3151605000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>2144891000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>1412635000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>2813815000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>3624457000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>2170212000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>2905063000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>1200128000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>1575017000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>1643917000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>1660777000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>1490089000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>2321149000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>1423015000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>973732000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>1103477000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>3469699000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>1794779000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>1579999000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>2158742000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>1607581000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>2530721000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>812258000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>2815265000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>1509602000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>1278038000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>1630299000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>1392888000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>1065701000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>895386000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>600955000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>719845000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>587788000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>644761000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>637857000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>1247256000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>1383061000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>419032000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>283385000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>271387000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>149379000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>468978000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>111099000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>284968000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>160853000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>126812000.0</v>
       </c>
-      <c r="BM51"/>
-      <c r="BN51">
+      <c r="BN51"/>
+      <c r="BO51">
         <v>138324000.0</v>
       </c>
-      <c r="BO51"/>
       <c r="BP51"/>
+      <c r="BQ51"/>
     </row>
-    <row r="52" spans="1:68">
+    <row r="52" spans="1:69">
       <c r="A52" t="s">
         <v>69</v>
       </c>
       <c r="B52">
+        <v>3361043000.0</v>
+      </c>
+      <c r="C52">
         <v>2249490000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>3005066000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>1985891000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>1756558000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>1549750000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>1789226000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>1580821000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>636183000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>1369536000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>1565419000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>2118182000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>1808588000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>1247550000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>3256513000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>1844887000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>1650835000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>1844887000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>2848579000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>1823982000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>1112340000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>2517156000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>3328327000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>1863654000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>1305846000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>906128000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>1263036000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>1313955000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>1335461000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>1161382000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>2156999000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>1250642000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>802496000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>937769000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>3305589000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>1630268000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>1406462000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>1990183000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>1440425000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>2336925000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>640307000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>2649470000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>1338220000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>1109895000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>1444085000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>1216245000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>890976000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>719855000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>427413000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>546365000.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>504644000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>562671000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>555071000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>1165464000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BD52">
         <v>12188000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BE52">
         <v>395064000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BF52">
         <v>259654000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BG52">
         <v>242295000.0</v>
       </c>
-      <c r="BG52">
+      <c r="BH52">
         <v>114888000.0</v>
       </c>
-      <c r="BH52">
+      <c r="BI52">
         <v>437636000.0</v>
       </c>
-      <c r="BI52">
+      <c r="BJ52">
         <v>101963000.0</v>
       </c>
-      <c r="BJ52">
+      <c r="BK52">
         <v>276040000.0</v>
       </c>
-      <c r="BK52">
+      <c r="BL52">
         <v>3998000.0</v>
       </c>
-      <c r="BL52"/>
       <c r="BM52"/>
       <c r="BN52"/>
       <c r="BO52"/>
       <c r="BP52"/>
+      <c r="BQ52"/>
     </row>
-    <row r="53" spans="1:68">
+    <row r="53" spans="1:69">
       <c r="A53" t="s">
         <v>70</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
-      <c r="F53">
+      <c r="F53"/>
+      <c r="G53">
         <v>206904000.0</v>
       </c>
-      <c r="G53"/>
-      <c r="H53">
+      <c r="H53"/>
+      <c r="I53">
         <v>197936000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>190679000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>184081000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>177509000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>170666000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>165081000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>200247000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>151413000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>149560000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>216620000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>148996000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>148774000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>146548000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>269125000.0</v>
       </c>
-      <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
-      <c r="AE53">
+      <c r="AE53"/>
+      <c r="AF53">
         <v>125288000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>135789000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>119050000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>104536000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>112281000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>108169000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>96213000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>94711000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>96303000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>96102000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>85231000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>77496000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>78768000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>78277000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AT53">
         <v>89897000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AU53">
         <v>81573000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AV53">
         <v>80475000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AW53">
         <v>67662000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AX53">
         <v>61848000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AY53">
         <v>55078000.0</v>
       </c>
-      <c r="AY53">
+      <c r="AZ53">
         <v>52484000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BA53">
         <v>49377000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BB53">
         <v>42331000.0</v>
       </c>
-      <c r="BB53">
+      <c r="BC53">
         <v>40611000.0</v>
       </c>
-      <c r="BC53">
+      <c r="BD53">
         <v>16426000.0</v>
       </c>
-      <c r="BD53">
+      <c r="BE53">
         <v>16392000.0</v>
       </c>
-      <c r="BE53">
+      <c r="BF53">
         <v>6947000.0</v>
       </c>
-      <c r="BF53">
+      <c r="BG53">
         <v>26123000.0</v>
       </c>
-      <c r="BG53">
+      <c r="BH53">
         <v>22860000.0</v>
       </c>
-      <c r="BH53">
+      <c r="BI53">
         <v>19164000.0</v>
       </c>
-      <c r="BI53">
+      <c r="BJ53">
         <v>22068000.0</v>
       </c>
-      <c r="BJ53">
+      <c r="BK53">
         <v>18861000.0</v>
       </c>
-      <c r="BK53">
+      <c r="BL53">
         <v>16818000.0</v>
       </c>
-      <c r="BL53"/>
       <c r="BM53"/>
-      <c r="BN53">
+      <c r="BN53"/>
+      <c r="BO53">
         <v>19159000.0</v>
       </c>
-      <c r="BO53"/>
-      <c r="BP53">
+      <c r="BP53"/>
+      <c r="BQ53">
         <v>10506000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:68">
+    <row r="54" spans="1:69">
       <c r="A54" t="s">
         <v>71</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
-      <c r="AE54">
-[...1 lines deleted...]
-      </c>
+      <c r="AE54"/>
       <c r="AF54">
         <v>0.0</v>
       </c>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
         <v>0.0</v>
       </c>
       <c r="AO54">
         <v>0.0</v>
       </c>
       <c r="AP54">
         <v>0.0</v>
       </c>
       <c r="AQ54">
         <v>0.0</v>
       </c>
       <c r="AR54">
+        <v>0.0</v>
+      </c>
+      <c r="AS54">
         <v>442806000.0</v>
       </c>
-      <c r="AS54">
-[...1 lines deleted...]
-      </c>
       <c r="AT54">
         <v>0.0</v>
       </c>
       <c r="AU54">
         <v>0.0</v>
       </c>
       <c r="AV54">
         <v>0.0</v>
       </c>
       <c r="AW54">
         <v>0.0</v>
       </c>
       <c r="AX54">
         <v>0.0</v>
       </c>
       <c r="AY54">
         <v>0.0</v>
       </c>
       <c r="AZ54">
         <v>0.0</v>
       </c>
       <c r="BA54">
         <v>0.0</v>
       </c>
       <c r="BB54">
         <v>0.0</v>
       </c>
       <c r="BC54">
         <v>0.0</v>
       </c>
       <c r="BD54">
         <v>0.0</v>
       </c>
       <c r="BE54">
         <v>0.0</v>
       </c>
       <c r="BF54">
         <v>0.0</v>
       </c>
       <c r="BG54">
         <v>0.0</v>
       </c>
       <c r="BH54">
         <v>0.0</v>
       </c>
-      <c r="BI54"/>
+      <c r="BI54">
+        <v>0.0</v>
+      </c>
       <c r="BJ54"/>
       <c r="BK54"/>
       <c r="BL54"/>
       <c r="BM54"/>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
+      <c r="BQ54"/>
     </row>
-    <row r="55" spans="1:68">
+    <row r="55" spans="1:69">
       <c r="A55" t="s">
         <v>72</v>
       </c>
       <c r="B55">
+        <v>6165460000.0</v>
+      </c>
+      <c r="C55">
         <v>5059478000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>5797275000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>4675040000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>4511878000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>4381993000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>4579231000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>4175398000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>3825912000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>4052347000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>4277851000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>4807424000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>4493052000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>4045359000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>6003013000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>4534772000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>4339631000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>5205989000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>5116862000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>3943121000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>3203965000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>4650975000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>5299703000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>3793049000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>3311975000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>2670400000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>2981001000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>2994217000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>2968893000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>2780114000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>3568236000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>2560580000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>2051277000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>2208427000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>4500460000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>2766035000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>2481538000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>3052432000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>2431117000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>3296024000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>1495305000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>3514991000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>2169196000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>1911534000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>2227503000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>2014027000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>1654215000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>1465578000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>1141558000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>1127390000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>1067716000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>1098232000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>1059555000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>1688633000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>1878704000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>676196000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>517456000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>522596000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>376414000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>680790000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>311316000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>485620000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>284093000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>276104000.0</v>
       </c>
-      <c r="BM55"/>
-      <c r="BN55">
+      <c r="BN55"/>
+      <c r="BO55">
         <v>243732000.0</v>
       </c>
-      <c r="BO55"/>
-      <c r="BP55">
+      <c r="BP55"/>
+      <c r="BQ55">
         <v>183347000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:68">
+    <row r="56" spans="1:69">
       <c r="A56" t="s">
         <v>73</v>
       </c>
       <c r="B56">
+        <v>616920000.0</v>
+      </c>
+      <c r="C56">
         <v>718673000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>649144000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>2031720000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>1746674000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>1739311000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>1755922000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>1529201000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>1176621000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>1492613000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>1455758000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>1966609000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>1714631000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>1199749000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>2988033000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>1750718000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>1501160000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>2875940000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>3553650000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>2559581000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>1821351000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>3353100000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>4062731000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>2602705000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>2050524000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>1633852000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>1964735000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>1996440000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>1995573000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>1849268000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>2677821000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>1649777000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>1191012000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>1355786000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>3659931000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>1971866000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>1724393000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>2321661000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>1769449000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>2677585000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>943545000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>2968932000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>1613253000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>1373429000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>1709063000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>1513336000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>1187758000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>1013134000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>695647000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>669366000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>624164000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>631800000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>626418000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>1257600000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>1459873000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>505042000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>355787000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>366608000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>226370000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>541444000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>187734000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>368826000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>172964000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>139753000.0</v>
       </c>
-      <c r="BM56"/>
-      <c r="BN56">
+      <c r="BN56"/>
+      <c r="BO56">
         <v>147278000.0</v>
       </c>
-      <c r="BO56"/>
       <c r="BP56"/>
+      <c r="BQ56"/>
     </row>
-    <row r="57" spans="1:68">
+    <row r="57" spans="1:69">
       <c r="A57" t="s">
         <v>74</v>
       </c>
       <c r="B57">
+        <v>3361043000.0</v>
+      </c>
+      <c r="C57">
         <v>2249490000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>3005066000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>1985891000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>1756558000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>30537000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>1789226000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>1580821000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>1294014000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>113546000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>1565419000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>2118182000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>1808588000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>200346000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>3256513000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>1844887000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>1650835000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>125808000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>2848579000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>1823982000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>1112340000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>14468000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>9079000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>11696000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>29575000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>7996000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>343830000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>326687000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>323986000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>331341000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>291582000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>217404000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>200796000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>244999000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>272360000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>244365000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>214524000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>103691000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>216418000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>192953000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>143094000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>72796000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>161669000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>160246000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>154173000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>74303000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>152763000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>151014000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>134529000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>147110000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>132935000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>115136000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>43040000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>76266000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>108941000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>74494000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>62022000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>46839000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>76227000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>69192000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>54497000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>33457000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>24108000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>27619000.0</v>
       </c>
-      <c r="BM57"/>
-      <c r="BN57">
+      <c r="BN57"/>
+      <c r="BO57">
         <v>23338000.0</v>
       </c>
-      <c r="BO57"/>
       <c r="BP57"/>
+      <c r="BQ57"/>
     </row>
-    <row r="58" spans="1:68">
+    <row r="58" spans="1:69">
       <c r="A58" t="s">
         <v>75</v>
       </c>
       <c r="B58">
+        <v>4431674000.0</v>
+      </c>
+      <c r="C58">
         <v>3313616000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>4019809000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>2913242000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>2767789000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>2622130000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>2832878000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>2441604000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>2090004000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>2306218000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>2546860000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>3082927000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>2777956000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>2328530000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>4308310000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>2868997000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>2702460000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>3627782000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>3732926000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>2649626000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>1958833000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>3454753000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>4184578000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>2702498000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>2268660000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>1628115000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>1978759000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>2029982000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>2040821000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>1872922000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>2661807000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>1686959000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>1219010000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>1393446000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>3784128000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>2079284000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>1833380000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>2437358000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>1858337000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>2757890000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>989053000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>3022642000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>1702277000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>1468728000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>1813859000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>1580576000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>1246129000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>1074440000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>764055000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>724549000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>677246000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>718179000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>696505000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>1335457000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>1538915000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>495832000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>347407000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>358944000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>224146000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>535282000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>177559000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>360978000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>191370000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>186978000.0</v>
       </c>
-      <c r="BM58"/>
-      <c r="BN58">
+      <c r="BN58"/>
+      <c r="BO58">
         <v>173921000.0</v>
       </c>
-      <c r="BO58"/>
-      <c r="BP58">
+      <c r="BP58"/>
+      <c r="BQ58">
         <v>169497000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:68">
+    <row r="59" spans="1:69">
       <c r="A59" t="s">
         <v>76</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
-      <c r="AE59">
-[...1 lines deleted...]
-      </c>
+      <c r="AE59"/>
       <c r="AF59">
         <v>0.0</v>
       </c>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
       <c r="AM59">
         <v>0.0</v>
       </c>
       <c r="AN59">
         <v>0.0</v>
       </c>
       <c r="AO59">
         <v>0.0</v>
       </c>
       <c r="AP59">
         <v>0.0</v>
       </c>
       <c r="AQ59">
         <v>0.0</v>
       </c>
       <c r="AR59">
+        <v>0.0</v>
+      </c>
+      <c r="AS59">
         <v>442806000.0</v>
       </c>
-      <c r="AS59">
-[...1 lines deleted...]
-      </c>
       <c r="AT59">
         <v>0.0</v>
       </c>
       <c r="AU59">
         <v>0.0</v>
       </c>
       <c r="AV59">
         <v>0.0</v>
       </c>
       <c r="AW59">
         <v>0.0</v>
       </c>
       <c r="AX59">
         <v>0.0</v>
       </c>
       <c r="AY59">
         <v>0.0</v>
       </c>
       <c r="AZ59">
         <v>0.0</v>
       </c>
       <c r="BA59">
         <v>0.0</v>
       </c>
       <c r="BB59">
         <v>0.0</v>
       </c>
       <c r="BC59">
         <v>0.0</v>
       </c>
       <c r="BD59">
         <v>0.0</v>
       </c>
       <c r="BE59">
         <v>0.0</v>
       </c>
       <c r="BF59">
         <v>0.0</v>
       </c>
       <c r="BG59">
         <v>0.0</v>
       </c>
       <c r="BH59">
         <v>0.0</v>
       </c>
-      <c r="BI59"/>
+      <c r="BI59">
+        <v>0.0</v>
+      </c>
       <c r="BJ59"/>
       <c r="BK59"/>
       <c r="BL59"/>
       <c r="BM59"/>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
+      <c r="BQ59"/>
     </row>
-    <row r="60" spans="1:68">
+    <row r="60" spans="1:69">
       <c r="A60" t="s">
         <v>77</v>
       </c>
       <c r="B60">
+        <v>1720196000.0</v>
+      </c>
+      <c r="C60">
         <v>1735034000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>1765567000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>1750018000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>1732180000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>1747863000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>1709827000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>1696900000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>1715336000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>1723750000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>1706179000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>1698378000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>1685128000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>1689426000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>1662943000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>1633481000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>1594305000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>1550152000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>1365117000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>1293495000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>1245132000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>1196222000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>1115125000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>1090551000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>1036268000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>1035689000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>995807000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>959375000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>923162000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>902124000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>901056000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>868289000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>826856000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>809416000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>711360000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>682109000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>643461000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>610216000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>568138000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>533725000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>501928000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>487900000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>462232000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>438521000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>413644000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>433451000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>408086000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>391138000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>377503000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>402841000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>390470000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>380053000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>363050000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>353176000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>339789000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>180364000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>170049000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>163652000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>152268000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>145508000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>133757000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>124642000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>45233000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>42998000.0</v>
       </c>
-      <c r="BM60"/>
-      <c r="BN60">
+      <c r="BN60"/>
+      <c r="BO60">
         <v>30770000.0</v>
       </c>
-      <c r="BO60"/>
-      <c r="BP60">
+      <c r="BP60"/>
+      <c r="BQ60">
         <v>13850000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:68">
+    <row r="61" spans="1:69">
       <c r="A61" t="s">
         <v>78</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
-      <c r="AE61">
-[...1 lines deleted...]
-      </c>
+      <c r="AE61"/>
       <c r="AF61">
         <v>0.0</v>
       </c>
       <c r="AG61">
         <v>0.0</v>
       </c>
       <c r="AH61">
         <v>0.0</v>
       </c>
       <c r="AI61">
         <v>0.0</v>
       </c>
       <c r="AJ61">
         <v>0.0</v>
       </c>
       <c r="AK61">
         <v>0.0</v>
       </c>
       <c r="AL61">
         <v>0.0</v>
       </c>
       <c r="AM61">
         <v>0.0</v>
       </c>
       <c r="AN61">
         <v>0.0</v>
       </c>
       <c r="AO61">
         <v>0.0</v>
       </c>
       <c r="AP61">
         <v>0.0</v>
       </c>
       <c r="AQ61">
         <v>0.0</v>
       </c>
       <c r="AR61">
+        <v>0.0</v>
+      </c>
+      <c r="AS61">
         <v>-442806000.0</v>
       </c>
-      <c r="AS61">
-[...1 lines deleted...]
-      </c>
       <c r="AT61">
         <v>0.0</v>
       </c>
       <c r="AU61">
         <v>0.0</v>
       </c>
       <c r="AV61">
         <v>0.0</v>
       </c>
       <c r="AW61">
         <v>0.0</v>
       </c>
       <c r="AX61">
         <v>0.0</v>
       </c>
       <c r="AY61">
         <v>0.0</v>
       </c>
       <c r="AZ61">
         <v>0.0</v>
       </c>
       <c r="BA61">
         <v>0.0</v>
       </c>
       <c r="BB61">
         <v>0.0</v>
       </c>
       <c r="BC61">
         <v>0.0</v>
       </c>
       <c r="BD61">
         <v>0.0</v>
       </c>
       <c r="BE61">
         <v>0.0</v>
       </c>
       <c r="BF61">
         <v>0.0</v>
       </c>
       <c r="BG61">
         <v>0.0</v>
       </c>
       <c r="BH61">
         <v>0.0</v>
       </c>
-      <c r="BI61"/>
+      <c r="BI61">
+        <v>0.0</v>
+      </c>
       <c r="BJ61"/>
       <c r="BK61"/>
       <c r="BL61"/>
       <c r="BM61"/>
       <c r="BN61"/>
       <c r="BO61"/>
       <c r="BP61"/>
+      <c r="BQ61"/>
     </row>
-    <row r="62" spans="1:68">
+    <row r="62" spans="1:69">
       <c r="A62" t="s">
         <v>79</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -13702,50 +13890,51 @@
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
       <c r="BF62"/>
       <c r="BG62"/>
       <c r="BH62"/>
       <c r="BI62"/>
       <c r="BJ62"/>
       <c r="BK62"/>
       <c r="BL62"/>
       <c r="BM62"/>
       <c r="BN62"/>
       <c r="BO62"/>
       <c r="BP62"/>
+      <c r="BQ62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:S32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -13814,53 +14003,55 @@
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="2" spans="1:19">
       <c r="A2" t="s">
-        <v>129</v>
-[...1 lines deleted...]
-      <c r="B2"/>
+        <v>130</v>
+      </c>
+      <c r="B2">
+        <v>477364000.0</v>
+      </c>
       <c r="C2">
         <v>628932000.0</v>
       </c>
       <c r="D2">
         <v>582766000.0</v>
       </c>
       <c r="E2">
         <v>641599000.0</v>
       </c>
       <c r="F2">
         <v>611468000.0</v>
       </c>
       <c r="G2">
         <v>477369000.0</v>
       </c>
       <c r="H2">
         <v>360527000.0</v>
       </c>
       <c r="I2">
         <v>307433000.0</v>
       </c>
       <c r="J2">
         <v>299022000.0</v>
       </c>
       <c r="K2">
@@ -13871,51 +14062,51 @@
       </c>
       <c r="M2">
         <v>159685000.0</v>
       </c>
       <c r="N2">
         <v>137410000.0</v>
       </c>
       <c r="O2">
         <v>110686000.0</v>
       </c>
       <c r="P2">
         <v>51985000.0</v>
       </c>
       <c r="Q2">
         <v>43793000.0</v>
       </c>
       <c r="R2">
         <v>45556000.0</v>
       </c>
       <c r="S2">
         <v>32461000.0</v>
       </c>
     </row>
     <row r="3" spans="1:19">
       <c r="A3" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B3">
         <v>238682000.0</v>
       </c>
       <c r="C3">
         <v>237549000.0</v>
       </c>
       <c r="D3">
         <v>226752000.0</v>
       </c>
       <c r="E3">
         <v>235031000.0</v>
       </c>
       <c r="F3">
         <v>210284000.0</v>
       </c>
       <c r="G3">
         <v>169011000.0</v>
       </c>
       <c r="H3">
         <v>152472000.0</v>
       </c>
       <c r="I3">
         <v>142134000.0</v>
       </c>
@@ -13930,77 +14121,77 @@
       </c>
       <c r="M3">
         <v>80138000.0</v>
       </c>
       <c r="N3">
         <v>75955000.0</v>
       </c>
       <c r="O3">
         <v>53925000.0</v>
       </c>
       <c r="P3">
         <v>22514000.0</v>
       </c>
       <c r="Q3">
         <v>16959000.0</v>
       </c>
       <c r="R3">
         <v>12917000.0</v>
       </c>
       <c r="S3">
         <v>7804000.0</v>
       </c>
     </row>
     <row r="4" spans="1:19">
       <c r="A4" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
     </row>
     <row r="5" spans="1:19">
       <c r="A5" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B5">
-        <v>0.0</v>
+        <v>143713000.0</v>
       </c>
       <c r="C5">
         <v>114180000.0</v>
       </c>
       <c r="D5">
         <v>137697000.0</v>
       </c>
       <c r="E5">
         <v>251453000.0</v>
       </c>
       <c r="F5">
         <v>358947000.0</v>
       </c>
       <c r="G5">
         <v>330266000.0</v>
       </c>
       <c r="H5">
         <v>230351000.0</v>
       </c>
       <c r="I5">
         <v>212850000.0</v>
       </c>
       <c r="J5">
         <v>233661000.0</v>
       </c>
@@ -14012,54 +14203,54 @@
       </c>
       <c r="M5">
         <v>83912000.0</v>
       </c>
       <c r="N5">
         <v>66787000.0</v>
       </c>
       <c r="O5">
         <v>55770000.0</v>
       </c>
       <c r="P5">
         <v>56661000.0</v>
       </c>
       <c r="Q5">
         <v>40142000.0</v>
       </c>
       <c r="R5">
         <v>41210000.0</v>
       </c>
       <c r="S5">
         <v>16711000.0</v>
       </c>
     </row>
     <row r="6" spans="1:19">
       <c r="A6" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B6">
-        <v>238682000.0</v>
+        <v>382395000.0</v>
       </c>
       <c r="C6">
         <v>351729000.0</v>
       </c>
       <c r="D6">
         <v>364449000.0</v>
       </c>
       <c r="E6">
         <v>486484000.0</v>
       </c>
       <c r="F6">
         <v>569231000.0</v>
       </c>
       <c r="G6">
         <v>499277000.0</v>
       </c>
       <c r="H6">
         <v>382823000.0</v>
       </c>
       <c r="I6">
         <v>354984000.0</v>
       </c>
       <c r="J6">
         <v>364907000.0</v>
       </c>
@@ -14071,105 +14262,107 @@
       </c>
       <c r="M6">
         <v>164050000.0</v>
       </c>
       <c r="N6">
         <v>142742000.0</v>
       </c>
       <c r="O6">
         <v>109695000.0</v>
       </c>
       <c r="P6">
         <v>79175000.0</v>
       </c>
       <c r="Q6">
         <v>57101000.0</v>
       </c>
       <c r="R6">
         <v>54127000.0</v>
       </c>
       <c r="S6">
         <v>24515000.0</v>
       </c>
     </row>
     <row r="7" spans="1:19">
       <c r="A7" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
     </row>
     <row r="8" spans="1:19">
       <c r="A8" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8">
         <v>0.0</v>
       </c>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>58313000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="B9"/>
+        <v>137</v>
+      </c>
+      <c r="B9">
+        <v>756942000.0</v>
+      </c>
       <c r="C9">
         <v>503558000.0</v>
       </c>
       <c r="D9">
         <v>471674000.0</v>
       </c>
       <c r="E9">
         <v>617154000.0</v>
       </c>
       <c r="F9">
         <v>647710000.0</v>
       </c>
       <c r="G9">
         <v>606338000.0</v>
       </c>
       <c r="H9">
         <v>456692000.0</v>
       </c>
       <c r="I9">
         <v>417813000.0</v>
       </c>
       <c r="J9">
         <v>412835000.0</v>
       </c>
       <c r="K9">
@@ -14180,51 +14373,51 @@
       </c>
       <c r="M9">
         <v>201087000.0</v>
       </c>
       <c r="N9">
         <v>181629000.0</v>
       </c>
       <c r="O9">
         <v>146084000.0</v>
       </c>
       <c r="P9">
         <v>100365000.0</v>
       </c>
       <c r="Q9">
         <v>78041000.0</v>
       </c>
       <c r="R9">
         <v>88761000.0</v>
       </c>
       <c r="S9">
         <v>49172000.0</v>
       </c>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B10">
         <v>78998000.0</v>
       </c>
       <c r="C10">
         <v>131501000.0</v>
       </c>
       <c r="D10">
         <v>138197000.0</v>
       </c>
       <c r="E10">
         <v>264965000.0</v>
       </c>
       <c r="F10">
         <v>352058000.0</v>
       </c>
       <c r="G10">
         <v>330266000.0</v>
       </c>
       <c r="H10">
         <v>230351000.0</v>
       </c>
       <c r="I10">
         <v>212850000.0</v>
       </c>
@@ -14239,51 +14432,51 @@
       </c>
       <c r="M10">
         <v>83912000.0</v>
       </c>
       <c r="N10">
         <v>66787000.0</v>
       </c>
       <c r="O10">
         <v>55770000.0</v>
       </c>
       <c r="P10">
         <v>56661000.0</v>
       </c>
       <c r="Q10">
         <v>40142000.0</v>
       </c>
       <c r="R10">
         <v>39526000.0</v>
       </c>
       <c r="S10">
         <v>14032000.0</v>
       </c>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B11">
         <v>22013000.0</v>
       </c>
       <c r="C11">
         <v>30543000.0</v>
       </c>
       <c r="D11">
         <v>35026000.0</v>
       </c>
       <c r="E11">
         <v>56034000.0</v>
       </c>
       <c r="F11">
         <v>86428000.0</v>
       </c>
       <c r="G11">
         <v>84313000.0</v>
       </c>
       <c r="H11">
         <v>57121000.0</v>
       </c>
       <c r="I11">
         <v>51908000.0</v>
       </c>
@@ -14298,51 +14491,51 @@
       </c>
       <c r="M11">
         <v>32490000.0</v>
       </c>
       <c r="N11">
         <v>25257000.0</v>
       </c>
       <c r="O11">
         <v>21998000.0</v>
       </c>
       <c r="P11">
         <v>21797000.0</v>
       </c>
       <c r="Q11">
         <v>31915000.0</v>
       </c>
       <c r="R11">
         <v>10869000.0</v>
       </c>
       <c r="S11">
         <v>5332000.0</v>
       </c>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B12">
         <v>5490000.0</v>
       </c>
       <c r="C12">
         <v>7033000.0</v>
       </c>
       <c r="D12">
         <v>68476000.0</v>
       </c>
       <c r="E12">
         <v>34233000.0</v>
       </c>
       <c r="F12">
         <v>7981000.0</v>
       </c>
       <c r="G12">
         <v>8550000.0</v>
       </c>
       <c r="H12">
         <v>14359000.0</v>
       </c>
       <c r="I12">
         <v>10130000.0</v>
       </c>
@@ -14357,124 +14550,126 @@
       </c>
       <c r="M12">
         <v>10311000.0</v>
       </c>
       <c r="N12">
         <v>3743000.0</v>
       </c>
       <c r="O12">
         <v>1649000.0</v>
       </c>
       <c r="P12">
         <v>823000.0</v>
       </c>
       <c r="Q12">
         <v>1334000.0</v>
       </c>
       <c r="R12">
         <v>1684000.0</v>
       </c>
       <c r="S12">
         <v>2679000.0</v>
       </c>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" t="s">
-        <v>141</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>142</v>
+      </c>
+      <c r="B14">
+        <v>99000.0</v>
+      </c>
       <c r="C14">
         <v>7209000.0</v>
       </c>
       <c r="D14">
         <v>5480000.0</v>
       </c>
       <c r="E14">
         <v>4889000.0</v>
       </c>
       <c r="F14">
         <v>132000.0</v>
       </c>
       <c r="G14">
         <v>-224000.0</v>
       </c>
       <c r="H14">
         <v>-143000.0</v>
       </c>
       <c r="I14">
         <v>-497000.0</v>
       </c>
       <c r="J14">
         <v>707000.0</v>
       </c>
       <c r="K14">
         <v>414000.0</v>
       </c>
       <c r="L14">
         <v>467000.0</v>
       </c>
       <c r="M14">
         <v>4449000.0</v>
       </c>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14">
         <v>14740000.0</v>
       </c>
       <c r="S14"/>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B15">
-        <v>56985000.0</v>
+        <v>57084000.0</v>
       </c>
       <c r="C15">
         <v>108167000.0</v>
       </c>
       <c r="D15">
         <v>107357000.0</v>
       </c>
       <c r="E15">
         <v>213820000.0</v>
       </c>
       <c r="F15">
         <v>265762000.0</v>
       </c>
       <c r="G15">
         <v>246177000.0</v>
       </c>
       <c r="H15">
         <v>173373000.0</v>
       </c>
       <c r="I15">
         <v>161439000.0</v>
       </c>
       <c r="J15">
         <v>211127000.0</v>
       </c>
@@ -14486,53 +14681,55 @@
       </c>
       <c r="M15">
         <v>51422000.0</v>
       </c>
       <c r="N15">
         <v>41530000.0</v>
       </c>
       <c r="O15">
         <v>33772000.0</v>
       </c>
       <c r="P15">
         <v>34864000.0</v>
       </c>
       <c r="Q15">
         <v>8227000.0</v>
       </c>
       <c r="R15">
         <v>39526000.0</v>
       </c>
       <c r="S15">
         <v>8700000.0</v>
       </c>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" t="s">
-        <v>143</v>
-[...1 lines deleted...]
-      <c r="B16"/>
+        <v>144</v>
+      </c>
+      <c r="B16">
+        <v>54892000.0</v>
+      </c>
       <c r="C16">
         <v>105726000.0</v>
       </c>
       <c r="D16">
         <v>104605000.0</v>
       </c>
       <c r="E16">
         <v>213820000.0</v>
       </c>
       <c r="F16">
         <v>265762000.0</v>
       </c>
       <c r="G16">
         <v>246177000.0</v>
       </c>
       <c r="H16">
         <v>173373000.0</v>
       </c>
       <c r="I16">
         <v>161439000.0</v>
       </c>
       <c r="J16">
         <v>211127000.0</v>
       </c>
       <c r="K16">
@@ -14543,193 +14740,197 @@
       </c>
       <c r="M16">
         <v>51422000.0</v>
       </c>
       <c r="N16">
         <v>41530000.0</v>
       </c>
       <c r="O16">
         <v>33772000.0</v>
       </c>
       <c r="P16">
         <v>34864000.0</v>
       </c>
       <c r="Q16">
         <v>8227000.0</v>
       </c>
       <c r="R16">
         <v>24786000.0</v>
       </c>
       <c r="S16">
         <v>14032000.0</v>
       </c>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" t="s">
-        <v>144</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>145</v>
+      </c>
+      <c r="B17">
+        <v>56985000.0</v>
+      </c>
       <c r="C17">
         <v>100958000.0</v>
       </c>
       <c r="D17">
         <v>111770000.0</v>
       </c>
       <c r="E17">
         <v>208931000.0</v>
       </c>
       <c r="F17">
         <v>265630000.0</v>
       </c>
       <c r="G17">
         <v>245953000.0</v>
       </c>
       <c r="H17">
         <v>173230000.0</v>
       </c>
       <c r="I17">
         <v>160942000.0</v>
       </c>
       <c r="J17">
         <v>211834000.0</v>
       </c>
       <c r="K17">
         <v>114311000.0</v>
       </c>
       <c r="L17">
         <v>82595000.0</v>
       </c>
       <c r="M17">
         <v>51422000.0</v>
       </c>
       <c r="N17">
         <v>41530000.0</v>
       </c>
       <c r="O17">
         <v>33772000.0</v>
       </c>
       <c r="P17">
         <v>34864000.0</v>
       </c>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18">
         <v>-7981000.0</v>
       </c>
       <c r="G18">
         <v>-8550000.0</v>
       </c>
       <c r="H18">
         <v>-14359000.0</v>
       </c>
       <c r="I18">
         <v>-10130000.0</v>
       </c>
       <c r="J18">
         <v>-9745000.0</v>
       </c>
       <c r="K18">
         <v>-9851000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
     </row>
     <row r="20" spans="1:19">
       <c r="A20" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20">
         <v>-11978000.0</v>
       </c>
       <c r="F20">
         <v>-13287000.0</v>
       </c>
       <c r="G20">
         <v>37479000.0</v>
       </c>
       <c r="H20">
         <v>7273000.0</v>
       </c>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
     </row>
     <row r="21" spans="1:19">
       <c r="A21" t="s">
-        <v>148</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>149</v>
+      </c>
+      <c r="B21">
+        <v>213066000.0</v>
+      </c>
       <c r="C21">
         <v>131501000.0</v>
       </c>
       <c r="D21">
         <v>138197000.0</v>
       </c>
       <c r="E21">
         <v>264965000.0</v>
       </c>
       <c r="F21">
         <v>352058000.0</v>
       </c>
       <c r="G21">
         <v>330266000.0</v>
       </c>
       <c r="H21">
         <v>230351000.0</v>
       </c>
       <c r="I21">
         <v>212850000.0</v>
       </c>
       <c r="J21">
         <v>233661000.0</v>
       </c>
       <c r="K21">
@@ -14740,77 +14941,77 @@
       </c>
       <c r="M21">
         <v>83912000.0</v>
       </c>
       <c r="N21">
         <v>66787000.0</v>
       </c>
       <c r="O21">
         <v>55770000.0</v>
       </c>
       <c r="P21">
         <v>56661000.0</v>
       </c>
       <c r="Q21">
         <v>40142000.0</v>
       </c>
       <c r="R21">
         <v>28604000.0</v>
       </c>
       <c r="S21">
         <v>14032000.0</v>
       </c>
     </row>
     <row r="22" spans="1:19">
       <c r="A22" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
     </row>
     <row r="23" spans="1:19">
       <c r="A23" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B23">
-        <v>1234306000.0</v>
+        <v>1021240000.0</v>
       </c>
       <c r="C23">
         <v>1000989000.0</v>
       </c>
       <c r="D23">
         <v>916243000.0</v>
       </c>
       <c r="E23">
         <v>993788000.0</v>
       </c>
       <c r="F23">
         <v>907120000.0</v>
       </c>
       <c r="G23">
         <v>753441000.0</v>
       </c>
       <c r="H23">
         <v>586868000.0</v>
       </c>
       <c r="I23">
         <v>512396000.0</v>
       </c>
       <c r="J23">
         <v>478196000.0</v>
       </c>
@@ -14822,162 +15023,164 @@
       </c>
       <c r="M23">
         <v>276860000.0</v>
       </c>
       <c r="N23">
         <v>252252000.0</v>
       </c>
       <c r="O23">
         <v>201000000.0</v>
       </c>
       <c r="P23">
         <v>95689000.0</v>
       </c>
       <c r="Q23">
         <v>81692000.0</v>
       </c>
       <c r="R23">
         <v>60157000.0</v>
       </c>
       <c r="S23">
         <v>35140000.0</v>
       </c>
     </row>
     <row r="24" spans="1:19">
       <c r="A24" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
     </row>
     <row r="25" spans="1:19">
       <c r="A25" t="s">
-        <v>152</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>153</v>
+      </c>
+      <c r="B25">
+        <v>238682000.0</v>
+      </c>
       <c r="C25">
         <v>237549000.0</v>
       </c>
       <c r="D25">
         <v>228667000.0</v>
       </c>
       <c r="E25">
         <v>235031000.0</v>
       </c>
       <c r="F25">
         <v>210284000.0</v>
       </c>
       <c r="G25">
         <v>169011000.0</v>
       </c>
       <c r="H25">
         <v>152472000.0</v>
       </c>
       <c r="I25">
         <v>142134000.0</v>
       </c>
       <c r="J25">
         <v>131246000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
     </row>
     <row r="26" spans="1:19">
       <c r="A26" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26">
         <v>0.13</v>
       </c>
       <c r="E26">
         <v>0.2</v>
       </c>
       <c r="F26">
         <v>0.28</v>
       </c>
       <c r="G26">
         <v>0.3</v>
       </c>
       <c r="H26">
         <v>0.27</v>
       </c>
       <c r="I26">
         <v>0.27</v>
       </c>
       <c r="J26">
         <v>0.31</v>
       </c>
       <c r="K26">
         <v>0.36</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26">
         <v>0.0</v>
       </c>
       <c r="N26">
         <v>0.0</v>
       </c>
       <c r="O26">
         <v>0.0</v>
       </c>
       <c r="P26">
         <v>0.0</v>
       </c>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
     </row>
     <row r="27" spans="1:19">
       <c r="A27" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B27"/>
       <c r="C27">
         <v>12542000.0</v>
       </c>
       <c r="D27">
         <v>12142000.0</v>
       </c>
       <c r="E27">
         <v>14840000.0</v>
       </c>
       <c r="F27">
         <v>12526000.0</v>
       </c>
       <c r="G27">
         <v>9139000.0</v>
       </c>
       <c r="H27">
         <v>8534000.0</v>
       </c>
       <c r="I27">
         <v>7951000.0</v>
       </c>
       <c r="J27">
         <v>7819000.0</v>
@@ -14986,53 +15189,55 @@
         <v>5607000.0</v>
       </c>
       <c r="L27">
         <v>4599000.0</v>
       </c>
       <c r="M27">
         <v>3693000.0</v>
       </c>
       <c r="N27">
         <v>3873000.0</v>
       </c>
       <c r="O27">
         <v>2755000.0</v>
       </c>
       <c r="P27">
         <v>1937000.0</v>
       </c>
       <c r="Q27">
         <v>1725000.0</v>
       </c>
       <c r="R27"/>
       <c r="S27"/>
     </row>
     <row r="28" spans="1:19">
       <c r="A28" t="s">
-        <v>155</v>
-[...1 lines deleted...]
-      <c r="B28"/>
+        <v>156</v>
+      </c>
+      <c r="B28">
+        <v>107165000.0</v>
+      </c>
       <c r="C28">
         <v>94885000.0</v>
       </c>
       <c r="D28">
         <v>83955000.0</v>
       </c>
       <c r="E28">
         <v>94147000.0</v>
       </c>
       <c r="F28">
         <v>60441000.0</v>
       </c>
       <c r="G28">
         <v>50876000.0</v>
       </c>
       <c r="H28">
         <v>50763000.0</v>
       </c>
       <c r="I28">
         <v>42503000.0</v>
       </c>
       <c r="J28">
         <v>34025000.0</v>
       </c>
       <c r="K28">
@@ -15043,97 +15248,99 @@
       </c>
       <c r="M28">
         <v>23998000.0</v>
       </c>
       <c r="N28">
         <v>26187000.0</v>
       </c>
       <c r="O28">
         <v>26458000.0</v>
       </c>
       <c r="P28">
         <v>10020000.0</v>
       </c>
       <c r="Q28">
         <v>7535000.0</v>
       </c>
       <c r="R28">
         <v>32177000.0</v>
       </c>
       <c r="S28">
         <v>17008000.0</v>
       </c>
     </row>
     <row r="29" spans="1:19">
       <c r="A29" t="s">
-        <v>156</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>157</v>
+      </c>
+      <c r="B29">
+        <v>22013000.0</v>
+      </c>
       <c r="C29">
         <v>30543000.0</v>
       </c>
       <c r="D29">
         <v>34234000.0</v>
       </c>
       <c r="E29">
         <v>56034000.0</v>
       </c>
       <c r="F29">
         <v>86428000.0</v>
       </c>
       <c r="G29">
         <v>84313000.0</v>
       </c>
       <c r="H29">
         <v>57121000.0</v>
       </c>
       <c r="I29">
         <v>51908000.0</v>
       </c>
       <c r="J29">
         <v>21827000.0</v>
       </c>
       <c r="K29">
         <v>71470000.0</v>
       </c>
       <c r="L29">
         <v>52771000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
     </row>
     <row r="30" spans="1:19">
       <c r="A30" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B30">
-        <v>1234306000.0</v>
+        <v>543876000.0</v>
       </c>
       <c r="C30">
         <v>372057000.0</v>
       </c>
       <c r="D30">
         <v>333477000.0</v>
       </c>
       <c r="E30">
         <v>352189000.0</v>
       </c>
       <c r="F30">
         <v>295652000.0</v>
       </c>
       <c r="G30">
         <v>276072000.0</v>
       </c>
       <c r="H30">
         <v>226341000.0</v>
       </c>
       <c r="I30">
         <v>204963000.0</v>
       </c>
       <c r="J30">
         <v>179174000.0</v>
       </c>
@@ -15145,53 +15352,55 @@
       </c>
       <c r="M30">
         <v>117175000.0</v>
       </c>
       <c r="N30">
         <v>114842000.0</v>
       </c>
       <c r="O30">
         <v>90314000.0</v>
       </c>
       <c r="P30">
         <v>43704000.0</v>
       </c>
       <c r="Q30">
         <v>37899000.0</v>
       </c>
       <c r="R30">
         <v>60157000.0</v>
       </c>
       <c r="S30">
         <v>35140000.0</v>
       </c>
     </row>
     <row r="31" spans="1:19">
       <c r="A31" t="s">
-        <v>158</v>
-[...1 lines deleted...]
-      <c r="B31"/>
+        <v>159</v>
+      </c>
+      <c r="B31">
+        <v>-134068000.0</v>
+      </c>
       <c r="C31">
         <v>7209000.0</v>
       </c>
       <c r="D31">
         <v>-67976000.0</v>
       </c>
       <c r="E31">
         <v>-1.0</v>
       </c>
       <c r="F31">
         <v>21515000.0</v>
       </c>
       <c r="G31">
         <v>-46030000.0</v>
       </c>
       <c r="H31">
         <v>143000.0</v>
       </c>
       <c r="I31">
         <v>497000.0</v>
       </c>
       <c r="J31">
         <v>-707000.0</v>
       </c>
       <c r="K31">
@@ -15202,51 +15411,51 @@
       </c>
       <c r="M31">
         <v>10311000.0</v>
       </c>
       <c r="N31">
         <v>3743000.0</v>
       </c>
       <c r="O31">
         <v>1649000.0</v>
       </c>
       <c r="P31">
         <v>823000.0</v>
       </c>
       <c r="Q31">
         <v>21992000.0</v>
       </c>
       <c r="R31">
         <v>10922000.0</v>
       </c>
       <c r="S31">
         <v>2679000.0</v>
       </c>
     </row>
     <row r="32" spans="1:19">
       <c r="A32" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B32">
         <v>1234306000.0</v>
       </c>
       <c r="C32">
         <v>1132490000.0</v>
       </c>
       <c r="D32">
         <v>1054440000.0</v>
       </c>
       <c r="E32">
         <v>1258753000.0</v>
       </c>
       <c r="F32">
         <v>1259178000.0</v>
       </c>
       <c r="G32">
         <v>1083707000.0</v>
       </c>
       <c r="H32">
         <v>817219000.0</v>
       </c>
       <c r="I32">
         <v>725246000.0</v>
       </c>
@@ -15280,727 +15489,734 @@
       <c r="S32">
         <v>49172000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BR32"/>
+  <dimension ref="A1:BS32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:70">
+    <row r="1" spans="1:71">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>80</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="D1" t="s">
         <v>81</v>
       </c>
       <c r="E1" t="s">
         <v>82</v>
       </c>
       <c r="F1" t="s">
+        <v>83</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="H1" t="s">
         <v>84</v>
       </c>
       <c r="I1" t="s">
         <v>85</v>
       </c>
       <c r="J1" t="s">
+        <v>86</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="L1" t="s">
         <v>87</v>
       </c>
       <c r="M1" t="s">
         <v>88</v>
       </c>
       <c r="N1" t="s">
+        <v>89</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="P1" t="s">
         <v>90</v>
       </c>
       <c r="Q1" t="s">
         <v>91</v>
       </c>
       <c r="R1" t="s">
+        <v>92</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="T1" t="s">
         <v>93</v>
       </c>
       <c r="U1" t="s">
         <v>94</v>
       </c>
       <c r="V1" t="s">
+        <v>95</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="X1" t="s">
         <v>96</v>
       </c>
       <c r="Y1" t="s">
         <v>97</v>
       </c>
       <c r="Z1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="AB1" t="s">
         <v>99</v>
       </c>
       <c r="AC1" t="s">
         <v>100</v>
       </c>
       <c r="AD1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="AF1" t="s">
         <v>102</v>
       </c>
       <c r="AG1" t="s">
         <v>103</v>
       </c>
       <c r="AH1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="AJ1" t="s">
         <v>105</v>
       </c>
       <c r="AK1" t="s">
         <v>106</v>
       </c>
       <c r="AL1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AN1" t="s">
         <v>108</v>
       </c>
       <c r="AO1" t="s">
         <v>109</v>
       </c>
       <c r="AP1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AR1" t="s">
         <v>111</v>
       </c>
       <c r="AS1" t="s">
         <v>112</v>
       </c>
       <c r="AT1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AV1" t="s">
         <v>114</v>
       </c>
       <c r="AW1" t="s">
         <v>115</v>
       </c>
       <c r="AX1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AZ1" t="s">
         <v>117</v>
       </c>
       <c r="BA1" t="s">
         <v>118</v>
       </c>
       <c r="BB1" t="s">
+        <v>119</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="BD1" t="s">
         <v>120</v>
       </c>
       <c r="BE1" t="s">
         <v>121</v>
       </c>
       <c r="BF1" t="s">
+        <v>122</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="BH1" t="s">
         <v>123</v>
       </c>
       <c r="BI1" t="s">
         <v>124</v>
       </c>
       <c r="BJ1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="BL1" t="s">
         <v>126</v>
       </c>
       <c r="BM1" t="s">
         <v>127</v>
       </c>
       <c r="BN1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
       </c>
-      <c r="BO1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BP1" t="s">
-        <v>160</v>
+        <v>129</v>
       </c>
       <c r="BQ1" t="s">
         <v>161</v>
       </c>
       <c r="BR1" t="s">
+        <v>162</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="2" spans="1:70">
+    <row r="2" spans="1:71">
       <c r="A2" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B2">
-        <v>-388038000.0</v>
+        <v>142996000.0</v>
       </c>
       <c r="C2">
+        <v>124168000.0</v>
+      </c>
+      <c r="D2">
         <v>193869000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>178655000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>15514000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>185099000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>163770000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>150941000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>129122000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>144463000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>154101000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>150315000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>133887000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>149868000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>166365000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>174780000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>150586000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>198360000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>171947000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>143181000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>97980000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>159652000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>116334000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>108998000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>92385000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>100374000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>96695000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>88175000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>75283000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>94007000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>82205000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>73769000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>57452000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>93464000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>81024000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>65959000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>58575000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>75558000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>66862000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>58223000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>36699000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>51709000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>51812000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>48465000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>42522000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>51392000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>44511000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>36674000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>27108000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>38036000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>31945000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>38178000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>29251000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>110686000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>32561000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>17526000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>11809000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>13471000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>4977000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>4263000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>3020000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>11114000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>10534000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>13887000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>18399000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>11909000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>12186000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>12515000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>10630000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>32461000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:70">
+    <row r="3" spans="1:71">
       <c r="A3" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B3">
+        <v>62964000.0</v>
+      </c>
+      <c r="C3">
         <v>62084000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>60041000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>58936000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>57621000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>68054000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>57561000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>56043000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>55891000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>56015000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>57479000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>56292000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>56966000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>57930000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>59846000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>61103000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>56152000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>61405000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>53498000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>48510000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>46871000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>45013000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>41919000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>42317000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>39762000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>39552000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>37636000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>37381000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>37903000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>36271000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>36739000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>35489000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>33635000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>33705000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>32343000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>32860000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>32338000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>30603000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>29244000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>26425000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>25155000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>24385000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>25644000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>23470000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>24674000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>22764000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>19818000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>19097000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>18459000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>18714000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>20513000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>18176000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>18552000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>22923000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>17000000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>6743000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>7259000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>6256000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>6267000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>5084000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>4907000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>5298000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>4231000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>4719000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>3444000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>3956000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>3781000.0</v>
       </c>
-      <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
+      <c r="BS3"/>
     </row>
-    <row r="4" spans="1:70">
+    <row r="4" spans="1:71">
       <c r="A4" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-      <c r="AD4">
-[...1 lines deleted...]
-      </c>
+      <c r="AD4"/>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
@@ -16077,504 +16293,511 @@
       </c>
       <c r="BK4">
         <v>0.0</v>
       </c>
       <c r="BL4">
         <v>0.0</v>
       </c>
       <c r="BM4">
         <v>0.0</v>
       </c>
       <c r="BN4">
         <v>0.0</v>
       </c>
       <c r="BO4">
         <v>0.0</v>
       </c>
       <c r="BP4">
         <v>0.0</v>
       </c>
       <c r="BQ4">
         <v>0.0</v>
       </c>
       <c r="BR4">
         <v>0.0</v>
       </c>
+      <c r="BS4">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="5" spans="1:70">
+    <row r="5" spans="1:71">
       <c r="A5" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B5">
-        <v>-113855000.0</v>
+        <v>50913000.0</v>
       </c>
       <c r="C5">
+        <v>-2574000.0</v>
+      </c>
+      <c r="D5">
         <v>45937000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>46374000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>21544000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>36165000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>36139000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>28197000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>13679000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>38867000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>28213000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>36012000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>34605000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>47174000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>54191000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>73610000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>89990000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>109847000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>94743000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>74298000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>73170000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>117336000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>69115000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>83538000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>60277000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>57974000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>59315000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>56978000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>56084000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>65330000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>50659000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>52970000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>43891000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>66760000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>54696000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>56082000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>56123000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>61181000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>48712000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>51706000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>24182000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>33872000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>33446000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>32642000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>35406000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>26577000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>24494000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>20931000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>11910000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>17951000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>12704000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>23802000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>12330000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>18670000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>11778000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>15109000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>9494000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>18103000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>9832000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>18432000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>11117000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>10911000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>7399000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>12072000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>11094000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>11179000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>14091000.0</v>
       </c>
-      <c r="BP5">
-[...1 lines deleted...]
-      </c>
       <c r="BQ5">
         <v>0.0</v>
       </c>
       <c r="BR5">
         <v>0.0</v>
       </c>
+      <c r="BS5">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="6" spans="1:70">
+    <row r="6" spans="1:71">
       <c r="A6" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B6">
-        <v>-51771000.0</v>
+        <v>113877000.0</v>
       </c>
       <c r="C6">
+        <v>59510000.0</v>
+      </c>
+      <c r="D6">
         <v>105978000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>105310000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>79165000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>104219000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>93700000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>84240000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>69570000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>94882000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>85692000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>92304000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>91571000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>105104000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>114037000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>134713000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>146142000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>171252000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>148241000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>122808000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>120041000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>162349000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>111034000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>125855000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>100039000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>97526000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>96951000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>94359000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>93987000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>101601000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>87398000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>88459000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>77526000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>100465000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>87039000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>88942000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>88461000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>91784000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>77956000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>78131000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>49337000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>58257000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>59090000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>56112000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>60080000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>49341000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>44312000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>40028000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>30369000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>36665000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>33217000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>41978000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>30882000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>41593000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>28778000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>21852000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>16753000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>24359000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>16099000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>23516000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>16024000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>16209000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>11630000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>16791000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>14538000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>15135000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>17872000.0</v>
       </c>
-      <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
+      <c r="BS6"/>
     </row>
-    <row r="7" spans="1:70">
+    <row r="7" spans="1:71">
       <c r="A7" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-      <c r="AD7">
-[...1 lines deleted...]
-      </c>
+      <c r="AD7"/>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
@@ -16651,86 +16874,87 @@
       </c>
       <c r="BK7">
         <v>0.0</v>
       </c>
       <c r="BL7">
         <v>0.0</v>
       </c>
       <c r="BM7">
         <v>0.0</v>
       </c>
       <c r="BN7">
         <v>0.0</v>
       </c>
       <c r="BO7">
         <v>0.0</v>
       </c>
       <c r="BP7">
         <v>0.0</v>
       </c>
       <c r="BQ7">
         <v>0.0</v>
       </c>
       <c r="BR7">
         <v>0.0</v>
       </c>
+      <c r="BS7">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="8" spans="1:70">
+    <row r="8" spans="1:71">
       <c r="A8" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-      <c r="AD8">
-[...1 lines deleted...]
-      </c>
+      <c r="AD8"/>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
@@ -16807,902 +17031,917 @@
       </c>
       <c r="BK8">
         <v>0.0</v>
       </c>
       <c r="BL8">
         <v>0.0</v>
       </c>
       <c r="BM8">
         <v>0.0</v>
       </c>
       <c r="BN8">
         <v>0.0</v>
       </c>
       <c r="BO8">
         <v>0.0</v>
       </c>
       <c r="BP8">
         <v>0.0</v>
       </c>
       <c r="BQ8">
         <v>0.0</v>
       </c>
       <c r="BR8">
         <v>0.0</v>
       </c>
+      <c r="BS8">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="9" spans="1:70">
+    <row r="9" spans="1:71">
       <c r="A9" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B9">
-        <v>-506244000.0</v>
+        <v>135879000.0</v>
       </c>
       <c r="C9">
+        <v>215856000.0</v>
+      </c>
+      <c r="D9">
         <v>143806000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>140585000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>221853000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>156352000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>128534000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>119735000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>98937000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>129873000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>114642000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>122300000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>104859000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>132982000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>149246000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>166068000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>168858000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>208829000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>174343000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>138230000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>126308000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>190057000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>130682000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>143827000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>141772000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>116816000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>115572000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>112150000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>112154000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>120926000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>102452000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>104435000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>90000000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>113738000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>98712000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>100448000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>99937000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>102833000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>87924000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>89635000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>57542000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>69656000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>68974000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>65461000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>69599000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>61206000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>53544000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>48612000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>37725000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>47434000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>41705000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>52556000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>39934000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>-5164000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>37565000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>29194000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>22593000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>47591000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>33356000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>42406000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>28997000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>36055000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>22164000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>30678000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>32937000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>26496000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>21613000.0</v>
       </c>
-      <c r="BP9">
-[...1 lines deleted...]
-      </c>
       <c r="BQ9">
         <v>0.0</v>
       </c>
       <c r="BR9">
+        <v>0.0</v>
+      </c>
+      <c r="BS9">
         <v>19145000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:70">
+    <row r="10" spans="1:71">
       <c r="A10" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B10">
+        <v>25950000.0</v>
+      </c>
+      <c r="C10">
         <v>-18557000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>45937000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>46374000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>5244000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>52120000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>37505000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>28197000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>13679000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>39367000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>28213000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>36012000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>34605000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>47174000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>54191000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>73610000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>89990000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>109847000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>94743000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>74298000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>73170000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>117336000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>69115000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>83538000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>60277000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>57974000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>59315000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>56978000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>56084000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>65330000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>50659000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>52970000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>43891000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>66760000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>54696000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>56082000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>56123000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>61181000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>48712000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>51706000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>24182000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>33872000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>33446000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>32642000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>35406000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>26577000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>24494000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>20931000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>11910000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>17951000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>12704000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>23802000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>12330000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>19389000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>11778000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>15109000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>9494000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>17926000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>9652000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>18218000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>10865000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>10616000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>7057000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>11728000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>10741000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>10807000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>3068000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>11653000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>11045000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>14032000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:70">
+    <row r="11" spans="1:71">
       <c r="A11" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B11">
+        <v>8022000.0</v>
+      </c>
+      <c r="C11">
         <v>-5447000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>12516000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>12425000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>2519000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>10955000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>8822000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>7902000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>2864000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>10331000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>7069000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>10491000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>7135000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>9539000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>7532000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>19503000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>19460000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>30117000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>22953000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>18240000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>15118000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>34237000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>15925000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>21479000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>12672000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>15019000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>15246000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>14832000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>12024000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>19885000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>12902000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>11937000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>7184000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-32794000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>19988000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>21570000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>13063000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>24175000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>18851000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>19595000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>8849000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>13592000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>12735000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>12351000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>14093000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>10326000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>9381000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>8017000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>4766000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>6745000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>4649000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>9259000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>4604000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>7846000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>4680000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>5817000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>3655000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>6911000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>3573000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>7087000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>4226000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>20695000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>1075000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>344000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>353000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>4106000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>6763000.0</v>
       </c>
-      <c r="BP11">
-[...1 lines deleted...]
-      </c>
       <c r="BQ11">
         <v>0.0</v>
       </c>
       <c r="BR11">
         <v>0.0</v>
       </c>
+      <c r="BS11">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="12" spans="1:70">
+    <row r="12" spans="1:71">
       <c r="A12" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B12">
+        <v>24963000.0</v>
+      </c>
+      <c r="C12">
         <v>21790000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>2035000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>1760000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>16300000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>33034000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>2147000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>1584000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>1116000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>18598000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>2031000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>17010000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>15274000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>21416000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>174000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>6412000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>6405000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>2690000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>1766000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>1760000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>1765000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>1826000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>1786000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>2078000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>2860000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>3292000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>3638000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>3777000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>3652000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>3179000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>2429000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>2343000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>2179000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>2344000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>2555000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>2443000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>2403000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>2432000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>2485000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>2465000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>2469000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>2485000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>2484000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>2472000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>2477000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>2525000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>2592000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>2621000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>2573000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>1051000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>854000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>870000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>968000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>930000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>388000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>163000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>168000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>177000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>180000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>214000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>252000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>295000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>342000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>344000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>353000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>372000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>424000.0</v>
       </c>
-      <c r="BP12">
-[...1 lines deleted...]
-      </c>
       <c r="BQ12">
         <v>0.0</v>
       </c>
       <c r="BR12">
+        <v>0.0</v>
+      </c>
+      <c r="BS12">
         <v>5113000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:70">
+    <row r="13" spans="1:71">
       <c r="A13" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
@@ -17729,189 +17968,192 @@
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
+      <c r="BS13"/>
     </row>
-    <row r="14" spans="1:70">
+    <row r="14" spans="1:71">
       <c r="A14" t="s">
-        <v>141</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>142</v>
+      </c>
+      <c r="B14">
+        <v>-974000.0</v>
+      </c>
       <c r="C14">
+        <v>36000.0</v>
+      </c>
+      <c r="D14">
         <v>31000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>3000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>29000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>3671000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>119000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>2368000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>1051000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>2563000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>314000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>-2114000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>805000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>3857000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>-174000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>-179000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>-679000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>201000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>69000.0</v>
       </c>
-      <c r="T14">
-[...1 lines deleted...]
-      </c>
       <c r="U14">
         <v>0.0</v>
       </c>
       <c r="V14">
         <v>0.0</v>
       </c>
       <c r="W14">
         <v>0.0</v>
       </c>
-      <c r="X14"/>
-      <c r="Y14">
+      <c r="X14">
+        <v>0.0</v>
+      </c>
+      <c r="Y14"/>
+      <c r="Z14">
         <v>7047000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>39000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>26000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>-50000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>-158000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>-305000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>41000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>-79000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>-154000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>593000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>330000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>-55000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>-161000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>216000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>233000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>90000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>-125000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>-131000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>460000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>138000.0</v>
       </c>
-      <c r="AS14">
-[...1 lines deleted...]
-      </c>
       <c r="AT14">
+        <v>0.0</v>
+      </c>
+      <c r="AU14">
         <v>4449000.0</v>
       </c>
-      <c r="AU14">
-[...1 lines deleted...]
-      </c>
       <c r="AV14">
         <v>0.0</v>
       </c>
       <c r="AW14">
         <v>0.0</v>
       </c>
       <c r="AX14">
         <v>0.0</v>
       </c>
       <c r="AY14">
         <v>0.0</v>
       </c>
       <c r="AZ14">
         <v>0.0</v>
       </c>
       <c r="BA14">
         <v>0.0</v>
       </c>
       <c r="BB14">
         <v>0.0</v>
       </c>
       <c r="BC14">
         <v>0.0</v>
       </c>
       <c r="BD14">
@@ -17923,796 +18165,811 @@
       <c r="BF14">
         <v>0.0</v>
       </c>
       <c r="BG14">
         <v>0.0</v>
       </c>
       <c r="BH14">
         <v>0.0</v>
       </c>
       <c r="BI14">
         <v>0.0</v>
       </c>
       <c r="BJ14">
         <v>0.0</v>
       </c>
       <c r="BK14">
         <v>0.0</v>
       </c>
       <c r="BL14">
         <v>0.0</v>
       </c>
       <c r="BM14">
         <v>0.0</v>
       </c>
       <c r="BN14">
+        <v>0.0</v>
+      </c>
+      <c r="BO14">
         <v>14740000.0</v>
       </c>
-      <c r="BO14">
-[...1 lines deleted...]
-      </c>
       <c r="BP14">
         <v>0.0</v>
       </c>
       <c r="BQ14">
         <v>0.0</v>
       </c>
       <c r="BR14">
         <v>0.0</v>
       </c>
+      <c r="BS14">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:70">
+    <row r="15" spans="1:71">
       <c r="A15" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B15">
+        <v>16954000.0</v>
+      </c>
+      <c r="C15">
         <v>-13173000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>33452000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>33952000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>2754000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>44836000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>28802000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>22663000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>11866000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>31599000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>21458000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>27635000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>26665000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>41492000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>46833000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>54286000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>71209000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>79931000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>71721000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>56058000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>58052000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>83099000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>53190000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>62059000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>47829000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>42916000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>44043000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>42196000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>44218000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>45750000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>37716000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>41112000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>36861000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>98961000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>34378000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>34567000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>43221000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>36790000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>29628000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>32021000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>15458000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>20411000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>20251000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>20153000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>21313000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>16251000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>15113000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>12914000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>7144000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>11206000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>8055000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>14543000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>7726000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>11543000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>7098000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>9292000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>5839000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>11015000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>6079000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>11131000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>6639000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>-10079000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>7057000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>11728000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>10741000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>6701000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>2181000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>11653000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>11045000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>14032000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:70">
+    <row r="16" spans="1:71">
       <c r="A16" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B16"/>
       <c r="C16">
+        <v>-13578000.0</v>
+      </c>
+      <c r="D16">
         <v>32623000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>33162000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>2659000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>43844000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>28176000.0</v>
       </c>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>20924000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>27635000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>26665000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>41492000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>46833000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>54286000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>71209000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>79931000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>71721000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>56826000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>58052000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>80685000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>53190000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>62059000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>46319000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>42916000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>44043000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>42196000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>44218000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>45750000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>37716000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>41112000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>36861000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>98961000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>34378000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>34567000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>43221000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>36790000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>29628000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>32021000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>15458000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>20411000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>20251000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>20153000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>21313000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>16251000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>15113000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>12914000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>7144000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>11206000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>8055000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>14543000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>7726000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>11543000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>7098000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>9292000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>5839000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>11015000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>6079000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>11131000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>6639000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>1170000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>7057000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>11728000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>10741000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>10807000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>6021000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>11653000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>11045000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>14032000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:70">
+    <row r="17" spans="1:71">
       <c r="A17" t="s">
-        <v>144</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>145</v>
+      </c>
+      <c r="B17">
+        <v>17928000.0</v>
+      </c>
       <c r="C17">
+        <v>-13110000.0</v>
+      </c>
+      <c r="D17">
         <v>33421000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>33949000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>2725000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>41165000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>28683000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>20295000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>10815000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>29036000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>21144000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>25521000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>27470000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>37635000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>46659000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>54107000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>70530000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>79730000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>71790000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>56058000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>58052000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>83099000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>53190000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>62059000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>47605000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>42955000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>44069000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>42146000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>44060000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>45445000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>37757000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>41033000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>36707000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>99554000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>34708000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>34512000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>43060000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>37006000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>29861000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>32111000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>15333000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>20280000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>20711000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>20291000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>21313000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>16251000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>15113000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>12914000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>7144000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>11206000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>8055000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>14543000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>7726000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>11543000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>7098000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>9292000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>5839000.0</v>
       </c>
-      <c r="BF17">
-[...1 lines deleted...]
-      </c>
       <c r="BG17">
+        <v>0.0</v>
+      </c>
+      <c r="BH17">
         <v>6079000.0</v>
       </c>
-      <c r="BH17">
+      <c r="BI17">
         <v>11131000.0</v>
       </c>
-      <c r="BI17">
-[...1 lines deleted...]
-      </c>
       <c r="BJ17">
         <v>0.0</v>
       </c>
       <c r="BK17">
         <v>0.0</v>
       </c>
       <c r="BL17">
         <v>0.0</v>
       </c>
       <c r="BM17">
         <v>0.0</v>
       </c>
       <c r="BN17">
         <v>0.0</v>
       </c>
       <c r="BO17">
         <v>0.0</v>
       </c>
       <c r="BP17">
         <v>0.0</v>
       </c>
       <c r="BQ17">
         <v>0.0</v>
       </c>
       <c r="BR17">
         <v>0.0</v>
       </c>
+      <c r="BS17">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="18" spans="1:70">
+    <row r="18" spans="1:71">
       <c r="A18" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
-      <c r="P18">
+      <c r="P18"/>
+      <c r="Q18">
         <v>-6412000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-6405000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-2690000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-1766000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-1760000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-1765000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-1826000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-1786000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-2078000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-2860000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-3292000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-3638000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-3777000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-3652000.0</v>
       </c>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
+      <c r="BS18"/>
     </row>
-    <row r="19" spans="1:70">
+    <row r="19" spans="1:71">
       <c r="A19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -18739,118 +18996,117 @@
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
+      <c r="BS19"/>
     </row>
-    <row r="20" spans="1:70">
+    <row r="20" spans="1:71">
       <c r="A20" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
-      <c r="L20">
+      <c r="L20"/>
+      <c r="M20">
         <v>-734000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>-10775000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>1142000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>1218000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>-4840000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>-9498000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>1093000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>1266000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>-4326000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>-11320000.0</v>
       </c>
-      <c r="V20"/>
-      <c r="W20">
+      <c r="W20"/>
+      <c r="X20">
         <v>3483000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>4903000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>23643000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>7084000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>-772000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AC20">
         <v>961000.0</v>
       </c>
-      <c r="AC20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AD20"/>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
@@ -18927,298 +19183,302 @@
       </c>
       <c r="BK20">
         <v>0.0</v>
       </c>
       <c r="BL20">
         <v>0.0</v>
       </c>
       <c r="BM20">
         <v>0.0</v>
       </c>
       <c r="BN20">
         <v>0.0</v>
       </c>
       <c r="BO20">
         <v>0.0</v>
       </c>
       <c r="BP20">
         <v>0.0</v>
       </c>
       <c r="BQ20">
         <v>0.0</v>
       </c>
       <c r="BR20">
         <v>0.0</v>
       </c>
+      <c r="BS20">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="21" spans="1:70">
+    <row r="21" spans="1:71">
       <c r="A21" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B21">
-        <v>-82041000.0</v>
+        <v>50913000.0</v>
       </c>
       <c r="C21">
+        <v>55357000.0</v>
+      </c>
+      <c r="D21">
         <v>45937000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>46374000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-10270000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>52120000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>37505000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>28197000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>13679000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>39367000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>28213000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>36012000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>34605000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>47174000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>54191000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>73610000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>89990000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>109847000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>94743000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>74298000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>73170000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>117336000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>69115000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>83538000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>60277000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>57974000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>59315000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>56978000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>56084000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>65330000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>50659000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>52970000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>43891000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>66760000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>54696000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>56082000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>56123000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>61181000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>48712000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>51706000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>24182000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>33872000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>33446000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>32642000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>35406000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>26577000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>24494000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>20931000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>11910000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>17951000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>12704000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>23802000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>12330000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>18670000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>11778000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>15109000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>9494000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>17926000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>9652000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>18218000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>10865000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>10616000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>7057000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>11728000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>10741000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>10807000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>3068000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>11653000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>123000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>19145000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:70">
+    <row r="22" spans="1:71">
       <c r="A22" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-      <c r="AD22">
-[...1 lines deleted...]
-      </c>
+      <c r="AD22"/>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
@@ -19295,266 +19555,272 @@
       </c>
       <c r="BK22">
         <v>0.0</v>
       </c>
       <c r="BL22">
         <v>0.0</v>
       </c>
       <c r="BM22">
         <v>0.0</v>
       </c>
       <c r="BN22">
         <v>0.0</v>
       </c>
       <c r="BO22">
         <v>0.0</v>
       </c>
       <c r="BP22">
         <v>0.0</v>
       </c>
       <c r="BQ22">
         <v>0.0</v>
       </c>
       <c r="BR22">
         <v>0.0</v>
       </c>
+      <c r="BS22">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="23" spans="1:70">
+    <row r="23" spans="1:71">
       <c r="A23" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B23">
-        <v>422065000.0</v>
+        <v>227962000.0</v>
       </c>
       <c r="C23">
+        <v>284667000.0</v>
+      </c>
+      <c r="D23">
         <v>291738000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>272866000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>247637000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>289331000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>254799000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>242479000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>214380000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>234969000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>240530000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>236603000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>204141000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>235676000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>261420000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>267238000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>229454000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>297342000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>251547000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>207113000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>151118000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>232373000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>177901000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>169287000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>173880000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>159216000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>152952000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>143347000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>131353000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>149603000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>133998000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>125234000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>103561000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>140442000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>125040000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>110325000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>102389000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>117210000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>106074000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>96152000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>70059000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>87493000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>87340000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>81284000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>76715000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>86021000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>73561000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>64355000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>52923000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>67519000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>60946000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>66932000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>56855000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>86852000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>58348000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>31611000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>24908000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>29665000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>23704000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>24188000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>18132000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>25439000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>15107000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>18950000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>22196000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>15689000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>18545000.0</v>
       </c>
-      <c r="BP23">
-[...1 lines deleted...]
-      </c>
       <c r="BQ23">
         <v>0.0</v>
       </c>
       <c r="BR23">
         <v>0.0</v>
       </c>
+      <c r="BS23">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="24" spans="1:70">
+    <row r="24" spans="1:71">
       <c r="A24" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -19581,290 +19847,294 @@
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
+      <c r="BS24"/>
     </row>
-    <row r="25" spans="1:70">
+    <row r="25" spans="1:71">
       <c r="A25" t="s">
-        <v>152</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>153</v>
+      </c>
+      <c r="B25">
+        <v>62964000.0</v>
+      </c>
       <c r="C25">
+        <v>62084000.0</v>
+      </c>
+      <c r="D25">
         <v>60041000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>58936000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>57621000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>68054000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>57561000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>56043000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>55891000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>56015000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>57479000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>56292000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>56966000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>57930000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>59846000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>61103000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>56152000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>61405000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>53498000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>48510000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>46871000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>45013000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>41919000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>42317000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>39762000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>39552000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>37636000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>37381000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>37903000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>36271000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>36739000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>35489000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>33635000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>33705000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>32343000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>32860000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>32338000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>30603000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>29244000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>26425000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>25155000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>24385000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>25644000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>23470000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>24674000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>22764000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>19818000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>19097000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>18459000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>18714000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>20513000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>18176000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>18552000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>22923000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>17000000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>6743000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>7259000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>6256000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>6267000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>5084000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>4907000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>5298000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>3498000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>4719000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>3444000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>3956000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>3605000.0</v>
       </c>
-      <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
+      <c r="BS25"/>
     </row>
-    <row r="26" spans="1:70">
+    <row r="26" spans="1:71">
       <c r="A26" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-      <c r="AD26">
-[...1 lines deleted...]
-      </c>
+      <c r="AD26"/>
       <c r="AE26">
         <v>0.0</v>
       </c>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
@@ -19941,1104 +20211,1125 @@
       </c>
       <c r="BK26">
         <v>0.0</v>
       </c>
       <c r="BL26">
         <v>0.0</v>
       </c>
       <c r="BM26">
         <v>0.0</v>
       </c>
       <c r="BN26">
         <v>0.0</v>
       </c>
       <c r="BO26">
         <v>0.0</v>
       </c>
       <c r="BP26">
         <v>0.0</v>
       </c>
       <c r="BQ26">
         <v>0.0</v>
       </c>
       <c r="BR26">
         <v>0.0</v>
       </c>
+      <c r="BS26">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="27" spans="1:70">
+    <row r="27" spans="1:71">
       <c r="A27" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
-      <c r="Z27">
+      <c r="Z27"/>
+      <c r="AA27">
         <v>8534000.0</v>
       </c>
-      <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
-      <c r="AD27">
+      <c r="AD27"/>
+      <c r="AE27">
         <v>7951000.0</v>
       </c>
-      <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
-      <c r="AH27">
+      <c r="AH27"/>
+      <c r="AI27">
         <v>7819000.0</v>
       </c>
-      <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
-      <c r="AL27">
+      <c r="AL27"/>
+      <c r="AM27">
         <v>5607000.0</v>
       </c>
-      <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
-      <c r="AP27">
+      <c r="AP27"/>
+      <c r="AQ27">
         <v>4599000.0</v>
       </c>
-      <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
-      <c r="AT27">
+      <c r="AT27"/>
+      <c r="AU27">
         <v>3693000.0</v>
       </c>
-      <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
-      <c r="AX27">
+      <c r="AX27"/>
+      <c r="AY27">
         <v>3873000.0</v>
       </c>
-      <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
-      <c r="BB27">
+      <c r="BB27"/>
+      <c r="BC27">
         <v>2755000.0</v>
       </c>
-      <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
+      <c r="BS27"/>
     </row>
-    <row r="28" spans="1:70">
+    <row r="28" spans="1:71">
       <c r="A28" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B28"/>
       <c r="C28">
+        <v>187113000.0</v>
+      </c>
+      <c r="D28">
         <v>177418000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>161888000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>121390000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>169178000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>145538000.0</v>
       </c>
-      <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
-      <c r="L28">
+      <c r="L28"/>
+      <c r="M28">
         <v>181045000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>157950000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>176604000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>200356000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>210975000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>182800000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>234844000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>196783000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>141421000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>115567000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>157826000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>132499000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>122067000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>89525000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>147845000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>93057000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>84398000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>71631000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>133331000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>79776000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>71426000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>55273000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>125145000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>78469000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>63516000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>56172000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>103162000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>64377000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>55758000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>34230000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>76667000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>49328000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>45993000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>40045000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>72865000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>41919000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>34053000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>24535000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>58417000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>31091000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>37308000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>28283000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>37757000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>32173000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>17363000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>11641000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>17749000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>11343000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>12863000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>9207000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>13582000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>5464000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>8064000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>15349000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>7662000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>11827000.0</v>
       </c>
-      <c r="BP28">
-[...1 lines deleted...]
-      </c>
       <c r="BQ28">
         <v>0.0</v>
       </c>
       <c r="BR28">
         <v>0.0</v>
       </c>
+      <c r="BS28">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="29" spans="1:70">
+    <row r="29" spans="1:71">
       <c r="A29" t="s">
-        <v>156</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>157</v>
+      </c>
+      <c r="B29">
+        <v>8022000.0</v>
+      </c>
       <c r="C29">
+        <v>-5447000.0</v>
+      </c>
+      <c r="D29">
         <v>12516000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>12425000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>2519000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>10955000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>8822000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>7902000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>2864000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>10331000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>7069000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>10491000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>7135000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>9539000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>7532000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>19503000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>19460000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>30117000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>22953000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>18240000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>15118000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>34237000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>15925000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>21479000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>12672000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>15019000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>15246000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>14832000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>12024000.0</v>
       </c>
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
+      <c r="BS29"/>
     </row>
-    <row r="30" spans="1:70">
+    <row r="30" spans="1:71">
       <c r="A30" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B30">
-        <v>810103000.0</v>
+        <v>84966000.0</v>
       </c>
       <c r="C30">
+        <v>160499000.0</v>
+      </c>
+      <c r="D30">
         <v>97869000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>94211000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>232123000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>104232000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>91029000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>91538000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>85258000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>90506000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>86429000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>86288000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>70254000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>85808000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>95055000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>92458000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>78868000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>98982000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>79600000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>63932000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>53138000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>72721000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>61567000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>60289000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>81495000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>58842000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>56257000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>55172000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>56070000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>55596000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>51793000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>51465000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>46109000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>46978000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>44016000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>44366000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>43814000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>41652000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>39212000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>37929000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>33360000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>35784000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>35528000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>32819000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>34193000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>34629000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>29050000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>27681000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>25815000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>29483000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>29001000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>28754000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>27604000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-23834000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>25787000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>14085000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>13099000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>29665000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>23704000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>24188000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>18132000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>25439000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>15107000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>18950000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>22196000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>15689000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>18545000.0</v>
       </c>
-      <c r="BP30">
-[...1 lines deleted...]
-      </c>
       <c r="BQ30">
         <v>0.0</v>
       </c>
       <c r="BR30">
         <v>0.0</v>
       </c>
+      <c r="BS30">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="31" spans="1:70">
+    <row r="31" spans="1:71">
       <c r="A31" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B31">
-        <v>-15514000.0</v>
+        <v>-24963000.0</v>
       </c>
       <c r="C31">
+        <v>-73914000.0</v>
+      </c>
+      <c r="D31">
         <v>31000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-16767000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>15514000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>15955000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>119000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-20810000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-18183000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-18734000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>314000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>2114000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-805000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-51145000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>174000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>179000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>679000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-6405000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-69000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-1760000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-1765000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-245953000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>1786000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>2078000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>224000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-56978000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-26000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>50000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>158000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-51411000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-41000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>79000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>154000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-22534000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-330000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>55000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>161000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-71884000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-233000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-90000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>125000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-53238000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-460000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-138000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>2477000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>2525000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>2592000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>2621000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>2573000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>1051000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>854000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>870000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>968000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>719000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>388000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-163000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>168000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>177000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>180000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>214000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>252000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>21992000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>342000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>344000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>353000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>372000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>323000.0</v>
       </c>
-      <c r="BP31">
-[...1 lines deleted...]
-      </c>
       <c r="BQ31">
         <v>0.0</v>
       </c>
       <c r="BR31">
         <v>0.0</v>
       </c>
+      <c r="BS31">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="32" spans="1:70">
+    <row r="32" spans="1:71">
       <c r="A32" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B32">
+        <v>278875000.0</v>
+      </c>
+      <c r="C32">
         <v>340024000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>337675000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>319240000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>237367000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>341451000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>292304000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>270676000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>228059000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>274336000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>268743000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>272615000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>238746000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>282850000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>315611000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>340848000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>319444000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>407189000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>346290000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>281411000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>224288000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>349709000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>247016000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>252825000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>234157000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>217190000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>212267000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>200325000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>187437000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>214933000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>184657000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>178204000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>147452000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>207202000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>179736000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>166407000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>158512000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>178391000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>154786000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>147858000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>94241000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>121365000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>120786000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>113926000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>112121000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>112598000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>98055000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>85286000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>64833000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>85470000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>73650000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>90734000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>69185000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>105522000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>70126000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>46720000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>34402000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>47591000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>33356000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>42406000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>28997000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>36055000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>22164000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>30678000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>32937000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>26496000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>21613000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>27378000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>13274000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>51606000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:S30"/>
@@ -21109,51 +21400,51 @@
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="2" spans="1:19">
       <c r="A2" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B2">
         <v>327898000.0</v>
       </c>
       <c r="C2">
         <v>391403000.0</v>
       </c>
       <c r="D2">
         <v>258283000.0</v>
       </c>
       <c r="E2">
         <v>393180000.0</v>
       </c>
       <c r="F2">
         <v>358002000.0</v>
       </c>
       <c r="G2">
         <v>136566000.0</v>
       </c>
       <c r="H2">
         <v>120348000.0</v>
       </c>
       <c r="I2">
         <v>286680000.0</v>
       </c>
@@ -21168,51 +21459,51 @@
       </c>
       <c r="M2">
         <v>225641000.0</v>
       </c>
       <c r="N2">
         <v>65027000.0</v>
       </c>
       <c r="O2">
         <v>53817000.0</v>
       </c>
       <c r="P2">
         <v>33285000.0</v>
       </c>
       <c r="Q2">
         <v>10390000.0</v>
       </c>
       <c r="R2">
         <v>6812000.0</v>
       </c>
       <c r="S2">
         <v>17437000.0</v>
       </c>
     </row>
     <row r="3" spans="1:19">
       <c r="A3" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B3">
         <v>15772000</v>
       </c>
       <c r="C3">
         <v>12961000</v>
       </c>
       <c r="D3">
         <v>16201000</v>
       </c>
       <c r="E3">
         <v>21995000</v>
       </c>
       <c r="F3">
         <v>9208000</v>
       </c>
       <c r="G3">
         <v>2983000</v>
       </c>
       <c r="H3">
         <v>4711000</v>
       </c>
       <c r="I3">
         <v>4722000</v>
       </c>
@@ -21227,145 +21518,145 @@
       </c>
       <c r="M3">
         <v>2525000</v>
       </c>
       <c r="N3">
         <v>4519000</v>
       </c>
       <c r="O3">
         <v>4599000</v>
       </c>
       <c r="P3">
         <v>3758000</v>
       </c>
       <c r="Q3">
         <v>586000</v>
       </c>
       <c r="R3">
         <v>146000</v>
       </c>
       <c r="S3">
         <v>228000</v>
       </c>
     </row>
     <row r="4" spans="1:19">
       <c r="A4" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-134897000.0</v>
       </c>
       <c r="F4">
         <v>35178000.0</v>
       </c>
       <c r="G4">
         <v>221436000.0</v>
       </c>
       <c r="H4">
         <v>16218000.0</v>
       </c>
       <c r="I4">
         <v>-166332000.0</v>
       </c>
       <c r="J4">
         <v>82287000.0</v>
       </c>
       <c r="K4">
         <v>-1017000.0</v>
       </c>
       <c r="L4">
         <v>23634000.0</v>
       </c>
       <c r="M4">
         <v>-57209000.0</v>
       </c>
       <c r="N4">
         <v>105536000.0</v>
       </c>
       <c r="O4">
         <v>11210000.0</v>
       </c>
       <c r="P4">
         <v>20532000.0</v>
       </c>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
     </row>
     <row r="5" spans="1:19">
       <c r="A5" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>-87695000.0</v>
       </c>
       <c r="F5">
         <v>-27043000.0</v>
       </c>
       <c r="G5">
         <v>7478000.0</v>
       </c>
       <c r="H5">
         <v>-39457000.0</v>
       </c>
       <c r="I5">
         <v>7013000.0</v>
       </c>
       <c r="J5">
         <v>-7064000.0</v>
       </c>
       <c r="K5">
         <v>-2627000.0</v>
       </c>
       <c r="L5">
         <v>1256000.0</v>
       </c>
       <c r="M5">
         <v>-38186000.0</v>
       </c>
       <c r="N5">
         <v>-90468000.0</v>
       </c>
       <c r="O5">
         <v>-87165000.0</v>
       </c>
       <c r="P5">
         <v>-30789000.0</v>
       </c>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
     </row>
     <row r="6" spans="1:19">
       <c r="A6" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B6">
         <v>16477000.0</v>
       </c>
       <c r="C6">
         <v>-63505000.0</v>
       </c>
       <c r="D6">
         <v>133120000.0</v>
       </c>
       <c r="E6">
         <v>-134897000.0</v>
       </c>
       <c r="F6">
         <v>35178000.0</v>
       </c>
       <c r="G6">
         <v>221436000.0</v>
       </c>
       <c r="H6">
         <v>16218000.0</v>
       </c>
       <c r="I6">
         <v>-166332000.0</v>
       </c>
@@ -21380,53 +21671,55 @@
       </c>
       <c r="M6">
         <v>-30714000.0</v>
       </c>
       <c r="N6">
         <v>105536000.0</v>
       </c>
       <c r="O6">
         <v>11210000.0</v>
       </c>
       <c r="P6">
         <v>20532000.0</v>
       </c>
       <c r="Q6">
         <v>22895000.0</v>
       </c>
       <c r="R6">
         <v>3578000.0</v>
       </c>
       <c r="S6">
         <v>-10625000.0</v>
       </c>
     </row>
     <row r="7" spans="1:19">
       <c r="A7" t="s">
-        <v>167</v>
-[...1 lines deleted...]
-      <c r="B7"/>
+        <v>168</v>
+      </c>
+      <c r="B7">
+        <v>-17102000.0</v>
+      </c>
       <c r="C7">
         <v>-58301000.0</v>
       </c>
       <c r="D7">
         <v>-23296000.0</v>
       </c>
       <c r="E7">
         <v>-41083000.0</v>
       </c>
       <c r="F7">
         <v>-28466000.0</v>
       </c>
       <c r="G7">
         <v>60795000.0</v>
       </c>
       <c r="H7">
         <v>-32960000.0</v>
       </c>
       <c r="I7">
         <v>-11476000.0</v>
       </c>
       <c r="J7">
         <v>-451000.0</v>
       </c>
       <c r="K7">
@@ -21437,100 +21730,102 @@
       </c>
       <c r="M7">
         <v>11033000.0</v>
       </c>
       <c r="N7">
         <v>-21492000.0</v>
       </c>
       <c r="O7">
         <v>-26771000.0</v>
       </c>
       <c r="P7">
         <v>2717000.0</v>
       </c>
       <c r="Q7">
         <v>10057000.0</v>
       </c>
       <c r="R7">
         <v>-4473000.0</v>
       </c>
       <c r="S7">
         <v>-1926000.0</v>
       </c>
     </row>
     <row r="8" spans="1:19">
       <c r="A8" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>44842000.0</v>
       </c>
       <c r="F8">
         <v>-42873000.0</v>
       </c>
       <c r="G8">
         <v>-19264000.0</v>
       </c>
       <c r="H8">
         <v>-2298000.0</v>
       </c>
       <c r="I8">
         <v>-4532000.0</v>
       </c>
       <c r="J8">
         <v>-12234000.0</v>
       </c>
       <c r="K8">
         <v>-5744000.0</v>
       </c>
       <c r="L8">
         <v>-623000.0</v>
       </c>
       <c r="M8">
         <v>1943000.0</v>
       </c>
       <c r="N8">
         <v>9457000.0</v>
       </c>
       <c r="O8">
         <v>-14550000.0</v>
       </c>
       <c r="P8">
         <v>-5179000.0</v>
       </c>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" t="s">
-        <v>169</v>
-[...1 lines deleted...]
-      <c r="B9"/>
+        <v>170</v>
+      </c>
+      <c r="B9">
+        <v>-83479000.0</v>
+      </c>
       <c r="C9">
         <v>-68802000.0</v>
       </c>
       <c r="D9">
         <v>-35309000.0</v>
       </c>
       <c r="E9">
         <v>44842000.0</v>
       </c>
       <c r="F9">
         <v>-42873000.0</v>
       </c>
       <c r="G9">
         <v>-19264000.0</v>
       </c>
       <c r="H9">
         <v>-2298000.0</v>
       </c>
       <c r="I9">
         <v>-4532000.0</v>
       </c>
       <c r="J9">
         <v>-12234000.0</v>
       </c>
       <c r="K9">
@@ -21539,229 +21834,229 @@
       <c r="L9">
         <v>-623000.0</v>
       </c>
       <c r="M9">
         <v>1943000.0</v>
       </c>
       <c r="N9">
         <v>9746000.0</v>
       </c>
       <c r="O9">
         <v>0.0</v>
       </c>
       <c r="P9">
         <v>-5179000.0</v>
       </c>
       <c r="Q9">
         <v>1463000.0</v>
       </c>
       <c r="R9"/>
       <c r="S9">
         <v>99000.0</v>
       </c>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10">
         <v>919491000.0</v>
       </c>
       <c r="K10">
         <v>656650000.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10">
         <v>0.0</v>
       </c>
       <c r="N10">
         <v>797723000.0</v>
       </c>
       <c r="O10">
         <v>0.0</v>
       </c>
       <c r="P10">
         <v>39652000.0</v>
       </c>
       <c r="Q10"/>
       <c r="R10">
         <v>10393000.0</v>
       </c>
       <c r="S10"/>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-16373000.0</v>
       </c>
       <c r="F11">
         <v>46657000.0</v>
       </c>
       <c r="G11">
         <v>71382000.0</v>
       </c>
       <c r="H11">
         <v>2601000.0</v>
       </c>
       <c r="I11">
         <v>-13957000.0</v>
       </c>
       <c r="J11">
         <v>18847000.0</v>
       </c>
       <c r="K11">
         <v>27403000.0</v>
       </c>
       <c r="L11">
         <v>-817000.0</v>
       </c>
       <c r="M11">
         <v>20849000.0</v>
       </c>
       <c r="N11">
         <v>-23526000.0</v>
       </c>
       <c r="O11">
         <v>6206000.0</v>
       </c>
       <c r="P11">
         <v>15275000.0</v>
       </c>
       <c r="Q11">
         <v>6984000.0</v>
       </c>
       <c r="R11">
         <v>9483000.0</v>
       </c>
       <c r="S11"/>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>1197968000.0</v>
       </c>
       <c r="F12">
         <v>410596000.0</v>
       </c>
       <c r="G12">
         <v>-1889645000.0</v>
       </c>
       <c r="H12">
         <v>139596000.0</v>
       </c>
       <c r="I12">
         <v>-237259000.0</v>
       </c>
       <c r="J12">
         <v>721316000.0</v>
       </c>
       <c r="K12">
         <v>508489000.0</v>
       </c>
       <c r="L12">
         <v>-1523632000.0</v>
       </c>
       <c r="M12">
         <v>-850708000.0</v>
       </c>
       <c r="N12">
         <v>824160000.0</v>
       </c>
       <c r="O12">
         <v>-797554000.0</v>
       </c>
       <c r="P12">
         <v>56240000.0</v>
       </c>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-41083000.0</v>
       </c>
       <c r="F13">
         <v>-21577000.0</v>
       </c>
       <c r="G13">
         <v>60795000.0</v>
       </c>
       <c r="H13">
         <v>-32960000.0</v>
       </c>
       <c r="I13">
         <v>-11476000.0</v>
       </c>
       <c r="J13">
         <v>-451000.0</v>
       </c>
       <c r="K13">
         <v>-1292000.0</v>
       </c>
       <c r="L13">
         <v>-6205000.0</v>
       </c>
       <c r="M13">
         <v>-1382000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B14">
         <v>238682000.0</v>
       </c>
       <c r="C14">
         <v>237549000.0</v>
       </c>
       <c r="D14">
         <v>226752000.0</v>
       </c>
       <c r="E14">
         <v>235031000.0</v>
       </c>
       <c r="F14">
         <v>210284000.0</v>
       </c>
       <c r="G14">
         <v>169011000.0</v>
       </c>
       <c r="H14">
         <v>152472000.0</v>
       </c>
       <c r="I14">
         <v>142134000.0</v>
       </c>
@@ -21776,51 +22071,51 @@
       </c>
       <c r="M14">
         <v>80138000.0</v>
       </c>
       <c r="N14">
         <v>75955000.0</v>
       </c>
       <c r="O14">
         <v>53925000.0</v>
       </c>
       <c r="P14">
         <v>22514000.0</v>
       </c>
       <c r="Q14">
         <v>16959000.0</v>
       </c>
       <c r="R14">
         <v>12917000.0</v>
       </c>
       <c r="S14">
         <v>6759000.0</v>
       </c>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B15">
         <v>91802000.0</v>
       </c>
       <c r="C15">
         <v>88634000.0</v>
       </c>
       <c r="D15">
         <v>84836000.0</v>
       </c>
       <c r="E15">
         <v>80145000.0</v>
       </c>
       <c r="F15">
         <v>64453000.0</v>
       </c>
       <c r="G15">
         <v>45350000.0</v>
       </c>
       <c r="H15">
         <v>37272000.0</v>
       </c>
       <c r="I15">
         <v>31445000.0</v>
       </c>
@@ -21835,51 +22130,51 @@
       </c>
       <c r="M15">
         <v>1022959000.0</v>
       </c>
       <c r="N15">
         <v>298063000.0</v>
       </c>
       <c r="O15">
         <v>0.0</v>
       </c>
       <c r="P15">
         <v>1750000.0</v>
       </c>
       <c r="Q15">
         <v>10078000.0</v>
       </c>
       <c r="R15">
         <v>10050000.0</v>
       </c>
       <c r="S15">
         <v>7553000.0</v>
       </c>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B16">
         <v>344375000.0</v>
       </c>
       <c r="C16">
         <v>327898000.0</v>
       </c>
       <c r="D16">
         <v>391403000.0</v>
       </c>
       <c r="E16">
         <v>258283000.0</v>
       </c>
       <c r="F16">
         <v>393180000.0</v>
       </c>
       <c r="G16">
         <v>358002000.0</v>
       </c>
       <c r="H16">
         <v>136566000.0</v>
       </c>
       <c r="I16">
         <v>120348000.0</v>
       </c>
@@ -21894,74 +22189,74 @@
       </c>
       <c r="M16">
         <v>194927000.0</v>
       </c>
       <c r="N16">
         <v>170563000.0</v>
       </c>
       <c r="O16">
         <v>65027000.0</v>
       </c>
       <c r="P16">
         <v>53817000.0</v>
       </c>
       <c r="Q16">
         <v>33285000.0</v>
       </c>
       <c r="R16">
         <v>10390000.0</v>
       </c>
       <c r="S16">
         <v>6812000.0</v>
       </c>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B18">
         <v>-680082000.0</v>
       </c>
       <c r="C18">
         <v>116398000.0</v>
       </c>
       <c r="D18">
         <v>-16719000.0</v>
       </c>
       <c r="E18">
         <v>1560709000.0</v>
       </c>
       <c r="F18">
         <v>861247000.0</v>
       </c>
       <c r="G18">
         <v>-1414353000.0</v>
       </c>
       <c r="H18">
         <v>422850000.0</v>
       </c>
       <c r="I18">
         <v>59354000.0</v>
       </c>
@@ -21976,187 +22271,189 @@
       </c>
       <c r="M18">
         <v>-705526000.0</v>
       </c>
       <c r="N18">
         <v>832389000.0</v>
       </c>
       <c r="O18">
         <v>-843782000.0</v>
       </c>
       <c r="P18">
         <v>54303000.0</v>
       </c>
       <c r="Q18">
         <v>-171877000.0</v>
       </c>
       <c r="R18">
         <v>20247000.0</v>
       </c>
       <c r="S18">
         <v>-79703000.0</v>
       </c>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-38135000.0</v>
       </c>
       <c r="D19">
         <v>183782000.0</v>
       </c>
       <c r="E19">
         <v>2381000.0</v>
       </c>
       <c r="F19">
         <v>52212000.0</v>
       </c>
       <c r="G19">
         <v>173408000.0</v>
       </c>
       <c r="H19">
         <v>-51870000.0</v>
       </c>
       <c r="I19">
         <v>-492453000.0</v>
       </c>
       <c r="J19">
         <v>132124000.0</v>
       </c>
       <c r="K19">
         <v>-13778000.0</v>
       </c>
       <c r="L19">
         <v>-8052000.0</v>
       </c>
       <c r="M19">
         <v>-89698000.0</v>
       </c>
       <c r="N19">
         <v>-126120000.0</v>
       </c>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
     </row>
     <row r="20" spans="1:19">
       <c r="A20" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20">
         <v>2409000.0</v>
       </c>
       <c r="E20">
         <v>486000.0</v>
       </c>
       <c r="F20">
         <v>5252000.0</v>
       </c>
       <c r="G20">
         <v>14021000.0</v>
       </c>
       <c r="H20">
         <v>5511000.0</v>
       </c>
       <c r="I20">
         <v>8949000.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
     </row>
     <row r="21" spans="1:19">
       <c r="A21" t="s">
-        <v>181</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>182</v>
+      </c>
+      <c r="B21">
+        <v>891565000.0</v>
+      </c>
       <c r="C21">
         <v>101000.0</v>
       </c>
       <c r="D21">
         <v>143855000.0</v>
       </c>
       <c r="E21">
         <v>-1438070000.0</v>
       </c>
       <c r="F21">
         <v>-379653000.0</v>
       </c>
       <c r="G21">
         <v>1606771000.0</v>
       </c>
       <c r="H21">
         <v>-262751000.0</v>
       </c>
       <c r="I21">
         <v>418308000.0</v>
       </c>
       <c r="J21">
         <v>-1057605000.0</v>
       </c>
       <c r="K21">
         <v>-684489000.0</v>
       </c>
       <c r="L21">
         <v>1426802000.0</v>
       </c>
       <c r="M21">
         <v>817802000.0</v>
       </c>
       <c r="N21">
         <v>-622154000.0</v>
       </c>
       <c r="O21">
         <v>921948000.0</v>
       </c>
       <c r="P21">
         <v>-33745000.0</v>
       </c>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
     </row>
     <row r="22" spans="1:19">
       <c r="A22" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B22">
-        <v>-13897000.0</v>
+        <v>56985000.0</v>
       </c>
       <c r="C22">
         <v>100958000.0</v>
       </c>
       <c r="D22">
         <v>103171000.0</v>
       </c>
       <c r="E22">
         <v>208931000.0</v>
       </c>
       <c r="F22">
         <v>265630000.0</v>
       </c>
       <c r="G22">
         <v>245953000.0</v>
       </c>
       <c r="H22">
         <v>173230000.0</v>
       </c>
       <c r="I22">
         <v>160942000.0</v>
       </c>
       <c r="J22">
         <v>211834000.0</v>
       </c>
@@ -22168,54 +22465,54 @@
       </c>
       <c r="M22">
         <v>51422000.0</v>
       </c>
       <c r="N22">
         <v>41530000.0</v>
       </c>
       <c r="O22">
         <v>33772000.0</v>
       </c>
       <c r="P22">
         <v>34864000.0</v>
       </c>
       <c r="Q22">
         <v>8227000.0</v>
       </c>
       <c r="R22">
         <v>28657000.0</v>
       </c>
       <c r="S22">
         <v>8700000.0</v>
       </c>
     </row>
     <row r="23" spans="1:19">
       <c r="A23" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B23">
-        <v>849930000.0</v>
+        <v>-31182000.0</v>
       </c>
       <c r="C23">
         <v>-53815000.0</v>
       </c>
       <c r="D23">
         <v>-31739000.0</v>
       </c>
       <c r="E23">
         <v>-26577000.0</v>
       </c>
       <c r="F23">
         <v>-12732000.0</v>
       </c>
       <c r="G23">
         <v>-16339000.0</v>
       </c>
       <c r="H23">
         <v>-10981000.0</v>
       </c>
       <c r="I23">
         <v>-12462000.0</v>
       </c>
       <c r="J23">
         <v>-3890000.0</v>
       </c>
@@ -22227,107 +22524,107 @@
       </c>
       <c r="M23">
         <v>-1454000.0</v>
       </c>
       <c r="N23">
         <v>-1798000.0</v>
       </c>
       <c r="O23">
         <v>-977000.0</v>
       </c>
       <c r="P23">
         <v>143000.0</v>
       </c>
       <c r="Q23">
         <v>14000.0</v>
       </c>
       <c r="R23">
         <v>9002000.0</v>
       </c>
       <c r="S23">
         <v>-388000.0</v>
       </c>
     </row>
     <row r="24" spans="1:19">
       <c r="A24" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B24">
-        <v>-16822000.0</v>
+        <v>-35022000.0</v>
       </c>
       <c r="C24">
         <v>-25174000.0</v>
       </c>
       <c r="D24">
         <v>167749000.0</v>
       </c>
       <c r="E24">
         <v>28480000.0</v>
       </c>
       <c r="F24">
         <v>152376000.0</v>
       </c>
       <c r="G24">
         <v>415033000.0</v>
       </c>
       <c r="H24">
         <v>384217000.0</v>
       </c>
       <c r="I24">
         <v>155352000.0</v>
       </c>
       <c r="J24">
         <v>205393000.0</v>
       </c>
       <c r="K24">
         <v>382723000.0</v>
       </c>
       <c r="L24">
         <v>-8052000.0</v>
       </c>
       <c r="M24">
         <v>-89698000.0</v>
       </c>
       <c r="N24">
         <v>-4519000.0</v>
       </c>
       <c r="O24">
         <v>-9423000.0</v>
       </c>
       <c r="P24">
         <v>823000.0</v>
       </c>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
     </row>
     <row r="25" spans="1:19">
       <c r="A25" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B25">
-        <v>-910013000.0</v>
+        <v>-963793000.0</v>
       </c>
       <c r="C25">
         <v>-175673000.0</v>
       </c>
       <c r="D25">
         <v>-336185000.0</v>
       </c>
       <c r="E25">
         <v>1127399000.0</v>
       </c>
       <c r="F25">
         <v>352203000.0</v>
       </c>
       <c r="G25">
         <v>-1962613000.0</v>
       </c>
       <c r="H25">
         <v>88732000.0</v>
       </c>
       <c r="I25">
         <v>-268966000.0</v>
       </c>
       <c r="J25">
         <v>734840000.0</v>
       </c>
@@ -22339,51 +22636,51 @@
       </c>
       <c r="M25">
         <v>-865886000.0</v>
       </c>
       <c r="N25">
         <v>714767000.0</v>
       </c>
       <c r="O25">
         <v>-921327000.0</v>
       </c>
       <c r="P25">
         <v>-13836000.0</v>
       </c>
       <c r="Q25">
         <v>-236809000.0</v>
       </c>
       <c r="R25">
         <v>-16708000.0</v>
       </c>
       <c r="S25">
         <v>-93008000.0</v>
       </c>
     </row>
     <row r="26" spans="1:19">
       <c r="A26" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B26">
         <v>-10453000.0</v>
       </c>
       <c r="C26">
         <v>-12381000.0</v>
       </c>
       <c r="D26">
         <v>-20511000.0</v>
       </c>
       <c r="E26">
         <v>-42369000.0</v>
       </c>
       <c r="F26">
         <v>-18872000.0</v>
       </c>
       <c r="G26">
         <v>-45774000.0</v>
       </c>
       <c r="H26">
         <v>-30676000.0</v>
       </c>
       <c r="I26">
         <v>-68832000.0</v>
       </c>
@@ -22398,51 +22695,51 @@
       </c>
       <c r="M26">
         <v>-37593000.0</v>
       </c>
       <c r="N26">
         <v>-3025000.0</v>
       </c>
       <c r="O26">
         <v>-741000.0</v>
       </c>
       <c r="P26">
         <v>-473000.0</v>
       </c>
       <c r="Q26">
         <v>151807000.0</v>
       </c>
       <c r="R26">
         <v>-13000.0</v>
       </c>
       <c r="S26">
         <v>-354000.0</v>
       </c>
     </row>
     <row r="27" spans="1:19">
       <c r="A27" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B27">
         <v>26747000.0</v>
       </c>
       <c r="C27">
         <v>27326000.0</v>
       </c>
       <c r="D27">
         <v>27842000.0</v>
       </c>
       <c r="E27">
         <v>33987000.0</v>
       </c>
       <c r="F27">
         <v>36582000.0</v>
       </c>
       <c r="G27">
         <v>28319000.0</v>
       </c>
       <c r="H27">
         <v>24075000.0</v>
       </c>
       <c r="I27">
         <v>23959000.0</v>
       </c>
@@ -22453,51 +22750,51 @@
         <v>18477000.0</v>
       </c>
       <c r="L27">
         <v>14084000.0</v>
       </c>
       <c r="M27">
         <v>9994000.0</v>
       </c>
       <c r="N27">
         <v>9194000.0</v>
       </c>
       <c r="O27">
         <v>5176000.0</v>
       </c>
       <c r="P27">
         <v>2422000.0</v>
       </c>
       <c r="Q27">
         <v>49000.0</v>
       </c>
       <c r="R27"/>
       <c r="S27"/>
     </row>
     <row r="28" spans="1:19">
       <c r="A28" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B28">
         <v>758128000.0</v>
       </c>
       <c r="C28">
         <v>-154729000.0</v>
       </c>
       <c r="D28">
         <v>6769000.0</v>
       </c>
       <c r="E28">
         <v>-1583824000.0</v>
       </c>
       <c r="F28">
         <v>-457726000.0</v>
       </c>
       <c r="G28">
         <v>1517627000.0</v>
       </c>
       <c r="H28">
         <v>-331638000.0</v>
       </c>
       <c r="I28">
         <v>321830000.0</v>
       </c>
@@ -22512,51 +22809,51 @@
       </c>
       <c r="M28">
         <v>787927000.0</v>
       </c>
       <c r="N28">
         <v>-600733000.0</v>
       </c>
       <c r="O28">
         <v>1072524000.0</v>
       </c>
       <c r="P28">
         <v>-33771000.0</v>
       </c>
       <c r="Q28">
         <v>194772000.0</v>
       </c>
       <c r="R28">
         <v>-16669000.0</v>
       </c>
       <c r="S28">
         <v>69078000.0</v>
       </c>
     </row>
     <row r="29" spans="1:19">
       <c r="A29" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B29">
         <v>-664310000.0</v>
       </c>
       <c r="C29">
         <v>129359000.0</v>
       </c>
       <c r="D29">
         <v>-518000.0</v>
       </c>
       <c r="E29">
         <v>1582704000.0</v>
       </c>
       <c r="F29">
         <v>870455000.0</v>
       </c>
       <c r="G29">
         <v>-1411370000.0</v>
       </c>
       <c r="H29">
         <v>427561000.0</v>
       </c>
       <c r="I29">
         <v>64076000.0</v>
       </c>
@@ -22571,51 +22868,51 @@
       </c>
       <c r="M29">
         <v>-703001000.0</v>
       </c>
       <c r="N29">
         <v>836908000.0</v>
       </c>
       <c r="O29">
         <v>-839183000.0</v>
       </c>
       <c r="P29">
         <v>58061000.0</v>
       </c>
       <c r="Q29">
         <v>-171291000.0</v>
       </c>
       <c r="R29">
         <v>20393000.0</v>
       </c>
       <c r="S29">
         <v>-79475000.0</v>
       </c>
     </row>
     <row r="30" spans="1:19">
       <c r="A30" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B30">
         <v>-77341000.0</v>
       </c>
       <c r="C30">
         <v>-38135000.0</v>
       </c>
       <c r="D30">
         <v>126869000.0</v>
       </c>
       <c r="E30">
         <v>-133777000.0</v>
       </c>
       <c r="F30">
         <v>-377551000.0</v>
       </c>
       <c r="G30">
         <v>115179000.0</v>
       </c>
       <c r="H30">
         <v>-79705000.0</v>
       </c>
       <c r="I30">
         <v>-552238000.0</v>
       </c>
@@ -22649,2857 +22946,2889 @@
       <c r="S30">
         <v>-228000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BR30"/>
+  <dimension ref="A1:BS30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:70">
+    <row r="1" spans="1:71">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>80</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="D1" t="s">
         <v>81</v>
       </c>
       <c r="E1" t="s">
         <v>82</v>
       </c>
       <c r="F1" t="s">
+        <v>83</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="H1" t="s">
         <v>84</v>
       </c>
       <c r="I1" t="s">
         <v>85</v>
       </c>
       <c r="J1" t="s">
+        <v>86</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="L1" t="s">
         <v>87</v>
       </c>
       <c r="M1" t="s">
         <v>88</v>
       </c>
       <c r="N1" t="s">
+        <v>89</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="P1" t="s">
         <v>90</v>
       </c>
       <c r="Q1" t="s">
         <v>91</v>
       </c>
       <c r="R1" t="s">
+        <v>92</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="T1" t="s">
         <v>93</v>
       </c>
       <c r="U1" t="s">
         <v>94</v>
       </c>
       <c r="V1" t="s">
+        <v>95</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="X1" t="s">
         <v>96</v>
       </c>
       <c r="Y1" t="s">
         <v>97</v>
       </c>
       <c r="Z1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="AB1" t="s">
         <v>99</v>
       </c>
       <c r="AC1" t="s">
         <v>100</v>
       </c>
       <c r="AD1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="AF1" t="s">
         <v>102</v>
       </c>
       <c r="AG1" t="s">
         <v>103</v>
       </c>
       <c r="AH1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="AJ1" t="s">
         <v>105</v>
       </c>
       <c r="AK1" t="s">
         <v>106</v>
       </c>
       <c r="AL1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AN1" t="s">
         <v>108</v>
       </c>
       <c r="AO1" t="s">
         <v>109</v>
       </c>
       <c r="AP1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AR1" t="s">
         <v>111</v>
       </c>
       <c r="AS1" t="s">
         <v>112</v>
       </c>
       <c r="AT1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AV1" t="s">
         <v>114</v>
       </c>
       <c r="AW1" t="s">
         <v>115</v>
       </c>
       <c r="AX1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AZ1" t="s">
         <v>117</v>
       </c>
       <c r="BA1" t="s">
         <v>118</v>
       </c>
       <c r="BB1" t="s">
+        <v>119</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="BD1" t="s">
         <v>120</v>
       </c>
       <c r="BE1" t="s">
         <v>121</v>
       </c>
       <c r="BF1" t="s">
+        <v>122</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="BH1" t="s">
         <v>123</v>
       </c>
       <c r="BI1" t="s">
         <v>124</v>
       </c>
       <c r="BJ1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="BL1" t="s">
         <v>126</v>
       </c>
       <c r="BM1" t="s">
         <v>127</v>
       </c>
       <c r="BN1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
       </c>
-      <c r="BO1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BP1" t="s">
-        <v>160</v>
+        <v>129</v>
       </c>
       <c r="BQ1" t="s">
         <v>161</v>
       </c>
       <c r="BR1" t="s">
+        <v>162</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="2" spans="1:70">
+    <row r="2" spans="1:71">
       <c r="A2" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B2">
+        <v>322087000.0</v>
+      </c>
+      <c r="C2">
         <v>337866000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>274802000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>213239000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>327898000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>266640000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>243555000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>237603000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>350120000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>254089000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>249860000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>208893000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>243625000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>192434000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>195762000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>224012000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>348447000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>353063000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>342360000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>292082000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>358002000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>328580000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>291868000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>244597000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>136566000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>80140000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>93720000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>133846000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>120348000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>221613000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>169827000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>285131000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>286680000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>197644000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>159407000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>144866000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>211359000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>83887000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>157095000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>183455000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>214484000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>60163000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>67789000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>65516000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>113354000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>84613000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>66275000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>63249000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>170563000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>60968000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>66289000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>65405000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>65027000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>82613000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>46153000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>40811000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>53817000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>86086000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>38234000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>43390000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>33285000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>20058000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>14789000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>10093000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>10390000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>10706000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>17939000.0</v>
       </c>
-      <c r="BP2"/>
       <c r="BQ2"/>
       <c r="BR2"/>
+      <c r="BS2"/>
     </row>
-    <row r="3" spans="1:70">
+    <row r="3" spans="1:71">
       <c r="A3" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B3">
+        <v>1887000</v>
+      </c>
+      <c r="C3">
         <v>7265000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>2312000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>2567000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>3628000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>3936000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>1969000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>3835000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>3221000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>2321000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>4379000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>6975000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>2526000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>2692999</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>7400000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>112000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>11790000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>3701000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>1707000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>2006000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>1794000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>933000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>511000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>761000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>778000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>545000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>774000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>1931000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>1461000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>2757000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>814000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>635000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>516000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>569000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>2589000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>1205000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>844000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>657000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>1044000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>293000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>484000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>132000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>341000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>492000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>448000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>1578000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>253000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>542000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>152000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>180000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>2239000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>912000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>1188000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>4668000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>908000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>1838000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>1922000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>2072000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>1046000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>375000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>265000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>133000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>72000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>274000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>107000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>146000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>364000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="BQ3">
         <v>0</v>
       </c>
       <c r="BR3">
+        <v>0</v>
+      </c>
+      <c r="BS3">
         <v>228000</v>
       </c>
     </row>
-    <row r="4" spans="1:70">
+    <row r="4" spans="1:71">
       <c r="A4" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4">
         <v>49193000.0</v>
       </c>
-      <c r="M4">
+      <c r="N4">
         <v>-23584000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>53225000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>9296000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>-28250000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-169168000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>-11433000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>14857000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>58142000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>-26388000.0</v>
       </c>
-      <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
-      <c r="Y4">
+      <c r="Y4"/>
+      <c r="Z4">
         <v>108031000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>56426000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>-13580000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>-40126000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>13498000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>-101265000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>51786000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>-115304000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>-1549000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>98110000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>36137000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>14549000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>-66509000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>52084000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>22894000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>-37231000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>-38764000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>76825000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AR4">
         <v>-7626000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>2273000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>-47838000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AU4">
         <v>28741000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AV4">
         <v>18338000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AW4">
         <v>3026000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AX4">
         <v>-107314000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AY4">
         <v>109595000.0</v>
       </c>
-      <c r="AY4">
+      <c r="AZ4">
         <v>-5321000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BA4">
         <v>884000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BB4">
         <v>378000.0</v>
       </c>
-      <c r="BB4">
+      <c r="BC4">
         <v>-17586000.0</v>
       </c>
-      <c r="BC4">
+      <c r="BD4">
         <v>36460000.0</v>
       </c>
-      <c r="BD4">
+      <c r="BE4">
         <v>5342000.0</v>
       </c>
-      <c r="BE4">
+      <c r="BF4">
         <v>-13006000.0</v>
       </c>
-      <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
+      <c r="BS4"/>
     </row>
-    <row r="5" spans="1:70">
+    <row r="5" spans="1:71">
       <c r="A5" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
-      <c r="N5">
+      <c r="N5"/>
+      <c r="O5">
         <v>-48054000.0</v>
       </c>
-      <c r="O5"/>
       <c r="P5"/>
-      <c r="Q5">
+      <c r="Q5"/>
+      <c r="R5">
         <v>-39641000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-27043000.0</v>
       </c>
-      <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
-      <c r="Z5">
+      <c r="Z5"/>
+      <c r="AA5">
         <v>-39457000.0</v>
       </c>
-      <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
-      <c r="AD5">
+      <c r="AD5"/>
+      <c r="AE5">
         <v>7013000.0</v>
       </c>
-      <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
-      <c r="AH5">
+      <c r="AH5"/>
+      <c r="AI5">
         <v>-7064000.0</v>
       </c>
-      <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
-      <c r="AL5">
+      <c r="AL5"/>
+      <c r="AM5">
         <v>-2627000.0</v>
       </c>
-      <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
-      <c r="AP5">
+      <c r="AP5"/>
+      <c r="AQ5">
         <v>774000.0</v>
       </c>
-      <c r="AQ5"/>
-      <c r="AR5">
+      <c r="AR5"/>
+      <c r="AS5">
         <v>482000.0</v>
       </c>
-      <c r="AS5"/>
-      <c r="AT5">
+      <c r="AT5"/>
+      <c r="AU5">
         <v>-39781000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>1487000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-506000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>614000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-55885000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-11716000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-27421000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>4554000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-40232000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-31949000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-12406000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-2578000.0</v>
       </c>
-      <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
+      <c r="BS5"/>
     </row>
-    <row r="6" spans="1:70">
+    <row r="6" spans="1:71">
       <c r="A6" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B6">
+        <v>-95141000.0</v>
+      </c>
+      <c r="C6">
         <v>6509000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>44488000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>61563000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-98464000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>61258000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-23969000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>5952000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-112517000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>96031000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>4229000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>40967000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-34732000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>51191000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>9296000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-28250000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-165488000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-4616000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>10703000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>50278000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-26388000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>29422000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>36712000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>47271000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>108031000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>56426000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-13580000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-40126000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>13498000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-101265000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>51786000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-115304000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-1549000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>98110000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>36135000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>14541000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-66493000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>129580000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>23095000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-26360000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-31029000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>76825000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-7626000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>2273000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-47838000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>28741000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>18338000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>3026000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-107314000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>109595000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-5321000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>884000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>378000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-17586000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>36460000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>5342000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>-13006000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-32269000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>47852000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>-5156000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>10105000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>13227000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>5269000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>4696000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>-297000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>-316000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>-7233000.0</v>
       </c>
-      <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
+      <c r="BS6"/>
     </row>
-    <row r="7" spans="1:70">
+    <row r="7" spans="1:71">
       <c r="A7" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B7">
+        <v>-64346000.0</v>
+      </c>
+      <c r="C7">
         <v>105523000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>24859000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>105523000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-117390000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-50270000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-33943000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>28001000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-89810000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>63197000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-22730000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>17965000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-81728000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-24571000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>52905000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-233269000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-68955000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-8477000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>42441000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>26031000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-81572000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>60795000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-1322276000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>682646000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>179600000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-32960000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-54874000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-4568000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>27197000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-64598000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>940905000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>454523000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-218374000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-53379000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>1661751000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>223102000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-709157000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>-45234000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>-934515000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>1691437000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-2091254000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>-35871000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>236823000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>-353475000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>122620000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>-27877000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>183377000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>301183000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>-30409000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>-8940000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>-8703000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>16850000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>-17952000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>-20354000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>17184000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>6035000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>-19944000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>-1038000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>8245000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>3112000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>-11149000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>6168000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>10057000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>-7346000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>1435000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>-2473000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>-2427000.0</v>
       </c>
-      <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
+      <c r="BS7"/>
     </row>
-    <row r="8" spans="1:70">
+    <row r="8" spans="1:71">
       <c r="A8" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
-      <c r="N8">
+      <c r="N8"/>
+      <c r="O8">
         <v>44842000.0</v>
       </c>
-      <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
-      <c r="R8">
+      <c r="R8"/>
+      <c r="S8">
         <v>-42873000.0</v>
       </c>
-      <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
-      <c r="Z8">
+      <c r="Z8"/>
+      <c r="AA8">
         <v>-2298000.0</v>
       </c>
-      <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-      <c r="AD8">
+      <c r="AD8"/>
+      <c r="AE8">
         <v>-4532000.0</v>
       </c>
-      <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
-      <c r="AH8">
+      <c r="AH8"/>
+      <c r="AI8">
         <v>-12234000.0</v>
       </c>
-      <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
-      <c r="AL8">
+      <c r="AL8"/>
+      <c r="AM8">
         <v>-5744000.0</v>
       </c>
-      <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
-      <c r="AP8">
+      <c r="AP8"/>
+      <c r="AQ8">
         <v>-623000.0</v>
       </c>
-      <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
-      <c r="AT8">
+      <c r="AT8"/>
+      <c r="AU8">
         <v>1943000.0</v>
       </c>
-      <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
-      <c r="AX8">
+      <c r="AX8"/>
+      <c r="AY8">
         <v>-1652000.0</v>
       </c>
-      <c r="AY8">
+      <c r="AZ8">
         <v>-3936000.0</v>
       </c>
-      <c r="AZ8">
+      <c r="BA8">
         <v>3697000.0</v>
       </c>
-      <c r="BA8">
+      <c r="BB8">
         <v>11348000.0</v>
       </c>
-      <c r="BB8">
+      <c r="BC8">
         <v>-15048000.0</v>
       </c>
-      <c r="BC8">
+      <c r="BD8">
         <v>855000.0</v>
       </c>
-      <c r="BD8">
+      <c r="BE8">
         <v>-3662000.0</v>
       </c>
-      <c r="BE8">
+      <c r="BF8">
         <v>3305000.0</v>
       </c>
-      <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
+      <c r="BS8"/>
     </row>
-    <row r="9" spans="1:70">
+    <row r="9" spans="1:71">
       <c r="A9" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
-      <c r="V9">
+      <c r="V9"/>
+      <c r="W9">
         <v>-19264000.0</v>
       </c>
-      <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
-      <c r="Z9">
-[...1 lines deleted...]
-      </c>
+      <c r="Z9"/>
       <c r="AA9">
         <v>-2298000.0</v>
       </c>
       <c r="AB9">
         <v>-2298000.0</v>
       </c>
       <c r="AC9">
         <v>-2298000.0</v>
       </c>
-      <c r="AD9"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AD9">
+        <v>-2298000.0</v>
+      </c>
+      <c r="AE9"/>
       <c r="AF9">
         <v>0.0</v>
       </c>
       <c r="AG9">
         <v>0.0</v>
       </c>
       <c r="AH9">
         <v>0.0</v>
       </c>
       <c r="AI9">
         <v>0.0</v>
       </c>
       <c r="AJ9">
         <v>0.0</v>
       </c>
       <c r="AK9">
         <v>0.0</v>
       </c>
       <c r="AL9">
         <v>0.0</v>
       </c>
       <c r="AM9">
         <v>0.0</v>
       </c>
       <c r="AN9">
         <v>0.0</v>
       </c>
       <c r="AO9">
         <v>0.0</v>
       </c>
       <c r="AP9">
         <v>0.0</v>
       </c>
       <c r="AQ9">
         <v>0.0</v>
       </c>
       <c r="AR9">
         <v>0.0</v>
       </c>
       <c r="AS9">
         <v>0.0</v>
       </c>
       <c r="AT9">
+        <v>0.0</v>
+      </c>
+      <c r="AU9">
         <v>1943000.0</v>
       </c>
-      <c r="AU9">
-[...1 lines deleted...]
-      </c>
       <c r="AV9">
         <v>0.0</v>
       </c>
       <c r="AW9">
         <v>0.0</v>
       </c>
       <c r="AX9">
+        <v>0.0</v>
+      </c>
+      <c r="AY9">
         <v>-1652000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>-3936000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>3697000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>11348000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>-15048000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>855000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>-3662000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>3305000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>2416000.0</v>
       </c>
-      <c r="BG9">
-[...1 lines deleted...]
-      </c>
       <c r="BH9">
         <v>0.0</v>
       </c>
       <c r="BI9">
+        <v>0.0</v>
+      </c>
+      <c r="BJ9">
         <v>343000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>-583000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>606000.0</v>
       </c>
-      <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
-      <c r="BR9">
+      <c r="BR9"/>
+      <c r="BS9">
         <v>99000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:70">
+    <row r="10" spans="1:71">
       <c r="A10" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
-      <c r="AE10">
-[...1 lines deleted...]
-      </c>
+      <c r="AE10"/>
       <c r="AF10">
         <v>0.0</v>
       </c>
       <c r="AG10">
         <v>0.0</v>
       </c>
       <c r="AH10">
+        <v>0.0</v>
+      </c>
+      <c r="AI10">
         <v>919491000.0</v>
       </c>
-      <c r="AI10">
-[...1 lines deleted...]
-      </c>
       <c r="AJ10">
         <v>0.0</v>
       </c>
       <c r="AK10">
         <v>0.0</v>
       </c>
       <c r="AL10">
+        <v>0.0</v>
+      </c>
+      <c r="AM10">
         <v>656650000.0</v>
       </c>
-      <c r="AM10">
-[...1 lines deleted...]
-      </c>
       <c r="AN10">
         <v>0.0</v>
       </c>
       <c r="AO10">
         <v>0.0</v>
       </c>
       <c r="AP10">
         <v>0.0</v>
       </c>
       <c r="AQ10">
         <v>0.0</v>
       </c>
       <c r="AR10">
         <v>0.0</v>
       </c>
       <c r="AS10">
         <v>0.0</v>
       </c>
       <c r="AT10">
         <v>0.0</v>
       </c>
       <c r="AU10">
         <v>0.0</v>
       </c>
       <c r="AV10">
         <v>0.0</v>
       </c>
       <c r="AW10">
         <v>0.0</v>
       </c>
       <c r="AX10">
+        <v>0.0</v>
+      </c>
+      <c r="AY10">
         <v>797723000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>730193000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>627107000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>608596000.0</v>
       </c>
-      <c r="BB10">
-[...1 lines deleted...]
-      </c>
       <c r="BC10">
         <v>0.0</v>
       </c>
       <c r="BD10">
         <v>0.0</v>
       </c>
       <c r="BE10">
         <v>0.0</v>
       </c>
       <c r="BF10">
+        <v>0.0</v>
+      </c>
+      <c r="BG10">
         <v>39652000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>205874000.0</v>
       </c>
-      <c r="BH10">
-[...1 lines deleted...]
-      </c>
       <c r="BI10">
+        <v>0.0</v>
+      </c>
+      <c r="BJ10">
         <v>190132000.0</v>
       </c>
-      <c r="BJ10"/>
       <c r="BK10"/>
       <c r="BL10"/>
       <c r="BM10"/>
-      <c r="BN10">
+      <c r="BN10"/>
+      <c r="BO10">
         <v>10393000.0</v>
       </c>
-      <c r="BO10"/>
       <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
+      <c r="BS10"/>
     </row>
-    <row r="11" spans="1:70">
+    <row r="11" spans="1:71">
       <c r="A11" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
-[...1 lines deleted...]
-      </c>
+      <c r="K11"/>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11">
         <v>0.0</v>
       </c>
       <c r="N11">
+        <v>0.0</v>
+      </c>
+      <c r="O11">
         <v>-16373000.0</v>
       </c>
-      <c r="O11">
-[...1 lines deleted...]
-      </c>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
+        <v>0.0</v>
+      </c>
+      <c r="S11">
         <v>46657000.0</v>
       </c>
-      <c r="S11">
-[...1 lines deleted...]
-      </c>
       <c r="T11">
         <v>0.0</v>
       </c>
       <c r="U11">
         <v>0.0</v>
       </c>
       <c r="V11">
         <v>0.0</v>
       </c>
       <c r="W11">
         <v>0.0</v>
       </c>
       <c r="X11">
         <v>0.0</v>
       </c>
       <c r="Y11">
         <v>0.0</v>
       </c>
       <c r="Z11">
+        <v>0.0</v>
+      </c>
+      <c r="AA11">
         <v>2601000.0</v>
       </c>
-      <c r="AA11">
-[...1 lines deleted...]
-      </c>
       <c r="AB11">
         <v>0.0</v>
       </c>
       <c r="AC11">
         <v>0.0</v>
       </c>
       <c r="AD11">
+        <v>0.0</v>
+      </c>
+      <c r="AE11">
         <v>-13957000.0</v>
       </c>
-      <c r="AE11">
-[...1 lines deleted...]
-      </c>
       <c r="AF11">
         <v>0.0</v>
       </c>
       <c r="AG11">
         <v>0.0</v>
       </c>
       <c r="AH11">
+        <v>0.0</v>
+      </c>
+      <c r="AI11">
         <v>18847000.0</v>
       </c>
-      <c r="AI11">
-[...1 lines deleted...]
-      </c>
       <c r="AJ11">
         <v>0.0</v>
       </c>
       <c r="AK11">
+        <v>0.0</v>
+      </c>
+      <c r="AL11">
         <v>22866000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>27403000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22035000.0</v>
       </c>
       <c r="AN11">
         <v>22035000.0</v>
       </c>
-      <c r="AO11"/>
-      <c r="AP11">
+      <c r="AO11">
+        <v>22035000.0</v>
+      </c>
+      <c r="AP11"/>
+      <c r="AQ11">
         <v>-817000.0</v>
       </c>
-      <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
-      <c r="AT11">
+      <c r="AT11"/>
+      <c r="AU11">
         <v>20849000.0</v>
       </c>
-      <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
-      <c r="AX11">
+      <c r="AX11"/>
+      <c r="AY11">
         <v>-5091000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>-1682000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>16707000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>-33460000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>-5407000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>23712000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>12506000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>-24605000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>10820000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>8956000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>881000.0</v>
       </c>
-      <c r="BI11"/>
-      <c r="BJ11">
+      <c r="BJ11"/>
+      <c r="BK11">
         <v>6984000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>1357000.0</v>
       </c>
-      <c r="BL11"/>
       <c r="BM11"/>
-      <c r="BN11">
+      <c r="BN11"/>
+      <c r="BO11">
         <v>9483000.0</v>
       </c>
-      <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
+      <c r="BS11"/>
     </row>
-    <row r="12" spans="1:70">
+    <row r="12" spans="1:71">
       <c r="A12" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12">
         <v>469682000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>-416172000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>-631108000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>1973490000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>-1427140000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>-233269000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>884887000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>942354000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>-1081609000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>-660918000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>1210769000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>691939000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>-1569334000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>-634393000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>-380217000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>475819000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>-15529000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>-103369000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>-217325000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>1081559000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>-917804000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>-507709000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>106695000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>2259569000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>-1815587000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>-291370000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>568704000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>-599294000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>885312000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>-1693272000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>1915743000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>-1396748000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>-250543000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>390305000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>-266646000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>-284664000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>-153338000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>-311571000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>-101135000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>88374000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>103712000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>21078000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>610996000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>100902000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>-771716000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>-121986000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>-4754000.0</v>
       </c>
-      <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
+      <c r="BS12"/>
     </row>
-    <row r="13" spans="1:70">
+    <row r="13" spans="1:71">
       <c r="A13" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
-      <c r="N13">
-[...1 lines deleted...]
-      </c>
+      <c r="N13"/>
       <c r="O13">
         <v>-41083000.0</v>
       </c>
-      <c r="P13"/>
+      <c r="P13">
+        <v>-41083000.0</v>
+      </c>
       <c r="Q13"/>
-      <c r="R13">
-[...1 lines deleted...]
-      </c>
+      <c r="R13"/>
       <c r="S13">
         <v>-21577000.0</v>
       </c>
       <c r="T13">
         <v>-21577000.0</v>
       </c>
       <c r="U13">
         <v>-21577000.0</v>
       </c>
       <c r="V13">
-        <v>60795000.0</v>
+        <v>-21577000.0</v>
       </c>
       <c r="W13">
         <v>60795000.0</v>
       </c>
       <c r="X13">
         <v>60795000.0</v>
       </c>
       <c r="Y13">
         <v>60795000.0</v>
       </c>
       <c r="Z13">
-        <v>-32960000.0</v>
+        <v>60795000.0</v>
       </c>
       <c r="AA13">
         <v>-32960000.0</v>
       </c>
       <c r="AB13">
         <v>-32960000.0</v>
       </c>
       <c r="AC13">
         <v>-32960000.0</v>
       </c>
       <c r="AD13">
-        <v>2481000.0</v>
+        <v>-32960000.0</v>
       </c>
       <c r="AE13">
         <v>2481000.0</v>
       </c>
       <c r="AF13">
         <v>2481000.0</v>
       </c>
       <c r="AG13">
         <v>2481000.0</v>
       </c>
       <c r="AH13">
-        <v>-23317000.0</v>
+        <v>2481000.0</v>
       </c>
       <c r="AI13">
         <v>-23317000.0</v>
       </c>
       <c r="AJ13">
         <v>-23317000.0</v>
       </c>
       <c r="AK13">
+        <v>-23317000.0</v>
+      </c>
+      <c r="AL13">
         <v>610493000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>-1292000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>914016000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>-1635120000.0</v>
       </c>
-      <c r="AO13"/>
-      <c r="AP13">
+      <c r="AP13"/>
+      <c r="AQ13">
         <v>-6205000.0</v>
       </c>
-      <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
-      <c r="AT13">
+      <c r="AT13"/>
+      <c r="AU13">
         <v>-1382000.0</v>
       </c>
-      <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
+      <c r="BS13"/>
     </row>
-    <row r="14" spans="1:70">
+    <row r="14" spans="1:71">
       <c r="A14" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B14">
+        <v>62964000.0</v>
+      </c>
+      <c r="C14">
         <v>62084000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>60041000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>58936000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>57621000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>68054000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>57561000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>56043000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>55891000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>56015000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>57479000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>56292000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>56966000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>57930000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>59846000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>61103000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>56152000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>61405000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>53498000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>48510000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>46871000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>45013000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>41919000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>42317000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>39762000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>39552000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>37636000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>37381000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>37903000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>36271000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>36739000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>35489000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>33635000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>33705000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>32343000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>32860000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>32338000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>30603000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>29244000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>26425000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>25155000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>24385000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>25644000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>23470000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>24674000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>22764000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>19818000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>19097000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>18459000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>18714000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>20513000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>18176000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>18552000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>22923000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>17000000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>6743000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>7259000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>6256000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>6267000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>5084000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>4907000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>5298000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>3498000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>4719000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>3444000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>3956000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>3605000.0</v>
       </c>
-      <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
+      <c r="BS14"/>
     </row>
-    <row r="15" spans="1:70">
+    <row r="15" spans="1:71">
       <c r="A15" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B15">
+        <v>23605000.0</v>
+      </c>
+      <c r="C15">
         <v>22974000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>22970000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>22923000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>22935000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>22350000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>22071000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>22248000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>21965000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>21296000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>21139000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>21180000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>21221000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>20120000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>19882000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>20066000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>20077000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>16185000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>16146000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>16070000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>16052000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>11366000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>11343000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>11294000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>11347000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>9336000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>9306000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>9311000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>9319000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>7845000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>7901000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>7861000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>7838000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>1349289000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>1360970000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>26283000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>102377000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>177350000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>49615000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>5000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>2029947000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>1421503000.0</v>
       </c>
-      <c r="AQ15">
-[...1 lines deleted...]
-      </c>
       <c r="AR15">
+        <v>0.0</v>
+      </c>
+      <c r="AS15">
         <v>139515000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>227840000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>394081000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>216621000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>336354000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>75903000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>185937000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>112126000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>15200000.0</v>
       </c>
-      <c r="BA15">
-[...1 lines deleted...]
-      </c>
       <c r="BB15">
+        <v>0.0</v>
+      </c>
+      <c r="BC15">
         <v>28501000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>797101000.0</v>
       </c>
-      <c r="BD15">
-[...1 lines deleted...]
-      </c>
       <c r="BE15">
-        <v>1750000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BF15">
         <v>1750000.0</v>
       </c>
       <c r="BG15">
-        <v>0.0</v>
+        <v>1750000.0</v>
       </c>
       <c r="BH15">
         <v>0.0</v>
       </c>
-      <c r="BI15"/>
-      <c r="BJ15">
+      <c r="BI15">
+        <v>0.0</v>
+      </c>
+      <c r="BJ15"/>
+      <c r="BK15">
         <v>3609000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>6627000.0</v>
       </c>
-      <c r="BL15"/>
       <c r="BM15"/>
-      <c r="BN15">
+      <c r="BN15"/>
+      <c r="BO15">
         <v>2904000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>5011000.0</v>
       </c>
-      <c r="BP15"/>
       <c r="BQ15"/>
-      <c r="BR15">
+      <c r="BR15"/>
+      <c r="BS15">
         <v>7553000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:70">
+    <row r="16" spans="1:71">
       <c r="A16" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B16">
+        <v>226946000.0</v>
+      </c>
+      <c r="C16">
         <v>344375000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>319290000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>274802000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>229434000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>327898000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>219586000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>243555000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>237603000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>350120000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>254089000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>249860000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>208893000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>243625000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>205058000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>195762000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>182959000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>348447000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>353063000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>342360000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>331614000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>358002000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>328580000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>291868000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>244597000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>136566000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>80140000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>93720000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>133846000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>120348000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>221613000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>169827000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>285131000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>295754000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>195542000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>159407000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>144866000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>213467000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>180190000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>157095000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>183455000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>136988000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>60163000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>67789000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>65516000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>113354000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>84613000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>66275000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>63249000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>170563000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>60968000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>66289000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>65405000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>65027000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>82613000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>46153000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>40811000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>53817000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>86086000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>38234000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>43390000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>33285000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>20058000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>14789000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>10093000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>10390000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>10706000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>17939000.0</v>
       </c>
-      <c r="BQ16"/>
       <c r="BR16"/>
+      <c r="BS16"/>
     </row>
-    <row r="17" spans="1:70">
+    <row r="17" spans="1:71">
       <c r="A17" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -25526,2524 +25855,2560 @@
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
+      <c r="BS17"/>
     </row>
-    <row r="18" spans="1:70">
+    <row r="18" spans="1:71">
       <c r="A18" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B18">
+        <v>-1145799000.0</v>
+      </c>
+      <c r="C18">
         <v>796104000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-950431000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-241019000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-284736000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>526881000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-203978000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-241681000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>35176000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>329573000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>544240000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-341334000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-549198000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>2046777000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-1328035000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-118171000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>960138000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>1063733000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-958028000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-558356000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>1313898000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>884565000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-1474736000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-530778000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-293404000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>520044000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>65402000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-25773000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-136823000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>1158777000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-844122000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-431822000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>176521000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>2395505000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>-1751127000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>-225211000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>643274000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>-507203000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>952703000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>-1619040000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>1964773000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>-1348989000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>-205011000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>434056000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>-221107000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>-259170000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>-117173000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>-280608000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>-75070000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>85677000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>104641000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>31288000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>610783000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>63162000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>-763006000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>-120639000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>-23299000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>-157598000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>370601000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>-340829000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>182129000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>-169656000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>-18042000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>-36485000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>52306000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>-29615000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>710000.0</v>
       </c>
-      <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
+      <c r="BS18"/>
     </row>
-    <row r="19" spans="1:70">
+    <row r="19" spans="1:71">
       <c r="A19" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B19"/>
-      <c r="C19">
+      <c r="C19"/>
+      <c r="D19">
         <v>-2909000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-22544000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-39382000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-992000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-7532000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-4561000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-25050000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-19700000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>35953000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>108307000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>11810000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>39906000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-13964000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-69376000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>45815000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-30816000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>15423000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-11790000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>97505000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-32445000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>73653000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>38061000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>35910000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-90388000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-21279000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>37092000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>22705000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-323318000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>-65403000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>-90805000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>-12927000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>85080000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>124528000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>17610000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>-95094000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>17360000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>-22416000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>-50270000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>41548000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>113978000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>-30005000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>-83605000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>-8420000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>-18125000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>-12873000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>-7170000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>-51530000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>-16200000.0</v>
       </c>
-      <c r="AY19">
+      <c r="AZ19">
         <v>-109920000.0</v>
       </c>
-      <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
+      <c r="BS19"/>
     </row>
-    <row r="20" spans="1:70">
+    <row r="20" spans="1:71">
       <c r="A20" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
-      <c r="I20">
+      <c r="I20"/>
+      <c r="J20">
         <v>1220000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>1197000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>1737000.0</v>
       </c>
-      <c r="L20">
-[...1 lines deleted...]
-      </c>
       <c r="M20">
+        <v>0.0</v>
+      </c>
+      <c r="N20">
         <v>449000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>223000.0</v>
       </c>
-      <c r="O20">
-[...1 lines deleted...]
-      </c>
       <c r="P20">
+        <v>0.0</v>
+      </c>
+      <c r="Q20">
         <v>110000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>153000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>4000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>7881000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>531000.0</v>
       </c>
-      <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
+      <c r="BS20"/>
     </row>
-    <row r="21" spans="1:70">
+    <row r="21" spans="1:71">
       <c r="A21" t="s">
-        <v>181</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>182</v>
+      </c>
+      <c r="B21">
+        <v>1117041000.0</v>
+      </c>
       <c r="C21">
+        <v>-757427000.0</v>
+      </c>
+      <c r="D21">
         <v>1020681000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>358094000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>270217000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-432499000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>228293000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21">
         <v>-545284000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>305797000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>578261000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-2009896000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>1410638000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>193259000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-1032071000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-632616000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>1022787000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>637179000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-1406439000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-808492000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>1463580000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>556914000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>399067000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-358559000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-52868000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-23540000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>172216000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-866622000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>974804000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>446787000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-136661000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-2368784000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>1674005000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>222190000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-585016000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>548862000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-898485000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>1695081000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>-2029947000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>1309580000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>227617000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>-337135000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>226740000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>323417000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>148633000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>291940000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>53812000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>38666000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>-58027000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>7600000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>-610393000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>-87745000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>856924000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>135410000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>17359000.0</v>
       </c>
-      <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
+      <c r="BS21"/>
     </row>
-    <row r="22" spans="1:70">
+    <row r="22" spans="1:71">
       <c r="A22" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B22">
-        <v>-13897000.0</v>
+        <v>15244000.0</v>
       </c>
       <c r="C22">
+        <v>-13110000.0</v>
+      </c>
+      <c r="D22">
         <v>32622999.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>33162000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>2725000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>41165000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>28176000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>22149000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>11576000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>30789000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>20924000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>26932000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>25958000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>40376000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>46659000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>54107000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>69037000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>77257000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>69357000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>54227000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>58052000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>83099000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>53190000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>62059000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>47605000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>42955000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>44069000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>42146000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>44060000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>45445000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>37757000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>41033000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>36707000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>99554000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>34708000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>34512000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>43060000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>37006000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>29861000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>32111000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>15333000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>20280000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>20711000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>20291000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>21313000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>16251000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>15113000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>12914000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>7144000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>11206000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>8055000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>14543000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>7726000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>11543000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>7098000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>9292000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>5839000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>11015000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>6079000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>11131000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>6639000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>-10079000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>7057000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>11728000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>10741000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>6701000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>3068000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>11653000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>11045000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>14032000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:70">
+    <row r="23" spans="1:71">
       <c r="A23" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B23">
-        <v>-761380000.0</v>
+        <v>52000.0</v>
       </c>
       <c r="C23">
+        <v>-3770000.0</v>
+      </c>
+      <c r="D23">
         <v>150000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-9349000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-16669000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-13349000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-9117000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>210648000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-14800000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>130000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-1393000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-1735000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-26290000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-1971000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-3726000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-2681000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-18179000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-9970000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>1023531000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-564000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-769000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-1958000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-5592000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-6184000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-2605000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-2066000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-736000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-905000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-7274000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-4762000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-669000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-795000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-6236000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-2201000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-636000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-728000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-325000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>549137000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-736000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-1694000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>2029947000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-2716000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>97000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>612000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>-728000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>-1357000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>-14000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>13000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>-96000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>-3051000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>364000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>728000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>161000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>138000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>-1110000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>-5000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>18259000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>143000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>-321848000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>335673000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>-174077000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>58528000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>172000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>41181000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>-52603000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>98000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>-24000.0</v>
       </c>
-      <c r="BP23"/>
       <c r="BQ23"/>
       <c r="BR23"/>
+      <c r="BS23"/>
     </row>
-    <row r="24" spans="1:70">
+    <row r="24" spans="1:71">
       <c r="A24" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B24">
-        <v>-52857000.0</v>
+        <v>-15521000.0</v>
       </c>
       <c r="C24">
+        <v>3387000.0</v>
+      </c>
+      <c r="D24">
         <v>3377000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>677000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-35754000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>2944000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-6173000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>19774000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-13469000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-139000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>31784000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>109688000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>19329000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>44981000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>13354000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-63288000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>52893000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-35831000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>38025000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>9821000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>11419000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-4924000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>2932000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>17145000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-6455000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>118590000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>8141000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-16839000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-1679000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>73615000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-2099000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-1660000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>1055000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-7781000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>119750000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>24943000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>-91042000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>-392000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>669000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>-185216000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>41548000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>12767000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>-30005000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>-12767000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>-8420000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>-23417000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>-253000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>-542000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>-51530000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>-16200000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>-72000000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>-37920000.0</v>
       </c>
-      <c r="BA24">
-[...1 lines deleted...]
-      </c>
       <c r="BB24">
+        <v>0.0</v>
+      </c>
+      <c r="BC24">
         <v>7014000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>-208109000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>-9424000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>-6943000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>1686000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>646000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>466000.0</v>
       </c>
-      <c r="BI24"/>
-      <c r="BJ24">
+      <c r="BJ24"/>
+      <c r="BK24">
         <v>453000.0</v>
       </c>
-      <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
-      <c r="BN24">
+      <c r="BN24"/>
+      <c r="BO24">
         <v>262000.0</v>
       </c>
-      <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
+      <c r="BS24"/>
     </row>
-    <row r="25" spans="1:70">
+    <row r="25" spans="1:71">
       <c r="A25" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B25">
-        <v>628741000.0</v>
+        <v>-1157774000.0</v>
       </c>
       <c r="C25">
+        <v>754395000.0</v>
+      </c>
+      <c r="D25">
         <v>-1065642000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-436073000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-341454000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>396772000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-253803000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-344039000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>60740000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>181893000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>492946000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-435548000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-547868000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>1975734999.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-1427140000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-233269000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>915694000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>937249000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-1121617000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-685118000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>1210769000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>757386000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-1569334000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-634393000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-379993000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>438082000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-15529000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-103369000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-217325000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>1079818000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>-917804000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-507709000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>106695000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>2262815000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>-1815589000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>-291378000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>568720000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>-584993000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>894642000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>-1677283000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>1924769000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>-1393522000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>-251025000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>390787000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>-266646000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>-296607000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>-151851000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>-312077000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>-100521000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>44322000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>85237000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>-19185000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>601646000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>58732000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>-805057000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>-141904000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>-15212000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>-161442000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>-680295000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>-859348000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>-440225000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>-180989000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>-38582000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>-45312000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>36793000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>-37799000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>-3172000.0</v>
       </c>
-      <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
+      <c r="BS25"/>
     </row>
-    <row r="26" spans="1:70">
+    <row r="26" spans="1:71">
       <c r="A26" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B26">
+        <v>-19100000.0</v>
+      </c>
+      <c r="C26">
         <v>-183000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-1038000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-645000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-8587000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-369000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-1414000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-809000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-9789000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-1583000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-871000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-662000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-17395000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-1694000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-1295000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-12331000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-27049000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-3186000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-1496000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-816000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-13374000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-3249000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-15383000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-405000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-26737000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-826000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-3935000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-1756000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>-24159000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-42120000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>-5255000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>-57000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>-21400000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>-6036000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>-11273000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>-49000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>-17541000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>-519000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>-395000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>-3634000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>-8345000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>-199000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>-381000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>-1877000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>-47804000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>-61000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>-236000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>-1399000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>-35897000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>-707000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>-794000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>-1232000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>-292000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>-574000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>-43000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>1000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>-124000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>2054000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2053000.0</v>
       </c>
       <c r="BH26">
         <v>2053000.0</v>
       </c>
-      <c r="BI26"/>
+      <c r="BI26">
+        <v>2053000.0</v>
+      </c>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
+      <c r="BS26"/>
     </row>
-    <row r="27" spans="1:70">
+    <row r="27" spans="1:71">
       <c r="A27" t="s">
-        <v>186</v>
-[...1 lines deleted...]
-      <c r="B27">
+        <v>187</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
         <v>26747000.0</v>
       </c>
-      <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
-      <c r="F27">
+      <c r="F27"/>
+      <c r="G27">
         <v>27326000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>-13092000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>5842000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>6230000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>5374000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>7427000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>7898000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>7143000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>6833000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>5546000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>10329000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>11279000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>9637000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>10708000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>8121000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>8116000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>10103000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>6927000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>5927000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>5363000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>6659000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>5533000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>4733000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>7150000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>23959000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>7594000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>5332000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>5460000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>21134000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>6508000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>4310000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>4947000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>18477000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>5270000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>3656000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>3858000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>14084000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>3635000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>3178000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>4084000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>3480000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>2239000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>2003000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>2271000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>2348000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>2142000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>2544000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>2160000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>1792000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>1675000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>1028000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>681000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>698000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>681000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>620000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>423000.0</v>
       </c>
-      <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
+      <c r="BS27"/>
     </row>
-    <row r="28" spans="1:70">
+    <row r="28" spans="1:71">
       <c r="A28" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B28">
+        <v>1074045000.0</v>
+      </c>
+      <c r="C28">
         <v>-784354000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>996126000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>324330000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>222026000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-468567000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>195691000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>247300000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-124153000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-221438000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-567817000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>282220000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>513804000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-2033458000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>1386993000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>159297000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-1096656000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-651991000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>997264000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>620260000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-1423259000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-823631000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>1437284000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>539227000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>364747000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-367663000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-65844000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-34606000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>136475000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-916577000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>962520000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>442085000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-166198000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-2374694000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>1662734000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>222142000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-599673000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>548669000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-898732000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>1691442000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-2035001000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>1311836000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>227390000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-335411000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>181689000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>329453000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>148384000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>290804000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>19286000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>40118000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-37962000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>7516000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-610405000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-87693000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>1007576000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>135405000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>17236000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>125329000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-322749000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>335673000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-172024000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>182883000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>23311000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>41181000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-52603000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>29037000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-7943000.0</v>
       </c>
-      <c r="BP28"/>
       <c r="BQ28"/>
-      <c r="BR28">
+      <c r="BR28"/>
+      <c r="BS28">
         <v>69078000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:70">
+    <row r="29" spans="1:71">
       <c r="A29" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B29">
+        <v>-1143912000.0</v>
+      </c>
+      <c r="C29">
         <v>803369000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-948119000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-238452000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-281108000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>530817000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-202009000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-237846000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>38397000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>331894000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>548619000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-334359000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-546672000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>2049469999.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-1320635000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-118059000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>971928000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>1067434000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-956321000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-556350000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>1315692000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>885498000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-1474225000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-530017000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-292626000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>520589000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>66176000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-23842000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-135362000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>1161534000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>-843308000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>-431187000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>177037000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>2396074000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>-1748538000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>-224006000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>644118000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>-506546000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>953747000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>-1618747000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>1965257000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>-1348857000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>-204670000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>434548000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>-220659000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>-257592000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>-116920000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>-280066000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>-74918000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>85857000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>106880000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>32200000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>611971000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>63093000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>-762098000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>-118801000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>-21377000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>-155526000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>371647000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>-340454000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>182394000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>-169523000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>-17970000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>-36211000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>52413000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>-29615000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>1074000.0</v>
       </c>
-      <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
+      <c r="BS29"/>
     </row>
-    <row r="30" spans="1:70">
+    <row r="30" spans="1:71">
       <c r="A30" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B30">
+        <v>-40079000.0</v>
+      </c>
+      <c r="C30">
         <v>-12506000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-2909000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-22544000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-39382000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-992000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-8532000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-8561000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-25050000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-19700000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>35953000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>101332000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>9284000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>37213000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-57062000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-69488000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-44440000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-426876000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-26086000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-5768000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>81179000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-32445000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>73653000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>38061000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>35910000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-96500000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-13912000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>18322000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>12385000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-346222000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-67426000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-126202000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-12388000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>76730000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>121939000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>16405000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-110938000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>9961000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-31920000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-99055000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>38715000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>113846000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-30346000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-96864000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-8868000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-43120000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-13126000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-7712000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-51682000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-16380000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-74239000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-38832000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-1188000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>7014000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-209018000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-11262000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-8865000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-2072000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-1046000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-375000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-265000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-133000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-72000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-274000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-107000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>262000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>-364000.0</v>
       </c>
-      <c r="BP30"/>
       <c r="BQ30"/>
       <c r="BR30"/>
+      <c r="BS30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>