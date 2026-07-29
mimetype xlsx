--- v1 (2026-06-04)
+++ v2 (2026-07-29)
@@ -24092,93 +24092,93 @@
       </c>
       <c r="BM6">
         <v>4696000.0</v>
       </c>
       <c r="BN6">
         <v>-297000.0</v>
       </c>
       <c r="BO6">
         <v>-316000.0</v>
       </c>
       <c r="BP6">
         <v>-7233000.0</v>
       </c>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
     </row>
     <row r="7" spans="1:71">
       <c r="A7" t="s">
         <v>168</v>
       </c>
       <c r="B7">
         <v>-64346000.0</v>
       </c>
       <c r="C7">
-        <v>105523000.0</v>
+        <v>-29020000.0</v>
       </c>
       <c r="D7">
         <v>24859000.0</v>
       </c>
       <c r="E7">
         <v>105523000.0</v>
       </c>
       <c r="F7">
-        <v>-117390000.0</v>
+        <v>-118464000.0</v>
       </c>
       <c r="G7">
-        <v>-50270000.0</v>
+        <v>37451000.0</v>
       </c>
       <c r="H7">
         <v>-33943000.0</v>
       </c>
       <c r="I7">
         <v>28001000.0</v>
       </c>
       <c r="J7">
         <v>-89810000.0</v>
       </c>
       <c r="K7">
         <v>63197000.0</v>
       </c>
       <c r="L7">
         <v>-22730000.0</v>
       </c>
       <c r="M7">
         <v>17965000.0</v>
       </c>
       <c r="N7">
         <v>-81728000.0</v>
       </c>
       <c r="O7">
         <v>-24571000.0</v>
       </c>
       <c r="P7">
         <v>52905000.0</v>
       </c>
       <c r="Q7">
-        <v>-233269000.0</v>
+        <v>-462000.0</v>
       </c>
       <c r="R7">
         <v>-68955000.0</v>
       </c>
       <c r="S7">
         <v>-8477000.0</v>
       </c>
       <c r="T7">
         <v>42441000.0</v>
       </c>
       <c r="U7">
         <v>26031000.0</v>
       </c>
       <c r="V7">
         <v>-81572000.0</v>
       </c>
       <c r="W7">
         <v>60795000.0</v>
       </c>
       <c r="X7">
         <v>-1322276000.0</v>
       </c>
       <c r="Y7">
         <v>682646000.0</v>
       </c>
@@ -26795,51 +26795,51 @@
       <c r="L23">
         <v>-1393000.0</v>
       </c>
       <c r="M23">
         <v>-1735000.0</v>
       </c>
       <c r="N23">
         <v>-26290000.0</v>
       </c>
       <c r="O23">
         <v>-1971000.0</v>
       </c>
       <c r="P23">
         <v>-3726000.0</v>
       </c>
       <c r="Q23">
         <v>-2681000.0</v>
       </c>
       <c r="R23">
         <v>-18179000.0</v>
       </c>
       <c r="S23">
         <v>-9970000.0</v>
       </c>
       <c r="T23">
-        <v>1023531000.0</v>
+        <v>-1429000.0</v>
       </c>
       <c r="U23">
         <v>-564000.0</v>
       </c>
       <c r="V23">
         <v>-769000.0</v>
       </c>
       <c r="W23">
         <v>-1958000.0</v>
       </c>
       <c r="X23">
         <v>-5592000.0</v>
       </c>
       <c r="Y23">
         <v>-6184000.0</v>
       </c>
       <c r="Z23">
         <v>-2605000.0</v>
       </c>
       <c r="AA23">
         <v>-2066000.0</v>
       </c>
       <c r="AB23">
         <v>-736000.0</v>
       </c>
@@ -26962,51 +26962,51 @@
       </c>
       <c r="BP23">
         <v>-24000.0</v>
       </c>
       <c r="BQ23"/>
       <c r="BR23"/>
       <c r="BS23"/>
     </row>
     <row r="24" spans="1:71">
       <c r="A24" t="s">
         <v>184</v>
       </c>
       <c r="B24">
         <v>-15521000.0</v>
       </c>
       <c r="C24">
         <v>3387000.0</v>
       </c>
       <c r="D24">
         <v>3377000.0</v>
       </c>
       <c r="E24">
         <v>677000.0</v>
       </c>
       <c r="F24">
-        <v>-35754000.0</v>
+        <v>-26789000.0</v>
       </c>
       <c r="G24">
         <v>2944000.0</v>
       </c>
       <c r="H24">
         <v>-6173000.0</v>
       </c>
       <c r="I24">
         <v>19774000.0</v>
       </c>
       <c r="J24">
         <v>-13469000.0</v>
       </c>
       <c r="K24">
         <v>-139000.0</v>
       </c>
       <c r="L24">
         <v>31784000.0</v>
       </c>
       <c r="M24">
         <v>109688000.0</v>
       </c>
       <c r="N24">
         <v>19329000.0</v>
       </c>