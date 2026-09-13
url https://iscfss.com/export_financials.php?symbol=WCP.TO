--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="219">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="220">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -283,50 +283,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -4493,626 +4496,632 @@
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CT62"/>
+  <dimension ref="A1:CU62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:98">
+    <row r="1" spans="1:99">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>87</v>
       </c>
       <c r="C1" t="s">
+        <v>88</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="E1" t="s">
         <v>89</v>
       </c>
       <c r="F1" t="s">
         <v>90</v>
       </c>
       <c r="G1" t="s">
+        <v>91</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="I1" t="s">
         <v>92</v>
       </c>
       <c r="J1" t="s">
         <v>93</v>
       </c>
       <c r="K1" t="s">
+        <v>94</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="M1" t="s">
         <v>95</v>
       </c>
       <c r="N1" t="s">
         <v>96</v>
       </c>
       <c r="O1" t="s">
+        <v>97</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="Q1" t="s">
         <v>98</v>
       </c>
       <c r="R1" t="s">
         <v>99</v>
       </c>
       <c r="S1" t="s">
+        <v>100</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="U1" t="s">
         <v>101</v>
       </c>
       <c r="V1" t="s">
         <v>102</v>
       </c>
       <c r="W1" t="s">
+        <v>103</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="Y1" t="s">
         <v>104</v>
       </c>
       <c r="Z1" t="s">
         <v>105</v>
       </c>
       <c r="AA1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AC1" t="s">
         <v>107</v>
       </c>
       <c r="AD1" t="s">
         <v>108</v>
       </c>
       <c r="AE1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AG1" t="s">
         <v>110</v>
       </c>
       <c r="AH1" t="s">
         <v>111</v>
       </c>
       <c r="AI1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AK1" t="s">
         <v>113</v>
       </c>
       <c r="AL1" t="s">
         <v>114</v>
       </c>
       <c r="AM1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AO1" t="s">
         <v>116</v>
       </c>
       <c r="AP1" t="s">
         <v>117</v>
       </c>
       <c r="AQ1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AS1" t="s">
         <v>119</v>
       </c>
       <c r="AT1" t="s">
         <v>120</v>
       </c>
       <c r="AU1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AW1" t="s">
         <v>122</v>
       </c>
       <c r="AX1" t="s">
         <v>123</v>
       </c>
       <c r="AY1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="BA1" t="s">
         <v>125</v>
       </c>
       <c r="BB1" t="s">
         <v>126</v>
       </c>
       <c r="BC1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BE1" t="s">
         <v>128</v>
       </c>
       <c r="BF1" t="s">
         <v>129</v>
       </c>
       <c r="BG1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BI1" t="s">
         <v>131</v>
       </c>
       <c r="BJ1" t="s">
         <v>132</v>
       </c>
       <c r="BK1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BM1" t="s">
         <v>134</v>
       </c>
       <c r="BN1" t="s">
         <v>135</v>
       </c>
       <c r="BO1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BQ1" t="s">
         <v>137</v>
       </c>
       <c r="BR1" t="s">
         <v>138</v>
       </c>
       <c r="BS1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BU1" t="s">
         <v>140</v>
       </c>
       <c r="BV1" t="s">
         <v>141</v>
       </c>
       <c r="BW1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BY1" t="s">
         <v>143</v>
       </c>
       <c r="BZ1" t="s">
         <v>144</v>
       </c>
       <c r="CA1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="CC1" t="s">
         <v>146</v>
       </c>
       <c r="CD1" t="s">
         <v>147</v>
       </c>
       <c r="CE1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="CG1" t="s">
         <v>149</v>
       </c>
       <c r="CH1" t="s">
         <v>150</v>
       </c>
       <c r="CI1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CK1" t="s">
         <v>152</v>
       </c>
       <c r="CL1" t="s">
         <v>153</v>
       </c>
       <c r="CM1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CO1" t="s">
         <v>155</v>
       </c>
       <c r="CP1" t="s">
         <v>156</v>
       </c>
       <c r="CQ1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CS1" t="s">
         <v>158</v>
       </c>
       <c r="CT1" t="s">
         <v>159</v>
       </c>
+      <c r="CU1" t="s">
+        <v>160</v>
+      </c>
     </row>
-    <row r="2" spans="1:98">
+    <row r="2" spans="1:99">
       <c r="A2" t="s">
         <v>26</v>
       </c>
       <c r="B2">
+        <v>1493000000.0</v>
+      </c>
+      <c r="C2">
         <v>1594000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1329900000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1369800000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1302800000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>673700000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>767100000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>701600000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>609600000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>615300000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>509000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>616400000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>458100000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>529200000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>549100000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>609234000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>512710000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>513908000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>400400000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>378367000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>335851000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>350855000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>122133000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>122977000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>137550000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>206116000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>183647000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>236084000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>147900000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>200319000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>161655000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>228909000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>206895000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>262785000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>152026000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>151402000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>153432000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>176415000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>147768000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>108022000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>104307000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>107372000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>129566000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>127175000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>128100000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>132534000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>126345000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>114187000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>126615000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>153479000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>68698000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>98558000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>71004000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>92591000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>102393000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>81728000.0</v>
       </c>
-      <c r="BE2"/>
       <c r="BF2"/>
-      <c r="BG2">
+      <c r="BG2"/>
+      <c r="BH2">
         <v>62014000.0</v>
       </c>
-      <c r="BH2"/>
       <c r="BI2"/>
       <c r="BJ2"/>
       <c r="BK2"/>
       <c r="BL2"/>
       <c r="BM2"/>
       <c r="BN2"/>
       <c r="BO2"/>
       <c r="BP2"/>
       <c r="BQ2"/>
       <c r="BR2"/>
       <c r="BS2"/>
-      <c r="BT2">
+      <c r="BT2"/>
+      <c r="BU2">
         <v>2342934.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>1493475.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>1305568.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>1216690.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>1412921.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>779415.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>1690507.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>1702305.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>1904042.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>1629668.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>3935431.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>1643753.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>1018621.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>1001104.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>955935.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>494056.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>83604.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>162637.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>156632.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>209663.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>3249.0</v>
       </c>
-      <c r="CO2"/>
-      <c r="CP2">
+      <c r="CP2"/>
+      <c r="CQ2">
         <v>3181.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>3072.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>1647.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>4769.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>6894.0</v>
       </c>
     </row>
-    <row r="3" spans="1:98">
+    <row r="3" spans="1:99">
       <c r="A3" t="s">
         <v>27</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -5169,54 +5178,23028 @@
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
       <c r="CP3"/>
       <c r="CQ3"/>
       <c r="CR3"/>
       <c r="CS3"/>
       <c r="CT3"/>
+      <c r="CU3"/>
+    </row>
+    <row r="4" spans="1:99">
+      <c r="A4" t="s">
+        <v>28</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4"/>
+      <c r="AG4"/>
+      <c r="AH4"/>
+      <c r="AI4"/>
+      <c r="AJ4"/>
+      <c r="AK4"/>
+      <c r="AL4"/>
+      <c r="AM4"/>
+      <c r="AN4"/>
+      <c r="AO4"/>
+      <c r="AP4"/>
+      <c r="AQ4"/>
+      <c r="AR4"/>
+      <c r="AS4"/>
+      <c r="AT4"/>
+      <c r="AU4"/>
+      <c r="AV4"/>
+      <c r="AW4"/>
+      <c r="AX4"/>
+      <c r="AY4"/>
+      <c r="AZ4"/>
+      <c r="BA4"/>
+      <c r="BB4"/>
+      <c r="BC4"/>
+      <c r="BD4"/>
+      <c r="BE4"/>
+      <c r="BF4"/>
+      <c r="BG4"/>
+      <c r="BH4"/>
+      <c r="BI4"/>
+      <c r="BJ4"/>
+      <c r="BK4"/>
+      <c r="BL4"/>
+      <c r="BM4"/>
+      <c r="BN4"/>
+      <c r="BO4"/>
+      <c r="BP4"/>
+      <c r="BQ4"/>
+      <c r="BR4"/>
+      <c r="BS4"/>
+      <c r="BT4"/>
+      <c r="BU4"/>
+      <c r="BV4"/>
+      <c r="BW4"/>
+      <c r="BX4"/>
+      <c r="BY4"/>
+      <c r="BZ4"/>
+      <c r="CA4"/>
+      <c r="CB4"/>
+      <c r="CC4"/>
+      <c r="CD4"/>
+      <c r="CE4"/>
+      <c r="CF4"/>
+      <c r="CG4"/>
+      <c r="CH4"/>
+      <c r="CI4"/>
+      <c r="CJ4"/>
+      <c r="CK4"/>
+      <c r="CL4"/>
+      <c r="CM4"/>
+      <c r="CN4"/>
+      <c r="CO4"/>
+      <c r="CP4"/>
+      <c r="CQ4"/>
+      <c r="CR4"/>
+      <c r="CS4"/>
+      <c r="CT4"/>
+      <c r="CU4"/>
+    </row>
+    <row r="5" spans="1:99">
+      <c r="A5" t="s">
+        <v>29</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5">
+        <v>0.0</v>
+      </c>
+      <c r="K5">
+        <v>0.0</v>
+      </c>
+      <c r="L5"/>
+      <c r="M5">
+        <v>0.0</v>
+      </c>
+      <c r="N5"/>
+      <c r="O5">
+        <v>0.0</v>
+      </c>
+      <c r="P5">
+        <v>0.0</v>
+      </c>
+      <c r="Q5">
+        <v>0.0</v>
+      </c>
+      <c r="R5">
+        <v>0.0</v>
+      </c>
+      <c r="S5">
+        <v>0.0</v>
+      </c>
+      <c r="T5">
+        <v>0.0</v>
+      </c>
+      <c r="U5">
+        <v>0.0</v>
+      </c>
+      <c r="V5">
+        <v>0.0</v>
+      </c>
+      <c r="W5"/>
+      <c r="X5">
+        <v>0.0</v>
+      </c>
+      <c r="Y5">
+        <v>0.0</v>
+      </c>
+      <c r="Z5">
+        <v>0.0</v>
+      </c>
+      <c r="AA5">
+        <v>-6433492000.0</v>
+      </c>
+      <c r="AB5">
+        <v>-3506419000.0</v>
+      </c>
+      <c r="AC5">
+        <v>0.0</v>
+      </c>
+      <c r="AD5">
+        <v>-2958766000.0</v>
+      </c>
+      <c r="AE5">
+        <v>-2839308000.0</v>
+      </c>
+      <c r="AF5">
+        <v>-2721141000.0</v>
+      </c>
+      <c r="AG5">
+        <v>0.0</v>
+      </c>
+      <c r="AH5">
+        <v>0.0</v>
+      </c>
+      <c r="AI5">
+        <v>0.0</v>
+      </c>
+      <c r="AJ5">
+        <v>0.0</v>
+      </c>
+      <c r="AK5">
+        <v>0.0</v>
+      </c>
+      <c r="AL5">
+        <v>0.0</v>
+      </c>
+      <c r="AM5">
+        <v>0.0</v>
+      </c>
+      <c r="AN5">
+        <v>0.0</v>
+      </c>
+      <c r="AO5">
+        <v>0.0</v>
+      </c>
+      <c r="AP5">
+        <v>0.0</v>
+      </c>
+      <c r="AQ5">
+        <v>0.0</v>
+      </c>
+      <c r="AR5">
+        <v>0.0</v>
+      </c>
+      <c r="AS5">
+        <v>-1179245000.0</v>
+      </c>
+      <c r="AT5">
+        <v>-739876000.0</v>
+      </c>
+      <c r="AU5">
+        <v>0.0</v>
+      </c>
+      <c r="AV5">
+        <v>0.0</v>
+      </c>
+      <c r="AW5">
+        <v>0.0</v>
+      </c>
+      <c r="AX5">
+        <v>0.0</v>
+      </c>
+      <c r="AY5">
+        <v>0.0</v>
+      </c>
+      <c r="AZ5">
+        <v>0.0</v>
+      </c>
+      <c r="BA5">
+        <v>0.0</v>
+      </c>
+      <c r="BB5">
+        <v>0.0</v>
+      </c>
+      <c r="BC5">
+        <v>0.0</v>
+      </c>
+      <c r="BD5">
+        <v>-179081000.0</v>
+      </c>
+      <c r="BE5">
+        <v>-144080000.0</v>
+      </c>
+      <c r="BF5">
+        <v>-109441000.0</v>
+      </c>
+      <c r="BG5">
+        <v>-82062000.0</v>
+      </c>
+      <c r="BH5">
+        <v>-60984000.0</v>
+      </c>
+      <c r="BI5">
+        <v>-44354000.0</v>
+      </c>
+      <c r="BJ5">
+        <v>-30285000.0</v>
+      </c>
+      <c r="BK5">
+        <v>-17814000.0</v>
+      </c>
+      <c r="BL5">
+        <v>-17477000.0</v>
+      </c>
+      <c r="BM5">
+        <v>-11779000.0</v>
+      </c>
+      <c r="BN5">
+        <v>-6649426.0</v>
+      </c>
+      <c r="BO5">
+        <v>-9061166.0</v>
+      </c>
+      <c r="BP5">
+        <v>-8401469.0</v>
+      </c>
+      <c r="BQ5">
+        <v>-7747754.0</v>
+      </c>
+      <c r="BR5">
+        <v>-7223473.0</v>
+      </c>
+      <c r="BS5">
+        <v>-6561525.0</v>
+      </c>
+      <c r="BT5">
+        <v>-5951635.0</v>
+      </c>
+      <c r="BU5">
+        <v>-5344419.0</v>
+      </c>
+      <c r="BV5">
+        <v>-4835144.0</v>
+      </c>
+      <c r="BW5">
+        <v>-1456304.0</v>
+      </c>
+      <c r="BX5">
+        <v>-4074315.0</v>
+      </c>
+      <c r="BY5">
+        <v>-3681322.0</v>
+      </c>
+      <c r="BZ5">
+        <v>-3235139.0</v>
+      </c>
+      <c r="CA5">
+        <v>-2817923.0</v>
+      </c>
+      <c r="CB5">
+        <v>-2465435.0</v>
+      </c>
+      <c r="CC5">
+        <v>-2054234.0</v>
+      </c>
+      <c r="CD5">
+        <v>-1762746.0</v>
+      </c>
+      <c r="CE5">
+        <v>-1456304.0</v>
+      </c>
+      <c r="CF5">
+        <v>-1345349.0</v>
+      </c>
+      <c r="CG5">
+        <v>334974.0</v>
+      </c>
+      <c r="CH5">
+        <v>312712.0</v>
+      </c>
+      <c r="CI5">
+        <v>290450.0</v>
+      </c>
+      <c r="CJ5">
+        <v>328873.0</v>
+      </c>
+      <c r="CK5">
+        <v>312071.0</v>
+      </c>
+      <c r="CL5">
+        <v>264240.0</v>
+      </c>
+      <c r="CM5">
+        <v>253024.0</v>
+      </c>
+      <c r="CN5">
+        <v>-12693.0</v>
+      </c>
+      <c r="CO5"/>
+      <c r="CP5"/>
+      <c r="CQ5"/>
+      <c r="CR5"/>
+      <c r="CS5"/>
+      <c r="CT5"/>
+      <c r="CU5"/>
+    </row>
+    <row r="6" spans="1:99">
+      <c r="A6" t="s">
+        <v>30</v>
+      </c>
+      <c r="B6"/>
+      <c r="C6"/>
+      <c r="D6"/>
+      <c r="E6"/>
+      <c r="F6"/>
+      <c r="G6"/>
+      <c r="H6"/>
+      <c r="I6"/>
+      <c r="J6"/>
+      <c r="K6"/>
+      <c r="L6"/>
+      <c r="M6"/>
+      <c r="N6"/>
+      <c r="O6"/>
+      <c r="P6"/>
+      <c r="Q6"/>
+      <c r="R6"/>
+      <c r="S6"/>
+      <c r="T6"/>
+      <c r="U6"/>
+      <c r="V6"/>
+      <c r="W6"/>
+      <c r="X6"/>
+      <c r="Y6"/>
+      <c r="Z6"/>
+      <c r="AA6"/>
+      <c r="AB6"/>
+      <c r="AC6"/>
+      <c r="AD6"/>
+      <c r="AE6"/>
+      <c r="AF6"/>
+      <c r="AG6"/>
+      <c r="AH6"/>
+      <c r="AI6"/>
+      <c r="AJ6"/>
+      <c r="AK6"/>
+      <c r="AL6"/>
+      <c r="AM6"/>
+      <c r="AN6"/>
+      <c r="AO6"/>
+      <c r="AP6"/>
+      <c r="AQ6"/>
+      <c r="AR6"/>
+      <c r="AS6"/>
+      <c r="AT6"/>
+      <c r="AU6"/>
+      <c r="AV6"/>
+      <c r="AW6"/>
+      <c r="AX6"/>
+      <c r="AY6"/>
+      <c r="AZ6"/>
+      <c r="BA6"/>
+      <c r="BB6"/>
+      <c r="BC6"/>
+      <c r="BD6"/>
+      <c r="BE6"/>
+      <c r="BF6"/>
+      <c r="BG6"/>
+      <c r="BH6"/>
+      <c r="BI6"/>
+      <c r="BJ6"/>
+      <c r="BK6"/>
+      <c r="BL6"/>
+      <c r="BM6"/>
+      <c r="BN6"/>
+      <c r="BO6"/>
+      <c r="BP6"/>
+      <c r="BQ6"/>
+      <c r="BR6"/>
+      <c r="BS6"/>
+      <c r="BT6"/>
+      <c r="BU6"/>
+      <c r="BV6"/>
+      <c r="BW6"/>
+      <c r="BX6"/>
+      <c r="BY6"/>
+      <c r="BZ6"/>
+      <c r="CA6"/>
+      <c r="CB6"/>
+      <c r="CC6"/>
+      <c r="CD6"/>
+      <c r="CE6"/>
+      <c r="CF6"/>
+      <c r="CG6"/>
+      <c r="CH6"/>
+      <c r="CI6"/>
+      <c r="CJ6"/>
+      <c r="CK6"/>
+      <c r="CL6"/>
+      <c r="CM6"/>
+      <c r="CN6"/>
+      <c r="CO6"/>
+      <c r="CP6"/>
+      <c r="CQ6"/>
+      <c r="CR6"/>
+      <c r="CS6"/>
+      <c r="CT6"/>
+      <c r="CU6"/>
+    </row>
+    <row r="7" spans="1:99">
+      <c r="A7" t="s">
+        <v>31</v>
+      </c>
+      <c r="B7">
+        <v>706300000.0</v>
+      </c>
+      <c r="C7">
+        <v>712600000.0</v>
+      </c>
+      <c r="D7">
+        <v>700500000.0</v>
+      </c>
+      <c r="E7"/>
+      <c r="F7">
+        <v>651400000.0</v>
+      </c>
+      <c r="G7">
+        <v>116300000.0</v>
+      </c>
+      <c r="H7">
+        <v>119300000.0</v>
+      </c>
+      <c r="I7">
+        <v>118900000.0</v>
+      </c>
+      <c r="J7">
+        <v>122300000.0</v>
+      </c>
+      <c r="K7">
+        <v>25700000.0</v>
+      </c>
+      <c r="L7">
+        <v>26600000.0</v>
+      </c>
+      <c r="M7">
+        <v>27000000.0</v>
+      </c>
+      <c r="N7">
+        <v>27700000.0</v>
+      </c>
+      <c r="O7">
+        <v>28800000.0</v>
+      </c>
+      <c r="P7">
+        <v>29000000.0</v>
+      </c>
+      <c r="Q7">
+        <v>30074000.0</v>
+      </c>
+      <c r="R7">
+        <v>30299000.0</v>
+      </c>
+      <c r="S7">
+        <v>30230000.0</v>
+      </c>
+      <c r="T7">
+        <v>29668000.0</v>
+      </c>
+      <c r="U7">
+        <v>30848000.0</v>
+      </c>
+      <c r="V7">
+        <v>31804000.0</v>
+      </c>
+      <c r="W7">
+        <v>32738000.0</v>
+      </c>
+      <c r="X7">
+        <v>71594000.0</v>
+      </c>
+      <c r="Y7">
+        <v>74447000.0</v>
+      </c>
+      <c r="Z7">
+        <v>76487000.0</v>
+      </c>
+      <c r="AA7">
+        <v>78839000.0</v>
+      </c>
+      <c r="AB7">
+        <v>81262000.0</v>
+      </c>
+      <c r="AC7">
+        <v>84457000.0</v>
+      </c>
+      <c r="AD7">
+        <v>86688000.0</v>
+      </c>
+      <c r="AE7">
+        <v>89037000.0</v>
+      </c>
+      <c r="AF7"/>
+      <c r="AG7"/>
+      <c r="AH7"/>
+      <c r="AI7"/>
+      <c r="AJ7"/>
+      <c r="AK7"/>
+      <c r="AL7"/>
+      <c r="AM7"/>
+      <c r="AN7"/>
+      <c r="AO7"/>
+      <c r="AP7"/>
+      <c r="AQ7"/>
+      <c r="AR7"/>
+      <c r="AS7"/>
+      <c r="AT7"/>
+      <c r="AU7"/>
+      <c r="AV7"/>
+      <c r="AW7"/>
+      <c r="AX7"/>
+      <c r="AY7"/>
+      <c r="AZ7"/>
+      <c r="BA7"/>
+      <c r="BB7"/>
+      <c r="BC7"/>
+      <c r="BD7"/>
+      <c r="BE7"/>
+      <c r="BF7"/>
+      <c r="BG7"/>
+      <c r="BH7"/>
+      <c r="BI7"/>
+      <c r="BJ7"/>
+      <c r="BK7"/>
+      <c r="BL7"/>
+      <c r="BM7"/>
+      <c r="BN7"/>
+      <c r="BO7"/>
+      <c r="BP7"/>
+      <c r="BQ7"/>
+      <c r="BR7"/>
+      <c r="BS7"/>
+      <c r="BT7"/>
+      <c r="BU7"/>
+      <c r="BV7"/>
+      <c r="BW7"/>
+      <c r="BX7"/>
+      <c r="BY7"/>
+      <c r="BZ7"/>
+      <c r="CA7"/>
+      <c r="CB7"/>
+      <c r="CC7"/>
+      <c r="CD7"/>
+      <c r="CE7"/>
+      <c r="CF7"/>
+      <c r="CG7"/>
+      <c r="CH7"/>
+      <c r="CI7"/>
+      <c r="CJ7"/>
+      <c r="CK7"/>
+      <c r="CL7"/>
+      <c r="CM7"/>
+      <c r="CN7"/>
+      <c r="CO7"/>
+      <c r="CP7"/>
+      <c r="CQ7"/>
+      <c r="CR7"/>
+      <c r="CS7"/>
+      <c r="CT7"/>
+      <c r="CU7"/>
+    </row>
+    <row r="8" spans="1:99">
+      <c r="A8" t="s">
+        <v>32</v>
+      </c>
+      <c r="B8">
+        <v>9773900000.0</v>
+      </c>
+      <c r="C8">
+        <v>9758800000.0</v>
+      </c>
+      <c r="D8">
+        <v>9759100000.0</v>
+      </c>
+      <c r="E8"/>
+      <c r="F8">
+        <v>9900700000.0</v>
+      </c>
+      <c r="G8">
+        <v>4720400000.0</v>
+      </c>
+      <c r="H8">
+        <v>4720500000.0</v>
+      </c>
+      <c r="I8">
+        <v>4725000000.0</v>
+      </c>
+      <c r="J8">
+        <v>4814000000.0</v>
+      </c>
+      <c r="K8">
+        <v>4805000000.0</v>
+      </c>
+      <c r="L8">
+        <v>4805000000.0</v>
+      </c>
+      <c r="M8">
+        <v>4871400000.0</v>
+      </c>
+      <c r="N8">
+        <v>4869300000.0</v>
+      </c>
+      <c r="O8">
+        <v>4845400000.0</v>
+      </c>
+      <c r="P8">
+        <v>4872800000.0</v>
+      </c>
+      <c r="Q8">
+        <v>4908834000.0</v>
+      </c>
+      <c r="R8">
+        <v>4974679000.0</v>
+      </c>
+      <c r="S8">
+        <v>5061761000.0</v>
+      </c>
+      <c r="T8">
+        <v>4961257000.0</v>
+      </c>
+      <c r="U8">
+        <v>5073885000.0</v>
+      </c>
+      <c r="V8">
+        <v>5069839000.0</v>
+      </c>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8"/>
+      <c r="AG8"/>
+      <c r="AH8"/>
+      <c r="AI8"/>
+      <c r="AJ8"/>
+      <c r="AK8"/>
+      <c r="AL8"/>
+      <c r="AM8"/>
+      <c r="AN8"/>
+      <c r="AO8"/>
+      <c r="AP8"/>
+      <c r="AQ8"/>
+      <c r="AR8"/>
+      <c r="AS8"/>
+      <c r="AT8"/>
+      <c r="AU8"/>
+      <c r="AV8"/>
+      <c r="AW8"/>
+      <c r="AX8"/>
+      <c r="AY8"/>
+      <c r="AZ8"/>
+      <c r="BA8"/>
+      <c r="BB8"/>
+      <c r="BC8"/>
+      <c r="BD8"/>
+      <c r="BE8"/>
+      <c r="BF8"/>
+      <c r="BG8"/>
+      <c r="BH8"/>
+      <c r="BI8"/>
+      <c r="BJ8"/>
+      <c r="BK8"/>
+      <c r="BL8"/>
+      <c r="BM8"/>
+      <c r="BN8"/>
+      <c r="BO8"/>
+      <c r="BP8"/>
+      <c r="BQ8"/>
+      <c r="BR8"/>
+      <c r="BS8"/>
+      <c r="BT8"/>
+      <c r="BU8"/>
+      <c r="BV8"/>
+      <c r="BW8"/>
+      <c r="BX8"/>
+      <c r="BY8"/>
+      <c r="BZ8"/>
+      <c r="CA8"/>
+      <c r="CB8"/>
+      <c r="CC8"/>
+      <c r="CD8"/>
+      <c r="CE8"/>
+      <c r="CF8"/>
+      <c r="CG8"/>
+      <c r="CH8"/>
+      <c r="CI8"/>
+      <c r="CJ8"/>
+      <c r="CK8"/>
+      <c r="CL8"/>
+      <c r="CM8"/>
+      <c r="CN8"/>
+      <c r="CO8"/>
+      <c r="CP8"/>
+      <c r="CQ8"/>
+      <c r="CR8"/>
+      <c r="CS8"/>
+      <c r="CT8"/>
+      <c r="CU8"/>
+    </row>
+    <row r="9" spans="1:99">
+      <c r="A9" t="s">
+        <v>33</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9"/>
+      <c r="D9">
+        <v>24100000.0</v>
+      </c>
+      <c r="E9">
+        <v>24100000.0</v>
+      </c>
+      <c r="F9">
+        <v>23100000.0</v>
+      </c>
+      <c r="G9">
+        <v>29600000.0</v>
+      </c>
+      <c r="H9">
+        <v>20600000.0</v>
+      </c>
+      <c r="I9">
+        <v>19300000.0</v>
+      </c>
+      <c r="J9"/>
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9">
+        <v>16500000.0</v>
+      </c>
+      <c r="N9">
+        <v>14100000.0</v>
+      </c>
+      <c r="O9">
+        <v>15700000.0</v>
+      </c>
+      <c r="P9">
+        <v>12200000.0</v>
+      </c>
+      <c r="Q9">
+        <v>12126000.0</v>
+      </c>
+      <c r="R9">
+        <v>9944000.0</v>
+      </c>
+      <c r="S9">
+        <v>15029000.0</v>
+      </c>
+      <c r="T9">
+        <v>11022000.0</v>
+      </c>
+      <c r="U9">
+        <v>10834000.0</v>
+      </c>
+      <c r="V9">
+        <v>9821000.0</v>
+      </c>
+      <c r="W9">
+        <v>15116000.0</v>
+      </c>
+      <c r="X9">
+        <v>13022000.0</v>
+      </c>
+      <c r="Y9">
+        <v>17083000.0</v>
+      </c>
+      <c r="Z9">
+        <v>15838000.0</v>
+      </c>
+      <c r="AA9">
+        <v>22392000.0</v>
+      </c>
+      <c r="AB9">
+        <v>18413000.0</v>
+      </c>
+      <c r="AC9">
+        <v>16801000.0</v>
+      </c>
+      <c r="AD9">
+        <v>14798000.0</v>
+      </c>
+      <c r="AE9">
+        <v>19601000.0</v>
+      </c>
+      <c r="AF9"/>
+      <c r="AG9"/>
+      <c r="AH9"/>
+      <c r="AI9"/>
+      <c r="AJ9"/>
+      <c r="AK9"/>
+      <c r="AL9"/>
+      <c r="AM9"/>
+      <c r="AN9"/>
+      <c r="AO9"/>
+      <c r="AP9"/>
+      <c r="AQ9"/>
+      <c r="AR9"/>
+      <c r="AS9"/>
+      <c r="AT9"/>
+      <c r="AU9"/>
+      <c r="AV9"/>
+      <c r="AW9"/>
+      <c r="AX9"/>
+      <c r="AY9"/>
+      <c r="AZ9"/>
+      <c r="BA9"/>
+      <c r="BB9"/>
+      <c r="BC9"/>
+      <c r="BD9"/>
+      <c r="BE9"/>
+      <c r="BF9"/>
+      <c r="BG9"/>
+      <c r="BH9"/>
+      <c r="BI9"/>
+      <c r="BJ9"/>
+      <c r="BK9"/>
+      <c r="BL9"/>
+      <c r="BM9"/>
+      <c r="BN9"/>
+      <c r="BO9"/>
+      <c r="BP9"/>
+      <c r="BQ9"/>
+      <c r="BR9"/>
+      <c r="BS9"/>
+      <c r="BT9"/>
+      <c r="BU9"/>
+      <c r="BV9"/>
+      <c r="BW9"/>
+      <c r="BX9"/>
+      <c r="BY9"/>
+      <c r="BZ9"/>
+      <c r="CA9"/>
+      <c r="CB9"/>
+      <c r="CC9"/>
+      <c r="CD9"/>
+      <c r="CE9"/>
+      <c r="CF9"/>
+      <c r="CG9"/>
+      <c r="CH9"/>
+      <c r="CI9"/>
+      <c r="CJ9"/>
+      <c r="CK9"/>
+      <c r="CL9"/>
+      <c r="CM9"/>
+      <c r="CN9"/>
+      <c r="CO9"/>
+      <c r="CP9"/>
+      <c r="CQ9"/>
+      <c r="CR9"/>
+      <c r="CS9"/>
+      <c r="CT9"/>
+      <c r="CU9"/>
+    </row>
+    <row r="10" spans="1:99">
+      <c r="A10" t="s">
+        <v>34</v>
+      </c>
+      <c r="B10">
+        <v>4400000.0</v>
+      </c>
+      <c r="C10">
+        <v>73000000.0</v>
+      </c>
+      <c r="D10">
+        <v>59400000.0</v>
+      </c>
+      <c r="E10">
+        <v>0.0</v>
+      </c>
+      <c r="F10">
+        <v>0.0</v>
+      </c>
+      <c r="G10">
+        <v>0.0</v>
+      </c>
+      <c r="H10">
+        <v>362300000.0</v>
+      </c>
+      <c r="I10"/>
+      <c r="J10">
+        <v>-40900000.0</v>
+      </c>
+      <c r="K10">
+        <v>-40300000.0</v>
+      </c>
+      <c r="L10">
+        <v>-44500000.0</v>
+      </c>
+      <c r="M10">
+        <v>-27000000.0</v>
+      </c>
+      <c r="N10">
+        <v>-27700000.0</v>
+      </c>
+      <c r="O10">
+        <v>-28800000.0</v>
+      </c>
+      <c r="P10">
+        <v>-29000000.0</v>
+      </c>
+      <c r="Q10">
+        <v>-30074000.0</v>
+      </c>
+      <c r="R10">
+        <v>-30299000.0</v>
+      </c>
+      <c r="S10">
+        <v>-30230000.0</v>
+      </c>
+      <c r="T10">
+        <v>-29668000.0</v>
+      </c>
+      <c r="U10">
+        <v>-30848000.0</v>
+      </c>
+      <c r="V10">
+        <v>-31804000.0</v>
+      </c>
+      <c r="W10">
+        <v>-32738000.0</v>
+      </c>
+      <c r="X10">
+        <v>-71594000.0</v>
+      </c>
+      <c r="Y10">
+        <v>-74447000.0</v>
+      </c>
+      <c r="Z10">
+        <v>-76487000.0</v>
+      </c>
+      <c r="AA10">
+        <v>-78839000.0</v>
+      </c>
+      <c r="AB10">
+        <v>-81262000.0</v>
+      </c>
+      <c r="AC10">
+        <v>-84457000.0</v>
+      </c>
+      <c r="AD10">
+        <v>-86688000.0</v>
+      </c>
+      <c r="AE10">
+        <v>-89037000.0</v>
+      </c>
+      <c r="AF10">
+        <v>-11262000.0</v>
+      </c>
+      <c r="AG10">
+        <v>-17638000.0</v>
+      </c>
+      <c r="AH10">
+        <v>-10962000.0</v>
+      </c>
+      <c r="AI10">
+        <v>-10860000.0</v>
+      </c>
+      <c r="AJ10">
+        <v>-10982000.0</v>
+      </c>
+      <c r="AK10">
+        <v>-10717000.0</v>
+      </c>
+      <c r="AL10">
+        <v>-7759000.0</v>
+      </c>
+      <c r="AM10">
+        <v>-7932000.0</v>
+      </c>
+      <c r="AN10">
+        <v>-9026000.0</v>
+      </c>
+      <c r="AO10">
+        <v>-9284000.0</v>
+      </c>
+      <c r="AP10">
+        <v>-8258001.0</v>
+      </c>
+      <c r="AQ10">
+        <v>-8254000.0</v>
+      </c>
+      <c r="AR10">
+        <v>-7950001.0</v>
+      </c>
+      <c r="AS10">
+        <v>-9381000.0</v>
+      </c>
+      <c r="AT10">
+        <v>-7380000.0</v>
+      </c>
+      <c r="AU10">
+        <v>-3950000.0</v>
+      </c>
+      <c r="AV10">
+        <v>-10462000.0</v>
+      </c>
+      <c r="AW10">
+        <v>-7496000.0</v>
+      </c>
+      <c r="AX10">
+        <v>-4598000.0</v>
+      </c>
+      <c r="AY10">
+        <v>-2081000.0</v>
+      </c>
+      <c r="AZ10">
+        <v>-2707000.0</v>
+      </c>
+      <c r="BA10">
+        <v>-10966001.0</v>
+      </c>
+      <c r="BB10">
+        <v>19000.0</v>
+      </c>
+      <c r="BC10">
+        <v>18000.0</v>
+      </c>
+      <c r="BD10">
+        <v>12000.0</v>
+      </c>
+      <c r="BE10">
+        <v>11000.0</v>
+      </c>
+      <c r="BF10">
+        <v>12000.0</v>
+      </c>
+      <c r="BG10">
+        <v>11000.0</v>
+      </c>
+      <c r="BH10">
+        <v>13000.0</v>
+      </c>
+      <c r="BI10">
+        <v>12000.0</v>
+      </c>
+      <c r="BJ10">
+        <v>15000.0</v>
+      </c>
+      <c r="BK10">
+        <v>11000.0</v>
+      </c>
+      <c r="BL10">
+        <v>10000.0</v>
+      </c>
+      <c r="BM10">
+        <v>4000.0</v>
+      </c>
+      <c r="BN10">
+        <v>4955.0</v>
+      </c>
+      <c r="BO10"/>
+      <c r="BP10">
+        <v>22503.0</v>
+      </c>
+      <c r="BQ10"/>
+      <c r="BR10"/>
+      <c r="BS10"/>
+      <c r="BT10"/>
+      <c r="BU10"/>
+      <c r="BV10"/>
+      <c r="BW10"/>
+      <c r="BX10"/>
+      <c r="BY10"/>
+      <c r="BZ10"/>
+      <c r="CA10"/>
+      <c r="CB10"/>
+      <c r="CC10"/>
+      <c r="CD10"/>
+      <c r="CE10">
+        <v>562043.0</v>
+      </c>
+      <c r="CF10">
+        <v>1340795.0</v>
+      </c>
+      <c r="CG10">
+        <v>88475.0</v>
+      </c>
+      <c r="CH10">
+        <v>292269.0</v>
+      </c>
+      <c r="CI10">
+        <v>189901.0</v>
+      </c>
+      <c r="CJ10">
+        <v>1487364.0</v>
+      </c>
+      <c r="CK10">
+        <v>1961394.0</v>
+      </c>
+      <c r="CL10">
+        <v>3076568.0</v>
+      </c>
+      <c r="CM10">
+        <v>22386.0</v>
+      </c>
+      <c r="CN10">
+        <v>175417.0</v>
+      </c>
+      <c r="CO10">
+        <v>257111.0</v>
+      </c>
+      <c r="CP10">
+        <v>3593.0</v>
+      </c>
+      <c r="CQ10">
+        <v>450.0</v>
+      </c>
+      <c r="CR10">
+        <v>3481.0</v>
+      </c>
+      <c r="CS10">
+        <v>276441.0</v>
+      </c>
+      <c r="CT10">
+        <v>280684.0</v>
+      </c>
+      <c r="CU10">
+        <v>286033.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:99">
+      <c r="A11" t="s">
+        <v>35</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11"/>
+      <c r="F11"/>
+      <c r="G11"/>
+      <c r="H11"/>
+      <c r="I11"/>
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11"/>
+      <c r="N11"/>
+      <c r="O11"/>
+      <c r="P11"/>
+      <c r="Q11"/>
+      <c r="R11"/>
+      <c r="S11"/>
+      <c r="T11"/>
+      <c r="U11"/>
+      <c r="V11"/>
+      <c r="W11"/>
+      <c r="X11"/>
+      <c r="Y11"/>
+      <c r="Z11"/>
+      <c r="AA11"/>
+      <c r="AB11"/>
+      <c r="AC11"/>
+      <c r="AD11"/>
+      <c r="AE11"/>
+      <c r="AF11"/>
+      <c r="AG11"/>
+      <c r="AH11"/>
+      <c r="AI11"/>
+      <c r="AJ11"/>
+      <c r="AK11"/>
+      <c r="AL11"/>
+      <c r="AM11"/>
+      <c r="AN11"/>
+      <c r="AO11"/>
+      <c r="AP11"/>
+      <c r="AQ11"/>
+      <c r="AR11"/>
+      <c r="AS11"/>
+      <c r="AT11"/>
+      <c r="AU11"/>
+      <c r="AV11"/>
+      <c r="AW11"/>
+      <c r="AX11"/>
+      <c r="AY11"/>
+      <c r="AZ11"/>
+      <c r="BA11"/>
+      <c r="BB11"/>
+      <c r="BC11"/>
+      <c r="BD11"/>
+      <c r="BE11"/>
+      <c r="BF11"/>
+      <c r="BG11"/>
+      <c r="BH11"/>
+      <c r="BI11"/>
+      <c r="BJ11"/>
+      <c r="BK11"/>
+      <c r="BL11"/>
+      <c r="BM11"/>
+      <c r="BN11"/>
+      <c r="BO11"/>
+      <c r="BP11"/>
+      <c r="BQ11"/>
+      <c r="BR11"/>
+      <c r="BS11"/>
+      <c r="BT11"/>
+      <c r="BU11"/>
+      <c r="BV11"/>
+      <c r="BW11"/>
+      <c r="BX11"/>
+      <c r="BY11"/>
+      <c r="BZ11"/>
+      <c r="CA11"/>
+      <c r="CB11"/>
+      <c r="CC11"/>
+      <c r="CD11"/>
+      <c r="CE11"/>
+      <c r="CF11"/>
+      <c r="CG11"/>
+      <c r="CH11"/>
+      <c r="CI11"/>
+      <c r="CJ11"/>
+      <c r="CK11"/>
+      <c r="CL11"/>
+      <c r="CM11"/>
+      <c r="CN11"/>
+      <c r="CO11"/>
+      <c r="CP11"/>
+      <c r="CQ11"/>
+      <c r="CR11"/>
+      <c r="CS11"/>
+      <c r="CT11"/>
+      <c r="CU11"/>
+    </row>
+    <row r="12" spans="1:99">
+      <c r="A12" t="s">
+        <v>36</v>
+      </c>
+      <c r="B12">
+        <v>4400000.0</v>
+      </c>
+      <c r="C12">
+        <v>73000000.0</v>
+      </c>
+      <c r="D12">
+        <v>59400000.0</v>
+      </c>
+      <c r="E12">
+        <v>0.0</v>
+      </c>
+      <c r="F12">
+        <v>67000000.0</v>
+      </c>
+      <c r="G12">
+        <v>0.0</v>
+      </c>
+      <c r="H12">
+        <v>362300000.0</v>
+      </c>
+      <c r="I12"/>
+      <c r="J12">
+        <v>40900000.0</v>
+      </c>
+      <c r="K12">
+        <v>40300000.0</v>
+      </c>
+      <c r="L12">
+        <v>44500000.0</v>
+      </c>
+      <c r="M12">
+        <v>-27000000.0</v>
+      </c>
+      <c r="N12">
+        <v>-27700000.0</v>
+      </c>
+      <c r="O12">
+        <v>-28800000.0</v>
+      </c>
+      <c r="P12">
+        <v>-29000000.0</v>
+      </c>
+      <c r="Q12">
+        <v>-30074000.0</v>
+      </c>
+      <c r="R12">
+        <v>-30299000.0</v>
+      </c>
+      <c r="S12">
+        <v>-30230000.0</v>
+      </c>
+      <c r="T12">
+        <v>-29668000.0</v>
+      </c>
+      <c r="U12">
+        <v>-30848000.0</v>
+      </c>
+      <c r="V12">
+        <v>-31804000.0</v>
+      </c>
+      <c r="W12">
+        <v>-32738000.0</v>
+      </c>
+      <c r="X12">
+        <v>-71594000.0</v>
+      </c>
+      <c r="Y12">
+        <v>-74447000.0</v>
+      </c>
+      <c r="Z12">
+        <v>-76487000.0</v>
+      </c>
+      <c r="AA12">
+        <v>-78839000.0</v>
+      </c>
+      <c r="AB12">
+        <v>-81262000.0</v>
+      </c>
+      <c r="AC12">
+        <v>-84457000.0</v>
+      </c>
+      <c r="AD12">
+        <v>-86688000.0</v>
+      </c>
+      <c r="AE12">
+        <v>-89037000.0</v>
+      </c>
+      <c r="AF12">
+        <v>11262000.0</v>
+      </c>
+      <c r="AG12">
+        <v>17638000.0</v>
+      </c>
+      <c r="AH12">
+        <v>10962000.0</v>
+      </c>
+      <c r="AI12">
+        <v>10860000.0</v>
+      </c>
+      <c r="AJ12">
+        <v>10982000.0</v>
+      </c>
+      <c r="AK12">
+        <v>10717000.0</v>
+      </c>
+      <c r="AL12">
+        <v>7759000.0</v>
+      </c>
+      <c r="AM12">
+        <v>7932000.0</v>
+      </c>
+      <c r="AN12">
+        <v>9026000.0</v>
+      </c>
+      <c r="AO12">
+        <v>9284000.0</v>
+      </c>
+      <c r="AP12">
+        <v>8257999.0</v>
+      </c>
+      <c r="AQ12">
+        <v>8254000.0</v>
+      </c>
+      <c r="AR12">
+        <v>7950000.0</v>
+      </c>
+      <c r="AS12">
+        <v>9381000.0</v>
+      </c>
+      <c r="AT12">
+        <v>7380000.0</v>
+      </c>
+      <c r="AU12">
+        <v>3950000.0</v>
+      </c>
+      <c r="AV12">
+        <v>10462000.0</v>
+      </c>
+      <c r="AW12">
+        <v>7496000.0</v>
+      </c>
+      <c r="AX12">
+        <v>4598000.0</v>
+      </c>
+      <c r="AY12">
+        <v>2081000.0</v>
+      </c>
+      <c r="AZ12">
+        <v>2707000.0</v>
+      </c>
+      <c r="BA12">
+        <v>10966000.0</v>
+      </c>
+      <c r="BB12">
+        <v>19000.0</v>
+      </c>
+      <c r="BC12">
+        <v>18000.0</v>
+      </c>
+      <c r="BD12">
+        <v>12000.0</v>
+      </c>
+      <c r="BE12">
+        <v>11000.0</v>
+      </c>
+      <c r="BF12">
+        <v>12000.0</v>
+      </c>
+      <c r="BG12">
+        <v>11000.0</v>
+      </c>
+      <c r="BH12">
+        <v>13000.0</v>
+      </c>
+      <c r="BI12">
+        <v>12000.0</v>
+      </c>
+      <c r="BJ12">
+        <v>15000.0</v>
+      </c>
+      <c r="BK12">
+        <v>11000.0</v>
+      </c>
+      <c r="BL12">
+        <v>10000.0</v>
+      </c>
+      <c r="BM12">
+        <v>4000.0</v>
+      </c>
+      <c r="BN12">
+        <v>4955.0</v>
+      </c>
+      <c r="BO12"/>
+      <c r="BP12">
+        <v>22503.0</v>
+      </c>
+      <c r="BQ12"/>
+      <c r="BR12"/>
+      <c r="BS12"/>
+      <c r="BT12"/>
+      <c r="BU12"/>
+      <c r="BV12"/>
+      <c r="BW12"/>
+      <c r="BX12"/>
+      <c r="BY12"/>
+      <c r="BZ12"/>
+      <c r="CA12"/>
+      <c r="CB12"/>
+      <c r="CC12"/>
+      <c r="CD12"/>
+      <c r="CE12">
+        <v>562043.0</v>
+      </c>
+      <c r="CF12">
+        <v>1340795.0</v>
+      </c>
+      <c r="CG12">
+        <v>88475.0</v>
+      </c>
+      <c r="CH12">
+        <v>292269.0</v>
+      </c>
+      <c r="CI12">
+        <v>189901.0</v>
+      </c>
+      <c r="CJ12">
+        <v>1487364.0</v>
+      </c>
+      <c r="CK12">
+        <v>1961394.0</v>
+      </c>
+      <c r="CL12">
+        <v>3076568.0</v>
+      </c>
+      <c r="CM12">
+        <v>22386.0</v>
+      </c>
+      <c r="CN12">
+        <v>175417.0</v>
+      </c>
+      <c r="CO12">
+        <v>257111.0</v>
+      </c>
+      <c r="CP12">
+        <v>263593.0</v>
+      </c>
+      <c r="CQ12">
+        <v>275450.0</v>
+      </c>
+      <c r="CR12">
+        <v>278481.0</v>
+      </c>
+      <c r="CS12">
+        <v>276441.0</v>
+      </c>
+      <c r="CT12">
+        <v>280684.0</v>
+      </c>
+      <c r="CU12">
+        <v>286033.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:99">
+      <c r="A13" t="s">
+        <v>37</v>
+      </c>
+      <c r="B13">
+        <v>9773900000.0</v>
+      </c>
+      <c r="C13">
+        <v>9758800000.0</v>
+      </c>
+      <c r="D13">
+        <v>9759100000.0</v>
+      </c>
+      <c r="E13">
+        <v>9758100000.0</v>
+      </c>
+      <c r="F13">
+        <v>9900700000.0</v>
+      </c>
+      <c r="G13">
+        <v>4720400000.0</v>
+      </c>
+      <c r="H13">
+        <v>4720500000.0</v>
+      </c>
+      <c r="I13">
+        <v>4725000000.0</v>
+      </c>
+      <c r="J13">
+        <v>4814000000.0</v>
+      </c>
+      <c r="K13">
+        <v>4805000000.0</v>
+      </c>
+      <c r="L13">
+        <v>4805000000.0</v>
+      </c>
+      <c r="M13">
+        <v>4871400000.0</v>
+      </c>
+      <c r="N13">
+        <v>4869300000.0</v>
+      </c>
+      <c r="O13">
+        <v>4845400000.0</v>
+      </c>
+      <c r="P13">
+        <v>4872800000.0</v>
+      </c>
+      <c r="Q13">
+        <v>4908834000.0</v>
+      </c>
+      <c r="R13">
+        <v>4974679000.0</v>
+      </c>
+      <c r="S13">
+        <v>5061761000.0</v>
+      </c>
+      <c r="T13">
+        <v>4961200000.0</v>
+      </c>
+      <c r="U13">
+        <v>5073885000.0</v>
+      </c>
+      <c r="V13">
+        <v>5069839000.0</v>
+      </c>
+      <c r="W13">
+        <v>4882359000.0</v>
+      </c>
+      <c r="X13">
+        <v>3867343000.0</v>
+      </c>
+      <c r="Y13">
+        <v>3860965000.0</v>
+      </c>
+      <c r="Z13">
+        <v>3860386000.0</v>
+      </c>
+      <c r="AA13">
+        <v>3853226000.0</v>
+      </c>
+      <c r="AB13">
+        <v>3860962000.0</v>
+      </c>
+      <c r="AC13">
+        <v>3859866000.0</v>
+      </c>
+      <c r="AD13">
+        <v>3873820000.0</v>
+      </c>
+      <c r="AE13">
+        <v>3870864000.0</v>
+      </c>
+      <c r="AF13">
+        <v>3870798000.0</v>
+      </c>
+      <c r="AG13">
+        <v>3881105000.0</v>
+      </c>
+      <c r="AH13">
+        <v>3889519000.0</v>
+      </c>
+      <c r="AI13">
+        <v>3884495000.0</v>
+      </c>
+      <c r="AJ13">
+        <v>3889255000.0</v>
+      </c>
+      <c r="AK13">
+        <v>3472496000.0</v>
+      </c>
+      <c r="AL13">
+        <v>3471581000.0</v>
+      </c>
+      <c r="AM13">
+        <v>3461008000.0</v>
+      </c>
+      <c r="AN13">
+        <v>3452671000.0</v>
+      </c>
+      <c r="AO13">
+        <v>3446359000.0</v>
+      </c>
+      <c r="AP13">
+        <v>3445236000.0</v>
+      </c>
+      <c r="AQ13">
+        <v>2973536000.0</v>
+      </c>
+      <c r="AR13">
+        <v>2881762000.0</v>
+      </c>
+      <c r="AS13">
+        <v>2865040000.0</v>
+      </c>
+      <c r="AT13">
+        <v>2862420000.0</v>
+      </c>
+      <c r="AU13">
+        <v>2214764000.0</v>
+      </c>
+      <c r="AV13">
+        <v>2213607000.0</v>
+      </c>
+      <c r="AW13">
+        <v>2091731000.0</v>
+      </c>
+      <c r="AX13">
+        <v>2088358000.0</v>
+      </c>
+      <c r="AY13">
+        <v>1600342000.0</v>
+      </c>
+      <c r="AZ13">
+        <v>1253127000.0</v>
+      </c>
+      <c r="BA13">
+        <v>1188269000.0</v>
+      </c>
+      <c r="BB13">
+        <v>1022497000.0</v>
+      </c>
+      <c r="BC13">
+        <v>845238000.0</v>
+      </c>
+      <c r="BD13">
+        <v>827588000.0</v>
+      </c>
+      <c r="BE13">
+        <v>822534000.0</v>
+      </c>
+      <c r="BF13"/>
+      <c r="BG13"/>
+      <c r="BH13">
+        <v>354857000.0</v>
+      </c>
+      <c r="BI13"/>
+      <c r="BJ13"/>
+      <c r="BK13"/>
+      <c r="BL13"/>
+      <c r="BM13"/>
+      <c r="BN13"/>
+      <c r="BO13"/>
+      <c r="BP13"/>
+      <c r="BQ13"/>
+      <c r="BR13"/>
+      <c r="BS13"/>
+      <c r="BT13"/>
+      <c r="BU13"/>
+      <c r="BV13"/>
+      <c r="BW13"/>
+      <c r="BX13"/>
+      <c r="BY13"/>
+      <c r="BZ13"/>
+      <c r="CA13"/>
+      <c r="CB13"/>
+      <c r="CC13"/>
+      <c r="CD13"/>
+      <c r="CE13"/>
+      <c r="CF13"/>
+      <c r="CG13"/>
+      <c r="CH13"/>
+      <c r="CI13"/>
+      <c r="CJ13"/>
+      <c r="CK13"/>
+      <c r="CL13"/>
+      <c r="CM13"/>
+      <c r="CN13"/>
+      <c r="CO13"/>
+      <c r="CP13"/>
+      <c r="CQ13"/>
+      <c r="CR13"/>
+      <c r="CS13"/>
+      <c r="CT13"/>
+      <c r="CU13"/>
+    </row>
+    <row r="14" spans="1:99">
+      <c r="A14" t="s">
+        <v>38</v>
+      </c>
+      <c r="B14">
+        <v>1221700000.0</v>
+      </c>
+      <c r="C14">
+        <v>1220200000.0</v>
+      </c>
+      <c r="D14">
+        <v>1228800000.0</v>
+      </c>
+      <c r="E14">
+        <v>1225700000.0</v>
+      </c>
+      <c r="F14">
+        <v>946400000.0</v>
+      </c>
+      <c r="G14">
+        <v>592400000.0</v>
+      </c>
+      <c r="H14">
+        <v>598100000.0</v>
+      </c>
+      <c r="I14">
+        <v>599200000.0</v>
+      </c>
+      <c r="J14">
+        <v>602100000.0</v>
+      </c>
+      <c r="K14">
+        <v>601700000.0</v>
+      </c>
+      <c r="L14">
+        <v>607300000.0</v>
+      </c>
+      <c r="M14">
+        <v>610000000.0</v>
+      </c>
+      <c r="N14">
+        <v>609200000.0</v>
+      </c>
+      <c r="O14">
+        <v>610800000.0</v>
+      </c>
+      <c r="P14">
+        <v>608700000.0</v>
+      </c>
+      <c r="Q14">
+        <v>617911000.0</v>
+      </c>
+      <c r="R14">
+        <v>625063000.0</v>
+      </c>
+      <c r="S14">
+        <v>632900000.0</v>
+      </c>
+      <c r="T14">
+        <v>632876000.0</v>
+      </c>
+      <c r="U14">
+        <v>638060000.0</v>
+      </c>
+      <c r="V14">
+        <v>621234000.0</v>
+      </c>
+      <c r="W14">
+        <v>523222000.0</v>
+      </c>
+      <c r="X14">
+        <v>523222000.0</v>
+      </c>
+      <c r="Y14">
+        <v>412405000.0</v>
+      </c>
+      <c r="Z14">
+        <v>408146000.0</v>
+      </c>
+      <c r="AA14">
+        <v>408622000.0</v>
+      </c>
+      <c r="AB14">
+        <v>408622000.0</v>
+      </c>
+      <c r="AC14">
+        <v>414464000.0</v>
+      </c>
+      <c r="AD14">
+        <v>416626000.0</v>
+      </c>
+      <c r="AE14">
+        <v>413458000.0</v>
+      </c>
+      <c r="AF14">
+        <v>413458000.0</v>
+      </c>
+      <c r="AG14">
+        <v>420055000.0</v>
+      </c>
+      <c r="AH14">
+        <v>417456000.0</v>
+      </c>
+      <c r="AI14">
+        <v>417751000.0</v>
+      </c>
+      <c r="AJ14">
+        <v>417751000.0</v>
+      </c>
+      <c r="AK14">
+        <v>371995000.0</v>
+      </c>
+      <c r="AL14">
+        <v>371410000.0</v>
+      </c>
+      <c r="AM14">
+        <v>371460000.0</v>
+      </c>
+      <c r="AN14">
+        <v>371460000.0</v>
+      </c>
+      <c r="AO14">
+        <v>370227000.0</v>
+      </c>
+      <c r="AP14">
+        <v>319533000.0</v>
+      </c>
+      <c r="AQ14">
+        <v>305551000.0</v>
+      </c>
+      <c r="AR14">
+        <v>305551000.0</v>
+      </c>
+      <c r="AS14">
+        <v>298685000.0</v>
+      </c>
+      <c r="AT14">
+        <v>283198000.0</v>
+      </c>
+      <c r="AU14">
+        <v>253540000.0</v>
+      </c>
+      <c r="AV14">
+        <v>253540000.0</v>
+      </c>
+      <c r="AW14">
+        <v>248288000.0</v>
+      </c>
+      <c r="AX14">
+        <v>232180000.0</v>
+      </c>
+      <c r="AY14">
+        <v>200007000.0</v>
+      </c>
+      <c r="AZ14">
+        <v>200007000.0</v>
+      </c>
+      <c r="BA14">
+        <v>162235000.0</v>
+      </c>
+      <c r="BB14">
+        <v>142162000.0</v>
+      </c>
+      <c r="BC14">
+        <v>131695000.0</v>
+      </c>
+      <c r="BD14">
+        <v>131695000.0</v>
+      </c>
+      <c r="BE14">
+        <v>129233000.0</v>
+      </c>
+      <c r="BF14">
+        <v>120968000.0</v>
+      </c>
+      <c r="BG14">
+        <v>81693000.0</v>
+      </c>
+      <c r="BH14">
+        <v>81693000.0</v>
+      </c>
+      <c r="BI14">
+        <v>74131000.0</v>
+      </c>
+      <c r="BJ14">
+        <v>67440000.0</v>
+      </c>
+      <c r="BK14">
+        <v>43819000.0</v>
+      </c>
+      <c r="BL14">
+        <v>43819000.0</v>
+      </c>
+      <c r="BM14">
+        <v>32347000.0</v>
+      </c>
+      <c r="BN14">
+        <v>20105000.0</v>
+      </c>
+      <c r="BO14">
+        <v>22258479.0</v>
+      </c>
+      <c r="BP14">
+        <v>3887962.0</v>
+      </c>
+      <c r="BQ14">
+        <v>3889545.0</v>
+      </c>
+      <c r="BR14">
+        <v>3889545.0</v>
+      </c>
+      <c r="BS14">
+        <v>3961653.0</v>
+      </c>
+      <c r="BT14">
+        <v>4088591.0</v>
+      </c>
+      <c r="BU14">
+        <v>4888390.0</v>
+      </c>
+      <c r="BV14">
+        <v>3961653.0</v>
+      </c>
+      <c r="BW14">
+        <v>3650580.0</v>
+      </c>
+      <c r="BX14">
+        <v>4294324.0</v>
+      </c>
+      <c r="BY14">
+        <v>4294324.0</v>
+      </c>
+      <c r="BZ14">
+        <v>2946124.0</v>
+      </c>
+      <c r="CA14">
+        <v>2946124.0</v>
+      </c>
+      <c r="CB14">
+        <v>2932374.0</v>
+      </c>
+      <c r="CC14">
+        <v>2616774.0</v>
+      </c>
+      <c r="CD14">
+        <v>2615774.0</v>
+      </c>
+      <c r="CE14">
+        <v>2615774.0</v>
+      </c>
+      <c r="CF14">
+        <v>2570274.0</v>
+      </c>
+      <c r="CG14">
+        <v>2420274.0</v>
+      </c>
+      <c r="CH14">
+        <v>2304274.0</v>
+      </c>
+      <c r="CI14">
+        <v>2304274.0</v>
+      </c>
+      <c r="CJ14">
+        <v>2005581.0</v>
+      </c>
+      <c r="CK14">
+        <v>2005581.0</v>
+      </c>
+      <c r="CL14">
+        <v>2005581.0</v>
+      </c>
+      <c r="CM14">
+        <v>569497.0</v>
+      </c>
+      <c r="CN14">
+        <v>690500.0</v>
+      </c>
+      <c r="CO14">
+        <v>265500.0</v>
+      </c>
+      <c r="CP14">
+        <v>265500.0</v>
+      </c>
+      <c r="CQ14">
+        <v>265500.0</v>
+      </c>
+      <c r="CR14">
+        <v>265500.0</v>
+      </c>
+      <c r="CS14">
+        <v>265000.0</v>
+      </c>
+      <c r="CT14">
+        <v>265000.0</v>
+      </c>
+      <c r="CU14">
+        <v>265000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:99">
+      <c r="A15" t="s">
+        <v>39</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15"/>
+      <c r="D15"/>
+      <c r="E15"/>
+      <c r="F15"/>
+      <c r="G15"/>
+      <c r="H15"/>
+      <c r="I15"/>
+      <c r="J15"/>
+      <c r="K15"/>
+      <c r="L15"/>
+      <c r="M15"/>
+      <c r="N15"/>
+      <c r="O15"/>
+      <c r="P15"/>
+      <c r="Q15"/>
+      <c r="R15"/>
+      <c r="S15"/>
+      <c r="T15"/>
+      <c r="U15"/>
+      <c r="V15"/>
+      <c r="W15"/>
+      <c r="X15">
+        <v>3867343000.0</v>
+      </c>
+      <c r="Y15">
+        <v>3860965000.0</v>
+      </c>
+      <c r="Z15">
+        <v>3860386000.0</v>
+      </c>
+      <c r="AA15">
+        <v>3853226000.0</v>
+      </c>
+      <c r="AB15">
+        <v>3860962000.0</v>
+      </c>
+      <c r="AC15">
+        <v>3859866000.0</v>
+      </c>
+      <c r="AD15">
+        <v>3873820000.0</v>
+      </c>
+      <c r="AE15">
+        <v>3870864000.0</v>
+      </c>
+      <c r="AF15">
+        <v>3870798000.0</v>
+      </c>
+      <c r="AG15">
+        <v>3881105000.0</v>
+      </c>
+      <c r="AH15">
+        <v>3889519000.0</v>
+      </c>
+      <c r="AI15">
+        <v>3884495000.0</v>
+      </c>
+      <c r="AJ15">
+        <v>3889255000.0</v>
+      </c>
+      <c r="AK15">
+        <v>3472496000.0</v>
+      </c>
+      <c r="AL15">
+        <v>3471581000.0</v>
+      </c>
+      <c r="AM15">
+        <v>3461008000.0</v>
+      </c>
+      <c r="AN15">
+        <v>3452671000.0</v>
+      </c>
+      <c r="AO15">
+        <v>3446359000.0</v>
+      </c>
+      <c r="AP15">
+        <v>3445236000.0</v>
+      </c>
+      <c r="AQ15">
+        <v>2973536000.0</v>
+      </c>
+      <c r="AR15">
+        <v>2881762000.0</v>
+      </c>
+      <c r="AS15">
+        <v>2865040000.0</v>
+      </c>
+      <c r="AT15">
+        <v>2862420000.0</v>
+      </c>
+      <c r="AU15">
+        <v>2214764000.0</v>
+      </c>
+      <c r="AV15">
+        <v>2213607000.0</v>
+      </c>
+      <c r="AW15">
+        <v>2091731000.0</v>
+      </c>
+      <c r="AX15">
+        <v>2088358000.0</v>
+      </c>
+      <c r="AY15">
+        <v>1600342000.0</v>
+      </c>
+      <c r="AZ15">
+        <v>1253127000.0</v>
+      </c>
+      <c r="BA15">
+        <v>1188269000.0</v>
+      </c>
+      <c r="BB15">
+        <v>1022497000.0</v>
+      </c>
+      <c r="BC15">
+        <v>845238000.0</v>
+      </c>
+      <c r="BD15">
+        <v>827588000.0</v>
+      </c>
+      <c r="BE15"/>
+      <c r="BF15"/>
+      <c r="BG15"/>
+      <c r="BH15"/>
+      <c r="BI15"/>
+      <c r="BJ15"/>
+      <c r="BK15"/>
+      <c r="BL15"/>
+      <c r="BM15"/>
+      <c r="BN15"/>
+      <c r="BO15"/>
+      <c r="BP15"/>
+      <c r="BQ15"/>
+      <c r="BR15"/>
+      <c r="BS15"/>
+      <c r="BT15"/>
+      <c r="BU15"/>
+      <c r="BV15"/>
+      <c r="BW15"/>
+      <c r="BX15"/>
+      <c r="BY15"/>
+      <c r="BZ15"/>
+      <c r="CA15"/>
+      <c r="CB15"/>
+      <c r="CC15"/>
+      <c r="CD15"/>
+      <c r="CE15"/>
+      <c r="CF15"/>
+      <c r="CG15"/>
+      <c r="CH15"/>
+      <c r="CI15"/>
+      <c r="CJ15"/>
+      <c r="CK15"/>
+      <c r="CL15"/>
+      <c r="CM15"/>
+      <c r="CN15"/>
+      <c r="CO15"/>
+      <c r="CP15"/>
+      <c r="CQ15"/>
+      <c r="CR15"/>
+      <c r="CS15"/>
+      <c r="CT15"/>
+      <c r="CU15"/>
+    </row>
+    <row r="16" spans="1:99">
+      <c r="A16" t="s">
+        <v>40</v>
+      </c>
+      <c r="B16">
+        <v>2300000.0</v>
+      </c>
+      <c r="C16">
+        <v>2300000.0</v>
+      </c>
+      <c r="D16">
+        <v>2300000.0</v>
+      </c>
+      <c r="E16">
+        <v>2300000.0</v>
+      </c>
+      <c r="F16">
+        <v>2300000.0</v>
+      </c>
+      <c r="G16">
+        <v>2300000.0</v>
+      </c>
+      <c r="H16">
+        <v>2300000.0</v>
+      </c>
+      <c r="I16">
+        <v>2300000.0</v>
+      </c>
+      <c r="J16">
+        <v>2300000.0</v>
+      </c>
+      <c r="K16">
+        <v>2300000.0</v>
+      </c>
+      <c r="L16">
+        <v>2300000.0</v>
+      </c>
+      <c r="M16">
+        <v>2300000.0</v>
+      </c>
+      <c r="N16">
+        <v>2300000.0</v>
+      </c>
+      <c r="O16">
+        <v>2300000.0</v>
+      </c>
+      <c r="P16">
+        <v>2300000.0</v>
+      </c>
+      <c r="Q16">
+        <v>2306000.0</v>
+      </c>
+      <c r="R16">
+        <v>2306000.0</v>
+      </c>
+      <c r="S16">
+        <v>2306000.0</v>
+      </c>
+      <c r="T16">
+        <v>2300000.0</v>
+      </c>
+      <c r="U16">
+        <v>35022000.0</v>
+      </c>
+      <c r="V16">
+        <v>26109000.0</v>
+      </c>
+      <c r="W16">
+        <v>21684000.0</v>
+      </c>
+      <c r="X16">
+        <v>15785000.0</v>
+      </c>
+      <c r="Y16">
+        <v>11000000.0</v>
+      </c>
+      <c r="Z16">
+        <v>9338000.0</v>
+      </c>
+      <c r="AA16">
+        <v>13238000.0</v>
+      </c>
+      <c r="AB16">
+        <v>18907000.0</v>
+      </c>
+      <c r="AC16">
+        <v>19184000.0</v>
+      </c>
+      <c r="AD16">
+        <v>17820000.0</v>
+      </c>
+      <c r="AE16">
+        <v>13617000.0</v>
+      </c>
+      <c r="AF16"/>
+      <c r="AG16"/>
+      <c r="AH16">
+        <v>-319000.0</v>
+      </c>
+      <c r="AI16">
+        <v>-728000.0</v>
+      </c>
+      <c r="AJ16">
+        <v>-1409000.0</v>
+      </c>
+      <c r="AK16">
+        <v>-2135000.0</v>
+      </c>
+      <c r="AL16">
+        <v>-3830000.0</v>
+      </c>
+      <c r="AM16">
+        <v>-4935000.0</v>
+      </c>
+      <c r="AN16">
+        <v>-5023000.0</v>
+      </c>
+      <c r="AO16">
+        <v>-5345000.0</v>
+      </c>
+      <c r="AP16">
+        <v>-5380000.0</v>
+      </c>
+      <c r="AQ16">
+        <v>-5419000.0</v>
+      </c>
+      <c r="AR16">
+        <v>-5754000.0</v>
+      </c>
+      <c r="AS16">
+        <v>-6009000.0</v>
+      </c>
+      <c r="AT16">
+        <v>-5601000.0</v>
+      </c>
+      <c r="AU16">
+        <v>-5501000.0</v>
+      </c>
+      <c r="AV16">
+        <v>-3493000.0</v>
+      </c>
+      <c r="AW16">
+        <v>-3771000.0</v>
+      </c>
+      <c r="AX16">
+        <v>-4114000.0</v>
+      </c>
+      <c r="AY16">
+        <v>-2487000.0</v>
+      </c>
+      <c r="AZ16"/>
+      <c r="BA16"/>
+      <c r="BB16"/>
+      <c r="BC16"/>
+      <c r="BD16"/>
+      <c r="BE16"/>
+      <c r="BF16"/>
+      <c r="BG16"/>
+      <c r="BH16"/>
+      <c r="BI16"/>
+      <c r="BJ16"/>
+      <c r="BK16"/>
+      <c r="BL16"/>
+      <c r="BM16"/>
+      <c r="BN16"/>
+      <c r="BO16"/>
+      <c r="BP16"/>
+      <c r="BQ16"/>
+      <c r="BR16"/>
+      <c r="BS16"/>
+      <c r="BT16"/>
+      <c r="BU16"/>
+      <c r="BV16"/>
+      <c r="BW16"/>
+      <c r="BX16"/>
+      <c r="BY16"/>
+      <c r="BZ16"/>
+      <c r="CA16"/>
+      <c r="CB16"/>
+      <c r="CC16"/>
+      <c r="CD16"/>
+      <c r="CE16"/>
+      <c r="CF16"/>
+      <c r="CG16"/>
+      <c r="CH16"/>
+      <c r="CI16"/>
+      <c r="CJ16"/>
+      <c r="CK16"/>
+      <c r="CL16"/>
+      <c r="CM16"/>
+      <c r="CN16"/>
+      <c r="CO16"/>
+      <c r="CP16"/>
+      <c r="CQ16"/>
+      <c r="CR16"/>
+      <c r="CS16"/>
+      <c r="CT16"/>
+      <c r="CU16"/>
+    </row>
+    <row r="17" spans="1:99">
+      <c r="A17" t="s">
+        <v>41</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17"/>
+      <c r="AC17"/>
+      <c r="AD17"/>
+      <c r="AE17"/>
+      <c r="AF17"/>
+      <c r="AG17"/>
+      <c r="AH17"/>
+      <c r="AI17"/>
+      <c r="AJ17"/>
+      <c r="AK17"/>
+      <c r="AL17"/>
+      <c r="AM17"/>
+      <c r="AN17"/>
+      <c r="AO17"/>
+      <c r="AP17"/>
+      <c r="AQ17"/>
+      <c r="AR17"/>
+      <c r="AS17"/>
+      <c r="AT17"/>
+      <c r="AU17"/>
+      <c r="AV17"/>
+      <c r="AW17"/>
+      <c r="AX17"/>
+      <c r="AY17"/>
+      <c r="AZ17"/>
+      <c r="BA17"/>
+      <c r="BB17"/>
+      <c r="BC17"/>
+      <c r="BD17"/>
+      <c r="BE17"/>
+      <c r="BF17"/>
+      <c r="BG17"/>
+      <c r="BH17"/>
+      <c r="BI17"/>
+      <c r="BJ17"/>
+      <c r="BK17"/>
+      <c r="BL17"/>
+      <c r="BM17"/>
+      <c r="BN17"/>
+      <c r="BO17"/>
+      <c r="BP17"/>
+      <c r="BQ17"/>
+      <c r="BR17"/>
+      <c r="BS17"/>
+      <c r="BT17"/>
+      <c r="BU17"/>
+      <c r="BV17"/>
+      <c r="BW17"/>
+      <c r="BX17"/>
+      <c r="BY17"/>
+      <c r="BZ17"/>
+      <c r="CA17"/>
+      <c r="CB17"/>
+      <c r="CC17"/>
+      <c r="CD17"/>
+      <c r="CE17"/>
+      <c r="CF17"/>
+      <c r="CG17"/>
+      <c r="CH17"/>
+      <c r="CI17"/>
+      <c r="CJ17"/>
+      <c r="CK17"/>
+      <c r="CL17"/>
+      <c r="CM17"/>
+      <c r="CN17"/>
+      <c r="CO17"/>
+      <c r="CP17"/>
+      <c r="CQ17"/>
+      <c r="CR17"/>
+      <c r="CS17"/>
+      <c r="CT17"/>
+      <c r="CU17"/>
+    </row>
+    <row r="18" spans="1:99">
+      <c r="A18" t="s">
+        <v>42</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18"/>
+      <c r="D18"/>
+      <c r="E18"/>
+      <c r="F18"/>
+      <c r="G18"/>
+      <c r="H18"/>
+      <c r="I18"/>
+      <c r="J18"/>
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18"/>
+      <c r="X18"/>
+      <c r="Y18"/>
+      <c r="Z18"/>
+      <c r="AA18"/>
+      <c r="AB18"/>
+      <c r="AC18"/>
+      <c r="AD18"/>
+      <c r="AE18"/>
+      <c r="AF18"/>
+      <c r="AG18"/>
+      <c r="AH18"/>
+      <c r="AI18"/>
+      <c r="AJ18"/>
+      <c r="AK18"/>
+      <c r="AL18"/>
+      <c r="AM18"/>
+      <c r="AN18"/>
+      <c r="AO18"/>
+      <c r="AP18"/>
+      <c r="AQ18"/>
+      <c r="AR18"/>
+      <c r="AS18"/>
+      <c r="AT18"/>
+      <c r="AU18"/>
+      <c r="AV18"/>
+      <c r="AW18"/>
+      <c r="AX18"/>
+      <c r="AY18"/>
+      <c r="AZ18"/>
+      <c r="BA18"/>
+      <c r="BB18"/>
+      <c r="BC18"/>
+      <c r="BD18"/>
+      <c r="BE18"/>
+      <c r="BF18"/>
+      <c r="BG18"/>
+      <c r="BH18"/>
+      <c r="BI18"/>
+      <c r="BJ18"/>
+      <c r="BK18"/>
+      <c r="BL18"/>
+      <c r="BM18"/>
+      <c r="BN18"/>
+      <c r="BO18"/>
+      <c r="BP18"/>
+      <c r="BQ18"/>
+      <c r="BR18"/>
+      <c r="BS18"/>
+      <c r="BT18"/>
+      <c r="BU18"/>
+      <c r="BV18"/>
+      <c r="BW18"/>
+      <c r="BX18"/>
+      <c r="BY18"/>
+      <c r="BZ18"/>
+      <c r="CA18"/>
+      <c r="CB18"/>
+      <c r="CC18"/>
+      <c r="CD18"/>
+      <c r="CE18"/>
+      <c r="CF18"/>
+      <c r="CG18"/>
+      <c r="CH18"/>
+      <c r="CI18"/>
+      <c r="CJ18"/>
+      <c r="CK18"/>
+      <c r="CL18"/>
+      <c r="CM18"/>
+      <c r="CN18"/>
+      <c r="CO18"/>
+      <c r="CP18"/>
+      <c r="CQ18"/>
+      <c r="CR18"/>
+      <c r="CS18"/>
+      <c r="CT18"/>
+      <c r="CU18"/>
+    </row>
+    <row r="19" spans="1:99">
+      <c r="A19" t="s">
+        <v>43</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19"/>
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19"/>
+      <c r="BA19"/>
+      <c r="BB19"/>
+      <c r="BC19"/>
+      <c r="BD19"/>
+      <c r="BE19"/>
+      <c r="BF19"/>
+      <c r="BG19"/>
+      <c r="BH19"/>
+      <c r="BI19"/>
+      <c r="BJ19"/>
+      <c r="BK19"/>
+      <c r="BL19"/>
+      <c r="BM19"/>
+      <c r="BN19"/>
+      <c r="BO19"/>
+      <c r="BP19"/>
+      <c r="BQ19"/>
+      <c r="BR19"/>
+      <c r="BS19"/>
+      <c r="BT19"/>
+      <c r="BU19"/>
+      <c r="BV19"/>
+      <c r="BW19"/>
+      <c r="BX19"/>
+      <c r="BY19"/>
+      <c r="BZ19"/>
+      <c r="CA19"/>
+      <c r="CB19"/>
+      <c r="CC19"/>
+      <c r="CD19"/>
+      <c r="CE19"/>
+      <c r="CF19"/>
+      <c r="CG19"/>
+      <c r="CH19"/>
+      <c r="CI19"/>
+      <c r="CJ19"/>
+      <c r="CK19"/>
+      <c r="CL19"/>
+      <c r="CM19"/>
+      <c r="CN19"/>
+      <c r="CO19"/>
+      <c r="CP19"/>
+      <c r="CQ19"/>
+      <c r="CR19"/>
+      <c r="CS19"/>
+      <c r="CT19"/>
+      <c r="CU19"/>
+    </row>
+    <row r="20" spans="1:99">
+      <c r="A20" t="s">
+        <v>44</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20">
+        <v>0.0</v>
+      </c>
+      <c r="Y20">
+        <v>0.0</v>
+      </c>
+      <c r="Z20">
+        <v>0.0</v>
+      </c>
+      <c r="AA20">
+        <v>0.0</v>
+      </c>
+      <c r="AB20">
+        <v>122682000.0</v>
+      </c>
+      <c r="AC20">
+        <v>122682000.0</v>
+      </c>
+      <c r="AD20">
+        <v>122682000.0</v>
+      </c>
+      <c r="AE20">
+        <v>122682000.0</v>
+      </c>
+      <c r="AF20">
+        <v>122682000.0</v>
+      </c>
+      <c r="AG20">
+        <v>122682000.0</v>
+      </c>
+      <c r="AH20">
+        <v>122682000.0</v>
+      </c>
+      <c r="AI20">
+        <v>122682000.0</v>
+      </c>
+      <c r="AJ20">
+        <v>122682000.0</v>
+      </c>
+      <c r="AK20">
+        <v>122682000.0</v>
+      </c>
+      <c r="AL20">
+        <v>122682000.0</v>
+      </c>
+      <c r="AM20">
+        <v>122682000.0</v>
+      </c>
+      <c r="AN20">
+        <v>122682000.0</v>
+      </c>
+      <c r="AO20">
+        <v>122682000.0</v>
+      </c>
+      <c r="AP20">
+        <v>122682000.0</v>
+      </c>
+      <c r="AQ20">
+        <v>122682000.0</v>
+      </c>
+      <c r="AR20">
+        <v>122682000.0</v>
+      </c>
+      <c r="AS20">
+        <v>126197000.0</v>
+      </c>
+      <c r="AT20">
+        <v>252563000.0</v>
+      </c>
+      <c r="AU20">
+        <v>156539000.0</v>
+      </c>
+      <c r="AV20">
+        <v>156539000.0</v>
+      </c>
+      <c r="AW20">
+        <v>132535000.0</v>
+      </c>
+      <c r="AX20">
+        <v>132535000.0</v>
+      </c>
+      <c r="AY20">
+        <v>132535000.0</v>
+      </c>
+      <c r="AZ20">
+        <v>98070000.0</v>
+      </c>
+      <c r="BA20">
+        <v>98070000.0</v>
+      </c>
+      <c r="BB20">
+        <v>98070000.0</v>
+      </c>
+      <c r="BC20">
+        <v>86385000.0</v>
+      </c>
+      <c r="BD20">
+        <v>86385000.0</v>
+      </c>
+      <c r="BE20">
+        <v>87666000.0</v>
+      </c>
+      <c r="BF20">
+        <v>87666000.0</v>
+      </c>
+      <c r="BG20">
+        <v>52885000.0</v>
+      </c>
+      <c r="BH20">
+        <v>43095000.0</v>
+      </c>
+      <c r="BI20">
+        <v>43095000.0</v>
+      </c>
+      <c r="BJ20">
+        <v>44335000.0</v>
+      </c>
+      <c r="BK20"/>
+      <c r="BL20"/>
+      <c r="BM20"/>
+      <c r="BN20"/>
+      <c r="BO20"/>
+      <c r="BP20"/>
+      <c r="BQ20"/>
+      <c r="BR20"/>
+      <c r="BS20"/>
+      <c r="BT20"/>
+      <c r="BU20"/>
+      <c r="BV20"/>
+      <c r="BW20"/>
+      <c r="BX20"/>
+      <c r="BY20"/>
+      <c r="BZ20"/>
+      <c r="CA20"/>
+      <c r="CB20"/>
+      <c r="CC20"/>
+      <c r="CD20"/>
+      <c r="CE20"/>
+      <c r="CF20"/>
+      <c r="CG20"/>
+      <c r="CH20"/>
+      <c r="CI20"/>
+      <c r="CJ20"/>
+      <c r="CK20"/>
+      <c r="CL20"/>
+      <c r="CM20"/>
+      <c r="CN20"/>
+      <c r="CO20"/>
+      <c r="CP20"/>
+      <c r="CQ20"/>
+      <c r="CR20"/>
+      <c r="CS20"/>
+      <c r="CT20"/>
+      <c r="CU20"/>
+    </row>
+    <row r="21" spans="1:99">
+      <c r="A21" t="s">
+        <v>45</v>
+      </c>
+      <c r="B21"/>
+      <c r="C21"/>
+      <c r="D21"/>
+      <c r="E21"/>
+      <c r="F21"/>
+      <c r="G21"/>
+      <c r="H21"/>
+      <c r="I21"/>
+      <c r="J21"/>
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21"/>
+      <c r="N21"/>
+      <c r="O21"/>
+      <c r="P21"/>
+      <c r="Q21"/>
+      <c r="R21"/>
+      <c r="S21"/>
+      <c r="T21"/>
+      <c r="U21"/>
+      <c r="V21"/>
+      <c r="W21"/>
+      <c r="X21"/>
+      <c r="Y21"/>
+      <c r="Z21"/>
+      <c r="AA21"/>
+      <c r="AB21"/>
+      <c r="AC21"/>
+      <c r="AD21"/>
+      <c r="AE21"/>
+      <c r="AF21"/>
+      <c r="AG21"/>
+      <c r="AH21"/>
+      <c r="AI21"/>
+      <c r="AJ21"/>
+      <c r="AK21"/>
+      <c r="AL21"/>
+      <c r="AM21"/>
+      <c r="AN21"/>
+      <c r="AO21"/>
+      <c r="AP21"/>
+      <c r="AQ21"/>
+      <c r="AR21"/>
+      <c r="AS21"/>
+      <c r="AT21"/>
+      <c r="AU21"/>
+      <c r="AV21"/>
+      <c r="AW21"/>
+      <c r="AX21"/>
+      <c r="AY21"/>
+      <c r="AZ21"/>
+      <c r="BA21"/>
+      <c r="BB21"/>
+      <c r="BC21"/>
+      <c r="BD21"/>
+      <c r="BE21"/>
+      <c r="BF21"/>
+      <c r="BG21"/>
+      <c r="BH21"/>
+      <c r="BI21"/>
+      <c r="BJ21"/>
+      <c r="BK21"/>
+      <c r="BL21"/>
+      <c r="BM21"/>
+      <c r="BN21"/>
+      <c r="BO21"/>
+      <c r="BP21"/>
+      <c r="BQ21"/>
+      <c r="BR21"/>
+      <c r="BS21"/>
+      <c r="BT21"/>
+      <c r="BU21"/>
+      <c r="BV21"/>
+      <c r="BW21"/>
+      <c r="BX21"/>
+      <c r="BY21"/>
+      <c r="BZ21"/>
+      <c r="CA21"/>
+      <c r="CB21"/>
+      <c r="CC21"/>
+      <c r="CD21"/>
+      <c r="CE21"/>
+      <c r="CF21"/>
+      <c r="CG21"/>
+      <c r="CH21"/>
+      <c r="CI21"/>
+      <c r="CJ21"/>
+      <c r="CK21"/>
+      <c r="CL21"/>
+      <c r="CM21"/>
+      <c r="CN21"/>
+      <c r="CO21"/>
+      <c r="CP21"/>
+      <c r="CQ21"/>
+      <c r="CR21"/>
+      <c r="CS21"/>
+      <c r="CT21"/>
+      <c r="CU21"/>
+    </row>
+    <row r="22" spans="1:99">
+      <c r="A22" t="s">
+        <v>46</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22">
+        <v>-6199999.0</v>
+      </c>
+      <c r="K22">
+        <v>-10100000.0</v>
+      </c>
+      <c r="L22">
+        <v>-11600000.0</v>
+      </c>
+      <c r="M22">
+        <v>-15500000.0</v>
+      </c>
+      <c r="N22">
+        <v>-16099999.0</v>
+      </c>
+      <c r="O22">
+        <v>-12799999.0</v>
+      </c>
+      <c r="P22">
+        <v>28800000.0</v>
+      </c>
+      <c r="Q22">
+        <v>29703000.0</v>
+      </c>
+      <c r="R22">
+        <v>30777000.0</v>
+      </c>
+      <c r="S22">
+        <v>30702000.0</v>
+      </c>
+      <c r="T22">
+        <v>29847000.0</v>
+      </c>
+      <c r="U22">
+        <v>30848000.0</v>
+      </c>
+      <c r="V22">
+        <v>31804000.0</v>
+      </c>
+      <c r="W22">
+        <v>32738000.0</v>
+      </c>
+      <c r="X22">
+        <v>71594000.0</v>
+      </c>
+      <c r="Y22">
+        <v>74447000.0</v>
+      </c>
+      <c r="Z22">
+        <v>76487000.0</v>
+      </c>
+      <c r="AA22">
+        <v>78839000.0</v>
+      </c>
+      <c r="AB22">
+        <v>81262000.0</v>
+      </c>
+      <c r="AC22">
+        <v>84457000.0</v>
+      </c>
+      <c r="AD22">
+        <v>86688000.0</v>
+      </c>
+      <c r="AE22">
+        <v>89037000.0</v>
+      </c>
+      <c r="AF22">
+        <v>-180000.0</v>
+      </c>
+      <c r="AG22">
+        <v>-217999.0</v>
+      </c>
+      <c r="AH22">
+        <v>-10962000.0</v>
+      </c>
+      <c r="AI22">
+        <v>-10860000.0</v>
+      </c>
+      <c r="AJ22">
+        <v>-10982000.0</v>
+      </c>
+      <c r="AK22">
+        <v>1.0</v>
+      </c>
+      <c r="AL22">
+        <v>-7759000.0</v>
+      </c>
+      <c r="AM22">
+        <v>-7932000.0</v>
+      </c>
+      <c r="AN22">
+        <v>-28000.0</v>
+      </c>
+      <c r="AO22">
+        <v>-53999.0</v>
+      </c>
+      <c r="AP22">
+        <v>-74998.0</v>
+      </c>
+      <c r="AQ22">
+        <v>-86999.0</v>
+      </c>
+      <c r="AR22">
+        <v>-7950000.0</v>
+      </c>
+      <c r="AS22">
+        <v>-9381000.0</v>
+      </c>
+      <c r="AT22">
+        <v>-66000.0</v>
+      </c>
+      <c r="AU22">
+        <v>-76000.0</v>
+      </c>
+      <c r="AV22">
+        <v>-10462000.0</v>
+      </c>
+      <c r="AW22">
+        <v>-7496000.0</v>
+      </c>
+      <c r="AX22">
+        <v>-4598000.0</v>
+      </c>
+      <c r="AY22">
+        <v>-2081000.0</v>
+      </c>
+      <c r="AZ22">
+        <v>-2707000.0</v>
+      </c>
+      <c r="BA22">
+        <v>-10966000.0</v>
+      </c>
+      <c r="BB22">
+        <v>1.0</v>
+      </c>
+      <c r="BC22">
+        <v>1.0</v>
+      </c>
+      <c r="BD22">
+        <v>-135000.0</v>
+      </c>
+      <c r="BE22">
+        <v>2702000.0</v>
+      </c>
+      <c r="BF22">
+        <v>2275000.0</v>
+      </c>
+      <c r="BG22"/>
+      <c r="BH22"/>
+      <c r="BI22">
+        <v>1224000.0</v>
+      </c>
+      <c r="BJ22">
+        <v>1124000.0</v>
+      </c>
+      <c r="BK22"/>
+      <c r="BL22"/>
+      <c r="BM22"/>
+      <c r="BN22">
+        <v>626166.0</v>
+      </c>
+      <c r="BO22"/>
+      <c r="BP22"/>
+      <c r="BQ22"/>
+      <c r="BR22"/>
+      <c r="BS22"/>
+      <c r="BT22"/>
+      <c r="BU22"/>
+      <c r="BV22"/>
+      <c r="BW22"/>
+      <c r="BX22"/>
+      <c r="BY22"/>
+      <c r="BZ22"/>
+      <c r="CA22"/>
+      <c r="CB22"/>
+      <c r="CC22"/>
+      <c r="CD22"/>
+      <c r="CE22"/>
+      <c r="CF22"/>
+      <c r="CG22"/>
+      <c r="CH22"/>
+      <c r="CI22"/>
+      <c r="CJ22"/>
+      <c r="CK22"/>
+      <c r="CL22"/>
+      <c r="CM22"/>
+      <c r="CN22"/>
+      <c r="CO22"/>
+      <c r="CP22"/>
+      <c r="CQ22"/>
+      <c r="CR22"/>
+      <c r="CS22"/>
+      <c r="CT22"/>
+      <c r="CU22"/>
+    </row>
+    <row r="23" spans="1:99">
+      <c r="A23" t="s">
+        <v>47</v>
+      </c>
+      <c r="B23">
+        <v>19214000000.0</v>
+      </c>
+      <c r="C23">
+        <v>19670500000.0</v>
+      </c>
+      <c r="D23">
+        <v>19294700000.0</v>
+      </c>
+      <c r="E23">
+        <v>19034200000.0</v>
+      </c>
+      <c r="F23">
+        <v>19110600000.0</v>
+      </c>
+      <c r="G23">
+        <v>9787900000.0</v>
+      </c>
+      <c r="H23">
+        <v>9950100000.0</v>
+      </c>
+      <c r="I23">
+        <v>9828100000.0</v>
+      </c>
+      <c r="J23">
+        <v>9682500000.0</v>
+      </c>
+      <c r="K23">
+        <v>9658200000.0</v>
+      </c>
+      <c r="L23">
+        <v>9602200000.0</v>
+      </c>
+      <c r="M23">
+        <v>9207100000.0</v>
+      </c>
+      <c r="N23">
+        <v>9151700000.0</v>
+      </c>
+      <c r="O23">
+        <v>9163200000.0</v>
+      </c>
+      <c r="P23">
+        <v>9529800000.0</v>
+      </c>
+      <c r="Q23">
+        <v>9555631000.0</v>
+      </c>
+      <c r="R23">
+        <v>7695933000.0</v>
+      </c>
+      <c r="S23">
+        <v>7815312000.0</v>
+      </c>
+      <c r="T23">
+        <v>6878200000.0</v>
+      </c>
+      <c r="U23">
+        <v>6878430000.0</v>
+      </c>
+      <c r="V23">
+        <v>5499685000.0</v>
+      </c>
+      <c r="W23">
+        <v>5387739000.0</v>
+      </c>
+      <c r="X23">
+        <v>3381410000.0</v>
+      </c>
+      <c r="Y23">
+        <v>3122924000.0</v>
+      </c>
+      <c r="Z23">
+        <v>3114151000.0</v>
+      </c>
+      <c r="AA23">
+        <v>3220706000.0</v>
+      </c>
+      <c r="AB23">
+        <v>5358465000.0</v>
+      </c>
+      <c r="AC23">
+        <v>6075973000.0</v>
+      </c>
+      <c r="AD23">
+        <v>5968862000.0</v>
+      </c>
+      <c r="AE23">
+        <v>6120622000.0</v>
+      </c>
+      <c r="AF23">
+        <v>5958964000.0</v>
+      </c>
+      <c r="AG23">
+        <v>6142384000.0</v>
+      </c>
+      <c r="AH23">
+        <v>6136672000.0</v>
+      </c>
+      <c r="AI23">
+        <v>6165095000.0</v>
+      </c>
+      <c r="AJ23">
+        <v>5961347000.0</v>
+      </c>
+      <c r="AK23">
+        <v>5194875000.0</v>
+      </c>
+      <c r="AL23">
+        <v>5194640000.0</v>
+      </c>
+      <c r="AM23">
+        <v>5204068000.0</v>
+      </c>
+      <c r="AN23">
+        <v>5134940000.0</v>
+      </c>
+      <c r="AO23">
+        <v>4798265000.0</v>
+      </c>
+      <c r="AP23">
+        <v>4827244000.0</v>
+      </c>
+      <c r="AQ23">
+        <v>4091011000.0</v>
+      </c>
+      <c r="AR23">
+        <v>4183085000.0</v>
+      </c>
+      <c r="AS23">
+        <v>4146874000.0</v>
+      </c>
+      <c r="AT23">
+        <v>4580146000.0</v>
+      </c>
+      <c r="AU23">
+        <v>3894916000.0</v>
+      </c>
+      <c r="AV23">
+        <v>3869293000.0</v>
+      </c>
+      <c r="AW23">
+        <v>3565076000.0</v>
+      </c>
+      <c r="AX23">
+        <v>3439995000.0</v>
+      </c>
+      <c r="AY23">
+        <v>2657471000.0</v>
+      </c>
+      <c r="AZ23">
+        <v>2052829000.0</v>
+      </c>
+      <c r="BA23">
+        <v>2007911000.0</v>
+      </c>
+      <c r="BB23">
+        <v>1766744000.0</v>
+      </c>
+      <c r="BC23">
+        <v>1537331000.0</v>
+      </c>
+      <c r="BD23">
+        <v>1495778000.0</v>
+      </c>
+      <c r="BE23">
+        <v>1496308000.0</v>
+      </c>
+      <c r="BF23">
+        <v>1439857000.0</v>
+      </c>
+      <c r="BG23">
+        <v>823679000.0</v>
+      </c>
+      <c r="BH23">
+        <v>641671000.0</v>
+      </c>
+      <c r="BI23">
+        <v>593930000.0</v>
+      </c>
+      <c r="BJ23">
+        <v>550497000.0</v>
+      </c>
+      <c r="BK23">
+        <v>255626000.0</v>
+      </c>
+      <c r="BL23">
+        <v>211893000.0</v>
+      </c>
+      <c r="BM23">
+        <v>184345000.0</v>
+      </c>
+      <c r="BN23">
+        <v>108905172.0</v>
+      </c>
+      <c r="BO23">
+        <v>24308099.0</v>
+      </c>
+      <c r="BP23">
+        <v>24554156.0</v>
+      </c>
+      <c r="BQ23">
+        <v>24194513.0</v>
+      </c>
+      <c r="BR23">
+        <v>24395673.0</v>
+      </c>
+      <c r="BS23">
+        <v>24426569.0</v>
+      </c>
+      <c r="BT23">
+        <v>24141251.0</v>
+      </c>
+      <c r="BU23">
+        <v>24338246.0</v>
+      </c>
+      <c r="BV23">
+        <v>20780683.0</v>
+      </c>
+      <c r="BW23">
+        <v>20080331.0</v>
+      </c>
+      <c r="BX23">
+        <v>19311406.0</v>
+      </c>
+      <c r="BY23">
+        <v>19557459.0</v>
+      </c>
+      <c r="BZ23">
+        <v>18582018.0</v>
+      </c>
+      <c r="CA23">
+        <v>18902617.0</v>
+      </c>
+      <c r="CB23">
+        <v>16951581.0</v>
+      </c>
+      <c r="CC23">
+        <v>15525528.0</v>
+      </c>
+      <c r="CD23">
+        <v>13732872.0</v>
+      </c>
+      <c r="CE23">
+        <v>10682231.0</v>
+      </c>
+      <c r="CF23">
+        <v>8434344.0</v>
+      </c>
+      <c r="CG23">
+        <v>6559581.0</v>
+      </c>
+      <c r="CH23">
+        <v>6120701.0</v>
+      </c>
+      <c r="CI23">
+        <v>5173932.0</v>
+      </c>
+      <c r="CJ23">
+        <v>5332832.0</v>
+      </c>
+      <c r="CK23">
+        <v>4962066.0</v>
+      </c>
+      <c r="CL23">
+        <v>5175889.0</v>
+      </c>
+      <c r="CM23">
+        <v>1447768.0</v>
+      </c>
+      <c r="CN23">
+        <v>1113301.0</v>
+      </c>
+      <c r="CO23">
+        <v>272354.0</v>
+      </c>
+      <c r="CP23">
+        <v>269911.0</v>
+      </c>
+      <c r="CQ23">
+        <v>279545.0</v>
+      </c>
+      <c r="CR23">
+        <v>281906.0</v>
+      </c>
+      <c r="CS23">
+        <v>278102.0</v>
+      </c>
+      <c r="CT23">
+        <v>281332.0</v>
+      </c>
+      <c r="CU23">
+        <v>289981.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:99">
+      <c r="A24" t="s">
+        <v>48</v>
+      </c>
+      <c r="B24">
+        <v>1872500000.0</v>
+      </c>
+      <c r="C24">
+        <v>2661800000.0</v>
+      </c>
+      <c r="D24">
+        <v>2871700000.0</v>
+      </c>
+      <c r="E24">
+        <v>2931700000.0</v>
+      </c>
+      <c r="F24">
+        <v>2887800000.0</v>
+      </c>
+      <c r="G24">
+        <v>826200000.0</v>
+      </c>
+      <c r="H24">
+        <v>1023800000.0</v>
+      </c>
+      <c r="I24">
+        <v>1095600000.0</v>
+      </c>
+      <c r="J24">
+        <v>1190100000.0</v>
+      </c>
+      <c r="K24">
+        <v>1392600000.0</v>
+      </c>
+      <c r="L24">
+        <v>1356100000.0</v>
+      </c>
+      <c r="M24">
+        <v>1177100000.0</v>
+      </c>
+      <c r="N24">
+        <v>1259500000.0</v>
+      </c>
+      <c r="O24">
+        <v>1336700000.0</v>
+      </c>
+      <c r="P24">
+        <v>1844600000.0</v>
+      </c>
+      <c r="Q24">
+        <v>2045550000.0</v>
+      </c>
+      <c r="R24">
+        <v>844990000.0</v>
+      </c>
+      <c r="S24">
+        <v>1067777000.0</v>
+      </c>
+      <c r="T24">
+        <v>1055662000.0</v>
+      </c>
+      <c r="U24">
+        <v>1224572000.0</v>
+      </c>
+      <c r="V24">
+        <v>1334354000.0</v>
+      </c>
+      <c r="W24">
+        <v>1377214000.0</v>
+      </c>
+      <c r="X24">
+        <v>1101262000.0</v>
+      </c>
+      <c r="Y24">
+        <v>1154920000.0</v>
+      </c>
+      <c r="Z24">
+        <v>1245154000.0</v>
+      </c>
+      <c r="AA24">
+        <v>1183976000.0</v>
+      </c>
+      <c r="AB24">
+        <v>1176200000.0</v>
+      </c>
+      <c r="AC24">
+        <v>1154977000.0</v>
+      </c>
+      <c r="AD24">
+        <v>1174468000.0</v>
+      </c>
+      <c r="AE24">
+        <v>1256743000.0</v>
+      </c>
+      <c r="AF24">
+        <v>1255697000.0</v>
+      </c>
+      <c r="AG24">
+        <v>1240824000.0</v>
+      </c>
+      <c r="AH24">
+        <v>1281524000.0</v>
+      </c>
+      <c r="AI24">
+        <v>1333952000.0</v>
+      </c>
+      <c r="AJ24">
+        <v>1284232000.0</v>
+      </c>
+      <c r="AK24">
+        <v>802416000.0</v>
+      </c>
+      <c r="AL24">
+        <v>762184000.0</v>
+      </c>
+      <c r="AM24">
+        <v>793109000.0</v>
+      </c>
+      <c r="AN24">
+        <v>777181000.0</v>
+      </c>
+      <c r="AO24"/>
+      <c r="AP24"/>
+      <c r="AQ24"/>
+      <c r="AR24"/>
+      <c r="AS24"/>
+      <c r="AT24"/>
+      <c r="AU24"/>
+      <c r="AV24"/>
+      <c r="AW24"/>
+      <c r="AX24"/>
+      <c r="AY24"/>
+      <c r="AZ24"/>
+      <c r="BA24"/>
+      <c r="BB24"/>
+      <c r="BC24"/>
+      <c r="BD24"/>
+      <c r="BE24"/>
+      <c r="BF24"/>
+      <c r="BG24"/>
+      <c r="BH24"/>
+      <c r="BI24"/>
+      <c r="BJ24"/>
+      <c r="BK24"/>
+      <c r="BL24"/>
+      <c r="BM24"/>
+      <c r="BN24"/>
+      <c r="BO24"/>
+      <c r="BP24"/>
+      <c r="BQ24"/>
+      <c r="BR24"/>
+      <c r="BS24"/>
+      <c r="BT24"/>
+      <c r="BU24"/>
+      <c r="BV24"/>
+      <c r="BW24"/>
+      <c r="BX24"/>
+      <c r="BY24"/>
+      <c r="BZ24"/>
+      <c r="CA24"/>
+      <c r="CB24"/>
+      <c r="CC24"/>
+      <c r="CD24"/>
+      <c r="CE24"/>
+      <c r="CF24"/>
+      <c r="CG24"/>
+      <c r="CH24"/>
+      <c r="CI24"/>
+      <c r="CJ24"/>
+      <c r="CK24"/>
+      <c r="CL24"/>
+      <c r="CM24"/>
+      <c r="CN24"/>
+      <c r="CO24"/>
+      <c r="CP24"/>
+      <c r="CQ24"/>
+      <c r="CR24"/>
+      <c r="CS24"/>
+      <c r="CT24"/>
+      <c r="CU24"/>
+    </row>
+    <row r="25" spans="1:99">
+      <c r="A25" t="s">
+        <v>49</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25"/>
+      <c r="D25">
+        <v>3509100000.0</v>
+      </c>
+      <c r="E25">
+        <v>3512200000.0</v>
+      </c>
+      <c r="F25">
+        <v>3483100000.0</v>
+      </c>
+      <c r="G25">
+        <v>926900000.0</v>
+      </c>
+      <c r="H25">
+        <v>1127700000.0</v>
+      </c>
+      <c r="I25">
+        <v>1199600000.0</v>
+      </c>
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25">
+        <v>1196800000.0</v>
+      </c>
+      <c r="N25">
+        <v>1280100000.0</v>
+      </c>
+      <c r="O25">
+        <v>1358600000.0</v>
+      </c>
+      <c r="P25">
+        <v>1867000000.0</v>
+      </c>
+      <c r="Q25">
+        <v>2069101000.0</v>
+      </c>
+      <c r="R25">
+        <v>869196000.0</v>
+      </c>
+      <c r="S25">
+        <v>1093141000.0</v>
+      </c>
+      <c r="T25">
+        <v>1081832000.0</v>
+      </c>
+      <c r="U25">
+        <v>1249684000.0</v>
+      </c>
+      <c r="V25">
+        <v>1360633000.0</v>
+      </c>
+      <c r="W25">
+        <v>1404678000.0</v>
+      </c>
+      <c r="X25">
+        <v>1161168000.0</v>
+      </c>
+      <c r="Y25">
+        <v>1217823000.0</v>
+      </c>
+      <c r="Z25">
+        <v>1310490000.0</v>
+      </c>
+      <c r="AA25">
+        <v>1251974000.0</v>
+      </c>
+      <c r="AB25">
+        <v>1246894000.0</v>
+      </c>
+      <c r="AC25">
+        <v>1228415000.0</v>
+      </c>
+      <c r="AD25">
+        <v>1250294000.0</v>
+      </c>
+      <c r="AE25">
+        <v>1335122000.0</v>
+      </c>
+      <c r="AF25"/>
+      <c r="AG25"/>
+      <c r="AH25"/>
+      <c r="AI25"/>
+      <c r="AJ25"/>
+      <c r="AK25"/>
+      <c r="AL25"/>
+      <c r="AM25"/>
+      <c r="AN25"/>
+      <c r="AO25"/>
+      <c r="AP25"/>
+      <c r="AQ25"/>
+      <c r="AR25"/>
+      <c r="AS25"/>
+      <c r="AT25"/>
+      <c r="AU25"/>
+      <c r="AV25"/>
+      <c r="AW25"/>
+      <c r="AX25"/>
+      <c r="AY25"/>
+      <c r="AZ25"/>
+      <c r="BA25"/>
+      <c r="BB25"/>
+      <c r="BC25"/>
+      <c r="BD25"/>
+      <c r="BE25"/>
+      <c r="BF25"/>
+      <c r="BG25"/>
+      <c r="BH25"/>
+      <c r="BI25"/>
+      <c r="BJ25"/>
+      <c r="BK25"/>
+      <c r="BL25"/>
+      <c r="BM25"/>
+      <c r="BN25"/>
+      <c r="BO25"/>
+      <c r="BP25"/>
+      <c r="BQ25"/>
+      <c r="BR25"/>
+      <c r="BS25"/>
+      <c r="BT25"/>
+      <c r="BU25"/>
+      <c r="BV25"/>
+      <c r="BW25"/>
+      <c r="BX25"/>
+      <c r="BY25"/>
+      <c r="BZ25"/>
+      <c r="CA25"/>
+      <c r="CB25"/>
+      <c r="CC25"/>
+      <c r="CD25"/>
+      <c r="CE25"/>
+      <c r="CF25"/>
+      <c r="CG25"/>
+      <c r="CH25"/>
+      <c r="CI25"/>
+      <c r="CJ25"/>
+      <c r="CK25"/>
+      <c r="CL25"/>
+      <c r="CM25"/>
+      <c r="CN25"/>
+      <c r="CO25"/>
+      <c r="CP25"/>
+      <c r="CQ25"/>
+      <c r="CR25"/>
+      <c r="CS25"/>
+      <c r="CT25"/>
+      <c r="CU25"/>
+    </row>
+    <row r="26" spans="1:99">
+      <c r="A26" t="s">
+        <v>50</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26">
+        <v>0.0</v>
+      </c>
+      <c r="AC26">
+        <v>0.0</v>
+      </c>
+      <c r="AD26">
+        <v>0.0</v>
+      </c>
+      <c r="AE26">
+        <v>1364000.0</v>
+      </c>
+      <c r="AF26">
+        <v>1364000.0</v>
+      </c>
+      <c r="AG26">
+        <v>7585000.0</v>
+      </c>
+      <c r="AH26">
+        <v>7585000.0</v>
+      </c>
+      <c r="AI26">
+        <v>7625000.0</v>
+      </c>
+      <c r="AJ26">
+        <v>7715000.0</v>
+      </c>
+      <c r="AK26">
+        <v>13222000.0</v>
+      </c>
+      <c r="AL26">
+        <v>13345000.0</v>
+      </c>
+      <c r="AM26">
+        <v>13423000.0</v>
+      </c>
+      <c r="AN26">
+        <v>13625000.0</v>
+      </c>
+      <c r="AO26"/>
+      <c r="AP26"/>
+      <c r="AQ26"/>
+      <c r="AR26"/>
+      <c r="AS26"/>
+      <c r="AT26"/>
+      <c r="AU26"/>
+      <c r="AV26"/>
+      <c r="AW26"/>
+      <c r="AX26"/>
+      <c r="AY26"/>
+      <c r="AZ26"/>
+      <c r="BA26"/>
+      <c r="BB26"/>
+      <c r="BC26"/>
+      <c r="BD26"/>
+      <c r="BE26"/>
+      <c r="BF26"/>
+      <c r="BG26"/>
+      <c r="BH26"/>
+      <c r="BI26"/>
+      <c r="BJ26"/>
+      <c r="BK26"/>
+      <c r="BL26"/>
+      <c r="BM26"/>
+      <c r="BN26"/>
+      <c r="BO26"/>
+      <c r="BP26"/>
+      <c r="BQ26"/>
+      <c r="BR26"/>
+      <c r="BS26"/>
+      <c r="BT26"/>
+      <c r="BU26"/>
+      <c r="BV26"/>
+      <c r="BW26"/>
+      <c r="BX26"/>
+      <c r="BY26"/>
+      <c r="BZ26"/>
+      <c r="CA26"/>
+      <c r="CB26"/>
+      <c r="CC26"/>
+      <c r="CD26"/>
+      <c r="CE26"/>
+      <c r="CF26"/>
+      <c r="CG26"/>
+      <c r="CH26"/>
+      <c r="CI26"/>
+      <c r="CJ26"/>
+      <c r="CK26"/>
+      <c r="CL26"/>
+      <c r="CM26"/>
+      <c r="CN26"/>
+      <c r="CO26"/>
+      <c r="CP26"/>
+      <c r="CQ26"/>
+      <c r="CR26"/>
+      <c r="CS26"/>
+      <c r="CT26"/>
+      <c r="CU26"/>
+    </row>
+    <row r="27" spans="1:99">
+      <c r="A27" t="s">
+        <v>51</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27"/>
+      <c r="AC27"/>
+      <c r="AD27"/>
+      <c r="AE27"/>
+      <c r="AF27"/>
+      <c r="AG27"/>
+      <c r="AH27"/>
+      <c r="AI27"/>
+      <c r="AJ27"/>
+      <c r="AK27"/>
+      <c r="AL27"/>
+      <c r="AM27"/>
+      <c r="AN27"/>
+      <c r="AO27"/>
+      <c r="AP27"/>
+      <c r="AQ27"/>
+      <c r="AR27"/>
+      <c r="AS27"/>
+      <c r="AT27"/>
+      <c r="AU27"/>
+      <c r="AV27"/>
+      <c r="AW27"/>
+      <c r="AX27"/>
+      <c r="AY27"/>
+      <c r="AZ27"/>
+      <c r="BA27"/>
+      <c r="BB27"/>
+      <c r="BC27"/>
+      <c r="BD27"/>
+      <c r="BE27"/>
+      <c r="BF27"/>
+      <c r="BG27"/>
+      <c r="BH27"/>
+      <c r="BI27"/>
+      <c r="BJ27"/>
+      <c r="BK27"/>
+      <c r="BL27"/>
+      <c r="BM27"/>
+      <c r="BN27"/>
+      <c r="BO27"/>
+      <c r="BP27"/>
+      <c r="BQ27"/>
+      <c r="BR27"/>
+      <c r="BS27"/>
+      <c r="BT27"/>
+      <c r="BU27"/>
+      <c r="BV27"/>
+      <c r="BW27"/>
+      <c r="BX27"/>
+      <c r="BY27"/>
+      <c r="BZ27"/>
+      <c r="CA27"/>
+      <c r="CB27"/>
+      <c r="CC27"/>
+      <c r="CD27"/>
+      <c r="CE27"/>
+      <c r="CF27"/>
+      <c r="CG27"/>
+      <c r="CH27"/>
+      <c r="CI27"/>
+      <c r="CJ27"/>
+      <c r="CK27"/>
+      <c r="CL27"/>
+      <c r="CM27"/>
+      <c r="CN27"/>
+      <c r="CO27"/>
+      <c r="CP27"/>
+      <c r="CQ27"/>
+      <c r="CR27"/>
+      <c r="CS27"/>
+      <c r="CT27"/>
+      <c r="CU27"/>
+    </row>
+    <row r="28" spans="1:99">
+      <c r="A28" t="s">
+        <v>52</v>
+      </c>
+      <c r="B28">
+        <v>2769400000.0</v>
+      </c>
+      <c r="C28">
+        <v>3496400000.0</v>
+      </c>
+      <c r="D28">
+        <v>4345200000.0</v>
+      </c>
+      <c r="E28">
+        <v>3569300000.0</v>
+      </c>
+      <c r="F28">
+        <v>3539200000.0</v>
+      </c>
+      <c r="G28">
+        <v>942500000.0</v>
+      </c>
+      <c r="H28">
+        <v>780800000.0</v>
+      </c>
+      <c r="I28">
+        <v>1214500000.0</v>
+      </c>
+      <c r="J28">
+        <v>1312400000.0</v>
+      </c>
+      <c r="K28">
+        <v>1418300000.0</v>
+      </c>
+      <c r="L28">
+        <v>1382700000.0</v>
+      </c>
+      <c r="M28">
+        <v>1204100000.0</v>
+      </c>
+      <c r="N28">
+        <v>1287200000.0</v>
+      </c>
+      <c r="O28">
+        <v>1365500000.0</v>
+      </c>
+      <c r="P28">
+        <v>1873600000.0</v>
+      </c>
+      <c r="Q28">
+        <v>2075624000.0</v>
+      </c>
+      <c r="R28">
+        <v>875289000.0</v>
+      </c>
+      <c r="S28">
+        <v>1098007000.0</v>
+      </c>
+      <c r="T28">
+        <v>1085400000.0</v>
+      </c>
+      <c r="U28">
+        <v>1255420000.0</v>
+      </c>
+      <c r="V28">
+        <v>1366158000.0</v>
+      </c>
+      <c r="W28">
+        <v>1409952000.0</v>
+      </c>
+      <c r="X28">
+        <v>1172856000.0</v>
+      </c>
+      <c r="Y28">
+        <v>1229367000.0</v>
+      </c>
+      <c r="Z28">
+        <v>1321641000.0</v>
+      </c>
+      <c r="AA28">
+        <v>1262815000.0</v>
+      </c>
+      <c r="AB28">
+        <v>1257462000.0</v>
+      </c>
+      <c r="AC28">
+        <v>1239434000.0</v>
+      </c>
+      <c r="AD28">
+        <v>1261156000.0</v>
+      </c>
+      <c r="AE28">
+        <v>1345780000.0</v>
+      </c>
+      <c r="AF28">
+        <v>1255697000.0</v>
+      </c>
+      <c r="AG28">
+        <v>1240824000.0</v>
+      </c>
+      <c r="AH28">
+        <v>1281524000.0</v>
+      </c>
+      <c r="AI28">
+        <v>1333952000.0</v>
+      </c>
+      <c r="AJ28">
+        <v>1284232000.0</v>
+      </c>
+      <c r="AK28">
+        <v>802408000.0</v>
+      </c>
+      <c r="AL28">
+        <v>760950000.0</v>
+      </c>
+      <c r="AM28">
+        <v>790205000.0</v>
+      </c>
+      <c r="AN28">
+        <v>773395000.0</v>
+      </c>
+      <c r="AO28">
+        <v>795000000.0</v>
+      </c>
+      <c r="AP28">
+        <v>834111000.0</v>
+      </c>
+      <c r="AQ28">
+        <v>754511000.0</v>
+      </c>
+      <c r="AR28">
+        <v>876166000.0</v>
+      </c>
+      <c r="AS28">
+        <v>783419000.0</v>
+      </c>
+      <c r="AT28">
+        <v>733058000.0</v>
+      </c>
+      <c r="AU28">
+        <v>802067000.0</v>
+      </c>
+      <c r="AV28">
+        <v>756564000.0</v>
+      </c>
+      <c r="AW28">
+        <v>709589000.0</v>
+      </c>
+      <c r="AX28">
+        <v>723458000.0</v>
+      </c>
+      <c r="AY28">
+        <v>446044000.0</v>
+      </c>
+      <c r="AZ28">
+        <v>382899000.0</v>
+      </c>
+      <c r="BA28">
+        <v>387251000.0</v>
+      </c>
+      <c r="BB28">
+        <v>369661000.0</v>
+      </c>
+      <c r="BC28">
+        <v>335877000.0</v>
+      </c>
+      <c r="BD28">
+        <v>310688000.0</v>
+      </c>
+      <c r="BE28">
+        <v>343672000.0</v>
+      </c>
+      <c r="BF28">
+        <v>325336000.0</v>
+      </c>
+      <c r="BG28">
+        <v>110360000.0</v>
+      </c>
+      <c r="BH28">
+        <v>130791000.0</v>
+      </c>
+      <c r="BI28">
+        <v>104801000.0</v>
+      </c>
+      <c r="BJ28">
+        <v>98617000.0</v>
+      </c>
+      <c r="BK28">
+        <v>57942000.0</v>
+      </c>
+      <c r="BL28">
+        <v>17543000.0</v>
+      </c>
+      <c r="BM28">
+        <v>53816000.0</v>
+      </c>
+      <c r="BN28">
+        <v>31773237.0</v>
+      </c>
+      <c r="BO28">
+        <v>6644373.0</v>
+      </c>
+      <c r="BP28">
+        <v>6357497.0</v>
+      </c>
+      <c r="BQ28">
+        <v>6539922.0</v>
+      </c>
+      <c r="BR28">
+        <v>6257185.0</v>
+      </c>
+      <c r="BS28">
+        <v>5894821.0</v>
+      </c>
+      <c r="BT28">
+        <v>4581904.0</v>
+      </c>
+      <c r="BU28">
+        <v>3628313.0</v>
+      </c>
+      <c r="BV28">
+        <v>1773996.0</v>
+      </c>
+      <c r="BW28">
+        <v>1692990.0</v>
+      </c>
+      <c r="BX28">
+        <v>911644.0</v>
+      </c>
+      <c r="BY28">
+        <v>813109.0</v>
+      </c>
+      <c r="BZ28">
+        <v>7532243.0</v>
+      </c>
+      <c r="CA28">
+        <v>7020959.0</v>
+      </c>
+      <c r="CB28">
+        <v>5026102.0</v>
+      </c>
+      <c r="CC28">
+        <v>6274247.0</v>
+      </c>
+      <c r="CD28">
+        <v>4818620.0</v>
+      </c>
+      <c r="CE28">
+        <v>-562043.0</v>
+      </c>
+      <c r="CF28">
+        <v>-1340795.0</v>
+      </c>
+      <c r="CG28">
+        <v>-88475.0</v>
+      </c>
+      <c r="CH28">
+        <v>-292269.0</v>
+      </c>
+      <c r="CI28">
+        <v>-189901.0</v>
+      </c>
+      <c r="CJ28">
+        <v>-1487364.0</v>
+      </c>
+      <c r="CK28">
+        <v>-1961394.0</v>
+      </c>
+      <c r="CL28">
+        <v>-3076568.0</v>
+      </c>
+      <c r="CM28">
+        <v>86135.0</v>
+      </c>
+      <c r="CN28">
+        <v>-175417.0</v>
+      </c>
+      <c r="CO28">
+        <v>-257111.0</v>
+      </c>
+      <c r="CP28">
+        <v>-3593.0</v>
+      </c>
+      <c r="CQ28">
+        <v>-450.0</v>
+      </c>
+      <c r="CR28">
+        <v>-3481.0</v>
+      </c>
+      <c r="CS28">
+        <v>-276441.0</v>
+      </c>
+      <c r="CT28">
+        <v>-280684.0</v>
+      </c>
+      <c r="CU28">
+        <v>-286033.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:99">
+      <c r="A29" t="s">
+        <v>53</v>
+      </c>
+      <c r="B29">
+        <v>13556800000.0</v>
+      </c>
+      <c r="C29">
+        <v>13670800000.0</v>
+      </c>
+      <c r="D29">
+        <v>14068900000.0</v>
+      </c>
+      <c r="E29"/>
+      <c r="F29">
+        <v>13998000000.0</v>
+      </c>
+      <c r="G29">
+        <v>6637800000.0</v>
+      </c>
+      <c r="H29">
+        <v>6771100000.0</v>
+      </c>
+      <c r="I29">
+        <v>6722400000.0</v>
+      </c>
+      <c r="J29">
+        <v>6762400000.0</v>
+      </c>
+      <c r="K29">
+        <v>6825500000.0</v>
+      </c>
+      <c r="L29">
+        <v>6833100000.0</v>
+      </c>
+      <c r="M29">
+        <v>6551800000.0</v>
+      </c>
+      <c r="N29">
+        <v>6564800000.0</v>
+      </c>
+      <c r="O29">
+        <v>6532000000.0</v>
+      </c>
+      <c r="P29">
+        <v>6894300000.0</v>
+      </c>
+      <c r="Q29">
+        <v>6891624000.0</v>
+      </c>
+      <c r="R29">
+        <v>5500980000.0</v>
+      </c>
+      <c r="S29">
+        <v>5516954000.0</v>
+      </c>
+      <c r="T29">
+        <v>4795124000.0</v>
+      </c>
+      <c r="U29">
+        <v>4894931000.0</v>
+      </c>
+      <c r="V29">
+        <v>3515828000.0</v>
+      </c>
+      <c r="W29">
+        <v>3386729000.0</v>
+      </c>
+      <c r="X29">
+        <v>2098213000.0</v>
+      </c>
+      <c r="Y29">
+        <v>1835071000.0</v>
+      </c>
+      <c r="Z29">
+        <v>1928100000.0</v>
+      </c>
+      <c r="AA29">
+        <v>1962049000.0</v>
+      </c>
+      <c r="AB29"/>
+      <c r="AC29"/>
+      <c r="AD29"/>
+      <c r="AE29"/>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29"/>
+      <c r="BH29"/>
+      <c r="BI29"/>
+      <c r="BJ29"/>
+      <c r="BK29"/>
+      <c r="BL29"/>
+      <c r="BM29"/>
+      <c r="BN29"/>
+      <c r="BO29"/>
+      <c r="BP29"/>
+      <c r="BQ29"/>
+      <c r="BR29"/>
+      <c r="BS29"/>
+      <c r="BT29"/>
+      <c r="BU29"/>
+      <c r="BV29"/>
+      <c r="BW29"/>
+      <c r="BX29"/>
+      <c r="BY29"/>
+      <c r="BZ29"/>
+      <c r="CA29"/>
+      <c r="CB29"/>
+      <c r="CC29"/>
+      <c r="CD29"/>
+      <c r="CE29"/>
+      <c r="CF29"/>
+      <c r="CG29"/>
+      <c r="CH29"/>
+      <c r="CI29"/>
+      <c r="CJ29"/>
+      <c r="CK29"/>
+      <c r="CL29"/>
+      <c r="CM29"/>
+      <c r="CN29"/>
+      <c r="CO29"/>
+      <c r="CP29"/>
+      <c r="CQ29"/>
+      <c r="CR29"/>
+      <c r="CS29"/>
+      <c r="CT29"/>
+      <c r="CU29"/>
+    </row>
+    <row r="30" spans="1:99">
+      <c r="A30" t="s">
+        <v>54</v>
+      </c>
+      <c r="B30">
+        <v>949100000.0</v>
+      </c>
+      <c r="C30">
+        <v>1050200000.0</v>
+      </c>
+      <c r="D30">
+        <v>844700000.0</v>
+      </c>
+      <c r="E30">
+        <v>877900000.0</v>
+      </c>
+      <c r="F30">
+        <v>821800000.0</v>
+      </c>
+      <c r="G30">
+        <v>442300000.0</v>
+      </c>
+      <c r="H30">
+        <v>422200000.0</v>
+      </c>
+      <c r="I30">
+        <v>355400000.0</v>
+      </c>
+      <c r="J30">
+        <v>421600000.0</v>
+      </c>
+      <c r="K30">
+        <v>435800000.0</v>
+      </c>
+      <c r="L30">
+        <v>400200000.0</v>
+      </c>
+      <c r="M30">
+        <v>452300000.0</v>
+      </c>
+      <c r="N30">
+        <v>357500000.0</v>
+      </c>
+      <c r="O30">
+        <v>405800000.0</v>
+      </c>
+      <c r="P30">
+        <v>480200000.0</v>
+      </c>
+      <c r="Q30">
+        <v>468371000.0</v>
+      </c>
+      <c r="R30">
+        <v>504522000.0</v>
+      </c>
+      <c r="S30">
+        <v>498528000.0</v>
+      </c>
+      <c r="T30">
+        <v>304800000.0</v>
+      </c>
+      <c r="U30">
+        <v>287040000.0</v>
+      </c>
+      <c r="V30">
+        <v>273439000.0</v>
+      </c>
+      <c r="W30">
+        <v>266037000.0</v>
+      </c>
+      <c r="X30">
+        <v>115958000.0</v>
+      </c>
+      <c r="Y30">
+        <v>116063000.0</v>
+      </c>
+      <c r="Z30">
+        <v>141749000.0</v>
+      </c>
+      <c r="AA30">
+        <v>124710000.0</v>
+      </c>
+      <c r="AB30">
+        <v>172225000.0</v>
+      </c>
+      <c r="AC30">
+        <v>151295000.0</v>
+      </c>
+      <c r="AD30">
+        <v>134450000.0</v>
+      </c>
+      <c r="AE30">
+        <v>160646000.0</v>
+      </c>
+      <c r="AF30">
+        <v>121120000.0</v>
+      </c>
+      <c r="AG30">
+        <v>175298000.0</v>
+      </c>
+      <c r="AH30">
+        <v>165636000.0</v>
+      </c>
+      <c r="AI30">
+        <v>181994000.0</v>
+      </c>
+      <c r="AJ30">
+        <v>139612000.0</v>
+      </c>
+      <c r="AK30">
+        <v>108813000.0</v>
+      </c>
+      <c r="AL30">
+        <v>94944000.0</v>
+      </c>
+      <c r="AM30">
+        <v>119059000.0</v>
+      </c>
+      <c r="AN30">
+        <v>102168000.0</v>
+      </c>
+      <c r="AO30">
+        <v>80627000.0</v>
+      </c>
+      <c r="AP30">
+        <v>69568000.0</v>
+      </c>
+      <c r="AQ30">
+        <v>65204000.0</v>
+      </c>
+      <c r="AR30">
+        <v>76783000.0</v>
+      </c>
+      <c r="AS30">
+        <v>77658000.0</v>
+      </c>
+      <c r="AT30">
+        <v>97682000.0</v>
+      </c>
+      <c r="AU30">
+        <v>79429000.0</v>
+      </c>
+      <c r="AV30">
+        <v>89999000.0</v>
+      </c>
+      <c r="AW30">
+        <v>103145000.0</v>
+      </c>
+      <c r="AX30">
+        <v>107925000.0</v>
+      </c>
+      <c r="AY30">
+        <v>82586000.0</v>
+      </c>
+      <c r="AZ30">
+        <v>55167000.0</v>
+      </c>
+      <c r="BA30">
+        <v>60708000.0</v>
+      </c>
+      <c r="BB30">
+        <v>49282000.0</v>
+      </c>
+      <c r="BC30">
+        <v>51341000.0</v>
+      </c>
+      <c r="BD30">
+        <v>45820000.0</v>
+      </c>
+      <c r="BE30">
+        <v>55799000.0</v>
+      </c>
+      <c r="BF30">
+        <v>37889000.0</v>
+      </c>
+      <c r="BG30">
+        <v>29947000.0</v>
+      </c>
+      <c r="BH30">
+        <v>32753000.0</v>
+      </c>
+      <c r="BI30">
+        <v>19598000.0</v>
+      </c>
+      <c r="BJ30">
+        <v>17128000.0</v>
+      </c>
+      <c r="BK30">
+        <v>11552000.0</v>
+      </c>
+      <c r="BL30">
+        <v>10212000.0</v>
+      </c>
+      <c r="BM30">
+        <v>9047000.0</v>
+      </c>
+      <c r="BN30">
+        <v>8570348.0</v>
+      </c>
+      <c r="BO30">
+        <v>1229385.0</v>
+      </c>
+      <c r="BP30">
+        <v>1244997.0</v>
+      </c>
+      <c r="BQ30">
+        <v>927633.0</v>
+      </c>
+      <c r="BR30">
+        <v>1139271.0</v>
+      </c>
+      <c r="BS30">
+        <v>1008694.0</v>
+      </c>
+      <c r="BT30">
+        <v>781125.0</v>
+      </c>
+      <c r="BU30">
+        <v>1233728.0</v>
+      </c>
+      <c r="BV30">
+        <v>1320319.0</v>
+      </c>
+      <c r="BW30">
+        <v>1273244.0</v>
+      </c>
+      <c r="BX30">
+        <v>881371.0</v>
+      </c>
+      <c r="BY30">
+        <v>1504348.0</v>
+      </c>
+      <c r="BZ30">
+        <v>1011455.0</v>
+      </c>
+      <c r="CA30">
+        <v>1496422.0</v>
+      </c>
+      <c r="CB30">
+        <v>1102150.0</v>
+      </c>
+      <c r="CC30">
+        <v>1029890.0</v>
+      </c>
+      <c r="CD30">
+        <v>1081193.0</v>
+      </c>
+      <c r="CE30">
+        <v>1000572.0</v>
+      </c>
+      <c r="CF30">
+        <v>1009500.0</v>
+      </c>
+      <c r="CG30">
+        <v>896540.0</v>
+      </c>
+      <c r="CH30">
+        <v>526837.0</v>
+      </c>
+      <c r="CI30">
+        <v>458763.0</v>
+      </c>
+      <c r="CJ30">
+        <v>412536.0</v>
+      </c>
+      <c r="CK30">
+        <v>325181.0</v>
+      </c>
+      <c r="CL30">
+        <v>399250.0</v>
+      </c>
+      <c r="CM30">
+        <v>113785.0</v>
+      </c>
+      <c r="CN30">
+        <v>57201.0</v>
+      </c>
+      <c r="CO30">
+        <v>2021.0</v>
+      </c>
+      <c r="CP30">
+        <v>6318.0</v>
+      </c>
+      <c r="CQ30">
+        <v>4095.0</v>
+      </c>
+      <c r="CR30">
+        <v>3425.0</v>
+      </c>
+      <c r="CS30">
+        <v>1661.0</v>
+      </c>
+      <c r="CT30">
+        <v>648.0</v>
+      </c>
+      <c r="CU30">
+        <v>3948.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:99">
+      <c r="A31" t="s">
+        <v>55</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31"/>
+      <c r="D31"/>
+      <c r="E31"/>
+      <c r="F31"/>
+      <c r="G31"/>
+      <c r="H31"/>
+      <c r="I31"/>
+      <c r="J31"/>
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31"/>
+      <c r="N31"/>
+      <c r="O31">
+        <v>5195300000.0</v>
+      </c>
+      <c r="P31">
+        <v>5049700000.0</v>
+      </c>
+      <c r="Q31">
+        <v>4846074000.0</v>
+      </c>
+      <c r="R31">
+        <v>4655990000.0</v>
+      </c>
+      <c r="S31">
+        <v>4449177000.0</v>
+      </c>
+      <c r="T31">
+        <v>3739462000.0</v>
+      </c>
+      <c r="U31">
+        <v>3670359000.0</v>
+      </c>
+      <c r="V31">
+        <v>2181474000.0</v>
+      </c>
+      <c r="W31">
+        <v>2009515000.0</v>
+      </c>
+      <c r="X31">
+        <v>996951000.0</v>
+      </c>
+      <c r="Y31">
+        <v>680151000.0</v>
+      </c>
+      <c r="Z31">
+        <v>682946000.0</v>
+      </c>
+      <c r="AA31">
+        <v>778073000.0</v>
+      </c>
+      <c r="AB31">
+        <v>2805528000.0</v>
+      </c>
+      <c r="AC31">
+        <v>3041784000.0</v>
+      </c>
+      <c r="AD31">
+        <v>3046629000.0</v>
+      </c>
+      <c r="AE31">
+        <v>3024805000.0</v>
+      </c>
+      <c r="AF31">
+        <v>3106884000.0</v>
+      </c>
+      <c r="AG31">
+        <v>3164569000.0</v>
+      </c>
+      <c r="AH31">
+        <v>3131749000.0</v>
+      </c>
+      <c r="AI31">
+        <v>3167598000.0</v>
+      </c>
+      <c r="AJ31">
+        <v>3210451000.0</v>
+      </c>
+      <c r="AK31">
+        <v>3055374000.0</v>
+      </c>
+      <c r="AL31">
+        <v>3073034000.0</v>
+      </c>
+      <c r="AM31">
+        <v>3049994000.0</v>
+      </c>
+      <c r="AN31">
+        <v>3009511000.0</v>
+      </c>
+      <c r="AO31"/>
+      <c r="AP31"/>
+      <c r="AQ31"/>
+      <c r="AR31"/>
+      <c r="AS31"/>
+      <c r="AT31"/>
+      <c r="AU31"/>
+      <c r="AV31"/>
+      <c r="AW31"/>
+      <c r="AX31"/>
+      <c r="AY31"/>
+      <c r="AZ31"/>
+      <c r="BA31"/>
+      <c r="BB31"/>
+      <c r="BC31"/>
+      <c r="BD31"/>
+      <c r="BE31"/>
+      <c r="BF31"/>
+      <c r="BG31"/>
+      <c r="BH31"/>
+      <c r="BI31"/>
+      <c r="BJ31"/>
+      <c r="BK31"/>
+      <c r="BL31"/>
+      <c r="BM31"/>
+      <c r="BN31"/>
+      <c r="BO31"/>
+      <c r="BP31"/>
+      <c r="BQ31"/>
+      <c r="BR31"/>
+      <c r="BS31"/>
+      <c r="BT31"/>
+      <c r="BU31"/>
+      <c r="BV31"/>
+      <c r="BW31"/>
+      <c r="BX31"/>
+      <c r="BY31"/>
+      <c r="BZ31"/>
+      <c r="CA31"/>
+      <c r="CB31"/>
+      <c r="CC31"/>
+      <c r="CD31"/>
+      <c r="CE31"/>
+      <c r="CF31"/>
+      <c r="CG31"/>
+      <c r="CH31"/>
+      <c r="CI31"/>
+      <c r="CJ31"/>
+      <c r="CK31"/>
+      <c r="CL31"/>
+      <c r="CM31"/>
+      <c r="CN31"/>
+      <c r="CO31"/>
+      <c r="CP31"/>
+      <c r="CQ31"/>
+      <c r="CR31"/>
+      <c r="CS31"/>
+      <c r="CT31"/>
+      <c r="CU31"/>
+    </row>
+    <row r="32" spans="1:99">
+      <c r="A32" t="s">
+        <v>56</v>
+      </c>
+      <c r="B32">
+        <v>-865500000.0</v>
+      </c>
+      <c r="C32">
+        <v>-1094300000.0</v>
+      </c>
+      <c r="D32">
+        <v>-503500000.0</v>
+      </c>
+      <c r="E32"/>
+      <c r="F32">
+        <v>-318300000.0</v>
+      </c>
+      <c r="G32">
+        <v>-256900000.0</v>
+      </c>
+      <c r="H32">
+        <v>47900000.0</v>
+      </c>
+      <c r="I32">
+        <v>-95100000.0</v>
+      </c>
+      <c r="J32">
+        <v>-43500000.0</v>
+      </c>
+      <c r="K32">
+        <v>-199700000.0</v>
+      </c>
+      <c r="L32">
+        <v>-56100000.0</v>
+      </c>
+      <c r="M32">
+        <v>-193800000.0</v>
+      </c>
+      <c r="N32">
+        <v>-68000000.0</v>
+      </c>
+      <c r="O32">
+        <v>-140500000.0</v>
+      </c>
+      <c r="P32">
+        <v>218200000.0</v>
+      </c>
+      <c r="Q32">
+        <v>-217025000.0</v>
+      </c>
+      <c r="R32">
+        <v>33296000.0</v>
+      </c>
+      <c r="S32">
+        <v>-190890000.0</v>
+      </c>
+      <c r="T32">
+        <v>-211639000.0</v>
+      </c>
+      <c r="U32">
+        <v>-287216000.0</v>
+      </c>
+      <c r="V32">
+        <v>-252926000.0</v>
+      </c>
+      <c r="W32">
+        <v>-156186000.0</v>
+      </c>
+      <c r="X32">
+        <v>-14847000.0</v>
+      </c>
+      <c r="Y32">
+        <v>-5077000.0</v>
+      </c>
+      <c r="Z32">
+        <v>20179000.0</v>
+      </c>
+      <c r="AA32">
+        <v>32234000.0</v>
+      </c>
+      <c r="AB32"/>
+      <c r="AC32"/>
+      <c r="AD32"/>
+      <c r="AE32"/>
+      <c r="AF32"/>
+      <c r="AG32"/>
+      <c r="AH32"/>
+      <c r="AI32"/>
+      <c r="AJ32"/>
+      <c r="AK32"/>
+      <c r="AL32"/>
+      <c r="AM32"/>
+      <c r="AN32"/>
+      <c r="AO32"/>
+      <c r="AP32"/>
+      <c r="AQ32"/>
+      <c r="AR32"/>
+      <c r="AS32"/>
+      <c r="AT32"/>
+      <c r="AU32"/>
+      <c r="AV32"/>
+      <c r="AW32"/>
+      <c r="AX32"/>
+      <c r="AY32"/>
+      <c r="AZ32"/>
+      <c r="BA32"/>
+      <c r="BB32"/>
+      <c r="BC32"/>
+      <c r="BD32"/>
+      <c r="BE32"/>
+      <c r="BF32"/>
+      <c r="BG32"/>
+      <c r="BH32"/>
+      <c r="BI32"/>
+      <c r="BJ32"/>
+      <c r="BK32"/>
+      <c r="BL32"/>
+      <c r="BM32"/>
+      <c r="BN32"/>
+      <c r="BO32"/>
+      <c r="BP32"/>
+      <c r="BQ32"/>
+      <c r="BR32"/>
+      <c r="BS32"/>
+      <c r="BT32"/>
+      <c r="BU32"/>
+      <c r="BV32"/>
+      <c r="BW32"/>
+      <c r="BX32"/>
+      <c r="BY32"/>
+      <c r="BZ32"/>
+      <c r="CA32"/>
+      <c r="CB32"/>
+      <c r="CC32"/>
+      <c r="CD32"/>
+      <c r="CE32"/>
+      <c r="CF32"/>
+      <c r="CG32"/>
+      <c r="CH32"/>
+      <c r="CI32"/>
+      <c r="CJ32"/>
+      <c r="CK32"/>
+      <c r="CL32"/>
+      <c r="CM32"/>
+      <c r="CN32"/>
+      <c r="CO32"/>
+      <c r="CP32"/>
+      <c r="CQ32"/>
+      <c r="CR32"/>
+      <c r="CS32"/>
+      <c r="CT32"/>
+      <c r="CU32"/>
+    </row>
+    <row r="33" spans="1:99">
+      <c r="A33" t="s">
+        <v>57</v>
+      </c>
+      <c r="B33">
+        <v>18126800000.0</v>
+      </c>
+      <c r="C33">
+        <v>18405700000.0</v>
+      </c>
+      <c r="D33">
+        <v>18110600000.0</v>
+      </c>
+      <c r="E33">
+        <v>17909900000.0</v>
+      </c>
+      <c r="F33">
+        <v>17961700000.0</v>
+      </c>
+      <c r="G33">
+        <v>9291300000.0</v>
+      </c>
+      <c r="H33">
+        <v>9065800000.0</v>
+      </c>
+      <c r="I33">
+        <v>9148200000.0</v>
+      </c>
+      <c r="J33">
+        <v>9033300000.0</v>
+      </c>
+      <c r="K33">
+        <v>9161900000.0</v>
+      </c>
+      <c r="L33">
+        <v>9090700000.0</v>
+      </c>
+      <c r="M33">
+        <v>8682900000.0</v>
+      </c>
+      <c r="N33">
+        <v>8705500000.0</v>
+      </c>
+      <c r="O33">
+        <v>8690500000.0</v>
+      </c>
+      <c r="P33">
+        <v>8557400000.0</v>
+      </c>
+      <c r="Q33">
+        <v>9046389000.0</v>
+      </c>
+      <c r="R33">
+        <v>6971205000.0</v>
+      </c>
+      <c r="S33">
+        <v>7285495000.0</v>
+      </c>
+      <c r="T33">
+        <v>6550293000.0</v>
+      </c>
+      <c r="U33">
+        <v>6570412000.0</v>
+      </c>
+      <c r="V33">
+        <v>5202659000.0</v>
+      </c>
+      <c r="W33">
+        <v>5098158000.0</v>
+      </c>
+      <c r="X33">
+        <v>3230797000.0</v>
+      </c>
+      <c r="Y33">
+        <v>2970400000.0</v>
+      </c>
+      <c r="Z33">
+        <v>2925451000.0</v>
+      </c>
+      <c r="AA33">
+        <v>2945566000.0</v>
+      </c>
+      <c r="AB33">
+        <v>5178478000.0</v>
+      </c>
+      <c r="AC33">
+        <v>5896178000.0</v>
+      </c>
+      <c r="AD33">
+        <v>5818234000.0</v>
+      </c>
+      <c r="AE33">
+        <v>5949427000.0</v>
+      </c>
+      <c r="AF33">
+        <v>5751543000.0</v>
+      </c>
+      <c r="AG33">
+        <v>5945576000.0</v>
+      </c>
+      <c r="AH33">
+        <v>5959593000.0</v>
+      </c>
+      <c r="AI33">
+        <v>5970861000.0</v>
+      </c>
+      <c r="AJ33">
+        <v>5799697000.0</v>
+      </c>
+      <c r="AK33">
+        <v>5068019000.0</v>
+      </c>
+      <c r="AL33">
+        <v>5077660000.0</v>
+      </c>
+      <c r="AM33">
+        <v>5072531000.0</v>
+      </c>
+      <c r="AN33">
+        <v>5023746000.0</v>
+      </c>
+      <c r="AO33">
+        <v>4701843000.0</v>
+      </c>
+      <c r="AP33">
+        <v>4730611000.0</v>
+      </c>
+      <c r="AQ33">
+        <v>3967564000.0</v>
+      </c>
+      <c r="AR33">
+        <v>4033747000.0</v>
+      </c>
+      <c r="AS33">
+        <v>3971950000.0</v>
+      </c>
+      <c r="AT33">
+        <v>4403588000.0</v>
+      </c>
+      <c r="AU33">
+        <v>3707546000.0</v>
+      </c>
+      <c r="AV33">
+        <v>3625656000.0</v>
+      </c>
+      <c r="AW33">
+        <v>3270585000.0</v>
+      </c>
+      <c r="AX33">
+        <v>3327472000.0</v>
+      </c>
+      <c r="AY33">
+        <v>2572804000.0</v>
+      </c>
+      <c r="AZ33">
+        <v>1986034000.0</v>
+      </c>
+      <c r="BA33">
+        <v>1911719000.0</v>
+      </c>
+      <c r="BB33">
+        <v>1674135000.0</v>
+      </c>
+      <c r="BC33">
+        <v>1460561000.0</v>
+      </c>
+      <c r="BD33">
+        <v>1413506000.0</v>
+      </c>
+      <c r="BE33">
+        <v>1421838000.0</v>
+      </c>
+      <c r="BF33">
+        <v>1383015000.0</v>
+      </c>
+      <c r="BG33">
+        <v>792399000.0</v>
+      </c>
+      <c r="BH33">
+        <v>607664000.0</v>
+      </c>
+      <c r="BI33">
+        <v>567294000.0</v>
+      </c>
+      <c r="BJ33">
+        <v>528890000.0</v>
+      </c>
+      <c r="BK33">
+        <v>243142000.0</v>
+      </c>
+      <c r="BL33">
+        <v>196475000.0</v>
+      </c>
+      <c r="BM33">
+        <v>174351000.0</v>
+      </c>
+      <c r="BN33">
+        <v>99274424.0</v>
+      </c>
+      <c r="BO33">
+        <v>23078714.0</v>
+      </c>
+      <c r="BP33">
+        <v>23286656.0</v>
+      </c>
+      <c r="BQ33">
+        <v>23266880.0</v>
+      </c>
+      <c r="BR33">
+        <v>23256402.0</v>
+      </c>
+      <c r="BS33">
+        <v>23417875.0</v>
+      </c>
+      <c r="BT33">
+        <v>23360126.0</v>
+      </c>
+      <c r="BU33">
+        <v>23104518.0</v>
+      </c>
+      <c r="BV33">
+        <v>19460364.0</v>
+      </c>
+      <c r="BW33">
+        <v>18807087.0</v>
+      </c>
+      <c r="BX33">
+        <v>18430035.0</v>
+      </c>
+      <c r="BY33">
+        <v>18053111.0</v>
+      </c>
+      <c r="BZ33">
+        <v>17570563.0</v>
+      </c>
+      <c r="CA33">
+        <v>17406195.0</v>
+      </c>
+      <c r="CB33">
+        <v>15849431.0</v>
+      </c>
+      <c r="CC33">
+        <v>14495638.0</v>
+      </c>
+      <c r="CD33">
+        <v>12651679.0</v>
+      </c>
+      <c r="CE33">
+        <v>9119616.0</v>
+      </c>
+      <c r="CF33">
+        <v>6084049.0</v>
+      </c>
+      <c r="CG33">
+        <v>5574566.0</v>
+      </c>
+      <c r="CH33">
+        <v>5301595.0</v>
+      </c>
+      <c r="CI33">
+        <v>4525268.0</v>
+      </c>
+      <c r="CJ33">
+        <v>3432932.0</v>
+      </c>
+      <c r="CK33">
+        <v>2675491.0</v>
+      </c>
+      <c r="CL33">
+        <v>1700071.0</v>
+      </c>
+      <c r="CM33">
+        <v>1519544.0</v>
+      </c>
+      <c r="CN33">
+        <v>880683.0</v>
+      </c>
+      <c r="CO33">
+        <v>13222.0</v>
+      </c>
+      <c r="CP33"/>
+      <c r="CQ33"/>
+      <c r="CR33"/>
+      <c r="CS33"/>
+      <c r="CT33"/>
+      <c r="CU33"/>
+    </row>
+    <row r="34" spans="1:99">
+      <c r="A34" t="s">
+        <v>58</v>
+      </c>
+      <c r="B34">
+        <v>47800000.0</v>
+      </c>
+      <c r="C34">
+        <v>52900000.0</v>
+      </c>
+      <c r="D34">
+        <v>58500000.0</v>
+      </c>
+      <c r="E34">
+        <v>64200000.0</v>
+      </c>
+      <c r="F34">
+        <v>67500000.0</v>
+      </c>
+      <c r="G34">
+        <v>70700000.0</v>
+      </c>
+      <c r="H34"/>
+      <c r="I34"/>
+      <c r="J34"/>
+      <c r="K34"/>
+      <c r="L34"/>
+      <c r="M34"/>
+      <c r="N34"/>
+      <c r="O34"/>
+      <c r="P34"/>
+      <c r="Q34"/>
+      <c r="R34"/>
+      <c r="S34"/>
+      <c r="T34"/>
+      <c r="U34"/>
+      <c r="V34"/>
+      <c r="W34"/>
+      <c r="X34"/>
+      <c r="Y34"/>
+      <c r="Z34"/>
+      <c r="AA34"/>
+      <c r="AB34">
+        <v>5790000.0</v>
+      </c>
+      <c r="AC34">
+        <v>4405000.0</v>
+      </c>
+      <c r="AD34">
+        <v>2983000.0</v>
+      </c>
+      <c r="AE34">
+        <v>5081000.0</v>
+      </c>
+      <c r="AF34"/>
+      <c r="AG34"/>
+      <c r="AH34"/>
+      <c r="AI34"/>
+      <c r="AJ34"/>
+      <c r="AK34"/>
+      <c r="AL34"/>
+      <c r="AM34"/>
+      <c r="AN34"/>
+      <c r="AO34"/>
+      <c r="AP34"/>
+      <c r="AQ34"/>
+      <c r="AR34"/>
+      <c r="AS34"/>
+      <c r="AT34"/>
+      <c r="AU34"/>
+      <c r="AV34"/>
+      <c r="AW34"/>
+      <c r="AX34"/>
+      <c r="AY34"/>
+      <c r="AZ34"/>
+      <c r="BA34"/>
+      <c r="BB34"/>
+      <c r="BC34"/>
+      <c r="BD34"/>
+      <c r="BE34"/>
+      <c r="BF34"/>
+      <c r="BG34"/>
+      <c r="BH34"/>
+      <c r="BI34"/>
+      <c r="BJ34"/>
+      <c r="BK34"/>
+      <c r="BL34"/>
+      <c r="BM34"/>
+      <c r="BN34"/>
+      <c r="BO34"/>
+      <c r="BP34"/>
+      <c r="BQ34"/>
+      <c r="BR34"/>
+      <c r="BS34"/>
+      <c r="BT34"/>
+      <c r="BU34"/>
+      <c r="BV34"/>
+      <c r="BW34"/>
+      <c r="BX34"/>
+      <c r="BY34"/>
+      <c r="BZ34"/>
+      <c r="CA34"/>
+      <c r="CB34"/>
+      <c r="CC34"/>
+      <c r="CD34"/>
+      <c r="CE34"/>
+      <c r="CF34"/>
+      <c r="CG34"/>
+      <c r="CH34"/>
+      <c r="CI34"/>
+      <c r="CJ34"/>
+      <c r="CK34"/>
+      <c r="CL34"/>
+      <c r="CM34"/>
+      <c r="CN34"/>
+      <c r="CO34"/>
+      <c r="CP34"/>
+      <c r="CQ34"/>
+      <c r="CR34"/>
+      <c r="CS34"/>
+      <c r="CT34"/>
+      <c r="CU34"/>
+    </row>
+    <row r="35" spans="1:99">
+      <c r="A35" t="s">
+        <v>59</v>
+      </c>
+      <c r="B35">
+        <v>5772000000.0</v>
+      </c>
+      <c r="C35">
+        <v>6497400000.0</v>
+      </c>
+      <c r="D35">
+        <v>6563700000.0</v>
+      </c>
+      <c r="E35">
+        <v>6586700000.0</v>
+      </c>
+      <c r="F35">
+        <v>6533200000.0</v>
+      </c>
+      <c r="G35">
+        <v>3222800000.0</v>
+      </c>
+      <c r="H35">
+        <v>3366400000.0</v>
+      </c>
+      <c r="I35">
+        <v>3426300000.0</v>
+      </c>
+      <c r="J35">
+        <v>3417500000.0</v>
+      </c>
+      <c r="K35">
+        <v>3529300000.0</v>
+      </c>
+      <c r="L35">
+        <v>3557600000.0</v>
+      </c>
+      <c r="M35">
+        <v>3114400000.0</v>
+      </c>
+      <c r="N35">
+        <v>3332200000.0</v>
+      </c>
+      <c r="O35">
+        <v>3354700000.0</v>
+      </c>
+      <c r="P35">
+        <v>3725900000.0</v>
+      </c>
+      <c r="Q35">
+        <v>3983290000.0</v>
+      </c>
+      <c r="R35">
+        <v>2348511000.0</v>
+      </c>
+      <c r="S35">
+        <v>2645428000.0</v>
+      </c>
+      <c r="T35">
+        <v>2599300000.0</v>
+      </c>
+      <c r="U35">
+        <v>2612837000.0</v>
+      </c>
+      <c r="V35">
+        <v>2768259000.0</v>
+      </c>
+      <c r="W35">
+        <v>2932457000.0</v>
+      </c>
+      <c r="X35">
+        <v>2218999000.0</v>
+      </c>
+      <c r="Y35">
+        <v>2285172000.0</v>
+      </c>
+      <c r="Z35">
+        <v>2262684000.0</v>
+      </c>
+      <c r="AA35">
+        <v>2199727000.0</v>
+      </c>
+      <c r="AB35">
+        <v>2213198000.0</v>
+      </c>
+      <c r="AC35">
+        <v>2645218000.0</v>
+      </c>
+      <c r="AD35">
+        <v>2620177000.0</v>
+      </c>
+      <c r="AE35">
+        <v>2723800000.0</v>
+      </c>
+      <c r="AF35">
+        <v>2552483000.0</v>
+      </c>
+      <c r="AG35">
+        <v>2502706000.0</v>
+      </c>
+      <c r="AH35">
+        <v>2533588000.0</v>
+      </c>
+      <c r="AI35">
+        <v>2521416000.0</v>
+      </c>
+      <c r="AJ35">
+        <v>2416929000.0</v>
+      </c>
+      <c r="AK35">
+        <v>1822629000.0</v>
+      </c>
+      <c r="AL35">
+        <v>1808191000.0</v>
+      </c>
+      <c r="AM35">
+        <v>1801580000.0</v>
+      </c>
+      <c r="AN35">
+        <v>1771331000.0</v>
+      </c>
+      <c r="AO35">
+        <v>1688030000.0</v>
+      </c>
+      <c r="AP35">
+        <v>1714184000.0</v>
+      </c>
+      <c r="AQ35">
+        <v>1389240000.0</v>
+      </c>
+      <c r="AR35">
+        <v>1510547000.0</v>
+      </c>
+      <c r="AS35">
+        <v>1345794000.0</v>
+      </c>
+      <c r="AT35">
+        <v>1363529000.0</v>
+      </c>
+      <c r="AU35">
+        <v>1269329000.0</v>
+      </c>
+      <c r="AV35">
+        <v>1189216000.0</v>
+      </c>
+      <c r="AW35">
+        <v>1002526000.0</v>
+      </c>
+      <c r="AX35">
+        <v>996007000.0</v>
+      </c>
+      <c r="AY35">
+        <v>834820000.0</v>
+      </c>
+      <c r="AZ35">
+        <v>657295000.0</v>
+      </c>
+      <c r="BA35">
+        <v>629198000.0</v>
+      </c>
+      <c r="BB35">
+        <v>589543000.0</v>
+      </c>
+      <c r="BC35">
+        <v>518403000.0</v>
+      </c>
+      <c r="BD35">
+        <v>480786000.0</v>
+      </c>
+      <c r="BE35">
+        <v>516840000.0</v>
+      </c>
+      <c r="BF35">
+        <v>491777000.0</v>
+      </c>
+      <c r="BG35">
+        <v>189774000.0</v>
+      </c>
+      <c r="BH35">
+        <v>193976000.0</v>
+      </c>
+      <c r="BI35">
+        <v>164875000.0</v>
+      </c>
+      <c r="BJ35">
+        <v>153802000.0</v>
+      </c>
+      <c r="BK35">
+        <v>76852000.0</v>
+      </c>
+      <c r="BL35">
+        <v>18644000.0</v>
+      </c>
+      <c r="BM35">
+        <v>26392000.0</v>
+      </c>
+      <c r="BN35">
+        <v>15231194.0</v>
+      </c>
+      <c r="BO35">
+        <v>2239880.0</v>
+      </c>
+      <c r="BP35">
+        <v>2298743.0</v>
+      </c>
+      <c r="BQ35">
+        <v>2316859.0</v>
+      </c>
+      <c r="BR35">
+        <v>2376949.0</v>
+      </c>
+      <c r="BS35">
+        <v>2417388.0</v>
+      </c>
+      <c r="BT35">
+        <v>2491442.0</v>
+      </c>
+      <c r="BU35">
+        <v>2633648.0</v>
+      </c>
+      <c r="BV35">
+        <v>2341785.0</v>
+      </c>
+      <c r="BW35">
+        <v>2173182.0</v>
+      </c>
+      <c r="BX35">
+        <v>1272591.0</v>
+      </c>
+      <c r="BY35">
+        <v>1246549.0</v>
+      </c>
+      <c r="BZ35">
+        <v>1311150.0</v>
+      </c>
+      <c r="CA35">
+        <v>1286203.0</v>
+      </c>
+      <c r="CB35">
+        <v>1148330.0</v>
+      </c>
+      <c r="CC35">
+        <v>1243984.0</v>
+      </c>
+      <c r="CD35">
+        <v>1273737.0</v>
+      </c>
+      <c r="CE35">
+        <v>1051521.0</v>
+      </c>
+      <c r="CF35">
+        <v>658348.0</v>
+      </c>
+      <c r="CG35">
+        <v>611375.0</v>
+      </c>
+      <c r="CH35">
+        <v>659253.0</v>
+      </c>
+      <c r="CI35">
+        <v>546758.0</v>
+      </c>
+      <c r="CJ35">
+        <v>541944.0</v>
+      </c>
+      <c r="CK35">
+        <v>160954.0</v>
+      </c>
+      <c r="CL35">
+        <v>70865.0</v>
+      </c>
+      <c r="CM35">
+        <v>69475.0</v>
+      </c>
+      <c r="CN35">
+        <v>209663.0</v>
+      </c>
+      <c r="CO35">
+        <v>3249.0</v>
+      </c>
+      <c r="CP35"/>
+      <c r="CQ35">
+        <v>3181.0</v>
+      </c>
+      <c r="CR35">
+        <v>3072.0</v>
+      </c>
+      <c r="CS35">
+        <v>1647.0</v>
+      </c>
+      <c r="CT35">
+        <v>4769.0</v>
+      </c>
+      <c r="CU35">
+        <v>6894.0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:99">
+      <c r="A36" t="s">
+        <v>60</v>
+      </c>
+      <c r="B36">
+        <v>647600000.0</v>
+      </c>
+      <c r="C36">
+        <v>658600000.0</v>
+      </c>
+      <c r="D36">
+        <v>669600000.0</v>
+      </c>
+      <c r="E36">
+        <v>670800000.0</v>
+      </c>
+      <c r="F36">
+        <v>86600000.0</v>
+      </c>
+      <c r="G36">
+        <v>93900000.0</v>
+      </c>
+      <c r="H36">
+        <v>93700000.0</v>
+      </c>
+      <c r="I36">
+        <v>124400000.0</v>
+      </c>
+      <c r="J36">
+        <v>96100000.0</v>
+      </c>
+      <c r="K36">
+        <v>93400000.0</v>
+      </c>
+      <c r="L36">
+        <v>126200000.0</v>
+      </c>
+      <c r="M36">
+        <v>71600000.0</v>
+      </c>
+      <c r="N36">
+        <v>15800000.0</v>
+      </c>
+      <c r="O36">
+        <v>12200000.0</v>
+      </c>
+      <c r="P36">
+        <v>12100000.0</v>
+      </c>
+      <c r="Q36">
+        <v>20998000.0</v>
+      </c>
+      <c r="R36">
+        <v>15050000.0</v>
+      </c>
+      <c r="S36">
+        <v>16836000.0</v>
+      </c>
+      <c r="T36">
+        <v>10400000.0</v>
+      </c>
+      <c r="U36">
+        <v>9982000.0</v>
+      </c>
+      <c r="V36">
+        <v>7075000.0</v>
+      </c>
+      <c r="W36">
+        <v>6916000.0</v>
+      </c>
+      <c r="X36">
+        <v>4277000.0</v>
+      </c>
+      <c r="Y36">
+        <v>104000.0</v>
+      </c>
+      <c r="Z36">
+        <v>147000.0</v>
+      </c>
+      <c r="AA36">
+        <v>2218000.0</v>
+      </c>
+      <c r="AB36">
+        <v>4099000.0</v>
+      </c>
+      <c r="AC36">
+        <v>4026000.0</v>
+      </c>
+      <c r="AD36">
+        <v>2171000.0</v>
+      </c>
+      <c r="AE36">
+        <v>972000.0</v>
+      </c>
+      <c r="AF36">
+        <v>9454000.0</v>
+      </c>
+      <c r="AG36"/>
+      <c r="AH36">
+        <v>71000.0</v>
+      </c>
+      <c r="AI36">
+        <v>122000.0</v>
+      </c>
+      <c r="AJ36">
+        <v>215000.0</v>
+      </c>
+      <c r="AK36">
+        <v>1612000.0</v>
+      </c>
+      <c r="AL36">
+        <v>3593000.0</v>
+      </c>
+      <c r="AM36">
+        <v>1558000.0</v>
+      </c>
+      <c r="AN36"/>
+      <c r="AO36">
+        <v>306000.0</v>
+      </c>
+      <c r="AP36">
+        <v>235000.0</v>
+      </c>
+      <c r="AQ36">
+        <v>33000.0</v>
+      </c>
+      <c r="AR36"/>
+      <c r="AS36">
+        <v>8632000.0</v>
+      </c>
+      <c r="AT36">
+        <v>21257000.0</v>
+      </c>
+      <c r="AU36">
+        <v>23173000.0</v>
+      </c>
+      <c r="AV36">
+        <v>32375000.0</v>
+      </c>
+      <c r="AW36">
+        <v>86000.0</v>
+      </c>
+      <c r="AX36"/>
+      <c r="AY36">
+        <v>55400000.0</v>
+      </c>
+      <c r="AZ36"/>
+      <c r="BA36"/>
+      <c r="BB36"/>
+      <c r="BC36">
+        <v>924000.0</v>
+      </c>
+      <c r="BD36">
+        <v>1055000.0</v>
+      </c>
+      <c r="BE36">
+        <v>2179000.0</v>
+      </c>
+      <c r="BF36">
+        <v>4607000.0</v>
+      </c>
+      <c r="BG36"/>
+      <c r="BH36">
+        <v>353000.0</v>
+      </c>
+      <c r="BI36">
+        <v>15963000.0</v>
+      </c>
+      <c r="BJ36">
+        <v>16393000.0</v>
+      </c>
+      <c r="BK36"/>
+      <c r="BL36">
+        <v>279000.0</v>
+      </c>
+      <c r="BM36"/>
+      <c r="BN36"/>
+      <c r="BO36"/>
+      <c r="BP36"/>
+      <c r="BQ36"/>
+      <c r="BR36"/>
+      <c r="BS36"/>
+      <c r="BT36"/>
+      <c r="BU36"/>
+      <c r="BV36"/>
+      <c r="BW36"/>
+      <c r="BX36"/>
+      <c r="BY36"/>
+      <c r="BZ36"/>
+      <c r="CA36"/>
+      <c r="CB36">
+        <v>-1.0</v>
+      </c>
+      <c r="CC36"/>
+      <c r="CD36"/>
+      <c r="CE36"/>
+      <c r="CF36"/>
+      <c r="CG36"/>
+      <c r="CH36"/>
+      <c r="CI36"/>
+      <c r="CJ36"/>
+      <c r="CK36"/>
+      <c r="CL36"/>
+      <c r="CM36"/>
+      <c r="CN36">
+        <v>25922.0</v>
+      </c>
+      <c r="CO36"/>
+      <c r="CP36"/>
+      <c r="CQ36"/>
+      <c r="CR36"/>
+      <c r="CS36"/>
+      <c r="CT36"/>
+      <c r="CU36"/>
+    </row>
+    <row r="37" spans="1:99">
+      <c r="A37" t="s">
+        <v>61</v>
+      </c>
+      <c r="B37"/>
+      <c r="C37"/>
+      <c r="D37"/>
+      <c r="E37"/>
+      <c r="F37"/>
+      <c r="G37"/>
+      <c r="H37"/>
+      <c r="I37"/>
+      <c r="J37"/>
+      <c r="K37"/>
+      <c r="L37"/>
+      <c r="M37"/>
+      <c r="N37"/>
+      <c r="O37"/>
+      <c r="P37"/>
+      <c r="Q37"/>
+      <c r="R37"/>
+      <c r="S37"/>
+      <c r="T37"/>
+      <c r="U37"/>
+      <c r="V37"/>
+      <c r="W37"/>
+      <c r="X37"/>
+      <c r="Y37"/>
+      <c r="Z37"/>
+      <c r="AA37"/>
+      <c r="AB37"/>
+      <c r="AC37"/>
+      <c r="AD37"/>
+      <c r="AE37"/>
+      <c r="AF37"/>
+      <c r="AG37"/>
+      <c r="AH37"/>
+      <c r="AI37"/>
+      <c r="AJ37"/>
+      <c r="AK37"/>
+      <c r="AL37"/>
+      <c r="AM37"/>
+      <c r="AN37"/>
+      <c r="AO37"/>
+      <c r="AP37"/>
+      <c r="AQ37"/>
+      <c r="AR37"/>
+      <c r="AS37"/>
+      <c r="AT37"/>
+      <c r="AU37"/>
+      <c r="AV37"/>
+      <c r="AW37"/>
+      <c r="AX37"/>
+      <c r="AY37"/>
+      <c r="AZ37"/>
+      <c r="BA37"/>
+      <c r="BB37"/>
+      <c r="BC37"/>
+      <c r="BD37"/>
+      <c r="BE37"/>
+      <c r="BF37"/>
+      <c r="BG37"/>
+      <c r="BH37"/>
+      <c r="BI37"/>
+      <c r="BJ37"/>
+      <c r="BK37"/>
+      <c r="BL37"/>
+      <c r="BM37"/>
+      <c r="BN37"/>
+      <c r="BO37"/>
+      <c r="BP37"/>
+      <c r="BQ37"/>
+      <c r="BR37"/>
+      <c r="BS37"/>
+      <c r="BT37"/>
+      <c r="BU37"/>
+      <c r="BV37"/>
+      <c r="BW37"/>
+      <c r="BX37"/>
+      <c r="BY37"/>
+      <c r="BZ37"/>
+      <c r="CA37"/>
+      <c r="CB37"/>
+      <c r="CC37"/>
+      <c r="CD37"/>
+      <c r="CE37"/>
+      <c r="CF37"/>
+      <c r="CG37"/>
+      <c r="CH37"/>
+      <c r="CI37"/>
+      <c r="CJ37"/>
+      <c r="CK37"/>
+      <c r="CL37"/>
+      <c r="CM37"/>
+      <c r="CN37"/>
+      <c r="CO37"/>
+      <c r="CP37"/>
+      <c r="CQ37"/>
+      <c r="CR37"/>
+      <c r="CS37"/>
+      <c r="CT37"/>
+      <c r="CU37"/>
+    </row>
+    <row r="38" spans="1:99">
+      <c r="A38" t="s">
+        <v>62</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38"/>
+      <c r="D38">
+        <v>108700000.0</v>
+      </c>
+      <c r="E38">
+        <v>107300000.0</v>
+      </c>
+      <c r="F38">
+        <v>134500000.0</v>
+      </c>
+      <c r="G38">
+        <v>93900000.0</v>
+      </c>
+      <c r="H38">
+        <v>93700000.0</v>
+      </c>
+      <c r="I38">
+        <v>124400000.0</v>
+      </c>
+      <c r="J38"/>
+      <c r="K38"/>
+      <c r="L38"/>
+      <c r="M38">
+        <v>71600000.0</v>
+      </c>
+      <c r="N38">
+        <v>15800000.0</v>
+      </c>
+      <c r="O38">
+        <v>12200000.0</v>
+      </c>
+      <c r="P38">
+        <v>12100000.0</v>
+      </c>
+      <c r="Q38">
+        <v>9327000.0</v>
+      </c>
+      <c r="R38">
+        <v>3013000.0</v>
+      </c>
+      <c r="S38">
+        <v>5589000.0</v>
+      </c>
+      <c r="T38">
+        <v>79204000.0</v>
+      </c>
+      <c r="U38">
+        <v>158447000.0</v>
+      </c>
+      <c r="V38">
+        <v>659993000.0</v>
+      </c>
+      <c r="W38">
+        <v>695097000.0</v>
+      </c>
+      <c r="X38">
+        <v>504050000.0</v>
+      </c>
+      <c r="Y38">
+        <v>616818000.0</v>
+      </c>
+      <c r="Z38">
+        <v>621946000.0</v>
+      </c>
+      <c r="AA38">
+        <v>598985000.0</v>
+      </c>
+      <c r="AB38">
+        <v>884000.0</v>
+      </c>
+      <c r="AC38">
+        <v>457618000.0</v>
+      </c>
+      <c r="AD38">
+        <v>440353000.0</v>
+      </c>
+      <c r="AE38">
+        <v>469769000.0</v>
+      </c>
+      <c r="AF38">
+        <v>428353000.0</v>
+      </c>
+      <c r="AG38">
+        <v>405912000.0</v>
+      </c>
+      <c r="AH38">
+        <v>393270000.0</v>
+      </c>
+      <c r="AI38">
+        <v>357341000.0</v>
+      </c>
+      <c r="AJ38">
+        <v>323506000.0</v>
+      </c>
+      <c r="AK38">
+        <v>200106000.0</v>
+      </c>
+      <c r="AL38">
+        <v>181636000.0</v>
+      </c>
+      <c r="AM38">
+        <v>177337000.0</v>
+      </c>
+      <c r="AN38">
+        <v>173776000.0</v>
+      </c>
+      <c r="AO38"/>
+      <c r="AP38"/>
+      <c r="AQ38"/>
+      <c r="AR38"/>
+      <c r="AS38"/>
+      <c r="AT38"/>
+      <c r="AU38"/>
+      <c r="AV38"/>
+      <c r="AW38"/>
+      <c r="AX38"/>
+      <c r="AY38"/>
+      <c r="AZ38"/>
+      <c r="BA38"/>
+      <c r="BB38"/>
+      <c r="BC38"/>
+      <c r="BD38"/>
+      <c r="BE38"/>
+      <c r="BF38"/>
+      <c r="BG38"/>
+      <c r="BH38"/>
+      <c r="BI38"/>
+      <c r="BJ38"/>
+      <c r="BK38"/>
+      <c r="BL38"/>
+      <c r="BM38"/>
+      <c r="BN38"/>
+      <c r="BO38"/>
+      <c r="BP38"/>
+      <c r="BQ38"/>
+      <c r="BR38"/>
+      <c r="BS38"/>
+      <c r="BT38"/>
+      <c r="BU38"/>
+      <c r="BV38"/>
+      <c r="BW38"/>
+      <c r="BX38"/>
+      <c r="BY38"/>
+      <c r="BZ38"/>
+      <c r="CA38"/>
+      <c r="CB38"/>
+      <c r="CC38"/>
+      <c r="CD38"/>
+      <c r="CE38"/>
+      <c r="CF38"/>
+      <c r="CG38"/>
+      <c r="CH38"/>
+      <c r="CI38"/>
+      <c r="CJ38"/>
+      <c r="CK38"/>
+      <c r="CL38"/>
+      <c r="CM38"/>
+      <c r="CN38"/>
+      <c r="CO38"/>
+      <c r="CP38"/>
+      <c r="CQ38"/>
+      <c r="CR38"/>
+      <c r="CS38"/>
+      <c r="CT38"/>
+      <c r="CU38"/>
+    </row>
+    <row r="39" spans="1:99">
+      <c r="A39" t="s">
+        <v>63</v>
+      </c>
+      <c r="B39">
+        <v>133700000.0</v>
+      </c>
+      <c r="C39">
+        <v>141600000.0</v>
+      </c>
+      <c r="D39">
+        <v>280000000.0</v>
+      </c>
+      <c r="E39">
+        <v>246400000.0</v>
+      </c>
+      <c r="F39">
+        <v>260100000.0</v>
+      </c>
+      <c r="G39">
+        <v>54300000.0</v>
+      </c>
+      <c r="H39">
+        <v>99800000.0</v>
+      </c>
+      <c r="I39">
+        <v>324500000.0</v>
+      </c>
+      <c r="J39">
+        <v>227600000.0</v>
+      </c>
+      <c r="K39">
+        <v>60500000.0</v>
+      </c>
+      <c r="L39">
+        <v>111300000.0</v>
+      </c>
+      <c r="M39">
+        <v>71900000.0</v>
+      </c>
+      <c r="N39">
+        <v>88700000.0</v>
+      </c>
+      <c r="O39">
+        <v>66900000.0</v>
+      </c>
+      <c r="P39">
+        <v>492200000.0</v>
+      </c>
+      <c r="Q39">
+        <v>40871000.0</v>
+      </c>
+      <c r="R39">
+        <v>220206000.0</v>
+      </c>
+      <c r="S39">
+        <v>31289000.0</v>
+      </c>
+      <c r="T39">
+        <v>23100000.0</v>
+      </c>
+      <c r="U39">
+        <v>20978000.0</v>
+      </c>
+      <c r="V39">
+        <v>23587000.0</v>
+      </c>
+      <c r="W39">
+        <v>23544000.0</v>
+      </c>
+      <c r="X39">
+        <v>34655000.0</v>
+      </c>
+      <c r="Y39">
+        <v>36461000.0</v>
+      </c>
+      <c r="Z39">
+        <v>46951000.0</v>
+      </c>
+      <c r="AA39">
+        <v>150430000.0</v>
+      </c>
+      <c r="AB39">
+        <v>7762000.0</v>
+      </c>
+      <c r="AC39">
+        <v>28500000.0</v>
+      </c>
+      <c r="AD39">
+        <v>16178000.0</v>
+      </c>
+      <c r="AE39">
+        <v>10549000.0</v>
+      </c>
+      <c r="AF39">
+        <v>86301000.0</v>
+      </c>
+      <c r="AG39">
+        <v>21510000.0</v>
+      </c>
+      <c r="AH39">
+        <v>11443000.0</v>
+      </c>
+      <c r="AI39">
+        <v>12240000.0</v>
+      </c>
+      <c r="AJ39">
+        <v>22038000.0</v>
+      </c>
+      <c r="AK39">
+        <v>18043000.0</v>
+      </c>
+      <c r="AL39">
+        <v>22036000.0</v>
+      </c>
+      <c r="AM39">
+        <v>12478000.0</v>
+      </c>
+      <c r="AN39">
+        <v>9026000.0</v>
+      </c>
+      <c r="AO39">
+        <v>15795000.0</v>
+      </c>
+      <c r="AP39">
+        <v>27065000.0</v>
+      </c>
+      <c r="AQ39">
+        <v>58243000.0</v>
+      </c>
+      <c r="AR39">
+        <v>72555000.0</v>
+      </c>
+      <c r="AS39">
+        <v>97266000.0</v>
+      </c>
+      <c r="AT39">
+        <v>78876000.0</v>
+      </c>
+      <c r="AU39">
+        <v>107941000.0</v>
+      </c>
+      <c r="AV39">
+        <v>153638000.0</v>
+      </c>
+      <c r="AW39">
+        <v>191346000.0</v>
+      </c>
+      <c r="AX39">
+        <v>4598000.0</v>
+      </c>
+      <c r="AY39">
+        <v>2081000.0</v>
+      </c>
+      <c r="AZ39">
+        <v>11628000.0</v>
+      </c>
+      <c r="BA39">
+        <v>35484000.0</v>
+      </c>
+      <c r="BB39">
+        <v>43308000.0</v>
+      </c>
+      <c r="BC39">
+        <v>25411000.0</v>
+      </c>
+      <c r="BD39">
+        <v>36440000.0</v>
+      </c>
+      <c r="BE39">
+        <v>18660000.0</v>
+      </c>
+      <c r="BF39">
+        <v>18941000.0</v>
+      </c>
+      <c r="BG39">
+        <v>1322000.0</v>
+      </c>
+      <c r="BH39">
+        <v>1241000.0</v>
+      </c>
+      <c r="BI39">
+        <v>7026000.0</v>
+      </c>
+      <c r="BJ39">
+        <v>4464000.0</v>
+      </c>
+      <c r="BK39">
+        <v>921000.0</v>
+      </c>
+      <c r="BL39">
+        <v>727000.0</v>
+      </c>
+      <c r="BM39">
+        <v>943000.0</v>
+      </c>
+      <c r="BN39">
+        <v>1055445.0</v>
+      </c>
+      <c r="BO39"/>
+      <c r="BP39"/>
+      <c r="BQ39"/>
+      <c r="BR39"/>
+      <c r="BS39"/>
+      <c r="BT39"/>
+      <c r="BU39"/>
+      <c r="BV39"/>
+      <c r="BW39"/>
+      <c r="BX39"/>
+      <c r="BY39"/>
+      <c r="BZ39"/>
+      <c r="CA39"/>
+      <c r="CB39"/>
+      <c r="CC39"/>
+      <c r="CD39"/>
+      <c r="CE39"/>
+      <c r="CF39"/>
+      <c r="CG39"/>
+      <c r="CH39"/>
+      <c r="CI39"/>
+      <c r="CJ39"/>
+      <c r="CK39"/>
+      <c r="CL39"/>
+      <c r="CM39"/>
+      <c r="CN39"/>
+      <c r="CO39"/>
+      <c r="CP39"/>
+      <c r="CQ39"/>
+      <c r="CR39"/>
+      <c r="CS39"/>
+      <c r="CT39"/>
+      <c r="CU39"/>
+    </row>
+    <row r="40" spans="1:99">
+      <c r="A40" t="s">
+        <v>64</v>
+      </c>
+      <c r="B40">
+        <v>195000000.0</v>
+      </c>
+      <c r="C40">
+        <v>503400000.0</v>
+      </c>
+      <c r="D40">
+        <v>138500000.0</v>
+      </c>
+      <c r="E40">
+        <v>101400000.0</v>
+      </c>
+      <c r="F40">
+        <v>106000000.0</v>
+      </c>
+      <c r="G40">
+        <v>61900000.0</v>
+      </c>
+      <c r="H40">
+        <v>51600000.0</v>
+      </c>
+      <c r="I40">
+        <v>56200000.0</v>
+      </c>
+      <c r="J40">
+        <v>65800000.0</v>
+      </c>
+      <c r="K40">
+        <v>70500000.0</v>
+      </c>
+      <c r="L40">
+        <v>48500000.0</v>
+      </c>
+      <c r="M40">
+        <v>92000000.0</v>
+      </c>
+      <c r="N40">
+        <v>46700000.0</v>
+      </c>
+      <c r="O40">
+        <v>74800000.0</v>
+      </c>
+      <c r="P40">
+        <v>196200000.0</v>
+      </c>
+      <c r="Q40">
+        <v>108204000.0</v>
+      </c>
+      <c r="R40">
+        <v>170323000.0</v>
+      </c>
+      <c r="S40">
+        <v>199627000.0</v>
+      </c>
+      <c r="T40">
+        <v>133300000.0</v>
+      </c>
+      <c r="U40">
+        <v>211131000.0</v>
+      </c>
+      <c r="V40">
+        <v>208576000.0</v>
+      </c>
+      <c r="W40">
+        <v>89638000.0</v>
+      </c>
+      <c r="X40">
+        <v>31639000.0</v>
+      </c>
+      <c r="Y40">
+        <v>23080000.0</v>
+      </c>
+      <c r="Z40">
+        <v>19820000.0</v>
+      </c>
+      <c r="AA40">
+        <v>25949000.0</v>
+      </c>
+      <c r="AB40">
+        <v>22842000.0</v>
+      </c>
+      <c r="AC40">
+        <v>19186000.0</v>
+      </c>
+      <c r="AD40">
+        <v>20612000.0</v>
+      </c>
+      <c r="AE40">
+        <v>38358000.0</v>
+      </c>
+      <c r="AF40">
+        <v>15260000.0</v>
+      </c>
+      <c r="AG40">
+        <v>123518000.0</v>
+      </c>
+      <c r="AH40">
+        <v>141758000.0</v>
+      </c>
+      <c r="AI40">
+        <v>90614000.0</v>
+      </c>
+      <c r="AJ40">
+        <v>59259000.0</v>
+      </c>
+      <c r="AK40">
+        <v>42788000.0</v>
+      </c>
+      <c r="AL40">
+        <v>37301000.0</v>
+      </c>
+      <c r="AM40">
+        <v>53397000.0</v>
+      </c>
+      <c r="AN40">
+        <v>83648000.0</v>
+      </c>
+      <c r="AO40">
+        <v>37156000.0</v>
+      </c>
+      <c r="AP40">
+        <v>30982000.0</v>
+      </c>
+      <c r="AQ40">
+        <v>25132000.0</v>
+      </c>
+      <c r="AR40">
+        <v>36356000.0</v>
+      </c>
+      <c r="AS40">
+        <v>33972000.0</v>
+      </c>
+      <c r="AT40">
+        <v>25242000.0</v>
+      </c>
+      <c r="AU40">
+        <v>21822000.0</v>
+      </c>
+      <c r="AV40">
+        <v>19653000.0</v>
+      </c>
+      <c r="AW40">
+        <v>157840000.0</v>
+      </c>
+      <c r="AX40">
+        <v>74087000.0</v>
+      </c>
+      <c r="AY40">
+        <v>67783000.0</v>
+      </c>
+      <c r="AZ40">
+        <v>45075000.0</v>
+      </c>
+      <c r="BA40">
+        <v>36590000.0</v>
+      </c>
+      <c r="BB40">
+        <v>21132000.0</v>
+      </c>
+      <c r="BC40">
+        <v>12969000.0</v>
+      </c>
+      <c r="BD40">
+        <v>2510000.0</v>
+      </c>
+      <c r="BE40">
+        <v>81728000.0</v>
+      </c>
+      <c r="BF40">
+        <v>62467000.0</v>
+      </c>
+      <c r="BG40">
+        <v>82189000.0</v>
+      </c>
+      <c r="BH40">
+        <v>5318000.0</v>
+      </c>
+      <c r="BI40">
+        <v>53066000.0</v>
+      </c>
+      <c r="BJ40">
+        <v>31523000.0</v>
+      </c>
+      <c r="BK40">
+        <v>30311000.0</v>
+      </c>
+      <c r="BL40">
+        <v>24918000.0</v>
+      </c>
+      <c r="BM40">
+        <v>12622000.0</v>
+      </c>
+      <c r="BN40">
+        <v>8108113.0</v>
+      </c>
+      <c r="BO40">
+        <v>1226786.0</v>
+      </c>
+      <c r="BP40">
+        <v>1528081.0</v>
+      </c>
+      <c r="BQ40">
+        <v>866571.0</v>
+      </c>
+      <c r="BR40">
+        <v>1096279.0</v>
+      </c>
+      <c r="BS40">
+        <v>970966.0</v>
+      </c>
+      <c r="BT40">
+        <v>1724942.0</v>
+      </c>
+      <c r="BU40"/>
+      <c r="BV40"/>
+      <c r="BW40"/>
+      <c r="BX40"/>
+      <c r="BY40"/>
+      <c r="BZ40"/>
+      <c r="CA40"/>
+      <c r="CB40"/>
+      <c r="CC40"/>
+      <c r="CD40"/>
+      <c r="CE40"/>
+      <c r="CF40"/>
+      <c r="CG40"/>
+      <c r="CH40"/>
+      <c r="CI40"/>
+      <c r="CJ40"/>
+      <c r="CK40"/>
+      <c r="CL40"/>
+      <c r="CM40"/>
+      <c r="CN40"/>
+      <c r="CO40"/>
+      <c r="CP40"/>
+      <c r="CQ40"/>
+      <c r="CR40"/>
+      <c r="CS40"/>
+      <c r="CT40"/>
+      <c r="CU40"/>
+    </row>
+    <row r="41" spans="1:99">
+      <c r="A41" t="s">
+        <v>65</v>
+      </c>
+      <c r="B41"/>
+      <c r="C41"/>
+      <c r="D41"/>
+      <c r="E41"/>
+      <c r="F41"/>
+      <c r="G41"/>
+      <c r="H41"/>
+      <c r="I41"/>
+      <c r="J41"/>
+      <c r="K41"/>
+      <c r="L41"/>
+      <c r="M41"/>
+      <c r="N41"/>
+      <c r="O41">
+        <v>1996100000.0</v>
+      </c>
+      <c r="P41">
+        <v>1858900000.0</v>
+      </c>
+      <c r="Q41">
+        <v>1914189000.0</v>
+      </c>
+      <c r="R41">
+        <v>1479315000.0</v>
+      </c>
+      <c r="S41">
+        <v>1552287000.0</v>
+      </c>
+      <c r="T41">
+        <v>1517360000.0</v>
+      </c>
+      <c r="U41">
+        <v>1363057000.0</v>
+      </c>
+      <c r="V41">
+        <v>1407162000.0</v>
+      </c>
+      <c r="W41">
+        <v>1526420000.0</v>
+      </c>
+      <c r="X41">
+        <v>1053720000.0</v>
+      </c>
+      <c r="Y41">
+        <v>1062700000.0</v>
+      </c>
+      <c r="Z41">
+        <v>947289000.0</v>
+      </c>
+      <c r="AA41">
+        <v>947753000.0</v>
+      </c>
+      <c r="AB41">
+        <v>966304000.0</v>
+      </c>
+      <c r="AC41">
+        <v>1416803000.0</v>
+      </c>
+      <c r="AD41">
+        <v>1369883000.0</v>
+      </c>
+      <c r="AE41">
+        <v>1388678000.0</v>
+      </c>
+      <c r="AF41">
+        <v>1296786000.0</v>
+      </c>
+      <c r="AG41">
+        <v>1261882000.0</v>
+      </c>
+      <c r="AH41">
+        <v>1252064000.0</v>
+      </c>
+      <c r="AI41">
+        <v>1187464000.0</v>
+      </c>
+      <c r="AJ41">
+        <v>1132697000.0</v>
+      </c>
+      <c r="AK41">
+        <v>1020213000.0</v>
+      </c>
+      <c r="AL41">
+        <v>1046007000.0</v>
+      </c>
+      <c r="AM41">
+        <v>1008471000.0</v>
+      </c>
+      <c r="AN41">
+        <v>994150000.0</v>
+      </c>
+      <c r="AO41"/>
+      <c r="AP41"/>
+      <c r="AQ41"/>
+      <c r="AR41"/>
+      <c r="AS41"/>
+      <c r="AT41"/>
+      <c r="AU41"/>
+      <c r="AV41"/>
+      <c r="AW41"/>
+      <c r="AX41"/>
+      <c r="AY41"/>
+      <c r="AZ41"/>
+      <c r="BA41"/>
+      <c r="BB41"/>
+      <c r="BC41"/>
+      <c r="BD41"/>
+      <c r="BE41"/>
+      <c r="BF41"/>
+      <c r="BG41"/>
+      <c r="BH41"/>
+      <c r="BI41"/>
+      <c r="BJ41"/>
+      <c r="BK41"/>
+      <c r="BL41"/>
+      <c r="BM41"/>
+      <c r="BN41"/>
+      <c r="BO41"/>
+      <c r="BP41"/>
+      <c r="BQ41"/>
+      <c r="BR41"/>
+      <c r="BS41"/>
+      <c r="BT41"/>
+      <c r="BU41"/>
+      <c r="BV41"/>
+      <c r="BW41"/>
+      <c r="BX41"/>
+      <c r="BY41"/>
+      <c r="BZ41"/>
+      <c r="CA41"/>
+      <c r="CB41"/>
+      <c r="CC41"/>
+      <c r="CD41"/>
+      <c r="CE41"/>
+      <c r="CF41"/>
+      <c r="CG41"/>
+      <c r="CH41"/>
+      <c r="CI41"/>
+      <c r="CJ41"/>
+      <c r="CK41"/>
+      <c r="CL41"/>
+      <c r="CM41"/>
+      <c r="CN41"/>
+      <c r="CO41"/>
+      <c r="CP41"/>
+      <c r="CQ41"/>
+      <c r="CR41"/>
+      <c r="CS41"/>
+      <c r="CT41"/>
+      <c r="CU41"/>
+    </row>
+    <row r="42" spans="1:99">
+      <c r="A42" t="s">
+        <v>66</v>
+      </c>
+      <c r="B42">
+        <v>27300000.0</v>
+      </c>
+      <c r="C42">
+        <v>35200000.0</v>
+      </c>
+      <c r="D42">
+        <v>24100000.0</v>
+      </c>
+      <c r="E42">
+        <v>24100000.0</v>
+      </c>
+      <c r="F42">
+        <v>23100000.0</v>
+      </c>
+      <c r="G42">
+        <v>29600000.0</v>
+      </c>
+      <c r="H42">
+        <v>20600000.0</v>
+      </c>
+      <c r="I42">
+        <v>19300000.0</v>
+      </c>
+      <c r="J42">
+        <v>17600000.0</v>
+      </c>
+      <c r="K42">
+        <v>22100000.0</v>
+      </c>
+      <c r="L42">
+        <v>16900000.0</v>
+      </c>
+      <c r="M42">
+        <v>16500000.0</v>
+      </c>
+      <c r="N42">
+        <v>14100000.0</v>
+      </c>
+      <c r="O42">
+        <v>15700000.0</v>
+      </c>
+      <c r="P42">
+        <v>12200000.0</v>
+      </c>
+      <c r="Q42">
+        <v>12126000.0</v>
+      </c>
+      <c r="R42">
+        <v>9944000.0</v>
+      </c>
+      <c r="S42">
+        <v>15029000.0</v>
+      </c>
+      <c r="T42">
+        <v>11000000.0</v>
+      </c>
+      <c r="U42">
+        <v>10834000.0</v>
+      </c>
+      <c r="V42">
+        <v>9821000.0</v>
+      </c>
+      <c r="W42">
+        <v>15116000.0</v>
+      </c>
+      <c r="X42">
+        <v>13022000.0</v>
+      </c>
+      <c r="Y42">
+        <v>17083000.0</v>
+      </c>
+      <c r="Z42">
+        <v>15838000.0</v>
+      </c>
+      <c r="AA42">
+        <v>22392000.0</v>
+      </c>
+      <c r="AB42">
+        <v>18413000.0</v>
+      </c>
+      <c r="AC42">
+        <v>16801000.0</v>
+      </c>
+      <c r="AD42">
+        <v>14798000.0</v>
+      </c>
+      <c r="AE42">
+        <v>19601000.0</v>
+      </c>
+      <c r="AF42">
+        <v>15719000.0</v>
+      </c>
+      <c r="AG42">
+        <v>36452000.0</v>
+      </c>
+      <c r="AH42">
+        <v>30972000.0</v>
+      </c>
+      <c r="AI42">
+        <v>35511000.0</v>
+      </c>
+      <c r="AJ42">
+        <v>33662000.0</v>
+      </c>
+      <c r="AK42">
+        <v>36139000.0</v>
+      </c>
+      <c r="AL42">
+        <v>32552000.0</v>
+      </c>
+      <c r="AM42">
+        <v>38806000.0</v>
+      </c>
+      <c r="AN42">
+        <v>40412000.0</v>
+      </c>
+      <c r="AO42">
+        <v>44947000.0</v>
+      </c>
+      <c r="AP42">
+        <v>39436000.0</v>
+      </c>
+      <c r="AQ42">
+        <v>51097000.0</v>
+      </c>
+      <c r="AR42">
+        <v>39971000.0</v>
+      </c>
+      <c r="AS42">
+        <v>46761000.0</v>
+      </c>
+      <c r="AT42">
+        <v>41069000.0</v>
+      </c>
+      <c r="AU42">
+        <v>34917000.0</v>
+      </c>
+      <c r="AV42">
+        <v>21978000.0</v>
+      </c>
+      <c r="AW42">
+        <v>18889000.0</v>
+      </c>
+      <c r="AX42">
+        <v>16399000.0</v>
+      </c>
+      <c r="AY42">
+        <v>15570000.0</v>
+      </c>
+      <c r="AZ42">
+        <v>13687000.0</v>
+      </c>
+      <c r="BA42">
+        <v>12033000.0</v>
+      </c>
+      <c r="BB42">
+        <v>10496000.0</v>
+      </c>
+      <c r="BC42">
+        <v>14557000.0</v>
+      </c>
+      <c r="BD42">
+        <v>15004000.0</v>
+      </c>
+      <c r="BE42">
+        <v>837822000.0</v>
+      </c>
+      <c r="BF42">
+        <v>836373000.0</v>
+      </c>
+      <c r="BG42">
+        <v>529012000.0</v>
+      </c>
+      <c r="BH42">
+        <v>10480000.0</v>
+      </c>
+      <c r="BI42">
+        <v>364191000.0</v>
+      </c>
+      <c r="BJ42">
+        <v>363439000.0</v>
+      </c>
+      <c r="BK42">
+        <v>158899000.0</v>
+      </c>
+      <c r="BL42">
+        <v>161264000.0</v>
+      </c>
+      <c r="BM42">
+        <v>107836000.0</v>
+      </c>
+      <c r="BN42">
+        <v>65500143.0</v>
+      </c>
+      <c r="BO42">
+        <v>15706528.0</v>
+      </c>
+      <c r="BP42">
+        <v>15757872.0</v>
+      </c>
+      <c r="BQ42">
+        <v>15750224.0</v>
+      </c>
+      <c r="BR42">
+        <v>15719261.0</v>
+      </c>
+      <c r="BS42">
+        <v>15971874.0</v>
+      </c>
+      <c r="BT42">
+        <v>16017421.0</v>
+      </c>
+      <c r="BU42">
+        <v>15957913.0</v>
+      </c>
+      <c r="BV42">
+        <v>15884828.0</v>
+      </c>
+      <c r="BW42">
+        <v>15987050.0</v>
+      </c>
+      <c r="BX42">
+        <v>17264401.0</v>
+      </c>
+      <c r="BY42">
+        <v>17425618.0</v>
+      </c>
+      <c r="BZ42">
+        <v>10273792.0</v>
+      </c>
+      <c r="CA42">
+        <v>10195258.0</v>
+      </c>
+      <c r="CB42">
+        <v>10150050.0</v>
+      </c>
+      <c r="CC42">
+        <v>6981000.0</v>
+      </c>
+      <c r="CD42">
+        <v>6934352.0</v>
+      </c>
+      <c r="CE42">
+        <v>6603787.0</v>
+      </c>
+      <c r="CF42">
+        <v>6848032.0</v>
+      </c>
+      <c r="CG42">
+        <v>5459248.0</v>
+      </c>
+      <c r="CH42">
+        <v>5000548.0</v>
+      </c>
+      <c r="CI42">
+        <v>4236571.0</v>
+      </c>
+      <c r="CJ42">
+        <v>4239030.0</v>
+      </c>
+      <c r="CK42">
+        <v>4650030.0</v>
+      </c>
+      <c r="CL42">
+        <v>4823030.0</v>
+      </c>
+      <c r="CM42">
+        <v>978098.0</v>
+      </c>
+      <c r="CN42">
+        <v>949492.0</v>
+      </c>
+      <c r="CO42">
+        <v>311992.0</v>
+      </c>
+      <c r="CP42">
+        <v>311992.0</v>
+      </c>
+      <c r="CQ42">
+        <v>311992.0</v>
+      </c>
+      <c r="CR42">
+        <v>311992.0</v>
+      </c>
+      <c r="CS42">
+        <v>305742.0</v>
+      </c>
+      <c r="CT42">
+        <v>305742.0</v>
+      </c>
+      <c r="CU42">
+        <v>305742.0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:99">
+      <c r="A43" t="s">
+        <v>67</v>
+      </c>
+      <c r="B43"/>
+      <c r="C43"/>
+      <c r="D43"/>
+      <c r="E43"/>
+      <c r="F43"/>
+      <c r="G43"/>
+      <c r="H43"/>
+      <c r="I43"/>
+      <c r="J43"/>
+      <c r="K43"/>
+      <c r="L43"/>
+      <c r="M43"/>
+      <c r="N43"/>
+      <c r="O43"/>
+      <c r="P43"/>
+      <c r="Q43"/>
+      <c r="R43"/>
+      <c r="S43"/>
+      <c r="T43"/>
+      <c r="U43"/>
+      <c r="V43"/>
+      <c r="W43"/>
+      <c r="X43"/>
+      <c r="Y43"/>
+      <c r="Z43"/>
+      <c r="AA43"/>
+      <c r="AB43"/>
+      <c r="AC43"/>
+      <c r="AD43"/>
+      <c r="AE43"/>
+      <c r="AF43"/>
+      <c r="AG43"/>
+      <c r="AH43"/>
+      <c r="AI43"/>
+      <c r="AJ43"/>
+      <c r="AK43"/>
+      <c r="AL43"/>
+      <c r="AM43"/>
+      <c r="AN43"/>
+      <c r="AO43"/>
+      <c r="AP43"/>
+      <c r="AQ43"/>
+      <c r="AR43"/>
+      <c r="AS43"/>
+      <c r="AT43"/>
+      <c r="AU43"/>
+      <c r="AV43"/>
+      <c r="AW43"/>
+      <c r="AX43"/>
+      <c r="AY43"/>
+      <c r="AZ43"/>
+      <c r="BA43"/>
+      <c r="BB43"/>
+      <c r="BC43"/>
+      <c r="BD43"/>
+      <c r="BE43"/>
+      <c r="BF43"/>
+      <c r="BG43"/>
+      <c r="BH43"/>
+      <c r="BI43"/>
+      <c r="BJ43"/>
+      <c r="BK43"/>
+      <c r="BL43"/>
+      <c r="BM43"/>
+      <c r="BN43"/>
+      <c r="BO43"/>
+      <c r="BP43"/>
+      <c r="BQ43"/>
+      <c r="BR43"/>
+      <c r="BS43"/>
+      <c r="BT43"/>
+      <c r="BU43"/>
+      <c r="BV43"/>
+      <c r="BW43"/>
+      <c r="BX43"/>
+      <c r="BY43"/>
+      <c r="BZ43"/>
+      <c r="CA43"/>
+      <c r="CB43"/>
+      <c r="CC43"/>
+      <c r="CD43"/>
+      <c r="CE43"/>
+      <c r="CF43"/>
+      <c r="CG43"/>
+      <c r="CH43"/>
+      <c r="CI43"/>
+      <c r="CJ43"/>
+      <c r="CK43"/>
+      <c r="CL43"/>
+      <c r="CM43"/>
+      <c r="CN43"/>
+      <c r="CO43"/>
+      <c r="CP43"/>
+      <c r="CQ43"/>
+      <c r="CR43"/>
+      <c r="CS43"/>
+      <c r="CT43"/>
+      <c r="CU43"/>
+    </row>
+    <row r="44" spans="1:99">
+      <c r="A44" t="s">
+        <v>68</v>
+      </c>
+      <c r="B44"/>
+      <c r="C44"/>
+      <c r="D44"/>
+      <c r="E44"/>
+      <c r="F44"/>
+      <c r="G44"/>
+      <c r="H44"/>
+      <c r="I44"/>
+      <c r="J44"/>
+      <c r="K44"/>
+      <c r="L44"/>
+      <c r="M44"/>
+      <c r="N44"/>
+      <c r="O44"/>
+      <c r="P44"/>
+      <c r="Q44"/>
+      <c r="R44"/>
+      <c r="S44"/>
+      <c r="T44"/>
+      <c r="U44"/>
+      <c r="V44"/>
+      <c r="W44"/>
+      <c r="X44"/>
+      <c r="Y44"/>
+      <c r="Z44"/>
+      <c r="AA44"/>
+      <c r="AB44"/>
+      <c r="AC44"/>
+      <c r="AD44"/>
+      <c r="AE44"/>
+      <c r="AF44"/>
+      <c r="AG44"/>
+      <c r="AH44"/>
+      <c r="AI44"/>
+      <c r="AJ44"/>
+      <c r="AK44"/>
+      <c r="AL44"/>
+      <c r="AM44"/>
+      <c r="AN44"/>
+      <c r="AO44"/>
+      <c r="AP44"/>
+      <c r="AQ44"/>
+      <c r="AR44"/>
+      <c r="AS44"/>
+      <c r="AT44"/>
+      <c r="AU44"/>
+      <c r="AV44"/>
+      <c r="AW44"/>
+      <c r="AX44"/>
+      <c r="AY44"/>
+      <c r="AZ44"/>
+      <c r="BA44"/>
+      <c r="BB44"/>
+      <c r="BC44"/>
+      <c r="BD44"/>
+      <c r="BE44"/>
+      <c r="BF44"/>
+      <c r="BG44"/>
+      <c r="BH44"/>
+      <c r="BI44"/>
+      <c r="BJ44"/>
+      <c r="BK44"/>
+      <c r="BL44"/>
+      <c r="BM44"/>
+      <c r="BN44"/>
+      <c r="BO44"/>
+      <c r="BP44"/>
+      <c r="BQ44"/>
+      <c r="BR44"/>
+      <c r="BS44"/>
+      <c r="BT44"/>
+      <c r="BU44"/>
+      <c r="BV44"/>
+      <c r="BW44"/>
+      <c r="BX44"/>
+      <c r="BY44"/>
+      <c r="BZ44"/>
+      <c r="CA44"/>
+      <c r="CB44"/>
+      <c r="CC44"/>
+      <c r="CD44"/>
+      <c r="CE44"/>
+      <c r="CF44"/>
+      <c r="CG44"/>
+      <c r="CH44"/>
+      <c r="CI44"/>
+      <c r="CJ44"/>
+      <c r="CK44"/>
+      <c r="CL44"/>
+      <c r="CM44"/>
+      <c r="CN44"/>
+      <c r="CO44"/>
+      <c r="CP44"/>
+      <c r="CQ44"/>
+      <c r="CR44"/>
+      <c r="CS44"/>
+      <c r="CT44"/>
+      <c r="CU44"/>
+    </row>
+    <row r="45" spans="1:99">
+      <c r="A45" t="s">
+        <v>69</v>
+      </c>
+      <c r="B45">
+        <v>27253700000.0</v>
+      </c>
+      <c r="C45">
+        <v>26952800000.0</v>
+      </c>
+      <c r="D45">
+        <v>26163300000.0</v>
+      </c>
+      <c r="E45"/>
+      <c r="F45">
+        <v>24916100000.0</v>
+      </c>
+      <c r="G45">
+        <v>15885500000.0</v>
+      </c>
+      <c r="H45">
+        <v>15410800000.0</v>
+      </c>
+      <c r="I45">
+        <v>15211800000.0</v>
+      </c>
+      <c r="J45">
+        <v>14884100000.0</v>
+      </c>
+      <c r="K45">
+        <v>14802100000.0</v>
+      </c>
+      <c r="L45">
+        <v>14449400000.0</v>
+      </c>
+      <c r="M45">
+        <v>13873600000.0</v>
+      </c>
+      <c r="N45">
+        <v>13731300000.0</v>
+      </c>
+      <c r="O45">
+        <v>13511500000.0</v>
+      </c>
+      <c r="P45">
+        <v>13158400000.0</v>
+      </c>
+      <c r="Q45">
+        <v>13895930000.0</v>
+      </c>
+      <c r="R45"/>
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45"/>
+      <c r="V45"/>
+      <c r="W45"/>
+      <c r="X45">
+        <v>2726747000.0</v>
+      </c>
+      <c r="Y45">
+        <v>2353582000.0</v>
+      </c>
+      <c r="Z45">
+        <v>2303505000.0</v>
+      </c>
+      <c r="AA45">
+        <v>2346581000.0</v>
+      </c>
+      <c r="AB45">
+        <v>5051697000.0</v>
+      </c>
+      <c r="AC45">
+        <v>5315878000.0</v>
+      </c>
+      <c r="AD45">
+        <v>5255199000.0</v>
+      </c>
+      <c r="AE45">
+        <v>5355612000.0</v>
+      </c>
+      <c r="AF45">
+        <v>5199144000.0</v>
+      </c>
+      <c r="AG45">
+        <v>5409397000.0</v>
+      </c>
+      <c r="AH45">
+        <v>5436056000.0</v>
+      </c>
+      <c r="AI45">
+        <v>5483213000.0</v>
+      </c>
+      <c r="AJ45">
+        <v>5345794000.0</v>
+      </c>
+      <c r="AK45">
+        <v>4732009000.0</v>
+      </c>
+      <c r="AL45">
+        <v>4759997000.0</v>
+      </c>
+      <c r="AM45">
+        <v>4759089000.0</v>
+      </c>
+      <c r="AN45">
+        <v>4713663000.0</v>
+      </c>
+      <c r="AO45">
+        <v>4514985000.0</v>
+      </c>
+      <c r="AP45">
+        <v>4544462000.0</v>
+      </c>
+      <c r="AQ45">
+        <v>3807881000.0</v>
+      </c>
+      <c r="AR45">
+        <v>3886809000.0</v>
+      </c>
+      <c r="AS45">
+        <v>3805438000.0</v>
+      </c>
+      <c r="AT45">
+        <v>4097747000.0</v>
+      </c>
+      <c r="AU45">
+        <v>3495602000.0</v>
+      </c>
+      <c r="AV45">
+        <v>3404360000.0</v>
+      </c>
+      <c r="AW45">
+        <v>3095279000.0</v>
+      </c>
+      <c r="AX45">
+        <v>3152176000.0</v>
+      </c>
+      <c r="AY45">
+        <v>2384869000.0</v>
+      </c>
+      <c r="AZ45">
+        <v>1887964000.0</v>
+      </c>
+      <c r="BA45">
+        <v>1813649000.0</v>
+      </c>
+      <c r="BB45">
+        <v>1576065000.0</v>
+      </c>
+      <c r="BC45">
+        <v>1373252000.0</v>
+      </c>
+      <c r="BD45">
+        <v>1326066000.0</v>
+      </c>
+      <c r="BE45">
+        <v>1331993000.0</v>
+      </c>
+      <c r="BF45">
+        <v>1290742000.0</v>
+      </c>
+      <c r="BG45">
+        <v>739514000.0</v>
+      </c>
+      <c r="BH45">
+        <v>564216000.0</v>
+      </c>
+      <c r="BI45">
+        <v>508236000.0</v>
+      </c>
+      <c r="BJ45">
+        <v>468162000.0</v>
+      </c>
+      <c r="BK45">
+        <v>243142000.0</v>
+      </c>
+      <c r="BL45">
+        <v>196475000.0</v>
+      </c>
+      <c r="BM45">
+        <v>174351000.0</v>
+      </c>
+      <c r="BN45">
+        <v>99274424.0</v>
+      </c>
+      <c r="BO45">
+        <v>23078714.0</v>
+      </c>
+      <c r="BP45">
+        <v>23286656.0</v>
+      </c>
+      <c r="BQ45">
+        <v>23266880.0</v>
+      </c>
+      <c r="BR45">
+        <v>23256402.0</v>
+      </c>
+      <c r="BS45">
+        <v>23417875.0</v>
+      </c>
+      <c r="BT45">
+        <v>23360126.0</v>
+      </c>
+      <c r="BU45">
+        <v>23104518.0</v>
+      </c>
+      <c r="BV45">
+        <v>19460364.0</v>
+      </c>
+      <c r="BW45">
+        <v>18807087.0</v>
+      </c>
+      <c r="BX45">
+        <v>18430035.0</v>
+      </c>
+      <c r="BY45">
+        <v>18053111.0</v>
+      </c>
+      <c r="BZ45">
+        <v>17570563.0</v>
+      </c>
+      <c r="CA45">
+        <v>17406195.0</v>
+      </c>
+      <c r="CB45">
+        <v>15849432.0</v>
+      </c>
+      <c r="CC45">
+        <v>14495638.0</v>
+      </c>
+      <c r="CD45">
+        <v>12651679.0</v>
+      </c>
+      <c r="CE45">
+        <v>9119616.0</v>
+      </c>
+      <c r="CF45">
+        <v>6084049.0</v>
+      </c>
+      <c r="CG45">
+        <v>5574566.0</v>
+      </c>
+      <c r="CH45">
+        <v>5301595.0</v>
+      </c>
+      <c r="CI45">
+        <v>4525268.0</v>
+      </c>
+      <c r="CJ45">
+        <v>3432932.0</v>
+      </c>
+      <c r="CK45">
+        <v>2675491.0</v>
+      </c>
+      <c r="CL45">
+        <v>1629731.0</v>
+      </c>
+      <c r="CM45">
+        <v>1472104.0</v>
+      </c>
+      <c r="CN45">
+        <v>854761.0</v>
+      </c>
+      <c r="CO45">
+        <v>13222.0</v>
+      </c>
+      <c r="CP45"/>
+      <c r="CQ45"/>
+      <c r="CR45"/>
+      <c r="CS45"/>
+      <c r="CT45"/>
+      <c r="CU45"/>
+    </row>
+    <row r="46" spans="1:99">
+      <c r="A46" t="s">
+        <v>70</v>
+      </c>
+      <c r="B46">
+        <v>17427400000.0</v>
+      </c>
+      <c r="C46">
+        <v>17659500000.0</v>
+      </c>
+      <c r="D46">
+        <v>17418900000.0</v>
+      </c>
+      <c r="E46">
+        <v>17218400000.0</v>
+      </c>
+      <c r="F46">
+        <v>17827200000.0</v>
+      </c>
+      <c r="G46">
+        <v>9197400000.0</v>
+      </c>
+      <c r="H46">
+        <v>8972100000.0</v>
+      </c>
+      <c r="I46">
+        <v>9023800000.0</v>
+      </c>
+      <c r="J46">
+        <v>8937200000.0</v>
+      </c>
+      <c r="K46">
+        <v>9068500000.0</v>
+      </c>
+      <c r="L46">
+        <v>8964500000.0</v>
+      </c>
+      <c r="M46">
+        <v>8611300000.0</v>
+      </c>
+      <c r="N46">
+        <v>8689700000.0</v>
+      </c>
+      <c r="O46">
+        <v>8678300000.0</v>
+      </c>
+      <c r="P46">
+        <v>8545300000.0</v>
+      </c>
+      <c r="Q46">
+        <v>9025391000.0</v>
+      </c>
+      <c r="R46">
+        <v>6956155000.0</v>
+      </c>
+      <c r="S46">
+        <v>7268659000.0</v>
+      </c>
+      <c r="T46">
+        <v>6466100000.0</v>
+      </c>
+      <c r="U46">
+        <v>6411965000.0</v>
+      </c>
+      <c r="V46">
+        <v>4541974000.0</v>
+      </c>
+      <c r="W46">
+        <v>4403061000.0</v>
+      </c>
+      <c r="X46">
+        <v>2726747000.0</v>
+      </c>
+      <c r="Y46">
+        <v>2353582000.0</v>
+      </c>
+      <c r="Z46">
+        <v>2303505000.0</v>
+      </c>
+      <c r="AA46">
+        <v>2346581000.0</v>
+      </c>
+      <c r="AB46">
+        <v>5051697000.0</v>
+      </c>
+      <c r="AC46">
+        <v>5315878000.0</v>
+      </c>
+      <c r="AD46">
+        <v>5255199000.0</v>
+      </c>
+      <c r="AE46">
+        <v>5355612000.0</v>
+      </c>
+      <c r="AF46">
+        <v>5199144000.0</v>
+      </c>
+      <c r="AG46">
+        <v>5409397000.0</v>
+      </c>
+      <c r="AH46">
+        <v>5436056000.0</v>
+      </c>
+      <c r="AI46">
+        <v>5483213000.0</v>
+      </c>
+      <c r="AJ46">
+        <v>5345794000.0</v>
+      </c>
+      <c r="AK46">
+        <v>4732009000.0</v>
+      </c>
+      <c r="AL46">
+        <v>4759997000.0</v>
+      </c>
+      <c r="AM46">
+        <v>4759089000.0</v>
+      </c>
+      <c r="AN46">
+        <v>4713663000.0</v>
+      </c>
+      <c r="AO46">
+        <v>4514985000.0</v>
+      </c>
+      <c r="AP46">
+        <v>4544462000.0</v>
+      </c>
+      <c r="AQ46">
+        <v>3807881000.0</v>
+      </c>
+      <c r="AR46">
+        <v>3886809000.0</v>
+      </c>
+      <c r="AS46">
+        <v>3805438000.0</v>
+      </c>
+      <c r="AT46">
+        <v>4097747000.0</v>
+      </c>
+      <c r="AU46">
+        <v>3495602000.0</v>
+      </c>
+      <c r="AV46">
+        <v>3404360000.0</v>
+      </c>
+      <c r="AW46">
+        <v>3095279000.0</v>
+      </c>
+      <c r="AX46">
+        <v>3152176000.0</v>
+      </c>
+      <c r="AY46">
+        <v>2384869000.0</v>
+      </c>
+      <c r="AZ46">
+        <v>1887964000.0</v>
+      </c>
+      <c r="BA46">
+        <v>1813649000.0</v>
+      </c>
+      <c r="BB46">
+        <v>1576065000.0</v>
+      </c>
+      <c r="BC46">
+        <v>1373252000.0</v>
+      </c>
+      <c r="BD46">
+        <v>1326066000.0</v>
+      </c>
+      <c r="BE46">
+        <v>1331993000.0</v>
+      </c>
+      <c r="BF46">
+        <v>1290742000.0</v>
+      </c>
+      <c r="BG46">
+        <v>739514000.0</v>
+      </c>
+      <c r="BH46">
+        <v>564569000.0</v>
+      </c>
+      <c r="BI46">
+        <v>508236000.0</v>
+      </c>
+      <c r="BJ46">
+        <v>468162000.0</v>
+      </c>
+      <c r="BK46">
+        <v>243142000.0</v>
+      </c>
+      <c r="BL46">
+        <v>200665000.0</v>
+      </c>
+      <c r="BM46">
+        <v>174351000.0</v>
+      </c>
+      <c r="BN46">
+        <v>99274424.0</v>
+      </c>
+      <c r="BO46">
+        <v>23078714.0</v>
+      </c>
+      <c r="BP46">
+        <v>23286656.0</v>
+      </c>
+      <c r="BQ46">
+        <v>23266880.0</v>
+      </c>
+      <c r="BR46">
+        <v>23256402.0</v>
+      </c>
+      <c r="BS46">
+        <v>23417875.0</v>
+      </c>
+      <c r="BT46">
+        <v>23360126.0</v>
+      </c>
+      <c r="BU46">
+        <v>23104518.0</v>
+      </c>
+      <c r="BV46">
+        <v>19460364.0</v>
+      </c>
+      <c r="BW46">
+        <v>18807087.0</v>
+      </c>
+      <c r="BX46">
+        <v>18430035.0</v>
+      </c>
+      <c r="BY46">
+        <v>18053111.0</v>
+      </c>
+      <c r="BZ46">
+        <v>17570563.0</v>
+      </c>
+      <c r="CA46">
+        <v>17406195.0</v>
+      </c>
+      <c r="CB46">
+        <v>15849432.0</v>
+      </c>
+      <c r="CC46">
+        <v>14495638.0</v>
+      </c>
+      <c r="CD46">
+        <v>12651679.0</v>
+      </c>
+      <c r="CE46">
+        <v>9119616.0</v>
+      </c>
+      <c r="CF46">
+        <v>6084049.0</v>
+      </c>
+      <c r="CG46">
+        <v>5574566.0</v>
+      </c>
+      <c r="CH46">
+        <v>5301595.0</v>
+      </c>
+      <c r="CI46">
+        <v>4525268.0</v>
+      </c>
+      <c r="CJ46">
+        <v>3432932.0</v>
+      </c>
+      <c r="CK46">
+        <v>2675491.0</v>
+      </c>
+      <c r="CL46">
+        <v>1629731.0</v>
+      </c>
+      <c r="CM46">
+        <v>1264157.0</v>
+      </c>
+      <c r="CN46">
+        <v>854761.0</v>
+      </c>
+      <c r="CO46">
+        <v>13222.0</v>
+      </c>
+      <c r="CP46"/>
+      <c r="CQ46"/>
+      <c r="CR46"/>
+      <c r="CS46"/>
+      <c r="CT46"/>
+      <c r="CU46"/>
+    </row>
+    <row r="47" spans="1:99">
+      <c r="A47" t="s">
+        <v>71</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47"/>
+      <c r="D47">
+        <v>18001900000.0</v>
+      </c>
+      <c r="E47">
+        <v>17802600000.0</v>
+      </c>
+      <c r="F47">
+        <v>17827200000.0</v>
+      </c>
+      <c r="G47">
+        <v>9197400000.0</v>
+      </c>
+      <c r="H47">
+        <v>8972100000.0</v>
+      </c>
+      <c r="I47">
+        <v>9023800000.0</v>
+      </c>
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47">
+        <v>8611300000.0</v>
+      </c>
+      <c r="N47">
+        <v>8689700000.0</v>
+      </c>
+      <c r="O47">
+        <v>8678300000.0</v>
+      </c>
+      <c r="P47">
+        <v>8545300000.0</v>
+      </c>
+      <c r="Q47">
+        <v>9025391000.0</v>
+      </c>
+      <c r="R47">
+        <v>6956155000.0</v>
+      </c>
+      <c r="S47">
+        <v>7268659000.0</v>
+      </c>
+      <c r="T47">
+        <v>6466067000.0</v>
+      </c>
+      <c r="U47">
+        <v>6411965000.0</v>
+      </c>
+      <c r="V47">
+        <v>4541974000.0</v>
+      </c>
+      <c r="W47">
+        <v>4403061000.0</v>
+      </c>
+      <c r="X47">
+        <v>2726747000.0</v>
+      </c>
+      <c r="Y47">
+        <v>2353582000.0</v>
+      </c>
+      <c r="Z47">
+        <v>2303505000.0</v>
+      </c>
+      <c r="AA47">
+        <v>2346581000.0</v>
+      </c>
+      <c r="AB47">
+        <v>5051697000.0</v>
+      </c>
+      <c r="AC47">
+        <v>5315878000.0</v>
+      </c>
+      <c r="AD47">
+        <v>5255199000.0</v>
+      </c>
+      <c r="AE47">
+        <v>5355612000.0</v>
+      </c>
+      <c r="AF47">
+        <v>5199144000.0</v>
+      </c>
+      <c r="AG47">
+        <v>5409397000.0</v>
+      </c>
+      <c r="AH47">
+        <v>5436056000.0</v>
+      </c>
+      <c r="AI47">
+        <v>5483213000.0</v>
+      </c>
+      <c r="AJ47">
+        <v>5345794000.0</v>
+      </c>
+      <c r="AK47">
+        <v>4732009000.0</v>
+      </c>
+      <c r="AL47">
+        <v>4759997000.0</v>
+      </c>
+      <c r="AM47">
+        <v>4759089000.0</v>
+      </c>
+      <c r="AN47">
+        <v>4713663000.0</v>
+      </c>
+      <c r="AO47"/>
+      <c r="AP47"/>
+      <c r="AQ47"/>
+      <c r="AR47"/>
+      <c r="AS47"/>
+      <c r="AT47"/>
+      <c r="AU47"/>
+      <c r="AV47"/>
+      <c r="AW47"/>
+      <c r="AX47"/>
+      <c r="AY47"/>
+      <c r="AZ47"/>
+      <c r="BA47"/>
+      <c r="BB47"/>
+      <c r="BC47"/>
+      <c r="BD47"/>
+      <c r="BE47"/>
+      <c r="BF47"/>
+      <c r="BG47"/>
+      <c r="BH47"/>
+      <c r="BI47"/>
+      <c r="BJ47"/>
+      <c r="BK47"/>
+      <c r="BL47"/>
+      <c r="BM47"/>
+      <c r="BN47"/>
+      <c r="BO47"/>
+      <c r="BP47"/>
+      <c r="BQ47"/>
+      <c r="BR47"/>
+      <c r="BS47"/>
+      <c r="BT47"/>
+      <c r="BU47"/>
+      <c r="BV47"/>
+      <c r="BW47"/>
+      <c r="BX47"/>
+      <c r="BY47"/>
+      <c r="BZ47"/>
+      <c r="CA47"/>
+      <c r="CB47"/>
+      <c r="CC47"/>
+      <c r="CD47"/>
+      <c r="CE47"/>
+      <c r="CF47"/>
+      <c r="CG47"/>
+      <c r="CH47"/>
+      <c r="CI47"/>
+      <c r="CJ47"/>
+      <c r="CK47"/>
+      <c r="CL47"/>
+      <c r="CM47"/>
+      <c r="CN47"/>
+      <c r="CO47"/>
+      <c r="CP47"/>
+      <c r="CQ47"/>
+      <c r="CR47"/>
+      <c r="CS47"/>
+      <c r="CT47"/>
+      <c r="CU47"/>
+    </row>
+    <row r="48" spans="1:99">
+      <c r="A48" t="s">
+        <v>72</v>
+      </c>
+      <c r="B48">
+        <v>1688100000.0</v>
+      </c>
+      <c r="C48">
+        <v>1020000000.0</v>
+      </c>
+      <c r="D48">
+        <v>1219000000.0</v>
+      </c>
+      <c r="E48">
+        <v>1134700000.0</v>
+      </c>
+      <c r="F48">
+        <v>1186400000.0</v>
+      </c>
+      <c r="G48">
+        <v>1061600000.0</v>
+      </c>
+      <c r="H48">
+        <v>1006200000.0</v>
+      </c>
+      <c r="I48">
+        <v>882500000.0</v>
+      </c>
+      <c r="J48">
+        <v>740700000.0</v>
+      </c>
+      <c r="K48">
+        <v>605800000.0</v>
+      </c>
+      <c r="L48">
+        <v>655100000.0</v>
+      </c>
+      <c r="M48">
+        <v>486800000.0</v>
+      </c>
+      <c r="N48">
+        <v>421900000.0</v>
+      </c>
+      <c r="O48">
+        <v>334200000.0</v>
+      </c>
+      <c r="P48">
+        <v>164700000.0</v>
+      </c>
+      <c r="Q48">
+        <v>-74886000.0</v>
+      </c>
+      <c r="R48">
+        <v>-328633000.0</v>
+      </c>
+      <c r="S48">
+        <v>-627613000.0</v>
+      </c>
+      <c r="T48">
+        <v>-1232800000.0</v>
+      </c>
+      <c r="U48">
+        <v>-1414360000.0</v>
+      </c>
+      <c r="V48">
+        <v>-2898186000.0</v>
+      </c>
+      <c r="W48">
+        <v>-2887960000.0</v>
+      </c>
+      <c r="X48">
+        <v>-2883414000.0</v>
+      </c>
+      <c r="Y48">
+        <v>-3197897000.0</v>
+      </c>
+      <c r="Z48">
+        <v>-3193278000.0</v>
+      </c>
+      <c r="AA48">
+        <v>-3097545000.0</v>
+      </c>
+      <c r="AB48">
+        <v>-951165000.0</v>
+      </c>
+      <c r="AC48">
+        <v>-712201000.0</v>
+      </c>
+      <c r="AD48">
+        <v>-719307000.0</v>
+      </c>
+      <c r="AE48">
+        <v>-742978000.0</v>
+      </c>
+      <c r="AF48">
+        <v>-656951000.0</v>
+      </c>
+      <c r="AG48">
+        <v>-630306000.0</v>
+      </c>
+      <c r="AH48">
+        <v>-666060000.0</v>
+      </c>
+      <c r="AI48">
+        <v>-629726000.0</v>
+      </c>
+      <c r="AJ48">
+        <v>-589784000.0</v>
+      </c>
+      <c r="AK48">
+        <v>-330579000.0</v>
+      </c>
+      <c r="AL48">
+        <v>-308417000.0</v>
+      </c>
+      <c r="AM48">
+        <v>-327138000.0</v>
+      </c>
+      <c r="AN48">
+        <v>-360890000.0</v>
+      </c>
+      <c r="AO48">
+        <v>-526249000.0</v>
+      </c>
+      <c r="AP48">
+        <v>-506901000.0</v>
+      </c>
+      <c r="AQ48">
+        <v>-455366000.0</v>
+      </c>
+      <c r="AR48">
+        <v>-415117000.0</v>
+      </c>
+      <c r="AS48">
+        <v>-271868000.0</v>
+      </c>
+      <c r="AT48">
+        <v>159786000.0</v>
+      </c>
+      <c r="AU48">
+        <v>221550000.0</v>
+      </c>
+      <c r="AV48">
+        <v>298494000.0</v>
+      </c>
+      <c r="AW48">
+        <v>179903000.0</v>
+      </c>
+      <c r="AX48">
+        <v>138529000.0</v>
+      </c>
+      <c r="AY48">
+        <v>-14523000.0</v>
+      </c>
+      <c r="AZ48">
+        <v>14947000.0</v>
+      </c>
+      <c r="BA48">
+        <v>43263000.0</v>
+      </c>
+      <c r="BB48">
+        <v>52072000.0</v>
+      </c>
+      <c r="BC48">
+        <v>53573000.0</v>
+      </c>
+      <c r="BD48">
+        <v>67497000.0</v>
+      </c>
+      <c r="BE48">
+        <v>59918000.0</v>
+      </c>
+      <c r="BF48">
+        <v>49240000.0</v>
+      </c>
+      <c r="BG48">
+        <v>22704000.0</v>
+      </c>
+      <c r="BH48">
+        <v>15026000.0</v>
+      </c>
+      <c r="BI48">
+        <v>11798000.0</v>
+      </c>
+      <c r="BJ48">
+        <v>1733000.0</v>
+      </c>
+      <c r="BK48">
+        <v>-10436000.0</v>
+      </c>
+      <c r="BL48">
+        <v>-10486000.0</v>
+      </c>
+      <c r="BM48">
+        <v>-6615000.0</v>
+      </c>
+      <c r="BN48">
+        <v>-2041554.0</v>
+      </c>
+      <c r="BO48">
+        <v>-1509468.0</v>
+      </c>
+      <c r="BP48">
+        <v>-1410550.0</v>
+      </c>
+      <c r="BQ48">
+        <v>-1279063.0</v>
+      </c>
+      <c r="BR48">
+        <v>-1054000.0</v>
+      </c>
+      <c r="BS48">
+        <v>-828480.0</v>
+      </c>
+      <c r="BT48">
+        <v>-674458.0</v>
+      </c>
+      <c r="BU48">
+        <v>-224562.0</v>
+      </c>
+      <c r="BV48">
+        <v>-713401.0</v>
+      </c>
+      <c r="BW48">
+        <v>-1078459.0</v>
+      </c>
+      <c r="BX48">
+        <v>-1353920.0</v>
+      </c>
+      <c r="BY48">
+        <v>-1340738.0</v>
+      </c>
+      <c r="BZ48">
+        <v>-1314582.0</v>
+      </c>
+      <c r="CA48">
+        <v>-1290310.0</v>
+      </c>
+      <c r="CB48">
+        <v>-1075206.0</v>
+      </c>
+      <c r="CC48">
+        <v>-877747.0</v>
+      </c>
+      <c r="CD48">
+        <v>-923505.0</v>
+      </c>
+      <c r="CE48">
+        <v>-908508.0</v>
+      </c>
+      <c r="CF48">
+        <v>-715789.0</v>
+      </c>
+      <c r="CG48">
+        <v>-864637.0</v>
+      </c>
+      <c r="CH48">
+        <v>-852916.0</v>
+      </c>
+      <c r="CI48">
+        <v>-855782.0</v>
+      </c>
+      <c r="CJ48">
+        <v>-271071.0</v>
+      </c>
+      <c r="CK48">
+        <v>-244593.0</v>
+      </c>
+      <c r="CL48">
+        <v>-144885.0</v>
+      </c>
+      <c r="CM48">
+        <v>-117982.0</v>
+      </c>
+      <c r="CN48">
+        <v>-45854.0</v>
+      </c>
+      <c r="CO48">
+        <v>-42887.0</v>
+      </c>
+      <c r="CP48">
+        <v>-42081.0</v>
+      </c>
+      <c r="CQ48">
+        <v>-35628.0</v>
+      </c>
+      <c r="CR48">
+        <v>-33158.0</v>
+      </c>
+      <c r="CS48">
+        <v>-29287.0</v>
+      </c>
+      <c r="CT48">
+        <v>-29179.0</v>
+      </c>
+      <c r="CU48">
+        <v>-22655.0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:99">
+      <c r="A49" t="s">
+        <v>73</v>
+      </c>
+      <c r="B49"/>
+      <c r="C49"/>
+      <c r="D49"/>
+      <c r="E49"/>
+      <c r="F49"/>
+      <c r="G49"/>
+      <c r="H49"/>
+      <c r="I49"/>
+      <c r="J49"/>
+      <c r="K49"/>
+      <c r="L49"/>
+      <c r="M49"/>
+      <c r="N49"/>
+      <c r="O49"/>
+      <c r="P49"/>
+      <c r="Q49"/>
+      <c r="R49"/>
+      <c r="S49"/>
+      <c r="T49"/>
+      <c r="U49"/>
+      <c r="V49"/>
+      <c r="W49"/>
+      <c r="X49"/>
+      <c r="Y49"/>
+      <c r="Z49"/>
+      <c r="AA49"/>
+      <c r="AB49"/>
+      <c r="AC49"/>
+      <c r="AD49"/>
+      <c r="AE49"/>
+      <c r="AF49"/>
+      <c r="AG49"/>
+      <c r="AH49"/>
+      <c r="AI49"/>
+      <c r="AJ49"/>
+      <c r="AK49"/>
+      <c r="AL49"/>
+      <c r="AM49"/>
+      <c r="AN49"/>
+      <c r="AO49"/>
+      <c r="AP49"/>
+      <c r="AQ49"/>
+      <c r="AR49"/>
+      <c r="AS49"/>
+      <c r="AT49"/>
+      <c r="AU49"/>
+      <c r="AV49"/>
+      <c r="AW49"/>
+      <c r="AX49"/>
+      <c r="AY49"/>
+      <c r="AZ49"/>
+      <c r="BA49"/>
+      <c r="BB49"/>
+      <c r="BC49"/>
+      <c r="BD49"/>
+      <c r="BE49"/>
+      <c r="BF49"/>
+      <c r="BG49"/>
+      <c r="BH49"/>
+      <c r="BI49"/>
+      <c r="BJ49"/>
+      <c r="BK49"/>
+      <c r="BL49"/>
+      <c r="BM49"/>
+      <c r="BN49"/>
+      <c r="BO49"/>
+      <c r="BP49"/>
+      <c r="BQ49"/>
+      <c r="BR49"/>
+      <c r="BS49"/>
+      <c r="BT49"/>
+      <c r="BU49"/>
+      <c r="BV49"/>
+      <c r="BW49"/>
+      <c r="BX49"/>
+      <c r="BY49"/>
+      <c r="BZ49"/>
+      <c r="CA49"/>
+      <c r="CB49"/>
+      <c r="CC49"/>
+      <c r="CD49"/>
+      <c r="CE49"/>
+      <c r="CF49"/>
+      <c r="CG49"/>
+      <c r="CH49"/>
+      <c r="CI49"/>
+      <c r="CJ49"/>
+      <c r="CK49"/>
+      <c r="CL49"/>
+      <c r="CM49"/>
+      <c r="CN49"/>
+      <c r="CO49"/>
+      <c r="CP49"/>
+      <c r="CQ49"/>
+      <c r="CR49"/>
+      <c r="CS49"/>
+      <c r="CT49"/>
+      <c r="CU49"/>
+    </row>
+    <row r="50" spans="1:99">
+      <c r="A50" t="s">
+        <v>74</v>
+      </c>
+      <c r="B50">
+        <v>195000000.0</v>
+      </c>
+      <c r="C50">
+        <v>195000000.0</v>
+      </c>
+      <c r="D50">
+        <v>195000000.0</v>
+      </c>
+      <c r="E50"/>
+      <c r="F50"/>
+      <c r="G50"/>
+      <c r="H50"/>
+      <c r="I50"/>
+      <c r="J50"/>
+      <c r="K50"/>
+      <c r="L50"/>
+      <c r="M50"/>
+      <c r="N50"/>
+      <c r="O50"/>
+      <c r="P50"/>
+      <c r="Q50"/>
+      <c r="R50"/>
+      <c r="S50"/>
+      <c r="T50"/>
+      <c r="U50"/>
+      <c r="V50"/>
+      <c r="W50"/>
+      <c r="X50"/>
+      <c r="Y50"/>
+      <c r="Z50"/>
+      <c r="AA50"/>
+      <c r="AB50"/>
+      <c r="AC50"/>
+      <c r="AD50"/>
+      <c r="AE50">
+        <v>10658000.0</v>
+      </c>
+      <c r="AF50"/>
+      <c r="AG50"/>
+      <c r="AH50">
+        <v>319000.0</v>
+      </c>
+      <c r="AI50">
+        <v>728000.0</v>
+      </c>
+      <c r="AJ50">
+        <v>1409000.0</v>
+      </c>
+      <c r="AK50">
+        <v>2135000.0</v>
+      </c>
+      <c r="AL50">
+        <v>766014000.0</v>
+      </c>
+      <c r="AM50">
+        <v>798044000.0</v>
+      </c>
+      <c r="AN50">
+        <v>782204000.0</v>
+      </c>
+      <c r="AO50"/>
+      <c r="AP50"/>
+      <c r="AQ50"/>
+      <c r="AR50"/>
+      <c r="AS50"/>
+      <c r="AT50"/>
+      <c r="AU50"/>
+      <c r="AV50"/>
+      <c r="AW50"/>
+      <c r="AX50"/>
+      <c r="AY50"/>
+      <c r="AZ50"/>
+      <c r="BA50"/>
+      <c r="BB50"/>
+      <c r="BC50"/>
+      <c r="BD50"/>
+      <c r="BE50"/>
+      <c r="BF50"/>
+      <c r="BG50"/>
+      <c r="BH50"/>
+      <c r="BI50"/>
+      <c r="BJ50"/>
+      <c r="BK50"/>
+      <c r="BL50"/>
+      <c r="BM50"/>
+      <c r="BN50"/>
+      <c r="BO50"/>
+      <c r="BP50"/>
+      <c r="BQ50"/>
+      <c r="BR50"/>
+      <c r="BS50"/>
+      <c r="BT50"/>
+      <c r="BU50"/>
+      <c r="BV50"/>
+      <c r="BW50"/>
+      <c r="BX50"/>
+      <c r="BY50"/>
+      <c r="BZ50"/>
+      <c r="CA50"/>
+      <c r="CB50"/>
+      <c r="CC50"/>
+      <c r="CD50"/>
+      <c r="CE50"/>
+      <c r="CF50"/>
+      <c r="CG50"/>
+      <c r="CH50"/>
+      <c r="CI50"/>
+      <c r="CJ50"/>
+      <c r="CK50"/>
+      <c r="CL50"/>
+      <c r="CM50"/>
+      <c r="CN50"/>
+      <c r="CO50"/>
+      <c r="CP50"/>
+      <c r="CQ50"/>
+      <c r="CR50"/>
+      <c r="CS50"/>
+      <c r="CT50"/>
+      <c r="CU50"/>
+    </row>
+    <row r="51" spans="1:99">
+      <c r="A51" t="s">
+        <v>75</v>
+      </c>
+      <c r="B51">
+        <v>2773800000.0</v>
+      </c>
+      <c r="C51">
+        <v>3569400000.0</v>
+      </c>
+      <c r="D51">
+        <v>4404600000.0</v>
+      </c>
+      <c r="E51">
+        <v>3569300000.0</v>
+      </c>
+      <c r="F51">
+        <v>3539200000.0</v>
+      </c>
+      <c r="G51">
+        <v>942500000.0</v>
+      </c>
+      <c r="H51">
+        <v>1143100000.0</v>
+      </c>
+      <c r="I51">
+        <v>1214500000.0</v>
+      </c>
+      <c r="J51">
+        <v>1312400000.0</v>
+      </c>
+      <c r="K51">
+        <v>1418300000.0</v>
+      </c>
+      <c r="L51">
+        <v>1382700000.0</v>
+      </c>
+      <c r="M51">
+        <v>1204100000.0</v>
+      </c>
+      <c r="N51">
+        <v>1287200000.0</v>
+      </c>
+      <c r="O51">
+        <v>1365500000.0</v>
+      </c>
+      <c r="P51">
+        <v>1873600000.0</v>
+      </c>
+      <c r="Q51">
+        <v>2075624000.0</v>
+      </c>
+      <c r="R51">
+        <v>875289000.0</v>
+      </c>
+      <c r="S51">
+        <v>1098007000.0</v>
+      </c>
+      <c r="T51">
+        <v>1085400000.0</v>
+      </c>
+      <c r="U51">
+        <v>1255420000.0</v>
+      </c>
+      <c r="V51">
+        <v>1366158000.0</v>
+      </c>
+      <c r="W51">
+        <v>1409952000.0</v>
+      </c>
+      <c r="X51">
+        <v>1172856000.0</v>
+      </c>
+      <c r="Y51">
+        <v>1229367000.0</v>
+      </c>
+      <c r="Z51">
+        <v>1321641000.0</v>
+      </c>
+      <c r="AA51">
+        <v>1262815000.0</v>
+      </c>
+      <c r="AB51">
+        <v>1257462000.0</v>
+      </c>
+      <c r="AC51">
+        <v>1239434000.0</v>
+      </c>
+      <c r="AD51">
+        <v>1261156000.0</v>
+      </c>
+      <c r="AE51">
+        <v>1345780000.0</v>
+      </c>
+      <c r="AF51">
+        <v>1255697000.0</v>
+      </c>
+      <c r="AG51">
+        <v>1240824000.0</v>
+      </c>
+      <c r="AH51">
+        <v>1281524000.0</v>
+      </c>
+      <c r="AI51">
+        <v>1333952000.0</v>
+      </c>
+      <c r="AJ51">
+        <v>1284232000.0</v>
+      </c>
+      <c r="AK51">
+        <v>802408000.0</v>
+      </c>
+      <c r="AL51">
+        <v>760950000.0</v>
+      </c>
+      <c r="AM51">
+        <v>790205000.0</v>
+      </c>
+      <c r="AN51">
+        <v>773395000.0</v>
+      </c>
+      <c r="AO51">
+        <v>795000000.0</v>
+      </c>
+      <c r="AP51">
+        <v>834111000.0</v>
+      </c>
+      <c r="AQ51">
+        <v>754511000.0</v>
+      </c>
+      <c r="AR51">
+        <v>876166000.0</v>
+      </c>
+      <c r="AS51">
+        <v>783419000.0</v>
+      </c>
+      <c r="AT51">
+        <v>733058000.0</v>
+      </c>
+      <c r="AU51">
+        <v>802067000.0</v>
+      </c>
+      <c r="AV51">
+        <v>756564000.0</v>
+      </c>
+      <c r="AW51">
+        <v>709589000.0</v>
+      </c>
+      <c r="AX51">
+        <v>723458000.0</v>
+      </c>
+      <c r="AY51">
+        <v>446044000.0</v>
+      </c>
+      <c r="AZ51">
+        <v>382899000.0</v>
+      </c>
+      <c r="BA51">
+        <v>387251000.0</v>
+      </c>
+      <c r="BB51">
+        <v>369680000.0</v>
+      </c>
+      <c r="BC51">
+        <v>335895000.0</v>
+      </c>
+      <c r="BD51">
+        <v>310700000.0</v>
+      </c>
+      <c r="BE51">
+        <v>343683000.0</v>
+      </c>
+      <c r="BF51">
+        <v>325348000.0</v>
+      </c>
+      <c r="BG51">
+        <v>110371000.0</v>
+      </c>
+      <c r="BH51">
+        <v>130804000.0</v>
+      </c>
+      <c r="BI51">
+        <v>104813000.0</v>
+      </c>
+      <c r="BJ51">
+        <v>98632000.0</v>
+      </c>
+      <c r="BK51">
+        <v>57953000.0</v>
+      </c>
+      <c r="BL51">
+        <v>17553000.0</v>
+      </c>
+      <c r="BM51">
+        <v>53820000.0</v>
+      </c>
+      <c r="BN51">
+        <v>31778192.0</v>
+      </c>
+      <c r="BO51">
+        <v>6644373.0</v>
+      </c>
+      <c r="BP51">
+        <v>6380000.0</v>
+      </c>
+      <c r="BQ51">
+        <v>6539922.0</v>
+      </c>
+      <c r="BR51">
+        <v>6257185.0</v>
+      </c>
+      <c r="BS51">
+        <v>5894821.0</v>
+      </c>
+      <c r="BT51">
+        <v>4581904.0</v>
+      </c>
+      <c r="BU51">
+        <v>3628313.0</v>
+      </c>
+      <c r="BV51">
+        <v>1773996.0</v>
+      </c>
+      <c r="BW51">
+        <v>1692990.0</v>
+      </c>
+      <c r="BX51">
+        <v>911644.0</v>
+      </c>
+      <c r="BY51">
+        <v>813109.0</v>
+      </c>
+      <c r="BZ51">
+        <v>7532243.0</v>
+      </c>
+      <c r="CA51">
+        <v>7020959.0</v>
+      </c>
+      <c r="CB51">
+        <v>5026102.0</v>
+      </c>
+      <c r="CC51">
+        <v>6274247.0</v>
+      </c>
+      <c r="CD51">
+        <v>4818620.0</v>
+      </c>
+      <c r="CE51"/>
+      <c r="CF51"/>
+      <c r="CG51"/>
+      <c r="CH51"/>
+      <c r="CI51"/>
+      <c r="CJ51"/>
+      <c r="CK51"/>
+      <c r="CL51"/>
+      <c r="CM51">
+        <v>108521.0</v>
+      </c>
+      <c r="CN51"/>
+      <c r="CO51"/>
+      <c r="CP51"/>
+      <c r="CQ51"/>
+      <c r="CR51"/>
+      <c r="CS51"/>
+      <c r="CT51"/>
+      <c r="CU51"/>
+    </row>
+    <row r="52" spans="1:99">
+      <c r="A52" t="s">
+        <v>76</v>
+      </c>
+      <c r="B52">
+        <v>262400000.0</v>
+      </c>
+      <c r="C52">
+        <v>259400000.0</v>
+      </c>
+      <c r="D52">
+        <v>258100000.0</v>
+      </c>
+      <c r="E52">
+        <v>57100000.0</v>
+      </c>
+      <c r="F52">
+        <v>56100000.0</v>
+      </c>
+      <c r="G52">
+        <v>15600000.0</v>
+      </c>
+      <c r="H52">
+        <v>15400000.0</v>
+      </c>
+      <c r="I52">
+        <v>14900000.0</v>
+      </c>
+      <c r="J52">
+        <v>15000000.0</v>
+      </c>
+      <c r="K52">
+        <v>7900000.0</v>
+      </c>
+      <c r="L52">
+        <v>7800000.0</v>
+      </c>
+      <c r="M52">
+        <v>7300000.0</v>
+      </c>
+      <c r="N52">
+        <v>7100000.0</v>
+      </c>
+      <c r="O52">
+        <v>6900000.0</v>
+      </c>
+      <c r="P52">
+        <v>6600000.0</v>
+      </c>
+      <c r="Q52">
+        <v>6523000.0</v>
+      </c>
+      <c r="R52">
+        <v>6093000.0</v>
+      </c>
+      <c r="S52">
+        <v>4866000.0</v>
+      </c>
+      <c r="T52">
+        <v>3500000.0</v>
+      </c>
+      <c r="U52">
+        <v>5736000.0</v>
+      </c>
+      <c r="V52">
+        <v>5525000.0</v>
+      </c>
+      <c r="W52">
+        <v>5274000.0</v>
+      </c>
+      <c r="X52">
+        <v>11688000.0</v>
+      </c>
+      <c r="Y52">
+        <v>11544000.0</v>
+      </c>
+      <c r="Z52">
+        <v>11151000.0</v>
+      </c>
+      <c r="AA52">
+        <v>10841000.0</v>
+      </c>
+      <c r="AB52">
+        <v>10568000.0</v>
+      </c>
+      <c r="AC52">
+        <v>11019000.0</v>
+      </c>
+      <c r="AD52">
+        <v>10862000.0</v>
+      </c>
+      <c r="AE52">
+        <v>10658000.0</v>
+      </c>
+      <c r="AF52"/>
+      <c r="AG52"/>
+      <c r="AH52">
+        <v>319000.0</v>
+      </c>
+      <c r="AI52">
+        <v>728000.0</v>
+      </c>
+      <c r="AJ52">
+        <v>1409000.0</v>
+      </c>
+      <c r="AK52">
+        <v>2135000.0</v>
+      </c>
+      <c r="AL52">
+        <v>3830000.0</v>
+      </c>
+      <c r="AM52">
+        <v>4935000.0</v>
+      </c>
+      <c r="AN52">
+        <v>5023000.0</v>
+      </c>
+      <c r="AO52">
+        <v>5345000.0</v>
+      </c>
+      <c r="AP52">
+        <v>5380000.0</v>
+      </c>
+      <c r="AQ52">
+        <v>5419000.0</v>
+      </c>
+      <c r="AR52">
+        <v>5754000.0</v>
+      </c>
+      <c r="AS52">
+        <v>6009000.0</v>
+      </c>
+      <c r="AT52">
+        <v>5601000.0</v>
+      </c>
+      <c r="AU52">
+        <v>5501000.0</v>
+      </c>
+      <c r="AV52">
+        <v>3493000.0</v>
+      </c>
+      <c r="AW52">
+        <v>3771000.0</v>
+      </c>
+      <c r="AX52">
+        <v>4114000.0</v>
+      </c>
+      <c r="AY52">
+        <v>2487000.0</v>
+      </c>
+      <c r="AZ52"/>
+      <c r="BA52"/>
+      <c r="BB52"/>
+      <c r="BC52"/>
+      <c r="BD52"/>
+      <c r="BE52"/>
+      <c r="BF52"/>
+      <c r="BG52"/>
+      <c r="BH52"/>
+      <c r="BI52"/>
+      <c r="BJ52"/>
+      <c r="BK52"/>
+      <c r="BL52">
+        <v>17553000.0</v>
+      </c>
+      <c r="BM52">
+        <v>44110000.0</v>
+      </c>
+      <c r="BN52">
+        <v>22107276.0</v>
+      </c>
+      <c r="BO52">
+        <v>6644373.0</v>
+      </c>
+      <c r="BP52">
+        <v>6380000.0</v>
+      </c>
+      <c r="BQ52">
+        <v>6539922.0</v>
+      </c>
+      <c r="BR52">
+        <v>6257185.0</v>
+      </c>
+      <c r="BS52">
+        <v>5894821.0</v>
+      </c>
+      <c r="BT52">
+        <v>4581904.0</v>
+      </c>
+      <c r="BU52">
+        <v>3628313.0</v>
+      </c>
+      <c r="BV52">
+        <v>1773996.0</v>
+      </c>
+      <c r="BW52">
+        <v>1692990.0</v>
+      </c>
+      <c r="BX52">
+        <v>911644.0</v>
+      </c>
+      <c r="BY52">
+        <v>813109.0</v>
+      </c>
+      <c r="BZ52">
+        <v>7532243.0</v>
+      </c>
+      <c r="CA52">
+        <v>7020959.0</v>
+      </c>
+      <c r="CB52">
+        <v>5026102.0</v>
+      </c>
+      <c r="CC52">
+        <v>6274247.0</v>
+      </c>
+      <c r="CD52">
+        <v>4818620.0</v>
+      </c>
+      <c r="CE52"/>
+      <c r="CF52"/>
+      <c r="CG52"/>
+      <c r="CH52"/>
+      <c r="CI52"/>
+      <c r="CJ52"/>
+      <c r="CK52"/>
+      <c r="CL52"/>
+      <c r="CM52">
+        <v>108521.0</v>
+      </c>
+      <c r="CN52"/>
+      <c r="CO52"/>
+      <c r="CP52"/>
+      <c r="CQ52"/>
+      <c r="CR52"/>
+      <c r="CS52"/>
+      <c r="CT52"/>
+      <c r="CU52"/>
+    </row>
+    <row r="53" spans="1:99">
+      <c r="A53" t="s">
+        <v>77</v>
+      </c>
+      <c r="B53"/>
+      <c r="C53"/>
+      <c r="D53"/>
+      <c r="E53"/>
+      <c r="F53">
+        <v>67000000.0</v>
+      </c>
+      <c r="G53"/>
+      <c r="H53"/>
+      <c r="I53"/>
+      <c r="J53">
+        <v>34700000.0</v>
+      </c>
+      <c r="K53">
+        <v>30200000.0</v>
+      </c>
+      <c r="L53">
+        <v>32900000.0</v>
+      </c>
+      <c r="M53">
+        <v>44900000.0</v>
+      </c>
+      <c r="N53">
+        <v>28100000.0</v>
+      </c>
+      <c r="O53">
+        <v>18100000.0</v>
+      </c>
+      <c r="P53">
+        <v>22700000.0</v>
+      </c>
+      <c r="Q53">
+        <v>16559000.0</v>
+      </c>
+      <c r="R53">
+        <v>197952000.0</v>
+      </c>
+      <c r="S53">
+        <v>8703000.0</v>
+      </c>
+      <c r="T53">
+        <v>10500000.0</v>
+      </c>
+      <c r="U53">
+        <v>12298000.0</v>
+      </c>
+      <c r="V53">
+        <v>17705000.0</v>
+      </c>
+      <c r="W53">
+        <v>19199000.0</v>
+      </c>
+      <c r="X53">
+        <v>30240000.0</v>
+      </c>
+      <c r="Y53">
+        <v>16244000.0</v>
+      </c>
+      <c r="Z53">
+        <v>7816000.0</v>
+      </c>
+      <c r="AA53">
+        <v>5996000.0</v>
+      </c>
+      <c r="AB53">
+        <v>6029000.0</v>
+      </c>
+      <c r="AC53">
+        <v>9888000.0</v>
+      </c>
+      <c r="AD53">
+        <v>9936000.0</v>
+      </c>
+      <c r="AE53">
+        <v>10159000.0</v>
+      </c>
+      <c r="AF53">
+        <v>11082000.0</v>
+      </c>
+      <c r="AG53">
+        <v>17420000.0</v>
+      </c>
+      <c r="AH53">
+        <v>10962000.0</v>
+      </c>
+      <c r="AI53">
+        <v>10860000.0</v>
+      </c>
+      <c r="AJ53">
+        <v>10982000.0</v>
+      </c>
+      <c r="AK53">
+        <v>10717000.0</v>
+      </c>
+      <c r="AL53">
+        <v>7759000.0</v>
+      </c>
+      <c r="AM53">
+        <v>7932000.0</v>
+      </c>
+      <c r="AN53">
+        <v>8998000.0</v>
+      </c>
+      <c r="AO53">
+        <v>9230000.0</v>
+      </c>
+      <c r="AP53">
+        <v>8183000.0</v>
+      </c>
+      <c r="AQ53">
+        <v>8167000.0</v>
+      </c>
+      <c r="AR53">
+        <v>7950000.0</v>
+      </c>
+      <c r="AS53">
+        <v>9381000.0</v>
+      </c>
+      <c r="AT53">
+        <v>7314000.0</v>
+      </c>
+      <c r="AU53">
+        <v>3874000.0</v>
+      </c>
+      <c r="AV53">
+        <v>10462000.0</v>
+      </c>
+      <c r="AW53">
+        <v>7496000.0</v>
+      </c>
+      <c r="AX53">
+        <v>4598000.0</v>
+      </c>
+      <c r="AY53">
+        <v>2081000.0</v>
+      </c>
+      <c r="AZ53">
+        <v>2707000.0</v>
+      </c>
+      <c r="BA53">
+        <v>10966000.0</v>
+      </c>
+      <c r="BB53">
+        <v>19999000.0</v>
+      </c>
+      <c r="BC53">
+        <v>2102000.0</v>
+      </c>
+      <c r="BD53">
+        <v>1835000.0</v>
+      </c>
+      <c r="BE53">
+        <v>2702000.0</v>
+      </c>
+      <c r="BF53"/>
+      <c r="BG53"/>
+      <c r="BH53"/>
+      <c r="BI53"/>
+      <c r="BJ53"/>
+      <c r="BK53"/>
+      <c r="BL53"/>
+      <c r="BM53"/>
+      <c r="BN53"/>
+      <c r="BO53"/>
+      <c r="BP53"/>
+      <c r="BQ53"/>
+      <c r="BR53"/>
+      <c r="BS53"/>
+      <c r="BT53"/>
+      <c r="BU53"/>
+      <c r="BV53"/>
+      <c r="BW53"/>
+      <c r="BX53"/>
+      <c r="BY53"/>
+      <c r="BZ53"/>
+      <c r="CA53"/>
+      <c r="CB53"/>
+      <c r="CC53"/>
+      <c r="CD53"/>
+      <c r="CE53"/>
+      <c r="CF53"/>
+      <c r="CG53"/>
+      <c r="CH53"/>
+      <c r="CI53"/>
+      <c r="CJ53"/>
+      <c r="CK53"/>
+      <c r="CL53"/>
+      <c r="CM53"/>
+      <c r="CN53"/>
+      <c r="CO53"/>
+      <c r="CP53">
+        <v>260000.0</v>
+      </c>
+      <c r="CQ53">
+        <v>275000.0</v>
+      </c>
+      <c r="CR53">
+        <v>275000.0</v>
+      </c>
+      <c r="CS53"/>
+      <c r="CT53"/>
+      <c r="CU53"/>
+    </row>
+    <row r="54" spans="1:99">
+      <c r="A54" t="s">
+        <v>78</v>
+      </c>
+      <c r="B54"/>
+      <c r="C54"/>
+      <c r="D54"/>
+      <c r="E54"/>
+      <c r="F54"/>
+      <c r="G54"/>
+      <c r="H54"/>
+      <c r="I54"/>
+      <c r="J54"/>
+      <c r="K54"/>
+      <c r="L54"/>
+      <c r="M54"/>
+      <c r="N54"/>
+      <c r="O54"/>
+      <c r="P54"/>
+      <c r="Q54"/>
+      <c r="R54"/>
+      <c r="S54"/>
+      <c r="T54"/>
+      <c r="U54"/>
+      <c r="V54"/>
+      <c r="W54"/>
+      <c r="X54"/>
+      <c r="Y54"/>
+      <c r="Z54"/>
+      <c r="AA54"/>
+      <c r="AB54"/>
+      <c r="AC54"/>
+      <c r="AD54"/>
+      <c r="AE54"/>
+      <c r="AF54"/>
+      <c r="AG54"/>
+      <c r="AH54"/>
+      <c r="AI54"/>
+      <c r="AJ54"/>
+      <c r="AK54"/>
+      <c r="AL54"/>
+      <c r="AM54"/>
+      <c r="AN54"/>
+      <c r="AO54"/>
+      <c r="AP54"/>
+      <c r="AQ54"/>
+      <c r="AR54"/>
+      <c r="AS54"/>
+      <c r="AT54"/>
+      <c r="AU54"/>
+      <c r="AV54"/>
+      <c r="AW54"/>
+      <c r="AX54"/>
+      <c r="AY54"/>
+      <c r="AZ54"/>
+      <c r="BA54"/>
+      <c r="BB54"/>
+      <c r="BC54"/>
+      <c r="BD54"/>
+      <c r="BE54"/>
+      <c r="BF54"/>
+      <c r="BG54"/>
+      <c r="BH54"/>
+      <c r="BI54"/>
+      <c r="BJ54"/>
+      <c r="BK54"/>
+      <c r="BL54"/>
+      <c r="BM54"/>
+      <c r="BN54"/>
+      <c r="BO54"/>
+      <c r="BP54"/>
+      <c r="BQ54"/>
+      <c r="BR54"/>
+      <c r="BS54"/>
+      <c r="BT54"/>
+      <c r="BU54"/>
+      <c r="BV54"/>
+      <c r="BW54"/>
+      <c r="BX54"/>
+      <c r="BY54"/>
+      <c r="BZ54"/>
+      <c r="CA54"/>
+      <c r="CB54"/>
+      <c r="CC54"/>
+      <c r="CD54"/>
+      <c r="CE54"/>
+      <c r="CF54"/>
+      <c r="CG54"/>
+      <c r="CH54"/>
+      <c r="CI54"/>
+      <c r="CJ54"/>
+      <c r="CK54"/>
+      <c r="CL54"/>
+      <c r="CM54"/>
+      <c r="CN54"/>
+      <c r="CO54"/>
+      <c r="CP54"/>
+      <c r="CQ54"/>
+      <c r="CR54"/>
+      <c r="CS54"/>
+      <c r="CT54"/>
+      <c r="CU54"/>
+    </row>
+    <row r="55" spans="1:99">
+      <c r="A55" t="s">
+        <v>79</v>
+      </c>
+      <c r="B55">
+        <v>19214000000.0</v>
+      </c>
+      <c r="C55">
+        <v>19670500000.0</v>
+      </c>
+      <c r="D55">
+        <v>19294700000.0</v>
+      </c>
+      <c r="E55">
+        <v>19034200000.0</v>
+      </c>
+      <c r="F55">
+        <v>19110600000.0</v>
+      </c>
+      <c r="G55">
+        <v>9787900000.0</v>
+      </c>
+      <c r="H55">
+        <v>9950100000.0</v>
+      </c>
+      <c r="I55">
+        <v>9828100000.0</v>
+      </c>
+      <c r="J55">
+        <v>9682500000.0</v>
+      </c>
+      <c r="K55">
+        <v>9658200000.0</v>
+      </c>
+      <c r="L55">
+        <v>9602200000.0</v>
+      </c>
+      <c r="M55">
+        <v>9207100000.0</v>
+      </c>
+      <c r="N55">
+        <v>9151700000.0</v>
+      </c>
+      <c r="O55">
+        <v>9163200000.0</v>
+      </c>
+      <c r="P55">
+        <v>9529800000.0</v>
+      </c>
+      <c r="Q55">
+        <v>9555631000.0</v>
+      </c>
+      <c r="R55">
+        <v>7695933000.0</v>
+      </c>
+      <c r="S55">
+        <v>7815312000.0</v>
+      </c>
+      <c r="T55">
+        <v>6878228000.0</v>
+      </c>
+      <c r="U55">
+        <v>6878430000.0</v>
+      </c>
+      <c r="V55">
+        <v>5499685000.0</v>
+      </c>
+      <c r="W55">
+        <v>5387739000.0</v>
+      </c>
+      <c r="X55">
+        <v>3381410000.0</v>
+      </c>
+      <c r="Y55">
+        <v>3122924000.0</v>
+      </c>
+      <c r="Z55">
+        <v>3114151000.0</v>
+      </c>
+      <c r="AA55">
+        <v>3220706000.0</v>
+      </c>
+      <c r="AB55">
+        <v>5358465000.0</v>
+      </c>
+      <c r="AC55">
+        <v>6075973000.0</v>
+      </c>
+      <c r="AD55">
+        <v>5968862000.0</v>
+      </c>
+      <c r="AE55">
+        <v>6120622000.0</v>
+      </c>
+      <c r="AF55">
+        <v>5958964000.0</v>
+      </c>
+      <c r="AG55">
+        <v>6142384000.0</v>
+      </c>
+      <c r="AH55">
+        <v>6136672000.0</v>
+      </c>
+      <c r="AI55">
+        <v>6165095000.0</v>
+      </c>
+      <c r="AJ55">
+        <v>5961347000.0</v>
+      </c>
+      <c r="AK55">
+        <v>5194875000.0</v>
+      </c>
+      <c r="AL55">
+        <v>5194640000.0</v>
+      </c>
+      <c r="AM55">
+        <v>5204068000.0</v>
+      </c>
+      <c r="AN55">
+        <v>5134940000.0</v>
+      </c>
+      <c r="AO55">
+        <v>4798265000.0</v>
+      </c>
+      <c r="AP55">
+        <v>4827244000.0</v>
+      </c>
+      <c r="AQ55">
+        <v>4091011000.0</v>
+      </c>
+      <c r="AR55">
+        <v>4183085000.0</v>
+      </c>
+      <c r="AS55">
+        <v>4146874000.0</v>
+      </c>
+      <c r="AT55">
+        <v>4580146000.0</v>
+      </c>
+      <c r="AU55">
+        <v>3894916000.0</v>
+      </c>
+      <c r="AV55">
+        <v>3869293000.0</v>
+      </c>
+      <c r="AW55">
+        <v>3565076000.0</v>
+      </c>
+      <c r="AX55">
+        <v>3439995000.0</v>
+      </c>
+      <c r="AY55">
+        <v>2657471000.0</v>
+      </c>
+      <c r="AZ55">
+        <v>2052829000.0</v>
+      </c>
+      <c r="BA55">
+        <v>2007911000.0</v>
+      </c>
+      <c r="BB55">
+        <v>1766744000.0</v>
+      </c>
+      <c r="BC55">
+        <v>1537331000.0</v>
+      </c>
+      <c r="BD55">
+        <v>1495778000.0</v>
+      </c>
+      <c r="BE55">
+        <v>1496308000.0</v>
+      </c>
+      <c r="BF55">
+        <v>1439857000.0</v>
+      </c>
+      <c r="BG55">
+        <v>823679000.0</v>
+      </c>
+      <c r="BH55">
+        <v>641671000.0</v>
+      </c>
+      <c r="BI55">
+        <v>593930000.0</v>
+      </c>
+      <c r="BJ55">
+        <v>550497000.0</v>
+      </c>
+      <c r="BK55">
+        <v>255626000.0</v>
+      </c>
+      <c r="BL55">
+        <v>207424000.0</v>
+      </c>
+      <c r="BM55">
+        <v>184345000.0</v>
+      </c>
+      <c r="BN55">
+        <v>108905172.0</v>
+      </c>
+      <c r="BO55">
+        <v>24308099.0</v>
+      </c>
+      <c r="BP55">
+        <v>24554156.0</v>
+      </c>
+      <c r="BQ55">
+        <v>24194513.0</v>
+      </c>
+      <c r="BR55">
+        <v>24395673.0</v>
+      </c>
+      <c r="BS55">
+        <v>24426569.0</v>
+      </c>
+      <c r="BT55">
+        <v>24141251.0</v>
+      </c>
+      <c r="BU55">
+        <v>24338246.0</v>
+      </c>
+      <c r="BV55">
+        <v>20780683.0</v>
+      </c>
+      <c r="BW55">
+        <v>20080331.0</v>
+      </c>
+      <c r="BX55">
+        <v>19311406.0</v>
+      </c>
+      <c r="BY55">
+        <v>19557459.0</v>
+      </c>
+      <c r="BZ55">
+        <v>18582018.0</v>
+      </c>
+      <c r="CA55">
+        <v>18902617.0</v>
+      </c>
+      <c r="CB55">
+        <v>16951581.0</v>
+      </c>
+      <c r="CC55">
+        <v>15525528.0</v>
+      </c>
+      <c r="CD55">
+        <v>13732872.0</v>
+      </c>
+      <c r="CE55">
+        <v>10682231.0</v>
+      </c>
+      <c r="CF55">
+        <v>8434344.0</v>
+      </c>
+      <c r="CG55">
+        <v>6559581.0</v>
+      </c>
+      <c r="CH55">
+        <v>6120701.0</v>
+      </c>
+      <c r="CI55">
+        <v>5173932.0</v>
+      </c>
+      <c r="CJ55">
+        <v>5332832.0</v>
+      </c>
+      <c r="CK55">
+        <v>4962066.0</v>
+      </c>
+      <c r="CL55">
+        <v>5175889.0</v>
+      </c>
+      <c r="CM55">
+        <v>1655715.0</v>
+      </c>
+      <c r="CN55">
+        <v>1113301.0</v>
+      </c>
+      <c r="CO55">
+        <v>272354.0</v>
+      </c>
+      <c r="CP55">
+        <v>269911.0</v>
+      </c>
+      <c r="CQ55">
+        <v>279545.0</v>
+      </c>
+      <c r="CR55">
+        <v>281906.0</v>
+      </c>
+      <c r="CS55">
+        <v>278102.0</v>
+      </c>
+      <c r="CT55">
+        <v>281332.0</v>
+      </c>
+      <c r="CU55">
+        <v>289981.0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:99">
+      <c r="A56" t="s">
+        <v>80</v>
+      </c>
+      <c r="B56">
+        <v>1087200000.0</v>
+      </c>
+      <c r="C56">
+        <v>1264800000.0</v>
+      </c>
+      <c r="D56">
+        <v>1184100000.0</v>
+      </c>
+      <c r="E56">
+        <v>1124300000.0</v>
+      </c>
+      <c r="F56">
+        <v>1148900000.0</v>
+      </c>
+      <c r="G56">
+        <v>496600000.0</v>
+      </c>
+      <c r="H56">
+        <v>884300000.0</v>
+      </c>
+      <c r="I56">
+        <v>679900000.0</v>
+      </c>
+      <c r="J56">
+        <v>649200000.0</v>
+      </c>
+      <c r="K56">
+        <v>496300000.0</v>
+      </c>
+      <c r="L56">
+        <v>511500000.0</v>
+      </c>
+      <c r="M56">
+        <v>524200000.0</v>
+      </c>
+      <c r="N56">
+        <v>446200000.0</v>
+      </c>
+      <c r="O56">
+        <v>472700000.0</v>
+      </c>
+      <c r="P56">
+        <v>972400000.0</v>
+      </c>
+      <c r="Q56">
+        <v>509242000.0</v>
+      </c>
+      <c r="R56">
+        <v>724728000.0</v>
+      </c>
+      <c r="S56">
+        <v>529817000.0</v>
+      </c>
+      <c r="T56">
+        <v>327935000.0</v>
+      </c>
+      <c r="U56">
+        <v>308018000.0</v>
+      </c>
+      <c r="V56">
+        <v>297026000.0</v>
+      </c>
+      <c r="W56">
+        <v>289581000.0</v>
+      </c>
+      <c r="X56">
+        <v>150613000.0</v>
+      </c>
+      <c r="Y56">
+        <v>152524000.0</v>
+      </c>
+      <c r="Z56">
+        <v>188700000.0</v>
+      </c>
+      <c r="AA56">
+        <v>275140000.0</v>
+      </c>
+      <c r="AB56">
+        <v>179987000.0</v>
+      </c>
+      <c r="AC56">
+        <v>179795000.0</v>
+      </c>
+      <c r="AD56">
+        <v>150628000.0</v>
+      </c>
+      <c r="AE56">
+        <v>171195000.0</v>
+      </c>
+      <c r="AF56">
+        <v>207421000.0</v>
+      </c>
+      <c r="AG56">
+        <v>196808000.0</v>
+      </c>
+      <c r="AH56">
+        <v>177079000.0</v>
+      </c>
+      <c r="AI56">
+        <v>194234000.0</v>
+      </c>
+      <c r="AJ56">
+        <v>161650000.0</v>
+      </c>
+      <c r="AK56">
+        <v>126856000.0</v>
+      </c>
+      <c r="AL56">
+        <v>116980000.0</v>
+      </c>
+      <c r="AM56">
+        <v>131537000.0</v>
+      </c>
+      <c r="AN56">
+        <v>111194000.0</v>
+      </c>
+      <c r="AO56">
+        <v>96422000.0</v>
+      </c>
+      <c r="AP56">
+        <v>96633000.0</v>
+      </c>
+      <c r="AQ56">
+        <v>123447000.0</v>
+      </c>
+      <c r="AR56">
+        <v>149338000.0</v>
+      </c>
+      <c r="AS56">
+        <v>174924000.0</v>
+      </c>
+      <c r="AT56">
+        <v>176558000.0</v>
+      </c>
+      <c r="AU56">
+        <v>187370000.0</v>
+      </c>
+      <c r="AV56">
+        <v>243637000.0</v>
+      </c>
+      <c r="AW56">
+        <v>294491000.0</v>
+      </c>
+      <c r="AX56">
+        <v>112523000.0</v>
+      </c>
+      <c r="AY56">
+        <v>84667000.0</v>
+      </c>
+      <c r="AZ56">
+        <v>66795000.0</v>
+      </c>
+      <c r="BA56">
+        <v>96192000.0</v>
+      </c>
+      <c r="BB56">
+        <v>92609000.0</v>
+      </c>
+      <c r="BC56">
+        <v>76770000.0</v>
+      </c>
+      <c r="BD56">
+        <v>82272000.0</v>
+      </c>
+      <c r="BE56">
+        <v>74470000.0</v>
+      </c>
+      <c r="BF56">
+        <v>56842000.0</v>
+      </c>
+      <c r="BG56">
+        <v>31280000.0</v>
+      </c>
+      <c r="BH56">
+        <v>34007000.0</v>
+      </c>
+      <c r="BI56">
+        <v>26636000.0</v>
+      </c>
+      <c r="BJ56">
+        <v>21607000.0</v>
+      </c>
+      <c r="BK56">
+        <v>12484000.0</v>
+      </c>
+      <c r="BL56">
+        <v>10949000.0</v>
+      </c>
+      <c r="BM56">
+        <v>9994000.0</v>
+      </c>
+      <c r="BN56">
+        <v>9630748.0</v>
+      </c>
+      <c r="BO56">
+        <v>1229385.0</v>
+      </c>
+      <c r="BP56">
+        <v>1267500.0</v>
+      </c>
+      <c r="BQ56">
+        <v>927633.0</v>
+      </c>
+      <c r="BR56">
+        <v>1139271.0</v>
+      </c>
+      <c r="BS56">
+        <v>1008694.0</v>
+      </c>
+      <c r="BT56">
+        <v>781125.0</v>
+      </c>
+      <c r="BU56">
+        <v>1233728.0</v>
+      </c>
+      <c r="BV56">
+        <v>1320319.0</v>
+      </c>
+      <c r="BW56">
+        <v>1273244.0</v>
+      </c>
+      <c r="BX56">
+        <v>881371.0</v>
+      </c>
+      <c r="BY56">
+        <v>1504348.0</v>
+      </c>
+      <c r="BZ56">
+        <v>1011455.0</v>
+      </c>
+      <c r="CA56">
+        <v>1496422.0</v>
+      </c>
+      <c r="CB56">
+        <v>1102150.0</v>
+      </c>
+      <c r="CC56">
+        <v>1029890.0</v>
+      </c>
+      <c r="CD56">
+        <v>1081193.0</v>
+      </c>
+      <c r="CE56">
+        <v>1562615.0</v>
+      </c>
+      <c r="CF56">
+        <v>2350295.0</v>
+      </c>
+      <c r="CG56">
+        <v>985015.0</v>
+      </c>
+      <c r="CH56">
+        <v>819106.0</v>
+      </c>
+      <c r="CI56">
+        <v>648664.0</v>
+      </c>
+      <c r="CJ56">
+        <v>1899900.0</v>
+      </c>
+      <c r="CK56">
+        <v>2286575.0</v>
+      </c>
+      <c r="CL56">
+        <v>3475818.0</v>
+      </c>
+      <c r="CM56">
+        <v>136171.0</v>
+      </c>
+      <c r="CN56">
+        <v>232618.0</v>
+      </c>
+      <c r="CO56">
+        <v>259132.0</v>
+      </c>
+      <c r="CP56">
+        <v>269911.0</v>
+      </c>
+      <c r="CQ56">
+        <v>279545.0</v>
+      </c>
+      <c r="CR56">
+        <v>281906.0</v>
+      </c>
+      <c r="CS56">
+        <v>278102.0</v>
+      </c>
+      <c r="CT56">
+        <v>281332.0</v>
+      </c>
+      <c r="CU56">
+        <v>289981.0</v>
+      </c>
+    </row>
+    <row r="57" spans="1:99">
+      <c r="A57" t="s">
+        <v>81</v>
+      </c>
+      <c r="B57">
+        <v>1952700000.0</v>
+      </c>
+      <c r="C57">
+        <v>2359100000.0</v>
+      </c>
+      <c r="D57">
+        <v>1728800000.0</v>
+      </c>
+      <c r="E57">
+        <v>1530600000.0</v>
+      </c>
+      <c r="F57">
+        <v>1467200000.0</v>
+      </c>
+      <c r="G57">
+        <v>753500000.0</v>
+      </c>
+      <c r="H57">
+        <v>836400000.0</v>
+      </c>
+      <c r="I57">
+        <v>775000000.0</v>
+      </c>
+      <c r="J57">
+        <v>692700000.0</v>
+      </c>
+      <c r="K57">
+        <v>696000000.0</v>
+      </c>
+      <c r="L57">
+        <v>567600000.0</v>
+      </c>
+      <c r="M57">
+        <v>718000000.0</v>
+      </c>
+      <c r="N57">
+        <v>514200000.0</v>
+      </c>
+      <c r="O57">
+        <v>613200000.0</v>
+      </c>
+      <c r="P57">
+        <v>754200000.0</v>
+      </c>
+      <c r="Q57">
+        <v>726267000.0</v>
+      </c>
+      <c r="R57">
+        <v>691432000.0</v>
+      </c>
+      <c r="S57">
+        <v>720707000.0</v>
+      </c>
+      <c r="T57">
+        <v>539500000.0</v>
+      </c>
+      <c r="U57">
+        <v>595234000.0</v>
+      </c>
+      <c r="V57">
+        <v>549952000.0</v>
+      </c>
+      <c r="W57">
+        <v>445767000.0</v>
+      </c>
+      <c r="X57">
+        <v>165460000.0</v>
+      </c>
+      <c r="Y57">
+        <v>157601000.0</v>
+      </c>
+      <c r="Z57">
+        <v>168521000.0</v>
+      </c>
+      <c r="AA57">
+        <v>242906000.0</v>
+      </c>
+      <c r="AB57">
+        <v>217057000.0</v>
+      </c>
+      <c r="AC57">
+        <v>266289000.0</v>
+      </c>
+      <c r="AD57">
+        <v>179374000.0</v>
+      </c>
+      <c r="AE57">
+        <v>249335000.0</v>
+      </c>
+      <c r="AF57">
+        <v>176915000.0</v>
+      </c>
+      <c r="AG57">
+        <v>352427000.0</v>
+      </c>
+      <c r="AH57">
+        <v>348653000.0</v>
+      </c>
+      <c r="AI57">
+        <v>353399000.0</v>
+      </c>
+      <c r="AJ57">
+        <v>211285000.0</v>
+      </c>
+      <c r="AK57">
+        <v>194190000.0</v>
+      </c>
+      <c r="AL57">
+        <v>190733000.0</v>
+      </c>
+      <c r="AM57">
+        <v>229812000.0</v>
+      </c>
+      <c r="AN57">
+        <v>231416000.0</v>
+      </c>
+      <c r="AO57">
+        <v>145178000.0</v>
+      </c>
+      <c r="AP57">
+        <v>135289000.0</v>
+      </c>
+      <c r="AQ57">
+        <v>132504000.0</v>
+      </c>
+      <c r="AR57">
+        <v>165922000.0</v>
+      </c>
+      <c r="AS57">
+        <v>161147000.0</v>
+      </c>
+      <c r="AT57">
+        <v>153342000.0</v>
+      </c>
+      <c r="AU57">
+        <v>154356000.0</v>
+      </c>
+      <c r="AV57">
+        <v>145998000.0</v>
+      </c>
+      <c r="AW57">
+        <v>272027000.0</v>
+      </c>
+      <c r="AX57">
+        <v>200702000.0</v>
+      </c>
+      <c r="AY57">
+        <v>221262000.0</v>
+      </c>
+      <c r="AZ57">
+        <v>113773000.0</v>
+      </c>
+      <c r="BA57">
+        <v>135148000.0</v>
+      </c>
+      <c r="BB57">
+        <v>92136000.0</v>
+      </c>
+      <c r="BC57">
+        <v>105560000.0</v>
+      </c>
+      <c r="BD57">
+        <v>104903000.0</v>
+      </c>
+      <c r="BE57">
+        <v>81728000.0</v>
+      </c>
+      <c r="BF57">
+        <v>62467000.0</v>
+      </c>
+      <c r="BG57">
+        <v>82189000.0</v>
+      </c>
+      <c r="BH57">
+        <v>67332000.0</v>
+      </c>
+      <c r="BI57">
+        <v>53066000.0</v>
+      </c>
+      <c r="BJ57">
+        <v>31523000.0</v>
+      </c>
+      <c r="BK57">
+        <v>30311000.0</v>
+      </c>
+      <c r="BL57">
+        <v>42471000.0</v>
+      </c>
+      <c r="BM57">
+        <v>56732000.0</v>
+      </c>
+      <c r="BN57">
+        <v>30215389.0</v>
+      </c>
+      <c r="BO57">
+        <v>7871159.0</v>
+      </c>
+      <c r="BP57">
+        <v>7908081.0</v>
+      </c>
+      <c r="BQ57">
+        <v>7406493.0</v>
+      </c>
+      <c r="BR57">
+        <v>7353464.0</v>
+      </c>
+      <c r="BS57">
+        <v>6865787.0</v>
+      </c>
+      <c r="BT57">
+        <v>6306846.0</v>
+      </c>
+      <c r="BU57">
+        <v>5971247.0</v>
+      </c>
+      <c r="BV57">
+        <v>3267471.0</v>
+      </c>
+      <c r="BW57">
+        <v>2998558.0</v>
+      </c>
+      <c r="BX57">
+        <v>2128334.0</v>
+      </c>
+      <c r="BY57">
+        <v>2226030.0</v>
+      </c>
+      <c r="BZ57">
+        <v>8311658.0</v>
+      </c>
+      <c r="CA57">
+        <v>8711466.0</v>
+      </c>
+      <c r="CB57">
+        <v>6728407.0</v>
+      </c>
+      <c r="CC57">
+        <v>8178289.0</v>
+      </c>
+      <c r="CD57">
+        <v>6448288.0</v>
+      </c>
+      <c r="CE57">
+        <v>3935431.0</v>
+      </c>
+      <c r="CF57">
+        <v>1643753.0</v>
+      </c>
+      <c r="CG57">
+        <v>1018621.0</v>
+      </c>
+      <c r="CH57">
+        <v>1001104.0</v>
+      </c>
+      <c r="CI57">
+        <v>955935.0</v>
+      </c>
+      <c r="CJ57">
+        <v>494056.0</v>
+      </c>
+      <c r="CK57">
+        <v>83604.0</v>
+      </c>
+      <c r="CL57">
+        <v>162637.0</v>
+      </c>
+      <c r="CM57">
+        <v>265153.0</v>
+      </c>
+      <c r="CN57">
+        <v>209663.0</v>
+      </c>
+      <c r="CO57">
+        <v>3249.0</v>
+      </c>
+      <c r="CP57"/>
+      <c r="CQ57">
+        <v>3181.0</v>
+      </c>
+      <c r="CR57">
+        <v>3072.0</v>
+      </c>
+      <c r="CS57">
+        <v>1647.0</v>
+      </c>
+      <c r="CT57">
+        <v>4769.0</v>
+      </c>
+      <c r="CU57">
+        <v>6894.0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:99">
+      <c r="A58" t="s">
+        <v>82</v>
+      </c>
+      <c r="B58">
+        <v>7724700000.0</v>
+      </c>
+      <c r="C58">
+        <v>8856500000.0</v>
+      </c>
+      <c r="D58">
+        <v>8292500000.0</v>
+      </c>
+      <c r="E58">
+        <v>8117300000.0</v>
+      </c>
+      <c r="F58">
+        <v>8000400000.0</v>
+      </c>
+      <c r="G58">
+        <v>3976300000.0</v>
+      </c>
+      <c r="H58">
+        <v>4202800000.0</v>
+      </c>
+      <c r="I58">
+        <v>4201300000.0</v>
+      </c>
+      <c r="J58">
+        <v>4110200000.0</v>
+      </c>
+      <c r="K58">
+        <v>4225300000.0</v>
+      </c>
+      <c r="L58">
+        <v>4125200000.0</v>
+      </c>
+      <c r="M58">
+        <v>3832400000.0</v>
+      </c>
+      <c r="N58">
+        <v>3846400000.0</v>
+      </c>
+      <c r="O58">
+        <v>3967900000.0</v>
+      </c>
+      <c r="P58">
+        <v>4480100000.0</v>
+      </c>
+      <c r="Q58">
+        <v>4709557000.0</v>
+      </c>
+      <c r="R58">
+        <v>3039943000.0</v>
+      </c>
+      <c r="S58">
+        <v>3366135000.0</v>
+      </c>
+      <c r="T58">
+        <v>3138800000.0</v>
+      </c>
+      <c r="U58">
+        <v>3208071000.0</v>
+      </c>
+      <c r="V58">
+        <v>3318211000.0</v>
+      </c>
+      <c r="W58">
+        <v>3378224000.0</v>
+      </c>
+      <c r="X58">
+        <v>2384459000.0</v>
+      </c>
+      <c r="Y58">
+        <v>2442773000.0</v>
+      </c>
+      <c r="Z58">
+        <v>2431205000.0</v>
+      </c>
+      <c r="AA58">
+        <v>2442633000.0</v>
+      </c>
+      <c r="AB58">
+        <v>2430255000.0</v>
+      </c>
+      <c r="AC58">
+        <v>2911507000.0</v>
+      </c>
+      <c r="AD58">
+        <v>2799551000.0</v>
+      </c>
+      <c r="AE58">
+        <v>2973135000.0</v>
+      </c>
+      <c r="AF58">
+        <v>2729398000.0</v>
+      </c>
+      <c r="AG58">
+        <v>2855133000.0</v>
+      </c>
+      <c r="AH58">
+        <v>2882241000.0</v>
+      </c>
+      <c r="AI58">
+        <v>2874815000.0</v>
+      </c>
+      <c r="AJ58">
+        <v>2628214000.0</v>
+      </c>
+      <c r="AK58">
+        <v>2016819000.0</v>
+      </c>
+      <c r="AL58">
+        <v>1998924000.0</v>
+      </c>
+      <c r="AM58">
+        <v>2031392000.0</v>
+      </c>
+      <c r="AN58">
+        <v>2002747000.0</v>
+      </c>
+      <c r="AO58">
+        <v>1833208000.0</v>
+      </c>
+      <c r="AP58">
+        <v>1849473000.0</v>
+      </c>
+      <c r="AQ58">
+        <v>1521744000.0</v>
+      </c>
+      <c r="AR58">
+        <v>1676469000.0</v>
+      </c>
+      <c r="AS58">
+        <v>1506941000.0</v>
+      </c>
+      <c r="AT58">
+        <v>1516871000.0</v>
+      </c>
+      <c r="AU58">
+        <v>1423685000.0</v>
+      </c>
+      <c r="AV58">
+        <v>1335214000.0</v>
+      </c>
+      <c r="AW58">
+        <v>1274553000.0</v>
+      </c>
+      <c r="AX58">
+        <v>1196709000.0</v>
+      </c>
+      <c r="AY58">
+        <v>1056082000.0</v>
+      </c>
+      <c r="AZ58">
+        <v>771068000.0</v>
+      </c>
+      <c r="BA58">
+        <v>764346000.0</v>
+      </c>
+      <c r="BB58">
+        <v>681679000.0</v>
+      </c>
+      <c r="BC58">
+        <v>623963000.0</v>
+      </c>
+      <c r="BD58">
+        <v>585689000.0</v>
+      </c>
+      <c r="BE58">
+        <v>598568000.0</v>
+      </c>
+      <c r="BF58">
+        <v>554244000.0</v>
+      </c>
+      <c r="BG58">
+        <v>271963000.0</v>
+      </c>
+      <c r="BH58">
+        <v>261308000.0</v>
+      </c>
+      <c r="BI58">
+        <v>217941000.0</v>
+      </c>
+      <c r="BJ58">
+        <v>185325000.0</v>
+      </c>
+      <c r="BK58">
+        <v>107163000.0</v>
+      </c>
+      <c r="BL58">
+        <v>61115000.0</v>
+      </c>
+      <c r="BM58">
+        <v>83124000.0</v>
+      </c>
+      <c r="BN58">
+        <v>45446583.0</v>
+      </c>
+      <c r="BO58">
+        <v>10111039.0</v>
+      </c>
+      <c r="BP58">
+        <v>10206824.0</v>
+      </c>
+      <c r="BQ58">
+        <v>9723352.0</v>
+      </c>
+      <c r="BR58">
+        <v>9730413.0</v>
+      </c>
+      <c r="BS58">
+        <v>9283175.0</v>
+      </c>
+      <c r="BT58">
+        <v>8798288.0</v>
+      </c>
+      <c r="BU58">
+        <v>8604895.0</v>
+      </c>
+      <c r="BV58">
+        <v>5609256.0</v>
+      </c>
+      <c r="BW58">
+        <v>5171740.0</v>
+      </c>
+      <c r="BX58">
+        <v>3400925.0</v>
+      </c>
+      <c r="BY58">
+        <v>3472579.0</v>
+      </c>
+      <c r="BZ58">
+        <v>9622808.0</v>
+      </c>
+      <c r="CA58">
+        <v>9997669.0</v>
+      </c>
+      <c r="CB58">
+        <v>7876737.0</v>
+      </c>
+      <c r="CC58">
+        <v>9422273.0</v>
+      </c>
+      <c r="CD58">
+        <v>7722025.0</v>
+      </c>
+      <c r="CE58">
+        <v>4986952.0</v>
+      </c>
+      <c r="CF58">
+        <v>2302101.0</v>
+      </c>
+      <c r="CG58">
+        <v>1629996.0</v>
+      </c>
+      <c r="CH58">
+        <v>1660357.0</v>
+      </c>
+      <c r="CI58">
+        <v>1502693.0</v>
+      </c>
+      <c r="CJ58">
+        <v>1036000.0</v>
+      </c>
+      <c r="CK58">
+        <v>244558.0</v>
+      </c>
+      <c r="CL58">
+        <v>233502.0</v>
+      </c>
+      <c r="CM58">
+        <v>334628.0</v>
+      </c>
+      <c r="CN58">
+        <v>209663.0</v>
+      </c>
+      <c r="CO58">
+        <v>3249.0</v>
+      </c>
+      <c r="CP58"/>
+      <c r="CQ58">
+        <v>3181.0</v>
+      </c>
+      <c r="CR58">
+        <v>3072.0</v>
+      </c>
+      <c r="CS58">
+        <v>1647.0</v>
+      </c>
+      <c r="CT58">
+        <v>4769.0</v>
+      </c>
+      <c r="CU58">
+        <v>6894.0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:99">
+      <c r="A59" t="s">
+        <v>83</v>
+      </c>
+      <c r="B59"/>
+      <c r="C59"/>
+      <c r="D59"/>
+      <c r="E59"/>
+      <c r="F59"/>
+      <c r="G59"/>
+      <c r="H59"/>
+      <c r="I59"/>
+      <c r="J59"/>
+      <c r="K59"/>
+      <c r="L59"/>
+      <c r="M59"/>
+      <c r="N59"/>
+      <c r="O59"/>
+      <c r="P59"/>
+      <c r="Q59"/>
+      <c r="R59"/>
+      <c r="S59"/>
+      <c r="T59"/>
+      <c r="U59"/>
+      <c r="V59"/>
+      <c r="W59"/>
+      <c r="X59"/>
+      <c r="Y59"/>
+      <c r="Z59"/>
+      <c r="AA59"/>
+      <c r="AB59"/>
+      <c r="AC59"/>
+      <c r="AD59"/>
+      <c r="AE59"/>
+      <c r="AF59"/>
+      <c r="AG59"/>
+      <c r="AH59"/>
+      <c r="AI59"/>
+      <c r="AJ59"/>
+      <c r="AK59"/>
+      <c r="AL59"/>
+      <c r="AM59"/>
+      <c r="AN59"/>
+      <c r="AO59"/>
+      <c r="AP59"/>
+      <c r="AQ59"/>
+      <c r="AR59"/>
+      <c r="AS59"/>
+      <c r="AT59"/>
+      <c r="AU59"/>
+      <c r="AV59"/>
+      <c r="AW59"/>
+      <c r="AX59"/>
+      <c r="AY59"/>
+      <c r="AZ59"/>
+      <c r="BA59"/>
+      <c r="BB59"/>
+      <c r="BC59"/>
+      <c r="BD59"/>
+      <c r="BE59"/>
+      <c r="BF59"/>
+      <c r="BG59"/>
+      <c r="BH59"/>
+      <c r="BI59"/>
+      <c r="BJ59"/>
+      <c r="BK59"/>
+      <c r="BL59"/>
+      <c r="BM59"/>
+      <c r="BN59"/>
+      <c r="BO59"/>
+      <c r="BP59"/>
+      <c r="BQ59"/>
+      <c r="BR59"/>
+      <c r="BS59"/>
+      <c r="BT59"/>
+      <c r="BU59"/>
+      <c r="BV59"/>
+      <c r="BW59"/>
+      <c r="BX59"/>
+      <c r="BY59"/>
+      <c r="BZ59"/>
+      <c r="CA59"/>
+      <c r="CB59"/>
+      <c r="CC59"/>
+      <c r="CD59"/>
+      <c r="CE59"/>
+      <c r="CF59"/>
+      <c r="CG59"/>
+      <c r="CH59"/>
+      <c r="CI59"/>
+      <c r="CJ59"/>
+      <c r="CK59"/>
+      <c r="CL59"/>
+      <c r="CM59"/>
+      <c r="CN59"/>
+      <c r="CO59"/>
+      <c r="CP59"/>
+      <c r="CQ59"/>
+      <c r="CR59"/>
+      <c r="CS59"/>
+      <c r="CT59"/>
+      <c r="CU59"/>
+    </row>
+    <row r="60" spans="1:99">
+      <c r="A60" t="s">
+        <v>84</v>
+      </c>
+      <c r="B60">
+        <v>11489300000.0</v>
+      </c>
+      <c r="C60">
+        <v>10814000000.0</v>
+      </c>
+      <c r="D60">
+        <v>11002200000.0</v>
+      </c>
+      <c r="E60">
+        <v>10916900000.0</v>
+      </c>
+      <c r="F60">
+        <v>11110200000.0</v>
+      </c>
+      <c r="G60">
+        <v>5811600000.0</v>
+      </c>
+      <c r="H60">
+        <v>5747300000.0</v>
+      </c>
+      <c r="I60">
+        <v>5626800000.0</v>
+      </c>
+      <c r="J60">
+        <v>5572300000.0</v>
+      </c>
+      <c r="K60">
+        <v>5432900000.0</v>
+      </c>
+      <c r="L60">
+        <v>5477000000.0</v>
+      </c>
+      <c r="M60">
+        <v>5374700000.0</v>
+      </c>
+      <c r="N60">
+        <v>5305300000.0</v>
+      </c>
+      <c r="O60">
+        <v>5195300000.0</v>
+      </c>
+      <c r="P60">
+        <v>5049700000.0</v>
+      </c>
+      <c r="Q60">
+        <v>4846074000.0</v>
+      </c>
+      <c r="R60">
+        <v>4655990000.0</v>
+      </c>
+      <c r="S60">
+        <v>4449177000.0</v>
+      </c>
+      <c r="T60">
+        <v>3739400000.0</v>
+      </c>
+      <c r="U60">
+        <v>3670359000.0</v>
+      </c>
+      <c r="V60">
+        <v>2181474000.0</v>
+      </c>
+      <c r="W60">
+        <v>2009515000.0</v>
+      </c>
+      <c r="X60">
+        <v>996951000.0</v>
+      </c>
+      <c r="Y60">
+        <v>680151000.0</v>
+      </c>
+      <c r="Z60">
+        <v>682946000.0</v>
+      </c>
+      <c r="AA60">
+        <v>778073000.0</v>
+      </c>
+      <c r="AB60">
+        <v>2928210000.0</v>
+      </c>
+      <c r="AC60">
+        <v>3164466000.0</v>
+      </c>
+      <c r="AD60">
+        <v>3169311000.0</v>
+      </c>
+      <c r="AE60">
+        <v>3147487000.0</v>
+      </c>
+      <c r="AF60">
+        <v>3229566000.0</v>
+      </c>
+      <c r="AG60">
+        <v>3287251000.0</v>
+      </c>
+      <c r="AH60">
+        <v>3254431000.0</v>
+      </c>
+      <c r="AI60">
+        <v>3290280000.0</v>
+      </c>
+      <c r="AJ60">
+        <v>3333133000.0</v>
+      </c>
+      <c r="AK60">
+        <v>3178056000.0</v>
+      </c>
+      <c r="AL60">
+        <v>3195716000.0</v>
+      </c>
+      <c r="AM60">
+        <v>3172676000.0</v>
+      </c>
+      <c r="AN60">
+        <v>3132193000.0</v>
+      </c>
+      <c r="AO60">
+        <v>2965057000.0</v>
+      </c>
+      <c r="AP60">
+        <v>2977771000.0</v>
+      </c>
+      <c r="AQ60">
+        <v>2569267000.0</v>
+      </c>
+      <c r="AR60">
+        <v>2506616000.0</v>
+      </c>
+      <c r="AS60">
+        <v>2639933000.0</v>
+      </c>
+      <c r="AT60">
+        <v>3063275000.0</v>
+      </c>
+      <c r="AU60">
+        <v>2471231000.0</v>
+      </c>
+      <c r="AV60">
+        <v>2534079000.0</v>
+      </c>
+      <c r="AW60">
+        <v>2290523000.0</v>
+      </c>
+      <c r="AX60">
+        <v>2243286000.0</v>
+      </c>
+      <c r="AY60">
+        <v>1601389000.0</v>
+      </c>
+      <c r="AZ60">
+        <v>1281761000.0</v>
+      </c>
+      <c r="BA60">
+        <v>1243565000.0</v>
+      </c>
+      <c r="BB60">
+        <v>1085065000.0</v>
+      </c>
+      <c r="BC60">
+        <v>913368000.0</v>
+      </c>
+      <c r="BD60">
+        <v>910089000.0</v>
+      </c>
+      <c r="BE60">
+        <v>897740000.0</v>
+      </c>
+      <c r="BF60">
+        <v>885613000.0</v>
+      </c>
+      <c r="BG60">
+        <v>551716000.0</v>
+      </c>
+      <c r="BH60">
+        <v>380363000.0</v>
+      </c>
+      <c r="BI60">
+        <v>375989000.0</v>
+      </c>
+      <c r="BJ60">
+        <v>365172000.0</v>
+      </c>
+      <c r="BK60">
+        <v>148463000.0</v>
+      </c>
+      <c r="BL60">
+        <v>150778000.0</v>
+      </c>
+      <c r="BM60">
+        <v>101221000.0</v>
+      </c>
+      <c r="BN60">
+        <v>63458589.0</v>
+      </c>
+      <c r="BO60">
+        <v>14197060.0</v>
+      </c>
+      <c r="BP60">
+        <v>14347332.0</v>
+      </c>
+      <c r="BQ60">
+        <v>14471161.0</v>
+      </c>
+      <c r="BR60">
+        <v>14665260.0</v>
+      </c>
+      <c r="BS60">
+        <v>15143394.0</v>
+      </c>
+      <c r="BT60">
+        <v>15342963.0</v>
+      </c>
+      <c r="BU60">
+        <v>15733351.0</v>
+      </c>
+      <c r="BV60">
+        <v>15171427.0</v>
+      </c>
+      <c r="BW60">
+        <v>14908591.0</v>
+      </c>
+      <c r="BX60">
+        <v>15910481.0</v>
+      </c>
+      <c r="BY60">
+        <v>16084880.0</v>
+      </c>
+      <c r="BZ60">
+        <v>8959210.0</v>
+      </c>
+      <c r="CA60">
+        <v>8904948.0</v>
+      </c>
+      <c r="CB60">
+        <v>9074844.0</v>
+      </c>
+      <c r="CC60">
+        <v>6103255.0</v>
+      </c>
+      <c r="CD60">
+        <v>6010847.0</v>
+      </c>
+      <c r="CE60">
+        <v>5695279.0</v>
+      </c>
+      <c r="CF60">
+        <v>6132243.0</v>
+      </c>
+      <c r="CG60">
+        <v>4929585.0</v>
+      </c>
+      <c r="CH60">
+        <v>4460344.0</v>
+      </c>
+      <c r="CI60">
+        <v>3671239.0</v>
+      </c>
+      <c r="CJ60">
+        <v>4296832.0</v>
+      </c>
+      <c r="CK60">
+        <v>4717508.0</v>
+      </c>
+      <c r="CL60">
+        <v>4942387.0</v>
+      </c>
+      <c r="CM60">
+        <v>1113140.0</v>
+      </c>
+      <c r="CN60">
+        <v>903638.0</v>
+      </c>
+      <c r="CO60">
+        <v>269105.0</v>
+      </c>
+      <c r="CP60">
+        <v>269911.0</v>
+      </c>
+      <c r="CQ60">
+        <v>276364.0</v>
+      </c>
+      <c r="CR60">
+        <v>278834.0</v>
+      </c>
+      <c r="CS60">
+        <v>276455.0</v>
+      </c>
+      <c r="CT60">
+        <v>276563.0</v>
+      </c>
+      <c r="CU60">
+        <v>283087.0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:99">
+      <c r="A61" t="s">
+        <v>85</v>
+      </c>
+      <c r="B61"/>
+      <c r="C61"/>
+      <c r="D61"/>
+      <c r="E61"/>
+      <c r="F61"/>
+      <c r="G61"/>
+      <c r="H61"/>
+      <c r="I61"/>
+      <c r="J61"/>
+      <c r="K61"/>
+      <c r="L61"/>
+      <c r="M61"/>
+      <c r="N61"/>
+      <c r="O61"/>
+      <c r="P61"/>
+      <c r="Q61"/>
+      <c r="R61"/>
+      <c r="S61"/>
+      <c r="T61"/>
+      <c r="U61"/>
+      <c r="V61"/>
+      <c r="W61"/>
+      <c r="X61"/>
+      <c r="Y61"/>
+      <c r="Z61"/>
+      <c r="AA61"/>
+      <c r="AB61"/>
+      <c r="AC61"/>
+      <c r="AD61"/>
+      <c r="AE61"/>
+      <c r="AF61"/>
+      <c r="AG61"/>
+      <c r="AH61"/>
+      <c r="AI61"/>
+      <c r="AJ61"/>
+      <c r="AK61"/>
+      <c r="AL61"/>
+      <c r="AM61"/>
+      <c r="AN61"/>
+      <c r="AO61"/>
+      <c r="AP61"/>
+      <c r="AQ61"/>
+      <c r="AR61"/>
+      <c r="AS61"/>
+      <c r="AT61"/>
+      <c r="AU61"/>
+      <c r="AV61"/>
+      <c r="AW61"/>
+      <c r="AX61"/>
+      <c r="AY61"/>
+      <c r="AZ61"/>
+      <c r="BA61"/>
+      <c r="BB61"/>
+      <c r="BC61"/>
+      <c r="BD61"/>
+      <c r="BE61"/>
+      <c r="BF61"/>
+      <c r="BG61"/>
+      <c r="BH61"/>
+      <c r="BI61"/>
+      <c r="BJ61"/>
+      <c r="BK61"/>
+      <c r="BL61"/>
+      <c r="BM61"/>
+      <c r="BN61"/>
+      <c r="BO61"/>
+      <c r="BP61"/>
+      <c r="BQ61"/>
+      <c r="BR61"/>
+      <c r="BS61"/>
+      <c r="BT61"/>
+      <c r="BU61"/>
+      <c r="BV61"/>
+      <c r="BW61"/>
+      <c r="BX61"/>
+      <c r="BY61"/>
+      <c r="BZ61"/>
+      <c r="CA61"/>
+      <c r="CB61"/>
+      <c r="CC61"/>
+      <c r="CD61"/>
+      <c r="CE61"/>
+      <c r="CF61"/>
+      <c r="CG61"/>
+      <c r="CH61"/>
+      <c r="CI61"/>
+      <c r="CJ61"/>
+      <c r="CK61"/>
+      <c r="CL61"/>
+      <c r="CM61"/>
+      <c r="CN61"/>
+      <c r="CO61"/>
+      <c r="CP61"/>
+      <c r="CQ61"/>
+      <c r="CR61"/>
+      <c r="CS61"/>
+      <c r="CT61"/>
+      <c r="CU61"/>
+    </row>
+    <row r="62" spans="1:99">
+      <c r="A62" t="s">
+        <v>86</v>
+      </c>
+      <c r="B62"/>
+      <c r="C62"/>
+      <c r="D62"/>
+      <c r="E62"/>
+      <c r="F62"/>
+      <c r="G62"/>
+      <c r="H62"/>
+      <c r="I62"/>
+      <c r="J62"/>
+      <c r="K62"/>
+      <c r="L62"/>
+      <c r="M62"/>
+      <c r="N62"/>
+      <c r="O62"/>
+      <c r="P62"/>
+      <c r="Q62"/>
+      <c r="R62"/>
+      <c r="S62"/>
+      <c r="T62"/>
+      <c r="U62"/>
+      <c r="V62"/>
+      <c r="W62"/>
+      <c r="X62"/>
+      <c r="Y62"/>
+      <c r="Z62"/>
+      <c r="AA62"/>
+      <c r="AB62"/>
+      <c r="AC62"/>
+      <c r="AD62"/>
+      <c r="AE62"/>
+      <c r="AF62"/>
+      <c r="AG62"/>
+      <c r="AH62"/>
+      <c r="AI62"/>
+      <c r="AJ62"/>
+      <c r="AK62"/>
+      <c r="AL62"/>
+      <c r="AM62"/>
+      <c r="AN62"/>
+      <c r="AO62"/>
+      <c r="AP62"/>
+      <c r="AQ62"/>
+      <c r="AR62"/>
+      <c r="AS62"/>
+      <c r="AT62"/>
+      <c r="AU62"/>
+      <c r="AV62"/>
+      <c r="AW62"/>
+      <c r="AX62"/>
+      <c r="AY62"/>
+      <c r="AZ62"/>
+      <c r="BA62"/>
+      <c r="BB62"/>
+      <c r="BC62"/>
+      <c r="BD62"/>
+      <c r="BE62"/>
+      <c r="BF62"/>
+      <c r="BG62"/>
+      <c r="BH62"/>
+      <c r="BI62"/>
+      <c r="BJ62"/>
+      <c r="BK62"/>
+      <c r="BL62"/>
+      <c r="BM62"/>
+      <c r="BN62"/>
+      <c r="BO62"/>
+      <c r="BP62"/>
+      <c r="BQ62"/>
+      <c r="BR62"/>
+      <c r="BS62"/>
+      <c r="BT62"/>
+      <c r="BU62"/>
+      <c r="BV62"/>
+      <c r="BW62"/>
+      <c r="BX62"/>
+      <c r="BY62"/>
+      <c r="BZ62"/>
+      <c r="CA62"/>
+      <c r="CB62"/>
+      <c r="CC62"/>
+      <c r="CD62"/>
+      <c r="CE62"/>
+      <c r="CF62"/>
+      <c r="CG62"/>
+      <c r="CH62"/>
+      <c r="CI62"/>
+      <c r="CJ62"/>
+      <c r="CK62"/>
+      <c r="CL62"/>
+      <c r="CM62"/>
+      <c r="CN62"/>
+      <c r="CO62"/>
+      <c r="CP62"/>
+      <c r="CQ62"/>
+      <c r="CR62"/>
+      <c r="CS62"/>
+      <c r="CT62"/>
+      <c r="CU62"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:Z32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:26">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1" t="s">
+        <v>23</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>24</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="2" spans="1:26">
+      <c r="A2" t="s">
+        <v>161</v>
+      </c>
+      <c r="B2">
+        <v>3556200000.0</v>
+      </c>
+      <c r="C2">
+        <v>1263300000.0</v>
+      </c>
+      <c r="D2">
+        <v>1203100000.0</v>
+      </c>
+      <c r="E2">
+        <v>1194100000.0</v>
+      </c>
+      <c r="F2">
+        <v>802200000.0</v>
+      </c>
+      <c r="G2">
+        <v>380362000.0</v>
+      </c>
+      <c r="H2">
+        <v>409219000.0</v>
+      </c>
+      <c r="I2">
+        <v>396385000.0</v>
+      </c>
+      <c r="J2">
+        <v>266297000.0</v>
+      </c>
+      <c r="K2">
+        <v>174960000.0</v>
+      </c>
+      <c r="L2">
+        <v>170124000.0</v>
+      </c>
+      <c r="M2">
+        <v>147083000.0</v>
+      </c>
+      <c r="N2">
+        <v>81206000.0</v>
+      </c>
+      <c r="O2">
+        <v>68543000.0</v>
+      </c>
+      <c r="P2">
+        <v>40959000.0</v>
+      </c>
+      <c r="Q2">
+        <v>11416000.0</v>
+      </c>
+      <c r="R2">
+        <v>3666354.0</v>
+      </c>
+      <c r="S2">
+        <v>3229808.0</v>
+      </c>
+      <c r="T2">
+        <v>2560607.0</v>
+      </c>
+      <c r="U2">
+        <v>2520703.0</v>
+      </c>
+      <c r="V2">
+        <v>1071808.0</v>
+      </c>
+      <c r="W2">
+        <v>264724.0</v>
+      </c>
+      <c r="X2">
+        <v>57204.0</v>
+      </c>
+      <c r="Y2"/>
+      <c r="Z2"/>
+    </row>
+    <row r="3" spans="1:26">
+      <c r="A3" t="s">
+        <v>162</v>
+      </c>
+      <c r="B3">
+        <v>1759600000.0</v>
+      </c>
+      <c r="C3">
+        <v>1019500000.0</v>
+      </c>
+      <c r="D3">
+        <v>898300000.0</v>
+      </c>
+      <c r="E3">
+        <v>182000000.0</v>
+      </c>
+      <c r="F3">
+        <v>2728073000.0</v>
+      </c>
+      <c r="G3">
+        <v>2728073000.0</v>
+      </c>
+      <c r="H3">
+        <v>781582000.0</v>
+      </c>
+      <c r="I3">
+        <v>722912000.0</v>
+      </c>
+      <c r="J3">
+        <v>749806000.0</v>
+      </c>
+      <c r="K3">
+        <v>39935000.0</v>
+      </c>
+      <c r="L3">
+        <v>712622000.0</v>
+      </c>
+      <c r="M3">
+        <v>274403000.0</v>
+      </c>
+      <c r="N3">
+        <v>157149000.0</v>
+      </c>
+      <c r="O3">
+        <v>120623000.0</v>
+      </c>
+      <c r="P3">
+        <v>48976000.0</v>
+      </c>
+      <c r="Q3">
+        <v>15421000.0</v>
+      </c>
+      <c r="R3">
+        <v>2543629.0</v>
+      </c>
+      <c r="S3">
+        <v>2119278.0</v>
+      </c>
+      <c r="T3">
+        <v>1691057.0</v>
+      </c>
+      <c r="U3">
+        <v>1402893.0</v>
+      </c>
+      <c r="V3">
+        <v>388624.0</v>
+      </c>
+      <c r="W3">
+        <v>134237.0</v>
+      </c>
+      <c r="X3">
+        <v>44517.0</v>
+      </c>
+      <c r="Y3"/>
+      <c r="Z3"/>
+    </row>
+    <row r="4" spans="1:26">
+      <c r="A4" t="s">
+        <v>163</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+    </row>
+    <row r="5" spans="1:26">
+      <c r="A5" t="s">
+        <v>164</v>
+      </c>
+      <c r="B5">
+        <v>1466900000.0</v>
+      </c>
+      <c r="C5">
+        <v>921000000.0</v>
+      </c>
+      <c r="D5">
+        <v>1176200000.0</v>
+      </c>
+      <c r="E5">
+        <v>2273400000.0</v>
+      </c>
+      <c r="F5">
+        <v>2397900000.0</v>
+      </c>
+      <c r="G5">
+        <v>-2267029000.0</v>
+      </c>
+      <c r="H5">
+        <v>-154114000.0</v>
+      </c>
+      <c r="I5">
+        <v>153921000.0</v>
+      </c>
+      <c r="J5">
+        <v>-140951000.0</v>
+      </c>
+      <c r="K5">
+        <v>282573000.0</v>
+      </c>
+      <c r="L5">
+        <v>-445567000.0</v>
+      </c>
+      <c r="M5">
+        <v>431268000.0</v>
+      </c>
+      <c r="N5">
+        <v>89182000.0</v>
+      </c>
+      <c r="O5">
+        <v>100094000.0</v>
+      </c>
+      <c r="P5">
+        <v>39306000.0</v>
+      </c>
+      <c r="Q5">
+        <v>-9665000.0</v>
+      </c>
+      <c r="R5">
+        <v>-722129.0</v>
+      </c>
+      <c r="S5">
+        <v>630093.0</v>
+      </c>
+      <c r="T5">
+        <v>391805.0</v>
+      </c>
+      <c r="U5">
+        <v>-250356.0</v>
+      </c>
+      <c r="V5">
+        <v>23304.0</v>
+      </c>
+      <c r="W5">
+        <v>-291377.0</v>
+      </c>
+      <c r="X5">
+        <v>-140825.0</v>
+      </c>
+      <c r="Y5">
+        <v>-16018.0</v>
+      </c>
+      <c r="Z5">
+        <v>-19377.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26">
+      <c r="A6" t="s">
+        <v>165</v>
+      </c>
+      <c r="B6">
+        <v>3226500000.0</v>
+      </c>
+      <c r="C6">
+        <v>1940500000.0</v>
+      </c>
+      <c r="D6">
+        <v>2074500000.0</v>
+      </c>
+      <c r="E6">
+        <v>2455400000.0</v>
+      </c>
+      <c r="F6">
+        <v>5125973000.0</v>
+      </c>
+      <c r="G6">
+        <v>461044000.0</v>
+      </c>
+      <c r="H6">
+        <v>627468000.0</v>
+      </c>
+      <c r="I6">
+        <v>876833000.0</v>
+      </c>
+      <c r="J6">
+        <v>608855000.0</v>
+      </c>
+      <c r="K6">
+        <v>322508000.0</v>
+      </c>
+      <c r="L6">
+        <v>267055000.0</v>
+      </c>
+      <c r="M6">
+        <v>705671000.0</v>
+      </c>
+      <c r="N6">
+        <v>246331000.0</v>
+      </c>
+      <c r="O6">
+        <v>220717000.0</v>
+      </c>
+      <c r="P6">
+        <v>88282000.0</v>
+      </c>
+      <c r="Q6">
+        <v>5756000.0</v>
+      </c>
+      <c r="R6">
+        <v>1821500.0</v>
+      </c>
+      <c r="S6">
+        <v>2749371.0</v>
+      </c>
+      <c r="T6">
+        <v>2082862.0</v>
+      </c>
+      <c r="U6">
+        <v>1152537.0</v>
+      </c>
+      <c r="V6">
+        <v>411928.0</v>
+      </c>
+      <c r="W6">
+        <v>-157140.0</v>
+      </c>
+      <c r="X6">
+        <v>-96308.0</v>
+      </c>
+      <c r="Y6">
+        <v>-16018.0</v>
+      </c>
+      <c r="Z6">
+        <v>-19377.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26">
+      <c r="A7" t="s">
+        <v>166</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+    </row>
+    <row r="8" spans="1:26">
+      <c r="A8" t="s">
+        <v>167</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+    </row>
+    <row r="9" spans="1:26">
+      <c r="A9" t="s">
+        <v>168</v>
+      </c>
+      <c r="B9">
+        <v>1613500000.0</v>
+      </c>
+      <c r="C9">
+        <v>2074500000.0</v>
+      </c>
+      <c r="D9">
+        <v>2026900000.0</v>
+      </c>
+      <c r="E9">
+        <v>2724500000.0</v>
+      </c>
+      <c r="F9">
+        <v>1475900000.0</v>
+      </c>
+      <c r="G9">
+        <v>430532000.0</v>
+      </c>
+      <c r="H9">
+        <v>791257000.0</v>
+      </c>
+      <c r="I9">
+        <v>860824000.0</v>
+      </c>
+      <c r="J9">
+        <v>600086000.0</v>
+      </c>
+      <c r="K9">
+        <v>369491000.0</v>
+      </c>
+      <c r="L9">
+        <v>369449000.0</v>
+      </c>
+      <c r="M9">
+        <v>559720000.0</v>
+      </c>
+      <c r="N9">
+        <v>318146000.0</v>
+      </c>
+      <c r="O9">
+        <v>202166000.0</v>
+      </c>
+      <c r="P9">
+        <v>99218000.0</v>
+      </c>
+      <c r="Q9">
+        <v>13453000.0</v>
+      </c>
+      <c r="R9">
+        <v>2977368.0</v>
+      </c>
+      <c r="S9">
+        <v>3954633.0</v>
+      </c>
+      <c r="T9">
+        <v>3409897.0</v>
+      </c>
+      <c r="U9">
+        <v>2289070.0</v>
+      </c>
+      <c r="V9">
+        <v>1183377.0</v>
+      </c>
+      <c r="W9">
+        <v>450593.0</v>
+      </c>
+      <c r="X9">
+        <v>86637.0</v>
+      </c>
+      <c r="Y9"/>
+      <c r="Z9"/>
+    </row>
+    <row r="10" spans="1:26">
+      <c r="A10" t="s">
+        <v>169</v>
+      </c>
+      <c r="B10">
+        <v>1325600000.0</v>
+      </c>
+      <c r="C10">
+        <v>1075300000.0</v>
+      </c>
+      <c r="D10">
+        <v>1170700000.0</v>
+      </c>
+      <c r="E10">
+        <v>2224600000.0</v>
+      </c>
+      <c r="F10">
+        <v>2372200000.0</v>
+      </c>
+      <c r="G10">
+        <v>-2417980000.0</v>
+      </c>
+      <c r="H10">
+        <v>-203345000.0</v>
+      </c>
+      <c r="I10">
+        <v>93553000.0</v>
+      </c>
+      <c r="J10">
+        <v>-160623000.0</v>
+      </c>
+      <c r="K10">
+        <v>239619000.0</v>
+      </c>
+      <c r="L10">
+        <v>-608075000.0</v>
+      </c>
+      <c r="M10">
+        <v>551300000.0</v>
+      </c>
+      <c r="N10">
+        <v>65411000.0</v>
+      </c>
+      <c r="O10">
+        <v>72935000.0</v>
+      </c>
+      <c r="P10">
+        <v>34692000.0</v>
+      </c>
+      <c r="Q10">
+        <v>-11649000.0</v>
+      </c>
+      <c r="R10">
+        <v>-934772.0</v>
+      </c>
+      <c r="S10">
+        <v>389883.0</v>
+      </c>
+      <c r="T10">
+        <v>198443.0</v>
+      </c>
+      <c r="U10">
+        <v>-517263.0</v>
+      </c>
+      <c r="V10">
+        <v>17302.0</v>
+      </c>
+      <c r="W10">
+        <v>-284884.0</v>
+      </c>
+      <c r="X10">
+        <v>-140825.0</v>
+      </c>
+      <c r="Y10"/>
+      <c r="Z10"/>
+    </row>
+    <row r="11" spans="1:26">
+      <c r="A11" t="s">
+        <v>170</v>
+      </c>
+      <c r="B11">
+        <v>341000000.0</v>
+      </c>
+      <c r="C11">
+        <v>263000000.0</v>
+      </c>
+      <c r="D11">
+        <v>281700000.0</v>
+      </c>
+      <c r="E11">
+        <v>548500000.0</v>
+      </c>
+      <c r="F11">
+        <v>595500000.0</v>
+      </c>
+      <c r="G11">
+        <v>-573007000.0</v>
+      </c>
+      <c r="H11">
+        <v>-47472000.0</v>
+      </c>
+      <c r="I11">
+        <v>28425000.0</v>
+      </c>
+      <c r="J11">
+        <v>-36655000.0</v>
+      </c>
+      <c r="K11">
+        <v>68871000.0</v>
+      </c>
+      <c r="L11">
+        <v>-107362000.0</v>
+      </c>
+      <c r="M11">
+        <v>98159000.0</v>
+      </c>
+      <c r="N11">
+        <v>24983000.0</v>
+      </c>
+      <c r="O11">
+        <v>20464000.0</v>
+      </c>
+      <c r="P11">
+        <v>9180000.0</v>
+      </c>
+      <c r="Q11">
+        <v>-2026000.0</v>
+      </c>
+      <c r="R11">
+        <v>-253784.0</v>
+      </c>
+      <c r="S11">
+        <v>139904.0</v>
+      </c>
+      <c r="T11">
+        <v>-13408.0</v>
+      </c>
+      <c r="U11">
+        <v>-135461.0</v>
+      </c>
+      <c r="V11">
+        <v>70028.0</v>
+      </c>
+      <c r="W11">
+        <v>-6891.0</v>
+      </c>
+      <c r="X11">
+        <v>-47440.0</v>
+      </c>
+      <c r="Y11">
+        <v>-2237.0</v>
+      </c>
+      <c r="Z11">
+        <v>19377.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26">
+      <c r="A12" t="s">
+        <v>171</v>
+      </c>
+      <c r="B12">
+        <v>141300000.0</v>
+      </c>
+      <c r="C12">
+        <v>89700000.0</v>
+      </c>
+      <c r="D12">
+        <v>88600000.0</v>
+      </c>
+      <c r="E12">
+        <v>62900000.0</v>
+      </c>
+      <c r="F12">
+        <v>43600000.0</v>
+      </c>
+      <c r="G12">
+        <v>43526000.0</v>
+      </c>
+      <c r="H12">
+        <v>52270000.0</v>
+      </c>
+      <c r="I12">
+        <v>52702000.0</v>
+      </c>
+      <c r="J12">
+        <v>29635000.0</v>
+      </c>
+      <c r="K12">
+        <v>29277000.0</v>
+      </c>
+      <c r="L12">
+        <v>42376000.0</v>
+      </c>
+      <c r="M12">
+        <v>33454000.0</v>
+      </c>
+      <c r="N12">
+        <v>18812000.0</v>
+      </c>
+      <c r="O12">
+        <v>12893000.0</v>
+      </c>
+      <c r="P12">
+        <v>4614000.0</v>
+      </c>
+      <c r="Q12">
+        <v>1984000.0</v>
+      </c>
+      <c r="R12">
+        <v>212643.0</v>
+      </c>
+      <c r="S12">
+        <v>240206.0</v>
+      </c>
+      <c r="T12">
+        <v>193362.0</v>
+      </c>
+      <c r="U12">
+        <v>266907.0</v>
+      </c>
+      <c r="V12">
+        <v>6000.0</v>
+      </c>
+      <c r="W12">
+        <v>6493.0</v>
+      </c>
+      <c r="X12">
+        <v>30710.0</v>
+      </c>
+      <c r="Y12">
+        <v>0.0</v>
+      </c>
+      <c r="Z12">
+        <v>19377.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26">
+      <c r="A13" t="s">
+        <v>172</v>
+      </c>
+      <c r="B13">
+        <v>200100000.0</v>
+      </c>
+      <c r="C13">
+        <v>106100000.0</v>
+      </c>
+      <c r="D13">
+        <v>68200000.0</v>
+      </c>
+      <c r="E13">
+        <v>218100000.0</v>
+      </c>
+      <c r="F13">
+        <v>331114000.0</v>
+      </c>
+      <c r="G13">
+        <v>28241000.0</v>
+      </c>
+      <c r="H13"/>
+      <c r="I13"/>
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+      <c r="V13"/>
+      <c r="W13"/>
+      <c r="X13"/>
+      <c r="Y13"/>
+      <c r="Z13"/>
+    </row>
+    <row r="14" spans="1:26">
+      <c r="A14" t="s">
+        <v>173</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14"/>
+      <c r="D14"/>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14"/>
+      <c r="H14"/>
+      <c r="I14"/>
+      <c r="J14"/>
+      <c r="K14"/>
+      <c r="L14"/>
+      <c r="M14"/>
+      <c r="N14"/>
+      <c r="O14"/>
+      <c r="P14"/>
+      <c r="Q14"/>
+      <c r="R14"/>
+      <c r="S14"/>
+      <c r="T14"/>
+      <c r="U14"/>
+      <c r="V14"/>
+      <c r="W14"/>
+      <c r="X14"/>
+      <c r="Y14"/>
+      <c r="Z14"/>
+    </row>
+    <row r="15" spans="1:26">
+      <c r="A15" t="s">
+        <v>174</v>
+      </c>
+      <c r="B15">
+        <v>984600000.0</v>
+      </c>
+      <c r="C15">
+        <v>812300000.0</v>
+      </c>
+      <c r="D15">
+        <v>889000000.0</v>
+      </c>
+      <c r="E15">
+        <v>1676100000.0</v>
+      </c>
+      <c r="F15">
+        <v>1776700000.0</v>
+      </c>
+      <c r="G15">
+        <v>-1844973000.0</v>
+      </c>
+      <c r="H15">
+        <v>-155873000.0</v>
+      </c>
+      <c r="I15">
+        <v>65128000.0</v>
+      </c>
+      <c r="J15">
+        <v>-123968000.0</v>
+      </c>
+      <c r="K15">
+        <v>170748000.0</v>
+      </c>
+      <c r="L15">
+        <v>-500713000.0</v>
+      </c>
+      <c r="M15">
+        <v>453141000.0</v>
+      </c>
+      <c r="N15">
+        <v>40428000.0</v>
+      </c>
+      <c r="O15">
+        <v>52471000.0</v>
+      </c>
+      <c r="P15">
+        <v>25512000.0</v>
+      </c>
+      <c r="Q15">
+        <v>-9623000.0</v>
+      </c>
+      <c r="R15">
+        <v>-680988.0</v>
+      </c>
+      <c r="S15">
+        <v>249979.0</v>
+      </c>
+      <c r="T15">
+        <v>211851.0</v>
+      </c>
+      <c r="U15">
+        <v>-381802.0</v>
+      </c>
+      <c r="V15">
+        <v>-52726.0</v>
+      </c>
+      <c r="W15">
+        <v>-277993.0</v>
+      </c>
+      <c r="X15">
+        <v>-93385.0</v>
+      </c>
+      <c r="Y15">
+        <v>-13781.0</v>
+      </c>
+      <c r="Z15">
+        <v>-19377.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26">
+      <c r="A16" t="s">
+        <v>175</v>
+      </c>
+      <c r="B16">
+        <v>984600000.0</v>
+      </c>
+      <c r="C16">
+        <v>812300000.0</v>
+      </c>
+      <c r="D16">
+        <v>889000000.0</v>
+      </c>
+      <c r="E16">
+        <v>1676100000.0</v>
+      </c>
+      <c r="F16">
+        <v>1776667000.0</v>
+      </c>
+      <c r="G16">
+        <v>-1844973000.0</v>
+      </c>
+      <c r="H16">
+        <v>-155873000.0</v>
+      </c>
+      <c r="I16">
+        <v>65128000.0</v>
+      </c>
+      <c r="J16">
+        <v>-123968000.0</v>
+      </c>
+      <c r="K16">
+        <v>170748000.0</v>
+      </c>
+      <c r="L16">
+        <v>-500713000.0</v>
+      </c>
+      <c r="M16">
+        <v>453141000.0</v>
+      </c>
+      <c r="N16">
+        <v>40428000.0</v>
+      </c>
+      <c r="O16"/>
+      <c r="P16"/>
+      <c r="Q16"/>
+      <c r="R16"/>
+      <c r="S16"/>
+      <c r="T16"/>
+      <c r="U16"/>
+      <c r="V16"/>
+      <c r="W16"/>
+      <c r="X16"/>
+      <c r="Y16"/>
+      <c r="Z16"/>
+    </row>
+    <row r="17" spans="1:26">
+      <c r="A17" t="s">
+        <v>176</v>
+      </c>
+      <c r="B17">
+        <v>984600000.0</v>
+      </c>
+      <c r="C17">
+        <v>812300000.0</v>
+      </c>
+      <c r="D17">
+        <v>889000000.0</v>
+      </c>
+      <c r="E17">
+        <v>1676100000.0</v>
+      </c>
+      <c r="F17">
+        <v>1776667000.0</v>
+      </c>
+      <c r="G17">
+        <v>-1844973000.0</v>
+      </c>
+      <c r="H17">
+        <v>-155873000.0</v>
+      </c>
+      <c r="I17">
+        <v>65128000.0</v>
+      </c>
+      <c r="J17">
+        <v>-123968000.0</v>
+      </c>
+      <c r="K17">
+        <v>170748000.0</v>
+      </c>
+      <c r="L17">
+        <v>-500713000.0</v>
+      </c>
+      <c r="M17">
+        <v>453141000.0</v>
+      </c>
+      <c r="N17">
+        <v>40428000.0</v>
+      </c>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+    </row>
+    <row r="18" spans="1:26">
+      <c r="A18" t="s">
+        <v>177</v>
+      </c>
+      <c r="B18">
+        <v>-141300000.0</v>
+      </c>
+      <c r="C18">
+        <v>-89700000.0</v>
+      </c>
+      <c r="D18">
+        <v>-88600000.0</v>
+      </c>
+      <c r="E18">
+        <v>-62900000.0</v>
+      </c>
+      <c r="F18">
+        <v>-43690000.0</v>
+      </c>
+      <c r="G18">
+        <v>-43526000.0</v>
+      </c>
+      <c r="H18">
+        <v>-52270000.0</v>
+      </c>
+      <c r="I18">
+        <v>-52702000.0</v>
+      </c>
+      <c r="J18">
+        <v>-29635000.0</v>
+      </c>
+      <c r="K18">
+        <v>-29277000.0</v>
+      </c>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18"/>
+      <c r="X18"/>
+      <c r="Y18"/>
+      <c r="Z18"/>
+    </row>
+    <row r="19" spans="1:26">
+      <c r="A19" t="s">
+        <v>178</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+    </row>
+    <row r="20" spans="1:26">
+      <c r="A20" t="s">
+        <v>179</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+    </row>
+    <row r="21" spans="1:26">
+      <c r="A21" t="s">
+        <v>180</v>
+      </c>
+      <c r="B21">
+        <v>1190000000.0</v>
+      </c>
+      <c r="C21">
+        <v>1966100000.0</v>
+      </c>
+      <c r="D21">
+        <v>1929900000.0</v>
+      </c>
+      <c r="E21">
+        <v>2640200000.0</v>
+      </c>
+      <c r="F21">
+        <v>1415600000.0</v>
+      </c>
+      <c r="G21">
+        <v>391740000.0</v>
+      </c>
+      <c r="H21">
+        <v>749687000.0</v>
+      </c>
+      <c r="I21">
+        <v>818352000.0</v>
+      </c>
+      <c r="J21">
+        <v>555395000.0</v>
+      </c>
+      <c r="K21">
+        <v>330982000.0</v>
+      </c>
+      <c r="L21">
+        <v>325040000.0</v>
+      </c>
+      <c r="M21">
+        <v>534837000.0</v>
+      </c>
+      <c r="N21">
+        <v>300727000.0</v>
+      </c>
+      <c r="O21">
+        <v>100094000.0</v>
+      </c>
+      <c r="P21">
+        <v>39306000.0</v>
+      </c>
+      <c r="Q21">
+        <v>-9665000.0</v>
+      </c>
+      <c r="R21">
+        <v>-722129.0</v>
+      </c>
+      <c r="S21">
+        <v>630089.0</v>
+      </c>
+      <c r="T21">
+        <v>391805.0</v>
+      </c>
+      <c r="U21">
+        <v>-250356.0</v>
+      </c>
+      <c r="V21">
+        <v>23304.0</v>
+      </c>
+      <c r="W21">
+        <v>-291377.0</v>
+      </c>
+      <c r="X21">
+        <v>-110115.0</v>
+      </c>
+      <c r="Y21">
+        <v>-16018.0</v>
+      </c>
+      <c r="Z21">
+        <v>-19377.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26">
+      <c r="A22" t="s">
+        <v>181</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22"/>
+      <c r="Z22"/>
+    </row>
+    <row r="23" spans="1:26">
+      <c r="A23" t="s">
+        <v>182</v>
+      </c>
+      <c r="B23">
+        <v>3979700000.0</v>
+      </c>
+      <c r="C23">
+        <v>1371700000.0</v>
+      </c>
+      <c r="D23">
+        <v>1300100000.0</v>
+      </c>
+      <c r="E23">
+        <v>1278400000.0</v>
+      </c>
+      <c r="F23">
+        <v>862500000.0</v>
+      </c>
+      <c r="G23">
+        <v>419154000.0</v>
+      </c>
+      <c r="H23">
+        <v>450789000.0</v>
+      </c>
+      <c r="I23">
+        <v>438857000.0</v>
+      </c>
+      <c r="J23">
+        <v>310988000.0</v>
+      </c>
+      <c r="K23">
+        <v>213469000.0</v>
+      </c>
+      <c r="L23">
+        <v>214533000.0</v>
+      </c>
+      <c r="M23">
+        <v>171966000.0</v>
+      </c>
+      <c r="N23">
+        <v>98625000.0</v>
+      </c>
+      <c r="O23">
+        <v>185906000.0</v>
+      </c>
+      <c r="P23">
+        <v>100871000.0</v>
+      </c>
+      <c r="Q23">
+        <v>34534000.0</v>
+      </c>
+      <c r="R23">
+        <v>7237241.0</v>
+      </c>
+      <c r="S23">
+        <v>6201508.0</v>
+      </c>
+      <c r="T23">
+        <v>5578699.0</v>
+      </c>
+      <c r="U23">
+        <v>5060129.0</v>
+      </c>
+      <c r="V23">
+        <v>2231881.0</v>
+      </c>
+      <c r="W23">
+        <v>1006694.0</v>
+      </c>
+      <c r="X23">
+        <v>253956.0</v>
+      </c>
+      <c r="Y23">
+        <v>16018.0</v>
+      </c>
+      <c r="Z23">
+        <v>19377.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26">
+      <c r="A24" t="s">
+        <v>183</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+    </row>
+    <row r="25" spans="1:26">
+      <c r="A25" t="s">
+        <v>184</v>
+      </c>
+      <c r="B25">
+        <v>1709300000.0</v>
+      </c>
+      <c r="C25">
+        <v>975200000.0</v>
+      </c>
+      <c r="D25">
+        <v>865200000.0</v>
+      </c>
+      <c r="E25">
+        <v>806500000.0</v>
+      </c>
+      <c r="F25">
+        <v>546017000.0</v>
+      </c>
+      <c r="G25">
+        <v>357651000.0</v>
+      </c>
+      <c r="H25">
+        <v>486230000.0</v>
+      </c>
+      <c r="I25">
+        <v>487013000.0</v>
+      </c>
+      <c r="J25">
+        <v>733347000.0</v>
+      </c>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25"/>
+      <c r="P25"/>
+      <c r="Q25"/>
+      <c r="R25"/>
+      <c r="S25"/>
+      <c r="T25"/>
+      <c r="U25"/>
+      <c r="V25"/>
+      <c r="W25"/>
+      <c r="X25"/>
+      <c r="Y25"/>
+      <c r="Z25"/>
+    </row>
+    <row r="26" spans="1:26">
+      <c r="A26" t="s">
+        <v>185</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+    </row>
+    <row r="27" spans="1:26">
+      <c r="A27" t="s">
+        <v>186</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
+        <v>44600000.0</v>
+      </c>
+      <c r="D27">
+        <v>39900000.0</v>
+      </c>
+      <c r="E27">
+        <v>31700000.0</v>
+      </c>
+      <c r="F27">
+        <v>19300000.0</v>
+      </c>
+      <c r="G27">
+        <v>18117000.0</v>
+      </c>
+      <c r="H27">
+        <v>16743000.0</v>
+      </c>
+      <c r="I27">
+        <v>18193000.0</v>
+      </c>
+      <c r="J27">
+        <v>24286000.0</v>
+      </c>
+      <c r="K27">
+        <v>24093000.0</v>
+      </c>
+      <c r="L27">
+        <v>29262000.0</v>
+      </c>
+      <c r="M27">
+        <v>9637000.0</v>
+      </c>
+      <c r="N27">
+        <v>6968000.0</v>
+      </c>
+      <c r="O27">
+        <v>12145000.0</v>
+      </c>
+      <c r="P27">
+        <v>4078000.0</v>
+      </c>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+    </row>
+    <row r="28" spans="1:26">
+      <c r="A28" t="s">
+        <v>187</v>
+      </c>
+      <c r="B28">
+        <v>781800000.0</v>
+      </c>
+      <c r="C28">
+        <v>63800000.0</v>
+      </c>
+      <c r="D28">
+        <v>57100000.0</v>
+      </c>
+      <c r="E28">
+        <v>52600000.0</v>
+      </c>
+      <c r="F28">
+        <v>41000000.0</v>
+      </c>
+      <c r="G28">
+        <v>20675000.0</v>
+      </c>
+      <c r="H28">
+        <v>24827000.0</v>
+      </c>
+      <c r="I28">
+        <v>24279000.0</v>
+      </c>
+      <c r="J28">
+        <v>20405000.0</v>
+      </c>
+      <c r="K28">
+        <v>14416000.0</v>
+      </c>
+      <c r="L28">
+        <v>15147000.0</v>
+      </c>
+      <c r="M28">
+        <v>15246000.0</v>
+      </c>
+      <c r="N28">
+        <v>10451000.0</v>
+      </c>
+      <c r="O28">
+        <v>8143000.0</v>
+      </c>
+      <c r="P28">
+        <v>6858000.0</v>
+      </c>
+      <c r="Q28">
+        <v>7697000.0</v>
+      </c>
+      <c r="R28">
+        <v>1027258.0</v>
+      </c>
+      <c r="S28">
+        <v>852422.0</v>
+      </c>
+      <c r="T28">
+        <v>1327035.0</v>
+      </c>
+      <c r="U28">
+        <v>1136533.0</v>
+      </c>
+      <c r="V28">
+        <v>771449.0</v>
+      </c>
+      <c r="W28">
+        <v>481179.0</v>
+      </c>
+      <c r="X28">
+        <v>152235.0</v>
+      </c>
+      <c r="Y28">
+        <v>16018.0</v>
+      </c>
+      <c r="Z28">
+        <v>19377.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26">
+      <c r="A29" t="s">
+        <v>188</v>
+      </c>
+      <c r="B29">
+        <v>341000000.0</v>
+      </c>
+      <c r="C29">
+        <v>263000000.0</v>
+      </c>
+      <c r="D29">
+        <v>281700000.0</v>
+      </c>
+      <c r="E29">
+        <v>548500000.0</v>
+      </c>
+      <c r="F29">
+        <v>595539000.0</v>
+      </c>
+      <c r="G29">
+        <v>-573007000.0</v>
+      </c>
+      <c r="H29">
+        <v>-47472000.0</v>
+      </c>
+      <c r="I29">
+        <v>28425000.0</v>
+      </c>
+      <c r="J29">
+        <v>-36655000.0</v>
+      </c>
+      <c r="K29">
+        <v>68871000.0</v>
+      </c>
+      <c r="L29">
+        <v>-107362000.0</v>
+      </c>
+      <c r="M29"/>
+      <c r="N29"/>
+      <c r="O29"/>
+      <c r="P29"/>
+      <c r="Q29"/>
+      <c r="R29"/>
+      <c r="S29"/>
+      <c r="T29"/>
+      <c r="U29"/>
+      <c r="V29"/>
+      <c r="W29"/>
+      <c r="X29"/>
+      <c r="Y29"/>
+      <c r="Z29"/>
+    </row>
+    <row r="30" spans="1:26">
+      <c r="A30" t="s">
+        <v>189</v>
+      </c>
+      <c r="B30">
+        <v>423500000.0</v>
+      </c>
+      <c r="C30">
+        <v>108400000.0</v>
+      </c>
+      <c r="D30">
+        <v>97000000.0</v>
+      </c>
+      <c r="E30">
+        <v>84300000.0</v>
+      </c>
+      <c r="F30">
+        <v>60300000.0</v>
+      </c>
+      <c r="G30">
+        <v>38792000.0</v>
+      </c>
+      <c r="H30">
+        <v>41570000.0</v>
+      </c>
+      <c r="I30">
+        <v>42472000.0</v>
+      </c>
+      <c r="J30">
+        <v>44691000.0</v>
+      </c>
+      <c r="K30">
+        <v>38509000.0</v>
+      </c>
+      <c r="L30">
+        <v>44409000.0</v>
+      </c>
+      <c r="M30">
+        <v>24883000.0</v>
+      </c>
+      <c r="N30">
+        <v>17419000.0</v>
+      </c>
+      <c r="O30">
+        <v>117363000.0</v>
+      </c>
+      <c r="P30">
+        <v>59912000.0</v>
+      </c>
+      <c r="Q30">
+        <v>23118000.0</v>
+      </c>
+      <c r="R30">
+        <v>3570887.0</v>
+      </c>
+      <c r="S30">
+        <v>2971700.0</v>
+      </c>
+      <c r="T30">
+        <v>3018092.0</v>
+      </c>
+      <c r="U30">
+        <v>2539426.0</v>
+      </c>
+      <c r="V30">
+        <v>1160073.0</v>
+      </c>
+      <c r="W30">
+        <v>741970.0</v>
+      </c>
+      <c r="X30">
+        <v>196752.0</v>
+      </c>
+      <c r="Y30">
+        <v>16018.0</v>
+      </c>
+      <c r="Z30">
+        <v>19377.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26">
+      <c r="A31" t="s">
+        <v>190</v>
+      </c>
+      <c r="B31">
+        <v>135600000.0</v>
+      </c>
+      <c r="C31">
+        <v>-890800000.0</v>
+      </c>
+      <c r="D31">
+        <v>-759200000.0</v>
+      </c>
+      <c r="E31">
+        <v>-415600000.0</v>
+      </c>
+      <c r="F31">
+        <v>956600000.0</v>
+      </c>
+      <c r="G31">
+        <v>-2809720000.0</v>
+      </c>
+      <c r="H31">
+        <v>-953032000.0</v>
+      </c>
+      <c r="I31">
+        <v>-724799000.0</v>
+      </c>
+      <c r="J31">
+        <v>-716018000.0</v>
+      </c>
+      <c r="K31">
+        <v>-91363000.0</v>
+      </c>
+      <c r="L31">
+        <v>-933115000.0</v>
+      </c>
+      <c r="M31">
+        <v>16463000.0</v>
+      </c>
+      <c r="N31">
+        <v>-235316000.0</v>
+      </c>
+      <c r="O31">
+        <v>-27159000.0</v>
+      </c>
+      <c r="P31">
+        <v>-4614000.0</v>
+      </c>
+      <c r="Q31">
+        <v>-2126000.0</v>
+      </c>
+      <c r="R31">
+        <v>-212643.0</v>
+      </c>
+      <c r="S31">
+        <v>-593050.0</v>
+      </c>
+      <c r="T31">
+        <v>-193362.0</v>
+      </c>
+      <c r="U31">
+        <v>-266907.0</v>
+      </c>
+      <c r="V31">
+        <v>-6002.0</v>
+      </c>
+      <c r="W31">
+        <v>6493.0</v>
+      </c>
+      <c r="X31">
+        <v>-22149.0</v>
+      </c>
+      <c r="Y31"/>
+      <c r="Z31"/>
+    </row>
+    <row r="32" spans="1:26">
+      <c r="A32" t="s">
+        <v>191</v>
+      </c>
+      <c r="B32">
+        <v>5169700000.0</v>
+      </c>
+      <c r="C32">
+        <v>3337800000.0</v>
+      </c>
+      <c r="D32">
+        <v>3230000000.0</v>
+      </c>
+      <c r="E32">
+        <v>3918600000.0</v>
+      </c>
+      <c r="F32">
+        <v>2278100000.0</v>
+      </c>
+      <c r="G32">
+        <v>810894000.0</v>
+      </c>
+      <c r="H32">
+        <v>1200476000.0</v>
+      </c>
+      <c r="I32">
+        <v>1257209000.0</v>
+      </c>
+      <c r="J32">
+        <v>866383000.0</v>
+      </c>
+      <c r="K32">
+        <v>544451000.0</v>
+      </c>
+      <c r="L32">
+        <v>539573000.0</v>
+      </c>
+      <c r="M32">
+        <v>706803000.0</v>
+      </c>
+      <c r="N32">
+        <v>399352000.0</v>
+      </c>
+      <c r="O32">
+        <v>270709000.0</v>
+      </c>
+      <c r="P32">
+        <v>140177000.0</v>
+      </c>
+      <c r="Q32">
+        <v>24869000.0</v>
+      </c>
+      <c r="R32">
+        <v>6643722.0</v>
+      </c>
+      <c r="S32">
+        <v>7184441.0</v>
+      </c>
+      <c r="T32">
+        <v>5970504.0</v>
+      </c>
+      <c r="U32">
+        <v>4809773.0</v>
+      </c>
+      <c r="V32">
+        <v>2255185.0</v>
+      </c>
+      <c r="W32">
+        <v>715317.0</v>
+      </c>
+      <c r="X32">
+        <v>143841.0</v>
+      </c>
+      <c r="Y32"/>
+      <c r="Z32"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:CU32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:99">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>87</v>
+      </c>
+      <c r="C1" t="s">
+        <v>88</v>
+      </c>
+      <c r="D1" t="s">
+        <v>1</v>
+      </c>
+      <c r="E1" t="s">
+        <v>89</v>
+      </c>
+      <c r="F1" t="s">
+        <v>90</v>
+      </c>
+      <c r="G1" t="s">
+        <v>91</v>
+      </c>
+      <c r="H1" t="s">
+        <v>2</v>
+      </c>
+      <c r="I1" t="s">
+        <v>92</v>
+      </c>
+      <c r="J1" t="s">
+        <v>93</v>
+      </c>
+      <c r="K1" t="s">
+        <v>94</v>
+      </c>
+      <c r="L1" t="s">
+        <v>3</v>
+      </c>
+      <c r="M1" t="s">
+        <v>95</v>
+      </c>
+      <c r="N1" t="s">
+        <v>96</v>
+      </c>
+      <c r="O1" t="s">
+        <v>97</v>
+      </c>
+      <c r="P1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>98</v>
+      </c>
+      <c r="R1" t="s">
+        <v>99</v>
+      </c>
+      <c r="S1" t="s">
+        <v>100</v>
+      </c>
+      <c r="T1" t="s">
+        <v>5</v>
+      </c>
+      <c r="U1" t="s">
+        <v>101</v>
+      </c>
+      <c r="V1" t="s">
+        <v>102</v>
+      </c>
+      <c r="W1" t="s">
+        <v>103</v>
+      </c>
+      <c r="X1" t="s">
+        <v>6</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>104</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>13</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>15</v>
+      </c>
+      <c r="BI1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>16</v>
+      </c>
+      <c r="BM1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>17</v>
+      </c>
+      <c r="BQ1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BR1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>18</v>
+      </c>
+      <c r="BU1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BV1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BX1" t="s">
+        <v>19</v>
+      </c>
+      <c r="BY1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BZ1" t="s">
+        <v>144</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CB1" t="s">
+        <v>20</v>
+      </c>
+      <c r="CC1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CD1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CF1" t="s">
+        <v>21</v>
+      </c>
+      <c r="CG1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CH1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CI1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CJ1" t="s">
+        <v>22</v>
+      </c>
+      <c r="CK1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CL1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CM1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CN1" t="s">
+        <v>23</v>
+      </c>
+      <c r="CO1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CP1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CQ1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CR1" t="s">
+        <v>24</v>
+      </c>
+      <c r="CS1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CT1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CU1" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="2" spans="1:99">
+      <c r="A2" t="s">
+        <v>161</v>
+      </c>
+      <c r="B2">
+        <v>1108900000.0</v>
+      </c>
+      <c r="C2">
+        <v>1110500000.0</v>
+      </c>
+      <c r="D2">
+        <v>1114200000.0</v>
+      </c>
+      <c r="E2">
+        <v>1089800000.0</v>
+      </c>
+      <c r="F2">
+        <v>586300000.0</v>
+      </c>
+      <c r="G2">
+        <v>317500000.0</v>
+      </c>
+      <c r="H2">
+        <v>330100000.0</v>
+      </c>
+      <c r="I2">
+        <v>306800000.0</v>
+      </c>
+      <c r="J2">
+        <v>315000000.0</v>
+      </c>
+      <c r="K2">
+        <v>311400000.0</v>
+      </c>
+      <c r="L2">
+        <v>307200000.0</v>
+      </c>
+      <c r="M2">
+        <v>306000000.0</v>
+      </c>
+      <c r="N2">
+        <v>300800000.0</v>
+      </c>
+      <c r="O2">
+        <v>289100000.0</v>
+      </c>
+      <c r="P2">
+        <v>338500000.0</v>
+      </c>
+      <c r="Q2">
+        <v>310200000.0</v>
+      </c>
+      <c r="R2">
+        <v>298200000.0</v>
+      </c>
+      <c r="S2">
+        <v>247400000.0</v>
+      </c>
+      <c r="T2">
+        <v>220296000.0</v>
+      </c>
+      <c r="U2">
+        <v>216754000.0</v>
+      </c>
+      <c r="V2">
+        <v>213196000.0</v>
+      </c>
+      <c r="W2">
+        <v>151954000.0</v>
+      </c>
+      <c r="X2">
+        <v>89193000.0</v>
+      </c>
+      <c r="Y2">
+        <v>94585000.0</v>
+      </c>
+      <c r="Z2">
+        <v>91489000.0</v>
+      </c>
+      <c r="AA2">
+        <v>105095000.0</v>
+      </c>
+      <c r="AB2">
+        <v>105086000.0</v>
+      </c>
+      <c r="AC2">
+        <v>100001000.0</v>
+      </c>
+      <c r="AD2">
+        <v>98124000.0</v>
+      </c>
+      <c r="AE2">
+        <v>106008000.0</v>
+      </c>
+      <c r="AF2">
+        <v>103697000.0</v>
+      </c>
+      <c r="AG2">
+        <v>99993000.0</v>
+      </c>
+      <c r="AH2">
+        <v>100185000.0</v>
+      </c>
+      <c r="AI2">
+        <v>92510000.0</v>
+      </c>
+      <c r="AJ2">
+        <v>73436000.0</v>
+      </c>
+      <c r="AK2">
+        <v>68734000.0</v>
+      </c>
+      <c r="AL2">
+        <v>64349000.0</v>
+      </c>
+      <c r="AM2">
+        <v>59779000.0</v>
+      </c>
+      <c r="AN2">
+        <v>52078000.0</v>
+      </c>
+      <c r="AO2">
+        <v>44768000.0</v>
+      </c>
+      <c r="AP2">
+        <v>39072000.0</v>
+      </c>
+      <c r="AQ2">
+        <v>39042000.0</v>
+      </c>
+      <c r="AR2">
+        <v>42969000.0</v>
+      </c>
+      <c r="AS2">
+        <v>42427000.0</v>
+      </c>
+      <c r="AT2">
+        <v>43050000.0</v>
+      </c>
+      <c r="AU2">
+        <v>41678000.0</v>
+      </c>
+      <c r="AV2">
+        <v>41726000.0</v>
+      </c>
+      <c r="AW2">
+        <v>43315000.0</v>
+      </c>
+      <c r="AX2">
+        <v>36062000.0</v>
+      </c>
+      <c r="AY2">
+        <v>25980000.0</v>
+      </c>
+      <c r="AZ2">
+        <v>17477000.0</v>
+      </c>
+      <c r="BA2">
+        <v>22528000.0</v>
+      </c>
+      <c r="BB2">
+        <v>20686000.0</v>
+      </c>
+      <c r="BC2">
+        <v>20514000.0</v>
+      </c>
+      <c r="BD2">
+        <v>19306000.0</v>
+      </c>
+      <c r="BE2">
+        <v>19261000.0</v>
+      </c>
+      <c r="BF2">
+        <v>28480000.0</v>
+      </c>
+      <c r="BG2">
+        <v>17294000.0</v>
+      </c>
+      <c r="BH2">
+        <v>9291000.0</v>
+      </c>
+      <c r="BI2">
+        <v>13136000.0</v>
+      </c>
+      <c r="BJ2">
+        <v>12051000.0</v>
+      </c>
+      <c r="BK2">
+        <v>5914000.0</v>
+      </c>
+      <c r="BL2">
+        <v>4824000.0</v>
+      </c>
+      <c r="BM2">
+        <v>3014000.0</v>
+      </c>
+      <c r="BN2">
+        <v>1558789.0</v>
+      </c>
+      <c r="BO2">
+        <v>1033619.0</v>
+      </c>
+      <c r="BP2">
+        <v>968118.0</v>
+      </c>
+      <c r="BQ2">
+        <v>837078.0</v>
+      </c>
+      <c r="BR2">
+        <v>827539.0</v>
+      </c>
+      <c r="BS2">
+        <v>693516.0</v>
+      </c>
+      <c r="BT2">
+        <v>695988.0</v>
+      </c>
+      <c r="BU2">
+        <v>973108.0</v>
+      </c>
+      <c r="BV2">
+        <v>867196.0</v>
+      </c>
+      <c r="BW2">
+        <v>678965.0</v>
+      </c>
+      <c r="BX2">
+        <v>605680.0</v>
+      </c>
+      <c r="BY2">
+        <v>708514.0</v>
+      </c>
+      <c r="BZ2">
+        <v>567448.0</v>
+      </c>
+      <c r="CA2">
+        <v>724855.0</v>
+      </c>
+      <c r="CB2">
+        <v>779314.0</v>
+      </c>
+      <c r="CC2">
+        <v>441888.0</v>
+      </c>
+      <c r="CD2">
+        <v>574646.0</v>
+      </c>
+      <c r="CE2">
+        <v>689032.0</v>
+      </c>
+      <c r="CF2">
+        <v>90312.0</v>
+      </c>
+      <c r="CG2">
+        <v>191063.0</v>
+      </c>
+      <c r="CH2">
+        <v>101401.0</v>
+      </c>
+      <c r="CI2">
+        <v>67204.0</v>
+      </c>
+      <c r="CJ2">
+        <v>101965.0</v>
+      </c>
+      <c r="CK2">
+        <v>58658.0</v>
+      </c>
+      <c r="CL2">
+        <v>36897.0</v>
+      </c>
+      <c r="CM2">
+        <v>45020.0</v>
+      </c>
+      <c r="CN2">
+        <v>12184.0</v>
+      </c>
+      <c r="CO2"/>
+      <c r="CP2"/>
+      <c r="CQ2"/>
+      <c r="CR2"/>
+      <c r="CS2"/>
+      <c r="CT2"/>
+      <c r="CU2"/>
+    </row>
+    <row r="3" spans="1:99">
+      <c r="A3" t="s">
+        <v>162</v>
+      </c>
+      <c r="B3">
+        <v>562800000.0</v>
+      </c>
+      <c r="C3">
+        <v>563600000.0</v>
+      </c>
+      <c r="D3">
+        <v>558300000.0</v>
+      </c>
+      <c r="E3">
+        <v>535700000.0</v>
+      </c>
+      <c r="F3">
+        <v>400500000.0</v>
+      </c>
+      <c r="G3">
+        <v>255900000.0</v>
+      </c>
+      <c r="H3">
+        <v>257800000.0</v>
+      </c>
+      <c r="I3">
+        <v>251200000.0</v>
+      </c>
+      <c r="J3">
+        <v>259700000.0</v>
+      </c>
+      <c r="K3">
+        <v>257400000.0</v>
+      </c>
+      <c r="L3">
+        <v>223300000.0</v>
+      </c>
+      <c r="M3">
+        <v>230400000.0</v>
+      </c>
+      <c r="N3">
+        <v>216600000.0</v>
+      </c>
+      <c r="O3">
+        <v>227999999.0</v>
+      </c>
+      <c r="P3">
+        <v>198700000.0</v>
+      </c>
+      <c r="Q3">
+        <v>219400000.0</v>
+      </c>
+      <c r="R3">
+        <v>203100000.0</v>
+      </c>
+      <c r="S3">
+        <v>181200000.0</v>
+      </c>
+      <c r="T3">
+        <v>165062000.0</v>
+      </c>
+      <c r="U3">
+        <v>140800000.0</v>
+      </c>
+      <c r="V3">
+        <v>140800000.0</v>
+      </c>
+      <c r="W3">
+        <v>120695000.0</v>
+      </c>
+      <c r="X3">
+        <v>682018250.0</v>
+      </c>
+      <c r="Y3">
+        <v>80070000.0</v>
+      </c>
+      <c r="Z3">
+        <v>83897000.0</v>
+      </c>
+      <c r="AA3">
+        <v>127199999.0</v>
+      </c>
+      <c r="AB3">
+        <v>420521000.0</v>
+      </c>
+      <c r="AC3">
+        <v>117953000.0</v>
+      </c>
+      <c r="AD3">
+        <v>121235000.0</v>
+      </c>
+      <c r="AE3">
+        <v>121872999.0</v>
+      </c>
+      <c r="AF3">
+        <v>347867000.0</v>
+      </c>
+      <c r="AG3">
+        <v>128603000.0</v>
+      </c>
+      <c r="AH3">
+        <v>125776000.0</v>
+      </c>
+      <c r="AI3">
+        <v>120666000.0</v>
+      </c>
+      <c r="AJ3">
+        <v>452265000.0</v>
+      </c>
+      <c r="AK3">
+        <v>103435000.0</v>
+      </c>
+      <c r="AL3">
+        <v>97942000.0</v>
+      </c>
+      <c r="AM3">
+        <v>96164000.0</v>
+      </c>
+      <c r="AN3">
+        <v>9983750.0</v>
+      </c>
+      <c r="AO3">
+        <v>83850000.0</v>
+      </c>
+      <c r="AP3">
+        <v>74688000.0</v>
+      </c>
+      <c r="AQ3">
+        <v>80366000.0</v>
+      </c>
+      <c r="AR3">
+        <v>103599000.0</v>
+      </c>
+      <c r="AS3">
+        <v>443461000.0</v>
+      </c>
+      <c r="AT3">
+        <v>86457000.0</v>
+      </c>
+      <c r="AU3">
+        <v>79105000.0</v>
+      </c>
+      <c r="AV3">
+        <v>77529000.0</v>
+      </c>
+      <c r="AW3">
+        <v>73565000.0</v>
+      </c>
+      <c r="AX3">
+        <v>65281000.0</v>
+      </c>
+      <c r="AY3">
+        <v>58028000.0</v>
+      </c>
+      <c r="AZ3">
+        <v>44930000.0</v>
+      </c>
+      <c r="BA3">
+        <v>43344000.0</v>
+      </c>
+      <c r="BB3">
+        <v>36251999.0</v>
+      </c>
+      <c r="BC3">
+        <v>32622000.0</v>
+      </c>
+      <c r="BD3">
+        <v>33179000.0</v>
+      </c>
+      <c r="BE3">
+        <v>36170000.0</v>
+      </c>
+      <c r="BF3">
+        <v>29749000.0</v>
+      </c>
+      <c r="BG3">
+        <v>21078000.0</v>
+      </c>
+      <c r="BH3">
+        <v>16630000.0</v>
+      </c>
+      <c r="BI3">
+        <v>14069000.0</v>
+      </c>
+      <c r="BJ3">
+        <v>12471000.0</v>
+      </c>
+      <c r="BK3">
+        <v>5806000.0</v>
+      </c>
+      <c r="BL3">
+        <v>5763000.0</v>
+      </c>
+      <c r="BM3">
+        <v>5189780.0</v>
+      </c>
+      <c r="BN3">
+        <v>2419580.0</v>
+      </c>
+      <c r="BO3">
+        <v>671228.0</v>
+      </c>
+      <c r="BP3">
+        <v>664813.0</v>
+      </c>
+      <c r="BQ3">
+        <v>535167.0</v>
+      </c>
+      <c r="BR3">
+        <v>672421.0</v>
+      </c>
+      <c r="BS3">
+        <v>620003.0</v>
+      </c>
+      <c r="BT3">
+        <v>617138.0</v>
+      </c>
+      <c r="BU3">
+        <v>516586.0</v>
+      </c>
+      <c r="BV3">
+        <v>365551.0</v>
+      </c>
+      <c r="BW3">
+        <v>411680.0</v>
+      </c>
+      <c r="BX3">
+        <v>400933.0</v>
+      </c>
+      <c r="BY3">
+        <v>453875.0</v>
+      </c>
+      <c r="BZ3">
+        <v>424569.0</v>
+      </c>
+      <c r="CA3">
+        <v>361681.0</v>
+      </c>
+      <c r="CB3">
+        <v>417152.0</v>
+      </c>
+      <c r="CC3">
+        <v>314351.0</v>
+      </c>
+      <c r="CD3">
+        <v>309709.0</v>
+      </c>
+      <c r="CE3">
+        <v>112729.0</v>
+      </c>
+      <c r="CF3">
+        <v>99255.0</v>
+      </c>
+      <c r="CG3">
+        <v>111579.0</v>
+      </c>
+      <c r="CH3">
+        <v>65061.0</v>
+      </c>
+      <c r="CI3">
+        <v>16732.0</v>
+      </c>
+      <c r="CJ3">
+        <v>32736.0</v>
+      </c>
+      <c r="CK3">
+        <v>45654.0</v>
+      </c>
+      <c r="CL3">
+        <v>39115.0</v>
+      </c>
+      <c r="CM3">
+        <v>31824.0</v>
+      </c>
+      <c r="CN3">
+        <v>12693.0</v>
+      </c>
+      <c r="CO3"/>
+      <c r="CP3"/>
+      <c r="CQ3"/>
+      <c r="CR3"/>
+      <c r="CS3"/>
+      <c r="CT3"/>
+      <c r="CU3"/>
+    </row>
+    <row r="4" spans="1:99">
+      <c r="A4" t="s">
+        <v>163</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4"/>
+      <c r="AG4"/>
+      <c r="AH4"/>
+      <c r="AI4"/>
+      <c r="AJ4"/>
+      <c r="AK4"/>
+      <c r="AL4"/>
+      <c r="AM4"/>
+      <c r="AN4"/>
+      <c r="AO4"/>
+      <c r="AP4"/>
+      <c r="AQ4"/>
+      <c r="AR4"/>
+      <c r="AS4"/>
+      <c r="AT4"/>
+      <c r="AU4"/>
+      <c r="AV4"/>
+      <c r="AW4"/>
+      <c r="AX4"/>
+      <c r="AY4"/>
+      <c r="AZ4"/>
+      <c r="BA4"/>
+      <c r="BB4"/>
+      <c r="BC4"/>
+      <c r="BD4"/>
+      <c r="BE4"/>
+      <c r="BF4"/>
+      <c r="BG4"/>
+      <c r="BH4"/>
+      <c r="BI4"/>
+      <c r="BJ4"/>
+      <c r="BK4"/>
+      <c r="BL4"/>
+      <c r="BM4"/>
+      <c r="BN4"/>
+      <c r="BO4"/>
+      <c r="BP4"/>
+      <c r="BQ4"/>
+      <c r="BR4"/>
+      <c r="BS4"/>
+      <c r="BT4"/>
+      <c r="BU4"/>
+      <c r="BV4"/>
+      <c r="BW4"/>
+      <c r="BX4"/>
+      <c r="BY4"/>
+      <c r="BZ4"/>
+      <c r="CA4"/>
+      <c r="CB4"/>
+      <c r="CC4"/>
+      <c r="CD4"/>
+      <c r="CE4"/>
+      <c r="CF4"/>
+      <c r="CG4"/>
+      <c r="CH4"/>
+      <c r="CI4"/>
+      <c r="CJ4"/>
+      <c r="CK4"/>
+      <c r="CL4"/>
+      <c r="CM4"/>
+      <c r="CN4"/>
+      <c r="CO4"/>
+      <c r="CP4"/>
+      <c r="CQ4"/>
+      <c r="CR4"/>
+      <c r="CS4"/>
+      <c r="CT4"/>
+      <c r="CU4"/>
+    </row>
+    <row r="5" spans="1:99">
+      <c r="A5" t="s">
+        <v>164</v>
+      </c>
+      <c r="B5">
+        <v>1127100000.0</v>
+      </c>
+      <c r="C5">
+        <v>77000000.0</v>
+      </c>
+      <c r="D5">
+        <v>471600000.0</v>
+      </c>
+      <c r="E5">
+        <v>319900000.0</v>
+      </c>
+      <c r="F5">
+        <v>446400000.0</v>
+      </c>
+      <c r="G5">
+        <v>230500000.0</v>
+      </c>
+      <c r="H5">
+        <v>126500000.0</v>
+      </c>
+      <c r="I5">
+        <v>388500000.0</v>
+      </c>
+      <c r="J5">
+        <v>304900000.0</v>
+      </c>
+      <c r="K5">
+        <v>101100000.0</v>
+      </c>
+      <c r="L5">
+        <v>406700000.0</v>
+      </c>
+      <c r="M5">
+        <v>221600000.0</v>
+      </c>
+      <c r="N5">
+        <v>250100000.0</v>
+      </c>
+      <c r="O5">
+        <v>297800000.0</v>
+      </c>
+      <c r="P5">
+        <v>438700000.0</v>
+      </c>
+      <c r="Q5">
+        <v>457200000.0</v>
+      </c>
+      <c r="R5">
+        <v>510200000.0</v>
+      </c>
+      <c r="S5">
+        <v>867100000.0</v>
+      </c>
+      <c r="T5">
+        <v>286648000.0</v>
+      </c>
+      <c r="U5">
+        <v>2027515000.0</v>
+      </c>
+      <c r="V5">
+        <v>40214000.0</v>
+      </c>
+      <c r="W5">
+        <v>43523000.0</v>
+      </c>
+      <c r="X5">
+        <v>460363000.0</v>
+      </c>
+      <c r="Y5">
+        <v>28565000.0</v>
+      </c>
+      <c r="Z5">
+        <v>-91016000.0</v>
+      </c>
+      <c r="AA5">
+        <v>136652000.0</v>
+      </c>
+      <c r="AB5">
+        <v>-260022000.0</v>
+      </c>
+      <c r="AC5">
+        <v>63859000.0</v>
+      </c>
+      <c r="AD5">
+        <v>97167000.0</v>
+      </c>
+      <c r="AE5">
+        <v>-55118000.0</v>
+      </c>
+      <c r="AF5">
+        <v>28619000.0</v>
+      </c>
+      <c r="AG5">
+        <v>108937000.0</v>
+      </c>
+      <c r="AH5">
+        <v>10745000.0</v>
+      </c>
+      <c r="AI5">
+        <v>5620000.0</v>
+      </c>
+      <c r="AJ5">
+        <v>-310657000.0</v>
+      </c>
+      <c r="AK5">
+        <v>12358000.0</v>
+      </c>
+      <c r="AL5">
+        <v>66834000.0</v>
+      </c>
+      <c r="AM5">
+        <v>90514000.0</v>
+      </c>
+      <c r="AN5">
+        <v>274793000.0</v>
+      </c>
+      <c r="AO5">
+        <v>17132000.0</v>
+      </c>
+      <c r="AP5">
+        <v>-19237000.0</v>
+      </c>
+      <c r="AQ5">
+        <v>9885000.0</v>
+      </c>
+      <c r="AR5">
+        <v>-56468000.0</v>
+      </c>
+      <c r="AS5">
+        <v>-373109000.0</v>
+      </c>
+      <c r="AT5">
+        <v>781000.0</v>
+      </c>
+      <c r="AU5">
+        <v>-16771000.0</v>
+      </c>
+      <c r="AV5">
+        <v>240149000.0</v>
+      </c>
+      <c r="AW5">
+        <v>121234000.0</v>
+      </c>
+      <c r="AX5">
+        <v>54218000.0</v>
+      </c>
+      <c r="AY5">
+        <v>15667000.0</v>
+      </c>
+      <c r="AZ5">
+        <v>19591000.0</v>
+      </c>
+      <c r="BA5">
+        <v>27487000.0</v>
+      </c>
+      <c r="BB5">
+        <v>30643000.0</v>
+      </c>
+      <c r="BC5">
+        <v>11461000.0</v>
+      </c>
+      <c r="BD5">
+        <v>26809000.0</v>
+      </c>
+      <c r="BE5">
+        <v>18371000.0</v>
+      </c>
+      <c r="BF5">
+        <v>39695000.0</v>
+      </c>
+      <c r="BG5">
+        <v>12450000.0</v>
+      </c>
+      <c r="BH5">
+        <v>5693000.0</v>
+      </c>
+      <c r="BI5">
+        <v>15012000.0</v>
+      </c>
+      <c r="BJ5">
+        <v>18043000.0</v>
+      </c>
+      <c r="BK5">
+        <v>637000.0</v>
+      </c>
+      <c r="BL5">
+        <v>-5343000.0</v>
+      </c>
+      <c r="BM5">
+        <v>-4300780.0</v>
+      </c>
+      <c r="BN5">
+        <v>-779000.0</v>
+      </c>
+      <c r="BO5">
+        <v>-470692.0</v>
+      </c>
+      <c r="BP5">
+        <v>-33956.0</v>
+      </c>
+      <c r="BQ5">
+        <v>-216559.0</v>
+      </c>
+      <c r="BR5">
+        <v>-818705.0</v>
+      </c>
+      <c r="BS5">
+        <v>-510047.0</v>
+      </c>
+      <c r="BT5">
+        <v>-223960.0</v>
+      </c>
+      <c r="BU5">
+        <v>805566.0</v>
+      </c>
+      <c r="BV5">
+        <v>550910.0</v>
+      </c>
+      <c r="BW5">
+        <v>248268.0</v>
+      </c>
+      <c r="BX5">
+        <v>5532.0</v>
+      </c>
+      <c r="BY5">
+        <v>43087.0</v>
+      </c>
+      <c r="BZ5">
+        <v>94918.0</v>
+      </c>
+      <c r="CA5">
+        <v>-233045.0</v>
+      </c>
+      <c r="CB5">
+        <v>-207343.0</v>
+      </c>
+      <c r="CC5">
+        <v>81884.0</v>
+      </c>
+      <c r="CD5">
+        <v>108148.0</v>
+      </c>
+      <c r="CE5">
+        <v>-534163.0</v>
+      </c>
+      <c r="CF5">
+        <v>292151.0</v>
+      </c>
+      <c r="CG5">
+        <v>-9363.0</v>
+      </c>
+      <c r="CH5">
+        <v>100798.0</v>
+      </c>
+      <c r="CI5">
+        <v>-165772.0</v>
+      </c>
+      <c r="CJ5">
+        <v>-18270.0</v>
+      </c>
+      <c r="CK5">
+        <v>-110745.0</v>
+      </c>
+      <c r="CL5">
+        <v>-14294.0</v>
+      </c>
+      <c r="CM5">
+        <v>-104184.0</v>
+      </c>
+      <c r="CN5">
+        <v>8476.0</v>
+      </c>
+      <c r="CO5">
+        <v>-806.0</v>
+      </c>
+      <c r="CP5">
+        <v>-6453.0</v>
+      </c>
+      <c r="CQ5">
+        <v>-4045.0</v>
+      </c>
+      <c r="CR5">
+        <v>-6109.0</v>
+      </c>
+      <c r="CS5">
+        <v>-108.0</v>
+      </c>
+      <c r="CT5">
+        <v>-6524.0</v>
+      </c>
+      <c r="CU5">
+        <v>-3278.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:99">
+      <c r="A6" t="s">
+        <v>165</v>
+      </c>
+      <c r="B6">
+        <v>1689900000.0</v>
+      </c>
+      <c r="C6">
+        <v>640600000.0</v>
+      </c>
+      <c r="D6">
+        <v>1029900000.0</v>
+      </c>
+      <c r="E6">
+        <v>855600000.0</v>
+      </c>
+      <c r="F6">
+        <v>846900000.0</v>
+      </c>
+      <c r="G6">
+        <v>486400000.0</v>
+      </c>
+      <c r="H6">
+        <v>384300000.0</v>
+      </c>
+      <c r="I6">
+        <v>639700000.0</v>
+      </c>
+      <c r="J6">
+        <v>564600000.0</v>
+      </c>
+      <c r="K6">
+        <v>358500000.0</v>
+      </c>
+      <c r="L6">
+        <v>630000000.0</v>
+      </c>
+      <c r="M6">
+        <v>452000000.0</v>
+      </c>
+      <c r="N6">
+        <v>466700000.0</v>
+      </c>
+      <c r="O6">
+        <v>525799999.0</v>
+      </c>
+      <c r="P6">
+        <v>637400000.0</v>
+      </c>
+      <c r="Q6">
+        <v>676600000.0</v>
+      </c>
+      <c r="R6">
+        <v>713300000.0</v>
+      </c>
+      <c r="S6">
+        <v>1048300000.0</v>
+      </c>
+      <c r="T6">
+        <v>451710000.0</v>
+      </c>
+      <c r="U6">
+        <v>2168315000.0</v>
+      </c>
+      <c r="V6">
+        <v>181014000.0</v>
+      </c>
+      <c r="W6">
+        <v>164218000.0</v>
+      </c>
+      <c r="X6">
+        <v>1142381250.0</v>
+      </c>
+      <c r="Y6">
+        <v>108635000.0</v>
+      </c>
+      <c r="Z6">
+        <v>-7119000.0</v>
+      </c>
+      <c r="AA6">
+        <v>263851999.0</v>
+      </c>
+      <c r="AB6">
+        <v>160499000.0</v>
+      </c>
+      <c r="AC6">
+        <v>181812000.0</v>
+      </c>
+      <c r="AD6">
+        <v>218402000.0</v>
+      </c>
+      <c r="AE6">
+        <v>66754999.0</v>
+      </c>
+      <c r="AF6">
+        <v>376486000.0</v>
+      </c>
+      <c r="AG6">
+        <v>237540000.0</v>
+      </c>
+      <c r="AH6">
+        <v>136521000.0</v>
+      </c>
+      <c r="AI6">
+        <v>126286000.0</v>
+      </c>
+      <c r="AJ6">
+        <v>141608000.0</v>
+      </c>
+      <c r="AK6">
+        <v>115793000.0</v>
+      </c>
+      <c r="AL6">
+        <v>164776000.0</v>
+      </c>
+      <c r="AM6">
+        <v>186678000.0</v>
+      </c>
+      <c r="AN6">
+        <v>284776750.0</v>
+      </c>
+      <c r="AO6">
+        <v>100982000.0</v>
+      </c>
+      <c r="AP6">
+        <v>55451000.0</v>
+      </c>
+      <c r="AQ6">
+        <v>90251000.0</v>
+      </c>
+      <c r="AR6">
+        <v>47131000.0</v>
+      </c>
+      <c r="AS6">
+        <v>70352000.0</v>
+      </c>
+      <c r="AT6">
+        <v>87238000.0</v>
+      </c>
+      <c r="AU6">
+        <v>62334000.0</v>
+      </c>
+      <c r="AV6">
+        <v>317678000.0</v>
+      </c>
+      <c r="AW6">
+        <v>194799000.0</v>
+      </c>
+      <c r="AX6">
+        <v>119499000.0</v>
+      </c>
+      <c r="AY6">
+        <v>73695000.0</v>
+      </c>
+      <c r="AZ6">
+        <v>64521000.0</v>
+      </c>
+      <c r="BA6">
+        <v>70831000.0</v>
+      </c>
+      <c r="BB6">
+        <v>66894999.0</v>
+      </c>
+      <c r="BC6">
+        <v>44083000.0</v>
+      </c>
+      <c r="BD6">
+        <v>59988000.0</v>
+      </c>
+      <c r="BE6">
+        <v>54541000.0</v>
+      </c>
+      <c r="BF6">
+        <v>69444000.0</v>
+      </c>
+      <c r="BG6">
+        <v>33528000.0</v>
+      </c>
+      <c r="BH6">
+        <v>22323000.0</v>
+      </c>
+      <c r="BI6">
+        <v>29081000.0</v>
+      </c>
+      <c r="BJ6">
+        <v>30514000.0</v>
+      </c>
+      <c r="BK6">
+        <v>6443000.0</v>
+      </c>
+      <c r="BL6">
+        <v>420000.0</v>
+      </c>
+      <c r="BM6">
+        <v>889000.0</v>
+      </c>
+      <c r="BN6">
+        <v>1640580.0</v>
+      </c>
+      <c r="BO6">
+        <v>200536.0</v>
+      </c>
+      <c r="BP6">
+        <v>630857.0</v>
+      </c>
+      <c r="BQ6">
+        <v>318608.0</v>
+      </c>
+      <c r="BR6">
+        <v>-146284.0</v>
+      </c>
+      <c r="BS6">
+        <v>109956.0</v>
+      </c>
+      <c r="BT6">
+        <v>393178.0</v>
+      </c>
+      <c r="BU6">
+        <v>1322152.0</v>
+      </c>
+      <c r="BV6">
+        <v>916461.0</v>
+      </c>
+      <c r="BW6">
+        <v>659948.0</v>
+      </c>
+      <c r="BX6">
+        <v>406465.0</v>
+      </c>
+      <c r="BY6">
+        <v>496962.0</v>
+      </c>
+      <c r="BZ6">
+        <v>519487.0</v>
+      </c>
+      <c r="CA6">
+        <v>128636.0</v>
+      </c>
+      <c r="CB6">
+        <v>209809.0</v>
+      </c>
+      <c r="CC6">
+        <v>396235.0</v>
+      </c>
+      <c r="CD6">
+        <v>417857.0</v>
+      </c>
+      <c r="CE6">
+        <v>-421434.0</v>
+      </c>
+      <c r="CF6">
+        <v>391406.0</v>
+      </c>
+      <c r="CG6">
+        <v>102216.0</v>
+      </c>
+      <c r="CH6">
+        <v>165859.0</v>
+      </c>
+      <c r="CI6">
+        <v>-149040.0</v>
+      </c>
+      <c r="CJ6">
+        <v>14466.0</v>
+      </c>
+      <c r="CK6">
+        <v>-65091.0</v>
+      </c>
+      <c r="CL6">
+        <v>24821.0</v>
+      </c>
+      <c r="CM6">
+        <v>-72360.0</v>
+      </c>
+      <c r="CN6">
+        <v>21169.0</v>
+      </c>
+      <c r="CO6">
+        <v>-806.0</v>
+      </c>
+      <c r="CP6">
+        <v>-6453.0</v>
+      </c>
+      <c r="CQ6">
+        <v>-4045.0</v>
+      </c>
+      <c r="CR6">
+        <v>-6109.0</v>
+      </c>
+      <c r="CS6">
+        <v>-108.0</v>
+      </c>
+      <c r="CT6">
+        <v>-6524.0</v>
+      </c>
+      <c r="CU6">
+        <v>-3278.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:99">
+      <c r="A7" t="s">
+        <v>166</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+      <c r="AB7"/>
+      <c r="AC7"/>
+      <c r="AD7"/>
+      <c r="AE7"/>
+      <c r="AF7"/>
+      <c r="AG7"/>
+      <c r="AH7"/>
+      <c r="AI7"/>
+      <c r="AJ7"/>
+      <c r="AK7"/>
+      <c r="AL7"/>
+      <c r="AM7"/>
+      <c r="AN7"/>
+      <c r="AO7"/>
+      <c r="AP7"/>
+      <c r="AQ7"/>
+      <c r="AR7"/>
+      <c r="AS7"/>
+      <c r="AT7"/>
+      <c r="AU7"/>
+      <c r="AV7"/>
+      <c r="AW7"/>
+      <c r="AX7"/>
+      <c r="AY7"/>
+      <c r="AZ7"/>
+      <c r="BA7"/>
+      <c r="BB7"/>
+      <c r="BC7"/>
+      <c r="BD7"/>
+      <c r="BE7"/>
+      <c r="BF7"/>
+      <c r="BG7"/>
+      <c r="BH7"/>
+      <c r="BI7"/>
+      <c r="BJ7"/>
+      <c r="BK7"/>
+      <c r="BL7"/>
+      <c r="BM7"/>
+      <c r="BN7"/>
+      <c r="BO7"/>
+      <c r="BP7"/>
+      <c r="BQ7"/>
+      <c r="BR7"/>
+      <c r="BS7"/>
+      <c r="BT7"/>
+      <c r="BU7"/>
+      <c r="BV7"/>
+      <c r="BW7"/>
+      <c r="BX7"/>
+      <c r="BY7"/>
+      <c r="BZ7"/>
+      <c r="CA7"/>
+      <c r="CB7"/>
+      <c r="CC7"/>
+      <c r="CD7"/>
+      <c r="CE7"/>
+      <c r="CF7"/>
+      <c r="CG7"/>
+      <c r="CH7"/>
+      <c r="CI7"/>
+      <c r="CJ7"/>
+      <c r="CK7"/>
+      <c r="CL7"/>
+      <c r="CM7"/>
+      <c r="CN7"/>
+      <c r="CO7"/>
+      <c r="CP7"/>
+      <c r="CQ7"/>
+      <c r="CR7"/>
+      <c r="CS7"/>
+      <c r="CT7"/>
+      <c r="CU7"/>
+    </row>
+    <row r="8" spans="1:99">
+      <c r="A8" t="s">
+        <v>167</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8"/>
+      <c r="AG8"/>
+      <c r="AH8"/>
+      <c r="AI8"/>
+      <c r="AJ8"/>
+      <c r="AK8"/>
+      <c r="AL8"/>
+      <c r="AM8"/>
+      <c r="AN8"/>
+      <c r="AO8"/>
+      <c r="AP8"/>
+      <c r="AQ8"/>
+      <c r="AR8"/>
+      <c r="AS8"/>
+      <c r="AT8"/>
+      <c r="AU8"/>
+      <c r="AV8"/>
+      <c r="AW8"/>
+      <c r="AX8"/>
+      <c r="AY8"/>
+      <c r="AZ8"/>
+      <c r="BA8"/>
+      <c r="BB8"/>
+      <c r="BC8"/>
+      <c r="BD8"/>
+      <c r="BE8"/>
+      <c r="BF8"/>
+      <c r="BG8"/>
+      <c r="BH8"/>
+      <c r="BI8"/>
+      <c r="BJ8"/>
+      <c r="BK8"/>
+      <c r="BL8"/>
+      <c r="BM8"/>
+      <c r="BN8"/>
+      <c r="BO8"/>
+      <c r="BP8"/>
+      <c r="BQ8"/>
+      <c r="BR8"/>
+      <c r="BS8"/>
+      <c r="BT8"/>
+      <c r="BU8"/>
+      <c r="BV8"/>
+      <c r="BW8"/>
+      <c r="BX8"/>
+      <c r="BY8"/>
+      <c r="BZ8"/>
+      <c r="CA8"/>
+      <c r="CB8"/>
+      <c r="CC8"/>
+      <c r="CD8"/>
+      <c r="CE8"/>
+      <c r="CF8"/>
+      <c r="CG8"/>
+      <c r="CH8"/>
+      <c r="CI8"/>
+      <c r="CJ8"/>
+      <c r="CK8"/>
+      <c r="CL8"/>
+      <c r="CM8"/>
+      <c r="CN8"/>
+      <c r="CO8"/>
+      <c r="CP8"/>
+      <c r="CQ8"/>
+      <c r="CR8"/>
+      <c r="CS8"/>
+      <c r="CT8"/>
+      <c r="CU8"/>
+    </row>
+    <row r="9" spans="1:99">
+      <c r="A9" t="s">
+        <v>168</v>
+      </c>
+      <c r="B9">
+        <v>1240500000.0</v>
+      </c>
+      <c r="C9">
+        <v>726500000.0</v>
+      </c>
+      <c r="D9">
+        <v>391500000.0</v>
+      </c>
+      <c r="E9">
+        <v>458000000.0</v>
+      </c>
+      <c r="F9">
+        <v>860500000.0</v>
+      </c>
+      <c r="G9">
+        <v>537700000.0</v>
+      </c>
+      <c r="H9">
+        <v>522299999.0</v>
+      </c>
+      <c r="I9">
+        <v>504800000.0</v>
+      </c>
+      <c r="J9">
+        <v>571100000.0</v>
+      </c>
+      <c r="K9">
+        <v>476300000.0</v>
+      </c>
+      <c r="L9">
+        <v>519400000.0</v>
+      </c>
+      <c r="M9">
+        <v>560300000.0</v>
+      </c>
+      <c r="N9">
+        <v>444400000.0</v>
+      </c>
+      <c r="O9">
+        <v>502800000.0</v>
+      </c>
+      <c r="P9">
+        <v>668900000.0</v>
+      </c>
+      <c r="Q9">
+        <v>627300000.0</v>
+      </c>
+      <c r="R9">
+        <v>809700000.0</v>
+      </c>
+      <c r="S9">
+        <v>618300000.0</v>
+      </c>
+      <c r="T9">
+        <v>471071000.0</v>
+      </c>
+      <c r="U9">
+        <v>402171000.0</v>
+      </c>
+      <c r="V9">
+        <v>426367000.0</v>
+      </c>
+      <c r="W9">
+        <v>176291000.0</v>
+      </c>
+      <c r="X9">
+        <v>121396000.0</v>
+      </c>
+      <c r="Y9">
+        <v>127942000.0</v>
+      </c>
+      <c r="Z9">
+        <v>53194000.0</v>
+      </c>
+      <c r="AA9">
+        <v>128000000.0</v>
+      </c>
+      <c r="AB9">
+        <v>210915000.0</v>
+      </c>
+      <c r="AC9">
+        <v>179975000.0</v>
+      </c>
+      <c r="AD9">
+        <v>210790000.0</v>
+      </c>
+      <c r="AE9">
+        <v>189577000.0</v>
+      </c>
+      <c r="AF9">
+        <v>129628999.0</v>
+      </c>
+      <c r="AG9">
+        <v>267329999.0</v>
+      </c>
+      <c r="AH9">
+        <v>260253000.0</v>
+      </c>
+      <c r="AI9">
+        <v>203612000.0</v>
+      </c>
+      <c r="AJ9">
+        <v>173976000.0</v>
+      </c>
+      <c r="AK9">
+        <v>135123000.0</v>
+      </c>
+      <c r="AL9">
+        <v>144526000.0</v>
+      </c>
+      <c r="AM9">
+        <v>146461000.0</v>
+      </c>
+      <c r="AN9">
+        <v>124999000.0</v>
+      </c>
+      <c r="AO9">
+        <v>106572000.0</v>
+      </c>
+      <c r="AP9">
+        <v>79521000.0</v>
+      </c>
+      <c r="AQ9">
+        <v>58399000.0</v>
+      </c>
+      <c r="AR9">
+        <v>84530000.0</v>
+      </c>
+      <c r="AS9">
+        <v>92938000.0</v>
+      </c>
+      <c r="AT9">
+        <v>118786000.0</v>
+      </c>
+      <c r="AU9">
+        <v>73195000.0</v>
+      </c>
+      <c r="AV9">
+        <v>127570000.0</v>
+      </c>
+      <c r="AW9">
+        <v>151944000.0</v>
+      </c>
+      <c r="AX9">
+        <v>151463000.0</v>
+      </c>
+      <c r="AY9">
+        <v>128743000.0</v>
+      </c>
+      <c r="AZ9">
+        <v>79543000.0</v>
+      </c>
+      <c r="BA9">
+        <v>98723000.0</v>
+      </c>
+      <c r="BB9">
+        <v>71373000.0</v>
+      </c>
+      <c r="BC9">
+        <v>68508000.0</v>
+      </c>
+      <c r="BD9">
+        <v>63564000.0</v>
+      </c>
+      <c r="BE9">
+        <v>57640000.0</v>
+      </c>
+      <c r="BF9">
+        <v>72879000.0</v>
+      </c>
+      <c r="BG9">
+        <v>38548000.0</v>
+      </c>
+      <c r="BH9">
+        <v>29421000.0</v>
+      </c>
+      <c r="BI9">
+        <v>30346000.0</v>
+      </c>
+      <c r="BJ9">
+        <v>32183000.0</v>
+      </c>
+      <c r="BK9">
+        <v>7835000.0</v>
+      </c>
+      <c r="BL9">
+        <v>3208000.0</v>
+      </c>
+      <c r="BM9">
+        <v>4556000.0</v>
+      </c>
+      <c r="BN9">
+        <v>2485434.0</v>
+      </c>
+      <c r="BO9">
+        <v>921548.0</v>
+      </c>
+      <c r="BP9">
+        <v>779989.0</v>
+      </c>
+      <c r="BQ9">
+        <v>549060.0</v>
+      </c>
+      <c r="BR9">
+        <v>726771.0</v>
+      </c>
+      <c r="BS9">
+        <v>486043.0</v>
+      </c>
+      <c r="BT9">
+        <v>731004.0</v>
+      </c>
+      <c r="BU9">
+        <v>1522746.0</v>
+      </c>
+      <c r="BV9">
+        <v>1207220.0</v>
+      </c>
+      <c r="BW9">
+        <v>1110953.0</v>
+      </c>
+      <c r="BX9">
+        <v>741742.0</v>
+      </c>
+      <c r="BY9">
+        <v>761299.0</v>
+      </c>
+      <c r="BZ9">
+        <v>795903.0</v>
+      </c>
+      <c r="CA9">
+        <v>464672.0</v>
+      </c>
+      <c r="CB9">
+        <v>457338.0</v>
+      </c>
+      <c r="CC9">
+        <v>678659.0</v>
+      </c>
+      <c r="CD9">
+        <v>688401.0</v>
+      </c>
+      <c r="CE9">
+        <v>-209416.0</v>
+      </c>
+      <c r="CF9">
+        <v>535078.0</v>
+      </c>
+      <c r="CG9">
+        <v>394317.0</v>
+      </c>
+      <c r="CH9">
+        <v>289514.0</v>
+      </c>
+      <c r="CI9">
+        <v>148944.0</v>
+      </c>
+      <c r="CJ9">
+        <v>116765.0</v>
+      </c>
+      <c r="CK9">
+        <v>88771.0</v>
+      </c>
+      <c r="CL9">
+        <v>96113.0</v>
+      </c>
+      <c r="CM9">
+        <v>52332.0</v>
+      </c>
+      <c r="CN9">
+        <v>34665.0</v>
+      </c>
+      <c r="CO9">
+        <v>944.0</v>
+      </c>
+      <c r="CP9">
+        <v>1799.0</v>
+      </c>
+      <c r="CQ9"/>
+      <c r="CR9"/>
+      <c r="CS9">
+        <v>678.0</v>
+      </c>
+      <c r="CT9"/>
+      <c r="CU9"/>
+    </row>
+    <row r="10" spans="1:99">
+      <c r="A10" t="s">
+        <v>169</v>
+      </c>
+      <c r="B10">
+        <v>1175400000.0</v>
+      </c>
+      <c r="C10">
+        <v>30800000.0</v>
+      </c>
+      <c r="D10">
+        <v>423600000.0</v>
+      </c>
+      <c r="E10">
+        <v>272000000.0</v>
+      </c>
+      <c r="F10">
+        <v>413200000.0</v>
+      </c>
+      <c r="G10">
+        <v>216800000.0</v>
+      </c>
+      <c r="H10">
+        <v>349000000.0</v>
+      </c>
+      <c r="I10">
+        <v>364600000.0</v>
+      </c>
+      <c r="J10">
+        <v>282100000.0</v>
+      </c>
+      <c r="K10">
+        <v>79600000.0</v>
+      </c>
+      <c r="L10">
+        <v>382700000.0</v>
+      </c>
+      <c r="M10">
+        <v>202400000.0</v>
+      </c>
+      <c r="N10">
+        <v>236200000.0</v>
+      </c>
+      <c r="O10">
+        <v>349400000.0</v>
+      </c>
+      <c r="P10">
+        <v>413700000.0</v>
+      </c>
+      <c r="Q10">
+        <v>436300000.0</v>
+      </c>
+      <c r="R10">
+        <v>506900000.0</v>
+      </c>
+      <c r="S10">
+        <v>867700000.0</v>
+      </c>
+      <c r="T10">
+        <v>298493000.0</v>
+      </c>
+      <c r="U10">
+        <v>2016631000.0</v>
+      </c>
+      <c r="V10">
+        <v>26836000.0</v>
+      </c>
+      <c r="W10">
+        <v>30240000.0</v>
+      </c>
+      <c r="X10">
+        <v>448892000.0</v>
+      </c>
+      <c r="Y10">
+        <v>17920000.0</v>
+      </c>
+      <c r="Z10">
+        <v>-103317000.0</v>
+      </c>
+      <c r="AA10">
+        <v>-2781475000.0</v>
+      </c>
+      <c r="AB10">
+        <v>-269604000.0</v>
+      </c>
+      <c r="AC10">
+        <v>52591000.0</v>
+      </c>
+      <c r="AD10">
+        <v>82612000.0</v>
+      </c>
+      <c r="AE10">
+        <v>-68944000.0</v>
+      </c>
+      <c r="AF10">
+        <v>8912000.0</v>
+      </c>
+      <c r="AG10">
+        <v>94671000.0</v>
+      </c>
+      <c r="AH10">
+        <v>-2642000.0</v>
+      </c>
+      <c r="AI10">
+        <v>-7388000.0</v>
+      </c>
+      <c r="AJ10">
+        <v>-311078000.0</v>
+      </c>
+      <c r="AK10">
+        <v>6432000.0</v>
+      </c>
+      <c r="AL10">
+        <v>60767000.0</v>
+      </c>
+      <c r="AM10">
+        <v>83256000.0</v>
+      </c>
+      <c r="AN10">
+        <v>261952999.0</v>
+      </c>
+      <c r="AO10">
+        <v>9858000.0</v>
+      </c>
+      <c r="AP10">
+        <v>-37634000.0</v>
+      </c>
+      <c r="AQ10">
+        <v>5442000.0</v>
+      </c>
+      <c r="AR10">
+        <v>-71535000.0</v>
+      </c>
+      <c r="AS10">
+        <v>-512113000.0</v>
+      </c>
+      <c r="AT10">
+        <v>10008000.0</v>
+      </c>
+      <c r="AU10">
+        <v>-34435000.0</v>
+      </c>
+      <c r="AV10">
+        <v>222095000.0</v>
+      </c>
+      <c r="AW10">
+        <v>115441000.0</v>
+      </c>
+      <c r="AX10">
+        <v>207074000.0</v>
+      </c>
+      <c r="AY10">
+        <v>6690000.0</v>
+      </c>
+      <c r="AZ10">
+        <v>8114000.0</v>
+      </c>
+      <c r="BA10">
+        <v>22455000.0</v>
+      </c>
+      <c r="BB10">
+        <v>26868000.0</v>
+      </c>
+      <c r="BC10">
+        <v>7974000.0</v>
+      </c>
+      <c r="BD10">
+        <v>10921000.0</v>
+      </c>
+      <c r="BE10">
+        <v>15227000.0</v>
+      </c>
+      <c r="BF10">
+        <v>36300000.0</v>
+      </c>
+      <c r="BG10">
+        <v>10842000.0</v>
+      </c>
+      <c r="BH10">
+        <v>4286000.0</v>
+      </c>
+      <c r="BI10">
+        <v>13749000.0</v>
+      </c>
+      <c r="BJ10">
+        <v>16640000.0</v>
+      </c>
+      <c r="BK10">
+        <v>92000.0</v>
+      </c>
+      <c r="BL10">
+        <v>-6050000.0</v>
+      </c>
+      <c r="BM10">
+        <v>-4916000.0</v>
+      </c>
+      <c r="BN10">
+        <v>-861266.0</v>
+      </c>
+      <c r="BO10">
+        <v>-532951.0</v>
+      </c>
+      <c r="BP10">
+        <v>-91046.0</v>
+      </c>
+      <c r="BQ10">
+        <v>-266367.0</v>
+      </c>
+      <c r="BR10">
+        <v>-294353.0</v>
+      </c>
+      <c r="BS10">
+        <v>-581207.0</v>
+      </c>
+      <c r="BT10">
+        <v>-265780.0</v>
+      </c>
+      <c r="BU10">
+        <v>711518.0</v>
+      </c>
+      <c r="BV10">
+        <v>525352.0</v>
+      </c>
+      <c r="BW10">
+        <v>233746.0</v>
+      </c>
+      <c r="BX10">
+        <v>4920.0</v>
+      </c>
+      <c r="BY10">
+        <v>-23496.0</v>
+      </c>
+      <c r="BZ10">
+        <v>-16727.0</v>
+      </c>
+      <c r="CA10">
+        <v>-285399.0</v>
+      </c>
+      <c r="CB10">
+        <v>-316909.0</v>
+      </c>
+      <c r="CC10">
+        <v>-1135.0</v>
+      </c>
+      <c r="CD10">
+        <v>86180.0</v>
+      </c>
+      <c r="CE10">
+        <v>-169493.0</v>
+      </c>
+      <c r="CF10">
+        <v>180237.0</v>
+      </c>
+      <c r="CG10">
+        <v>-12460.0</v>
+      </c>
+      <c r="CH10">
+        <v>19019.0</v>
+      </c>
+      <c r="CI10">
+        <v>-71597.0</v>
+      </c>
+      <c r="CJ10">
+        <v>-58378.0</v>
+      </c>
+      <c r="CK10">
+        <v>-113667.0</v>
+      </c>
+      <c r="CL10">
+        <v>-41242.0</v>
+      </c>
+      <c r="CM10">
+        <v>-126018.0</v>
+      </c>
+      <c r="CN10">
+        <v>-2607.0</v>
+      </c>
+      <c r="CO10"/>
+      <c r="CP10"/>
+      <c r="CQ10"/>
+      <c r="CR10"/>
+      <c r="CS10"/>
+      <c r="CT10"/>
+      <c r="CU10"/>
+    </row>
+    <row r="11" spans="1:99">
+      <c r="A11" t="s">
+        <v>170</v>
+      </c>
+      <c r="B11">
+        <v>285900000.0</v>
+      </c>
+      <c r="C11">
+        <v>8500000.0</v>
+      </c>
+      <c r="D11">
+        <v>116400000.0</v>
+      </c>
+      <c r="E11">
+        <v>67800000.0</v>
+      </c>
+      <c r="F11">
+        <v>102600000.0</v>
+      </c>
+      <c r="G11">
+        <v>54200000.0</v>
+      </c>
+      <c r="H11">
+        <v>115200000.0</v>
+      </c>
+      <c r="I11">
+        <v>90400000.0</v>
+      </c>
+      <c r="J11">
+        <v>37600000.0</v>
+      </c>
+      <c r="K11">
+        <v>19800000.0</v>
+      </c>
+      <c r="L11">
+        <v>84400000.0</v>
+      </c>
+      <c r="M11">
+        <v>49700000.0</v>
+      </c>
+      <c r="N11">
+        <v>60800000.0</v>
+      </c>
+      <c r="O11">
+        <v>86800000.0</v>
+      </c>
+      <c r="P11">
+        <v>95100000.0</v>
+      </c>
+      <c r="Q11">
+        <v>111800000.0</v>
+      </c>
+      <c r="R11">
+        <v>126200000.0</v>
+      </c>
+      <c r="S11">
+        <v>215400000.0</v>
+      </c>
+      <c r="T11">
+        <v>74619000.0</v>
+      </c>
+      <c r="U11">
+        <v>501998000.0</v>
+      </c>
+      <c r="V11">
+        <v>8278000.0</v>
+      </c>
+      <c r="W11">
+        <v>10605000.0</v>
+      </c>
+      <c r="X11">
+        <v>116941000.0</v>
+      </c>
+      <c r="Y11">
+        <v>5085000.0</v>
+      </c>
+      <c r="Z11">
+        <v>-25032000.0</v>
+      </c>
+      <c r="AA11">
+        <v>-670001000.0</v>
+      </c>
+      <c r="AB11">
+        <v>-65658000.0</v>
+      </c>
+      <c r="AC11">
+        <v>10314000.0</v>
+      </c>
+      <c r="AD11">
+        <v>24255000.0</v>
+      </c>
+      <c r="AE11">
+        <v>-16383000.0</v>
+      </c>
+      <c r="AF11">
+        <v>1946000.0</v>
+      </c>
+      <c r="AG11">
+        <v>25139000.0</v>
+      </c>
+      <c r="AH11">
+        <v>973000.0</v>
+      </c>
+      <c r="AI11">
+        <v>367000.0</v>
+      </c>
+      <c r="AJ11">
+        <v>-79349000.0</v>
+      </c>
+      <c r="AK11">
+        <v>2743000.0</v>
+      </c>
+      <c r="AL11">
+        <v>16226000.0</v>
+      </c>
+      <c r="AM11">
+        <v>23725000.0</v>
+      </c>
+      <c r="AN11">
+        <v>70849000.0</v>
+      </c>
+      <c r="AO11">
+        <v>3508000.0</v>
+      </c>
+      <c r="AP11">
+        <v>-9323000.0</v>
+      </c>
+      <c r="AQ11">
+        <v>3837000.0</v>
+      </c>
+      <c r="AR11">
+        <v>15552000.0</v>
+      </c>
+      <c r="AS11">
+        <v>-136473000.0</v>
+      </c>
+      <c r="AT11">
+        <v>18591000.0</v>
+      </c>
+      <c r="AU11">
+        <v>-5032000.0</v>
+      </c>
+      <c r="AV11">
+        <v>55979000.0</v>
+      </c>
+      <c r="AW11">
+        <v>28001000.0</v>
+      </c>
+      <c r="AX11">
+        <v>12029000.0</v>
+      </c>
+      <c r="AY11">
+        <v>2150000.0</v>
+      </c>
+      <c r="AZ11">
+        <v>9583000.0</v>
+      </c>
+      <c r="BA11">
+        <v>6287000.0</v>
+      </c>
+      <c r="BB11">
+        <v>6725000.0</v>
+      </c>
+      <c r="BC11">
+        <v>2388000.0</v>
+      </c>
+      <c r="BD11">
+        <v>3342000.0</v>
+      </c>
+      <c r="BE11">
+        <v>4549000.0</v>
+      </c>
+      <c r="BF11">
+        <v>9764000.0</v>
+      </c>
+      <c r="BG11">
+        <v>3164000.0</v>
+      </c>
+      <c r="BH11">
+        <v>1058000.0</v>
+      </c>
+      <c r="BI11">
+        <v>3686000.0</v>
+      </c>
+      <c r="BJ11">
+        <v>4471000.0</v>
+      </c>
+      <c r="BK11">
+        <v>42000.0</v>
+      </c>
+      <c r="BL11">
+        <v>-1689000.0</v>
+      </c>
+      <c r="BM11">
+        <v>-343000.0</v>
+      </c>
+      <c r="BN11">
+        <v>-149740.0</v>
+      </c>
+      <c r="BO11">
+        <v>-434033.0</v>
+      </c>
+      <c r="BP11">
+        <v>40441.0</v>
+      </c>
+      <c r="BQ11">
+        <v>-70976.0</v>
+      </c>
+      <c r="BR11">
+        <v>-68832.0</v>
+      </c>
+      <c r="BS11">
+        <v>-427185.0</v>
+      </c>
+      <c r="BT11">
+        <v>184116.0</v>
+      </c>
+      <c r="BU11">
+        <v>222679.0</v>
+      </c>
+      <c r="BV11">
+        <v>160294.0</v>
+      </c>
+      <c r="BW11">
+        <v>-41715.0</v>
+      </c>
+      <c r="BX11">
+        <v>18102.0</v>
+      </c>
+      <c r="BY11">
+        <v>2660.0</v>
+      </c>
+      <c r="BZ11">
+        <v>7545.0</v>
+      </c>
+      <c r="CA11">
+        <v>-70295.0</v>
+      </c>
+      <c r="CB11">
+        <v>-119450.0</v>
+      </c>
+      <c r="CC11">
+        <v>-46893.0</v>
+      </c>
+      <c r="CD11">
+        <v>101177.0</v>
+      </c>
+      <c r="CE11">
+        <v>23226.0</v>
+      </c>
+      <c r="CF11">
+        <v>31389.0</v>
+      </c>
+      <c r="CG11">
+        <v>-739.0</v>
+      </c>
+      <c r="CH11">
+        <v>16152.0</v>
+      </c>
+      <c r="CI11">
+        <v>61869.0</v>
+      </c>
+      <c r="CJ11">
+        <v>-31900.0</v>
+      </c>
+      <c r="CK11">
+        <v>-13960.0</v>
+      </c>
+      <c r="CL11">
+        <v>-22900.0</v>
+      </c>
+      <c r="CM11">
+        <v>-23495.0</v>
+      </c>
+      <c r="CN11">
+        <v>11443.0</v>
+      </c>
+      <c r="CO11">
+        <v>806.0</v>
+      </c>
+      <c r="CP11">
+        <v>6453.0</v>
+      </c>
+      <c r="CQ11">
+        <v>-1575.0</v>
+      </c>
+      <c r="CR11">
+        <v>-2237.0</v>
+      </c>
+      <c r="CS11">
+        <v>108.0</v>
+      </c>
+      <c r="CT11">
+        <v>6524.0</v>
+      </c>
+      <c r="CU11">
+        <v>3278.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:99">
+      <c r="A12" t="s">
+        <v>171</v>
+      </c>
+      <c r="B12">
+        <v>42700000.0</v>
+      </c>
+      <c r="C12">
+        <v>46200000.0</v>
+      </c>
+      <c r="D12">
+        <v>48000000.0</v>
+      </c>
+      <c r="E12">
+        <v>47900000.0</v>
+      </c>
+      <c r="F12">
+        <v>33200000.0</v>
+      </c>
+      <c r="G12">
+        <v>12200000.0</v>
+      </c>
+      <c r="H12">
+        <v>19000000.0</v>
+      </c>
+      <c r="I12">
+        <v>23100000.0</v>
+      </c>
+      <c r="J12">
+        <v>24200000.0</v>
+      </c>
+      <c r="K12">
+        <v>23400000.0</v>
+      </c>
+      <c r="L12">
+        <v>22100000.0</v>
+      </c>
+      <c r="M12">
+        <v>21300000.0</v>
+      </c>
+      <c r="N12">
+        <v>20900000.0</v>
+      </c>
+      <c r="O12">
+        <v>24300000.0</v>
+      </c>
+      <c r="P12">
+        <v>28168000.0</v>
+      </c>
+      <c r="Q12">
+        <v>15300000.0</v>
+      </c>
+      <c r="R12">
+        <v>9521000.0</v>
+      </c>
+      <c r="S12">
+        <v>9934000.0</v>
+      </c>
+      <c r="T12">
+        <v>10188000.0</v>
+      </c>
+      <c r="U12">
+        <v>11107000.0</v>
+      </c>
+      <c r="V12">
+        <v>11997000.0</v>
+      </c>
+      <c r="W12">
+        <v>10398000.0</v>
+      </c>
+      <c r="X12">
+        <v>10424000.0</v>
+      </c>
+      <c r="Y12">
+        <v>10170000.0</v>
+      </c>
+      <c r="Z12">
+        <v>10525000.0</v>
+      </c>
+      <c r="AA12">
+        <v>12407000.0</v>
+      </c>
+      <c r="AB12">
+        <v>12569000.0</v>
+      </c>
+      <c r="AC12">
+        <v>12757000.0</v>
+      </c>
+      <c r="AD12">
+        <v>13190000.0</v>
+      </c>
+      <c r="AE12">
+        <v>13754000.0</v>
+      </c>
+      <c r="AF12">
+        <v>13501000.0</v>
+      </c>
+      <c r="AG12">
+        <v>12904000.0</v>
+      </c>
+      <c r="AH12">
+        <v>13187000.0</v>
+      </c>
+      <c r="AI12">
+        <v>12910000.0</v>
+      </c>
+      <c r="AJ12">
+        <v>9440000.0</v>
+      </c>
+      <c r="AK12">
+        <v>5926000.0</v>
+      </c>
+      <c r="AL12">
+        <v>6067000.0</v>
+      </c>
+      <c r="AM12">
+        <v>8202000.0</v>
+      </c>
+      <c r="AN12">
+        <v>5753000.0</v>
+      </c>
+      <c r="AO12">
+        <v>7274000.0</v>
+      </c>
+      <c r="AP12">
+        <v>7330000.0</v>
+      </c>
+      <c r="AQ12">
+        <v>8920000.0</v>
+      </c>
+      <c r="AR12">
+        <v>7942000.0</v>
+      </c>
+      <c r="AS12">
+        <v>9579000.0</v>
+      </c>
+      <c r="AT12">
+        <v>7194000.0</v>
+      </c>
+      <c r="AU12">
+        <v>17661000.0</v>
+      </c>
+      <c r="AV12">
+        <v>11379000.0</v>
+      </c>
+      <c r="AW12">
+        <v>6821000.0</v>
+      </c>
+      <c r="AX12">
+        <v>6657000.0</v>
+      </c>
+      <c r="AY12">
+        <v>4778000.0</v>
+      </c>
+      <c r="AZ12">
+        <v>3096000.0</v>
+      </c>
+      <c r="BA12">
+        <v>4491000.0</v>
+      </c>
+      <c r="BB12">
+        <v>4087000.0</v>
+      </c>
+      <c r="BC12">
+        <v>3819000.0</v>
+      </c>
+      <c r="BD12">
+        <v>4194000.0</v>
+      </c>
+      <c r="BE12">
+        <v>3340000.0</v>
+      </c>
+      <c r="BF12">
+        <v>3750000.0</v>
+      </c>
+      <c r="BG12">
+        <v>1608000.0</v>
+      </c>
+      <c r="BH12">
+        <v>1407000.0</v>
+      </c>
+      <c r="BI12">
+        <v>1263000.0</v>
+      </c>
+      <c r="BJ12">
+        <v>1403000.0</v>
+      </c>
+      <c r="BK12">
+        <v>545000.0</v>
+      </c>
+      <c r="BL12">
+        <v>707000.0</v>
+      </c>
+      <c r="BM12">
+        <v>615000.0</v>
+      </c>
+      <c r="BN12">
+        <v>330496.0</v>
+      </c>
+      <c r="BO12">
+        <v>62259.0</v>
+      </c>
+      <c r="BP12">
+        <v>57090.0</v>
+      </c>
+      <c r="BQ12">
+        <v>49808.0</v>
+      </c>
+      <c r="BR12">
+        <v>43486.0</v>
+      </c>
+      <c r="BS12">
+        <v>71160.0</v>
+      </c>
+      <c r="BT12">
+        <v>41820.0</v>
+      </c>
+      <c r="BU12">
+        <v>94048.0</v>
+      </c>
+      <c r="BV12">
+        <v>25558.0</v>
+      </c>
+      <c r="BW12">
+        <v>14522.0</v>
+      </c>
+      <c r="BX12">
+        <v>612.0</v>
+      </c>
+      <c r="BY12">
+        <v>66583.0</v>
+      </c>
+      <c r="BZ12">
+        <v>111645.0</v>
+      </c>
+      <c r="CA12">
+        <v>52354.0</v>
+      </c>
+      <c r="CB12">
+        <v>109566.0</v>
+      </c>
+      <c r="CC12">
+        <v>83019.0</v>
+      </c>
+      <c r="CD12">
+        <v>21968.0</v>
+      </c>
+      <c r="CE12">
+        <v>364670.0</v>
+      </c>
+      <c r="CF12">
+        <v>111914.0</v>
+      </c>
+      <c r="CG12">
+        <v>3097.0</v>
+      </c>
+      <c r="CH12">
+        <v>81779.0</v>
+      </c>
+      <c r="CI12">
+        <v>94175.0</v>
+      </c>
+      <c r="CJ12">
+        <v>40108.0</v>
+      </c>
+      <c r="CK12">
+        <v>20626.0</v>
+      </c>
+      <c r="CL12">
+        <v>26948.0</v>
+      </c>
+      <c r="CM12">
+        <v>21834.0</v>
+      </c>
+      <c r="CN12">
+        <v>11083.0</v>
+      </c>
+      <c r="CO12">
+        <v>806.0</v>
+      </c>
+      <c r="CP12">
+        <v>6453.0</v>
+      </c>
+      <c r="CQ12"/>
+      <c r="CR12"/>
+      <c r="CS12">
+        <v>108.0</v>
+      </c>
+      <c r="CT12">
+        <v>6524.0</v>
+      </c>
+      <c r="CU12">
+        <v>3278.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:99">
+      <c r="A13" t="s">
+        <v>172</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13">
+        <v>110800000.0</v>
+      </c>
+      <c r="E13">
+        <v>59300000.0</v>
+      </c>
+      <c r="F13">
+        <v>178700000.0</v>
+      </c>
+      <c r="G13">
+        <v>30100000.0</v>
+      </c>
+      <c r="H13">
+        <v>128600000.0</v>
+      </c>
+      <c r="I13">
+        <v>136700000.0</v>
+      </c>
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13">
+        <v>100600000.0</v>
+      </c>
+      <c r="N13">
+        <v>30400000.0</v>
+      </c>
+      <c r="O13">
+        <v>25600000.0</v>
+      </c>
+      <c r="P13">
+        <v>28269000.0</v>
+      </c>
+      <c r="Q13">
+        <v>64334000.0</v>
+      </c>
+      <c r="R13">
+        <v>82307000.0</v>
+      </c>
+      <c r="S13">
+        <v>171858000.0</v>
+      </c>
+      <c r="T13">
+        <v>2969000.0</v>
+      </c>
+      <c r="U13">
+        <v>77696000.0</v>
+      </c>
+      <c r="V13">
+        <v>164082000.0</v>
+      </c>
+      <c r="W13">
+        <v>86367000.0</v>
+      </c>
+      <c r="X13">
+        <v>26464000.0</v>
+      </c>
+      <c r="Y13">
+        <v>22545000.0</v>
+      </c>
+      <c r="Z13">
+        <v>69940000.0</v>
+      </c>
+      <c r="AA13">
+        <v>147190000.0</v>
+      </c>
+      <c r="AB13"/>
+      <c r="AC13"/>
+      <c r="AD13"/>
+      <c r="AE13"/>
+      <c r="AF13"/>
+      <c r="AG13"/>
+      <c r="AH13"/>
+      <c r="AI13"/>
+      <c r="AJ13"/>
+      <c r="AK13"/>
+      <c r="AL13"/>
+      <c r="AM13"/>
+      <c r="AN13"/>
+      <c r="AO13"/>
+      <c r="AP13"/>
+      <c r="AQ13"/>
+      <c r="AR13"/>
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13"/>
+      <c r="AV13"/>
+      <c r="AW13"/>
+      <c r="AX13"/>
+      <c r="AY13"/>
+      <c r="AZ13"/>
+      <c r="BA13"/>
+      <c r="BB13"/>
+      <c r="BC13"/>
+      <c r="BD13"/>
+      <c r="BE13"/>
+      <c r="BF13"/>
+      <c r="BG13"/>
+      <c r="BH13"/>
+      <c r="BI13"/>
+      <c r="BJ13"/>
+      <c r="BK13"/>
+      <c r="BL13"/>
+      <c r="BM13"/>
+      <c r="BN13"/>
+      <c r="BO13"/>
+      <c r="BP13"/>
+      <c r="BQ13"/>
+      <c r="BR13"/>
+      <c r="BS13"/>
+      <c r="BT13"/>
+      <c r="BU13"/>
+      <c r="BV13"/>
+      <c r="BW13"/>
+      <c r="BX13"/>
+      <c r="BY13"/>
+      <c r="BZ13"/>
+      <c r="CA13"/>
+      <c r="CB13"/>
+      <c r="CC13"/>
+      <c r="CD13"/>
+      <c r="CE13"/>
+      <c r="CF13"/>
+      <c r="CG13"/>
+      <c r="CH13"/>
+      <c r="CI13"/>
+      <c r="CJ13"/>
+      <c r="CK13"/>
+      <c r="CL13"/>
+      <c r="CM13"/>
+      <c r="CN13"/>
+      <c r="CO13"/>
+      <c r="CP13"/>
+      <c r="CQ13"/>
+      <c r="CR13"/>
+      <c r="CS13"/>
+      <c r="CT13"/>
+      <c r="CU13"/>
+    </row>
+    <row r="14" spans="1:99">
+      <c r="A14" t="s">
+        <v>173</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14"/>
+      <c r="D14"/>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14"/>
+      <c r="H14"/>
+      <c r="I14"/>
+      <c r="J14"/>
+      <c r="K14"/>
+      <c r="L14"/>
+      <c r="M14"/>
+      <c r="N14"/>
+      <c r="O14"/>
+      <c r="P14"/>
+      <c r="Q14"/>
+      <c r="R14"/>
+      <c r="S14"/>
+      <c r="T14"/>
+      <c r="U14"/>
+      <c r="V14"/>
+      <c r="W14"/>
+      <c r="X14"/>
+      <c r="Y14"/>
+      <c r="Z14"/>
+      <c r="AA14"/>
+      <c r="AB14"/>
+      <c r="AC14"/>
+      <c r="AD14"/>
+      <c r="AE14"/>
+      <c r="AF14"/>
+      <c r="AG14"/>
+      <c r="AH14"/>
+      <c r="AI14"/>
+      <c r="AJ14"/>
+      <c r="AK14"/>
+      <c r="AL14"/>
+      <c r="AM14"/>
+      <c r="AN14"/>
+      <c r="AO14"/>
+      <c r="AP14"/>
+      <c r="AQ14"/>
+      <c r="AR14"/>
+      <c r="AS14"/>
+      <c r="AT14"/>
+      <c r="AU14"/>
+      <c r="AV14"/>
+      <c r="AW14"/>
+      <c r="AX14"/>
+      <c r="AY14"/>
+      <c r="AZ14"/>
+      <c r="BA14"/>
+      <c r="BB14"/>
+      <c r="BC14"/>
+      <c r="BD14"/>
+      <c r="BE14"/>
+      <c r="BF14"/>
+      <c r="BG14"/>
+      <c r="BH14"/>
+      <c r="BI14"/>
+      <c r="BJ14"/>
+      <c r="BK14"/>
+      <c r="BL14"/>
+      <c r="BM14"/>
+      <c r="BN14"/>
+      <c r="BO14"/>
+      <c r="BP14"/>
+      <c r="BQ14"/>
+      <c r="BR14"/>
+      <c r="BS14"/>
+      <c r="BT14"/>
+      <c r="BU14"/>
+      <c r="BV14"/>
+      <c r="BW14"/>
+      <c r="BX14"/>
+      <c r="BY14"/>
+      <c r="BZ14"/>
+      <c r="CA14"/>
+      <c r="CB14"/>
+      <c r="CC14"/>
+      <c r="CD14"/>
+      <c r="CE14"/>
+      <c r="CF14"/>
+      <c r="CG14"/>
+      <c r="CH14"/>
+      <c r="CI14"/>
+      <c r="CJ14"/>
+      <c r="CK14"/>
+      <c r="CL14"/>
+      <c r="CM14"/>
+      <c r="CN14"/>
+      <c r="CO14"/>
+      <c r="CP14"/>
+      <c r="CQ14"/>
+      <c r="CR14"/>
+      <c r="CS14"/>
+      <c r="CT14"/>
+      <c r="CU14"/>
+    </row>
+    <row r="15" spans="1:99">
+      <c r="A15" t="s">
+        <v>174</v>
+      </c>
+      <c r="B15">
+        <v>889500000.0</v>
+      </c>
+      <c r="C15">
+        <v>22300000.0</v>
+      </c>
+      <c r="D15">
+        <v>307200000.0</v>
+      </c>
+      <c r="E15">
+        <v>204200000.0</v>
+      </c>
+      <c r="F15">
+        <v>310600000.0</v>
+      </c>
+      <c r="G15">
+        <v>162600000.0</v>
+      </c>
+      <c r="H15">
+        <v>233800000.0</v>
+      </c>
+      <c r="I15">
+        <v>274200000.0</v>
+      </c>
+      <c r="J15">
+        <v>244500000.0</v>
+      </c>
+      <c r="K15">
+        <v>59800000.0</v>
+      </c>
+      <c r="L15">
+        <v>298300000.0</v>
+      </c>
+      <c r="M15">
+        <v>152700000.0</v>
+      </c>
+      <c r="N15">
+        <v>175400000.0</v>
+      </c>
+      <c r="O15">
+        <v>262600000.0</v>
+      </c>
+      <c r="P15">
+        <v>318600000.0</v>
+      </c>
+      <c r="Q15">
+        <v>324500000.0</v>
+      </c>
+      <c r="R15">
+        <v>380700000.0</v>
+      </c>
+      <c r="S15">
+        <v>652300000.0</v>
+      </c>
+      <c r="T15">
+        <v>223874000.0</v>
+      </c>
+      <c r="U15">
+        <v>1514633000.0</v>
+      </c>
+      <c r="V15">
+        <v>18558000.0</v>
+      </c>
+      <c r="W15">
+        <v>19635000.0</v>
+      </c>
+      <c r="X15">
+        <v>331951000.0</v>
+      </c>
+      <c r="Y15">
+        <v>12835000.0</v>
+      </c>
+      <c r="Z15">
+        <v>-78285000.0</v>
+      </c>
+      <c r="AA15">
+        <v>-2111474000.0</v>
+      </c>
+      <c r="AB15">
+        <v>-203946000.0</v>
+      </c>
+      <c r="AC15">
+        <v>42277000.0</v>
+      </c>
+      <c r="AD15">
+        <v>58357000.0</v>
+      </c>
+      <c r="AE15">
+        <v>-52561000.0</v>
+      </c>
+      <c r="AF15">
+        <v>6966000.0</v>
+      </c>
+      <c r="AG15">
+        <v>69532000.0</v>
+      </c>
+      <c r="AH15">
+        <v>-3615000.0</v>
+      </c>
+      <c r="AI15">
+        <v>-7755000.0</v>
+      </c>
+      <c r="AJ15">
+        <v>-231729000.0</v>
+      </c>
+      <c r="AK15">
+        <v>3689000.0</v>
+      </c>
+      <c r="AL15">
+        <v>44541000.0</v>
+      </c>
+      <c r="AM15">
+        <v>59531000.0</v>
+      </c>
+      <c r="AN15">
+        <v>191104000.0</v>
+      </c>
+      <c r="AO15">
+        <v>6350000.0</v>
+      </c>
+      <c r="AP15">
+        <v>-28311000.0</v>
+      </c>
+      <c r="AQ15">
+        <v>1605000.0</v>
+      </c>
+      <c r="AR15">
+        <v>-87087000.0</v>
+      </c>
+      <c r="AS15">
+        <v>-375640000.0</v>
+      </c>
+      <c r="AT15">
+        <v>-8583000.0</v>
+      </c>
+      <c r="AU15">
+        <v>-29403000.0</v>
+      </c>
+      <c r="AV15">
+        <v>166116000.0</v>
+      </c>
+      <c r="AW15">
+        <v>87440000.0</v>
+      </c>
+      <c r="AX15">
+        <v>195045000.0</v>
+      </c>
+      <c r="AY15">
+        <v>4540000.0</v>
+      </c>
+      <c r="AZ15">
+        <v>-1469000.0</v>
+      </c>
+      <c r="BA15">
+        <v>16168000.0</v>
+      </c>
+      <c r="BB15">
+        <v>20143000.0</v>
+      </c>
+      <c r="BC15">
+        <v>5586000.0</v>
+      </c>
+      <c r="BD15">
+        <v>7579000.0</v>
+      </c>
+      <c r="BE15">
+        <v>10678000.0</v>
+      </c>
+      <c r="BF15">
+        <v>26536000.0</v>
+      </c>
+      <c r="BG15">
+        <v>7678000.0</v>
+      </c>
+      <c r="BH15">
+        <v>3228000.0</v>
+      </c>
+      <c r="BI15">
+        <v>10063000.0</v>
+      </c>
+      <c r="BJ15">
+        <v>12169000.0</v>
+      </c>
+      <c r="BK15">
+        <v>50000.0</v>
+      </c>
+      <c r="BL15">
+        <v>-4361000.0</v>
+      </c>
+      <c r="BM15">
+        <v>-4573000.0</v>
+      </c>
+      <c r="BN15">
+        <v>-711526.0</v>
+      </c>
+      <c r="BO15">
+        <v>-98918.0</v>
+      </c>
+      <c r="BP15">
+        <v>-131487.0</v>
+      </c>
+      <c r="BQ15">
+        <v>-225062.0</v>
+      </c>
+      <c r="BR15">
+        <v>-225521.0</v>
+      </c>
+      <c r="BS15">
+        <v>-154022.0</v>
+      </c>
+      <c r="BT15">
+        <v>-449896.0</v>
+      </c>
+      <c r="BU15">
+        <v>488839.0</v>
+      </c>
+      <c r="BV15">
+        <v>365058.0</v>
+      </c>
+      <c r="BW15">
+        <v>275461.0</v>
+      </c>
+      <c r="BX15">
+        <v>-13182.0</v>
+      </c>
+      <c r="BY15">
+        <v>-26156.0</v>
+      </c>
+      <c r="BZ15">
+        <v>-24272.0</v>
+      </c>
+      <c r="CA15">
+        <v>-215104.0</v>
+      </c>
+      <c r="CB15">
+        <v>-197459.0</v>
+      </c>
+      <c r="CC15">
+        <v>45758.0</v>
+      </c>
+      <c r="CD15">
+        <v>-14997.0</v>
+      </c>
+      <c r="CE15">
+        <v>-192719.0</v>
+      </c>
+      <c r="CF15">
+        <v>148848.0</v>
+      </c>
+      <c r="CG15">
+        <v>-11721.0</v>
+      </c>
+      <c r="CH15">
+        <v>2867.0</v>
+      </c>
+      <c r="CI15">
+        <v>-133466.0</v>
+      </c>
+      <c r="CJ15">
+        <v>-26478.0</v>
+      </c>
+      <c r="CK15">
+        <v>-99707.0</v>
+      </c>
+      <c r="CL15">
+        <v>-18342.0</v>
+      </c>
+      <c r="CM15">
+        <v>-80689.0</v>
+      </c>
+      <c r="CN15">
+        <v>-2967.0</v>
+      </c>
+      <c r="CO15">
+        <v>-806.0</v>
+      </c>
+      <c r="CP15">
+        <v>-6453.0</v>
+      </c>
+      <c r="CQ15">
+        <v>-2470.0</v>
+      </c>
+      <c r="CR15">
+        <v>-3872.0</v>
+      </c>
+      <c r="CS15">
+        <v>-108.0</v>
+      </c>
+      <c r="CT15">
+        <v>-6524.0</v>
+      </c>
+      <c r="CU15">
+        <v>-3278.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:99">
+      <c r="A16" t="s">
+        <v>175</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16">
+        <v>307200000.0</v>
+      </c>
+      <c r="E16">
+        <v>204200000.0</v>
+      </c>
+      <c r="F16">
+        <v>310600000.0</v>
+      </c>
+      <c r="G16">
+        <v>162600000.0</v>
+      </c>
+      <c r="H16">
+        <v>233800000.0</v>
+      </c>
+      <c r="I16">
+        <v>274200000.0</v>
+      </c>
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16">
+        <v>152700000.0</v>
+      </c>
+      <c r="N16">
+        <v>175400000.0</v>
+      </c>
+      <c r="O16">
+        <v>262600000.0</v>
+      </c>
+      <c r="P16">
+        <v>318646000.0</v>
+      </c>
+      <c r="Q16">
+        <v>324464000.0</v>
+      </c>
+      <c r="R16">
+        <v>380661000.0</v>
+      </c>
+      <c r="S16">
+        <v>652329000.0</v>
+      </c>
+      <c r="T16">
+        <v>223841000.0</v>
+      </c>
+      <c r="U16">
+        <v>1514633000.0</v>
+      </c>
+      <c r="V16">
+        <v>18558000.0</v>
+      </c>
+      <c r="W16">
+        <v>19635000.0</v>
+      </c>
+      <c r="X16">
+        <v>331951000.0</v>
+      </c>
+      <c r="Y16">
+        <v>12835000.0</v>
+      </c>
+      <c r="Z16">
+        <v>-78285000.0</v>
+      </c>
+      <c r="AA16">
+        <v>-2111474000.0</v>
+      </c>
+      <c r="AB16">
+        <v>-203946000.0</v>
+      </c>
+      <c r="AC16">
+        <v>42277000.0</v>
+      </c>
+      <c r="AD16">
+        <v>58357000.0</v>
+      </c>
+      <c r="AE16">
+        <v>-52561000.0</v>
+      </c>
+      <c r="AF16">
+        <v>6966000.0</v>
+      </c>
+      <c r="AG16">
+        <v>69532000.0</v>
+      </c>
+      <c r="AH16">
+        <v>-3615000.0</v>
+      </c>
+      <c r="AI16">
+        <v>-7755000.0</v>
+      </c>
+      <c r="AJ16">
+        <v>-231729000.0</v>
+      </c>
+      <c r="AK16">
+        <v>3689000.0</v>
+      </c>
+      <c r="AL16">
+        <v>44541000.0</v>
+      </c>
+      <c r="AM16">
+        <v>59531000.0</v>
+      </c>
+      <c r="AN16">
+        <v>191104000.0</v>
+      </c>
+      <c r="AO16"/>
+      <c r="AP16"/>
+      <c r="AQ16"/>
+      <c r="AR16"/>
+      <c r="AS16"/>
+      <c r="AT16"/>
+      <c r="AU16"/>
+      <c r="AV16"/>
+      <c r="AW16"/>
+      <c r="AX16"/>
+      <c r="AY16"/>
+      <c r="AZ16"/>
+      <c r="BA16"/>
+      <c r="BB16"/>
+      <c r="BC16"/>
+      <c r="BD16"/>
+      <c r="BE16"/>
+      <c r="BF16"/>
+      <c r="BG16"/>
+      <c r="BH16"/>
+      <c r="BI16"/>
+      <c r="BJ16"/>
+      <c r="BK16"/>
+      <c r="BL16"/>
+      <c r="BM16"/>
+      <c r="BN16"/>
+      <c r="BO16"/>
+      <c r="BP16"/>
+      <c r="BQ16"/>
+      <c r="BR16"/>
+      <c r="BS16"/>
+      <c r="BT16"/>
+      <c r="BU16"/>
+      <c r="BV16"/>
+      <c r="BW16"/>
+      <c r="BX16"/>
+      <c r="BY16"/>
+      <c r="BZ16"/>
+      <c r="CA16"/>
+      <c r="CB16"/>
+      <c r="CC16"/>
+      <c r="CD16"/>
+      <c r="CE16"/>
+      <c r="CF16"/>
+      <c r="CG16"/>
+      <c r="CH16"/>
+      <c r="CI16"/>
+      <c r="CJ16"/>
+      <c r="CK16"/>
+      <c r="CL16"/>
+      <c r="CM16"/>
+      <c r="CN16"/>
+      <c r="CO16"/>
+      <c r="CP16"/>
+      <c r="CQ16"/>
+      <c r="CR16"/>
+      <c r="CS16"/>
+      <c r="CT16"/>
+      <c r="CU16"/>
+    </row>
+    <row r="17" spans="1:99">
+      <c r="A17" t="s">
+        <v>176</v>
+      </c>
+      <c r="B17">
+        <v>889500000.0</v>
+      </c>
+      <c r="C17">
+        <v>22300000.0</v>
+      </c>
+      <c r="D17">
+        <v>307200000.0</v>
+      </c>
+      <c r="E17"/>
+      <c r="F17">
+        <v>310600000.0</v>
+      </c>
+      <c r="G17">
+        <v>162600000.0</v>
+      </c>
+      <c r="H17">
+        <v>233800000.0</v>
+      </c>
+      <c r="I17">
+        <v>274200000.0</v>
+      </c>
+      <c r="J17">
+        <v>244500000.0</v>
+      </c>
+      <c r="K17">
+        <v>59800000.0</v>
+      </c>
+      <c r="L17">
+        <v>298300000.0</v>
+      </c>
+      <c r="M17">
+        <v>152700000.0</v>
+      </c>
+      <c r="N17">
+        <v>175400000.0</v>
+      </c>
+      <c r="O17">
+        <v>262600000.0</v>
+      </c>
+      <c r="P17">
+        <v>318646000.0</v>
+      </c>
+      <c r="Q17">
+        <v>324464000.0</v>
+      </c>
+      <c r="R17">
+        <v>380661000.0</v>
+      </c>
+      <c r="S17">
+        <v>652329000.0</v>
+      </c>
+      <c r="T17">
+        <v>223841000.0</v>
+      </c>
+      <c r="U17">
+        <v>1514633000.0</v>
+      </c>
+      <c r="V17">
+        <v>18558000.0</v>
+      </c>
+      <c r="W17">
+        <v>19635000.0</v>
+      </c>
+      <c r="X17">
+        <v>331951000.0</v>
+      </c>
+      <c r="Y17">
+        <v>12835000.0</v>
+      </c>
+      <c r="Z17">
+        <v>-78285000.0</v>
+      </c>
+      <c r="AA17">
+        <v>-2111474000.0</v>
+      </c>
+      <c r="AB17">
+        <v>-203946000.0</v>
+      </c>
+      <c r="AC17">
+        <v>42277000.0</v>
+      </c>
+      <c r="AD17">
+        <v>58357000.0</v>
+      </c>
+      <c r="AE17">
+        <v>-52561000.0</v>
+      </c>
+      <c r="AF17">
+        <v>6966000.0</v>
+      </c>
+      <c r="AG17">
+        <v>69532000.0</v>
+      </c>
+      <c r="AH17">
+        <v>-3615000.0</v>
+      </c>
+      <c r="AI17">
+        <v>-7755000.0</v>
+      </c>
+      <c r="AJ17">
+        <v>-231729000.0</v>
+      </c>
+      <c r="AK17">
+        <v>3689000.0</v>
+      </c>
+      <c r="AL17">
+        <v>44541000.0</v>
+      </c>
+      <c r="AM17">
+        <v>59531000.0</v>
+      </c>
+      <c r="AN17">
+        <v>191104000.0</v>
+      </c>
+      <c r="AO17"/>
+      <c r="AP17"/>
+      <c r="AQ17"/>
+      <c r="AR17"/>
+      <c r="AS17"/>
+      <c r="AT17"/>
+      <c r="AU17"/>
+      <c r="AV17"/>
+      <c r="AW17"/>
+      <c r="AX17"/>
+      <c r="AY17"/>
+      <c r="AZ17"/>
+      <c r="BA17"/>
+      <c r="BB17"/>
+      <c r="BC17"/>
+      <c r="BD17"/>
+      <c r="BE17"/>
+      <c r="BF17"/>
+      <c r="BG17"/>
+      <c r="BH17"/>
+      <c r="BI17"/>
+      <c r="BJ17"/>
+      <c r="BK17"/>
+      <c r="BL17"/>
+      <c r="BM17"/>
+      <c r="BN17"/>
+      <c r="BO17"/>
+      <c r="BP17"/>
+      <c r="BQ17"/>
+      <c r="BR17"/>
+      <c r="BS17"/>
+      <c r="BT17"/>
+      <c r="BU17"/>
+      <c r="BV17"/>
+      <c r="BW17"/>
+      <c r="BX17"/>
+      <c r="BY17"/>
+      <c r="BZ17"/>
+      <c r="CA17"/>
+      <c r="CB17"/>
+      <c r="CC17"/>
+      <c r="CD17"/>
+      <c r="CE17"/>
+      <c r="CF17"/>
+      <c r="CG17"/>
+      <c r="CH17"/>
+      <c r="CI17"/>
+      <c r="CJ17"/>
+      <c r="CK17"/>
+      <c r="CL17"/>
+      <c r="CM17"/>
+      <c r="CN17"/>
+      <c r="CO17"/>
+      <c r="CP17"/>
+      <c r="CQ17"/>
+      <c r="CR17"/>
+      <c r="CS17"/>
+      <c r="CT17"/>
+      <c r="CU17"/>
+    </row>
+    <row r="18" spans="1:99">
+      <c r="A18" t="s">
+        <v>177</v>
+      </c>
+      <c r="B18">
+        <v>-42700000.0</v>
+      </c>
+      <c r="C18">
+        <v>-46200000.0</v>
+      </c>
+      <c r="D18">
+        <v>-48000000.0</v>
+      </c>
+      <c r="E18"/>
+      <c r="F18">
+        <v>-33200000.0</v>
+      </c>
+      <c r="G18">
+        <v>-12200000.0</v>
+      </c>
+      <c r="H18">
+        <v>-19000000.0</v>
+      </c>
+      <c r="I18">
+        <v>-23100000.0</v>
+      </c>
+      <c r="J18">
+        <v>-24200000.0</v>
+      </c>
+      <c r="K18">
+        <v>-23400000.0</v>
+      </c>
+      <c r="L18">
+        <v>-22100000.0</v>
+      </c>
+      <c r="M18">
+        <v>-21300000.0</v>
+      </c>
+      <c r="N18">
+        <v>-20900000.0</v>
+      </c>
+      <c r="O18">
+        <v>-24300000.0</v>
+      </c>
+      <c r="P18">
+        <v>-28168000.0</v>
+      </c>
+      <c r="Q18">
+        <v>-15277000.0</v>
+      </c>
+      <c r="R18">
+        <v>-9521000.0</v>
+      </c>
+      <c r="S18">
+        <v>-9934000.0</v>
+      </c>
+      <c r="T18">
+        <v>-10188000.0</v>
+      </c>
+      <c r="U18">
+        <v>-11107000.0</v>
+      </c>
+      <c r="V18">
+        <v>-11997000.0</v>
+      </c>
+      <c r="W18">
+        <v>-10398000.0</v>
+      </c>
+      <c r="X18">
+        <v>-10424000.0</v>
+      </c>
+      <c r="Y18">
+        <v>-10170000.0</v>
+      </c>
+      <c r="Z18">
+        <v>-10525000.0</v>
+      </c>
+      <c r="AA18">
+        <v>-12407000.0</v>
+      </c>
+      <c r="AB18">
+        <v>-12569000.0</v>
+      </c>
+      <c r="AC18">
+        <v>-12757000.0</v>
+      </c>
+      <c r="AD18">
+        <v>-13190000.0</v>
+      </c>
+      <c r="AE18">
+        <v>-13754000.0</v>
+      </c>
+      <c r="AF18"/>
+      <c r="AG18"/>
+      <c r="AH18"/>
+      <c r="AI18"/>
+      <c r="AJ18"/>
+      <c r="AK18"/>
+      <c r="AL18"/>
+      <c r="AM18"/>
+      <c r="AN18"/>
+      <c r="AO18"/>
+      <c r="AP18"/>
+      <c r="AQ18"/>
+      <c r="AR18"/>
+      <c r="AS18"/>
+      <c r="AT18"/>
+      <c r="AU18"/>
+      <c r="AV18"/>
+      <c r="AW18"/>
+      <c r="AX18"/>
+      <c r="AY18"/>
+      <c r="AZ18"/>
+      <c r="BA18"/>
+      <c r="BB18"/>
+      <c r="BC18"/>
+      <c r="BD18"/>
+      <c r="BE18"/>
+      <c r="BF18"/>
+      <c r="BG18"/>
+      <c r="BH18"/>
+      <c r="BI18"/>
+      <c r="BJ18"/>
+      <c r="BK18"/>
+      <c r="BL18"/>
+      <c r="BM18"/>
+      <c r="BN18"/>
+      <c r="BO18"/>
+      <c r="BP18"/>
+      <c r="BQ18"/>
+      <c r="BR18"/>
+      <c r="BS18"/>
+      <c r="BT18"/>
+      <c r="BU18"/>
+      <c r="BV18"/>
+      <c r="BW18"/>
+      <c r="BX18"/>
+      <c r="BY18"/>
+      <c r="BZ18"/>
+      <c r="CA18"/>
+      <c r="CB18"/>
+      <c r="CC18"/>
+      <c r="CD18"/>
+      <c r="CE18"/>
+      <c r="CF18"/>
+      <c r="CG18"/>
+      <c r="CH18"/>
+      <c r="CI18"/>
+      <c r="CJ18"/>
+      <c r="CK18"/>
+      <c r="CL18"/>
+      <c r="CM18"/>
+      <c r="CN18"/>
+      <c r="CO18"/>
+      <c r="CP18"/>
+      <c r="CQ18"/>
+      <c r="CR18"/>
+      <c r="CS18"/>
+      <c r="CT18"/>
+      <c r="CU18"/>
+    </row>
+    <row r="19" spans="1:99">
+      <c r="A19" t="s">
+        <v>178</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19"/>
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19"/>
+      <c r="BA19"/>
+      <c r="BB19"/>
+      <c r="BC19"/>
+      <c r="BD19"/>
+      <c r="BE19"/>
+      <c r="BF19"/>
+      <c r="BG19"/>
+      <c r="BH19"/>
+      <c r="BI19"/>
+      <c r="BJ19"/>
+      <c r="BK19"/>
+      <c r="BL19"/>
+      <c r="BM19"/>
+      <c r="BN19"/>
+      <c r="BO19"/>
+      <c r="BP19"/>
+      <c r="BQ19"/>
+      <c r="BR19"/>
+      <c r="BS19"/>
+      <c r="BT19"/>
+      <c r="BU19"/>
+      <c r="BV19"/>
+      <c r="BW19"/>
+      <c r="BX19"/>
+      <c r="BY19"/>
+      <c r="BZ19"/>
+      <c r="CA19"/>
+      <c r="CB19"/>
+      <c r="CC19"/>
+      <c r="CD19"/>
+      <c r="CE19"/>
+      <c r="CF19"/>
+      <c r="CG19"/>
+      <c r="CH19"/>
+      <c r="CI19"/>
+      <c r="CJ19"/>
+      <c r="CK19"/>
+      <c r="CL19"/>
+      <c r="CM19"/>
+      <c r="CN19"/>
+      <c r="CO19"/>
+      <c r="CP19"/>
+      <c r="CQ19"/>
+      <c r="CR19"/>
+      <c r="CS19"/>
+      <c r="CT19"/>
+      <c r="CU19"/>
+    </row>
+    <row r="20" spans="1:99">
+      <c r="A20" t="s">
+        <v>179</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20"/>
+      <c r="AG20"/>
+      <c r="AH20"/>
+      <c r="AI20"/>
+      <c r="AJ20"/>
+      <c r="AK20"/>
+      <c r="AL20"/>
+      <c r="AM20"/>
+      <c r="AN20"/>
+      <c r="AO20"/>
+      <c r="AP20"/>
+      <c r="AQ20"/>
+      <c r="AR20"/>
+      <c r="AS20"/>
+      <c r="AT20"/>
+      <c r="AU20"/>
+      <c r="AV20"/>
+      <c r="AW20"/>
+      <c r="AX20"/>
+      <c r="AY20"/>
+      <c r="AZ20"/>
+      <c r="BA20"/>
+      <c r="BB20"/>
+      <c r="BC20"/>
+      <c r="BD20"/>
+      <c r="BE20"/>
+      <c r="BF20"/>
+      <c r="BG20"/>
+      <c r="BH20"/>
+      <c r="BI20"/>
+      <c r="BJ20"/>
+      <c r="BK20"/>
+      <c r="BL20"/>
+      <c r="BM20"/>
+      <c r="BN20"/>
+      <c r="BO20"/>
+      <c r="BP20"/>
+      <c r="BQ20"/>
+      <c r="BR20"/>
+      <c r="BS20"/>
+      <c r="BT20"/>
+      <c r="BU20"/>
+      <c r="BV20"/>
+      <c r="BW20"/>
+      <c r="BX20"/>
+      <c r="BY20"/>
+      <c r="BZ20"/>
+      <c r="CA20"/>
+      <c r="CB20"/>
+      <c r="CC20"/>
+      <c r="CD20"/>
+      <c r="CE20"/>
+      <c r="CF20"/>
+      <c r="CG20"/>
+      <c r="CH20"/>
+      <c r="CI20"/>
+      <c r="CJ20"/>
+      <c r="CK20"/>
+      <c r="CL20"/>
+      <c r="CM20"/>
+      <c r="CN20"/>
+      <c r="CO20"/>
+      <c r="CP20"/>
+      <c r="CQ20"/>
+      <c r="CR20"/>
+      <c r="CS20"/>
+      <c r="CT20"/>
+      <c r="CU20"/>
+    </row>
+    <row r="21" spans="1:99">
+      <c r="A21" t="s">
+        <v>180</v>
+      </c>
+      <c r="B21">
+        <v>1127100000.0</v>
+      </c>
+      <c r="C21">
+        <v>616800000.0</v>
+      </c>
+      <c r="D21">
+        <v>315900000.0</v>
+      </c>
+      <c r="E21">
+        <v>326000000.0</v>
+      </c>
+      <c r="F21">
+        <v>289300000.0</v>
+      </c>
+      <c r="G21">
+        <v>507100000.0</v>
+      </c>
+      <c r="H21">
+        <v>496600000.0</v>
+      </c>
+      <c r="I21">
+        <v>479000000.0</v>
+      </c>
+      <c r="J21">
+        <v>545300000.0</v>
+      </c>
+      <c r="K21">
+        <v>445200000.0</v>
+      </c>
+      <c r="L21">
+        <v>499700000.0</v>
+      </c>
+      <c r="M21">
+        <v>532900000.0</v>
+      </c>
+      <c r="N21">
+        <v>421900000.0</v>
+      </c>
+      <c r="O21">
+        <v>475400000.0</v>
+      </c>
+      <c r="P21">
+        <v>646900000.0</v>
+      </c>
+      <c r="Q21">
+        <v>601600000.0</v>
+      </c>
+      <c r="R21">
+        <v>791700000.0</v>
+      </c>
+      <c r="S21">
+        <v>599600000.0</v>
+      </c>
+      <c r="T21">
+        <v>455636000.0</v>
+      </c>
+      <c r="U21">
+        <v>384324000.0</v>
+      </c>
+      <c r="V21">
+        <v>411422000.0</v>
+      </c>
+      <c r="W21">
+        <v>164218000.0</v>
+      </c>
+      <c r="X21">
+        <v>116922000.0</v>
+      </c>
+      <c r="Y21">
+        <v>120671000.0</v>
+      </c>
+      <c r="Z21">
+        <v>50520000.0</v>
+      </c>
+      <c r="AA21">
+        <v>94679000.0</v>
+      </c>
+      <c r="AB21">
+        <v>201801000.0</v>
+      </c>
+      <c r="AC21">
+        <v>169182000.0</v>
+      </c>
+      <c r="AD21">
+        <v>200581000.0</v>
+      </c>
+      <c r="AE21">
+        <v>178123000.0</v>
+      </c>
+      <c r="AF21">
+        <v>126094000.0</v>
+      </c>
+      <c r="AG21">
+        <v>255809000.0</v>
+      </c>
+      <c r="AH21">
+        <v>246988000.0</v>
+      </c>
+      <c r="AI21">
+        <v>189461000.0</v>
+      </c>
+      <c r="AJ21">
+        <v>162923000.0</v>
+      </c>
+      <c r="AK21">
+        <v>124366000.0</v>
+      </c>
+      <c r="AL21">
+        <v>132948000.0</v>
+      </c>
+      <c r="AM21">
+        <v>135158000.0</v>
+      </c>
+      <c r="AN21">
+        <v>118398000.0</v>
+      </c>
+      <c r="AO21">
+        <v>96525000.0</v>
+      </c>
+      <c r="AP21">
+        <v>70395000.0</v>
+      </c>
+      <c r="AQ21">
+        <v>45664000.0</v>
+      </c>
+      <c r="AR21">
+        <v>74310000.0</v>
+      </c>
+      <c r="AS21">
+        <v>83148000.0</v>
+      </c>
+      <c r="AT21">
+        <v>107839000.0</v>
+      </c>
+      <c r="AU21">
+        <v>59743000.0</v>
+      </c>
+      <c r="AV21">
+        <v>120053000.0</v>
+      </c>
+      <c r="AW21">
+        <v>145329000.0</v>
+      </c>
+      <c r="AX21">
+        <v>145933000.0</v>
+      </c>
+      <c r="AY21">
+        <v>123522000.0</v>
+      </c>
+      <c r="AZ21">
+        <v>74617000.0</v>
+      </c>
+      <c r="BA21">
+        <v>93744000.0</v>
+      </c>
+      <c r="BB21">
+        <v>30643000.0</v>
+      </c>
+      <c r="BC21">
+        <v>11461000.0</v>
+      </c>
+      <c r="BD21">
+        <v>26809000.0</v>
+      </c>
+      <c r="BE21">
+        <v>18371000.0</v>
+      </c>
+      <c r="BF21">
+        <v>40050000.0</v>
+      </c>
+      <c r="BG21">
+        <v>12450000.0</v>
+      </c>
+      <c r="BH21">
+        <v>5693000.0</v>
+      </c>
+      <c r="BI21">
+        <v>15012000.0</v>
+      </c>
+      <c r="BJ21">
+        <v>18043000.0</v>
+      </c>
+      <c r="BK21">
+        <v>637000.0</v>
+      </c>
+      <c r="BL21">
+        <v>-5343000.0</v>
+      </c>
+      <c r="BM21">
+        <v>-4300780.0</v>
+      </c>
+      <c r="BN21">
+        <v>-777395.0</v>
+      </c>
+      <c r="BO21">
+        <v>-470692.0</v>
+      </c>
+      <c r="BP21">
+        <v>-33956.0</v>
+      </c>
+      <c r="BQ21">
+        <v>-216559.0</v>
+      </c>
+      <c r="BR21">
+        <v>-250867.0</v>
+      </c>
+      <c r="BS21">
+        <v>-510047.0</v>
+      </c>
+      <c r="BT21">
+        <v>-223960.0</v>
+      </c>
+      <c r="BU21">
+        <v>805566.0</v>
+      </c>
+      <c r="BV21">
+        <v>550910.0</v>
+      </c>
+      <c r="BW21">
+        <v>248268.0</v>
+      </c>
+      <c r="BX21">
+        <v>5532.0</v>
+      </c>
+      <c r="BY21">
+        <v>43087.0</v>
+      </c>
+      <c r="BZ21">
+        <v>94918.0</v>
+      </c>
+      <c r="CA21">
+        <v>-233045.0</v>
+      </c>
+      <c r="CB21">
+        <v>-207343.0</v>
+      </c>
+      <c r="CC21">
+        <v>81884.0</v>
+      </c>
+      <c r="CD21">
+        <v>108148.0</v>
+      </c>
+      <c r="CE21">
+        <v>-534163.0</v>
+      </c>
+      <c r="CF21">
+        <v>292151.0</v>
+      </c>
+      <c r="CG21">
+        <v>-9363.0</v>
+      </c>
+      <c r="CH21">
+        <v>100798.0</v>
+      </c>
+      <c r="CI21">
+        <v>-165772.0</v>
+      </c>
+      <c r="CJ21">
+        <v>-18270.0</v>
+      </c>
+      <c r="CK21">
+        <v>-93041.0</v>
+      </c>
+      <c r="CL21">
+        <v>-14294.0</v>
+      </c>
+      <c r="CM21">
+        <v>-104184.0</v>
+      </c>
+      <c r="CN21">
+        <v>8476.0</v>
+      </c>
+      <c r="CO21">
+        <v>-806.0</v>
+      </c>
+      <c r="CP21">
+        <v>-6453.0</v>
+      </c>
+      <c r="CQ21">
+        <v>-4045.0</v>
+      </c>
+      <c r="CR21">
+        <v>-6109.0</v>
+      </c>
+      <c r="CS21">
+        <v>-108.0</v>
+      </c>
+      <c r="CT21">
+        <v>-6524.0</v>
+      </c>
+      <c r="CU21">
+        <v>-3278.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:99">
+      <c r="A22" t="s">
+        <v>181</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22"/>
+      <c r="Z22"/>
+      <c r="AA22"/>
+      <c r="AB22"/>
+      <c r="AC22"/>
+      <c r="AD22"/>
+      <c r="AE22"/>
+      <c r="AF22"/>
+      <c r="AG22"/>
+      <c r="AH22"/>
+      <c r="AI22"/>
+      <c r="AJ22"/>
+      <c r="AK22"/>
+      <c r="AL22"/>
+      <c r="AM22"/>
+      <c r="AN22"/>
+      <c r="AO22"/>
+      <c r="AP22"/>
+      <c r="AQ22"/>
+      <c r="AR22"/>
+      <c r="AS22"/>
+      <c r="AT22"/>
+      <c r="AU22"/>
+      <c r="AV22"/>
+      <c r="AW22"/>
+      <c r="AX22"/>
+      <c r="AY22"/>
+      <c r="AZ22"/>
+      <c r="BA22"/>
+      <c r="BB22"/>
+      <c r="BC22"/>
+      <c r="BD22"/>
+      <c r="BE22"/>
+      <c r="BF22"/>
+      <c r="BG22"/>
+      <c r="BH22"/>
+      <c r="BI22"/>
+      <c r="BJ22"/>
+      <c r="BK22"/>
+      <c r="BL22"/>
+      <c r="BM22"/>
+      <c r="BN22"/>
+      <c r="BO22"/>
+      <c r="BP22"/>
+      <c r="BQ22"/>
+      <c r="BR22"/>
+      <c r="BS22"/>
+      <c r="BT22"/>
+      <c r="BU22"/>
+      <c r="BV22"/>
+      <c r="BW22"/>
+      <c r="BX22"/>
+      <c r="BY22"/>
+      <c r="BZ22"/>
+      <c r="CA22"/>
+      <c r="CB22"/>
+      <c r="CC22"/>
+      <c r="CD22"/>
+      <c r="CE22"/>
+      <c r="CF22"/>
+      <c r="CG22"/>
+      <c r="CH22"/>
+      <c r="CI22"/>
+      <c r="CJ22"/>
+      <c r="CK22"/>
+      <c r="CL22"/>
+      <c r="CM22"/>
+      <c r="CN22"/>
+      <c r="CO22"/>
+      <c r="CP22"/>
+      <c r="CQ22"/>
+      <c r="CR22"/>
+      <c r="CS22"/>
+      <c r="CT22"/>
+      <c r="CU22"/>
+    </row>
+    <row r="23" spans="1:99">
+      <c r="A23" t="s">
+        <v>182</v>
+      </c>
+      <c r="B23">
+        <v>1222300000.0</v>
+      </c>
+      <c r="C23">
+        <v>1220200000.0</v>
+      </c>
+      <c r="D23">
+        <v>1189800000.0</v>
+      </c>
+      <c r="E23">
+        <v>1221800000.0</v>
+      </c>
+      <c r="F23">
+        <v>1157500000.0</v>
+      </c>
+      <c r="G23">
+        <v>348100000.0</v>
+      </c>
+      <c r="H23">
+        <v>355800000.0</v>
+      </c>
+      <c r="I23">
+        <v>332600000.0</v>
+      </c>
+      <c r="J23">
+        <v>340800000.0</v>
+      </c>
+      <c r="K23">
+        <v>342500000.0</v>
+      </c>
+      <c r="L23">
+        <v>326900000.0</v>
+      </c>
+      <c r="M23">
+        <v>333400000.0</v>
+      </c>
+      <c r="N23">
+        <v>323300000.0</v>
+      </c>
+      <c r="O23">
+        <v>316500000.0</v>
+      </c>
+      <c r="P23">
+        <v>360500000.0</v>
+      </c>
+      <c r="Q23">
+        <v>335900000.0</v>
+      </c>
+      <c r="R23">
+        <v>316200000.0</v>
+      </c>
+      <c r="S23">
+        <v>266100000.0</v>
+      </c>
+      <c r="T23">
+        <v>235731000.0</v>
+      </c>
+      <c r="U23">
+        <v>234601000.0</v>
+      </c>
+      <c r="V23">
+        <v>228141000.0</v>
+      </c>
+      <c r="W23">
+        <v>164027000.0</v>
+      </c>
+      <c r="X23">
+        <v>93667000.0</v>
+      </c>
+      <c r="Y23">
+        <v>101856000.0</v>
+      </c>
+      <c r="Z23">
+        <v>94163000.0</v>
+      </c>
+      <c r="AA23">
+        <v>138415999.0</v>
+      </c>
+      <c r="AB23">
+        <v>114200000.0</v>
+      </c>
+      <c r="AC23">
+        <v>110794000.0</v>
+      </c>
+      <c r="AD23">
+        <v>108333000.0</v>
+      </c>
+      <c r="AE23">
+        <v>117462000.0</v>
+      </c>
+      <c r="AF23">
+        <v>107232000.0</v>
+      </c>
+      <c r="AG23">
+        <v>111514000.0</v>
+      </c>
+      <c r="AH23">
+        <v>113450000.0</v>
+      </c>
+      <c r="AI23">
+        <v>106661000.0</v>
+      </c>
+      <c r="AJ23">
+        <v>84489000.0</v>
+      </c>
+      <c r="AK23">
+        <v>79491000.0</v>
+      </c>
+      <c r="AL23">
+        <v>75927000.0</v>
+      </c>
+      <c r="AM23">
+        <v>71082000.0</v>
+      </c>
+      <c r="AN23">
+        <v>58679000.0</v>
+      </c>
+      <c r="AO23">
+        <v>54815000.0</v>
+      </c>
+      <c r="AP23">
+        <v>48198000.0</v>
+      </c>
+      <c r="AQ23">
+        <v>51777000.0</v>
+      </c>
+      <c r="AR23">
+        <v>53189000.0</v>
+      </c>
+      <c r="AS23">
+        <v>52217000.0</v>
+      </c>
+      <c r="AT23">
+        <v>53997000.0</v>
+      </c>
+      <c r="AU23">
+        <v>55130000.0</v>
+      </c>
+      <c r="AV23">
+        <v>49243000.0</v>
+      </c>
+      <c r="AW23">
+        <v>49930000.0</v>
+      </c>
+      <c r="AX23">
+        <v>41592000.0</v>
+      </c>
+      <c r="AY23">
+        <v>31201000.0</v>
+      </c>
+      <c r="AZ23">
+        <v>22403000.0</v>
+      </c>
+      <c r="BA23">
+        <v>27507000.0</v>
+      </c>
+      <c r="BB23">
+        <v>61738000.0</v>
+      </c>
+      <c r="BC23">
+        <v>77561000.0</v>
+      </c>
+      <c r="BD23">
+        <v>67991000.0</v>
+      </c>
+      <c r="BE23">
+        <v>20155000.0</v>
+      </c>
+      <c r="BF23">
+        <v>61309000.0</v>
+      </c>
+      <c r="BG23">
+        <v>43392000.0</v>
+      </c>
+      <c r="BH23">
+        <v>33019000.0</v>
+      </c>
+      <c r="BI23">
+        <v>28470000.0</v>
+      </c>
+      <c r="BJ23">
+        <v>26191000.0</v>
+      </c>
+      <c r="BK23">
+        <v>13112000.0</v>
+      </c>
+      <c r="BL23">
+        <v>13375000.0</v>
+      </c>
+      <c r="BM23">
+        <v>11871000.0</v>
+      </c>
+      <c r="BN23">
+        <v>4821618.0</v>
+      </c>
+      <c r="BO23">
+        <v>2026080.0</v>
+      </c>
+      <c r="BP23">
+        <v>1833116.0</v>
+      </c>
+      <c r="BQ23">
+        <v>1602697.0</v>
+      </c>
+      <c r="BR23">
+        <v>1775348.0</v>
+      </c>
+      <c r="BS23">
+        <v>1336762.0</v>
+      </c>
+      <c r="BT23">
+        <v>1650952.0</v>
+      </c>
+      <c r="BU23">
+        <v>1690288.0</v>
+      </c>
+      <c r="BV23">
+        <v>1523506.0</v>
+      </c>
+      <c r="BW23">
+        <v>1541650.0</v>
+      </c>
+      <c r="BX23">
+        <v>1341890.0</v>
+      </c>
+      <c r="BY23">
+        <v>1426726.0</v>
+      </c>
+      <c r="BZ23">
+        <v>1268433.0</v>
+      </c>
+      <c r="CA23">
+        <v>1422572.0</v>
+      </c>
+      <c r="CB23">
+        <v>1443995.0</v>
+      </c>
+      <c r="CC23">
+        <v>1038663.0</v>
+      </c>
+      <c r="CD23">
+        <v>1154899.0</v>
+      </c>
+      <c r="CE23">
+        <v>1013779.0</v>
+      </c>
+      <c r="CF23">
+        <v>333239.0</v>
+      </c>
+      <c r="CG23">
+        <v>594744.0</v>
+      </c>
+      <c r="CH23">
+        <v>290117.0</v>
+      </c>
+      <c r="CI23">
+        <v>381920.0</v>
+      </c>
+      <c r="CJ23">
+        <v>237000.0</v>
+      </c>
+      <c r="CK23">
+        <v>240470.0</v>
+      </c>
+      <c r="CL23">
+        <v>147304.0</v>
+      </c>
+      <c r="CM23">
+        <v>201536.0</v>
+      </c>
+      <c r="CN23">
+        <v>38373.0</v>
+      </c>
+      <c r="CO23">
+        <v>1750.0</v>
+      </c>
+      <c r="CP23">
+        <v>8252.0</v>
+      </c>
+      <c r="CQ23">
+        <v>4045.0</v>
+      </c>
+      <c r="CR23">
+        <v>5431.0</v>
+      </c>
+      <c r="CS23">
+        <v>786.0</v>
+      </c>
+      <c r="CT23">
+        <v>6524.0</v>
+      </c>
+      <c r="CU23">
+        <v>3278.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:99">
+      <c r="A24" t="s">
+        <v>183</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
+      <c r="AB24"/>
+      <c r="AC24"/>
+      <c r="AD24"/>
+      <c r="AE24"/>
+      <c r="AF24"/>
+      <c r="AG24"/>
+      <c r="AH24"/>
+      <c r="AI24"/>
+      <c r="AJ24"/>
+      <c r="AK24"/>
+      <c r="AL24"/>
+      <c r="AM24"/>
+      <c r="AN24"/>
+      <c r="AO24"/>
+      <c r="AP24"/>
+      <c r="AQ24"/>
+      <c r="AR24"/>
+      <c r="AS24"/>
+      <c r="AT24"/>
+      <c r="AU24"/>
+      <c r="AV24"/>
+      <c r="AW24"/>
+      <c r="AX24"/>
+      <c r="AY24"/>
+      <c r="AZ24"/>
+      <c r="BA24"/>
+      <c r="BB24"/>
+      <c r="BC24"/>
+      <c r="BD24"/>
+      <c r="BE24"/>
+      <c r="BF24"/>
+      <c r="BG24"/>
+      <c r="BH24"/>
+      <c r="BI24"/>
+      <c r="BJ24"/>
+      <c r="BK24"/>
+      <c r="BL24"/>
+      <c r="BM24"/>
+      <c r="BN24"/>
+      <c r="BO24"/>
+      <c r="BP24"/>
+      <c r="BQ24"/>
+      <c r="BR24"/>
+      <c r="BS24"/>
+      <c r="BT24"/>
+      <c r="BU24"/>
+      <c r="BV24"/>
+      <c r="BW24"/>
+      <c r="BX24"/>
+      <c r="BY24"/>
+      <c r="BZ24"/>
+      <c r="CA24"/>
+      <c r="CB24"/>
+      <c r="CC24"/>
+      <c r="CD24"/>
+      <c r="CE24"/>
+      <c r="CF24"/>
+      <c r="CG24"/>
+      <c r="CH24"/>
+      <c r="CI24"/>
+      <c r="CJ24"/>
+      <c r="CK24"/>
+      <c r="CL24"/>
+      <c r="CM24"/>
+      <c r="CN24"/>
+      <c r="CO24"/>
+      <c r="CP24"/>
+      <c r="CQ24"/>
+      <c r="CR24"/>
+      <c r="CS24"/>
+      <c r="CT24"/>
+      <c r="CU24"/>
+    </row>
+    <row r="25" spans="1:99">
+      <c r="A25" t="s">
+        <v>184</v>
+      </c>
+      <c r="B25">
+        <v>549700000.0</v>
+      </c>
+      <c r="C25">
+        <v>549100000.0</v>
+      </c>
+      <c r="D25">
+        <v>542700000.0</v>
+      </c>
+      <c r="E25"/>
+      <c r="F25">
+        <v>400500000.0</v>
+      </c>
+      <c r="G25">
+        <v>245600000.0</v>
+      </c>
+      <c r="H25">
+        <v>249100000.0</v>
+      </c>
+      <c r="I25">
+        <v>242100000.0</v>
+      </c>
+      <c r="J25">
+        <v>246700000.0</v>
+      </c>
+      <c r="K25">
+        <v>237300000.0</v>
+      </c>
+      <c r="L25">
+        <v>221900000.0</v>
+      </c>
+      <c r="M25">
+        <v>220000000.0</v>
+      </c>
+      <c r="N25">
+        <v>207700000.0</v>
+      </c>
+      <c r="O25">
+        <v>215600000.0</v>
+      </c>
+      <c r="P25">
+        <v>224323000.0</v>
+      </c>
+      <c r="Q25">
+        <v>208031000.0</v>
+      </c>
+      <c r="R25">
+        <v>192946000.0</v>
+      </c>
+      <c r="S25">
+        <v>181200000.0</v>
+      </c>
+      <c r="T25">
+        <v>165778000.0</v>
+      </c>
+      <c r="U25">
+        <v>133228000.0</v>
+      </c>
+      <c r="V25">
+        <v>134782000.0</v>
+      </c>
+      <c r="W25">
+        <v>112229000.0</v>
+      </c>
+      <c r="X25">
+        <v>73766000.0</v>
+      </c>
+      <c r="Y25">
+        <v>77990000.0</v>
+      </c>
+      <c r="Z25">
+        <v>80777000.0</v>
+      </c>
+      <c r="AA25">
+        <v>125118000.0</v>
+      </c>
+      <c r="AB25"/>
+      <c r="AC25"/>
+      <c r="AD25"/>
+      <c r="AE25"/>
+      <c r="AF25"/>
+      <c r="AG25"/>
+      <c r="AH25"/>
+      <c r="AI25"/>
+      <c r="AJ25"/>
+      <c r="AK25"/>
+      <c r="AL25"/>
+      <c r="AM25"/>
+      <c r="AN25"/>
+      <c r="AO25"/>
+      <c r="AP25"/>
+      <c r="AQ25"/>
+      <c r="AR25"/>
+      <c r="AS25"/>
+      <c r="AT25"/>
+      <c r="AU25"/>
+      <c r="AV25"/>
+      <c r="AW25"/>
+      <c r="AX25"/>
+      <c r="AY25"/>
+      <c r="AZ25"/>
+      <c r="BA25"/>
+      <c r="BB25"/>
+      <c r="BC25"/>
+      <c r="BD25"/>
+      <c r="BE25"/>
+      <c r="BF25"/>
+      <c r="BG25"/>
+      <c r="BH25"/>
+      <c r="BI25"/>
+      <c r="BJ25"/>
+      <c r="BK25"/>
+      <c r="BL25"/>
+      <c r="BM25"/>
+      <c r="BN25"/>
+      <c r="BO25"/>
+      <c r="BP25"/>
+      <c r="BQ25"/>
+      <c r="BR25"/>
+      <c r="BS25"/>
+      <c r="BT25"/>
+      <c r="BU25">
+        <v>516586.0</v>
+      </c>
+      <c r="BV25">
+        <v>365551.0</v>
+      </c>
+      <c r="BW25"/>
+      <c r="BX25">
+        <v>400933.0</v>
+      </c>
+      <c r="BY25">
+        <v>453875.0</v>
+      </c>
+      <c r="BZ25">
+        <v>424569.0</v>
+      </c>
+      <c r="CA25">
+        <v>361681.0</v>
+      </c>
+      <c r="CB25">
+        <v>417152.0</v>
+      </c>
+      <c r="CC25">
+        <v>314351.0</v>
+      </c>
+      <c r="CD25">
+        <v>309709.0</v>
+      </c>
+      <c r="CE25">
+        <v>112729.0</v>
+      </c>
+      <c r="CF25">
+        <v>99255.0</v>
+      </c>
+      <c r="CG25">
+        <v>111579.0</v>
+      </c>
+      <c r="CH25">
+        <v>65061.0</v>
+      </c>
+      <c r="CI25">
+        <v>16732.0</v>
+      </c>
+      <c r="CJ25">
+        <v>32736.0</v>
+      </c>
+      <c r="CK25">
+        <v>45654.0</v>
+      </c>
+      <c r="CL25">
+        <v>39115.0</v>
+      </c>
+      <c r="CM25"/>
+      <c r="CN25"/>
+      <c r="CO25"/>
+      <c r="CP25"/>
+      <c r="CQ25"/>
+      <c r="CR25"/>
+      <c r="CS25"/>
+      <c r="CT25"/>
+      <c r="CU25"/>
+    </row>
+    <row r="26" spans="1:99">
+      <c r="A26" t="s">
+        <v>185</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26"/>
+      <c r="AD26"/>
+      <c r="AE26"/>
+      <c r="AF26"/>
+      <c r="AG26"/>
+      <c r="AH26"/>
+      <c r="AI26"/>
+      <c r="AJ26"/>
+      <c r="AK26"/>
+      <c r="AL26"/>
+      <c r="AM26"/>
+      <c r="AN26"/>
+      <c r="AO26"/>
+      <c r="AP26"/>
+      <c r="AQ26"/>
+      <c r="AR26"/>
+      <c r="AS26"/>
+      <c r="AT26"/>
+      <c r="AU26"/>
+      <c r="AV26"/>
+      <c r="AW26"/>
+      <c r="AX26"/>
+      <c r="AY26"/>
+      <c r="AZ26"/>
+      <c r="BA26"/>
+      <c r="BB26"/>
+      <c r="BC26"/>
+      <c r="BD26"/>
+      <c r="BE26"/>
+      <c r="BF26"/>
+      <c r="BG26"/>
+      <c r="BH26"/>
+      <c r="BI26"/>
+      <c r="BJ26"/>
+      <c r="BK26"/>
+      <c r="BL26"/>
+      <c r="BM26"/>
+      <c r="BN26"/>
+      <c r="BO26"/>
+      <c r="BP26"/>
+      <c r="BQ26"/>
+      <c r="BR26"/>
+      <c r="BS26"/>
+      <c r="BT26"/>
+      <c r="BU26"/>
+      <c r="BV26"/>
+      <c r="BW26"/>
+      <c r="BX26"/>
+      <c r="BY26"/>
+      <c r="BZ26"/>
+      <c r="CA26"/>
+      <c r="CB26"/>
+      <c r="CC26"/>
+      <c r="CD26"/>
+      <c r="CE26"/>
+      <c r="CF26"/>
+      <c r="CG26"/>
+      <c r="CH26"/>
+      <c r="CI26"/>
+      <c r="CJ26"/>
+      <c r="CK26"/>
+      <c r="CL26"/>
+      <c r="CM26"/>
+      <c r="CN26"/>
+      <c r="CO26"/>
+      <c r="CP26"/>
+      <c r="CQ26"/>
+      <c r="CR26"/>
+      <c r="CS26"/>
+      <c r="CT26"/>
+      <c r="CU26"/>
+    </row>
+    <row r="27" spans="1:99">
+      <c r="A27" t="s">
+        <v>186</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27">
+        <v>81100000.0</v>
+      </c>
+      <c r="G27">
+        <v>14500000.0</v>
+      </c>
+      <c r="H27">
+        <v>9500000.0</v>
+      </c>
+      <c r="I27">
+        <v>9800000.0</v>
+      </c>
+      <c r="J27">
+        <v>9600000.0</v>
+      </c>
+      <c r="K27">
+        <v>15700000.0</v>
+      </c>
+      <c r="L27">
+        <v>4300000.0</v>
+      </c>
+      <c r="M27">
+        <v>13000000.0</v>
+      </c>
+      <c r="N27">
+        <v>9100000.0</v>
+      </c>
+      <c r="O27">
+        <v>13500000.0</v>
+      </c>
+      <c r="P27">
+        <v>6700000.0</v>
+      </c>
+      <c r="Q27">
+        <v>12300000.0</v>
+      </c>
+      <c r="R27">
+        <v>6000000.0</v>
+      </c>
+      <c r="S27">
+        <v>6800000.0</v>
+      </c>
+      <c r="T27">
+        <v>4375000.0</v>
+      </c>
+      <c r="U27">
+        <v>7197000.0</v>
+      </c>
+      <c r="V27">
+        <v>4314000.0</v>
+      </c>
+      <c r="W27">
+        <v>3414000.0</v>
+      </c>
+      <c r="X27">
+        <v>211000.0</v>
+      </c>
+      <c r="Y27">
+        <v>2378000.0</v>
+      </c>
+      <c r="Z27">
+        <v>2440000.0</v>
+      </c>
+      <c r="AA27">
+        <v>27337999.0</v>
+      </c>
+      <c r="AB27">
+        <v>4195000.0</v>
+      </c>
+      <c r="AC27">
+        <v>4248000.0</v>
+      </c>
+      <c r="AD27">
+        <v>3495000.0</v>
+      </c>
+      <c r="AE27">
+        <v>4805000.0</v>
+      </c>
+      <c r="AF27">
+        <v>3206000.0</v>
+      </c>
+      <c r="AG27">
+        <v>3885000.0</v>
+      </c>
+      <c r="AH27">
+        <v>4519000.0</v>
+      </c>
+      <c r="AI27">
+        <v>5925000.0</v>
+      </c>
+      <c r="AJ27">
+        <v>10969000.0</v>
+      </c>
+      <c r="AK27">
+        <v>3833000.0</v>
+      </c>
+      <c r="AL27">
+        <v>4871000.0</v>
+      </c>
+      <c r="AM27">
+        <v>4613000.0</v>
+      </c>
+      <c r="AN27">
+        <v>4665000.0</v>
+      </c>
+      <c r="AO27">
+        <v>3975000.0</v>
+      </c>
+      <c r="AP27">
+        <v>4129000.0</v>
+      </c>
+      <c r="AQ27">
+        <v>7452000.0</v>
+      </c>
+      <c r="AR27">
+        <v>9170000.0</v>
+      </c>
+      <c r="AS27">
+        <v>4366000.0</v>
+      </c>
+      <c r="AT27">
+        <v>5317000.0</v>
+      </c>
+      <c r="AU27">
+        <v>8309000.0</v>
+      </c>
+      <c r="AV27">
+        <v>4848000.0</v>
+      </c>
+      <c r="AW27">
+        <v>1798000.0</v>
+      </c>
+      <c r="AX27">
+        <v>1350000.0</v>
+      </c>
+      <c r="AY27">
+        <v>1641000.0</v>
+      </c>
+      <c r="AZ27">
+        <v>3274000.0</v>
+      </c>
+      <c r="BA27">
+        <v>1823000.0</v>
+      </c>
+      <c r="BB27">
+        <v>4281000.0</v>
+      </c>
+      <c r="BC27">
+        <v>3450000.0</v>
+      </c>
+      <c r="BD27">
+        <v>3730000.0</v>
+      </c>
+      <c r="BE27">
+        <v>3503000.0</v>
+      </c>
+      <c r="BF27">
+        <v>2804000.0</v>
+      </c>
+      <c r="BG27">
+        <v>2108000.0</v>
+      </c>
+      <c r="BH27">
+        <v>4078000.0</v>
+      </c>
+      <c r="BI27">
+        <v>1368000.0</v>
+      </c>
+      <c r="BJ27"/>
+      <c r="BK27">
+        <v>488000.0</v>
+      </c>
+      <c r="BL27"/>
+      <c r="BM27">
+        <v>197000.0</v>
+      </c>
+      <c r="BN27">
+        <v>120357.0</v>
+      </c>
+      <c r="BO27"/>
+      <c r="BP27"/>
+      <c r="BQ27"/>
+      <c r="BR27"/>
+      <c r="BS27"/>
+      <c r="BT27"/>
+      <c r="BU27"/>
+      <c r="BV27"/>
+      <c r="BW27"/>
+      <c r="BX27"/>
+      <c r="BY27"/>
+      <c r="BZ27"/>
+      <c r="CA27"/>
+      <c r="CB27"/>
+      <c r="CC27"/>
+      <c r="CD27"/>
+      <c r="CE27"/>
+      <c r="CF27"/>
+      <c r="CG27"/>
+      <c r="CH27"/>
+      <c r="CI27"/>
+      <c r="CJ27"/>
+      <c r="CK27"/>
+      <c r="CL27"/>
+      <c r="CM27"/>
+      <c r="CN27"/>
+      <c r="CO27"/>
+      <c r="CP27"/>
+      <c r="CQ27"/>
+      <c r="CR27"/>
+      <c r="CS27"/>
+      <c r="CT27"/>
+      <c r="CU27"/>
+    </row>
+    <row r="28" spans="1:99">
+      <c r="A28" t="s">
+        <v>187</v>
+      </c>
+      <c r="B28">
+        <v>113400000.0</v>
+      </c>
+      <c r="C28">
+        <v>109700000.0</v>
+      </c>
+      <c r="D28">
+        <v>204100000.0</v>
+      </c>
+      <c r="E28">
+        <v>249400000.0</v>
+      </c>
+      <c r="F28">
+        <v>43200000.0</v>
+      </c>
+      <c r="G28">
+        <v>16100000.0</v>
+      </c>
+      <c r="H28">
+        <v>16200000.0</v>
+      </c>
+      <c r="I28">
+        <v>16000000.0</v>
+      </c>
+      <c r="J28">
+        <v>16200000.0</v>
+      </c>
+      <c r="K28">
+        <v>15400000.0</v>
+      </c>
+      <c r="L28">
+        <v>15400000.0</v>
+      </c>
+      <c r="M28">
+        <v>14400000.0</v>
+      </c>
+      <c r="N28">
+        <v>13400000.0</v>
+      </c>
+      <c r="O28">
+        <v>13900000.0</v>
+      </c>
+      <c r="P28">
+        <v>15300000.0</v>
+      </c>
+      <c r="Q28">
+        <v>13400000.0</v>
+      </c>
+      <c r="R28">
+        <v>12000000.0</v>
+      </c>
+      <c r="S28">
+        <v>11900000.0</v>
+      </c>
+      <c r="T28">
+        <v>11060000.0</v>
+      </c>
+      <c r="U28">
+        <v>10650000.0</v>
+      </c>
+      <c r="V28">
+        <v>10631000.0</v>
+      </c>
+      <c r="W28">
+        <v>8659000.0</v>
+      </c>
+      <c r="X28">
+        <v>4685000.0</v>
+      </c>
+      <c r="Y28">
+        <v>4893000.0</v>
+      </c>
+      <c r="Z28">
+        <v>5114000.0</v>
+      </c>
+      <c r="AA28">
+        <v>5983000.0</v>
+      </c>
+      <c r="AB28">
+        <v>4919000.0</v>
+      </c>
+      <c r="AC28">
+        <v>6545000.0</v>
+      </c>
+      <c r="AD28">
+        <v>6714000.0</v>
+      </c>
+      <c r="AE28">
+        <v>6649000.0</v>
+      </c>
+      <c r="AF28">
+        <v>329000.0</v>
+      </c>
+      <c r="AG28">
+        <v>7636000.0</v>
+      </c>
+      <c r="AH28">
+        <v>8746000.0</v>
+      </c>
+      <c r="AI28">
+        <v>8226000.0</v>
+      </c>
+      <c r="AJ28">
+        <v>84000.0</v>
+      </c>
+      <c r="AK28">
+        <v>6924000.0</v>
+      </c>
+      <c r="AL28">
+        <v>6707000.0</v>
+      </c>
+      <c r="AM28">
+        <v>6690000.0</v>
+      </c>
+      <c r="AN28">
+        <v>1936000.0</v>
+      </c>
+      <c r="AO28">
+        <v>6072000.0</v>
+      </c>
+      <c r="AP28">
+        <v>4997000.0</v>
+      </c>
+      <c r="AQ28">
+        <v>5283000.0</v>
+      </c>
+      <c r="AR28">
+        <v>1050000.0</v>
+      </c>
+      <c r="AS28">
+        <v>5424000.0</v>
+      </c>
+      <c r="AT28">
+        <v>5630000.0</v>
+      </c>
+      <c r="AU28">
+        <v>5143000.0</v>
+      </c>
+      <c r="AV28">
+        <v>2669000.0</v>
+      </c>
+      <c r="AW28">
+        <v>4817000.0</v>
+      </c>
+      <c r="AX28">
+        <v>4179999.0</v>
+      </c>
+      <c r="AY28">
+        <v>3580000.0</v>
+      </c>
+      <c r="AZ28">
+        <v>1652000.0</v>
+      </c>
+      <c r="BA28">
+        <v>3156000.0</v>
+      </c>
+      <c r="BB28">
+        <v>2861000.0</v>
+      </c>
+      <c r="BC28">
+        <v>2783000.0</v>
+      </c>
+      <c r="BD28">
+        <v>1690000.0</v>
+      </c>
+      <c r="BE28">
+        <v>2548000.0</v>
+      </c>
+      <c r="BF28">
+        <v>3080000.0</v>
+      </c>
+      <c r="BG28">
+        <v>2912000.0</v>
+      </c>
+      <c r="BH28">
+        <v>3020000.0</v>
+      </c>
+      <c r="BI28">
+        <v>1265000.0</v>
+      </c>
+      <c r="BJ28">
+        <v>1669000.0</v>
+      </c>
+      <c r="BK28">
+        <v>904000.0</v>
+      </c>
+      <c r="BL28">
+        <v>2788000.0</v>
+      </c>
+      <c r="BM28">
+        <v>3864000.0</v>
+      </c>
+      <c r="BN28">
+        <v>722892.0</v>
+      </c>
+      <c r="BO28">
+        <v>321233.0</v>
+      </c>
+      <c r="BP28">
+        <v>200185.0</v>
+      </c>
+      <c r="BQ28">
+        <v>230452.0</v>
+      </c>
+      <c r="BR28">
+        <v>275388.0</v>
+      </c>
+      <c r="BS28">
+        <v>23243.0</v>
+      </c>
+      <c r="BT28">
+        <v>337826.0</v>
+      </c>
+      <c r="BU28">
+        <v>200594.0</v>
+      </c>
+      <c r="BV28">
+        <v>290759.0</v>
+      </c>
+      <c r="BW28">
+        <v>451005.0</v>
+      </c>
+      <c r="BX28">
+        <v>335277.0</v>
+      </c>
+      <c r="BY28">
+        <v>264337.0</v>
+      </c>
+      <c r="BZ28">
+        <v>276416.0</v>
+      </c>
+      <c r="CA28">
+        <v>336036.0</v>
+      </c>
+      <c r="CB28">
+        <v>247529.0</v>
+      </c>
+      <c r="CC28">
+        <v>282424.0</v>
+      </c>
+      <c r="CD28">
+        <v>270544.0</v>
+      </c>
+      <c r="CE28">
+        <v>212018.0</v>
+      </c>
+      <c r="CF28">
+        <v>143673.0</v>
+      </c>
+      <c r="CG28">
+        <v>292101.0</v>
+      </c>
+      <c r="CH28">
+        <v>123656.0</v>
+      </c>
+      <c r="CI28">
+        <v>171430.0</v>
+      </c>
+      <c r="CJ28">
+        <v>102299.0</v>
+      </c>
+      <c r="CK28">
+        <v>136158.0</v>
+      </c>
+      <c r="CL28">
+        <v>71292.0</v>
+      </c>
+      <c r="CM28">
+        <v>124692.0</v>
+      </c>
+      <c r="CN28">
+        <v>13496.0</v>
+      </c>
+      <c r="CO28">
+        <v>1750.0</v>
+      </c>
+      <c r="CP28">
+        <v>8252.0</v>
+      </c>
+      <c r="CQ28">
+        <v>4045.0</v>
+      </c>
+      <c r="CR28">
+        <v>5431.0</v>
+      </c>
+      <c r="CS28">
+        <v>786.0</v>
+      </c>
+      <c r="CT28">
+        <v>6524.0</v>
+      </c>
+      <c r="CU28">
+        <v>3278.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:99">
+      <c r="A29" t="s">
+        <v>188</v>
+      </c>
+      <c r="B29">
+        <v>285900000.0</v>
+      </c>
+      <c r="C29">
+        <v>8500000.0</v>
+      </c>
+      <c r="D29">
+        <v>116400000.0</v>
+      </c>
+      <c r="E29">
+        <v>67800000.0</v>
+      </c>
+      <c r="F29">
+        <v>102600000.0</v>
+      </c>
+      <c r="G29">
+        <v>54200000.0</v>
+      </c>
+      <c r="H29">
+        <v>115200000.0</v>
+      </c>
+      <c r="I29">
+        <v>90400000.0</v>
+      </c>
+      <c r="J29">
+        <v>37600000.0</v>
+      </c>
+      <c r="K29">
+        <v>19800000.0</v>
+      </c>
+      <c r="L29">
+        <v>84400000.0</v>
+      </c>
+      <c r="M29">
+        <v>49700000.0</v>
+      </c>
+      <c r="N29">
+        <v>60800000.0</v>
+      </c>
+      <c r="O29">
+        <v>86800000.0</v>
+      </c>
+      <c r="P29">
+        <v>95120000.0</v>
+      </c>
+      <c r="Q29">
+        <v>111759000.0</v>
+      </c>
+      <c r="R29">
+        <v>126245000.0</v>
+      </c>
+      <c r="S29">
+        <v>215376000.0</v>
+      </c>
+      <c r="T29">
+        <v>74658000.0</v>
+      </c>
+      <c r="U29">
+        <v>501998000.0</v>
+      </c>
+      <c r="V29">
+        <v>8278000.0</v>
+      </c>
+      <c r="W29">
+        <v>10605000.0</v>
+      </c>
+      <c r="X29">
+        <v>116941000.0</v>
+      </c>
+      <c r="Y29">
+        <v>5085000.0</v>
+      </c>
+      <c r="Z29">
+        <v>-25032000.0</v>
+      </c>
+      <c r="AA29">
+        <v>-670001000.0</v>
+      </c>
+      <c r="AB29">
+        <v>-65658000.0</v>
+      </c>
+      <c r="AC29">
+        <v>10314000.0</v>
+      </c>
+      <c r="AD29">
+        <v>24255000.0</v>
+      </c>
+      <c r="AE29">
+        <v>-16383000.0</v>
+      </c>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29"/>
+      <c r="BH29"/>
+      <c r="BI29"/>
+      <c r="BJ29"/>
+      <c r="BK29"/>
+      <c r="BL29"/>
+      <c r="BM29"/>
+      <c r="BN29"/>
+      <c r="BO29"/>
+      <c r="BP29"/>
+      <c r="BQ29"/>
+      <c r="BR29"/>
+      <c r="BS29"/>
+      <c r="BT29"/>
+      <c r="BU29"/>
+      <c r="BV29"/>
+      <c r="BW29"/>
+      <c r="BX29"/>
+      <c r="BY29"/>
+      <c r="BZ29"/>
+      <c r="CA29"/>
+      <c r="CB29"/>
+      <c r="CC29"/>
+      <c r="CD29"/>
+      <c r="CE29"/>
+      <c r="CF29"/>
+      <c r="CG29"/>
+      <c r="CH29"/>
+      <c r="CI29"/>
+      <c r="CJ29"/>
+      <c r="CK29"/>
+      <c r="CL29"/>
+      <c r="CM29"/>
+      <c r="CN29"/>
+      <c r="CO29"/>
+      <c r="CP29"/>
+      <c r="CQ29"/>
+      <c r="CR29"/>
+      <c r="CS29"/>
+      <c r="CT29"/>
+      <c r="CU29"/>
+    </row>
+    <row r="30" spans="1:99">
+      <c r="A30" t="s">
+        <v>189</v>
+      </c>
+      <c r="B30">
+        <v>113400000.0</v>
+      </c>
+      <c r="C30">
+        <v>109700000.0</v>
+      </c>
+      <c r="D30">
+        <v>75600000.0</v>
+      </c>
+      <c r="E30">
+        <v>132000000.0</v>
+      </c>
+      <c r="F30">
+        <v>571200000.0</v>
+      </c>
+      <c r="G30">
+        <v>30600000.0</v>
+      </c>
+      <c r="H30">
+        <v>25700000.0</v>
+      </c>
+      <c r="I30">
+        <v>25800000.0</v>
+      </c>
+      <c r="J30">
+        <v>25800000.0</v>
+      </c>
+      <c r="K30">
+        <v>31100000.0</v>
+      </c>
+      <c r="L30">
+        <v>19700000.0</v>
+      </c>
+      <c r="M30">
+        <v>27400000.0</v>
+      </c>
+      <c r="N30">
+        <v>22500000.0</v>
+      </c>
+      <c r="O30">
+        <v>27400000.0</v>
+      </c>
+      <c r="P30">
+        <v>22000000.0</v>
+      </c>
+      <c r="Q30">
+        <v>25700000.0</v>
+      </c>
+      <c r="R30">
+        <v>18000000.0</v>
+      </c>
+      <c r="S30">
+        <v>18700000.0</v>
+      </c>
+      <c r="T30">
+        <v>15435000.0</v>
+      </c>
+      <c r="U30">
+        <v>17847000.0</v>
+      </c>
+      <c r="V30">
+        <v>14945000.0</v>
+      </c>
+      <c r="W30">
+        <v>12073000.0</v>
+      </c>
+      <c r="X30">
+        <v>4474000.0</v>
+      </c>
+      <c r="Y30">
+        <v>7271000.0</v>
+      </c>
+      <c r="Z30">
+        <v>2674000.0</v>
+      </c>
+      <c r="AA30">
+        <v>33320999.0</v>
+      </c>
+      <c r="AB30">
+        <v>9114000.0</v>
+      </c>
+      <c r="AC30">
+        <v>10793000.0</v>
+      </c>
+      <c r="AD30">
+        <v>10209000.0</v>
+      </c>
+      <c r="AE30">
+        <v>11454000.0</v>
+      </c>
+      <c r="AF30">
+        <v>3535000.0</v>
+      </c>
+      <c r="AG30">
+        <v>11521000.0</v>
+      </c>
+      <c r="AH30">
+        <v>13265000.0</v>
+      </c>
+      <c r="AI30">
+        <v>14151000.0</v>
+      </c>
+      <c r="AJ30">
+        <v>11053000.0</v>
+      </c>
+      <c r="AK30">
+        <v>10757000.0</v>
+      </c>
+      <c r="AL30">
+        <v>11578000.0</v>
+      </c>
+      <c r="AM30">
+        <v>11303000.0</v>
+      </c>
+      <c r="AN30">
+        <v>6601000.0</v>
+      </c>
+      <c r="AO30">
+        <v>10047000.0</v>
+      </c>
+      <c r="AP30">
+        <v>9126000.0</v>
+      </c>
+      <c r="AQ30">
+        <v>12735000.0</v>
+      </c>
+      <c r="AR30">
+        <v>10220000.0</v>
+      </c>
+      <c r="AS30">
+        <v>9790000.0</v>
+      </c>
+      <c r="AT30">
+        <v>10947000.0</v>
+      </c>
+      <c r="AU30">
+        <v>13452000.0</v>
+      </c>
+      <c r="AV30">
+        <v>7517000.0</v>
+      </c>
+      <c r="AW30">
+        <v>6615000.0</v>
+      </c>
+      <c r="AX30">
+        <v>5530000.0</v>
+      </c>
+      <c r="AY30">
+        <v>5221000.0</v>
+      </c>
+      <c r="AZ30">
+        <v>4926000.0</v>
+      </c>
+      <c r="BA30">
+        <v>4979000.0</v>
+      </c>
+      <c r="BB30">
+        <v>41052000.0</v>
+      </c>
+      <c r="BC30">
+        <v>57047000.0</v>
+      </c>
+      <c r="BD30">
+        <v>48685000.0</v>
+      </c>
+      <c r="BE30">
+        <v>39416000.0</v>
+      </c>
+      <c r="BF30">
+        <v>32829000.0</v>
+      </c>
+      <c r="BG30">
+        <v>26098000.0</v>
+      </c>
+      <c r="BH30">
+        <v>23728000.0</v>
+      </c>
+      <c r="BI30">
+        <v>15334000.0</v>
+      </c>
+      <c r="BJ30">
+        <v>14140000.0</v>
+      </c>
+      <c r="BK30">
+        <v>7198000.0</v>
+      </c>
+      <c r="BL30">
+        <v>8551000.0</v>
+      </c>
+      <c r="BM30">
+        <v>8857000.0</v>
+      </c>
+      <c r="BN30">
+        <v>3262829.0</v>
+      </c>
+      <c r="BO30">
+        <v>992461.0</v>
+      </c>
+      <c r="BP30">
+        <v>864998.0</v>
+      </c>
+      <c r="BQ30">
+        <v>765619.0</v>
+      </c>
+      <c r="BR30">
+        <v>947809.0</v>
+      </c>
+      <c r="BS30">
+        <v>643246.0</v>
+      </c>
+      <c r="BT30">
+        <v>954964.0</v>
+      </c>
+      <c r="BU30">
+        <v>717180.0</v>
+      </c>
+      <c r="BV30">
+        <v>656310.0</v>
+      </c>
+      <c r="BW30">
+        <v>862685.0</v>
+      </c>
+      <c r="BX30">
+        <v>736210.0</v>
+      </c>
+      <c r="BY30">
+        <v>718212.0</v>
+      </c>
+      <c r="BZ30">
+        <v>700985.0</v>
+      </c>
+      <c r="CA30">
+        <v>697717.0</v>
+      </c>
+      <c r="CB30">
+        <v>664681.0</v>
+      </c>
+      <c r="CC30">
+        <v>596775.0</v>
+      </c>
+      <c r="CD30">
+        <v>580253.0</v>
+      </c>
+      <c r="CE30">
+        <v>324747.0</v>
+      </c>
+      <c r="CF30">
+        <v>242927.0</v>
+      </c>
+      <c r="CG30">
+        <v>403681.0</v>
+      </c>
+      <c r="CH30">
+        <v>188716.0</v>
+      </c>
+      <c r="CI30">
+        <v>314716.0</v>
+      </c>
+      <c r="CJ30">
+        <v>135035.0</v>
+      </c>
+      <c r="CK30">
+        <v>181812.0</v>
+      </c>
+      <c r="CL30">
+        <v>110407.0</v>
+      </c>
+      <c r="CM30">
+        <v>156516.0</v>
+      </c>
+      <c r="CN30">
+        <v>26189.0</v>
+      </c>
+      <c r="CO30">
+        <v>1750.0</v>
+      </c>
+      <c r="CP30">
+        <v>8252.0</v>
+      </c>
+      <c r="CQ30">
+        <v>4045.0</v>
+      </c>
+      <c r="CR30">
+        <v>5431.0</v>
+      </c>
+      <c r="CS30">
+        <v>786.0</v>
+      </c>
+      <c r="CT30">
+        <v>6524.0</v>
+      </c>
+      <c r="CU30">
+        <v>3278.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:99">
+      <c r="A31" t="s">
+        <v>190</v>
+      </c>
+      <c r="B31">
+        <v>48300000.0</v>
+      </c>
+      <c r="C31">
+        <v>-586000000.0</v>
+      </c>
+      <c r="D31">
+        <v>107700000.0</v>
+      </c>
+      <c r="E31">
+        <v>-54000000.0</v>
+      </c>
+      <c r="F31">
+        <v>123900000.0</v>
+      </c>
+      <c r="G31">
+        <v>-290300000.0</v>
+      </c>
+      <c r="H31">
+        <v>-147600000.0</v>
+      </c>
+      <c r="I31">
+        <v>-114400000.0</v>
+      </c>
+      <c r="J31">
+        <v>-263200000.0</v>
+      </c>
+      <c r="K31">
+        <v>-365600000.0</v>
+      </c>
+      <c r="L31">
+        <v>-117000000.0</v>
+      </c>
+      <c r="M31">
+        <v>-330500000.0</v>
+      </c>
+      <c r="N31">
+        <v>-185700000.0</v>
+      </c>
+      <c r="O31">
+        <v>-126000000.0</v>
+      </c>
+      <c r="P31">
+        <v>-233200000.0</v>
+      </c>
+      <c r="Q31">
+        <v>-165300000.0</v>
+      </c>
+      <c r="R31">
+        <v>-284800000.0</v>
+      </c>
+      <c r="S31">
+        <v>268100000.0</v>
+      </c>
+      <c r="T31">
+        <v>-157143000.0</v>
+      </c>
+      <c r="U31">
+        <v>1632307000.0</v>
+      </c>
+      <c r="V31">
+        <v>-384586000.0</v>
+      </c>
+      <c r="W31">
+        <v>-133978000.0</v>
+      </c>
+      <c r="X31">
+        <v>331970000.0</v>
+      </c>
+      <c r="Y31">
+        <v>-102751000.0</v>
+      </c>
+      <c r="Z31">
+        <v>-153837000.0</v>
+      </c>
+      <c r="AA31">
+        <v>-2876154000.0</v>
+      </c>
+      <c r="AB31">
+        <v>-471405000.0</v>
+      </c>
+      <c r="AC31">
+        <v>-116591000.0</v>
+      </c>
+      <c r="AD31">
+        <v>-117969000.0</v>
+      </c>
+      <c r="AE31">
+        <v>-247067000.0</v>
+      </c>
+      <c r="AF31">
+        <v>-117182000.0</v>
+      </c>
+      <c r="AG31">
+        <v>-161138000.0</v>
+      </c>
+      <c r="AH31">
+        <v>-249630000.0</v>
+      </c>
+      <c r="AI31">
+        <v>-196849000.0</v>
+      </c>
+      <c r="AJ31">
+        <v>-474001000.0</v>
+      </c>
+      <c r="AK31">
+        <v>-117934000.0</v>
+      </c>
+      <c r="AL31">
+        <v>-72181000.0</v>
+      </c>
+      <c r="AM31">
+        <v>-51902000.0</v>
+      </c>
+      <c r="AN31">
+        <v>143554999.0</v>
+      </c>
+      <c r="AO31">
+        <v>-86667000.0</v>
+      </c>
+      <c r="AP31">
+        <v>-108029000.0</v>
+      </c>
+      <c r="AQ31">
+        <v>-40222000.0</v>
+      </c>
+      <c r="AR31">
+        <v>-145845000.0</v>
+      </c>
+      <c r="AS31">
+        <v>-595261000.0</v>
+      </c>
+      <c r="AT31">
+        <v>-97831000.0</v>
+      </c>
+      <c r="AU31">
+        <v>-94178000.0</v>
+      </c>
+      <c r="AV31">
+        <v>102042000.0</v>
+      </c>
+      <c r="AW31">
+        <v>-29888000.0</v>
+      </c>
+      <c r="AX31">
+        <v>61141000.0</v>
+      </c>
+      <c r="AY31">
+        <v>-116832000.0</v>
+      </c>
+      <c r="AZ31">
+        <v>-66503000.0</v>
+      </c>
+      <c r="BA31">
+        <v>-71289000.0</v>
+      </c>
+      <c r="BB31">
+        <v>-3775000.0</v>
+      </c>
+      <c r="BC31">
+        <v>-3487000.0</v>
+      </c>
+      <c r="BD31">
+        <v>-15888000.0</v>
+      </c>
+      <c r="BE31">
+        <v>-3144000.0</v>
+      </c>
+      <c r="BF31">
+        <v>-3750000.0</v>
+      </c>
+      <c r="BG31">
+        <v>-1608000.0</v>
+      </c>
+      <c r="BH31">
+        <v>-1407000.0</v>
+      </c>
+      <c r="BI31">
+        <v>-1263000.0</v>
+      </c>
+      <c r="BJ31">
+        <v>-1403000.0</v>
+      </c>
+      <c r="BK31">
+        <v>-545000.0</v>
+      </c>
+      <c r="BL31">
+        <v>-707000.0</v>
+      </c>
+      <c r="BM31">
+        <v>-658000.0</v>
+      </c>
+      <c r="BN31">
+        <v>-82266.0</v>
+      </c>
+      <c r="BO31">
+        <v>-462038.0</v>
+      </c>
+      <c r="BP31">
+        <v>-6037.0</v>
+      </c>
+      <c r="BQ31">
+        <v>-49808.0</v>
+      </c>
+      <c r="BR31">
+        <v>-140681.0</v>
+      </c>
+      <c r="BS31">
+        <v>-424004.0</v>
+      </c>
+      <c r="BT31">
+        <v>-41820.0</v>
+      </c>
+      <c r="BU31">
+        <v>-94048.0</v>
+      </c>
+      <c r="BV31">
+        <v>-29368.0</v>
+      </c>
+      <c r="BW31">
+        <v>-14522.0</v>
+      </c>
+      <c r="BX31">
+        <v>-612.0</v>
+      </c>
+      <c r="BY31">
+        <v>-66583.0</v>
+      </c>
+      <c r="BZ31">
+        <v>-111645.0</v>
+      </c>
+      <c r="CA31">
+        <v>-52354.0</v>
+      </c>
+      <c r="CB31">
+        <v>-109566.0</v>
+      </c>
+      <c r="CC31">
+        <v>-83019.0</v>
+      </c>
+      <c r="CD31">
+        <v>-21968.0</v>
+      </c>
+      <c r="CE31">
+        <v>364670.0</v>
+      </c>
+      <c r="CF31">
+        <v>-111914.0</v>
+      </c>
+      <c r="CG31">
+        <v>-3096.0</v>
+      </c>
+      <c r="CH31">
+        <v>-2950.0</v>
+      </c>
+      <c r="CI31">
+        <v>94175.0</v>
+      </c>
+      <c r="CJ31">
+        <v>-40108.0</v>
+      </c>
+      <c r="CK31">
+        <v>-2922.0</v>
+      </c>
+      <c r="CL31">
+        <v>-26948.0</v>
+      </c>
+      <c r="CM31">
+        <v>-21834.0</v>
+      </c>
+      <c r="CN31">
+        <v>-11083.0</v>
+      </c>
+      <c r="CO31">
+        <v>806.0</v>
+      </c>
+      <c r="CP31">
+        <v>6453.0</v>
+      </c>
+      <c r="CQ31"/>
+      <c r="CR31"/>
+      <c r="CS31">
+        <v>108.0</v>
+      </c>
+      <c r="CT31">
+        <v>6524.0</v>
+      </c>
+      <c r="CU31">
+        <v>3278.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:99">
+      <c r="A32" t="s">
+        <v>191</v>
+      </c>
+      <c r="B32">
+        <v>2349400000.0</v>
+      </c>
+      <c r="C32">
+        <v>1837000000.0</v>
+      </c>
+      <c r="D32">
+        <v>1505700000.0</v>
+      </c>
+      <c r="E32">
+        <v>1547800000.0</v>
+      </c>
+      <c r="F32">
+        <v>1446800000.0</v>
+      </c>
+      <c r="G32">
+        <v>855200000.0</v>
+      </c>
+      <c r="H32">
+        <v>852400000.0</v>
+      </c>
+      <c r="I32">
+        <v>811600000.0</v>
+      </c>
+      <c r="J32">
+        <v>886100000.0</v>
+      </c>
+      <c r="K32">
+        <v>787700000.0</v>
+      </c>
+      <c r="L32">
+        <v>826600000.0</v>
+      </c>
+      <c r="M32">
+        <v>866300000.0</v>
+      </c>
+      <c r="N32">
+        <v>745200000.0</v>
+      </c>
+      <c r="O32">
+        <v>791900000.0</v>
+      </c>
+      <c r="P32">
+        <v>1007400000.0</v>
+      </c>
+      <c r="Q32">
+        <v>937500000.0</v>
+      </c>
+      <c r="R32">
+        <v>1107900000.0</v>
+      </c>
+      <c r="S32">
+        <v>865700000.0</v>
+      </c>
+      <c r="T32">
+        <v>691367000.0</v>
+      </c>
+      <c r="U32">
+        <v>618925000.0</v>
+      </c>
+      <c r="V32">
+        <v>639563000.0</v>
+      </c>
+      <c r="W32">
+        <v>328245000.0</v>
+      </c>
+      <c r="X32">
+        <v>210589000.0</v>
+      </c>
+      <c r="Y32">
+        <v>222527000.0</v>
+      </c>
+      <c r="Z32">
+        <v>144683000.0</v>
+      </c>
+      <c r="AA32">
+        <v>233095000.0</v>
+      </c>
+      <c r="AB32">
+        <v>316001000.0</v>
+      </c>
+      <c r="AC32">
+        <v>279976000.0</v>
+      </c>
+      <c r="AD32">
+        <v>308914000.0</v>
+      </c>
+      <c r="AE32">
+        <v>295585000.0</v>
+      </c>
+      <c r="AF32">
+        <v>233326000.0</v>
+      </c>
+      <c r="AG32">
+        <v>367323000.0</v>
+      </c>
+      <c r="AH32">
+        <v>360438000.0</v>
+      </c>
+      <c r="AI32">
+        <v>296122000.0</v>
+      </c>
+      <c r="AJ32">
+        <v>247412000.0</v>
+      </c>
+      <c r="AK32">
+        <v>203857000.0</v>
+      </c>
+      <c r="AL32">
+        <v>208875000.0</v>
+      </c>
+      <c r="AM32">
+        <v>206240000.0</v>
+      </c>
+      <c r="AN32">
+        <v>177077000.0</v>
+      </c>
+      <c r="AO32">
+        <v>151340000.0</v>
+      </c>
+      <c r="AP32">
+        <v>118593000.0</v>
+      </c>
+      <c r="AQ32">
+        <v>97441000.0</v>
+      </c>
+      <c r="AR32">
+        <v>127499000.0</v>
+      </c>
+      <c r="AS32">
+        <v>135365000.0</v>
+      </c>
+      <c r="AT32">
+        <v>161836000.0</v>
+      </c>
+      <c r="AU32">
+        <v>114873000.0</v>
+      </c>
+      <c r="AV32">
+        <v>169296000.0</v>
+      </c>
+      <c r="AW32">
+        <v>195259000.0</v>
+      </c>
+      <c r="AX32">
+        <v>187525000.0</v>
+      </c>
+      <c r="AY32">
+        <v>154723000.0</v>
+      </c>
+      <c r="AZ32">
+        <v>97020000.0</v>
+      </c>
+      <c r="BA32">
+        <v>121251000.0</v>
+      </c>
+      <c r="BB32">
+        <v>92059000.0</v>
+      </c>
+      <c r="BC32">
+        <v>89022000.0</v>
+      </c>
+      <c r="BD32">
+        <v>82870000.0</v>
+      </c>
+      <c r="BE32">
+        <v>76901000.0</v>
+      </c>
+      <c r="BF32">
+        <v>101359000.0</v>
+      </c>
+      <c r="BG32">
+        <v>55842000.0</v>
+      </c>
+      <c r="BH32">
+        <v>38712000.0</v>
+      </c>
+      <c r="BI32">
+        <v>43482000.0</v>
+      </c>
+      <c r="BJ32">
+        <v>44234000.0</v>
+      </c>
+      <c r="BK32">
+        <v>13749000.0</v>
+      </c>
+      <c r="BL32">
+        <v>8032000.0</v>
+      </c>
+      <c r="BM32">
+        <v>7570000.0</v>
+      </c>
+      <c r="BN32">
+        <v>4044223.0</v>
+      </c>
+      <c r="BO32">
+        <v>1955167.0</v>
+      </c>
+      <c r="BP32">
+        <v>1748107.0</v>
+      </c>
+      <c r="BQ32">
+        <v>1386138.0</v>
+      </c>
+      <c r="BR32">
+        <v>1554310.0</v>
+      </c>
+      <c r="BS32">
+        <v>1179559.0</v>
+      </c>
+      <c r="BT32">
+        <v>1426992.0</v>
+      </c>
+      <c r="BU32">
+        <v>2495854.0</v>
+      </c>
+      <c r="BV32">
+        <v>2074416.0</v>
+      </c>
+      <c r="BW32">
+        <v>1789918.0</v>
+      </c>
+      <c r="BX32">
+        <v>1347422.0</v>
+      </c>
+      <c r="BY32">
+        <v>1469813.0</v>
+      </c>
+      <c r="BZ32">
+        <v>1363351.0</v>
+      </c>
+      <c r="CA32">
+        <v>1189527.0</v>
+      </c>
+      <c r="CB32">
+        <v>1236652.0</v>
+      </c>
+      <c r="CC32">
+        <v>1120547.0</v>
+      </c>
+      <c r="CD32">
+        <v>1263047.0</v>
+      </c>
+      <c r="CE32">
+        <v>479616.0</v>
+      </c>
+      <c r="CF32">
+        <v>625390.0</v>
+      </c>
+      <c r="CG32">
+        <v>585380.0</v>
+      </c>
+      <c r="CH32">
+        <v>390915.0</v>
+      </c>
+      <c r="CI32">
+        <v>216148.0</v>
+      </c>
+      <c r="CJ32">
+        <v>218730.0</v>
+      </c>
+      <c r="CK32">
+        <v>147429.0</v>
+      </c>
+      <c r="CL32">
+        <v>133010.0</v>
+      </c>
+      <c r="CM32">
+        <v>97352.0</v>
+      </c>
+      <c r="CN32">
+        <v>46849.0</v>
+      </c>
+      <c r="CO32">
+        <v>944.0</v>
+      </c>
+      <c r="CP32">
+        <v>1799.0</v>
+      </c>
+      <c r="CQ32"/>
+      <c r="CR32"/>
+      <c r="CS32">
+        <v>678.0</v>
+      </c>
+      <c r="CT32"/>
+      <c r="CU32"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:Z30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:26">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1" t="s">
+        <v>23</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>24</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="2" spans="1:26">
+      <c r="A2" t="s">
+        <v>192</v>
+      </c>
+      <c r="B2">
+        <v>362300000.0</v>
+      </c>
+      <c r="C2">
+        <v>0.0</v>
+      </c>
+      <c r="D2">
+        <v>0.0</v>
+      </c>
+      <c r="E2">
+        <v>0.0</v>
+      </c>
+      <c r="F2">
+        <v>0.0</v>
+      </c>
+      <c r="G2">
+        <v>0.0</v>
+      </c>
+      <c r="H2">
+        <v>0.0</v>
+      </c>
+      <c r="I2">
+        <v>0.0</v>
+      </c>
+      <c r="J2">
+        <v>0.0</v>
+      </c>
+      <c r="K2"/>
+      <c r="L2"/>
+      <c r="M2"/>
+      <c r="N2">
+        <v>12000.0</v>
+      </c>
+      <c r="O2">
+        <v>13000.0</v>
+      </c>
+      <c r="P2">
+        <v>10000.0</v>
+      </c>
+      <c r="Q2">
+        <v>5000.0</v>
+      </c>
+      <c r="R2">
+        <v>-14821.0</v>
+      </c>
+      <c r="S2">
+        <v>-387990.0</v>
+      </c>
+      <c r="T2">
+        <v>-890959.0</v>
+      </c>
+      <c r="U2">
+        <v>562043.0</v>
+      </c>
+      <c r="V2">
+        <v>189901.0</v>
+      </c>
+      <c r="W2">
+        <v>22386.0</v>
+      </c>
+      <c r="X2">
+        <v>278481.0</v>
+      </c>
+      <c r="Y2">
+        <v>309779.0</v>
+      </c>
+      <c r="Z2"/>
+    </row>
+    <row r="3" spans="1:26">
+      <c r="A3" t="s">
+        <v>193</v>
+      </c>
+      <c r="B3">
+        <v>2076500000</v>
+      </c>
+      <c r="C3">
+        <v>1136700000</v>
+      </c>
+      <c r="D3">
+        <v>1124900000</v>
+      </c>
+      <c r="E3">
+        <v>694500000</v>
+      </c>
+      <c r="F3">
+        <v>559215000</v>
+      </c>
+      <c r="G3">
+        <v>201267000</v>
+      </c>
+      <c r="H3">
+        <v>407968000</v>
+      </c>
+      <c r="I3">
+        <v>475748000</v>
+      </c>
+      <c r="J3">
+        <v>1307153000</v>
+      </c>
+      <c r="K3">
+        <v>787421000</v>
+      </c>
+      <c r="L3">
+        <v>475099000</v>
+      </c>
+      <c r="M3">
+        <v>1270286000</v>
+      </c>
+      <c r="N3">
+        <v>570974000</v>
+      </c>
+      <c r="O3">
+        <v>249998000</v>
+      </c>
+      <c r="P3">
+        <v>140458000</v>
+      </c>
+      <c r="Q3">
+        <v>94151000</v>
+      </c>
+      <c r="R3">
+        <v>2138011</v>
+      </c>
+      <c r="S3">
+        <v>6556173</v>
+      </c>
+      <c r="T3">
+        <v>3700408</v>
+      </c>
+      <c r="U3">
+        <v>9431462</v>
+      </c>
+      <c r="V3">
+        <v>2127994</v>
+      </c>
+      <c r="W3">
+        <v>2561718</v>
+      </c>
+      <c r="X3">
+        <v>331592</v>
+      </c>
+      <c r="Y3">
+        <v>0</v>
+      </c>
+      <c r="Z3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26">
+      <c r="A4" t="s">
+        <v>194</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+    </row>
+    <row r="5" spans="1:26">
+      <c r="A5" t="s">
+        <v>195</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5"/>
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5"/>
+      <c r="O5"/>
+      <c r="P5"/>
+      <c r="Q5"/>
+      <c r="R5"/>
+      <c r="S5"/>
+      <c r="T5"/>
+      <c r="U5"/>
+      <c r="V5"/>
+      <c r="W5"/>
+      <c r="X5"/>
+      <c r="Y5"/>
+      <c r="Z5"/>
+    </row>
+    <row r="6" spans="1:26">
+      <c r="A6" t="s">
+        <v>196</v>
+      </c>
+      <c r="B6">
+        <v>-302900000.0</v>
+      </c>
+      <c r="C6">
+        <v>362000000.0</v>
+      </c>
+      <c r="D6">
+        <v>0.0</v>
+      </c>
+      <c r="E6">
+        <v>0.0</v>
+      </c>
+      <c r="F6">
+        <v>0.0</v>
+      </c>
+      <c r="G6">
+        <v>0.0</v>
+      </c>
+      <c r="H6">
+        <v>0.0</v>
+      </c>
+      <c r="I6">
+        <v>0.0</v>
+      </c>
+      <c r="J6">
+        <v>0.0</v>
+      </c>
+      <c r="K6">
+        <v>0.0</v>
+      </c>
+      <c r="L6"/>
+      <c r="M6"/>
+      <c r="N6">
+        <v>-12000.0</v>
+      </c>
+      <c r="O6">
+        <v>-1000.0</v>
+      </c>
+      <c r="P6">
+        <v>3000.0</v>
+      </c>
+      <c r="Q6">
+        <v>5000.0</v>
+      </c>
+      <c r="R6">
+        <v>-49552.0</v>
+      </c>
+      <c r="S6">
+        <v>373169.0</v>
+      </c>
+      <c r="T6">
+        <v>502969.0</v>
+      </c>
+      <c r="U6">
+        <v>-1453002.0</v>
+      </c>
+      <c r="V6">
+        <v>372142.0</v>
+      </c>
+      <c r="W6">
+        <v>167515.0</v>
+      </c>
+      <c r="X6">
+        <v>-256095.0</v>
+      </c>
+      <c r="Y6">
+        <v>-306298.0</v>
+      </c>
+      <c r="Z6">
+        <v>309779.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26">
+      <c r="A7" t="s">
+        <v>197</v>
+      </c>
+      <c r="B7">
+        <v>-251900000.0</v>
+      </c>
+      <c r="C7">
+        <v>201300000.0</v>
+      </c>
+      <c r="D7">
+        <v>-48900000.0</v>
+      </c>
+      <c r="E7">
+        <v>-139700000.0</v>
+      </c>
+      <c r="F7">
+        <v>25288000.0</v>
+      </c>
+      <c r="G7">
+        <v>16294000.0</v>
+      </c>
+      <c r="H7">
+        <v>-30252000.0</v>
+      </c>
+      <c r="I7">
+        <v>23514000.0</v>
+      </c>
+      <c r="J7">
+        <v>-19508000.0</v>
+      </c>
+      <c r="K7">
+        <v>-19587000.0</v>
+      </c>
+      <c r="L7">
+        <v>23540000.0</v>
+      </c>
+      <c r="M7">
+        <v>-12735000.0</v>
+      </c>
+      <c r="N7">
+        <v>1107000.0</v>
+      </c>
+      <c r="O7">
+        <v>-14737000.0</v>
+      </c>
+      <c r="P7">
+        <v>-6702000.0</v>
+      </c>
+      <c r="Q7">
+        <v>-5623000.0</v>
+      </c>
+      <c r="R7">
+        <v>-97300.0</v>
+      </c>
+      <c r="S7">
+        <v>134168.0</v>
+      </c>
+      <c r="T7">
+        <v>426557.0</v>
+      </c>
+      <c r="U7">
+        <v>-318507.0</v>
+      </c>
+      <c r="V7">
+        <v>-129191.0</v>
+      </c>
+      <c r="W7">
+        <v>-174492.0</v>
+      </c>
+      <c r="X7">
+        <v>43200.0</v>
+      </c>
+      <c r="Y7">
+        <v>-1933.0</v>
+      </c>
+      <c r="Z7">
+        <v>1580.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26">
+      <c r="A8" t="s">
+        <v>198</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+    </row>
+    <row r="9" spans="1:26">
+      <c r="A9" t="s">
+        <v>199</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9"/>
+      <c r="D9"/>
+      <c r="E9"/>
+      <c r="F9"/>
+      <c r="G9"/>
+      <c r="H9"/>
+      <c r="I9"/>
+      <c r="J9"/>
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9"/>
+      <c r="N9"/>
+      <c r="O9"/>
+      <c r="P9"/>
+      <c r="Q9"/>
+      <c r="R9"/>
+      <c r="S9"/>
+      <c r="T9"/>
+      <c r="U9"/>
+      <c r="V9"/>
+      <c r="W9"/>
+      <c r="X9"/>
+      <c r="Y9"/>
+      <c r="Z9"/>
+    </row>
+    <row r="10" spans="1:26">
+      <c r="A10" t="s">
+        <v>200</v>
+      </c>
+      <c r="B10"/>
+      <c r="C10"/>
+      <c r="D10"/>
+      <c r="E10"/>
+      <c r="F10"/>
+      <c r="G10"/>
+      <c r="H10"/>
+      <c r="I10"/>
+      <c r="J10"/>
+      <c r="K10"/>
+      <c r="L10"/>
+      <c r="M10"/>
+      <c r="N10"/>
+      <c r="O10"/>
+      <c r="P10"/>
+      <c r="Q10"/>
+      <c r="R10"/>
+      <c r="S10"/>
+      <c r="T10"/>
+      <c r="U10"/>
+      <c r="V10"/>
+      <c r="W10"/>
+      <c r="X10"/>
+      <c r="Y10"/>
+      <c r="Z10"/>
+    </row>
+    <row r="11" spans="1:26">
+      <c r="A11" t="s">
+        <v>201</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11">
+        <v>0.0</v>
+      </c>
+      <c r="F11">
+        <v>0.0</v>
+      </c>
+      <c r="G11">
+        <v>0.0</v>
+      </c>
+      <c r="H11">
+        <v>0.0</v>
+      </c>
+      <c r="I11">
+        <v>0.0</v>
+      </c>
+      <c r="J11">
+        <v>0.0</v>
+      </c>
+      <c r="K11">
+        <v>0.0</v>
+      </c>
+      <c r="L11">
+        <v>0.0</v>
+      </c>
+      <c r="M11">
+        <v>0.0</v>
+      </c>
+      <c r="N11">
+        <v>0.0</v>
+      </c>
+      <c r="O11"/>
+      <c r="P11"/>
+      <c r="Q11"/>
+      <c r="R11"/>
+      <c r="S11"/>
+      <c r="T11"/>
+      <c r="U11"/>
+      <c r="V11"/>
+      <c r="W11"/>
+      <c r="X11"/>
+      <c r="Y11"/>
+      <c r="Z11"/>
+    </row>
+    <row r="12" spans="1:26">
+      <c r="A12" t="s">
+        <v>202</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12">
+        <v>458100000.0</v>
+      </c>
+      <c r="F12">
+        <v>598502000.0</v>
+      </c>
+      <c r="G12">
+        <v>-463459000.0</v>
+      </c>
+      <c r="H12">
+        <v>35841000.0</v>
+      </c>
+      <c r="I12">
+        <v>-83620000.0</v>
+      </c>
+      <c r="J12">
+        <v>-117211000.0</v>
+      </c>
+      <c r="K12">
+        <v>174042000.0</v>
+      </c>
+      <c r="L12">
+        <v>269269000.0</v>
+      </c>
+      <c r="M12">
+        <v>-245893000.0</v>
+      </c>
+      <c r="N12">
+        <v>81175000.0</v>
+      </c>
+      <c r="O12"/>
+      <c r="P12"/>
+      <c r="Q12"/>
+      <c r="R12"/>
+      <c r="S12"/>
+      <c r="T12"/>
+      <c r="U12"/>
+      <c r="V12"/>
+      <c r="W12"/>
+      <c r="X12"/>
+      <c r="Y12"/>
+      <c r="Z12"/>
+    </row>
+    <row r="13" spans="1:26">
+      <c r="A13" t="s">
+        <v>203</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13">
+        <v>-139700000.0</v>
+      </c>
+      <c r="F13">
+        <v>25288000.0</v>
+      </c>
+      <c r="G13">
+        <v>16294000.0</v>
+      </c>
+      <c r="H13">
+        <v>-30252000.0</v>
+      </c>
+      <c r="I13">
+        <v>23514000.0</v>
+      </c>
+      <c r="J13">
+        <v>-19508000.0</v>
+      </c>
+      <c r="K13">
+        <v>-19587000.0</v>
+      </c>
+      <c r="L13">
+        <v>23540000.0</v>
+      </c>
+      <c r="M13">
+        <v>-12735000.0</v>
+      </c>
+      <c r="N13">
+        <v>1107000.0</v>
+      </c>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+      <c r="V13"/>
+      <c r="W13"/>
+      <c r="X13"/>
+      <c r="Y13"/>
+      <c r="Z13"/>
+    </row>
+    <row r="14" spans="1:26">
+      <c r="A14" t="s">
+        <v>204</v>
+      </c>
+      <c r="B14">
+        <v>1709300000.0</v>
+      </c>
+      <c r="C14">
+        <v>12000000.0</v>
+      </c>
+      <c r="D14">
+        <v>9300000.0</v>
+      </c>
+      <c r="E14">
+        <v>806500000.0</v>
+      </c>
+      <c r="F14">
+        <v>-1297961000.0</v>
+      </c>
+      <c r="G14">
+        <v>2834772000.0</v>
+      </c>
+      <c r="H14">
+        <v>867158000.0</v>
+      </c>
+      <c r="I14">
+        <v>487013000.0</v>
+      </c>
+      <c r="J14">
+        <v>733347000.0</v>
+      </c>
+      <c r="K14">
+        <v>20743000.0</v>
+      </c>
+      <c r="L14">
+        <v>825306000.0</v>
+      </c>
+      <c r="M14">
+        <v>258141000.0</v>
+      </c>
+      <c r="N14">
+        <v>154068000.0</v>
+      </c>
+      <c r="O14">
+        <v>119598000.0</v>
+      </c>
+      <c r="P14">
+        <v>48976000.0</v>
+      </c>
+      <c r="Q14">
+        <v>15421000.0</v>
+      </c>
+      <c r="R14"/>
+      <c r="S14">
+        <v>2119278.0</v>
+      </c>
+      <c r="T14">
+        <v>1691057.0</v>
+      </c>
+      <c r="U14">
+        <v>1402893.0</v>
+      </c>
+      <c r="V14">
+        <v>388624.0</v>
+      </c>
+      <c r="W14">
+        <v>134237.0</v>
+      </c>
+      <c r="X14">
+        <v>44517.0</v>
+      </c>
+      <c r="Y14"/>
+      <c r="Z14"/>
+    </row>
+    <row r="15" spans="1:26">
+      <c r="A15" t="s">
+        <v>205</v>
+      </c>
+      <c r="B15">
+        <v>735500000.0</v>
+      </c>
+      <c r="C15">
+        <v>433300000.0</v>
+      </c>
+      <c r="D15">
+        <v>372800000.0</v>
+      </c>
+      <c r="E15">
+        <v>237200000.0</v>
+      </c>
+      <c r="F15">
+        <v>126070000.0</v>
+      </c>
+      <c r="G15">
+        <v>87276000.0</v>
+      </c>
+      <c r="H15">
+        <v>138341000.0</v>
+      </c>
+      <c r="I15">
+        <v>132295000.0</v>
+      </c>
+      <c r="J15">
+        <v>104926000.0</v>
+      </c>
+      <c r="K15">
+        <v>116521000.0</v>
+      </c>
+      <c r="L15">
+        <v>212898000.0</v>
+      </c>
+      <c r="M15">
+        <v>169594000.0</v>
+      </c>
+      <c r="N15">
+        <v>92978000.0</v>
+      </c>
+      <c r="O15"/>
+      <c r="P15"/>
+      <c r="Q15"/>
+      <c r="R15"/>
+      <c r="S15"/>
+      <c r="T15"/>
+      <c r="U15"/>
+      <c r="V15"/>
+      <c r="W15"/>
+      <c r="X15"/>
+      <c r="Y15"/>
+      <c r="Z15"/>
+    </row>
+    <row r="16" spans="1:26">
+      <c r="A16" t="s">
+        <v>206</v>
+      </c>
+      <c r="B16">
+        <v>59400000.0</v>
+      </c>
+      <c r="C16">
+        <v>362000000.0</v>
+      </c>
+      <c r="D16">
+        <v>0.0</v>
+      </c>
+      <c r="E16">
+        <v>0.0</v>
+      </c>
+      <c r="F16">
+        <v>0.0</v>
+      </c>
+      <c r="G16">
+        <v>0.0</v>
+      </c>
+      <c r="H16">
+        <v>0.0</v>
+      </c>
+      <c r="I16">
+        <v>0.0</v>
+      </c>
+      <c r="J16">
+        <v>0.0</v>
+      </c>
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16"/>
+      <c r="N16"/>
+      <c r="O16">
+        <v>12000.0</v>
+      </c>
+      <c r="P16">
+        <v>13000.0</v>
+      </c>
+      <c r="Q16">
+        <v>10000.0</v>
+      </c>
+      <c r="R16">
+        <v>-64373.0</v>
+      </c>
+      <c r="S16">
+        <v>-14821.0</v>
+      </c>
+      <c r="T16">
+        <v>-387990.0</v>
+      </c>
+      <c r="U16">
+        <v>-890959.0</v>
+      </c>
+      <c r="V16">
+        <v>562043.0</v>
+      </c>
+      <c r="W16">
+        <v>189901.0</v>
+      </c>
+      <c r="X16">
+        <v>22386.0</v>
+      </c>
+      <c r="Y16">
+        <v>3481.0</v>
+      </c>
+      <c r="Z16">
+        <v>309779.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26">
+      <c r="A17" t="s">
+        <v>207</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+    </row>
+    <row r="18" spans="1:26">
+      <c r="A18" t="s">
+        <v>208</v>
+      </c>
+      <c r="B18">
+        <v>609400000.0</v>
+      </c>
+      <c r="C18">
+        <v>696800000.0</v>
+      </c>
+      <c r="D18">
+        <v>617600000.0</v>
+      </c>
+      <c r="E18">
+        <v>1488600000.0</v>
+      </c>
+      <c r="F18">
+        <v>564704000.0</v>
+      </c>
+      <c r="G18">
+        <v>248908000.0</v>
+      </c>
+      <c r="H18">
+        <v>237390000.0</v>
+      </c>
+      <c r="I18">
+        <v>252186000.0</v>
+      </c>
+      <c r="J18">
+        <v>-818034000.0</v>
+      </c>
+      <c r="K18">
+        <v>-422283000.0</v>
+      </c>
+      <c r="L18">
+        <v>29619000.0</v>
+      </c>
+      <c r="M18">
+        <v>-801370000.0</v>
+      </c>
+      <c r="N18">
+        <v>-291115000.0</v>
+      </c>
+      <c r="O18">
+        <v>-76463000.0</v>
+      </c>
+      <c r="P18">
+        <v>-61450000.0</v>
+      </c>
+      <c r="Q18">
+        <v>-88068000.0</v>
+      </c>
+      <c r="R18">
+        <v>-431937.0</v>
+      </c>
+      <c r="S18">
+        <v>-3744525.0</v>
+      </c>
+      <c r="T18">
+        <v>-1252639.0</v>
+      </c>
+      <c r="U18">
+        <v>-8521274.0</v>
+      </c>
+      <c r="V18">
+        <v>-1621307.0</v>
+      </c>
+      <c r="W18">
+        <v>-2794810.0</v>
+      </c>
+      <c r="X18">
+        <v>-340248.0</v>
+      </c>
+      <c r="Y18">
+        <v>-15714.0</v>
+      </c>
+      <c r="Z18">
+        <v>-17797.0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26">
+      <c r="A19" t="s">
+        <v>209</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19">
+        <v>-563800000.0</v>
+      </c>
+      <c r="D19">
+        <v>-539100000.0</v>
+      </c>
+      <c r="E19">
+        <v>-2496500000.0</v>
+      </c>
+      <c r="F19">
+        <v>-387384000.0</v>
+      </c>
+      <c r="G19">
+        <v>-261030000.0</v>
+      </c>
+      <c r="H19">
+        <v>-397755000.0</v>
+      </c>
+      <c r="I19">
+        <v>-525324000.0</v>
+      </c>
+      <c r="J19">
+        <v>-1297626000.0</v>
+      </c>
+      <c r="K19">
+        <v>-675085000.0</v>
+      </c>
+      <c r="L19">
+        <v>1017000.0</v>
+      </c>
+      <c r="M19">
+        <v>359000.0</v>
+      </c>
+      <c r="N19">
+        <v>359000.0</v>
+      </c>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+    </row>
+    <row r="20" spans="1:26">
+      <c r="A20" t="s">
+        <v>210</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20">
+        <v>0.0</v>
+      </c>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+    </row>
+    <row r="21" spans="1:26">
+      <c r="A21" t="s">
+        <v>211</v>
+      </c>
+      <c r="B21">
+        <v>-745300000.0</v>
+      </c>
+      <c r="C21">
+        <v>-343700000.0</v>
+      </c>
+      <c r="D21">
+        <v>-495500000.0</v>
+      </c>
+      <c r="E21">
+        <v>784800000.0</v>
+      </c>
+      <c r="F21">
+        <v>-453440000.0</v>
+      </c>
+      <c r="G21">
+        <v>-85830000.0</v>
+      </c>
+      <c r="H21">
+        <v>-90128000.0</v>
+      </c>
+      <c r="I21">
+        <v>-28534000.0</v>
+      </c>
+      <c r="J21">
+        <v>510837000.0</v>
+      </c>
+      <c r="K21">
+        <v>-102771000.0</v>
+      </c>
+      <c r="L21">
+        <v>54286000.0</v>
+      </c>
+      <c r="M21">
+        <v>373691000.0</v>
+      </c>
+      <c r="N21">
+        <v>72199000.0</v>
+      </c>
+      <c r="O21"/>
+      <c r="P21"/>
+      <c r="Q21"/>
+      <c r="R21"/>
+      <c r="S21"/>
+      <c r="T21"/>
+      <c r="U21"/>
+      <c r="V21"/>
+      <c r="W21"/>
+      <c r="X21"/>
+      <c r="Y21"/>
+      <c r="Z21"/>
+    </row>
+    <row r="22" spans="1:26">
+      <c r="A22" t="s">
+        <v>174</v>
+      </c>
+      <c r="B22">
+        <v>984600000.0</v>
+      </c>
+      <c r="C22">
+        <v>812300000.0</v>
+      </c>
+      <c r="D22">
+        <v>889000000.0</v>
+      </c>
+      <c r="E22">
+        <v>1676100000.0</v>
+      </c>
+      <c r="F22">
+        <v>1776667000.0</v>
+      </c>
+      <c r="G22">
+        <v>-1844973000.0</v>
+      </c>
+      <c r="H22">
+        <v>-155873000.0</v>
+      </c>
+      <c r="I22">
+        <v>65128000.0</v>
+      </c>
+      <c r="J22">
+        <v>-123968000.0</v>
+      </c>
+      <c r="K22">
+        <v>170748000.0</v>
+      </c>
+      <c r="L22">
+        <v>-500713000.0</v>
+      </c>
+      <c r="M22">
+        <v>453141000.0</v>
+      </c>
+      <c r="N22">
+        <v>40428000.0</v>
+      </c>
+      <c r="O22">
+        <v>52471000.0</v>
+      </c>
+      <c r="P22">
+        <v>25512000.0</v>
+      </c>
+      <c r="Q22">
+        <v>-9623000.0</v>
+      </c>
+      <c r="R22">
+        <v>-680988.0</v>
+      </c>
+      <c r="S22">
+        <v>249979.0</v>
+      </c>
+      <c r="T22">
+        <v>211851.0</v>
+      </c>
+      <c r="U22">
+        <v>-381802.0</v>
+      </c>
+      <c r="V22">
+        <v>-52726.0</v>
+      </c>
+      <c r="W22">
+        <v>-277993.0</v>
+      </c>
+      <c r="X22">
+        <v>-93385.0</v>
+      </c>
+      <c r="Y22">
+        <v>-13781.0</v>
+      </c>
+      <c r="Z22">
+        <v>-19377.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26">
+      <c r="A23" t="s">
+        <v>212</v>
+      </c>
+      <c r="B23">
+        <v>-1100000.0</v>
+      </c>
+      <c r="C23">
+        <v>-700000.0</v>
+      </c>
+      <c r="D23">
+        <v>7100000.0</v>
+      </c>
+      <c r="E23">
+        <v>-2496500000.0</v>
+      </c>
+      <c r="F23">
+        <v>7200000.0</v>
+      </c>
+      <c r="G23">
+        <v>-5842000.0</v>
+      </c>
+      <c r="H23">
+        <v>494000.0</v>
+      </c>
+      <c r="I23">
+        <v>938000.0</v>
+      </c>
+      <c r="J23">
+        <v>1659000.0</v>
+      </c>
+      <c r="K23">
+        <v>-7644000.0</v>
+      </c>
+      <c r="L23">
+        <v>11202000.0</v>
+      </c>
+      <c r="M23">
+        <v>15930000.0</v>
+      </c>
+      <c r="N23">
+        <v>33237000.0</v>
+      </c>
+      <c r="O23">
+        <v>-470204000.0</v>
+      </c>
+      <c r="P23">
+        <v>-334030000.0</v>
+      </c>
+      <c r="Q23">
+        <v>16975000.0</v>
+      </c>
+      <c r="R23">
+        <v>-1996965.0</v>
+      </c>
+      <c r="S23">
+        <v>-6747030.0</v>
+      </c>
+      <c r="T23">
+        <v>-249190.0</v>
+      </c>
+      <c r="U23">
+        <v>-7263.0</v>
+      </c>
+      <c r="V23">
+        <v>-8504.0</v>
+      </c>
+      <c r="W23">
+        <v>-371046.0</v>
+      </c>
+      <c r="X23">
+        <v>-331592.0</v>
+      </c>
+      <c r="Y23">
+        <v>-16584.0</v>
+      </c>
+      <c r="Z23">
+        <v>-37424.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26">
+      <c r="A24" t="s">
+        <v>213</v>
+      </c>
+      <c r="B24">
+        <v>307500000.0</v>
+      </c>
+      <c r="C24">
+        <v>64100000.0</v>
+      </c>
+      <c r="D24">
+        <v>352600000.0</v>
+      </c>
+      <c r="E24">
+        <v>69000000.0</v>
+      </c>
+      <c r="F24">
+        <v>257811000.0</v>
+      </c>
+      <c r="G24">
+        <v>-42760000.0</v>
+      </c>
+      <c r="H24">
+        <v>13326000.0</v>
+      </c>
+      <c r="I24">
+        <v>8646000.0</v>
+      </c>
+      <c r="J24">
+        <v>9105000.0</v>
+      </c>
+      <c r="K24">
+        <v>111492000.0</v>
+      </c>
+      <c r="L24">
+        <v>27759000.0</v>
+      </c>
+      <c r="M24">
+        <v>282314000.0</v>
+      </c>
+      <c r="N24">
+        <v>-41085000.0</v>
+      </c>
+      <c r="O24">
+        <v>13800000.0</v>
+      </c>
+      <c r="P24">
+        <v>19465000.0</v>
+      </c>
+      <c r="Q24">
+        <v>13868000.0</v>
+      </c>
+      <c r="R24">
+        <v>141046.0</v>
+      </c>
+      <c r="S24">
+        <v>-190857.0</v>
+      </c>
+      <c r="T24"/>
+      <c r="U24">
+        <v>-2297265.0</v>
+      </c>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+    </row>
+    <row r="25" spans="1:26">
+      <c r="A25" t="s">
+        <v>214</v>
+      </c>
+      <c r="B25">
+        <v>-18700000.0</v>
+      </c>
+      <c r="C25">
+        <v>783500000.0</v>
+      </c>
+      <c r="D25">
+        <v>661700000.0</v>
+      </c>
+      <c r="E25">
+        <v>-719400000.0</v>
+      </c>
+      <c r="F25">
+        <v>16428000.0</v>
+      </c>
+      <c r="G25">
+        <v>9542000.0</v>
+      </c>
+      <c r="H25">
+        <v>3139000.0</v>
+      </c>
+      <c r="I25">
+        <v>111238000.0</v>
+      </c>
+      <c r="J25">
+        <v>-81377000.0</v>
+      </c>
+      <c r="K25">
+        <v>107570000.0</v>
+      </c>
+      <c r="L25">
+        <v>241076000.0</v>
+      </c>
+      <c r="M25">
+        <v>-334968000.0</v>
+      </c>
+      <c r="N25">
+        <v>53911000.0</v>
+      </c>
+      <c r="O25">
+        <v>-8137000.0</v>
+      </c>
+      <c r="P25">
+        <v>159000.0</v>
+      </c>
+      <c r="Q25">
+        <v>2170000.0</v>
+      </c>
+      <c r="R25"/>
+      <c r="S25">
+        <v>-42898.0</v>
+      </c>
+      <c r="T25">
+        <v>1668542.0</v>
+      </c>
+      <c r="U25">
+        <v>343065.0</v>
+      </c>
+      <c r="V25">
+        <v>229952.0</v>
+      </c>
+      <c r="W25">
+        <v>92047.0</v>
+      </c>
+      <c r="X25">
+        <v>44452.0</v>
+      </c>
+      <c r="Y25"/>
+      <c r="Z25"/>
+    </row>
+    <row r="26" spans="1:26">
+      <c r="A26" t="s">
+        <v>215</v>
+      </c>
+      <c r="B26">
+        <v>-193300000.0</v>
+      </c>
+      <c r="C26">
+        <v>-129700000.0</v>
+      </c>
+      <c r="D26">
+        <v>-122700000.0</v>
+      </c>
+      <c r="E26">
+        <v>-242700000.0</v>
+      </c>
+      <c r="F26">
+        <v>-164200000.0</v>
+      </c>
+      <c r="G26">
+        <v>-10197000.0</v>
+      </c>
+      <c r="H26">
+        <v>-19628000.0</v>
+      </c>
+      <c r="I26">
+        <v>-42719000.0</v>
+      </c>
+      <c r="J26">
+        <v>-10478000.0</v>
+      </c>
+      <c r="K26">
+        <v>2561000.0</v>
+      </c>
+      <c r="L26">
+        <v>127858000.0</v>
+      </c>
+      <c r="M26">
+        <v>603142000.0</v>
+      </c>
+      <c r="N26">
+        <v>364663000.0</v>
+      </c>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26">
+        <v>-470661.0</v>
+      </c>
+      <c r="S26">
+        <v>-291949.0</v>
+      </c>
+      <c r="T26">
+        <v>-540052.0</v>
+      </c>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26">
+        <v>-24368.0</v>
+      </c>
+      <c r="Y26"/>
+      <c r="Z26"/>
+    </row>
+    <row r="27" spans="1:26">
+      <c r="A27" t="s">
+        <v>216</v>
+      </c>
+      <c r="B27">
+        <v>22200000.0</v>
+      </c>
+      <c r="C27">
+        <v>16600000.0</v>
+      </c>
+      <c r="D27">
+        <v>14400000.0</v>
+      </c>
+      <c r="E27">
+        <v>11100000.0</v>
+      </c>
+      <c r="F27">
+        <v>7900000.0</v>
+      </c>
+      <c r="G27">
+        <v>7547000.0</v>
+      </c>
+      <c r="H27">
+        <v>8658000.0</v>
+      </c>
+      <c r="I27">
+        <v>12616000.0</v>
+      </c>
+      <c r="J27">
+        <v>17280000.0</v>
+      </c>
+      <c r="K27">
+        <v>16793000.0</v>
+      </c>
+      <c r="L27">
+        <v>22871000.0</v>
+      </c>
+      <c r="M27">
+        <v>7178000.0</v>
+      </c>
+      <c r="N27">
+        <v>5362000.0</v>
+      </c>
+      <c r="O27">
+        <v>3876000.0</v>
+      </c>
+      <c r="P27">
+        <v>1883000.0</v>
+      </c>
+      <c r="Q27">
+        <v>5764000.0</v>
+      </c>
+      <c r="R27">
+        <v>163688.0</v>
+      </c>
+      <c r="S27">
+        <v>211217.0</v>
+      </c>
+      <c r="T27">
+        <v>154227.0</v>
+      </c>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+    </row>
+    <row r="28" spans="1:26">
+      <c r="A28" t="s">
+        <v>217</v>
+      </c>
+      <c r="B28">
+        <v>-1636400000.0</v>
+      </c>
+      <c r="C28">
+        <v>-907400000.0</v>
+      </c>
+      <c r="D28">
+        <v>-976900000.0</v>
+      </c>
+      <c r="E28">
+        <v>313400000.0</v>
+      </c>
+      <c r="F28">
+        <v>-736535000.0</v>
+      </c>
+      <c r="G28">
+        <v>-189145000.0</v>
+      </c>
+      <c r="H28">
+        <v>-247603000.0</v>
+      </c>
+      <c r="I28">
+        <v>-202610000.0</v>
+      </c>
+      <c r="J28">
+        <v>808507000.0</v>
+      </c>
+      <c r="K28">
+        <v>309947000.0</v>
+      </c>
+      <c r="L28">
+        <v>-42671000.0</v>
+      </c>
+      <c r="M28">
+        <v>814036000.0</v>
+      </c>
+      <c r="N28">
+        <v>352929000.0</v>
+      </c>
+      <c r="O28">
+        <v>296668000.0</v>
+      </c>
+      <c r="P28">
+        <v>255025000.0</v>
+      </c>
+      <c r="Q28">
+        <v>74205000.0</v>
+      </c>
+      <c r="R28">
+        <v>241339.0</v>
+      </c>
+      <c r="S28">
+        <v>4308551.0</v>
+      </c>
+      <c r="T28">
+        <v>1755608.0</v>
+      </c>
+      <c r="U28">
+        <v>9365537.0</v>
+      </c>
+      <c r="V28">
+        <v>1993449.0</v>
+      </c>
+      <c r="W28">
+        <v>3476942.0</v>
+      </c>
+      <c r="X28">
+        <v>84153.0</v>
+      </c>
+      <c r="Y28">
+        <v>-15584.0</v>
+      </c>
+      <c r="Z28">
+        <v>327576.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26">
+      <c r="A29" t="s">
+        <v>218</v>
+      </c>
+      <c r="B29">
+        <v>2685900000.0</v>
+      </c>
+      <c r="C29">
+        <v>1833500000.0</v>
+      </c>
+      <c r="D29">
+        <v>1742500000.0</v>
+      </c>
+      <c r="E29">
+        <v>2183100000.0</v>
+      </c>
+      <c r="F29">
+        <v>1123919000.0</v>
+      </c>
+      <c r="G29">
+        <v>450175000.0</v>
+      </c>
+      <c r="H29">
+        <v>645358000.0</v>
+      </c>
+      <c r="I29">
+        <v>727934000.0</v>
+      </c>
+      <c r="J29">
+        <v>489119000.0</v>
+      </c>
+      <c r="K29">
+        <v>365138000.0</v>
+      </c>
+      <c r="L29">
+        <v>504718000.0</v>
+      </c>
+      <c r="M29">
+        <v>468916000.0</v>
+      </c>
+      <c r="N29">
+        <v>279859000.0</v>
+      </c>
+      <c r="O29">
+        <v>173535000.0</v>
+      </c>
+      <c r="P29">
+        <v>79008000.0</v>
+      </c>
+      <c r="Q29">
+        <v>6083000.0</v>
+      </c>
+      <c r="R29">
+        <v>1706074.0</v>
+      </c>
+      <c r="S29">
+        <v>2811648.0</v>
+      </c>
+      <c r="T29">
+        <v>2447769.0</v>
+      </c>
+      <c r="U29">
+        <v>910188.0</v>
+      </c>
+      <c r="V29">
+        <v>506687.0</v>
+      </c>
+      <c r="W29">
+        <v>-233092.0</v>
+      </c>
+      <c r="X29">
+        <v>-8656.0</v>
+      </c>
+      <c r="Y29">
+        <v>-15714.0</v>
+      </c>
+      <c r="Z29">
+        <v>-17797.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26">
+      <c r="A30" t="s">
+        <v>219</v>
+      </c>
+      <c r="B30">
+        <v>-1352400000.0</v>
+      </c>
+      <c r="C30">
+        <v>-563800000.0</v>
+      </c>
+      <c r="D30">
+        <v>-765600000.0</v>
+      </c>
+      <c r="E30">
+        <v>-2496500000.0</v>
+      </c>
+      <c r="F30">
+        <v>-387384000.0</v>
+      </c>
+      <c r="G30">
+        <v>-261030000.0</v>
+      </c>
+      <c r="H30">
+        <v>-397755000.0</v>
+      </c>
+      <c r="I30">
+        <v>-525324000.0</v>
+      </c>
+      <c r="J30">
+        <v>-1297626000.0</v>
+      </c>
+      <c r="K30">
+        <v>-675085000.0</v>
+      </c>
+      <c r="L30">
+        <v>-462047000.0</v>
+      </c>
+      <c r="M30">
+        <v>-1282952000.0</v>
+      </c>
+      <c r="N30">
+        <v>-632800000.0</v>
+      </c>
+      <c r="O30">
+        <v>-470204000.0</v>
+      </c>
+      <c r="P30">
+        <v>-334030000.0</v>
+      </c>
+      <c r="Q30">
+        <v>-80283000.0</v>
+      </c>
+      <c r="R30">
+        <v>-1996965.0</v>
+      </c>
+      <c r="S30">
+        <v>-6747030.0</v>
+      </c>
+      <c r="T30">
+        <v>-3700408.0</v>
+      </c>
+      <c r="U30">
+        <v>-11728727.0</v>
+      </c>
+      <c r="V30">
+        <v>-2127994.0</v>
+      </c>
+      <c r="W30">
+        <v>-3076335.0</v>
+      </c>
+      <c r="X30">
+        <v>-331592.0</v>
+      </c>
+      <c r="Y30">
+        <v>-275000.0</v>
+      </c>
+      <c r="Z30"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:CT30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:98">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>87</v>
+      </c>
+      <c r="C1" t="s">
+        <v>88</v>
+      </c>
+      <c r="D1" t="s">
+        <v>1</v>
+      </c>
+      <c r="E1" t="s">
+        <v>89</v>
+      </c>
+      <c r="F1" t="s">
+        <v>90</v>
+      </c>
+      <c r="G1" t="s">
+        <v>91</v>
+      </c>
+      <c r="H1" t="s">
+        <v>2</v>
+      </c>
+      <c r="I1" t="s">
+        <v>92</v>
+      </c>
+      <c r="J1" t="s">
+        <v>93</v>
+      </c>
+      <c r="K1" t="s">
+        <v>94</v>
+      </c>
+      <c r="L1" t="s">
+        <v>3</v>
+      </c>
+      <c r="M1" t="s">
+        <v>95</v>
+      </c>
+      <c r="N1" t="s">
+        <v>96</v>
+      </c>
+      <c r="O1" t="s">
+        <v>97</v>
+      </c>
+      <c r="P1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>98</v>
+      </c>
+      <c r="R1" t="s">
+        <v>99</v>
+      </c>
+      <c r="S1" t="s">
+        <v>100</v>
+      </c>
+      <c r="T1" t="s">
+        <v>5</v>
+      </c>
+      <c r="U1" t="s">
+        <v>101</v>
+      </c>
+      <c r="V1" t="s">
+        <v>102</v>
+      </c>
+      <c r="W1" t="s">
+        <v>103</v>
+      </c>
+      <c r="X1" t="s">
+        <v>6</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>104</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>13</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>15</v>
+      </c>
+      <c r="BI1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>16</v>
+      </c>
+      <c r="BM1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>17</v>
+      </c>
+      <c r="BQ1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BR1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>18</v>
+      </c>
+      <c r="BU1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BV1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BX1" t="s">
+        <v>19</v>
+      </c>
+      <c r="BY1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BZ1" t="s">
+        <v>144</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CB1" t="s">
+        <v>20</v>
+      </c>
+      <c r="CC1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CD1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CF1" t="s">
+        <v>21</v>
+      </c>
+      <c r="CG1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CH1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CI1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CJ1" t="s">
+        <v>22</v>
+      </c>
+      <c r="CK1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CL1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CM1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CN1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CO1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CP1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CQ1" t="s">
+        <v>24</v>
+      </c>
+      <c r="CR1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CS1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CT1" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="2" spans="1:98">
+      <c r="A2" t="s">
+        <v>192</v>
+      </c>
+      <c r="B2">
+        <v>73000000.0</v>
+      </c>
+      <c r="C2">
+        <v>59400000.0</v>
+      </c>
+      <c r="D2">
+        <v>0.0</v>
+      </c>
+      <c r="E2"/>
+      <c r="F2">
+        <v>0.0</v>
+      </c>
+      <c r="G2">
+        <v>362300000.0</v>
+      </c>
+      <c r="H2">
+        <v>0.0</v>
+      </c>
+      <c r="I2">
+        <v>0.0</v>
+      </c>
+      <c r="J2">
+        <v>0.0</v>
+      </c>
+      <c r="K2">
+        <v>0.0</v>
+      </c>
+      <c r="L2">
+        <v>0.0</v>
+      </c>
+      <c r="M2">
+        <v>0.0</v>
+      </c>
+      <c r="N2">
+        <v>0.0</v>
+      </c>
+      <c r="O2">
+        <v>0.0</v>
+      </c>
+      <c r="P2">
+        <v>0.0</v>
+      </c>
+      <c r="Q2">
+        <v>0.0</v>
+      </c>
+      <c r="R2">
+        <v>0.0</v>
+      </c>
+      <c r="S2">
+        <v>0.0</v>
+      </c>
+      <c r="T2">
+        <v>0.0</v>
+      </c>
+      <c r="U2">
+        <v>0.0</v>
+      </c>
+      <c r="V2">
+        <v>0.0</v>
+      </c>
+      <c r="W2">
+        <v>0.0</v>
+      </c>
+      <c r="X2">
+        <v>0.0</v>
+      </c>
+      <c r="Y2">
+        <v>0.0</v>
+      </c>
+      <c r="Z2">
+        <v>0.0</v>
+      </c>
+      <c r="AA2">
+        <v>0.0</v>
+      </c>
+      <c r="AB2">
+        <v>0.0</v>
+      </c>
+      <c r="AC2"/>
+      <c r="AD2"/>
+      <c r="AE2"/>
+      <c r="AF2"/>
+      <c r="AG2"/>
+      <c r="AH2"/>
+      <c r="AI2"/>
+      <c r="AJ2"/>
+      <c r="AK2"/>
+      <c r="AL2"/>
+      <c r="AM2"/>
+      <c r="AN2"/>
+      <c r="AO2"/>
+      <c r="AP2"/>
+      <c r="AQ2"/>
+      <c r="AR2"/>
+      <c r="AS2"/>
+      <c r="AT2"/>
+      <c r="AU2"/>
+      <c r="AV2"/>
+      <c r="AW2"/>
+      <c r="AX2"/>
+      <c r="AY2"/>
+      <c r="AZ2"/>
+      <c r="BA2">
+        <v>16000.0</v>
+      </c>
+      <c r="BB2">
+        <v>18000.0</v>
+      </c>
+      <c r="BC2">
+        <v>12000.0</v>
+      </c>
+      <c r="BD2">
+        <v>11000.0</v>
+      </c>
+      <c r="BE2">
+        <v>12000.0</v>
+      </c>
+      <c r="BF2">
+        <v>11000.0</v>
+      </c>
+      <c r="BG2">
+        <v>13000.0</v>
+      </c>
+      <c r="BH2">
+        <v>12000.0</v>
+      </c>
+      <c r="BI2">
+        <v>15000.0</v>
+      </c>
+      <c r="BJ2">
+        <v>11000.0</v>
+      </c>
+      <c r="BK2">
+        <v>10000.0</v>
+      </c>
+      <c r="BL2">
+        <v>4000.0</v>
+      </c>
+      <c r="BM2">
+        <v>4955.0</v>
+      </c>
+      <c r="BN2">
+        <v>2686.0</v>
+      </c>
+      <c r="BO2">
+        <v>22503.0</v>
+      </c>
+      <c r="BP2">
+        <v>-359922.0</v>
+      </c>
+      <c r="BQ2">
+        <v>-2185.0</v>
+      </c>
+      <c r="BR2">
+        <v>-14821.0</v>
+      </c>
+      <c r="BS2">
+        <v>-26904.0</v>
+      </c>
+      <c r="BT2">
+        <v>-1348313.0</v>
+      </c>
+      <c r="BU2">
+        <v>-318996.0</v>
+      </c>
+      <c r="BV2">
+        <v>-387990.0</v>
+      </c>
+      <c r="BW2">
+        <v>-106644.0</v>
+      </c>
+      <c r="BX2">
+        <v>-708109.0</v>
+      </c>
+      <c r="BY2">
+        <v>-152243.0</v>
+      </c>
+      <c r="BZ2">
+        <v>-890959.0</v>
+      </c>
+      <c r="CA2">
+        <v>-646102.0</v>
+      </c>
+      <c r="CB2">
+        <v>-399247.0</v>
+      </c>
+      <c r="CC2">
+        <v>-293620.0</v>
+      </c>
+      <c r="CD2">
+        <v>562043.0</v>
+      </c>
+      <c r="CE2">
+        <v>1340795.0</v>
+      </c>
+      <c r="CF2">
+        <v>88475.0</v>
+      </c>
+      <c r="CG2">
+        <v>292269.0</v>
+      </c>
+      <c r="CH2">
+        <v>189901.0</v>
+      </c>
+      <c r="CI2">
+        <v>1487364.0</v>
+      </c>
+      <c r="CJ2">
+        <v>1961394.0</v>
+      </c>
+      <c r="CK2">
+        <v>3076568.0</v>
+      </c>
+      <c r="CL2">
+        <v>22386.0</v>
+      </c>
+      <c r="CM2">
+        <v>175417.0</v>
+      </c>
+      <c r="CN2">
+        <v>3593.0</v>
+      </c>
+      <c r="CO2">
+        <v>450.0</v>
+      </c>
+      <c r="CP2">
+        <v>3481.0</v>
+      </c>
+      <c r="CQ2">
+        <v>276441.0</v>
+      </c>
+      <c r="CR2">
+        <v>280684.0</v>
+      </c>
+      <c r="CS2">
+        <v>286033.0</v>
+      </c>
+      <c r="CT2">
+        <v>309779.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:98">
+      <c r="A3" t="s">
+        <v>193</v>
+      </c>
+      <c r="B3">
+        <v>434600000</v>
+      </c>
+      <c r="C3">
+        <v>676300000</v>
+      </c>
+      <c r="D3">
+        <v>715900000</v>
+      </c>
+      <c r="E3">
+        <v>553000000</v>
+      </c>
+      <c r="F3">
+        <v>409400000</v>
+      </c>
+      <c r="G3">
+        <v>398200000</v>
+      </c>
+      <c r="H3">
+        <v>262300000</v>
+      </c>
+      <c r="I3">
+        <v>275700000</v>
+      </c>
+      <c r="J3">
+        <v>205500000</v>
+      </c>
+      <c r="K3">
+        <v>393200000</v>
+      </c>
+      <c r="L3">
+        <v>370600000</v>
+      </c>
+      <c r="M3">
+        <v>284200000</v>
+      </c>
+      <c r="N3">
+        <v>217800000</v>
+      </c>
+      <c r="O3">
+        <v>253600000</v>
+      </c>
+      <c r="P3">
+        <v>180684000</v>
+      </c>
+      <c r="Q3">
+        <v>207807000</v>
+      </c>
+      <c r="R3">
+        <v>94347000</v>
+      </c>
+      <c r="S3">
+        <v>211662000</v>
+      </c>
+      <c r="T3">
+        <v>192976000</v>
+      </c>
+      <c r="U3">
+        <v>135598000</v>
+      </c>
+      <c r="V3">
+        <v>39601000</v>
+      </c>
+      <c r="W3">
+        <v>191040000</v>
+      </c>
+      <c r="X3">
+        <v>21739000</v>
+      </c>
+      <c r="Y3">
+        <v>14146000</v>
+      </c>
+      <c r="Z3">
+        <v>26509000</v>
+      </c>
+      <c r="AA3">
+        <v>138873000</v>
+      </c>
+      <c r="AB3">
+        <v>99172000</v>
+      </c>
+      <c r="AC3">
+        <v>155868000</v>
+      </c>
+      <c r="AD3">
+        <v>26703000</v>
+      </c>
+      <c r="AE3">
+        <v>126294000</v>
+      </c>
+      <c r="AF3">
+        <v>91642000</v>
+      </c>
+      <c r="AG3">
+        <v>133324000</v>
+      </c>
+      <c r="AH3">
+        <v>67552000</v>
+      </c>
+      <c r="AI3">
+        <v>183230000</v>
+      </c>
+      <c r="AJ3">
+        <v>996712000</v>
+      </c>
+      <c r="AK3">
+        <v>114995000</v>
+      </c>
+      <c r="AL3">
+        <v>66997000</v>
+      </c>
+      <c r="AM3">
+        <v>128449000</v>
+      </c>
+      <c r="AN3">
+        <v>91746000</v>
+      </c>
+      <c r="AO3">
+        <v>34121000</v>
+      </c>
+      <c r="AP3">
+        <v>612440000</v>
+      </c>
+      <c r="AQ3">
+        <v>49114000</v>
+      </c>
+      <c r="AR3">
+        <v>156464000</v>
+      </c>
+      <c r="AS3">
+        <v>137088000</v>
+      </c>
+      <c r="AT3">
+        <v>49508000</v>
+      </c>
+      <c r="AU3">
+        <v>131776000</v>
+      </c>
+      <c r="AV3">
+        <v>179424000</v>
+      </c>
+      <c r="AW3">
+        <v>108110000</v>
+      </c>
+      <c r="AX3">
+        <v>842679000</v>
+      </c>
+      <c r="AY3">
+        <v>138221000</v>
+      </c>
+      <c r="AZ3">
+        <v>84870000</v>
+      </c>
+      <c r="BA3">
+        <v>264826000</v>
+      </c>
+      <c r="BB3">
+        <v>144525000</v>
+      </c>
+      <c r="BC3">
+        <v>76754000</v>
+      </c>
+      <c r="BD3">
+        <v>71434000</v>
+      </c>
+      <c r="BE3">
+        <v>74924000</v>
+      </c>
+      <c r="BF3">
+        <v>42862000</v>
+      </c>
+      <c r="BG3">
+        <v>63767000</v>
+      </c>
+      <c r="BH3">
+        <v>13317000</v>
+      </c>
+      <c r="BI3">
+        <v>50273000</v>
+      </c>
+      <c r="BJ3">
+        <v>29995000</v>
+      </c>
+      <c r="BK3">
+        <v>46873000</v>
+      </c>
+      <c r="BL3">
+        <v>24598000</v>
+      </c>
+      <c r="BM3">
+        <v>56600826</v>
+      </c>
+      <c r="BN3">
+        <v>7554778</v>
+      </c>
+      <c r="BO3">
+        <v>466582</v>
+      </c>
+      <c r="BP3">
+        <v>658185</v>
+      </c>
+      <c r="BQ3">
+        <v>534758</v>
+      </c>
+      <c r="BR3">
+        <v>478486</v>
+      </c>
+      <c r="BS3">
+        <v>626860</v>
+      </c>
+      <c r="BT3">
+        <v>852809</v>
+      </c>
+      <c r="BU3">
+        <v>4076000</v>
+      </c>
+      <c r="BV3">
+        <v>1000504</v>
+      </c>
+      <c r="BW3">
+        <v>1465298</v>
+      </c>
+      <c r="BX3">
+        <v>759943</v>
+      </c>
+      <c r="BY3">
+        <v>923449</v>
+      </c>
+      <c r="BZ3">
+        <v>551718</v>
+      </c>
+      <c r="CA3">
+        <v>1847721</v>
+      </c>
+      <c r="CB3">
+        <v>1737668</v>
+      </c>
+      <c r="CC3">
+        <v>2133437</v>
+      </c>
+      <c r="CD3">
+        <v>3712636</v>
+      </c>
+      <c r="CE3">
+        <v>291767</v>
+      </c>
+      <c r="CF3">
+        <v>761684</v>
+      </c>
+      <c r="CG3">
+        <v>209048</v>
+      </c>
+      <c r="CH3">
+        <v>865495</v>
+      </c>
+      <c r="CI3">
+        <v>533640</v>
+      </c>
+      <c r="CJ3">
+        <v>768011</v>
+      </c>
+      <c r="CK3">
+        <v>1085639</v>
+      </c>
+      <c r="CL3">
+        <v>174428</v>
+      </c>
+      <c r="CM3">
+        <v>0</v>
+      </c>
+      <c r="CN3">
+        <v>0</v>
+      </c>
+      <c r="CO3">
+        <v>0</v>
+      </c>
+      <c r="CP3">
+        <v>0</v>
+      </c>
+      <c r="CQ3">
+        <v>0</v>
+      </c>
+      <c r="CR3">
+        <v>0</v>
+      </c>
+      <c r="CS3">
+        <v>0</v>
+      </c>
+      <c r="CT3">
+        <v>0</v>
+      </c>
     </row>
     <row r="4" spans="1:98">
       <c r="A4" t="s">
-        <v>28</v>
+        <v>194</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -5274,632 +28257,712 @@
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
     </row>
     <row r="5" spans="1:98">
       <c r="A5" t="s">
-        <v>29</v>
+        <v>195</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
-      <c r="I5">
-[...4 lines deleted...]
-      </c>
+      <c r="I5"/>
+      <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
-[...1 lines deleted...]
-      </c>
+      <c r="L5"/>
       <c r="M5"/>
-      <c r="N5">
-[...22 lines deleted...]
-      </c>
+      <c r="N5"/>
+      <c r="O5"/>
+      <c r="P5"/>
+      <c r="Q5"/>
+      <c r="R5"/>
+      <c r="S5"/>
+      <c r="T5"/>
+      <c r="U5"/>
       <c r="V5"/>
-      <c r="W5">
-[...205 lines deleted...]
-      </c>
+      <c r="W5"/>
+      <c r="X5"/>
+      <c r="Y5"/>
+      <c r="Z5"/>
+      <c r="AA5"/>
+      <c r="AB5"/>
+      <c r="AC5"/>
+      <c r="AD5"/>
+      <c r="AE5"/>
+      <c r="AF5"/>
+      <c r="AG5"/>
+      <c r="AH5"/>
+      <c r="AI5"/>
+      <c r="AJ5"/>
+      <c r="AK5"/>
+      <c r="AL5"/>
+      <c r="AM5"/>
+      <c r="AN5"/>
+      <c r="AO5"/>
+      <c r="AP5"/>
+      <c r="AQ5"/>
+      <c r="AR5"/>
+      <c r="AS5"/>
+      <c r="AT5"/>
+      <c r="AU5"/>
+      <c r="AV5"/>
+      <c r="AW5"/>
+      <c r="AX5"/>
+      <c r="AY5"/>
+      <c r="AZ5"/>
+      <c r="BA5"/>
+      <c r="BB5"/>
+      <c r="BC5"/>
+      <c r="BD5"/>
+      <c r="BE5"/>
+      <c r="BF5"/>
+      <c r="BG5"/>
+      <c r="BH5"/>
+      <c r="BI5"/>
+      <c r="BJ5"/>
+      <c r="BK5"/>
+      <c r="BL5"/>
+      <c r="BM5"/>
+      <c r="BN5"/>
+      <c r="BO5"/>
+      <c r="BP5"/>
+      <c r="BQ5"/>
+      <c r="BR5"/>
+      <c r="BS5"/>
+      <c r="BT5"/>
+      <c r="BU5"/>
+      <c r="BV5"/>
+      <c r="BW5"/>
+      <c r="BX5"/>
+      <c r="BY5"/>
+      <c r="BZ5"/>
+      <c r="CA5"/>
+      <c r="CB5"/>
+      <c r="CC5"/>
+      <c r="CD5"/>
+      <c r="CE5"/>
+      <c r="CF5"/>
+      <c r="CG5"/>
+      <c r="CH5"/>
+      <c r="CI5"/>
+      <c r="CJ5"/>
+      <c r="CK5"/>
+      <c r="CL5"/>
+      <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
       <c r="CQ5"/>
       <c r="CR5"/>
       <c r="CS5"/>
       <c r="CT5"/>
     </row>
     <row r="6" spans="1:98">
       <c r="A6" t="s">
-        <v>30</v>
-[...30 lines deleted...]
-      <c r="AE6"/>
+        <v>196</v>
+      </c>
+      <c r="B6">
+        <v>-68600000.0</v>
+      </c>
+      <c r="C6">
+        <v>13600000.0</v>
+      </c>
+      <c r="D6">
+        <v>59400000.0</v>
+      </c>
+      <c r="E6">
+        <v>-362300000.0</v>
+      </c>
+      <c r="F6">
+        <v>-362300000.0</v>
+      </c>
+      <c r="G6">
+        <v>-362300000.0</v>
+      </c>
+      <c r="H6">
+        <v>362000000.0</v>
+      </c>
+      <c r="I6">
+        <v>0.0</v>
+      </c>
+      <c r="J6">
+        <v>0.0</v>
+      </c>
+      <c r="K6">
+        <v>0.0</v>
+      </c>
+      <c r="L6">
+        <v>0.0</v>
+      </c>
+      <c r="M6">
+        <v>0.0</v>
+      </c>
+      <c r="N6">
+        <v>0.0</v>
+      </c>
+      <c r="O6">
+        <v>0.0</v>
+      </c>
+      <c r="P6">
+        <v>0.0</v>
+      </c>
+      <c r="Q6">
+        <v>0.0</v>
+      </c>
+      <c r="R6">
+        <v>0.0</v>
+      </c>
+      <c r="S6">
+        <v>0.0</v>
+      </c>
+      <c r="T6">
+        <v>0.0</v>
+      </c>
+      <c r="U6">
+        <v>0.0</v>
+      </c>
+      <c r="V6">
+        <v>0.0</v>
+      </c>
+      <c r="W6">
+        <v>0.0</v>
+      </c>
+      <c r="X6">
+        <v>0.0</v>
+      </c>
+      <c r="Y6">
+        <v>0.0</v>
+      </c>
+      <c r="Z6">
+        <v>0.0</v>
+      </c>
+      <c r="AA6">
+        <v>0.0</v>
+      </c>
+      <c r="AB6">
+        <v>0.0</v>
+      </c>
+      <c r="AC6">
+        <v>0.0</v>
+      </c>
+      <c r="AD6">
+        <v>0.0</v>
+      </c>
+      <c r="AE6">
+        <v>0.0</v>
+      </c>
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
-      <c r="BA6"/>
-[...44 lines deleted...]
-      <c r="CT6"/>
+      <c r="BA6">
+        <v>-16000.0</v>
+      </c>
+      <c r="BB6">
+        <v>1000.0</v>
+      </c>
+      <c r="BC6">
+        <v>6000.0</v>
+      </c>
+      <c r="BD6">
+        <v>1000.0</v>
+      </c>
+      <c r="BE6">
+        <v>-1000.0</v>
+      </c>
+      <c r="BF6">
+        <v>1000.0</v>
+      </c>
+      <c r="BG6">
+        <v>-2000.0</v>
+      </c>
+      <c r="BH6">
+        <v>1000.0</v>
+      </c>
+      <c r="BI6">
+        <v>-3000.0</v>
+      </c>
+      <c r="BJ6">
+        <v>4000.0</v>
+      </c>
+      <c r="BK6">
+        <v>1000.0</v>
+      </c>
+      <c r="BL6">
+        <v>6000.0</v>
+      </c>
+      <c r="BM6">
+        <v>-955.0</v>
+      </c>
+      <c r="BN6">
+        <v>2269.0</v>
+      </c>
+      <c r="BO6">
+        <v>-86876.0</v>
+      </c>
+      <c r="BP6">
+        <v>382425.0</v>
+      </c>
+      <c r="BQ6">
+        <v>-357737.0</v>
+      </c>
+      <c r="BR6">
+        <v>12636.0</v>
+      </c>
+      <c r="BS6">
+        <v>12083.0</v>
+      </c>
+      <c r="BT6">
+        <v>1321409.0</v>
+      </c>
+      <c r="BU6">
+        <v>-1029317.0</v>
+      </c>
+      <c r="BV6">
+        <v>68994.0</v>
+      </c>
+      <c r="BW6">
+        <v>-281346.0</v>
+      </c>
+      <c r="BX6">
+        <v>601465.0</v>
+      </c>
+      <c r="BY6">
+        <v>-555866.0</v>
+      </c>
+      <c r="BZ6">
+        <v>738716.0</v>
+      </c>
+      <c r="CA6">
+        <v>-244857.0</v>
+      </c>
+      <c r="CB6">
+        <v>-246855.0</v>
+      </c>
+      <c r="CC6">
+        <v>-105627.0</v>
+      </c>
+      <c r="CD6">
+        <v>-855663.0</v>
+      </c>
+      <c r="CE6">
+        <v>-778752.0</v>
+      </c>
+      <c r="CF6">
+        <v>1252320.0</v>
+      </c>
+      <c r="CG6">
+        <v>-203794.0</v>
+      </c>
+      <c r="CH6">
+        <v>102368.0</v>
+      </c>
+      <c r="CI6">
+        <v>-1297463.0</v>
+      </c>
+      <c r="CJ6">
+        <v>-474030.0</v>
+      </c>
+      <c r="CK6">
+        <v>-1115174.0</v>
+      </c>
+      <c r="CL6">
+        <v>3054182.0</v>
+      </c>
+      <c r="CM6">
+        <v>-153031.0</v>
+      </c>
+      <c r="CN6">
+        <v>253518.0</v>
+      </c>
+      <c r="CO6">
+        <v>3143.0</v>
+      </c>
+      <c r="CP6">
+        <v>-3031.0</v>
+      </c>
+      <c r="CQ6">
+        <v>-272960.0</v>
+      </c>
+      <c r="CR6">
+        <v>-4243.0</v>
+      </c>
+      <c r="CS6">
+        <v>-5349.0</v>
+      </c>
+      <c r="CT6">
+        <v>-23746.0</v>
+      </c>
     </row>
     <row r="7" spans="1:98">
       <c r="A7" t="s">
-        <v>31</v>
+        <v>197</v>
       </c>
       <c r="B7">
-        <v>712600000.0</v>
+        <v>176100000.0</v>
       </c>
       <c r="C7">
-        <v>700500000.0</v>
-[...1 lines deleted...]
-      <c r="D7"/>
+        <v>110000000.0</v>
+      </c>
+      <c r="D7">
+        <v>-57500000.0</v>
+      </c>
       <c r="E7">
-        <v>651400000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="F7">
-        <v>116300000.0</v>
+        <v>-44100000.0</v>
       </c>
       <c r="G7">
-        <v>119300000.0</v>
+        <v>-151200000.0</v>
       </c>
       <c r="H7">
-        <v>118900000.0</v>
+        <v>7000000.0</v>
       </c>
       <c r="I7">
-        <v>122300000.0</v>
+        <v>147200000.0</v>
       </c>
       <c r="J7">
-        <v>25700000.0</v>
+        <v>78600000.0</v>
       </c>
       <c r="K7">
-        <v>26600000.0</v>
+        <v>-31500000.0</v>
       </c>
       <c r="L7">
-        <v>27000000.0</v>
+        <v>13900000.0</v>
       </c>
       <c r="M7">
-        <v>27700000.0</v>
+        <v>-83200000.0</v>
       </c>
       <c r="N7">
-        <v>28800000.0</v>
+        <v>-200000.0</v>
       </c>
       <c r="O7">
-        <v>29000000.0</v>
+        <v>20600000.0</v>
       </c>
       <c r="P7">
-        <v>30074000.0</v>
+        <v>-37790000.0</v>
       </c>
       <c r="Q7">
-        <v>30299000.0</v>
+        <v>13094000.0</v>
       </c>
       <c r="R7">
-        <v>30230000.0</v>
+        <v>137000.0</v>
       </c>
       <c r="S7">
-        <v>29668000.0</v>
+        <v>-115141000.0</v>
       </c>
       <c r="T7">
-        <v>30848000.0</v>
+        <v>-21370000.0</v>
       </c>
       <c r="U7">
-        <v>31804000.0</v>
+        <v>-137000.0</v>
       </c>
       <c r="V7">
-        <v>32738000.0</v>
+        <v>17417000.0</v>
       </c>
       <c r="W7">
-        <v>71594000.0</v>
+        <v>29378000.0</v>
       </c>
       <c r="X7">
-        <v>74447000.0</v>
+        <v>-8316000.0</v>
       </c>
       <c r="Y7">
-        <v>76487000.0</v>
+        <v>9859000.0</v>
       </c>
       <c r="Z7">
-        <v>78839000.0</v>
+        <v>-13967000.0</v>
       </c>
       <c r="AA7">
-        <v>81262000.0</v>
+        <v>28718000.0</v>
       </c>
       <c r="AB7">
-        <v>84457000.0</v>
+        <v>-21659000.0</v>
       </c>
       <c r="AC7">
-        <v>86688000.0</v>
+        <v>-6933000.0</v>
       </c>
       <c r="AD7">
-        <v>89037000.0</v>
-[...61 lines deleted...]
-      <c r="CM7"/>
+        <v>22709000.0</v>
+      </c>
+      <c r="AE7">
+        <v>-24369000.0</v>
+      </c>
+      <c r="AF7">
+        <v>19434000.0</v>
+      </c>
+      <c r="AG7">
+        <v>-18800000.0</v>
+      </c>
+      <c r="AH7">
+        <v>30117000.0</v>
+      </c>
+      <c r="AI7">
+        <v>-7237000.0</v>
+      </c>
+      <c r="AJ7">
+        <v>-16311000.0</v>
+      </c>
+      <c r="AK7">
+        <v>-18716000.0</v>
+      </c>
+      <c r="AL7">
+        <v>24656000.0</v>
+      </c>
+      <c r="AM7">
+        <v>-9137000.0</v>
+      </c>
+      <c r="AN7">
+        <v>-18989000.0</v>
+      </c>
+      <c r="AO7">
+        <v>-16855000.0</v>
+      </c>
+      <c r="AP7">
+        <v>557000.0</v>
+      </c>
+      <c r="AQ7">
+        <v>15700000.0</v>
+      </c>
+      <c r="AR7">
+        <v>2945000.0</v>
+      </c>
+      <c r="AS7">
+        <v>10146000.0</v>
+      </c>
+      <c r="AT7">
+        <v>-6998000.0</v>
+      </c>
+      <c r="AU7">
+        <v>17447000.0</v>
+      </c>
+      <c r="AV7">
+        <v>20185000.0</v>
+      </c>
+      <c r="AW7">
+        <v>-45746000.0</v>
+      </c>
+      <c r="AX7">
+        <v>27595000.0</v>
+      </c>
+      <c r="AY7">
+        <v>-14769000.0</v>
+      </c>
+      <c r="AZ7">
+        <v>13103000.0</v>
+      </c>
+      <c r="BA7">
+        <v>1976000.0</v>
+      </c>
+      <c r="BB7">
+        <v>-9221000.0</v>
+      </c>
+      <c r="BC7">
+        <v>-4747000.0</v>
+      </c>
+      <c r="BD7">
+        <v>21696000.0</v>
+      </c>
+      <c r="BE7">
+        <v>-12524000.0</v>
+      </c>
+      <c r="BF7">
+        <v>-26588000.0</v>
+      </c>
+      <c r="BG7">
+        <v>2679000.0</v>
+      </c>
+      <c r="BH7">
+        <v>-5342000.0</v>
+      </c>
+      <c r="BI7">
+        <v>-1075000.0</v>
+      </c>
+      <c r="BJ7">
+        <v>-1292000.0</v>
+      </c>
+      <c r="BK7">
+        <v>1007000.0</v>
+      </c>
+      <c r="BL7">
+        <v>-101000.0</v>
+      </c>
+      <c r="BM7">
+        <v>440349.0</v>
+      </c>
+      <c r="BN7">
+        <v>-4428601.0</v>
+      </c>
+      <c r="BO7">
+        <v>-232497.0</v>
+      </c>
+      <c r="BP7">
+        <v>144436.0</v>
+      </c>
+      <c r="BQ7">
+        <v>-123857.0</v>
+      </c>
+      <c r="BR7">
+        <v>114618.0</v>
+      </c>
+      <c r="BS7">
+        <v>-746947.0</v>
+      </c>
+      <c r="BT7">
+        <v>846666.0</v>
+      </c>
+      <c r="BU7">
+        <v>-524.0</v>
+      </c>
+      <c r="BV7">
+        <v>34973.0</v>
+      </c>
+      <c r="BW7">
+        <v>-179704.0</v>
+      </c>
+      <c r="BX7">
+        <v>468064.0</v>
+      </c>
+      <c r="BY7">
+        <v>-250129.0</v>
+      </c>
+      <c r="BZ7">
+        <v>388326.0</v>
+      </c>
+      <c r="CA7">
+        <v>-147691.0</v>
+      </c>
+      <c r="CB7">
+        <v>78896.0</v>
+      </c>
+      <c r="CC7">
+        <v>-265670.0</v>
+      </c>
+      <c r="CD7">
+        <v>15958.0</v>
+      </c>
+      <c r="CE7">
+        <v>-530345.0</v>
+      </c>
+      <c r="CF7">
+        <v>672172.0</v>
+      </c>
+      <c r="CG7">
+        <v>-279157.0</v>
+      </c>
+      <c r="CH7">
+        <v>8139.0</v>
+      </c>
+      <c r="CI7">
+        <v>-165542.0</v>
+      </c>
+      <c r="CJ7">
+        <v>287443.0</v>
+      </c>
+      <c r="CK7">
+        <v>-4983.0</v>
+      </c>
+      <c r="CL7">
+        <v>-291410.0</v>
+      </c>
+      <c r="CM7">
+        <v>-209212.0</v>
+      </c>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
-      <c r="CQ7"/>
+      <c r="CQ7">
+        <v>-5652.0</v>
+      </c>
       <c r="CR7"/>
       <c r="CS7"/>
       <c r="CT7"/>
     </row>
     <row r="8" spans="1:98">
       <c r="A8" t="s">
-        <v>32</v>
-[...6 lines deleted...]
-      </c>
+        <v>198</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
       <c r="D8"/>
-      <c r="E8">
-[...49 lines deleted...]
-      </c>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
@@ -5936,131 +28999,81 @@
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
     </row>
     <row r="9" spans="1:98">
       <c r="A9" t="s">
-        <v>33</v>
+        <v>199</v>
       </c>
       <c r="B9"/>
-      <c r="C9">
-[...16 lines deleted...]
-      </c>
+      <c r="C9"/>
+      <c r="D9"/>
+      <c r="E9"/>
+      <c r="F9"/>
+      <c r="G9"/>
+      <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
-[...55 lines deleted...]
-      </c>
+      <c r="L9"/>
+      <c r="M9"/>
+      <c r="N9"/>
+      <c r="O9"/>
+      <c r="P9"/>
+      <c r="Q9"/>
+      <c r="R9"/>
+      <c r="S9"/>
+      <c r="T9"/>
+      <c r="U9"/>
+      <c r="V9"/>
+      <c r="W9"/>
+      <c r="X9"/>
+      <c r="Y9"/>
+      <c r="Z9"/>
+      <c r="AA9"/>
+      <c r="AB9"/>
+      <c r="AC9"/>
+      <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
@@ -6088,355 +29101,245 @@
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
     </row>
     <row r="10" spans="1:98">
       <c r="A10" t="s">
-        <v>34</v>
-[...18 lines deleted...]
-      </c>
+        <v>200</v>
+      </c>
+      <c r="B10"/>
+      <c r="C10"/>
+      <c r="D10"/>
+      <c r="E10"/>
+      <c r="F10"/>
+      <c r="G10"/>
       <c r="H10"/>
-      <c r="I10">
-[...169 lines deleted...]
-      </c>
+      <c r="I10"/>
+      <c r="J10"/>
+      <c r="K10"/>
+      <c r="L10"/>
+      <c r="M10"/>
+      <c r="N10"/>
+      <c r="O10"/>
+      <c r="P10"/>
+      <c r="Q10"/>
+      <c r="R10"/>
+      <c r="S10"/>
+      <c r="T10"/>
+      <c r="U10"/>
+      <c r="V10"/>
+      <c r="W10"/>
+      <c r="X10"/>
+      <c r="Y10"/>
+      <c r="Z10"/>
+      <c r="AA10"/>
+      <c r="AB10"/>
+      <c r="AC10"/>
+      <c r="AD10"/>
+      <c r="AE10"/>
+      <c r="AF10"/>
+      <c r="AG10"/>
+      <c r="AH10"/>
+      <c r="AI10"/>
+      <c r="AJ10"/>
+      <c r="AK10"/>
+      <c r="AL10"/>
+      <c r="AM10"/>
+      <c r="AN10"/>
+      <c r="AO10"/>
+      <c r="AP10"/>
+      <c r="AQ10"/>
+      <c r="AR10"/>
+      <c r="AS10"/>
+      <c r="AT10"/>
+      <c r="AU10"/>
+      <c r="AV10"/>
+      <c r="AW10"/>
+      <c r="AX10"/>
+      <c r="AY10"/>
+      <c r="AZ10"/>
+      <c r="BA10"/>
+      <c r="BB10"/>
+      <c r="BC10"/>
+      <c r="BD10"/>
+      <c r="BE10"/>
+      <c r="BF10"/>
+      <c r="BG10"/>
+      <c r="BH10"/>
+      <c r="BI10"/>
+      <c r="BJ10"/>
+      <c r="BK10"/>
+      <c r="BL10"/>
+      <c r="BM10"/>
       <c r="BN10"/>
-      <c r="BO10">
-[...1 lines deleted...]
-      </c>
+      <c r="BO10"/>
       <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
-      <c r="CD10">
-[...49 lines deleted...]
-      </c>
+      <c r="CD10"/>
+      <c r="CE10"/>
+      <c r="CF10"/>
+      <c r="CG10"/>
+      <c r="CH10"/>
+      <c r="CI10"/>
+      <c r="CJ10"/>
+      <c r="CK10"/>
+      <c r="CL10"/>
+      <c r="CM10"/>
+      <c r="CN10"/>
+      <c r="CO10"/>
+      <c r="CP10"/>
+      <c r="CQ10"/>
+      <c r="CR10"/>
+      <c r="CS10"/>
+      <c r="CT10"/>
     </row>
     <row r="11" spans="1:98">
       <c r="A11" t="s">
-        <v>35</v>
+        <v>201</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
-      <c r="O11"/>
-[...24 lines deleted...]
-      <c r="AN11"/>
+      <c r="O11">
+        <v>0.0</v>
+      </c>
+      <c r="P11">
+        <v>0.0</v>
+      </c>
+      <c r="Q11">
+        <v>0.0</v>
+      </c>
+      <c r="R11">
+        <v>0.0</v>
+      </c>
+      <c r="S11">
+        <v>0.0</v>
+      </c>
+      <c r="T11">
+        <v>0.0</v>
+      </c>
+      <c r="U11">
+        <v>0.0</v>
+      </c>
+      <c r="V11">
+        <v>0.0</v>
+      </c>
+      <c r="W11">
+        <v>0.0</v>
+      </c>
+      <c r="X11">
+        <v>0.0</v>
+      </c>
+      <c r="Y11">
+        <v>0.0</v>
+      </c>
+      <c r="Z11">
+        <v>0.0</v>
+      </c>
+      <c r="AA11">
+        <v>0.0</v>
+      </c>
+      <c r="AB11">
+        <v>0.0</v>
+      </c>
+      <c r="AC11">
+        <v>0.0</v>
+      </c>
+      <c r="AD11">
+        <v>0.0</v>
+      </c>
+      <c r="AE11">
+        <v>0.0</v>
+      </c>
+      <c r="AF11">
+        <v>0.0</v>
+      </c>
+      <c r="AG11">
+        <v>0.0</v>
+      </c>
+      <c r="AH11">
+        <v>0.0</v>
+      </c>
+      <c r="AI11">
+        <v>0.0</v>
+      </c>
+      <c r="AJ11">
+        <v>0.0</v>
+      </c>
+      <c r="AK11">
+        <v>0.0</v>
+      </c>
+      <c r="AL11">
+        <v>0.0</v>
+      </c>
+      <c r="AM11">
+        <v>0.0</v>
+      </c>
+      <c r="AN11">
+        <v>0.0</v>
+      </c>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
@@ -6454,1189 +29357,1095 @@
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
     </row>
     <row r="12" spans="1:98">
       <c r="A12" t="s">
-        <v>36</v>
-[...18 lines deleted...]
-      </c>
+        <v>202</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12"/>
+      <c r="F12"/>
+      <c r="G12"/>
       <c r="H12"/>
-      <c r="I12">
-[...16 lines deleted...]
-      </c>
+      <c r="I12"/>
+      <c r="J12"/>
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12"/>
+      <c r="N12"/>
       <c r="O12">
-        <v>-29000000.0</v>
+        <v>-42600000.0</v>
       </c>
       <c r="P12">
-        <v>-30074000.0</v>
+        <v>69631000.0</v>
       </c>
       <c r="Q12">
-        <v>-30299000.0</v>
+        <v>2951000.0</v>
       </c>
       <c r="R12">
-        <v>-30230000.0</v>
+        <v>92771000.0</v>
       </c>
       <c r="S12">
-        <v>-29668000.0</v>
+        <v>292747000.0</v>
       </c>
       <c r="T12">
-        <v>-30848000.0</v>
+        <v>-45406000.0</v>
       </c>
       <c r="U12">
-        <v>-31804000.0</v>
+        <v>489265000.0</v>
       </c>
       <c r="V12">
-        <v>-32738000.0</v>
+        <v>107206000.0</v>
       </c>
       <c r="W12">
-        <v>-71594000.0</v>
+        <v>47437000.0</v>
       </c>
       <c r="X12">
-        <v>-74447000.0</v>
+        <v>123146000.0</v>
       </c>
       <c r="Y12">
-        <v>-76487000.0</v>
+        <v>26415000.0</v>
       </c>
       <c r="Z12">
-        <v>-78839000.0</v>
+        <v>72522000.0</v>
       </c>
       <c r="AA12">
-        <v>-81262000.0</v>
+        <v>2116051000.0</v>
       </c>
       <c r="AB12">
-        <v>-84457000.0</v>
+        <v>-46089000.0</v>
       </c>
       <c r="AC12">
-        <v>-86688000.0</v>
+        <v>-5924000.0</v>
       </c>
       <c r="AD12">
-        <v>-89037000.0</v>
+        <v>-4055000.0</v>
       </c>
       <c r="AE12">
-        <v>11262000.0</v>
+        <v>91909000.0</v>
       </c>
       <c r="AF12">
-        <v>17638000.0</v>
+        <v>-216023000.0</v>
       </c>
       <c r="AG12">
-        <v>10962000.0</v>
+        <v>6860000.0</v>
       </c>
       <c r="AH12">
-        <v>10860000.0</v>
+        <v>73655000.0</v>
       </c>
       <c r="AI12">
-        <v>10982000.0</v>
+        <v>51888000.0</v>
       </c>
       <c r="AJ12">
-        <v>10717000.0</v>
+        <v>-76993000.0</v>
       </c>
       <c r="AK12">
-        <v>7759000.0</v>
+        <v>11855000.0</v>
       </c>
       <c r="AL12">
-        <v>7932000.0</v>
+        <v>-20613000.0</v>
       </c>
       <c r="AM12">
-        <v>9026000.0</v>
+        <v>-31460000.0</v>
       </c>
       <c r="AN12">
-        <v>9284000.0</v>
-[...75 lines deleted...]
-      </c>
+        <v>125657000.0</v>
+      </c>
+      <c r="AO12"/>
+      <c r="AP12"/>
+      <c r="AQ12"/>
+      <c r="AR12"/>
+      <c r="AS12"/>
+      <c r="AT12"/>
+      <c r="AU12"/>
+      <c r="AV12"/>
+      <c r="AW12"/>
+      <c r="AX12"/>
+      <c r="AY12"/>
+      <c r="AZ12"/>
+      <c r="BA12"/>
+      <c r="BB12"/>
+      <c r="BC12"/>
+      <c r="BD12"/>
+      <c r="BE12"/>
+      <c r="BF12"/>
+      <c r="BG12"/>
+      <c r="BH12"/>
+      <c r="BI12"/>
+      <c r="BJ12"/>
+      <c r="BK12"/>
+      <c r="BL12"/>
+      <c r="BM12"/>
       <c r="BN12"/>
-      <c r="BO12">
-[...1 lines deleted...]
-      </c>
+      <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
-      <c r="CD12">
-[...49 lines deleted...]
-      </c>
+      <c r="CD12"/>
+      <c r="CE12"/>
+      <c r="CF12"/>
+      <c r="CG12"/>
+      <c r="CH12"/>
+      <c r="CI12"/>
+      <c r="CJ12"/>
+      <c r="CK12"/>
+      <c r="CL12"/>
+      <c r="CM12"/>
+      <c r="CN12"/>
+      <c r="CO12"/>
+      <c r="CP12"/>
+      <c r="CQ12"/>
+      <c r="CR12"/>
+      <c r="CS12"/>
+      <c r="CT12"/>
     </row>
     <row r="13" spans="1:98">
       <c r="A13" t="s">
-        <v>37</v>
-[...39 lines deleted...]
-      </c>
+        <v>203</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13"/>
+      <c r="F13"/>
+      <c r="G13"/>
+      <c r="H13"/>
+      <c r="I13"/>
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13"/>
       <c r="O13">
-        <v>4872800000.0</v>
+        <v>20600000.0</v>
       </c>
       <c r="P13">
-        <v>4908834000.0</v>
+        <v>-37790000.0</v>
       </c>
       <c r="Q13">
-        <v>4974679000.0</v>
+        <v>13094000.0</v>
       </c>
       <c r="R13">
-        <v>5061761000.0</v>
+        <v>137000.0</v>
       </c>
       <c r="S13">
-        <v>4961200000.0</v>
+        <v>-115141000.0</v>
       </c>
       <c r="T13">
-        <v>5073885000.0</v>
+        <v>-21370000.0</v>
       </c>
       <c r="U13">
-        <v>5069839000.0</v>
+        <v>-137000.0</v>
       </c>
       <c r="V13">
-        <v>4882359000.0</v>
+        <v>17417000.0</v>
       </c>
       <c r="W13">
-        <v>3867343000.0</v>
+        <v>29378000.0</v>
       </c>
       <c r="X13">
-        <v>3860965000.0</v>
+        <v>-8316000.0</v>
       </c>
       <c r="Y13">
-        <v>3860386000.0</v>
+        <v>9859000.0</v>
       </c>
       <c r="Z13">
-        <v>3853226000.0</v>
+        <v>-13967000.0</v>
       </c>
       <c r="AA13">
-        <v>3860962000.0</v>
+        <v>28718000.0</v>
       </c>
       <c r="AB13">
-        <v>3859866000.0</v>
+        <v>-21659000.0</v>
       </c>
       <c r="AC13">
-        <v>3873820000.0</v>
+        <v>-6933000.0</v>
       </c>
       <c r="AD13">
-        <v>3870864000.0</v>
+        <v>22709000.0</v>
       </c>
       <c r="AE13">
-        <v>3870798000.0</v>
+        <v>-24369000.0</v>
       </c>
       <c r="AF13">
-        <v>3881105000.0</v>
+        <v>19434000.0</v>
       </c>
       <c r="AG13">
-        <v>3889519000.0</v>
+        <v>-18800000.0</v>
       </c>
       <c r="AH13">
-        <v>3884495000.0</v>
+        <v>30117000.0</v>
       </c>
       <c r="AI13">
-        <v>3889255000.0</v>
+        <v>-7237000.0</v>
       </c>
       <c r="AJ13">
-        <v>3472496000.0</v>
+        <v>-16311000.0</v>
       </c>
       <c r="AK13">
-        <v>3471581000.0</v>
+        <v>-18716000.0</v>
       </c>
       <c r="AL13">
-        <v>3461008000.0</v>
+        <v>24656000.0</v>
       </c>
       <c r="AM13">
-        <v>3452671000.0</v>
+        <v>-9137000.0</v>
       </c>
       <c r="AN13">
-        <v>3446359000.0</v>
-[...48 lines deleted...]
-      </c>
+        <v>-18989000.0</v>
+      </c>
+      <c r="AO13"/>
+      <c r="AP13"/>
+      <c r="AQ13"/>
+      <c r="AR13"/>
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13"/>
+      <c r="AV13"/>
+      <c r="AW13"/>
+      <c r="AX13"/>
+      <c r="AY13"/>
+      <c r="AZ13"/>
+      <c r="BA13"/>
+      <c r="BB13"/>
+      <c r="BC13"/>
+      <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
-      <c r="BG13">
-[...1 lines deleted...]
-      </c>
+      <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
     </row>
     <row r="14" spans="1:98">
       <c r="A14" t="s">
-        <v>38</v>
+        <v>204</v>
       </c>
       <c r="B14">
-        <v>1220200000.0</v>
+        <v>549700000.0</v>
       </c>
       <c r="C14">
-        <v>1228800000.0</v>
+        <v>549100000.0</v>
       </c>
       <c r="D14">
-        <v>1225700000.0</v>
+        <v>542700000.0</v>
       </c>
       <c r="E14">
-        <v>946400000.0</v>
+        <v>535700000.0</v>
       </c>
       <c r="F14">
-        <v>592400000.0</v>
+        <v>400500000.0</v>
       </c>
       <c r="G14">
-        <v>598100000.0</v>
+        <v>245600000.0</v>
       </c>
       <c r="H14">
-        <v>599200000.0</v>
+        <v>975200000.0</v>
       </c>
       <c r="I14">
-        <v>602100000.0</v>
+        <v>242100000.0</v>
       </c>
       <c r="J14">
-        <v>601700000.0</v>
+        <v>246700000.0</v>
       </c>
       <c r="K14">
-        <v>607300000.0</v>
+        <v>257399999.0</v>
       </c>
       <c r="L14">
-        <v>610000000.0</v>
+        <v>230400000.0</v>
       </c>
       <c r="M14">
-        <v>609200000.0</v>
+        <v>302700000.0</v>
       </c>
       <c r="N14">
-        <v>610800000.0</v>
+        <v>174600000.0</v>
       </c>
       <c r="O14">
-        <v>608700000.0</v>
+        <v>223500000.0</v>
       </c>
       <c r="P14">
-        <v>617911000.0</v>
+        <v>224323000.0</v>
       </c>
       <c r="Q14">
-        <v>625063000.0</v>
+        <v>208031000.0</v>
       </c>
       <c r="R14">
-        <v>632900000.0</v>
+        <v>192946000.0</v>
       </c>
       <c r="S14">
-        <v>632876000.0</v>
+        <v>181200000.0</v>
       </c>
       <c r="T14">
-        <v>638060000.0</v>
+        <v>165778000.0</v>
       </c>
       <c r="U14">
-        <v>621234000.0</v>
+        <v>133228000.0</v>
       </c>
       <c r="V14">
-        <v>523222000.0</v>
+        <v>134782000.0</v>
       </c>
       <c r="W14">
-        <v>523222000.0</v>
+        <v>112229000.0</v>
       </c>
       <c r="X14">
-        <v>412405000.0</v>
+        <v>73766000.0</v>
       </c>
       <c r="Y14">
-        <v>408146000.0</v>
+        <v>77990000.0</v>
       </c>
       <c r="Z14">
-        <v>408622000.0</v>
+        <v>80777000.0</v>
       </c>
       <c r="AA14">
-        <v>408622000.0</v>
+        <v>125118000.0</v>
       </c>
       <c r="AB14">
-        <v>414464000.0</v>
+        <v>134277000.0</v>
       </c>
       <c r="AC14">
-        <v>416626000.0</v>
+        <v>116273000.0</v>
       </c>
       <c r="AD14">
-        <v>413458000.0</v>
+        <v>118838000.0</v>
       </c>
       <c r="AE14">
-        <v>413458000.0</v>
+        <v>116842000.0</v>
       </c>
       <c r="AF14">
-        <v>420055000.0</v>
+        <v>125062000.0</v>
       </c>
       <c r="AG14">
-        <v>417456000.0</v>
+        <v>124076000.0</v>
       </c>
       <c r="AH14">
-        <v>417751000.0</v>
+        <v>121906000.0</v>
       </c>
       <c r="AI14">
-        <v>417751000.0</v>
+        <v>115969000.0</v>
       </c>
       <c r="AJ14">
-        <v>371995000.0</v>
+        <v>448795000.0</v>
       </c>
       <c r="AK14">
-        <v>371410000.0</v>
+        <v>98773000.0</v>
       </c>
       <c r="AL14">
-        <v>371460000.0</v>
+        <v>93991000.0</v>
       </c>
       <c r="AM14">
-        <v>371460000.0</v>
+        <v>91788000.0</v>
       </c>
       <c r="AN14">
-        <v>370227000.0</v>
+        <v>-150456000.0</v>
       </c>
       <c r="AO14">
-        <v>319533000.0</v>
+        <v>80382000.0</v>
       </c>
       <c r="AP14">
-        <v>305551000.0</v>
+        <v>69454000.0</v>
       </c>
       <c r="AQ14">
-        <v>305551000.0</v>
+        <v>75563000.0</v>
       </c>
       <c r="AR14">
-        <v>298685000.0</v>
+        <v>99344000.0</v>
       </c>
       <c r="AS14">
-        <v>283198000.0</v>
+        <v>567623000.0</v>
       </c>
       <c r="AT14">
-        <v>253540000.0</v>
+        <v>84071000.0</v>
       </c>
       <c r="AU14">
-        <v>253540000.0</v>
+        <v>74268000.0</v>
       </c>
       <c r="AV14">
-        <v>248288000.0</v>
+        <v>74211000.0</v>
       </c>
       <c r="AW14">
-        <v>232180000.0</v>
+        <v>70502000.0</v>
       </c>
       <c r="AX14">
-        <v>200007000.0</v>
+        <v>60387000.0</v>
       </c>
       <c r="AY14">
-        <v>200007000.0</v>
+        <v>57065000.0</v>
       </c>
       <c r="AZ14">
-        <v>162235000.0</v>
+        <v>43579000.0</v>
       </c>
       <c r="BA14">
-        <v>142162000.0</v>
+        <v>42580000.0</v>
       </c>
       <c r="BB14">
-        <v>131695000.0</v>
+        <v>35618000.0</v>
       </c>
       <c r="BC14">
-        <v>131695000.0</v>
+        <v>32290000.0</v>
       </c>
       <c r="BD14">
-        <v>129233000.0</v>
+        <v>32943000.0</v>
       </c>
       <c r="BE14">
-        <v>120968000.0</v>
+        <v>35827000.0</v>
       </c>
       <c r="BF14">
-        <v>81693000.0</v>
+        <v>29749000.0</v>
       </c>
       <c r="BG14">
-        <v>81693000.0</v>
+        <v>21078000.0</v>
       </c>
       <c r="BH14">
-        <v>74131000.0</v>
+        <v>16630000.0</v>
       </c>
       <c r="BI14">
-        <v>67440000.0</v>
+        <v>14069000.0</v>
       </c>
       <c r="BJ14">
-        <v>43819000.0</v>
+        <v>12471000.0</v>
       </c>
       <c r="BK14">
-        <v>43819000.0</v>
+        <v>5806000.0</v>
       </c>
       <c r="BL14">
-        <v>32347000.0</v>
+        <v>5763000.0</v>
       </c>
       <c r="BM14">
-        <v>20105000.0</v>
+        <v>5189780.0</v>
       </c>
       <c r="BN14">
-        <v>22258479.0</v>
+        <v>2419580.0</v>
       </c>
       <c r="BO14">
-        <v>3887962.0</v>
+        <v>671228.0</v>
       </c>
       <c r="BP14">
-        <v>3889545.0</v>
+        <v>664813.0</v>
       </c>
       <c r="BQ14">
-        <v>3889545.0</v>
+        <v>535167.0</v>
       </c>
       <c r="BR14">
-        <v>3961653.0</v>
+        <v>672421.0</v>
       </c>
       <c r="BS14">
-        <v>4088591.0</v>
+        <v>620003.0</v>
       </c>
       <c r="BT14">
-        <v>4888390.0</v>
+        <v>617138.0</v>
       </c>
       <c r="BU14">
-        <v>3961653.0</v>
+        <v>516586.0</v>
       </c>
       <c r="BV14">
-        <v>3650580.0</v>
+        <v>365551.0</v>
       </c>
       <c r="BW14">
-        <v>4294324.0</v>
+        <v>411680.0</v>
       </c>
       <c r="BX14">
-        <v>4294324.0</v>
+        <v>400933.0</v>
       </c>
       <c r="BY14">
-        <v>2946124.0</v>
+        <v>453875.0</v>
       </c>
       <c r="BZ14">
-        <v>2946124.0</v>
+        <v>424569.0</v>
       </c>
       <c r="CA14">
-        <v>2932374.0</v>
+        <v>361681.0</v>
       </c>
       <c r="CB14">
-        <v>2616774.0</v>
+        <v>417152.0</v>
       </c>
       <c r="CC14">
-        <v>2615774.0</v>
+        <v>314351.0</v>
       </c>
       <c r="CD14">
-        <v>2615774.0</v>
+        <v>309709.0</v>
       </c>
       <c r="CE14">
-        <v>2570274.0</v>
+        <v>112729.0</v>
       </c>
       <c r="CF14">
-        <v>2420274.0</v>
+        <v>99255.0</v>
       </c>
       <c r="CG14">
-        <v>2304274.0</v>
+        <v>111579.0</v>
       </c>
       <c r="CH14">
-        <v>2304274.0</v>
+        <v>65061.0</v>
       </c>
       <c r="CI14">
-        <v>2005581.0</v>
+        <v>16732.0</v>
       </c>
       <c r="CJ14">
-        <v>2005581.0</v>
+        <v>32736.0</v>
       </c>
       <c r="CK14">
-        <v>2005581.0</v>
+        <v>45654.0</v>
       </c>
       <c r="CL14">
-        <v>569497.0</v>
+        <v>39115.0</v>
       </c>
       <c r="CM14">
-        <v>690500.0</v>
-[...21 lines deleted...]
-      </c>
+        <v>31824.0</v>
+      </c>
+      <c r="CN14"/>
+      <c r="CO14"/>
+      <c r="CP14"/>
+      <c r="CQ14"/>
+      <c r="CR14"/>
+      <c r="CS14"/>
+      <c r="CT14"/>
     </row>
     <row r="15" spans="1:98">
       <c r="A15" t="s">
-        <v>39</v>
-[...21 lines deleted...]
-      <c r="V15"/>
+        <v>205</v>
+      </c>
+      <c r="B15">
+        <v>221400000.0</v>
+      </c>
+      <c r="C15">
+        <v>221300000.0</v>
+      </c>
+      <c r="D15">
+        <v>221400000.0</v>
+      </c>
+      <c r="E15">
+        <v>221500000.0</v>
+      </c>
+      <c r="F15">
+        <v>185400000.0</v>
+      </c>
+      <c r="G15">
+        <v>107200000.0</v>
+      </c>
+      <c r="H15">
+        <v>107100000.0</v>
+      </c>
+      <c r="I15">
+        <v>107900000.0</v>
+      </c>
+      <c r="J15">
+        <v>109200000.0</v>
+      </c>
+      <c r="K15">
+        <v>109100000.0</v>
+      </c>
+      <c r="L15">
+        <v>109600000.0</v>
+      </c>
+      <c r="M15">
+        <v>87800000.0</v>
+      </c>
+      <c r="N15">
+        <v>87700000.0</v>
+      </c>
+      <c r="O15">
+        <v>87700000.0</v>
+      </c>
+      <c r="P15">
+        <v>67209000.0</v>
+      </c>
+      <c r="Q15">
+        <v>67232000.0</v>
+      </c>
+      <c r="R15">
+        <v>55600000.0</v>
+      </c>
+      <c r="S15">
+        <v>47125000.0</v>
+      </c>
+      <c r="T15">
+        <v>42298000.0</v>
+      </c>
+      <c r="U15">
+        <v>30807000.0</v>
+      </c>
+      <c r="V15">
+        <v>28784000.0</v>
+      </c>
       <c r="W15">
-        <v>3867343000.0</v>
+        <v>24181000.0</v>
       </c>
       <c r="X15">
-        <v>3860965000.0</v>
+        <v>17468000.0</v>
       </c>
       <c r="Y15">
-        <v>3860386000.0</v>
+        <v>17454000.0</v>
       </c>
       <c r="Z15">
-        <v>3853226000.0</v>
+        <v>17448000.0</v>
       </c>
       <c r="AA15">
-        <v>3860962000.0</v>
+        <v>34906000.0</v>
       </c>
       <c r="AB15">
-        <v>3859866000.0</v>
+        <v>35018000.0</v>
       </c>
       <c r="AC15">
-        <v>3873820000.0</v>
+        <v>35171000.0</v>
       </c>
       <c r="AD15">
-        <v>3870864000.0</v>
+        <v>34686000.0</v>
       </c>
       <c r="AE15">
-        <v>3870798000.0</v>
+        <v>33466000.0</v>
       </c>
       <c r="AF15">
-        <v>3881105000.0</v>
+        <v>33611000.0</v>
       </c>
       <c r="AG15">
-        <v>3889519000.0</v>
+        <v>33778000.0</v>
       </c>
       <c r="AH15">
-        <v>3884495000.0</v>
+        <v>32719000.0</v>
       </c>
       <c r="AI15">
-        <v>3889255000.0</v>
+        <v>32187000.0</v>
       </c>
       <c r="AJ15">
-        <v>3472496000.0</v>
+        <v>27476000.0</v>
       </c>
       <c r="AK15">
-        <v>3471581000.0</v>
+        <v>25851000.0</v>
       </c>
       <c r="AL15">
-        <v>3461008000.0</v>
+        <v>25820000.0</v>
       </c>
       <c r="AM15">
-        <v>3452671000.0</v>
+        <v>25779000.0</v>
       </c>
       <c r="AN15">
-        <v>3446359000.0</v>
+        <v>25745000.0</v>
       </c>
       <c r="AO15">
-        <v>3445236000.0</v>
+        <v>25698000.0</v>
       </c>
       <c r="AP15">
-        <v>2973536000.0</v>
+        <v>23224000.0</v>
       </c>
       <c r="AQ15">
-        <v>2881762000.0</v>
+        <v>41854000.0</v>
       </c>
       <c r="AR15">
-        <v>2865040000.0</v>
+        <v>56162000.0</v>
       </c>
       <c r="AS15">
-        <v>2862420000.0</v>
+        <v>56014000.0</v>
       </c>
       <c r="AT15">
-        <v>2214764000.0</v>
+        <v>53181000.0</v>
       </c>
       <c r="AU15">
-        <v>2213607000.0</v>
+        <v>47541000.0</v>
       </c>
       <c r="AV15">
-        <v>2091731000.0</v>
+        <v>47525000.0</v>
       </c>
       <c r="AW15">
-        <v>2088358000.0</v>
+        <v>46066000.0</v>
       </c>
       <c r="AX15">
-        <v>1600342000.0</v>
+        <v>41993000.0</v>
       </c>
       <c r="AY15">
-        <v>1253127000.0</v>
+        <v>34010000.0</v>
       </c>
       <c r="AZ15">
-        <v>1188269000.0</v>
+        <v>26847000.0</v>
       </c>
       <c r="BA15">
-        <v>1022497000.0</v>
+        <v>24977000.0</v>
       </c>
       <c r="BB15">
-        <v>845238000.0</v>
+        <v>21644000.0</v>
       </c>
       <c r="BC15">
-        <v>827588000.0</v>
+        <v>19510000.0</v>
       </c>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
       <c r="CM15"/>
       <c r="CN15"/>
       <c r="CO15"/>
       <c r="CP15"/>
       <c r="CQ15"/>
       <c r="CR15"/>
       <c r="CS15"/>
       <c r="CT15"/>
     </row>
     <row r="16" spans="1:98">
       <c r="A16" t="s">
-        <v>40</v>
+        <v>206</v>
       </c>
       <c r="B16">
-        <v>2300000.0</v>
+        <v>4400000.0</v>
       </c>
       <c r="C16">
-        <v>2300000.0</v>
+        <v>73000000.0</v>
       </c>
       <c r="D16">
-        <v>2300000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>59400000.0</v>
+      </c>
+      <c r="E16"/>
       <c r="F16">
-        <v>2300000.0</v>
+        <v>0.0</v>
       </c>
       <c r="G16">
-        <v>2300000.0</v>
+        <v>0.0</v>
       </c>
       <c r="H16">
-        <v>2300000.0</v>
+        <v>362000000.0</v>
       </c>
       <c r="I16">
-        <v>2300000.0</v>
+        <v>0.0</v>
       </c>
       <c r="J16">
-        <v>2300000.0</v>
+        <v>0.0</v>
       </c>
       <c r="K16">
-        <v>2300000.0</v>
+        <v>0.0</v>
       </c>
       <c r="L16">
-        <v>2300000.0</v>
+        <v>0.0</v>
       </c>
       <c r="M16">
-        <v>2300000.0</v>
+        <v>0.0</v>
       </c>
       <c r="N16">
-        <v>2300000.0</v>
+        <v>0.0</v>
       </c>
       <c r="O16">
-        <v>2300000.0</v>
+        <v>0.0</v>
       </c>
       <c r="P16">
-        <v>2306000.0</v>
+        <v>0.0</v>
       </c>
       <c r="Q16">
-        <v>2306000.0</v>
+        <v>0.0</v>
       </c>
       <c r="R16">
-        <v>2306000.0</v>
+        <v>0.0</v>
       </c>
       <c r="S16">
-        <v>2300000.0</v>
+        <v>0.0</v>
       </c>
       <c r="T16">
-        <v>35022000.0</v>
+        <v>0.0</v>
       </c>
       <c r="U16">
-        <v>26109000.0</v>
+        <v>0.0</v>
       </c>
       <c r="V16">
-        <v>21684000.0</v>
+        <v>0.0</v>
       </c>
       <c r="W16">
-        <v>15785000.0</v>
+        <v>0.0</v>
       </c>
       <c r="X16">
-        <v>11000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="Y16">
-        <v>9338000.0</v>
+        <v>0.0</v>
       </c>
       <c r="Z16">
-        <v>13238000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AA16">
-        <v>18907000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AB16">
-        <v>19184000.0</v>
-[...6 lines deleted...]
-      </c>
+        <v>0.0</v>
+      </c>
+      <c r="AC16"/>
+      <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
-      <c r="AG16">
-[...52 lines deleted...]
-      </c>
+      <c r="AG16"/>
+      <c r="AH16"/>
+      <c r="AI16"/>
+      <c r="AJ16"/>
+      <c r="AK16"/>
+      <c r="AL16"/>
+      <c r="AM16"/>
+      <c r="AN16"/>
+      <c r="AO16"/>
+      <c r="AP16"/>
+      <c r="AQ16"/>
+      <c r="AR16"/>
+      <c r="AS16"/>
+      <c r="AT16"/>
+      <c r="AU16"/>
+      <c r="AV16"/>
+      <c r="AW16"/>
+      <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
-      <c r="BB16"/>
-[...43 lines deleted...]
-      <c r="CT16"/>
+      <c r="BB16">
+        <v>19000.0</v>
+      </c>
+      <c r="BC16">
+        <v>18000.0</v>
+      </c>
+      <c r="BD16">
+        <v>12000.0</v>
+      </c>
+      <c r="BE16">
+        <v>11000.0</v>
+      </c>
+      <c r="BF16">
+        <v>12000.0</v>
+      </c>
+      <c r="BG16">
+        <v>11000.0</v>
+      </c>
+      <c r="BH16">
+        <v>13000.0</v>
+      </c>
+      <c r="BI16">
+        <v>12000.0</v>
+      </c>
+      <c r="BJ16">
+        <v>15000.0</v>
+      </c>
+      <c r="BK16">
+        <v>11000.0</v>
+      </c>
+      <c r="BL16">
+        <v>10000.0</v>
+      </c>
+      <c r="BM16">
+        <v>4000.0</v>
+      </c>
+      <c r="BN16">
+        <v>4955.0</v>
+      </c>
+      <c r="BO16">
+        <v>-64373.0</v>
+      </c>
+      <c r="BP16">
+        <v>22503.0</v>
+      </c>
+      <c r="BQ16">
+        <v>-359922.0</v>
+      </c>
+      <c r="BR16">
+        <v>-2185.0</v>
+      </c>
+      <c r="BS16">
+        <v>-14821.0</v>
+      </c>
+      <c r="BT16">
+        <v>-26904.0</v>
+      </c>
+      <c r="BU16">
+        <v>-1348313.0</v>
+      </c>
+      <c r="BV16">
+        <v>-318996.0</v>
+      </c>
+      <c r="BW16">
+        <v>-387990.0</v>
+      </c>
+      <c r="BX16">
+        <v>-106644.0</v>
+      </c>
+      <c r="BY16">
+        <v>-708109.0</v>
+      </c>
+      <c r="BZ16">
+        <v>-152243.0</v>
+      </c>
+      <c r="CA16">
+        <v>-890959.0</v>
+      </c>
+      <c r="CB16">
+        <v>-646102.0</v>
+      </c>
+      <c r="CC16">
+        <v>-399247.0</v>
+      </c>
+      <c r="CD16">
+        <v>-293620.0</v>
+      </c>
+      <c r="CE16">
+        <v>562043.0</v>
+      </c>
+      <c r="CF16">
+        <v>1340795.0</v>
+      </c>
+      <c r="CG16">
+        <v>88475.0</v>
+      </c>
+      <c r="CH16">
+        <v>292269.0</v>
+      </c>
+      <c r="CI16">
+        <v>189901.0</v>
+      </c>
+      <c r="CJ16">
+        <v>1487364.0</v>
+      </c>
+      <c r="CK16">
+        <v>1961394.0</v>
+      </c>
+      <c r="CL16">
+        <v>3076568.0</v>
+      </c>
+      <c r="CM16">
+        <v>22386.0</v>
+      </c>
+      <c r="CN16">
+        <v>257111.0</v>
+      </c>
+      <c r="CO16">
+        <v>3593.0</v>
+      </c>
+      <c r="CP16">
+        <v>450.0</v>
+      </c>
+      <c r="CQ16">
+        <v>3481.0</v>
+      </c>
+      <c r="CR16">
+        <v>276441.0</v>
+      </c>
+      <c r="CS16">
+        <v>280684.0</v>
+      </c>
+      <c r="CT16">
+        <v>286033.0</v>
+      </c>
     </row>
     <row r="17" spans="1:98">
       <c r="A17" t="s">
-        <v>41</v>
+        <v>207</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -7694,193 +30503,447 @@
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
     </row>
     <row r="18" spans="1:98">
       <c r="A18" t="s">
-        <v>42</v>
-[...97 lines deleted...]
-      <c r="CT18"/>
+        <v>208</v>
+      </c>
+      <c r="B18">
+        <v>1096100000.0</v>
+      </c>
+      <c r="C18">
+        <v>459000000.0</v>
+      </c>
+      <c r="D18">
+        <v>108700000.0</v>
+      </c>
+      <c r="E18">
+        <v>344500000.0</v>
+      </c>
+      <c r="F18">
+        <v>259300000.0</v>
+      </c>
+      <c r="G18">
+        <v>-103100000.0</v>
+      </c>
+      <c r="H18">
+        <v>157500000.0</v>
+      </c>
+      <c r="I18">
+        <v>280500000.0</v>
+      </c>
+      <c r="J18">
+        <v>299500000.0</v>
+      </c>
+      <c r="K18">
+        <v>-40700000.0</v>
+      </c>
+      <c r="L18">
+        <v>105600000.0</v>
+      </c>
+      <c r="M18">
+        <v>98600000.0</v>
+      </c>
+      <c r="N18">
+        <v>197100000.0</v>
+      </c>
+      <c r="O18">
+        <v>215000000.0</v>
+      </c>
+      <c r="P18">
+        <v>375205000.0</v>
+      </c>
+      <c r="Q18">
+        <v>352075000.0</v>
+      </c>
+      <c r="R18">
+        <v>582432000.0</v>
+      </c>
+      <c r="S18">
+        <v>178888000.0</v>
+      </c>
+      <c r="T18">
+        <v>136213000.0</v>
+      </c>
+      <c r="U18">
+        <v>158006000.0</v>
+      </c>
+      <c r="V18">
+        <v>244380000.0</v>
+      </c>
+      <c r="W18">
+        <v>26105000.0</v>
+      </c>
+      <c r="X18">
+        <v>74595000.0</v>
+      </c>
+      <c r="Y18">
+        <v>115033000.0</v>
+      </c>
+      <c r="Z18">
+        <v>37658000.0</v>
+      </c>
+      <c r="AA18">
+        <v>21622000.0</v>
+      </c>
+      <c r="AB18">
+        <v>63715000.0</v>
+      </c>
+      <c r="AC18">
+        <v>-8495000.0</v>
+      </c>
+      <c r="AD18">
+        <v>171543000.0</v>
+      </c>
+      <c r="AE18">
+        <v>10558000.0</v>
+      </c>
+      <c r="AF18">
+        <v>66602000.0</v>
+      </c>
+      <c r="AG18">
+        <v>52871000.0</v>
+      </c>
+      <c r="AH18">
+        <v>158381000.0</v>
+      </c>
+      <c r="AI18">
+        <v>-25668000.0</v>
+      </c>
+      <c r="AJ18">
+        <v>-869480000.0</v>
+      </c>
+      <c r="AK18">
+        <v>-14732000.0</v>
+      </c>
+      <c r="AL18">
+        <v>79529000.0</v>
+      </c>
+      <c r="AM18">
+        <v>-13351000.0</v>
+      </c>
+      <c r="AN18">
+        <v>7057000.0</v>
+      </c>
+      <c r="AO18">
+        <v>55350000.0</v>
+      </c>
+      <c r="AP18">
+        <v>-518955000.0</v>
+      </c>
+      <c r="AQ18">
+        <v>34265000.0</v>
+      </c>
+      <c r="AR18">
+        <v>-41982000.0</v>
+      </c>
+      <c r="AS18">
+        <v>-11248000.0</v>
+      </c>
+      <c r="AT18">
+        <v>87858000.0</v>
+      </c>
+      <c r="AU18">
+        <v>-4746000.0</v>
+      </c>
+      <c r="AV18">
+        <v>-21880000.0</v>
+      </c>
+      <c r="AW18">
+        <v>-26210000.0</v>
+      </c>
+      <c r="AX18">
+        <v>-698997000.0</v>
+      </c>
+      <c r="AY18">
+        <v>-52431000.0</v>
+      </c>
+      <c r="AZ18">
+        <v>-5596000.0</v>
+      </c>
+      <c r="BA18">
+        <v>-179481000.0</v>
+      </c>
+      <c r="BB18">
+        <v>-88622000.0</v>
+      </c>
+      <c r="BC18">
+        <v>-17414000.0</v>
+      </c>
+      <c r="BD18">
+        <v>12255000.0</v>
+      </c>
+      <c r="BE18">
+        <v>-30825000.0</v>
+      </c>
+      <c r="BF18">
+        <v>-32034000.0</v>
+      </c>
+      <c r="BG18">
+        <v>-28847000.0</v>
+      </c>
+      <c r="BH18">
+        <v>14195000.0</v>
+      </c>
+      <c r="BI18">
+        <v>-25363000.0</v>
+      </c>
+      <c r="BJ18">
+        <v>-12702000.0</v>
+      </c>
+      <c r="BK18">
+        <v>-37580000.0</v>
+      </c>
+      <c r="BL18">
+        <v>-21020000.0</v>
+      </c>
+      <c r="BM18">
+        <v>-52160052.0</v>
+      </c>
+      <c r="BN18">
+        <v>-10045192.0</v>
+      </c>
+      <c r="BO18">
+        <v>-72845.0</v>
+      </c>
+      <c r="BP18">
+        <v>-1739.0</v>
+      </c>
+      <c r="BQ18">
+        <v>-390678.0</v>
+      </c>
+      <c r="BR18">
+        <v>33325.0</v>
+      </c>
+      <c r="BS18">
+        <v>-982589.0</v>
+      </c>
+      <c r="BT18">
+        <v>68838.0</v>
+      </c>
+      <c r="BU18">
+        <v>-2798511.0</v>
+      </c>
+      <c r="BV18">
+        <v>-32263.0</v>
+      </c>
+      <c r="BW18">
+        <v>-991293.0</v>
+      </c>
+      <c r="BX18">
+        <v>165405.0</v>
+      </c>
+      <c r="BY18">
+        <v>-711418.0</v>
+      </c>
+      <c r="BZ18">
+        <v>284667.0</v>
+      </c>
+      <c r="CA18">
+        <v>-1739923.0</v>
+      </c>
+      <c r="CB18">
+        <v>-1522575.0</v>
+      </c>
+      <c r="CC18">
+        <v>-2048475.0</v>
+      </c>
+      <c r="CD18">
+        <v>-3210301.0</v>
+      </c>
+      <c r="CE18">
+        <v>-795996.0</v>
+      </c>
+      <c r="CF18">
+        <v>208070.0</v>
+      </c>
+      <c r="CG18">
+        <v>-278196.0</v>
+      </c>
+      <c r="CH18">
+        <v>-755185.0</v>
+      </c>
+      <c r="CI18">
+        <v>-739385.0</v>
+      </c>
+      <c r="CJ18">
+        <v>-474530.0</v>
+      </c>
+      <c r="CK18">
+        <v>-1115174.0</v>
+      </c>
+      <c r="CL18">
+        <v>-465721.0</v>
+      </c>
+      <c r="CM18">
+        <v>-248372.0</v>
+      </c>
+      <c r="CN18">
+        <v>253518.0</v>
+      </c>
+      <c r="CO18">
+        <v>3143.0</v>
+      </c>
+      <c r="CP18">
+        <v>-3031.0</v>
+      </c>
+      <c r="CQ18">
+        <v>17624.0</v>
+      </c>
+      <c r="CR18">
+        <v>-4243.0</v>
+      </c>
+      <c r="CS18">
+        <v>-5349.0</v>
+      </c>
+      <c r="CT18">
+        <v>-23746.0</v>
+      </c>
     </row>
     <row r="19" spans="1:98">
       <c r="A19" t="s">
-        <v>43</v>
+        <v>209</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
-      <c r="F19"/>
-[...24 lines deleted...]
-      <c r="AE19"/>
+      <c r="F19">
+        <v>177500000.0</v>
+      </c>
+      <c r="G19">
+        <v>-348800000.0</v>
+      </c>
+      <c r="H19">
+        <v>136200000.0</v>
+      </c>
+      <c r="I19">
+        <v>-232800000.0</v>
+      </c>
+      <c r="J19">
+        <v>-189200000.0</v>
+      </c>
+      <c r="K19">
+        <v>-278000000.0</v>
+      </c>
+      <c r="L19">
+        <v>-461400000.0</v>
+      </c>
+      <c r="M19">
+        <v>-210900000.0</v>
+      </c>
+      <c r="N19">
+        <v>-248300000.0</v>
+      </c>
+      <c r="O19">
+        <v>155000000.0</v>
+      </c>
+      <c r="P19">
+        <v>-234896000.0</v>
+      </c>
+      <c r="Q19">
+        <v>-1624820000.0</v>
+      </c>
+      <c r="R19">
+        <v>-276820000.0</v>
+      </c>
+      <c r="S19">
+        <v>-359964000.0</v>
+      </c>
+      <c r="T19">
+        <v>13683000.0</v>
+      </c>
+      <c r="U19">
+        <v>-132353000.0</v>
+      </c>
+      <c r="V19">
+        <v>-161743000.0</v>
+      </c>
+      <c r="W19">
+        <v>-106971000.0</v>
+      </c>
+      <c r="X19">
+        <v>-22368000.0</v>
+      </c>
+      <c r="Y19">
+        <v>-18749000.0</v>
+      </c>
+      <c r="Z19">
+        <v>-97099000.0</v>
+      </c>
+      <c r="AA19">
+        <v>-122814000.0</v>
+      </c>
+      <c r="AB19">
+        <v>-146445000.0</v>
+      </c>
+      <c r="AC19">
+        <v>-75256000.0</v>
+      </c>
+      <c r="AD19">
+        <v>-74239000.0</v>
+      </c>
+      <c r="AE19">
+        <v>-101815000.0</v>
+      </c>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
-      <c r="AK19"/>
-[...2 lines deleted...]
-      <c r="AN19"/>
+      <c r="AK19">
+        <v>142000.0</v>
+      </c>
+      <c r="AL19">
+        <v>78000.0</v>
+      </c>
+      <c r="AM19">
+        <v>202000.0</v>
+      </c>
+      <c r="AN19">
+        <v>185000.0</v>
+      </c>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
@@ -7898,14626 +30961,51 @@
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
     </row>
     <row r="20" spans="1:98">
       <c r="A20" t="s">
-        <v>44</v>
-[...14574 lines deleted...]
-        <v>178</v>
+        <v>210</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -22575,8404 +31063,159 @@
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
     </row>
     <row r="21" spans="1:98">
       <c r="A21" t="s">
-        <v>179</v>
+        <v>211</v>
       </c>
       <c r="B21">
-        <v>616800000.0</v>
+        <v>-805000000.0</v>
       </c>
       <c r="C21">
-        <v>315900000.0</v>
+        <v>-225000000.0</v>
       </c>
       <c r="D21">
-        <v>326000000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>120400000.0</v>
+      </c>
+      <c r="E21"/>
       <c r="F21">
-        <v>507100000.0</v>
+        <v>-655400000.0</v>
       </c>
       <c r="G21">
-        <v>496600000.0</v>
+        <v>-201300000.0</v>
       </c>
       <c r="H21">
-        <v>479000000.0</v>
+        <v>-75600000.0</v>
       </c>
       <c r="I21">
-        <v>545300000.0</v>
+        <v>-98200000.0</v>
       </c>
       <c r="J21">
-        <v>445200000.0</v>
-[...8240 lines deleted...]
-      <c r="I21">
         <v>-204400000.0</v>
       </c>
-      <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
-      <c r="N21">
+      <c r="N21"/>
+      <c r="O21">
         <v>-509700000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-202686000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>1198996000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-223227000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>11717000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-170379000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-111071000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-83305000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-88685000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-56511000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-92978000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>58493000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>5166000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>18603000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-22247000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-84938000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-1546000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>14874000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-40700000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-52428000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>49720000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>481824000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>41458000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-29255000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>16810000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-21605000.0</v>
       </c>
-      <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
@@ -30986,2477 +31229,2505 @@
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
+      <c r="CT21"/>
     </row>
-    <row r="22" spans="1:97">
+    <row r="22" spans="1:98">
       <c r="A22" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B22">
+        <v>889500000.0</v>
+      </c>
+      <c r="C22">
         <v>22300000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>307200000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>204200000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>310600000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>162600000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>233800000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>274200000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>244500000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>59800000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>298300000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>152700000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>175400000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>262600000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>318646000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>324464000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>380661000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>652329000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>223841000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>1514633000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>18558000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>19635000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>331951000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>12835000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-78285000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-2111474000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-203946000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>42277000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>58357000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-52561000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>6966000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>69532000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>-3615000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>-7755000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>-231729000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>3689000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>44541000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>59531000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>191104000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>6350000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>-28311000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>1605000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>-87087000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>-375640000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>-8583000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>-29403000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>166116000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>87440000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>195045000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>4540000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>-1469000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>16168000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>20143000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>5586000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>7579000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>10678000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>26536000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>7678000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>3228000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>10065000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>12169000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>50000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>-4361000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>-4573266.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>-711526.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>-98918.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>-131487.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>-225062.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>-225521.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>-154022.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>-449896.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>488839.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>365058.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>275461.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>-13182.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>-26156.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>-24272.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>-215106.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>-197457.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>45758.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>-14997.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>-192719.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>148848.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>-11722.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>2867.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>-163466.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>3522.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>-99707.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>-18342.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>-80689.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>-806.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>-6453.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>-2470.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>-3872.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>-3385.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>-3246.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>-3278.0</v>
       </c>
     </row>
-    <row r="23" spans="1:97">
+    <row r="23" spans="1:98">
       <c r="A23" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B23">
+        <v>-15700000.0</v>
+      </c>
+      <c r="C23">
         <v>-15100000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-14600000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-14800000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>32100000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-3700000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-100000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-700000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-1900000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-278000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>7200000.0</v>
       </c>
-      <c r="L23">
-[...1 lines deleted...]
-      </c>
       <c r="M23">
+        <v>-1700000.0</v>
+      </c>
+      <c r="N23">
         <v>100000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>6800000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-1778000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>2272000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-300000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>4597000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>3545000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-37000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-39444000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-361461000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>13000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>2000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-5811000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-46000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-27000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-67000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>613000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-25000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-64000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-28000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>549000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>481000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>1625000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>1000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>17000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>16000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>17000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>570000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-1360000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-6871000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>2490000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>1832000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>6125000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>737000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>1865000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>2331000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>8580000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>2941000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>2301000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>3476000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>5408000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>22502000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>-54038000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>-62475000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>-283804000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>-69888000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>-53571000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>-31108000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>-203207000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>-46144000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>-15062000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>-55649660.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>-8258277.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>-517613.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>-456321.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>-277961.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>277961.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>-858917.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>-18.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>558.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>-540.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>-539852.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>-906946.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>-249390.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>-1366169.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>-2626.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>-4637.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>-1542089.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>-5989978.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>-1154.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>-7350.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>-209048.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>-865495.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>-1048257.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>-371046.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>-1085639.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>-174428.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>84153.0</v>
       </c>
-      <c r="CM23"/>
       <c r="CN23"/>
       <c r="CO23"/>
-      <c r="CP23">
+      <c r="CP23"/>
+      <c r="CQ23">
         <v>-15584.0</v>
       </c>
-      <c r="CQ23"/>
       <c r="CR23"/>
       <c r="CS23"/>
+      <c r="CT23"/>
     </row>
-    <row r="24" spans="1:97">
+    <row r="24" spans="1:98">
       <c r="A24" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B24">
+        <v>-168100000.0</v>
+      </c>
+      <c r="C24">
         <v>200000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>53200000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-6900000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>475600000.0</v>
       </c>
-      <c r="F24">
-[...1 lines deleted...]
-      </c>
       <c r="G24">
-        <v>398500000.0</v>
+        <v>49300000.0</v>
       </c>
       <c r="H24">
-        <v>-232000000.0</v>
+        <v>-10800000.0</v>
       </c>
       <c r="I24">
+        <v>43700000.0</v>
+      </c>
+      <c r="J24">
         <v>-83700000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>114900000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-90900000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>74600000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-37100000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>48200000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-54164000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>273423000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-195615000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>32214000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>20324000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>43434000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-57417000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>65135000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-629000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-4494000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-70590000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>32953000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-47273000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>80612000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-47536000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>24479000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-30567000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>30802000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-68167000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>76578000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>8584000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-141000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>-21440000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>22102000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>40091000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>8745000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>17134000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>45522000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>2589000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>14731000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>4276000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>5900000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>91030000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>83833000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>86151000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>19448000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>-27344000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>21370000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>-24344000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>-10767000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>8577000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>12449000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>-16241000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>9016000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>1119000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>19165000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>-173212000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>729000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>9536000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>951166.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>-703499.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>-51031.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>201864.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>107941.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>-117728.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>-232057.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>-1008853.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>944194.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>105859.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>570712.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>-147003.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>390742.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>-814451.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>-258378.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>-352893.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>591348.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>-2277342.0</v>
       </c>
-      <c r="CD24"/>
-      <c r="CE24">
+      <c r="CE24"/>
+      <c r="CF24">
         <v>470608.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>-63649.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>-424952.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>-514617.0</v>
       </c>
-      <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
-      <c r="CL24">
+      <c r="CL24"/>
+      <c r="CM24">
         <v>-263812.0</v>
       </c>
-      <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
-      <c r="CP24">
+      <c r="CP24"/>
+      <c r="CQ24">
         <v>-275000.0</v>
       </c>
-      <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
+      <c r="CT24"/>
     </row>
-    <row r="25" spans="1:97">
+    <row r="25" spans="1:98">
       <c r="A25" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B25">
+        <v>-284100000.0</v>
+      </c>
+      <c r="C25">
         <v>511300000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-61800000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>113900000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-115000000.0</v>
       </c>
-      <c r="F25">
-[...1 lines deleted...]
-      </c>
       <c r="G25">
+        <v>33600000.0</v>
+      </c>
+      <c r="H25">
         <v>123500000.0</v>
       </c>
-      <c r="H25">
-[...1 lines deleted...]
-      </c>
       <c r="I25">
+        <v>-148800000.0</v>
+      </c>
+      <c r="J25">
         <v>-6900000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>70000000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-150000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>1100000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>3400000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-114700000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-46875000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-100151000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-25861000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-546513000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-115142000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-1857740000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>101701000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>43631000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-419241000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>22068000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>98579000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>2785257000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>317831000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-16377000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-28053000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>110666000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>6549000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-17637000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>72033000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>50293000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>1863000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>9941000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>-37759000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>-55422000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>5058000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>12111000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>56979000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>-20778000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>78849000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>55818000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>44968000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>61441000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>-161336000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>-60095000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>-152724000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>35163000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>12810000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>16511000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>1491000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>23099000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>16990000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>4355000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>-29020000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>-460000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>11186000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>-2368000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>-10849000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>2190000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>1966000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>532564.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>7065.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>-2155.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2154.0</v>
       </c>
       <c r="BP25">
         <v>-2154.0</v>
       </c>
       <c r="BQ25">
         <v>-2154.0</v>
       </c>
       <c r="BR25">
+        <v>-2154.0</v>
+      </c>
+      <c r="BS25">
         <v>-32076.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>677007.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>55451.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>42365.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>1699340.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>51431.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>31781.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>40217.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>179209.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>35952.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>37416.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>90488.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>229953.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>18090.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>110891.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>18091.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>44662.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>1680.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>43461.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>2244.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>9705.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>254324.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>9596.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>-561.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>27148.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>3385.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>-2103.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>-20468.0</v>
       </c>
     </row>
-    <row r="26" spans="1:97">
+    <row r="26" spans="1:98">
       <c r="A26" t="s">
-        <v>214</v>
-[...2 lines deleted...]
-      <c r="C26">
+        <v>215</v>
+      </c>
+      <c r="B26">
+        <v>0.0</v>
+      </c>
+      <c r="C26"/>
+      <c r="D26">
         <v>-6100000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-181800000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-5400000.0</v>
       </c>
-      <c r="F26"/>
-      <c r="G26">
+      <c r="G26"/>
+      <c r="H26">
         <v>-10900000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-116600000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-2200000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>0.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-89700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-33000000.0</v>
       </c>
       <c r="M26">
         <v>-33000000.0</v>
       </c>
       <c r="N26">
         <v>-33000000.0</v>
       </c>
       <c r="O26">
+        <v>-33000000.0</v>
+      </c>
+      <c r="P26">
         <v>-51018000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-70700000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-120800000.0</v>
       </c>
-      <c r="R26"/>
-      <c r="S26">
+      <c r="S26"/>
+      <c r="T26">
         <v>-133740000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-19336000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-11150000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-484000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-10197000.0</v>
       </c>
       <c r="X26">
         <v>-10197000.0</v>
       </c>
       <c r="Y26">
+        <v>-10197000.0</v>
+      </c>
+      <c r="Z26">
         <v>-2302000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-7895000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-19628000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-14632000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>-4996000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>0.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>-17235000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>-8414000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>-5616000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>-11454000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>-6492000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>-877000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>-3109000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>411415000.0</v>
       </c>
-      <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
-      <c r="AP26">
+      <c r="AP26"/>
+      <c r="AQ26">
         <v>127000.0</v>
       </c>
-      <c r="AQ26"/>
       <c r="AR26"/>
-      <c r="AS26">
+      <c r="AS26"/>
+      <c r="AT26">
         <v>3312000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>-3000.0</v>
       </c>
-      <c r="AU26"/>
-      <c r="AV26">
+      <c r="AV26"/>
+      <c r="AW26">
         <v>-95000.0</v>
       </c>
-      <c r="AW26"/>
-      <c r="AX26">
+      <c r="AX26"/>
+      <c r="AY26">
         <v>-213000.0</v>
       </c>
-      <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
-      <c r="BN26">
+      <c r="BN26"/>
+      <c r="BO26">
         <v>-163000.0</v>
       </c>
-      <c r="BO26">
+      <c r="BP26">
         <v>-29700.0</v>
       </c>
-      <c r="BP26"/>
-      <c r="BQ26">
+      <c r="BQ26"/>
+      <c r="BR26">
         <v>-277961.0</v>
       </c>
-      <c r="BR26">
+      <c r="BS26">
         <v>-98271.0</v>
       </c>
-      <c r="BS26">
+      <c r="BT26">
         <v>-39058.0</v>
       </c>
-      <c r="BT26">
+      <c r="BU26">
         <v>-558.0</v>
       </c>
-      <c r="BU26">
+      <c r="BV26">
         <v>-154062.0</v>
       </c>
-      <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
-      <c r="CK26">
+      <c r="CK26"/>
+      <c r="CL26">
         <v>-371546.0</v>
       </c>
-      <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
+      <c r="CT26"/>
     </row>
-    <row r="27" spans="1:97">
+    <row r="27" spans="1:98">
       <c r="A27" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B27">
+        <v>5600000.0</v>
+      </c>
+      <c r="C27">
         <v>7800000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>4200000.0</v>
       </c>
-      <c r="D27"/>
-[...2 lines deleted...]
-      </c>
+      <c r="E27"/>
       <c r="F27">
         <v>6700000.0</v>
       </c>
       <c r="G27">
+        <v>6700000.0</v>
+      </c>
+      <c r="H27">
         <v>3600000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>3700000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>5100000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>15700000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>2900000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>3600000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>5100000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>2800000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>2465000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2700000.0</v>
       </c>
       <c r="Q27">
         <v>2700000.0</v>
       </c>
       <c r="R27">
+        <v>2700000.0</v>
+      </c>
+      <c r="S27">
         <v>3300000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>1424000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>1622000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>3245000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>1667000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>1233000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>1342000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>2095000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>2877000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>2042000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>1819000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>2140000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>2657000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>-1713000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>3885000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>4519000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>5925000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>3963000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>3833000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>4871000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>4613000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>1237000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>3975000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>4129000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>7452000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>4879000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>4366000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>5317000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>8309000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>2389000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>1798000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>1350000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>1641000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>1668000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>1823000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>1147000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>724000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>1139000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>1214000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>742000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>781000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>752000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>533000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>400000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>198000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>2000000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>3260000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>372808.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>90168.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>21279.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>52241.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>21279.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>42710.0</v>
       </c>
-      <c r="BS27"/>
       <c r="BT27"/>
-      <c r="BU27">
+      <c r="BU27"/>
+      <c r="BV27">
         <v>42365.0</v>
       </c>
-      <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
+      <c r="CT27"/>
     </row>
-    <row r="28" spans="1:97">
+    <row r="28" spans="1:98">
       <c r="A28" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B28">
+        <v>-1026400000.0</v>
+      </c>
+      <c r="C28">
         <v>-446300000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-107100000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-374500000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-846200000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-308600000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-193700000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-323400000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-315800000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-74500000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-14800000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-171900000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-166600000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-623600000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-320993000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>1064938000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-399959000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-30586000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-342872000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-161251000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-122238000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-110174000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-73966000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-110430000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>32932000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-37681000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-16442000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-72117000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-124007000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-35037000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-36036000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-82920000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-90214000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>6560000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>860896000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>14731000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-58167000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-8953000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-47333000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-64237000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>501558000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-80041000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>39075000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-3821000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-76621000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-1304000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>119697000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-57699000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>719962000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>32076000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>32940000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>158095000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>133708000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>28187000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-29650000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>18375000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>272977000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>34966000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>26060000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>6195000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>185918000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>36852000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>11490000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>51208182.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>10750960.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>37000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>182300.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-75000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>97039.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>1226729.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>2261424.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>825000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>-4602.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>139235.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>583063.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>-235190.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>1268500.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>1753444.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>1628613.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>1351500.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>4631980.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>17244.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>1044250.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>74402.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>857553.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>-43461.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>500.0</v>
       </c>
-      <c r="CJ28"/>
-      <c r="CK28">
+      <c r="CK28"/>
+      <c r="CL28">
         <v>3519903.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>84153.0</v>
       </c>
-      <c r="CM28"/>
       <c r="CN28"/>
       <c r="CO28"/>
-      <c r="CP28">
+      <c r="CP28"/>
+      <c r="CQ28">
         <v>-15584.0</v>
       </c>
-      <c r="CQ28"/>
       <c r="CR28"/>
       <c r="CS28"/>
+      <c r="CT28"/>
     </row>
-    <row r="29" spans="1:97">
+    <row r="29" spans="1:98">
       <c r="A29" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B29">
+        <v>1530700000.0</v>
+      </c>
+      <c r="C29">
         <v>1135300000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>824600000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>897500000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>668700000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>295100000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>419800000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>556200000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>505000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>352500000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>476200000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>382800000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>414900000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>468600000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>555889000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>559882000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>676779000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>390550000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>329189000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>293604000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>283981000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>217145000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>96334000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>129179000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>64167000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>160495000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>162887000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>147373000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>198246000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>136852000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>158244000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>186195000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>225933000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>157562000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>127232000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>100263000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>146526000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>115098000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>98803000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>89471000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>93485000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>83379000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>114482000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>125840000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>137366000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>127030000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>157544000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>81900000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>143682000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>85790000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>79274000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>85345000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>55903000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>59340000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>83689000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>44099000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>10828000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>34920000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>27512000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>24910000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>17293000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>9293000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>3578000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>4440774.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>-2490414.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>393737.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>656446.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>144080.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>511811.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>-355729.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>921647.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>1277489.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>968241.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>474005.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>925348.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>212031.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>836385.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>107798.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>215093.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>84962.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>502335.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>-504229.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>969754.0</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>-69148.0</v>
       </c>
-      <c r="CG29">
+      <c r="CH29">
         <v>110310.0</v>
       </c>
-      <c r="CH29">
+      <c r="CI29">
         <v>-205745.0</v>
       </c>
-      <c r="CI29">
+      <c r="CJ29">
         <v>293481.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CK29">
         <v>-29535.0</v>
       </c>
-      <c r="CK29">
+      <c r="CL29">
         <v>-291293.0</v>
       </c>
-      <c r="CL29">
+      <c r="CM29">
         <v>-248372.0</v>
       </c>
-      <c r="CM29">
+      <c r="CN29">
         <v>253518.0</v>
       </c>
-      <c r="CN29">
+      <c r="CO29">
         <v>3143.0</v>
       </c>
-      <c r="CO29">
+      <c r="CP29">
         <v>-3031.0</v>
       </c>
-      <c r="CP29">
+      <c r="CQ29">
         <v>17624.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CR29">
         <v>-4243.0</v>
       </c>
-      <c r="CR29">
+      <c r="CS29">
         <v>-5349.0</v>
       </c>
-      <c r="CS29">
+      <c r="CT29">
         <v>-23746.0</v>
       </c>
     </row>
-    <row r="30" spans="1:97">
+    <row r="30" spans="1:98">
       <c r="A30" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B30">
+        <v>-572900000.0</v>
+      </c>
+      <c r="C30">
         <v>-675400000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-658100000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-523000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>177500000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-348800000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>136200000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-232800000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-189200000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-278000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-461400000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-210900000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-248300000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>155000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-234896000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-1624820000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-276820000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-359964000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>13683000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-132353000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-161743000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-106971000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-22368000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-18749000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-97099000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-122814000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-146445000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-75256000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-74239000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-101815000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-122208000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-103275000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-135719000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-164122000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-988128000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-114994000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-88359000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-106145000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-51470000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-25234000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-595043000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-3338000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-153557000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-122019000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-60745000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-125726000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-277241000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-24201000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-863644000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-117866000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-112214000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-243456000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-189610000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-87521000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-54038000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-62475000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-283804000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-69888000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-53571000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-31108000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-203207000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-46144000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-15062000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-55649660.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-8258277.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-517613.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>-456321.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>-426817.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>-596214.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-858917.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>-1861662.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>-3131806.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>-894645.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>-894586.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>-906946.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>-532707.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>-1366169.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>-2106099.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>-2090561.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>-1542089.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>-5989978.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>-291767.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>-761684.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>-209048.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>-865495.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>-1048257.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>-768011.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>-1085639.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>-174428.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>-263812.0</v>
       </c>
-      <c r="CM30"/>
       <c r="CN30"/>
       <c r="CO30"/>
-      <c r="CP30">
+      <c r="CP30"/>
+      <c r="CQ30">
         <v>-275000.0</v>
       </c>
-      <c r="CQ30"/>
       <c r="CR30"/>
       <c r="CS30"/>
+      <c r="CT30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>